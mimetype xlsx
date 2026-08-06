--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,82 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66251F8A-7BA1-4623-8970-6BCB2CA2AFA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3075" yWindow="30" windowWidth="19440" windowHeight="7920"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{DBD4F920-2385-4938-A833-D4106268DA35}"/>
   </bookViews>
   <sheets>
     <sheet name="20-00-10" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_00" localSheetId="0">'20-00-10'!$C$10:$C$10</definedName>
     <definedName name="_00_1" localSheetId="0">'20-00-10'!#REF!</definedName>
     <definedName name="_00_2" localSheetId="0">'20-00-10'!#REF!</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'20-00-10'!$A$1:$BT$75</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'20-00-10'!$A:$D</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'20-00-10'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'20-00-10'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'20-00-10'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F72" i="1" l="1"/>
   <c r="F70" i="1"/>
   <c r="F69" i="1"/>
   <c r="F68" i="1"/>
   <c r="F67" i="1"/>
   <c r="F66" i="1"/>
   <c r="F64" i="1"/>
   <c r="F63" i="1"/>
   <c r="F62" i="1"/>
   <c r="F61" i="1"/>
   <c r="F60" i="1"/>
   <c r="F58" i="1"/>
   <c r="F56" i="1"/>
   <c r="F54" i="1"/>
   <c r="F53" i="1"/>
   <c r="F52" i="1"/>
   <c r="F51" i="1"/>
   <c r="F50" i="1"/>
   <c r="F48" i="1"/>
   <c r="F47" i="1"/>
@@ -92,52 +101,52 @@
   <c r="F35" i="1"/>
   <c r="F34" i="1"/>
   <c r="F33" i="1"/>
   <c r="F32" i="1"/>
   <c r="F30" i="1"/>
   <c r="F29" i="1"/>
   <c r="F28" i="1"/>
   <c r="F27" i="1"/>
   <c r="F26" i="1"/>
   <c r="F24" i="1"/>
   <c r="F23" i="1"/>
   <c r="F22" i="1"/>
   <c r="F21" i="1"/>
   <c r="F20" i="1"/>
   <c r="F18" i="1"/>
   <c r="F17" i="1"/>
   <c r="F16" i="1"/>
   <c r="F15" i="1"/>
   <c r="F14" i="1"/>
   <c r="F12" i="1"/>
   <c r="F10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <connection id="1" name="00" type="6" refreshedVersion="0" background="1" saveData="1">
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{FBDC1509-E9D8-45D1-88B9-63B46EB36DF5}" name="00" type="6" refreshedVersion="0" background="1" saveData="1">
     <textPr sourceFile="C:\WINDOWS\ﾃﾞｽｸﾄｯﾌﾟ\00.txt">
       <textFields>
         <textField type="text"/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="79">
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>罪　　　　　名</t>
     <rPh sb="0" eb="1">
       <t>ツミ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
@@ -591,61 +600,61 @@
       <t>キョウセイセイコウトウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>強盗・強制性交等及び同致死</t>
     <rPh sb="3" eb="8">
       <t>キョウセイセイコウトウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>覚醒剤取締法</t>
     <rPh sb="0" eb="2">
       <t>カクセイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="204" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="182" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="43">
+  <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -852,61 +861,50 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＤＦＰ平成明朝体W7"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...9 lines deleted...]
-      <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
@@ -1395,67 +1393,67 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="199" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="202" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="17" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="203" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -1502,558 +1500,522 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="90">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...176 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{24844C8F-D775-49AD-8026-3146B47849C2}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{A2ED9C55-020A-4613-97F0-766D1BA3323F}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{F6ED8F43-E0D9-41BC-91F2-A4D455E6E3AC}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{585C352F-3438-4CB9-910A-7DE14D63EA0E}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{FDDF16D6-82FE-4F8E-A62D-AAB8FDBCB1CD}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{5B21C6F8-5A85-488C-8AEB-C763A5DAEA86}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{BA8F7152-F8F8-426E-9354-B691ED8B3603}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{783BFD07-A5BC-4EC6-9170-0E81CA25830B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{4AD38378-F3AF-424E-85DC-332CD946A51F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{14BA1CB3-7B51-4530-97AC-9DFCA9AD7C4A}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{E1ED6A88-B01C-42C6-9D23-A4062C666203}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{EA9CBCA5-8635-49F5-B4D4-0800A5485457}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{9A52DD6E-87BE-435C-B418-9B942DE28451}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{53544FAB-5898-4CD2-A5D3-51A9EEB6E740}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{516980B7-F24E-4850-AED3-EBAFE9165F63}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{C7F4DA88-D992-4640-9616-1005AEE99AFF}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{8B84A9AB-F108-4D89-A226-61AC621A1BD6}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{5A27D0BE-6890-41AE-B495-F395C19D8416}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00AD63E2-5CFF-4A3D-9E99-7A2EB9F5648F}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-    <cellStyle name="標準 3" xfId="61"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{A50F4EB0-4F7D-44EB-8079-E9A7A85AF4E1}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{0D6087F3-1CB4-422E-AA42-F971650C587F}"/>
     <cellStyle name="良い" xfId="62" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="00" connectionId="1" autoFormatId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="00" connectionId="1" xr16:uid="{DFBDE210-C308-4A4F-8CDE-B108A7782046}" autoFormatId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2186,235 +2148,234 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42DC863A-69C6-4795-8C8D-77D66178DBC7}">
   <sheetPr codeName="Sheet1">
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:BV159"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.5" style="10" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="76" max="16384" width="0" style="10" hidden="1"/>
+    <col min="1" max="1" width="3.44140625" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" customWidth="1"/>
+    <col min="3" max="3" width="23.6640625" customWidth="1"/>
+    <col min="4" max="4" width="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="10" width="7.44140625" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="16" width="7.44140625" customWidth="1"/>
+    <col min="17" max="17" width="8.6640625" customWidth="1"/>
+    <col min="18" max="22" width="7.44140625" customWidth="1"/>
+    <col min="23" max="23" width="8.6640625" customWidth="1"/>
+    <col min="24" max="28" width="7.44140625" customWidth="1"/>
+    <col min="29" max="29" width="8.6640625" customWidth="1"/>
+    <col min="30" max="33" width="7.44140625" customWidth="1"/>
+    <col min="34" max="34" width="7.6640625" customWidth="1"/>
+    <col min="35" max="37" width="7.77734375" customWidth="1"/>
+    <col min="38" max="38" width="7.6640625" customWidth="1"/>
+    <col min="39" max="47" width="7.77734375" customWidth="1"/>
+    <col min="48" max="48" width="8.44140625" customWidth="1"/>
+    <col min="49" max="49" width="8.33203125" customWidth="1"/>
+    <col min="50" max="50" width="7.77734375" customWidth="1"/>
+    <col min="51" max="59" width="8.33203125" customWidth="1"/>
+    <col min="60" max="60" width="8.77734375" customWidth="1"/>
+    <col min="61" max="69" width="7.77734375" customWidth="1"/>
+    <col min="70" max="70" width="7.6640625" customWidth="1"/>
+    <col min="71" max="73" width="7.77734375" customWidth="1"/>
+    <col min="74" max="74" width="8.44140625" customWidth="1"/>
+    <col min="75" max="75" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" s="4" customFormat="1" ht="17.25">
-      <c r="A1" s="47"/>
+    <row r="1" spans="1:74" s="4" customFormat="1" ht="16.5">
+      <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
-      <c r="D1" s="47"/>
-      <c r="E1" s="101" t="s">
+      <c r="D1" s="1"/>
+      <c r="E1" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="F1" s="101"/>
-[...29 lines deleted...]
-      <c r="AJ1" s="101"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
-      <c r="AY1" s="92"/>
-[...22 lines deleted...]
-      <c r="BV1" s="91"/>
+      <c r="AY1" s="86"/>
+      <c r="AZ1" s="86"/>
+      <c r="BA1" s="86"/>
+      <c r="BB1" s="86"/>
+      <c r="BC1" s="86"/>
+      <c r="BD1" s="86"/>
+      <c r="BE1" s="86"/>
+      <c r="BF1" s="86"/>
+      <c r="BG1" s="86"/>
+      <c r="BH1" s="86"/>
+      <c r="BI1" s="85"/>
+      <c r="BJ1" s="85"/>
+      <c r="BK1" s="85"/>
+      <c r="BL1" s="85"/>
+      <c r="BM1" s="85"/>
+      <c r="BN1" s="85"/>
+      <c r="BO1" s="85"/>
+      <c r="BP1" s="85"/>
+      <c r="BQ1" s="85"/>
+      <c r="BR1" s="85"/>
+      <c r="BS1" s="85"/>
+      <c r="BT1" s="85"/>
+      <c r="BU1" s="85"/>
+      <c r="BV1" s="85"/>
     </row>
     <row r="2" spans="1:74" s="1" customFormat="1" ht="27" customHeight="1">
-      <c r="E2" s="101"/>
-[...31 lines deleted...]
-      <c r="AT2" s="56"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AT2" s="44"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
-      <c r="BB2" s="57" t="s">
+      <c r="BB2" s="45" t="s">
         <v>75</v>
       </c>
       <c r="BC2" s="6" t="s">
         <v>26</v>
       </c>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
       <c r="BF2" s="6"/>
       <c r="BG2" s="6"/>
       <c r="BH2" s="5"/>
       <c r="BI2" s="6"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
       <c r="BR2" s="6"/>
       <c r="BS2" s="6"/>
       <c r="BT2" s="6"/>
       <c r="BU2" s="6"/>
       <c r="BV2" s="6"/>
     </row>
-    <row r="3" spans="1:74" s="9" customFormat="1" ht="10.5" customHeight="1">
+    <row r="3" spans="1:74" ht="10.5" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -2422,12300 +2383,12268 @@
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="8"/>
       <c r="AX3" s="8"/>
     </row>
-    <row r="4" spans="1:74" ht="2.1" customHeight="1">
-[...71 lines deleted...]
-      <c r="BV4" s="14"/>
+    <row r="4" spans="1:74" ht="2.15" customHeight="1">
+      <c r="C4" s="9"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="11"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="11"/>
+      <c r="Z4" s="11"/>
+      <c r="AA4" s="11"/>
+      <c r="AB4" s="11"/>
+      <c r="AC4" s="11"/>
+      <c r="AD4" s="11"/>
+      <c r="AE4" s="11"/>
+      <c r="AF4" s="11"/>
+      <c r="AG4" s="11"/>
+      <c r="AH4" s="11"/>
+      <c r="AI4" s="11"/>
+      <c r="AJ4" s="11"/>
+      <c r="AK4" s="11"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="11"/>
+      <c r="AN4" s="11"/>
+      <c r="AO4" s="11"/>
+      <c r="AP4" s="11"/>
+      <c r="AQ4" s="11"/>
+      <c r="AR4" s="11"/>
+      <c r="AS4" s="11"/>
+      <c r="AT4" s="11"/>
+      <c r="AU4" s="11"/>
+      <c r="AV4" s="11"/>
+      <c r="AW4" s="12"/>
+      <c r="AX4" s="10"/>
+      <c r="AY4" s="11"/>
+      <c r="AZ4" s="11"/>
+      <c r="BA4" s="11"/>
+      <c r="BB4" s="11"/>
+      <c r="BC4" s="11"/>
+      <c r="BD4" s="11"/>
+      <c r="BE4" s="11"/>
+      <c r="BF4" s="11"/>
+      <c r="BG4" s="11"/>
+      <c r="BH4" s="11"/>
+      <c r="BI4" s="11"/>
+      <c r="BJ4" s="11"/>
+      <c r="BK4" s="11"/>
+      <c r="BL4" s="11"/>
+      <c r="BM4" s="11"/>
+      <c r="BN4" s="11"/>
+      <c r="BO4" s="11"/>
+      <c r="BP4" s="11"/>
+      <c r="BQ4" s="11"/>
+      <c r="BR4" s="11"/>
+      <c r="BS4" s="11"/>
+      <c r="BT4" s="11"/>
+      <c r="BU4" s="11"/>
+      <c r="BV4" s="11"/>
     </row>
-    <row r="5" spans="1:74" s="17" customFormat="1" ht="11.25" customHeight="1">
-[...26 lines deleted...]
-      <c r="Y5" s="61" t="s">
+    <row r="5" spans="1:74" s="14" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="13"/>
+      <c r="B5" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="52"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="Z5" s="62"/>
-[...4 lines deleted...]
-      <c r="AE5" s="70" t="s">
+      <c r="Z5" s="70"/>
+      <c r="AA5" s="70"/>
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="70"/>
+      <c r="AD5" s="71"/>
+      <c r="AE5" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="AF5" s="70"/>
-[...4 lines deleted...]
-      <c r="AK5" s="98" t="s">
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="79"/>
+      <c r="AH5" s="79"/>
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AL5" s="98"/>
-[...4 lines deleted...]
-      <c r="AQ5" s="82" t="s">
+      <c r="AL5" s="60"/>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="AR5" s="83"/>
-[...4 lines deleted...]
-      <c r="AW5" s="61" t="s">
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="82"/>
+      <c r="AW5" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="AX5" s="62"/>
-[...4 lines deleted...]
-      <c r="BC5" s="61" t="s">
+      <c r="AX5" s="70"/>
+      <c r="AY5" s="70"/>
+      <c r="AZ5" s="70"/>
+      <c r="BA5" s="70"/>
+      <c r="BB5" s="71"/>
+      <c r="BC5" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="BD5" s="62"/>
-[...4 lines deleted...]
-      <c r="BI5" s="82" t="s">
+      <c r="BD5" s="70"/>
+      <c r="BE5" s="70"/>
+      <c r="BF5" s="70"/>
+      <c r="BG5" s="70"/>
+      <c r="BH5" s="71"/>
+      <c r="BI5" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="BJ5" s="83"/>
-[...4 lines deleted...]
-      <c r="BO5" s="82" t="s">
+      <c r="BJ5" s="64"/>
+      <c r="BK5" s="64"/>
+      <c r="BL5" s="64"/>
+      <c r="BM5" s="64"/>
+      <c r="BN5" s="82"/>
+      <c r="BO5" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="BP5" s="83"/>
-[...3 lines deleted...]
-      <c r="BT5" s="83"/>
+      <c r="BP5" s="64"/>
+      <c r="BQ5" s="64"/>
+      <c r="BR5" s="64"/>
+      <c r="BS5" s="64"/>
+      <c r="BT5" s="64"/>
     </row>
-    <row r="6" spans="1:74" s="17" customFormat="1" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="E6" s="77" t="s">
+    <row r="6" spans="1:74" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="95" t="s">
+      <c r="F6" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="96"/>
-[...64 lines deleted...]
-      <c r="BT6" s="86"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="89"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="74"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="80"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="61"/>
+      <c r="AL6" s="61"/>
+      <c r="AM6" s="61"/>
+      <c r="AN6" s="61"/>
+      <c r="AO6" s="61"/>
+      <c r="AP6" s="61"/>
+      <c r="AQ6" s="65"/>
+      <c r="AR6" s="66"/>
+      <c r="AS6" s="66"/>
+      <c r="AT6" s="66"/>
+      <c r="AU6" s="66"/>
+      <c r="AV6" s="83"/>
+      <c r="AW6" s="72"/>
+      <c r="AX6" s="73"/>
+      <c r="AY6" s="73"/>
+      <c r="AZ6" s="73"/>
+      <c r="BA6" s="73"/>
+      <c r="BB6" s="74"/>
+      <c r="BC6" s="72"/>
+      <c r="BD6" s="73"/>
+      <c r="BE6" s="73"/>
+      <c r="BF6" s="73"/>
+      <c r="BG6" s="73"/>
+      <c r="BH6" s="74"/>
+      <c r="BI6" s="65"/>
+      <c r="BJ6" s="66"/>
+      <c r="BK6" s="66"/>
+      <c r="BL6" s="66"/>
+      <c r="BM6" s="66"/>
+      <c r="BN6" s="83"/>
+      <c r="BO6" s="65"/>
+      <c r="BP6" s="66"/>
+      <c r="BQ6" s="66"/>
+      <c r="BR6" s="66"/>
+      <c r="BS6" s="66"/>
+      <c r="BT6" s="66"/>
     </row>
-    <row r="7" spans="1:74" s="17" customFormat="1" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="F7" s="93" t="s">
+    <row r="7" spans="1:74" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="79" t="s">
+      <c r="G7" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="80"/>
-[...4 lines deleted...]
-      <c r="M7" s="79" t="s">
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="N7" s="80"/>
-[...4 lines deleted...]
-      <c r="S7" s="79" t="s">
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="58"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="80"/>
-[...51 lines deleted...]
-      <c r="BT7" s="89"/>
+      <c r="T7" s="58"/>
+      <c r="U7" s="58"/>
+      <c r="V7" s="58"/>
+      <c r="W7" s="58"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="75"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="76"/>
+      <c r="AC7" s="76"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AI7" s="81"/>
+      <c r="AJ7" s="81"/>
+      <c r="AK7" s="62"/>
+      <c r="AL7" s="62"/>
+      <c r="AM7" s="62"/>
+      <c r="AN7" s="62"/>
+      <c r="AO7" s="62"/>
+      <c r="AP7" s="62"/>
+      <c r="AQ7" s="67"/>
+      <c r="AR7" s="68"/>
+      <c r="AS7" s="68"/>
+      <c r="AT7" s="68"/>
+      <c r="AU7" s="68"/>
+      <c r="AV7" s="84"/>
+      <c r="AW7" s="75"/>
+      <c r="AX7" s="76"/>
+      <c r="AY7" s="76"/>
+      <c r="AZ7" s="76"/>
+      <c r="BA7" s="76"/>
+      <c r="BB7" s="77"/>
+      <c r="BC7" s="75"/>
+      <c r="BD7" s="76"/>
+      <c r="BE7" s="76"/>
+      <c r="BF7" s="76"/>
+      <c r="BG7" s="76"/>
+      <c r="BH7" s="77"/>
+      <c r="BI7" s="67"/>
+      <c r="BJ7" s="68"/>
+      <c r="BK7" s="68"/>
+      <c r="BL7" s="68"/>
+      <c r="BM7" s="68"/>
+      <c r="BN7" s="84"/>
+      <c r="BO7" s="67"/>
+      <c r="BP7" s="68"/>
+      <c r="BQ7" s="68"/>
+      <c r="BR7" s="68"/>
+      <c r="BS7" s="68"/>
+      <c r="BT7" s="68"/>
     </row>
-    <row r="8" spans="1:74" s="17" customFormat="1" ht="30" customHeight="1">
-[...6 lines deleted...]
-      <c r="G8" s="48" t="s">
+    <row r="8" spans="1:74" s="14" customFormat="1" ht="30" customHeight="1">
+      <c r="A8" s="15"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="H8" s="36" t="s">
+      <c r="H8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="36" t="s">
+      <c r="I8" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="37" t="s">
+      <c r="J8" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="37" t="s">
+      <c r="K8" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="49" t="s">
+      <c r="L8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="48" t="s">
+      <c r="M8" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="N8" s="36" t="s">
+      <c r="N8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="36" t="s">
+      <c r="O8" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="P8" s="37" t="s">
+      <c r="P8" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="Q8" s="37" t="s">
+      <c r="Q8" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="R8" s="49" t="s">
+      <c r="R8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="S8" s="48" t="s">
+      <c r="S8" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="T8" s="36" t="s">
+      <c r="T8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="U8" s="36" t="s">
+      <c r="U8" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="V8" s="37" t="s">
+      <c r="V8" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="37" t="s">
+      <c r="W8" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="48" t="s">
+      <c r="X8" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="21" t="s">
+      <c r="Y8" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="Z8" s="36" t="s">
+      <c r="Z8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="AA8" s="36" t="s">
+      <c r="AA8" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="AB8" s="37" t="s">
+      <c r="AB8" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="AC8" s="37" t="s">
+      <c r="AC8" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AD8" s="22" t="s">
+      <c r="AD8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AE8" s="38" t="s">
+      <c r="AE8" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="AF8" s="36" t="s">
+      <c r="AF8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="AG8" s="36" t="s">
+      <c r="AG8" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="AH8" s="37" t="s">
+      <c r="AH8" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="AI8" s="39" t="s">
+      <c r="AI8" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="40" t="s">
+      <c r="AJ8" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="40" t="s">
+      <c r="AK8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AL8" s="36" t="s">
+      <c r="AL8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AM8" s="36" t="s">
+      <c r="AM8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="AN8" s="37" t="s">
+      <c r="AN8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="AO8" s="37" t="s">
+      <c r="AO8" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="AP8" s="40" t="s">
+      <c r="AP8" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AQ8" s="40" t="s">
+      <c r="AQ8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AR8" s="36" t="s">
+      <c r="AR8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AS8" s="36" t="s">
+      <c r="AS8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="AT8" s="37" t="s">
+      <c r="AT8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="AU8" s="37" t="s">
+      <c r="AU8" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="AV8" s="41" t="s">
+      <c r="AV8" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="40" t="s">
+      <c r="AW8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AX8" s="36" t="s">
+      <c r="AX8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AY8" s="36" t="s">
+      <c r="AY8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="AZ8" s="37" t="s">
+      <c r="AZ8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="BA8" s="37" t="s">
+      <c r="BA8" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="BB8" s="41" t="s">
+      <c r="BB8" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="BC8" s="40" t="s">
+      <c r="BC8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="BD8" s="36" t="s">
+      <c r="BD8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="BE8" s="36" t="s">
+      <c r="BE8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="BF8" s="37" t="s">
+      <c r="BF8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="BG8" s="37" t="s">
+      <c r="BG8" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="BH8" s="41" t="s">
+      <c r="BH8" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="BI8" s="40" t="s">
+      <c r="BI8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="BJ8" s="36" t="s">
+      <c r="BJ8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="BK8" s="36" t="s">
+      <c r="BK8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="BL8" s="37" t="s">
+      <c r="BL8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="BM8" s="37" t="s">
+      <c r="BM8" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="BN8" s="41" t="s">
+      <c r="BN8" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="BO8" s="40" t="s">
+      <c r="BO8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="BP8" s="36" t="s">
+      <c r="BP8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="BQ8" s="36" t="s">
+      <c r="BQ8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="BR8" s="37" t="s">
+      <c r="BR8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="BS8" s="37" t="s">
+      <c r="BS8" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="BT8" s="41" t="s">
+      <c r="BT8" s="36" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:74" ht="5.0999999999999996" customHeight="1">
-[...44 lines deleted...]
-      <c r="AV9" s="25"/>
+    <row r="9" spans="1:74" ht="5.15" customHeight="1">
+      <c r="D9" s="20"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
+      <c r="P9" s="21"/>
+      <c r="Q9" s="21"/>
+      <c r="R9" s="21"/>
+      <c r="S9" s="21"/>
+      <c r="T9" s="21"/>
+      <c r="U9" s="21"/>
+      <c r="V9" s="21"/>
+      <c r="W9" s="21"/>
+      <c r="X9" s="21"/>
+      <c r="Y9" s="21"/>
+      <c r="Z9" s="21"/>
+      <c r="AA9" s="21"/>
+      <c r="AB9" s="21"/>
+      <c r="AC9" s="21"/>
+      <c r="AD9" s="21"/>
+      <c r="AE9" s="21"/>
+      <c r="AF9" s="21"/>
+      <c r="AG9" s="21"/>
+      <c r="AH9" s="21"/>
+      <c r="AI9" s="22"/>
+      <c r="AJ9" s="22"/>
+      <c r="AK9" s="22"/>
+      <c r="AL9" s="22"/>
+      <c r="AM9" s="22"/>
+      <c r="AN9" s="22"/>
+      <c r="AO9" s="22"/>
+      <c r="AP9" s="22"/>
+      <c r="AQ9" s="22"/>
+      <c r="AR9" s="22"/>
+      <c r="AS9" s="22"/>
+      <c r="AT9" s="22"/>
+      <c r="AU9" s="22"/>
+      <c r="AV9" s="22"/>
     </row>
-    <row r="10" spans="1:74" s="26" customFormat="1" ht="11.85" customHeight="1">
-[...8 lines deleted...]
-      <c r="F10" s="28">
+    <row r="10" spans="1:74" s="23" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B10" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="51"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="49">
+        <v>12135</v>
+      </c>
+      <c r="F10" s="49">
         <f>SUM(G10,M10,S10)</f>
         <v>1245</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="49">
         <v>638</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="49">
         <v>610</v>
       </c>
-      <c r="I10" s="28">
-[...2 lines deleted...]
-      <c r="J10" s="28">
+      <c r="I10" s="49">
+        <v>1</v>
+      </c>
+      <c r="J10" s="49">
         <v>2</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="49">
         <v>25</v>
       </c>
-      <c r="L10" s="28">
-[...20 lines deleted...]
-      <c r="S10" s="28">
+      <c r="L10" s="49">
+        <v>0</v>
+      </c>
+      <c r="M10" s="49">
+        <v>1</v>
+      </c>
+      <c r="N10" s="49">
+        <v>1</v>
+      </c>
+      <c r="O10" s="49">
+        <v>0</v>
+      </c>
+      <c r="P10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>0</v>
+      </c>
+      <c r="R10" s="49">
+        <v>0</v>
+      </c>
+      <c r="S10" s="49">
         <v>606</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="49">
         <v>580</v>
       </c>
-      <c r="U10" s="28">
-[...2 lines deleted...]
-      <c r="V10" s="28">
+      <c r="U10" s="49">
+        <v>0</v>
+      </c>
+      <c r="V10" s="49">
         <v>2</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="49">
         <v>24</v>
       </c>
-      <c r="X10" s="28">
-[...2 lines deleted...]
-      <c r="Y10" s="28">
+      <c r="X10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="49">
         <v>1233</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="49">
         <v>1137</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="49">
         <v>30</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="49">
         <v>23</v>
       </c>
-      <c r="AC10" s="28">
+      <c r="AC10" s="49">
         <v>42</v>
       </c>
-      <c r="AD10" s="28">
-[...8 lines deleted...]
-      <c r="AG10" s="28">
+      <c r="AD10" s="49">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>909</v>
+      </c>
+      <c r="AF10" s="49">
+        <v>763</v>
+      </c>
+      <c r="AG10" s="49">
         <v>60</v>
       </c>
-      <c r="AH10" s="28">
+      <c r="AH10" s="49">
         <v>19</v>
       </c>
-      <c r="AI10" s="28">
+      <c r="AI10" s="49">
+        <v>67</v>
+      </c>
+      <c r="AJ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="49">
+        <v>3086</v>
+      </c>
+      <c r="AL10" s="49">
+        <v>2743</v>
+      </c>
+      <c r="AM10" s="49">
+        <v>155</v>
+      </c>
+      <c r="AN10" s="49">
+        <v>89</v>
+      </c>
+      <c r="AO10" s="49">
+        <v>98</v>
+      </c>
+      <c r="AP10" s="49">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="49">
+        <v>1286</v>
+      </c>
+      <c r="AR10" s="49">
+        <v>1076</v>
+      </c>
+      <c r="AS10" s="49">
+        <v>89</v>
+      </c>
+      <c r="AT10" s="49">
+        <v>63</v>
+      </c>
+      <c r="AU10" s="49">
+        <v>58</v>
+      </c>
+      <c r="AV10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="49">
+        <v>1898</v>
+      </c>
+      <c r="AX10" s="49">
+        <v>1669</v>
+      </c>
+      <c r="AY10" s="49">
+        <v>109</v>
+      </c>
+      <c r="AZ10" s="49">
+        <v>53</v>
+      </c>
+      <c r="BA10" s="49">
         <v>66</v>
       </c>
-      <c r="AJ10" s="28">
-[...56 lines deleted...]
-      <c r="BC10" s="28">
+      <c r="BB10" s="49">
+        <v>1</v>
+      </c>
+      <c r="BC10" s="49">
         <v>1671</v>
       </c>
-      <c r="BD10" s="28">
+      <c r="BD10" s="49">
         <v>1427</v>
       </c>
-      <c r="BE10" s="28">
+      <c r="BE10" s="49">
         <v>70</v>
       </c>
-      <c r="BF10" s="28">
+      <c r="BF10" s="49">
         <v>106</v>
       </c>
-      <c r="BG10" s="28">
+      <c r="BG10" s="49">
         <v>67</v>
       </c>
-      <c r="BH10" s="28">
-[...2 lines deleted...]
-      <c r="BI10" s="28">
+      <c r="BH10" s="49">
+        <v>1</v>
+      </c>
+      <c r="BI10" s="49">
         <v>522</v>
       </c>
-      <c r="BJ10" s="28">
+      <c r="BJ10" s="49">
         <v>476</v>
       </c>
-      <c r="BK10" s="28">
+      <c r="BK10" s="49">
         <v>18</v>
       </c>
-      <c r="BL10" s="28">
+      <c r="BL10" s="49">
         <v>11</v>
       </c>
-      <c r="BM10" s="28">
+      <c r="BM10" s="49">
         <v>17</v>
       </c>
-      <c r="BN10" s="28">
-[...2 lines deleted...]
-      <c r="BO10" s="28">
+      <c r="BN10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="49">
         <v>1530</v>
       </c>
-      <c r="BP10" s="28">
+      <c r="BP10" s="49">
         <v>1353</v>
       </c>
-      <c r="BQ10" s="28">
+      <c r="BQ10" s="49">
         <v>54</v>
       </c>
-      <c r="BR10" s="28">
+      <c r="BR10" s="49">
         <v>52</v>
       </c>
-      <c r="BS10" s="28">
+      <c r="BS10" s="49">
         <v>71</v>
       </c>
-      <c r="BT10" s="28">
-[...2 lines deleted...]
-      <c r="BU10" s="29"/>
+      <c r="BT10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="25"/>
     </row>
-    <row r="11" spans="1:74" s="26" customFormat="1" ht="11.1" customHeight="1">
-[...71 lines deleted...]
-      <c r="BU11" s="29"/>
+    <row r="11" spans="1:74" s="23" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B11" s="47"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="49"/>
+      <c r="O11" s="49"/>
+      <c r="P11" s="49"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="49"/>
+      <c r="S11" s="49"/>
+      <c r="T11" s="49"/>
+      <c r="U11" s="49"/>
+      <c r="V11" s="49"/>
+      <c r="W11" s="49"/>
+      <c r="X11" s="49"/>
+      <c r="Y11" s="49"/>
+      <c r="Z11" s="49"/>
+      <c r="AA11" s="49"/>
+      <c r="AB11" s="49"/>
+      <c r="AC11" s="49"/>
+      <c r="AD11" s="49"/>
+      <c r="AE11" s="49"/>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
+      <c r="AL11" s="49"/>
+      <c r="AM11" s="49"/>
+      <c r="AN11" s="49"/>
+      <c r="AO11" s="49"/>
+      <c r="AP11" s="49"/>
+      <c r="AQ11" s="49"/>
+      <c r="AR11" s="49"/>
+      <c r="AS11" s="49"/>
+      <c r="AT11" s="49"/>
+      <c r="AU11" s="49"/>
+      <c r="AV11" s="49"/>
+      <c r="AW11" s="49"/>
+      <c r="AX11" s="49"/>
+      <c r="AY11" s="49"/>
+      <c r="AZ11" s="49"/>
+      <c r="BA11" s="49"/>
+      <c r="BB11" s="49"/>
+      <c r="BC11" s="49"/>
+      <c r="BD11" s="49"/>
+      <c r="BE11" s="49"/>
+      <c r="BF11" s="49"/>
+      <c r="BG11" s="49"/>
+      <c r="BH11" s="49"/>
+      <c r="BI11" s="49"/>
+      <c r="BJ11" s="49"/>
+      <c r="BK11" s="49"/>
+      <c r="BL11" s="49"/>
+      <c r="BM11" s="49"/>
+      <c r="BN11" s="49"/>
+      <c r="BO11" s="49"/>
+      <c r="BP11" s="49"/>
+      <c r="BQ11" s="49"/>
+      <c r="BR11" s="49"/>
+      <c r="BS11" s="49"/>
+      <c r="BT11" s="49"/>
+      <c r="BU11" s="25"/>
     </row>
-    <row r="12" spans="1:74" s="26" customFormat="1" ht="11.85" customHeight="1">
-      <c r="B12" s="73" t="s">
+    <row r="12" spans="1:74" s="23" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B12" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="73"/>
-[...4 lines deleted...]
-      <c r="F12" s="28">
+      <c r="C12" s="51"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="49">
+        <v>7673</v>
+      </c>
+      <c r="F12" s="49">
         <f t="shared" ref="F12:F72" si="0">SUM(G12,M12,S12)</f>
         <v>53</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="49">
         <v>49</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="49">
         <v>46</v>
       </c>
-      <c r="I12" s="28">
-[...5 lines deleted...]
-      <c r="K12" s="28">
+      <c r="I12" s="49">
+        <v>1</v>
+      </c>
+      <c r="J12" s="49">
+        <v>0</v>
+      </c>
+      <c r="K12" s="49">
         <v>2</v>
       </c>
-      <c r="L12" s="28">
-[...20 lines deleted...]
-      <c r="S12" s="28">
+      <c r="L12" s="49">
+        <v>0</v>
+      </c>
+      <c r="M12" s="49">
+        <v>1</v>
+      </c>
+      <c r="N12" s="49">
+        <v>1</v>
+      </c>
+      <c r="O12" s="49">
+        <v>0</v>
+      </c>
+      <c r="P12" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>0</v>
+      </c>
+      <c r="R12" s="49">
+        <v>0</v>
+      </c>
+      <c r="S12" s="49">
         <v>3</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="49">
         <v>2</v>
       </c>
-      <c r="U12" s="28">
-[...11 lines deleted...]
-      <c r="Y12" s="28">
+      <c r="U12" s="49">
+        <v>0</v>
+      </c>
+      <c r="V12" s="49">
+        <v>0</v>
+      </c>
+      <c r="W12" s="49">
+        <v>1</v>
+      </c>
+      <c r="X12" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="49">
         <v>703</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="49">
         <v>633</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="49">
         <v>29</v>
       </c>
-      <c r="AB12" s="28">
+      <c r="AB12" s="49">
         <v>16</v>
       </c>
-      <c r="AC12" s="28">
+      <c r="AC12" s="49">
         <v>24</v>
       </c>
-      <c r="AD12" s="28">
-[...8 lines deleted...]
-      <c r="AG12" s="28">
+      <c r="AD12" s="49">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="49">
+        <v>591</v>
+      </c>
+      <c r="AF12" s="49">
+        <v>477</v>
+      </c>
+      <c r="AG12" s="49">
         <v>52</v>
       </c>
-      <c r="AH12" s="28">
+      <c r="AH12" s="49">
         <v>13</v>
       </c>
-      <c r="AI12" s="28">
+      <c r="AI12" s="49">
+        <v>49</v>
+      </c>
+      <c r="AJ12" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="49">
+        <v>2092</v>
+      </c>
+      <c r="AL12" s="49">
+        <v>1842</v>
+      </c>
+      <c r="AM12" s="49">
+        <v>116</v>
+      </c>
+      <c r="AN12" s="49">
+        <v>69</v>
+      </c>
+      <c r="AO12" s="49">
+        <v>64</v>
+      </c>
+      <c r="AP12" s="49">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="49">
+        <v>738</v>
+      </c>
+      <c r="AR12" s="49">
+        <v>591</v>
+      </c>
+      <c r="AS12" s="49">
+        <v>71</v>
+      </c>
+      <c r="AT12" s="49">
+        <v>43</v>
+      </c>
+      <c r="AU12" s="49">
+        <v>33</v>
+      </c>
+      <c r="AV12" s="49">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="49">
+        <v>1089</v>
+      </c>
+      <c r="AX12" s="49">
+        <v>922</v>
+      </c>
+      <c r="AY12" s="49">
+        <v>78</v>
+      </c>
+      <c r="AZ12" s="49">
         <v>48</v>
       </c>
-      <c r="AJ12" s="28">
-[...32 lines deleted...]
-      <c r="AU12" s="28">
+      <c r="BA12" s="49">
+        <v>40</v>
+      </c>
+      <c r="BB12" s="49">
+        <v>1</v>
+      </c>
+      <c r="BC12" s="49">
+        <v>1214</v>
+      </c>
+      <c r="BD12" s="49">
+        <v>1025</v>
+      </c>
+      <c r="BE12" s="49">
+        <v>66</v>
+      </c>
+      <c r="BF12" s="49">
+        <v>73</v>
+      </c>
+      <c r="BG12" s="49">
+        <v>50</v>
+      </c>
+      <c r="BH12" s="49">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="49">
+        <v>320</v>
+      </c>
+      <c r="BJ12" s="49">
+        <v>285</v>
+      </c>
+      <c r="BK12" s="49">
+        <v>15</v>
+      </c>
+      <c r="BL12" s="49">
+        <v>8</v>
+      </c>
+      <c r="BM12" s="49">
+        <v>12</v>
+      </c>
+      <c r="BN12" s="49">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="49">
+        <v>926</v>
+      </c>
+      <c r="BP12" s="49">
+        <v>790</v>
+      </c>
+      <c r="BQ12" s="49">
+        <v>42</v>
+      </c>
+      <c r="BR12" s="49">
+        <v>45</v>
+      </c>
+      <c r="BS12" s="49">
+        <v>49</v>
+      </c>
+      <c r="BT12" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:74" s="23" customFormat="1" ht="8.5" customHeight="1">
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+      <c r="N13" s="49"/>
+      <c r="O13" s="49"/>
+      <c r="P13" s="49"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="49"/>
+      <c r="S13" s="49"/>
+      <c r="T13" s="49"/>
+      <c r="U13" s="49"/>
+      <c r="V13" s="49"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="49"/>
+      <c r="Y13" s="49"/>
+      <c r="Z13" s="49"/>
+      <c r="AA13" s="49"/>
+      <c r="AB13" s="49"/>
+      <c r="AC13" s="49"/>
+      <c r="AD13" s="49"/>
+      <c r="AE13" s="49"/>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="49"/>
+      <c r="AL13" s="49"/>
+      <c r="AM13" s="49"/>
+      <c r="AN13" s="49"/>
+      <c r="AO13" s="49"/>
+      <c r="AP13" s="49"/>
+      <c r="AQ13" s="49"/>
+      <c r="AR13" s="49"/>
+      <c r="AS13" s="49"/>
+      <c r="AT13" s="49"/>
+      <c r="AU13" s="49"/>
+      <c r="AV13" s="49"/>
+      <c r="AW13" s="49"/>
+      <c r="AX13" s="49"/>
+      <c r="AY13" s="49"/>
+      <c r="AZ13" s="49"/>
+      <c r="BA13" s="49"/>
+      <c r="BB13" s="49"/>
+      <c r="BC13" s="49"/>
+      <c r="BD13" s="49"/>
+      <c r="BE13" s="49"/>
+      <c r="BF13" s="49"/>
+      <c r="BG13" s="49"/>
+      <c r="BH13" s="49"/>
+      <c r="BI13" s="49"/>
+      <c r="BJ13" s="49"/>
+      <c r="BK13" s="49"/>
+      <c r="BL13" s="49"/>
+      <c r="BM13" s="49"/>
+      <c r="BN13" s="49"/>
+      <c r="BO13" s="49"/>
+      <c r="BP13" s="49"/>
+      <c r="BQ13" s="49"/>
+      <c r="BR13" s="49"/>
+      <c r="BS13" s="49"/>
+      <c r="BT13" s="49"/>
+    </row>
+    <row r="14" spans="1:74" ht="11.9" customHeight="1">
+      <c r="C14" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="20"/>
+      <c r="E14" s="50">
+        <v>11</v>
+      </c>
+      <c r="F14" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="50">
+        <v>0</v>
+      </c>
+      <c r="H14" s="50">
+        <v>0</v>
+      </c>
+      <c r="I14" s="50">
+        <v>0</v>
+      </c>
+      <c r="J14" s="50">
+        <v>0</v>
+      </c>
+      <c r="K14" s="50">
+        <v>0</v>
+      </c>
+      <c r="L14" s="50">
+        <v>0</v>
+      </c>
+      <c r="M14" s="50">
+        <v>0</v>
+      </c>
+      <c r="N14" s="50">
+        <v>0</v>
+      </c>
+      <c r="O14" s="50">
+        <v>0</v>
+      </c>
+      <c r="P14" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="50">
+        <v>0</v>
+      </c>
+      <c r="R14" s="50">
+        <v>0</v>
+      </c>
+      <c r="S14" s="50">
+        <v>0</v>
+      </c>
+      <c r="T14" s="50">
+        <v>0</v>
+      </c>
+      <c r="U14" s="50">
+        <v>0</v>
+      </c>
+      <c r="V14" s="50">
+        <v>0</v>
+      </c>
+      <c r="W14" s="50">
+        <v>0</v>
+      </c>
+      <c r="X14" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="50">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="50">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="50">
+        <v>2</v>
+      </c>
+      <c r="AL14" s="50">
+        <v>2</v>
+      </c>
+      <c r="AM14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="50">
+        <v>5</v>
+      </c>
+      <c r="AX14" s="50">
+        <v>5</v>
+      </c>
+      <c r="AY14" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="50">
+        <v>2</v>
+      </c>
+      <c r="BJ14" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="50">
+        <v>1</v>
+      </c>
+      <c r="BN14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="50">
+        <v>1</v>
+      </c>
+      <c r="BP14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR14" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS14" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT14" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:74" ht="11.9" customHeight="1">
+      <c r="C15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="20"/>
+      <c r="E15" s="50">
+        <v>0</v>
+      </c>
+      <c r="F15" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="50">
+        <v>0</v>
+      </c>
+      <c r="H15" s="50">
+        <v>0</v>
+      </c>
+      <c r="I15" s="50">
+        <v>0</v>
+      </c>
+      <c r="J15" s="50">
+        <v>0</v>
+      </c>
+      <c r="K15" s="50">
+        <v>0</v>
+      </c>
+      <c r="L15" s="50">
+        <v>0</v>
+      </c>
+      <c r="M15" s="50">
+        <v>0</v>
+      </c>
+      <c r="N15" s="50">
+        <v>0</v>
+      </c>
+      <c r="O15" s="50">
+        <v>0</v>
+      </c>
+      <c r="P15" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="50">
+        <v>0</v>
+      </c>
+      <c r="R15" s="50">
+        <v>0</v>
+      </c>
+      <c r="S15" s="50">
+        <v>0</v>
+      </c>
+      <c r="T15" s="50">
+        <v>0</v>
+      </c>
+      <c r="U15" s="50">
+        <v>0</v>
+      </c>
+      <c r="V15" s="50">
+        <v>0</v>
+      </c>
+      <c r="W15" s="50">
+        <v>0</v>
+      </c>
+      <c r="X15" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS15" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT15" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:74" ht="11.9" customHeight="1">
+      <c r="C16" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="20"/>
+      <c r="E16" s="50">
+        <v>4</v>
+      </c>
+      <c r="F16" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="50">
+        <v>0</v>
+      </c>
+      <c r="H16" s="50">
+        <v>0</v>
+      </c>
+      <c r="I16" s="50">
+        <v>0</v>
+      </c>
+      <c r="J16" s="50">
+        <v>0</v>
+      </c>
+      <c r="K16" s="50">
+        <v>0</v>
+      </c>
+      <c r="L16" s="50">
+        <v>0</v>
+      </c>
+      <c r="M16" s="50">
+        <v>0</v>
+      </c>
+      <c r="N16" s="50">
+        <v>0</v>
+      </c>
+      <c r="O16" s="50">
+        <v>0</v>
+      </c>
+      <c r="P16" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="50">
+        <v>0</v>
+      </c>
+      <c r="R16" s="50">
+        <v>0</v>
+      </c>
+      <c r="S16" s="50">
+        <v>0</v>
+      </c>
+      <c r="T16" s="50">
+        <v>0</v>
+      </c>
+      <c r="U16" s="50">
+        <v>0</v>
+      </c>
+      <c r="V16" s="50">
+        <v>0</v>
+      </c>
+      <c r="W16" s="50">
+        <v>0</v>
+      </c>
+      <c r="X16" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="50">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="50">
+        <v>2</v>
+      </c>
+      <c r="AX16" s="50">
+        <v>2</v>
+      </c>
+      <c r="AY16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ16" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS16" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT16" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C17" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="AV12" s="28">
-[...44 lines deleted...]
-      <c r="BK12" s="28">
+      <c r="D17" s="20"/>
+      <c r="E17" s="50">
+        <v>0</v>
+      </c>
+      <c r="F17" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="50">
+        <v>0</v>
+      </c>
+      <c r="H17" s="50">
+        <v>0</v>
+      </c>
+      <c r="I17" s="50">
+        <v>0</v>
+      </c>
+      <c r="J17" s="50">
+        <v>0</v>
+      </c>
+      <c r="K17" s="50">
+        <v>0</v>
+      </c>
+      <c r="L17" s="50">
+        <v>0</v>
+      </c>
+      <c r="M17" s="50">
+        <v>0</v>
+      </c>
+      <c r="N17" s="50">
+        <v>0</v>
+      </c>
+      <c r="O17" s="50">
+        <v>0</v>
+      </c>
+      <c r="P17" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="50">
+        <v>0</v>
+      </c>
+      <c r="R17" s="50">
+        <v>0</v>
+      </c>
+      <c r="S17" s="50">
+        <v>0</v>
+      </c>
+      <c r="T17" s="50">
+        <v>0</v>
+      </c>
+      <c r="U17" s="50">
+        <v>0</v>
+      </c>
+      <c r="V17" s="50">
+        <v>0</v>
+      </c>
+      <c r="W17" s="50">
+        <v>0</v>
+      </c>
+      <c r="X17" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS17" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT17" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C18" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="20"/>
+      <c r="E18" s="50">
+        <v>70</v>
+      </c>
+      <c r="F18" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="50">
+        <v>0</v>
+      </c>
+      <c r="H18" s="50">
+        <v>0</v>
+      </c>
+      <c r="I18" s="50">
+        <v>0</v>
+      </c>
+      <c r="J18" s="50">
+        <v>0</v>
+      </c>
+      <c r="K18" s="50">
+        <v>0</v>
+      </c>
+      <c r="L18" s="50">
+        <v>0</v>
+      </c>
+      <c r="M18" s="50">
+        <v>0</v>
+      </c>
+      <c r="N18" s="50">
+        <v>0</v>
+      </c>
+      <c r="O18" s="50">
+        <v>0</v>
+      </c>
+      <c r="P18" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="50">
+        <v>0</v>
+      </c>
+      <c r="R18" s="50">
+        <v>0</v>
+      </c>
+      <c r="S18" s="50">
+        <v>0</v>
+      </c>
+      <c r="T18" s="50">
+        <v>0</v>
+      </c>
+      <c r="U18" s="50">
+        <v>0</v>
+      </c>
+      <c r="V18" s="50">
+        <v>0</v>
+      </c>
+      <c r="W18" s="50">
+        <v>0</v>
+      </c>
+      <c r="X18" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="50">
+        <v>5</v>
+      </c>
+      <c r="Z18" s="50">
+        <v>4</v>
+      </c>
+      <c r="AA18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="50">
+        <v>7</v>
+      </c>
+      <c r="AF18" s="50">
+        <v>6</v>
+      </c>
+      <c r="AG18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AI18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="50">
+        <v>16</v>
+      </c>
+      <c r="AL18" s="50">
+        <v>14</v>
+      </c>
+      <c r="AM18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="50">
+        <v>7</v>
+      </c>
+      <c r="AR18" s="50">
+        <v>4</v>
+      </c>
+      <c r="AS18" s="50">
+        <v>2</v>
+      </c>
+      <c r="AT18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AU18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="50">
+        <v>8</v>
+      </c>
+      <c r="AX18" s="50">
+        <v>6</v>
+      </c>
+      <c r="AY18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AZ18" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="50">
         <v>15</v>
       </c>
-      <c r="BL12" s="28">
+      <c r="BD18" s="50">
+        <v>12</v>
+      </c>
+      <c r="BE18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="50">
+        <v>3</v>
+      </c>
+      <c r="BG18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="50">
+        <v>2</v>
+      </c>
+      <c r="BJ18" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="50">
+        <v>1</v>
+      </c>
+      <c r="BM18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="50">
+        <v>10</v>
+      </c>
+      <c r="BP18" s="50">
         <v>8</v>
       </c>
-      <c r="BM12" s="28">
-[...20 lines deleted...]
-      <c r="BT12" s="28">
+      <c r="BQ18" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR18" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS18" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT18" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:74" s="26" customFormat="1" ht="8.4499999999999993" customHeight="1">
-[...70 lines deleted...]
-      <c r="BT13" s="28"/>
+    <row r="19" spans="3:72" ht="11.15" customHeight="1">
+      <c r="C19" s="26"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+      <c r="N19" s="50"/>
+      <c r="O19" s="50"/>
+      <c r="P19" s="50"/>
+      <c r="Q19" s="50"/>
+      <c r="R19" s="50"/>
+      <c r="S19" s="50"/>
+      <c r="T19" s="50"/>
+      <c r="U19" s="50"/>
+      <c r="V19" s="50"/>
+      <c r="W19" s="50"/>
+      <c r="X19" s="50"/>
+      <c r="Y19" s="50"/>
+      <c r="Z19" s="50"/>
+      <c r="AA19" s="50"/>
+      <c r="AB19" s="50"/>
+      <c r="AC19" s="50"/>
+      <c r="AD19" s="50"/>
+      <c r="AE19" s="50"/>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="50"/>
+      <c r="AH19" s="50"/>
+      <c r="AI19" s="50"/>
+      <c r="AJ19" s="50"/>
+      <c r="AK19" s="50"/>
+      <c r="AL19" s="50"/>
+      <c r="AM19" s="50"/>
+      <c r="AN19" s="50"/>
+      <c r="AO19" s="50"/>
+      <c r="AP19" s="50"/>
+      <c r="AQ19" s="50"/>
+      <c r="AR19" s="50"/>
+      <c r="AS19" s="50"/>
+      <c r="AT19" s="50"/>
+      <c r="AU19" s="50"/>
+      <c r="AV19" s="50"/>
+      <c r="AW19" s="50"/>
+      <c r="AX19" s="50"/>
+      <c r="AY19" s="50"/>
+      <c r="AZ19" s="50"/>
+      <c r="BA19" s="50"/>
+      <c r="BB19" s="50"/>
+      <c r="BC19" s="50"/>
+      <c r="BD19" s="50"/>
+      <c r="BE19" s="50"/>
+      <c r="BF19" s="50"/>
+      <c r="BG19" s="50"/>
+      <c r="BH19" s="50"/>
+      <c r="BI19" s="50"/>
+      <c r="BJ19" s="50"/>
+      <c r="BK19" s="50"/>
+      <c r="BL19" s="50"/>
+      <c r="BM19" s="50"/>
+      <c r="BN19" s="50"/>
+      <c r="BO19" s="50"/>
+      <c r="BP19" s="50"/>
+      <c r="BQ19" s="50"/>
+      <c r="BR19" s="50"/>
+      <c r="BS19" s="50"/>
+      <c r="BT19" s="50"/>
     </row>
-    <row r="14" spans="1:74" ht="11.85" customHeight="1">
-[...1127 lines deleted...]
-      <c r="C20" s="31" t="s">
+    <row r="20" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C20" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="23"/>
-      <c r="E20" s="30">
+      <c r="D20" s="20"/>
+      <c r="E20" s="50">
         <v>85</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="50">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="50">
         <v>3</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="50">
         <v>3</v>
       </c>
-      <c r="I20" s="30">
-[...47 lines deleted...]
-      <c r="Y20" s="30">
+      <c r="I20" s="50">
+        <v>0</v>
+      </c>
+      <c r="J20" s="50">
+        <v>0</v>
+      </c>
+      <c r="K20" s="50">
+        <v>0</v>
+      </c>
+      <c r="L20" s="50">
+        <v>0</v>
+      </c>
+      <c r="M20" s="50">
+        <v>0</v>
+      </c>
+      <c r="N20" s="50">
+        <v>0</v>
+      </c>
+      <c r="O20" s="50">
+        <v>0</v>
+      </c>
+      <c r="P20" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="50">
+        <v>0</v>
+      </c>
+      <c r="R20" s="50">
+        <v>0</v>
+      </c>
+      <c r="S20" s="50">
+        <v>0</v>
+      </c>
+      <c r="T20" s="50">
+        <v>0</v>
+      </c>
+      <c r="U20" s="50">
+        <v>0</v>
+      </c>
+      <c r="V20" s="50">
+        <v>0</v>
+      </c>
+      <c r="W20" s="50">
+        <v>0</v>
+      </c>
+      <c r="X20" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="50">
         <v>8</v>
       </c>
-      <c r="Z20" s="30">
+      <c r="Z20" s="50">
         <v>8</v>
       </c>
-      <c r="AA20" s="30">
-[...11 lines deleted...]
-      <c r="AE20" s="30">
+      <c r="AA20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="50">
         <v>13</v>
       </c>
-      <c r="AF20" s="30">
+      <c r="AF20" s="50">
         <v>10</v>
       </c>
-      <c r="AG20" s="30">
-[...11 lines deleted...]
-      <c r="AK20" s="30">
+      <c r="AG20" s="50">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="50">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="50">
         <v>14</v>
       </c>
-      <c r="AL20" s="30">
+      <c r="AL20" s="50">
         <v>14</v>
       </c>
-      <c r="AM20" s="30">
-[...11 lines deleted...]
-      <c r="AQ20" s="30">
+      <c r="AM20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="50">
         <v>10</v>
       </c>
-      <c r="AR20" s="30">
+      <c r="AR20" s="50">
         <v>9</v>
       </c>
-      <c r="AS20" s="30">
-[...11 lines deleted...]
-      <c r="AW20" s="30">
+      <c r="AS20" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="50">
         <v>12</v>
       </c>
-      <c r="AX20" s="30">
+      <c r="AX20" s="50">
         <v>12</v>
       </c>
-      <c r="AY20" s="30">
-[...11 lines deleted...]
-      <c r="BC20" s="30">
+      <c r="AY20" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC20" s="50">
         <v>12</v>
       </c>
-      <c r="BD20" s="30">
+      <c r="BD20" s="50">
         <v>11</v>
       </c>
-      <c r="BE20" s="30">
-[...11 lines deleted...]
-      <c r="BI20" s="30">
+      <c r="BE20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF20" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="50">
         <v>2</v>
       </c>
-      <c r="BJ20" s="30">
+      <c r="BJ20" s="50">
         <v>2</v>
       </c>
-      <c r="BK20" s="30">
-[...11 lines deleted...]
-      <c r="BO20" s="30">
+      <c r="BK20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="50">
         <v>14</v>
       </c>
-      <c r="BP20" s="30">
+      <c r="BP20" s="50">
         <v>12</v>
       </c>
-      <c r="BQ20" s="30">
-[...8 lines deleted...]
-      <c r="BT20" s="30">
+      <c r="BQ20" s="50">
+        <v>1</v>
+      </c>
+      <c r="BR20" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS20" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT20" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C21" s="31" t="s">
+    <row r="21" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C21" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="D21" s="23"/>
-      <c r="E21" s="30">
+      <c r="D21" s="20"/>
+      <c r="E21" s="50">
         <v>2</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G21" s="30">
-[...194 lines deleted...]
-      <c r="BT21" s="30">
+      <c r="G21" s="50">
+        <v>0</v>
+      </c>
+      <c r="H21" s="50">
+        <v>0</v>
+      </c>
+      <c r="I21" s="50">
+        <v>0</v>
+      </c>
+      <c r="J21" s="50">
+        <v>0</v>
+      </c>
+      <c r="K21" s="50">
+        <v>0</v>
+      </c>
+      <c r="L21" s="50">
+        <v>0</v>
+      </c>
+      <c r="M21" s="50">
+        <v>0</v>
+      </c>
+      <c r="N21" s="50">
+        <v>0</v>
+      </c>
+      <c r="O21" s="50">
+        <v>0</v>
+      </c>
+      <c r="P21" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="50">
+        <v>0</v>
+      </c>
+      <c r="R21" s="50">
+        <v>0</v>
+      </c>
+      <c r="S21" s="50">
+        <v>0</v>
+      </c>
+      <c r="T21" s="50">
+        <v>0</v>
+      </c>
+      <c r="U21" s="50">
+        <v>0</v>
+      </c>
+      <c r="V21" s="50">
+        <v>0</v>
+      </c>
+      <c r="W21" s="50">
+        <v>0</v>
+      </c>
+      <c r="X21" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="50">
+        <v>1</v>
+      </c>
+      <c r="AX21" s="50">
+        <v>1</v>
+      </c>
+      <c r="AY21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="50">
+        <v>1</v>
+      </c>
+      <c r="BP21" s="50">
+        <v>1</v>
+      </c>
+      <c r="BQ21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS21" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT21" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C22" s="31" t="s">
+    <row r="22" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C22" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="D22" s="23"/>
-[...3 lines deleted...]
-      <c r="F22" s="58">
+      <c r="D22" s="20"/>
+      <c r="E22" s="50">
+        <v>47</v>
+      </c>
+      <c r="F22" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G22" s="30">
-[...53 lines deleted...]
-      <c r="Y22" s="30">
+      <c r="G22" s="50">
+        <v>0</v>
+      </c>
+      <c r="H22" s="50">
+        <v>0</v>
+      </c>
+      <c r="I22" s="50">
+        <v>0</v>
+      </c>
+      <c r="J22" s="50">
+        <v>0</v>
+      </c>
+      <c r="K22" s="50">
+        <v>0</v>
+      </c>
+      <c r="L22" s="50">
+        <v>0</v>
+      </c>
+      <c r="M22" s="50">
+        <v>0</v>
+      </c>
+      <c r="N22" s="50">
+        <v>0</v>
+      </c>
+      <c r="O22" s="50">
+        <v>0</v>
+      </c>
+      <c r="P22" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="50">
+        <v>0</v>
+      </c>
+      <c r="R22" s="50">
+        <v>0</v>
+      </c>
+      <c r="S22" s="50">
+        <v>0</v>
+      </c>
+      <c r="T22" s="50">
+        <v>0</v>
+      </c>
+      <c r="U22" s="50">
+        <v>0</v>
+      </c>
+      <c r="V22" s="50">
+        <v>0</v>
+      </c>
+      <c r="W22" s="50">
+        <v>0</v>
+      </c>
+      <c r="X22" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="50">
         <v>7</v>
       </c>
-      <c r="Z22" s="30">
+      <c r="Z22" s="50">
         <v>7</v>
       </c>
-      <c r="AA22" s="30">
-[...11 lines deleted...]
-      <c r="AE22" s="30">
+      <c r="AA22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="50">
+        <v>4</v>
+      </c>
+      <c r="AF22" s="50">
         <v>3</v>
       </c>
-      <c r="AF22" s="30">
+      <c r="AG22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="50">
+        <v>9</v>
+      </c>
+      <c r="AL22" s="50">
+        <v>7</v>
+      </c>
+      <c r="AM22" s="50">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="50">
+        <v>1</v>
+      </c>
+      <c r="AQ22" s="50">
         <v>3</v>
       </c>
-      <c r="AG22" s="30">
-[...29 lines deleted...]
-      <c r="AQ22" s="30">
+      <c r="AR22" s="50">
+        <v>2</v>
+      </c>
+      <c r="AS22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="50">
+        <v>1</v>
+      </c>
+      <c r="AU22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="50">
+        <v>8</v>
+      </c>
+      <c r="AX22" s="50">
+        <v>6</v>
+      </c>
+      <c r="AY22" s="50">
+        <v>1</v>
+      </c>
+      <c r="AZ22" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="50">
+        <v>12</v>
+      </c>
+      <c r="BD22" s="50">
+        <v>11</v>
+      </c>
+      <c r="BE22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="50">
+        <v>4</v>
+      </c>
+      <c r="BP22" s="50">
         <v>3</v>
       </c>
-      <c r="AR22" s="30">
+      <c r="BQ22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR22" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS22" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT22" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C23" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="20"/>
+      <c r="E23" s="50">
+        <v>1</v>
+      </c>
+      <c r="F23" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="50">
+        <v>0</v>
+      </c>
+      <c r="H23" s="50">
+        <v>0</v>
+      </c>
+      <c r="I23" s="50">
+        <v>0</v>
+      </c>
+      <c r="J23" s="50">
+        <v>0</v>
+      </c>
+      <c r="K23" s="50">
+        <v>0</v>
+      </c>
+      <c r="L23" s="50">
+        <v>0</v>
+      </c>
+      <c r="M23" s="50">
+        <v>0</v>
+      </c>
+      <c r="N23" s="50">
+        <v>0</v>
+      </c>
+      <c r="O23" s="50">
+        <v>0</v>
+      </c>
+      <c r="P23" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="50">
+        <v>0</v>
+      </c>
+      <c r="R23" s="50">
+        <v>0</v>
+      </c>
+      <c r="S23" s="50">
+        <v>0</v>
+      </c>
+      <c r="T23" s="50">
+        <v>0</v>
+      </c>
+      <c r="U23" s="50">
+        <v>0</v>
+      </c>
+      <c r="V23" s="50">
+        <v>0</v>
+      </c>
+      <c r="W23" s="50">
+        <v>0</v>
+      </c>
+      <c r="X23" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS23" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT23" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C24" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="20"/>
+      <c r="E24" s="50">
+        <v>20</v>
+      </c>
+      <c r="F24" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="50">
+        <v>0</v>
+      </c>
+      <c r="H24" s="50">
+        <v>0</v>
+      </c>
+      <c r="I24" s="50">
+        <v>0</v>
+      </c>
+      <c r="J24" s="50">
+        <v>0</v>
+      </c>
+      <c r="K24" s="50">
+        <v>0</v>
+      </c>
+      <c r="L24" s="50">
+        <v>0</v>
+      </c>
+      <c r="M24" s="50">
+        <v>0</v>
+      </c>
+      <c r="N24" s="50">
+        <v>0</v>
+      </c>
+      <c r="O24" s="50">
+        <v>0</v>
+      </c>
+      <c r="P24" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="50">
+        <v>0</v>
+      </c>
+      <c r="R24" s="50">
+        <v>0</v>
+      </c>
+      <c r="S24" s="50">
+        <v>0</v>
+      </c>
+      <c r="T24" s="50">
+        <v>0</v>
+      </c>
+      <c r="U24" s="50">
+        <v>0</v>
+      </c>
+      <c r="V24" s="50">
+        <v>0</v>
+      </c>
+      <c r="W24" s="50">
+        <v>0</v>
+      </c>
+      <c r="X24" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="50">
+        <v>4</v>
+      </c>
+      <c r="AL24" s="50">
+        <v>4</v>
+      </c>
+      <c r="AM24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="50">
         <v>2</v>
       </c>
-      <c r="AS22" s="30">
-[...65 lines deleted...]
-      <c r="BO22" s="30">
+      <c r="AR24" s="50">
+        <v>2</v>
+      </c>
+      <c r="AS24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="50">
+        <v>5</v>
+      </c>
+      <c r="AX24" s="50">
         <v>4</v>
       </c>
-      <c r="BP22" s="30">
-[...11 lines deleted...]
-      <c r="BT22" s="30">
+      <c r="AY24" s="50">
+        <v>1</v>
+      </c>
+      <c r="AZ24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC24" s="50">
+        <v>2</v>
+      </c>
+      <c r="BD24" s="50">
+        <v>2</v>
+      </c>
+      <c r="BE24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="50">
+        <v>1</v>
+      </c>
+      <c r="BN24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="50">
+        <v>5</v>
+      </c>
+      <c r="BP24" s="50">
+        <v>4</v>
+      </c>
+      <c r="BQ24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS24" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="3:72" ht="11.85" customHeight="1">
-[...208 lines deleted...]
-      </c>
+    <row r="25" spans="3:72" ht="11.15" customHeight="1">
+      <c r="C25" s="41"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+      <c r="N25" s="50"/>
+      <c r="O25" s="50"/>
+      <c r="P25" s="50"/>
+      <c r="Q25" s="50"/>
+      <c r="R25" s="50"/>
+      <c r="S25" s="50"/>
+      <c r="T25" s="50"/>
+      <c r="U25" s="50"/>
+      <c r="V25" s="50"/>
+      <c r="W25" s="50"/>
+      <c r="X25" s="50"/>
+      <c r="Y25" s="50"/>
+      <c r="Z25" s="50"/>
+      <c r="AA25" s="50"/>
+      <c r="AB25" s="50"/>
+      <c r="AC25" s="50"/>
+      <c r="AD25" s="50"/>
+      <c r="AE25" s="50"/>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AH25" s="50"/>
+      <c r="AI25" s="50"/>
+      <c r="AJ25" s="50"/>
+      <c r="AK25" s="50"/>
+      <c r="AL25" s="50"/>
+      <c r="AM25" s="50"/>
+      <c r="AN25" s="50"/>
+      <c r="AO25" s="50"/>
+      <c r="AP25" s="50"/>
+      <c r="AQ25" s="50"/>
+      <c r="AR25" s="50"/>
+      <c r="AS25" s="50"/>
+      <c r="AT25" s="50"/>
+      <c r="AU25" s="50"/>
+      <c r="AV25" s="50"/>
+      <c r="AW25" s="50"/>
+      <c r="AX25" s="50"/>
+      <c r="AY25" s="50"/>
+      <c r="AZ25" s="50"/>
+      <c r="BA25" s="50"/>
+      <c r="BB25" s="50"/>
+      <c r="BC25" s="50"/>
+      <c r="BD25" s="50"/>
+      <c r="BE25" s="50"/>
+      <c r="BF25" s="50"/>
+      <c r="BG25" s="50"/>
+      <c r="BH25" s="50"/>
+      <c r="BI25" s="50"/>
+      <c r="BJ25" s="50"/>
+      <c r="BK25" s="50"/>
+      <c r="BL25" s="50"/>
+      <c r="BM25" s="50"/>
+      <c r="BN25" s="50"/>
+      <c r="BO25" s="50"/>
+      <c r="BP25" s="50"/>
+      <c r="BQ25" s="50"/>
+      <c r="BR25" s="50"/>
+      <c r="BS25" s="50"/>
+      <c r="BT25" s="50"/>
     </row>
-    <row r="24" spans="3:72" ht="11.85" customHeight="1">
-[...283 lines deleted...]
-      <c r="C26" s="53" t="s">
+    <row r="26" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C26" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="D26" s="23"/>
-      <c r="E26" s="30">
+      <c r="D26" s="20"/>
+      <c r="E26" s="50">
         <v>222</v>
       </c>
-      <c r="F26" s="58">
+      <c r="F26" s="50">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="50">
         <v>6</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="50">
         <v>6</v>
       </c>
-      <c r="I26" s="30">
-[...47 lines deleted...]
-      <c r="Y26" s="30">
+      <c r="I26" s="50">
+        <v>0</v>
+      </c>
+      <c r="J26" s="50">
+        <v>0</v>
+      </c>
+      <c r="K26" s="50">
+        <v>0</v>
+      </c>
+      <c r="L26" s="50">
+        <v>0</v>
+      </c>
+      <c r="M26" s="50">
+        <v>0</v>
+      </c>
+      <c r="N26" s="50">
+        <v>0</v>
+      </c>
+      <c r="O26" s="50">
+        <v>0</v>
+      </c>
+      <c r="P26" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="50">
+        <v>0</v>
+      </c>
+      <c r="R26" s="50">
+        <v>0</v>
+      </c>
+      <c r="S26" s="50">
+        <v>0</v>
+      </c>
+      <c r="T26" s="50">
+        <v>0</v>
+      </c>
+      <c r="U26" s="50">
+        <v>0</v>
+      </c>
+      <c r="V26" s="50">
+        <v>0</v>
+      </c>
+      <c r="W26" s="50">
+        <v>0</v>
+      </c>
+      <c r="X26" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="50">
         <v>14</v>
       </c>
-      <c r="Z26" s="30">
+      <c r="Z26" s="50">
         <v>13</v>
       </c>
-      <c r="AA26" s="30">
-[...11 lines deleted...]
-      <c r="AE26" s="30">
+      <c r="AA26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="50">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="50">
         <v>6</v>
       </c>
-      <c r="AF26" s="30">
+      <c r="AF26" s="50">
         <v>2</v>
       </c>
-      <c r="AG26" s="30">
-[...5 lines deleted...]
-      <c r="AI26" s="30">
+      <c r="AG26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="50">
+        <v>1</v>
+      </c>
+      <c r="AI26" s="50">
         <v>3</v>
       </c>
-      <c r="AJ26" s="30">
-[...2 lines deleted...]
-      <c r="AK26" s="30">
+      <c r="AJ26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="50">
         <v>72</v>
       </c>
-      <c r="AL26" s="30">
+      <c r="AL26" s="50">
         <v>67</v>
       </c>
-      <c r="AM26" s="30">
-[...2 lines deleted...]
-      <c r="AN26" s="30">
+      <c r="AM26" s="50">
+        <v>1</v>
+      </c>
+      <c r="AN26" s="50">
         <v>4</v>
       </c>
-      <c r="AO26" s="30">
-[...5 lines deleted...]
-      <c r="AQ26" s="30">
+      <c r="AO26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="50">
         <v>23</v>
       </c>
-      <c r="AR26" s="30">
+      <c r="AR26" s="50">
         <v>19</v>
       </c>
-      <c r="AS26" s="30">
-[...2 lines deleted...]
-      <c r="AT26" s="30">
+      <c r="AS26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="50">
         <v>4</v>
       </c>
-      <c r="AU26" s="30">
-[...5 lines deleted...]
-      <c r="AW26" s="30">
+      <c r="AU26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="50">
         <v>54</v>
       </c>
-      <c r="AX26" s="30">
+      <c r="AX26" s="50">
         <v>46</v>
       </c>
-      <c r="AY26" s="30">
-[...2 lines deleted...]
-      <c r="AZ26" s="30">
+      <c r="AY26" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="50">
         <v>6</v>
       </c>
-      <c r="BA26" s="30">
+      <c r="BA26" s="50">
         <v>2</v>
       </c>
-      <c r="BB26" s="30">
-[...2 lines deleted...]
-      <c r="BC26" s="30">
+      <c r="BB26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC26" s="50">
         <v>15</v>
       </c>
-      <c r="BD26" s="30">
+      <c r="BD26" s="50">
         <v>13</v>
       </c>
-      <c r="BE26" s="30">
-[...2 lines deleted...]
-      <c r="BF26" s="30">
+      <c r="BE26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF26" s="50">
         <v>2</v>
       </c>
-      <c r="BG26" s="30">
-[...5 lines deleted...]
-      <c r="BI26" s="30">
+      <c r="BG26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI26" s="50">
         <v>9</v>
       </c>
-      <c r="BJ26" s="30">
+      <c r="BJ26" s="50">
         <v>9</v>
       </c>
-      <c r="BK26" s="30">
-[...11 lines deleted...]
-      <c r="BO26" s="30">
+      <c r="BK26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO26" s="50">
         <v>29</v>
       </c>
-      <c r="BP26" s="30">
+      <c r="BP26" s="50">
         <v>25</v>
       </c>
-      <c r="BQ26" s="30">
-[...2 lines deleted...]
-      <c r="BR26" s="30">
+      <c r="BQ26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR26" s="50">
         <v>4</v>
       </c>
-      <c r="BS26" s="30">
-[...2 lines deleted...]
-      <c r="BT26" s="30">
+      <c r="BS26" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT26" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C27" s="31" t="s">
+    <row r="27" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C27" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="D27" s="23"/>
-[...3 lines deleted...]
-      <c r="F27" s="58">
+      <c r="D27" s="20"/>
+      <c r="E27" s="50">
+        <v>192</v>
+      </c>
+      <c r="F27" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G27" s="30">
-[...53 lines deleted...]
-      <c r="Y27" s="30">
+      <c r="G27" s="50">
+        <v>0</v>
+      </c>
+      <c r="H27" s="50">
+        <v>0</v>
+      </c>
+      <c r="I27" s="50">
+        <v>0</v>
+      </c>
+      <c r="J27" s="50">
+        <v>0</v>
+      </c>
+      <c r="K27" s="50">
+        <v>0</v>
+      </c>
+      <c r="L27" s="50">
+        <v>0</v>
+      </c>
+      <c r="M27" s="50">
+        <v>0</v>
+      </c>
+      <c r="N27" s="50">
+        <v>0</v>
+      </c>
+      <c r="O27" s="50">
+        <v>0</v>
+      </c>
+      <c r="P27" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="50">
+        <v>0</v>
+      </c>
+      <c r="R27" s="50">
+        <v>0</v>
+      </c>
+      <c r="S27" s="50">
+        <v>0</v>
+      </c>
+      <c r="T27" s="50">
+        <v>0</v>
+      </c>
+      <c r="U27" s="50">
+        <v>0</v>
+      </c>
+      <c r="V27" s="50">
+        <v>0</v>
+      </c>
+      <c r="W27" s="50">
+        <v>0</v>
+      </c>
+      <c r="X27" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="50">
         <v>13</v>
       </c>
-      <c r="Z27" s="30">
+      <c r="Z27" s="50">
         <v>11</v>
       </c>
-      <c r="AA27" s="30">
-[...11 lines deleted...]
-      <c r="AE27" s="30">
+      <c r="AA27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="50">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="50">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="50">
+        <v>18</v>
+      </c>
+      <c r="AF27" s="50">
+        <v>18</v>
+      </c>
+      <c r="AG27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="50">
+        <v>74</v>
+      </c>
+      <c r="AL27" s="50">
+        <v>60</v>
+      </c>
+      <c r="AM27" s="50">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="50">
+        <v>8</v>
+      </c>
+      <c r="AO27" s="50">
+        <v>5</v>
+      </c>
+      <c r="AP27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="50">
+        <v>10</v>
+      </c>
+      <c r="AR27" s="50">
+        <v>7</v>
+      </c>
+      <c r="AS27" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT27" s="50">
+        <v>2</v>
+      </c>
+      <c r="AU27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="50">
+        <v>21</v>
+      </c>
+      <c r="AX27" s="50">
+        <v>18</v>
+      </c>
+      <c r="AY27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="50">
+        <v>3</v>
+      </c>
+      <c r="BA27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="50">
+        <v>23</v>
+      </c>
+      <c r="BD27" s="50">
+        <v>15</v>
+      </c>
+      <c r="BE27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="50">
+        <v>8</v>
+      </c>
+      <c r="BG27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="50">
+        <v>9</v>
+      </c>
+      <c r="BJ27" s="50">
+        <v>9</v>
+      </c>
+      <c r="BK27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="50">
+        <v>24</v>
+      </c>
+      <c r="BP27" s="50">
+        <v>18</v>
+      </c>
+      <c r="BQ27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR27" s="50">
+        <v>6</v>
+      </c>
+      <c r="BS27" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT27" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="20"/>
+      <c r="E28" s="50">
+        <v>1</v>
+      </c>
+      <c r="F28" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="50">
+        <v>0</v>
+      </c>
+      <c r="H28" s="50">
+        <v>0</v>
+      </c>
+      <c r="I28" s="50">
+        <v>0</v>
+      </c>
+      <c r="J28" s="50">
+        <v>0</v>
+      </c>
+      <c r="K28" s="50">
+        <v>0</v>
+      </c>
+      <c r="L28" s="50">
+        <v>0</v>
+      </c>
+      <c r="M28" s="50">
+        <v>0</v>
+      </c>
+      <c r="N28" s="50">
+        <v>0</v>
+      </c>
+      <c r="O28" s="50">
+        <v>0</v>
+      </c>
+      <c r="P28" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="50">
+        <v>0</v>
+      </c>
+      <c r="R28" s="50">
+        <v>0</v>
+      </c>
+      <c r="S28" s="50">
+        <v>0</v>
+      </c>
+      <c r="T28" s="50">
+        <v>0</v>
+      </c>
+      <c r="U28" s="50">
+        <v>0</v>
+      </c>
+      <c r="V28" s="50">
+        <v>0</v>
+      </c>
+      <c r="W28" s="50">
+        <v>0</v>
+      </c>
+      <c r="X28" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL28" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS28" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT28" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="20"/>
+      <c r="E29" s="50">
+        <v>0</v>
+      </c>
+      <c r="F29" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="50">
+        <v>0</v>
+      </c>
+      <c r="H29" s="50">
+        <v>0</v>
+      </c>
+      <c r="I29" s="50">
+        <v>0</v>
+      </c>
+      <c r="J29" s="50">
+        <v>0</v>
+      </c>
+      <c r="K29" s="50">
+        <v>0</v>
+      </c>
+      <c r="L29" s="50">
+        <v>0</v>
+      </c>
+      <c r="M29" s="50">
+        <v>0</v>
+      </c>
+      <c r="N29" s="50">
+        <v>0</v>
+      </c>
+      <c r="O29" s="50">
+        <v>0</v>
+      </c>
+      <c r="P29" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="50">
+        <v>0</v>
+      </c>
+      <c r="R29" s="50">
+        <v>0</v>
+      </c>
+      <c r="S29" s="50">
+        <v>0</v>
+      </c>
+      <c r="T29" s="50">
+        <v>0</v>
+      </c>
+      <c r="U29" s="50">
+        <v>0</v>
+      </c>
+      <c r="V29" s="50">
+        <v>0</v>
+      </c>
+      <c r="W29" s="50">
+        <v>0</v>
+      </c>
+      <c r="X29" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS29" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT29" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C30" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="20"/>
+      <c r="E30" s="50">
+        <v>154</v>
+      </c>
+      <c r="F30" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="50">
+        <v>0</v>
+      </c>
+      <c r="H30" s="50">
+        <v>0</v>
+      </c>
+      <c r="I30" s="50">
+        <v>0</v>
+      </c>
+      <c r="J30" s="50">
+        <v>0</v>
+      </c>
+      <c r="K30" s="50">
+        <v>0</v>
+      </c>
+      <c r="L30" s="50">
+        <v>0</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>0</v>
+      </c>
+      <c r="O30" s="50">
+        <v>0</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>0</v>
+      </c>
+      <c r="R30" s="50">
+        <v>0</v>
+      </c>
+      <c r="S30" s="50">
+        <v>0</v>
+      </c>
+      <c r="T30" s="50">
+        <v>0</v>
+      </c>
+      <c r="U30" s="50">
+        <v>0</v>
+      </c>
+      <c r="V30" s="50">
+        <v>0</v>
+      </c>
+      <c r="W30" s="50">
+        <v>0</v>
+      </c>
+      <c r="X30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="50">
+        <v>7</v>
+      </c>
+      <c r="Z30" s="50">
+        <v>7</v>
+      </c>
+      <c r="AA30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="50">
+        <v>22</v>
+      </c>
+      <c r="AF30" s="50">
         <v>19</v>
       </c>
-      <c r="AF27" s="30">
-[...23 lines deleted...]
-      <c r="AN27" s="30">
+      <c r="AG30" s="50">
+        <v>2</v>
+      </c>
+      <c r="AH30" s="50">
+        <v>1</v>
+      </c>
+      <c r="AI30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="50">
+        <v>43</v>
+      </c>
+      <c r="AL30" s="50">
+        <v>30</v>
+      </c>
+      <c r="AM30" s="50">
+        <v>6</v>
+      </c>
+      <c r="AN30" s="50">
+        <v>4</v>
+      </c>
+      <c r="AO30" s="50">
+        <v>3</v>
+      </c>
+      <c r="AP30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="50">
+        <v>11</v>
+      </c>
+      <c r="AR30" s="50">
+        <v>9</v>
+      </c>
+      <c r="AS30" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT30" s="50">
+        <v>1</v>
+      </c>
+      <c r="AU30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="50">
+        <v>10</v>
+      </c>
+      <c r="AX30" s="50">
+        <v>7</v>
+      </c>
+      <c r="AY30" s="50">
+        <v>3</v>
+      </c>
+      <c r="AZ30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC30" s="50">
+        <v>23</v>
+      </c>
+      <c r="BD30" s="50">
+        <v>14</v>
+      </c>
+      <c r="BE30" s="50">
+        <v>3</v>
+      </c>
+      <c r="BF30" s="50">
+        <v>5</v>
+      </c>
+      <c r="BG30" s="50">
+        <v>1</v>
+      </c>
+      <c r="BH30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI30" s="50">
         <v>8</v>
       </c>
-      <c r="AO27" s="30">
+      <c r="BJ30" s="50">
         <v>5</v>
       </c>
-      <c r="AP27" s="30">
-[...11 lines deleted...]
-      <c r="AT27" s="30">
+      <c r="BK30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="50">
+        <v>3</v>
+      </c>
+      <c r="BM30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="50">
+        <v>30</v>
+      </c>
+      <c r="BP30" s="50">
+        <v>22</v>
+      </c>
+      <c r="BQ30" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR30" s="50">
+        <v>6</v>
+      </c>
+      <c r="BS30" s="50">
         <v>2</v>
       </c>
-      <c r="AU27" s="30">
-[...74 lines deleted...]
-      <c r="BT27" s="30">
+      <c r="BT30" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="3:72" ht="11.85" customHeight="1">
-[...208 lines deleted...]
-      </c>
+    <row r="31" spans="3:72" ht="11.15" customHeight="1">
+      <c r="C31" s="26"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
+      <c r="N31" s="50"/>
+      <c r="O31" s="50"/>
+      <c r="P31" s="50"/>
+      <c r="Q31" s="50"/>
+      <c r="R31" s="50"/>
+      <c r="S31" s="50"/>
+      <c r="T31" s="50"/>
+      <c r="U31" s="50"/>
+      <c r="V31" s="50"/>
+      <c r="W31" s="50"/>
+      <c r="X31" s="50"/>
+      <c r="Y31" s="50"/>
+      <c r="Z31" s="50"/>
+      <c r="AA31" s="50"/>
+      <c r="AB31" s="50"/>
+      <c r="AC31" s="50"/>
+      <c r="AD31" s="50"/>
+      <c r="AE31" s="50"/>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="50"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="50"/>
+      <c r="AL31" s="50"/>
+      <c r="AM31" s="50"/>
+      <c r="AN31" s="50"/>
+      <c r="AO31" s="50"/>
+      <c r="AP31" s="50"/>
+      <c r="AQ31" s="50"/>
+      <c r="AR31" s="50"/>
+      <c r="AS31" s="50"/>
+      <c r="AT31" s="50"/>
+      <c r="AU31" s="50"/>
+      <c r="AV31" s="50"/>
+      <c r="AW31" s="50"/>
+      <c r="AX31" s="50"/>
+      <c r="AY31" s="50"/>
+      <c r="AZ31" s="50"/>
+      <c r="BA31" s="50"/>
+      <c r="BB31" s="50"/>
+      <c r="BC31" s="50"/>
+      <c r="BD31" s="50"/>
+      <c r="BE31" s="50"/>
+      <c r="BF31" s="50"/>
+      <c r="BG31" s="50"/>
+      <c r="BH31" s="50"/>
+      <c r="BI31" s="50"/>
+      <c r="BJ31" s="50"/>
+      <c r="BK31" s="50"/>
+      <c r="BL31" s="50"/>
+      <c r="BM31" s="50"/>
+      <c r="BN31" s="50"/>
+      <c r="BO31" s="50"/>
+      <c r="BP31" s="50"/>
+      <c r="BQ31" s="50"/>
+      <c r="BR31" s="50"/>
+      <c r="BS31" s="50"/>
+      <c r="BT31" s="50"/>
     </row>
-    <row r="29" spans="3:72" ht="11.85" customHeight="1">
-[...494 lines deleted...]
-      <c r="C32" s="31" t="s">
+    <row r="32" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C32" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="D32" s="23"/>
-      <c r="E32" s="30">
+      <c r="D32" s="20"/>
+      <c r="E32" s="50">
         <v>369</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="50">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="G32" s="30">
+      <c r="G32" s="50">
         <v>8</v>
       </c>
-      <c r="H32" s="30">
+      <c r="H32" s="50">
         <v>7</v>
       </c>
-      <c r="I32" s="30">
-[...47 lines deleted...]
-      <c r="Y32" s="30">
+      <c r="I32" s="50">
+        <v>0</v>
+      </c>
+      <c r="J32" s="50">
+        <v>0</v>
+      </c>
+      <c r="K32" s="50">
+        <v>1</v>
+      </c>
+      <c r="L32" s="50">
+        <v>0</v>
+      </c>
+      <c r="M32" s="50">
+        <v>0</v>
+      </c>
+      <c r="N32" s="50">
+        <v>0</v>
+      </c>
+      <c r="O32" s="50">
+        <v>0</v>
+      </c>
+      <c r="P32" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="50">
+        <v>0</v>
+      </c>
+      <c r="R32" s="50">
+        <v>0</v>
+      </c>
+      <c r="S32" s="50">
+        <v>1</v>
+      </c>
+      <c r="T32" s="50">
+        <v>0</v>
+      </c>
+      <c r="U32" s="50">
+        <v>0</v>
+      </c>
+      <c r="V32" s="50">
+        <v>0</v>
+      </c>
+      <c r="W32" s="50">
+        <v>1</v>
+      </c>
+      <c r="X32" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="50">
         <v>29</v>
       </c>
-      <c r="Z32" s="30">
+      <c r="Z32" s="50">
         <v>25</v>
       </c>
-      <c r="AA32" s="30">
-[...2 lines deleted...]
-      <c r="AB32" s="30">
+      <c r="AA32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="50">
         <v>2</v>
       </c>
-      <c r="AC32" s="30">
-[...5 lines deleted...]
-      <c r="AE32" s="30">
+      <c r="AC32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="50">
         <v>28</v>
       </c>
-      <c r="AF32" s="30">
+      <c r="AF32" s="50">
         <v>26</v>
       </c>
-      <c r="AG32" s="30">
-[...11 lines deleted...]
-      <c r="AK32" s="30">
+      <c r="AG32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AH32" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="50">
         <v>99</v>
       </c>
-      <c r="AL32" s="30">
+      <c r="AL32" s="50">
         <v>90</v>
       </c>
-      <c r="AM32" s="30">
+      <c r="AM32" s="50">
         <v>2</v>
       </c>
-      <c r="AN32" s="30">
+      <c r="AN32" s="50">
         <v>2</v>
       </c>
-      <c r="AO32" s="30">
+      <c r="AO32" s="50">
         <v>5</v>
       </c>
-      <c r="AP32" s="30">
-[...2 lines deleted...]
-      <c r="AQ32" s="30">
+      <c r="AP32" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="50">
         <v>29</v>
       </c>
-      <c r="AR32" s="30">
+      <c r="AR32" s="50">
         <v>23</v>
       </c>
-      <c r="AS32" s="30">
-[...2 lines deleted...]
-      <c r="AT32" s="30">
+      <c r="AS32" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="50">
         <v>5</v>
       </c>
-      <c r="AU32" s="30">
-[...5 lines deleted...]
-      <c r="AW32" s="30">
+      <c r="AU32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV32" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="50">
         <v>58</v>
       </c>
-      <c r="AX32" s="30">
+      <c r="AX32" s="50">
         <v>52</v>
       </c>
-      <c r="AY32" s="30">
-[...2 lines deleted...]
-      <c r="AZ32" s="30">
+      <c r="AY32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AZ32" s="50">
         <v>2</v>
       </c>
-      <c r="BA32" s="30">
+      <c r="BA32" s="50">
         <v>3</v>
       </c>
-      <c r="BB32" s="30">
-[...2 lines deleted...]
-      <c r="BC32" s="30">
+      <c r="BB32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC32" s="50">
         <v>58</v>
       </c>
-      <c r="BD32" s="30">
+      <c r="BD32" s="50">
         <v>48</v>
       </c>
-      <c r="BE32" s="30">
-[...2 lines deleted...]
-      <c r="BF32" s="30">
+      <c r="BE32" s="50">
+        <v>1</v>
+      </c>
+      <c r="BF32" s="50">
         <v>2</v>
       </c>
-      <c r="BG32" s="30">
+      <c r="BG32" s="50">
         <v>7</v>
       </c>
-      <c r="BH32" s="30">
-[...2 lines deleted...]
-      <c r="BI32" s="30">
+      <c r="BH32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI32" s="50">
         <v>13</v>
       </c>
-      <c r="BJ32" s="30">
+      <c r="BJ32" s="50">
         <v>13</v>
       </c>
-      <c r="BK32" s="30">
-[...11 lines deleted...]
-      <c r="BO32" s="30">
+      <c r="BK32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO32" s="50">
         <v>55</v>
       </c>
-      <c r="BP32" s="30">
+      <c r="BP32" s="50">
         <v>43</v>
       </c>
-      <c r="BQ32" s="30">
-[...2 lines deleted...]
-      <c r="BR32" s="30">
+      <c r="BQ32" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR32" s="50">
         <v>5</v>
       </c>
-      <c r="BS32" s="30">
+      <c r="BS32" s="50">
         <v>7</v>
       </c>
-      <c r="BT32" s="30">
+      <c r="BT32" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C33" s="31" t="s">
+    <row r="33" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C33" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="D33" s="23"/>
-      <c r="E33" s="30">
+      <c r="D33" s="20"/>
+      <c r="E33" s="50">
         <v>89</v>
       </c>
-      <c r="F33" s="58">
+      <c r="F33" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G33" s="30">
-[...53 lines deleted...]
-      <c r="Y33" s="30">
+      <c r="G33" s="50">
+        <v>0</v>
+      </c>
+      <c r="H33" s="50">
+        <v>0</v>
+      </c>
+      <c r="I33" s="50">
+        <v>0</v>
+      </c>
+      <c r="J33" s="50">
+        <v>0</v>
+      </c>
+      <c r="K33" s="50">
+        <v>0</v>
+      </c>
+      <c r="L33" s="50">
+        <v>0</v>
+      </c>
+      <c r="M33" s="50">
+        <v>0</v>
+      </c>
+      <c r="N33" s="50">
+        <v>0</v>
+      </c>
+      <c r="O33" s="50">
+        <v>0</v>
+      </c>
+      <c r="P33" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>0</v>
+      </c>
+      <c r="R33" s="50">
+        <v>0</v>
+      </c>
+      <c r="S33" s="50">
+        <v>0</v>
+      </c>
+      <c r="T33" s="50">
+        <v>0</v>
+      </c>
+      <c r="U33" s="50">
+        <v>0</v>
+      </c>
+      <c r="V33" s="50">
+        <v>0</v>
+      </c>
+      <c r="W33" s="50">
+        <v>0</v>
+      </c>
+      <c r="X33" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="50">
         <v>7</v>
       </c>
-      <c r="Z33" s="30">
+      <c r="Z33" s="50">
         <v>5</v>
       </c>
-      <c r="AA33" s="30">
-[...2 lines deleted...]
-      <c r="AB33" s="30">
+      <c r="AA33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="50">
         <v>2</v>
       </c>
-      <c r="AC33" s="30">
-[...5 lines deleted...]
-      <c r="AE33" s="30">
+      <c r="AC33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="50">
         <v>3</v>
       </c>
-      <c r="AF33" s="30">
+      <c r="AF33" s="50">
         <v>3</v>
       </c>
-      <c r="AG33" s="30">
-[...11 lines deleted...]
-      <c r="AK33" s="30">
+      <c r="AG33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="50">
         <v>25</v>
       </c>
-      <c r="AL33" s="30">
+      <c r="AL33" s="50">
         <v>22</v>
       </c>
-      <c r="AM33" s="30">
-[...2 lines deleted...]
-      <c r="AN33" s="30">
+      <c r="AM33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="50">
         <v>2</v>
       </c>
-      <c r="AO33" s="30">
-[...5 lines deleted...]
-      <c r="AQ33" s="30">
+      <c r="AO33" s="50">
+        <v>1</v>
+      </c>
+      <c r="AP33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="50">
         <v>9</v>
       </c>
-      <c r="AR33" s="30">
+      <c r="AR33" s="50">
         <v>5</v>
       </c>
-      <c r="AS33" s="30">
-[...2 lines deleted...]
-      <c r="AT33" s="30">
+      <c r="AS33" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="50">
         <v>2</v>
       </c>
-      <c r="AU33" s="30">
-[...5 lines deleted...]
-      <c r="AW33" s="30">
+      <c r="AU33" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="50">
         <v>11</v>
       </c>
-      <c r="AX33" s="30">
+      <c r="AX33" s="50">
         <v>10</v>
       </c>
-      <c r="AY33" s="30">
-[...11 lines deleted...]
-      <c r="BC33" s="30">
+      <c r="AY33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="50">
         <v>14</v>
       </c>
-      <c r="BD33" s="30">
+      <c r="BD33" s="50">
         <v>13</v>
       </c>
-      <c r="BE33" s="30">
-[...11 lines deleted...]
-      <c r="BI33" s="30">
+      <c r="BE33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="50">
         <v>9</v>
       </c>
-      <c r="BJ33" s="30">
+      <c r="BJ33" s="50">
         <v>7</v>
       </c>
-      <c r="BK33" s="30">
-[...11 lines deleted...]
-      <c r="BO33" s="30">
+      <c r="BK33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="50">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="50">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="50">
         <v>11</v>
       </c>
-      <c r="BP33" s="30">
+      <c r="BP33" s="50">
         <v>8</v>
       </c>
-      <c r="BQ33" s="30">
-[...5 lines deleted...]
-      <c r="BS33" s="30">
+      <c r="BQ33" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR33" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS33" s="50">
         <v>2</v>
       </c>
-      <c r="BT33" s="30">
+      <c r="BT33" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C34" s="31" t="s">
+    <row r="34" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C34" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="D34" s="23"/>
-      <c r="E34" s="30">
+      <c r="D34" s="20"/>
+      <c r="E34" s="50">
         <v>19</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G34" s="30">
-[...53 lines deleted...]
-      <c r="Y34" s="30">
+      <c r="G34" s="50">
+        <v>0</v>
+      </c>
+      <c r="H34" s="50">
+        <v>0</v>
+      </c>
+      <c r="I34" s="50">
+        <v>0</v>
+      </c>
+      <c r="J34" s="50">
+        <v>0</v>
+      </c>
+      <c r="K34" s="50">
+        <v>0</v>
+      </c>
+      <c r="L34" s="50">
+        <v>0</v>
+      </c>
+      <c r="M34" s="50">
+        <v>0</v>
+      </c>
+      <c r="N34" s="50">
+        <v>0</v>
+      </c>
+      <c r="O34" s="50">
+        <v>0</v>
+      </c>
+      <c r="P34" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>0</v>
+      </c>
+      <c r="R34" s="50">
+        <v>0</v>
+      </c>
+      <c r="S34" s="50">
+        <v>0</v>
+      </c>
+      <c r="T34" s="50">
+        <v>0</v>
+      </c>
+      <c r="U34" s="50">
+        <v>0</v>
+      </c>
+      <c r="V34" s="50">
+        <v>0</v>
+      </c>
+      <c r="W34" s="50">
+        <v>0</v>
+      </c>
+      <c r="X34" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="50">
         <v>2</v>
       </c>
-      <c r="Z34" s="30">
+      <c r="Z34" s="50">
         <v>2</v>
       </c>
-      <c r="AA34" s="30">
-[...29 lines deleted...]
-      <c r="AK34" s="30">
+      <c r="AA34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="50">
         <v>3</v>
       </c>
-      <c r="AL34" s="30">
+      <c r="AL34" s="50">
         <v>2</v>
       </c>
-      <c r="AM34" s="30">
-[...11 lines deleted...]
-      <c r="AQ34" s="30">
+      <c r="AM34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="50">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="50">
         <v>2</v>
       </c>
-      <c r="AR34" s="30">
+      <c r="AR34" s="50">
         <v>2</v>
       </c>
-      <c r="AS34" s="30">
-[...11 lines deleted...]
-      <c r="AW34" s="30">
+      <c r="AS34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="50">
         <v>5</v>
       </c>
-      <c r="AX34" s="30">
+      <c r="AX34" s="50">
         <v>5</v>
       </c>
-      <c r="AY34" s="30">
-[...29 lines deleted...]
-      <c r="BI34" s="30">
+      <c r="AY34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="50">
         <v>4</v>
       </c>
-      <c r="BJ34" s="30">
+      <c r="BJ34" s="50">
         <v>4</v>
       </c>
-      <c r="BK34" s="30">
-[...11 lines deleted...]
-      <c r="BO34" s="30">
+      <c r="BK34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="50">
         <v>3</v>
       </c>
-      <c r="BP34" s="30">
+      <c r="BP34" s="50">
         <v>3</v>
       </c>
-      <c r="BQ34" s="30">
-[...8 lines deleted...]
-      <c r="BT34" s="30">
+      <c r="BQ34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS34" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT34" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C35" s="31" t="s">
+    <row r="35" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C35" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="D35" s="23"/>
-      <c r="E35" s="30">
+      <c r="D35" s="20"/>
+      <c r="E35" s="50">
         <v>53</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G35" s="30">
-[...89 lines deleted...]
-      <c r="AK35" s="30">
+      <c r="G35" s="50">
+        <v>0</v>
+      </c>
+      <c r="H35" s="50">
+        <v>0</v>
+      </c>
+      <c r="I35" s="50">
+        <v>0</v>
+      </c>
+      <c r="J35" s="50">
+        <v>0</v>
+      </c>
+      <c r="K35" s="50">
+        <v>0</v>
+      </c>
+      <c r="L35" s="50">
+        <v>0</v>
+      </c>
+      <c r="M35" s="50">
+        <v>0</v>
+      </c>
+      <c r="N35" s="50">
+        <v>0</v>
+      </c>
+      <c r="O35" s="50">
+        <v>0</v>
+      </c>
+      <c r="P35" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>0</v>
+      </c>
+      <c r="R35" s="50">
+        <v>0</v>
+      </c>
+      <c r="S35" s="50">
+        <v>0</v>
+      </c>
+      <c r="T35" s="50">
+        <v>0</v>
+      </c>
+      <c r="U35" s="50">
+        <v>0</v>
+      </c>
+      <c r="V35" s="50">
+        <v>0</v>
+      </c>
+      <c r="W35" s="50">
+        <v>0</v>
+      </c>
+      <c r="X35" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="50">
         <v>23</v>
       </c>
-      <c r="AL35" s="30">
+      <c r="AL35" s="50">
         <v>22</v>
       </c>
-      <c r="AM35" s="30">
-[...11 lines deleted...]
-      <c r="AQ35" s="30">
+      <c r="AM35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="50">
         <v>3</v>
       </c>
-      <c r="AR35" s="30">
+      <c r="AR35" s="50">
         <v>2</v>
       </c>
-      <c r="AS35" s="30">
-[...11 lines deleted...]
-      <c r="AW35" s="30">
+      <c r="AS35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="50">
         <v>11</v>
       </c>
-      <c r="AX35" s="30">
+      <c r="AX35" s="50">
         <v>10</v>
       </c>
-      <c r="AY35" s="30">
-[...11 lines deleted...]
-      <c r="BC35" s="30">
+      <c r="AY35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="50">
         <v>7</v>
       </c>
-      <c r="BD35" s="30">
+      <c r="BD35" s="50">
         <v>7</v>
       </c>
-      <c r="BE35" s="30">
-[...11 lines deleted...]
-      <c r="BI35" s="30">
+      <c r="BE35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="50">
         <v>3</v>
       </c>
-      <c r="BJ35" s="30">
+      <c r="BJ35" s="50">
         <v>3</v>
       </c>
-      <c r="BK35" s="30">
-[...11 lines deleted...]
-      <c r="BO35" s="30">
+      <c r="BK35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="50">
         <v>4</v>
       </c>
-      <c r="BP35" s="30">
+      <c r="BP35" s="50">
         <v>3</v>
       </c>
-      <c r="BQ35" s="30">
-[...8 lines deleted...]
-      <c r="BT35" s="30">
+      <c r="BQ35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR35" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT35" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C36" s="31" t="s">
+    <row r="36" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C36" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="D36" s="23"/>
-[...3 lines deleted...]
-      <c r="F36" s="58">
+      <c r="D36" s="20"/>
+      <c r="E36" s="50">
+        <v>1</v>
+      </c>
+      <c r="F36" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G36" s="30">
-[...194 lines deleted...]
-      <c r="BT36" s="30">
+      <c r="G36" s="50">
+        <v>0</v>
+      </c>
+      <c r="H36" s="50">
+        <v>0</v>
+      </c>
+      <c r="I36" s="50">
+        <v>0</v>
+      </c>
+      <c r="J36" s="50">
+        <v>0</v>
+      </c>
+      <c r="K36" s="50">
+        <v>0</v>
+      </c>
+      <c r="L36" s="50">
+        <v>0</v>
+      </c>
+      <c r="M36" s="50">
+        <v>0</v>
+      </c>
+      <c r="N36" s="50">
+        <v>0</v>
+      </c>
+      <c r="O36" s="50">
+        <v>0</v>
+      </c>
+      <c r="P36" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="50">
+        <v>0</v>
+      </c>
+      <c r="R36" s="50">
+        <v>0</v>
+      </c>
+      <c r="S36" s="50">
+        <v>0</v>
+      </c>
+      <c r="T36" s="50">
+        <v>0</v>
+      </c>
+      <c r="U36" s="50">
+        <v>0</v>
+      </c>
+      <c r="V36" s="50">
+        <v>0</v>
+      </c>
+      <c r="W36" s="50">
+        <v>0</v>
+      </c>
+      <c r="X36" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS36" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT36" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="3:72" ht="11.1" customHeight="1">
-[...69 lines deleted...]
-      <c r="BT37" s="30"/>
+    <row r="37" spans="3:72" ht="11.15" customHeight="1">
+      <c r="C37" s="26"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="50"/>
+      <c r="I37" s="50"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="50"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="50"/>
+      <c r="N37" s="50"/>
+      <c r="O37" s="50"/>
+      <c r="P37" s="50"/>
+      <c r="Q37" s="50"/>
+      <c r="R37" s="50"/>
+      <c r="S37" s="50"/>
+      <c r="T37" s="50"/>
+      <c r="U37" s="50"/>
+      <c r="V37" s="50"/>
+      <c r="W37" s="50"/>
+      <c r="X37" s="50"/>
+      <c r="Y37" s="50"/>
+      <c r="Z37" s="50"/>
+      <c r="AA37" s="50"/>
+      <c r="AB37" s="50"/>
+      <c r="AC37" s="50"/>
+      <c r="AD37" s="50"/>
+      <c r="AE37" s="50"/>
+      <c r="AF37" s="50"/>
+      <c r="AG37" s="50"/>
+      <c r="AH37" s="50"/>
+      <c r="AI37" s="50"/>
+      <c r="AJ37" s="50"/>
+      <c r="AK37" s="50"/>
+      <c r="AL37" s="50"/>
+      <c r="AM37" s="50"/>
+      <c r="AN37" s="50"/>
+      <c r="AO37" s="50"/>
+      <c r="AP37" s="50"/>
+      <c r="AQ37" s="50"/>
+      <c r="AR37" s="50"/>
+      <c r="AS37" s="50"/>
+      <c r="AT37" s="50"/>
+      <c r="AU37" s="50"/>
+      <c r="AV37" s="50"/>
+      <c r="AW37" s="50"/>
+      <c r="AX37" s="50"/>
+      <c r="AY37" s="50"/>
+      <c r="AZ37" s="50"/>
+      <c r="BA37" s="50"/>
+      <c r="BB37" s="50"/>
+      <c r="BC37" s="50"/>
+      <c r="BD37" s="50"/>
+      <c r="BE37" s="50"/>
+      <c r="BF37" s="50"/>
+      <c r="BG37" s="50"/>
+      <c r="BH37" s="50"/>
+      <c r="BI37" s="50"/>
+      <c r="BJ37" s="50"/>
+      <c r="BK37" s="50"/>
+      <c r="BL37" s="50"/>
+      <c r="BM37" s="50"/>
+      <c r="BN37" s="50"/>
+      <c r="BO37" s="50"/>
+      <c r="BP37" s="50"/>
+      <c r="BQ37" s="50"/>
+      <c r="BR37" s="50"/>
+      <c r="BS37" s="50"/>
+      <c r="BT37" s="50"/>
     </row>
-    <row r="38" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C38" s="31" t="s">
+    <row r="38" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C38" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="D38" s="23"/>
-      <c r="E38" s="30">
+      <c r="D38" s="20"/>
+      <c r="E38" s="50">
         <v>3</v>
       </c>
-      <c r="F38" s="58">
+      <c r="F38" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G38" s="30">
-[...194 lines deleted...]
-      <c r="BT38" s="30">
+      <c r="G38" s="50">
+        <v>0</v>
+      </c>
+      <c r="H38" s="50">
+        <v>0</v>
+      </c>
+      <c r="I38" s="50">
+        <v>0</v>
+      </c>
+      <c r="J38" s="50">
+        <v>0</v>
+      </c>
+      <c r="K38" s="50">
+        <v>0</v>
+      </c>
+      <c r="L38" s="50">
+        <v>0</v>
+      </c>
+      <c r="M38" s="50">
+        <v>0</v>
+      </c>
+      <c r="N38" s="50">
+        <v>0</v>
+      </c>
+      <c r="O38" s="50">
+        <v>0</v>
+      </c>
+      <c r="P38" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="50">
+        <v>0</v>
+      </c>
+      <c r="R38" s="50">
+        <v>0</v>
+      </c>
+      <c r="S38" s="50">
+        <v>0</v>
+      </c>
+      <c r="T38" s="50">
+        <v>0</v>
+      </c>
+      <c r="U38" s="50">
+        <v>0</v>
+      </c>
+      <c r="V38" s="50">
+        <v>0</v>
+      </c>
+      <c r="W38" s="50">
+        <v>0</v>
+      </c>
+      <c r="X38" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AR38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AX38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS38" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT38" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C39" s="31" t="s">
+    <row r="39" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C39" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="D39" s="23"/>
-      <c r="E39" s="30">
+      <c r="D39" s="20"/>
+      <c r="E39" s="50">
         <v>270</v>
       </c>
-      <c r="F39" s="58">
+      <c r="F39" s="50">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="G39" s="30">
+      <c r="G39" s="50">
         <v>2</v>
       </c>
-      <c r="H39" s="30">
-[...50 lines deleted...]
-      <c r="Y39" s="30">
+      <c r="H39" s="50">
+        <v>1</v>
+      </c>
+      <c r="I39" s="50">
+        <v>0</v>
+      </c>
+      <c r="J39" s="50">
+        <v>0</v>
+      </c>
+      <c r="K39" s="50">
+        <v>1</v>
+      </c>
+      <c r="L39" s="50">
+        <v>0</v>
+      </c>
+      <c r="M39" s="50">
+        <v>0</v>
+      </c>
+      <c r="N39" s="50">
+        <v>0</v>
+      </c>
+      <c r="O39" s="50">
+        <v>0</v>
+      </c>
+      <c r="P39" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="50">
+        <v>0</v>
+      </c>
+      <c r="R39" s="50">
+        <v>0</v>
+      </c>
+      <c r="S39" s="50">
+        <v>0</v>
+      </c>
+      <c r="T39" s="50">
+        <v>0</v>
+      </c>
+      <c r="U39" s="50">
+        <v>0</v>
+      </c>
+      <c r="V39" s="50">
+        <v>0</v>
+      </c>
+      <c r="W39" s="50">
+        <v>0</v>
+      </c>
+      <c r="X39" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="50">
         <v>13</v>
       </c>
-      <c r="Z39" s="30">
+      <c r="Z39" s="50">
         <v>11</v>
       </c>
-      <c r="AA39" s="30">
-[...11 lines deleted...]
-      <c r="AE39" s="30">
+      <c r="AA39" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="50">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="50">
         <v>15</v>
       </c>
-      <c r="AF39" s="30">
+      <c r="AF39" s="50">
         <v>10</v>
       </c>
-      <c r="AG39" s="30">
+      <c r="AG39" s="50">
         <v>2</v>
       </c>
-      <c r="AH39" s="30">
-[...2 lines deleted...]
-      <c r="AI39" s="30">
+      <c r="AH39" s="50">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="50">
         <v>2</v>
       </c>
-      <c r="AJ39" s="30">
-[...2 lines deleted...]
-      <c r="AK39" s="30">
+      <c r="AJ39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="50">
         <v>105</v>
       </c>
-      <c r="AL39" s="30">
+      <c r="AL39" s="50">
         <v>86</v>
       </c>
-      <c r="AM39" s="30">
+      <c r="AM39" s="50">
         <v>15</v>
       </c>
-      <c r="AN39" s="30">
+      <c r="AN39" s="50">
         <v>2</v>
       </c>
-      <c r="AO39" s="30">
+      <c r="AO39" s="50">
         <v>2</v>
       </c>
-      <c r="AP39" s="30">
-[...2 lines deleted...]
-      <c r="AQ39" s="30">
+      <c r="AP39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="50">
         <v>24</v>
       </c>
-      <c r="AR39" s="30">
+      <c r="AR39" s="50">
         <v>14</v>
       </c>
-      <c r="AS39" s="30">
+      <c r="AS39" s="50">
         <v>6</v>
       </c>
-      <c r="AT39" s="30">
+      <c r="AT39" s="50">
         <v>4</v>
       </c>
-      <c r="AU39" s="30">
-[...5 lines deleted...]
-      <c r="AW39" s="30">
+      <c r="AU39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="50">
         <v>54</v>
       </c>
-      <c r="AX39" s="30">
+      <c r="AX39" s="50">
         <v>46</v>
       </c>
-      <c r="AY39" s="30">
+      <c r="AY39" s="50">
         <v>6</v>
       </c>
-      <c r="AZ39" s="30">
-[...2 lines deleted...]
-      <c r="BA39" s="30">
+      <c r="AZ39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="50">
         <v>2</v>
       </c>
-      <c r="BB39" s="30">
-[...2 lines deleted...]
-      <c r="BC39" s="30">
+      <c r="BB39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="50">
         <v>26</v>
       </c>
-      <c r="BD39" s="30">
+      <c r="BD39" s="50">
         <v>19</v>
       </c>
-      <c r="BE39" s="30">
+      <c r="BE39" s="50">
         <v>2</v>
       </c>
-      <c r="BF39" s="30">
+      <c r="BF39" s="50">
         <v>2</v>
       </c>
-      <c r="BG39" s="30">
+      <c r="BG39" s="50">
         <v>3</v>
       </c>
-      <c r="BH39" s="30">
-[...2 lines deleted...]
-      <c r="BI39" s="30">
+      <c r="BH39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="50">
         <v>11</v>
       </c>
-      <c r="BJ39" s="30">
+      <c r="BJ39" s="50">
         <v>11</v>
       </c>
-      <c r="BK39" s="30">
-[...11 lines deleted...]
-      <c r="BO39" s="30">
+      <c r="BK39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO39" s="50">
         <v>22</v>
       </c>
-      <c r="BP39" s="30">
+      <c r="BP39" s="50">
         <v>19</v>
       </c>
-      <c r="BQ39" s="30">
+      <c r="BQ39" s="50">
         <v>3</v>
       </c>
-      <c r="BR39" s="30">
-[...5 lines deleted...]
-      <c r="BT39" s="30">
+      <c r="BR39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS39" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT39" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C40" s="31" t="s">
+    <row r="40" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C40" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="D40" s="23"/>
-      <c r="E40" s="30">
+      <c r="D40" s="20"/>
+      <c r="E40" s="50">
         <v>21</v>
       </c>
-      <c r="F40" s="58">
+      <c r="F40" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G40" s="30">
-[...53 lines deleted...]
-      <c r="Y40" s="30">
+      <c r="G40" s="50">
+        <v>0</v>
+      </c>
+      <c r="H40" s="50">
+        <v>0</v>
+      </c>
+      <c r="I40" s="50">
+        <v>0</v>
+      </c>
+      <c r="J40" s="50">
+        <v>0</v>
+      </c>
+      <c r="K40" s="50">
+        <v>0</v>
+      </c>
+      <c r="L40" s="50">
+        <v>0</v>
+      </c>
+      <c r="M40" s="50">
+        <v>0</v>
+      </c>
+      <c r="N40" s="50">
+        <v>0</v>
+      </c>
+      <c r="O40" s="50">
+        <v>0</v>
+      </c>
+      <c r="P40" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="50">
+        <v>0</v>
+      </c>
+      <c r="R40" s="50">
+        <v>0</v>
+      </c>
+      <c r="S40" s="50">
+        <v>0</v>
+      </c>
+      <c r="T40" s="50">
+        <v>0</v>
+      </c>
+      <c r="U40" s="50">
+        <v>0</v>
+      </c>
+      <c r="V40" s="50">
+        <v>0</v>
+      </c>
+      <c r="W40" s="50">
+        <v>0</v>
+      </c>
+      <c r="X40" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="50">
         <v>2</v>
       </c>
-      <c r="Z40" s="30">
+      <c r="Z40" s="50">
         <v>2</v>
       </c>
-      <c r="AA40" s="30">
-[...29 lines deleted...]
-      <c r="AK40" s="30">
+      <c r="AA40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="50">
         <v>3</v>
       </c>
-      <c r="AL40" s="30">
+      <c r="AL40" s="50">
         <v>3</v>
       </c>
-      <c r="AM40" s="30">
-[...11 lines deleted...]
-      <c r="AQ40" s="30">
+      <c r="AM40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="50">
         <v>3</v>
       </c>
-      <c r="AR40" s="30">
+      <c r="AR40" s="50">
         <v>3</v>
       </c>
-      <c r="AS40" s="30">
-[...29 lines deleted...]
-      <c r="BC40" s="30">
+      <c r="AS40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="50">
+        <v>1</v>
+      </c>
+      <c r="AX40" s="50">
+        <v>1</v>
+      </c>
+      <c r="AY40" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="50">
         <v>3</v>
       </c>
-      <c r="BD40" s="30">
+      <c r="BD40" s="50">
         <v>2</v>
       </c>
-      <c r="BE40" s="30">
-[...11 lines deleted...]
-      <c r="BI40" s="30">
+      <c r="BE40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="50">
         <v>3</v>
       </c>
-      <c r="BJ40" s="30">
+      <c r="BJ40" s="50">
         <v>3</v>
       </c>
-      <c r="BK40" s="30">
-[...11 lines deleted...]
-      <c r="BO40" s="30">
+      <c r="BK40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO40" s="50">
         <v>6</v>
       </c>
-      <c r="BP40" s="30">
+      <c r="BP40" s="50">
         <v>5</v>
       </c>
-      <c r="BQ40" s="30">
-[...8 lines deleted...]
-      <c r="BT40" s="30">
+      <c r="BQ40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR40" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS40" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT40" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C41" s="54" t="s">
+    <row r="41" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C41" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="D41" s="23"/>
-      <c r="E41" s="30">
+      <c r="D41" s="20"/>
+      <c r="E41" s="50">
         <v>8</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G41" s="30">
-[...89 lines deleted...]
-      <c r="AK41" s="30">
+      <c r="G41" s="50">
+        <v>0</v>
+      </c>
+      <c r="H41" s="50">
+        <v>0</v>
+      </c>
+      <c r="I41" s="50">
+        <v>0</v>
+      </c>
+      <c r="J41" s="50">
+        <v>0</v>
+      </c>
+      <c r="K41" s="50">
+        <v>0</v>
+      </c>
+      <c r="L41" s="50">
+        <v>0</v>
+      </c>
+      <c r="M41" s="50">
+        <v>0</v>
+      </c>
+      <c r="N41" s="50">
+        <v>0</v>
+      </c>
+      <c r="O41" s="50">
+        <v>0</v>
+      </c>
+      <c r="P41" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="50">
+        <v>0</v>
+      </c>
+      <c r="R41" s="50">
+        <v>0</v>
+      </c>
+      <c r="S41" s="50">
+        <v>0</v>
+      </c>
+      <c r="T41" s="50">
+        <v>0</v>
+      </c>
+      <c r="U41" s="50">
+        <v>0</v>
+      </c>
+      <c r="V41" s="50">
+        <v>0</v>
+      </c>
+      <c r="W41" s="50">
+        <v>0</v>
+      </c>
+      <c r="X41" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="50">
         <v>3</v>
       </c>
-      <c r="AL41" s="30">
+      <c r="AL41" s="50">
         <v>3</v>
       </c>
-      <c r="AM41" s="30">
-[...98 lines deleted...]
-      <c r="BT41" s="30">
+      <c r="AM41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="50">
+        <v>1</v>
+      </c>
+      <c r="AR41" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="50">
+        <v>1</v>
+      </c>
+      <c r="AX41" s="50">
+        <v>1</v>
+      </c>
+      <c r="AY41" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="50">
+        <v>1</v>
+      </c>
+      <c r="BD41" s="50">
+        <v>1</v>
+      </c>
+      <c r="BE41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO41" s="50">
+        <v>1</v>
+      </c>
+      <c r="BP41" s="50">
+        <v>1</v>
+      </c>
+      <c r="BQ41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS41" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT41" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C42" s="31" t="s">
+    <row r="42" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C42" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="D42" s="23"/>
-      <c r="E42" s="30">
+      <c r="D42" s="20"/>
+      <c r="E42" s="50">
         <v>3857</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="50">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="G42" s="30">
+      <c r="G42" s="50">
         <v>24</v>
       </c>
-      <c r="H42" s="30">
+      <c r="H42" s="50">
         <v>23</v>
       </c>
-      <c r="I42" s="30">
-[...47 lines deleted...]
-      <c r="Y42" s="30">
+      <c r="I42" s="50">
+        <v>1</v>
+      </c>
+      <c r="J42" s="50">
+        <v>0</v>
+      </c>
+      <c r="K42" s="50">
+        <v>0</v>
+      </c>
+      <c r="L42" s="50">
+        <v>0</v>
+      </c>
+      <c r="M42" s="50">
+        <v>1</v>
+      </c>
+      <c r="N42" s="50">
+        <v>1</v>
+      </c>
+      <c r="O42" s="50">
+        <v>0</v>
+      </c>
+      <c r="P42" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="50">
+        <v>0</v>
+      </c>
+      <c r="R42" s="50">
+        <v>0</v>
+      </c>
+      <c r="S42" s="50">
+        <v>1</v>
+      </c>
+      <c r="T42" s="50">
+        <v>1</v>
+      </c>
+      <c r="U42" s="50">
+        <v>0</v>
+      </c>
+      <c r="V42" s="50">
+        <v>0</v>
+      </c>
+      <c r="W42" s="50">
+        <v>0</v>
+      </c>
+      <c r="X42" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="50">
         <v>406</v>
       </c>
-      <c r="Z42" s="30">
+      <c r="Z42" s="50">
         <v>359</v>
       </c>
-      <c r="AA42" s="30">
+      <c r="AA42" s="50">
         <v>21</v>
       </c>
-      <c r="AB42" s="30">
+      <c r="AB42" s="50">
         <v>6</v>
       </c>
-      <c r="AC42" s="30">
+      <c r="AC42" s="50">
         <v>19</v>
       </c>
-      <c r="AD42" s="30">
-[...2 lines deleted...]
-      <c r="AE42" s="30">
+      <c r="AD42" s="50">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="50">
         <v>364</v>
       </c>
-      <c r="AF42" s="30">
+      <c r="AF42" s="50">
         <v>283</v>
       </c>
-      <c r="AG42" s="30">
+      <c r="AG42" s="50">
         <v>43</v>
       </c>
-      <c r="AH42" s="30">
+      <c r="AH42" s="50">
         <v>5</v>
       </c>
-      <c r="AI42" s="30">
+      <c r="AI42" s="50">
         <v>33</v>
       </c>
-      <c r="AJ42" s="30">
-[...2 lines deleted...]
-      <c r="AK42" s="30">
+      <c r="AJ42" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="50">
         <v>875</v>
       </c>
-      <c r="AL42" s="30">
+      <c r="AL42" s="50">
         <v>778</v>
       </c>
-      <c r="AM42" s="30">
+      <c r="AM42" s="50">
         <v>60</v>
       </c>
-      <c r="AN42" s="30">
+      <c r="AN42" s="50">
         <v>12</v>
       </c>
-      <c r="AO42" s="30">
+      <c r="AO42" s="50">
         <v>25</v>
       </c>
-      <c r="AP42" s="30">
-[...2 lines deleted...]
-      <c r="AQ42" s="30">
+      <c r="AP42" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="50">
         <v>423</v>
       </c>
-      <c r="AR42" s="30">
+      <c r="AR42" s="50">
         <v>339</v>
       </c>
-      <c r="AS42" s="30">
+      <c r="AS42" s="50">
         <v>48</v>
       </c>
-      <c r="AT42" s="30">
+      <c r="AT42" s="50">
         <v>14</v>
       </c>
-      <c r="AU42" s="30">
+      <c r="AU42" s="50">
         <v>22</v>
       </c>
-      <c r="AV42" s="30">
-[...2 lines deleted...]
-      <c r="AW42" s="30">
+      <c r="AV42" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="50">
         <v>546</v>
       </c>
-      <c r="AX42" s="30">
+      <c r="AX42" s="50">
         <v>447</v>
       </c>
-      <c r="AY42" s="30">
+      <c r="AY42" s="50">
         <v>57</v>
       </c>
-      <c r="AZ42" s="30">
+      <c r="AZ42" s="50">
         <v>14</v>
       </c>
-      <c r="BA42" s="30">
+      <c r="BA42" s="50">
         <v>28</v>
       </c>
-      <c r="BB42" s="30">
-[...2 lines deleted...]
-      <c r="BC42" s="30">
+      <c r="BB42" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC42" s="50">
         <v>569</v>
       </c>
-      <c r="BD42" s="30">
+      <c r="BD42" s="50">
         <v>477</v>
       </c>
-      <c r="BE42" s="30">
+      <c r="BE42" s="50">
         <v>54</v>
       </c>
-      <c r="BF42" s="30">
+      <c r="BF42" s="50">
         <v>16</v>
       </c>
-      <c r="BG42" s="30">
+      <c r="BG42" s="50">
         <v>22</v>
       </c>
-      <c r="BH42" s="30">
-[...2 lines deleted...]
-      <c r="BI42" s="30">
+      <c r="BH42" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="50">
         <v>175</v>
       </c>
-      <c r="BJ42" s="30">
+      <c r="BJ42" s="50">
         <v>156</v>
       </c>
-      <c r="BK42" s="30">
+      <c r="BK42" s="50">
         <v>12</v>
       </c>
-      <c r="BL42" s="30">
-[...2 lines deleted...]
-      <c r="BM42" s="30">
+      <c r="BL42" s="50">
+        <v>1</v>
+      </c>
+      <c r="BM42" s="50">
         <v>6</v>
       </c>
-      <c r="BN42" s="30">
-[...2 lines deleted...]
-      <c r="BO42" s="30">
+      <c r="BN42" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO42" s="50">
         <v>499</v>
       </c>
-      <c r="BP42" s="30">
+      <c r="BP42" s="50">
         <v>432</v>
       </c>
-      <c r="BQ42" s="30">
+      <c r="BQ42" s="50">
         <v>35</v>
       </c>
-      <c r="BR42" s="30">
+      <c r="BR42" s="50">
         <v>8</v>
       </c>
-      <c r="BS42" s="30">
+      <c r="BS42" s="50">
         <v>24</v>
       </c>
-      <c r="BT42" s="30">
+      <c r="BT42" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="3:72" ht="11.1" customHeight="1">
-[...69 lines deleted...]
-      <c r="BT43" s="30"/>
+    <row r="43" spans="3:72" ht="11.15" customHeight="1">
+      <c r="C43" s="26"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="50"/>
+      <c r="N43" s="50"/>
+      <c r="O43" s="50"/>
+      <c r="P43" s="50"/>
+      <c r="Q43" s="50"/>
+      <c r="R43" s="50"/>
+      <c r="S43" s="50"/>
+      <c r="T43" s="50"/>
+      <c r="U43" s="50"/>
+      <c r="V43" s="50"/>
+      <c r="W43" s="50"/>
+      <c r="X43" s="50"/>
+      <c r="Y43" s="50"/>
+      <c r="Z43" s="50"/>
+      <c r="AA43" s="50"/>
+      <c r="AB43" s="50"/>
+      <c r="AC43" s="50"/>
+      <c r="AD43" s="50"/>
+      <c r="AE43" s="50"/>
+      <c r="AF43" s="50"/>
+      <c r="AG43" s="50"/>
+      <c r="AH43" s="50"/>
+      <c r="AI43" s="50"/>
+      <c r="AJ43" s="50"/>
+      <c r="AK43" s="50"/>
+      <c r="AL43" s="50"/>
+      <c r="AM43" s="50"/>
+      <c r="AN43" s="50"/>
+      <c r="AO43" s="50"/>
+      <c r="AP43" s="50"/>
+      <c r="AQ43" s="50"/>
+      <c r="AR43" s="50"/>
+      <c r="AS43" s="50"/>
+      <c r="AT43" s="50"/>
+      <c r="AU43" s="50"/>
+      <c r="AV43" s="50"/>
+      <c r="AW43" s="50"/>
+      <c r="AX43" s="50"/>
+      <c r="AY43" s="50"/>
+      <c r="AZ43" s="50"/>
+      <c r="BA43" s="50"/>
+      <c r="BB43" s="50"/>
+      <c r="BC43" s="50"/>
+      <c r="BD43" s="50"/>
+      <c r="BE43" s="50"/>
+      <c r="BF43" s="50"/>
+      <c r="BG43" s="50"/>
+      <c r="BH43" s="50"/>
+      <c r="BI43" s="50"/>
+      <c r="BJ43" s="50"/>
+      <c r="BK43" s="50"/>
+      <c r="BL43" s="50"/>
+      <c r="BM43" s="50"/>
+      <c r="BN43" s="50"/>
+      <c r="BO43" s="50"/>
+      <c r="BP43" s="50"/>
+      <c r="BQ43" s="50"/>
+      <c r="BR43" s="50"/>
+      <c r="BS43" s="50"/>
+      <c r="BT43" s="50"/>
     </row>
-    <row r="44" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C44" s="31" t="s">
+    <row r="44" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C44" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="D44" s="23"/>
-      <c r="E44" s="30">
+      <c r="D44" s="20"/>
+      <c r="E44" s="50">
         <v>180</v>
       </c>
-      <c r="F44" s="58">
+      <c r="F44" s="50">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="G44" s="30">
-[...53 lines deleted...]
-      <c r="Y44" s="30">
+      <c r="G44" s="50">
+        <v>1</v>
+      </c>
+      <c r="H44" s="50">
+        <v>1</v>
+      </c>
+      <c r="I44" s="50">
+        <v>0</v>
+      </c>
+      <c r="J44" s="50">
+        <v>0</v>
+      </c>
+      <c r="K44" s="50">
+        <v>0</v>
+      </c>
+      <c r="L44" s="50">
+        <v>0</v>
+      </c>
+      <c r="M44" s="50">
+        <v>0</v>
+      </c>
+      <c r="N44" s="50">
+        <v>0</v>
+      </c>
+      <c r="O44" s="50">
+        <v>0</v>
+      </c>
+      <c r="P44" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="50">
+        <v>0</v>
+      </c>
+      <c r="R44" s="50">
+        <v>0</v>
+      </c>
+      <c r="S44" s="50">
+        <v>0</v>
+      </c>
+      <c r="T44" s="50">
+        <v>0</v>
+      </c>
+      <c r="U44" s="50">
+        <v>0</v>
+      </c>
+      <c r="V44" s="50">
+        <v>0</v>
+      </c>
+      <c r="W44" s="50">
+        <v>0</v>
+      </c>
+      <c r="X44" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="50">
         <v>13</v>
       </c>
-      <c r="Z44" s="30">
+      <c r="Z44" s="50">
         <v>13</v>
       </c>
-      <c r="AA44" s="30">
-[...11 lines deleted...]
-      <c r="AE44" s="30">
+      <c r="AA44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="50">
         <v>11</v>
       </c>
-      <c r="AF44" s="30">
+      <c r="AF44" s="50">
         <v>10</v>
       </c>
-      <c r="AG44" s="30">
-[...11 lines deleted...]
-      <c r="AK44" s="30">
+      <c r="AG44" s="50">
+        <v>1</v>
+      </c>
+      <c r="AH44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="50">
         <v>65</v>
       </c>
-      <c r="AL44" s="30">
+      <c r="AL44" s="50">
         <v>58</v>
       </c>
-      <c r="AM44" s="30">
+      <c r="AM44" s="50">
         <v>2</v>
       </c>
-      <c r="AN44" s="30">
+      <c r="AN44" s="50">
         <v>3</v>
       </c>
-      <c r="AO44" s="30">
+      <c r="AO44" s="50">
         <v>2</v>
       </c>
-      <c r="AP44" s="30">
-[...2 lines deleted...]
-      <c r="AQ44" s="30">
+      <c r="AP44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="50">
         <v>16</v>
       </c>
-      <c r="AR44" s="30">
+      <c r="AR44" s="50">
         <v>14</v>
       </c>
-      <c r="AS44" s="30">
-[...5 lines deleted...]
-      <c r="AU44" s="30">
+      <c r="AS44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="50">
         <v>2</v>
       </c>
-      <c r="AV44" s="30">
-[...2 lines deleted...]
-      <c r="AW44" s="30">
+      <c r="AV44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="50">
         <v>28</v>
       </c>
-      <c r="AX44" s="30">
+      <c r="AX44" s="50">
         <v>24</v>
       </c>
-      <c r="AY44" s="30">
-[...2 lines deleted...]
-      <c r="AZ44" s="30">
+      <c r="AY44" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="50">
         <v>2</v>
       </c>
-      <c r="BA44" s="30">
+      <c r="BA44" s="50">
         <v>2</v>
       </c>
-      <c r="BB44" s="30">
-[...2 lines deleted...]
-      <c r="BC44" s="30">
+      <c r="BB44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="50">
         <v>31</v>
       </c>
-      <c r="BD44" s="30">
+      <c r="BD44" s="50">
         <v>28</v>
       </c>
-      <c r="BE44" s="30">
-[...2 lines deleted...]
-      <c r="BF44" s="30">
+      <c r="BE44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="50">
         <v>3</v>
       </c>
-      <c r="BG44" s="30">
-[...5 lines deleted...]
-      <c r="BI44" s="30">
+      <c r="BG44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="50">
         <v>4</v>
       </c>
-      <c r="BJ44" s="30">
+      <c r="BJ44" s="50">
         <v>4</v>
       </c>
-      <c r="BK44" s="30">
-[...11 lines deleted...]
-      <c r="BO44" s="30">
+      <c r="BK44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO44" s="50">
         <v>12</v>
       </c>
-      <c r="BP44" s="30">
+      <c r="BP44" s="50">
         <v>12</v>
       </c>
-      <c r="BQ44" s="30">
-[...8 lines deleted...]
-      <c r="BT44" s="30">
+      <c r="BQ44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS44" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT44" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="3:72" ht="11.85" customHeight="1">
-      <c r="C45" s="31" t="s">
+    <row r="45" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C45" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="D45" s="23"/>
-[...3 lines deleted...]
-      <c r="F45" s="58">
+      <c r="D45" s="20"/>
+      <c r="E45" s="50">
+        <v>221</v>
+      </c>
+      <c r="F45" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G45" s="30">
-[...53 lines deleted...]
-      <c r="Y45" s="30">
+      <c r="G45" s="50">
+        <v>0</v>
+      </c>
+      <c r="H45" s="50">
+        <v>0</v>
+      </c>
+      <c r="I45" s="50">
+        <v>0</v>
+      </c>
+      <c r="J45" s="50">
+        <v>0</v>
+      </c>
+      <c r="K45" s="50">
+        <v>0</v>
+      </c>
+      <c r="L45" s="50">
+        <v>0</v>
+      </c>
+      <c r="M45" s="50">
+        <v>0</v>
+      </c>
+      <c r="N45" s="50">
+        <v>0</v>
+      </c>
+      <c r="O45" s="50">
+        <v>0</v>
+      </c>
+      <c r="P45" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="50">
+        <v>0</v>
+      </c>
+      <c r="R45" s="50">
+        <v>0</v>
+      </c>
+      <c r="S45" s="50">
+        <v>0</v>
+      </c>
+      <c r="T45" s="50">
+        <v>0</v>
+      </c>
+      <c r="U45" s="50">
+        <v>0</v>
+      </c>
+      <c r="V45" s="50">
+        <v>0</v>
+      </c>
+      <c r="W45" s="50">
+        <v>0</v>
+      </c>
+      <c r="X45" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="50">
         <v>13</v>
       </c>
-      <c r="Z45" s="30">
+      <c r="Z45" s="50">
         <v>13</v>
       </c>
-      <c r="AA45" s="30">
-[...11 lines deleted...]
-      <c r="AE45" s="30">
+      <c r="AA45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="50">
+        <v>16</v>
+      </c>
+      <c r="AF45" s="50">
+        <v>15</v>
+      </c>
+      <c r="AG45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="50">
+        <v>83</v>
+      </c>
+      <c r="AL45" s="50">
+        <v>60</v>
+      </c>
+      <c r="AM45" s="50">
+        <v>7</v>
+      </c>
+      <c r="AN45" s="50">
+        <v>14</v>
+      </c>
+      <c r="AO45" s="50">
+        <v>2</v>
+      </c>
+      <c r="AP45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ45" s="50">
+        <v>16</v>
+      </c>
+      <c r="AR45" s="50">
+        <v>14</v>
+      </c>
+      <c r="AS45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="50">
+        <v>2</v>
+      </c>
+      <c r="AV45" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="50">
+        <v>23</v>
+      </c>
+      <c r="AX45" s="50">
         <v>17</v>
       </c>
-      <c r="AF45" s="30">
-[...20 lines deleted...]
-      <c r="AM45" s="30">
+      <c r="AY45" s="50">
+        <v>2</v>
+      </c>
+      <c r="AZ45" s="50">
+        <v>3</v>
+      </c>
+      <c r="BA45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB45" s="50">
+        <v>1</v>
+      </c>
+      <c r="BC45" s="50">
+        <v>31</v>
+      </c>
+      <c r="BD45" s="50">
+        <v>27</v>
+      </c>
+      <c r="BE45" s="50">
+        <v>1</v>
+      </c>
+      <c r="BF45" s="50">
+        <v>2</v>
+      </c>
+      <c r="BG45" s="50">
+        <v>1</v>
+      </c>
+      <c r="BH45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI45" s="50">
+        <v>9</v>
+      </c>
+      <c r="BJ45" s="50">
         <v>7</v>
       </c>
-      <c r="AN45" s="30">
-[...2 lines deleted...]
-      <c r="AO45" s="30">
+      <c r="BK45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL45" s="50">
         <v>2</v>
       </c>
-      <c r="AP45" s="30">
-[...14 lines deleted...]
-      <c r="AU45" s="30">
+      <c r="BM45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO45" s="50">
+        <v>30</v>
+      </c>
+      <c r="BP45" s="50">
+        <v>27</v>
+      </c>
+      <c r="BQ45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR45" s="50">
+        <v>3</v>
+      </c>
+      <c r="BS45" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT45" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C46" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="D46" s="20"/>
+      <c r="E46" s="50">
+        <v>22</v>
+      </c>
+      <c r="F46" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G46" s="50">
+        <v>0</v>
+      </c>
+      <c r="H46" s="50">
+        <v>0</v>
+      </c>
+      <c r="I46" s="50">
+        <v>0</v>
+      </c>
+      <c r="J46" s="50">
+        <v>0</v>
+      </c>
+      <c r="K46" s="50">
+        <v>0</v>
+      </c>
+      <c r="L46" s="50">
+        <v>0</v>
+      </c>
+      <c r="M46" s="50">
+        <v>0</v>
+      </c>
+      <c r="N46" s="50">
+        <v>0</v>
+      </c>
+      <c r="O46" s="50">
+        <v>0</v>
+      </c>
+      <c r="P46" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="50">
+        <v>0</v>
+      </c>
+      <c r="R46" s="50">
+        <v>0</v>
+      </c>
+      <c r="S46" s="50">
+        <v>0</v>
+      </c>
+      <c r="T46" s="50">
+        <v>0</v>
+      </c>
+      <c r="U46" s="50">
+        <v>0</v>
+      </c>
+      <c r="V46" s="50">
+        <v>0</v>
+      </c>
+      <c r="W46" s="50">
+        <v>0</v>
+      </c>
+      <c r="X46" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z46" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="50">
+        <v>8</v>
+      </c>
+      <c r="AF46" s="50">
+        <v>7</v>
+      </c>
+      <c r="AG46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="50">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="50">
+        <v>9</v>
+      </c>
+      <c r="AL46" s="50">
+        <v>7</v>
+      </c>
+      <c r="AM46" s="50">
+        <v>1</v>
+      </c>
+      <c r="AN46" s="50">
+        <v>1</v>
+      </c>
+      <c r="AO46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY46" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC46" s="50">
+        <v>1</v>
+      </c>
+      <c r="BD46" s="50">
+        <v>1</v>
+      </c>
+      <c r="BE46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI46" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ46" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO46" s="50">
         <v>2</v>
       </c>
-      <c r="AV45" s="30">
-[...71 lines deleted...]
-      <c r="BT45" s="30">
+      <c r="BP46" s="50">
+        <v>1</v>
+      </c>
+      <c r="BQ46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR46" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS46" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT46" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="3:72" ht="11.85" customHeight="1">
-[...211 lines deleted...]
-      <c r="C47" s="31" t="s">
+    <row r="47" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C47" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="D47" s="23"/>
-[...3 lines deleted...]
-      <c r="F47" s="58">
+      <c r="D47" s="20"/>
+      <c r="E47" s="50">
+        <v>1434</v>
+      </c>
+      <c r="F47" s="50">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="G47" s="30">
+      <c r="G47" s="50">
         <v>5</v>
       </c>
-      <c r="H47" s="30">
+      <c r="H47" s="50">
         <v>5</v>
       </c>
-      <c r="I47" s="30">
-[...47 lines deleted...]
-      <c r="Y47" s="30">
+      <c r="I47" s="50">
+        <v>0</v>
+      </c>
+      <c r="J47" s="50">
+        <v>0</v>
+      </c>
+      <c r="K47" s="50">
+        <v>0</v>
+      </c>
+      <c r="L47" s="50">
+        <v>0</v>
+      </c>
+      <c r="M47" s="50">
+        <v>0</v>
+      </c>
+      <c r="N47" s="50">
+        <v>0</v>
+      </c>
+      <c r="O47" s="50">
+        <v>0</v>
+      </c>
+      <c r="P47" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="50">
+        <v>0</v>
+      </c>
+      <c r="R47" s="50">
+        <v>0</v>
+      </c>
+      <c r="S47" s="50">
+        <v>1</v>
+      </c>
+      <c r="T47" s="50">
+        <v>1</v>
+      </c>
+      <c r="U47" s="50">
+        <v>0</v>
+      </c>
+      <c r="V47" s="50">
+        <v>0</v>
+      </c>
+      <c r="W47" s="50">
+        <v>0</v>
+      </c>
+      <c r="X47" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="50">
         <v>133</v>
       </c>
-      <c r="Z47" s="30">
+      <c r="Z47" s="50">
         <v>122</v>
       </c>
-      <c r="AA47" s="30">
+      <c r="AA47" s="50">
         <v>5</v>
       </c>
-      <c r="AB47" s="30">
+      <c r="AB47" s="50">
         <v>3</v>
       </c>
-      <c r="AC47" s="30">
+      <c r="AC47" s="50">
         <v>3</v>
       </c>
-      <c r="AD47" s="30">
-[...2 lines deleted...]
-      <c r="AE47" s="30">
+      <c r="AD47" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="50">
+        <v>56</v>
+      </c>
+      <c r="AF47" s="50">
+        <v>47</v>
+      </c>
+      <c r="AG47" s="50">
+        <v>1</v>
+      </c>
+      <c r="AH47" s="50">
+        <v>2</v>
+      </c>
+      <c r="AI47" s="50">
+        <v>6</v>
+      </c>
+      <c r="AJ47" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="50">
+        <v>477</v>
+      </c>
+      <c r="AL47" s="50">
+        <v>436</v>
+      </c>
+      <c r="AM47" s="50">
+        <v>16</v>
+      </c>
+      <c r="AN47" s="50">
+        <v>10</v>
+      </c>
+      <c r="AO47" s="50">
+        <v>15</v>
+      </c>
+      <c r="AP47" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ47" s="50">
+        <v>112</v>
+      </c>
+      <c r="AR47" s="50">
+        <v>96</v>
+      </c>
+      <c r="AS47" s="50">
+        <v>7</v>
+      </c>
+      <c r="AT47" s="50">
+        <v>7</v>
+      </c>
+      <c r="AU47" s="50">
+        <v>2</v>
+      </c>
+      <c r="AV47" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="50">
+        <v>179</v>
+      </c>
+      <c r="AX47" s="50">
+        <v>159</v>
+      </c>
+      <c r="AY47" s="50">
+        <v>6</v>
+      </c>
+      <c r="AZ47" s="50">
+        <v>12</v>
+      </c>
+      <c r="BA47" s="50">
+        <v>2</v>
+      </c>
+      <c r="BB47" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC47" s="50">
+        <v>313</v>
+      </c>
+      <c r="BD47" s="50">
+        <v>280</v>
+      </c>
+      <c r="BE47" s="50">
+        <v>3</v>
+      </c>
+      <c r="BF47" s="50">
+        <v>16</v>
+      </c>
+      <c r="BG47" s="50">
+        <v>14</v>
+      </c>
+      <c r="BH47" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI47" s="50">
+        <v>43</v>
+      </c>
+      <c r="BJ47" s="50">
+        <v>38</v>
+      </c>
+      <c r="BK47" s="50">
+        <v>3</v>
+      </c>
+      <c r="BL47" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM47" s="50">
+        <v>2</v>
+      </c>
+      <c r="BN47" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO47" s="50">
+        <v>121</v>
+      </c>
+      <c r="BP47" s="50">
+        <v>109</v>
+      </c>
+      <c r="BQ47" s="50">
+        <v>2</v>
+      </c>
+      <c r="BR47" s="50">
+        <v>3</v>
+      </c>
+      <c r="BS47" s="50">
+        <v>7</v>
+      </c>
+      <c r="BT47" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="3:72" ht="11.9" customHeight="1">
+      <c r="C48" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" s="20"/>
+      <c r="E48" s="50">
         <v>59</v>
       </c>
-      <c r="AF47" s="30">
-[...5 lines deleted...]
-      <c r="AH47" s="30">
+      <c r="F48" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G48" s="50">
+        <v>0</v>
+      </c>
+      <c r="H48" s="50">
+        <v>0</v>
+      </c>
+      <c r="I48" s="50">
+        <v>0</v>
+      </c>
+      <c r="J48" s="50">
+        <v>0</v>
+      </c>
+      <c r="K48" s="50">
+        <v>0</v>
+      </c>
+      <c r="L48" s="50">
+        <v>0</v>
+      </c>
+      <c r="M48" s="50">
+        <v>0</v>
+      </c>
+      <c r="N48" s="50">
+        <v>0</v>
+      </c>
+      <c r="O48" s="50">
+        <v>0</v>
+      </c>
+      <c r="P48" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="50">
+        <v>0</v>
+      </c>
+      <c r="R48" s="50">
+        <v>0</v>
+      </c>
+      <c r="S48" s="50">
+        <v>0</v>
+      </c>
+      <c r="T48" s="50">
+        <v>0</v>
+      </c>
+      <c r="U48" s="50">
+        <v>0</v>
+      </c>
+      <c r="V48" s="50">
+        <v>0</v>
+      </c>
+      <c r="W48" s="50">
+        <v>0</v>
+      </c>
+      <c r="X48" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="50">
+        <v>5</v>
+      </c>
+      <c r="Z48" s="50">
+        <v>5</v>
+      </c>
+      <c r="AA48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="50">
+        <v>4</v>
+      </c>
+      <c r="AF48" s="50">
+        <v>4</v>
+      </c>
+      <c r="AG48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK48" s="50">
+        <v>15</v>
+      </c>
+      <c r="AL48" s="50">
+        <v>14</v>
+      </c>
+      <c r="AM48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO48" s="50">
+        <v>1</v>
+      </c>
+      <c r="AP48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ48" s="50">
+        <v>4</v>
+      </c>
+      <c r="AR48" s="50">
+        <v>3</v>
+      </c>
+      <c r="AS48" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="50">
+        <v>11</v>
+      </c>
+      <c r="AX48" s="50">
+        <v>10</v>
+      </c>
+      <c r="AY48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC48" s="50">
+        <v>9</v>
+      </c>
+      <c r="BD48" s="50">
+        <v>8</v>
+      </c>
+      <c r="BE48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF48" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI48" s="50">
+        <v>4</v>
+      </c>
+      <c r="BJ48" s="50">
+        <v>3</v>
+      </c>
+      <c r="BK48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM48" s="50">
+        <v>1</v>
+      </c>
+      <c r="BN48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO48" s="50">
+        <v>7</v>
+      </c>
+      <c r="BP48" s="50">
+        <v>5</v>
+      </c>
+      <c r="BQ48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR48" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS48" s="50">
         <v>2</v>
       </c>
-      <c r="AI47" s="30">
+      <c r="BT48" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:72" ht="11.15" customHeight="1">
+      <c r="C49" s="26"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50"/>
+      <c r="N49" s="50"/>
+      <c r="O49" s="50"/>
+      <c r="P49" s="50"/>
+      <c r="Q49" s="50"/>
+      <c r="R49" s="50"/>
+      <c r="S49" s="50"/>
+      <c r="T49" s="50"/>
+      <c r="U49" s="50"/>
+      <c r="V49" s="50"/>
+      <c r="W49" s="50"/>
+      <c r="X49" s="50"/>
+      <c r="Y49" s="50"/>
+      <c r="Z49" s="50"/>
+      <c r="AA49" s="50"/>
+      <c r="AB49" s="50"/>
+      <c r="AC49" s="50"/>
+      <c r="AD49" s="50"/>
+      <c r="AE49" s="50"/>
+      <c r="AF49" s="50"/>
+      <c r="AG49" s="50"/>
+      <c r="AH49" s="50"/>
+      <c r="AI49" s="50"/>
+      <c r="AJ49" s="50"/>
+      <c r="AK49" s="50"/>
+      <c r="AL49" s="50"/>
+      <c r="AM49" s="50"/>
+      <c r="AN49" s="50"/>
+      <c r="AO49" s="50"/>
+      <c r="AP49" s="50"/>
+      <c r="AQ49" s="50"/>
+      <c r="AR49" s="50"/>
+      <c r="AS49" s="50"/>
+      <c r="AT49" s="50"/>
+      <c r="AU49" s="50"/>
+      <c r="AV49" s="50"/>
+      <c r="AW49" s="50"/>
+      <c r="AX49" s="50"/>
+      <c r="AY49" s="50"/>
+      <c r="AZ49" s="50"/>
+      <c r="BA49" s="50"/>
+      <c r="BB49" s="50"/>
+      <c r="BC49" s="50"/>
+      <c r="BD49" s="50"/>
+      <c r="BE49" s="50"/>
+      <c r="BF49" s="50"/>
+      <c r="BG49" s="50"/>
+      <c r="BH49" s="50"/>
+      <c r="BI49" s="50"/>
+      <c r="BJ49" s="50"/>
+      <c r="BK49" s="50"/>
+      <c r="BL49" s="50"/>
+      <c r="BM49" s="50"/>
+      <c r="BN49" s="50"/>
+      <c r="BO49" s="50"/>
+      <c r="BP49" s="50"/>
+      <c r="BQ49" s="50"/>
+      <c r="BR49" s="50"/>
+      <c r="BS49" s="50"/>
+      <c r="BT49" s="50"/>
+    </row>
+    <row r="50" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C50" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="20"/>
+      <c r="E50" s="50">
+        <v>119</v>
+      </c>
+      <c r="F50" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G50" s="50">
+        <v>0</v>
+      </c>
+      <c r="H50" s="50">
+        <v>0</v>
+      </c>
+      <c r="I50" s="50">
+        <v>0</v>
+      </c>
+      <c r="J50" s="50">
+        <v>0</v>
+      </c>
+      <c r="K50" s="50">
+        <v>0</v>
+      </c>
+      <c r="L50" s="50">
+        <v>0</v>
+      </c>
+      <c r="M50" s="50">
+        <v>0</v>
+      </c>
+      <c r="N50" s="50">
+        <v>0</v>
+      </c>
+      <c r="O50" s="50">
+        <v>0</v>
+      </c>
+      <c r="P50" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="50">
+        <v>0</v>
+      </c>
+      <c r="R50" s="50">
+        <v>0</v>
+      </c>
+      <c r="S50" s="50">
+        <v>0</v>
+      </c>
+      <c r="T50" s="50">
+        <v>0</v>
+      </c>
+      <c r="U50" s="50">
+        <v>0</v>
+      </c>
+      <c r="V50" s="50">
+        <v>0</v>
+      </c>
+      <c r="W50" s="50">
+        <v>0</v>
+      </c>
+      <c r="X50" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="50">
         <v>6</v>
       </c>
-      <c r="AJ47" s="30">
-[...8 lines deleted...]
-      <c r="AM47" s="30">
+      <c r="Z50" s="50">
+        <v>6</v>
+      </c>
+      <c r="AA50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="50">
+        <v>8</v>
+      </c>
+      <c r="AF50" s="50">
+        <v>8</v>
+      </c>
+      <c r="AG50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK50" s="50">
+        <v>39</v>
+      </c>
+      <c r="AL50" s="50">
+        <v>31</v>
+      </c>
+      <c r="AM50" s="50">
+        <v>3</v>
+      </c>
+      <c r="AN50" s="50">
+        <v>5</v>
+      </c>
+      <c r="AO50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ50" s="50">
         <v>16</v>
       </c>
-      <c r="AN47" s="30">
+      <c r="AR50" s="50">
+        <v>12</v>
+      </c>
+      <c r="AS50" s="50">
+        <v>3</v>
+      </c>
+      <c r="AT50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU50" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="50">
+        <v>15</v>
+      </c>
+      <c r="AX50" s="50">
+        <v>15</v>
+      </c>
+      <c r="AY50" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC50" s="50">
+        <v>23</v>
+      </c>
+      <c r="BD50" s="50">
+        <v>17</v>
+      </c>
+      <c r="BE50" s="50">
+        <v>1</v>
+      </c>
+      <c r="BF50" s="50">
+        <v>4</v>
+      </c>
+      <c r="BG50" s="50">
+        <v>1</v>
+      </c>
+      <c r="BH50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI50" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ50" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO50" s="50">
+        <v>11</v>
+      </c>
+      <c r="BP50" s="50">
         <v>10</v>
       </c>
-      <c r="AO47" s="30">
+      <c r="BQ50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR50" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS50" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT50" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C51" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" s="20"/>
+      <c r="E51" s="50">
+        <v>4</v>
+      </c>
+      <c r="F51" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G51" s="50">
+        <v>0</v>
+      </c>
+      <c r="H51" s="50">
+        <v>0</v>
+      </c>
+      <c r="I51" s="50">
+        <v>0</v>
+      </c>
+      <c r="J51" s="50">
+        <v>0</v>
+      </c>
+      <c r="K51" s="50">
+        <v>0</v>
+      </c>
+      <c r="L51" s="50">
+        <v>0</v>
+      </c>
+      <c r="M51" s="50">
+        <v>0</v>
+      </c>
+      <c r="N51" s="50">
+        <v>0</v>
+      </c>
+      <c r="O51" s="50">
+        <v>0</v>
+      </c>
+      <c r="P51" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="50">
+        <v>0</v>
+      </c>
+      <c r="R51" s="50">
+        <v>0</v>
+      </c>
+      <c r="S51" s="50">
+        <v>0</v>
+      </c>
+      <c r="T51" s="50">
+        <v>0</v>
+      </c>
+      <c r="U51" s="50">
+        <v>0</v>
+      </c>
+      <c r="V51" s="50">
+        <v>0</v>
+      </c>
+      <c r="W51" s="50">
+        <v>0</v>
+      </c>
+      <c r="X51" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ51" s="50">
+        <v>1</v>
+      </c>
+      <c r="AR51" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC51" s="50">
+        <v>2</v>
+      </c>
+      <c r="BD51" s="50">
+        <v>2</v>
+      </c>
+      <c r="BE51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO51" s="50">
+        <v>1</v>
+      </c>
+      <c r="BP51" s="50">
+        <v>1</v>
+      </c>
+      <c r="BQ51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS51" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT51" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C52" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D52" s="20"/>
+      <c r="E52" s="50">
+        <v>0</v>
+      </c>
+      <c r="F52" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G52" s="50">
+        <v>0</v>
+      </c>
+      <c r="H52" s="50">
+        <v>0</v>
+      </c>
+      <c r="I52" s="50">
+        <v>0</v>
+      </c>
+      <c r="J52" s="50">
+        <v>0</v>
+      </c>
+      <c r="K52" s="50">
+        <v>0</v>
+      </c>
+      <c r="L52" s="50">
+        <v>0</v>
+      </c>
+      <c r="M52" s="50">
+        <v>0</v>
+      </c>
+      <c r="N52" s="50">
+        <v>0</v>
+      </c>
+      <c r="O52" s="50">
+        <v>0</v>
+      </c>
+      <c r="P52" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="50">
+        <v>0</v>
+      </c>
+      <c r="R52" s="50">
+        <v>0</v>
+      </c>
+      <c r="S52" s="50">
+        <v>0</v>
+      </c>
+      <c r="T52" s="50">
+        <v>0</v>
+      </c>
+      <c r="U52" s="50">
+        <v>0</v>
+      </c>
+      <c r="V52" s="50">
+        <v>0</v>
+      </c>
+      <c r="W52" s="50">
+        <v>0</v>
+      </c>
+      <c r="X52" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY52" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS52" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT52" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C53" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="20"/>
+      <c r="E53" s="50">
+        <v>1</v>
+      </c>
+      <c r="F53" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G53" s="50">
+        <v>0</v>
+      </c>
+      <c r="H53" s="50">
+        <v>0</v>
+      </c>
+      <c r="I53" s="50">
+        <v>0</v>
+      </c>
+      <c r="J53" s="50">
+        <v>0</v>
+      </c>
+      <c r="K53" s="50">
+        <v>0</v>
+      </c>
+      <c r="L53" s="50">
+        <v>0</v>
+      </c>
+      <c r="M53" s="50">
+        <v>0</v>
+      </c>
+      <c r="N53" s="50">
+        <v>0</v>
+      </c>
+      <c r="O53" s="50">
+        <v>0</v>
+      </c>
+      <c r="P53" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="50">
+        <v>0</v>
+      </c>
+      <c r="R53" s="50">
+        <v>0</v>
+      </c>
+      <c r="S53" s="50">
+        <v>0</v>
+      </c>
+      <c r="T53" s="50">
+        <v>0</v>
+      </c>
+      <c r="U53" s="50">
+        <v>0</v>
+      </c>
+      <c r="V53" s="50">
+        <v>0</v>
+      </c>
+      <c r="W53" s="50">
+        <v>0</v>
+      </c>
+      <c r="X53" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK53" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL53" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY53" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS53" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT53" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C54" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="20"/>
+      <c r="E54" s="50">
+        <v>25</v>
+      </c>
+      <c r="F54" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G54" s="50">
+        <v>0</v>
+      </c>
+      <c r="H54" s="50">
+        <v>0</v>
+      </c>
+      <c r="I54" s="50">
+        <v>0</v>
+      </c>
+      <c r="J54" s="50">
+        <v>0</v>
+      </c>
+      <c r="K54" s="50">
+        <v>0</v>
+      </c>
+      <c r="L54" s="50">
+        <v>0</v>
+      </c>
+      <c r="M54" s="50">
+        <v>0</v>
+      </c>
+      <c r="N54" s="50">
+        <v>0</v>
+      </c>
+      <c r="O54" s="50">
+        <v>0</v>
+      </c>
+      <c r="P54" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="50">
+        <v>0</v>
+      </c>
+      <c r="R54" s="50">
+        <v>0</v>
+      </c>
+      <c r="S54" s="50">
+        <v>0</v>
+      </c>
+      <c r="T54" s="50">
+        <v>0</v>
+      </c>
+      <c r="U54" s="50">
+        <v>0</v>
+      </c>
+      <c r="V54" s="50">
+        <v>0</v>
+      </c>
+      <c r="W54" s="50">
+        <v>0</v>
+      </c>
+      <c r="X54" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="50">
+        <v>2</v>
+      </c>
+      <c r="Z54" s="50">
+        <v>2</v>
+      </c>
+      <c r="AA54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="50">
+        <v>2</v>
+      </c>
+      <c r="AF54" s="50">
+        <v>1</v>
+      </c>
+      <c r="AG54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="50">
+        <v>6</v>
+      </c>
+      <c r="AL54" s="50">
+        <v>6</v>
+      </c>
+      <c r="AM54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ54" s="50">
+        <v>2</v>
+      </c>
+      <c r="AR54" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="50">
+        <v>3</v>
+      </c>
+      <c r="AX54" s="50">
+        <v>3</v>
+      </c>
+      <c r="AY54" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC54" s="50">
+        <v>2</v>
+      </c>
+      <c r="BD54" s="50">
+        <v>1</v>
+      </c>
+      <c r="BE54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI54" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ54" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO54" s="50">
+        <v>7</v>
+      </c>
+      <c r="BP54" s="50">
+        <v>6</v>
+      </c>
+      <c r="BQ54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR54" s="50">
+        <v>1</v>
+      </c>
+      <c r="BS54" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT54" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:72" ht="11.15" customHeight="1">
+      <c r="C55" s="43"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="50"/>
+      <c r="F55" s="50"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="50"/>
+      <c r="I55" s="50"/>
+      <c r="J55" s="50"/>
+      <c r="K55" s="50"/>
+      <c r="L55" s="50"/>
+      <c r="M55" s="50"/>
+      <c r="N55" s="50"/>
+      <c r="O55" s="50"/>
+      <c r="P55" s="50"/>
+      <c r="Q55" s="50"/>
+      <c r="R55" s="50"/>
+      <c r="S55" s="50"/>
+      <c r="T55" s="50"/>
+      <c r="U55" s="50"/>
+      <c r="V55" s="50"/>
+      <c r="W55" s="50"/>
+      <c r="X55" s="50"/>
+      <c r="Y55" s="50"/>
+      <c r="Z55" s="50"/>
+      <c r="AA55" s="50"/>
+      <c r="AB55" s="50"/>
+      <c r="AC55" s="50"/>
+      <c r="AD55" s="50"/>
+      <c r="AE55" s="50"/>
+      <c r="AF55" s="50"/>
+      <c r="AG55" s="50"/>
+      <c r="AH55" s="50"/>
+      <c r="AI55" s="50"/>
+      <c r="AJ55" s="50"/>
+      <c r="AK55" s="50"/>
+      <c r="AL55" s="50"/>
+      <c r="AM55" s="50"/>
+      <c r="AN55" s="50"/>
+      <c r="AO55" s="50"/>
+      <c r="AP55" s="50"/>
+      <c r="AQ55" s="50"/>
+      <c r="AR55" s="50"/>
+      <c r="AS55" s="50"/>
+      <c r="AT55" s="50"/>
+      <c r="AU55" s="50"/>
+      <c r="AV55" s="50"/>
+      <c r="AW55" s="50"/>
+      <c r="AX55" s="50"/>
+      <c r="AY55" s="50"/>
+      <c r="AZ55" s="50"/>
+      <c r="BA55" s="50"/>
+      <c r="BB55" s="50"/>
+      <c r="BC55" s="50"/>
+      <c r="BD55" s="50"/>
+      <c r="BE55" s="50"/>
+      <c r="BF55" s="50"/>
+      <c r="BG55" s="50"/>
+      <c r="BH55" s="50"/>
+      <c r="BI55" s="50"/>
+      <c r="BJ55" s="50"/>
+      <c r="BK55" s="50"/>
+      <c r="BL55" s="50"/>
+      <c r="BM55" s="50"/>
+      <c r="BN55" s="50"/>
+      <c r="BO55" s="50"/>
+      <c r="BP55" s="50"/>
+      <c r="BQ55" s="50"/>
+      <c r="BR55" s="50"/>
+      <c r="BS55" s="50"/>
+      <c r="BT55" s="50"/>
+    </row>
+    <row r="56" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C56" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="20"/>
+      <c r="E56" s="50">
+        <v>109</v>
+      </c>
+      <c r="F56" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G56" s="50">
+        <v>0</v>
+      </c>
+      <c r="H56" s="50">
+        <v>0</v>
+      </c>
+      <c r="I56" s="50">
+        <v>0</v>
+      </c>
+      <c r="J56" s="50">
+        <v>0</v>
+      </c>
+      <c r="K56" s="50">
+        <v>0</v>
+      </c>
+      <c r="L56" s="50">
+        <v>0</v>
+      </c>
+      <c r="M56" s="50">
+        <v>0</v>
+      </c>
+      <c r="N56" s="50">
+        <v>0</v>
+      </c>
+      <c r="O56" s="50">
+        <v>0</v>
+      </c>
+      <c r="P56" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="50">
+        <v>0</v>
+      </c>
+      <c r="R56" s="50">
+        <v>0</v>
+      </c>
+      <c r="S56" s="50">
+        <v>0</v>
+      </c>
+      <c r="T56" s="50">
+        <v>0</v>
+      </c>
+      <c r="U56" s="50">
+        <v>0</v>
+      </c>
+      <c r="V56" s="50">
+        <v>0</v>
+      </c>
+      <c r="W56" s="50">
+        <v>0</v>
+      </c>
+      <c r="X56" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="50">
+        <v>13</v>
+      </c>
+      <c r="Z56" s="50">
+        <v>13</v>
+      </c>
+      <c r="AA56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="50">
+        <v>4</v>
+      </c>
+      <c r="AF56" s="50">
+        <v>4</v>
+      </c>
+      <c r="AG56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="50">
+        <v>24</v>
+      </c>
+      <c r="AL56" s="50">
+        <v>22</v>
+      </c>
+      <c r="AM56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="50">
+        <v>1</v>
+      </c>
+      <c r="AO56" s="50">
+        <v>1</v>
+      </c>
+      <c r="AP56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ56" s="50">
+        <v>9</v>
+      </c>
+      <c r="AR56" s="50">
+        <v>7</v>
+      </c>
+      <c r="AS56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT56" s="50">
+        <v>2</v>
+      </c>
+      <c r="AU56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="50">
+        <v>16</v>
+      </c>
+      <c r="AX56" s="50">
         <v>15</v>
       </c>
-      <c r="AP47" s="30">
-[...29 lines deleted...]
-      <c r="AZ47" s="30">
+      <c r="AY56" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="50">
+        <v>1</v>
+      </c>
+      <c r="BB56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC56" s="50">
+        <v>22</v>
+      </c>
+      <c r="BD56" s="50">
+        <v>16</v>
+      </c>
+      <c r="BE56" s="50">
+        <v>1</v>
+      </c>
+      <c r="BF56" s="50">
+        <v>4</v>
+      </c>
+      <c r="BG56" s="50">
+        <v>1</v>
+      </c>
+      <c r="BH56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI56" s="50">
+        <v>5</v>
+      </c>
+      <c r="BJ56" s="50">
+        <v>5</v>
+      </c>
+      <c r="BK56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO56" s="50">
+        <v>16</v>
+      </c>
+      <c r="BP56" s="50">
         <v>12</v>
       </c>
-      <c r="BA47" s="30">
-[...11 lines deleted...]
-      <c r="BE47" s="30">
+      <c r="BQ56" s="50">
+        <v>1</v>
+      </c>
+      <c r="BR56" s="50">
         <v>3</v>
       </c>
-      <c r="BF47" s="30">
-[...41 lines deleted...]
-      <c r="BT47" s="30">
+      <c r="BS56" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT56" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="3:72" ht="11.85" customHeight="1">
-[...208 lines deleted...]
-      </c>
+    <row r="57" spans="2:72" ht="11.15" customHeight="1">
+      <c r="C57" s="26"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="50"/>
+      <c r="N57" s="50"/>
+      <c r="O57" s="50"/>
+      <c r="P57" s="50"/>
+      <c r="Q57" s="50"/>
+      <c r="R57" s="50"/>
+      <c r="S57" s="50"/>
+      <c r="T57" s="50"/>
+      <c r="U57" s="50"/>
+      <c r="V57" s="50"/>
+      <c r="W57" s="50"/>
+      <c r="X57" s="50"/>
+      <c r="Y57" s="50"/>
+      <c r="Z57" s="50"/>
+      <c r="AA57" s="50"/>
+      <c r="AB57" s="50"/>
+      <c r="AC57" s="50"/>
+      <c r="AD57" s="50"/>
+      <c r="AE57" s="50"/>
+      <c r="AF57" s="50"/>
+      <c r="AG57" s="50"/>
+      <c r="AH57" s="50"/>
+      <c r="AI57" s="50"/>
+      <c r="AJ57" s="50"/>
+      <c r="AK57" s="50"/>
+      <c r="AL57" s="50"/>
+      <c r="AM57" s="50"/>
+      <c r="AN57" s="50"/>
+      <c r="AO57" s="50"/>
+      <c r="AP57" s="50"/>
+      <c r="AQ57" s="50"/>
+      <c r="AR57" s="50"/>
+      <c r="AS57" s="50"/>
+      <c r="AT57" s="50"/>
+      <c r="AU57" s="50"/>
+      <c r="AV57" s="50"/>
+      <c r="AW57" s="50"/>
+      <c r="AX57" s="50"/>
+      <c r="AY57" s="50"/>
+      <c r="AZ57" s="50"/>
+      <c r="BA57" s="50"/>
+      <c r="BB57" s="50"/>
+      <c r="BC57" s="50"/>
+      <c r="BD57" s="50"/>
+      <c r="BE57" s="50"/>
+      <c r="BF57" s="50"/>
+      <c r="BG57" s="50"/>
+      <c r="BH57" s="50"/>
+      <c r="BI57" s="50"/>
+      <c r="BJ57" s="50"/>
+      <c r="BK57" s="50"/>
+      <c r="BL57" s="50"/>
+      <c r="BM57" s="50"/>
+      <c r="BN57" s="50"/>
+      <c r="BO57" s="50"/>
+      <c r="BP57" s="50"/>
+      <c r="BQ57" s="50"/>
+      <c r="BR57" s="50"/>
+      <c r="BS57" s="50"/>
+      <c r="BT57" s="50"/>
     </row>
-    <row r="49" spans="2:72" ht="11.1" customHeight="1">
-[...1482 lines deleted...]
-      <c r="B58" s="73" t="s">
+    <row r="58" spans="2:72" s="23" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B58" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="C58" s="73"/>
-[...4 lines deleted...]
-      <c r="F58" s="28">
+      <c r="C58" s="51"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="49">
+        <v>4462</v>
+      </c>
+      <c r="F58" s="49">
         <f t="shared" si="0"/>
         <v>1192</v>
       </c>
-      <c r="G58" s="28">
+      <c r="G58" s="49">
         <v>589</v>
       </c>
-      <c r="H58" s="28">
+      <c r="H58" s="49">
         <v>564</v>
       </c>
-      <c r="I58" s="28">
-[...2 lines deleted...]
-      <c r="J58" s="28">
+      <c r="I58" s="49">
+        <v>0</v>
+      </c>
+      <c r="J58" s="49">
         <v>2</v>
       </c>
-      <c r="K58" s="28">
+      <c r="K58" s="49">
         <v>23</v>
       </c>
-      <c r="L58" s="28">
-[...20 lines deleted...]
-      <c r="S58" s="28">
+      <c r="L58" s="49">
+        <v>0</v>
+      </c>
+      <c r="M58" s="49">
+        <v>0</v>
+      </c>
+      <c r="N58" s="49">
+        <v>0</v>
+      </c>
+      <c r="O58" s="49">
+        <v>0</v>
+      </c>
+      <c r="P58" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="49">
+        <v>0</v>
+      </c>
+      <c r="R58" s="49">
+        <v>0</v>
+      </c>
+      <c r="S58" s="49">
         <v>603</v>
       </c>
-      <c r="T58" s="28">
+      <c r="T58" s="49">
         <v>578</v>
       </c>
-      <c r="U58" s="28">
-[...2 lines deleted...]
-      <c r="V58" s="28">
+      <c r="U58" s="49">
+        <v>0</v>
+      </c>
+      <c r="V58" s="49">
         <v>2</v>
       </c>
-      <c r="W58" s="28">
+      <c r="W58" s="49">
         <v>23</v>
       </c>
-      <c r="X58" s="28">
-[...2 lines deleted...]
-      <c r="Y58" s="28">
+      <c r="X58" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="49">
         <v>530</v>
       </c>
-      <c r="Z58" s="28">
+      <c r="Z58" s="49">
         <v>504</v>
       </c>
-      <c r="AA58" s="28">
-[...2 lines deleted...]
-      <c r="AB58" s="28">
+      <c r="AA58" s="49">
+        <v>1</v>
+      </c>
+      <c r="AB58" s="49">
         <v>7</v>
       </c>
-      <c r="AC58" s="28">
+      <c r="AC58" s="49">
         <v>18</v>
       </c>
-      <c r="AD58" s="28">
-[...8 lines deleted...]
-      <c r="AG58" s="28">
+      <c r="AD58" s="49">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="49">
+        <v>318</v>
+      </c>
+      <c r="AF58" s="49">
+        <v>286</v>
+      </c>
+      <c r="AG58" s="49">
         <v>8</v>
       </c>
-      <c r="AH58" s="28">
+      <c r="AH58" s="49">
         <v>6</v>
       </c>
-      <c r="AI58" s="28">
+      <c r="AI58" s="49">
         <v>18</v>
       </c>
-      <c r="AJ58" s="28">
-[...2 lines deleted...]
-      <c r="AK58" s="28">
+      <c r="AJ58" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK58" s="49">
         <v>994</v>
       </c>
-      <c r="AL58" s="28">
+      <c r="AL58" s="49">
         <v>901</v>
       </c>
-      <c r="AM58" s="28">
+      <c r="AM58" s="49">
         <v>39</v>
       </c>
-      <c r="AN58" s="28">
+      <c r="AN58" s="49">
         <v>20</v>
       </c>
-      <c r="AO58" s="28">
+      <c r="AO58" s="49">
         <v>34</v>
       </c>
-      <c r="AP58" s="28">
-[...2 lines deleted...]
-      <c r="AQ58" s="28">
+      <c r="AP58" s="49">
+        <v>0</v>
+      </c>
+      <c r="AQ58" s="49">
         <v>548</v>
       </c>
-      <c r="AR58" s="28">
+      <c r="AR58" s="49">
         <v>485</v>
       </c>
-      <c r="AS58" s="28">
+      <c r="AS58" s="49">
         <v>18</v>
       </c>
-      <c r="AT58" s="28">
+      <c r="AT58" s="49">
         <v>20</v>
       </c>
-      <c r="AU58" s="28">
+      <c r="AU58" s="49">
         <v>25</v>
       </c>
-      <c r="AV58" s="28">
-[...2 lines deleted...]
-      <c r="AW58" s="28">
+      <c r="AV58" s="49">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="49">
         <v>809</v>
       </c>
-      <c r="AX58" s="28">
+      <c r="AX58" s="49">
         <v>747</v>
       </c>
-      <c r="AY58" s="28">
+      <c r="AY58" s="49">
         <v>31</v>
       </c>
-      <c r="AZ58" s="28">
+      <c r="AZ58" s="49">
         <v>5</v>
       </c>
-      <c r="BA58" s="28">
+      <c r="BA58" s="49">
         <v>26</v>
       </c>
-      <c r="BB58" s="28">
-[...2 lines deleted...]
-      <c r="BC58" s="28">
+      <c r="BB58" s="49">
+        <v>0</v>
+      </c>
+      <c r="BC58" s="49">
         <v>457</v>
       </c>
-      <c r="BD58" s="28">
+      <c r="BD58" s="49">
         <v>402</v>
       </c>
-      <c r="BE58" s="28">
+      <c r="BE58" s="49">
         <v>4</v>
       </c>
-      <c r="BF58" s="28">
+      <c r="BF58" s="49">
         <v>33</v>
       </c>
-      <c r="BG58" s="28">
+      <c r="BG58" s="49">
         <v>17</v>
       </c>
-      <c r="BH58" s="28">
-[...2 lines deleted...]
-      <c r="BI58" s="28">
+      <c r="BH58" s="49">
+        <v>1</v>
+      </c>
+      <c r="BI58" s="49">
         <v>202</v>
       </c>
-      <c r="BJ58" s="28">
+      <c r="BJ58" s="49">
         <v>191</v>
       </c>
-      <c r="BK58" s="28">
+      <c r="BK58" s="49">
         <v>3</v>
       </c>
-      <c r="BL58" s="28">
+      <c r="BL58" s="49">
         <v>3</v>
       </c>
-      <c r="BM58" s="28">
+      <c r="BM58" s="49">
         <v>5</v>
       </c>
-      <c r="BN58" s="28">
-[...2 lines deleted...]
-      <c r="BO58" s="28">
+      <c r="BN58" s="49">
+        <v>0</v>
+      </c>
+      <c r="BO58" s="49">
         <v>604</v>
       </c>
-      <c r="BP58" s="28">
+      <c r="BP58" s="49">
         <v>563</v>
       </c>
-      <c r="BQ58" s="28">
+      <c r="BQ58" s="49">
         <v>12</v>
       </c>
-      <c r="BR58" s="28">
+      <c r="BR58" s="49">
         <v>7</v>
       </c>
-      <c r="BS58" s="28">
+      <c r="BS58" s="49">
         <v>22</v>
       </c>
-      <c r="BT58" s="28">
+      <c r="BT58" s="49">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="2:72" s="26" customFormat="1" ht="8.4499999999999993" customHeight="1">
-[...70 lines deleted...]
-      <c r="BT59" s="28"/>
+    <row r="59" spans="2:72" s="23" customFormat="1" ht="8.5" customHeight="1">
+      <c r="B59" s="47"/>
+      <c r="C59" s="47"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="49"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="49"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="49"/>
+      <c r="O59" s="49"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="49"/>
+      <c r="R59" s="49"/>
+      <c r="S59" s="49"/>
+      <c r="T59" s="49"/>
+      <c r="U59" s="49"/>
+      <c r="V59" s="49"/>
+      <c r="W59" s="49"/>
+      <c r="X59" s="49"/>
+      <c r="Y59" s="49"/>
+      <c r="Z59" s="49"/>
+      <c r="AA59" s="49"/>
+      <c r="AB59" s="49"/>
+      <c r="AC59" s="49"/>
+      <c r="AD59" s="49"/>
+      <c r="AE59" s="49"/>
+      <c r="AF59" s="49"/>
+      <c r="AG59" s="49"/>
+      <c r="AH59" s="49"/>
+      <c r="AI59" s="49"/>
+      <c r="AJ59" s="49"/>
+      <c r="AK59" s="49"/>
+      <c r="AL59" s="49"/>
+      <c r="AM59" s="49"/>
+      <c r="AN59" s="49"/>
+      <c r="AO59" s="49"/>
+      <c r="AP59" s="49"/>
+      <c r="AQ59" s="49"/>
+      <c r="AR59" s="49"/>
+      <c r="AS59" s="49"/>
+      <c r="AT59" s="49"/>
+      <c r="AU59" s="49"/>
+      <c r="AV59" s="49"/>
+      <c r="AW59" s="49"/>
+      <c r="AX59" s="49"/>
+      <c r="AY59" s="49"/>
+      <c r="AZ59" s="49"/>
+      <c r="BA59" s="49"/>
+      <c r="BB59" s="49"/>
+      <c r="BC59" s="49"/>
+      <c r="BD59" s="49"/>
+      <c r="BE59" s="49"/>
+      <c r="BF59" s="49"/>
+      <c r="BG59" s="49"/>
+      <c r="BH59" s="49"/>
+      <c r="BI59" s="49"/>
+      <c r="BJ59" s="49"/>
+      <c r="BK59" s="49"/>
+      <c r="BL59" s="49"/>
+      <c r="BM59" s="49"/>
+      <c r="BN59" s="49"/>
+      <c r="BO59" s="49"/>
+      <c r="BP59" s="49"/>
+      <c r="BQ59" s="49"/>
+      <c r="BR59" s="49"/>
+      <c r="BS59" s="49"/>
+      <c r="BT59" s="49"/>
     </row>
-    <row r="60" spans="2:72" ht="11.85" customHeight="1">
-      <c r="C60" s="31" t="s">
+    <row r="60" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C60" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="D60" s="23"/>
-[...3 lines deleted...]
-      <c r="F60" s="58">
+      <c r="D60" s="20"/>
+      <c r="E60" s="50">
+        <v>0</v>
+      </c>
+      <c r="F60" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G60" s="30">
-[...194 lines deleted...]
-      <c r="BT60" s="30">
+      <c r="G60" s="50">
+        <v>0</v>
+      </c>
+      <c r="H60" s="50">
+        <v>0</v>
+      </c>
+      <c r="I60" s="50">
+        <v>0</v>
+      </c>
+      <c r="J60" s="50">
+        <v>0</v>
+      </c>
+      <c r="K60" s="50">
+        <v>0</v>
+      </c>
+      <c r="L60" s="50">
+        <v>0</v>
+      </c>
+      <c r="M60" s="50">
+        <v>0</v>
+      </c>
+      <c r="N60" s="50">
+        <v>0</v>
+      </c>
+      <c r="O60" s="50">
+        <v>0</v>
+      </c>
+      <c r="P60" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="50">
+        <v>0</v>
+      </c>
+      <c r="R60" s="50">
+        <v>0</v>
+      </c>
+      <c r="S60" s="50">
+        <v>0</v>
+      </c>
+      <c r="T60" s="50">
+        <v>0</v>
+      </c>
+      <c r="U60" s="50">
+        <v>0</v>
+      </c>
+      <c r="V60" s="50">
+        <v>0</v>
+      </c>
+      <c r="W60" s="50">
+        <v>0</v>
+      </c>
+      <c r="X60" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY60" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS60" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT60" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="2:72" ht="11.85" customHeight="1">
-      <c r="C61" s="53" t="s">
+    <row r="61" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C61" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="D61" s="23"/>
-      <c r="E61" s="30">
+      <c r="D61" s="20"/>
+      <c r="E61" s="50">
         <v>29</v>
       </c>
-      <c r="F61" s="58">
+      <c r="F61" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G61" s="30">
-[...53 lines deleted...]
-      <c r="Y61" s="30">
+      <c r="G61" s="50">
+        <v>0</v>
+      </c>
+      <c r="H61" s="50">
+        <v>0</v>
+      </c>
+      <c r="I61" s="50">
+        <v>0</v>
+      </c>
+      <c r="J61" s="50">
+        <v>0</v>
+      </c>
+      <c r="K61" s="50">
+        <v>0</v>
+      </c>
+      <c r="L61" s="50">
+        <v>0</v>
+      </c>
+      <c r="M61" s="50">
+        <v>0</v>
+      </c>
+      <c r="N61" s="50">
+        <v>0</v>
+      </c>
+      <c r="O61" s="50">
+        <v>0</v>
+      </c>
+      <c r="P61" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="50">
+        <v>0</v>
+      </c>
+      <c r="R61" s="50">
+        <v>0</v>
+      </c>
+      <c r="S61" s="50">
+        <v>0</v>
+      </c>
+      <c r="T61" s="50">
+        <v>0</v>
+      </c>
+      <c r="U61" s="50">
+        <v>0</v>
+      </c>
+      <c r="V61" s="50">
+        <v>0</v>
+      </c>
+      <c r="W61" s="50">
+        <v>0</v>
+      </c>
+      <c r="X61" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="50">
         <v>6</v>
       </c>
-      <c r="Z61" s="30">
+      <c r="Z61" s="50">
         <v>6</v>
       </c>
-      <c r="AA61" s="30">
-[...11 lines deleted...]
-      <c r="AE61" s="30">
+      <c r="AA61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE61" s="50">
         <v>6</v>
       </c>
-      <c r="AF61" s="30">
+      <c r="AF61" s="50">
         <v>4</v>
       </c>
-      <c r="AG61" s="30">
-[...2 lines deleted...]
-      <c r="AH61" s="30">
+      <c r="AG61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH61" s="50">
         <v>2</v>
       </c>
-      <c r="AI61" s="30">
-[...5 lines deleted...]
-      <c r="AK61" s="30">
+      <c r="AI61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK61" s="50">
         <v>4</v>
       </c>
-      <c r="AL61" s="30">
+      <c r="AL61" s="50">
         <v>4</v>
       </c>
-      <c r="AM61" s="30">
-[...11 lines deleted...]
-      <c r="AQ61" s="30">
+      <c r="AM61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ61" s="50">
         <v>2</v>
       </c>
-      <c r="AR61" s="30">
-[...14 lines deleted...]
-      <c r="AW61" s="30">
+      <c r="AR61" s="50">
+        <v>1</v>
+      </c>
+      <c r="AS61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT61" s="50">
+        <v>1</v>
+      </c>
+      <c r="AU61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="50">
         <v>2</v>
       </c>
-      <c r="AX61" s="30">
+      <c r="AX61" s="50">
         <v>2</v>
       </c>
-      <c r="AY61" s="30">
-[...11 lines deleted...]
-      <c r="BC61" s="30">
+      <c r="AY61" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC61" s="50">
         <v>4</v>
       </c>
-      <c r="BD61" s="30">
+      <c r="BD61" s="50">
         <v>2</v>
       </c>
-      <c r="BE61" s="30">
-[...11 lines deleted...]
-      <c r="BI61" s="30">
+      <c r="BE61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG61" s="50">
+        <v>1</v>
+      </c>
+      <c r="BH61" s="50">
+        <v>1</v>
+      </c>
+      <c r="BI61" s="50">
         <v>3</v>
       </c>
-      <c r="BJ61" s="30">
+      <c r="BJ61" s="50">
         <v>3</v>
       </c>
-      <c r="BK61" s="30">
-[...11 lines deleted...]
-      <c r="BO61" s="30">
+      <c r="BK61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO61" s="50">
         <v>2</v>
       </c>
-      <c r="BP61" s="30">
+      <c r="BP61" s="50">
         <v>2</v>
       </c>
-      <c r="BQ61" s="30">
-[...8 lines deleted...]
-      <c r="BT61" s="30">
+      <c r="BQ61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS61" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT61" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="2:72" ht="11.85" customHeight="1">
-      <c r="C62" s="31" t="s">
+    <row r="62" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C62" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="D62" s="23"/>
-      <c r="E62" s="30">
+      <c r="D62" s="20"/>
+      <c r="E62" s="50">
         <v>4</v>
       </c>
-      <c r="F62" s="58">
+      <c r="F62" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G62" s="30">
-[...125 lines deleted...]
-      <c r="AW62" s="30">
+      <c r="G62" s="50">
+        <v>0</v>
+      </c>
+      <c r="H62" s="50">
+        <v>0</v>
+      </c>
+      <c r="I62" s="50">
+        <v>0</v>
+      </c>
+      <c r="J62" s="50">
+        <v>0</v>
+      </c>
+      <c r="K62" s="50">
+        <v>0</v>
+      </c>
+      <c r="L62" s="50">
+        <v>0</v>
+      </c>
+      <c r="M62" s="50">
+        <v>0</v>
+      </c>
+      <c r="N62" s="50">
+        <v>0</v>
+      </c>
+      <c r="O62" s="50">
+        <v>0</v>
+      </c>
+      <c r="P62" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="50">
+        <v>0</v>
+      </c>
+      <c r="R62" s="50">
+        <v>0</v>
+      </c>
+      <c r="S62" s="50">
+        <v>0</v>
+      </c>
+      <c r="T62" s="50">
+        <v>0</v>
+      </c>
+      <c r="U62" s="50">
+        <v>0</v>
+      </c>
+      <c r="V62" s="50">
+        <v>0</v>
+      </c>
+      <c r="W62" s="50">
+        <v>0</v>
+      </c>
+      <c r="X62" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z62" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK62" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL62" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="50">
         <v>2</v>
       </c>
-      <c r="AX62" s="30">
+      <c r="AX62" s="50">
         <v>2</v>
       </c>
-      <c r="AY62" s="30">
-[...62 lines deleted...]
-      <c r="BT62" s="30">
+      <c r="AY62" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS62" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT62" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="2:72" ht="11.85" customHeight="1">
-      <c r="C63" s="31" t="s">
+    <row r="63" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C63" s="26" t="s">
         <v>68</v>
       </c>
-      <c r="D63" s="23"/>
-      <c r="E63" s="30">
+      <c r="D63" s="20"/>
+      <c r="E63" s="50">
         <v>39</v>
       </c>
-      <c r="F63" s="58">
+      <c r="F63" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G63" s="30">
-[...53 lines deleted...]
-      <c r="Y63" s="30">
+      <c r="G63" s="50">
+        <v>0</v>
+      </c>
+      <c r="H63" s="50">
+        <v>0</v>
+      </c>
+      <c r="I63" s="50">
+        <v>0</v>
+      </c>
+      <c r="J63" s="50">
+        <v>0</v>
+      </c>
+      <c r="K63" s="50">
+        <v>0</v>
+      </c>
+      <c r="L63" s="50">
+        <v>0</v>
+      </c>
+      <c r="M63" s="50">
+        <v>0</v>
+      </c>
+      <c r="N63" s="50">
+        <v>0</v>
+      </c>
+      <c r="O63" s="50">
+        <v>0</v>
+      </c>
+      <c r="P63" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="50">
+        <v>0</v>
+      </c>
+      <c r="R63" s="50">
+        <v>0</v>
+      </c>
+      <c r="S63" s="50">
+        <v>0</v>
+      </c>
+      <c r="T63" s="50">
+        <v>0</v>
+      </c>
+      <c r="U63" s="50">
+        <v>0</v>
+      </c>
+      <c r="V63" s="50">
+        <v>0</v>
+      </c>
+      <c r="W63" s="50">
+        <v>0</v>
+      </c>
+      <c r="X63" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="50">
         <v>4</v>
       </c>
-      <c r="Z63" s="30">
+      <c r="Z63" s="50">
         <v>4</v>
       </c>
-      <c r="AA63" s="30">
-[...11 lines deleted...]
-      <c r="AE63" s="30">
+      <c r="AA63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE63" s="50">
         <v>2</v>
       </c>
-      <c r="AF63" s="30">
+      <c r="AF63" s="50">
         <v>2</v>
       </c>
-      <c r="AG63" s="30">
-[...11 lines deleted...]
-      <c r="AK63" s="30">
+      <c r="AG63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK63" s="50">
         <v>15</v>
       </c>
-      <c r="AL63" s="30">
+      <c r="AL63" s="50">
         <v>13</v>
       </c>
-      <c r="AM63" s="30">
-[...2 lines deleted...]
-      <c r="AN63" s="30">
+      <c r="AM63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN63" s="50">
         <v>2</v>
       </c>
-      <c r="AO63" s="30">
-[...5 lines deleted...]
-      <c r="AQ63" s="30">
+      <c r="AO63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ63" s="50">
         <v>3</v>
       </c>
-      <c r="AR63" s="30">
+      <c r="AR63" s="50">
         <v>2</v>
       </c>
-      <c r="AS63" s="30">
-[...11 lines deleted...]
-      <c r="AW63" s="30">
+      <c r="AS63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT63" s="50">
+        <v>1</v>
+      </c>
+      <c r="AU63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="50">
         <v>6</v>
       </c>
-      <c r="AX63" s="30">
+      <c r="AX63" s="50">
         <v>5</v>
       </c>
-      <c r="AY63" s="30">
-[...11 lines deleted...]
-      <c r="BC63" s="30">
+      <c r="AY63" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="50">
+        <v>1</v>
+      </c>
+      <c r="BA63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC63" s="50">
         <v>3</v>
       </c>
-      <c r="BD63" s="30">
+      <c r="BD63" s="50">
         <v>2</v>
       </c>
-      <c r="BE63" s="30">
-[...11 lines deleted...]
-      <c r="BI63" s="30">
+      <c r="BE63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF63" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI63" s="50">
         <v>3</v>
       </c>
-      <c r="BJ63" s="30">
+      <c r="BJ63" s="50">
         <v>3</v>
       </c>
-      <c r="BK63" s="30">
-[...11 lines deleted...]
-      <c r="BO63" s="30">
+      <c r="BK63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO63" s="50">
         <v>3</v>
       </c>
-      <c r="BP63" s="30">
+      <c r="BP63" s="50">
         <v>3</v>
       </c>
-      <c r="BQ63" s="30">
-[...8 lines deleted...]
-      <c r="BT63" s="30">
+      <c r="BQ63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS63" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT63" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="2:72" ht="11.85" customHeight="1">
-      <c r="C64" s="53" t="s">
+    <row r="64" spans="2:72" ht="11.9" customHeight="1">
+      <c r="C64" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="D64" s="23"/>
-      <c r="E64" s="30">
+      <c r="D64" s="20"/>
+      <c r="E64" s="50">
         <v>48</v>
       </c>
-      <c r="F64" s="58">
+      <c r="F64" s="50">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="G64" s="30">
+      <c r="G64" s="50">
         <v>7</v>
       </c>
-      <c r="H64" s="30">
+      <c r="H64" s="50">
         <v>7</v>
       </c>
-      <c r="I64" s="30">
-[...47 lines deleted...]
-      <c r="Y64" s="30">
+      <c r="I64" s="50">
+        <v>0</v>
+      </c>
+      <c r="J64" s="50">
+        <v>0</v>
+      </c>
+      <c r="K64" s="50">
+        <v>0</v>
+      </c>
+      <c r="L64" s="50">
+        <v>0</v>
+      </c>
+      <c r="M64" s="50">
+        <v>0</v>
+      </c>
+      <c r="N64" s="50">
+        <v>0</v>
+      </c>
+      <c r="O64" s="50">
+        <v>0</v>
+      </c>
+      <c r="P64" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="50">
+        <v>0</v>
+      </c>
+      <c r="R64" s="50">
+        <v>0</v>
+      </c>
+      <c r="S64" s="50">
+        <v>1</v>
+      </c>
+      <c r="T64" s="50">
+        <v>1</v>
+      </c>
+      <c r="U64" s="50">
+        <v>0</v>
+      </c>
+      <c r="V64" s="50">
+        <v>0</v>
+      </c>
+      <c r="W64" s="50">
+        <v>0</v>
+      </c>
+      <c r="X64" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="50">
         <v>3</v>
       </c>
-      <c r="Z64" s="30">
+      <c r="Z64" s="50">
         <v>3</v>
       </c>
-      <c r="AA64" s="30">
-[...11 lines deleted...]
-      <c r="AE64" s="30">
+      <c r="AA64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="50">
         <v>2</v>
       </c>
-      <c r="AF64" s="30">
+      <c r="AF64" s="50">
         <v>2</v>
       </c>
-      <c r="AG64" s="30">
-[...11 lines deleted...]
-      <c r="AK64" s="30">
+      <c r="AG64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK64" s="50">
         <v>23</v>
       </c>
-      <c r="AL64" s="30">
+      <c r="AL64" s="50">
         <v>16</v>
       </c>
-      <c r="AM64" s="30">
+      <c r="AM64" s="50">
         <v>3</v>
       </c>
-      <c r="AN64" s="30">
+      <c r="AN64" s="50">
         <v>3</v>
       </c>
-      <c r="AO64" s="30">
-[...5 lines deleted...]
-      <c r="AQ64" s="30">
+      <c r="AO64" s="50">
+        <v>1</v>
+      </c>
+      <c r="AP64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ64" s="50">
         <v>2</v>
       </c>
-      <c r="AR64" s="30">
+      <c r="AR64" s="50">
         <v>2</v>
       </c>
-      <c r="AS64" s="30">
-[...11 lines deleted...]
-      <c r="AW64" s="30">
+      <c r="AS64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW64" s="50">
         <v>7</v>
       </c>
-      <c r="AX64" s="30">
+      <c r="AX64" s="50">
         <v>6</v>
       </c>
-      <c r="AY64" s="30">
-[...11 lines deleted...]
-      <c r="BC64" s="30">
+      <c r="AY64" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="50">
+        <v>1</v>
+      </c>
+      <c r="BB64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC64" s="50">
         <v>8</v>
       </c>
-      <c r="BD64" s="30">
+      <c r="BD64" s="50">
         <v>7</v>
       </c>
-      <c r="BE64" s="30">
-[...29 lines deleted...]
-      <c r="BO64" s="30">
+      <c r="BE64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF64" s="50">
+        <v>1</v>
+      </c>
+      <c r="BG64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI64" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ64" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO64" s="50">
         <v>2</v>
       </c>
-      <c r="BP64" s="30">
-[...11 lines deleted...]
-      <c r="BT64" s="30">
+      <c r="BP64" s="50">
+        <v>1</v>
+      </c>
+      <c r="BQ64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR64" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS64" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT64" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:72" ht="11.1" customHeight="1">
-[...69 lines deleted...]
-      <c r="BT65" s="30"/>
+    <row r="65" spans="1:72" ht="11.15" customHeight="1">
+      <c r="C65" s="42"/>
+      <c r="D65" s="20"/>
+      <c r="E65" s="50"/>
+      <c r="F65" s="50"/>
+      <c r="G65" s="50"/>
+      <c r="H65" s="50"/>
+      <c r="I65" s="50"/>
+      <c r="J65" s="50"/>
+      <c r="K65" s="50"/>
+      <c r="L65" s="50"/>
+      <c r="M65" s="50"/>
+      <c r="N65" s="50"/>
+      <c r="O65" s="50"/>
+      <c r="P65" s="50"/>
+      <c r="Q65" s="50"/>
+      <c r="R65" s="50"/>
+      <c r="S65" s="50"/>
+      <c r="T65" s="50"/>
+      <c r="U65" s="50"/>
+      <c r="V65" s="50"/>
+      <c r="W65" s="50"/>
+      <c r="X65" s="50"/>
+      <c r="Y65" s="50"/>
+      <c r="Z65" s="50"/>
+      <c r="AA65" s="50"/>
+      <c r="AB65" s="50"/>
+      <c r="AC65" s="50"/>
+      <c r="AD65" s="50"/>
+      <c r="AE65" s="50"/>
+      <c r="AF65" s="50"/>
+      <c r="AG65" s="50"/>
+      <c r="AH65" s="50"/>
+      <c r="AI65" s="50"/>
+      <c r="AJ65" s="50"/>
+      <c r="AK65" s="50"/>
+      <c r="AL65" s="50"/>
+      <c r="AM65" s="50"/>
+      <c r="AN65" s="50"/>
+      <c r="AO65" s="50"/>
+      <c r="AP65" s="50"/>
+      <c r="AQ65" s="50"/>
+      <c r="AR65" s="50"/>
+      <c r="AS65" s="50"/>
+      <c r="AT65" s="50"/>
+      <c r="AU65" s="50"/>
+      <c r="AV65" s="50"/>
+      <c r="AW65" s="50"/>
+      <c r="AX65" s="50"/>
+      <c r="AY65" s="50"/>
+      <c r="AZ65" s="50"/>
+      <c r="BA65" s="50"/>
+      <c r="BB65" s="50"/>
+      <c r="BC65" s="50"/>
+      <c r="BD65" s="50"/>
+      <c r="BE65" s="50"/>
+      <c r="BF65" s="50"/>
+      <c r="BG65" s="50"/>
+      <c r="BH65" s="50"/>
+      <c r="BI65" s="50"/>
+      <c r="BJ65" s="50"/>
+      <c r="BK65" s="50"/>
+      <c r="BL65" s="50"/>
+      <c r="BM65" s="50"/>
+      <c r="BN65" s="50"/>
+      <c r="BO65" s="50"/>
+      <c r="BP65" s="50"/>
+      <c r="BQ65" s="50"/>
+      <c r="BR65" s="50"/>
+      <c r="BS65" s="50"/>
+      <c r="BT65" s="50"/>
     </row>
-    <row r="66" spans="1:72" ht="11.85" customHeight="1">
-      <c r="C66" s="31" t="s">
+    <row r="66" spans="1:72" ht="11.9" customHeight="1">
+      <c r="C66" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="D66" s="23"/>
-[...3 lines deleted...]
-      <c r="F66" s="58">
+      <c r="D66" s="20"/>
+      <c r="E66" s="50">
+        <v>3645</v>
+      </c>
+      <c r="F66" s="50">
         <f t="shared" si="0"/>
         <v>1139</v>
       </c>
-      <c r="G66" s="30">
+      <c r="G66" s="50">
         <v>551</v>
       </c>
-      <c r="H66" s="30">
+      <c r="H66" s="50">
         <v>526</v>
       </c>
-      <c r="I66" s="30">
-[...2 lines deleted...]
-      <c r="J66" s="30">
+      <c r="I66" s="50">
+        <v>0</v>
+      </c>
+      <c r="J66" s="50">
         <v>2</v>
       </c>
-      <c r="K66" s="30">
+      <c r="K66" s="50">
         <v>23</v>
       </c>
-      <c r="L66" s="30">
-[...20 lines deleted...]
-      <c r="S66" s="30">
+      <c r="L66" s="50">
+        <v>0</v>
+      </c>
+      <c r="M66" s="50">
+        <v>0</v>
+      </c>
+      <c r="N66" s="50">
+        <v>0</v>
+      </c>
+      <c r="O66" s="50">
+        <v>0</v>
+      </c>
+      <c r="P66" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="50">
+        <v>0</v>
+      </c>
+      <c r="R66" s="50">
+        <v>0</v>
+      </c>
+      <c r="S66" s="50">
         <v>588</v>
       </c>
-      <c r="T66" s="30">
+      <c r="T66" s="50">
         <v>563</v>
       </c>
-      <c r="U66" s="30">
-[...2 lines deleted...]
-      <c r="V66" s="30">
+      <c r="U66" s="50">
+        <v>0</v>
+      </c>
+      <c r="V66" s="50">
         <v>2</v>
       </c>
-      <c r="W66" s="30">
+      <c r="W66" s="50">
         <v>23</v>
       </c>
-      <c r="X66" s="30">
-[...2 lines deleted...]
-      <c r="Y66" s="30">
+      <c r="X66" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="50">
         <v>477</v>
       </c>
-      <c r="Z66" s="30">
+      <c r="Z66" s="50">
         <v>452</v>
       </c>
-      <c r="AA66" s="30">
-[...2 lines deleted...]
-      <c r="AB66" s="30">
+      <c r="AA66" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="50">
         <v>7</v>
       </c>
-      <c r="AC66" s="30">
+      <c r="AC66" s="50">
         <v>18</v>
       </c>
-      <c r="AD66" s="30">
-[...8 lines deleted...]
-      <c r="AG66" s="30">
+      <c r="AD66" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE66" s="50">
+        <v>269</v>
+      </c>
+      <c r="AF66" s="50">
+        <v>244</v>
+      </c>
+      <c r="AG66" s="50">
         <v>4</v>
       </c>
-      <c r="AH66" s="30">
+      <c r="AH66" s="50">
         <v>4</v>
       </c>
-      <c r="AI66" s="30">
+      <c r="AI66" s="50">
         <v>17</v>
       </c>
-      <c r="AJ66" s="30">
-[...2 lines deleted...]
-      <c r="AK66" s="30">
+      <c r="AJ66" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK66" s="50">
         <v>735</v>
       </c>
-      <c r="AL66" s="30">
+      <c r="AL66" s="50">
         <v>687</v>
       </c>
-      <c r="AM66" s="30">
+      <c r="AM66" s="50">
         <v>13</v>
       </c>
-      <c r="AN66" s="30">
+      <c r="AN66" s="50">
         <v>11</v>
       </c>
-      <c r="AO66" s="30">
+      <c r="AO66" s="50">
         <v>24</v>
       </c>
-      <c r="AP66" s="30">
-[...2 lines deleted...]
-      <c r="AQ66" s="30">
+      <c r="AP66" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ66" s="50">
         <v>467</v>
       </c>
-      <c r="AR66" s="30">
+      <c r="AR66" s="50">
         <v>429</v>
       </c>
-      <c r="AS66" s="30">
+      <c r="AS66" s="50">
         <v>2</v>
       </c>
-      <c r="AT66" s="30">
+      <c r="AT66" s="50">
         <v>13</v>
       </c>
-      <c r="AU66" s="30">
+      <c r="AU66" s="50">
         <v>23</v>
       </c>
-      <c r="AV66" s="30">
-[...2 lines deleted...]
-      <c r="AW66" s="30">
+      <c r="AV66" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="50">
         <v>687</v>
       </c>
-      <c r="AX66" s="30">
+      <c r="AX66" s="50">
         <v>640</v>
       </c>
-      <c r="AY66" s="30">
+      <c r="AY66" s="50">
         <v>20</v>
       </c>
-      <c r="AZ66" s="30">
+      <c r="AZ66" s="50">
         <v>4</v>
       </c>
-      <c r="BA66" s="30">
+      <c r="BA66" s="50">
         <v>23</v>
       </c>
-      <c r="BB66" s="30">
-[...2 lines deleted...]
-      <c r="BC66" s="30">
+      <c r="BB66" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC66" s="50">
         <v>378</v>
       </c>
-      <c r="BD66" s="30">
+      <c r="BD66" s="50">
         <v>336</v>
       </c>
-      <c r="BE66" s="30">
-[...2 lines deleted...]
-      <c r="BF66" s="30">
+      <c r="BE66" s="50">
+        <v>1</v>
+      </c>
+      <c r="BF66" s="50">
         <v>28</v>
       </c>
-      <c r="BG66" s="30">
+      <c r="BG66" s="50">
         <v>13</v>
       </c>
-      <c r="BH66" s="30">
-[...2 lines deleted...]
-      <c r="BI66" s="30">
+      <c r="BH66" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI66" s="50">
         <v>155</v>
       </c>
-      <c r="BJ66" s="30">
+      <c r="BJ66" s="50">
         <v>148</v>
       </c>
-      <c r="BK66" s="30">
-[...2 lines deleted...]
-      <c r="BL66" s="30">
+      <c r="BK66" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL66" s="50">
         <v>3</v>
       </c>
-      <c r="BM66" s="30">
+      <c r="BM66" s="50">
         <v>4</v>
       </c>
-      <c r="BN66" s="30">
-[...2 lines deleted...]
-      <c r="BO66" s="30">
+      <c r="BN66" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO66" s="50">
         <v>477</v>
       </c>
-      <c r="BP66" s="30">
+      <c r="BP66" s="50">
         <v>455</v>
       </c>
-      <c r="BQ66" s="30">
-[...2 lines deleted...]
-      <c r="BR66" s="30">
+      <c r="BQ66" s="50">
+        <v>1</v>
+      </c>
+      <c r="BR66" s="50">
         <v>4</v>
       </c>
-      <c r="BS66" s="30">
+      <c r="BS66" s="50">
         <v>17</v>
       </c>
-      <c r="BT66" s="30">
+      <c r="BT66" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:72" ht="11.85" customHeight="1">
-      <c r="C67" s="31" t="s">
+    <row r="67" spans="1:72" ht="11.9" customHeight="1">
+      <c r="C67" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="D67" s="23"/>
-      <c r="E67" s="30">
+      <c r="D67" s="20"/>
+      <c r="E67" s="50">
         <v>4</v>
       </c>
-      <c r="F67" s="58">
+      <c r="F67" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G67" s="30">
-[...125 lines deleted...]
-      <c r="AW67" s="30">
+      <c r="G67" s="50">
+        <v>0</v>
+      </c>
+      <c r="H67" s="50">
+        <v>0</v>
+      </c>
+      <c r="I67" s="50">
+        <v>0</v>
+      </c>
+      <c r="J67" s="50">
+        <v>0</v>
+      </c>
+      <c r="K67" s="50">
+        <v>0</v>
+      </c>
+      <c r="L67" s="50">
+        <v>0</v>
+      </c>
+      <c r="M67" s="50">
+        <v>0</v>
+      </c>
+      <c r="N67" s="50">
+        <v>0</v>
+      </c>
+      <c r="O67" s="50">
+        <v>0</v>
+      </c>
+      <c r="P67" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="50">
+        <v>0</v>
+      </c>
+      <c r="R67" s="50">
+        <v>0</v>
+      </c>
+      <c r="S67" s="50">
+        <v>0</v>
+      </c>
+      <c r="T67" s="50">
+        <v>0</v>
+      </c>
+      <c r="U67" s="50">
+        <v>0</v>
+      </c>
+      <c r="V67" s="50">
+        <v>0</v>
+      </c>
+      <c r="W67" s="50">
+        <v>0</v>
+      </c>
+      <c r="X67" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="50">
         <v>2</v>
       </c>
-      <c r="AX67" s="30">
+      <c r="AX67" s="50">
         <v>2</v>
       </c>
-      <c r="AY67" s="30">
-[...62 lines deleted...]
-      <c r="BT67" s="30">
+      <c r="AY67" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC67" s="50">
+        <v>1</v>
+      </c>
+      <c r="BD67" s="50">
+        <v>1</v>
+      </c>
+      <c r="BE67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI67" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ67" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS67" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT67" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:72" ht="11.85" customHeight="1">
-      <c r="C68" s="31" t="s">
+    <row r="68" spans="1:72" ht="11.9" customHeight="1">
+      <c r="C68" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="D68" s="23"/>
-      <c r="E68" s="30">
+      <c r="D68" s="20"/>
+      <c r="E68" s="50">
         <v>331</v>
       </c>
-      <c r="F68" s="58">
+      <c r="F68" s="50">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="G68" s="30">
+      <c r="G68" s="50">
         <v>3</v>
       </c>
-      <c r="H68" s="30">
+      <c r="H68" s="50">
         <v>3</v>
       </c>
-      <c r="I68" s="30">
-[...47 lines deleted...]
-      <c r="Y68" s="30">
+      <c r="I68" s="50">
+        <v>0</v>
+      </c>
+      <c r="J68" s="50">
+        <v>0</v>
+      </c>
+      <c r="K68" s="50">
+        <v>0</v>
+      </c>
+      <c r="L68" s="50">
+        <v>0</v>
+      </c>
+      <c r="M68" s="50">
+        <v>0</v>
+      </c>
+      <c r="N68" s="50">
+        <v>0</v>
+      </c>
+      <c r="O68" s="50">
+        <v>0</v>
+      </c>
+      <c r="P68" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="50">
+        <v>0</v>
+      </c>
+      <c r="R68" s="50">
+        <v>0</v>
+      </c>
+      <c r="S68" s="50">
+        <v>0</v>
+      </c>
+      <c r="T68" s="50">
+        <v>0</v>
+      </c>
+      <c r="U68" s="50">
+        <v>0</v>
+      </c>
+      <c r="V68" s="50">
+        <v>0</v>
+      </c>
+      <c r="W68" s="50">
+        <v>0</v>
+      </c>
+      <c r="X68" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="50">
         <v>17</v>
       </c>
-      <c r="Z68" s="30">
+      <c r="Z68" s="50">
         <v>16</v>
       </c>
-      <c r="AA68" s="30">
-[...11 lines deleted...]
-      <c r="AE68" s="30">
+      <c r="AA68" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE68" s="50">
         <v>17</v>
       </c>
-      <c r="AF68" s="30">
+      <c r="AF68" s="50">
         <v>14</v>
       </c>
-      <c r="AG68" s="30">
+      <c r="AG68" s="50">
         <v>2</v>
       </c>
-      <c r="AH68" s="30">
-[...8 lines deleted...]
-      <c r="AK68" s="30">
+      <c r="AH68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI68" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK68" s="50">
         <v>88</v>
       </c>
-      <c r="AL68" s="30">
+      <c r="AL68" s="50">
         <v>65</v>
       </c>
-      <c r="AM68" s="30">
+      <c r="AM68" s="50">
         <v>18</v>
       </c>
-      <c r="AN68" s="30">
-[...2 lines deleted...]
-      <c r="AO68" s="30">
+      <c r="AN68" s="50">
+        <v>1</v>
+      </c>
+      <c r="AO68" s="50">
         <v>4</v>
       </c>
-      <c r="AP68" s="30">
-[...2 lines deleted...]
-      <c r="AQ68" s="30">
+      <c r="AP68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ68" s="50">
         <v>35</v>
       </c>
-      <c r="AR68" s="30">
+      <c r="AR68" s="50">
         <v>19</v>
       </c>
-      <c r="AS68" s="30">
+      <c r="AS68" s="50">
         <v>15</v>
       </c>
-      <c r="AT68" s="30">
-[...8 lines deleted...]
-      <c r="AW68" s="30">
+      <c r="AT68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU68" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV68" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="50">
         <v>41</v>
       </c>
-      <c r="AX68" s="30">
+      <c r="AX68" s="50">
         <v>35</v>
       </c>
-      <c r="AY68" s="30">
+      <c r="AY68" s="50">
         <v>5</v>
       </c>
-      <c r="AZ68" s="30">
-[...8 lines deleted...]
-      <c r="BC68" s="30">
+      <c r="AZ68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="50">
+        <v>1</v>
+      </c>
+      <c r="BB68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC68" s="50">
         <v>40</v>
       </c>
-      <c r="BD68" s="30">
+      <c r="BD68" s="50">
         <v>35</v>
       </c>
-      <c r="BE68" s="30">
+      <c r="BE68" s="50">
         <v>2</v>
       </c>
-      <c r="BF68" s="30">
-[...2 lines deleted...]
-      <c r="BG68" s="30">
+      <c r="BF68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG68" s="50">
         <v>3</v>
       </c>
-      <c r="BH68" s="30">
-[...2 lines deleted...]
-      <c r="BI68" s="30">
+      <c r="BH68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI68" s="50">
         <v>23</v>
       </c>
-      <c r="BJ68" s="30">
+      <c r="BJ68" s="50">
         <v>19</v>
       </c>
-      <c r="BK68" s="30">
+      <c r="BK68" s="50">
         <v>3</v>
       </c>
-      <c r="BL68" s="30">
-[...8 lines deleted...]
-      <c r="BO68" s="30">
+      <c r="BL68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM68" s="50">
+        <v>1</v>
+      </c>
+      <c r="BN68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO68" s="50">
         <v>70</v>
       </c>
-      <c r="BP68" s="30">
+      <c r="BP68" s="50">
         <v>57</v>
       </c>
-      <c r="BQ68" s="30">
+      <c r="BQ68" s="50">
         <v>10</v>
       </c>
-      <c r="BR68" s="30">
-[...2 lines deleted...]
-      <c r="BS68" s="30">
+      <c r="BR68" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS68" s="50">
         <v>3</v>
       </c>
-      <c r="BT68" s="30">
+      <c r="BT68" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:72" ht="11.85" customHeight="1">
-      <c r="C69" s="31" t="s">
+    <row r="69" spans="1:72" ht="11.9" customHeight="1">
+      <c r="C69" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="D69" s="23"/>
-      <c r="E69" s="30">
+      <c r="D69" s="20"/>
+      <c r="E69" s="50">
         <v>19</v>
       </c>
-      <c r="F69" s="58">
+      <c r="F69" s="50">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="G69" s="30">
+      <c r="G69" s="50">
         <v>2</v>
       </c>
-      <c r="H69" s="30">
+      <c r="H69" s="50">
         <v>2</v>
       </c>
-      <c r="I69" s="30">
-[...29 lines deleted...]
-      <c r="S69" s="30">
+      <c r="I69" s="50">
+        <v>0</v>
+      </c>
+      <c r="J69" s="50">
+        <v>0</v>
+      </c>
+      <c r="K69" s="50">
+        <v>0</v>
+      </c>
+      <c r="L69" s="50">
+        <v>0</v>
+      </c>
+      <c r="M69" s="50">
+        <v>0</v>
+      </c>
+      <c r="N69" s="50">
+        <v>0</v>
+      </c>
+      <c r="O69" s="50">
+        <v>0</v>
+      </c>
+      <c r="P69" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="50">
+        <v>0</v>
+      </c>
+      <c r="R69" s="50">
+        <v>0</v>
+      </c>
+      <c r="S69" s="50">
         <v>3</v>
       </c>
-      <c r="T69" s="30">
+      <c r="T69" s="50">
         <v>3</v>
       </c>
-      <c r="U69" s="30">
-[...11 lines deleted...]
-      <c r="Y69" s="30">
+      <c r="U69" s="50">
+        <v>0</v>
+      </c>
+      <c r="V69" s="50">
+        <v>0</v>
+      </c>
+      <c r="W69" s="50">
+        <v>0</v>
+      </c>
+      <c r="X69" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="50">
         <v>3</v>
       </c>
-      <c r="Z69" s="30">
+      <c r="Z69" s="50">
         <v>3</v>
       </c>
-      <c r="AA69" s="30">
-[...11 lines deleted...]
-      <c r="AE69" s="30">
+      <c r="AA69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="50">
         <v>3</v>
       </c>
-      <c r="AF69" s="30">
+      <c r="AF69" s="50">
         <v>3</v>
       </c>
-      <c r="AG69" s="30">
-[...11 lines deleted...]
-      <c r="AK69" s="30">
+      <c r="AG69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK69" s="50">
         <v>2</v>
       </c>
-      <c r="AL69" s="30">
+      <c r="AL69" s="50">
         <v>2</v>
       </c>
-      <c r="AM69" s="30">
-[...11 lines deleted...]
-      <c r="AQ69" s="30">
+      <c r="AM69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ69" s="50">
         <v>2</v>
       </c>
-      <c r="AR69" s="30">
+      <c r="AR69" s="50">
         <v>2</v>
       </c>
-      <c r="AS69" s="30">
-[...11 lines deleted...]
-      <c r="AW69" s="30">
+      <c r="AS69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="50">
         <v>2</v>
       </c>
-      <c r="AX69" s="30">
+      <c r="AX69" s="50">
         <v>2</v>
       </c>
-      <c r="AY69" s="30">
-[...47 lines deleted...]
-      <c r="BO69" s="30">
+      <c r="AY69" s="50">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC69" s="50">
+        <v>1</v>
+      </c>
+      <c r="BD69" s="50">
+        <v>1</v>
+      </c>
+      <c r="BE69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI69" s="50">
+        <v>1</v>
+      </c>
+      <c r="BJ69" s="50">
+        <v>1</v>
+      </c>
+      <c r="BK69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO69" s="50">
         <v>5</v>
       </c>
-      <c r="BP69" s="30">
+      <c r="BP69" s="50">
         <v>5</v>
       </c>
-      <c r="BQ69" s="30">
-[...8 lines deleted...]
-      <c r="BT69" s="30">
+      <c r="BQ69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS69" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT69" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:72" ht="11.85" customHeight="1">
-      <c r="C70" s="55" t="s">
+    <row r="70" spans="1:72" ht="11.9" customHeight="1">
+      <c r="C70" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="D70" s="23"/>
-      <c r="E70" s="30">
+      <c r="D70" s="20"/>
+      <c r="E70" s="50">
         <v>2</v>
       </c>
-      <c r="F70" s="58">
+      <c r="F70" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G70" s="30">
-[...194 lines deleted...]
-      <c r="BT70" s="30">
+      <c r="G70" s="50">
+        <v>0</v>
+      </c>
+      <c r="H70" s="50">
+        <v>0</v>
+      </c>
+      <c r="I70" s="50">
+        <v>0</v>
+      </c>
+      <c r="J70" s="50">
+        <v>0</v>
+      </c>
+      <c r="K70" s="50">
+        <v>0</v>
+      </c>
+      <c r="L70" s="50">
+        <v>0</v>
+      </c>
+      <c r="M70" s="50">
+        <v>0</v>
+      </c>
+      <c r="N70" s="50">
+        <v>0</v>
+      </c>
+      <c r="O70" s="50">
+        <v>0</v>
+      </c>
+      <c r="P70" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="50">
+        <v>0</v>
+      </c>
+      <c r="R70" s="50">
+        <v>0</v>
+      </c>
+      <c r="S70" s="50">
+        <v>0</v>
+      </c>
+      <c r="T70" s="50">
+        <v>0</v>
+      </c>
+      <c r="U70" s="50">
+        <v>0</v>
+      </c>
+      <c r="V70" s="50">
+        <v>0</v>
+      </c>
+      <c r="W70" s="50">
+        <v>0</v>
+      </c>
+      <c r="X70" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AL70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AN70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AO70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AP70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ70" s="50">
+        <v>1</v>
+      </c>
+      <c r="AR70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AS70" s="50">
+        <v>1</v>
+      </c>
+      <c r="AT70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="50">
+        <v>1</v>
+      </c>
+      <c r="AX70" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY70" s="50">
+        <v>1</v>
+      </c>
+      <c r="AZ70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BD70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BE70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BF70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BJ70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BP70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BQ70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BR70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BS70" s="50">
+        <v>0</v>
+      </c>
+      <c r="BT70" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:72" ht="11.1" customHeight="1">
-[...69 lines deleted...]
-      <c r="BT71" s="30"/>
+    <row r="71" spans="1:72" ht="11.15" customHeight="1">
+      <c r="C71" s="43"/>
+      <c r="D71" s="20"/>
+      <c r="E71" s="50"/>
+      <c r="F71" s="50"/>
+      <c r="G71" s="50"/>
+      <c r="H71" s="50"/>
+      <c r="I71" s="50"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="50"/>
+      <c r="M71" s="50"/>
+      <c r="N71" s="50"/>
+      <c r="O71" s="50"/>
+      <c r="P71" s="50"/>
+      <c r="Q71" s="50"/>
+      <c r="R71" s="50"/>
+      <c r="S71" s="50"/>
+      <c r="T71" s="50"/>
+      <c r="U71" s="50"/>
+      <c r="V71" s="50"/>
+      <c r="W71" s="50"/>
+      <c r="X71" s="50"/>
+      <c r="Y71" s="50"/>
+      <c r="Z71" s="50"/>
+      <c r="AA71" s="50"/>
+      <c r="AB71" s="50"/>
+      <c r="AC71" s="50"/>
+      <c r="AD71" s="50"/>
+      <c r="AE71" s="50"/>
+      <c r="AF71" s="50"/>
+      <c r="AG71" s="50"/>
+      <c r="AH71" s="50"/>
+      <c r="AI71" s="50"/>
+      <c r="AJ71" s="50"/>
+      <c r="AK71" s="50"/>
+      <c r="AL71" s="50"/>
+      <c r="AM71" s="50"/>
+      <c r="AN71" s="50"/>
+      <c r="AO71" s="50"/>
+      <c r="AP71" s="50"/>
+      <c r="AQ71" s="50"/>
+      <c r="AR71" s="50"/>
+      <c r="AS71" s="50"/>
+      <c r="AT71" s="50"/>
+      <c r="AU71" s="50"/>
+      <c r="AV71" s="50"/>
+      <c r="AW71" s="50"/>
+      <c r="AX71" s="50"/>
+      <c r="AY71" s="50"/>
+      <c r="AZ71" s="50"/>
+      <c r="BA71" s="50"/>
+      <c r="BB71" s="50"/>
+      <c r="BC71" s="50"/>
+      <c r="BD71" s="50"/>
+      <c r="BE71" s="50"/>
+      <c r="BF71" s="50"/>
+      <c r="BG71" s="50"/>
+      <c r="BH71" s="50"/>
+      <c r="BI71" s="50"/>
+      <c r="BJ71" s="50"/>
+      <c r="BK71" s="50"/>
+      <c r="BL71" s="50"/>
+      <c r="BM71" s="50"/>
+      <c r="BN71" s="50"/>
+      <c r="BO71" s="50"/>
+      <c r="BP71" s="50"/>
+      <c r="BQ71" s="50"/>
+      <c r="BR71" s="50"/>
+      <c r="BS71" s="50"/>
+      <c r="BT71" s="50"/>
     </row>
-    <row r="72" spans="1:72" ht="11.85" customHeight="1">
-      <c r="C72" s="31" t="s">
+    <row r="72" spans="1:72" ht="11.9" customHeight="1">
+      <c r="C72" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="D72" s="23"/>
-      <c r="E72" s="30">
+      <c r="D72" s="20"/>
+      <c r="E72" s="50">
         <v>341</v>
       </c>
-      <c r="F72" s="58">
+      <c r="F72" s="50">
         <f t="shared" si="0"/>
         <v>37</v>
       </c>
-      <c r="G72" s="30">
+      <c r="G72" s="50">
         <v>26</v>
       </c>
-      <c r="H72" s="30">
+      <c r="H72" s="50">
         <v>26</v>
       </c>
-      <c r="I72" s="30">
-[...29 lines deleted...]
-      <c r="S72" s="30">
+      <c r="I72" s="50">
+        <v>0</v>
+      </c>
+      <c r="J72" s="50">
+        <v>0</v>
+      </c>
+      <c r="K72" s="50">
+        <v>0</v>
+      </c>
+      <c r="L72" s="50">
+        <v>0</v>
+      </c>
+      <c r="M72" s="50">
+        <v>0</v>
+      </c>
+      <c r="N72" s="50">
+        <v>0</v>
+      </c>
+      <c r="O72" s="50">
+        <v>0</v>
+      </c>
+      <c r="P72" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="50">
+        <v>0</v>
+      </c>
+      <c r="R72" s="50">
+        <v>0</v>
+      </c>
+      <c r="S72" s="50">
         <v>11</v>
       </c>
-      <c r="T72" s="30">
+      <c r="T72" s="50">
         <v>11</v>
       </c>
-      <c r="U72" s="30">
-[...11 lines deleted...]
-      <c r="Y72" s="30">
+      <c r="U72" s="50">
+        <v>0</v>
+      </c>
+      <c r="V72" s="50">
+        <v>0</v>
+      </c>
+      <c r="W72" s="50">
+        <v>0</v>
+      </c>
+      <c r="X72" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="50">
         <v>19</v>
       </c>
-      <c r="Z72" s="30">
+      <c r="Z72" s="50">
         <v>19</v>
       </c>
-      <c r="AA72" s="30">
-[...11 lines deleted...]
-      <c r="AE72" s="30">
+      <c r="AA72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE72" s="50">
         <v>19</v>
       </c>
-      <c r="AF72" s="30">
+      <c r="AF72" s="50">
         <v>17</v>
       </c>
-      <c r="AG72" s="30">
+      <c r="AG72" s="50">
         <v>2</v>
       </c>
-      <c r="AH72" s="30">
-[...8 lines deleted...]
-      <c r="AK72" s="30">
+      <c r="AH72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK72" s="50">
         <v>126</v>
       </c>
-      <c r="AL72" s="30">
+      <c r="AL72" s="50">
         <v>113</v>
       </c>
-      <c r="AM72" s="30">
+      <c r="AM72" s="50">
         <v>5</v>
       </c>
-      <c r="AN72" s="30">
+      <c r="AN72" s="50">
         <v>3</v>
       </c>
-      <c r="AO72" s="30">
+      <c r="AO72" s="50">
         <v>5</v>
       </c>
-      <c r="AP72" s="30">
-[...2 lines deleted...]
-      <c r="AQ72" s="30">
+      <c r="AP72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ72" s="50">
         <v>36</v>
       </c>
-      <c r="AR72" s="30">
+      <c r="AR72" s="50">
         <v>30</v>
       </c>
-      <c r="AS72" s="30">
-[...2 lines deleted...]
-      <c r="AT72" s="30">
+      <c r="AS72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AT72" s="50">
         <v>5</v>
       </c>
-      <c r="AU72" s="30">
-[...5 lines deleted...]
-      <c r="AW72" s="30">
+      <c r="AU72" s="50">
+        <v>1</v>
+      </c>
+      <c r="AV72" s="50">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="50">
         <v>59</v>
       </c>
-      <c r="AX72" s="30">
+      <c r="AX72" s="50">
         <v>53</v>
       </c>
-      <c r="AY72" s="30">
+      <c r="AY72" s="50">
         <v>5</v>
       </c>
-      <c r="AZ72" s="30">
-[...8 lines deleted...]
-      <c r="BC72" s="30">
+      <c r="AZ72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BA72" s="50">
+        <v>1</v>
+      </c>
+      <c r="BB72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC72" s="50">
         <v>22</v>
       </c>
-      <c r="BD72" s="30">
+      <c r="BD72" s="50">
         <v>18</v>
       </c>
-      <c r="BE72" s="30">
-[...2 lines deleted...]
-      <c r="BF72" s="30">
+      <c r="BE72" s="50">
+        <v>1</v>
+      </c>
+      <c r="BF72" s="50">
         <v>3</v>
       </c>
-      <c r="BG72" s="30">
-[...5 lines deleted...]
-      <c r="BI72" s="30">
+      <c r="BG72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BH72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BI72" s="50">
         <v>15</v>
       </c>
-      <c r="BJ72" s="30">
+      <c r="BJ72" s="50">
         <v>15</v>
       </c>
-      <c r="BK72" s="30">
-[...11 lines deleted...]
-      <c r="BO72" s="30">
+      <c r="BK72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BL72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BM72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BN72" s="50">
+        <v>0</v>
+      </c>
+      <c r="BO72" s="50">
         <v>45</v>
       </c>
-      <c r="BP72" s="30">
+      <c r="BP72" s="50">
         <v>40</v>
       </c>
-      <c r="BQ72" s="30">
-[...2 lines deleted...]
-      <c r="BR72" s="30">
+      <c r="BQ72" s="50">
+        <v>1</v>
+      </c>
+      <c r="BR72" s="50">
         <v>3</v>
       </c>
-      <c r="BS72" s="30">
-[...2 lines deleted...]
-      <c r="BT72" s="30">
+      <c r="BS72" s="50">
+        <v>1</v>
+      </c>
+      <c r="BT72" s="50">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:72" ht="5.0999999999999996" customHeight="1">
-[...71 lines deleted...]
-      <c r="BT73" s="19"/>
+    <row r="73" spans="1:72" ht="5.15" customHeight="1">
+      <c r="A73" s="16"/>
+      <c r="B73" s="16"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="27"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="28"/>
+      <c r="H73" s="28"/>
+      <c r="I73" s="28"/>
+      <c r="J73" s="28"/>
+      <c r="K73" s="28"/>
+      <c r="L73" s="28"/>
+      <c r="M73" s="28"/>
+      <c r="N73" s="28"/>
+      <c r="O73" s="28"/>
+      <c r="P73" s="28"/>
+      <c r="Q73" s="28"/>
+      <c r="R73" s="28"/>
+      <c r="S73" s="28"/>
+      <c r="T73" s="28"/>
+      <c r="U73" s="28"/>
+      <c r="V73" s="28"/>
+      <c r="W73" s="28"/>
+      <c r="X73" s="28"/>
+      <c r="Y73" s="28"/>
+      <c r="Z73" s="28"/>
+      <c r="AA73" s="28"/>
+      <c r="AB73" s="28"/>
+      <c r="AC73" s="28"/>
+      <c r="AD73" s="28"/>
+      <c r="AE73" s="28"/>
+      <c r="AF73" s="28"/>
+      <c r="AG73" s="28"/>
+      <c r="AH73" s="28"/>
+      <c r="AI73" s="29"/>
+      <c r="AJ73" s="29"/>
+      <c r="AK73" s="29"/>
+      <c r="AL73" s="29"/>
+      <c r="AM73" s="29"/>
+      <c r="AN73" s="29"/>
+      <c r="AO73" s="29"/>
+      <c r="AP73" s="29"/>
+      <c r="AQ73" s="29"/>
+      <c r="AR73" s="29"/>
+      <c r="AS73" s="29"/>
+      <c r="AT73" s="29"/>
+      <c r="AU73" s="29"/>
+      <c r="AV73" s="29"/>
+      <c r="AW73" s="16"/>
+      <c r="AX73" s="16"/>
+      <c r="AY73" s="16"/>
+      <c r="AZ73" s="16"/>
+      <c r="BA73" s="16"/>
+      <c r="BB73" s="16"/>
+      <c r="BC73" s="16"/>
+      <c r="BD73" s="16"/>
+      <c r="BE73" s="16"/>
+      <c r="BF73" s="16"/>
+      <c r="BG73" s="16"/>
+      <c r="BH73" s="16"/>
+      <c r="BI73" s="16"/>
+      <c r="BJ73" s="16"/>
+      <c r="BK73" s="16"/>
+      <c r="BL73" s="16"/>
+      <c r="BM73" s="16"/>
+      <c r="BN73" s="16"/>
+      <c r="BO73" s="16"/>
+      <c r="BP73" s="16"/>
+      <c r="BQ73" s="16"/>
+      <c r="BR73" s="16"/>
+      <c r="BS73" s="16"/>
+      <c r="BT73" s="16"/>
     </row>
-    <row r="74" spans="1:72" ht="5.0999999999999996" customHeight="1">
-[...71 lines deleted...]
-      <c r="BT74" s="42"/>
+    <row r="74" spans="1:72" ht="5.15" customHeight="1">
+      <c r="E74" s="22"/>
+      <c r="F74" s="22"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="22"/>
+      <c r="I74" s="22"/>
+      <c r="J74" s="22"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="22"/>
+      <c r="M74" s="22"/>
+      <c r="N74" s="22"/>
+      <c r="O74" s="22"/>
+      <c r="P74" s="22"/>
+      <c r="Q74" s="22"/>
+      <c r="R74" s="22"/>
+      <c r="S74" s="22"/>
+      <c r="T74" s="22"/>
+      <c r="U74" s="22"/>
+      <c r="V74" s="22"/>
+      <c r="W74" s="22"/>
+      <c r="X74" s="22"/>
+      <c r="Y74" s="22"/>
+      <c r="Z74" s="22"/>
+      <c r="AA74" s="22"/>
+      <c r="AB74" s="22"/>
+      <c r="AC74" s="22"/>
+      <c r="AD74" s="22"/>
+      <c r="AE74" s="22"/>
+      <c r="AF74" s="22"/>
+      <c r="AG74" s="22"/>
+      <c r="AH74" s="22"/>
+      <c r="AI74" s="21"/>
+      <c r="AJ74" s="21"/>
+      <c r="AK74" s="21"/>
+      <c r="AL74" s="21"/>
+      <c r="AM74" s="21"/>
+      <c r="AN74" s="21"/>
+      <c r="AO74" s="21"/>
+      <c r="AP74" s="21"/>
+      <c r="AQ74" s="21"/>
+      <c r="AR74" s="21"/>
+      <c r="AS74" s="21"/>
+      <c r="AT74" s="21"/>
+      <c r="AU74" s="21"/>
+      <c r="AV74" s="21"/>
     </row>
     <row r="75" spans="1:72">
-      <c r="B75" s="35"/>
-      <c r="E75" s="35" t="s">
+      <c r="B75" s="30"/>
+      <c r="E75" s="48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:72"/>
     <row r="77" spans="1:72"/>
     <row r="78" spans="1:72"/>
     <row r="79" spans="1:72"/>
-    <row r="80" spans="1:72">
-[...19 lines deleted...]
-    <row r="96" spans="16:16"/>
+    <row r="80" spans="1:72"/>
+    <row r="81"/>
+    <row r="82"/>
+    <row r="83"/>
+    <row r="84"/>
+    <row r="85"/>
+    <row r="86"/>
+    <row r="87"/>
+    <row r="88"/>
+    <row r="89"/>
+    <row r="90"/>
+    <row r="91"/>
+    <row r="92"/>
+    <row r="93"/>
+    <row r="94"/>
+    <row r="95"/>
+    <row r="96"/>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
     <row r="101"/>
     <row r="102"/>
     <row r="103"/>
     <row r="104"/>
     <row r="105"/>
     <row r="106"/>
     <row r="107"/>
     <row r="108"/>
     <row r="109"/>
     <row r="110"/>
     <row r="111"/>
     <row r="112"/>
     <row r="113"/>
     <row r="114"/>
     <row r="115"/>
     <row r="116"/>
     <row r="117"/>
     <row r="118"/>
     <row r="119"/>
     <row r="120"/>
     <row r="121"/>
@@ -14737,71 +14666,71 @@
     <row r="137"/>
     <row r="138"/>
     <row r="139"/>
     <row r="140"/>
     <row r="141"/>
     <row r="142"/>
     <row r="143"/>
     <row r="144"/>
     <row r="145"/>
     <row r="146"/>
     <row r="147"/>
     <row r="148"/>
     <row r="149"/>
     <row r="150"/>
     <row r="151"/>
     <row r="152"/>
     <row r="153"/>
     <row r="154"/>
     <row r="155"/>
     <row r="156"/>
     <row r="157"/>
     <row r="158"/>
     <row r="159"/>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="AK5:AP7"/>
+    <mergeCell ref="BO5:BT7"/>
+    <mergeCell ref="AW5:BB7"/>
+    <mergeCell ref="E1:AJ2"/>
+    <mergeCell ref="BC5:BH7"/>
+    <mergeCell ref="AE5:AJ7"/>
+    <mergeCell ref="AQ5:AV7"/>
+    <mergeCell ref="S7:X7"/>
     <mergeCell ref="BI5:BN7"/>
     <mergeCell ref="Y5:AD7"/>
     <mergeCell ref="BI1:BV1"/>
     <mergeCell ref="AY1:BH1"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="F6:X6"/>
-    <mergeCell ref="B12:C12"/>
-[...5 lines deleted...]
-    <mergeCell ref="AE5:AJ7"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:C8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="M7:R7"/>
-    <mergeCell ref="AQ5:AV7"/>
-    <mergeCell ref="S7:X7"/>
     <mergeCell ref="G7:L7"/>
+    <mergeCell ref="B12:C12"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="50" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="36" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -14816,32 +14745,31 @@
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>20-00-10</vt:lpstr>
       <vt:lpstr>'20-00-10'!_00</vt:lpstr>
       <vt:lpstr>'20-00-10'!Print_Area</vt:lpstr>
       <vt:lpstr>'20-00-10'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>