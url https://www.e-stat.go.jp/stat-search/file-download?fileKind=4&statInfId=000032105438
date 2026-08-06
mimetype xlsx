--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,91 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{258F1BBC-12A1-493D-931B-938EFF1C6896}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="270" windowWidth="15015" windowHeight="6720"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{203BABAE-74F4-4757-888D-71068D046373}"/>
   </bookViews>
   <sheets>
     <sheet name="20-00-11" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_00" localSheetId="0">'20-00-11'!$G$8:$G$74</definedName>
     <definedName name="_00_1" localSheetId="0">'20-00-11'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'20-00-11'!$A$1:$AE$153</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'20-00-11'!$1:$7</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'20-00-11'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'20-00-11'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'20-00-11'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="42">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>審理の終結事由</t>
     <rPh sb="0" eb="2">
       <t>シンリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウケツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コト</t>
     </rPh>
@@ -359,119 +354,128 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>イインカイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>懲役</t>
     <rPh sb="0" eb="2">
       <t>チョウエキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>８年
 未満</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ミマン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（注）　禁錮刑及び無期刑は，「初犯」として計上している。</t>
-[...23 lines deleted...]
-  <si>
     <t>11　 委員会・審理の終結事由別　　仮　釈　放　審　理　の　刑　名　及　び　刑　期　別　人　員　（総数）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>許可しない・取下げなし</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>許可しない・取下げあり</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>許可しない・取下げなし</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>許可しない・取下げあり</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年</t>
   </si>
+  <si>
+    <t>（注）　禁錮刑及び無期刑は、「初犯」として計上している。</t>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キンコ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ムキケイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ショハン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ケイジョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>平成</t>
+  </si>
+  <si>
+    <t>令和</t>
+  </si>
+  <si>
+    <t>元</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="180" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
+    <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -539,67 +543,50 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Helv"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...15 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＤＦＰ平成明朝体W7"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
@@ -1162,544 +1149,499 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="17" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="180" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="182" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="22" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="33" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="72">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...91 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{0B9655BE-C238-483E-B735-440CCB579615}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{5B6A394C-8CF5-4BB0-8092-197F14C787FB}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{0F89D999-A0C2-4FCC-B6C6-FCA3854672B7}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{14857918-2729-4B02-BDDC-16A4E95B18F3}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{D25D4379-E375-4A84-844A-67DB50A6EA8A}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{0A29BD48-BB52-4213-8379-B29AE3446A08}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{48671ACC-F3C1-4349-8A21-5F8C7921CDA6}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{D9FD8A8C-864C-40D5-9AFC-D2BB557879EE}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{6D4BCD6E-B334-4181-82AD-27E9DF85DA9A}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{A314F3BA-6B27-4A7D-9377-9B2E3D9E4C01}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{A2A08FC5-61FA-4CEF-8953-6253AA1D007E}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{5ABC9449-FEAE-43F5-B3A3-44B06086DE05}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{704D8F70-40A8-4CF0-9A13-95D592977A86}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{D0E6CABC-18A2-471F-A543-2EE688CA435F}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{40C09C30-DEDA-422D-A07C-C337F162D969}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{D1487033-5EC0-4A0C-85AA-1E398ADEB5B5}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{58D8FCBA-4EFE-4570-A816-78CCD5FA1E22}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{72FDC6D8-01C2-4902-8790-B74B7E626F47}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{46B8AFAD-7A90-475D-A72F-B1FC34968CAE}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{15A7FC32-C35C-4826-9F79-C7226D98189A}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{32C5B43C-A092-4534-8018-3F5128B06170}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{95AF40C4-5B3D-4794-AAB8-82C6C979776F}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{BE6DD64D-B99A-4EEC-A9B1-8C55D410D8F1}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{7C484F85-201E-40BD-8FDC-4474ED844D01}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{ABA6248A-E1B0-4504-8AA4-E346E5012CCC}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{374C1FFF-6685-4E56-A2E0-D91465146961}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{DAEA588F-369A-46AC-BCD4-DAAF575776AB}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{6DED6E5F-6ACD-4372-AE04-35620443EE36}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{977F18B3-5F6C-4D3E-9972-4756D6D6FCC8}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{CDAC712D-A134-42E3-850D-8F5CF892BAE4}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{ADD49AA1-BEA3-4014-9462-F0BED7883176}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{B4D8F9AB-BF5C-4657-9066-4350CF12CAD4}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{52D627B3-5902-44BB-8838-FF476FEBDEDA}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{D09951C3-2E96-40E4-B40F-C3E4D94B76CA}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{94EFBC8F-71CE-4A38-8BEA-9BEA8BB9C98D}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{4F1AF732-0E23-404F-9F65-5E26950D8819}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{4D95DBC4-80EC-4C22-A8AA-E9031A911531}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{83689FFD-4862-4A6E-B729-D777F180FFCD}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{2BE66760-582E-4CEF-87F9-CA623FEC466E}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{258EBCB1-8FDD-48BA-A038-2F18397B6E3A}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{0E8BEA76-E92F-4F51-8BA9-7329DE56F311}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{9794EBE1-FACC-4CCC-9651-22EF9D9B6CDE}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{B2F25343-1422-4402-8B66-F48136B64A8B}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{6EC475CC-DD00-4AFF-A872-449624650E25}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{957F1D07-E5B1-42BA-B902-3358DF9EA480}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{01B70DB2-DA92-4CC8-A27B-C7BFC56434EE}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{79624A90-CFCD-477C-BFE3-31FFB5D5B77E}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{A6119EA2-051F-42B2-8C8A-30627F445C67}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{39B817B0-65A4-4FE5-BEB3-D470DFD6EFCE}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{EFCB6884-447A-4B64-9C0D-1879C50ADDB2}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{1C51B7C9-B739-4FBD-8D79-909767338F42}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{94AE0F03-A132-46E2-B469-86A740A984BF}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{E926C8AB-9868-4AE7-9124-103091636F9C}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{6110BED9-8886-4BE0-AC22-DFDF1AEB02CD}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{B45B22F0-3B71-4DFA-84A9-33265C8EAE60}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{F68492BE-8A6C-46C5-9480-DEAAB3C2137D}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{A179E342-8607-43F0-9E30-98503630C3D5}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{8344162A-D824-4341-9553-563CB4D74059}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{85C00785-534D-4D8C-8B8D-010662F47367}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{D5C9E5D5-FCA8-4013-AAA0-B4CD78561B99}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{7D964C56-CBF5-4941-8820-00F835B3E4B5}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{A9CF044E-0B61-4A15-ADB8-EAFFFE80A41B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7821" name="AutoShape 1"/>
+        <xdr:cNvPr id="8046" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833F9132-8501-9B67-67AC-A5AA0ED4A643}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="2914650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1708,51 +1650,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7822" name="AutoShape 2"/>
+        <xdr:cNvPr id="8047" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DB832F-F347-50D9-F651-0EAE77040108}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="3219450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1761,51 +1709,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7823" name="AutoShape 3"/>
+        <xdr:cNvPr id="8048" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F67B22D-0B6A-9BBB-0047-E2257A8A2D69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="3524250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1814,51 +1768,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7824" name="AutoShape 4"/>
+        <xdr:cNvPr id="8049" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98ADDCE0-9821-39B4-1C79-470A0D6C224B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="3829050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1867,51 +1827,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7825" name="AutoShape 5"/>
+        <xdr:cNvPr id="8050" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E081FF-0648-B5C6-5A43-C8C0FE1515D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="4133850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1920,51 +1886,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7826" name="AutoShape 6"/>
+        <xdr:cNvPr id="8051" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA42B6A-0640-D791-AD9D-F9FD3F49D431}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5200650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1973,51 +1945,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7827" name="AutoShape 7"/>
+        <xdr:cNvPr id="8052" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA306A69-3DCB-1969-C788-68F30CD97FD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5505450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2026,51 +2004,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7828" name="AutoShape 8"/>
+        <xdr:cNvPr id="8053" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F02ABAE-2DE8-93FB-E1F7-E72C9E1CBAD7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5810250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2079,51 +2063,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7829" name="AutoShape 9"/>
+        <xdr:cNvPr id="8054" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD7A7AD-5422-1401-40C2-B539AA49CE59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6115050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2132,51 +2122,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7830" name="AutoShape 10"/>
+        <xdr:cNvPr id="8055" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37461546-1391-14B8-2DE7-D26B6907AB71}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6419850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2185,51 +2181,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7831" name="AutoShape 11"/>
+        <xdr:cNvPr id="8056" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F8C0585-3124-77F7-7338-CCFF542D9042}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7486650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2238,51 +2240,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7832" name="AutoShape 12"/>
+        <xdr:cNvPr id="8057" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF26E4C2-B4F2-BC8E-D976-B74D8CD8F3CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7791450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2291,51 +2299,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7833" name="AutoShape 13"/>
+        <xdr:cNvPr id="8058" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5117CB7-61FA-9533-5883-BF06575CA731}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8096250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2344,51 +2358,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7834" name="AutoShape 14"/>
+        <xdr:cNvPr id="8059" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC137569-8DCB-794A-C6AC-4DF6D69556DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8401050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2397,51 +2417,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7835" name="AutoShape 15"/>
+        <xdr:cNvPr id="8060" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09293CF4-9C40-71AB-755C-6A278AC9121F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8705850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2450,51 +2476,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7836" name="AutoShape 16"/>
+        <xdr:cNvPr id="8061" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{236694B9-1ACB-E49D-3530-7915052449DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2503,51 +2535,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7837" name="AutoShape 17"/>
+        <xdr:cNvPr id="8062" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98274257-2CB2-C88C-7B43-B038072CA462}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2556,51 +2594,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7838" name="AutoShape 18"/>
+        <xdr:cNvPr id="8063" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B8F5AF2-7E98-1012-F111-3B5E9E9AF6C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2609,51 +2653,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7839" name="AutoShape 19"/>
+        <xdr:cNvPr id="8064" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C6433B-325F-D304-2FE6-CA5828D7BCD1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2662,51 +2712,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7840" name="AutoShape 20"/>
+        <xdr:cNvPr id="8065" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57D85D08-2318-257F-22B5-6AF5B677918A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2715,51 +2771,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7841" name="AutoShape 21"/>
+        <xdr:cNvPr id="8066" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A547646A-57E7-F5DD-BA41-54ACE24A8913}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2768,51 +2830,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7842" name="AutoShape 22"/>
+        <xdr:cNvPr id="8067" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24386E4D-26B2-8E34-3437-9AD38DB23093}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2821,51 +2889,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7843" name="AutoShape 23"/>
+        <xdr:cNvPr id="8068" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{768ADD7B-0535-EF7E-7131-DFB81856C456}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2874,51 +2948,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7844" name="AutoShape 24"/>
+        <xdr:cNvPr id="8069" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF88DAC4-1DC5-C26F-6019-54E1518F49F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2927,51 +3007,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7845" name="AutoShape 25"/>
+        <xdr:cNvPr id="8070" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FB3A163-8843-4C95-2DAE-663B2F92D664}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2980,51 +3066,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7846" name="AutoShape 26"/>
+        <xdr:cNvPr id="8071" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F0ACDD-E157-2854-4368-798372579C78}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3033,51 +3125,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7847" name="AutoShape 27"/>
+        <xdr:cNvPr id="8072" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45C7B9A-D11A-146E-F2E5-575CBA71DACA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3086,51 +3184,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7848" name="AutoShape 28"/>
+        <xdr:cNvPr id="8073" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2851D98-CCE4-2CC8-C625-9B33C16E62E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3139,51 +3243,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7849" name="AutoShape 29"/>
+        <xdr:cNvPr id="8074" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6471127-8D42-1398-1190-2DE7E3B573F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3192,51 +3302,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7850" name="AutoShape 30"/>
+        <xdr:cNvPr id="8075" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{990399CA-B80B-DF43-D3D7-16B909A206FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3245,51 +3361,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7851" name="AutoShape 31"/>
+        <xdr:cNvPr id="8076" name="AutoShape 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05183199-E9FF-F4F2-41E9-D61297845EAE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3298,51 +3420,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7852" name="AutoShape 32"/>
+        <xdr:cNvPr id="8077" name="AutoShape 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB7549B-EF30-BAF2-F0D6-C7F11CD1E6E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3351,51 +3479,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7853" name="AutoShape 33"/>
+        <xdr:cNvPr id="8078" name="AutoShape 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A3E5EE-6722-74F8-64A1-4CBC2AEAF8BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3404,51 +3538,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7854" name="AutoShape 34"/>
+        <xdr:cNvPr id="8079" name="AutoShape 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{196AEC60-D34C-54EF-8A6A-B4F58A18655D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3457,51 +3597,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7855" name="AutoShape 35"/>
+        <xdr:cNvPr id="8080" name="AutoShape 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D83F69-90C9-F05D-00CA-09D882899653}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3510,51 +3656,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7856" name="AutoShape 36"/>
+        <xdr:cNvPr id="8081" name="AutoShape 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4863DA8-B0E3-4381-D38E-8431BCC4E003}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3563,51 +3715,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7857" name="AutoShape 37"/>
+        <xdr:cNvPr id="8082" name="AutoShape 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EDBB464-E428-70D9-867A-4827F2BC1A13}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3616,51 +3774,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7858" name="AutoShape 38"/>
+        <xdr:cNvPr id="8083" name="AutoShape 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0567CFDB-4219-C78E-433A-DDBAB14F31F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3669,51 +3833,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7859" name="AutoShape 39"/>
+        <xdr:cNvPr id="8084" name="AutoShape 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C426A8C-2162-27E4-7737-AF76722132A1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3722,51 +3892,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7860" name="AutoShape 40"/>
+        <xdr:cNvPr id="8085" name="AutoShape 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB3E0E72-D2E2-CEB6-1015-295583118828}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3775,51 +3951,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7861" name="AutoShape 41"/>
+        <xdr:cNvPr id="8086" name="AutoShape 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2AEA319-2B22-9880-A3DB-2F7DE47A4D60}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3828,51 +4010,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7862" name="AutoShape 42"/>
+        <xdr:cNvPr id="8087" name="AutoShape 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452FB804-7A3B-D362-EE55-7BD508448397}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3881,51 +4069,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7863" name="AutoShape 43"/>
+        <xdr:cNvPr id="8088" name="AutoShape 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCBD5788-9B84-4F94-B81B-C044CFC507A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3934,51 +4128,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7864" name="AutoShape 44"/>
+        <xdr:cNvPr id="8089" name="AutoShape 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AA15789-DA02-22B7-7220-0CCEF5A96ACD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3987,51 +4187,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7865" name="AutoShape 45"/>
+        <xdr:cNvPr id="8090" name="AutoShape 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F82F64C8-8963-41DF-D062-A9A7D62EDB76}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4040,51 +4246,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7866" name="AutoShape 1"/>
+        <xdr:cNvPr id="8091" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A811DD6-725E-5735-83EA-7D578F787B8F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5200650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4093,51 +4305,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7867" name="AutoShape 2"/>
+        <xdr:cNvPr id="8092" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0317122E-9496-1CCB-1F97-8599887332E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5505450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4146,51 +4364,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7868" name="AutoShape 3"/>
+        <xdr:cNvPr id="8093" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D86786-AB4A-BCCD-AF63-66372153991D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5810250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4199,51 +4423,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7869" name="AutoShape 4"/>
+        <xdr:cNvPr id="8094" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CCFABCC-1975-F21C-3757-AF03826211A2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6115050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4252,51 +4482,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7870" name="AutoShape 5"/>
+        <xdr:cNvPr id="8095" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D8E7FE0-C480-1ED0-0CC2-782A3D770898}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6419850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4305,51 +4541,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7871" name="AutoShape 6"/>
+        <xdr:cNvPr id="8096" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EFC1D21-CF35-3028-2F0E-19DA9063B715}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7486650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4358,51 +4600,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7872" name="AutoShape 7"/>
+        <xdr:cNvPr id="8097" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFD6F9CB-404E-E23F-E65E-18A97223A0FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7791450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4411,51 +4659,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7873" name="AutoShape 8"/>
+        <xdr:cNvPr id="8098" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47791956-6CF7-732A-9A5C-F200C6DE6DB2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8096250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4464,51 +4718,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7874" name="AutoShape 9"/>
+        <xdr:cNvPr id="8099" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{088BD61E-3A8E-4A74-3274-C3BB531B319D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8401050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4517,51 +4777,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7875" name="AutoShape 10"/>
+        <xdr:cNvPr id="8100" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE31723-5DDD-9AB7-B64F-8C9234D800F8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8705850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4570,51 +4836,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7876" name="AutoShape 1"/>
+        <xdr:cNvPr id="8101" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F08EF628-12B0-E781-AA3F-213B57712F9E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7486650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4623,51 +4895,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7877" name="AutoShape 2"/>
+        <xdr:cNvPr id="8102" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475386B2-C1EC-DDD2-DB0B-0CCDED3B79F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7791450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4676,51 +4954,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7878" name="AutoShape 3"/>
+        <xdr:cNvPr id="8103" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1FD4D1A-61BE-0BE6-CA31-F2239B50D336}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8096250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4729,51 +5013,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7879" name="AutoShape 4"/>
+        <xdr:cNvPr id="8104" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8AE31F5-6B4F-6FE8-531E-81D1B2BA3E56}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8401050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4782,51 +5072,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7880" name="AutoShape 5"/>
+        <xdr:cNvPr id="8105" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C91F5D15-A099-73F7-8822-8CE2EA8171A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8705850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4835,51 +5131,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7881" name="AutoShape 11"/>
+        <xdr:cNvPr id="8106" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74125053-D5A1-D4B5-133A-2D67DD35259E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4888,51 +5190,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7882" name="AutoShape 12"/>
+        <xdr:cNvPr id="8107" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A873F6A5-93BF-C4F9-5625-ED90E699920B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4941,51 +5249,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7883" name="AutoShape 13"/>
+        <xdr:cNvPr id="8108" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4307DD70-E532-7FF8-CDEB-4164F0538EF0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4994,51 +5308,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7884" name="AutoShape 14"/>
+        <xdr:cNvPr id="8109" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F242E469-5F87-2A7F-08FD-18EC68C1C82F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5047,51 +5367,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7885" name="AutoShape 15"/>
+        <xdr:cNvPr id="8110" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EBC27B0-6788-D67F-110D-E0959F6FC442}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5100,51 +5426,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7886" name="AutoShape 6"/>
+        <xdr:cNvPr id="8111" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{226FD20F-5B63-279B-635E-97FD9E4E89EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5153,51 +5485,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7887" name="AutoShape 7"/>
+        <xdr:cNvPr id="8112" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39C01F10-69B8-B98D-A444-30C6AD2528C9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5206,51 +5544,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7888" name="AutoShape 8"/>
+        <xdr:cNvPr id="8113" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6976CB6E-4C66-2539-BDDE-ED76E010E656}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5259,51 +5603,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7889" name="AutoShape 9"/>
+        <xdr:cNvPr id="8114" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E87DFAC5-1474-7163-5952-019AF3549C87}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5312,51 +5662,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7890" name="AutoShape 10"/>
+        <xdr:cNvPr id="8115" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C790520-0772-84F4-3F90-616E9D38DEC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5365,51 +5721,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7891" name="AutoShape 1"/>
+        <xdr:cNvPr id="8116" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6051EB-8F65-4A5D-C734-36D194020D97}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5418,51 +5780,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7892" name="AutoShape 2"/>
+        <xdr:cNvPr id="8117" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDF735C-D56F-B739-2448-655475282A63}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5471,51 +5839,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7893" name="AutoShape 3"/>
+        <xdr:cNvPr id="8118" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9929C632-1E5F-EABF-1C83-6FCD15F65F44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5524,51 +5898,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7894" name="AutoShape 4"/>
+        <xdr:cNvPr id="8119" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AA09980-D0A0-9A95-A0AF-6D119516D527}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5577,51 +5957,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7895" name="AutoShape 5"/>
+        <xdr:cNvPr id="8120" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBB280C8-C21C-8CA1-3485-9C90E28076CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5630,51 +6016,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7896" name="AutoShape 16"/>
+        <xdr:cNvPr id="8121" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF04B728-40B6-BD83-4FCD-8D86BC871C18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5683,51 +6075,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7897" name="AutoShape 17"/>
+        <xdr:cNvPr id="8122" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F247F65C-849A-4D52-7530-61EC3705F350}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5736,51 +6134,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7898" name="AutoShape 18"/>
+        <xdr:cNvPr id="8123" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92727A73-3069-1B9D-FC5D-BBB186E29E8E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5789,51 +6193,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7899" name="AutoShape 19"/>
+        <xdr:cNvPr id="8124" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D244A02D-F976-2FD3-4F8E-AF72358E4BA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5842,51 +6252,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7900" name="AutoShape 20"/>
+        <xdr:cNvPr id="8125" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CB30B7D-ABCC-0EEF-5254-AAF619F0BC19}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5895,51 +6311,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7901" name="AutoShape 11"/>
+        <xdr:cNvPr id="8126" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E23CCAF-F318-8C81-F2F9-63695F984E73}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5948,51 +6370,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7902" name="AutoShape 12"/>
+        <xdr:cNvPr id="8127" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F8ECE97-19C4-C68E-7276-43622C684A2C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6001,51 +6429,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7903" name="AutoShape 13"/>
+        <xdr:cNvPr id="8128" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51AA2C85-6470-19DA-E05C-0A312C4C65FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6054,51 +6488,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7904" name="AutoShape 14"/>
+        <xdr:cNvPr id="8129" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75431EBC-AC83-1A0D-425B-CB85D9F136F6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6107,51 +6547,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7905" name="AutoShape 15"/>
+        <xdr:cNvPr id="8130" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B883B64-240E-3D0F-2FBB-19DCEF1B292E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6160,51 +6606,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7906" name="AutoShape 6"/>
+        <xdr:cNvPr id="8131" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CEC2DE1-66B0-1DFF-E099-930ED63A7F21}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6213,51 +6665,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7907" name="AutoShape 7"/>
+        <xdr:cNvPr id="8132" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17432D00-43BF-E376-AB4D-C7F0A843D2E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6266,51 +6724,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7908" name="AutoShape 8"/>
+        <xdr:cNvPr id="8133" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD967DDE-83AF-790C-C460-E6930A01B11A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6319,51 +6783,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7909" name="AutoShape 9"/>
+        <xdr:cNvPr id="8134" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{135519BA-FFD1-C443-358D-72708BC65283}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6372,51 +6842,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7910" name="AutoShape 10"/>
+        <xdr:cNvPr id="8135" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11EA07C8-9A70-07DE-1699-E380D55C93D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6425,51 +6901,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7911" name="AutoShape 1"/>
+        <xdr:cNvPr id="8136" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7E1CDE0-A348-2119-CA3C-61DB750DDFF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6478,51 +6960,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7912" name="AutoShape 2"/>
+        <xdr:cNvPr id="8137" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF2875DA-316C-9EBA-A924-5562BE03F9A1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6531,51 +7019,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7913" name="AutoShape 3"/>
+        <xdr:cNvPr id="8138" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F085202-6B70-2670-DA1D-CE6974B15247}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6584,51 +7078,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7914" name="AutoShape 4"/>
+        <xdr:cNvPr id="8139" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15A5C7CF-7228-256E-A602-1FC6AD87FEFD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6637,51 +7137,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7915" name="AutoShape 5"/>
+        <xdr:cNvPr id="8140" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CB3ABE6-92BB-7E21-B509-E9F6C7FD145D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6690,51 +7196,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7916" name="AutoShape 21"/>
+        <xdr:cNvPr id="8141" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AD4D8BB-5F70-F41F-C512-BE62BB647F17}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6743,51 +7255,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7917" name="AutoShape 22"/>
+        <xdr:cNvPr id="8142" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9D6A0A0-05F2-08BA-7618-8AA7EBE9FF5E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6796,51 +7314,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7918" name="AutoShape 23"/>
+        <xdr:cNvPr id="8143" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31DF4E2E-15F6-05F5-E14B-F7F4C1745C4E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6849,51 +7373,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7919" name="AutoShape 24"/>
+        <xdr:cNvPr id="8144" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{393A6430-8B15-B54A-1D3F-BA4B64AE2329}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6902,51 +7432,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7920" name="AutoShape 25"/>
+        <xdr:cNvPr id="8145" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C099FD9-D051-842D-0D9B-CFB001745433}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6955,51 +7491,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7921" name="AutoShape 16"/>
+        <xdr:cNvPr id="8146" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD347F45-708A-D1D4-E82C-B33034291DA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7008,51 +7550,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7922" name="AutoShape 17"/>
+        <xdr:cNvPr id="8147" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB25AC5B-28F1-9E63-97CA-9DE9347663D7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7061,51 +7609,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7923" name="AutoShape 18"/>
+        <xdr:cNvPr id="8148" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA8C027B-0F0D-F706-99AC-936D23806DB1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7114,51 +7668,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7924" name="AutoShape 19"/>
+        <xdr:cNvPr id="8149" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9394BE-CF5F-B229-97CB-6694C5EBF2BF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7167,51 +7727,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7925" name="AutoShape 20"/>
+        <xdr:cNvPr id="8150" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6B7D7A9-9978-7203-913B-C55D8CBE51E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7220,51 +7786,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7926" name="AutoShape 11"/>
+        <xdr:cNvPr id="8151" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCDB2962-E812-F493-BD57-F09F9F451DFB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7273,51 +7845,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7927" name="AutoShape 12"/>
+        <xdr:cNvPr id="8152" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF86AD65-42A0-BC9C-67D0-9A5CC1F2ADCC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7326,51 +7904,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7928" name="AutoShape 13"/>
+        <xdr:cNvPr id="8153" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D91E4B8D-A570-7D9D-7C25-AB1B26270C92}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7379,51 +7963,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7929" name="AutoShape 14"/>
+        <xdr:cNvPr id="8154" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC7B860-576B-8B93-6C6F-70C292322297}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7432,51 +8022,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7930" name="AutoShape 15"/>
+        <xdr:cNvPr id="8155" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{841705F7-C2CF-73FD-AD90-4EA155F502A8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7485,51 +8081,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7931" name="AutoShape 6"/>
+        <xdr:cNvPr id="8156" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B2E5CAA-BE4E-80DF-D5B7-56850A02D6FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7538,51 +8140,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7932" name="AutoShape 7"/>
+        <xdr:cNvPr id="8157" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657B4FAE-051F-202E-3305-CF102DA71433}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7591,51 +8199,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7933" name="AutoShape 8"/>
+        <xdr:cNvPr id="8158" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B68A41A1-227E-BC90-BD82-A6E49A92E43C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7644,51 +8258,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7934" name="AutoShape 9"/>
+        <xdr:cNvPr id="8159" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8B6D2BC-B67D-315F-293C-C3E3CF23DC02}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7697,51 +8317,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7935" name="AutoShape 10"/>
+        <xdr:cNvPr id="8160" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3000D72B-696A-391D-D6E8-2E88B3A96663}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7750,51 +8376,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7936" name="AutoShape 1"/>
+        <xdr:cNvPr id="8161" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E450D632-7A12-68CA-4780-1EA1B63531A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7803,51 +8435,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7937" name="AutoShape 2"/>
+        <xdr:cNvPr id="8162" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D87BD8C-083F-241D-1C9B-6A992A0A86B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7856,51 +8494,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7938" name="AutoShape 3"/>
+        <xdr:cNvPr id="8163" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE796608-7905-ED45-675C-A63BEB735705}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7909,51 +8553,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7939" name="AutoShape 4"/>
+        <xdr:cNvPr id="8164" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AFE9D82-CA24-76DD-C5A8-650BBD97F86D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7962,51 +8612,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7940" name="AutoShape 5"/>
+        <xdr:cNvPr id="8165" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{572E02E8-6DFE-6227-C241-A1F5394BA725}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8015,51 +8671,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7941" name="AutoShape 26"/>
+        <xdr:cNvPr id="8166" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DA0447A-53F7-35F0-DF2B-615C228D95AF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8068,51 +8730,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7942" name="AutoShape 27"/>
+        <xdr:cNvPr id="8167" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0B6428-19D5-FB94-A353-85E9DEE89834}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8121,51 +8789,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7943" name="AutoShape 28"/>
+        <xdr:cNvPr id="8168" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9E8328C-2788-ECF0-0A47-5FDE4504ED29}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8174,51 +8848,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7944" name="AutoShape 29"/>
+        <xdr:cNvPr id="8169" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5921331E-1977-BABB-FB59-7FEFB6312E86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8227,51 +8907,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7945" name="AutoShape 30"/>
+        <xdr:cNvPr id="8170" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90BA9DCD-8492-2C51-4647-C1AFE468ECD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8280,51 +8966,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7946" name="AutoShape 21"/>
+        <xdr:cNvPr id="8171" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74023FEE-B5D8-819E-B240-DB2C811212CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8333,51 +9025,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7947" name="AutoShape 22"/>
+        <xdr:cNvPr id="8172" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D637CFC5-1DC5-63CD-A835-F2DFA1C44A72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8386,51 +9084,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7948" name="AutoShape 23"/>
+        <xdr:cNvPr id="8173" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{039AB44F-12E4-D900-A218-85E067E6F741}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8439,51 +9143,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7949" name="AutoShape 24"/>
+        <xdr:cNvPr id="8174" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E79EAB2-459E-4734-D685-8702610FE1BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8492,51 +9202,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7950" name="AutoShape 25"/>
+        <xdr:cNvPr id="8175" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C4FC5DB-EC7E-15BD-2620-5BBD28B459F6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8545,51 +9261,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7951" name="AutoShape 16"/>
+        <xdr:cNvPr id="8176" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B5DE411-4CF1-C467-67B0-3228062A168E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8598,51 +9320,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7952" name="AutoShape 17"/>
+        <xdr:cNvPr id="8177" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A99A04-8FED-2A8A-DAAC-95A12E79AAEA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8651,51 +9379,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7953" name="AutoShape 18"/>
+        <xdr:cNvPr id="8178" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DB4FC77-B571-1257-502B-B738A22694B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8704,51 +9438,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7954" name="AutoShape 19"/>
+        <xdr:cNvPr id="8179" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5FE7C83-4F69-E34E-1016-573E5539FBB2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8757,51 +9497,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7955" name="AutoShape 20"/>
+        <xdr:cNvPr id="8180" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80C0ACD5-CE56-5924-71DB-5A42FD0E9CDD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8810,51 +9556,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7956" name="AutoShape 11"/>
+        <xdr:cNvPr id="8181" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5861866F-6E1F-2C0D-E78E-3D2E5E3EB413}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8863,51 +9615,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7957" name="AutoShape 12"/>
+        <xdr:cNvPr id="8182" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A18EEC81-4DBD-D809-11C6-5CB2BA643528}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8916,51 +9674,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7958" name="AutoShape 13"/>
+        <xdr:cNvPr id="8183" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B8DA05-40DE-DAEC-61B6-8AD058F7F3CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8969,51 +9733,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7959" name="AutoShape 14"/>
+        <xdr:cNvPr id="8184" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF804E70-FF26-57F4-A85A-C44D308C5EE6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9022,51 +9792,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7960" name="AutoShape 15"/>
+        <xdr:cNvPr id="8185" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFA0F9A9-39F0-A37A-9FC2-5C0001A0C8B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9075,51 +9851,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7961" name="AutoShape 6"/>
+        <xdr:cNvPr id="8186" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B78229-AD47-0D37-018F-2B582CF174AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9128,51 +9910,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7962" name="AutoShape 7"/>
+        <xdr:cNvPr id="8187" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{247BE801-EF9F-3711-D594-248C5CB80333}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9181,51 +9969,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7963" name="AutoShape 8"/>
+        <xdr:cNvPr id="8188" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41E67182-F059-E9D2-6BD6-3D5DA9CEE021}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9234,51 +10028,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7964" name="AutoShape 9"/>
+        <xdr:cNvPr id="8189" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B5173F-C910-A9F2-E08D-BA44D7A47A2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9287,51 +10087,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7965" name="AutoShape 10"/>
+        <xdr:cNvPr id="8190" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E228A601-7A26-6833-B8B9-09293F96908B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9340,51 +10146,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7966" name="AutoShape 1"/>
+        <xdr:cNvPr id="8191" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E4B5A69-3323-FE08-1072-BC17FF5F8E8C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9393,51 +10205,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7967" name="AutoShape 2"/>
+        <xdr:cNvPr id="8192" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A65677-128B-85DE-3A07-DF8F325D803C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9446,51 +10264,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7968" name="AutoShape 3"/>
+        <xdr:cNvPr id="8193" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B509D961-83F2-15AA-6D54-1B048A94BD6D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9499,51 +10323,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7969" name="AutoShape 4"/>
+        <xdr:cNvPr id="8194" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA7A1E28-6083-3FF5-8D04-F04C75D61127}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9552,51 +10382,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7970" name="AutoShape 5"/>
+        <xdr:cNvPr id="8195" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6E866A-323A-3A8E-6147-785729519E1A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9605,51 +10441,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7971" name="AutoShape 31"/>
+        <xdr:cNvPr id="8196" name="AutoShape 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E7B48DF-D28D-9E77-0EC5-0B0629314556}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9658,51 +10500,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7972" name="AutoShape 32"/>
+        <xdr:cNvPr id="8197" name="AutoShape 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441B16F8-B139-EFA9-1435-5C37520A00DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9711,51 +10559,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7973" name="AutoShape 33"/>
+        <xdr:cNvPr id="8198" name="AutoShape 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C38A22B-0ABE-FBCF-7F5E-82761BD8302E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9764,51 +10618,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7974" name="AutoShape 34"/>
+        <xdr:cNvPr id="8199" name="AutoShape 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D27C2B5-DF76-553C-41E7-DD30A31666FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9817,51 +10677,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7975" name="AutoShape 35"/>
+        <xdr:cNvPr id="8200" name="AutoShape 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E389F5A8-04A0-9CAF-C4F9-FA8950D0CE2A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9870,51 +10736,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7976" name="AutoShape 26"/>
+        <xdr:cNvPr id="8201" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CD18A1F-87F5-3428-8E24-4981B86A3E20}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9923,51 +10795,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7977" name="AutoShape 27"/>
+        <xdr:cNvPr id="8202" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26D714B1-BD3D-4CE2-C4D3-853BB3F2A885}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9976,51 +10854,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7978" name="AutoShape 28"/>
+        <xdr:cNvPr id="8203" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1B6FD95-7361-7584-C010-2965CBDEED04}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10029,51 +10913,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7979" name="AutoShape 29"/>
+        <xdr:cNvPr id="8204" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A4BB963-37FC-8B3F-75D8-850BF26177AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10082,51 +10972,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7980" name="AutoShape 30"/>
+        <xdr:cNvPr id="8205" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE33E119-AE7E-EBC4-4F93-580BBBE4591F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10135,51 +11031,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7981" name="AutoShape 21"/>
+        <xdr:cNvPr id="8206" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83D4AE34-1C8C-4F7D-D14B-434A8E391594}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10188,51 +11090,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7982" name="AutoShape 22"/>
+        <xdr:cNvPr id="8207" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D7F17D-8107-65D7-A179-FB9961EA02E8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10241,51 +11149,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7983" name="AutoShape 23"/>
+        <xdr:cNvPr id="8208" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8882DFFA-9E95-30B2-7A8E-55ABDDDE77F7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10294,51 +11208,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7984" name="AutoShape 24"/>
+        <xdr:cNvPr id="8209" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17EB172F-E76C-FE48-0763-088B3A0C9047}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10347,51 +11267,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7985" name="AutoShape 25"/>
+        <xdr:cNvPr id="8210" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AA68259-1E27-1A9E-060F-1C147FB40B72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10400,51 +11326,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7986" name="AutoShape 16"/>
+        <xdr:cNvPr id="8211" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39B41984-C18D-44D3-71D8-7D0052845419}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10453,51 +11385,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7987" name="AutoShape 17"/>
+        <xdr:cNvPr id="8212" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C3DD20-DEAC-1D40-81D5-71AB0D425C87}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10506,51 +11444,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7988" name="AutoShape 18"/>
+        <xdr:cNvPr id="8213" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25E24558-CAF5-D422-2D60-D994A5C9CA19}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10559,51 +11503,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7989" name="AutoShape 19"/>
+        <xdr:cNvPr id="8214" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AEEAF1A-F3DA-DEE8-A78E-8077B93CE887}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10612,51 +11562,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7990" name="AutoShape 20"/>
+        <xdr:cNvPr id="8215" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{905BA767-DB14-3E99-A1E0-F98BD07DB2AF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10665,51 +11621,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7991" name="AutoShape 11"/>
+        <xdr:cNvPr id="8216" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAFD0B9E-1181-FD3A-5E09-F8B832CEEE69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10718,51 +11680,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7992" name="AutoShape 12"/>
+        <xdr:cNvPr id="8217" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14020AAD-08FB-2FB1-C02C-4816E9687E7A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10771,51 +11739,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7993" name="AutoShape 13"/>
+        <xdr:cNvPr id="8218" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B67C357C-AD55-C8EC-5245-BD9F0957357E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10824,51 +11798,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7994" name="AutoShape 14"/>
+        <xdr:cNvPr id="8219" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D4641F-9632-3686-8150-62D35BAFE3F2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10877,51 +11857,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7995" name="AutoShape 15"/>
+        <xdr:cNvPr id="8220" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4440C5A5-34B3-0DF7-1453-D2D99B76CAAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10930,51 +11916,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7996" name="AutoShape 6"/>
+        <xdr:cNvPr id="8221" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6B07BEA-EBEC-C8D0-B64C-64DE558C2505}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10983,51 +11975,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7997" name="AutoShape 7"/>
+        <xdr:cNvPr id="8222" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2656137-1CD3-BC0F-F263-62081584A72A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11036,51 +12034,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7998" name="AutoShape 8"/>
+        <xdr:cNvPr id="8223" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6208B97-656A-F1FF-D8EE-5C986C7A7135}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11089,51 +12093,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7999" name="AutoShape 9"/>
+        <xdr:cNvPr id="8224" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D56BB2-60F6-C42E-BB0A-5EEF8361A8D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11142,51 +12152,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8000" name="AutoShape 10"/>
+        <xdr:cNvPr id="8225" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{172FF181-CB47-CB4A-5600-5F730DEB2C6F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11195,51 +12211,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8001" name="AutoShape 1"/>
+        <xdr:cNvPr id="8226" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C902F384-FA00-D05E-B661-4AA74D19ECA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11248,51 +12270,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8002" name="AutoShape 2"/>
+        <xdr:cNvPr id="8227" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4127E4A9-9BBE-A74E-3DE1-ACEDF3F21FA7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11301,51 +12329,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8003" name="AutoShape 3"/>
+        <xdr:cNvPr id="8228" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06745AA9-F043-4A2D-2271-D97948DC4C71}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11354,51 +12388,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8004" name="AutoShape 4"/>
+        <xdr:cNvPr id="8229" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B6D8A9-B77C-1868-F107-8ED389F79D45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11407,51 +12447,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8005" name="AutoShape 5"/>
+        <xdr:cNvPr id="8230" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8E1350-0B15-43DB-0FBE-B690978CB907}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11460,51 +12506,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8006" name="AutoShape 36"/>
+        <xdr:cNvPr id="8231" name="AutoShape 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{435EB29C-E15E-5EF7-5280-2DAE82C7D57B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11513,51 +12565,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8007" name="AutoShape 37"/>
+        <xdr:cNvPr id="8232" name="AutoShape 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DCA4D6-9B76-1A50-4B36-8718823CE04E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11566,51 +12624,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8008" name="AutoShape 38"/>
+        <xdr:cNvPr id="8233" name="AutoShape 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF03010F-0A2B-0F2D-D7C1-DCC87ED44FA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11619,51 +12683,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8009" name="AutoShape 39"/>
+        <xdr:cNvPr id="8234" name="AutoShape 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D49D4E-B15B-38F7-98BC-66952AA1B93F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11672,51 +12742,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8010" name="AutoShape 40"/>
+        <xdr:cNvPr id="8235" name="AutoShape 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF223D5E-CC98-6D9B-1496-D4F63C4F98D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11725,51 +12801,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8011" name="AutoShape 31"/>
+        <xdr:cNvPr id="8236" name="AutoShape 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42D0AB7C-21DE-BBA2-474D-8A02E74CF019}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11778,51 +12860,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8012" name="AutoShape 32"/>
+        <xdr:cNvPr id="8237" name="AutoShape 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66380402-3160-6551-1E57-029F5B261A8C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11831,51 +12919,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8013" name="AutoShape 33"/>
+        <xdr:cNvPr id="8238" name="AutoShape 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7CB6E6-FB09-9DA5-DC3B-D282D7E24647}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11884,51 +12978,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8014" name="AutoShape 34"/>
+        <xdr:cNvPr id="8239" name="AutoShape 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93C09A65-9CF4-D32A-C2D3-DBCA336BA3A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11937,51 +13037,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8015" name="AutoShape 35"/>
+        <xdr:cNvPr id="8240" name="AutoShape 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FD10A47-624C-3023-190E-A7C599A6236E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11990,51 +13096,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8016" name="AutoShape 26"/>
+        <xdr:cNvPr id="8241" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB51587B-0674-7977-F951-B15A2C633FC4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12043,51 +13155,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8017" name="AutoShape 27"/>
+        <xdr:cNvPr id="8242" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{318A6122-3BE7-9813-14DA-99E66560847C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12096,51 +13214,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8018" name="AutoShape 28"/>
+        <xdr:cNvPr id="8243" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD35F808-52F8-2914-2822-85130CED4CD9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12149,51 +13273,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8019" name="AutoShape 29"/>
+        <xdr:cNvPr id="8244" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{333C2224-491D-09E2-72A1-7824227F30B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12202,51 +13332,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8020" name="AutoShape 30"/>
+        <xdr:cNvPr id="8245" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF033DF6-9199-A8E1-A020-750EBBFFB701}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12255,51 +13391,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8021" name="AutoShape 21"/>
+        <xdr:cNvPr id="8246" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AEA7E2D-3D73-9111-586D-0FA5AD3589ED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12308,51 +13450,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8022" name="AutoShape 22"/>
+        <xdr:cNvPr id="8247" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24EF388E-E62C-76A2-7DCE-55497812AB97}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12361,51 +13509,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8023" name="AutoShape 23"/>
+        <xdr:cNvPr id="8248" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{184FCA5D-3750-83F8-2976-E42EE9611E47}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12414,51 +13568,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8024" name="AutoShape 24"/>
+        <xdr:cNvPr id="8249" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E84C58C-FD05-E689-FB85-088DE8D5B6E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12467,51 +13627,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8025" name="AutoShape 25"/>
+        <xdr:cNvPr id="8250" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74D3B622-F956-4D84-7B1C-8B43B88C3741}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12520,51 +13686,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8026" name="AutoShape 16"/>
+        <xdr:cNvPr id="8251" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D6B1254-49C7-1BF7-0B23-76ACA2122BEF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12573,51 +13745,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8027" name="AutoShape 17"/>
+        <xdr:cNvPr id="8252" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C7D4D94-98B0-C3CB-BAF4-9F2B1737B7F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12626,51 +13804,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8028" name="AutoShape 18"/>
+        <xdr:cNvPr id="8253" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C55DE52F-D3C1-11AD-B339-9EB5C094AB28}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12679,51 +13863,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8029" name="AutoShape 19"/>
+        <xdr:cNvPr id="8254" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{014E1E71-D2E0-EEA7-ECB0-3C9AACD71DA0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12732,51 +13922,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8030" name="AutoShape 20"/>
+        <xdr:cNvPr id="8255" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30B537D6-1844-6653-9064-3EC9A7EC9AB7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12785,51 +13981,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8031" name="AutoShape 11"/>
+        <xdr:cNvPr id="8256" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C7218C7-0A76-D66D-DDD9-2228BC873CB7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12838,51 +14040,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8032" name="AutoShape 12"/>
+        <xdr:cNvPr id="8257" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{283BA58C-F981-1AF9-D5EB-06A6AE2E9B99}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12891,51 +14099,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8033" name="AutoShape 13"/>
+        <xdr:cNvPr id="8258" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B28FC0B0-CC75-8517-183E-F446C731E9E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12944,51 +14158,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8034" name="AutoShape 14"/>
+        <xdr:cNvPr id="8259" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2D7EE40-B905-FB6D-422F-6C5B9F155799}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12997,51 +14217,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8035" name="AutoShape 15"/>
+        <xdr:cNvPr id="8260" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB407325-3FAC-2DB5-7DCF-BF5EBAA25D7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13050,51 +14276,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8036" name="AutoShape 6"/>
+        <xdr:cNvPr id="8261" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D1656F-D4A3-FC48-4A5F-9A0A5419403A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13103,51 +14335,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8037" name="AutoShape 7"/>
+        <xdr:cNvPr id="8262" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0729C627-B26E-8F41-7159-66CE9D799060}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13156,51 +14394,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8038" name="AutoShape 8"/>
+        <xdr:cNvPr id="8263" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0A4A1B-0F10-F76F-F75A-A9A110DB7CD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13209,51 +14453,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8039" name="AutoShape 9"/>
+        <xdr:cNvPr id="8264" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB5F5770-C31F-22C4-A744-DF98127B8BB8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13262,51 +14512,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8040" name="AutoShape 10"/>
+        <xdr:cNvPr id="8265" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA622AAF-FE93-8F4A-2920-E7FAEA47DEF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13315,51 +14571,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8041" name="AutoShape 1"/>
+        <xdr:cNvPr id="8266" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEC86F60-A322-29A4-C832-23AC6899BBE7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13368,51 +14630,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8042" name="AutoShape 2"/>
+        <xdr:cNvPr id="8267" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36190438-AB76-364D-54B4-5934FD8CEA49}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13421,51 +14689,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8043" name="AutoShape 3"/>
+        <xdr:cNvPr id="8268" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1063A762-51E3-19BC-E592-FE6C34F141F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13474,51 +14748,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8044" name="AutoShape 4"/>
+        <xdr:cNvPr id="8269" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65710939-6222-8EAD-3948-3BB82B2E41E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13527,205 +14807,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8045" name="AutoShape 5"/>
+        <xdr:cNvPr id="8270" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2716A46-0110-9F30-C662-5A1BF7E6FCF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13858,10774 +15144,10731 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3AF58C7-DFDA-470C-AF3C-F890594C0099}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:AD153"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="3.6640625" customWidth="1"/>
-    <col min="3" max="3" width="13.1640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" customWidth="1"/>
+    <col min="4" max="4" width="8.77734375" customWidth="1"/>
+    <col min="5" max="5" width="2.77734375" customWidth="1"/>
+    <col min="6" max="6" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.33203125" customWidth="1"/>
-    <col min="8" max="8" width="3.1640625" customWidth="1"/>
+    <col min="8" max="8" width="3.109375" customWidth="1"/>
     <col min="9" max="9" width="8.6640625" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8.6640625" customWidth="1"/>
     <col min="13" max="13" width="9.6640625" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" customWidth="1"/>
-    <col min="15" max="17" width="8.5" customWidth="1"/>
-    <col min="19" max="29" width="9.1640625" customWidth="1"/>
+    <col min="15" max="17" width="8.44140625" customWidth="1"/>
+    <col min="19" max="29" width="9.109375" customWidth="1"/>
     <col min="30" max="30" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
-[...29 lines deleted...]
-      <c r="AD1" s="78"/>
+    <row r="1" spans="1:30" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
     </row>
-    <row r="2" spans="1:30" s="12" customFormat="1" ht="12" customHeight="1">
-[...31 lines deleted...]
-      <c r="AD2" s="80"/>
+    <row r="2" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
     </row>
-    <row r="3" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="F3" s="13"/>
+    <row r="3" spans="1:30" ht="12" customHeight="1">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:30" ht="3" customHeight="1">
-      <c r="G4" s="14"/>
-[...22 lines deleted...]
-      <c r="AD4" s="3"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
     </row>
-    <row r="5" spans="1:30" s="11" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="81" t="s">
+    <row r="5" spans="1:30" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="13"/>
+      <c r="B5" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="81"/>
-[...8 lines deleted...]
-      <c r="J5" s="85" t="s">
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="K5" s="86"/>
-[...11 lines deleted...]
-      <c r="W5" s="85" t="s">
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="67"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="67"/>
+      <c r="R5" s="67"/>
+      <c r="S5" s="67"/>
+      <c r="T5" s="67"/>
+      <c r="U5" s="67"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="86"/>
-[...5 lines deleted...]
-      <c r="AD5" s="86"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67"/>
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
     </row>
-    <row r="6" spans="1:30" s="11" customFormat="1" ht="22.5">
-[...9 lines deleted...]
-      <c r="J6" s="6" t="s">
+    <row r="6" spans="1:30" s="9" customFormat="1" ht="22">
+      <c r="A6" s="15"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="19" t="s">
+      <c r="K6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="19" t="s">
+      <c r="L6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="O6" s="21" t="s">
+      <c r="O6" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Q6" s="19" t="s">
+      <c r="Q6" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="R6" s="19" t="s">
+      <c r="R6" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="22" t="s">
+      <c r="S6" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="22" t="s">
+      <c r="T6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="19" t="s">
+      <c r="U6" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V6" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="W6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="X6" s="19" t="s">
+      <c r="X6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="Y6" s="19" t="s">
+      <c r="Y6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="Z6" s="20" t="s">
+      <c r="Z6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AA6" s="19" t="s">
+      <c r="AA6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AB6" s="21" t="s">
+      <c r="AB6" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AC6" s="19" t="s">
+      <c r="AC6" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AD6" s="21" t="s">
+      <c r="AD6" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:30" ht="12" customHeight="1">
-      <c r="B7" s="30"/>
-[...27 lines deleted...]
-      <c r="AD7" s="25"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="23"/>
+      <c r="T7" s="23"/>
+      <c r="U7" s="23"/>
+      <c r="V7" s="23"/>
+      <c r="W7" s="23"/>
+      <c r="X7" s="23"/>
+      <c r="Y7" s="23"/>
+      <c r="Z7" s="23"/>
+      <c r="AA7" s="23"/>
+      <c r="AB7" s="23"/>
+      <c r="AC7" s="23"/>
+      <c r="AD7" s="23"/>
     </row>
-    <row r="8" spans="1:30" s="29" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-        <f>IF(TEXT(A8,"e")="1","元",TEXT(A8,"e"))</f>
+    <row r="8" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="52"/>
+      <c r="B8" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="69"/>
+      <c r="D8" s="68">
         <v>30</v>
       </c>
-      <c r="E8" s="73"/>
-      <c r="F8" s="73" t="s">
+      <c r="E8" s="68"/>
+      <c r="F8" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="68"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="26">
+        <v>13463</v>
+      </c>
+      <c r="J8" s="26">
+        <v>13397</v>
+      </c>
+      <c r="K8" s="6">
+        <v>49</v>
+      </c>
+      <c r="L8" s="6">
+        <v>985</v>
+      </c>
+      <c r="M8" s="6">
+        <v>2082</v>
+      </c>
+      <c r="N8" s="6">
+        <v>2711</v>
+      </c>
+      <c r="O8" s="6">
+        <v>4133</v>
+      </c>
+      <c r="P8" s="6">
+        <v>2315</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>616</v>
+      </c>
+      <c r="R8" s="6">
+        <v>227</v>
+      </c>
+      <c r="S8" s="6">
+        <v>208</v>
+      </c>
+      <c r="T8" s="6">
+        <v>27</v>
+      </c>
+      <c r="U8" s="6">
+        <v>1</v>
+      </c>
+      <c r="V8" s="6">
+        <v>43</v>
+      </c>
+      <c r="W8" s="6">
+        <v>66</v>
+      </c>
+      <c r="X8" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>7</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>8</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>24</v>
+      </c>
+      <c r="AB8" s="6">
+        <v>20</v>
+      </c>
+      <c r="AC8" s="6">
+        <v>6</v>
+      </c>
+      <c r="AD8" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="12" customHeight="1">
+      <c r="A9" s="1"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="30">
+        <v>8141</v>
+      </c>
+      <c r="J9" s="30">
+        <v>8075</v>
+      </c>
+      <c r="K9" s="23">
+        <v>36</v>
+      </c>
+      <c r="L9" s="23">
+        <v>503</v>
+      </c>
+      <c r="M9" s="23">
+        <v>1093</v>
+      </c>
+      <c r="N9" s="23">
+        <v>1409</v>
+      </c>
+      <c r="O9" s="23">
+        <v>2445</v>
+      </c>
+      <c r="P9" s="23">
+        <v>1616</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>526</v>
+      </c>
+      <c r="R9" s="23">
+        <v>190</v>
+      </c>
+      <c r="S9" s="23">
+        <v>189</v>
+      </c>
+      <c r="T9" s="23">
+        <v>24</v>
+      </c>
+      <c r="U9" s="23">
+        <v>1</v>
+      </c>
+      <c r="V9" s="23">
+        <v>43</v>
+      </c>
+      <c r="W9" s="23">
+        <v>66</v>
+      </c>
+      <c r="X9" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>7</v>
+      </c>
+      <c r="Z9" s="23">
+        <v>8</v>
+      </c>
+      <c r="AA9" s="23">
+        <v>24</v>
+      </c>
+      <c r="AB9" s="23">
+        <v>20</v>
+      </c>
+      <c r="AC9" s="23">
+        <v>6</v>
+      </c>
+      <c r="AD9" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="24"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="26">
+        <v>5322</v>
+      </c>
+      <c r="J10" s="26">
+        <v>5322</v>
+      </c>
+      <c r="K10" s="6">
+        <v>13</v>
+      </c>
+      <c r="L10" s="6">
+        <v>482</v>
+      </c>
+      <c r="M10" s="6">
+        <v>989</v>
+      </c>
+      <c r="N10" s="6">
+        <v>1302</v>
+      </c>
+      <c r="O10" s="6">
+        <v>1688</v>
+      </c>
+      <c r="P10" s="6">
+        <v>699</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>90</v>
+      </c>
+      <c r="R10" s="6">
+        <v>37</v>
+      </c>
+      <c r="S10" s="6">
+        <v>19</v>
+      </c>
+      <c r="T10" s="6">
+        <v>3</v>
+      </c>
+      <c r="U10" s="6">
+        <v>0</v>
+      </c>
+      <c r="V10" s="6">
+        <v>0</v>
+      </c>
+      <c r="W10" s="6">
+        <v>0</v>
+      </c>
+      <c r="X10" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="12" customHeight="1">
+      <c r="A11" s="1"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23"/>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="23"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+      <c r="U11" s="23"/>
+      <c r="V11" s="23"/>
+      <c r="W11" s="23"/>
+      <c r="X11" s="23"/>
+      <c r="Y11" s="23"/>
+      <c r="Z11" s="23"/>
+      <c r="AA11" s="23"/>
+      <c r="AB11" s="23"/>
+      <c r="AC11" s="23"/>
+      <c r="AD11" s="23"/>
+    </row>
+    <row r="12" spans="1:30" ht="12" customHeight="1">
+      <c r="A12" s="52"/>
+      <c r="B12" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="69"/>
+      <c r="D12" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="68"/>
+      <c r="F12" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="68"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="30">
+        <v>12964</v>
+      </c>
+      <c r="J12" s="30">
+        <v>12897</v>
+      </c>
+      <c r="K12" s="23">
+        <v>41</v>
+      </c>
+      <c r="L12" s="23">
+        <v>993</v>
+      </c>
+      <c r="M12" s="23">
+        <v>2109</v>
+      </c>
+      <c r="N12" s="23">
+        <v>2569</v>
+      </c>
+      <c r="O12" s="23">
+        <v>3933</v>
+      </c>
+      <c r="P12" s="23">
+        <v>2287</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>538</v>
+      </c>
+      <c r="R12" s="23">
+        <v>170</v>
+      </c>
+      <c r="S12" s="23">
+        <v>171</v>
+      </c>
+      <c r="T12" s="23">
+        <v>37</v>
+      </c>
+      <c r="U12" s="23">
+        <v>0</v>
+      </c>
+      <c r="V12" s="23">
+        <v>49</v>
+      </c>
+      <c r="W12" s="23">
+        <v>67</v>
+      </c>
+      <c r="X12" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="23">
+        <v>5</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="23">
+        <v>15</v>
+      </c>
+      <c r="AB12" s="23">
+        <v>25</v>
+      </c>
+      <c r="AC12" s="23">
+        <v>10</v>
+      </c>
+      <c r="AD12" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="12" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="30">
+        <v>7789</v>
+      </c>
+      <c r="J13" s="30">
+        <v>7722</v>
+      </c>
+      <c r="K13" s="23">
+        <v>31</v>
+      </c>
+      <c r="L13" s="23">
+        <v>524</v>
+      </c>
+      <c r="M13" s="23">
+        <v>1065</v>
+      </c>
+      <c r="N13" s="23">
+        <v>1327</v>
+      </c>
+      <c r="O13" s="23">
+        <v>2312</v>
+      </c>
+      <c r="P13" s="23">
+        <v>1643</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>438</v>
+      </c>
+      <c r="R13" s="23">
+        <v>146</v>
+      </c>
+      <c r="S13" s="23">
+        <v>157</v>
+      </c>
+      <c r="T13" s="23">
+        <v>30</v>
+      </c>
+      <c r="U13" s="23">
+        <v>0</v>
+      </c>
+      <c r="V13" s="23">
+        <v>49</v>
+      </c>
+      <c r="W13" s="23">
+        <v>67</v>
+      </c>
+      <c r="X13" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="23">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>11</v>
+      </c>
+      <c r="AA13" s="23">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="23">
+        <v>25</v>
+      </c>
+      <c r="AC13" s="23">
+        <v>10</v>
+      </c>
+      <c r="AD13" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="12" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="30">
+        <v>5175</v>
+      </c>
+      <c r="J14" s="30">
+        <v>5175</v>
+      </c>
+      <c r="K14" s="23">
+        <v>10</v>
+      </c>
+      <c r="L14" s="23">
+        <v>469</v>
+      </c>
+      <c r="M14" s="23">
+        <v>1044</v>
+      </c>
+      <c r="N14" s="23">
+        <v>1242</v>
+      </c>
+      <c r="O14" s="23">
+        <v>1621</v>
+      </c>
+      <c r="P14" s="23">
+        <v>644</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>100</v>
+      </c>
+      <c r="R14" s="23">
+        <v>24</v>
+      </c>
+      <c r="S14" s="23">
+        <v>14</v>
+      </c>
+      <c r="T14" s="23">
+        <v>7</v>
+      </c>
+      <c r="U14" s="23">
+        <v>0</v>
+      </c>
+      <c r="V14" s="23">
+        <v>0</v>
+      </c>
+      <c r="W14" s="23">
+        <v>0</v>
+      </c>
+      <c r="X14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="12" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="23"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+      <c r="AA15" s="23"/>
+      <c r="AB15" s="23"/>
+      <c r="AC15" s="23"/>
+      <c r="AD15" s="23"/>
+    </row>
+    <row r="16" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="53"/>
+      <c r="B16" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="70"/>
+      <c r="D16" s="71">
+        <v>2</v>
+      </c>
+      <c r="E16" s="71"/>
+      <c r="F16" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="71"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="34">
+        <v>12135</v>
+      </c>
+      <c r="J16" s="34">
+        <v>12086</v>
+      </c>
+      <c r="K16" s="5">
+        <v>51</v>
+      </c>
+      <c r="L16" s="5">
+        <v>897</v>
+      </c>
+      <c r="M16" s="5">
+        <v>1854</v>
+      </c>
+      <c r="N16" s="5">
+        <v>2346</v>
+      </c>
+      <c r="O16" s="5">
+        <v>3760</v>
+      </c>
+      <c r="P16" s="5">
+        <v>2239</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>522</v>
+      </c>
+      <c r="R16" s="5">
+        <v>158</v>
+      </c>
+      <c r="S16" s="5">
+        <v>171</v>
+      </c>
+      <c r="T16" s="5">
+        <v>53</v>
+      </c>
+      <c r="U16" s="5">
+        <v>0</v>
+      </c>
+      <c r="V16" s="5">
+        <v>35</v>
+      </c>
+      <c r="W16" s="5">
+        <v>49</v>
+      </c>
+      <c r="X16" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>4</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>8</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>11</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>20</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="31"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="34">
+        <v>7149</v>
+      </c>
+      <c r="J17" s="34">
+        <v>7100</v>
+      </c>
+      <c r="K17" s="5">
+        <v>32</v>
+      </c>
+      <c r="L17" s="5">
+        <v>488</v>
+      </c>
+      <c r="M17" s="5">
+        <v>936</v>
+      </c>
+      <c r="N17" s="5">
+        <v>1190</v>
+      </c>
+      <c r="O17" s="5">
+        <v>2120</v>
+      </c>
+      <c r="P17" s="5">
+        <v>1543</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>415</v>
+      </c>
+      <c r="R17" s="5">
+        <v>139</v>
+      </c>
+      <c r="S17" s="5">
+        <v>158</v>
+      </c>
+      <c r="T17" s="5">
+        <v>44</v>
+      </c>
+      <c r="U17" s="5">
+        <v>0</v>
+      </c>
+      <c r="V17" s="5">
+        <v>35</v>
+      </c>
+      <c r="W17" s="5">
+        <v>49</v>
+      </c>
+      <c r="X17" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>11</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>20</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>6</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="31"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="34">
+        <v>4986</v>
+      </c>
+      <c r="J18" s="34">
+        <v>4986</v>
+      </c>
+      <c r="K18" s="5">
+        <v>19</v>
+      </c>
+      <c r="L18" s="5">
+        <v>409</v>
+      </c>
+      <c r="M18" s="5">
+        <v>918</v>
+      </c>
+      <c r="N18" s="5">
+        <v>1156</v>
+      </c>
+      <c r="O18" s="5">
+        <v>1640</v>
+      </c>
+      <c r="P18" s="5">
+        <v>696</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>107</v>
+      </c>
+      <c r="R18" s="5">
+        <v>19</v>
+      </c>
+      <c r="S18" s="5">
+        <v>13</v>
+      </c>
+      <c r="T18" s="5">
+        <v>9</v>
+      </c>
+      <c r="U18" s="5">
+        <v>0</v>
+      </c>
+      <c r="V18" s="5">
+        <v>0</v>
+      </c>
+      <c r="W18" s="5">
+        <v>0</v>
+      </c>
+      <c r="X18" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="12" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="23"/>
+      <c r="W19" s="23"/>
+      <c r="X19" s="23"/>
+      <c r="Y19" s="23"/>
+      <c r="Z19" s="23"/>
+      <c r="AA19" s="23"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="23"/>
+      <c r="AD19" s="23"/>
+    </row>
+    <row r="20" spans="1:30" ht="12" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="29"/>
+      <c r="I20" s="30">
+        <v>6213</v>
+      </c>
+      <c r="J20" s="30">
+        <v>6180</v>
+      </c>
+      <c r="K20" s="23">
+        <v>26</v>
+      </c>
+      <c r="L20" s="23">
+        <v>418</v>
+      </c>
+      <c r="M20" s="23">
+        <v>845</v>
+      </c>
+      <c r="N20" s="23">
+        <v>1028</v>
+      </c>
+      <c r="O20" s="23">
+        <v>1881</v>
+      </c>
+      <c r="P20" s="23">
+        <v>1386</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>326</v>
+      </c>
+      <c r="R20" s="23">
+        <v>100</v>
+      </c>
+      <c r="S20" s="23">
+        <v>122</v>
+      </c>
+      <c r="T20" s="23">
+        <v>34</v>
+      </c>
+      <c r="U20" s="23">
+        <v>0</v>
+      </c>
+      <c r="V20" s="23">
+        <v>14</v>
+      </c>
+      <c r="W20" s="23">
         <v>33</v>
       </c>
-      <c r="G8" s="73"/>
-[...7 lines deleted...]
-      <c r="K8" s="8">
+      <c r="X20" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="23">
+        <v>7</v>
+      </c>
+      <c r="AA20" s="23">
+        <v>6</v>
+      </c>
+      <c r="AB20" s="23">
+        <v>14</v>
+      </c>
+      <c r="AC20" s="23">
+        <v>5</v>
+      </c>
+      <c r="AD20" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="12" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="29"/>
+      <c r="I21" s="30">
+        <v>4431</v>
+      </c>
+      <c r="J21" s="30">
+        <v>4431</v>
+      </c>
+      <c r="K21" s="23">
+        <v>14</v>
+      </c>
+      <c r="L21" s="23">
+        <v>332</v>
+      </c>
+      <c r="M21" s="23">
+        <v>783</v>
+      </c>
+      <c r="N21" s="23">
+        <v>1046</v>
+      </c>
+      <c r="O21" s="23">
+        <v>1487</v>
+      </c>
+      <c r="P21" s="23">
+        <v>639</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>95</v>
+      </c>
+      <c r="R21" s="23">
+        <v>17</v>
+      </c>
+      <c r="S21" s="23">
+        <v>12</v>
+      </c>
+      <c r="T21" s="23">
+        <v>6</v>
+      </c>
+      <c r="U21" s="23">
+        <v>0</v>
+      </c>
+      <c r="V21" s="23">
+        <v>0</v>
+      </c>
+      <c r="W21" s="23">
+        <v>0</v>
+      </c>
+      <c r="X21" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="12" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="29"/>
+      <c r="I22" s="30">
+        <v>401</v>
+      </c>
+      <c r="J22" s="30">
+        <v>389</v>
+      </c>
+      <c r="K22" s="23">
+        <v>4</v>
+      </c>
+      <c r="L22" s="23">
+        <v>53</v>
+      </c>
+      <c r="M22" s="23">
+        <v>52</v>
+      </c>
+      <c r="N22" s="23">
+        <v>94</v>
+      </c>
+      <c r="O22" s="23">
+        <v>89</v>
+      </c>
+      <c r="P22" s="23">
+        <v>38</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>33</v>
+      </c>
+      <c r="R22" s="23">
+        <v>16</v>
+      </c>
+      <c r="S22" s="23">
+        <v>8</v>
+      </c>
+      <c r="T22" s="23">
+        <v>2</v>
+      </c>
+      <c r="U22" s="23">
+        <v>0</v>
+      </c>
+      <c r="V22" s="23">
+        <v>0</v>
+      </c>
+      <c r="W22" s="23">
+        <v>12</v>
+      </c>
+      <c r="X22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="23">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="23">
+        <v>5</v>
+      </c>
+      <c r="AC22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AD22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="12" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="29"/>
+      <c r="I23" s="30">
+        <v>184</v>
+      </c>
+      <c r="J23" s="30">
+        <v>184</v>
+      </c>
+      <c r="K23" s="23">
+        <v>1</v>
+      </c>
+      <c r="L23" s="23">
+        <v>41</v>
+      </c>
+      <c r="M23" s="23">
+        <v>67</v>
+      </c>
+      <c r="N23" s="23">
+        <v>40</v>
+      </c>
+      <c r="O23" s="23">
+        <v>28</v>
+      </c>
+      <c r="P23" s="23">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>0</v>
+      </c>
+      <c r="R23" s="23">
+        <v>0</v>
+      </c>
+      <c r="S23" s="23">
+        <v>0</v>
+      </c>
+      <c r="T23" s="23">
+        <v>0</v>
+      </c>
+      <c r="U23" s="23">
+        <v>0</v>
+      </c>
+      <c r="V23" s="23">
+        <v>0</v>
+      </c>
+      <c r="W23" s="23">
+        <v>0</v>
+      </c>
+      <c r="X23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="12" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="29"/>
+      <c r="I24" s="30">
+        <v>276</v>
+      </c>
+      <c r="J24" s="30">
+        <v>272</v>
+      </c>
+      <c r="K24" s="23">
+        <v>1</v>
+      </c>
+      <c r="L24" s="23">
+        <v>4</v>
+      </c>
+      <c r="M24" s="23">
+        <v>10</v>
+      </c>
+      <c r="N24" s="23">
+        <v>23</v>
+      </c>
+      <c r="O24" s="23">
+        <v>52</v>
+      </c>
+      <c r="P24" s="23">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>47</v>
+      </c>
+      <c r="R24" s="23">
+        <v>18</v>
+      </c>
+      <c r="S24" s="23">
+        <v>20</v>
+      </c>
+      <c r="T24" s="23">
+        <v>6</v>
+      </c>
+      <c r="U24" s="23">
+        <v>0</v>
+      </c>
+      <c r="V24" s="23">
+        <v>20</v>
+      </c>
+      <c r="W24" s="23">
+        <v>4</v>
+      </c>
+      <c r="X24" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>2</v>
+      </c>
+      <c r="AB24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="12" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="29"/>
+      <c r="I25" s="30">
+        <v>140</v>
+      </c>
+      <c r="J25" s="30">
+        <v>140</v>
+      </c>
+      <c r="K25" s="23">
+        <v>3</v>
+      </c>
+      <c r="L25" s="23">
+        <v>12</v>
+      </c>
+      <c r="M25" s="23">
+        <v>15</v>
+      </c>
+      <c r="N25" s="23">
+        <v>25</v>
+      </c>
+      <c r="O25" s="23">
+        <v>45</v>
+      </c>
+      <c r="P25" s="23">
+        <v>27</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>7</v>
+      </c>
+      <c r="R25" s="23">
+        <v>2</v>
+      </c>
+      <c r="S25" s="23">
+        <v>1</v>
+      </c>
+      <c r="T25" s="23">
+        <v>3</v>
+      </c>
+      <c r="U25" s="23">
+        <v>0</v>
+      </c>
+      <c r="V25" s="23">
+        <v>0</v>
+      </c>
+      <c r="W25" s="23">
+        <v>0</v>
+      </c>
+      <c r="X25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="12" customHeight="1">
+      <c r="A26" s="1"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="29"/>
+      <c r="I26" s="30">
+        <v>255</v>
+      </c>
+      <c r="J26" s="30">
+        <v>255</v>
+      </c>
+      <c r="K26" s="23">
+        <v>1</v>
+      </c>
+      <c r="L26" s="23">
+        <v>13</v>
+      </c>
+      <c r="M26" s="23">
+        <v>28</v>
+      </c>
+      <c r="N26" s="23">
+        <v>45</v>
+      </c>
+      <c r="O26" s="23">
+        <v>97</v>
+      </c>
+      <c r="P26" s="23">
+        <v>48</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>9</v>
+      </c>
+      <c r="R26" s="23">
+        <v>4</v>
+      </c>
+      <c r="S26" s="23">
+        <v>8</v>
+      </c>
+      <c r="T26" s="23">
+        <v>2</v>
+      </c>
+      <c r="U26" s="23">
+        <v>0</v>
+      </c>
+      <c r="V26" s="23">
+        <v>0</v>
+      </c>
+      <c r="W26" s="23">
+        <v>0</v>
+      </c>
+      <c r="X26" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="12" customHeight="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="29"/>
+      <c r="I27" s="30">
+        <v>231</v>
+      </c>
+      <c r="J27" s="30">
+        <v>231</v>
+      </c>
+      <c r="K27" s="23">
+        <v>1</v>
+      </c>
+      <c r="L27" s="23">
+        <v>24</v>
+      </c>
+      <c r="M27" s="23">
+        <v>53</v>
+      </c>
+      <c r="N27" s="23">
+        <v>45</v>
+      </c>
+      <c r="O27" s="23">
+        <v>80</v>
+      </c>
+      <c r="P27" s="23">
+        <v>23</v>
+      </c>
+      <c r="Q27" s="23">
+        <v>5</v>
+      </c>
+      <c r="R27" s="23">
+        <v>0</v>
+      </c>
+      <c r="S27" s="23">
+        <v>0</v>
+      </c>
+      <c r="T27" s="23">
+        <v>0</v>
+      </c>
+      <c r="U27" s="23">
+        <v>0</v>
+      </c>
+      <c r="V27" s="23">
+        <v>0</v>
+      </c>
+      <c r="W27" s="23">
+        <v>0</v>
+      </c>
+      <c r="X27" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="12" customHeight="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="29"/>
+      <c r="I28" s="30">
+        <v>4</v>
+      </c>
+      <c r="J28" s="30">
+        <v>4</v>
+      </c>
+      <c r="K28" s="23">
+        <v>0</v>
+      </c>
+      <c r="L28" s="23">
+        <v>0</v>
+      </c>
+      <c r="M28" s="23">
+        <v>1</v>
+      </c>
+      <c r="N28" s="23">
+        <v>0</v>
+      </c>
+      <c r="O28" s="23">
+        <v>1</v>
+      </c>
+      <c r="P28" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="23">
+        <v>0</v>
+      </c>
+      <c r="R28" s="23">
+        <v>1</v>
+      </c>
+      <c r="S28" s="23">
+        <v>0</v>
+      </c>
+      <c r="T28" s="23">
+        <v>0</v>
+      </c>
+      <c r="U28" s="23">
+        <v>0</v>
+      </c>
+      <c r="V28" s="23">
+        <v>1</v>
+      </c>
+      <c r="W28" s="23">
+        <v>0</v>
+      </c>
+      <c r="X28" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="12" customHeight="1">
+      <c r="A29" s="1"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="29"/>
+      <c r="I29" s="30">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>0</v>
+      </c>
+      <c r="K29" s="23">
+        <v>0</v>
+      </c>
+      <c r="L29" s="23">
+        <v>0</v>
+      </c>
+      <c r="M29" s="23">
+        <v>0</v>
+      </c>
+      <c r="N29" s="23">
+        <v>0</v>
+      </c>
+      <c r="O29" s="23">
+        <v>0</v>
+      </c>
+      <c r="P29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="23">
+        <v>0</v>
+      </c>
+      <c r="R29" s="23">
+        <v>0</v>
+      </c>
+      <c r="S29" s="23">
+        <v>0</v>
+      </c>
+      <c r="T29" s="23">
+        <v>0</v>
+      </c>
+      <c r="U29" s="23">
+        <v>0</v>
+      </c>
+      <c r="V29" s="23">
+        <v>0</v>
+      </c>
+      <c r="W29" s="23">
+        <v>0</v>
+      </c>
+      <c r="X29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="12" customHeight="1">
+      <c r="A30" s="1"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="30"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="23"/>
+      <c r="O30" s="23"/>
+      <c r="P30" s="23"/>
+      <c r="Q30" s="23"/>
+      <c r="R30" s="23"/>
+      <c r="S30" s="23"/>
+      <c r="T30" s="23"/>
+      <c r="U30" s="23"/>
+      <c r="V30" s="23"/>
+      <c r="W30" s="23"/>
+      <c r="X30" s="23"/>
+      <c r="Y30" s="23"/>
+      <c r="Z30" s="23"/>
+      <c r="AA30" s="23"/>
+      <c r="AB30" s="23"/>
+      <c r="AC30" s="23"/>
+      <c r="AD30" s="23"/>
+    </row>
+    <row r="31" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="31"/>
+      <c r="B31" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="34">
+        <v>1233</v>
+      </c>
+      <c r="J31" s="34">
+        <v>1230</v>
+      </c>
+      <c r="K31" s="5">
+        <v>1</v>
+      </c>
+      <c r="L31" s="5">
+        <v>47</v>
+      </c>
+      <c r="M31" s="5">
+        <v>193</v>
+      </c>
+      <c r="N31" s="5">
+        <v>251</v>
+      </c>
+      <c r="O31" s="5">
+        <v>423</v>
+      </c>
+      <c r="P31" s="5">
+        <v>254</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>40</v>
+      </c>
+      <c r="R31" s="5">
+        <v>14</v>
+      </c>
+      <c r="S31" s="5">
+        <v>6</v>
+      </c>
+      <c r="T31" s="5">
+        <v>1</v>
+      </c>
+      <c r="U31" s="5">
+        <v>0</v>
+      </c>
+      <c r="V31" s="5">
+        <v>0</v>
+      </c>
+      <c r="W31" s="5">
+        <v>3</v>
+      </c>
+      <c r="X31" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="31"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="54"/>
+      <c r="E32" s="54"/>
+      <c r="F32" s="54"/>
+      <c r="G32" s="54"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="34">
+        <v>449</v>
+      </c>
+      <c r="J32" s="34">
+        <v>446</v>
+      </c>
+      <c r="K32" s="5">
+        <v>0</v>
+      </c>
+      <c r="L32" s="5">
+        <v>19</v>
+      </c>
+      <c r="M32" s="5">
+        <v>55</v>
+      </c>
+      <c r="N32" s="5">
+        <v>75</v>
+      </c>
+      <c r="O32" s="5">
+        <v>145</v>
+      </c>
+      <c r="P32" s="5">
+        <v>112</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>23</v>
+      </c>
+      <c r="R32" s="5">
+        <v>10</v>
+      </c>
+      <c r="S32" s="5">
+        <v>6</v>
+      </c>
+      <c r="T32" s="5">
+        <v>1</v>
+      </c>
+      <c r="U32" s="5">
+        <v>0</v>
+      </c>
+      <c r="V32" s="5">
+        <v>0</v>
+      </c>
+      <c r="W32" s="5">
+        <v>3</v>
+      </c>
+      <c r="X32" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="31"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="34">
+        <v>784</v>
+      </c>
+      <c r="J33" s="34">
+        <v>784</v>
+      </c>
+      <c r="K33" s="5">
+        <v>1</v>
+      </c>
+      <c r="L33" s="5">
+        <v>28</v>
+      </c>
+      <c r="M33" s="5">
+        <v>138</v>
+      </c>
+      <c r="N33" s="5">
+        <v>176</v>
+      </c>
+      <c r="O33" s="5">
+        <v>278</v>
+      </c>
+      <c r="P33" s="5">
+        <v>142</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>17</v>
+      </c>
+      <c r="R33" s="5">
+        <v>4</v>
+      </c>
+      <c r="S33" s="5">
+        <v>0</v>
+      </c>
+      <c r="T33" s="5">
+        <v>0</v>
+      </c>
+      <c r="U33" s="5">
+        <v>0</v>
+      </c>
+      <c r="V33" s="5">
+        <v>0</v>
+      </c>
+      <c r="W33" s="5">
+        <v>0</v>
+      </c>
+      <c r="X33" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="12" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="30"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="23"/>
+      <c r="Q34" s="23"/>
+      <c r="R34" s="23"/>
+      <c r="S34" s="23"/>
+      <c r="T34" s="23"/>
+      <c r="U34" s="23"/>
+      <c r="V34" s="23"/>
+      <c r="W34" s="23"/>
+      <c r="X34" s="23"/>
+      <c r="Y34" s="23"/>
+      <c r="Z34" s="23"/>
+      <c r="AA34" s="23"/>
+      <c r="AB34" s="23"/>
+      <c r="AC34" s="23"/>
+      <c r="AD34" s="23"/>
+    </row>
+    <row r="35" spans="1:30" ht="12" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="29"/>
+      <c r="I35" s="30">
+        <v>413</v>
+      </c>
+      <c r="J35" s="30">
+        <v>412</v>
+      </c>
+      <c r="K35" s="23">
+        <v>0</v>
+      </c>
+      <c r="L35" s="23">
+        <v>18</v>
+      </c>
+      <c r="M35" s="23">
         <v>49</v>
       </c>
-      <c r="L8" s="8">
-[...17 lines deleted...]
-      <c r="R8" s="8">
+      <c r="N35" s="23">
+        <v>68</v>
+      </c>
+      <c r="O35" s="23">
+        <v>135</v>
+      </c>
+      <c r="P35" s="23">
+        <v>105</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>22</v>
+      </c>
+      <c r="R35" s="23">
+        <v>8</v>
+      </c>
+      <c r="S35" s="23">
+        <v>6</v>
+      </c>
+      <c r="T35" s="23">
+        <v>1</v>
+      </c>
+      <c r="U35" s="23">
+        <v>0</v>
+      </c>
+      <c r="V35" s="23">
+        <v>0</v>
+      </c>
+      <c r="W35" s="23">
+        <v>1</v>
+      </c>
+      <c r="X35" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" ht="12" customHeight="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="29"/>
+      <c r="I36" s="30">
+        <v>724</v>
+      </c>
+      <c r="J36" s="30">
+        <v>724</v>
+      </c>
+      <c r="K36" s="23">
+        <v>1</v>
+      </c>
+      <c r="L36" s="23">
+        <v>21</v>
+      </c>
+      <c r="M36" s="23">
+        <v>125</v>
+      </c>
+      <c r="N36" s="23">
+        <v>159</v>
+      </c>
+      <c r="O36" s="23">
+        <v>266</v>
+      </c>
+      <c r="P36" s="23">
+        <v>131</v>
+      </c>
+      <c r="Q36" s="23">
+        <v>17</v>
+      </c>
+      <c r="R36" s="23">
+        <v>4</v>
+      </c>
+      <c r="S36" s="23">
+        <v>0</v>
+      </c>
+      <c r="T36" s="23">
+        <v>0</v>
+      </c>
+      <c r="U36" s="23">
+        <v>0</v>
+      </c>
+      <c r="V36" s="23">
+        <v>0</v>
+      </c>
+      <c r="W36" s="23">
+        <v>0</v>
+      </c>
+      <c r="X36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="12" customHeight="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="29"/>
+      <c r="I37" s="30">
+        <v>14</v>
+      </c>
+      <c r="J37" s="30">
+        <v>13</v>
+      </c>
+      <c r="K37" s="23">
+        <v>0</v>
+      </c>
+      <c r="L37" s="23">
+        <v>1</v>
+      </c>
+      <c r="M37" s="23">
+        <v>3</v>
+      </c>
+      <c r="N37" s="23">
+        <v>3</v>
+      </c>
+      <c r="O37" s="23">
+        <v>4</v>
+      </c>
+      <c r="P37" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="23">
+        <v>0</v>
+      </c>
+      <c r="R37" s="23">
+        <v>0</v>
+      </c>
+      <c r="S37" s="23">
+        <v>0</v>
+      </c>
+      <c r="T37" s="23">
+        <v>0</v>
+      </c>
+      <c r="U37" s="23">
+        <v>0</v>
+      </c>
+      <c r="V37" s="23">
+        <v>0</v>
+      </c>
+      <c r="W37" s="23">
+        <v>1</v>
+      </c>
+      <c r="X37" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="12" customHeight="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="29"/>
+      <c r="I38" s="30">
+        <v>16</v>
+      </c>
+      <c r="J38" s="30">
+        <v>16</v>
+      </c>
+      <c r="K38" s="23">
+        <v>0</v>
+      </c>
+      <c r="L38" s="23">
+        <v>3</v>
+      </c>
+      <c r="M38" s="23">
+        <v>6</v>
+      </c>
+      <c r="N38" s="23">
+        <v>4</v>
+      </c>
+      <c r="O38" s="23">
+        <v>1</v>
+      </c>
+      <c r="P38" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>0</v>
+      </c>
+      <c r="R38" s="23">
+        <v>0</v>
+      </c>
+      <c r="S38" s="23">
+        <v>0</v>
+      </c>
+      <c r="T38" s="23">
+        <v>0</v>
+      </c>
+      <c r="U38" s="23">
+        <v>0</v>
+      </c>
+      <c r="V38" s="23">
+        <v>0</v>
+      </c>
+      <c r="W38" s="23">
+        <v>0</v>
+      </c>
+      <c r="X38" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="12" customHeight="1">
+      <c r="A39" s="1"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="29"/>
+      <c r="I39" s="30">
+        <v>7</v>
+      </c>
+      <c r="J39" s="30">
+        <v>6</v>
+      </c>
+      <c r="K39" s="23">
+        <v>0</v>
+      </c>
+      <c r="L39" s="23">
+        <v>0</v>
+      </c>
+      <c r="M39" s="23">
+        <v>0</v>
+      </c>
+      <c r="N39" s="23">
+        <v>0</v>
+      </c>
+      <c r="O39" s="23">
+        <v>2</v>
+      </c>
+      <c r="P39" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>1</v>
+      </c>
+      <c r="R39" s="23">
+        <v>2</v>
+      </c>
+      <c r="S39" s="23">
+        <v>0</v>
+      </c>
+      <c r="T39" s="23">
+        <v>0</v>
+      </c>
+      <c r="U39" s="23">
+        <v>0</v>
+      </c>
+      <c r="V39" s="23">
+        <v>0</v>
+      </c>
+      <c r="W39" s="23">
+        <v>1</v>
+      </c>
+      <c r="X39" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="12" customHeight="1">
+      <c r="A40" s="1"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="29"/>
+      <c r="I40" s="30">
+        <v>16</v>
+      </c>
+      <c r="J40" s="30">
+        <v>16</v>
+      </c>
+      <c r="K40" s="23">
+        <v>0</v>
+      </c>
+      <c r="L40" s="23">
+        <v>2</v>
+      </c>
+      <c r="M40" s="23">
+        <v>1</v>
+      </c>
+      <c r="N40" s="23">
+        <v>4</v>
+      </c>
+      <c r="O40" s="23">
+        <v>6</v>
+      </c>
+      <c r="P40" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>0</v>
+      </c>
+      <c r="R40" s="23">
+        <v>0</v>
+      </c>
+      <c r="S40" s="23">
+        <v>0</v>
+      </c>
+      <c r="T40" s="23">
+        <v>0</v>
+      </c>
+      <c r="U40" s="23">
+        <v>0</v>
+      </c>
+      <c r="V40" s="23">
+        <v>0</v>
+      </c>
+      <c r="W40" s="23">
+        <v>0</v>
+      </c>
+      <c r="X40" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="12" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="57"/>
+      <c r="E41" s="57"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="29"/>
+      <c r="I41" s="30">
+        <v>14</v>
+      </c>
+      <c r="J41" s="30">
+        <v>14</v>
+      </c>
+      <c r="K41" s="23">
+        <v>0</v>
+      </c>
+      <c r="L41" s="23">
+        <v>0</v>
+      </c>
+      <c r="M41" s="23">
+        <v>3</v>
+      </c>
+      <c r="N41" s="23">
+        <v>4</v>
+      </c>
+      <c r="O41" s="23">
+        <v>3</v>
+      </c>
+      <c r="P41" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="23">
+        <v>0</v>
+      </c>
+      <c r="R41" s="23">
+        <v>0</v>
+      </c>
+      <c r="S41" s="23">
+        <v>0</v>
+      </c>
+      <c r="T41" s="23">
+        <v>0</v>
+      </c>
+      <c r="U41" s="23">
+        <v>0</v>
+      </c>
+      <c r="V41" s="23">
+        <v>0</v>
+      </c>
+      <c r="W41" s="23">
+        <v>0</v>
+      </c>
+      <c r="X41" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="12" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="57"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="57"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="29"/>
+      <c r="I42" s="30">
+        <v>28</v>
+      </c>
+      <c r="J42" s="30">
+        <v>28</v>
+      </c>
+      <c r="K42" s="23">
+        <v>0</v>
+      </c>
+      <c r="L42" s="23">
+        <v>2</v>
+      </c>
+      <c r="M42" s="23">
+        <v>6</v>
+      </c>
+      <c r="N42" s="23">
+        <v>9</v>
+      </c>
+      <c r="O42" s="23">
+        <v>5</v>
+      </c>
+      <c r="P42" s="23">
+        <v>6</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>0</v>
+      </c>
+      <c r="R42" s="23">
+        <v>0</v>
+      </c>
+      <c r="S42" s="23">
+        <v>0</v>
+      </c>
+      <c r="T42" s="23">
+        <v>0</v>
+      </c>
+      <c r="U42" s="23">
+        <v>0</v>
+      </c>
+      <c r="V42" s="23">
+        <v>0</v>
+      </c>
+      <c r="W42" s="23">
+        <v>0</v>
+      </c>
+      <c r="X42" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="12" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="29"/>
+      <c r="I43" s="30">
+        <v>1</v>
+      </c>
+      <c r="J43" s="30">
+        <v>1</v>
+      </c>
+      <c r="K43" s="23">
+        <v>0</v>
+      </c>
+      <c r="L43" s="23">
+        <v>0</v>
+      </c>
+      <c r="M43" s="23">
+        <v>0</v>
+      </c>
+      <c r="N43" s="23">
+        <v>0</v>
+      </c>
+      <c r="O43" s="23">
+        <v>1</v>
+      </c>
+      <c r="P43" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="23">
+        <v>0</v>
+      </c>
+      <c r="R43" s="23">
+        <v>0</v>
+      </c>
+      <c r="S43" s="23">
+        <v>0</v>
+      </c>
+      <c r="T43" s="23">
+        <v>0</v>
+      </c>
+      <c r="U43" s="23">
+        <v>0</v>
+      </c>
+      <c r="V43" s="23">
+        <v>0</v>
+      </c>
+      <c r="W43" s="23">
+        <v>0</v>
+      </c>
+      <c r="X43" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="12" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="28"/>
+      <c r="C44" s="57"/>
+      <c r="D44" s="57"/>
+      <c r="E44" s="57"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="29"/>
+      <c r="I44" s="30">
+        <v>0</v>
+      </c>
+      <c r="J44" s="30">
+        <v>0</v>
+      </c>
+      <c r="K44" s="23">
+        <v>0</v>
+      </c>
+      <c r="L44" s="23">
+        <v>0</v>
+      </c>
+      <c r="M44" s="23">
+        <v>0</v>
+      </c>
+      <c r="N44" s="23">
+        <v>0</v>
+      </c>
+      <c r="O44" s="23">
+        <v>0</v>
+      </c>
+      <c r="P44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>0</v>
+      </c>
+      <c r="R44" s="23">
+        <v>0</v>
+      </c>
+      <c r="S44" s="23">
+        <v>0</v>
+      </c>
+      <c r="T44" s="23">
+        <v>0</v>
+      </c>
+      <c r="U44" s="23">
+        <v>0</v>
+      </c>
+      <c r="V44" s="23">
+        <v>0</v>
+      </c>
+      <c r="W44" s="23">
+        <v>0</v>
+      </c>
+      <c r="X44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="12" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23"/>
+      <c r="R45" s="23"/>
+      <c r="S45" s="23"/>
+      <c r="T45" s="23"/>
+      <c r="U45" s="23"/>
+      <c r="V45" s="23"/>
+      <c r="W45" s="23"/>
+      <c r="X45" s="23"/>
+      <c r="Y45" s="23"/>
+      <c r="Z45" s="23"/>
+      <c r="AA45" s="23"/>
+      <c r="AB45" s="23"/>
+      <c r="AC45" s="23"/>
+      <c r="AD45" s="23"/>
+    </row>
+    <row r="46" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="31"/>
+      <c r="B46" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="54"/>
+      <c r="D46" s="54"/>
+      <c r="E46" s="54"/>
+      <c r="F46" s="54"/>
+      <c r="G46" s="54"/>
+      <c r="H46" s="33"/>
+      <c r="I46" s="34">
+        <v>909</v>
+      </c>
+      <c r="J46" s="34">
+        <v>907</v>
+      </c>
+      <c r="K46" s="5">
+        <v>3</v>
+      </c>
+      <c r="L46" s="5">
+        <v>77</v>
+      </c>
+      <c r="M46" s="5">
+        <v>151</v>
+      </c>
+      <c r="N46" s="5">
+        <v>197</v>
+      </c>
+      <c r="O46" s="5">
+        <v>257</v>
+      </c>
+      <c r="P46" s="5">
+        <v>131</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>30</v>
+      </c>
+      <c r="R46" s="5">
+        <v>4</v>
+      </c>
+      <c r="S46" s="5">
+        <v>39</v>
+      </c>
+      <c r="T46" s="5">
+        <v>18</v>
+      </c>
+      <c r="U46" s="5">
+        <v>0</v>
+      </c>
+      <c r="V46" s="5">
+        <v>0</v>
+      </c>
+      <c r="W46" s="5">
+        <v>2</v>
+      </c>
+      <c r="X46" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="31"/>
+      <c r="B47" s="32"/>
+      <c r="C47" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="34">
+        <v>408</v>
+      </c>
+      <c r="J47" s="34">
+        <v>406</v>
+      </c>
+      <c r="K47" s="5">
+        <v>2</v>
+      </c>
+      <c r="L47" s="5">
+        <v>30</v>
+      </c>
+      <c r="M47" s="5">
+        <v>52</v>
+      </c>
+      <c r="N47" s="5">
+        <v>82</v>
+      </c>
+      <c r="O47" s="5">
+        <v>100</v>
+      </c>
+      <c r="P47" s="5">
+        <v>64</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>22</v>
+      </c>
+      <c r="R47" s="5">
+        <v>4</v>
+      </c>
+      <c r="S47" s="5">
+        <v>35</v>
+      </c>
+      <c r="T47" s="5">
+        <v>15</v>
+      </c>
+      <c r="U47" s="5">
+        <v>0</v>
+      </c>
+      <c r="V47" s="5">
+        <v>0</v>
+      </c>
+      <c r="W47" s="5">
+        <v>2</v>
+      </c>
+      <c r="X47" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="31"/>
+      <c r="B48" s="32"/>
+      <c r="C48" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="54"/>
+      <c r="E48" s="54"/>
+      <c r="F48" s="54"/>
+      <c r="G48" s="54"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="34">
+        <v>501</v>
+      </c>
+      <c r="J48" s="34">
+        <v>501</v>
+      </c>
+      <c r="K48" s="5">
+        <v>1</v>
+      </c>
+      <c r="L48" s="5">
+        <v>47</v>
+      </c>
+      <c r="M48" s="5">
+        <v>99</v>
+      </c>
+      <c r="N48" s="5">
+        <v>115</v>
+      </c>
+      <c r="O48" s="5">
+        <v>157</v>
+      </c>
+      <c r="P48" s="5">
+        <v>67</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>8</v>
+      </c>
+      <c r="R48" s="5">
+        <v>0</v>
+      </c>
+      <c r="S48" s="5">
+        <v>4</v>
+      </c>
+      <c r="T48" s="5">
+        <v>3</v>
+      </c>
+      <c r="U48" s="5">
+        <v>0</v>
+      </c>
+      <c r="V48" s="5">
+        <v>0</v>
+      </c>
+      <c r="W48" s="5">
+        <v>0</v>
+      </c>
+      <c r="X48" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" ht="12" customHeight="1">
+      <c r="A49" s="1"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="30"/>
+      <c r="J49" s="30"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="23"/>
+      <c r="Q49" s="23"/>
+      <c r="R49" s="23"/>
+      <c r="S49" s="23"/>
+      <c r="T49" s="23"/>
+      <c r="U49" s="23"/>
+      <c r="V49" s="23"/>
+      <c r="W49" s="23"/>
+      <c r="X49" s="23"/>
+      <c r="Y49" s="23"/>
+      <c r="Z49" s="23"/>
+      <c r="AA49" s="23"/>
+      <c r="AB49" s="23"/>
+      <c r="AC49" s="23"/>
+      <c r="AD49" s="23"/>
+    </row>
+    <row r="50" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="24"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="25"/>
+      <c r="I50" s="26">
+        <v>337</v>
+      </c>
+      <c r="J50" s="26">
+        <v>335</v>
+      </c>
+      <c r="K50" s="6">
+        <v>2</v>
+      </c>
+      <c r="L50" s="6">
+        <v>25</v>
+      </c>
+      <c r="M50" s="6">
+        <v>48</v>
+      </c>
+      <c r="N50" s="6">
+        <v>59</v>
+      </c>
+      <c r="O50" s="6">
+        <v>80</v>
+      </c>
+      <c r="P50" s="6">
+        <v>57</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>16</v>
+      </c>
+      <c r="R50" s="6">
+        <v>2</v>
+      </c>
+      <c r="S50" s="6">
+        <v>32</v>
+      </c>
+      <c r="T50" s="6">
+        <v>14</v>
+      </c>
+      <c r="U50" s="6">
+        <v>0</v>
+      </c>
+      <c r="V50" s="6">
+        <v>0</v>
+      </c>
+      <c r="W50" s="6">
+        <v>2</v>
+      </c>
+      <c r="X50" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC50" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A51" s="24"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="25"/>
+      <c r="I51" s="26">
+        <v>426</v>
+      </c>
+      <c r="J51" s="26">
+        <v>426</v>
+      </c>
+      <c r="K51" s="6">
+        <v>0</v>
+      </c>
+      <c r="L51" s="6">
+        <v>40</v>
+      </c>
+      <c r="M51" s="6">
+        <v>76</v>
+      </c>
+      <c r="N51" s="6">
+        <v>97</v>
+      </c>
+      <c r="O51" s="6">
+        <v>138</v>
+      </c>
+      <c r="P51" s="6">
+        <v>62</v>
+      </c>
+      <c r="Q51" s="6">
+        <v>7</v>
+      </c>
+      <c r="R51" s="6">
+        <v>0</v>
+      </c>
+      <c r="S51" s="6">
+        <v>4</v>
+      </c>
+      <c r="T51" s="6">
+        <v>2</v>
+      </c>
+      <c r="U51" s="6">
+        <v>0</v>
+      </c>
+      <c r="V51" s="6">
+        <v>0</v>
+      </c>
+      <c r="W51" s="6">
+        <v>0</v>
+      </c>
+      <c r="X51" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A52" s="24"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="25"/>
+      <c r="I52" s="26">
+        <v>38</v>
+      </c>
+      <c r="J52" s="26">
+        <v>38</v>
+      </c>
+      <c r="K52" s="6">
+        <v>0</v>
+      </c>
+      <c r="L52" s="6">
+        <v>4</v>
+      </c>
+      <c r="M52" s="6">
+        <v>3</v>
+      </c>
+      <c r="N52" s="6">
+        <v>18</v>
+      </c>
+      <c r="O52" s="6">
+        <v>5</v>
+      </c>
+      <c r="P52" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>3</v>
+      </c>
+      <c r="R52" s="6">
+        <v>2</v>
+      </c>
+      <c r="S52" s="6">
+        <v>1</v>
+      </c>
+      <c r="T52" s="6">
+        <v>0</v>
+      </c>
+      <c r="U52" s="6">
+        <v>0</v>
+      </c>
+      <c r="V52" s="6">
+        <v>0</v>
+      </c>
+      <c r="W52" s="6">
+        <v>0</v>
+      </c>
+      <c r="X52" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A53" s="24"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="55"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="25"/>
+      <c r="I53" s="26">
+        <v>22</v>
+      </c>
+      <c r="J53" s="26">
+        <v>22</v>
+      </c>
+      <c r="K53" s="6">
+        <v>0</v>
+      </c>
+      <c r="L53" s="6">
+        <v>3</v>
+      </c>
+      <c r="M53" s="6">
+        <v>11</v>
+      </c>
+      <c r="N53" s="6">
+        <v>5</v>
+      </c>
+      <c r="O53" s="6">
+        <v>3</v>
+      </c>
+      <c r="P53" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>0</v>
+      </c>
+      <c r="R53" s="6">
+        <v>0</v>
+      </c>
+      <c r="S53" s="6">
+        <v>0</v>
+      </c>
+      <c r="T53" s="6">
+        <v>0</v>
+      </c>
+      <c r="U53" s="6">
+        <v>0</v>
+      </c>
+      <c r="V53" s="6">
+        <v>0</v>
+      </c>
+      <c r="W53" s="6">
+        <v>0</v>
+      </c>
+      <c r="X53" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A54" s="24"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="57"/>
+      <c r="E54" s="57"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="25"/>
+      <c r="I54" s="26">
+        <v>11</v>
+      </c>
+      <c r="J54" s="26">
+        <v>11</v>
+      </c>
+      <c r="K54" s="6">
+        <v>0</v>
+      </c>
+      <c r="L54" s="6">
+        <v>0</v>
+      </c>
+      <c r="M54" s="6">
+        <v>0</v>
+      </c>
+      <c r="N54" s="6">
+        <v>3</v>
+      </c>
+      <c r="O54" s="6">
+        <v>2</v>
+      </c>
+      <c r="P54" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>3</v>
+      </c>
+      <c r="R54" s="6">
+        <v>0</v>
+      </c>
+      <c r="S54" s="6">
+        <v>1</v>
+      </c>
+      <c r="T54" s="6">
+        <v>0</v>
+      </c>
+      <c r="U54" s="6">
+        <v>0</v>
+      </c>
+      <c r="V54" s="6">
+        <v>0</v>
+      </c>
+      <c r="W54" s="6">
+        <v>0</v>
+      </c>
+      <c r="X54" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A55" s="24"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="57"/>
+      <c r="D55" s="57"/>
+      <c r="E55" s="57"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="25"/>
+      <c r="I55" s="26">
+        <v>8</v>
+      </c>
+      <c r="J55" s="26">
+        <v>8</v>
+      </c>
+      <c r="K55" s="6">
+        <v>0</v>
+      </c>
+      <c r="L55" s="6">
+        <v>0</v>
+      </c>
+      <c r="M55" s="6">
+        <v>1</v>
+      </c>
+      <c r="N55" s="6">
+        <v>5</v>
+      </c>
+      <c r="O55" s="6">
+        <v>0</v>
+      </c>
+      <c r="P55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>1</v>
+      </c>
+      <c r="R55" s="6">
+        <v>0</v>
+      </c>
+      <c r="S55" s="6">
+        <v>0</v>
+      </c>
+      <c r="T55" s="6">
+        <v>1</v>
+      </c>
+      <c r="U55" s="6">
+        <v>0</v>
+      </c>
+      <c r="V55" s="6">
+        <v>0</v>
+      </c>
+      <c r="W55" s="6">
+        <v>0</v>
+      </c>
+      <c r="X55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A56" s="24"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="57"/>
+      <c r="E56" s="57"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" s="25"/>
+      <c r="I56" s="26">
+        <v>22</v>
+      </c>
+      <c r="J56" s="26">
+        <v>22</v>
+      </c>
+      <c r="K56" s="6">
+        <v>0</v>
+      </c>
+      <c r="L56" s="6">
+        <v>1</v>
+      </c>
+      <c r="M56" s="6">
+        <v>1</v>
+      </c>
+      <c r="N56" s="6">
+        <v>2</v>
+      </c>
+      <c r="O56" s="6">
+        <v>13</v>
+      </c>
+      <c r="P56" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q56" s="6">
+        <v>0</v>
+      </c>
+      <c r="R56" s="6">
+        <v>0</v>
+      </c>
+      <c r="S56" s="6">
+        <v>1</v>
+      </c>
+      <c r="T56" s="6">
+        <v>1</v>
+      </c>
+      <c r="U56" s="6">
+        <v>0</v>
+      </c>
+      <c r="V56" s="6">
+        <v>0</v>
+      </c>
+      <c r="W56" s="6">
+        <v>0</v>
+      </c>
+      <c r="X56" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A57" s="24"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="57"/>
+      <c r="D57" s="57"/>
+      <c r="E57" s="57"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="25"/>
+      <c r="I57" s="26">
+        <v>45</v>
+      </c>
+      <c r="J57" s="26">
+        <v>45</v>
+      </c>
+      <c r="K57" s="6">
+        <v>1</v>
+      </c>
+      <c r="L57" s="6">
+        <v>4</v>
+      </c>
+      <c r="M57" s="6">
+        <v>11</v>
+      </c>
+      <c r="N57" s="6">
+        <v>8</v>
+      </c>
+      <c r="O57" s="6">
+        <v>16</v>
+      </c>
+      <c r="P57" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q57" s="6">
+        <v>0</v>
+      </c>
+      <c r="R57" s="6">
+        <v>0</v>
+      </c>
+      <c r="S57" s="6">
+        <v>0</v>
+      </c>
+      <c r="T57" s="6">
+        <v>0</v>
+      </c>
+      <c r="U57" s="6">
+        <v>0</v>
+      </c>
+      <c r="V57" s="6">
+        <v>0</v>
+      </c>
+      <c r="W57" s="6">
+        <v>0</v>
+      </c>
+      <c r="X57" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD57" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A58" s="24"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="57"/>
+      <c r="E58" s="57"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="25"/>
+      <c r="I58" s="26">
+        <v>0</v>
+      </c>
+      <c r="J58" s="26">
+        <v>0</v>
+      </c>
+      <c r="K58" s="6">
+        <v>0</v>
+      </c>
+      <c r="L58" s="6">
+        <v>0</v>
+      </c>
+      <c r="M58" s="6">
+        <v>0</v>
+      </c>
+      <c r="N58" s="6">
+        <v>0</v>
+      </c>
+      <c r="O58" s="6">
+        <v>0</v>
+      </c>
+      <c r="P58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="6">
+        <v>0</v>
+      </c>
+      <c r="R58" s="6">
+        <v>0</v>
+      </c>
+      <c r="S58" s="6">
+        <v>0</v>
+      </c>
+      <c r="T58" s="6">
+        <v>0</v>
+      </c>
+      <c r="U58" s="6">
+        <v>0</v>
+      </c>
+      <c r="V58" s="6">
+        <v>0</v>
+      </c>
+      <c r="W58" s="6">
+        <v>0</v>
+      </c>
+      <c r="X58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A59" s="24"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="57"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="25"/>
+      <c r="I59" s="26">
+        <v>0</v>
+      </c>
+      <c r="J59" s="26">
+        <v>0</v>
+      </c>
+      <c r="K59" s="6">
+        <v>0</v>
+      </c>
+      <c r="L59" s="6">
+        <v>0</v>
+      </c>
+      <c r="M59" s="6">
+        <v>0</v>
+      </c>
+      <c r="N59" s="6">
+        <v>0</v>
+      </c>
+      <c r="O59" s="6">
+        <v>0</v>
+      </c>
+      <c r="P59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="6">
+        <v>0</v>
+      </c>
+      <c r="R59" s="6">
+        <v>0</v>
+      </c>
+      <c r="S59" s="6">
+        <v>0</v>
+      </c>
+      <c r="T59" s="6">
+        <v>0</v>
+      </c>
+      <c r="U59" s="6">
+        <v>0</v>
+      </c>
+      <c r="V59" s="6">
+        <v>0</v>
+      </c>
+      <c r="W59" s="6">
+        <v>0</v>
+      </c>
+      <c r="X59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" ht="12" customHeight="1">
+      <c r="A60" s="1"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+      <c r="S60" s="5"/>
+      <c r="T60" s="5"/>
+      <c r="U60" s="5"/>
+      <c r="V60" s="5"/>
+      <c r="W60" s="5"/>
+      <c r="X60" s="5"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="5"/>
+      <c r="AA60" s="5"/>
+      <c r="AB60" s="5"/>
+      <c r="AC60" s="5"/>
+      <c r="AD60" s="5"/>
+    </row>
+    <row r="61" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A61" s="31"/>
+      <c r="B61" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="34">
+        <v>3086</v>
+      </c>
+      <c r="J61" s="34">
+        <v>3065</v>
+      </c>
+      <c r="K61" s="5">
+        <v>20</v>
+      </c>
+      <c r="L61" s="5">
         <v>227</v>
       </c>
-      <c r="S8" s="8">
-[...2 lines deleted...]
-      <c r="T8" s="8">
+      <c r="M61" s="5">
+        <v>447</v>
+      </c>
+      <c r="N61" s="5">
+        <v>536</v>
+      </c>
+      <c r="O61" s="5">
+        <v>925</v>
+      </c>
+      <c r="P61" s="5">
+        <v>613</v>
+      </c>
+      <c r="Q61" s="5">
+        <v>163</v>
+      </c>
+      <c r="R61" s="5">
+        <v>62</v>
+      </c>
+      <c r="S61" s="5">
+        <v>43</v>
+      </c>
+      <c r="T61" s="5">
+        <v>7</v>
+      </c>
+      <c r="U61" s="5">
+        <v>0</v>
+      </c>
+      <c r="V61" s="5">
+        <v>22</v>
+      </c>
+      <c r="W61" s="5">
+        <v>21</v>
+      </c>
+      <c r="X61" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z61" s="5">
+        <v>4</v>
+      </c>
+      <c r="AA61" s="5">
+        <v>5</v>
+      </c>
+      <c r="AB61" s="5">
+        <v>8</v>
+      </c>
+      <c r="AC61" s="5">
+        <v>3</v>
+      </c>
+      <c r="AD61" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A62" s="31"/>
+      <c r="B62" s="32"/>
+      <c r="C62" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="54"/>
+      <c r="E62" s="54"/>
+      <c r="F62" s="54"/>
+      <c r="G62" s="54"/>
+      <c r="H62" s="33"/>
+      <c r="I62" s="34">
+        <v>2262</v>
+      </c>
+      <c r="J62" s="34">
+        <v>2241</v>
+      </c>
+      <c r="K62" s="5">
+        <v>16</v>
+      </c>
+      <c r="L62" s="5">
+        <v>145</v>
+      </c>
+      <c r="M62" s="5">
+        <v>284</v>
+      </c>
+      <c r="N62" s="5">
+        <v>348</v>
+      </c>
+      <c r="O62" s="5">
+        <v>651</v>
+      </c>
+      <c r="P62" s="5">
+        <v>519</v>
+      </c>
+      <c r="Q62" s="5">
+        <v>149</v>
+      </c>
+      <c r="R62" s="5">
+        <v>58</v>
+      </c>
+      <c r="S62" s="5">
+        <v>42</v>
+      </c>
+      <c r="T62" s="5">
+        <v>7</v>
+      </c>
+      <c r="U62" s="5">
+        <v>0</v>
+      </c>
+      <c r="V62" s="5">
+        <v>22</v>
+      </c>
+      <c r="W62" s="5">
+        <v>21</v>
+      </c>
+      <c r="X62" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z62" s="5">
+        <v>4</v>
+      </c>
+      <c r="AA62" s="5">
+        <v>5</v>
+      </c>
+      <c r="AB62" s="5">
+        <v>8</v>
+      </c>
+      <c r="AC62" s="5">
+        <v>3</v>
+      </c>
+      <c r="AD62" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A63" s="31"/>
+      <c r="B63" s="32"/>
+      <c r="C63" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="54"/>
+      <c r="E63" s="54"/>
+      <c r="F63" s="54"/>
+      <c r="G63" s="54"/>
+      <c r="H63" s="33"/>
+      <c r="I63" s="34">
+        <v>824</v>
+      </c>
+      <c r="J63" s="34">
+        <v>824</v>
+      </c>
+      <c r="K63" s="5">
+        <v>4</v>
+      </c>
+      <c r="L63" s="5">
+        <v>82</v>
+      </c>
+      <c r="M63" s="5">
+        <v>163</v>
+      </c>
+      <c r="N63" s="5">
+        <v>188</v>
+      </c>
+      <c r="O63" s="5">
+        <v>274</v>
+      </c>
+      <c r="P63" s="5">
+        <v>94</v>
+      </c>
+      <c r="Q63" s="5">
+        <v>14</v>
+      </c>
+      <c r="R63" s="5">
+        <v>4</v>
+      </c>
+      <c r="S63" s="5">
+        <v>1</v>
+      </c>
+      <c r="T63" s="5">
+        <v>0</v>
+      </c>
+      <c r="U63" s="5">
+        <v>0</v>
+      </c>
+      <c r="V63" s="5">
+        <v>0</v>
+      </c>
+      <c r="W63" s="5">
+        <v>0</v>
+      </c>
+      <c r="X63" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" ht="12" customHeight="1">
+      <c r="A64" s="1"/>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="29"/>
+      <c r="I64" s="30"/>
+      <c r="J64" s="30"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+      <c r="T64" s="23"/>
+      <c r="U64" s="23"/>
+      <c r="V64" s="23"/>
+      <c r="W64" s="23"/>
+      <c r="X64" s="23"/>
+      <c r="Y64" s="23"/>
+      <c r="Z64" s="23"/>
+      <c r="AA64" s="23"/>
+      <c r="AB64" s="23"/>
+      <c r="AC64" s="23"/>
+      <c r="AD64" s="23"/>
+    </row>
+    <row r="65" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A65" s="24"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" s="25"/>
+      <c r="I65" s="26">
+        <v>1987</v>
+      </c>
+      <c r="J65" s="26">
+        <v>1972</v>
+      </c>
+      <c r="K65" s="6">
+        <v>11</v>
+      </c>
+      <c r="L65" s="6">
+        <v>125</v>
+      </c>
+      <c r="M65" s="6">
+        <v>253</v>
+      </c>
+      <c r="N65" s="6">
+        <v>311</v>
+      </c>
+      <c r="O65" s="6">
+        <v>595</v>
+      </c>
+      <c r="P65" s="6">
+        <v>477</v>
+      </c>
+      <c r="Q65" s="6">
+        <v>115</v>
+      </c>
+      <c r="R65" s="6">
+        <v>41</v>
+      </c>
+      <c r="S65" s="6">
+        <v>29</v>
+      </c>
+      <c r="T65" s="6">
+        <v>4</v>
+      </c>
+      <c r="U65" s="6">
+        <v>0</v>
+      </c>
+      <c r="V65" s="6">
+        <v>11</v>
+      </c>
+      <c r="W65" s="6">
+        <v>15</v>
+      </c>
+      <c r="X65" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA65" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB65" s="6">
+        <v>5</v>
+      </c>
+      <c r="AC65" s="6">
+        <v>3</v>
+      </c>
+      <c r="AD65" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A66" s="24"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="25"/>
+      <c r="I66" s="26">
+        <v>756</v>
+      </c>
+      <c r="J66" s="26">
+        <v>756</v>
+      </c>
+      <c r="K66" s="6">
+        <v>3</v>
+      </c>
+      <c r="L66" s="6">
+        <v>71</v>
+      </c>
+      <c r="M66" s="6">
+        <v>153</v>
+      </c>
+      <c r="N66" s="6">
+        <v>177</v>
+      </c>
+      <c r="O66" s="6">
+        <v>248</v>
+      </c>
+      <c r="P66" s="6">
+        <v>89</v>
+      </c>
+      <c r="Q66" s="6">
+        <v>12</v>
+      </c>
+      <c r="R66" s="6">
+        <v>2</v>
+      </c>
+      <c r="S66" s="6">
+        <v>1</v>
+      </c>
+      <c r="T66" s="6">
+        <v>0</v>
+      </c>
+      <c r="U66" s="6">
+        <v>0</v>
+      </c>
+      <c r="V66" s="6">
+        <v>0</v>
+      </c>
+      <c r="W66" s="6">
+        <v>0</v>
+      </c>
+      <c r="X66" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD66" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A67" s="24"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="25"/>
+      <c r="I67" s="26">
+        <v>129</v>
+      </c>
+      <c r="J67" s="26">
+        <v>124</v>
+      </c>
+      <c r="K67" s="6">
+        <v>4</v>
+      </c>
+      <c r="L67" s="6">
+        <v>17</v>
+      </c>
+      <c r="M67" s="6">
+        <v>23</v>
+      </c>
+      <c r="N67" s="6">
+        <v>16</v>
+      </c>
+      <c r="O67" s="6">
         <v>27</v>
       </c>
-      <c r="U8" s="8">
+      <c r="P67" s="6">
+        <v>11</v>
+      </c>
+      <c r="Q67" s="6">
+        <v>12</v>
+      </c>
+      <c r="R67" s="6">
+        <v>9</v>
+      </c>
+      <c r="S67" s="6">
+        <v>4</v>
+      </c>
+      <c r="T67" s="6">
         <v>1</v>
       </c>
-      <c r="V8" s="8">
+      <c r="U67" s="6">
+        <v>0</v>
+      </c>
+      <c r="V67" s="6">
+        <v>0</v>
+      </c>
+      <c r="W67" s="6">
+        <v>5</v>
+      </c>
+      <c r="X67" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB67" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC67" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD67" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A68" s="24"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="25"/>
+      <c r="I68" s="26">
+        <v>26</v>
+      </c>
+      <c r="J68" s="26">
+        <v>26</v>
+      </c>
+      <c r="K68" s="6">
+        <v>0</v>
+      </c>
+      <c r="L68" s="6">
+        <v>6</v>
+      </c>
+      <c r="M68" s="6">
+        <v>5</v>
+      </c>
+      <c r="N68" s="6">
+        <v>8</v>
+      </c>
+      <c r="O68" s="6">
+        <v>6</v>
+      </c>
+      <c r="P68" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q68" s="6">
+        <v>0</v>
+      </c>
+      <c r="R68" s="6">
+        <v>0</v>
+      </c>
+      <c r="S68" s="6">
+        <v>0</v>
+      </c>
+      <c r="T68" s="6">
+        <v>0</v>
+      </c>
+      <c r="U68" s="6">
+        <v>0</v>
+      </c>
+      <c r="V68" s="6">
+        <v>0</v>
+      </c>
+      <c r="W68" s="6">
+        <v>0</v>
+      </c>
+      <c r="X68" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD68" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A69" s="24"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" s="57"/>
+      <c r="E69" s="57"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="25"/>
+      <c r="I69" s="26">
+        <v>78</v>
+      </c>
+      <c r="J69" s="26">
+        <v>77</v>
+      </c>
+      <c r="K69" s="6">
+        <v>0</v>
+      </c>
+      <c r="L69" s="6">
+        <v>1</v>
+      </c>
+      <c r="M69" s="6">
+        <v>1</v>
+      </c>
+      <c r="N69" s="6">
+        <v>6</v>
+      </c>
+      <c r="O69" s="6">
+        <v>10</v>
+      </c>
+      <c r="P69" s="6">
+        <v>17</v>
+      </c>
+      <c r="Q69" s="6">
+        <v>17</v>
+      </c>
+      <c r="R69" s="6">
+        <v>7</v>
+      </c>
+      <c r="S69" s="6">
+        <v>5</v>
+      </c>
+      <c r="T69" s="6">
+        <v>2</v>
+      </c>
+      <c r="U69" s="6">
+        <v>0</v>
+      </c>
+      <c r="V69" s="6">
+        <v>11</v>
+      </c>
+      <c r="W69" s="6">
+        <v>1</v>
+      </c>
+      <c r="X69" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB69" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC69" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A70" s="24"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="57"/>
+      <c r="D70" s="57"/>
+      <c r="E70" s="57"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="25"/>
+      <c r="I70" s="26">
+        <v>11</v>
+      </c>
+      <c r="J70" s="26">
+        <v>11</v>
+      </c>
+      <c r="K70" s="6">
+        <v>1</v>
+      </c>
+      <c r="L70" s="6">
+        <v>0</v>
+      </c>
+      <c r="M70" s="6">
+        <v>0</v>
+      </c>
+      <c r="N70" s="6">
+        <v>1</v>
+      </c>
+      <c r="O70" s="6">
+        <v>4</v>
+      </c>
+      <c r="P70" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q70" s="6">
+        <v>1</v>
+      </c>
+      <c r="R70" s="6">
+        <v>2</v>
+      </c>
+      <c r="S70" s="6">
+        <v>0</v>
+      </c>
+      <c r="T70" s="6">
+        <v>0</v>
+      </c>
+      <c r="U70" s="6">
+        <v>0</v>
+      </c>
+      <c r="V70" s="6">
+        <v>0</v>
+      </c>
+      <c r="W70" s="6">
+        <v>0</v>
+      </c>
+      <c r="X70" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD70" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A71" s="24"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" s="57"/>
+      <c r="E71" s="57"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" s="25"/>
+      <c r="I71" s="26">
+        <v>67</v>
+      </c>
+      <c r="J71" s="26">
+        <v>67</v>
+      </c>
+      <c r="K71" s="6">
+        <v>1</v>
+      </c>
+      <c r="L71" s="6">
+        <v>2</v>
+      </c>
+      <c r="M71" s="6">
+        <v>7</v>
+      </c>
+      <c r="N71" s="6">
+        <v>15</v>
+      </c>
+      <c r="O71" s="6">
+        <v>19</v>
+      </c>
+      <c r="P71" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q71" s="6">
+        <v>5</v>
+      </c>
+      <c r="R71" s="6">
+        <v>0</v>
+      </c>
+      <c r="S71" s="6">
+        <v>4</v>
+      </c>
+      <c r="T71" s="6">
+        <v>0</v>
+      </c>
+      <c r="U71" s="6">
+        <v>0</v>
+      </c>
+      <c r="V71" s="6">
+        <v>0</v>
+      </c>
+      <c r="W71" s="6">
+        <v>0</v>
+      </c>
+      <c r="X71" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD71" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A72" s="24"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="57"/>
+      <c r="D72" s="57"/>
+      <c r="E72" s="57"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="25"/>
+      <c r="I72" s="26">
+        <v>31</v>
+      </c>
+      <c r="J72" s="26">
+        <v>31</v>
+      </c>
+      <c r="K72" s="6">
+        <v>0</v>
+      </c>
+      <c r="L72" s="6">
+        <v>5</v>
+      </c>
+      <c r="M72" s="6">
+        <v>5</v>
+      </c>
+      <c r="N72" s="6">
+        <v>2</v>
+      </c>
+      <c r="O72" s="6">
+        <v>16</v>
+      </c>
+      <c r="P72" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q72" s="6">
+        <v>1</v>
+      </c>
+      <c r="R72" s="6">
+        <v>0</v>
+      </c>
+      <c r="S72" s="6">
+        <v>0</v>
+      </c>
+      <c r="T72" s="6">
+        <v>0</v>
+      </c>
+      <c r="U72" s="6">
+        <v>0</v>
+      </c>
+      <c r="V72" s="6">
+        <v>0</v>
+      </c>
+      <c r="W72" s="6">
+        <v>0</v>
+      </c>
+      <c r="X72" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD72" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A73" s="24"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="57"/>
+      <c r="E73" s="57"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" s="25"/>
+      <c r="I73" s="26">
+        <v>1</v>
+      </c>
+      <c r="J73" s="26">
+        <v>1</v>
+      </c>
+      <c r="K73" s="6">
+        <v>0</v>
+      </c>
+      <c r="L73" s="6">
+        <v>0</v>
+      </c>
+      <c r="M73" s="6">
+        <v>0</v>
+      </c>
+      <c r="N73" s="6">
+        <v>0</v>
+      </c>
+      <c r="O73" s="6">
+        <v>0</v>
+      </c>
+      <c r="P73" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="6">
+        <v>0</v>
+      </c>
+      <c r="R73" s="6">
+        <v>1</v>
+      </c>
+      <c r="S73" s="6">
+        <v>0</v>
+      </c>
+      <c r="T73" s="6">
+        <v>0</v>
+      </c>
+      <c r="U73" s="6">
+        <v>0</v>
+      </c>
+      <c r="V73" s="6">
+        <v>0</v>
+      </c>
+      <c r="W73" s="6">
+        <v>0</v>
+      </c>
+      <c r="X73" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD73" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A74" s="24"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="57"/>
+      <c r="D74" s="57"/>
+      <c r="E74" s="57"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="25"/>
+      <c r="I74" s="26">
+        <v>0</v>
+      </c>
+      <c r="J74" s="26">
+        <v>0</v>
+      </c>
+      <c r="K74" s="6">
+        <v>0</v>
+      </c>
+      <c r="L74" s="6">
+        <v>0</v>
+      </c>
+      <c r="M74" s="6">
+        <v>0</v>
+      </c>
+      <c r="N74" s="6">
+        <v>0</v>
+      </c>
+      <c r="O74" s="6">
+        <v>0</v>
+      </c>
+      <c r="P74" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="6">
+        <v>0</v>
+      </c>
+      <c r="R74" s="6">
+        <v>0</v>
+      </c>
+      <c r="S74" s="6">
+        <v>0</v>
+      </c>
+      <c r="T74" s="6">
+        <v>0</v>
+      </c>
+      <c r="U74" s="6">
+        <v>0</v>
+      </c>
+      <c r="V74" s="6">
+        <v>0</v>
+      </c>
+      <c r="W74" s="6">
+        <v>0</v>
+      </c>
+      <c r="X74" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD74" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A75" s="24"/>
+      <c r="B75" s="7"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="25"/>
+      <c r="I75" s="26"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+      <c r="N75" s="6"/>
+      <c r="O75" s="6"/>
+      <c r="P75" s="6"/>
+      <c r="Q75" s="6"/>
+      <c r="R75" s="6"/>
+      <c r="S75" s="6"/>
+      <c r="T75" s="6"/>
+      <c r="U75" s="6"/>
+      <c r="V75" s="6"/>
+      <c r="W75" s="6"/>
+      <c r="X75" s="6"/>
+      <c r="Y75" s="6"/>
+      <c r="Z75" s="6"/>
+      <c r="AA75" s="6"/>
+      <c r="AB75" s="6"/>
+      <c r="AC75" s="6"/>
+      <c r="AD75" s="6"/>
+    </row>
+    <row r="76" spans="1:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B76" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C76" s="54"/>
+      <c r="D76" s="54"/>
+      <c r="E76" s="54"/>
+      <c r="F76" s="54"/>
+      <c r="G76" s="54"/>
+      <c r="H76" s="37"/>
+      <c r="I76" s="34">
+        <v>1286</v>
+      </c>
+      <c r="J76" s="34">
+        <v>1280</v>
+      </c>
+      <c r="K76" s="5">
+        <v>7</v>
+      </c>
+      <c r="L76" s="5">
+        <v>113</v>
+      </c>
+      <c r="M76" s="5">
+        <v>229</v>
+      </c>
+      <c r="N76" s="5">
+        <v>287</v>
+      </c>
+      <c r="O76" s="5">
+        <v>371</v>
+      </c>
+      <c r="P76" s="5">
+        <v>206</v>
+      </c>
+      <c r="Q76" s="5">
+        <v>38</v>
+      </c>
+      <c r="R76" s="5">
+        <v>22</v>
+      </c>
+      <c r="S76" s="5">
+        <v>7</v>
+      </c>
+      <c r="T76" s="5">
+        <v>0</v>
+      </c>
+      <c r="U76" s="5">
+        <v>0</v>
+      </c>
+      <c r="V76" s="5">
+        <v>0</v>
+      </c>
+      <c r="W76" s="5">
+        <v>6</v>
+      </c>
+      <c r="X76" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z76" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB76" s="5">
+        <v>3</v>
+      </c>
+      <c r="AC76" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD76" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B77" s="35"/>
+      <c r="C77" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="54"/>
+      <c r="E77" s="54"/>
+      <c r="F77" s="54"/>
+      <c r="G77" s="54"/>
+      <c r="H77" s="37"/>
+      <c r="I77" s="34">
+        <v>660</v>
+      </c>
+      <c r="J77" s="34">
+        <v>654</v>
+      </c>
+      <c r="K77" s="5">
+        <v>4</v>
+      </c>
+      <c r="L77" s="5">
+        <v>72</v>
+      </c>
+      <c r="M77" s="5">
+        <v>98</v>
+      </c>
+      <c r="N77" s="5">
+        <v>123</v>
+      </c>
+      <c r="O77" s="5">
+        <v>178</v>
+      </c>
+      <c r="P77" s="5">
+        <v>131</v>
+      </c>
+      <c r="Q77" s="5">
+        <v>24</v>
+      </c>
+      <c r="R77" s="5">
+        <v>18</v>
+      </c>
+      <c r="S77" s="5">
+        <v>6</v>
+      </c>
+      <c r="T77" s="5">
+        <v>0</v>
+      </c>
+      <c r="U77" s="5">
+        <v>0</v>
+      </c>
+      <c r="V77" s="5">
+        <v>0</v>
+      </c>
+      <c r="W77" s="5">
+        <v>6</v>
+      </c>
+      <c r="X77" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z77" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA77" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB77" s="5">
+        <v>3</v>
+      </c>
+      <c r="AC77" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD77" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B78" s="35"/>
+      <c r="C78" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="54"/>
+      <c r="E78" s="54"/>
+      <c r="F78" s="54"/>
+      <c r="G78" s="54"/>
+      <c r="H78" s="37"/>
+      <c r="I78" s="34">
+        <v>626</v>
+      </c>
+      <c r="J78" s="34">
+        <v>626</v>
+      </c>
+      <c r="K78" s="5">
+        <v>3</v>
+      </c>
+      <c r="L78" s="5">
+        <v>41</v>
+      </c>
+      <c r="M78" s="5">
+        <v>131</v>
+      </c>
+      <c r="N78" s="5">
+        <v>164</v>
+      </c>
+      <c r="O78" s="5">
+        <v>193</v>
+      </c>
+      <c r="P78" s="5">
+        <v>75</v>
+      </c>
+      <c r="Q78" s="5">
+        <v>14</v>
+      </c>
+      <c r="R78" s="5">
+        <v>4</v>
+      </c>
+      <c r="S78" s="5">
+        <v>1</v>
+      </c>
+      <c r="T78" s="5">
+        <v>0</v>
+      </c>
+      <c r="U78" s="5">
+        <v>0</v>
+      </c>
+      <c r="V78" s="5">
+        <v>0</v>
+      </c>
+      <c r="W78" s="5">
+        <v>0</v>
+      </c>
+      <c r="X78" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD78" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="H79" s="39"/>
+      <c r="I79" s="40"/>
+      <c r="J79" s="40"/>
+      <c r="K79" s="41"/>
+      <c r="L79" s="41"/>
+      <c r="M79" s="41"/>
+      <c r="N79" s="41"/>
+      <c r="O79" s="41"/>
+      <c r="P79" s="41"/>
+      <c r="Q79" s="41"/>
+      <c r="R79" s="41"/>
+      <c r="S79" s="41"/>
+      <c r="T79" s="41"/>
+      <c r="U79" s="41"/>
+      <c r="V79" s="41"/>
+      <c r="W79" s="41"/>
+      <c r="X79" s="41"/>
+      <c r="Y79" s="41"/>
+      <c r="Z79" s="41"/>
+      <c r="AA79" s="41"/>
+      <c r="AB79" s="41"/>
+      <c r="AC79" s="41"/>
+      <c r="AD79" s="41"/>
+    </row>
+    <row r="80" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B80" s="7"/>
+      <c r="C80" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" s="55"/>
+      <c r="E80" s="55"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="39"/>
+      <c r="I80" s="26">
+        <v>543</v>
+      </c>
+      <c r="J80" s="26">
+        <v>542</v>
+      </c>
+      <c r="K80" s="6">
+        <v>3</v>
+      </c>
+      <c r="L80" s="6">
+        <v>59</v>
+      </c>
+      <c r="M80" s="6">
+        <v>92</v>
+      </c>
+      <c r="N80" s="6">
+        <v>93</v>
+      </c>
+      <c r="O80" s="6">
+        <v>141</v>
+      </c>
+      <c r="P80" s="6">
+        <v>114</v>
+      </c>
+      <c r="Q80" s="6">
+        <v>21</v>
+      </c>
+      <c r="R80" s="6">
+        <v>14</v>
+      </c>
+      <c r="S80" s="6">
+        <v>5</v>
+      </c>
+      <c r="T80" s="6">
+        <v>0</v>
+      </c>
+      <c r="U80" s="6">
+        <v>0</v>
+      </c>
+      <c r="V80" s="6">
+        <v>0</v>
+      </c>
+      <c r="W80" s="6">
+        <v>1</v>
+      </c>
+      <c r="X80" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA80" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB80" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC80" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD80" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B81" s="27"/>
+      <c r="C81" s="55"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="55"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="39"/>
+      <c r="I81" s="26">
+        <v>533</v>
+      </c>
+      <c r="J81" s="26">
+        <v>533</v>
+      </c>
+      <c r="K81" s="6">
+        <v>3</v>
+      </c>
+      <c r="L81" s="6">
+        <v>29</v>
+      </c>
+      <c r="M81" s="6">
+        <v>109</v>
+      </c>
+      <c r="N81" s="6">
+        <v>145</v>
+      </c>
+      <c r="O81" s="6">
+        <v>164</v>
+      </c>
+      <c r="P81" s="6">
+        <v>66</v>
+      </c>
+      <c r="Q81" s="6">
+        <v>12</v>
+      </c>
+      <c r="R81" s="6">
+        <v>4</v>
+      </c>
+      <c r="S81" s="6">
+        <v>1</v>
+      </c>
+      <c r="T81" s="6">
+        <v>0</v>
+      </c>
+      <c r="U81" s="6">
+        <v>0</v>
+      </c>
+      <c r="V81" s="6">
+        <v>0</v>
+      </c>
+      <c r="W81" s="6">
+        <v>0</v>
+      </c>
+      <c r="X81" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD81" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B82" s="27"/>
+      <c r="C82" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" s="55"/>
+      <c r="E82" s="55"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="39"/>
+      <c r="I82" s="26">
+        <v>61</v>
+      </c>
+      <c r="J82" s="26">
+        <v>57</v>
+      </c>
+      <c r="K82" s="6">
+        <v>0</v>
+      </c>
+      <c r="L82" s="6">
+        <v>12</v>
+      </c>
+      <c r="M82" s="6">
+        <v>3</v>
+      </c>
+      <c r="N82" s="6">
+        <v>20</v>
+      </c>
+      <c r="O82" s="6">
+        <v>17</v>
+      </c>
+      <c r="P82" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q82" s="6">
+        <v>0</v>
+      </c>
+      <c r="R82" s="6">
+        <v>0</v>
+      </c>
+      <c r="S82" s="6">
+        <v>0</v>
+      </c>
+      <c r="T82" s="6">
+        <v>0</v>
+      </c>
+      <c r="U82" s="6">
+        <v>0</v>
+      </c>
+      <c r="V82" s="6">
+        <v>0</v>
+      </c>
+      <c r="W82" s="6">
+        <v>4</v>
+      </c>
+      <c r="X82" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA82" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB82" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC82" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD82" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B83" s="27"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="39"/>
+      <c r="I83" s="26">
+        <v>28</v>
+      </c>
+      <c r="J83" s="26">
+        <v>28</v>
+      </c>
+      <c r="K83" s="6">
+        <v>0</v>
+      </c>
+      <c r="L83" s="6">
+        <v>6</v>
+      </c>
+      <c r="M83" s="6">
+        <v>9</v>
+      </c>
+      <c r="N83" s="6">
+        <v>9</v>
+      </c>
+      <c r="O83" s="6">
+        <v>3</v>
+      </c>
+      <c r="P83" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q83" s="6">
+        <v>0</v>
+      </c>
+      <c r="R83" s="6">
+        <v>0</v>
+      </c>
+      <c r="S83" s="6">
+        <v>0</v>
+      </c>
+      <c r="T83" s="6">
+        <v>0</v>
+      </c>
+      <c r="U83" s="6">
+        <v>0</v>
+      </c>
+      <c r="V83" s="6">
+        <v>0</v>
+      </c>
+      <c r="W83" s="6">
+        <v>0</v>
+      </c>
+      <c r="X83" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD83" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B84" s="7"/>
+      <c r="C84" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84" s="57"/>
+      <c r="E84" s="57"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" s="39"/>
+      <c r="I84" s="26">
+        <v>35</v>
+      </c>
+      <c r="J84" s="26">
+        <v>34</v>
+      </c>
+      <c r="K84" s="6">
+        <v>1</v>
+      </c>
+      <c r="L84" s="6">
+        <v>1</v>
+      </c>
+      <c r="M84" s="6">
+        <v>2</v>
+      </c>
+      <c r="N84" s="6">
+        <v>5</v>
+      </c>
+      <c r="O84" s="6">
+        <v>13</v>
+      </c>
+      <c r="P84" s="6">
+        <v>8</v>
+      </c>
+      <c r="Q84" s="6">
+        <v>1</v>
+      </c>
+      <c r="R84" s="6">
+        <v>2</v>
+      </c>
+      <c r="S84" s="6">
+        <v>1</v>
+      </c>
+      <c r="T84" s="6">
+        <v>0</v>
+      </c>
+      <c r="U84" s="6">
+        <v>0</v>
+      </c>
+      <c r="V84" s="6">
+        <v>0</v>
+      </c>
+      <c r="W84" s="6">
+        <v>1</v>
+      </c>
+      <c r="X84" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD84" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B85" s="27"/>
+      <c r="C85" s="57"/>
+      <c r="D85" s="57"/>
+      <c r="E85" s="57"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" s="39"/>
+      <c r="I85" s="26">
+        <v>28</v>
+      </c>
+      <c r="J85" s="26">
+        <v>28</v>
+      </c>
+      <c r="K85" s="6">
+        <v>0</v>
+      </c>
+      <c r="L85" s="6">
+        <v>3</v>
+      </c>
+      <c r="M85" s="6">
+        <v>5</v>
+      </c>
+      <c r="N85" s="6">
+        <v>1</v>
+      </c>
+      <c r="O85" s="6">
+        <v>11</v>
+      </c>
+      <c r="P85" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q85" s="6">
+        <v>2</v>
+      </c>
+      <c r="R85" s="6">
+        <v>0</v>
+      </c>
+      <c r="S85" s="6">
+        <v>0</v>
+      </c>
+      <c r="T85" s="6">
+        <v>0</v>
+      </c>
+      <c r="U85" s="6">
+        <v>0</v>
+      </c>
+      <c r="V85" s="6">
+        <v>0</v>
+      </c>
+      <c r="W85" s="6">
+        <v>0</v>
+      </c>
+      <c r="X85" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y85" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD85" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B86" s="27"/>
+      <c r="C86" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86" s="57"/>
+      <c r="E86" s="57"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86" s="39"/>
+      <c r="I86" s="26">
+        <v>21</v>
+      </c>
+      <c r="J86" s="26">
+        <v>21</v>
+      </c>
+      <c r="K86" s="6">
+        <v>0</v>
+      </c>
+      <c r="L86" s="6">
+        <v>0</v>
+      </c>
+      <c r="M86" s="6">
+        <v>1</v>
+      </c>
+      <c r="N86" s="6">
+        <v>5</v>
+      </c>
+      <c r="O86" s="6">
+        <v>7</v>
+      </c>
+      <c r="P86" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q86" s="6">
+        <v>2</v>
+      </c>
+      <c r="R86" s="6">
+        <v>2</v>
+      </c>
+      <c r="S86" s="6">
+        <v>0</v>
+      </c>
+      <c r="T86" s="6">
+        <v>0</v>
+      </c>
+      <c r="U86" s="6">
+        <v>0</v>
+      </c>
+      <c r="V86" s="6">
+        <v>0</v>
+      </c>
+      <c r="W86" s="6">
+        <v>0</v>
+      </c>
+      <c r="X86" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD86" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B87" s="27"/>
+      <c r="C87" s="57"/>
+      <c r="D87" s="57"/>
+      <c r="E87" s="57"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H87" s="39"/>
+      <c r="I87" s="26">
+        <v>37</v>
+      </c>
+      <c r="J87" s="26">
+        <v>37</v>
+      </c>
+      <c r="K87" s="6">
+        <v>0</v>
+      </c>
+      <c r="L87" s="6">
+        <v>3</v>
+      </c>
+      <c r="M87" s="6">
+        <v>8</v>
+      </c>
+      <c r="N87" s="6">
+        <v>9</v>
+      </c>
+      <c r="O87" s="6">
+        <v>15</v>
+      </c>
+      <c r="P87" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q87" s="6">
+        <v>0</v>
+      </c>
+      <c r="R87" s="6">
+        <v>0</v>
+      </c>
+      <c r="S87" s="6">
+        <v>0</v>
+      </c>
+      <c r="T87" s="6">
+        <v>0</v>
+      </c>
+      <c r="U87" s="6">
+        <v>0</v>
+      </c>
+      <c r="V87" s="6">
+        <v>0</v>
+      </c>
+      <c r="W87" s="6">
+        <v>0</v>
+      </c>
+      <c r="X87" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD87" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B88" s="27"/>
+      <c r="C88" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="57"/>
+      <c r="E88" s="57"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="39"/>
+      <c r="I88" s="26">
+        <v>0</v>
+      </c>
+      <c r="J88" s="26">
+        <v>0</v>
+      </c>
+      <c r="K88" s="6">
+        <v>0</v>
+      </c>
+      <c r="L88" s="6">
+        <v>0</v>
+      </c>
+      <c r="M88" s="6">
+        <v>0</v>
+      </c>
+      <c r="N88" s="6">
+        <v>0</v>
+      </c>
+      <c r="O88" s="6">
+        <v>0</v>
+      </c>
+      <c r="P88" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="6">
+        <v>0</v>
+      </c>
+      <c r="R88" s="6">
+        <v>0</v>
+      </c>
+      <c r="S88" s="6">
+        <v>0</v>
+      </c>
+      <c r="T88" s="6">
+        <v>0</v>
+      </c>
+      <c r="U88" s="6">
+        <v>0</v>
+      </c>
+      <c r="V88" s="6">
+        <v>0</v>
+      </c>
+      <c r="W88" s="6">
+        <v>0</v>
+      </c>
+      <c r="X88" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD88" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B89" s="27"/>
+      <c r="C89" s="57"/>
+      <c r="D89" s="57"/>
+      <c r="E89" s="57"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H89" s="39"/>
+      <c r="I89" s="26">
+        <v>0</v>
+      </c>
+      <c r="J89" s="26">
+        <v>0</v>
+      </c>
+      <c r="K89" s="6">
+        <v>0</v>
+      </c>
+      <c r="L89" s="6">
+        <v>0</v>
+      </c>
+      <c r="M89" s="6">
+        <v>0</v>
+      </c>
+      <c r="N89" s="6">
+        <v>0</v>
+      </c>
+      <c r="O89" s="6">
+        <v>0</v>
+      </c>
+      <c r="P89" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="6">
+        <v>0</v>
+      </c>
+      <c r="R89" s="6">
+        <v>0</v>
+      </c>
+      <c r="S89" s="6">
+        <v>0</v>
+      </c>
+      <c r="T89" s="6">
+        <v>0</v>
+      </c>
+      <c r="U89" s="6">
+        <v>0</v>
+      </c>
+      <c r="V89" s="6">
+        <v>0</v>
+      </c>
+      <c r="W89" s="6">
+        <v>0</v>
+      </c>
+      <c r="X89" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD89" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B90" s="27"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="27"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="39"/>
+      <c r="I90" s="26"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="6"/>
+      <c r="L90" s="6"/>
+      <c r="M90" s="6"/>
+      <c r="N90" s="6"/>
+      <c r="O90" s="6"/>
+      <c r="P90" s="6"/>
+      <c r="Q90" s="6"/>
+      <c r="R90" s="6"/>
+      <c r="S90" s="6"/>
+      <c r="T90" s="6"/>
+      <c r="U90" s="6"/>
+      <c r="V90" s="6"/>
+      <c r="W90" s="6"/>
+      <c r="X90" s="6"/>
+      <c r="Y90" s="6"/>
+      <c r="Z90" s="6"/>
+      <c r="AA90" s="6"/>
+      <c r="AB90" s="6"/>
+      <c r="AC90" s="6"/>
+      <c r="AD90" s="6"/>
+    </row>
+    <row r="91" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B91" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="54"/>
+      <c r="D91" s="54"/>
+      <c r="E91" s="54"/>
+      <c r="F91" s="54"/>
+      <c r="G91" s="54"/>
+      <c r="H91" s="37"/>
+      <c r="I91" s="34">
+        <v>1898</v>
+      </c>
+      <c r="J91" s="34">
+        <v>1886</v>
+      </c>
+      <c r="K91" s="5">
+        <v>3</v>
+      </c>
+      <c r="L91" s="5">
+        <v>146</v>
+      </c>
+      <c r="M91" s="5">
+        <v>292</v>
+      </c>
+      <c r="N91" s="5">
+        <v>348</v>
+      </c>
+      <c r="O91" s="5">
+        <v>618</v>
+      </c>
+      <c r="P91" s="5">
+        <v>365</v>
+      </c>
+      <c r="Q91" s="5">
+        <v>80</v>
+      </c>
+      <c r="R91" s="5">
+        <v>23</v>
+      </c>
+      <c r="S91" s="5">
+        <v>8</v>
+      </c>
+      <c r="T91" s="5">
+        <v>2</v>
+      </c>
+      <c r="U91" s="5">
+        <v>0</v>
+      </c>
+      <c r="V91" s="5">
+        <v>1</v>
+      </c>
+      <c r="W91" s="5">
+        <v>12</v>
+      </c>
+      <c r="X91" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA91" s="5">
+        <v>4</v>
+      </c>
+      <c r="AB91" s="5">
+        <v>5</v>
+      </c>
+      <c r="AC91" s="5">
+        <v>2</v>
+      </c>
+      <c r="AD91" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B92" s="35"/>
+      <c r="C92" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="54"/>
+      <c r="E92" s="54"/>
+      <c r="F92" s="54"/>
+      <c r="G92" s="54"/>
+      <c r="H92" s="37"/>
+      <c r="I92" s="34">
+        <v>1146</v>
+      </c>
+      <c r="J92" s="34">
+        <v>1134</v>
+      </c>
+      <c r="K92" s="5">
+        <v>2</v>
+      </c>
+      <c r="L92" s="5">
+        <v>86</v>
+      </c>
+      <c r="M92" s="5">
+        <v>170</v>
+      </c>
+      <c r="N92" s="5">
+        <v>173</v>
+      </c>
+      <c r="O92" s="5">
+        <v>362</v>
+      </c>
+      <c r="P92" s="5">
+        <v>247</v>
+      </c>
+      <c r="Q92" s="5">
+        <v>62</v>
+      </c>
+      <c r="R92" s="5">
+        <v>22</v>
+      </c>
+      <c r="S92" s="5">
+        <v>7</v>
+      </c>
+      <c r="T92" s="5">
+        <v>2</v>
+      </c>
+      <c r="U92" s="5">
+        <v>0</v>
+      </c>
+      <c r="V92" s="5">
+        <v>1</v>
+      </c>
+      <c r="W92" s="5">
+        <v>12</v>
+      </c>
+      <c r="X92" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA92" s="5">
+        <v>4</v>
+      </c>
+      <c r="AB92" s="5">
+        <v>5</v>
+      </c>
+      <c r="AC92" s="5">
+        <v>2</v>
+      </c>
+      <c r="AD92" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B93" s="35"/>
+      <c r="C93" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" s="54"/>
+      <c r="E93" s="54"/>
+      <c r="F93" s="54"/>
+      <c r="G93" s="54"/>
+      <c r="H93" s="37"/>
+      <c r="I93" s="34">
+        <v>752</v>
+      </c>
+      <c r="J93" s="34">
+        <v>752</v>
+      </c>
+      <c r="K93" s="5">
+        <v>1</v>
+      </c>
+      <c r="L93" s="5">
+        <v>60</v>
+      </c>
+      <c r="M93" s="5">
+        <v>122</v>
+      </c>
+      <c r="N93" s="5">
+        <v>175</v>
+      </c>
+      <c r="O93" s="5">
+        <v>256</v>
+      </c>
+      <c r="P93" s="5">
+        <v>118</v>
+      </c>
+      <c r="Q93" s="5">
+        <v>18</v>
+      </c>
+      <c r="R93" s="5">
+        <v>1</v>
+      </c>
+      <c r="S93" s="5">
+        <v>1</v>
+      </c>
+      <c r="T93" s="5">
+        <v>0</v>
+      </c>
+      <c r="U93" s="5">
+        <v>0</v>
+      </c>
+      <c r="V93" s="5">
+        <v>0</v>
+      </c>
+      <c r="W93" s="5">
+        <v>0</v>
+      </c>
+      <c r="X93" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD93" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B94" s="27"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="39"/>
+      <c r="I94" s="26"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="6"/>
+      <c r="L94" s="6"/>
+      <c r="M94" s="6"/>
+      <c r="N94" s="6"/>
+      <c r="O94" s="6"/>
+      <c r="P94" s="6"/>
+      <c r="Q94" s="6"/>
+      <c r="R94" s="6"/>
+      <c r="S94" s="6"/>
+      <c r="T94" s="6"/>
+      <c r="U94" s="6"/>
+      <c r="V94" s="6"/>
+      <c r="W94" s="6"/>
+      <c r="X94" s="6"/>
+      <c r="Y94" s="6"/>
+      <c r="Z94" s="6"/>
+      <c r="AA94" s="6"/>
+      <c r="AB94" s="6"/>
+      <c r="AC94" s="6"/>
+      <c r="AD94" s="6"/>
+    </row>
+    <row r="95" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B95" s="27"/>
+      <c r="C95" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D95" s="55"/>
+      <c r="E95" s="55"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" s="39"/>
+      <c r="I95" s="26">
+        <v>976</v>
+      </c>
+      <c r="J95" s="26">
+        <v>966</v>
+      </c>
+      <c r="K95" s="6">
+        <v>2</v>
+      </c>
+      <c r="L95" s="6">
+        <v>75</v>
+      </c>
+      <c r="M95" s="6">
+        <v>149</v>
+      </c>
+      <c r="N95" s="6">
+        <v>153</v>
+      </c>
+      <c r="O95" s="6">
+        <v>315</v>
+      </c>
+      <c r="P95" s="6">
+        <v>216</v>
+      </c>
+      <c r="Q95" s="6">
+        <v>36</v>
+      </c>
+      <c r="R95" s="6">
+        <v>15</v>
+      </c>
+      <c r="S95" s="6">
+        <v>4</v>
+      </c>
+      <c r="T95" s="6">
+        <v>1</v>
+      </c>
+      <c r="U95" s="6">
+        <v>0</v>
+      </c>
+      <c r="V95" s="6">
+        <v>0</v>
+      </c>
+      <c r="W95" s="6">
+        <v>10</v>
+      </c>
+      <c r="X95" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA95" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB95" s="6">
+        <v>5</v>
+      </c>
+      <c r="AC95" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD95" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B96" s="27"/>
+      <c r="C96" s="55"/>
+      <c r="D96" s="55"/>
+      <c r="E96" s="55"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" s="39"/>
+      <c r="I96" s="26">
+        <v>693</v>
+      </c>
+      <c r="J96" s="26">
+        <v>693</v>
+      </c>
+      <c r="K96" s="6">
+        <v>0</v>
+      </c>
+      <c r="L96" s="6">
+        <v>51</v>
+      </c>
+      <c r="M96" s="6">
+        <v>104</v>
+      </c>
+      <c r="N96" s="6">
+        <v>163</v>
+      </c>
+      <c r="O96" s="6">
+        <v>244</v>
+      </c>
+      <c r="P96" s="6">
+        <v>112</v>
+      </c>
+      <c r="Q96" s="6">
+        <v>17</v>
+      </c>
+      <c r="R96" s="6">
+        <v>1</v>
+      </c>
+      <c r="S96" s="6">
+        <v>1</v>
+      </c>
+      <c r="T96" s="6">
+        <v>0</v>
+      </c>
+      <c r="U96" s="6">
+        <v>0</v>
+      </c>
+      <c r="V96" s="6">
+        <v>0</v>
+      </c>
+      <c r="W96" s="6">
+        <v>0</v>
+      </c>
+      <c r="X96" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD96" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B97" s="27"/>
+      <c r="C97" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="55"/>
+      <c r="E97" s="55"/>
+      <c r="F97" s="28"/>
+      <c r="G97" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" s="39"/>
+      <c r="I97" s="26">
+        <v>78</v>
+      </c>
+      <c r="J97" s="26">
+        <v>77</v>
+      </c>
+      <c r="K97" s="6">
+        <v>0</v>
+      </c>
+      <c r="L97" s="6">
+        <v>7</v>
+      </c>
+      <c r="M97" s="6">
+        <v>11</v>
+      </c>
+      <c r="N97" s="6">
+        <v>10</v>
+      </c>
+      <c r="O97" s="6">
+        <v>17</v>
+      </c>
+      <c r="P97" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q97" s="6">
+        <v>18</v>
+      </c>
+      <c r="R97" s="6">
+        <v>3</v>
+      </c>
+      <c r="S97" s="6">
+        <v>3</v>
+      </c>
+      <c r="T97" s="6">
+        <v>1</v>
+      </c>
+      <c r="U97" s="6">
+        <v>0</v>
+      </c>
+      <c r="V97" s="6">
+        <v>0</v>
+      </c>
+      <c r="W97" s="6">
+        <v>1</v>
+      </c>
+      <c r="X97" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC97" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD97" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B98" s="27"/>
+      <c r="C98" s="55"/>
+      <c r="D98" s="55"/>
+      <c r="E98" s="55"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" s="39"/>
+      <c r="I98" s="26">
+        <v>31</v>
+      </c>
+      <c r="J98" s="26">
+        <v>31</v>
+      </c>
+      <c r="K98" s="6">
+        <v>1</v>
+      </c>
+      <c r="L98" s="6">
+        <v>7</v>
+      </c>
+      <c r="M98" s="6">
+        <v>13</v>
+      </c>
+      <c r="N98" s="6">
+        <v>6</v>
+      </c>
+      <c r="O98" s="6">
+        <v>3</v>
+      </c>
+      <c r="P98" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="6">
+        <v>0</v>
+      </c>
+      <c r="R98" s="6">
+        <v>0</v>
+      </c>
+      <c r="S98" s="6">
+        <v>0</v>
+      </c>
+      <c r="T98" s="6">
+        <v>0</v>
+      </c>
+      <c r="U98" s="6">
+        <v>0</v>
+      </c>
+      <c r="V98" s="6">
+        <v>0</v>
+      </c>
+      <c r="W98" s="6">
+        <v>0</v>
+      </c>
+      <c r="X98" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD98" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B99" s="7"/>
+      <c r="C99" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="57"/>
+      <c r="E99" s="57"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" s="39"/>
+      <c r="I99" s="26">
+        <v>50</v>
+      </c>
+      <c r="J99" s="26">
+        <v>49</v>
+      </c>
+      <c r="K99" s="6">
+        <v>0</v>
+      </c>
+      <c r="L99" s="6">
+        <v>1</v>
+      </c>
+      <c r="M99" s="6">
+        <v>4</v>
+      </c>
+      <c r="N99" s="6">
+        <v>4</v>
+      </c>
+      <c r="O99" s="6">
+        <v>11</v>
+      </c>
+      <c r="P99" s="6">
+        <v>18</v>
+      </c>
+      <c r="Q99" s="6">
+        <v>8</v>
+      </c>
+      <c r="R99" s="6">
+        <v>3</v>
+      </c>
+      <c r="S99" s="6">
+        <v>0</v>
+      </c>
+      <c r="T99" s="6">
+        <v>0</v>
+      </c>
+      <c r="U99" s="6">
+        <v>0</v>
+      </c>
+      <c r="V99" s="6">
+        <v>0</v>
+      </c>
+      <c r="W99" s="6">
+        <v>1</v>
+      </c>
+      <c r="X99" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA99" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB99" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC99" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD99" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B100" s="27"/>
+      <c r="C100" s="57"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="57"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" s="39"/>
+      <c r="I100" s="26">
+        <v>3</v>
+      </c>
+      <c r="J100" s="26">
+        <v>3</v>
+      </c>
+      <c r="K100" s="6">
+        <v>0</v>
+      </c>
+      <c r="L100" s="6">
+        <v>0</v>
+      </c>
+      <c r="M100" s="6">
+        <v>0</v>
+      </c>
+      <c r="N100" s="6">
+        <v>1</v>
+      </c>
+      <c r="O100" s="6">
+        <v>1</v>
+      </c>
+      <c r="P100" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q100" s="6">
+        <v>0</v>
+      </c>
+      <c r="R100" s="6">
+        <v>0</v>
+      </c>
+      <c r="S100" s="6">
+        <v>0</v>
+      </c>
+      <c r="T100" s="6">
+        <v>0</v>
+      </c>
+      <c r="U100" s="6">
+        <v>0</v>
+      </c>
+      <c r="V100" s="6">
+        <v>0</v>
+      </c>
+      <c r="W100" s="6">
+        <v>0</v>
+      </c>
+      <c r="X100" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD100" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B101" s="27"/>
+      <c r="C101" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101" s="57"/>
+      <c r="E101" s="57"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="39"/>
+      <c r="I101" s="26">
+        <v>41</v>
+      </c>
+      <c r="J101" s="26">
+        <v>41</v>
+      </c>
+      <c r="K101" s="6">
+        <v>0</v>
+      </c>
+      <c r="L101" s="6">
+        <v>3</v>
+      </c>
+      <c r="M101" s="6">
+        <v>6</v>
+      </c>
+      <c r="N101" s="6">
+        <v>6</v>
+      </c>
+      <c r="O101" s="6">
+        <v>19</v>
+      </c>
+      <c r="P101" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q101" s="6">
+        <v>0</v>
+      </c>
+      <c r="R101" s="6">
+        <v>1</v>
+      </c>
+      <c r="S101" s="6">
+        <v>0</v>
+      </c>
+      <c r="T101" s="6">
+        <v>0</v>
+      </c>
+      <c r="U101" s="6">
+        <v>0</v>
+      </c>
+      <c r="V101" s="6">
+        <v>0</v>
+      </c>
+      <c r="W101" s="6">
+        <v>0</v>
+      </c>
+      <c r="X101" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD101" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B102" s="27"/>
+      <c r="C102" s="57"/>
+      <c r="D102" s="57"/>
+      <c r="E102" s="57"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" s="39"/>
+      <c r="I102" s="26">
+        <v>25</v>
+      </c>
+      <c r="J102" s="26">
+        <v>25</v>
+      </c>
+      <c r="K102" s="6">
+        <v>0</v>
+      </c>
+      <c r="L102" s="6">
+        <v>2</v>
+      </c>
+      <c r="M102" s="6">
+        <v>5</v>
+      </c>
+      <c r="N102" s="6">
+        <v>5</v>
+      </c>
+      <c r="O102" s="6">
+        <v>8</v>
+      </c>
+      <c r="P102" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q102" s="6">
+        <v>1</v>
+      </c>
+      <c r="R102" s="6">
+        <v>0</v>
+      </c>
+      <c r="S102" s="6">
+        <v>0</v>
+      </c>
+      <c r="T102" s="6">
+        <v>0</v>
+      </c>
+      <c r="U102" s="6">
+        <v>0</v>
+      </c>
+      <c r="V102" s="6">
+        <v>0</v>
+      </c>
+      <c r="W102" s="6">
+        <v>0</v>
+      </c>
+      <c r="X102" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD102" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B103" s="27"/>
+      <c r="C103" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="57"/>
+      <c r="E103" s="57"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="39"/>
+      <c r="I103" s="26">
+        <v>1</v>
+      </c>
+      <c r="J103" s="26">
+        <v>1</v>
+      </c>
+      <c r="K103" s="6">
+        <v>0</v>
+      </c>
+      <c r="L103" s="6">
+        <v>0</v>
+      </c>
+      <c r="M103" s="6">
+        <v>0</v>
+      </c>
+      <c r="N103" s="6">
+        <v>0</v>
+      </c>
+      <c r="O103" s="6">
+        <v>0</v>
+      </c>
+      <c r="P103" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="6">
+        <v>0</v>
+      </c>
+      <c r="R103" s="6">
+        <v>0</v>
+      </c>
+      <c r="S103" s="6">
+        <v>0</v>
+      </c>
+      <c r="T103" s="6">
+        <v>0</v>
+      </c>
+      <c r="U103" s="6">
+        <v>0</v>
+      </c>
+      <c r="V103" s="6">
+        <v>1</v>
+      </c>
+      <c r="W103" s="6">
+        <v>0</v>
+      </c>
+      <c r="X103" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD103" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B104" s="27"/>
+      <c r="C104" s="57"/>
+      <c r="D104" s="57"/>
+      <c r="E104" s="57"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H104" s="39"/>
+      <c r="I104" s="26">
+        <v>0</v>
+      </c>
+      <c r="J104" s="26">
+        <v>0</v>
+      </c>
+      <c r="K104" s="6">
+        <v>0</v>
+      </c>
+      <c r="L104" s="6">
+        <v>0</v>
+      </c>
+      <c r="M104" s="6">
+        <v>0</v>
+      </c>
+      <c r="N104" s="6">
+        <v>0</v>
+      </c>
+      <c r="O104" s="6">
+        <v>0</v>
+      </c>
+      <c r="P104" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="6">
+        <v>0</v>
+      </c>
+      <c r="R104" s="6">
+        <v>0</v>
+      </c>
+      <c r="S104" s="6">
+        <v>0</v>
+      </c>
+      <c r="T104" s="6">
+        <v>0</v>
+      </c>
+      <c r="U104" s="6">
+        <v>0</v>
+      </c>
+      <c r="V104" s="6">
+        <v>0</v>
+      </c>
+      <c r="W104" s="6">
+        <v>0</v>
+      </c>
+      <c r="X104" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD104" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B105" s="27"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="7"/>
+      <c r="E105" s="7"/>
+      <c r="F105" s="27"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="39"/>
+      <c r="I105" s="26"/>
+      <c r="J105" s="26"/>
+      <c r="K105" s="6"/>
+      <c r="L105" s="6"/>
+      <c r="M105" s="6"/>
+      <c r="N105" s="6"/>
+      <c r="O105" s="6"/>
+      <c r="P105" s="6"/>
+      <c r="Q105" s="6"/>
+      <c r="R105" s="6"/>
+      <c r="S105" s="6"/>
+      <c r="T105" s="6"/>
+      <c r="U105" s="6"/>
+      <c r="V105" s="6"/>
+      <c r="W105" s="6"/>
+      <c r="X105" s="6"/>
+      <c r="Y105" s="6"/>
+      <c r="Z105" s="6"/>
+      <c r="AA105" s="6"/>
+      <c r="AB105" s="6"/>
+      <c r="AC105" s="6"/>
+      <c r="AD105" s="6"/>
+    </row>
+    <row r="106" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B106" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" s="54"/>
+      <c r="D106" s="54"/>
+      <c r="E106" s="54"/>
+      <c r="F106" s="54"/>
+      <c r="G106" s="54"/>
+      <c r="H106" s="37"/>
+      <c r="I106" s="34">
+        <v>1671</v>
+      </c>
+      <c r="J106" s="34">
+        <v>1669</v>
+      </c>
+      <c r="K106" s="5">
+        <v>4</v>
+      </c>
+      <c r="L106" s="5">
+        <v>75</v>
+      </c>
+      <c r="M106" s="5">
+        <v>233</v>
+      </c>
+      <c r="N106" s="5">
+        <v>311</v>
+      </c>
+      <c r="O106" s="5">
+        <v>577</v>
+      </c>
+      <c r="P106" s="5">
+        <v>353</v>
+      </c>
+      <c r="Q106" s="5">
+        <v>82</v>
+      </c>
+      <c r="R106" s="5">
+        <v>11</v>
+      </c>
+      <c r="S106" s="5">
+        <v>10</v>
+      </c>
+      <c r="T106" s="5">
+        <v>9</v>
+      </c>
+      <c r="U106" s="5">
+        <v>0</v>
+      </c>
+      <c r="V106" s="5">
+        <v>4</v>
+      </c>
+      <c r="W106" s="5">
+        <v>2</v>
+      </c>
+      <c r="X106" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA106" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD106" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B107" s="35"/>
+      <c r="C107" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" s="54"/>
+      <c r="E107" s="54"/>
+      <c r="F107" s="54"/>
+      <c r="G107" s="54"/>
+      <c r="H107" s="37"/>
+      <c r="I107" s="34">
+        <v>1211</v>
+      </c>
+      <c r="J107" s="34">
+        <v>1209</v>
+      </c>
+      <c r="K107" s="5">
+        <v>2</v>
+      </c>
+      <c r="L107" s="5">
+        <v>39</v>
+      </c>
+      <c r="M107" s="5">
+        <v>143</v>
+      </c>
+      <c r="N107" s="5">
+        <v>218</v>
+      </c>
+      <c r="O107" s="5">
+        <v>414</v>
+      </c>
+      <c r="P107" s="5">
+        <v>286</v>
+      </c>
+      <c r="Q107" s="5">
+        <v>74</v>
+      </c>
+      <c r="R107" s="5">
+        <v>10</v>
+      </c>
+      <c r="S107" s="5">
+        <v>10</v>
+      </c>
+      <c r="T107" s="5">
+        <v>9</v>
+      </c>
+      <c r="U107" s="5">
+        <v>0</v>
+      </c>
+      <c r="V107" s="5">
+        <v>4</v>
+      </c>
+      <c r="W107" s="5">
+        <v>2</v>
+      </c>
+      <c r="X107" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA107" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB107" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC107" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD107" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B108" s="35"/>
+      <c r="C108" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D108" s="54"/>
+      <c r="E108" s="54"/>
+      <c r="F108" s="54"/>
+      <c r="G108" s="54"/>
+      <c r="H108" s="37"/>
+      <c r="I108" s="34">
+        <v>460</v>
+      </c>
+      <c r="J108" s="34">
+        <v>460</v>
+      </c>
+      <c r="K108" s="5">
+        <v>2</v>
+      </c>
+      <c r="L108" s="5">
+        <v>36</v>
+      </c>
+      <c r="M108" s="5">
+        <v>90</v>
+      </c>
+      <c r="N108" s="5">
+        <v>93</v>
+      </c>
+      <c r="O108" s="5">
+        <v>163</v>
+      </c>
+      <c r="P108" s="5">
+        <v>67</v>
+      </c>
+      <c r="Q108" s="5">
+        <v>8</v>
+      </c>
+      <c r="R108" s="5">
+        <v>1</v>
+      </c>
+      <c r="S108" s="5">
+        <v>0</v>
+      </c>
+      <c r="T108" s="5">
+        <v>0</v>
+      </c>
+      <c r="U108" s="5">
+        <v>0</v>
+      </c>
+      <c r="V108" s="5">
+        <v>0</v>
+      </c>
+      <c r="W108" s="5">
+        <v>0</v>
+      </c>
+      <c r="X108" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD108" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B109" s="27"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="7"/>
+      <c r="F109" s="27"/>
+      <c r="G109" s="7"/>
+      <c r="H109" s="39"/>
+      <c r="I109" s="26"/>
+      <c r="J109" s="26"/>
+      <c r="K109" s="6"/>
+      <c r="L109" s="6"/>
+      <c r="M109" s="6"/>
+      <c r="N109" s="6"/>
+      <c r="O109" s="6"/>
+      <c r="P109" s="6"/>
+      <c r="Q109" s="6"/>
+      <c r="R109" s="6"/>
+      <c r="S109" s="6"/>
+      <c r="T109" s="6"/>
+      <c r="U109" s="6"/>
+      <c r="V109" s="6"/>
+      <c r="W109" s="6"/>
+      <c r="X109" s="6"/>
+      <c r="Y109" s="6"/>
+      <c r="Z109" s="6"/>
+      <c r="AA109" s="6"/>
+      <c r="AB109" s="6"/>
+      <c r="AC109" s="6"/>
+      <c r="AD109" s="6"/>
+    </row>
+    <row r="110" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B110" s="27"/>
+      <c r="C110" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D110" s="55"/>
+      <c r="E110" s="55"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="39"/>
+      <c r="I110" s="26">
+        <v>1067</v>
+      </c>
+      <c r="J110" s="26">
+        <v>1066</v>
+      </c>
+      <c r="K110" s="6">
+        <v>2</v>
+      </c>
+      <c r="L110" s="6">
+        <v>33</v>
+      </c>
+      <c r="M110" s="6">
+        <v>131</v>
+      </c>
+      <c r="N110" s="6">
+        <v>196</v>
+      </c>
+      <c r="O110" s="6">
+        <v>369</v>
+      </c>
+      <c r="P110" s="6">
+        <v>251</v>
+      </c>
+      <c r="Q110" s="6">
+        <v>60</v>
+      </c>
+      <c r="R110" s="6">
+        <v>8</v>
+      </c>
+      <c r="S110" s="6">
+        <v>7</v>
+      </c>
+      <c r="T110" s="6">
+        <v>7</v>
+      </c>
+      <c r="U110" s="6">
+        <v>0</v>
+      </c>
+      <c r="V110" s="6">
+        <v>2</v>
+      </c>
+      <c r="W110" s="6">
+        <v>1</v>
+      </c>
+      <c r="X110" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA110" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB110" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC110" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD110" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B111" s="27"/>
+      <c r="C111" s="55"/>
+      <c r="D111" s="55"/>
+      <c r="E111" s="55"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" s="39"/>
+      <c r="I111" s="26">
+        <v>360</v>
+      </c>
+      <c r="J111" s="26">
+        <v>360</v>
+      </c>
+      <c r="K111" s="6">
+        <v>2</v>
+      </c>
+      <c r="L111" s="6">
+        <v>24</v>
+      </c>
+      <c r="M111" s="6">
+        <v>62</v>
+      </c>
+      <c r="N111" s="6">
+        <v>76</v>
+      </c>
+      <c r="O111" s="6">
+        <v>137</v>
+      </c>
+      <c r="P111" s="6">
+        <v>53</v>
+      </c>
+      <c r="Q111" s="6">
+        <v>5</v>
+      </c>
+      <c r="R111" s="6">
+        <v>1</v>
+      </c>
+      <c r="S111" s="6">
+        <v>0</v>
+      </c>
+      <c r="T111" s="6">
+        <v>0</v>
+      </c>
+      <c r="U111" s="6">
+        <v>0</v>
+      </c>
+      <c r="V111" s="6">
+        <v>0</v>
+      </c>
+      <c r="W111" s="6">
+        <v>0</v>
+      </c>
+      <c r="X111" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD111" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B112" s="27"/>
+      <c r="C112" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="55"/>
+      <c r="E112" s="55"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="39"/>
+      <c r="I112" s="26">
+        <v>39</v>
+      </c>
+      <c r="J112" s="26">
+        <v>38</v>
+      </c>
+      <c r="K112" s="6">
+        <v>0</v>
+      </c>
+      <c r="L112" s="6">
+        <v>3</v>
+      </c>
+      <c r="M112" s="6">
+        <v>5</v>
+      </c>
+      <c r="N112" s="6">
+        <v>11</v>
+      </c>
+      <c r="O112" s="6">
+        <v>12</v>
+      </c>
+      <c r="P112" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q112" s="6">
+        <v>0</v>
+      </c>
+      <c r="R112" s="6">
+        <v>1</v>
+      </c>
+      <c r="S112" s="6">
+        <v>0</v>
+      </c>
+      <c r="T112" s="6">
+        <v>0</v>
+      </c>
+      <c r="U112" s="6">
+        <v>0</v>
+      </c>
+      <c r="V112" s="6">
+        <v>0</v>
+      </c>
+      <c r="W112" s="6">
+        <v>1</v>
+      </c>
+      <c r="X112" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y112" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD112" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B113" s="27"/>
+      <c r="C113" s="55"/>
+      <c r="D113" s="55"/>
+      <c r="E113" s="55"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H113" s="39"/>
+      <c r="I113" s="26">
+        <v>31</v>
+      </c>
+      <c r="J113" s="26">
+        <v>31</v>
+      </c>
+      <c r="K113" s="6">
+        <v>0</v>
+      </c>
+      <c r="L113" s="6">
+        <v>10</v>
+      </c>
+      <c r="M113" s="6">
+        <v>12</v>
+      </c>
+      <c r="N113" s="6">
+        <v>3</v>
+      </c>
+      <c r="O113" s="6">
+        <v>6</v>
+      </c>
+      <c r="P113" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="6">
+        <v>0</v>
+      </c>
+      <c r="R113" s="6">
+        <v>0</v>
+      </c>
+      <c r="S113" s="6">
+        <v>0</v>
+      </c>
+      <c r="T113" s="6">
+        <v>0</v>
+      </c>
+      <c r="U113" s="6">
+        <v>0</v>
+      </c>
+      <c r="V113" s="6">
+        <v>0</v>
+      </c>
+      <c r="W113" s="6">
+        <v>0</v>
+      </c>
+      <c r="X113" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y113" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD113" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B114" s="7"/>
+      <c r="C114" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="57"/>
+      <c r="E114" s="57"/>
+      <c r="F114" s="28"/>
+      <c r="G114" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="39"/>
+      <c r="I114" s="26">
+        <v>59</v>
+      </c>
+      <c r="J114" s="26">
+        <v>59</v>
+      </c>
+      <c r="K114" s="6">
+        <v>0</v>
+      </c>
+      <c r="L114" s="6">
+        <v>1</v>
+      </c>
+      <c r="M114" s="6">
+        <v>3</v>
+      </c>
+      <c r="N114" s="6">
+        <v>5</v>
+      </c>
+      <c r="O114" s="6">
+        <v>12</v>
+      </c>
+      <c r="P114" s="6">
+        <v>19</v>
+      </c>
+      <c r="Q114" s="6">
+        <v>12</v>
+      </c>
+      <c r="R114" s="6">
+        <v>1</v>
+      </c>
+      <c r="S114" s="6">
+        <v>3</v>
+      </c>
+      <c r="T114" s="6">
+        <v>1</v>
+      </c>
+      <c r="U114" s="6">
+        <v>0</v>
+      </c>
+      <c r="V114" s="6">
+        <v>2</v>
+      </c>
+      <c r="W114" s="6">
+        <v>0</v>
+      </c>
+      <c r="X114" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD114" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B115" s="27"/>
+      <c r="C115" s="57"/>
+      <c r="D115" s="57"/>
+      <c r="E115" s="57"/>
+      <c r="F115" s="28"/>
+      <c r="G115" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H115" s="39"/>
+      <c r="I115" s="26">
+        <v>47</v>
+      </c>
+      <c r="J115" s="26">
+        <v>47</v>
+      </c>
+      <c r="K115" s="6">
+        <v>0</v>
+      </c>
+      <c r="L115" s="6">
+        <v>2</v>
+      </c>
+      <c r="M115" s="6">
+        <v>7</v>
+      </c>
+      <c r="N115" s="6">
+        <v>10</v>
+      </c>
+      <c r="O115" s="6">
+        <v>14</v>
+      </c>
+      <c r="P115" s="6">
+        <v>12</v>
+      </c>
+      <c r="Q115" s="6">
+        <v>2</v>
+      </c>
+      <c r="R115" s="6">
+        <v>0</v>
+      </c>
+      <c r="S115" s="6">
+        <v>0</v>
+      </c>
+      <c r="T115" s="6">
+        <v>0</v>
+      </c>
+      <c r="U115" s="6">
+        <v>0</v>
+      </c>
+      <c r="V115" s="6">
+        <v>0</v>
+      </c>
+      <c r="W115" s="6">
+        <v>0</v>
+      </c>
+      <c r="X115" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y115" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD115" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B116" s="27"/>
+      <c r="C116" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116" s="57"/>
+      <c r="E116" s="57"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116" s="39"/>
+      <c r="I116" s="26">
+        <v>45</v>
+      </c>
+      <c r="J116" s="26">
+        <v>45</v>
+      </c>
+      <c r="K116" s="6">
+        <v>0</v>
+      </c>
+      <c r="L116" s="6">
+        <v>2</v>
+      </c>
+      <c r="M116" s="6">
+        <v>3</v>
+      </c>
+      <c r="N116" s="6">
+        <v>6</v>
+      </c>
+      <c r="O116" s="6">
+        <v>21</v>
+      </c>
+      <c r="P116" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q116" s="6">
+        <v>2</v>
+      </c>
+      <c r="R116" s="6">
+        <v>0</v>
+      </c>
+      <c r="S116" s="6">
+        <v>0</v>
+      </c>
+      <c r="T116" s="6">
+        <v>1</v>
+      </c>
+      <c r="U116" s="6">
+        <v>0</v>
+      </c>
+      <c r="V116" s="6">
+        <v>0</v>
+      </c>
+      <c r="W116" s="6">
+        <v>0</v>
+      </c>
+      <c r="X116" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y116" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD116" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B117" s="27"/>
+      <c r="C117" s="57"/>
+      <c r="D117" s="57"/>
+      <c r="E117" s="57"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" s="39"/>
+      <c r="I117" s="26">
+        <v>22</v>
+      </c>
+      <c r="J117" s="26">
+        <v>22</v>
+      </c>
+      <c r="K117" s="6">
+        <v>0</v>
+      </c>
+      <c r="L117" s="6">
+        <v>0</v>
+      </c>
+      <c r="M117" s="6">
+        <v>9</v>
+      </c>
+      <c r="N117" s="6">
+        <v>4</v>
+      </c>
+      <c r="O117" s="6">
+        <v>6</v>
+      </c>
+      <c r="P117" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="6">
+        <v>1</v>
+      </c>
+      <c r="R117" s="6">
+        <v>0</v>
+      </c>
+      <c r="S117" s="6">
+        <v>0</v>
+      </c>
+      <c r="T117" s="6">
+        <v>0</v>
+      </c>
+      <c r="U117" s="6">
+        <v>0</v>
+      </c>
+      <c r="V117" s="6">
+        <v>0</v>
+      </c>
+      <c r="W117" s="6">
+        <v>0</v>
+      </c>
+      <c r="X117" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD117" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B118" s="27"/>
+      <c r="C118" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D118" s="57"/>
+      <c r="E118" s="57"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="39"/>
+      <c r="I118" s="26">
+        <v>1</v>
+      </c>
+      <c r="J118" s="26">
+        <v>1</v>
+      </c>
+      <c r="K118" s="6">
+        <v>0</v>
+      </c>
+      <c r="L118" s="6">
+        <v>0</v>
+      </c>
+      <c r="M118" s="6">
+        <v>1</v>
+      </c>
+      <c r="N118" s="6">
+        <v>0</v>
+      </c>
+      <c r="O118" s="6">
+        <v>0</v>
+      </c>
+      <c r="P118" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="6">
+        <v>0</v>
+      </c>
+      <c r="R118" s="6">
+        <v>0</v>
+      </c>
+      <c r="S118" s="6">
+        <v>0</v>
+      </c>
+      <c r="T118" s="6">
+        <v>0</v>
+      </c>
+      <c r="U118" s="6">
+        <v>0</v>
+      </c>
+      <c r="V118" s="6">
+        <v>0</v>
+      </c>
+      <c r="W118" s="6">
+        <v>0</v>
+      </c>
+      <c r="X118" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y118" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD118" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B119" s="27"/>
+      <c r="C119" s="57"/>
+      <c r="D119" s="57"/>
+      <c r="E119" s="57"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" s="39"/>
+      <c r="I119" s="26">
+        <v>0</v>
+      </c>
+      <c r="J119" s="26">
+        <v>0</v>
+      </c>
+      <c r="K119" s="6">
+        <v>0</v>
+      </c>
+      <c r="L119" s="6">
+        <v>0</v>
+      </c>
+      <c r="M119" s="6">
+        <v>0</v>
+      </c>
+      <c r="N119" s="6">
+        <v>0</v>
+      </c>
+      <c r="O119" s="6">
+        <v>0</v>
+      </c>
+      <c r="P119" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="6">
+        <v>0</v>
+      </c>
+      <c r="R119" s="6">
+        <v>0</v>
+      </c>
+      <c r="S119" s="6">
+        <v>0</v>
+      </c>
+      <c r="T119" s="6">
+        <v>0</v>
+      </c>
+      <c r="U119" s="6">
+        <v>0</v>
+      </c>
+      <c r="V119" s="6">
+        <v>0</v>
+      </c>
+      <c r="W119" s="6">
+        <v>0</v>
+      </c>
+      <c r="X119" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y119" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD119" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B120" s="27"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7"/>
+      <c r="E120" s="7"/>
+      <c r="F120" s="27"/>
+      <c r="G120" s="7"/>
+      <c r="H120" s="39"/>
+      <c r="I120" s="26"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="6"/>
+      <c r="L120" s="6"/>
+      <c r="M120" s="6"/>
+      <c r="N120" s="6"/>
+      <c r="O120" s="6"/>
+      <c r="P120" s="6"/>
+      <c r="Q120" s="6"/>
+      <c r="R120" s="6"/>
+      <c r="S120" s="6"/>
+      <c r="T120" s="6"/>
+      <c r="U120" s="6"/>
+      <c r="V120" s="6"/>
+      <c r="W120" s="6"/>
+      <c r="X120" s="6"/>
+      <c r="Y120" s="6"/>
+      <c r="Z120" s="6"/>
+      <c r="AA120" s="6"/>
+      <c r="AB120" s="6"/>
+      <c r="AC120" s="6"/>
+      <c r="AD120" s="6"/>
+    </row>
+    <row r="121" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B121" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="C121" s="54"/>
+      <c r="D121" s="54"/>
+      <c r="E121" s="54"/>
+      <c r="F121" s="54"/>
+      <c r="G121" s="54"/>
+      <c r="H121" s="37"/>
+      <c r="I121" s="34">
+        <v>522</v>
+      </c>
+      <c r="J121" s="34">
+        <v>520</v>
+      </c>
+      <c r="K121" s="5">
+        <v>3</v>
+      </c>
+      <c r="L121" s="5">
         <v>43</v>
       </c>
-      <c r="W8" s="8">
+      <c r="M121" s="5">
+        <v>71</v>
+      </c>
+      <c r="N121" s="5">
+        <v>93</v>
+      </c>
+      <c r="O121" s="5">
+        <v>147</v>
+      </c>
+      <c r="P121" s="5">
+        <v>118</v>
+      </c>
+      <c r="Q121" s="5">
+        <v>23</v>
+      </c>
+      <c r="R121" s="5">
+        <v>5</v>
+      </c>
+      <c r="S121" s="5">
+        <v>11</v>
+      </c>
+      <c r="T121" s="5">
+        <v>1</v>
+      </c>
+      <c r="U121" s="5">
+        <v>0</v>
+      </c>
+      <c r="V121" s="5">
+        <v>5</v>
+      </c>
+      <c r="W121" s="5">
+        <v>2</v>
+      </c>
+      <c r="X121" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y121" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z121" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA121" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB121" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC121" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD121" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B122" s="35"/>
+      <c r="C122" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="54"/>
+      <c r="E122" s="54"/>
+      <c r="F122" s="54"/>
+      <c r="G122" s="54"/>
+      <c r="H122" s="37"/>
+      <c r="I122" s="34">
+        <v>251</v>
+      </c>
+      <c r="J122" s="34">
+        <v>249</v>
+      </c>
+      <c r="K122" s="5">
+        <v>2</v>
+      </c>
+      <c r="L122" s="5">
+        <v>19</v>
+      </c>
+      <c r="M122" s="5">
+        <v>22</v>
+      </c>
+      <c r="N122" s="5">
+        <v>42</v>
+      </c>
+      <c r="O122" s="5">
+        <v>71</v>
+      </c>
+      <c r="P122" s="5">
+        <v>57</v>
+      </c>
+      <c r="Q122" s="5">
+        <v>16</v>
+      </c>
+      <c r="R122" s="5">
+        <v>5</v>
+      </c>
+      <c r="S122" s="5">
+        <v>9</v>
+      </c>
+      <c r="T122" s="5">
+        <v>1</v>
+      </c>
+      <c r="U122" s="5">
+        <v>0</v>
+      </c>
+      <c r="V122" s="5">
+        <v>5</v>
+      </c>
+      <c r="W122" s="5">
+        <v>2</v>
+      </c>
+      <c r="X122" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y122" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z122" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA122" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB122" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC122" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD122" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B123" s="35"/>
+      <c r="C123" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" s="54"/>
+      <c r="E123" s="54"/>
+      <c r="F123" s="54"/>
+      <c r="G123" s="54"/>
+      <c r="H123" s="37"/>
+      <c r="I123" s="34">
+        <v>271</v>
+      </c>
+      <c r="J123" s="34">
+        <v>271</v>
+      </c>
+      <c r="K123" s="5">
+        <v>1</v>
+      </c>
+      <c r="L123" s="5">
+        <v>24</v>
+      </c>
+      <c r="M123" s="5">
+        <v>49</v>
+      </c>
+      <c r="N123" s="5">
+        <v>51</v>
+      </c>
+      <c r="O123" s="5">
+        <v>76</v>
+      </c>
+      <c r="P123" s="5">
+        <v>61</v>
+      </c>
+      <c r="Q123" s="5">
+        <v>7</v>
+      </c>
+      <c r="R123" s="5">
+        <v>0</v>
+      </c>
+      <c r="S123" s="5">
+        <v>2</v>
+      </c>
+      <c r="T123" s="5">
+        <v>0</v>
+      </c>
+      <c r="U123" s="5">
+        <v>0</v>
+      </c>
+      <c r="V123" s="5">
+        <v>0</v>
+      </c>
+      <c r="W123" s="5">
+        <v>0</v>
+      </c>
+      <c r="X123" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y123" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD123" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B124" s="27"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7"/>
+      <c r="E124" s="7"/>
+      <c r="F124" s="27"/>
+      <c r="G124" s="7"/>
+      <c r="H124" s="39"/>
+      <c r="I124" s="26"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="6"/>
+      <c r="L124" s="6"/>
+      <c r="M124" s="6"/>
+      <c r="N124" s="6"/>
+      <c r="O124" s="6"/>
+      <c r="P124" s="6"/>
+      <c r="Q124" s="6"/>
+      <c r="R124" s="6"/>
+      <c r="S124" s="6"/>
+      <c r="T124" s="6"/>
+      <c r="U124" s="6"/>
+      <c r="V124" s="6"/>
+      <c r="W124" s="6"/>
+      <c r="X124" s="6"/>
+      <c r="Y124" s="6"/>
+      <c r="Z124" s="6"/>
+      <c r="AA124" s="6"/>
+      <c r="AB124" s="6"/>
+      <c r="AC124" s="6"/>
+      <c r="AD124" s="6"/>
+    </row>
+    <row r="125" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B125" s="27"/>
+      <c r="C125" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D125" s="55"/>
+      <c r="E125" s="55"/>
+      <c r="F125" s="28"/>
+      <c r="G125" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125" s="39"/>
+      <c r="I125" s="26">
+        <v>224</v>
+      </c>
+      <c r="J125" s="26">
+        <v>222</v>
+      </c>
+      <c r="K125" s="6">
+        <v>2</v>
+      </c>
+      <c r="L125" s="6">
+        <v>16</v>
+      </c>
+      <c r="M125" s="6">
+        <v>20</v>
+      </c>
+      <c r="N125" s="6">
+        <v>35</v>
+      </c>
+      <c r="O125" s="6">
+        <v>68</v>
+      </c>
+      <c r="P125" s="6">
+        <v>51</v>
+      </c>
+      <c r="Q125" s="6">
+        <v>16</v>
+      </c>
+      <c r="R125" s="6">
+        <v>5</v>
+      </c>
+      <c r="S125" s="6">
+        <v>8</v>
+      </c>
+      <c r="T125" s="6">
+        <v>1</v>
+      </c>
+      <c r="U125" s="6">
+        <v>0</v>
+      </c>
+      <c r="V125" s="6">
+        <v>0</v>
+      </c>
+      <c r="W125" s="6">
+        <v>2</v>
+      </c>
+      <c r="X125" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y125" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z125" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA125" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB125" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC125" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD125" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B126" s="27"/>
+      <c r="C126" s="55"/>
+      <c r="D126" s="55"/>
+      <c r="E126" s="55"/>
+      <c r="F126" s="28"/>
+      <c r="G126" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" s="39"/>
+      <c r="I126" s="26">
+        <v>252</v>
+      </c>
+      <c r="J126" s="26">
+        <v>252</v>
+      </c>
+      <c r="K126" s="6">
+        <v>1</v>
+      </c>
+      <c r="L126" s="6">
+        <v>23</v>
+      </c>
+      <c r="M126" s="6">
+        <v>42</v>
+      </c>
+      <c r="N126" s="6">
+        <v>48</v>
+      </c>
+      <c r="O126" s="6">
+        <v>70</v>
+      </c>
+      <c r="P126" s="6">
+        <v>60</v>
+      </c>
+      <c r="Q126" s="6">
+        <v>6</v>
+      </c>
+      <c r="R126" s="6">
+        <v>0</v>
+      </c>
+      <c r="S126" s="6">
+        <v>2</v>
+      </c>
+      <c r="T126" s="6">
+        <v>0</v>
+      </c>
+      <c r="U126" s="6">
+        <v>0</v>
+      </c>
+      <c r="V126" s="6">
+        <v>0</v>
+      </c>
+      <c r="W126" s="6">
+        <v>0</v>
+      </c>
+      <c r="X126" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y126" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD126" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B127" s="27"/>
+      <c r="C127" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" s="55"/>
+      <c r="E127" s="55"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" s="39"/>
+      <c r="I127" s="26">
+        <v>7</v>
+      </c>
+      <c r="J127" s="26">
+        <v>7</v>
+      </c>
+      <c r="K127" s="6">
+        <v>0</v>
+      </c>
+      <c r="L127" s="6">
+        <v>1</v>
+      </c>
+      <c r="M127" s="6">
+        <v>0</v>
+      </c>
+      <c r="N127" s="6">
+        <v>4</v>
+      </c>
+      <c r="O127" s="6">
+        <v>0</v>
+      </c>
+      <c r="P127" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q127" s="6">
+        <v>0</v>
+      </c>
+      <c r="R127" s="6">
+        <v>0</v>
+      </c>
+      <c r="S127" s="6">
+        <v>0</v>
+      </c>
+      <c r="T127" s="6">
+        <v>0</v>
+      </c>
+      <c r="U127" s="6">
+        <v>0</v>
+      </c>
+      <c r="V127" s="6">
+        <v>0</v>
+      </c>
+      <c r="W127" s="6">
+        <v>0</v>
+      </c>
+      <c r="X127" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y127" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD127" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B128" s="27"/>
+      <c r="C128" s="55"/>
+      <c r="D128" s="55"/>
+      <c r="E128" s="55"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" s="39"/>
+      <c r="I128" s="26">
+        <v>11</v>
+      </c>
+      <c r="J128" s="26">
+        <v>11</v>
+      </c>
+      <c r="K128" s="6">
+        <v>0</v>
+      </c>
+      <c r="L128" s="6">
+        <v>1</v>
+      </c>
+      <c r="M128" s="6">
+        <v>6</v>
+      </c>
+      <c r="N128" s="6">
+        <v>3</v>
+      </c>
+      <c r="O128" s="6">
+        <v>0</v>
+      </c>
+      <c r="P128" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>0</v>
+      </c>
+      <c r="R128" s="6">
+        <v>0</v>
+      </c>
+      <c r="S128" s="6">
+        <v>0</v>
+      </c>
+      <c r="T128" s="6">
+        <v>0</v>
+      </c>
+      <c r="U128" s="6">
+        <v>0</v>
+      </c>
+      <c r="V128" s="6">
+        <v>0</v>
+      </c>
+      <c r="W128" s="6">
+        <v>0</v>
+      </c>
+      <c r="X128" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y128" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD128" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B129" s="7"/>
+      <c r="C129" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129" s="57"/>
+      <c r="E129" s="57"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" s="39"/>
+      <c r="I129" s="26">
+        <v>8</v>
+      </c>
+      <c r="J129" s="26">
+        <v>8</v>
+      </c>
+      <c r="K129" s="6">
+        <v>0</v>
+      </c>
+      <c r="L129" s="6">
+        <v>0</v>
+      </c>
+      <c r="M129" s="6">
+        <v>0</v>
+      </c>
+      <c r="N129" s="6">
+        <v>0</v>
+      </c>
+      <c r="O129" s="6">
+        <v>0</v>
+      </c>
+      <c r="P129" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q129" s="6">
+        <v>0</v>
+      </c>
+      <c r="R129" s="6">
+        <v>0</v>
+      </c>
+      <c r="S129" s="6">
+        <v>1</v>
+      </c>
+      <c r="T129" s="6">
+        <v>0</v>
+      </c>
+      <c r="U129" s="6">
+        <v>0</v>
+      </c>
+      <c r="V129" s="6">
+        <v>5</v>
+      </c>
+      <c r="W129" s="6">
+        <v>0</v>
+      </c>
+      <c r="X129" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y129" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD129" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B130" s="27"/>
+      <c r="C130" s="57"/>
+      <c r="D130" s="57"/>
+      <c r="E130" s="57"/>
+      <c r="F130" s="28"/>
+      <c r="G130" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H130" s="39"/>
+      <c r="I130" s="26">
+        <v>3</v>
+      </c>
+      <c r="J130" s="26">
+        <v>3</v>
+      </c>
+      <c r="K130" s="6">
+        <v>0</v>
+      </c>
+      <c r="L130" s="6">
+        <v>0</v>
+      </c>
+      <c r="M130" s="6">
+        <v>0</v>
+      </c>
+      <c r="N130" s="6">
+        <v>0</v>
+      </c>
+      <c r="O130" s="6">
+        <v>3</v>
+      </c>
+      <c r="P130" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="6">
+        <v>0</v>
+      </c>
+      <c r="R130" s="6">
+        <v>0</v>
+      </c>
+      <c r="S130" s="6">
+        <v>0</v>
+      </c>
+      <c r="T130" s="6">
+        <v>0</v>
+      </c>
+      <c r="U130" s="6">
+        <v>0</v>
+      </c>
+      <c r="V130" s="6">
+        <v>0</v>
+      </c>
+      <c r="W130" s="6">
+        <v>0</v>
+      </c>
+      <c r="X130" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y130" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD130" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B131" s="27"/>
+      <c r="C131" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131" s="57"/>
+      <c r="E131" s="57"/>
+      <c r="F131" s="28"/>
+      <c r="G131" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H131" s="39"/>
+      <c r="I131" s="26">
+        <v>12</v>
+      </c>
+      <c r="J131" s="26">
+        <v>12</v>
+      </c>
+      <c r="K131" s="6">
+        <v>0</v>
+      </c>
+      <c r="L131" s="6">
+        <v>2</v>
+      </c>
+      <c r="M131" s="6">
+        <v>2</v>
+      </c>
+      <c r="N131" s="6">
+        <v>3</v>
+      </c>
+      <c r="O131" s="6">
+        <v>3</v>
+      </c>
+      <c r="P131" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q131" s="6">
+        <v>0</v>
+      </c>
+      <c r="R131" s="6">
+        <v>0</v>
+      </c>
+      <c r="S131" s="6">
+        <v>0</v>
+      </c>
+      <c r="T131" s="6">
+        <v>0</v>
+      </c>
+      <c r="U131" s="6">
+        <v>0</v>
+      </c>
+      <c r="V131" s="6">
+        <v>0</v>
+      </c>
+      <c r="W131" s="6">
+        <v>0</v>
+      </c>
+      <c r="X131" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y131" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD131" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B132" s="27"/>
+      <c r="C132" s="57"/>
+      <c r="D132" s="57"/>
+      <c r="E132" s="57"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="39"/>
+      <c r="I132" s="26">
+        <v>5</v>
+      </c>
+      <c r="J132" s="26">
+        <v>5</v>
+      </c>
+      <c r="K132" s="6">
+        <v>0</v>
+      </c>
+      <c r="L132" s="6">
+        <v>0</v>
+      </c>
+      <c r="M132" s="6">
+        <v>1</v>
+      </c>
+      <c r="N132" s="6">
+        <v>0</v>
+      </c>
+      <c r="O132" s="6">
+        <v>3</v>
+      </c>
+      <c r="P132" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="6">
+        <v>1</v>
+      </c>
+      <c r="R132" s="6">
+        <v>0</v>
+      </c>
+      <c r="S132" s="6">
+        <v>0</v>
+      </c>
+      <c r="T132" s="6">
+        <v>0</v>
+      </c>
+      <c r="U132" s="6">
+        <v>0</v>
+      </c>
+      <c r="V132" s="6">
+        <v>0</v>
+      </c>
+      <c r="W132" s="6">
+        <v>0</v>
+      </c>
+      <c r="X132" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y132" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD132" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B133" s="27"/>
+      <c r="C133" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="57"/>
+      <c r="E133" s="57"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H133" s="39"/>
+      <c r="I133" s="26">
+        <v>0</v>
+      </c>
+      <c r="J133" s="26">
+        <v>0</v>
+      </c>
+      <c r="K133" s="6">
+        <v>0</v>
+      </c>
+      <c r="L133" s="6">
+        <v>0</v>
+      </c>
+      <c r="M133" s="6">
+        <v>0</v>
+      </c>
+      <c r="N133" s="6">
+        <v>0</v>
+      </c>
+      <c r="O133" s="6">
+        <v>0</v>
+      </c>
+      <c r="P133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="6">
+        <v>0</v>
+      </c>
+      <c r="R133" s="6">
+        <v>0</v>
+      </c>
+      <c r="S133" s="6">
+        <v>0</v>
+      </c>
+      <c r="T133" s="6">
+        <v>0</v>
+      </c>
+      <c r="U133" s="6">
+        <v>0</v>
+      </c>
+      <c r="V133" s="6">
+        <v>0</v>
+      </c>
+      <c r="W133" s="6">
+        <v>0</v>
+      </c>
+      <c r="X133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD133" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B134" s="27"/>
+      <c r="C134" s="57"/>
+      <c r="D134" s="57"/>
+      <c r="E134" s="57"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="39"/>
+      <c r="I134" s="26">
+        <v>0</v>
+      </c>
+      <c r="J134" s="26">
+        <v>0</v>
+      </c>
+      <c r="K134" s="6">
+        <v>0</v>
+      </c>
+      <c r="L134" s="6">
+        <v>0</v>
+      </c>
+      <c r="M134" s="6">
+        <v>0</v>
+      </c>
+      <c r="N134" s="6">
+        <v>0</v>
+      </c>
+      <c r="O134" s="6">
+        <v>0</v>
+      </c>
+      <c r="P134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="6">
+        <v>0</v>
+      </c>
+      <c r="R134" s="6">
+        <v>0</v>
+      </c>
+      <c r="S134" s="6">
+        <v>0</v>
+      </c>
+      <c r="T134" s="6">
+        <v>0</v>
+      </c>
+      <c r="U134" s="6">
+        <v>0</v>
+      </c>
+      <c r="V134" s="6">
+        <v>0</v>
+      </c>
+      <c r="W134" s="6">
+        <v>0</v>
+      </c>
+      <c r="X134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD134" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B135" s="27"/>
+      <c r="C135" s="7"/>
+      <c r="D135" s="7"/>
+      <c r="E135" s="7"/>
+      <c r="F135" s="27"/>
+      <c r="G135" s="7"/>
+      <c r="H135" s="39"/>
+      <c r="I135" s="26"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="6"/>
+      <c r="L135" s="6"/>
+      <c r="M135" s="6"/>
+      <c r="N135" s="6"/>
+      <c r="O135" s="6"/>
+      <c r="P135" s="6"/>
+      <c r="Q135" s="6"/>
+      <c r="R135" s="6"/>
+      <c r="S135" s="6"/>
+      <c r="T135" s="6"/>
+      <c r="U135" s="6"/>
+      <c r="V135" s="6"/>
+      <c r="W135" s="6"/>
+      <c r="X135" s="6"/>
+      <c r="Y135" s="6"/>
+      <c r="Z135" s="6"/>
+      <c r="AA135" s="6"/>
+      <c r="AB135" s="6"/>
+      <c r="AC135" s="6"/>
+      <c r="AD135" s="6"/>
+    </row>
+    <row r="136" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B136" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C136" s="54"/>
+      <c r="D136" s="54"/>
+      <c r="E136" s="54"/>
+      <c r="F136" s="54"/>
+      <c r="G136" s="54"/>
+      <c r="H136" s="37"/>
+      <c r="I136" s="34">
+        <v>1530</v>
+      </c>
+      <c r="J136" s="34">
+        <v>1529</v>
+      </c>
+      <c r="K136" s="5">
+        <v>10</v>
+      </c>
+      <c r="L136" s="5">
+        <v>169</v>
+      </c>
+      <c r="M136" s="5">
+        <v>238</v>
+      </c>
+      <c r="N136" s="5">
+        <v>323</v>
+      </c>
+      <c r="O136" s="5">
+        <v>442</v>
+      </c>
+      <c r="P136" s="5">
+        <v>199</v>
+      </c>
+      <c r="Q136" s="5">
         <v>66</v>
       </c>
-      <c r="X8" s="8">
-[...2 lines deleted...]
-      <c r="Y8" s="8">
+      <c r="R136" s="5">
+        <v>17</v>
+      </c>
+      <c r="S136" s="5">
+        <v>47</v>
+      </c>
+      <c r="T136" s="5">
+        <v>15</v>
+      </c>
+      <c r="U136" s="5">
+        <v>0</v>
+      </c>
+      <c r="V136" s="5">
+        <v>3</v>
+      </c>
+      <c r="W136" s="5">
+        <v>1</v>
+      </c>
+      <c r="X136" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y136" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z136" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA136" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB136" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC136" s="5">
+        <v>1</v>
+      </c>
+      <c r="AD136" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B137" s="35"/>
+      <c r="C137" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" s="54"/>
+      <c r="E137" s="54"/>
+      <c r="F137" s="54"/>
+      <c r="G137" s="54"/>
+      <c r="H137" s="37"/>
+      <c r="I137" s="34">
+        <v>762</v>
+      </c>
+      <c r="J137" s="34">
+        <v>761</v>
+      </c>
+      <c r="K137" s="5">
+        <v>4</v>
+      </c>
+      <c r="L137" s="5">
+        <v>78</v>
+      </c>
+      <c r="M137" s="5">
+        <v>112</v>
+      </c>
+      <c r="N137" s="5">
+        <v>129</v>
+      </c>
+      <c r="O137" s="5">
+        <v>199</v>
+      </c>
+      <c r="P137" s="5">
+        <v>127</v>
+      </c>
+      <c r="Q137" s="5">
+        <v>45</v>
+      </c>
+      <c r="R137" s="5">
+        <v>12</v>
+      </c>
+      <c r="S137" s="5">
+        <v>43</v>
+      </c>
+      <c r="T137" s="5">
+        <v>9</v>
+      </c>
+      <c r="U137" s="5">
+        <v>0</v>
+      </c>
+      <c r="V137" s="5">
+        <v>3</v>
+      </c>
+      <c r="W137" s="5">
+        <v>1</v>
+      </c>
+      <c r="X137" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z137" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA137" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB137" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC137" s="5">
+        <v>1</v>
+      </c>
+      <c r="AD137" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B138" s="35"/>
+      <c r="C138" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D138" s="54"/>
+      <c r="E138" s="54"/>
+      <c r="F138" s="54"/>
+      <c r="G138" s="54"/>
+      <c r="H138" s="37"/>
+      <c r="I138" s="34">
+        <v>768</v>
+      </c>
+      <c r="J138" s="34">
+        <v>768</v>
+      </c>
+      <c r="K138" s="5">
+        <v>6</v>
+      </c>
+      <c r="L138" s="5">
+        <v>91</v>
+      </c>
+      <c r="M138" s="5">
+        <v>126</v>
+      </c>
+      <c r="N138" s="5">
+        <v>194</v>
+      </c>
+      <c r="O138" s="5">
+        <v>243</v>
+      </c>
+      <c r="P138" s="5">
+        <v>72</v>
+      </c>
+      <c r="Q138" s="5">
+        <v>21</v>
+      </c>
+      <c r="R138" s="5">
+        <v>5</v>
+      </c>
+      <c r="S138" s="5">
+        <v>4</v>
+      </c>
+      <c r="T138" s="5">
+        <v>6</v>
+      </c>
+      <c r="U138" s="5">
+        <v>0</v>
+      </c>
+      <c r="V138" s="5">
+        <v>0</v>
+      </c>
+      <c r="W138" s="5">
+        <v>0</v>
+      </c>
+      <c r="X138" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD138" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B139" s="27"/>
+      <c r="C139" s="7"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="27"/>
+      <c r="G139" s="7"/>
+      <c r="H139" s="39"/>
+      <c r="I139" s="26"/>
+      <c r="J139" s="26"/>
+      <c r="K139" s="6"/>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+      <c r="N139" s="6"/>
+      <c r="O139" s="6"/>
+      <c r="P139" s="6"/>
+      <c r="Q139" s="6"/>
+      <c r="R139" s="6"/>
+      <c r="S139" s="6"/>
+      <c r="T139" s="6"/>
+      <c r="U139" s="6"/>
+      <c r="V139" s="6"/>
+      <c r="W139" s="6"/>
+      <c r="X139" s="6"/>
+      <c r="Y139" s="6"/>
+      <c r="Z139" s="6"/>
+      <c r="AA139" s="6"/>
+      <c r="AB139" s="6"/>
+      <c r="AC139" s="6"/>
+      <c r="AD139" s="6"/>
+    </row>
+    <row r="140" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B140" s="27"/>
+      <c r="C140" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D140" s="55"/>
+      <c r="E140" s="55"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H140" s="39"/>
+      <c r="I140" s="26">
+        <v>666</v>
+      </c>
+      <c r="J140" s="26">
+        <v>665</v>
+      </c>
+      <c r="K140" s="6">
+        <v>4</v>
+      </c>
+      <c r="L140" s="6">
+        <v>67</v>
+      </c>
+      <c r="M140" s="6">
+        <v>103</v>
+      </c>
+      <c r="N140" s="6">
+        <v>113</v>
+      </c>
+      <c r="O140" s="6">
+        <v>178</v>
+      </c>
+      <c r="P140" s="6">
+        <v>115</v>
+      </c>
+      <c r="Q140" s="6">
+        <v>40</v>
+      </c>
+      <c r="R140" s="6">
         <v>7</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="S140" s="6">
+        <v>31</v>
+      </c>
+      <c r="T140" s="6">
+        <v>6</v>
+      </c>
+      <c r="U140" s="6">
+        <v>0</v>
+      </c>
+      <c r="V140" s="6">
+        <v>1</v>
+      </c>
+      <c r="W140" s="6">
+        <v>1</v>
+      </c>
+      <c r="X140" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC140" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD140" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B141" s="27"/>
+      <c r="C141" s="55"/>
+      <c r="D141" s="55"/>
+      <c r="E141" s="55"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" s="39"/>
+      <c r="I141" s="26">
+        <v>687</v>
+      </c>
+      <c r="J141" s="26">
+        <v>687</v>
+      </c>
+      <c r="K141" s="6">
+        <v>4</v>
+      </c>
+      <c r="L141" s="6">
+        <v>73</v>
+      </c>
+      <c r="M141" s="6">
+        <v>112</v>
+      </c>
+      <c r="N141" s="6">
+        <v>181</v>
+      </c>
+      <c r="O141" s="6">
+        <v>220</v>
+      </c>
+      <c r="P141" s="6">
+        <v>66</v>
+      </c>
+      <c r="Q141" s="6">
+        <v>19</v>
+      </c>
+      <c r="R141" s="6">
+        <v>5</v>
+      </c>
+      <c r="S141" s="6">
+        <v>3</v>
+      </c>
+      <c r="T141" s="6">
+        <v>4</v>
+      </c>
+      <c r="U141" s="6">
+        <v>0</v>
+      </c>
+      <c r="V141" s="6">
+        <v>0</v>
+      </c>
+      <c r="W141" s="6">
+        <v>0</v>
+      </c>
+      <c r="X141" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y141" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD141" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B142" s="27"/>
+      <c r="C142" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D142" s="55"/>
+      <c r="E142" s="55"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" s="39"/>
+      <c r="I142" s="26">
+        <v>35</v>
+      </c>
+      <c r="J142" s="26">
+        <v>35</v>
+      </c>
+      <c r="K142" s="6">
+        <v>0</v>
+      </c>
+      <c r="L142" s="6">
         <v>8</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="M142" s="6">
+        <v>4</v>
+      </c>
+      <c r="N142" s="6">
+        <v>12</v>
+      </c>
+      <c r="O142" s="6">
+        <v>7</v>
+      </c>
+      <c r="P142" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q142" s="6">
+        <v>0</v>
+      </c>
+      <c r="R142" s="6">
+        <v>1</v>
+      </c>
+      <c r="S142" s="6">
+        <v>0</v>
+      </c>
+      <c r="T142" s="6">
+        <v>0</v>
+      </c>
+      <c r="U142" s="6">
+        <v>0</v>
+      </c>
+      <c r="V142" s="6">
+        <v>0</v>
+      </c>
+      <c r="W142" s="6">
+        <v>0</v>
+      </c>
+      <c r="X142" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD142" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B143" s="27"/>
+      <c r="C143" s="55"/>
+      <c r="D143" s="55"/>
+      <c r="E143" s="55"/>
+      <c r="F143" s="28"/>
+      <c r="G143" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="39"/>
+      <c r="I143" s="26">
+        <v>19</v>
+      </c>
+      <c r="J143" s="26">
+        <v>19</v>
+      </c>
+      <c r="K143" s="6">
+        <v>0</v>
+      </c>
+      <c r="L143" s="6">
+        <v>5</v>
+      </c>
+      <c r="M143" s="6">
+        <v>5</v>
+      </c>
+      <c r="N143" s="6">
+        <v>2</v>
+      </c>
+      <c r="O143" s="6">
+        <v>6</v>
+      </c>
+      <c r="P143" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q143" s="6">
+        <v>0</v>
+      </c>
+      <c r="R143" s="6">
+        <v>0</v>
+      </c>
+      <c r="S143" s="6">
+        <v>0</v>
+      </c>
+      <c r="T143" s="6">
+        <v>0</v>
+      </c>
+      <c r="U143" s="6">
+        <v>0</v>
+      </c>
+      <c r="V143" s="6">
+        <v>0</v>
+      </c>
+      <c r="W143" s="6">
+        <v>0</v>
+      </c>
+      <c r="X143" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD143" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B144" s="7"/>
+      <c r="C144" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D144" s="57"/>
+      <c r="E144" s="57"/>
+      <c r="F144" s="28"/>
+      <c r="G144" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H144" s="39"/>
+      <c r="I144" s="26">
+        <v>28</v>
+      </c>
+      <c r="J144" s="26">
+        <v>28</v>
+      </c>
+      <c r="K144" s="6">
+        <v>0</v>
+      </c>
+      <c r="L144" s="6">
+        <v>0</v>
+      </c>
+      <c r="M144" s="6">
+        <v>0</v>
+      </c>
+      <c r="N144" s="6">
+        <v>0</v>
+      </c>
+      <c r="O144" s="6">
+        <v>2</v>
+      </c>
+      <c r="P144" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q144" s="6">
+        <v>5</v>
+      </c>
+      <c r="R144" s="6">
+        <v>3</v>
+      </c>
+      <c r="S144" s="6">
+        <v>9</v>
+      </c>
+      <c r="T144" s="6">
+        <v>3</v>
+      </c>
+      <c r="U144" s="6">
+        <v>0</v>
+      </c>
+      <c r="V144" s="6">
+        <v>2</v>
+      </c>
+      <c r="W144" s="6">
+        <v>0</v>
+      </c>
+      <c r="X144" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y144" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD144" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B145" s="27"/>
+      <c r="C145" s="57"/>
+      <c r="D145" s="57"/>
+      <c r="E145" s="57"/>
+      <c r="F145" s="28"/>
+      <c r="G145" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" s="39"/>
+      <c r="I145" s="26">
         <v>24</v>
       </c>
-      <c r="AB8" s="8">
-[...2 lines deleted...]
-      <c r="AC8" s="8">
+      <c r="J145" s="26">
+        <v>24</v>
+      </c>
+      <c r="K145" s="6">
+        <v>2</v>
+      </c>
+      <c r="L145" s="6">
+        <v>5</v>
+      </c>
+      <c r="M145" s="6">
+        <v>1</v>
+      </c>
+      <c r="N145" s="6">
+        <v>3</v>
+      </c>
+      <c r="O145" s="6">
         <v>6</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="P145" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q145" s="6">
         <v>1</v>
       </c>
+      <c r="R145" s="6">
+        <v>0</v>
+      </c>
+      <c r="S145" s="6">
+        <v>1</v>
+      </c>
+      <c r="T145" s="6">
+        <v>2</v>
+      </c>
+      <c r="U145" s="6">
+        <v>0</v>
+      </c>
+      <c r="V145" s="6">
+        <v>0</v>
+      </c>
+      <c r="W145" s="6">
+        <v>0</v>
+      </c>
+      <c r="X145" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y145" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD145" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C9" s="71" t="s">
+    <row r="146" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B146" s="27"/>
+      <c r="C146" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D146" s="57"/>
+      <c r="E146" s="57"/>
+      <c r="F146" s="28"/>
+      <c r="G146" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="71"/>
-[...40 lines deleted...]
-      <c r="U9" s="25">
+      <c r="H146" s="39"/>
+      <c r="I146" s="26">
+        <v>33</v>
+      </c>
+      <c r="J146" s="26">
+        <v>33</v>
+      </c>
+      <c r="K146" s="6">
+        <v>0</v>
+      </c>
+      <c r="L146" s="6">
+        <v>3</v>
+      </c>
+      <c r="M146" s="6">
+        <v>5</v>
+      </c>
+      <c r="N146" s="6">
+        <v>4</v>
+      </c>
+      <c r="O146" s="6">
+        <v>12</v>
+      </c>
+      <c r="P146" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q146" s="6">
+        <v>0</v>
+      </c>
+      <c r="R146" s="6">
         <v>1</v>
       </c>
-      <c r="V9" s="25">
-[...11 lines deleted...]
-      <c r="Z9" s="25">
+      <c r="S146" s="6">
+        <v>3</v>
+      </c>
+      <c r="T146" s="6">
+        <v>0</v>
+      </c>
+      <c r="U146" s="6">
+        <v>0</v>
+      </c>
+      <c r="V146" s="6">
+        <v>0</v>
+      </c>
+      <c r="W146" s="6">
+        <v>0</v>
+      </c>
+      <c r="X146" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y146" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD146" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B147" s="27"/>
+      <c r="C147" s="57"/>
+      <c r="D147" s="57"/>
+      <c r="E147" s="57"/>
+      <c r="F147" s="28"/>
+      <c r="G147" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" s="39"/>
+      <c r="I147" s="26">
+        <v>38</v>
+      </c>
+      <c r="J147" s="26">
+        <v>38</v>
+      </c>
+      <c r="K147" s="6">
+        <v>0</v>
+      </c>
+      <c r="L147" s="6">
         <v>8</v>
       </c>
-      <c r="AA9" s="25">
-[...8 lines deleted...]
-      <c r="AD9" s="25">
+      <c r="M147" s="6">
+        <v>8</v>
+      </c>
+      <c r="N147" s="6">
+        <v>8</v>
+      </c>
+      <c r="O147" s="6">
+        <v>11</v>
+      </c>
+      <c r="P147" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q147" s="6">
         <v>1</v>
       </c>
+      <c r="R147" s="6">
+        <v>0</v>
+      </c>
+      <c r="S147" s="6">
+        <v>0</v>
+      </c>
+      <c r="T147" s="6">
+        <v>0</v>
+      </c>
+      <c r="U147" s="6">
+        <v>0</v>
+      </c>
+      <c r="V147" s="6">
+        <v>0</v>
+      </c>
+      <c r="W147" s="6">
+        <v>0</v>
+      </c>
+      <c r="X147" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y147" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD147" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:30" s="29" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C10" s="87" t="s">
+    <row r="148" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B148" s="27"/>
+      <c r="C148" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="57"/>
+      <c r="E148" s="57"/>
+      <c r="F148" s="28"/>
+      <c r="G148" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148" s="42">
+        <v>0</v>
+      </c>
+      <c r="J148" s="26">
+        <v>0</v>
+      </c>
+      <c r="K148" s="6">
+        <v>0</v>
+      </c>
+      <c r="L148" s="6">
+        <v>0</v>
+      </c>
+      <c r="M148" s="6">
+        <v>0</v>
+      </c>
+      <c r="N148" s="6">
+        <v>0</v>
+      </c>
+      <c r="O148" s="6">
+        <v>0</v>
+      </c>
+      <c r="P148" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q148" s="6">
+        <v>0</v>
+      </c>
+      <c r="R148" s="6">
+        <v>0</v>
+      </c>
+      <c r="S148" s="6">
+        <v>0</v>
+      </c>
+      <c r="T148" s="6">
+        <v>0</v>
+      </c>
+      <c r="U148" s="6">
+        <v>0</v>
+      </c>
+      <c r="V148" s="6">
+        <v>0</v>
+      </c>
+      <c r="W148" s="6">
+        <v>0</v>
+      </c>
+      <c r="X148" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y148" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD148" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B149" s="27"/>
+      <c r="C149" s="57"/>
+      <c r="D149" s="57"/>
+      <c r="E149" s="57"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="87"/>
-[...67 lines deleted...]
-      <c r="AD10" s="8">
+      <c r="I149" s="42">
+        <v>0</v>
+      </c>
+      <c r="J149" s="26">
+        <v>0</v>
+      </c>
+      <c r="K149" s="6">
+        <v>0</v>
+      </c>
+      <c r="L149" s="6">
+        <v>0</v>
+      </c>
+      <c r="M149" s="6">
+        <v>0</v>
+      </c>
+      <c r="N149" s="6">
+        <v>0</v>
+      </c>
+      <c r="O149" s="6">
+        <v>0</v>
+      </c>
+      <c r="P149" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q149" s="6">
+        <v>0</v>
+      </c>
+      <c r="R149" s="6">
+        <v>0</v>
+      </c>
+      <c r="S149" s="6">
+        <v>0</v>
+      </c>
+      <c r="T149" s="6">
+        <v>0</v>
+      </c>
+      <c r="U149" s="6">
+        <v>0</v>
+      </c>
+      <c r="V149" s="6">
+        <v>0</v>
+      </c>
+      <c r="W149" s="6">
+        <v>0</v>
+      </c>
+      <c r="X149" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y149" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD149" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...29 lines deleted...]
-      <c r="AD11" s="25"/>
+    <row r="150" spans="1:30" s="38" customFormat="1" ht="7" customHeight="1">
+      <c r="A150" s="43"/>
+      <c r="B150" s="43"/>
+      <c r="C150" s="44"/>
+      <c r="D150" s="44"/>
+      <c r="E150" s="44"/>
+      <c r="F150" s="43"/>
+      <c r="G150" s="44"/>
+      <c r="H150" s="43"/>
+      <c r="I150" s="45"/>
+      <c r="J150" s="46"/>
+      <c r="K150" s="47"/>
+      <c r="L150" s="47"/>
+      <c r="M150" s="47"/>
+      <c r="N150" s="47"/>
+      <c r="O150" s="47"/>
+      <c r="P150" s="47"/>
+      <c r="Q150" s="47"/>
+      <c r="R150" s="47"/>
+      <c r="S150" s="47"/>
+      <c r="T150" s="47"/>
+      <c r="U150" s="47"/>
+      <c r="V150" s="47"/>
+      <c r="W150" s="47"/>
+      <c r="X150" s="47"/>
+      <c r="Y150" s="47"/>
+      <c r="Z150" s="47"/>
+      <c r="AA150" s="47"/>
+      <c r="AB150" s="47"/>
+      <c r="AC150" s="47"/>
+      <c r="AD150" s="47"/>
     </row>
-    <row r="12" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...84 lines deleted...]
-      </c>
+    <row r="151" spans="1:30" s="38" customFormat="1" ht="4.5" customHeight="1">
+      <c r="C151" s="51"/>
+      <c r="D151" s="51"/>
+      <c r="E151" s="51"/>
+      <c r="G151" s="51"/>
+      <c r="I151" s="40"/>
+      <c r="J151" s="40"/>
+      <c r="K151" s="41"/>
+      <c r="L151" s="41"/>
+      <c r="M151" s="41"/>
+      <c r="N151" s="41"/>
+      <c r="O151" s="41"/>
+      <c r="P151" s="41"/>
+      <c r="Q151" s="41"/>
+      <c r="R151" s="41"/>
+      <c r="S151" s="41"/>
+      <c r="T151" s="41"/>
+      <c r="U151" s="41"/>
+      <c r="V151" s="41"/>
+      <c r="W151" s="41"/>
+      <c r="X151" s="41"/>
+      <c r="Y151" s="41"/>
+      <c r="Z151" s="41"/>
+      <c r="AA151" s="41"/>
+      <c r="AB151" s="41"/>
+      <c r="AC151" s="41"/>
+      <c r="AD151" s="41"/>
     </row>
-    <row r="13" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...75 lines deleted...]
-      </c>
+    <row r="152" spans="1:30" ht="11.25" hidden="1" customHeight="1">
+      <c r="A152" s="50"/>
+      <c r="I152" s="48"/>
+      <c r="J152" s="48"/>
+      <c r="K152" s="48"/>
+      <c r="L152" s="48"/>
+      <c r="M152" s="48"/>
+      <c r="N152" s="48"/>
+      <c r="O152" s="48"/>
+      <c r="P152" s="48"/>
+      <c r="Q152" s="48"/>
+      <c r="R152" s="48"/>
+      <c r="S152" s="49"/>
+      <c r="T152" s="49"/>
+      <c r="U152" s="49"/>
+      <c r="V152" s="49"/>
+      <c r="W152" s="49"/>
+      <c r="X152" s="49"/>
+      <c r="Y152" s="49"/>
+      <c r="Z152" s="49"/>
+      <c r="AA152" s="49"/>
+      <c r="AB152" s="49"/>
+      <c r="AC152" s="49"/>
+      <c r="AD152" s="49"/>
     </row>
-    <row r="14" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...123 lines deleted...]
-      <c r="F16" s="76" t="s">
+    <row r="153" spans="1:30" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="C153" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="G16" s="76"/>
-[...9785 lines deleted...]
-      <c r="X153" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="91">
-    <mergeCell ref="C137:G137"/>
-[...49 lines deleted...]
-    <mergeCell ref="C39:E40"/>
+    <mergeCell ref="C140:E141"/>
+    <mergeCell ref="C142:E143"/>
+    <mergeCell ref="C144:E145"/>
+    <mergeCell ref="C146:E147"/>
+    <mergeCell ref="C148:E149"/>
+    <mergeCell ref="C97:E98"/>
+    <mergeCell ref="C99:E100"/>
+    <mergeCell ref="B91:G91"/>
+    <mergeCell ref="C92:G92"/>
+    <mergeCell ref="C133:E134"/>
+    <mergeCell ref="C101:E102"/>
+    <mergeCell ref="C103:E104"/>
+    <mergeCell ref="C110:E111"/>
+    <mergeCell ref="C112:E113"/>
+    <mergeCell ref="C114:E115"/>
+    <mergeCell ref="C116:E117"/>
+    <mergeCell ref="C118:E119"/>
+    <mergeCell ref="C125:E126"/>
+    <mergeCell ref="C127:E128"/>
+    <mergeCell ref="C129:E130"/>
+    <mergeCell ref="C131:E132"/>
     <mergeCell ref="C41:E42"/>
-    <mergeCell ref="C43:E44"/>
-[...2 lines deleted...]
-    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="C86:E87"/>
     <mergeCell ref="C54:E55"/>
     <mergeCell ref="C56:E57"/>
     <mergeCell ref="C58:E59"/>
     <mergeCell ref="C65:E66"/>
     <mergeCell ref="C67:E68"/>
     <mergeCell ref="C69:E70"/>
     <mergeCell ref="C71:E72"/>
     <mergeCell ref="C73:E74"/>
     <mergeCell ref="C80:E81"/>
     <mergeCell ref="C82:E83"/>
     <mergeCell ref="C84:E85"/>
-    <mergeCell ref="C86:E87"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="S1:AD1"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="B5:G6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="W5:AD5"/>
+    <mergeCell ref="J5:V5"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="C24:E25"/>
+    <mergeCell ref="C26:E27"/>
+    <mergeCell ref="B46:G46"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="C20:E21"/>
+    <mergeCell ref="C22:E23"/>
+    <mergeCell ref="C43:E44"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="C28:E29"/>
+    <mergeCell ref="C35:E36"/>
+    <mergeCell ref="C37:E38"/>
+    <mergeCell ref="C39:E40"/>
+    <mergeCell ref="C93:G93"/>
+    <mergeCell ref="C122:G122"/>
+    <mergeCell ref="C123:G123"/>
+    <mergeCell ref="B136:G136"/>
+    <mergeCell ref="C47:G47"/>
+    <mergeCell ref="C48:G48"/>
+    <mergeCell ref="C78:G78"/>
+    <mergeCell ref="B61:G61"/>
+    <mergeCell ref="C62:G62"/>
+    <mergeCell ref="C63:G63"/>
+    <mergeCell ref="B76:G76"/>
+    <mergeCell ref="C77:G77"/>
+    <mergeCell ref="C50:E51"/>
+    <mergeCell ref="C52:E53"/>
     <mergeCell ref="C88:E89"/>
     <mergeCell ref="C95:E96"/>
-    <mergeCell ref="C97:E98"/>
-[...19 lines deleted...]
-    <mergeCell ref="C131:E132"/>
+    <mergeCell ref="C138:G138"/>
+    <mergeCell ref="B106:G106"/>
+    <mergeCell ref="C107:G107"/>
+    <mergeCell ref="C108:G108"/>
+    <mergeCell ref="B121:G121"/>
+    <mergeCell ref="C137:G137"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.19685039370078741" bottom="0.15748031496062992" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="62" firstPageNumber="2" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="75" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -24640,32 +25883,31 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>20-00-11</vt:lpstr>
       <vt:lpstr>'20-00-11'!_00</vt:lpstr>
       <vt:lpstr>'20-00-11'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>