--- v0 (2026-05-07)
+++ v1 (2026-09-20)
@@ -1,81 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{909ED363-08DF-468B-9BA8-F25DE797163D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="20610" windowHeight="9570"/>
+    <workbookView xWindow="4180" yWindow="1470" windowWidth="18370" windowHeight="20130" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="20-41-5" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
-</file>
-[...8 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>(金額単位　円）</t>
     <rPh sb="1" eb="3">
       <t>キンガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タンイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
@@ -247,61 +245,61 @@
     </rPh>
     <rPh sb="10" eb="11">
       <t>トウ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>テスウリョウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ノウフ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ケンスウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>オヨ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ノウフガク</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,###,###\ ;;\-\ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1088,243 +1086,233 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="13" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="13" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="14" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="15" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="16" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="17" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="18" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="18" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="19" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="20" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="16" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="21" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="21" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="16" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="178" fontId="28" fillId="0" borderId="16" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="21" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="22" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="22" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="23" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...87 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="64">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_SRY0090" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="標準_SRY0090" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
     <cellStyle name="良い" xfId="63" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1549,309 +1537,304 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="5" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" sqref="A1:G1"/>
+      <selection pane="bottomRight" activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="20.100000000000001" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1" style="39" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="10.83203125" style="39"/>
+    <col min="1" max="1" width="1" style="3" customWidth="1"/>
+    <col min="2" max="3" width="3.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="27.5" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1" style="3" customWidth="1"/>
+    <col min="6" max="7" width="34.125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="17.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="10.875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="2"/>
-[...21 lines deleted...]
-      <c r="G3" s="8" t="s">
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+    </row>
+    <row r="2" spans="1:8" ht="7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="3" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
-[...9 lines deleted...]
-      <c r="B5" s="13" t="s">
+    <row r="4" spans="1:8" ht="14.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="13"/>
-[...2 lines deleted...]
-      <c r="F5" s="15" t="s">
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="16" t="s">
+      <c r="G5" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="3" customFormat="1" ht="14.1" customHeight="1">
-[...9 lines deleted...]
-      <c r="B7" s="21" t="s">
+    <row r="6" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="14"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="14"/>
+    </row>
+    <row r="7" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="21"/>
-[...5 lines deleted...]
-      <c r="G7" s="24">
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="19">
+        <v>286434693</v>
+      </c>
+      <c r="G7" s="20">
         <v>69842585180</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="B8" s="25" t="s">
+    <row r="8" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="25"/>
-[...2 lines deleted...]
-      <c r="F8" s="26">
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="21">
         <v>286312970</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="22">
         <v>69657260980</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="27" customFormat="1" ht="27" customHeight="1">
-      <c r="B9" s="25" t="s">
+    <row r="9" spans="1:8" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="25"/>
-[...6 lines deleted...]
-      <c r="G9" s="27">
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="21">
+        <v>13078</v>
+      </c>
+      <c r="G9" s="22">
         <v>3923300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="25" t="s">
+      <c r="H9" s="3"/>
+    </row>
+    <row r="10" spans="1:8" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="25"/>
-[...2 lines deleted...]
-      <c r="F10" s="26">
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="21">
         <v>64662</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="22">
         <v>129612600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="25" t="s">
+      <c r="H10" s="3"/>
+    </row>
+    <row r="11" spans="1:8" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="25"/>
-[...2 lines deleted...]
-      <c r="F11" s="26">
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="21">
         <v>2114</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="22">
         <v>13976800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="25" t="s">
+      <c r="H11" s="3"/>
+    </row>
+    <row r="12" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="25"/>
-[...3 lines deleted...]
-        <f>G12/700</f>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="21">
         <v>41149</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="22">
         <v>28804300</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="3" customFormat="1" ht="27" customHeight="1">
-[...1 lines deleted...]
-      <c r="B13" s="25" t="s">
+    <row r="13" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22"/>
+      <c r="B13" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="25"/>
-[...3 lines deleted...]
-        <f>SUM(F14,F15)</f>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="21">
         <v>0</v>
       </c>
-      <c r="G13" s="29">
-        <f>SUM(G14,G15)</f>
+      <c r="G13" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...1 lines deleted...]
-      <c r="C14" s="31" t="s">
+    <row r="14" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="4"/>
+      <c r="C14" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="31"/>
-[...1 lines deleted...]
-      <c r="F14" s="32">
+      <c r="D14" s="35"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="25">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="3" customFormat="1" ht="18" customHeight="1">
-[...1 lines deleted...]
-      <c r="C15" s="31" t="s">
+    <row r="15" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="4"/>
+      <c r="C15" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="31"/>
-[...2 lines deleted...]
-        <f>G15/500</f>
+      <c r="D15" s="35"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="B16" s="25" t="s">
+    <row r="16" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="25"/>
-[...2 lines deleted...]
-      <c r="F16" s="26">
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="21">
         <v>720</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="22">
         <v>9007200</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="3" customFormat="1" ht="6.95" customHeight="1">
-[...28 lines deleted...]
-    <row r="23" spans="1:7" s="3" customFormat="1" ht="20.100000000000001" customHeight="1"/>
+    <row r="17" spans="1:7" ht="7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="26"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+    </row>
+    <row r="18" spans="1:7" ht="7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="29"/>
+    </row>
+    <row r="19" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+    </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="B12:D12"/>
   </mergeCells>
   <phoneticPr fontId="20"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
@@ -1868,32 +1851,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>20-41-5</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>