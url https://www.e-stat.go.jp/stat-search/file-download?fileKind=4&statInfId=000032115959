--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\04_鉄道車両-生産動態共通集計表＜ﾃﾞｰﾀ修正済み＞【最新版】\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BE82A66-C199-4B29-B048-BA44519B48DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7B47040-B0BE-4CF1-A4A2-99E36B771720}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28965" yWindow="-3810" windowWidth="29130" windowHeight="15810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14085" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="鉄道車両等生産動態統計" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">鉄道車両等生産動態統計!$A$1:$CD$157</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">鉄道車両等生産動態統計!$A:$B,鉄道車両等生産動態統計!$3:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="197">
   <si>
     <t>鉄道車両等生産動態統計</t>
     <rPh sb="0" eb="2">
       <t>テツドウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シャリョウトウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイサン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ドウタイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>25</t>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>Carry-over</t>
@@ -1886,51 +1886,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -2080,50 +2080,56 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2529,57 +2535,57 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CG203"/>
+  <dimension ref="A1:CG205"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="10" topLeftCell="C176" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="10" topLeftCell="C178" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="AM198" sqref="AM198:CD198"/>
+      <selection pane="bottomRight" activeCell="C204" sqref="C204"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.453125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.36328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.36328125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.453125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.36328125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.453125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.36328125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.453125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.36328125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.453125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.36328125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.453125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.36328125" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.453125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.36328125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.453125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.36328125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.453125" style="1" customWidth="1"/>
@@ -2620,536 +2626,536 @@
     <col min="65" max="65" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="66" max="67" width="12.453125" style="1" customWidth="1"/>
     <col min="68" max="68" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="69" max="70" width="12.453125" style="1" customWidth="1"/>
     <col min="71" max="71" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="72" max="73" width="12.453125" style="1" customWidth="1"/>
     <col min="74" max="74" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="75" max="76" width="12.453125" style="1" customWidth="1"/>
     <col min="77" max="77" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="78" max="79" width="12.453125" style="1" customWidth="1"/>
     <col min="80" max="80" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="14.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="16.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="83" max="83" width="1.26953125" style="1" customWidth="1"/>
     <col min="84" max="84" width="8.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="9" style="1" bestFit="1"/>
     <col min="86" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="75"/>
-      <c r="C3" s="74" t="s">
+      <c r="B3" s="77"/>
+      <c r="C3" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="80"/>
-[...34 lines deleted...]
-      <c r="AM3" s="74" t="s">
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="82"/>
+      <c r="O3" s="82"/>
+      <c r="P3" s="82"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="82"/>
+      <c r="S3" s="82"/>
+      <c r="T3" s="82"/>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="82"/>
+      <c r="Y3" s="82"/>
+      <c r="Z3" s="82"/>
+      <c r="AA3" s="82"/>
+      <c r="AB3" s="82"/>
+      <c r="AC3" s="82"/>
+      <c r="AD3" s="82"/>
+      <c r="AE3" s="82"/>
+      <c r="AF3" s="82"/>
+      <c r="AG3" s="82"/>
+      <c r="AH3" s="82"/>
+      <c r="AI3" s="82"/>
+      <c r="AJ3" s="82"/>
+      <c r="AK3" s="82"/>
+      <c r="AL3" s="77"/>
+      <c r="AM3" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="AN3" s="80"/>
-[...28 lines deleted...]
-      <c r="BQ3" s="74" t="s">
+      <c r="AN3" s="82"/>
+      <c r="AO3" s="82"/>
+      <c r="AP3" s="82"/>
+      <c r="AQ3" s="82"/>
+      <c r="AR3" s="82"/>
+      <c r="AS3" s="82"/>
+      <c r="AT3" s="82"/>
+      <c r="AU3" s="82"/>
+      <c r="AV3" s="82"/>
+      <c r="AW3" s="82"/>
+      <c r="AX3" s="82"/>
+      <c r="AY3" s="82"/>
+      <c r="AZ3" s="82"/>
+      <c r="BA3" s="82"/>
+      <c r="BB3" s="82"/>
+      <c r="BC3" s="82"/>
+      <c r="BD3" s="82"/>
+      <c r="BE3" s="82"/>
+      <c r="BF3" s="82"/>
+      <c r="BG3" s="82"/>
+      <c r="BH3" s="82"/>
+      <c r="BI3" s="82"/>
+      <c r="BJ3" s="82"/>
+      <c r="BK3" s="82"/>
+      <c r="BL3" s="82"/>
+      <c r="BM3" s="82"/>
+      <c r="BN3" s="82"/>
+      <c r="BO3" s="82"/>
+      <c r="BP3" s="77"/>
+      <c r="BQ3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BR3" s="80"/>
-[...10 lines deleted...]
-      <c r="CC3" s="74" t="s">
+      <c r="BR3" s="82"/>
+      <c r="BS3" s="82"/>
+      <c r="BT3" s="82"/>
+      <c r="BU3" s="82"/>
+      <c r="BV3" s="82"/>
+      <c r="BW3" s="82"/>
+      <c r="BX3" s="82"/>
+      <c r="BY3" s="82"/>
+      <c r="BZ3" s="82"/>
+      <c r="CA3" s="82"/>
+      <c r="CB3" s="77"/>
+      <c r="CC3" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="CD3" s="75"/>
-      <c r="CE3" s="93" t="s">
+      <c r="CD3" s="77"/>
+      <c r="CE3" s="95" t="s">
         <v>10</v>
       </c>
-      <c r="CF3" s="94"/>
+      <c r="CF3" s="96"/>
     </row>
     <row r="4" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A4" s="76"/>
-[...1 lines deleted...]
-      <c r="C4" s="97" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="98"/>
-[...34 lines deleted...]
-      <c r="AM4" s="97" t="s">
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
+      <c r="AH4" s="100"/>
+      <c r="AI4" s="100"/>
+      <c r="AJ4" s="100"/>
+      <c r="AK4" s="100"/>
+      <c r="AL4" s="101"/>
+      <c r="AM4" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="AN4" s="98"/>
-[...28 lines deleted...]
-      <c r="BQ4" s="97" t="s">
+      <c r="AN4" s="100"/>
+      <c r="AO4" s="100"/>
+      <c r="AP4" s="100"/>
+      <c r="AQ4" s="100"/>
+      <c r="AR4" s="100"/>
+      <c r="AS4" s="100"/>
+      <c r="AT4" s="100"/>
+      <c r="AU4" s="100"/>
+      <c r="AV4" s="100"/>
+      <c r="AW4" s="100"/>
+      <c r="AX4" s="100"/>
+      <c r="AY4" s="100"/>
+      <c r="AZ4" s="100"/>
+      <c r="BA4" s="100"/>
+      <c r="BB4" s="100"/>
+      <c r="BC4" s="100"/>
+      <c r="BD4" s="100"/>
+      <c r="BE4" s="100"/>
+      <c r="BF4" s="100"/>
+      <c r="BG4" s="100"/>
+      <c r="BH4" s="100"/>
+      <c r="BI4" s="100"/>
+      <c r="BJ4" s="100"/>
+      <c r="BK4" s="100"/>
+      <c r="BL4" s="100"/>
+      <c r="BM4" s="100"/>
+      <c r="BN4" s="100"/>
+      <c r="BO4" s="100"/>
+      <c r="BP4" s="101"/>
+      <c r="BQ4" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="BR4" s="98"/>
-[...10 lines deleted...]
-      <c r="CC4" s="100" t="s">
+      <c r="BR4" s="100"/>
+      <c r="BS4" s="100"/>
+      <c r="BT4" s="100"/>
+      <c r="BU4" s="100"/>
+      <c r="BV4" s="100"/>
+      <c r="BW4" s="100"/>
+      <c r="BX4" s="100"/>
+      <c r="BY4" s="100"/>
+      <c r="BZ4" s="100"/>
+      <c r="CA4" s="100"/>
+      <c r="CB4" s="101"/>
+      <c r="CC4" s="102" t="s">
         <v>21</v>
       </c>
-      <c r="CD4" s="101"/>
-[...1 lines deleted...]
-      <c r="CF4" s="96"/>
+      <c r="CD4" s="103"/>
+      <c r="CE4" s="97"/>
+      <c r="CF4" s="98"/>
     </row>
     <row r="5" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A5" s="76"/>
-[...1 lines deleted...]
-      <c r="C5" s="87" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="88"/>
-[...2 lines deleted...]
-      <c r="G5" s="87" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="H5" s="88"/>
-[...2 lines deleted...]
-      <c r="K5" s="87" t="s">
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="88"/>
-[...2 lines deleted...]
-      <c r="O5" s="87" t="s">
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="88"/>
-[...2 lines deleted...]
-      <c r="S5" s="87" t="s">
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="T5" s="88"/>
-[...2 lines deleted...]
-      <c r="W5" s="87" t="s">
+      <c r="T5" s="90"/>
+      <c r="U5" s="90"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="X5" s="88"/>
-[...2 lines deleted...]
-      <c r="AA5" s="87" t="s">
+      <c r="X5" s="90"/>
+      <c r="Y5" s="90"/>
+      <c r="Z5" s="91"/>
+      <c r="AA5" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="AB5" s="88"/>
-[...2 lines deleted...]
-      <c r="AE5" s="87" t="s">
+      <c r="AB5" s="90"/>
+      <c r="AC5" s="90"/>
+      <c r="AD5" s="91"/>
+      <c r="AE5" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="AF5" s="88"/>
-[...2 lines deleted...]
-      <c r="AI5" s="87" t="s">
+      <c r="AF5" s="90"/>
+      <c r="AG5" s="90"/>
+      <c r="AH5" s="91"/>
+      <c r="AI5" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="AJ5" s="88"/>
-[...2 lines deleted...]
-      <c r="AM5" s="87" t="s">
+      <c r="AJ5" s="90"/>
+      <c r="AK5" s="90"/>
+      <c r="AL5" s="91"/>
+      <c r="AM5" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="AN5" s="88"/>
-[...1 lines deleted...]
-      <c r="AP5" s="81" t="s">
+      <c r="AN5" s="90"/>
+      <c r="AO5" s="91"/>
+      <c r="AP5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="AQ5" s="82"/>
-[...1 lines deleted...]
-      <c r="AS5" s="81" t="s">
+      <c r="AQ5" s="84"/>
+      <c r="AR5" s="85"/>
+      <c r="AS5" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="AT5" s="82"/>
-[...1 lines deleted...]
-      <c r="AV5" s="81" t="s">
+      <c r="AT5" s="84"/>
+      <c r="AU5" s="85"/>
+      <c r="AV5" s="83" t="s">
         <v>44</v>
       </c>
-      <c r="AW5" s="82"/>
-[...1 lines deleted...]
-      <c r="AY5" s="81" t="s">
+      <c r="AW5" s="84"/>
+      <c r="AX5" s="85"/>
+      <c r="AY5" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="AZ5" s="82"/>
-[...1 lines deleted...]
-      <c r="BB5" s="81" t="s">
+      <c r="AZ5" s="84"/>
+      <c r="BA5" s="85"/>
+      <c r="BB5" s="83" t="s">
         <v>46</v>
       </c>
-      <c r="BC5" s="82"/>
-[...1 lines deleted...]
-      <c r="BE5" s="81" t="s">
+      <c r="BC5" s="84"/>
+      <c r="BD5" s="85"/>
+      <c r="BE5" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="BF5" s="82"/>
-[...1 lines deleted...]
-      <c r="BH5" s="81" t="s">
+      <c r="BF5" s="84"/>
+      <c r="BG5" s="85"/>
+      <c r="BH5" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="BI5" s="82"/>
-[...1 lines deleted...]
-      <c r="BK5" s="81" t="s">
+      <c r="BI5" s="84"/>
+      <c r="BJ5" s="85"/>
+      <c r="BK5" s="83" t="s">
         <v>47</v>
       </c>
-      <c r="BL5" s="82"/>
-[...1 lines deleted...]
-      <c r="BN5" s="81" t="s">
+      <c r="BL5" s="84"/>
+      <c r="BM5" s="85"/>
+      <c r="BN5" s="83" t="s">
         <v>48</v>
       </c>
-      <c r="BO5" s="82"/>
-[...1 lines deleted...]
-      <c r="BQ5" s="87" t="s">
+      <c r="BO5" s="84"/>
+      <c r="BP5" s="85"/>
+      <c r="BQ5" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="BR5" s="88"/>
-[...1 lines deleted...]
-      <c r="BT5" s="81" t="s">
+      <c r="BR5" s="90"/>
+      <c r="BS5" s="91"/>
+      <c r="BT5" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="BU5" s="82"/>
-[...1 lines deleted...]
-      <c r="BW5" s="81" t="s">
+      <c r="BU5" s="84"/>
+      <c r="BV5" s="85"/>
+      <c r="BW5" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="BX5" s="82"/>
-[...1 lines deleted...]
-      <c r="BZ5" s="87" t="s">
+      <c r="BX5" s="84"/>
+      <c r="BY5" s="85"/>
+      <c r="BZ5" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="CA5" s="88"/>
-[...1 lines deleted...]
-      <c r="CC5" s="87" t="s">
+      <c r="CA5" s="90"/>
+      <c r="CB5" s="91"/>
+      <c r="CC5" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="CD5" s="89"/>
-[...1 lines deleted...]
-      <c r="CF5" s="96"/>
+      <c r="CD5" s="91"/>
+      <c r="CE5" s="97"/>
+      <c r="CF5" s="98"/>
     </row>
     <row r="6" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A6" s="76"/>
-[...82 lines deleted...]
-      <c r="CF6" s="96"/>
+      <c r="A6" s="78"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="94"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="94"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="92"/>
+      <c r="T6" s="93"/>
+      <c r="U6" s="93"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="92"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="93"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="92"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="92"/>
+      <c r="AF6" s="93"/>
+      <c r="AG6" s="93"/>
+      <c r="AH6" s="94"/>
+      <c r="AI6" s="92"/>
+      <c r="AJ6" s="93"/>
+      <c r="AK6" s="93"/>
+      <c r="AL6" s="94"/>
+      <c r="AM6" s="92"/>
+      <c r="AN6" s="93"/>
+      <c r="AO6" s="94"/>
+      <c r="AP6" s="86"/>
+      <c r="AQ6" s="87"/>
+      <c r="AR6" s="88"/>
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87"/>
+      <c r="AU6" s="88"/>
+      <c r="AV6" s="86"/>
+      <c r="AW6" s="87"/>
+      <c r="AX6" s="88"/>
+      <c r="AY6" s="86"/>
+      <c r="AZ6" s="87"/>
+      <c r="BA6" s="88"/>
+      <c r="BB6" s="86"/>
+      <c r="BC6" s="87"/>
+      <c r="BD6" s="88"/>
+      <c r="BE6" s="86"/>
+      <c r="BF6" s="87"/>
+      <c r="BG6" s="88"/>
+      <c r="BH6" s="86"/>
+      <c r="BI6" s="87"/>
+      <c r="BJ6" s="88"/>
+      <c r="BK6" s="86"/>
+      <c r="BL6" s="87"/>
+      <c r="BM6" s="88"/>
+      <c r="BN6" s="86"/>
+      <c r="BO6" s="87"/>
+      <c r="BP6" s="88"/>
+      <c r="BQ6" s="92"/>
+      <c r="BR6" s="93"/>
+      <c r="BS6" s="94"/>
+      <c r="BT6" s="86"/>
+      <c r="BU6" s="87"/>
+      <c r="BV6" s="88"/>
+      <c r="BW6" s="86"/>
+      <c r="BX6" s="87"/>
+      <c r="BY6" s="88"/>
+      <c r="BZ6" s="92"/>
+      <c r="CA6" s="93"/>
+      <c r="CB6" s="94"/>
+      <c r="CC6" s="92"/>
+      <c r="CD6" s="94"/>
+      <c r="CE6" s="97"/>
+      <c r="CF6" s="98"/>
     </row>
     <row r="7" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A7" s="76"/>
-[...1 lines deleted...]
-      <c r="C7" s="74" t="s">
+      <c r="A7" s="78"/>
+      <c r="B7" s="79"/>
+      <c r="C7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="75"/>
-      <c r="E7" s="80" t="s">
+      <c r="D7" s="77"/>
+      <c r="E7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="F7" s="80"/>
-      <c r="G7" s="74" t="s">
+      <c r="F7" s="82"/>
+      <c r="G7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="75"/>
-      <c r="I7" s="80" t="s">
+      <c r="H7" s="77"/>
+      <c r="I7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="80"/>
-      <c r="K7" s="74" t="s">
+      <c r="J7" s="82"/>
+      <c r="K7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="L7" s="75"/>
-      <c r="M7" s="80" t="s">
+      <c r="L7" s="77"/>
+      <c r="M7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="80"/>
-      <c r="O7" s="74" t="s">
+      <c r="N7" s="82"/>
+      <c r="O7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="75"/>
-      <c r="Q7" s="80" t="s">
+      <c r="P7" s="77"/>
+      <c r="Q7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="R7" s="80"/>
-      <c r="S7" s="74" t="s">
+      <c r="R7" s="82"/>
+      <c r="S7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="T7" s="75"/>
-      <c r="U7" s="74" t="s">
+      <c r="T7" s="77"/>
+      <c r="U7" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="V7" s="75"/>
-      <c r="W7" s="74" t="s">
+      <c r="V7" s="77"/>
+      <c r="W7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="X7" s="75"/>
-      <c r="Y7" s="80" t="s">
+      <c r="X7" s="77"/>
+      <c r="Y7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="Z7" s="80"/>
-      <c r="AA7" s="74" t="s">
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="AB7" s="75"/>
-      <c r="AC7" s="80" t="s">
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="AD7" s="80"/>
-      <c r="AE7" s="74" t="s">
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="AF7" s="75"/>
-      <c r="AG7" s="80" t="s">
+      <c r="AF7" s="77"/>
+      <c r="AG7" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="AH7" s="80"/>
-      <c r="AI7" s="74" t="s">
+      <c r="AH7" s="82"/>
+      <c r="AI7" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="AJ7" s="75"/>
-      <c r="AK7" s="74" t="s">
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="AL7" s="75"/>
+      <c r="AL7" s="77"/>
       <c r="AM7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AN7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AO7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AP7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AQ7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AR7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AS7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AT7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AU7" s="3" t="s">
@@ -3238,128 +3244,128 @@
       </c>
       <c r="BW7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="BX7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="BY7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="BZ7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="CA7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="CB7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="CC7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="CD7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="CE7" s="95"/>
-      <c r="CF7" s="96"/>
+      <c r="CE7" s="97"/>
+      <c r="CF7" s="98"/>
     </row>
     <row r="8" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A8" s="76"/>
-[...1 lines deleted...]
-      <c r="C8" s="90" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="79"/>
+      <c r="C8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="D8" s="92"/>
-      <c r="E8" s="91" t="s">
+      <c r="D8" s="94"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="91"/>
-      <c r="G8" s="90" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="92"/>
-      <c r="I8" s="91" t="s">
+      <c r="H8" s="94"/>
+      <c r="I8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="J8" s="91"/>
-      <c r="K8" s="90" t="s">
+      <c r="J8" s="93"/>
+      <c r="K8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="92"/>
-      <c r="M8" s="91" t="s">
+      <c r="L8" s="94"/>
+      <c r="M8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="N8" s="91"/>
-      <c r="O8" s="90" t="s">
+      <c r="N8" s="93"/>
+      <c r="O8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="P8" s="92"/>
-      <c r="Q8" s="91" t="s">
+      <c r="P8" s="94"/>
+      <c r="Q8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="R8" s="91"/>
-      <c r="S8" s="90" t="s">
+      <c r="R8" s="93"/>
+      <c r="S8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="T8" s="92"/>
-      <c r="U8" s="90" t="s">
+      <c r="T8" s="94"/>
+      <c r="U8" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="V8" s="92"/>
-      <c r="W8" s="90" t="s">
+      <c r="V8" s="94"/>
+      <c r="W8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="X8" s="92"/>
-      <c r="Y8" s="91" t="s">
+      <c r="X8" s="94"/>
+      <c r="Y8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="Z8" s="91"/>
-      <c r="AA8" s="90" t="s">
+      <c r="Z8" s="93"/>
+      <c r="AA8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="AB8" s="92"/>
-      <c r="AC8" s="91" t="s">
+      <c r="AB8" s="94"/>
+      <c r="AC8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="AD8" s="91"/>
-      <c r="AE8" s="90" t="s">
+      <c r="AD8" s="93"/>
+      <c r="AE8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="AF8" s="92"/>
-      <c r="AG8" s="91" t="s">
+      <c r="AF8" s="94"/>
+      <c r="AG8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="AH8" s="91"/>
-      <c r="AI8" s="90" t="s">
+      <c r="AH8" s="93"/>
+      <c r="AI8" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="AJ8" s="92"/>
-      <c r="AK8" s="90" t="s">
+      <c r="AJ8" s="94"/>
+      <c r="AK8" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="AL8" s="92"/>
+      <c r="AL8" s="94"/>
       <c r="AM8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AN8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AP8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AR8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AT8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AU8" s="6" t="s">
@@ -3448,56 +3454,56 @@
       </c>
       <c r="BW8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="BX8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="BY8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BZ8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="CA8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="CB8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="CC8" s="5" t="s">
         <v>57</v>
       </c>
       <c r="CD8" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="CE8" s="95"/>
-      <c r="CF8" s="96"/>
+      <c r="CE8" s="97"/>
+      <c r="CF8" s="98"/>
     </row>
     <row r="9" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A9" s="76"/>
-      <c r="B9" s="77"/>
+      <c r="A9" s="78"/>
+      <c r="B9" s="79"/>
       <c r="C9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="52" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="7" t="s">
@@ -3694,56 +3700,56 @@
       </c>
       <c r="BW9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BX9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BY9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BZ9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CA9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CB9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CC9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CD9" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="CE9" s="95"/>
-      <c r="CF9" s="96"/>
+      <c r="CE9" s="97"/>
+      <c r="CF9" s="98"/>
     </row>
     <row r="10" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A10" s="78"/>
-      <c r="B10" s="79"/>
+      <c r="A10" s="80"/>
+      <c r="B10" s="81"/>
       <c r="C10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="9" t="s">
@@ -3940,52 +3946,52 @@
       </c>
       <c r="BW10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BX10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BY10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BZ10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CA10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CB10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CC10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="CD10" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="CE10" s="95"/>
-      <c r="CF10" s="96"/>
+      <c r="CE10" s="97"/>
+      <c r="CF10" s="98"/>
     </row>
     <row r="11" spans="1:84" ht="18.75" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="14">
         <v>2195</v>
       </c>
       <c r="D11" s="14">
         <v>225140</v>
       </c>
       <c r="E11" s="14">
         <v>3438</v>
       </c>
       <c r="F11" s="14">
         <v>389759</v>
       </c>
       <c r="G11" s="14">
         <v>28</v>
       </c>
       <c r="H11" s="14">
         <v>8048</v>
       </c>
       <c r="I11" s="14">
@@ -40523,51 +40529,51 @@
       </c>
       <c r="BY198" s="47">
         <v>21</v>
       </c>
       <c r="BZ198" s="47">
         <v>6107</v>
       </c>
       <c r="CA198" s="47">
         <v>6160</v>
       </c>
       <c r="CB198" s="47">
         <v>101</v>
       </c>
       <c r="CC198" s="47">
         <v>9273</v>
       </c>
       <c r="CD198" s="47">
         <v>21142</v>
       </c>
       <c r="CF198" s="13" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="199" spans="1:84" ht="18" customHeight="1">
       <c r="A199" s="39"/>
-      <c r="B199" s="70" t="s">
+      <c r="B199" s="74" t="s">
         <v>196</v>
       </c>
       <c r="C199" s="55">
         <v>108</v>
       </c>
       <c r="D199" s="55">
         <v>15927</v>
       </c>
       <c r="E199" s="55">
         <v>3657</v>
       </c>
       <c r="F199" s="55">
         <v>739580</v>
       </c>
       <c r="G199" s="55">
         <v>3</v>
       </c>
       <c r="H199" s="55">
         <v>1390</v>
       </c>
       <c r="I199" s="55">
         <v>61</v>
       </c>
       <c r="J199" s="55">
         <v>31304</v>
@@ -40683,153 +40689,475 @@
       <c r="BK199" s="47"/>
       <c r="BL199" s="47"/>
       <c r="BM199" s="47"/>
       <c r="BN199" s="47"/>
       <c r="BO199" s="47"/>
       <c r="BP199" s="47"/>
       <c r="BQ199" s="47"/>
       <c r="BR199" s="47"/>
       <c r="BS199" s="47"/>
       <c r="BT199" s="47"/>
       <c r="BU199" s="47"/>
       <c r="BV199" s="47"/>
       <c r="BW199" s="47"/>
       <c r="BX199" s="47"/>
       <c r="BY199" s="47"/>
       <c r="BZ199" s="47"/>
       <c r="CA199" s="47"/>
       <c r="CB199" s="47"/>
       <c r="CC199" s="47"/>
       <c r="CD199" s="47"/>
       <c r="CF199" s="13" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="200" spans="1:84" ht="18" customHeight="1">
-      <c r="B200" s="102" t="s">
+      <c r="A200" s="39"/>
+      <c r="B200" s="75" t="s">
+        <v>184</v>
+      </c>
+      <c r="C200" s="55">
+        <v>64</v>
+      </c>
+      <c r="D200" s="55">
+        <v>9950</v>
+      </c>
+      <c r="E200" s="55">
+        <v>3657</v>
+      </c>
+      <c r="F200" s="55">
+        <v>735487</v>
+      </c>
+      <c r="G200" s="55">
+        <v>2</v>
+      </c>
+      <c r="H200" s="55">
+        <v>1290</v>
+      </c>
+      <c r="I200" s="55">
+        <v>60</v>
+      </c>
+      <c r="J200" s="55">
+        <v>30111</v>
+      </c>
+      <c r="K200" s="55">
+        <v>35</v>
+      </c>
+      <c r="L200" s="55">
+        <v>4891</v>
+      </c>
+      <c r="M200" s="55">
+        <v>2630</v>
+      </c>
+      <c r="N200" s="55">
+        <v>480771</v>
+      </c>
+      <c r="O200" s="55">
+        <v>16</v>
+      </c>
+      <c r="P200" s="55">
+        <v>2890</v>
+      </c>
+      <c r="Q200" s="55">
+        <v>592</v>
+      </c>
+      <c r="R200" s="55">
+        <v>167576</v>
+      </c>
+      <c r="S200" s="55">
+        <v>0</v>
+      </c>
+      <c r="T200" s="55">
+        <v>0</v>
+      </c>
+      <c r="U200" s="55">
+        <v>162</v>
+      </c>
+      <c r="V200" s="55">
+        <v>44937</v>
+      </c>
+      <c r="W200" s="55">
+        <v>0</v>
+      </c>
+      <c r="X200" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y200" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG200" s="55">
+        <v>25</v>
+      </c>
+      <c r="AH200" s="55">
+        <v>2121</v>
+      </c>
+      <c r="AI200" s="55">
+        <v>11</v>
+      </c>
+      <c r="AJ200" s="55">
+        <v>0</v>
+      </c>
+      <c r="AK200" s="55">
+        <v>188</v>
+      </c>
+      <c r="AL200" s="55">
+        <v>9972</v>
+      </c>
+      <c r="AM200" s="47"/>
+      <c r="AN200" s="47"/>
+      <c r="AO200" s="47"/>
+      <c r="AP200" s="47"/>
+      <c r="AQ200" s="47"/>
+      <c r="AR200" s="47"/>
+      <c r="AS200" s="47"/>
+      <c r="AT200" s="47"/>
+      <c r="AU200" s="47"/>
+      <c r="AV200" s="47"/>
+      <c r="AW200" s="47"/>
+      <c r="AX200" s="47"/>
+      <c r="AY200" s="47"/>
+      <c r="AZ200" s="47"/>
+      <c r="BA200" s="47"/>
+      <c r="BB200" s="47"/>
+      <c r="BC200" s="47"/>
+      <c r="BD200" s="47"/>
+      <c r="BE200" s="47"/>
+      <c r="BF200" s="47"/>
+      <c r="BG200" s="47"/>
+      <c r="BH200" s="47"/>
+      <c r="BI200" s="47"/>
+      <c r="BJ200" s="47"/>
+      <c r="BK200" s="47"/>
+      <c r="BL200" s="47"/>
+      <c r="BM200" s="47"/>
+      <c r="BN200" s="47"/>
+      <c r="BO200" s="47"/>
+      <c r="BP200" s="47"/>
+      <c r="BQ200" s="47"/>
+      <c r="BR200" s="47"/>
+      <c r="BS200" s="47"/>
+      <c r="BT200" s="47"/>
+      <c r="BU200" s="47"/>
+      <c r="BV200" s="47"/>
+      <c r="BW200" s="47"/>
+      <c r="BX200" s="47"/>
+      <c r="BY200" s="47"/>
+      <c r="BZ200" s="47"/>
+      <c r="CA200" s="47"/>
+      <c r="CB200" s="47"/>
+      <c r="CC200" s="47"/>
+      <c r="CD200" s="47"/>
+      <c r="CF200" s="13" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="201" spans="1:84" ht="18" customHeight="1">
+      <c r="A201" s="39"/>
+      <c r="B201" s="70" t="s">
+        <v>185</v>
+      </c>
+      <c r="C201" s="55">
+        <v>105</v>
+      </c>
+      <c r="D201" s="55">
+        <v>14242</v>
+      </c>
+      <c r="E201" s="55">
+        <v>3570</v>
+      </c>
+      <c r="F201" s="55">
+        <v>722453</v>
+      </c>
+      <c r="G201" s="55">
+        <v>9</v>
+      </c>
+      <c r="H201" s="55">
+        <v>3839</v>
+      </c>
+      <c r="I201" s="55">
+        <v>51</v>
+      </c>
+      <c r="J201" s="55">
+        <v>26273</v>
+      </c>
+      <c r="K201" s="55">
+        <v>67</v>
+      </c>
+      <c r="L201" s="55">
+        <v>10158</v>
+      </c>
+      <c r="M201" s="55">
+        <v>2564</v>
+      </c>
+      <c r="N201" s="55">
+        <v>471781</v>
+      </c>
+      <c r="O201" s="55">
+        <v>0</v>
+      </c>
+      <c r="P201" s="55">
+        <v>0</v>
+      </c>
+      <c r="Q201" s="55">
+        <v>592</v>
+      </c>
+      <c r="R201" s="55">
+        <v>167578</v>
+      </c>
+      <c r="S201" s="55">
+        <v>0</v>
+      </c>
+      <c r="T201" s="55">
+        <v>0</v>
+      </c>
+      <c r="U201" s="55">
+        <v>162</v>
+      </c>
+      <c r="V201" s="55">
+        <v>44951</v>
+      </c>
+      <c r="W201" s="55">
+        <v>0</v>
+      </c>
+      <c r="X201" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y201" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG201" s="55">
+        <v>25</v>
+      </c>
+      <c r="AH201" s="55">
+        <v>2121</v>
+      </c>
+      <c r="AI201" s="55">
+        <v>29</v>
+      </c>
+      <c r="AJ201" s="55">
+        <v>0</v>
+      </c>
+      <c r="AK201" s="55">
+        <v>176</v>
+      </c>
+      <c r="AL201" s="55">
+        <v>9749</v>
+      </c>
+      <c r="AM201" s="47"/>
+      <c r="AN201" s="47"/>
+      <c r="AO201" s="47"/>
+      <c r="AP201" s="47"/>
+      <c r="AQ201" s="47"/>
+      <c r="AR201" s="47"/>
+      <c r="AS201" s="47"/>
+      <c r="AT201" s="47"/>
+      <c r="AU201" s="47"/>
+      <c r="AV201" s="47"/>
+      <c r="AW201" s="47"/>
+      <c r="AX201" s="47"/>
+      <c r="AY201" s="47"/>
+      <c r="AZ201" s="47"/>
+      <c r="BA201" s="47"/>
+      <c r="BB201" s="47"/>
+      <c r="BC201" s="47"/>
+      <c r="BD201" s="47"/>
+      <c r="BE201" s="47"/>
+      <c r="BF201" s="47"/>
+      <c r="BG201" s="47"/>
+      <c r="BH201" s="47"/>
+      <c r="BI201" s="47"/>
+      <c r="BJ201" s="47"/>
+      <c r="BK201" s="47"/>
+      <c r="BL201" s="47"/>
+      <c r="BM201" s="47"/>
+      <c r="BN201" s="47"/>
+      <c r="BO201" s="47"/>
+      <c r="BP201" s="47"/>
+      <c r="BQ201" s="47"/>
+      <c r="BR201" s="47"/>
+      <c r="BS201" s="47"/>
+      <c r="BT201" s="47"/>
+      <c r="BU201" s="47"/>
+      <c r="BV201" s="47"/>
+      <c r="BW201" s="47"/>
+      <c r="BX201" s="47"/>
+      <c r="BY201" s="47"/>
+      <c r="BZ201" s="47"/>
+      <c r="CA201" s="47"/>
+      <c r="CB201" s="47"/>
+      <c r="CC201" s="47"/>
+      <c r="CD201" s="47"/>
+      <c r="CF201" s="13" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="202" spans="1:84" ht="18" customHeight="1">
+      <c r="B202" s="104" t="s">
         <v>138</v>
       </c>
-      <c r="C200" s="102"/>
-[...42 lines deleted...]
-      <c r="AT200" s="102"/>
+      <c r="C202" s="104"/>
+      <c r="D202" s="104"/>
+      <c r="E202" s="104"/>
+      <c r="F202" s="104"/>
+      <c r="G202" s="104"/>
+      <c r="H202" s="104"/>
+      <c r="I202" s="104"/>
+      <c r="J202" s="104"/>
+      <c r="K202" s="104"/>
+      <c r="L202" s="104"/>
+      <c r="M202" s="104"/>
+      <c r="N202" s="104"/>
+      <c r="O202" s="104"/>
+      <c r="P202" s="104"/>
+      <c r="Q202" s="104"/>
+      <c r="R202" s="104"/>
+      <c r="S202" s="104"/>
+      <c r="T202" s="104"/>
+      <c r="U202" s="104"/>
+      <c r="V202" s="104"/>
+      <c r="W202" s="104"/>
+      <c r="X202" s="104"/>
+      <c r="Y202" s="104"/>
+      <c r="Z202" s="104"/>
+      <c r="AA202" s="104"/>
+      <c r="AB202" s="104"/>
+      <c r="AC202" s="104"/>
+      <c r="AD202" s="104"/>
+      <c r="AE202" s="104"/>
+      <c r="AF202" s="104"/>
+      <c r="AG202" s="104"/>
+      <c r="AH202" s="104"/>
+      <c r="AI202" s="104"/>
+      <c r="AJ202" s="104"/>
+      <c r="AK202" s="104"/>
+      <c r="AL202" s="104"/>
+      <c r="AM202" s="104"/>
+      <c r="AN202" s="104"/>
+      <c r="AO202" s="104"/>
+      <c r="AP202" s="104"/>
+      <c r="AQ202" s="104"/>
+      <c r="AR202" s="104"/>
+      <c r="AS202" s="104"/>
+      <c r="AT202" s="104"/>
     </row>
-    <row r="201" spans="1:84" ht="12.5">
-      <c r="B201" s="43" t="s">
+    <row r="203" spans="1:84" ht="12.5">
+      <c r="B203" s="43" t="s">
         <v>139</v>
       </c>
-      <c r="C201" s="54"/>
-[...42 lines deleted...]
-      <c r="AT201" s="54"/>
+      <c r="C203" s="54"/>
+      <c r="D203" s="54"/>
+      <c r="E203" s="54"/>
+      <c r="F203" s="54"/>
+      <c r="G203" s="54"/>
+      <c r="H203" s="54"/>
+      <c r="I203" s="54"/>
+      <c r="J203" s="54"/>
+      <c r="K203" s="54"/>
+      <c r="L203" s="54"/>
+      <c r="M203" s="54"/>
+      <c r="N203" s="54"/>
+      <c r="O203" s="54"/>
+      <c r="P203" s="54"/>
+      <c r="Q203" s="54"/>
+      <c r="R203" s="54"/>
+      <c r="S203" s="54"/>
+      <c r="T203" s="54"/>
+      <c r="U203" s="54"/>
+      <c r="V203" s="54"/>
+      <c r="W203" s="54"/>
+      <c r="X203" s="54"/>
+      <c r="Y203" s="54"/>
+      <c r="Z203" s="54"/>
+      <c r="AA203" s="54"/>
+      <c r="AB203" s="54"/>
+      <c r="AC203" s="54"/>
+      <c r="AD203" s="54"/>
+      <c r="AE203" s="54"/>
+      <c r="AF203" s="54"/>
+      <c r="AG203" s="54"/>
+      <c r="AH203" s="54"/>
+      <c r="AI203" s="54"/>
+      <c r="AJ203" s="54"/>
+      <c r="AK203" s="54"/>
+      <c r="AL203" s="54"/>
+      <c r="AM203" s="54"/>
+      <c r="AN203" s="54"/>
+      <c r="AO203" s="54"/>
+      <c r="AP203" s="54"/>
+      <c r="AQ203" s="54"/>
+      <c r="AR203" s="54"/>
+      <c r="AS203" s="54"/>
+      <c r="AT203" s="54"/>
     </row>
-    <row r="203" spans="1:84">
-      <c r="C203" s="23"/>
+    <row r="205" spans="1:84">
+      <c r="C205" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="B200:AT200"/>
+    <mergeCell ref="B202:AT202"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="AA8:AB8"/>
     <mergeCell ref="AC8:AD8"/>
     <mergeCell ref="AE8:AF8"/>
     <mergeCell ref="AG8:AH8"/>
     <mergeCell ref="AI8:AJ8"/>
     <mergeCell ref="AK8:AL8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="AE7:AF7"/>
     <mergeCell ref="AG7:AH7"/>
     <mergeCell ref="AI7:AJ7"/>
     <mergeCell ref="AK7:AL7"/>
     <mergeCell ref="U8:V8"/>
     <mergeCell ref="W8:X8"/>
     <mergeCell ref="Y8:Z8"/>
     <mergeCell ref="BZ5:CB6"/>
     <mergeCell ref="CC5:CD6"/>
     <mergeCell ref="C7:D7"/>