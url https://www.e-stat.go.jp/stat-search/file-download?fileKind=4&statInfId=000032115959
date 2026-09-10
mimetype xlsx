--- v1 (2026-07-25)
+++ v2 (2026-09-10)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\04_鉄道車両-生産動態共通集計表＜ﾃﾞｰﾀ修正済み＞【最新版】\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7B47040-B0BE-4CF1-A4A2-99E36B771720}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{223587E2-AECB-4E3C-87BA-85EEAA72D543}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14085" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="鉄道車両等生産動態統計" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">鉄道車両等生産動態統計!$A$1:$CD$157</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">鉄道車両等生産動態統計!$A:$B,鉄道車両等生産動態統計!$3:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="197">
   <si>
     <t>鉄道車両等生産動態統計</t>
     <rPh sb="0" eb="2">
       <t>テツドウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シャリョウトウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイサン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ドウタイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>25</t>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>Carry-over</t>
@@ -1886,51 +1886,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -2080,50 +2080,53 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2535,57 +2538,57 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CG205"/>
+  <dimension ref="A1:CG206"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="10" topLeftCell="C178" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="10" topLeftCell="AF194" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C204" sqref="C204"/>
+      <selection pane="bottomRight" activeCell="AM201" sqref="AM201:CD201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.453125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.36328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.36328125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.453125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.36328125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.453125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.36328125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.453125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.36328125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.453125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.36328125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.453125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.36328125" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.453125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.36328125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.453125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.36328125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.453125" style="1" customWidth="1"/>
@@ -2626,536 +2629,536 @@
     <col min="65" max="65" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="66" max="67" width="12.453125" style="1" customWidth="1"/>
     <col min="68" max="68" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="69" max="70" width="12.453125" style="1" customWidth="1"/>
     <col min="71" max="71" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="72" max="73" width="12.453125" style="1" customWidth="1"/>
     <col min="74" max="74" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="75" max="76" width="12.453125" style="1" customWidth="1"/>
     <col min="77" max="77" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="78" max="79" width="12.453125" style="1" customWidth="1"/>
     <col min="80" max="80" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="14.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="16.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="83" max="83" width="1.26953125" style="1" customWidth="1"/>
     <col min="84" max="84" width="8.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="9" style="1" bestFit="1"/>
     <col min="86" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="77"/>
-      <c r="C3" s="76" t="s">
+      <c r="B3" s="78"/>
+      <c r="C3" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="82"/>
-[...34 lines deleted...]
-      <c r="AM3" s="76" t="s">
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="83"/>
+      <c r="W3" s="83"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="83"/>
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+      <c r="AE3" s="83"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83"/>
+      <c r="AI3" s="83"/>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="78"/>
+      <c r="AM3" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="AN3" s="82"/>
-[...28 lines deleted...]
-      <c r="BQ3" s="76" t="s">
+      <c r="AN3" s="83"/>
+      <c r="AO3" s="83"/>
+      <c r="AP3" s="83"/>
+      <c r="AQ3" s="83"/>
+      <c r="AR3" s="83"/>
+      <c r="AS3" s="83"/>
+      <c r="AT3" s="83"/>
+      <c r="AU3" s="83"/>
+      <c r="AV3" s="83"/>
+      <c r="AW3" s="83"/>
+      <c r="AX3" s="83"/>
+      <c r="AY3" s="83"/>
+      <c r="AZ3" s="83"/>
+      <c r="BA3" s="83"/>
+      <c r="BB3" s="83"/>
+      <c r="BC3" s="83"/>
+      <c r="BD3" s="83"/>
+      <c r="BE3" s="83"/>
+      <c r="BF3" s="83"/>
+      <c r="BG3" s="83"/>
+      <c r="BH3" s="83"/>
+      <c r="BI3" s="83"/>
+      <c r="BJ3" s="83"/>
+      <c r="BK3" s="83"/>
+      <c r="BL3" s="83"/>
+      <c r="BM3" s="83"/>
+      <c r="BN3" s="83"/>
+      <c r="BO3" s="83"/>
+      <c r="BP3" s="78"/>
+      <c r="BQ3" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="BR3" s="82"/>
-[...10 lines deleted...]
-      <c r="CC3" s="76" t="s">
+      <c r="BR3" s="83"/>
+      <c r="BS3" s="83"/>
+      <c r="BT3" s="83"/>
+      <c r="BU3" s="83"/>
+      <c r="BV3" s="83"/>
+      <c r="BW3" s="83"/>
+      <c r="BX3" s="83"/>
+      <c r="BY3" s="83"/>
+      <c r="BZ3" s="83"/>
+      <c r="CA3" s="83"/>
+      <c r="CB3" s="78"/>
+      <c r="CC3" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="CD3" s="77"/>
-      <c r="CE3" s="95" t="s">
+      <c r="CD3" s="78"/>
+      <c r="CE3" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="CF3" s="96"/>
+      <c r="CF3" s="97"/>
     </row>
     <row r="4" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A4" s="78"/>
-[...1 lines deleted...]
-      <c r="C4" s="99" t="s">
+      <c r="A4" s="79"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="100"/>
-[...34 lines deleted...]
-      <c r="AM4" s="99" t="s">
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
+      <c r="F4" s="101"/>
+      <c r="G4" s="101"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="101"/>
+      <c r="J4" s="101"/>
+      <c r="K4" s="101"/>
+      <c r="L4" s="101"/>
+      <c r="M4" s="101"/>
+      <c r="N4" s="101"/>
+      <c r="O4" s="101"/>
+      <c r="P4" s="101"/>
+      <c r="Q4" s="101"/>
+      <c r="R4" s="101"/>
+      <c r="S4" s="101"/>
+      <c r="T4" s="101"/>
+      <c r="U4" s="101"/>
+      <c r="V4" s="101"/>
+      <c r="W4" s="101"/>
+      <c r="X4" s="101"/>
+      <c r="Y4" s="101"/>
+      <c r="Z4" s="101"/>
+      <c r="AA4" s="101"/>
+      <c r="AB4" s="101"/>
+      <c r="AC4" s="101"/>
+      <c r="AD4" s="101"/>
+      <c r="AE4" s="101"/>
+      <c r="AF4" s="101"/>
+      <c r="AG4" s="101"/>
+      <c r="AH4" s="101"/>
+      <c r="AI4" s="101"/>
+      <c r="AJ4" s="101"/>
+      <c r="AK4" s="101"/>
+      <c r="AL4" s="102"/>
+      <c r="AM4" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="AN4" s="100"/>
-[...28 lines deleted...]
-      <c r="BQ4" s="99" t="s">
+      <c r="AN4" s="101"/>
+      <c r="AO4" s="101"/>
+      <c r="AP4" s="101"/>
+      <c r="AQ4" s="101"/>
+      <c r="AR4" s="101"/>
+      <c r="AS4" s="101"/>
+      <c r="AT4" s="101"/>
+      <c r="AU4" s="101"/>
+      <c r="AV4" s="101"/>
+      <c r="AW4" s="101"/>
+      <c r="AX4" s="101"/>
+      <c r="AY4" s="101"/>
+      <c r="AZ4" s="101"/>
+      <c r="BA4" s="101"/>
+      <c r="BB4" s="101"/>
+      <c r="BC4" s="101"/>
+      <c r="BD4" s="101"/>
+      <c r="BE4" s="101"/>
+      <c r="BF4" s="101"/>
+      <c r="BG4" s="101"/>
+      <c r="BH4" s="101"/>
+      <c r="BI4" s="101"/>
+      <c r="BJ4" s="101"/>
+      <c r="BK4" s="101"/>
+      <c r="BL4" s="101"/>
+      <c r="BM4" s="101"/>
+      <c r="BN4" s="101"/>
+      <c r="BO4" s="101"/>
+      <c r="BP4" s="102"/>
+      <c r="BQ4" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="BR4" s="100"/>
-[...10 lines deleted...]
-      <c r="CC4" s="102" t="s">
+      <c r="BR4" s="101"/>
+      <c r="BS4" s="101"/>
+      <c r="BT4" s="101"/>
+      <c r="BU4" s="101"/>
+      <c r="BV4" s="101"/>
+      <c r="BW4" s="101"/>
+      <c r="BX4" s="101"/>
+      <c r="BY4" s="101"/>
+      <c r="BZ4" s="101"/>
+      <c r="CA4" s="101"/>
+      <c r="CB4" s="102"/>
+      <c r="CC4" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="CD4" s="103"/>
-[...1 lines deleted...]
-      <c r="CF4" s="98"/>
+      <c r="CD4" s="104"/>
+      <c r="CE4" s="98"/>
+      <c r="CF4" s="99"/>
     </row>
     <row r="5" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A5" s="78"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="79"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="90" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="90"/>
-[...2 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="H5" s="90"/>
-[...2 lines deleted...]
-      <c r="K5" s="89" t="s">
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+      <c r="K5" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="90"/>
-[...2 lines deleted...]
-      <c r="O5" s="89" t="s">
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="92"/>
+      <c r="O5" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="90"/>
-[...2 lines deleted...]
-      <c r="S5" s="89" t="s">
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="92"/>
+      <c r="S5" s="90" t="s">
         <v>27</v>
       </c>
-      <c r="T5" s="90"/>
-[...2 lines deleted...]
-      <c r="W5" s="89" t="s">
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="X5" s="90"/>
-[...2 lines deleted...]
-      <c r="AA5" s="89" t="s">
+      <c r="X5" s="91"/>
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="92"/>
+      <c r="AA5" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="AB5" s="90"/>
-[...2 lines deleted...]
-      <c r="AE5" s="89" t="s">
+      <c r="AB5" s="91"/>
+      <c r="AC5" s="91"/>
+      <c r="AD5" s="92"/>
+      <c r="AE5" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="AF5" s="90"/>
-[...2 lines deleted...]
-      <c r="AI5" s="89" t="s">
+      <c r="AF5" s="91"/>
+      <c r="AG5" s="91"/>
+      <c r="AH5" s="92"/>
+      <c r="AI5" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="AJ5" s="90"/>
-[...2 lines deleted...]
-      <c r="AM5" s="89" t="s">
+      <c r="AJ5" s="91"/>
+      <c r="AK5" s="91"/>
+      <c r="AL5" s="92"/>
+      <c r="AM5" s="90" t="s">
         <v>19</v>
       </c>
-      <c r="AN5" s="90"/>
-[...1 lines deleted...]
-      <c r="AP5" s="83" t="s">
+      <c r="AN5" s="91"/>
+      <c r="AO5" s="92"/>
+      <c r="AP5" s="84" t="s">
         <v>40</v>
       </c>
-      <c r="AQ5" s="84"/>
-[...1 lines deleted...]
-      <c r="AS5" s="83" t="s">
+      <c r="AQ5" s="85"/>
+      <c r="AR5" s="86"/>
+      <c r="AS5" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="AT5" s="84"/>
-[...1 lines deleted...]
-      <c r="AV5" s="83" t="s">
+      <c r="AT5" s="85"/>
+      <c r="AU5" s="86"/>
+      <c r="AV5" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="AW5" s="84"/>
-[...1 lines deleted...]
-      <c r="AY5" s="83" t="s">
+      <c r="AW5" s="85"/>
+      <c r="AX5" s="86"/>
+      <c r="AY5" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="AZ5" s="84"/>
-[...1 lines deleted...]
-      <c r="BB5" s="83" t="s">
+      <c r="AZ5" s="85"/>
+      <c r="BA5" s="86"/>
+      <c r="BB5" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="BC5" s="84"/>
-[...1 lines deleted...]
-      <c r="BE5" s="83" t="s">
+      <c r="BC5" s="85"/>
+      <c r="BD5" s="86"/>
+      <c r="BE5" s="84" t="s">
         <v>34</v>
       </c>
-      <c r="BF5" s="84"/>
-[...1 lines deleted...]
-      <c r="BH5" s="83" t="s">
+      <c r="BF5" s="85"/>
+      <c r="BG5" s="86"/>
+      <c r="BH5" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="BI5" s="84"/>
-[...1 lines deleted...]
-      <c r="BK5" s="83" t="s">
+      <c r="BI5" s="85"/>
+      <c r="BJ5" s="86"/>
+      <c r="BK5" s="84" t="s">
         <v>47</v>
       </c>
-      <c r="BL5" s="84"/>
-[...1 lines deleted...]
-      <c r="BN5" s="83" t="s">
+      <c r="BL5" s="85"/>
+      <c r="BM5" s="86"/>
+      <c r="BN5" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="BO5" s="84"/>
-[...1 lines deleted...]
-      <c r="BQ5" s="89" t="s">
+      <c r="BO5" s="85"/>
+      <c r="BP5" s="86"/>
+      <c r="BQ5" s="90" t="s">
         <v>19</v>
       </c>
-      <c r="BR5" s="90"/>
-[...1 lines deleted...]
-      <c r="BT5" s="83" t="s">
+      <c r="BR5" s="91"/>
+      <c r="BS5" s="92"/>
+      <c r="BT5" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="BU5" s="84"/>
-[...1 lines deleted...]
-      <c r="BW5" s="83" t="s">
+      <c r="BU5" s="85"/>
+      <c r="BV5" s="86"/>
+      <c r="BW5" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="BX5" s="84"/>
-[...1 lines deleted...]
-      <c r="BZ5" s="89" t="s">
+      <c r="BX5" s="85"/>
+      <c r="BY5" s="86"/>
+      <c r="BZ5" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="CA5" s="90"/>
-[...1 lines deleted...]
-      <c r="CC5" s="89" t="s">
+      <c r="CA5" s="91"/>
+      <c r="CB5" s="92"/>
+      <c r="CC5" s="90" t="s">
         <v>19</v>
       </c>
-      <c r="CD5" s="91"/>
-[...1 lines deleted...]
-      <c r="CF5" s="98"/>
+      <c r="CD5" s="92"/>
+      <c r="CE5" s="98"/>
+      <c r="CF5" s="99"/>
     </row>
     <row r="6" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A6" s="78"/>
-[...82 lines deleted...]
-      <c r="CF6" s="98"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="94"/>
+      <c r="I6" s="94"/>
+      <c r="J6" s="95"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="95"/>
+      <c r="O6" s="93"/>
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="95"/>
+      <c r="S6" s="93"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="95"/>
+      <c r="W6" s="93"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="95"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="95"/>
+      <c r="AE6" s="93"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="94"/>
+      <c r="AH6" s="95"/>
+      <c r="AI6" s="93"/>
+      <c r="AJ6" s="94"/>
+      <c r="AK6" s="94"/>
+      <c r="AL6" s="95"/>
+      <c r="AM6" s="93"/>
+      <c r="AN6" s="94"/>
+      <c r="AO6" s="95"/>
+      <c r="AP6" s="87"/>
+      <c r="AQ6" s="88"/>
+      <c r="AR6" s="89"/>
+      <c r="AS6" s="87"/>
+      <c r="AT6" s="88"/>
+      <c r="AU6" s="89"/>
+      <c r="AV6" s="87"/>
+      <c r="AW6" s="88"/>
+      <c r="AX6" s="89"/>
+      <c r="AY6" s="87"/>
+      <c r="AZ6" s="88"/>
+      <c r="BA6" s="89"/>
+      <c r="BB6" s="87"/>
+      <c r="BC6" s="88"/>
+      <c r="BD6" s="89"/>
+      <c r="BE6" s="87"/>
+      <c r="BF6" s="88"/>
+      <c r="BG6" s="89"/>
+      <c r="BH6" s="87"/>
+      <c r="BI6" s="88"/>
+      <c r="BJ6" s="89"/>
+      <c r="BK6" s="87"/>
+      <c r="BL6" s="88"/>
+      <c r="BM6" s="89"/>
+      <c r="BN6" s="87"/>
+      <c r="BO6" s="88"/>
+      <c r="BP6" s="89"/>
+      <c r="BQ6" s="93"/>
+      <c r="BR6" s="94"/>
+      <c r="BS6" s="95"/>
+      <c r="BT6" s="87"/>
+      <c r="BU6" s="88"/>
+      <c r="BV6" s="89"/>
+      <c r="BW6" s="87"/>
+      <c r="BX6" s="88"/>
+      <c r="BY6" s="89"/>
+      <c r="BZ6" s="93"/>
+      <c r="CA6" s="94"/>
+      <c r="CB6" s="95"/>
+      <c r="CC6" s="93"/>
+      <c r="CD6" s="95"/>
+      <c r="CE6" s="98"/>
+      <c r="CF6" s="99"/>
     </row>
     <row r="7" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A7" s="78"/>
-[...1 lines deleted...]
-      <c r="C7" s="76" t="s">
+      <c r="A7" s="79"/>
+      <c r="B7" s="80"/>
+      <c r="C7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="77"/>
-      <c r="E7" s="82" t="s">
+      <c r="D7" s="78"/>
+      <c r="E7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="F7" s="82"/>
-      <c r="G7" s="76" t="s">
+      <c r="F7" s="83"/>
+      <c r="G7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="77"/>
-      <c r="I7" s="82" t="s">
+      <c r="H7" s="78"/>
+      <c r="I7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="82"/>
-      <c r="K7" s="76" t="s">
+      <c r="J7" s="83"/>
+      <c r="K7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="L7" s="77"/>
-      <c r="M7" s="82" t="s">
+      <c r="L7" s="78"/>
+      <c r="M7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="82"/>
-      <c r="O7" s="76" t="s">
+      <c r="N7" s="83"/>
+      <c r="O7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="77"/>
-      <c r="Q7" s="82" t="s">
+      <c r="P7" s="78"/>
+      <c r="Q7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="R7" s="82"/>
-      <c r="S7" s="76" t="s">
+      <c r="R7" s="83"/>
+      <c r="S7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="T7" s="77"/>
-      <c r="U7" s="76" t="s">
+      <c r="T7" s="78"/>
+      <c r="U7" s="77" t="s">
         <v>50</v>
       </c>
-      <c r="V7" s="77"/>
-      <c r="W7" s="76" t="s">
+      <c r="V7" s="78"/>
+      <c r="W7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="X7" s="77"/>
-      <c r="Y7" s="82" t="s">
+      <c r="X7" s="78"/>
+      <c r="Y7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="Z7" s="82"/>
-      <c r="AA7" s="76" t="s">
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="AB7" s="77"/>
-      <c r="AC7" s="82" t="s">
+      <c r="AB7" s="78"/>
+      <c r="AC7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="AD7" s="82"/>
-      <c r="AE7" s="76" t="s">
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="AF7" s="77"/>
-      <c r="AG7" s="82" t="s">
+      <c r="AF7" s="78"/>
+      <c r="AG7" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="AH7" s="82"/>
-      <c r="AI7" s="76" t="s">
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="AJ7" s="77"/>
-      <c r="AK7" s="76" t="s">
+      <c r="AJ7" s="78"/>
+      <c r="AK7" s="77" t="s">
         <v>50</v>
       </c>
-      <c r="AL7" s="77"/>
+      <c r="AL7" s="78"/>
       <c r="AM7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AN7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AO7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AP7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AQ7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AR7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AS7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AT7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AU7" s="3" t="s">
@@ -3244,128 +3247,128 @@
       </c>
       <c r="BW7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="BX7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="BY7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="BZ7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="CA7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="CB7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="CC7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="CD7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="CE7" s="97"/>
-      <c r="CF7" s="98"/>
+      <c r="CE7" s="98"/>
+      <c r="CF7" s="99"/>
     </row>
     <row r="8" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A8" s="78"/>
-[...1 lines deleted...]
-      <c r="C8" s="92" t="s">
+      <c r="A8" s="79"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="D8" s="94"/>
-      <c r="E8" s="93" t="s">
+      <c r="D8" s="95"/>
+      <c r="E8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="93"/>
-      <c r="G8" s="92" t="s">
+      <c r="F8" s="94"/>
+      <c r="G8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="94"/>
-      <c r="I8" s="93" t="s">
+      <c r="H8" s="95"/>
+      <c r="I8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="J8" s="93"/>
-      <c r="K8" s="92" t="s">
+      <c r="J8" s="94"/>
+      <c r="K8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="94"/>
-      <c r="M8" s="93" t="s">
+      <c r="L8" s="95"/>
+      <c r="M8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="N8" s="93"/>
-      <c r="O8" s="92" t="s">
+      <c r="N8" s="94"/>
+      <c r="O8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="P8" s="94"/>
-      <c r="Q8" s="93" t="s">
+      <c r="P8" s="95"/>
+      <c r="Q8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="R8" s="93"/>
-      <c r="S8" s="92" t="s">
+      <c r="R8" s="94"/>
+      <c r="S8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="T8" s="94"/>
-      <c r="U8" s="92" t="s">
+      <c r="T8" s="95"/>
+      <c r="U8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="V8" s="94"/>
-      <c r="W8" s="92" t="s">
+      <c r="V8" s="95"/>
+      <c r="W8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="X8" s="94"/>
-      <c r="Y8" s="93" t="s">
+      <c r="X8" s="95"/>
+      <c r="Y8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="Z8" s="93"/>
-      <c r="AA8" s="92" t="s">
+      <c r="Z8" s="94"/>
+      <c r="AA8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="AB8" s="94"/>
-      <c r="AC8" s="93" t="s">
+      <c r="AB8" s="95"/>
+      <c r="AC8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="AD8" s="93"/>
-      <c r="AE8" s="92" t="s">
+      <c r="AD8" s="94"/>
+      <c r="AE8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="AF8" s="94"/>
-      <c r="AG8" s="93" t="s">
+      <c r="AF8" s="95"/>
+      <c r="AG8" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="AH8" s="93"/>
-      <c r="AI8" s="92" t="s">
+      <c r="AH8" s="94"/>
+      <c r="AI8" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="AJ8" s="94"/>
-      <c r="AK8" s="92" t="s">
+      <c r="AJ8" s="95"/>
+      <c r="AK8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="AL8" s="94"/>
+      <c r="AL8" s="95"/>
       <c r="AM8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AN8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AP8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AR8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AT8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AU8" s="6" t="s">
@@ -3454,56 +3457,56 @@
       </c>
       <c r="BW8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="BX8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="BY8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BZ8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="CA8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="CB8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="CC8" s="5" t="s">
         <v>57</v>
       </c>
       <c r="CD8" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="CE8" s="97"/>
-      <c r="CF8" s="98"/>
+      <c r="CE8" s="98"/>
+      <c r="CF8" s="99"/>
     </row>
     <row r="9" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A9" s="78"/>
-      <c r="B9" s="79"/>
+      <c r="A9" s="79"/>
+      <c r="B9" s="80"/>
       <c r="C9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="52" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="7" t="s">
@@ -3700,56 +3703,56 @@
       </c>
       <c r="BW9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BX9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BY9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BZ9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CA9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CB9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CC9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CD9" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="CE9" s="97"/>
-      <c r="CF9" s="98"/>
+      <c r="CE9" s="98"/>
+      <c r="CF9" s="99"/>
     </row>
     <row r="10" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A10" s="80"/>
-      <c r="B10" s="81"/>
+      <c r="A10" s="81"/>
+      <c r="B10" s="82"/>
       <c r="C10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="9" t="s">
@@ -3946,52 +3949,52 @@
       </c>
       <c r="BW10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BX10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BY10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BZ10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CA10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CB10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CC10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="CD10" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="CE10" s="97"/>
-      <c r="CF10" s="98"/>
+      <c r="CE10" s="98"/>
+      <c r="CF10" s="99"/>
     </row>
     <row r="11" spans="1:84" ht="18.75" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="14">
         <v>2195</v>
       </c>
       <c r="D11" s="14">
         <v>225140</v>
       </c>
       <c r="E11" s="14">
         <v>3438</v>
       </c>
       <c r="F11" s="14">
         <v>389759</v>
       </c>
       <c r="G11" s="14">
         <v>28</v>
       </c>
       <c r="H11" s="14">
         <v>8048</v>
       </c>
       <c r="I11" s="14">
@@ -40851,51 +40854,51 @@
       <c r="BL200" s="47"/>
       <c r="BM200" s="47"/>
       <c r="BN200" s="47"/>
       <c r="BO200" s="47"/>
       <c r="BP200" s="47"/>
       <c r="BQ200" s="47"/>
       <c r="BR200" s="47"/>
       <c r="BS200" s="47"/>
       <c r="BT200" s="47"/>
       <c r="BU200" s="47"/>
       <c r="BV200" s="47"/>
       <c r="BW200" s="47"/>
       <c r="BX200" s="47"/>
       <c r="BY200" s="47"/>
       <c r="BZ200" s="47"/>
       <c r="CA200" s="47"/>
       <c r="CB200" s="47"/>
       <c r="CC200" s="47"/>
       <c r="CD200" s="47"/>
       <c r="CF200" s="13" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="201" spans="1:84" ht="18" customHeight="1">
       <c r="A201" s="39"/>
-      <c r="B201" s="70" t="s">
+      <c r="B201" s="76" t="s">
         <v>185</v>
       </c>
       <c r="C201" s="55">
         <v>105</v>
       </c>
       <c r="D201" s="55">
         <v>14242</v>
       </c>
       <c r="E201" s="55">
         <v>3570</v>
       </c>
       <c r="F201" s="55">
         <v>722453</v>
       </c>
       <c r="G201" s="55">
         <v>9</v>
       </c>
       <c r="H201" s="55">
         <v>3839</v>
       </c>
       <c r="I201" s="55">
         <v>51</v>
       </c>
       <c r="J201" s="55">
         <v>26273</v>
@@ -40962,202 +40965,451 @@
       </c>
       <c r="AE201" s="55">
         <v>0</v>
       </c>
       <c r="AF201" s="55">
         <v>0</v>
       </c>
       <c r="AG201" s="55">
         <v>25</v>
       </c>
       <c r="AH201" s="55">
         <v>2121</v>
       </c>
       <c r="AI201" s="55">
         <v>29</v>
       </c>
       <c r="AJ201" s="55">
         <v>0</v>
       </c>
       <c r="AK201" s="55">
         <v>176</v>
       </c>
       <c r="AL201" s="55">
         <v>9749</v>
       </c>
-      <c r="AM201" s="47"/>
-[...42 lines deleted...]
-      <c r="CD201" s="47"/>
+      <c r="AM201" s="47">
+        <v>104882</v>
+      </c>
+      <c r="AN201" s="47">
+        <v>106503</v>
+      </c>
+      <c r="AO201" s="47">
+        <v>24519</v>
+      </c>
+      <c r="AP201" s="47">
+        <v>7</v>
+      </c>
+      <c r="AQ201" s="47">
+        <v>0</v>
+      </c>
+      <c r="AR201" s="47">
+        <v>29</v>
+      </c>
+      <c r="AS201" s="47">
+        <v>357</v>
+      </c>
+      <c r="AT201" s="47">
+        <v>385</v>
+      </c>
+      <c r="AU201" s="47">
+        <v>11</v>
+      </c>
+      <c r="AV201" s="47">
+        <v>29751</v>
+      </c>
+      <c r="AW201" s="47">
+        <v>30580</v>
+      </c>
+      <c r="AX201" s="47">
+        <v>3156</v>
+      </c>
+      <c r="AY201" s="47">
+        <v>10545</v>
+      </c>
+      <c r="AZ201" s="47">
+        <v>10531</v>
+      </c>
+      <c r="BA201" s="47">
+        <v>854</v>
+      </c>
+      <c r="BB201" s="47">
+        <v>52633</v>
+      </c>
+      <c r="BC201" s="47">
+        <v>53619</v>
+      </c>
+      <c r="BD201" s="47">
+        <v>18637</v>
+      </c>
+      <c r="BE201" s="47">
+        <v>119</v>
+      </c>
+      <c r="BF201" s="47">
+        <v>119</v>
+      </c>
+      <c r="BG201" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH201" s="47">
+        <v>169</v>
+      </c>
+      <c r="BI201" s="47">
+        <v>168</v>
+      </c>
+      <c r="BJ201" s="47">
+        <v>221</v>
+      </c>
+      <c r="BK201" s="47">
+        <v>598</v>
+      </c>
+      <c r="BL201" s="47">
+        <v>250</v>
+      </c>
+      <c r="BM201" s="47">
+        <v>773</v>
+      </c>
+      <c r="BN201" s="47">
+        <v>10702</v>
+      </c>
+      <c r="BO201" s="47">
+        <v>10850</v>
+      </c>
+      <c r="BP201" s="47">
+        <v>838</v>
+      </c>
+      <c r="BQ201" s="47">
+        <v>23556</v>
+      </c>
+      <c r="BR201" s="47">
+        <v>22975</v>
+      </c>
+      <c r="BS201" s="47">
+        <v>20142</v>
+      </c>
+      <c r="BT201" s="47">
+        <v>16393</v>
+      </c>
+      <c r="BU201" s="47">
+        <v>15896</v>
+      </c>
+      <c r="BV201" s="47">
+        <v>19935</v>
+      </c>
+      <c r="BW201" s="47">
+        <v>394</v>
+      </c>
+      <c r="BX201" s="47">
+        <v>393</v>
+      </c>
+      <c r="BY201" s="47">
+        <v>22</v>
+      </c>
+      <c r="BZ201" s="47">
+        <v>6770</v>
+      </c>
+      <c r="CA201" s="47">
+        <v>6686</v>
+      </c>
+      <c r="CB201" s="47">
+        <v>185</v>
+      </c>
+      <c r="CC201" s="47">
+        <v>1368</v>
+      </c>
+      <c r="CD201" s="47">
+        <v>26418</v>
+      </c>
       <c r="CF201" s="13" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="202" spans="1:84" ht="18" customHeight="1">
-      <c r="B202" s="104" t="s">
+      <c r="A202" s="39"/>
+      <c r="B202" s="70" t="s">
+        <v>187</v>
+      </c>
+      <c r="C202" s="55">
+        <v>99</v>
+      </c>
+      <c r="D202" s="55">
+        <v>15794</v>
+      </c>
+      <c r="E202" s="55">
+        <v>3519</v>
+      </c>
+      <c r="F202" s="55">
+        <v>718731</v>
+      </c>
+      <c r="G202" s="55">
+        <v>3</v>
+      </c>
+      <c r="H202" s="55">
+        <v>1589</v>
+      </c>
+      <c r="I202" s="55">
+        <v>48</v>
+      </c>
+      <c r="J202" s="55">
+        <v>28206</v>
+      </c>
+      <c r="K202" s="55">
+        <v>43</v>
+      </c>
+      <c r="L202" s="55">
+        <v>6637</v>
+      </c>
+      <c r="M202" s="55">
+        <v>2550</v>
+      </c>
+      <c r="N202" s="55">
+        <v>469241</v>
+      </c>
+      <c r="O202" s="55">
+        <v>36</v>
+      </c>
+      <c r="P202" s="55">
+        <v>7335</v>
+      </c>
+      <c r="Q202" s="55">
+        <v>559</v>
+      </c>
+      <c r="R202" s="55">
+        <v>164608</v>
+      </c>
+      <c r="S202" s="55">
+        <v>0</v>
+      </c>
+      <c r="T202" s="55">
+        <v>0</v>
+      </c>
+      <c r="U202" s="55">
+        <v>162</v>
+      </c>
+      <c r="V202" s="55">
+        <v>44984</v>
+      </c>
+      <c r="W202" s="55">
+        <v>0</v>
+      </c>
+      <c r="X202" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y202" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG202" s="55">
+        <v>25</v>
+      </c>
+      <c r="AH202" s="55">
+        <v>2121</v>
+      </c>
+      <c r="AI202" s="55">
+        <v>17</v>
+      </c>
+      <c r="AJ202" s="55">
+        <v>0</v>
+      </c>
+      <c r="AK202" s="55">
+        <v>175</v>
+      </c>
+      <c r="AL202" s="55">
+        <v>9572</v>
+      </c>
+      <c r="AM202" s="47"/>
+      <c r="AN202" s="47"/>
+      <c r="AO202" s="47"/>
+      <c r="AP202" s="47"/>
+      <c r="AQ202" s="47"/>
+      <c r="AR202" s="47"/>
+      <c r="AS202" s="47"/>
+      <c r="AT202" s="47"/>
+      <c r="AU202" s="47"/>
+      <c r="AV202" s="47"/>
+      <c r="AW202" s="47"/>
+      <c r="AX202" s="47"/>
+      <c r="AY202" s="47"/>
+      <c r="AZ202" s="47"/>
+      <c r="BA202" s="47"/>
+      <c r="BB202" s="47"/>
+      <c r="BC202" s="47"/>
+      <c r="BD202" s="47"/>
+      <c r="BE202" s="47"/>
+      <c r="BF202" s="47"/>
+      <c r="BG202" s="47"/>
+      <c r="BH202" s="47"/>
+      <c r="BI202" s="47"/>
+      <c r="BJ202" s="47"/>
+      <c r="BK202" s="47"/>
+      <c r="BL202" s="47"/>
+      <c r="BM202" s="47"/>
+      <c r="BN202" s="47"/>
+      <c r="BO202" s="47"/>
+      <c r="BP202" s="47"/>
+      <c r="BQ202" s="47"/>
+      <c r="BR202" s="47"/>
+      <c r="BS202" s="47"/>
+      <c r="BT202" s="47"/>
+      <c r="BU202" s="47"/>
+      <c r="BV202" s="47"/>
+      <c r="BW202" s="47"/>
+      <c r="BX202" s="47"/>
+      <c r="BY202" s="47"/>
+      <c r="BZ202" s="47"/>
+      <c r="CA202" s="47"/>
+      <c r="CB202" s="47"/>
+      <c r="CC202" s="47"/>
+      <c r="CD202" s="47"/>
+      <c r="CF202" s="13" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="203" spans="1:84" ht="18" customHeight="1">
+      <c r="B203" s="105" t="s">
         <v>138</v>
       </c>
-      <c r="C202" s="104"/>
-[...42 lines deleted...]
-      <c r="AT202" s="104"/>
+      <c r="C203" s="105"/>
+      <c r="D203" s="105"/>
+      <c r="E203" s="105"/>
+      <c r="F203" s="105"/>
+      <c r="G203" s="105"/>
+      <c r="H203" s="105"/>
+      <c r="I203" s="105"/>
+      <c r="J203" s="105"/>
+      <c r="K203" s="105"/>
+      <c r="L203" s="105"/>
+      <c r="M203" s="105"/>
+      <c r="N203" s="105"/>
+      <c r="O203" s="105"/>
+      <c r="P203" s="105"/>
+      <c r="Q203" s="105"/>
+      <c r="R203" s="105"/>
+      <c r="S203" s="105"/>
+      <c r="T203" s="105"/>
+      <c r="U203" s="105"/>
+      <c r="V203" s="105"/>
+      <c r="W203" s="105"/>
+      <c r="X203" s="105"/>
+      <c r="Y203" s="105"/>
+      <c r="Z203" s="105"/>
+      <c r="AA203" s="105"/>
+      <c r="AB203" s="105"/>
+      <c r="AC203" s="105"/>
+      <c r="AD203" s="105"/>
+      <c r="AE203" s="105"/>
+      <c r="AF203" s="105"/>
+      <c r="AG203" s="105"/>
+      <c r="AH203" s="105"/>
+      <c r="AI203" s="105"/>
+      <c r="AJ203" s="105"/>
+      <c r="AK203" s="105"/>
+      <c r="AL203" s="105"/>
+      <c r="AM203" s="105"/>
+      <c r="AN203" s="105"/>
+      <c r="AO203" s="105"/>
+      <c r="AP203" s="105"/>
+      <c r="AQ203" s="105"/>
+      <c r="AR203" s="105"/>
+      <c r="AS203" s="105"/>
+      <c r="AT203" s="105"/>
     </row>
-    <row r="203" spans="1:84" ht="12.5">
-      <c r="B203" s="43" t="s">
+    <row r="204" spans="1:84" ht="12.5">
+      <c r="B204" s="43" t="s">
         <v>139</v>
       </c>
-      <c r="C203" s="54"/>
-[...42 lines deleted...]
-      <c r="AT203" s="54"/>
+      <c r="C204" s="54"/>
+      <c r="D204" s="54"/>
+      <c r="E204" s="54"/>
+      <c r="F204" s="54"/>
+      <c r="G204" s="54"/>
+      <c r="H204" s="54"/>
+      <c r="I204" s="54"/>
+      <c r="J204" s="54"/>
+      <c r="K204" s="54"/>
+      <c r="L204" s="54"/>
+      <c r="M204" s="54"/>
+      <c r="N204" s="54"/>
+      <c r="O204" s="54"/>
+      <c r="P204" s="54"/>
+      <c r="Q204" s="54"/>
+      <c r="R204" s="54"/>
+      <c r="S204" s="54"/>
+      <c r="T204" s="54"/>
+      <c r="U204" s="54"/>
+      <c r="V204" s="54"/>
+      <c r="W204" s="54"/>
+      <c r="X204" s="54"/>
+      <c r="Y204" s="54"/>
+      <c r="Z204" s="54"/>
+      <c r="AA204" s="54"/>
+      <c r="AB204" s="54"/>
+      <c r="AC204" s="54"/>
+      <c r="AD204" s="54"/>
+      <c r="AE204" s="54"/>
+      <c r="AF204" s="54"/>
+      <c r="AG204" s="54"/>
+      <c r="AH204" s="54"/>
+      <c r="AI204" s="54"/>
+      <c r="AJ204" s="54"/>
+      <c r="AK204" s="54"/>
+      <c r="AL204" s="54"/>
+      <c r="AM204" s="54"/>
+      <c r="AN204" s="54"/>
+      <c r="AO204" s="54"/>
+      <c r="AP204" s="54"/>
+      <c r="AQ204" s="54"/>
+      <c r="AR204" s="54"/>
+      <c r="AS204" s="54"/>
+      <c r="AT204" s="54"/>
     </row>
-    <row r="205" spans="1:84">
-      <c r="C205" s="23"/>
+    <row r="206" spans="1:84">
+      <c r="C206" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="B202:AT202"/>
+    <mergeCell ref="B203:AT203"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="AA8:AB8"/>
     <mergeCell ref="AC8:AD8"/>
     <mergeCell ref="AE8:AF8"/>
     <mergeCell ref="AG8:AH8"/>
     <mergeCell ref="AI8:AJ8"/>
     <mergeCell ref="AK8:AL8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="AE7:AF7"/>
     <mergeCell ref="AG7:AH7"/>
     <mergeCell ref="AI7:AJ7"/>
     <mergeCell ref="AK7:AL7"/>
     <mergeCell ref="U8:V8"/>
     <mergeCell ref="W8:X8"/>
     <mergeCell ref="Y8:Z8"/>
     <mergeCell ref="BZ5:CB6"/>
     <mergeCell ref="CC5:CD6"/>
     <mergeCell ref="C7:D7"/>