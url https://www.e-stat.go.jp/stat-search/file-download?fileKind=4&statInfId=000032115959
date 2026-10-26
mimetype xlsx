--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\04_鉄道車両-生産動態共通集計表＜ﾃﾞｰﾀ修正済み＞【最新版】\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{223587E2-AECB-4E3C-87BA-85EEAA72D543}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{209AAC3A-E200-4993-8761-FD70FBCE353A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13680" yWindow="-16635" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="鉄道車両等生産動態統計" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">鉄道車両等生産動態統計!$A$1:$CD$157</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">鉄道車両等生産動態統計!$A$1:$CD$158</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">鉄道車両等生産動態統計!$A:$B,鉄道車両等生産動態統計!$3:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="728" uniqueCount="200">
   <si>
     <t>鉄道車両等生産動態統計</t>
     <rPh sb="0" eb="2">
       <t>テツドウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シャリョウトウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイサン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ドウタイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>25</t>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>Carry-over</t>
@@ -1168,50 +1168,62 @@
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>December</t>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t xml:space="preserve">    ８年</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>2月</t>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>3月</t>
     <phoneticPr fontId="26"/>
   </si>
   <si>
     <t>4月</t>
     <phoneticPr fontId="26"/>
   </si>
+  <si>
+    <t>7</t>
+    <phoneticPr fontId="26"/>
+  </si>
+  <si>
+    <t>C.Y.2025</t>
+    <phoneticPr fontId="26"/>
+  </si>
+  <si>
+    <t>8月</t>
+    <phoneticPr fontId="26"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1886,51 +1898,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -2114,136 +2126,148 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -2538,57 +2562,57 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CG206"/>
+  <dimension ref="A1:CG209"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="10" topLeftCell="AF194" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="10" topLeftCell="C191" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="AM201" sqref="AM201:CD201"/>
+      <selection pane="bottomRight" activeCell="C205" sqref="C205:AL205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.453125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.36328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.36328125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.453125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.36328125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.453125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.36328125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.453125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.36328125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.453125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.36328125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.453125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.36328125" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.453125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.36328125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.453125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.36328125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.453125" style="1" customWidth="1"/>
@@ -2629,536 +2653,536 @@
     <col min="65" max="65" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="66" max="67" width="12.453125" style="1" customWidth="1"/>
     <col min="68" max="68" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="69" max="70" width="12.453125" style="1" customWidth="1"/>
     <col min="71" max="71" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="72" max="73" width="12.453125" style="1" customWidth="1"/>
     <col min="74" max="74" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="75" max="76" width="12.453125" style="1" customWidth="1"/>
     <col min="77" max="77" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="78" max="79" width="12.453125" style="1" customWidth="1"/>
     <col min="80" max="80" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="14.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="16.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="83" max="83" width="1.26953125" style="1" customWidth="1"/>
     <col min="84" max="84" width="8.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="9" style="1" bestFit="1"/>
     <col min="86" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="78"/>
-      <c r="C3" s="77" t="s">
+      <c r="B3" s="86"/>
+      <c r="C3" s="85" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="83"/>
-[...34 lines deleted...]
-      <c r="AM3" s="77" t="s">
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="86"/>
+      <c r="AM3" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="AN3" s="83"/>
-[...28 lines deleted...]
-      <c r="BQ3" s="77" t="s">
+      <c r="AN3" s="87"/>
+      <c r="AO3" s="87"/>
+      <c r="AP3" s="87"/>
+      <c r="AQ3" s="87"/>
+      <c r="AR3" s="87"/>
+      <c r="AS3" s="87"/>
+      <c r="AT3" s="87"/>
+      <c r="AU3" s="87"/>
+      <c r="AV3" s="87"/>
+      <c r="AW3" s="87"/>
+      <c r="AX3" s="87"/>
+      <c r="AY3" s="87"/>
+      <c r="AZ3" s="87"/>
+      <c r="BA3" s="87"/>
+      <c r="BB3" s="87"/>
+      <c r="BC3" s="87"/>
+      <c r="BD3" s="87"/>
+      <c r="BE3" s="87"/>
+      <c r="BF3" s="87"/>
+      <c r="BG3" s="87"/>
+      <c r="BH3" s="87"/>
+      <c r="BI3" s="87"/>
+      <c r="BJ3" s="87"/>
+      <c r="BK3" s="87"/>
+      <c r="BL3" s="87"/>
+      <c r="BM3" s="87"/>
+      <c r="BN3" s="87"/>
+      <c r="BO3" s="87"/>
+      <c r="BP3" s="86"/>
+      <c r="BQ3" s="85" t="s">
         <v>11</v>
       </c>
-      <c r="BR3" s="83"/>
-[...10 lines deleted...]
-      <c r="CC3" s="77" t="s">
+      <c r="BR3" s="87"/>
+      <c r="BS3" s="87"/>
+      <c r="BT3" s="87"/>
+      <c r="BU3" s="87"/>
+      <c r="BV3" s="87"/>
+      <c r="BW3" s="87"/>
+      <c r="BX3" s="87"/>
+      <c r="BY3" s="87"/>
+      <c r="BZ3" s="87"/>
+      <c r="CA3" s="87"/>
+      <c r="CB3" s="86"/>
+      <c r="CC3" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="CD3" s="78"/>
-      <c r="CE3" s="96" t="s">
+      <c r="CD3" s="86"/>
+      <c r="CE3" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="CF3" s="97"/>
+      <c r="CF3" s="92"/>
     </row>
     <row r="4" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A4" s="79"/>
-[...1 lines deleted...]
-      <c r="C4" s="100" t="s">
+      <c r="A4" s="106"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="101"/>
-[...34 lines deleted...]
-      <c r="AM4" s="100" t="s">
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="96"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
+      <c r="AL4" s="97"/>
+      <c r="AM4" s="95" t="s">
         <v>14</v>
       </c>
-      <c r="AN4" s="101"/>
-[...28 lines deleted...]
-      <c r="BQ4" s="100" t="s">
+      <c r="AN4" s="96"/>
+      <c r="AO4" s="96"/>
+      <c r="AP4" s="96"/>
+      <c r="AQ4" s="96"/>
+      <c r="AR4" s="96"/>
+      <c r="AS4" s="96"/>
+      <c r="AT4" s="96"/>
+      <c r="AU4" s="96"/>
+      <c r="AV4" s="96"/>
+      <c r="AW4" s="96"/>
+      <c r="AX4" s="96"/>
+      <c r="AY4" s="96"/>
+      <c r="AZ4" s="96"/>
+      <c r="BA4" s="96"/>
+      <c r="BB4" s="96"/>
+      <c r="BC4" s="96"/>
+      <c r="BD4" s="96"/>
+      <c r="BE4" s="96"/>
+      <c r="BF4" s="96"/>
+      <c r="BG4" s="96"/>
+      <c r="BH4" s="96"/>
+      <c r="BI4" s="96"/>
+      <c r="BJ4" s="96"/>
+      <c r="BK4" s="96"/>
+      <c r="BL4" s="96"/>
+      <c r="BM4" s="96"/>
+      <c r="BN4" s="96"/>
+      <c r="BO4" s="96"/>
+      <c r="BP4" s="97"/>
+      <c r="BQ4" s="95" t="s">
         <v>17</v>
       </c>
-      <c r="BR4" s="101"/>
-[...10 lines deleted...]
-      <c r="CC4" s="103" t="s">
+      <c r="BR4" s="96"/>
+      <c r="BS4" s="96"/>
+      <c r="BT4" s="96"/>
+      <c r="BU4" s="96"/>
+      <c r="BV4" s="96"/>
+      <c r="BW4" s="96"/>
+      <c r="BX4" s="96"/>
+      <c r="BY4" s="96"/>
+      <c r="BZ4" s="96"/>
+      <c r="CA4" s="96"/>
+      <c r="CB4" s="97"/>
+      <c r="CC4" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="CD4" s="104"/>
-[...1 lines deleted...]
-      <c r="CF4" s="99"/>
+      <c r="CD4" s="99"/>
+      <c r="CE4" s="93"/>
+      <c r="CF4" s="94"/>
     </row>
     <row r="5" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A5" s="79"/>
-[...1 lines deleted...]
-      <c r="C5" s="90" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="107"/>
+      <c r="C5" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="91"/>
-[...2 lines deleted...]
-      <c r="G5" s="90" t="s">
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="H5" s="91"/>
-[...2 lines deleted...]
-      <c r="K5" s="90" t="s">
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="91"/>
-[...2 lines deleted...]
-      <c r="O5" s="90" t="s">
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="90"/>
+      <c r="O5" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="91"/>
-[...2 lines deleted...]
-      <c r="S5" s="90" t="s">
+      <c r="P5" s="89"/>
+      <c r="Q5" s="89"/>
+      <c r="R5" s="90"/>
+      <c r="S5" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="T5" s="91"/>
-[...2 lines deleted...]
-      <c r="W5" s="90" t="s">
+      <c r="T5" s="89"/>
+      <c r="U5" s="89"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="X5" s="91"/>
-[...2 lines deleted...]
-      <c r="AA5" s="90" t="s">
+      <c r="X5" s="89"/>
+      <c r="Y5" s="89"/>
+      <c r="Z5" s="90"/>
+      <c r="AA5" s="88" t="s">
         <v>35</v>
       </c>
-      <c r="AB5" s="91"/>
-[...2 lines deleted...]
-      <c r="AE5" s="90" t="s">
+      <c r="AB5" s="89"/>
+      <c r="AC5" s="89"/>
+      <c r="AD5" s="90"/>
+      <c r="AE5" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="AF5" s="91"/>
-[...2 lines deleted...]
-      <c r="AI5" s="90" t="s">
+      <c r="AF5" s="89"/>
+      <c r="AG5" s="89"/>
+      <c r="AH5" s="90"/>
+      <c r="AI5" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="AJ5" s="91"/>
-[...2 lines deleted...]
-      <c r="AM5" s="90" t="s">
+      <c r="AJ5" s="89"/>
+      <c r="AK5" s="89"/>
+      <c r="AL5" s="90"/>
+      <c r="AM5" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="AN5" s="91"/>
-[...1 lines deleted...]
-      <c r="AP5" s="84" t="s">
+      <c r="AN5" s="89"/>
+      <c r="AO5" s="90"/>
+      <c r="AP5" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="AQ5" s="85"/>
-[...1 lines deleted...]
-      <c r="AS5" s="84" t="s">
+      <c r="AQ5" s="101"/>
+      <c r="AR5" s="102"/>
+      <c r="AS5" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="AT5" s="85"/>
-[...1 lines deleted...]
-      <c r="AV5" s="84" t="s">
+      <c r="AT5" s="101"/>
+      <c r="AU5" s="102"/>
+      <c r="AV5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="AW5" s="85"/>
-[...1 lines deleted...]
-      <c r="AY5" s="84" t="s">
+      <c r="AW5" s="101"/>
+      <c r="AX5" s="102"/>
+      <c r="AY5" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="AZ5" s="85"/>
-[...1 lines deleted...]
-      <c r="BB5" s="84" t="s">
+      <c r="AZ5" s="101"/>
+      <c r="BA5" s="102"/>
+      <c r="BB5" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="BC5" s="85"/>
-[...1 lines deleted...]
-      <c r="BE5" s="84" t="s">
+      <c r="BC5" s="101"/>
+      <c r="BD5" s="102"/>
+      <c r="BE5" s="100" t="s">
         <v>34</v>
       </c>
-      <c r="BF5" s="85"/>
-[...1 lines deleted...]
-      <c r="BH5" s="84" t="s">
+      <c r="BF5" s="101"/>
+      <c r="BG5" s="102"/>
+      <c r="BH5" s="100" t="s">
         <v>43</v>
       </c>
-      <c r="BI5" s="85"/>
-[...1 lines deleted...]
-      <c r="BK5" s="84" t="s">
+      <c r="BI5" s="101"/>
+      <c r="BJ5" s="102"/>
+      <c r="BK5" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="BL5" s="85"/>
-[...1 lines deleted...]
-      <c r="BN5" s="84" t="s">
+      <c r="BL5" s="101"/>
+      <c r="BM5" s="102"/>
+      <c r="BN5" s="100" t="s">
         <v>48</v>
       </c>
-      <c r="BO5" s="85"/>
-[...1 lines deleted...]
-      <c r="BQ5" s="90" t="s">
+      <c r="BO5" s="101"/>
+      <c r="BP5" s="102"/>
+      <c r="BQ5" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="BR5" s="91"/>
-[...1 lines deleted...]
-      <c r="BT5" s="84" t="s">
+      <c r="BR5" s="89"/>
+      <c r="BS5" s="90"/>
+      <c r="BT5" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="BU5" s="85"/>
-[...1 lines deleted...]
-      <c r="BW5" s="84" t="s">
+      <c r="BU5" s="101"/>
+      <c r="BV5" s="102"/>
+      <c r="BW5" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="BX5" s="85"/>
-[...1 lines deleted...]
-      <c r="BZ5" s="90" t="s">
+      <c r="BX5" s="101"/>
+      <c r="BY5" s="102"/>
+      <c r="BZ5" s="88" t="s">
         <v>32</v>
       </c>
-      <c r="CA5" s="91"/>
-[...1 lines deleted...]
-      <c r="CC5" s="90" t="s">
+      <c r="CA5" s="89"/>
+      <c r="CB5" s="90"/>
+      <c r="CC5" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="CD5" s="92"/>
-[...1 lines deleted...]
-      <c r="CF5" s="99"/>
+      <c r="CD5" s="90"/>
+      <c r="CE5" s="93"/>
+      <c r="CF5" s="94"/>
     </row>
     <row r="6" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A6" s="79"/>
-[...82 lines deleted...]
-      <c r="CF6" s="99"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="107"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="82"/>
+      <c r="AC6" s="82"/>
+      <c r="AD6" s="84"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="82"/>
+      <c r="AG6" s="82"/>
+      <c r="AH6" s="84"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="84"/>
+      <c r="AM6" s="83"/>
+      <c r="AN6" s="82"/>
+      <c r="AO6" s="84"/>
+      <c r="AP6" s="103"/>
+      <c r="AQ6" s="104"/>
+      <c r="AR6" s="105"/>
+      <c r="AS6" s="103"/>
+      <c r="AT6" s="104"/>
+      <c r="AU6" s="105"/>
+      <c r="AV6" s="103"/>
+      <c r="AW6" s="104"/>
+      <c r="AX6" s="105"/>
+      <c r="AY6" s="103"/>
+      <c r="AZ6" s="104"/>
+      <c r="BA6" s="105"/>
+      <c r="BB6" s="103"/>
+      <c r="BC6" s="104"/>
+      <c r="BD6" s="105"/>
+      <c r="BE6" s="103"/>
+      <c r="BF6" s="104"/>
+      <c r="BG6" s="105"/>
+      <c r="BH6" s="103"/>
+      <c r="BI6" s="104"/>
+      <c r="BJ6" s="105"/>
+      <c r="BK6" s="103"/>
+      <c r="BL6" s="104"/>
+      <c r="BM6" s="105"/>
+      <c r="BN6" s="103"/>
+      <c r="BO6" s="104"/>
+      <c r="BP6" s="105"/>
+      <c r="BQ6" s="83"/>
+      <c r="BR6" s="82"/>
+      <c r="BS6" s="84"/>
+      <c r="BT6" s="103"/>
+      <c r="BU6" s="104"/>
+      <c r="BV6" s="105"/>
+      <c r="BW6" s="103"/>
+      <c r="BX6" s="104"/>
+      <c r="BY6" s="105"/>
+      <c r="BZ6" s="83"/>
+      <c r="CA6" s="82"/>
+      <c r="CB6" s="84"/>
+      <c r="CC6" s="83"/>
+      <c r="CD6" s="84"/>
+      <c r="CE6" s="93"/>
+      <c r="CF6" s="94"/>
     </row>
     <row r="7" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A7" s="79"/>
-[...1 lines deleted...]
-      <c r="C7" s="77" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="107"/>
+      <c r="C7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="78"/>
-      <c r="E7" s="83" t="s">
+      <c r="D7" s="86"/>
+      <c r="E7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="F7" s="83"/>
-      <c r="G7" s="77" t="s">
+      <c r="F7" s="87"/>
+      <c r="G7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="78"/>
-      <c r="I7" s="83" t="s">
+      <c r="H7" s="86"/>
+      <c r="I7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="83"/>
-      <c r="K7" s="77" t="s">
+      <c r="J7" s="87"/>
+      <c r="K7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="L7" s="78"/>
-      <c r="M7" s="83" t="s">
+      <c r="L7" s="86"/>
+      <c r="M7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="83"/>
-      <c r="O7" s="77" t="s">
+      <c r="N7" s="87"/>
+      <c r="O7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="78"/>
-      <c r="Q7" s="83" t="s">
+      <c r="P7" s="86"/>
+      <c r="Q7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="R7" s="83"/>
-      <c r="S7" s="77" t="s">
+      <c r="R7" s="87"/>
+      <c r="S7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="T7" s="78"/>
-      <c r="U7" s="77" t="s">
+      <c r="T7" s="86"/>
+      <c r="U7" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="V7" s="78"/>
-      <c r="W7" s="77" t="s">
+      <c r="V7" s="86"/>
+      <c r="W7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="X7" s="78"/>
-      <c r="Y7" s="83" t="s">
+      <c r="X7" s="86"/>
+      <c r="Y7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="Z7" s="83"/>
-      <c r="AA7" s="77" t="s">
+      <c r="Z7" s="87"/>
+      <c r="AA7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="AB7" s="78"/>
-      <c r="AC7" s="83" t="s">
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="AD7" s="83"/>
-      <c r="AE7" s="77" t="s">
+      <c r="AD7" s="87"/>
+      <c r="AE7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="AF7" s="78"/>
-      <c r="AG7" s="83" t="s">
+      <c r="AF7" s="86"/>
+      <c r="AG7" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="AH7" s="83"/>
-      <c r="AI7" s="77" t="s">
+      <c r="AH7" s="87"/>
+      <c r="AI7" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="AJ7" s="78"/>
-      <c r="AK7" s="77" t="s">
+      <c r="AJ7" s="86"/>
+      <c r="AK7" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="AL7" s="78"/>
+      <c r="AL7" s="86"/>
       <c r="AM7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AN7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AO7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AP7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AQ7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AR7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AS7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AT7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="AU7" s="3" t="s">
@@ -3247,128 +3271,128 @@
       </c>
       <c r="BW7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="BX7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="BY7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="BZ7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="CA7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="CB7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="CC7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="CD7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="CE7" s="98"/>
-      <c r="CF7" s="99"/>
+      <c r="CE7" s="93"/>
+      <c r="CF7" s="94"/>
     </row>
     <row r="8" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A8" s="79"/>
-[...1 lines deleted...]
-      <c r="C8" s="93" t="s">
+      <c r="A8" s="106"/>
+      <c r="B8" s="107"/>
+      <c r="C8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="D8" s="95"/>
-      <c r="E8" s="94" t="s">
+      <c r="D8" s="84"/>
+      <c r="E8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="94"/>
-      <c r="G8" s="93" t="s">
+      <c r="F8" s="82"/>
+      <c r="G8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="95"/>
-      <c r="I8" s="94" t="s">
+      <c r="H8" s="84"/>
+      <c r="I8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="J8" s="94"/>
-      <c r="K8" s="93" t="s">
+      <c r="J8" s="82"/>
+      <c r="K8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="95"/>
-      <c r="M8" s="94" t="s">
+      <c r="L8" s="84"/>
+      <c r="M8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="N8" s="94"/>
-      <c r="O8" s="93" t="s">
+      <c r="N8" s="82"/>
+      <c r="O8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="P8" s="95"/>
-      <c r="Q8" s="94" t="s">
+      <c r="P8" s="84"/>
+      <c r="Q8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="R8" s="94"/>
-      <c r="S8" s="93" t="s">
+      <c r="R8" s="82"/>
+      <c r="S8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="T8" s="95"/>
-      <c r="U8" s="93" t="s">
+      <c r="T8" s="84"/>
+      <c r="U8" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="V8" s="95"/>
-      <c r="W8" s="93" t="s">
+      <c r="V8" s="84"/>
+      <c r="W8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="X8" s="95"/>
-      <c r="Y8" s="94" t="s">
+      <c r="X8" s="84"/>
+      <c r="Y8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="Z8" s="94"/>
-      <c r="AA8" s="93" t="s">
+      <c r="Z8" s="82"/>
+      <c r="AA8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="AB8" s="95"/>
-      <c r="AC8" s="94" t="s">
+      <c r="AB8" s="84"/>
+      <c r="AC8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="AD8" s="94"/>
-      <c r="AE8" s="93" t="s">
+      <c r="AD8" s="82"/>
+      <c r="AE8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="AF8" s="95"/>
-      <c r="AG8" s="94" t="s">
+      <c r="AF8" s="84"/>
+      <c r="AG8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="AH8" s="94"/>
-      <c r="AI8" s="93" t="s">
+      <c r="AH8" s="82"/>
+      <c r="AI8" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="AJ8" s="95"/>
-      <c r="AK8" s="93" t="s">
+      <c r="AJ8" s="84"/>
+      <c r="AK8" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="AL8" s="95"/>
+      <c r="AL8" s="84"/>
       <c r="AM8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AN8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AP8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AR8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AT8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AU8" s="6" t="s">
@@ -3457,56 +3481,56 @@
       </c>
       <c r="BW8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="BX8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="BY8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BZ8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="CA8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="CB8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="CC8" s="5" t="s">
         <v>57</v>
       </c>
       <c r="CD8" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="CE8" s="98"/>
-      <c r="CF8" s="99"/>
+      <c r="CE8" s="93"/>
+      <c r="CF8" s="94"/>
     </row>
     <row r="9" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A9" s="79"/>
-      <c r="B9" s="80"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="107"/>
       <c r="C9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="52" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="7" t="s">
@@ -3703,56 +3727,56 @@
       </c>
       <c r="BW9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BX9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BY9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="BZ9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CA9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CB9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CC9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="CD9" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="CE9" s="98"/>
-      <c r="CF9" s="99"/>
+      <c r="CE9" s="93"/>
+      <c r="CF9" s="94"/>
     </row>
     <row r="10" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A10" s="81"/>
-      <c r="B10" s="82"/>
+      <c r="A10" s="108"/>
+      <c r="B10" s="109"/>
       <c r="C10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="9" t="s">
@@ -3949,52 +3973,52 @@
       </c>
       <c r="BW10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BX10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BY10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BZ10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CA10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CB10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="CC10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="CD10" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="CE10" s="98"/>
-      <c r="CF10" s="99"/>
+      <c r="CE10" s="93"/>
+      <c r="CF10" s="94"/>
     </row>
     <row r="11" spans="1:84" ht="18.75" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="14">
         <v>2195</v>
       </c>
       <c r="D11" s="14">
         <v>225140</v>
       </c>
       <c r="E11" s="14">
         <v>3438</v>
       </c>
       <c r="F11" s="14">
         <v>389759</v>
       </c>
       <c r="G11" s="14">
         <v>28</v>
       </c>
       <c r="H11" s="14">
         <v>8048</v>
       </c>
       <c r="I11" s="14">
@@ -4057,51 +4081,51 @@
       <c r="AB11" s="15">
         <v>0</v>
       </c>
       <c r="AC11" s="15">
         <v>0</v>
       </c>
       <c r="AD11" s="15">
         <v>0</v>
       </c>
       <c r="AE11" s="14">
         <v>120</v>
       </c>
       <c r="AF11" s="14">
         <v>2814</v>
       </c>
       <c r="AG11" s="14">
         <v>104</v>
       </c>
       <c r="AH11" s="14">
         <v>2710</v>
       </c>
       <c r="AI11" s="14">
         <v>7</v>
       </c>
       <c r="AJ11" s="14">
-        <v>0</v>
+        <v>679</v>
       </c>
       <c r="AK11" s="14">
         <v>8</v>
       </c>
       <c r="AL11" s="44">
         <v>1000</v>
       </c>
       <c r="AM11" s="18">
         <v>255011</v>
       </c>
       <c r="AN11" s="18">
         <v>255725</v>
       </c>
       <c r="AO11" s="18">
         <v>2658</v>
       </c>
       <c r="AP11" s="18">
         <v>307</v>
       </c>
       <c r="AQ11" s="18">
         <v>340</v>
       </c>
       <c r="AR11" s="41">
         <v>0</v>
       </c>
@@ -4261,97 +4285,97 @@
       </c>
       <c r="M12" s="14">
         <v>1546</v>
       </c>
       <c r="N12" s="14">
         <v>131582</v>
       </c>
       <c r="O12" s="14">
         <v>521</v>
       </c>
       <c r="P12" s="14">
         <v>83352</v>
       </c>
       <c r="Q12" s="14">
         <v>739</v>
       </c>
       <c r="R12" s="14">
         <v>143519</v>
       </c>
       <c r="S12" s="14">
         <v>51</v>
       </c>
       <c r="T12" s="14">
         <v>8305</v>
       </c>
-      <c r="U12" s="14">
-[...8 lines deleted...]
-      <c r="X12" s="14">
+      <c r="U12" s="15">
+        <v>0</v>
+      </c>
+      <c r="V12" s="15">
+        <v>0</v>
+      </c>
+      <c r="W12" s="15">
+        <v>0</v>
+      </c>
+      <c r="X12" s="15">
         <v>0</v>
       </c>
       <c r="Y12" s="15">
         <v>0</v>
       </c>
       <c r="Z12" s="15">
         <v>0</v>
       </c>
       <c r="AA12" s="15">
         <v>0</v>
       </c>
       <c r="AB12" s="15">
         <v>0</v>
       </c>
       <c r="AC12" s="15">
         <v>0</v>
       </c>
       <c r="AD12" s="15">
         <v>0</v>
       </c>
       <c r="AE12" s="14">
         <v>77</v>
       </c>
       <c r="AF12" s="14">
         <v>1875</v>
       </c>
       <c r="AG12" s="14">
         <v>110</v>
       </c>
       <c r="AH12" s="14">
         <v>2965</v>
       </c>
       <c r="AI12" s="14">
         <v>15</v>
       </c>
       <c r="AJ12" s="14">
-        <v>0</v>
+        <v>1667</v>
       </c>
       <c r="AK12" s="14">
         <v>4</v>
       </c>
       <c r="AL12" s="17">
         <v>344</v>
       </c>
       <c r="AM12" s="14">
         <v>301000</v>
       </c>
       <c r="AN12" s="14">
         <v>300632</v>
       </c>
       <c r="AO12" s="14">
         <v>3026</v>
       </c>
       <c r="AP12" s="14">
         <v>275</v>
       </c>
       <c r="AQ12" s="14">
         <v>258</v>
       </c>
       <c r="AR12" s="14">
         <v>17</v>
       </c>
@@ -4557,51 +4581,51 @@
       <c r="AB13" s="15">
         <v>0</v>
       </c>
       <c r="AC13" s="15">
         <v>0</v>
       </c>
       <c r="AD13" s="15">
         <v>0</v>
       </c>
       <c r="AE13" s="14">
         <v>198</v>
       </c>
       <c r="AF13" s="14">
         <v>4984</v>
       </c>
       <c r="AG13" s="14">
         <v>297</v>
       </c>
       <c r="AH13" s="14">
         <v>7347</v>
       </c>
       <c r="AI13" s="14">
         <v>4</v>
       </c>
       <c r="AJ13" s="14">
-        <v>0</v>
+        <v>344</v>
       </c>
       <c r="AK13" s="15">
         <v>0</v>
       </c>
       <c r="AL13" s="45">
         <v>0</v>
       </c>
       <c r="AM13" s="14">
         <v>272032</v>
       </c>
       <c r="AN13" s="14">
         <v>271960</v>
       </c>
       <c r="AO13" s="14">
         <v>3098</v>
       </c>
       <c r="AP13" s="14">
         <v>281</v>
       </c>
       <c r="AQ13" s="14">
         <v>298</v>
       </c>
       <c r="AR13" s="41">
         <v>0</v>
       </c>
@@ -4761,97 +4785,97 @@
       </c>
       <c r="M14" s="18">
         <v>1858</v>
       </c>
       <c r="N14" s="26">
         <v>177828</v>
       </c>
       <c r="O14" s="26">
         <v>314</v>
       </c>
       <c r="P14" s="26">
         <v>62484</v>
       </c>
       <c r="Q14" s="18">
         <v>736</v>
       </c>
       <c r="R14" s="26">
         <v>133724</v>
       </c>
       <c r="S14" s="26">
         <v>20</v>
       </c>
       <c r="T14" s="26">
         <v>2410</v>
       </c>
-      <c r="U14" s="18">
-[...2 lines deleted...]
-      <c r="V14" s="26">
+      <c r="U14" s="15">
+        <v>0</v>
+      </c>
+      <c r="V14" s="15">
         <v>0</v>
       </c>
       <c r="W14" s="26">
         <v>6</v>
       </c>
       <c r="X14" s="26">
         <v>180</v>
       </c>
       <c r="Y14" s="15">
         <v>0</v>
       </c>
       <c r="Z14" s="15">
         <v>0</v>
       </c>
       <c r="AA14" s="15">
         <v>0</v>
       </c>
       <c r="AB14" s="15">
         <v>0</v>
       </c>
       <c r="AC14" s="15">
         <v>0</v>
       </c>
       <c r="AD14" s="15">
         <v>0</v>
       </c>
       <c r="AE14" s="26">
         <v>291</v>
       </c>
       <c r="AF14" s="26">
         <v>7101</v>
       </c>
       <c r="AG14" s="18">
         <v>199</v>
       </c>
       <c r="AH14" s="26">
         <v>4764</v>
       </c>
       <c r="AI14" s="15">
         <v>2</v>
       </c>
-      <c r="AJ14" s="15">
-        <v>0</v>
+      <c r="AJ14" s="80">
+        <v>1000</v>
       </c>
       <c r="AK14" s="18">
         <v>3</v>
       </c>
       <c r="AL14" s="17">
         <v>1176</v>
       </c>
       <c r="AM14" s="14">
         <v>235076</v>
       </c>
       <c r="AN14" s="14">
         <v>235068</v>
       </c>
       <c r="AO14" s="14">
         <v>3106</v>
       </c>
       <c r="AP14" s="14">
         <v>316</v>
       </c>
       <c r="AQ14" s="14">
         <v>316</v>
       </c>
       <c r="AR14" s="14">
         <v>0</v>
       </c>
@@ -5057,51 +5081,51 @@
       <c r="AB15" s="15">
         <v>0</v>
       </c>
       <c r="AC15" s="15">
         <v>0</v>
       </c>
       <c r="AD15" s="15">
         <v>0</v>
       </c>
       <c r="AE15" s="14">
         <v>205</v>
       </c>
       <c r="AF15" s="14">
         <v>5022</v>
       </c>
       <c r="AG15" s="18">
         <v>93</v>
       </c>
       <c r="AH15" s="27">
         <v>2343</v>
       </c>
       <c r="AI15" s="14">
         <v>9</v>
       </c>
       <c r="AJ15" s="14">
-        <v>0</v>
+        <v>1930</v>
       </c>
       <c r="AK15" s="18">
         <v>2</v>
       </c>
       <c r="AL15" s="28">
         <v>199</v>
       </c>
       <c r="AM15" s="14">
         <v>252393</v>
       </c>
       <c r="AN15" s="14">
         <v>253267</v>
       </c>
       <c r="AO15" s="14">
         <v>2232</v>
       </c>
       <c r="AP15" s="14">
         <v>328</v>
       </c>
       <c r="AQ15" s="14">
         <v>301</v>
       </c>
       <c r="AR15" s="29">
         <v>26</v>
       </c>
@@ -5307,51 +5331,51 @@
       <c r="AB16" s="15">
         <v>0</v>
       </c>
       <c r="AC16" s="15">
         <v>0</v>
       </c>
       <c r="AD16" s="15">
         <v>0</v>
       </c>
       <c r="AE16" s="14">
         <v>197</v>
       </c>
       <c r="AF16" s="14">
         <v>4766</v>
       </c>
       <c r="AG16" s="18">
         <v>270</v>
       </c>
       <c r="AH16" s="27">
         <v>6509</v>
       </c>
       <c r="AI16" s="14">
         <v>5</v>
       </c>
       <c r="AJ16" s="14">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="AK16" s="18">
         <v>2</v>
       </c>
       <c r="AL16" s="28">
         <v>265</v>
       </c>
       <c r="AM16" s="14">
         <v>278319</v>
       </c>
       <c r="AN16" s="14">
         <v>277607</v>
       </c>
       <c r="AO16" s="14">
         <v>2943</v>
       </c>
       <c r="AP16" s="14">
         <v>527</v>
       </c>
       <c r="AQ16" s="14">
         <v>488</v>
       </c>
       <c r="AR16" s="29">
         <v>65</v>
       </c>
@@ -5557,51 +5581,51 @@
       <c r="AB17" s="15">
         <v>0</v>
       </c>
       <c r="AC17" s="15">
         <v>0</v>
       </c>
       <c r="AD17" s="15">
         <v>0</v>
       </c>
       <c r="AE17" s="14">
         <v>223</v>
       </c>
       <c r="AF17" s="14">
         <v>5323</v>
       </c>
       <c r="AG17" s="18">
         <v>483</v>
       </c>
       <c r="AH17" s="27">
         <v>11050</v>
       </c>
       <c r="AI17" s="14">
         <v>8</v>
       </c>
       <c r="AJ17" s="14">
-        <v>0</v>
+        <v>753</v>
       </c>
       <c r="AK17" s="18">
         <v>5</v>
       </c>
       <c r="AL17" s="28">
         <v>450</v>
       </c>
       <c r="AM17" s="14">
         <v>323592</v>
       </c>
       <c r="AN17" s="14">
         <v>323132</v>
       </c>
       <c r="AO17" s="14">
         <v>4016</v>
       </c>
       <c r="AP17" s="14">
         <v>508</v>
       </c>
       <c r="AQ17" s="14">
         <v>530</v>
       </c>
       <c r="AR17" s="29">
         <v>43</v>
       </c>
@@ -5807,51 +5831,51 @@
       <c r="AB18" s="15">
         <v>0</v>
       </c>
       <c r="AC18" s="15">
         <v>0</v>
       </c>
       <c r="AD18" s="15">
         <v>0</v>
       </c>
       <c r="AE18" s="14">
         <v>459</v>
       </c>
       <c r="AF18" s="14">
         <v>10480</v>
       </c>
       <c r="AG18" s="18">
         <v>421</v>
       </c>
       <c r="AH18" s="27">
         <v>9474</v>
       </c>
       <c r="AI18" s="14">
         <v>7</v>
       </c>
       <c r="AJ18" s="14">
-        <v>0</v>
+        <v>519</v>
       </c>
       <c r="AK18" s="18">
         <v>16</v>
       </c>
       <c r="AL18" s="28">
         <v>1636</v>
       </c>
       <c r="AM18" s="14">
         <v>326456</v>
       </c>
       <c r="AN18" s="14">
         <v>326952</v>
       </c>
       <c r="AO18" s="14">
         <v>3520</v>
       </c>
       <c r="AP18" s="14">
         <v>327</v>
       </c>
       <c r="AQ18" s="14">
         <v>338</v>
       </c>
       <c r="AR18" s="29">
         <v>32</v>
       </c>
@@ -6057,51 +6081,51 @@
       <c r="AB19" s="15">
         <v>0</v>
       </c>
       <c r="AC19" s="15">
         <v>0</v>
       </c>
       <c r="AD19" s="15">
         <v>0</v>
       </c>
       <c r="AE19" s="14">
         <v>417</v>
       </c>
       <c r="AF19" s="14">
         <v>9353</v>
       </c>
       <c r="AG19" s="18">
         <v>10</v>
       </c>
       <c r="AH19" s="27">
         <v>423</v>
       </c>
       <c r="AI19" s="14">
         <v>8</v>
       </c>
       <c r="AJ19" s="14">
-        <v>0</v>
+        <v>860</v>
       </c>
       <c r="AK19" s="18">
         <v>25</v>
       </c>
       <c r="AL19" s="28">
         <v>2395</v>
       </c>
       <c r="AM19" s="14">
         <v>363770</v>
       </c>
       <c r="AN19" s="14">
         <v>363427</v>
       </c>
       <c r="AO19" s="14">
         <v>3862</v>
       </c>
       <c r="AP19" s="14">
         <v>388</v>
       </c>
       <c r="AQ19" s="14">
         <v>296</v>
       </c>
       <c r="AR19" s="29">
         <v>124</v>
       </c>
@@ -6307,51 +6331,51 @@
       <c r="AB20" s="15">
         <v>0</v>
       </c>
       <c r="AC20" s="15">
         <v>0</v>
       </c>
       <c r="AD20" s="15">
         <v>0</v>
       </c>
       <c r="AE20" s="14">
         <v>6</v>
       </c>
       <c r="AF20" s="14">
         <v>302</v>
       </c>
       <c r="AG20" s="31">
         <v>30</v>
       </c>
       <c r="AH20" s="31">
         <v>943</v>
       </c>
       <c r="AI20" s="14">
         <v>19</v>
       </c>
       <c r="AJ20" s="14">
-        <v>0</v>
+        <v>1814</v>
       </c>
       <c r="AK20" s="31">
         <v>21</v>
       </c>
       <c r="AL20" s="19">
         <v>1542</v>
       </c>
       <c r="AM20" s="14">
         <v>367881</v>
       </c>
       <c r="AN20" s="14">
         <v>367320</v>
       </c>
       <c r="AO20" s="14">
         <v>4424</v>
       </c>
       <c r="AP20" s="14">
         <v>445</v>
       </c>
       <c r="AQ20" s="14">
         <v>526</v>
       </c>
       <c r="AR20" s="29">
         <v>43</v>
       </c>
@@ -6557,56 +6581,56 @@
       <c r="AB21" s="55">
         <v>401</v>
       </c>
       <c r="AC21" s="55">
         <v>0</v>
       </c>
       <c r="AD21" s="55">
         <v>0</v>
       </c>
       <c r="AE21" s="55">
         <v>26</v>
       </c>
       <c r="AF21" s="55">
         <v>822</v>
       </c>
       <c r="AG21" s="55">
         <v>34</v>
       </c>
       <c r="AH21" s="55">
         <v>1192</v>
       </c>
       <c r="AI21" s="55">
         <v>11</v>
       </c>
       <c r="AJ21" s="55">
-        <v>0</v>
+        <v>745</v>
       </c>
       <c r="AK21" s="55">
         <v>19</v>
       </c>
-      <c r="AL21" s="55">
+      <c r="AL21" s="78">
         <v>2774</v>
       </c>
       <c r="AM21" s="14">
         <v>393229</v>
       </c>
       <c r="AN21" s="14">
         <v>392124</v>
       </c>
       <c r="AO21" s="14">
         <v>5632</v>
       </c>
       <c r="AP21" s="14">
         <v>636</v>
       </c>
       <c r="AQ21" s="14">
         <v>658</v>
       </c>
       <c r="AR21" s="14">
         <v>22</v>
       </c>
       <c r="AS21" s="14">
         <v>871</v>
       </c>
       <c r="AT21" s="14">
         <v>894</v>
@@ -6807,56 +6831,56 @@
       <c r="AB22" s="55">
         <v>0</v>
       </c>
       <c r="AC22" s="55">
         <v>0</v>
       </c>
       <c r="AD22" s="55">
         <v>0</v>
       </c>
       <c r="AE22" s="55">
         <v>14</v>
       </c>
       <c r="AF22" s="55">
         <v>634</v>
       </c>
       <c r="AG22" s="55">
         <v>38</v>
       </c>
       <c r="AH22" s="55">
         <v>1449</v>
       </c>
       <c r="AI22" s="55">
         <v>21</v>
       </c>
       <c r="AJ22" s="55">
-        <v>0</v>
+        <v>1368</v>
       </c>
       <c r="AK22" s="55">
         <v>3</v>
       </c>
-      <c r="AL22" s="55">
+      <c r="AL22" s="78">
         <v>1645</v>
       </c>
       <c r="AM22" s="26">
         <v>422308</v>
       </c>
       <c r="AN22" s="14">
         <v>419194</v>
       </c>
       <c r="AO22" s="14">
         <v>17756</v>
       </c>
       <c r="AP22" s="14">
         <v>391</v>
       </c>
       <c r="AQ22" s="14">
         <v>309</v>
       </c>
       <c r="AR22" s="14">
         <v>105</v>
       </c>
       <c r="AS22" s="14">
         <v>1102</v>
       </c>
       <c r="AT22" s="14">
         <v>1113</v>
@@ -7057,56 +7081,56 @@
       <c r="AB23" s="55">
         <v>0</v>
       </c>
       <c r="AC23" s="55">
         <v>0</v>
       </c>
       <c r="AD23" s="55">
         <v>0</v>
       </c>
       <c r="AE23" s="55">
         <v>29</v>
       </c>
       <c r="AF23" s="55">
         <v>1004</v>
       </c>
       <c r="AG23" s="55">
         <v>18</v>
       </c>
       <c r="AH23" s="55">
         <v>929</v>
       </c>
       <c r="AI23" s="55">
         <v>11</v>
       </c>
       <c r="AJ23" s="55">
-        <v>0</v>
+        <v>3676</v>
       </c>
       <c r="AK23" s="55">
         <v>1</v>
       </c>
-      <c r="AL23" s="55">
+      <c r="AL23" s="78">
         <v>68</v>
       </c>
       <c r="AM23" s="14">
         <v>405869</v>
       </c>
       <c r="AN23" s="14">
         <v>406377</v>
       </c>
       <c r="AO23" s="31">
         <v>17248</v>
       </c>
       <c r="AP23" s="14">
         <v>282</v>
       </c>
       <c r="AQ23" s="14">
         <v>342</v>
       </c>
       <c r="AR23" s="31">
         <v>44</v>
       </c>
       <c r="AS23" s="14">
         <v>1159</v>
       </c>
       <c r="AT23" s="14">
         <v>1163</v>
@@ -7307,56 +7331,56 @@
       <c r="AB24" s="55">
         <v>0</v>
       </c>
       <c r="AC24" s="55">
         <v>0</v>
       </c>
       <c r="AD24" s="55">
         <v>0</v>
       </c>
       <c r="AE24" s="55">
         <v>9</v>
       </c>
       <c r="AF24" s="55">
         <v>446</v>
       </c>
       <c r="AG24" s="55">
         <v>33</v>
       </c>
       <c r="AH24" s="55">
         <v>2287</v>
       </c>
       <c r="AI24" s="55">
         <v>3</v>
       </c>
       <c r="AJ24" s="55">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="AK24" s="55">
         <v>25</v>
       </c>
-      <c r="AL24" s="55">
+      <c r="AL24" s="78">
         <v>7052</v>
       </c>
       <c r="AM24" s="14">
         <v>376777</v>
       </c>
       <c r="AN24" s="14">
         <v>379717</v>
       </c>
       <c r="AO24" s="14">
         <v>14308</v>
       </c>
       <c r="AP24" s="14">
         <v>157</v>
       </c>
       <c r="AQ24" s="14">
         <v>201</v>
       </c>
       <c r="AR24" s="29">
         <v>0</v>
       </c>
       <c r="AS24" s="14">
         <v>998</v>
       </c>
       <c r="AT24" s="14">
         <v>996</v>
@@ -7467,75 +7491,75 @@
         <v>6952</v>
       </c>
       <c r="CD24" s="17">
         <v>8289</v>
       </c>
       <c r="CE24" s="30"/>
       <c r="CF24" s="13" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:84" ht="18.75" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="55">
         <v>1546</v>
       </c>
       <c r="D25" s="55">
         <v>217978</v>
       </c>
       <c r="E25" s="55">
         <v>4119</v>
       </c>
       <c r="F25" s="55">
-        <v>734341</v>
+        <v>726230</v>
       </c>
       <c r="G25" s="55">
         <v>22</v>
       </c>
       <c r="H25" s="55">
         <v>7067</v>
       </c>
       <c r="I25" s="55">
         <v>94</v>
       </c>
       <c r="J25" s="55">
         <v>45762</v>
       </c>
       <c r="K25" s="55">
         <v>1253</v>
       </c>
       <c r="L25" s="55">
         <v>157055</v>
       </c>
       <c r="M25" s="55">
         <v>3186</v>
       </c>
       <c r="N25" s="55">
-        <v>473634</v>
+        <v>465524</v>
       </c>
       <c r="O25" s="55">
         <v>193</v>
       </c>
       <c r="P25" s="55">
         <v>39161</v>
       </c>
       <c r="Q25" s="55">
         <v>675</v>
       </c>
       <c r="R25" s="55">
         <v>178061</v>
       </c>
       <c r="S25" s="55">
         <v>29</v>
       </c>
       <c r="T25" s="55">
         <v>7405</v>
       </c>
       <c r="U25" s="55">
         <v>109</v>
       </c>
       <c r="V25" s="55">
         <v>32272</v>
       </c>
@@ -7557,56 +7581,56 @@
       <c r="AB25" s="55">
         <v>0</v>
       </c>
       <c r="AC25" s="55">
         <v>0</v>
       </c>
       <c r="AD25" s="55">
         <v>0</v>
       </c>
       <c r="AE25" s="55">
         <v>29</v>
       </c>
       <c r="AF25" s="55">
         <v>1986</v>
       </c>
       <c r="AG25" s="55">
         <v>28</v>
       </c>
       <c r="AH25" s="55">
         <v>1995</v>
       </c>
       <c r="AI25" s="55">
         <v>20</v>
       </c>
       <c r="AJ25" s="55">
-        <v>0</v>
+        <v>5305</v>
       </c>
       <c r="AK25" s="55">
         <v>17</v>
       </c>
-      <c r="AL25" s="55">
+      <c r="AL25" s="78">
         <v>2357</v>
       </c>
       <c r="AM25" s="14">
         <v>390995</v>
       </c>
       <c r="AN25" s="14">
         <v>386936</v>
       </c>
       <c r="AO25" s="14">
         <v>18276</v>
       </c>
       <c r="AP25" s="14">
         <v>77</v>
       </c>
       <c r="AQ25" s="14">
         <v>61</v>
       </c>
       <c r="AR25" s="29">
         <v>17</v>
       </c>
       <c r="AS25" s="14">
         <v>990</v>
       </c>
       <c r="AT25" s="14">
         <v>971</v>
@@ -7714,78 +7738,78 @@
         <v>536</v>
       </c>
       <c r="CC25" s="14">
         <v>7445</v>
       </c>
       <c r="CD25" s="17">
         <v>15124</v>
       </c>
       <c r="CE25" s="30"/>
       <c r="CF25" s="13" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:84" ht="18.75" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>188</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="55">
         <v>1309</v>
       </c>
       <c r="D26" s="55">
         <v>185517</v>
       </c>
       <c r="E26" s="55">
-        <v>3475</v>
+        <v>3555</v>
       </c>
       <c r="F26" s="55">
-        <v>679004</v>
+        <v>676226</v>
       </c>
       <c r="G26" s="55">
         <v>47</v>
       </c>
       <c r="H26" s="55">
         <v>20102</v>
       </c>
       <c r="I26" s="55">
         <v>78</v>
       </c>
       <c r="J26" s="55">
         <v>42468</v>
       </c>
       <c r="K26" s="55">
         <v>1059</v>
       </c>
       <c r="L26" s="55">
         <v>127439</v>
       </c>
       <c r="M26" s="55">
-        <v>2581</v>
+        <v>2661</v>
       </c>
       <c r="N26" s="55">
-        <v>421930</v>
+        <v>419153</v>
       </c>
       <c r="O26" s="55">
         <v>163</v>
       </c>
       <c r="P26" s="55">
         <v>33216</v>
       </c>
       <c r="Q26" s="55">
         <v>602</v>
       </c>
       <c r="R26" s="55">
         <v>167336</v>
       </c>
       <c r="S26" s="55">
         <v>9</v>
       </c>
       <c r="T26" s="55">
         <v>1969</v>
       </c>
       <c r="U26" s="55">
         <v>147</v>
       </c>
       <c r="V26" s="55">
         <v>39426</v>
       </c>
@@ -7807,56 +7831,56 @@
       <c r="AB26" s="55">
         <v>0</v>
       </c>
       <c r="AC26" s="55">
         <v>0</v>
       </c>
       <c r="AD26" s="55">
         <v>0</v>
       </c>
       <c r="AE26" s="55">
         <v>4</v>
       </c>
       <c r="AF26" s="55">
         <v>301</v>
       </c>
       <c r="AG26" s="55">
         <v>37</v>
       </c>
       <c r="AH26" s="55">
         <v>2880</v>
       </c>
       <c r="AI26" s="55">
         <v>17</v>
       </c>
       <c r="AJ26" s="55">
-        <v>0</v>
+        <v>2230</v>
       </c>
       <c r="AK26" s="55">
         <v>30</v>
       </c>
-      <c r="AL26" s="55">
+      <c r="AL26" s="78">
         <v>4963</v>
       </c>
       <c r="AM26" s="14">
         <v>392880</v>
       </c>
       <c r="AN26" s="14">
         <v>386687</v>
       </c>
       <c r="AO26" s="14">
         <v>24469</v>
       </c>
       <c r="AP26" s="14">
         <v>126</v>
       </c>
       <c r="AQ26" s="14">
         <v>104</v>
       </c>
       <c r="AR26" s="29">
         <v>39</v>
       </c>
       <c r="AS26" s="14">
         <v>946</v>
       </c>
       <c r="AT26" s="14">
         <v>961</v>
@@ -7953,399 +7977,487 @@
       </c>
       <c r="BY26" s="14">
         <v>21</v>
       </c>
       <c r="BZ26" s="14">
         <v>25015</v>
       </c>
       <c r="CA26" s="14">
         <v>25124</v>
       </c>
       <c r="CB26" s="17">
         <v>426</v>
       </c>
       <c r="CC26" s="14">
         <v>15509</v>
       </c>
       <c r="CD26" s="17">
         <v>13634</v>
       </c>
       <c r="CE26" s="30"/>
       <c r="CF26" s="13" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A27" s="22"/>
+      <c r="A27" s="22" t="s">
+        <v>197</v>
+      </c>
       <c r="B27" s="13"/>
-      <c r="C27" s="14"/>
-[...78 lines deleted...]
-      <c r="CD27" s="17"/>
+      <c r="C27" s="55">
+        <v>1423</v>
+      </c>
+      <c r="D27" s="55">
+        <v>189015</v>
+      </c>
+      <c r="E27" s="55">
+        <v>3724</v>
+      </c>
+      <c r="F27" s="55">
+        <v>738827</v>
+      </c>
+      <c r="G27" s="55">
+        <v>37</v>
+      </c>
+      <c r="H27" s="55">
+        <v>19911</v>
+      </c>
+      <c r="I27" s="55">
+        <v>64</v>
+      </c>
+      <c r="J27" s="55">
+        <v>32693</v>
+      </c>
+      <c r="K27" s="55">
+        <v>865</v>
+      </c>
+      <c r="L27" s="55">
+        <v>114036</v>
+      </c>
+      <c r="M27" s="55">
+        <v>2599</v>
+      </c>
+      <c r="N27" s="55">
+        <v>458348</v>
+      </c>
+      <c r="O27" s="55">
+        <v>188</v>
+      </c>
+      <c r="P27" s="55">
+        <v>39348</v>
+      </c>
+      <c r="Q27" s="55">
+        <v>718</v>
+      </c>
+      <c r="R27" s="55">
+        <v>192094</v>
+      </c>
+      <c r="S27" s="55">
+        <v>45</v>
+      </c>
+      <c r="T27" s="55">
+        <v>11602</v>
+      </c>
+      <c r="U27" s="55">
+        <v>161</v>
+      </c>
+      <c r="V27" s="55">
+        <v>44678</v>
+      </c>
+      <c r="W27" s="55">
+        <v>0</v>
+      </c>
+      <c r="X27" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="55">
+        <v>24</v>
+      </c>
+      <c r="AF27" s="55">
+        <v>1695</v>
+      </c>
+      <c r="AG27" s="55">
+        <v>25</v>
+      </c>
+      <c r="AH27" s="55">
+        <v>2121</v>
+      </c>
+      <c r="AI27" s="55">
+        <v>264</v>
+      </c>
+      <c r="AJ27" s="55">
+        <v>2423</v>
+      </c>
+      <c r="AK27" s="55">
+        <v>157</v>
+      </c>
+      <c r="AL27" s="78">
+        <v>8893</v>
+      </c>
+      <c r="AM27" s="14">
+        <v>460102</v>
+      </c>
+      <c r="AN27" s="14">
+        <v>458410</v>
+      </c>
+      <c r="AO27" s="14">
+        <v>26139</v>
+      </c>
+      <c r="AP27" s="14">
+        <v>61</v>
+      </c>
+      <c r="AQ27" s="14">
+        <v>77</v>
+      </c>
+      <c r="AR27" s="29">
+        <v>22</v>
+      </c>
+      <c r="AS27" s="14">
+        <v>1026</v>
+      </c>
+      <c r="AT27" s="14">
+        <v>995</v>
+      </c>
+      <c r="AU27" s="14">
+        <v>39</v>
+      </c>
+      <c r="AV27" s="14">
+        <v>115535</v>
+      </c>
+      <c r="AW27" s="14">
+        <v>115270</v>
+      </c>
+      <c r="AX27" s="14">
+        <v>3985</v>
+      </c>
+      <c r="AY27" s="14">
+        <v>42184</v>
+      </c>
+      <c r="AZ27" s="14">
+        <v>42398</v>
+      </c>
+      <c r="BA27" s="14">
+        <v>839</v>
+      </c>
+      <c r="BB27" s="14">
+        <v>253488</v>
+      </c>
+      <c r="BC27" s="14">
+        <v>251957</v>
+      </c>
+      <c r="BD27" s="14">
+        <v>19623</v>
+      </c>
+      <c r="BE27" s="14">
+        <v>409</v>
+      </c>
+      <c r="BF27" s="14">
+        <v>409</v>
+      </c>
+      <c r="BG27" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="14">
+        <v>581</v>
+      </c>
+      <c r="BI27" s="14">
+        <v>561</v>
+      </c>
+      <c r="BJ27" s="14">
+        <v>220</v>
+      </c>
+      <c r="BK27" s="14">
+        <v>3369</v>
+      </c>
+      <c r="BL27" s="14">
+        <v>3436</v>
+      </c>
+      <c r="BM27" s="14">
+        <v>425</v>
+      </c>
+      <c r="BN27" s="14">
+        <v>43449</v>
+      </c>
+      <c r="BO27" s="14">
+        <v>43305</v>
+      </c>
+      <c r="BP27" s="17">
+        <v>986</v>
+      </c>
+      <c r="BQ27" s="14">
+        <v>149071</v>
+      </c>
+      <c r="BR27" s="14">
+        <v>146929</v>
+      </c>
+      <c r="BS27" s="14">
+        <v>19561</v>
+      </c>
+      <c r="BT27" s="14">
+        <v>122860</v>
+      </c>
+      <c r="BU27" s="14">
+        <v>120393</v>
+      </c>
+      <c r="BV27" s="14">
+        <v>19438</v>
+      </c>
+      <c r="BW27" s="14">
+        <v>1016</v>
+      </c>
+      <c r="BX27" s="14">
+        <v>1015</v>
+      </c>
+      <c r="BY27" s="14">
+        <v>21</v>
+      </c>
+      <c r="BZ27" s="14">
+        <v>25196</v>
+      </c>
+      <c r="CA27" s="14">
+        <v>25521</v>
+      </c>
+      <c r="CB27" s="17">
+        <v>101</v>
+      </c>
+      <c r="CC27" s="14">
+        <v>15241</v>
+      </c>
+      <c r="CD27" s="17">
+        <v>21142</v>
+      </c>
       <c r="CE27" s="30"/>
-      <c r="CF27" s="13"/>
+      <c r="CF27" s="13" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="28" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A28" s="33" t="s">
-[...132 lines deleted...]
-      <c r="BF28" s="16"/>
+      <c r="A28" s="22"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="27"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="27"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="27"/>
+      <c r="S28" s="14"/>
+      <c r="T28" s="14"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="27"/>
+      <c r="W28" s="16"/>
+      <c r="X28" s="16"/>
+      <c r="Y28" s="16"/>
+      <c r="Z28" s="16"/>
+      <c r="AA28" s="16"/>
+      <c r="AB28" s="16"/>
+      <c r="AC28" s="16"/>
+      <c r="AD28" s="16"/>
+      <c r="AE28" s="14"/>
+      <c r="AF28" s="14"/>
+      <c r="AG28" s="18"/>
+      <c r="AH28" s="27"/>
+      <c r="AI28" s="14"/>
+      <c r="AJ28" s="14"/>
+      <c r="AK28" s="18"/>
+      <c r="AL28" s="28"/>
+      <c r="AM28" s="14"/>
+      <c r="AN28" s="14"/>
+      <c r="AO28" s="14"/>
+      <c r="AP28" s="14"/>
+      <c r="AQ28" s="14"/>
+      <c r="AR28" s="29"/>
+      <c r="AS28" s="14"/>
+      <c r="AT28" s="14"/>
+      <c r="AU28" s="14"/>
+      <c r="AV28" s="14"/>
+      <c r="AW28" s="14"/>
+      <c r="AX28" s="14"/>
+      <c r="AY28" s="14"/>
+      <c r="AZ28" s="14"/>
+      <c r="BA28" s="14"/>
+      <c r="BB28" s="14"/>
+      <c r="BC28" s="14"/>
+      <c r="BD28" s="14"/>
+      <c r="BE28" s="14"/>
+      <c r="BF28" s="14"/>
       <c r="BG28" s="16"/>
-      <c r="BH28" s="16"/>
-[...25 lines deleted...]
-      </c>
+      <c r="BH28" s="14"/>
+      <c r="BI28" s="14"/>
+      <c r="BJ28" s="14"/>
+      <c r="BK28" s="14"/>
+      <c r="BL28" s="14"/>
+      <c r="BM28" s="14"/>
+      <c r="BN28" s="14"/>
+      <c r="BO28" s="14"/>
+      <c r="BP28" s="17"/>
+      <c r="BQ28" s="14"/>
+      <c r="BR28" s="14"/>
+      <c r="BS28" s="14"/>
+      <c r="BT28" s="14"/>
+      <c r="BU28" s="14"/>
+      <c r="BV28" s="14"/>
+      <c r="BW28" s="14"/>
+      <c r="BX28" s="14"/>
+      <c r="BY28" s="14"/>
+      <c r="BZ28" s="14"/>
+      <c r="CA28" s="14"/>
+      <c r="CB28" s="17"/>
+      <c r="CC28" s="14"/>
+      <c r="CD28" s="17"/>
+      <c r="CE28" s="30"/>
+      <c r="CF28" s="13"/>
     </row>
     <row r="29" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A29" s="33"/>
+      <c r="A29" s="33" t="s">
+        <v>75</v>
+      </c>
       <c r="B29" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C29" s="18">
-        <v>195</v>
+        <v>153</v>
       </c>
       <c r="D29" s="26">
-        <v>16012</v>
+        <v>17754</v>
       </c>
       <c r="E29" s="18">
-        <v>2676</v>
+        <v>2847</v>
       </c>
       <c r="F29" s="26">
-        <v>290836</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>304706</v>
+      </c>
+      <c r="G29" s="18">
+        <v>1</v>
+      </c>
+      <c r="H29" s="26">
+        <v>273</v>
       </c>
       <c r="I29" s="18">
         <v>5</v>
       </c>
       <c r="J29" s="26">
         <v>1451</v>
       </c>
       <c r="K29" s="18">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="L29" s="26">
-        <v>11348</v>
+        <v>8767</v>
       </c>
       <c r="M29" s="18">
-        <v>1693</v>
+        <v>1811</v>
       </c>
       <c r="N29" s="26">
-        <v>150387</v>
+        <v>160864</v>
       </c>
       <c r="O29" s="18">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="P29" s="26">
-        <v>3328</v>
+        <v>8009</v>
       </c>
       <c r="Q29" s="18">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="R29" s="26">
-        <v>129415</v>
+        <v>132743</v>
       </c>
       <c r="S29" s="18">
         <v>2</v>
       </c>
       <c r="T29" s="26">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="U29" s="18">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="V29" s="26">
-        <v>2029</v>
+        <v>1160</v>
       </c>
       <c r="W29" s="15">
         <v>0</v>
       </c>
       <c r="X29" s="15">
         <v>0</v>
       </c>
-      <c r="Y29" s="18">
-[...3 lines deleted...]
-        <v>180</v>
+      <c r="Y29" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="15">
+        <v>0</v>
       </c>
       <c r="AA29" s="15">
         <v>0</v>
       </c>
       <c r="AB29" s="15">
         <v>0</v>
       </c>
       <c r="AC29" s="15">
         <v>0</v>
       </c>
       <c r="AD29" s="15">
         <v>0</v>
       </c>
       <c r="AE29" s="18">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="AF29" s="26">
-        <v>1114</v>
+        <v>432</v>
       </c>
       <c r="AG29" s="18">
-        <v>303</v>
+        <v>352</v>
       </c>
       <c r="AH29" s="26">
-        <v>7374</v>
+        <v>8488</v>
       </c>
       <c r="AI29" s="15">
         <v>0</v>
       </c>
       <c r="AJ29" s="15">
         <v>0</v>
       </c>
       <c r="AK29" s="15">
         <v>0</v>
       </c>
       <c r="AL29" s="45">
         <v>0</v>
       </c>
       <c r="AM29" s="16"/>
       <c r="AN29" s="16"/>
       <c r="AO29" s="16"/>
       <c r="AP29" s="16"/>
       <c r="AQ29" s="16"/>
       <c r="AR29" s="16"/>
       <c r="AS29" s="16"/>
       <c r="AT29" s="16"/>
       <c r="AU29" s="16"/>
       <c r="AV29" s="16"/>
       <c r="AW29" s="16"/>
       <c r="AX29" s="16"/>
@@ -8359,567 +8471,567 @@
       <c r="BF29" s="16"/>
       <c r="BG29" s="16"/>
       <c r="BH29" s="16"/>
       <c r="BI29" s="16"/>
       <c r="BJ29" s="16"/>
       <c r="BK29" s="16"/>
       <c r="BL29" s="16"/>
       <c r="BM29" s="16"/>
       <c r="BN29" s="16"/>
       <c r="BO29" s="16"/>
       <c r="BP29" s="24"/>
       <c r="BQ29" s="16"/>
       <c r="BR29" s="16"/>
       <c r="BS29" s="16"/>
       <c r="BT29" s="16"/>
       <c r="BU29" s="16"/>
       <c r="BV29" s="16"/>
       <c r="BW29" s="16"/>
       <c r="BX29" s="16"/>
       <c r="BY29" s="16"/>
       <c r="BZ29" s="16"/>
       <c r="CA29" s="16"/>
       <c r="CB29" s="24"/>
       <c r="CC29" s="16"/>
       <c r="CD29" s="24"/>
-      <c r="CE29" s="25"/>
+      <c r="CE29" s="23"/>
       <c r="CF29" s="13" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:84" ht="18.75" customHeight="1">
       <c r="A30" s="33"/>
       <c r="B30" s="34" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C30" s="18">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="D30" s="26">
-        <v>15548</v>
+        <v>16012</v>
       </c>
       <c r="E30" s="18">
-        <v>2548</v>
+        <v>2676</v>
       </c>
       <c r="F30" s="26">
-        <v>273925</v>
+        <v>290836</v>
       </c>
       <c r="G30" s="15">
         <v>0</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="18">
         <v>5</v>
       </c>
       <c r="J30" s="26">
         <v>1451</v>
       </c>
       <c r="K30" s="18">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="L30" s="26">
-        <v>12609</v>
+        <v>11348</v>
       </c>
       <c r="M30" s="18">
-        <v>1601</v>
+        <v>1693</v>
       </c>
       <c r="N30" s="26">
-        <v>139183</v>
+        <v>150387</v>
       </c>
       <c r="O30" s="18">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="P30" s="26">
-        <v>2363</v>
+        <v>3328</v>
       </c>
       <c r="Q30" s="18">
-        <v>621</v>
+        <v>651</v>
       </c>
       <c r="R30" s="26">
-        <v>123779</v>
+        <v>129415</v>
       </c>
       <c r="S30" s="18">
         <v>2</v>
       </c>
       <c r="T30" s="26">
-        <v>304</v>
+        <v>222</v>
       </c>
       <c r="U30" s="18">
         <v>18</v>
       </c>
       <c r="V30" s="26">
-        <v>1985</v>
+        <v>2029</v>
       </c>
       <c r="W30" s="15">
         <v>0</v>
       </c>
       <c r="X30" s="15">
         <v>0</v>
       </c>
       <c r="Y30" s="18">
         <v>6</v>
       </c>
       <c r="Z30" s="26">
         <v>180</v>
       </c>
       <c r="AA30" s="15">
         <v>0</v>
       </c>
       <c r="AB30" s="15">
         <v>0</v>
       </c>
       <c r="AC30" s="15">
         <v>0</v>
       </c>
       <c r="AD30" s="15">
         <v>0</v>
       </c>
       <c r="AE30" s="18">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="AF30" s="26">
-        <v>273</v>
+        <v>1114</v>
       </c>
       <c r="AG30" s="18">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="AH30" s="26">
-        <v>7347</v>
+        <v>7374</v>
       </c>
       <c r="AI30" s="15">
         <v>0</v>
       </c>
       <c r="AJ30" s="15">
         <v>0</v>
       </c>
       <c r="AK30" s="15">
         <v>0</v>
       </c>
       <c r="AL30" s="45">
         <v>0</v>
       </c>
-      <c r="AM30" s="14">
-[...131 lines deleted...]
-      <c r="CE30" s="23"/>
+      <c r="AM30" s="16"/>
+      <c r="AN30" s="16"/>
+      <c r="AO30" s="16"/>
+      <c r="AP30" s="16"/>
+      <c r="AQ30" s="16"/>
+      <c r="AR30" s="16"/>
+      <c r="AS30" s="16"/>
+      <c r="AT30" s="16"/>
+      <c r="AU30" s="16"/>
+      <c r="AV30" s="16"/>
+      <c r="AW30" s="16"/>
+      <c r="AX30" s="16"/>
+      <c r="AY30" s="16"/>
+      <c r="AZ30" s="16"/>
+      <c r="BA30" s="16"/>
+      <c r="BB30" s="16"/>
+      <c r="BC30" s="16"/>
+      <c r="BD30" s="16"/>
+      <c r="BE30" s="16"/>
+      <c r="BF30" s="16"/>
+      <c r="BG30" s="16"/>
+      <c r="BH30" s="16"/>
+      <c r="BI30" s="16"/>
+      <c r="BJ30" s="16"/>
+      <c r="BK30" s="16"/>
+      <c r="BL30" s="16"/>
+      <c r="BM30" s="16"/>
+      <c r="BN30" s="16"/>
+      <c r="BO30" s="16"/>
+      <c r="BP30" s="24"/>
+      <c r="BQ30" s="16"/>
+      <c r="BR30" s="16"/>
+      <c r="BS30" s="16"/>
+      <c r="BT30" s="16"/>
+      <c r="BU30" s="16"/>
+      <c r="BV30" s="16"/>
+      <c r="BW30" s="16"/>
+      <c r="BX30" s="16"/>
+      <c r="BY30" s="16"/>
+      <c r="BZ30" s="16"/>
+      <c r="CA30" s="16"/>
+      <c r="CB30" s="24"/>
+      <c r="CC30" s="16"/>
+      <c r="CD30" s="24"/>
+      <c r="CE30" s="25"/>
       <c r="CF30" s="13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:84" ht="18.75" customHeight="1">
       <c r="A31" s="33"/>
       <c r="B31" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C31" s="18">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="D31" s="26">
-        <v>11407</v>
+        <v>15548</v>
       </c>
       <c r="E31" s="18">
-        <v>2471</v>
+        <v>2548</v>
       </c>
       <c r="F31" s="26">
-        <v>266438</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>273925</v>
+      </c>
+      <c r="G31" s="15">
+        <v>0</v>
+      </c>
+      <c r="H31" s="15">
+        <v>0</v>
       </c>
       <c r="I31" s="18">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J31" s="26">
-        <v>1909</v>
+        <v>1451</v>
       </c>
       <c r="K31" s="18">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="L31" s="26">
-        <v>6536</v>
+        <v>12609</v>
       </c>
       <c r="M31" s="18">
-        <v>1559</v>
+        <v>1601</v>
       </c>
       <c r="N31" s="26">
-        <v>135644</v>
+        <v>139183</v>
       </c>
       <c r="O31" s="18">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="P31" s="26">
-        <v>3996</v>
+        <v>2363</v>
       </c>
       <c r="Q31" s="18">
-        <v>601</v>
+        <v>621</v>
       </c>
       <c r="R31" s="26">
-        <v>119783</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>123779</v>
+      </c>
+      <c r="S31" s="18">
+        <v>2</v>
+      </c>
+      <c r="T31" s="26">
+        <v>304</v>
       </c>
       <c r="U31" s="18">
         <v>18</v>
       </c>
       <c r="V31" s="26">
         <v>1985</v>
       </c>
       <c r="W31" s="15">
         <v>0</v>
       </c>
       <c r="X31" s="15">
         <v>0</v>
       </c>
       <c r="Y31" s="18">
         <v>6</v>
       </c>
       <c r="Z31" s="26">
         <v>180</v>
       </c>
       <c r="AA31" s="15">
         <v>0</v>
       </c>
       <c r="AB31" s="15">
         <v>0</v>
       </c>
       <c r="AC31" s="15">
         <v>0</v>
       </c>
       <c r="AD31" s="15">
         <v>0</v>
       </c>
       <c r="AE31" s="18">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AF31" s="26">
-        <v>409</v>
+        <v>273</v>
       </c>
       <c r="AG31" s="18">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="AH31" s="26">
-        <v>6938</v>
+        <v>7347</v>
       </c>
       <c r="AI31" s="15">
         <v>0</v>
       </c>
       <c r="AJ31" s="15">
         <v>0</v>
       </c>
       <c r="AK31" s="15">
         <v>0</v>
       </c>
       <c r="AL31" s="45">
         <v>0</v>
       </c>
-      <c r="AM31" s="16"/>
-[...42 lines deleted...]
-      <c r="CD31" s="24"/>
+      <c r="AM31" s="14">
+        <v>69557</v>
+      </c>
+      <c r="AN31" s="14">
+        <v>69542</v>
+      </c>
+      <c r="AO31" s="14">
+        <v>3098</v>
+      </c>
+      <c r="AP31" s="14">
+        <v>55</v>
+      </c>
+      <c r="AQ31" s="14">
+        <v>55</v>
+      </c>
+      <c r="AR31" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="14">
+        <v>239</v>
+      </c>
+      <c r="AT31" s="14">
+        <v>226</v>
+      </c>
+      <c r="AU31" s="14">
+        <v>57</v>
+      </c>
+      <c r="AV31" s="14">
+        <v>14312</v>
+      </c>
+      <c r="AW31" s="14">
+        <v>14407</v>
+      </c>
+      <c r="AX31" s="14">
+        <v>933</v>
+      </c>
+      <c r="AY31" s="14">
+        <v>6718</v>
+      </c>
+      <c r="AZ31" s="14">
+        <v>6631</v>
+      </c>
+      <c r="BA31" s="14">
+        <v>690</v>
+      </c>
+      <c r="BB31" s="14">
+        <v>43379</v>
+      </c>
+      <c r="BC31" s="14">
+        <v>43676</v>
+      </c>
+      <c r="BD31" s="14">
+        <v>479</v>
+      </c>
+      <c r="BE31" s="14">
+        <v>43</v>
+      </c>
+      <c r="BF31" s="14">
+        <v>43</v>
+      </c>
+      <c r="BG31" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH31" s="14">
+        <v>171</v>
+      </c>
+      <c r="BI31" s="14">
+        <v>167</v>
+      </c>
+      <c r="BJ31" s="14">
+        <v>55</v>
+      </c>
+      <c r="BK31" s="14">
+        <v>781</v>
+      </c>
+      <c r="BL31" s="14">
+        <v>620</v>
+      </c>
+      <c r="BM31" s="14">
+        <v>630</v>
+      </c>
+      <c r="BN31" s="14">
+        <v>3860</v>
+      </c>
+      <c r="BO31" s="14">
+        <v>3717</v>
+      </c>
+      <c r="BP31" s="17">
+        <v>254</v>
+      </c>
+      <c r="BQ31" s="14">
+        <v>49315</v>
+      </c>
+      <c r="BR31" s="14">
+        <v>51684</v>
+      </c>
+      <c r="BS31" s="14">
+        <v>15503</v>
+      </c>
+      <c r="BT31" s="14">
+        <v>42476</v>
+      </c>
+      <c r="BU31" s="14">
+        <v>44942</v>
+      </c>
+      <c r="BV31" s="14">
+        <v>14608</v>
+      </c>
+      <c r="BW31" s="14">
+        <v>1496</v>
+      </c>
+      <c r="BX31" s="14">
+        <v>1544</v>
+      </c>
+      <c r="BY31" s="14">
+        <v>366</v>
+      </c>
+      <c r="BZ31" s="14">
+        <v>5343</v>
+      </c>
+      <c r="CA31" s="14">
+        <v>5198</v>
+      </c>
+      <c r="CB31" s="17">
+        <v>529</v>
+      </c>
+      <c r="CC31" s="14">
+        <v>724</v>
+      </c>
+      <c r="CD31" s="17">
+        <v>10990</v>
+      </c>
       <c r="CE31" s="23"/>
       <c r="CF31" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:84" ht="18.75" customHeight="1">
       <c r="A32" s="33"/>
       <c r="B32" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C32" s="18">
-        <v>144</v>
+        <v>117</v>
       </c>
       <c r="D32" s="26">
-        <v>12455</v>
+        <v>11407</v>
       </c>
       <c r="E32" s="18">
-        <v>2506</v>
+        <v>2471</v>
       </c>
       <c r="F32" s="26">
-        <v>279675</v>
+        <v>266438</v>
       </c>
       <c r="G32" s="18">
         <v>1</v>
       </c>
       <c r="H32" s="26">
         <v>466</v>
       </c>
       <c r="I32" s="18">
         <v>8</v>
       </c>
       <c r="J32" s="26">
         <v>1909</v>
       </c>
       <c r="K32" s="18">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="L32" s="26">
-        <v>6659</v>
+        <v>6536</v>
       </c>
       <c r="M32" s="18">
-        <v>1606</v>
+        <v>1559</v>
       </c>
       <c r="N32" s="26">
-        <v>138306</v>
+        <v>135644</v>
       </c>
       <c r="O32" s="18">
         <v>20</v>
       </c>
       <c r="P32" s="26">
         <v>3996</v>
       </c>
       <c r="Q32" s="18">
-        <v>645</v>
+        <v>601</v>
       </c>
       <c r="R32" s="26">
-        <v>131690</v>
+        <v>119783</v>
       </c>
       <c r="S32" s="15">
         <v>0</v>
       </c>
       <c r="T32" s="15">
         <v>0</v>
       </c>
       <c r="U32" s="18">
         <v>18</v>
       </c>
       <c r="V32" s="26">
         <v>1985</v>
       </c>
       <c r="W32" s="15">
         <v>0</v>
       </c>
       <c r="X32" s="15">
         <v>0</v>
       </c>
       <c r="Y32" s="18">
         <v>6</v>
       </c>
       <c r="Z32" s="26">
         <v>180</v>
       </c>
       <c r="AA32" s="15">
         <v>0</v>
       </c>
       <c r="AB32" s="15">
         <v>0</v>
       </c>
       <c r="AC32" s="15">
         <v>0</v>
       </c>
       <c r="AD32" s="15">
         <v>0</v>
       </c>
       <c r="AE32" s="18">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="AF32" s="26">
-        <v>1334</v>
+        <v>409</v>
       </c>
       <c r="AG32" s="18">
-        <v>223</v>
+        <v>279</v>
       </c>
       <c r="AH32" s="26">
-        <v>5604</v>
+        <v>6938</v>
       </c>
       <c r="AI32" s="15">
         <v>0</v>
       </c>
       <c r="AJ32" s="15">
         <v>0</v>
       </c>
       <c r="AK32" s="15">
         <v>0</v>
       </c>
       <c r="AL32" s="45">
         <v>0</v>
       </c>
       <c r="AM32" s="16"/>
       <c r="AN32" s="16"/>
       <c r="AO32" s="16"/>
       <c r="AP32" s="16"/>
       <c r="AQ32" s="16"/>
       <c r="AR32" s="16"/>
       <c r="AS32" s="16"/>
       <c r="AT32" s="16"/>
       <c r="AU32" s="16"/>
       <c r="AV32" s="16"/>
       <c r="AW32" s="16"/>
       <c r="AX32" s="16"/>
@@ -8933,1141 +9045,1141 @@
       <c r="BF32" s="16"/>
       <c r="BG32" s="16"/>
       <c r="BH32" s="16"/>
       <c r="BI32" s="16"/>
       <c r="BJ32" s="16"/>
       <c r="BK32" s="16"/>
       <c r="BL32" s="16"/>
       <c r="BM32" s="16"/>
       <c r="BN32" s="16"/>
       <c r="BO32" s="16"/>
       <c r="BP32" s="24"/>
       <c r="BQ32" s="16"/>
       <c r="BR32" s="16"/>
       <c r="BS32" s="16"/>
       <c r="BT32" s="16"/>
       <c r="BU32" s="16"/>
       <c r="BV32" s="16"/>
       <c r="BW32" s="16"/>
       <c r="BX32" s="16"/>
       <c r="BY32" s="16"/>
       <c r="BZ32" s="16"/>
       <c r="CA32" s="16"/>
       <c r="CB32" s="24"/>
       <c r="CC32" s="16"/>
       <c r="CD32" s="24"/>
-      <c r="CE32" s="25"/>
+      <c r="CE32" s="23"/>
       <c r="CF32" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:84" ht="18.75" customHeight="1">
       <c r="A33" s="33"/>
       <c r="B33" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C33" s="18">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="D33" s="26">
-        <v>11656</v>
+        <v>12455</v>
       </c>
       <c r="E33" s="18">
-        <v>2422</v>
+        <v>2506</v>
       </c>
       <c r="F33" s="26">
-        <v>273308</v>
+        <v>279675</v>
       </c>
       <c r="G33" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H33" s="26">
-        <v>1360</v>
+        <v>466</v>
       </c>
       <c r="I33" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J33" s="26">
-        <v>1469</v>
+        <v>1909</v>
       </c>
       <c r="K33" s="18">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="L33" s="26">
-        <v>9567</v>
+        <v>6659</v>
       </c>
       <c r="M33" s="18">
-        <v>1524</v>
+        <v>1606</v>
       </c>
       <c r="N33" s="26">
-        <v>132229</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>138306</v>
+      </c>
+      <c r="O33" s="18">
+        <v>20</v>
+      </c>
+      <c r="P33" s="26">
+        <v>3996</v>
       </c>
       <c r="Q33" s="18">
         <v>645</v>
       </c>
       <c r="R33" s="26">
         <v>131690</v>
       </c>
       <c r="S33" s="15">
         <v>0</v>
       </c>
       <c r="T33" s="15">
         <v>0</v>
       </c>
       <c r="U33" s="18">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="V33" s="26">
-        <v>2405</v>
-[...1 lines deleted...]
-      <c r="W33" s="18">
+        <v>1985</v>
+      </c>
+      <c r="W33" s="15">
+        <v>0</v>
+      </c>
+      <c r="X33" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="18">
         <v>6</v>
       </c>
-      <c r="X33" s="26">
+      <c r="Z33" s="26">
         <v>180</v>
       </c>
-      <c r="Y33" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="AA33" s="15">
         <v>0</v>
       </c>
       <c r="AB33" s="15">
         <v>0</v>
       </c>
       <c r="AC33" s="15">
         <v>0</v>
       </c>
       <c r="AD33" s="15">
         <v>0</v>
       </c>
       <c r="AE33" s="18">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="AF33" s="26">
-        <v>549</v>
+        <v>1334</v>
       </c>
       <c r="AG33" s="18">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="AH33" s="26">
-        <v>5515</v>
+        <v>5604</v>
       </c>
       <c r="AI33" s="15">
         <v>0</v>
       </c>
       <c r="AJ33" s="15">
         <v>0</v>
       </c>
       <c r="AK33" s="15">
         <v>0</v>
       </c>
       <c r="AL33" s="45">
         <v>0</v>
       </c>
-      <c r="AM33" s="14">
-[...131 lines deleted...]
-      <c r="CE33" s="23"/>
+      <c r="AM33" s="16"/>
+      <c r="AN33" s="16"/>
+      <c r="AO33" s="16"/>
+      <c r="AP33" s="16"/>
+      <c r="AQ33" s="16"/>
+      <c r="AR33" s="16"/>
+      <c r="AS33" s="16"/>
+      <c r="AT33" s="16"/>
+      <c r="AU33" s="16"/>
+      <c r="AV33" s="16"/>
+      <c r="AW33" s="16"/>
+      <c r="AX33" s="16"/>
+      <c r="AY33" s="16"/>
+      <c r="AZ33" s="16"/>
+      <c r="BA33" s="16"/>
+      <c r="BB33" s="16"/>
+      <c r="BC33" s="16"/>
+      <c r="BD33" s="16"/>
+      <c r="BE33" s="16"/>
+      <c r="BF33" s="16"/>
+      <c r="BG33" s="16"/>
+      <c r="BH33" s="16"/>
+      <c r="BI33" s="16"/>
+      <c r="BJ33" s="16"/>
+      <c r="BK33" s="16"/>
+      <c r="BL33" s="16"/>
+      <c r="BM33" s="16"/>
+      <c r="BN33" s="16"/>
+      <c r="BO33" s="16"/>
+      <c r="BP33" s="24"/>
+      <c r="BQ33" s="16"/>
+      <c r="BR33" s="16"/>
+      <c r="BS33" s="16"/>
+      <c r="BT33" s="16"/>
+      <c r="BU33" s="16"/>
+      <c r="BV33" s="16"/>
+      <c r="BW33" s="16"/>
+      <c r="BX33" s="16"/>
+      <c r="BY33" s="16"/>
+      <c r="BZ33" s="16"/>
+      <c r="CA33" s="16"/>
+      <c r="CB33" s="24"/>
+      <c r="CC33" s="16"/>
+      <c r="CD33" s="24"/>
+      <c r="CE33" s="25"/>
       <c r="CF33" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:84" ht="18.75" customHeight="1">
       <c r="A34" s="33"/>
       <c r="B34" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C34" s="18">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="D34" s="26">
-        <v>11472</v>
+        <v>11656</v>
       </c>
       <c r="E34" s="18">
-        <v>2400</v>
+        <v>2422</v>
       </c>
       <c r="F34" s="26">
-        <v>281407</v>
+        <v>273308</v>
       </c>
       <c r="G34" s="18">
         <v>3</v>
       </c>
       <c r="H34" s="26">
-        <v>801</v>
+        <v>1360</v>
       </c>
       <c r="I34" s="18">
+        <v>7</v>
+      </c>
+      <c r="J34" s="26">
+        <v>1469</v>
+      </c>
+      <c r="K34" s="18">
+        <v>96</v>
+      </c>
+      <c r="L34" s="26">
+        <v>9567</v>
+      </c>
+      <c r="M34" s="18">
+        <v>1524</v>
+      </c>
+      <c r="N34" s="26">
+        <v>132229</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+      <c r="P34" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="18">
+        <v>645</v>
+      </c>
+      <c r="R34" s="26">
+        <v>131690</v>
+      </c>
+      <c r="S34" s="15">
+        <v>0</v>
+      </c>
+      <c r="T34" s="15">
+        <v>0</v>
+      </c>
+      <c r="U34" s="18">
+        <v>21</v>
+      </c>
+      <c r="V34" s="26">
+        <v>2405</v>
+      </c>
+      <c r="W34" s="18">
+        <v>6</v>
+      </c>
+      <c r="X34" s="26">
+        <v>180</v>
+      </c>
+      <c r="Y34" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="18">
+        <v>18</v>
+      </c>
+      <c r="AF34" s="26">
+        <v>549</v>
+      </c>
+      <c r="AG34" s="18">
+        <v>225</v>
+      </c>
+      <c r="AH34" s="26">
+        <v>5515</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="15">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="14">
+        <v>56738</v>
+      </c>
+      <c r="AN34" s="14">
+        <v>56928</v>
+      </c>
+      <c r="AO34" s="14">
+        <v>2908</v>
+      </c>
+      <c r="AP34" s="14">
+        <v>59</v>
+      </c>
+      <c r="AQ34" s="14">
+        <v>54</v>
+      </c>
+      <c r="AR34" s="14">
         <v>5</v>
       </c>
-      <c r="J34" s="26">
-[...129 lines deleted...]
-      <c r="CD34" s="24"/>
+      <c r="AS34" s="14">
+        <v>190</v>
+      </c>
+      <c r="AT34" s="14">
+        <v>205</v>
+      </c>
+      <c r="AU34" s="14">
+        <v>42</v>
+      </c>
+      <c r="AV34" s="14">
+        <v>12601</v>
+      </c>
+      <c r="AW34" s="14">
+        <v>12500</v>
+      </c>
+      <c r="AX34" s="14">
+        <v>1034</v>
+      </c>
+      <c r="AY34" s="14">
+        <v>6085</v>
+      </c>
+      <c r="AZ34" s="14">
+        <v>6029</v>
+      </c>
+      <c r="BA34" s="14">
+        <v>747</v>
+      </c>
+      <c r="BB34" s="14">
+        <v>34174</v>
+      </c>
+      <c r="BC34" s="14">
+        <v>34063</v>
+      </c>
+      <c r="BD34" s="14">
+        <v>589</v>
+      </c>
+      <c r="BE34" s="14">
+        <v>59</v>
+      </c>
+      <c r="BF34" s="14">
+        <v>59</v>
+      </c>
+      <c r="BG34" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="14">
+        <v>152</v>
+      </c>
+      <c r="BI34" s="14">
+        <v>161</v>
+      </c>
+      <c r="BJ34" s="14">
+        <v>46</v>
+      </c>
+      <c r="BK34" s="14">
+        <v>562</v>
+      </c>
+      <c r="BL34" s="14">
+        <v>882</v>
+      </c>
+      <c r="BM34" s="14">
+        <v>310</v>
+      </c>
+      <c r="BN34" s="14">
+        <v>2856</v>
+      </c>
+      <c r="BO34" s="14">
+        <v>2975</v>
+      </c>
+      <c r="BP34" s="17">
+        <v>135</v>
+      </c>
+      <c r="BQ34" s="14">
+        <v>23330</v>
+      </c>
+      <c r="BR34" s="14">
+        <v>22009</v>
+      </c>
+      <c r="BS34" s="14">
+        <v>16825</v>
+      </c>
+      <c r="BT34" s="14">
+        <v>18669</v>
+      </c>
+      <c r="BU34" s="14">
+        <v>16792</v>
+      </c>
+      <c r="BV34" s="14">
+        <v>16485</v>
+      </c>
+      <c r="BW34" s="14">
+        <v>452</v>
+      </c>
+      <c r="BX34" s="14">
+        <v>792</v>
+      </c>
+      <c r="BY34" s="14">
+        <v>26</v>
+      </c>
+      <c r="BZ34" s="14">
+        <v>4209</v>
+      </c>
+      <c r="CA34" s="14">
+        <v>4425</v>
+      </c>
+      <c r="CB34" s="17">
+        <v>313</v>
+      </c>
+      <c r="CC34" s="14">
+        <v>812</v>
+      </c>
+      <c r="CD34" s="17">
+        <v>12198</v>
+      </c>
       <c r="CE34" s="23"/>
       <c r="CF34" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:84" ht="18.75" customHeight="1">
       <c r="A35" s="33"/>
       <c r="B35" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C35" s="18">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="D35" s="26">
-        <v>12994</v>
+        <v>11472</v>
       </c>
       <c r="E35" s="18">
-        <v>2440</v>
+        <v>2400</v>
       </c>
       <c r="F35" s="26">
-        <v>284640</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>281407</v>
+      </c>
+      <c r="G35" s="18">
+        <v>3</v>
+      </c>
+      <c r="H35" s="26">
+        <v>801</v>
       </c>
       <c r="I35" s="18">
         <v>5</v>
       </c>
       <c r="J35" s="26">
         <v>1141</v>
       </c>
       <c r="K35" s="18">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L35" s="26">
-        <v>7524</v>
+        <v>7321</v>
       </c>
       <c r="M35" s="18">
-        <v>1621</v>
+        <v>1532</v>
       </c>
       <c r="N35" s="26">
-        <v>150024</v>
+        <v>143756</v>
       </c>
       <c r="O35" s="18">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="P35" s="26">
-        <v>4444</v>
+        <v>3074</v>
       </c>
       <c r="Q35" s="18">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="R35" s="26">
-        <v>126539</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>128616</v>
+      </c>
+      <c r="S35" s="15">
+        <v>0</v>
+      </c>
+      <c r="T35" s="15">
+        <v>0</v>
       </c>
       <c r="U35" s="18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="V35" s="26">
-        <v>2570</v>
+        <v>2653</v>
       </c>
       <c r="W35" s="15">
         <v>0</v>
       </c>
       <c r="X35" s="15">
         <v>0</v>
       </c>
       <c r="Y35" s="15">
         <v>0</v>
       </c>
       <c r="Z35" s="15">
         <v>0</v>
       </c>
       <c r="AA35" s="15">
         <v>0</v>
       </c>
       <c r="AB35" s="15">
         <v>0</v>
       </c>
       <c r="AC35" s="15">
         <v>0</v>
       </c>
       <c r="AD35" s="15">
         <v>0</v>
       </c>
       <c r="AE35" s="18">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="AF35" s="26">
-        <v>699</v>
+        <v>276</v>
       </c>
       <c r="AG35" s="18">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="AH35" s="26">
-        <v>4366</v>
+        <v>5240</v>
       </c>
       <c r="AI35" s="15">
         <v>0</v>
       </c>
       <c r="AJ35" s="15">
         <v>0</v>
       </c>
       <c r="AK35" s="15">
         <v>0</v>
       </c>
       <c r="AL35" s="45">
         <v>0</v>
       </c>
       <c r="AM35" s="16"/>
       <c r="AN35" s="16"/>
       <c r="AO35" s="16"/>
       <c r="AP35" s="16"/>
       <c r="AQ35" s="16"/>
       <c r="AR35" s="16"/>
       <c r="AS35" s="16"/>
       <c r="AT35" s="16"/>
       <c r="AU35" s="16"/>
       <c r="AV35" s="16"/>
       <c r="AW35" s="16"/>
       <c r="AX35" s="16"/>
       <c r="AY35" s="16"/>
       <c r="AZ35" s="16"/>
       <c r="BA35" s="16"/>
       <c r="BB35" s="16"/>
       <c r="BC35" s="16"/>
       <c r="BD35" s="16"/>
       <c r="BE35" s="16"/>
       <c r="BF35" s="16"/>
-      <c r="BG35" s="16"/>
+      <c r="BG35" s="41"/>
       <c r="BH35" s="16"/>
       <c r="BI35" s="16"/>
       <c r="BJ35" s="16"/>
       <c r="BK35" s="16"/>
       <c r="BL35" s="16"/>
       <c r="BM35" s="16"/>
       <c r="BN35" s="16"/>
       <c r="BO35" s="16"/>
       <c r="BP35" s="24"/>
       <c r="BQ35" s="16"/>
       <c r="BR35" s="16"/>
       <c r="BS35" s="16"/>
       <c r="BT35" s="16"/>
       <c r="BU35" s="16"/>
       <c r="BV35" s="16"/>
       <c r="BW35" s="16"/>
       <c r="BX35" s="16"/>
       <c r="BY35" s="16"/>
       <c r="BZ35" s="16"/>
       <c r="CA35" s="16"/>
       <c r="CB35" s="24"/>
       <c r="CC35" s="16"/>
       <c r="CD35" s="24"/>
-      <c r="CE35" s="25"/>
+      <c r="CE35" s="23"/>
       <c r="CF35" s="13" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:84" ht="18.75" customHeight="1">
       <c r="A36" s="33"/>
       <c r="B36" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C36" s="18">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="D36" s="26">
-        <v>12000</v>
+        <v>12994</v>
       </c>
       <c r="E36" s="18">
-        <v>2573</v>
+        <v>2440</v>
       </c>
       <c r="F36" s="26">
-        <v>303037</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>284640</v>
+      </c>
+      <c r="G36" s="15">
+        <v>0</v>
+      </c>
+      <c r="H36" s="15">
+        <v>0</v>
       </c>
       <c r="I36" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J36" s="26">
-        <v>821</v>
+        <v>1141</v>
       </c>
       <c r="K36" s="18">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L36" s="26">
-        <v>7199</v>
+        <v>7524</v>
       </c>
       <c r="M36" s="18">
-        <v>1607</v>
+        <v>1621</v>
       </c>
       <c r="N36" s="26">
-        <v>147433</v>
+        <v>150024</v>
       </c>
       <c r="O36" s="18">
         <v>26</v>
       </c>
       <c r="P36" s="26">
-        <v>4370</v>
+        <v>4444</v>
       </c>
       <c r="Q36" s="18">
-        <v>777</v>
+        <v>617</v>
       </c>
       <c r="R36" s="26">
-        <v>148123</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>126539</v>
+      </c>
+      <c r="S36" s="18">
+        <v>3</v>
+      </c>
+      <c r="T36" s="26">
+        <v>327</v>
       </c>
       <c r="U36" s="18">
         <v>22</v>
       </c>
       <c r="V36" s="26">
         <v>2570</v>
       </c>
       <c r="W36" s="15">
         <v>0</v>
       </c>
       <c r="X36" s="15">
         <v>0</v>
       </c>
       <c r="Y36" s="15">
         <v>0</v>
       </c>
       <c r="Z36" s="15">
         <v>0</v>
       </c>
       <c r="AA36" s="15">
         <v>0</v>
       </c>
       <c r="AB36" s="15">
         <v>0</v>
       </c>
       <c r="AC36" s="15">
         <v>0</v>
       </c>
       <c r="AD36" s="15">
         <v>0</v>
       </c>
       <c r="AE36" s="18">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="AF36" s="26">
-        <v>276</v>
+        <v>699</v>
       </c>
       <c r="AG36" s="18">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="AH36" s="26">
-        <v>4091</v>
+        <v>4366</v>
       </c>
       <c r="AI36" s="15">
         <v>0</v>
       </c>
       <c r="AJ36" s="15">
         <v>0</v>
       </c>
       <c r="AK36" s="15">
         <v>0</v>
       </c>
       <c r="AL36" s="45">
         <v>0</v>
       </c>
-      <c r="AM36" s="14">
-[...131 lines deleted...]
-      <c r="CE36" s="23"/>
+      <c r="AM36" s="16"/>
+      <c r="AN36" s="16"/>
+      <c r="AO36" s="16"/>
+      <c r="AP36" s="16"/>
+      <c r="AQ36" s="16"/>
+      <c r="AR36" s="16"/>
+      <c r="AS36" s="16"/>
+      <c r="AT36" s="16"/>
+      <c r="AU36" s="16"/>
+      <c r="AV36" s="16"/>
+      <c r="AW36" s="16"/>
+      <c r="AX36" s="16"/>
+      <c r="AY36" s="16"/>
+      <c r="AZ36" s="16"/>
+      <c r="BA36" s="16"/>
+      <c r="BB36" s="16"/>
+      <c r="BC36" s="16"/>
+      <c r="BD36" s="16"/>
+      <c r="BE36" s="16"/>
+      <c r="BF36" s="16"/>
+      <c r="BG36" s="16"/>
+      <c r="BH36" s="16"/>
+      <c r="BI36" s="16"/>
+      <c r="BJ36" s="16"/>
+      <c r="BK36" s="16"/>
+      <c r="BL36" s="16"/>
+      <c r="BM36" s="16"/>
+      <c r="BN36" s="16"/>
+      <c r="BO36" s="16"/>
+      <c r="BP36" s="24"/>
+      <c r="BQ36" s="16"/>
+      <c r="BR36" s="16"/>
+      <c r="BS36" s="16"/>
+      <c r="BT36" s="16"/>
+      <c r="BU36" s="16"/>
+      <c r="BV36" s="16"/>
+      <c r="BW36" s="16"/>
+      <c r="BX36" s="16"/>
+      <c r="BY36" s="16"/>
+      <c r="BZ36" s="16"/>
+      <c r="CA36" s="16"/>
+      <c r="CB36" s="24"/>
+      <c r="CC36" s="16"/>
+      <c r="CD36" s="24"/>
+      <c r="CE36" s="25"/>
       <c r="CF36" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:84" ht="18.75" customHeight="1">
       <c r="A37" s="33"/>
       <c r="B37" s="34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C37" s="18">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="D37" s="26">
-        <v>15007</v>
+        <v>12000</v>
       </c>
       <c r="E37" s="18">
-        <v>2458</v>
+        <v>2573</v>
       </c>
       <c r="F37" s="26">
-        <v>295384</v>
+        <v>303037</v>
       </c>
       <c r="G37" s="18">
         <v>1</v>
       </c>
       <c r="H37" s="26">
-        <v>273</v>
+        <v>155</v>
       </c>
       <c r="I37" s="18">
         <v>4</v>
       </c>
       <c r="J37" s="26">
         <v>821</v>
       </c>
       <c r="K37" s="18">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>8549</v>
+        <v>7199</v>
       </c>
       <c r="M37" s="18">
-        <v>1571</v>
+        <v>1607</v>
       </c>
       <c r="N37" s="26">
-        <v>144425</v>
+        <v>147433</v>
       </c>
       <c r="O37" s="18">
+        <v>26</v>
+      </c>
+      <c r="P37" s="26">
+        <v>4370</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>777</v>
+      </c>
+      <c r="R37" s="26">
+        <v>148123</v>
+      </c>
+      <c r="S37" s="15">
+        <v>0</v>
+      </c>
+      <c r="T37" s="15">
+        <v>0</v>
+      </c>
+      <c r="U37" s="18">
+        <v>22</v>
+      </c>
+      <c r="V37" s="26">
+        <v>2570</v>
+      </c>
+      <c r="W37" s="15">
+        <v>0</v>
+      </c>
+      <c r="X37" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="18">
+        <v>12</v>
+      </c>
+      <c r="AF37" s="26">
+        <v>276</v>
+      </c>
+      <c r="AG37" s="18">
+        <v>163</v>
+      </c>
+      <c r="AH37" s="26">
+        <v>4091</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="15">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="45">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="14">
+        <v>58809</v>
+      </c>
+      <c r="AN37" s="14">
+        <v>59027</v>
+      </c>
+      <c r="AO37" s="14">
+        <v>2690</v>
+      </c>
+      <c r="AP37" s="14">
+        <v>87</v>
+      </c>
+      <c r="AQ37" s="14">
+        <v>87</v>
+      </c>
+      <c r="AR37" s="14">
+        <v>5</v>
+      </c>
+      <c r="AS37" s="14">
+        <v>166</v>
+      </c>
+      <c r="AT37" s="14">
+        <v>168</v>
+      </c>
+      <c r="AU37" s="14">
+        <v>40</v>
+      </c>
+      <c r="AV37" s="14">
+        <v>11232</v>
+      </c>
+      <c r="AW37" s="14">
+        <v>11482</v>
+      </c>
+      <c r="AX37" s="14">
+        <v>784</v>
+      </c>
+      <c r="AY37" s="14">
+        <v>5789</v>
+      </c>
+      <c r="AZ37" s="14">
+        <v>5755</v>
+      </c>
+      <c r="BA37" s="14">
+        <v>781</v>
+      </c>
+      <c r="BB37" s="14">
+        <v>37120</v>
+      </c>
+      <c r="BC37" s="14">
+        <v>36835</v>
+      </c>
+      <c r="BD37" s="14">
+        <v>875</v>
+      </c>
+      <c r="BE37" s="14">
+        <v>51</v>
+      </c>
+      <c r="BF37" s="14">
+        <v>51</v>
+      </c>
+      <c r="BG37" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH37" s="14">
+        <v>165</v>
+      </c>
+      <c r="BI37" s="14">
+        <v>163</v>
+      </c>
+      <c r="BJ37" s="14">
+        <v>48</v>
+      </c>
+      <c r="BK37" s="14">
+        <v>580</v>
+      </c>
+      <c r="BL37" s="14">
+        <v>870</v>
+      </c>
+      <c r="BM37" s="14">
         <v>20</v>
       </c>
-      <c r="P37" s="26">
-[...111 lines deleted...]
-      <c r="CD37" s="24"/>
+      <c r="BN37" s="14">
+        <v>3620</v>
+      </c>
+      <c r="BO37" s="14">
+        <v>3617</v>
+      </c>
+      <c r="BP37" s="17">
+        <v>138</v>
+      </c>
+      <c r="BQ37" s="14">
+        <v>30177</v>
+      </c>
+      <c r="BR37" s="14">
+        <v>30734</v>
+      </c>
+      <c r="BS37" s="14">
+        <v>16268</v>
+      </c>
+      <c r="BT37" s="14">
+        <v>25121</v>
+      </c>
+      <c r="BU37" s="14">
+        <v>25705</v>
+      </c>
+      <c r="BV37" s="14">
+        <v>15901</v>
+      </c>
+      <c r="BW37" s="14">
+        <v>191</v>
+      </c>
+      <c r="BX37" s="14">
+        <v>183</v>
+      </c>
+      <c r="BY37" s="14">
+        <v>35</v>
+      </c>
+      <c r="BZ37" s="14">
+        <v>4865</v>
+      </c>
+      <c r="CA37" s="14">
+        <v>4846</v>
+      </c>
+      <c r="CB37" s="17">
+        <v>332</v>
+      </c>
+      <c r="CC37" s="14">
+        <v>1343</v>
+      </c>
+      <c r="CD37" s="17">
+        <v>14634</v>
+      </c>
       <c r="CE37" s="23"/>
       <c r="CF37" s="13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:84" ht="18.75" customHeight="1">
       <c r="A38" s="33"/>
       <c r="B38" s="34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C38" s="18">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="D38" s="26">
-        <v>15627</v>
+        <v>15007</v>
       </c>
       <c r="E38" s="18">
-        <v>2448</v>
+        <v>2458</v>
       </c>
       <c r="F38" s="26">
-        <v>295217</v>
+        <v>295384</v>
       </c>
       <c r="G38" s="18">
         <v>1</v>
       </c>
       <c r="H38" s="26">
         <v>273</v>
       </c>
       <c r="I38" s="18">
         <v>4</v>
       </c>
       <c r="J38" s="26">
         <v>821</v>
       </c>
       <c r="K38" s="18">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="L38" s="26">
-        <v>7316</v>
+        <v>8549</v>
       </c>
       <c r="M38" s="18">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="N38" s="26">
-        <v>144915</v>
+        <v>144425</v>
       </c>
       <c r="O38" s="18">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="P38" s="26">
-        <v>7327</v>
+        <v>3997</v>
       </c>
       <c r="Q38" s="18">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="R38" s="26">
-        <v>146353</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>146300</v>
+      </c>
+      <c r="S38" s="18">
+        <v>7</v>
+      </c>
+      <c r="T38" s="26">
+        <v>764</v>
       </c>
       <c r="U38" s="18">
         <v>9</v>
       </c>
       <c r="V38" s="26">
         <v>1172</v>
       </c>
       <c r="W38" s="15">
         <v>0</v>
       </c>
       <c r="X38" s="15">
         <v>0</v>
       </c>
       <c r="Y38" s="15">
         <v>0</v>
       </c>
       <c r="Z38" s="15">
         <v>0</v>
       </c>
       <c r="AA38" s="15">
         <v>0</v>
       </c>
       <c r="AB38" s="15">
         <v>0</v>
       </c>
       <c r="AC38" s="15">
         <v>0</v>
       </c>
       <c r="AD38" s="15">
         <v>0</v>
       </c>
       <c r="AE38" s="18">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="AF38" s="26">
-        <v>711</v>
+        <v>1424</v>
       </c>
       <c r="AG38" s="18">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="AH38" s="26">
-        <v>1955</v>
+        <v>2666</v>
       </c>
       <c r="AI38" s="15">
         <v>0</v>
       </c>
       <c r="AJ38" s="15">
         <v>0</v>
       </c>
       <c r="AK38" s="15">
         <v>0</v>
       </c>
       <c r="AL38" s="45">
         <v>0</v>
       </c>
       <c r="AM38" s="16"/>
       <c r="AN38" s="16"/>
       <c r="AO38" s="16"/>
       <c r="AP38" s="16"/>
       <c r="AQ38" s="16"/>
       <c r="AR38" s="16"/>
       <c r="AS38" s="16"/>
       <c r="AT38" s="16"/>
       <c r="AU38" s="16"/>
       <c r="AV38" s="16"/>
       <c r="AW38" s="16"/>
       <c r="AX38" s="16"/>
@@ -10081,1688 +10193,1688 @@
       <c r="BF38" s="16"/>
       <c r="BG38" s="16"/>
       <c r="BH38" s="16"/>
       <c r="BI38" s="16"/>
       <c r="BJ38" s="16"/>
       <c r="BK38" s="16"/>
       <c r="BL38" s="16"/>
       <c r="BM38" s="16"/>
       <c r="BN38" s="16"/>
       <c r="BO38" s="16"/>
       <c r="BP38" s="24"/>
       <c r="BQ38" s="16"/>
       <c r="BR38" s="16"/>
       <c r="BS38" s="16"/>
       <c r="BT38" s="16"/>
       <c r="BU38" s="16"/>
       <c r="BV38" s="16"/>
       <c r="BW38" s="16"/>
       <c r="BX38" s="16"/>
       <c r="BY38" s="16"/>
       <c r="BZ38" s="16"/>
       <c r="CA38" s="16"/>
       <c r="CB38" s="24"/>
       <c r="CC38" s="16"/>
       <c r="CD38" s="24"/>
-      <c r="CE38" s="37"/>
+      <c r="CE38" s="23"/>
       <c r="CF38" s="13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:84" ht="18.75" customHeight="1">
       <c r="A39" s="33"/>
       <c r="B39" s="34" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C39" s="18">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D39" s="26">
-        <v>17123</v>
+        <v>15627</v>
       </c>
       <c r="E39" s="18">
-        <v>2484</v>
+        <v>2448</v>
       </c>
       <c r="F39" s="26">
-        <v>292265</v>
+        <v>295217</v>
       </c>
       <c r="G39" s="18">
         <v>1</v>
       </c>
       <c r="H39" s="26">
-        <v>370</v>
+        <v>273</v>
       </c>
       <c r="I39" s="18">
         <v>4</v>
       </c>
       <c r="J39" s="26">
-        <v>723</v>
+        <v>821</v>
       </c>
       <c r="K39" s="18">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L39" s="26">
-        <v>6757</v>
+        <v>7316</v>
       </c>
       <c r="M39" s="18">
-        <v>1664</v>
+        <v>1572</v>
       </c>
       <c r="N39" s="26">
-        <v>150261</v>
+        <v>144915</v>
       </c>
       <c r="O39" s="18">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="P39" s="26">
-        <v>9463</v>
+        <v>7327</v>
       </c>
       <c r="Q39" s="18">
-        <v>738</v>
+        <v>783</v>
       </c>
       <c r="R39" s="26">
-        <v>136858</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>146353</v>
+      </c>
+      <c r="S39" s="15">
+        <v>0</v>
+      </c>
+      <c r="T39" s="15">
+        <v>0</v>
       </c>
       <c r="U39" s="18">
         <v>9</v>
       </c>
       <c r="V39" s="26">
-        <v>1200</v>
+        <v>1172</v>
       </c>
       <c r="W39" s="15">
         <v>0</v>
       </c>
       <c r="X39" s="15">
         <v>0</v>
       </c>
       <c r="Y39" s="15">
         <v>0</v>
       </c>
       <c r="Z39" s="15">
         <v>0</v>
       </c>
       <c r="AA39" s="15">
         <v>0</v>
       </c>
       <c r="AB39" s="15">
         <v>0</v>
       </c>
       <c r="AC39" s="15">
         <v>0</v>
       </c>
       <c r="AD39" s="15">
         <v>0</v>
       </c>
       <c r="AE39" s="18">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="AF39" s="26">
-        <v>414</v>
+        <v>711</v>
       </c>
       <c r="AG39" s="18">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="AH39" s="26">
-        <v>1725</v>
+        <v>1955</v>
       </c>
       <c r="AI39" s="15">
         <v>0</v>
       </c>
       <c r="AJ39" s="15">
         <v>0</v>
       </c>
-      <c r="AK39" s="18">
-[...137 lines deleted...]
-      <c r="CE39" s="23"/>
+      <c r="AK39" s="15">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="16"/>
+      <c r="AN39" s="16"/>
+      <c r="AO39" s="16"/>
+      <c r="AP39" s="16"/>
+      <c r="AQ39" s="16"/>
+      <c r="AR39" s="16"/>
+      <c r="AS39" s="16"/>
+      <c r="AT39" s="16"/>
+      <c r="AU39" s="16"/>
+      <c r="AV39" s="16"/>
+      <c r="AW39" s="16"/>
+      <c r="AX39" s="16"/>
+      <c r="AY39" s="16"/>
+      <c r="AZ39" s="16"/>
+      <c r="BA39" s="16"/>
+      <c r="BB39" s="16"/>
+      <c r="BC39" s="16"/>
+      <c r="BD39" s="16"/>
+      <c r="BE39" s="16"/>
+      <c r="BF39" s="16"/>
+      <c r="BG39" s="16"/>
+      <c r="BH39" s="16"/>
+      <c r="BI39" s="16"/>
+      <c r="BJ39" s="16"/>
+      <c r="BK39" s="16"/>
+      <c r="BL39" s="16"/>
+      <c r="BM39" s="16"/>
+      <c r="BN39" s="16"/>
+      <c r="BO39" s="16"/>
+      <c r="BP39" s="24"/>
+      <c r="BQ39" s="16"/>
+      <c r="BR39" s="16"/>
+      <c r="BS39" s="16"/>
+      <c r="BT39" s="16"/>
+      <c r="BU39" s="16"/>
+      <c r="BV39" s="16"/>
+      <c r="BW39" s="16"/>
+      <c r="BX39" s="16"/>
+      <c r="BY39" s="16"/>
+      <c r="BZ39" s="16"/>
+      <c r="CA39" s="16"/>
+      <c r="CB39" s="24"/>
+      <c r="CC39" s="16"/>
+      <c r="CD39" s="24"/>
+      <c r="CE39" s="37"/>
       <c r="CF39" s="13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A40" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="33"/>
       <c r="B40" s="34" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="C40" s="18">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>14038</v>
+        <v>139</v>
+      </c>
+      <c r="D40" s="26">
+        <v>17123</v>
       </c>
       <c r="E40" s="18">
-        <v>2610</v>
-[...2 lines deleted...]
-        <v>295643</v>
+        <v>2484</v>
+      </c>
+      <c r="F40" s="26">
+        <v>292265</v>
       </c>
       <c r="G40" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1</v>
+      </c>
+      <c r="H40" s="26">
+        <v>370</v>
       </c>
       <c r="I40" s="18">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>4</v>
+      </c>
+      <c r="J40" s="26">
+        <v>723</v>
       </c>
       <c r="K40" s="18">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>5775</v>
+        <v>74</v>
+      </c>
+      <c r="L40" s="26">
+        <v>6757</v>
       </c>
       <c r="M40" s="18">
-        <v>1614</v>
-[...2 lines deleted...]
-        <v>144623</v>
+        <v>1664</v>
+      </c>
+      <c r="N40" s="26">
+        <v>150261</v>
       </c>
       <c r="O40" s="18">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>5777</v>
+        <v>45</v>
+      </c>
+      <c r="P40" s="26">
+        <v>9463</v>
       </c>
       <c r="Q40" s="18">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>143031</v>
+        <v>738</v>
+      </c>
+      <c r="R40" s="26">
+        <v>136858</v>
       </c>
       <c r="S40" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>1</v>
+      </c>
+      <c r="T40" s="26">
+        <v>119</v>
       </c>
       <c r="U40" s="18">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>9</v>
+      </c>
+      <c r="V40" s="26">
+        <v>1200</v>
       </c>
       <c r="W40" s="15">
         <v>0</v>
       </c>
       <c r="X40" s="15">
         <v>0</v>
       </c>
       <c r="Y40" s="15">
         <v>0</v>
       </c>
       <c r="Z40" s="15">
         <v>0</v>
       </c>
       <c r="AA40" s="15">
         <v>0</v>
       </c>
       <c r="AB40" s="15">
         <v>0</v>
       </c>
       <c r="AC40" s="15">
         <v>0</v>
       </c>
       <c r="AD40" s="15">
         <v>0</v>
       </c>
       <c r="AE40" s="18">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1011</v>
+        <v>18</v>
+      </c>
+      <c r="AF40" s="26">
+        <v>414</v>
       </c>
       <c r="AG40" s="18">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>4660</v>
+        <v>65</v>
+      </c>
+      <c r="AH40" s="26">
+        <v>1725</v>
       </c>
       <c r="AI40" s="15">
         <v>0</v>
       </c>
       <c r="AJ40" s="15">
         <v>0</v>
       </c>
       <c r="AK40" s="18">
         <v>4</v>
       </c>
-      <c r="AL40" s="28">
+      <c r="AL40" s="17">
         <v>1497</v>
       </c>
-      <c r="BP40" s="13"/>
-[...13 lines deleted...]
-      <c r="CD40" s="24"/>
+      <c r="AM40" s="14">
+        <v>53611</v>
+      </c>
+      <c r="AN40" s="14">
+        <v>52539</v>
+      </c>
+      <c r="AO40" s="14">
+        <v>3762</v>
+      </c>
+      <c r="AP40" s="14">
+        <v>116</v>
+      </c>
+      <c r="AQ40" s="14">
+        <v>37</v>
+      </c>
+      <c r="AR40" s="14">
+        <v>84</v>
+      </c>
+      <c r="AS40" s="14">
+        <v>157</v>
+      </c>
+      <c r="AT40" s="14">
+        <v>164</v>
+      </c>
+      <c r="AU40" s="14">
+        <v>33</v>
+      </c>
+      <c r="AV40" s="14">
+        <v>11876</v>
+      </c>
+      <c r="AW40" s="14">
+        <v>11435</v>
+      </c>
+      <c r="AX40" s="14">
+        <v>1225</v>
+      </c>
+      <c r="AY40" s="14">
+        <v>5769</v>
+      </c>
+      <c r="AZ40" s="14">
+        <v>5535</v>
+      </c>
+      <c r="BA40" s="14">
+        <v>1014</v>
+      </c>
+      <c r="BB40" s="14">
+        <v>31329</v>
+      </c>
+      <c r="BC40" s="14">
+        <v>31355</v>
+      </c>
+      <c r="BD40" s="14">
+        <v>848</v>
+      </c>
+      <c r="BE40" s="14">
+        <v>49</v>
+      </c>
+      <c r="BF40" s="14">
+        <v>49</v>
+      </c>
+      <c r="BG40" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="14">
+        <v>195</v>
+      </c>
+      <c r="BI40" s="14">
+        <v>197</v>
+      </c>
+      <c r="BJ40" s="14">
+        <v>45</v>
+      </c>
+      <c r="BK40" s="14">
+        <v>475</v>
+      </c>
+      <c r="BL40" s="14">
+        <v>165</v>
+      </c>
+      <c r="BM40" s="14">
+        <v>331</v>
+      </c>
+      <c r="BN40" s="14">
+        <v>3646</v>
+      </c>
+      <c r="BO40" s="14">
+        <v>3601</v>
+      </c>
+      <c r="BP40" s="17">
+        <v>182</v>
+      </c>
+      <c r="BQ40" s="14">
+        <v>25125</v>
+      </c>
+      <c r="BR40" s="14">
+        <v>24409</v>
+      </c>
+      <c r="BS40" s="14">
+        <v>16985</v>
+      </c>
+      <c r="BT40" s="14">
+        <v>19351</v>
+      </c>
+      <c r="BU40" s="14">
+        <v>18828</v>
+      </c>
+      <c r="BV40" s="14">
+        <v>16424</v>
+      </c>
+      <c r="BW40" s="14">
+        <v>264</v>
+      </c>
+      <c r="BX40" s="14">
+        <v>269</v>
+      </c>
+      <c r="BY40" s="14">
+        <v>29</v>
+      </c>
+      <c r="BZ40" s="14">
+        <v>5510</v>
+      </c>
+      <c r="CA40" s="14">
+        <v>5311</v>
+      </c>
+      <c r="CB40" s="17">
+        <v>531</v>
+      </c>
+      <c r="CC40" s="14">
+        <v>3296</v>
+      </c>
+      <c r="CD40" s="17">
+        <v>13236</v>
+      </c>
       <c r="CE40" s="23"/>
       <c r="CF40" s="13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A41" s="33"/>
+      <c r="A41" s="33" t="s">
+        <v>104</v>
+      </c>
       <c r="B41" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C41" s="18">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="D41" s="27">
-        <v>19541</v>
+        <v>14038</v>
       </c>
       <c r="E41" s="18">
-        <v>2540</v>
+        <v>2610</v>
       </c>
       <c r="F41" s="27">
-        <v>286849</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>295643</v>
+      </c>
+      <c r="G41" s="18">
+        <v>2</v>
+      </c>
+      <c r="H41" s="27">
+        <v>1215</v>
       </c>
       <c r="I41" s="18">
         <v>5</v>
       </c>
       <c r="J41" s="27">
         <v>891</v>
       </c>
       <c r="K41" s="18">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="L41" s="27">
-        <v>7770</v>
+        <v>5775</v>
       </c>
       <c r="M41" s="18">
-        <v>1565</v>
+        <v>1614</v>
       </c>
       <c r="N41" s="27">
-        <v>140877</v>
+        <v>144623</v>
       </c>
       <c r="O41" s="18">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="P41" s="27">
-        <v>11351</v>
+        <v>5777</v>
       </c>
       <c r="Q41" s="18">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="R41" s="27">
-        <v>138299</v>
+        <v>143031</v>
       </c>
       <c r="S41" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T41" s="27">
-        <v>420</v>
+        <v>260</v>
       </c>
       <c r="U41" s="18">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="V41" s="27">
-        <v>520</v>
+        <v>940</v>
       </c>
       <c r="W41" s="15">
         <v>0</v>
       </c>
       <c r="X41" s="15">
         <v>0</v>
       </c>
       <c r="Y41" s="15">
         <v>0</v>
       </c>
       <c r="Z41" s="15">
         <v>0</v>
       </c>
       <c r="AA41" s="15">
         <v>0</v>
       </c>
       <c r="AB41" s="15">
         <v>0</v>
       </c>
       <c r="AC41" s="15">
         <v>0</v>
       </c>
       <c r="AD41" s="15">
         <v>0</v>
       </c>
-      <c r="AE41" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AE41" s="18">
+        <v>44</v>
+      </c>
+      <c r="AF41" s="27">
+        <v>1011</v>
       </c>
       <c r="AG41" s="18">
         <v>199</v>
       </c>
       <c r="AH41" s="27">
-        <v>4764</v>
+        <v>4660</v>
       </c>
       <c r="AI41" s="15">
         <v>0</v>
       </c>
       <c r="AJ41" s="15">
         <v>0</v>
       </c>
       <c r="AK41" s="18">
         <v>4</v>
       </c>
       <c r="AL41" s="28">
         <v>1497</v>
       </c>
-      <c r="AM41" s="16"/>
-[...28 lines deleted...]
-      <c r="BP41" s="24"/>
+      <c r="BP41" s="13"/>
       <c r="BQ41" s="16"/>
       <c r="BR41" s="16"/>
       <c r="BS41" s="16"/>
       <c r="BT41" s="16"/>
       <c r="BU41" s="16"/>
       <c r="BV41" s="16"/>
       <c r="BW41" s="16"/>
       <c r="BX41" s="16"/>
       <c r="BY41" s="16"/>
       <c r="BZ41" s="16"/>
       <c r="CA41" s="16"/>
       <c r="CB41" s="24"/>
       <c r="CC41" s="16"/>
       <c r="CD41" s="24"/>
-      <c r="CE41" s="37"/>
+      <c r="CE41" s="23"/>
       <c r="CF41" s="13" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:84" ht="18.75" customHeight="1">
       <c r="A42" s="33"/>
       <c r="B42" s="34" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C42" s="18">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="D42" s="27">
-        <v>15044</v>
+        <v>19541</v>
       </c>
       <c r="E42" s="18">
-        <v>2801</v>
+        <v>2540</v>
       </c>
       <c r="F42" s="27">
-        <v>318385</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>286849</v>
+      </c>
+      <c r="G42" s="15">
+        <v>0</v>
+      </c>
+      <c r="H42" s="15">
+        <v>0</v>
       </c>
       <c r="I42" s="18">
         <v>5</v>
       </c>
       <c r="J42" s="27">
         <v>891</v>
       </c>
       <c r="K42" s="18">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="L42" s="27">
-        <v>8371</v>
+        <v>7770</v>
       </c>
       <c r="M42" s="18">
-        <v>1858</v>
+        <v>1565</v>
       </c>
       <c r="N42" s="27">
-        <v>177828</v>
+        <v>140877</v>
       </c>
       <c r="O42" s="18">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="P42" s="27">
-        <v>4688</v>
+        <v>11351</v>
       </c>
       <c r="Q42" s="18">
-        <v>736</v>
+        <v>763</v>
       </c>
       <c r="R42" s="27">
-        <v>133724</v>
+        <v>138299</v>
       </c>
       <c r="S42" s="18">
+        <v>3</v>
+      </c>
+      <c r="T42" s="27">
+        <v>420</v>
+      </c>
+      <c r="U42" s="18">
         <v>4</v>
       </c>
-      <c r="T42" s="27">
+      <c r="V42" s="27">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="W42" s="15">
         <v>0</v>
       </c>
       <c r="X42" s="15">
         <v>0</v>
       </c>
       <c r="Y42" s="15">
         <v>0</v>
       </c>
       <c r="Z42" s="15">
         <v>0</v>
       </c>
       <c r="AA42" s="15">
         <v>0</v>
       </c>
       <c r="AB42" s="15">
         <v>0</v>
       </c>
       <c r="AC42" s="15">
         <v>0</v>
       </c>
       <c r="AD42" s="15">
         <v>0</v>
       </c>
       <c r="AE42" s="15">
         <v>0</v>
       </c>
       <c r="AF42" s="15">
         <v>0</v>
       </c>
       <c r="AG42" s="18">
         <v>199</v>
       </c>
       <c r="AH42" s="27">
         <v>4764</v>
       </c>
-      <c r="AI42" s="18">
-[...3 lines deleted...]
-        <v>1000</v>
+      <c r="AI42" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>0</v>
       </c>
       <c r="AK42" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AL42" s="28">
-        <v>1176</v>
-[...133 lines deleted...]
-      <c r="CE42" s="23"/>
+        <v>1497</v>
+      </c>
+      <c r="AM42" s="16"/>
+      <c r="AN42" s="16"/>
+      <c r="AO42" s="16"/>
+      <c r="AP42" s="16"/>
+      <c r="AQ42" s="16"/>
+      <c r="AR42" s="16"/>
+      <c r="AS42" s="16"/>
+      <c r="AT42" s="16"/>
+      <c r="AU42" s="16"/>
+      <c r="AV42" s="16"/>
+      <c r="AW42" s="16"/>
+      <c r="AX42" s="16"/>
+      <c r="AY42" s="16"/>
+      <c r="AZ42" s="16"/>
+      <c r="BA42" s="16"/>
+      <c r="BB42" s="16"/>
+      <c r="BC42" s="16"/>
+      <c r="BD42" s="16"/>
+      <c r="BE42" s="16"/>
+      <c r="BF42" s="16"/>
+      <c r="BG42" s="16"/>
+      <c r="BH42" s="16"/>
+      <c r="BI42" s="16"/>
+      <c r="BJ42" s="16"/>
+      <c r="BK42" s="16"/>
+      <c r="BL42" s="16"/>
+      <c r="BM42" s="16"/>
+      <c r="BN42" s="16"/>
+      <c r="BO42" s="16"/>
+      <c r="BP42" s="24"/>
+      <c r="BQ42" s="16"/>
+      <c r="BR42" s="16"/>
+      <c r="BS42" s="16"/>
+      <c r="BT42" s="16"/>
+      <c r="BU42" s="16"/>
+      <c r="BV42" s="16"/>
+      <c r="BW42" s="16"/>
+      <c r="BX42" s="16"/>
+      <c r="BY42" s="16"/>
+      <c r="BZ42" s="16"/>
+      <c r="CA42" s="16"/>
+      <c r="CB42" s="24"/>
+      <c r="CC42" s="16"/>
+      <c r="CD42" s="24"/>
+      <c r="CE42" s="37"/>
       <c r="CF42" s="13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:84" ht="18.75" customHeight="1">
       <c r="A43" s="33"/>
       <c r="B43" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C43" s="18">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="D43" s="27">
-        <v>9444</v>
+        <v>15044</v>
       </c>
       <c r="E43" s="18">
-        <v>2805</v>
+        <v>2801</v>
       </c>
       <c r="F43" s="27">
-        <v>317378</v>
+        <v>318385</v>
       </c>
       <c r="G43" s="18">
         <v>1</v>
       </c>
       <c r="H43" s="27">
-        <v>147</v>
+        <v>466</v>
       </c>
       <c r="I43" s="18">
+        <v>5</v>
+      </c>
+      <c r="J43" s="27">
+        <v>891</v>
+      </c>
+      <c r="K43" s="18">
+        <v>83</v>
+      </c>
+      <c r="L43" s="27">
+        <v>8371</v>
+      </c>
+      <c r="M43" s="18">
+        <v>1858</v>
+      </c>
+      <c r="N43" s="27">
+        <v>177828</v>
+      </c>
+      <c r="O43" s="18">
+        <v>27</v>
+      </c>
+      <c r="P43" s="27">
+        <v>4688</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>736</v>
+      </c>
+      <c r="R43" s="27">
+        <v>133724</v>
+      </c>
+      <c r="S43" s="18">
         <v>4</v>
       </c>
-      <c r="J43" s="27">
-[...30 lines deleted...]
-        <v>0</v>
+      <c r="T43" s="27">
+        <v>520</v>
       </c>
       <c r="U43" s="15">
         <v>0</v>
       </c>
       <c r="V43" s="15">
         <v>0</v>
       </c>
       <c r="W43" s="15">
         <v>0</v>
       </c>
       <c r="X43" s="15">
         <v>0</v>
       </c>
       <c r="Y43" s="15">
         <v>0</v>
       </c>
       <c r="Z43" s="15">
         <v>0</v>
       </c>
       <c r="AA43" s="15">
         <v>0</v>
       </c>
       <c r="AB43" s="15">
         <v>0</v>
       </c>
       <c r="AC43" s="15">
         <v>0</v>
       </c>
       <c r="AD43" s="15">
         <v>0</v>
       </c>
-      <c r="AE43" s="16">
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="AE43" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>0</v>
       </c>
       <c r="AG43" s="18">
         <v>199</v>
       </c>
       <c r="AH43" s="27">
         <v>4764</v>
       </c>
-      <c r="AI43" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AI43" s="18">
+        <v>2</v>
+      </c>
+      <c r="AJ43" s="27">
+        <v>1000</v>
       </c>
       <c r="AK43" s="18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AL43" s="28">
-        <v>1485</v>
-[...44 lines deleted...]
-      <c r="CD43" s="24"/>
+        <v>1176</v>
+      </c>
+      <c r="AM43" s="14">
+        <v>65918</v>
+      </c>
+      <c r="AN43" s="14">
+        <v>66574</v>
+      </c>
+      <c r="AO43" s="14">
+        <v>3106</v>
+      </c>
+      <c r="AP43" s="14">
+        <v>54</v>
+      </c>
+      <c r="AQ43" s="14">
+        <v>138</v>
+      </c>
+      <c r="AR43" s="41">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="14">
+        <v>133</v>
+      </c>
+      <c r="AT43" s="14">
+        <v>136</v>
+      </c>
+      <c r="AU43" s="14">
+        <v>30</v>
+      </c>
+      <c r="AV43" s="14">
+        <v>11399</v>
+      </c>
+      <c r="AW43" s="14">
+        <v>11807</v>
+      </c>
+      <c r="AX43" s="14">
+        <v>817</v>
+      </c>
+      <c r="AY43" s="14">
+        <v>7394</v>
+      </c>
+      <c r="AZ43" s="14">
+        <v>7367</v>
+      </c>
+      <c r="BA43" s="14">
+        <v>1041</v>
+      </c>
+      <c r="BB43" s="14">
+        <v>42309</v>
+      </c>
+      <c r="BC43" s="14">
+        <v>42393</v>
+      </c>
+      <c r="BD43" s="14">
+        <v>764</v>
+      </c>
+      <c r="BE43" s="14">
+        <v>46</v>
+      </c>
+      <c r="BF43" s="14">
+        <v>46</v>
+      </c>
+      <c r="BG43" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="14">
+        <v>254</v>
+      </c>
+      <c r="BI43" s="14">
+        <v>255</v>
+      </c>
+      <c r="BJ43" s="14">
+        <v>44</v>
+      </c>
+      <c r="BK43" s="14">
+        <v>482</v>
+      </c>
+      <c r="BL43" s="14">
+        <v>537</v>
+      </c>
+      <c r="BM43" s="14">
+        <v>275</v>
+      </c>
+      <c r="BN43" s="14">
+        <v>3847</v>
+      </c>
+      <c r="BO43" s="14">
+        <v>3895</v>
+      </c>
+      <c r="BP43" s="17">
+        <v>134</v>
+      </c>
+      <c r="BQ43" s="14">
+        <v>51863</v>
+      </c>
+      <c r="BR43" s="14">
+        <v>55541</v>
+      </c>
+      <c r="BS43" s="14">
+        <v>13307</v>
+      </c>
+      <c r="BT43" s="14">
+        <v>46541</v>
+      </c>
+      <c r="BU43" s="14">
+        <v>50409</v>
+      </c>
+      <c r="BV43" s="14">
+        <v>12556</v>
+      </c>
+      <c r="BW43" s="14">
+        <v>225</v>
+      </c>
+      <c r="BX43" s="14">
+        <v>233</v>
+      </c>
+      <c r="BY43" s="14">
+        <v>22</v>
+      </c>
+      <c r="BZ43" s="14">
+        <v>5097</v>
+      </c>
+      <c r="CA43" s="14">
+        <v>4899</v>
+      </c>
+      <c r="CB43" s="17">
+        <v>729</v>
+      </c>
+      <c r="CC43" s="14">
+        <v>412</v>
+      </c>
+      <c r="CD43" s="17">
+        <v>14348</v>
+      </c>
       <c r="CE43" s="23"/>
       <c r="CF43" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:84" ht="18.75" customHeight="1">
       <c r="A44" s="33"/>
       <c r="B44" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C44" s="18">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="D44" s="27">
-        <v>11867</v>
+        <v>9444</v>
       </c>
       <c r="E44" s="18">
-        <v>2948</v>
+        <v>2805</v>
       </c>
       <c r="F44" s="27">
-        <v>333474</v>
+        <v>317378</v>
       </c>
       <c r="G44" s="18">
         <v>1</v>
       </c>
       <c r="H44" s="27">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="I44" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J44" s="27">
-        <v>597</v>
+        <v>744</v>
       </c>
       <c r="K44" s="18">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="L44" s="27">
-        <v>8220</v>
+        <v>5412</v>
       </c>
       <c r="M44" s="18">
-        <v>2014</v>
+        <v>1853</v>
       </c>
       <c r="N44" s="27">
-        <v>197135</v>
+        <v>177357</v>
       </c>
       <c r="O44" s="18">
         <v>17</v>
       </c>
       <c r="P44" s="27">
-        <v>3484</v>
+        <v>3639</v>
       </c>
       <c r="Q44" s="18">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="R44" s="27">
-        <v>129544</v>
+        <v>133028</v>
       </c>
       <c r="S44" s="15">
         <v>0</v>
       </c>
       <c r="T44" s="15">
         <v>0</v>
       </c>
       <c r="U44" s="15">
         <v>0</v>
       </c>
       <c r="V44" s="15">
         <v>0</v>
       </c>
       <c r="W44" s="15">
         <v>0</v>
       </c>
       <c r="X44" s="15">
         <v>0</v>
       </c>
       <c r="Y44" s="15">
         <v>0</v>
       </c>
       <c r="Z44" s="15">
         <v>0</v>
       </c>
       <c r="AA44" s="15">
         <v>0</v>
       </c>
       <c r="AB44" s="15">
         <v>0</v>
       </c>
       <c r="AC44" s="15">
         <v>0</v>
       </c>
       <c r="AD44" s="15">
         <v>0</v>
       </c>
-      <c r="AE44" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AE44" s="16">
+        <v>6</v>
+      </c>
+      <c r="AF44" s="16">
+        <v>246</v>
       </c>
       <c r="AG44" s="18">
         <v>199</v>
       </c>
       <c r="AH44" s="27">
         <v>4764</v>
       </c>
       <c r="AI44" s="15">
         <v>0</v>
       </c>
       <c r="AJ44" s="15">
         <v>0</v>
       </c>
       <c r="AK44" s="18">
         <v>6</v>
       </c>
       <c r="AL44" s="28">
-        <v>1433</v>
+        <v>1485</v>
       </c>
       <c r="AM44" s="16"/>
       <c r="AN44" s="16"/>
       <c r="AO44" s="16"/>
       <c r="AP44" s="16"/>
       <c r="AQ44" s="16"/>
       <c r="AR44" s="16"/>
       <c r="AS44" s="16"/>
       <c r="AT44" s="16"/>
       <c r="AU44" s="16"/>
       <c r="AV44" s="16"/>
       <c r="AW44" s="16"/>
       <c r="AX44" s="16"/>
       <c r="AY44" s="16"/>
       <c r="AZ44" s="16"/>
       <c r="BA44" s="16"/>
       <c r="BB44" s="16"/>
       <c r="BC44" s="16"/>
       <c r="BD44" s="16"/>
       <c r="BE44" s="16"/>
       <c r="BF44" s="16"/>
       <c r="BG44" s="16"/>
       <c r="BH44" s="16"/>
       <c r="BI44" s="16"/>
       <c r="BJ44" s="16"/>
       <c r="BK44" s="16"/>
       <c r="BL44" s="16"/>
       <c r="BM44" s="16"/>
       <c r="BN44" s="16"/>
       <c r="BO44" s="16"/>
       <c r="BP44" s="24"/>
       <c r="BQ44" s="16"/>
       <c r="BR44" s="16"/>
       <c r="BS44" s="16"/>
       <c r="BT44" s="16"/>
       <c r="BU44" s="16"/>
       <c r="BV44" s="16"/>
       <c r="BW44" s="16"/>
       <c r="BX44" s="16"/>
       <c r="BY44" s="16"/>
       <c r="BZ44" s="16"/>
       <c r="CA44" s="16"/>
       <c r="CB44" s="24"/>
       <c r="CC44" s="16"/>
       <c r="CD44" s="24"/>
-      <c r="CE44" s="25"/>
+      <c r="CE44" s="23"/>
       <c r="CF44" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:84" ht="18.75" customHeight="1">
       <c r="A45" s="33"/>
       <c r="B45" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C45" s="18">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D45" s="27">
-        <v>14860</v>
+        <v>11867</v>
       </c>
       <c r="E45" s="18">
-        <v>2899</v>
+        <v>2948</v>
       </c>
       <c r="F45" s="27">
-        <v>326460</v>
+        <v>333474</v>
       </c>
       <c r="G45" s="18">
         <v>1</v>
       </c>
       <c r="H45" s="27">
-        <v>269</v>
+        <v>163</v>
       </c>
       <c r="I45" s="18">
         <v>3</v>
       </c>
       <c r="J45" s="27">
         <v>597</v>
       </c>
       <c r="K45" s="18">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="L45" s="27">
-        <v>6537</v>
+        <v>8220</v>
       </c>
       <c r="M45" s="18">
-        <v>1987</v>
+        <v>2014</v>
       </c>
       <c r="N45" s="27">
-        <v>194196</v>
+        <v>197135</v>
       </c>
       <c r="O45" s="18">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="P45" s="27">
-        <v>7780</v>
+        <v>3484</v>
       </c>
       <c r="Q45" s="18">
-        <v>711</v>
+        <v>726</v>
       </c>
       <c r="R45" s="27">
-        <v>125194</v>
+        <v>129544</v>
       </c>
       <c r="S45" s="15">
         <v>0</v>
       </c>
       <c r="T45" s="15">
         <v>0</v>
       </c>
-      <c r="U45" s="16">
-[...3 lines deleted...]
-        <v>349</v>
+      <c r="U45" s="15">
+        <v>0</v>
+      </c>
+      <c r="V45" s="15">
+        <v>0</v>
       </c>
       <c r="W45" s="15">
         <v>0</v>
       </c>
       <c r="X45" s="15">
         <v>0</v>
       </c>
       <c r="Y45" s="15">
         <v>0</v>
       </c>
       <c r="Z45" s="15">
         <v>0</v>
       </c>
       <c r="AA45" s="15">
         <v>0</v>
       </c>
       <c r="AB45" s="15">
         <v>0</v>
       </c>
       <c r="AC45" s="15">
         <v>0</v>
       </c>
       <c r="AD45" s="15">
         <v>0</v>
       </c>
-      <c r="AE45" s="16">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="AE45" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="15">
+        <v>0</v>
       </c>
       <c r="AG45" s="18">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="AH45" s="27">
-        <v>4491</v>
+        <v>4764</v>
       </c>
       <c r="AI45" s="15">
         <v>0</v>
       </c>
       <c r="AJ45" s="15">
         <v>0</v>
       </c>
       <c r="AK45" s="18">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AL45" s="28">
-        <v>1632</v>
-[...133 lines deleted...]
-      <c r="CE45" s="23"/>
+        <v>1433</v>
+      </c>
+      <c r="AM45" s="16"/>
+      <c r="AN45" s="16"/>
+      <c r="AO45" s="16"/>
+      <c r="AP45" s="16"/>
+      <c r="AQ45" s="16"/>
+      <c r="AR45" s="16"/>
+      <c r="AS45" s="16"/>
+      <c r="AT45" s="16"/>
+      <c r="AU45" s="16"/>
+      <c r="AV45" s="16"/>
+      <c r="AW45" s="16"/>
+      <c r="AX45" s="16"/>
+      <c r="AY45" s="16"/>
+      <c r="AZ45" s="16"/>
+      <c r="BA45" s="16"/>
+      <c r="BB45" s="16"/>
+      <c r="BC45" s="16"/>
+      <c r="BD45" s="16"/>
+      <c r="BE45" s="16"/>
+      <c r="BF45" s="16"/>
+      <c r="BG45" s="16"/>
+      <c r="BH45" s="16"/>
+      <c r="BI45" s="16"/>
+      <c r="BJ45" s="16"/>
+      <c r="BK45" s="16"/>
+      <c r="BL45" s="16"/>
+      <c r="BM45" s="16"/>
+      <c r="BN45" s="16"/>
+      <c r="BO45" s="16"/>
+      <c r="BP45" s="24"/>
+      <c r="BQ45" s="16"/>
+      <c r="BR45" s="16"/>
+      <c r="BS45" s="16"/>
+      <c r="BT45" s="16"/>
+      <c r="BU45" s="16"/>
+      <c r="BV45" s="16"/>
+      <c r="BW45" s="16"/>
+      <c r="BX45" s="16"/>
+      <c r="BY45" s="16"/>
+      <c r="BZ45" s="16"/>
+      <c r="CA45" s="16"/>
+      <c r="CB45" s="24"/>
+      <c r="CC45" s="16"/>
+      <c r="CD45" s="24"/>
+      <c r="CE45" s="25"/>
       <c r="CF45" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:84" ht="18.75" customHeight="1">
       <c r="A46" s="33"/>
       <c r="B46" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C46" s="18">
-        <v>179</v>
+        <v>94</v>
       </c>
       <c r="D46" s="27">
-        <v>15661</v>
+        <v>14860</v>
       </c>
       <c r="E46" s="18">
-        <v>2772</v>
+        <v>2899</v>
       </c>
       <c r="F46" s="27">
-        <v>317084</v>
+        <v>326460</v>
       </c>
       <c r="G46" s="18">
+        <v>1</v>
+      </c>
+      <c r="H46" s="27">
+        <v>269</v>
+      </c>
+      <c r="I46" s="18">
         <v>3</v>
       </c>
-      <c r="H46" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="J46" s="27">
-        <v>332</v>
+        <v>597</v>
       </c>
       <c r="K46" s="18">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="L46" s="27">
-        <v>7547</v>
+        <v>6537</v>
       </c>
       <c r="M46" s="18">
-        <v>1937</v>
+        <v>1987</v>
       </c>
       <c r="N46" s="27">
-        <v>189621</v>
+        <v>194196</v>
       </c>
       <c r="O46" s="18">
         <v>33</v>
       </c>
       <c r="P46" s="27">
-        <v>5850</v>
+        <v>7780</v>
       </c>
       <c r="Q46" s="18">
-        <v>694</v>
+        <v>711</v>
       </c>
       <c r="R46" s="27">
-        <v>121710</v>
+        <v>125194</v>
       </c>
       <c r="S46" s="15">
         <v>0</v>
       </c>
       <c r="T46" s="15">
         <v>0</v>
       </c>
-      <c r="U46" s="18">
-[...3 lines deleted...]
-        <v>709</v>
+      <c r="U46" s="16">
+        <v>3</v>
+      </c>
+      <c r="V46" s="16">
+        <v>349</v>
       </c>
       <c r="W46" s="15">
         <v>0</v>
       </c>
       <c r="X46" s="15">
         <v>0</v>
       </c>
       <c r="Y46" s="15">
         <v>0</v>
       </c>
       <c r="Z46" s="15">
         <v>0</v>
       </c>
       <c r="AA46" s="15">
         <v>0</v>
       </c>
       <c r="AB46" s="15">
         <v>0</v>
       </c>
       <c r="AC46" s="15">
         <v>0</v>
       </c>
       <c r="AD46" s="15">
         <v>0</v>
       </c>
-      <c r="AE46" s="18">
-[...3 lines deleted...]
-        <v>1411</v>
+      <c r="AE46" s="16">
+        <v>12</v>
+      </c>
+      <c r="AF46" s="16">
+        <v>273</v>
       </c>
       <c r="AG46" s="18">
-        <v>125</v>
+        <v>187</v>
       </c>
       <c r="AH46" s="27">
-        <v>3081</v>
+        <v>4491</v>
       </c>
       <c r="AI46" s="15">
         <v>0</v>
       </c>
       <c r="AJ46" s="15">
         <v>0</v>
       </c>
       <c r="AK46" s="18">
         <v>8</v>
       </c>
       <c r="AL46" s="28">
         <v>1632</v>
       </c>
-      <c r="AM46" s="16"/>
-[...42 lines deleted...]
-      <c r="CD46" s="24"/>
+      <c r="AM46" s="18">
+        <v>50756</v>
+      </c>
+      <c r="AN46" s="18">
+        <v>50449</v>
+      </c>
+      <c r="AO46" s="18">
+        <v>3413</v>
+      </c>
+      <c r="AP46" s="18">
+        <v>66</v>
+      </c>
+      <c r="AQ46" s="18">
+        <v>50</v>
+      </c>
+      <c r="AR46" s="18">
+        <v>16</v>
+      </c>
+      <c r="AS46" s="18">
+        <v>116</v>
+      </c>
+      <c r="AT46" s="18">
+        <v>126</v>
+      </c>
+      <c r="AU46" s="18">
+        <v>20</v>
+      </c>
+      <c r="AV46" s="18">
+        <v>11675</v>
+      </c>
+      <c r="AW46" s="18">
+        <v>11612</v>
+      </c>
+      <c r="AX46" s="18">
+        <v>880</v>
+      </c>
+      <c r="AY46" s="18">
+        <v>6353</v>
+      </c>
+      <c r="AZ46" s="18">
+        <v>6429</v>
+      </c>
+      <c r="BA46" s="18">
+        <v>966</v>
+      </c>
+      <c r="BB46" s="18">
+        <v>28515</v>
+      </c>
+      <c r="BC46" s="18">
+        <v>28321</v>
+      </c>
+      <c r="BD46" s="18">
+        <v>958</v>
+      </c>
+      <c r="BE46" s="18">
+        <v>48</v>
+      </c>
+      <c r="BF46" s="18">
+        <v>48</v>
+      </c>
+      <c r="BG46" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH46" s="18">
+        <v>187</v>
+      </c>
+      <c r="BI46" s="18">
+        <v>190</v>
+      </c>
+      <c r="BJ46" s="18">
+        <v>41</v>
+      </c>
+      <c r="BK46" s="18">
+        <v>429</v>
+      </c>
+      <c r="BL46" s="18">
+        <v>333</v>
+      </c>
+      <c r="BM46" s="18">
+        <v>371</v>
+      </c>
+      <c r="BN46" s="18">
+        <v>3368</v>
+      </c>
+      <c r="BO46" s="18">
+        <v>3340</v>
+      </c>
+      <c r="BP46" s="19">
+        <v>162</v>
+      </c>
+      <c r="BQ46" s="14">
+        <v>21723</v>
+      </c>
+      <c r="BR46" s="14">
+        <v>19457</v>
+      </c>
+      <c r="BS46" s="14">
+        <v>15573</v>
+      </c>
+      <c r="BT46" s="14">
+        <v>16102</v>
+      </c>
+      <c r="BU46" s="14">
+        <v>13469</v>
+      </c>
+      <c r="BV46" s="14">
+        <v>15189</v>
+      </c>
+      <c r="BW46" s="14">
+        <v>394</v>
+      </c>
+      <c r="BX46" s="14">
+        <v>386</v>
+      </c>
+      <c r="BY46" s="14">
+        <v>30</v>
+      </c>
+      <c r="BZ46" s="14">
+        <v>5227</v>
+      </c>
+      <c r="CA46" s="14">
+        <v>5602</v>
+      </c>
+      <c r="CB46" s="17">
+        <v>355</v>
+      </c>
+      <c r="CC46" s="14">
+        <v>869</v>
+      </c>
+      <c r="CD46" s="17">
+        <v>16280</v>
+      </c>
       <c r="CE46" s="23"/>
       <c r="CF46" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:84" ht="18.75" customHeight="1">
       <c r="A47" s="33"/>
       <c r="B47" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C47" s="18">
-        <v>145</v>
+        <v>179</v>
       </c>
       <c r="D47" s="27">
-        <v>16988</v>
+        <v>15661</v>
       </c>
       <c r="E47" s="18">
-        <v>2715</v>
+        <v>2772</v>
       </c>
       <c r="F47" s="27">
-        <v>314166</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>317084</v>
+      </c>
+      <c r="G47" s="18">
+        <v>3</v>
+      </c>
+      <c r="H47" s="27">
+        <v>854</v>
       </c>
       <c r="I47" s="18">
         <v>2</v>
       </c>
       <c r="J47" s="27">
         <v>332</v>
       </c>
       <c r="K47" s="18">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="L47" s="27">
-        <v>13361</v>
+        <v>7547</v>
       </c>
       <c r="M47" s="18">
-        <v>1913</v>
+        <v>1937</v>
       </c>
       <c r="N47" s="27">
-        <v>189582</v>
+        <v>189621</v>
       </c>
       <c r="O47" s="18">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="P47" s="27">
-        <v>3069</v>
+        <v>5850</v>
       </c>
       <c r="Q47" s="18">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="R47" s="27">
-        <v>118641</v>
+        <v>121710</v>
       </c>
       <c r="S47" s="15">
         <v>0</v>
       </c>
       <c r="T47" s="15">
         <v>0</v>
       </c>
       <c r="U47" s="18">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="V47" s="27">
-        <v>1456</v>
+        <v>709</v>
       </c>
       <c r="W47" s="15">
         <v>0</v>
       </c>
       <c r="X47" s="15">
         <v>0</v>
       </c>
       <c r="Y47" s="15">
         <v>0</v>
       </c>
       <c r="Z47" s="15">
         <v>0</v>
       </c>
       <c r="AA47" s="15">
         <v>0</v>
       </c>
       <c r="AB47" s="15">
         <v>0</v>
       </c>
       <c r="AC47" s="15">
         <v>0</v>
       </c>
       <c r="AD47" s="15">
         <v>0</v>
       </c>
       <c r="AE47" s="18">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="AF47" s="27">
-        <v>558</v>
+        <v>1411</v>
       </c>
       <c r="AG47" s="18">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="AH47" s="27">
-        <v>2523</v>
+        <v>3081</v>
       </c>
       <c r="AI47" s="15">
         <v>0</v>
       </c>
       <c r="AJ47" s="15">
         <v>0</v>
       </c>
       <c r="AK47" s="18">
         <v>8</v>
       </c>
       <c r="AL47" s="28">
         <v>1632</v>
       </c>
       <c r="AM47" s="16"/>
       <c r="AN47" s="16"/>
       <c r="AO47" s="16"/>
       <c r="AP47" s="16"/>
       <c r="AQ47" s="16"/>
       <c r="AR47" s="16"/>
       <c r="AS47" s="16"/>
       <c r="AT47" s="16"/>
       <c r="AU47" s="16"/>
       <c r="AV47" s="16"/>
       <c r="AW47" s="16"/>
       <c r="AX47" s="16"/>
@@ -11776,567 +11888,567 @@
       <c r="BF47" s="16"/>
       <c r="BG47" s="16"/>
       <c r="BH47" s="16"/>
       <c r="BI47" s="16"/>
       <c r="BJ47" s="16"/>
       <c r="BK47" s="16"/>
       <c r="BL47" s="16"/>
       <c r="BM47" s="16"/>
       <c r="BN47" s="16"/>
       <c r="BO47" s="16"/>
       <c r="BP47" s="24"/>
       <c r="BQ47" s="16"/>
       <c r="BR47" s="16"/>
       <c r="BS47" s="16"/>
       <c r="BT47" s="16"/>
       <c r="BU47" s="16"/>
       <c r="BV47" s="16"/>
       <c r="BW47" s="16"/>
       <c r="BX47" s="16"/>
       <c r="BY47" s="16"/>
       <c r="BZ47" s="16"/>
       <c r="CA47" s="16"/>
       <c r="CB47" s="24"/>
       <c r="CC47" s="16"/>
       <c r="CD47" s="24"/>
-      <c r="CE47" s="25"/>
+      <c r="CE47" s="23"/>
       <c r="CF47" s="13" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:84" ht="18.75" customHeight="1">
       <c r="A48" s="33"/>
       <c r="B48" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C48" s="18">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="D48" s="27">
-        <v>15182</v>
+        <v>16988</v>
       </c>
       <c r="E48" s="18">
-        <v>2717</v>
+        <v>2715</v>
       </c>
       <c r="F48" s="27">
-        <v>313035</v>
-[...5 lines deleted...]
-        <v>707</v>
+        <v>314166</v>
+      </c>
+      <c r="G48" s="15">
+        <v>0</v>
+      </c>
+      <c r="H48" s="15">
+        <v>0</v>
       </c>
       <c r="I48" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J48" s="27">
-        <v>168</v>
+        <v>332</v>
       </c>
       <c r="K48" s="18">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="L48" s="27">
-        <v>8777</v>
+        <v>13361</v>
       </c>
       <c r="M48" s="18">
-        <v>1932</v>
+        <v>1913</v>
       </c>
       <c r="N48" s="27">
-        <v>191718</v>
+        <v>189582</v>
       </c>
       <c r="O48" s="18">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="P48" s="27">
-        <v>5425</v>
+        <v>3069</v>
       </c>
       <c r="Q48" s="18">
-        <v>666</v>
+        <v>680</v>
       </c>
       <c r="R48" s="27">
-        <v>115572</v>
+        <v>118641</v>
       </c>
       <c r="S48" s="15">
         <v>0</v>
       </c>
       <c r="T48" s="15">
         <v>0</v>
       </c>
       <c r="U48" s="18">
         <v>11</v>
       </c>
       <c r="V48" s="27">
         <v>1456</v>
       </c>
       <c r="W48" s="15">
         <v>0</v>
       </c>
       <c r="X48" s="15">
         <v>0</v>
       </c>
       <c r="Y48" s="15">
         <v>0</v>
       </c>
       <c r="Z48" s="15">
         <v>0</v>
       </c>
       <c r="AA48" s="15">
         <v>0</v>
       </c>
       <c r="AB48" s="15">
         <v>0</v>
       </c>
       <c r="AC48" s="15">
         <v>0</v>
       </c>
       <c r="AD48" s="15">
         <v>0</v>
       </c>
       <c r="AE48" s="18">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="AF48" s="27">
-        <v>273</v>
+        <v>558</v>
       </c>
       <c r="AG48" s="18">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AH48" s="27">
-        <v>2489</v>
+        <v>2523</v>
       </c>
       <c r="AI48" s="15">
         <v>0</v>
       </c>
       <c r="AJ48" s="15">
         <v>0</v>
       </c>
       <c r="AK48" s="18">
         <v>8</v>
       </c>
       <c r="AL48" s="28">
         <v>1632</v>
       </c>
-      <c r="AM48" s="14">
-[...131 lines deleted...]
-      <c r="CE48" s="23"/>
+      <c r="AM48" s="16"/>
+      <c r="AN48" s="16"/>
+      <c r="AO48" s="16"/>
+      <c r="AP48" s="16"/>
+      <c r="AQ48" s="16"/>
+      <c r="AR48" s="16"/>
+      <c r="AS48" s="16"/>
+      <c r="AT48" s="16"/>
+      <c r="AU48" s="16"/>
+      <c r="AV48" s="16"/>
+      <c r="AW48" s="16"/>
+      <c r="AX48" s="16"/>
+      <c r="AY48" s="16"/>
+      <c r="AZ48" s="16"/>
+      <c r="BA48" s="16"/>
+      <c r="BB48" s="16"/>
+      <c r="BC48" s="16"/>
+      <c r="BD48" s="16"/>
+      <c r="BE48" s="16"/>
+      <c r="BF48" s="16"/>
+      <c r="BG48" s="16"/>
+      <c r="BH48" s="16"/>
+      <c r="BI48" s="16"/>
+      <c r="BJ48" s="16"/>
+      <c r="BK48" s="16"/>
+      <c r="BL48" s="16"/>
+      <c r="BM48" s="16"/>
+      <c r="BN48" s="16"/>
+      <c r="BO48" s="16"/>
+      <c r="BP48" s="24"/>
+      <c r="BQ48" s="16"/>
+      <c r="BR48" s="16"/>
+      <c r="BS48" s="16"/>
+      <c r="BT48" s="16"/>
+      <c r="BU48" s="16"/>
+      <c r="BV48" s="16"/>
+      <c r="BW48" s="16"/>
+      <c r="BX48" s="16"/>
+      <c r="BY48" s="16"/>
+      <c r="BZ48" s="16"/>
+      <c r="CA48" s="16"/>
+      <c r="CB48" s="24"/>
+      <c r="CC48" s="16"/>
+      <c r="CD48" s="24"/>
+      <c r="CE48" s="25"/>
       <c r="CF48" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:84" ht="18.75" customHeight="1">
       <c r="A49" s="33"/>
       <c r="B49" s="34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C49" s="18">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="D49" s="27">
-        <v>15107</v>
+        <v>15182</v>
       </c>
       <c r="E49" s="18">
-        <v>2771</v>
+        <v>2717</v>
       </c>
       <c r="F49" s="27">
-        <v>318375</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>313035</v>
+      </c>
+      <c r="G49" s="16">
+        <v>3</v>
+      </c>
+      <c r="H49" s="16">
+        <v>707</v>
       </c>
       <c r="I49" s="18">
         <v>1</v>
       </c>
       <c r="J49" s="27">
         <v>168</v>
       </c>
       <c r="K49" s="18">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="L49" s="27">
-        <v>9002</v>
+        <v>8777</v>
       </c>
       <c r="M49" s="18">
-        <v>2015</v>
+        <v>1932</v>
       </c>
       <c r="N49" s="27">
-        <v>199947</v>
+        <v>191718</v>
       </c>
       <c r="O49" s="18">
         <v>30</v>
       </c>
       <c r="P49" s="27">
-        <v>5426</v>
+        <v>5425</v>
       </c>
       <c r="Q49" s="18">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="R49" s="27">
-        <v>112502</v>
+        <v>115572</v>
       </c>
       <c r="S49" s="15">
         <v>0</v>
       </c>
       <c r="T49" s="15">
         <v>0</v>
       </c>
       <c r="U49" s="18">
+        <v>11</v>
+      </c>
+      <c r="V49" s="27">
+        <v>1456</v>
+      </c>
+      <c r="W49" s="15">
+        <v>0</v>
+      </c>
+      <c r="X49" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="18">
         <v>12</v>
       </c>
-      <c r="V49" s="27">
-[...28 lines deleted...]
-      </c>
       <c r="AF49" s="27">
-        <v>410</v>
+        <v>273</v>
       </c>
       <c r="AG49" s="18">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="AH49" s="27">
-        <v>2080</v>
+        <v>2489</v>
       </c>
       <c r="AI49" s="15">
         <v>0</v>
       </c>
       <c r="AJ49" s="15">
         <v>0</v>
       </c>
       <c r="AK49" s="18">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AL49" s="28">
-        <v>2076</v>
-[...44 lines deleted...]
-      <c r="CD49" s="24"/>
+        <v>1632</v>
+      </c>
+      <c r="AM49" s="14">
+        <v>59016</v>
+      </c>
+      <c r="AN49" s="14">
+        <v>59256</v>
+      </c>
+      <c r="AO49" s="14">
+        <v>3173</v>
+      </c>
+      <c r="AP49" s="14">
+        <v>98</v>
+      </c>
+      <c r="AQ49" s="14">
+        <v>49</v>
+      </c>
+      <c r="AR49" s="14">
+        <v>65</v>
+      </c>
+      <c r="AS49" s="14">
+        <v>110</v>
+      </c>
+      <c r="AT49" s="14">
+        <v>123</v>
+      </c>
+      <c r="AU49" s="14">
+        <v>7</v>
+      </c>
+      <c r="AV49" s="14">
+        <v>12056</v>
+      </c>
+      <c r="AW49" s="14">
+        <v>11917</v>
+      </c>
+      <c r="AX49" s="14">
+        <v>1019</v>
+      </c>
+      <c r="AY49" s="14">
+        <v>7790</v>
+      </c>
+      <c r="AZ49" s="14">
+        <v>7959</v>
+      </c>
+      <c r="BA49" s="14">
+        <v>797</v>
+      </c>
+      <c r="BB49" s="14">
+        <v>34262</v>
+      </c>
+      <c r="BC49" s="14">
+        <v>34410</v>
+      </c>
+      <c r="BD49" s="14">
+        <v>811</v>
+      </c>
+      <c r="BE49" s="14">
+        <v>73</v>
+      </c>
+      <c r="BF49" s="14">
+        <v>73</v>
+      </c>
+      <c r="BG49" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH49" s="14">
+        <v>166</v>
+      </c>
+      <c r="BI49" s="14">
+        <v>167</v>
+      </c>
+      <c r="BJ49" s="14">
+        <v>39</v>
+      </c>
+      <c r="BK49" s="14">
+        <v>496</v>
+      </c>
+      <c r="BL49" s="14">
+        <v>554</v>
+      </c>
+      <c r="BM49" s="14">
+        <v>313</v>
+      </c>
+      <c r="BN49" s="14">
+        <v>3965</v>
+      </c>
+      <c r="BO49" s="14">
+        <v>4005</v>
+      </c>
+      <c r="BP49" s="17">
+        <v>122</v>
+      </c>
+      <c r="BQ49" s="14">
+        <v>34878</v>
+      </c>
+      <c r="BR49" s="14">
+        <v>36139</v>
+      </c>
+      <c r="BS49" s="14">
+        <v>14312</v>
+      </c>
+      <c r="BT49" s="14">
+        <v>28506</v>
+      </c>
+      <c r="BU49" s="14">
+        <v>29797</v>
+      </c>
+      <c r="BV49" s="14">
+        <v>13897</v>
+      </c>
+      <c r="BW49" s="14">
+        <v>284</v>
+      </c>
+      <c r="BX49" s="14">
+        <v>279</v>
+      </c>
+      <c r="BY49" s="14">
+        <v>35</v>
+      </c>
+      <c r="BZ49" s="14">
+        <v>6088</v>
+      </c>
+      <c r="CA49" s="14">
+        <v>6062</v>
+      </c>
+      <c r="CB49" s="17">
+        <v>380</v>
+      </c>
+      <c r="CC49" s="14">
+        <v>1700</v>
+      </c>
+      <c r="CD49" s="17">
+        <v>18224</v>
+      </c>
       <c r="CE49" s="23"/>
       <c r="CF49" s="13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:84" ht="18.75" customHeight="1">
       <c r="A50" s="33"/>
       <c r="B50" s="34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C50" s="18">
-        <v>185</v>
+        <v>152</v>
       </c>
       <c r="D50" s="27">
-        <v>22891</v>
+        <v>15107</v>
       </c>
       <c r="E50" s="18">
-        <v>2808</v>
+        <v>2771</v>
       </c>
       <c r="F50" s="27">
-        <v>313033</v>
+        <v>318375</v>
       </c>
       <c r="G50" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H50" s="27">
-        <v>808</v>
+        <v>269</v>
       </c>
       <c r="I50" s="18">
         <v>1</v>
       </c>
       <c r="J50" s="27">
         <v>168</v>
       </c>
       <c r="K50" s="18">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="L50" s="27">
-        <v>12885</v>
+        <v>9002</v>
       </c>
       <c r="M50" s="18">
-        <v>2118</v>
+        <v>2015</v>
       </c>
       <c r="N50" s="27">
-        <v>203802</v>
+        <v>199947</v>
       </c>
       <c r="O50" s="18">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="P50" s="27">
-        <v>8925</v>
+        <v>5426</v>
       </c>
       <c r="Q50" s="18">
-        <v>598</v>
+        <v>652</v>
       </c>
       <c r="R50" s="27">
-        <v>103577</v>
+        <v>112502</v>
       </c>
       <c r="S50" s="15">
         <v>0</v>
       </c>
       <c r="T50" s="15">
         <v>0</v>
       </c>
       <c r="U50" s="18">
         <v>12</v>
       </c>
       <c r="V50" s="27">
         <v>1602</v>
       </c>
       <c r="W50" s="15">
         <v>0</v>
       </c>
       <c r="X50" s="15">
         <v>0</v>
       </c>
       <c r="Y50" s="15">
         <v>0</v>
       </c>
       <c r="Z50" s="15">
         <v>0</v>
       </c>
       <c r="AA50" s="15">
         <v>0</v>
       </c>
       <c r="AB50" s="15">
         <v>0</v>
       </c>
       <c r="AC50" s="15">
         <v>0</v>
       </c>
       <c r="AD50" s="15">
         <v>0</v>
       </c>
       <c r="AE50" s="18">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="AF50" s="27">
-        <v>273</v>
+        <v>410</v>
       </c>
       <c r="AG50" s="18">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="AH50" s="27">
-        <v>1807</v>
+        <v>2080</v>
       </c>
       <c r="AI50" s="15">
         <v>0</v>
       </c>
       <c r="AJ50" s="15">
         <v>0</v>
       </c>
       <c r="AK50" s="18">
         <v>10</v>
       </c>
       <c r="AL50" s="28">
         <v>2076</v>
       </c>
       <c r="AM50" s="16"/>
       <c r="AN50" s="16"/>
       <c r="AO50" s="16"/>
       <c r="AP50" s="16"/>
       <c r="AQ50" s="16"/>
       <c r="AR50" s="16"/>
       <c r="AS50" s="16"/>
       <c r="AT50" s="16"/>
       <c r="AU50" s="16"/>
       <c r="AV50" s="16"/>
       <c r="AW50" s="16"/>
       <c r="AX50" s="16"/>
@@ -12350,2291 +12462,2291 @@
       <c r="BF50" s="16"/>
       <c r="BG50" s="16"/>
       <c r="BH50" s="16"/>
       <c r="BI50" s="16"/>
       <c r="BJ50" s="16"/>
       <c r="BK50" s="16"/>
       <c r="BL50" s="16"/>
       <c r="BM50" s="16"/>
       <c r="BN50" s="16"/>
       <c r="BO50" s="16"/>
       <c r="BP50" s="24"/>
       <c r="BQ50" s="16"/>
       <c r="BR50" s="16"/>
       <c r="BS50" s="16"/>
       <c r="BT50" s="16"/>
       <c r="BU50" s="16"/>
       <c r="BV50" s="16"/>
       <c r="BW50" s="16"/>
       <c r="BX50" s="16"/>
       <c r="BY50" s="16"/>
       <c r="BZ50" s="16"/>
       <c r="CA50" s="16"/>
       <c r="CB50" s="24"/>
       <c r="CC50" s="16"/>
       <c r="CD50" s="24"/>
-      <c r="CE50" s="30"/>
+      <c r="CE50" s="23"/>
       <c r="CF50" s="13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:84" ht="18.75" customHeight="1">
       <c r="A51" s="33"/>
       <c r="B51" s="34" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C51" s="18">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="D51" s="27">
-        <v>17998</v>
+        <v>22891</v>
       </c>
       <c r="E51" s="18">
-        <v>2851</v>
+        <v>2808</v>
       </c>
       <c r="F51" s="27">
-        <v>325605</v>
+        <v>313033</v>
       </c>
       <c r="G51" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H51" s="27">
-        <v>269</v>
+        <v>808</v>
       </c>
       <c r="I51" s="18">
         <v>1</v>
       </c>
       <c r="J51" s="27">
         <v>168</v>
       </c>
       <c r="K51" s="18">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="L51" s="27">
-        <v>12705</v>
+        <v>12885</v>
       </c>
       <c r="M51" s="18">
-        <v>2200</v>
+        <v>2118</v>
       </c>
       <c r="N51" s="27">
-        <v>216759</v>
+        <v>203802</v>
       </c>
       <c r="O51" s="18">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="P51" s="27">
-        <v>3931</v>
+        <v>8925</v>
       </c>
       <c r="Q51" s="18">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="R51" s="27">
-        <v>104275</v>
+        <v>103577</v>
       </c>
       <c r="S51" s="15">
         <v>0</v>
       </c>
       <c r="T51" s="15">
         <v>0</v>
       </c>
       <c r="U51" s="18">
         <v>12</v>
       </c>
       <c r="V51" s="27">
         <v>1602</v>
       </c>
       <c r="W51" s="15">
         <v>0</v>
       </c>
       <c r="X51" s="15">
         <v>0</v>
       </c>
       <c r="Y51" s="15">
         <v>0</v>
       </c>
       <c r="Z51" s="15">
         <v>0</v>
       </c>
       <c r="AA51" s="15">
         <v>0</v>
       </c>
       <c r="AB51" s="15">
         <v>0</v>
       </c>
       <c r="AC51" s="15">
         <v>0</v>
       </c>
       <c r="AD51" s="15">
         <v>0</v>
       </c>
       <c r="AE51" s="18">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="AF51" s="27">
-        <v>1092</v>
+        <v>273</v>
       </c>
       <c r="AG51" s="18">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="AH51" s="27">
-        <v>725</v>
+        <v>1807</v>
       </c>
       <c r="AI51" s="15">
         <v>0</v>
       </c>
       <c r="AJ51" s="15">
         <v>0</v>
       </c>
       <c r="AK51" s="18">
         <v>10</v>
       </c>
       <c r="AL51" s="28">
         <v>2076</v>
       </c>
-      <c r="AM51" s="16">
-[...131 lines deleted...]
-      <c r="CE51" s="23"/>
+      <c r="AM51" s="16"/>
+      <c r="AN51" s="16"/>
+      <c r="AO51" s="16"/>
+      <c r="AP51" s="16"/>
+      <c r="AQ51" s="16"/>
+      <c r="AR51" s="16"/>
+      <c r="AS51" s="16"/>
+      <c r="AT51" s="16"/>
+      <c r="AU51" s="16"/>
+      <c r="AV51" s="16"/>
+      <c r="AW51" s="16"/>
+      <c r="AX51" s="16"/>
+      <c r="AY51" s="16"/>
+      <c r="AZ51" s="16"/>
+      <c r="BA51" s="16"/>
+      <c r="BB51" s="16"/>
+      <c r="BC51" s="16"/>
+      <c r="BD51" s="16"/>
+      <c r="BE51" s="16"/>
+      <c r="BF51" s="16"/>
+      <c r="BG51" s="16"/>
+      <c r="BH51" s="16"/>
+      <c r="BI51" s="16"/>
+      <c r="BJ51" s="16"/>
+      <c r="BK51" s="16"/>
+      <c r="BL51" s="16"/>
+      <c r="BM51" s="16"/>
+      <c r="BN51" s="16"/>
+      <c r="BO51" s="16"/>
+      <c r="BP51" s="24"/>
+      <c r="BQ51" s="16"/>
+      <c r="BR51" s="16"/>
+      <c r="BS51" s="16"/>
+      <c r="BT51" s="16"/>
+      <c r="BU51" s="16"/>
+      <c r="BV51" s="16"/>
+      <c r="BW51" s="16"/>
+      <c r="BX51" s="16"/>
+      <c r="BY51" s="16"/>
+      <c r="BZ51" s="16"/>
+      <c r="CA51" s="16"/>
+      <c r="CB51" s="24"/>
+      <c r="CC51" s="16"/>
+      <c r="CD51" s="24"/>
+      <c r="CE51" s="30"/>
       <c r="CF51" s="13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A52" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A52" s="33"/>
       <c r="B52" s="34" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="C52" s="18">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="D52" s="27">
-        <v>21909</v>
+        <v>17998</v>
       </c>
       <c r="E52" s="18">
-        <v>2910</v>
+        <v>2851</v>
       </c>
       <c r="F52" s="27">
-        <v>335817</v>
+        <v>325605</v>
       </c>
       <c r="G52" s="18">
         <v>1</v>
       </c>
       <c r="H52" s="27">
         <v>269</v>
       </c>
       <c r="I52" s="18">
         <v>1</v>
       </c>
       <c r="J52" s="27">
         <v>168</v>
       </c>
       <c r="K52" s="18">
-        <v>125</v>
+        <v>104</v>
       </c>
       <c r="L52" s="27">
-        <v>10198</v>
+        <v>12705</v>
       </c>
       <c r="M52" s="18">
-        <v>2239</v>
+        <v>2200</v>
       </c>
       <c r="N52" s="27">
-        <v>225265</v>
+        <v>216759</v>
       </c>
       <c r="O52" s="18">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="P52" s="27">
-        <v>10686</v>
+        <v>3931</v>
       </c>
       <c r="Q52" s="18">
-        <v>629</v>
+        <v>607</v>
       </c>
       <c r="R52" s="27">
-        <v>106542</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>104275</v>
+      </c>
+      <c r="S52" s="15">
+        <v>0</v>
+      </c>
+      <c r="T52" s="15">
+        <v>0</v>
       </c>
       <c r="U52" s="18">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="V52" s="27">
-        <v>893</v>
+        <v>1602</v>
       </c>
       <c r="W52" s="15">
         <v>0</v>
       </c>
       <c r="X52" s="15">
         <v>0</v>
       </c>
-      <c r="Y52" s="16">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="Y52" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>0</v>
       </c>
       <c r="AA52" s="15">
         <v>0</v>
       </c>
       <c r="AB52" s="15">
         <v>0</v>
       </c>
       <c r="AC52" s="15">
         <v>0</v>
       </c>
       <c r="AD52" s="15">
         <v>0</v>
       </c>
       <c r="AE52" s="18">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="AF52" s="27">
-        <v>46</v>
+        <v>1092</v>
       </c>
       <c r="AG52" s="18">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AH52" s="27">
-        <v>680</v>
+        <v>725</v>
       </c>
       <c r="AI52" s="15">
         <v>0</v>
       </c>
       <c r="AJ52" s="15">
         <v>0</v>
       </c>
       <c r="AK52" s="18">
         <v>10</v>
       </c>
       <c r="AL52" s="28">
         <v>2076</v>
       </c>
-      <c r="AM52" s="16"/>
-[...42 lines deleted...]
-      <c r="CD52" s="24"/>
+      <c r="AM52" s="16">
+        <v>64556</v>
+      </c>
+      <c r="AN52" s="16">
+        <v>63971</v>
+      </c>
+      <c r="AO52" s="16">
+        <v>3758</v>
+      </c>
+      <c r="AP52" s="16">
+        <v>69</v>
+      </c>
+      <c r="AQ52" s="16">
+        <v>113</v>
+      </c>
+      <c r="AR52" s="16">
+        <v>21</v>
+      </c>
+      <c r="AS52" s="16">
+        <v>233</v>
+      </c>
+      <c r="AT52" s="16">
+        <v>210</v>
+      </c>
+      <c r="AU52" s="16">
+        <v>30</v>
+      </c>
+      <c r="AV52" s="16">
+        <v>14007</v>
+      </c>
+      <c r="AW52" s="16">
+        <v>13419</v>
+      </c>
+      <c r="AX52" s="16">
+        <v>1607</v>
+      </c>
+      <c r="AY52" s="16">
+        <v>7718</v>
+      </c>
+      <c r="AZ52" s="16">
+        <v>7597</v>
+      </c>
+      <c r="BA52" s="16">
+        <v>918</v>
+      </c>
+      <c r="BB52" s="16">
+        <v>37338</v>
+      </c>
+      <c r="BC52" s="16">
+        <v>37354</v>
+      </c>
+      <c r="BD52" s="16">
+        <v>795</v>
+      </c>
+      <c r="BE52" s="16">
+        <v>66</v>
+      </c>
+      <c r="BF52" s="16">
+        <v>66</v>
+      </c>
+      <c r="BG52" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH52" s="16">
+        <v>190</v>
+      </c>
+      <c r="BI52" s="16">
+        <v>192</v>
+      </c>
+      <c r="BJ52" s="16">
+        <v>37</v>
+      </c>
+      <c r="BK52" s="16">
+        <v>453</v>
+      </c>
+      <c r="BL52" s="16">
+        <v>596</v>
+      </c>
+      <c r="BM52" s="16">
+        <v>170</v>
+      </c>
+      <c r="BN52" s="16">
+        <v>4481</v>
+      </c>
+      <c r="BO52" s="16">
+        <v>4424</v>
+      </c>
+      <c r="BP52" s="24">
+        <v>178</v>
+      </c>
+      <c r="BQ52" s="16">
+        <v>28350</v>
+      </c>
+      <c r="BR52" s="16">
+        <v>27625</v>
+      </c>
+      <c r="BS52" s="16">
+        <v>15036</v>
+      </c>
+      <c r="BT52" s="16">
+        <v>22518</v>
+      </c>
+      <c r="BU52" s="16">
+        <v>21645</v>
+      </c>
+      <c r="BV52" s="16">
+        <v>14770</v>
+      </c>
+      <c r="BW52" s="16">
+        <v>232</v>
+      </c>
+      <c r="BX52" s="16">
+        <v>227</v>
+      </c>
+      <c r="BY52" s="16">
+        <v>39</v>
+      </c>
+      <c r="BZ52" s="16">
+        <v>5600</v>
+      </c>
+      <c r="CA52" s="16">
+        <v>5753</v>
+      </c>
+      <c r="CB52" s="24">
+        <v>227</v>
+      </c>
+      <c r="CC52" s="38">
+        <v>4176</v>
+      </c>
+      <c r="CD52" s="24">
+        <v>16573</v>
+      </c>
       <c r="CE52" s="23"/>
       <c r="CF52" s="13" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A53" s="39"/>
+      <c r="A53" s="33" t="s">
+        <v>108</v>
+      </c>
       <c r="B53" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C53" s="18">
-        <v>124</v>
+        <v>188</v>
       </c>
       <c r="D53" s="27">
-        <v>12443</v>
+        <v>21909</v>
       </c>
       <c r="E53" s="18">
-        <v>2883</v>
+        <v>2910</v>
       </c>
       <c r="F53" s="27">
-        <v>331469</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>335817</v>
+      </c>
+      <c r="G53" s="18">
+        <v>1</v>
+      </c>
+      <c r="H53" s="27">
+        <v>269</v>
       </c>
       <c r="I53" s="18">
         <v>1</v>
       </c>
       <c r="J53" s="27">
         <v>168</v>
       </c>
       <c r="K53" s="18">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="L53" s="27">
-        <v>7627</v>
+        <v>10198</v>
       </c>
       <c r="M53" s="18">
-        <v>2219</v>
+        <v>2239</v>
       </c>
       <c r="N53" s="27">
-        <v>223013</v>
+        <v>225265</v>
       </c>
       <c r="O53" s="18">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="P53" s="27">
-        <v>4269</v>
+        <v>10686</v>
       </c>
       <c r="Q53" s="18">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="R53" s="27">
-        <v>104626</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>106542</v>
+      </c>
+      <c r="S53" s="16">
+        <v>6</v>
+      </c>
+      <c r="T53" s="16">
+        <v>709</v>
       </c>
       <c r="U53" s="18">
         <v>6</v>
       </c>
       <c r="V53" s="27">
         <v>893</v>
       </c>
       <c r="W53" s="15">
         <v>0</v>
       </c>
       <c r="X53" s="15">
         <v>0</v>
       </c>
       <c r="Y53" s="16">
         <v>6</v>
       </c>
       <c r="Z53" s="16">
         <v>193</v>
       </c>
       <c r="AA53" s="15">
         <v>0</v>
       </c>
       <c r="AB53" s="15">
         <v>0</v>
       </c>
       <c r="AC53" s="15">
         <v>0</v>
       </c>
       <c r="AD53" s="15">
         <v>0</v>
       </c>
-      <c r="AE53" s="35" t="s">
-        <v>4</v>
+      <c r="AE53" s="18">
+        <v>2</v>
       </c>
       <c r="AF53" s="27">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="AG53" s="18">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="AH53" s="27">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>680</v>
+      </c>
+      <c r="AI53" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="15">
+        <v>0</v>
       </c>
       <c r="AK53" s="18">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AL53" s="28">
-        <v>1540</v>
+        <v>2076</v>
       </c>
       <c r="AM53" s="16"/>
       <c r="AN53" s="16"/>
       <c r="AO53" s="16"/>
       <c r="AP53" s="16"/>
       <c r="AQ53" s="16"/>
       <c r="AR53" s="16"/>
       <c r="AS53" s="16"/>
       <c r="AT53" s="16"/>
       <c r="AU53" s="16"/>
       <c r="AV53" s="16"/>
       <c r="AW53" s="16"/>
       <c r="AX53" s="16"/>
       <c r="AY53" s="16"/>
       <c r="AZ53" s="16"/>
       <c r="BA53" s="16"/>
       <c r="BB53" s="16"/>
       <c r="BC53" s="16"/>
       <c r="BD53" s="16"/>
       <c r="BE53" s="16"/>
       <c r="BF53" s="16"/>
       <c r="BG53" s="16"/>
       <c r="BH53" s="16"/>
       <c r="BI53" s="16"/>
       <c r="BJ53" s="16"/>
       <c r="BK53" s="16"/>
       <c r="BL53" s="16"/>
       <c r="BM53" s="16"/>
       <c r="BN53" s="16"/>
       <c r="BO53" s="16"/>
       <c r="BP53" s="24"/>
       <c r="BQ53" s="16"/>
       <c r="BR53" s="16"/>
       <c r="BS53" s="16"/>
       <c r="BT53" s="16"/>
       <c r="BU53" s="16"/>
       <c r="BV53" s="16"/>
       <c r="BW53" s="16"/>
       <c r="BX53" s="16"/>
       <c r="BY53" s="16"/>
       <c r="BZ53" s="16"/>
       <c r="CA53" s="16"/>
       <c r="CB53" s="24"/>
       <c r="CC53" s="38"/>
       <c r="CD53" s="24"/>
       <c r="CE53" s="23"/>
       <c r="CF53" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:84" ht="18.75" customHeight="1">
       <c r="A54" s="39"/>
       <c r="B54" s="34" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="C54" s="18">
-        <v>166</v>
+        <v>124</v>
       </c>
       <c r="D54" s="27">
-        <v>18727</v>
+        <v>12443</v>
       </c>
       <c r="E54" s="18">
-        <v>3053</v>
+        <v>2883</v>
       </c>
       <c r="F54" s="27">
-        <v>334595</v>
+        <v>331469</v>
       </c>
       <c r="G54" s="15">
         <v>0</v>
       </c>
       <c r="H54" s="15">
         <v>0</v>
       </c>
       <c r="I54" s="18">
         <v>1</v>
       </c>
       <c r="J54" s="27">
         <v>168</v>
       </c>
       <c r="K54" s="18">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="L54" s="27">
-        <v>11333</v>
+        <v>7627</v>
       </c>
       <c r="M54" s="18">
-        <v>2333</v>
+        <v>2219</v>
       </c>
       <c r="N54" s="27">
-        <v>226145</v>
+        <v>223013</v>
       </c>
       <c r="O54" s="18">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="P54" s="27">
-        <v>4677</v>
+        <v>4269</v>
       </c>
       <c r="Q54" s="18">
-        <v>598</v>
+        <v>617</v>
       </c>
       <c r="R54" s="27">
-        <v>101447</v>
-[...1 lines deleted...]
-      <c r="S54" s="16">
+        <v>104626</v>
+      </c>
+      <c r="S54" s="15">
+        <v>0</v>
+      </c>
+      <c r="T54" s="15">
+        <v>0</v>
+      </c>
+      <c r="U54" s="18">
         <v>6</v>
       </c>
-      <c r="T54" s="16">
+      <c r="V54" s="27">
         <v>893</v>
-      </c>
-[...4 lines deleted...]
-        <v>4101</v>
       </c>
       <c r="W54" s="15">
         <v>0</v>
       </c>
       <c r="X54" s="15">
         <v>0</v>
       </c>
       <c r="Y54" s="16">
         <v>6</v>
       </c>
       <c r="Z54" s="16">
         <v>193</v>
       </c>
       <c r="AA54" s="15">
         <v>0</v>
       </c>
       <c r="AB54" s="15">
         <v>0</v>
       </c>
       <c r="AC54" s="15">
         <v>0</v>
       </c>
       <c r="AD54" s="15">
         <v>0</v>
       </c>
-      <c r="AE54" s="18">
-        <v>9</v>
+      <c r="AE54" s="35" t="s">
+        <v>4</v>
       </c>
       <c r="AF54" s="27">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="AG54" s="18">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="AH54" s="27">
-        <v>2343</v>
+        <v>1036</v>
       </c>
       <c r="AI54" s="16">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AJ54" s="16">
-        <v>1394</v>
-[...138 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="AK54" s="18">
+        <v>8</v>
+      </c>
+      <c r="AL54" s="28">
+        <v>1540</v>
+      </c>
+      <c r="AM54" s="16"/>
+      <c r="AN54" s="16"/>
+      <c r="AO54" s="16"/>
+      <c r="AP54" s="16"/>
+      <c r="AQ54" s="16"/>
+      <c r="AR54" s="16"/>
+      <c r="AS54" s="16"/>
+      <c r="AT54" s="16"/>
+      <c r="AU54" s="16"/>
+      <c r="AV54" s="16"/>
+      <c r="AW54" s="16"/>
+      <c r="AX54" s="16"/>
+      <c r="AY54" s="16"/>
+      <c r="AZ54" s="16"/>
+      <c r="BA54" s="16"/>
+      <c r="BB54" s="16"/>
+      <c r="BC54" s="16"/>
+      <c r="BD54" s="16"/>
+      <c r="BE54" s="16"/>
+      <c r="BF54" s="16"/>
+      <c r="BG54" s="16"/>
+      <c r="BH54" s="16"/>
+      <c r="BI54" s="16"/>
+      <c r="BJ54" s="16"/>
+      <c r="BK54" s="16"/>
+      <c r="BL54" s="16"/>
+      <c r="BM54" s="16"/>
+      <c r="BN54" s="16"/>
+      <c r="BO54" s="16"/>
+      <c r="BP54" s="24"/>
+      <c r="BQ54" s="16"/>
+      <c r="BR54" s="16"/>
+      <c r="BS54" s="16"/>
+      <c r="BT54" s="16"/>
+      <c r="BU54" s="16"/>
+      <c r="BV54" s="16"/>
+      <c r="BW54" s="16"/>
+      <c r="BX54" s="16"/>
+      <c r="BY54" s="16"/>
+      <c r="BZ54" s="16"/>
+      <c r="CA54" s="16"/>
+      <c r="CB54" s="24"/>
+      <c r="CC54" s="38"/>
+      <c r="CD54" s="24"/>
       <c r="CE54" s="23"/>
       <c r="CF54" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:84" ht="18.75" customHeight="1">
       <c r="A55" s="39"/>
       <c r="B55" s="34" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C55" s="18">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="D55" s="27">
-        <v>7332</v>
+        <v>18727</v>
       </c>
       <c r="E55" s="18">
-        <v>3111</v>
+        <v>3053</v>
       </c>
       <c r="F55" s="27">
-        <v>335447</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>334595</v>
+      </c>
+      <c r="G55" s="15">
+        <v>0</v>
+      </c>
+      <c r="H55" s="15">
+        <v>0</v>
       </c>
       <c r="I55" s="18">
+        <v>1</v>
+      </c>
+      <c r="J55" s="27">
+        <v>168</v>
+      </c>
+      <c r="K55" s="18">
+        <v>123</v>
+      </c>
+      <c r="L55" s="27">
+        <v>11333</v>
+      </c>
+      <c r="M55" s="18">
+        <v>2333</v>
+      </c>
+      <c r="N55" s="27">
+        <v>226145</v>
+      </c>
+      <c r="O55" s="18">
+        <v>21</v>
+      </c>
+      <c r="P55" s="27">
+        <v>4677</v>
+      </c>
+      <c r="Q55" s="18">
+        <v>598</v>
+      </c>
+      <c r="R55" s="27">
+        <v>101447</v>
+      </c>
+      <c r="S55" s="16">
         <v>6</v>
       </c>
-      <c r="J55" s="27">
-[...30 lines deleted...]
-        <v>0</v>
+      <c r="T55" s="16">
+        <v>893</v>
       </c>
       <c r="U55" s="18">
         <v>20</v>
       </c>
       <c r="V55" s="27">
-        <v>4126</v>
+        <v>4101</v>
       </c>
       <c r="W55" s="15">
         <v>0</v>
       </c>
       <c r="X55" s="15">
         <v>0</v>
       </c>
       <c r="Y55" s="16">
         <v>6</v>
       </c>
       <c r="Z55" s="16">
         <v>193</v>
       </c>
       <c r="AA55" s="15">
         <v>0</v>
       </c>
       <c r="AB55" s="15">
         <v>0</v>
       </c>
       <c r="AC55" s="15">
         <v>0</v>
       </c>
       <c r="AD55" s="15">
         <v>0</v>
       </c>
-      <c r="AE55" s="16" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AE55" s="18">
+        <v>9</v>
+      </c>
+      <c r="AF55" s="27">
+        <v>430</v>
       </c>
       <c r="AG55" s="18">
-        <v>195</v>
+        <v>93</v>
       </c>
       <c r="AH55" s="27">
-        <v>4736</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2343</v>
+      </c>
+      <c r="AI55" s="16">
+        <v>7</v>
+      </c>
+      <c r="AJ55" s="16">
+        <v>1394</v>
       </c>
       <c r="AK55" s="16">
         <v>2</v>
       </c>
       <c r="AL55" s="36">
         <v>199</v>
       </c>
-      <c r="AM55" s="18"/>
-[...42 lines deleted...]
-      <c r="CD55" s="19"/>
+      <c r="AM55" s="18">
+        <v>78065</v>
+      </c>
+      <c r="AN55" s="18">
+        <v>79590</v>
+      </c>
+      <c r="AO55" s="18">
+        <v>2232</v>
+      </c>
+      <c r="AP55" s="18">
+        <v>95</v>
+      </c>
+      <c r="AQ55" s="18">
+        <v>89</v>
+      </c>
+      <c r="AR55" s="18">
+        <v>26</v>
+      </c>
+      <c r="AS55" s="18">
+        <v>154</v>
+      </c>
+      <c r="AT55" s="18">
+        <v>177</v>
+      </c>
+      <c r="AU55" s="18">
+        <v>7</v>
+      </c>
+      <c r="AV55" s="18">
+        <v>14184</v>
+      </c>
+      <c r="AW55" s="18">
+        <v>15080</v>
+      </c>
+      <c r="AX55" s="18">
+        <v>711</v>
+      </c>
+      <c r="AY55" s="18">
+        <v>9856</v>
+      </c>
+      <c r="AZ55" s="18">
+        <v>10036</v>
+      </c>
+      <c r="BA55" s="18">
+        <v>738</v>
+      </c>
+      <c r="BB55" s="18">
+        <v>47340</v>
+      </c>
+      <c r="BC55" s="18">
+        <v>47609</v>
+      </c>
+      <c r="BD55" s="18">
+        <v>526</v>
+      </c>
+      <c r="BE55" s="18">
+        <v>64</v>
+      </c>
+      <c r="BF55" s="18">
+        <v>64</v>
+      </c>
+      <c r="BG55" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="18">
+        <v>216</v>
+      </c>
+      <c r="BI55" s="18">
+        <v>211</v>
+      </c>
+      <c r="BJ55" s="18">
+        <v>43</v>
+      </c>
+      <c r="BK55" s="18">
+        <v>533</v>
+      </c>
+      <c r="BL55" s="18">
+        <v>701</v>
+      </c>
+      <c r="BM55" s="18">
+        <v>3</v>
+      </c>
+      <c r="BN55" s="18">
+        <v>5622</v>
+      </c>
+      <c r="BO55" s="18">
+        <v>5623</v>
+      </c>
+      <c r="BP55" s="19">
+        <v>177</v>
+      </c>
+      <c r="BQ55" s="18">
+        <v>47514</v>
+      </c>
+      <c r="BR55" s="18">
+        <v>49925</v>
+      </c>
+      <c r="BS55" s="18">
+        <v>12626</v>
+      </c>
+      <c r="BT55" s="18">
+        <v>41505</v>
+      </c>
+      <c r="BU55" s="18">
+        <v>43999</v>
+      </c>
+      <c r="BV55" s="18">
+        <v>12278</v>
+      </c>
+      <c r="BW55" s="18">
+        <v>894</v>
+      </c>
+      <c r="BX55" s="18">
+        <v>891</v>
+      </c>
+      <c r="BY55" s="18">
+        <v>42</v>
+      </c>
+      <c r="BZ55" s="18">
+        <v>5115</v>
+      </c>
+      <c r="CA55" s="18">
+        <v>5035</v>
+      </c>
+      <c r="CB55" s="19">
+        <v>307</v>
+      </c>
+      <c r="CC55" s="40">
+        <v>2298</v>
+      </c>
+      <c r="CD55" s="19">
+        <v>17940</v>
+      </c>
       <c r="CE55" s="23"/>
       <c r="CF55" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:84" ht="18.75" customHeight="1">
       <c r="A56" s="39"/>
       <c r="B56" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C56" s="18">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="D56" s="27">
-        <v>8423</v>
+        <v>7332</v>
       </c>
       <c r="E56" s="18">
-        <v>3034</v>
+        <v>3111</v>
       </c>
       <c r="F56" s="27">
-        <v>331632</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>335447</v>
+      </c>
+      <c r="G56" s="16">
+        <v>2</v>
+      </c>
+      <c r="H56" s="35">
+        <v>439</v>
       </c>
       <c r="I56" s="18">
         <v>6</v>
       </c>
       <c r="J56" s="27">
         <v>940</v>
       </c>
       <c r="K56" s="18">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="L56" s="27">
-        <v>4917</v>
+        <v>5103</v>
       </c>
       <c r="M56" s="18">
-        <v>2236</v>
+        <v>2296</v>
       </c>
       <c r="N56" s="27">
-        <v>220899</v>
+        <v>225107</v>
       </c>
       <c r="O56" s="18">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="P56" s="27">
-        <v>2952</v>
+        <v>1790</v>
       </c>
       <c r="Q56" s="18">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="R56" s="27">
-        <v>100797</v>
+        <v>100147</v>
       </c>
       <c r="S56" s="15">
         <v>0</v>
       </c>
       <c r="T56" s="15">
         <v>0</v>
       </c>
       <c r="U56" s="18">
         <v>20</v>
       </c>
       <c r="V56" s="27">
         <v>4126</v>
       </c>
       <c r="W56" s="15">
         <v>0</v>
       </c>
       <c r="X56" s="15">
         <v>0</v>
       </c>
       <c r="Y56" s="16">
         <v>6</v>
       </c>
       <c r="Z56" s="16">
         <v>193</v>
       </c>
       <c r="AA56" s="15">
         <v>0</v>
       </c>
       <c r="AB56" s="15">
         <v>0</v>
       </c>
       <c r="AC56" s="15">
         <v>0</v>
       </c>
       <c r="AD56" s="15">
         <v>0</v>
       </c>
-      <c r="AE56" s="16">
-[...3 lines deleted...]
-        <v>554</v>
+      <c r="AE56" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF56" s="35" t="s">
+        <v>4</v>
       </c>
       <c r="AG56" s="18">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="AH56" s="27">
-        <v>4181</v>
+        <v>4736</v>
       </c>
       <c r="AI56" s="15">
         <v>0</v>
       </c>
       <c r="AJ56" s="15">
         <v>0</v>
       </c>
       <c r="AK56" s="16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AL56" s="36">
-        <v>496</v>
+        <v>199</v>
       </c>
       <c r="AM56" s="18"/>
       <c r="AN56" s="18"/>
       <c r="AO56" s="18"/>
       <c r="AP56" s="18"/>
       <c r="AQ56" s="18"/>
       <c r="AR56" s="18"/>
       <c r="AS56" s="18"/>
       <c r="AT56" s="18"/>
       <c r="AU56" s="18"/>
       <c r="AV56" s="18"/>
       <c r="AW56" s="18"/>
       <c r="AX56" s="18"/>
       <c r="AY56" s="18"/>
       <c r="AZ56" s="18"/>
       <c r="BA56" s="18"/>
       <c r="BB56" s="18"/>
       <c r="BC56" s="18"/>
       <c r="BD56" s="18"/>
       <c r="BE56" s="18"/>
       <c r="BF56" s="18"/>
       <c r="BG56" s="16"/>
       <c r="BH56" s="18"/>
       <c r="BI56" s="18"/>
       <c r="BJ56" s="18"/>
       <c r="BK56" s="18"/>
       <c r="BL56" s="18"/>
       <c r="BM56" s="18"/>
       <c r="BN56" s="18"/>
       <c r="BO56" s="18"/>
       <c r="BP56" s="19"/>
       <c r="BQ56" s="18"/>
       <c r="BR56" s="18"/>
       <c r="BS56" s="18"/>
       <c r="BT56" s="18"/>
       <c r="BU56" s="18"/>
       <c r="BV56" s="18"/>
       <c r="BW56" s="18"/>
       <c r="BX56" s="18"/>
       <c r="BY56" s="18"/>
       <c r="BZ56" s="18"/>
       <c r="CA56" s="18"/>
       <c r="CB56" s="19"/>
       <c r="CC56" s="40"/>
       <c r="CD56" s="19"/>
       <c r="CE56" s="23"/>
       <c r="CF56" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:84" ht="18.75" customHeight="1">
       <c r="A57" s="39"/>
       <c r="B57" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C57" s="18">
-        <v>184</v>
+        <v>103</v>
       </c>
       <c r="D57" s="27">
-        <v>16020</v>
+        <v>8423</v>
       </c>
       <c r="E57" s="18">
-        <v>2941</v>
+        <v>3034</v>
       </c>
       <c r="F57" s="27">
-        <v>327698</v>
+        <v>331632</v>
       </c>
       <c r="G57" s="15">
         <v>0</v>
       </c>
       <c r="H57" s="15">
         <v>0</v>
       </c>
       <c r="I57" s="18">
         <v>6</v>
       </c>
       <c r="J57" s="27">
         <v>940</v>
       </c>
       <c r="K57" s="18">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L57" s="27">
-        <v>4251</v>
+        <v>4917</v>
       </c>
       <c r="M57" s="18">
-        <v>2261</v>
+        <v>2236</v>
       </c>
       <c r="N57" s="27">
-        <v>227312</v>
+        <v>220899</v>
       </c>
       <c r="O57" s="18">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="P57" s="27">
-        <v>10271</v>
+        <v>2952</v>
       </c>
       <c r="Q57" s="18">
-        <v>526</v>
+        <v>590</v>
       </c>
       <c r="R57" s="27">
-        <v>91398</v>
+        <v>100797</v>
       </c>
       <c r="S57" s="15">
         <v>0</v>
       </c>
       <c r="T57" s="15">
         <v>0</v>
       </c>
       <c r="U57" s="18">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="V57" s="27">
-        <v>4366</v>
-[...1 lines deleted...]
-      <c r="W57" s="16">
+        <v>4126</v>
+      </c>
+      <c r="W57" s="15">
+        <v>0</v>
+      </c>
+      <c r="X57" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="16">
         <v>6</v>
       </c>
-      <c r="X57" s="16">
+      <c r="Z57" s="16">
         <v>193</v>
       </c>
-      <c r="Y57" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="AA57" s="15">
         <v>0</v>
       </c>
       <c r="AB57" s="15">
         <v>0</v>
       </c>
       <c r="AC57" s="15">
         <v>0</v>
       </c>
       <c r="AD57" s="15">
         <v>0</v>
       </c>
       <c r="AE57" s="16">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="AF57" s="35">
-        <v>1305</v>
+        <v>554</v>
       </c>
       <c r="AG57" s="18">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AH57" s="27">
-        <v>3187</v>
+        <v>4181</v>
       </c>
       <c r="AI57" s="15">
         <v>0</v>
       </c>
       <c r="AJ57" s="15">
         <v>0</v>
       </c>
       <c r="AK57" s="16">
         <v>5</v>
       </c>
       <c r="AL57" s="36">
         <v>496</v>
       </c>
-      <c r="AM57" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM57" s="18"/>
+      <c r="AN57" s="18"/>
+      <c r="AO57" s="18"/>
+      <c r="AP57" s="18"/>
+      <c r="AQ57" s="18"/>
+      <c r="AR57" s="18"/>
+      <c r="AS57" s="18"/>
+      <c r="AT57" s="18"/>
+      <c r="AU57" s="18"/>
+      <c r="AV57" s="18"/>
+      <c r="AW57" s="18"/>
+      <c r="AX57" s="18"/>
+      <c r="AY57" s="18"/>
+      <c r="AZ57" s="18"/>
+      <c r="BA57" s="18"/>
+      <c r="BB57" s="18"/>
+      <c r="BC57" s="18"/>
+      <c r="BD57" s="18"/>
+      <c r="BE57" s="18"/>
+      <c r="BF57" s="18"/>
+      <c r="BG57" s="16"/>
+      <c r="BH57" s="18"/>
+      <c r="BI57" s="18"/>
+      <c r="BJ57" s="18"/>
+      <c r="BK57" s="18"/>
+      <c r="BL57" s="18"/>
+      <c r="BM57" s="18"/>
+      <c r="BN57" s="18"/>
+      <c r="BO57" s="18"/>
+      <c r="BP57" s="19"/>
+      <c r="BQ57" s="18"/>
+      <c r="BR57" s="18"/>
+      <c r="BS57" s="18"/>
+      <c r="BT57" s="18"/>
+      <c r="BU57" s="18"/>
+      <c r="BV57" s="18"/>
+      <c r="BW57" s="18"/>
+      <c r="BX57" s="18"/>
+      <c r="BY57" s="18"/>
+      <c r="BZ57" s="18"/>
+      <c r="CA57" s="18"/>
+      <c r="CB57" s="19"/>
+      <c r="CC57" s="40"/>
+      <c r="CD57" s="19"/>
       <c r="CE57" s="23"/>
       <c r="CF57" s="13" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:84" ht="18.75" customHeight="1">
       <c r="A58" s="39"/>
       <c r="B58" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C58" s="18">
-        <v>116</v>
+        <v>184</v>
       </c>
       <c r="D58" s="27">
-        <v>11301</v>
+        <v>16020</v>
       </c>
       <c r="E58" s="18">
-        <v>3107</v>
+        <v>2941</v>
       </c>
       <c r="F58" s="27">
-        <v>340579</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>327698</v>
+      </c>
+      <c r="G58" s="15">
+        <v>0</v>
+      </c>
+      <c r="H58" s="15">
+        <v>0</v>
       </c>
       <c r="I58" s="18">
         <v>6</v>
       </c>
       <c r="J58" s="27">
         <v>940</v>
       </c>
       <c r="K58" s="18">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="L58" s="27">
-        <v>6345</v>
+        <v>4251</v>
       </c>
       <c r="M58" s="18">
-        <v>2442</v>
+        <v>2261</v>
       </c>
       <c r="N58" s="27">
-        <v>241845</v>
+        <v>227312</v>
       </c>
       <c r="O58" s="18">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="P58" s="27">
-        <v>4267</v>
+        <v>10271</v>
       </c>
       <c r="Q58" s="18">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="R58" s="27">
-        <v>89441</v>
+        <v>91398</v>
       </c>
       <c r="S58" s="15">
         <v>0</v>
       </c>
       <c r="T58" s="15">
         <v>0</v>
       </c>
       <c r="U58" s="18">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="V58" s="27">
-        <v>4809</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4366</v>
+      </c>
+      <c r="W58" s="16">
+        <v>6</v>
+      </c>
+      <c r="X58" s="16">
+        <v>193</v>
       </c>
       <c r="Y58" s="15">
         <v>0</v>
       </c>
       <c r="Z58" s="15">
         <v>0</v>
       </c>
       <c r="AA58" s="15">
         <v>0</v>
       </c>
       <c r="AB58" s="15">
         <v>0</v>
       </c>
       <c r="AC58" s="15">
         <v>0</v>
       </c>
       <c r="AD58" s="15">
         <v>0</v>
       </c>
       <c r="AE58" s="16">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="AF58" s="35">
-        <v>139</v>
+        <v>1305</v>
       </c>
       <c r="AG58" s="18">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="AH58" s="27">
-        <v>3048</v>
+        <v>3187</v>
       </c>
       <c r="AI58" s="15">
         <v>0</v>
       </c>
       <c r="AJ58" s="15">
         <v>0</v>
       </c>
       <c r="AK58" s="16">
         <v>5</v>
       </c>
       <c r="AL58" s="36">
         <v>496</v>
       </c>
-      <c r="AM58" s="18"/>
-[...42 lines deleted...]
-      <c r="CD58" s="19"/>
+      <c r="AM58" s="18">
+        <v>64919</v>
+      </c>
+      <c r="AN58" s="18">
+        <v>63871</v>
+      </c>
+      <c r="AO58" s="18">
+        <v>3280</v>
+      </c>
+      <c r="AP58" s="18">
+        <v>104</v>
+      </c>
+      <c r="AQ58" s="18">
+        <v>87</v>
+      </c>
+      <c r="AR58" s="18">
+        <v>43</v>
+      </c>
+      <c r="AS58" s="18">
+        <v>279</v>
+      </c>
+      <c r="AT58" s="18">
+        <v>275</v>
+      </c>
+      <c r="AU58" s="18">
+        <v>11</v>
+      </c>
+      <c r="AV58" s="18">
+        <v>15860</v>
+      </c>
+      <c r="AW58" s="18">
+        <v>15488</v>
+      </c>
+      <c r="AX58" s="18">
+        <v>1083</v>
+      </c>
+      <c r="AY58" s="18">
+        <v>7478</v>
+      </c>
+      <c r="AZ58" s="18">
+        <v>7362</v>
+      </c>
+      <c r="BA58" s="18">
+        <v>853</v>
+      </c>
+      <c r="BB58" s="18">
+        <v>35938</v>
+      </c>
+      <c r="BC58" s="18">
+        <v>35785</v>
+      </c>
+      <c r="BD58" s="18">
+        <v>679</v>
+      </c>
+      <c r="BE58" s="18">
+        <v>103</v>
+      </c>
+      <c r="BF58" s="18">
+        <v>103</v>
+      </c>
+      <c r="BG58" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH58" s="18">
+        <v>206</v>
+      </c>
+      <c r="BI58" s="18">
+        <v>208</v>
+      </c>
+      <c r="BJ58" s="18">
+        <v>41</v>
+      </c>
+      <c r="BK58" s="18">
+        <v>564</v>
+      </c>
+      <c r="BL58" s="18">
+        <v>198</v>
+      </c>
+      <c r="BM58" s="18">
+        <v>369</v>
+      </c>
+      <c r="BN58" s="18">
+        <v>4386</v>
+      </c>
+      <c r="BO58" s="18">
+        <v>4363</v>
+      </c>
+      <c r="BP58" s="19">
+        <v>201</v>
+      </c>
+      <c r="BQ58" s="18">
+        <v>23194</v>
+      </c>
+      <c r="BR58" s="18">
+        <v>22105</v>
+      </c>
+      <c r="BS58" s="18">
+        <v>13715</v>
+      </c>
+      <c r="BT58" s="18">
+        <v>17413</v>
+      </c>
+      <c r="BU58" s="18">
+        <v>16411</v>
+      </c>
+      <c r="BV58" s="18">
+        <v>13280</v>
+      </c>
+      <c r="BW58" s="18">
+        <v>462</v>
+      </c>
+      <c r="BX58" s="18">
+        <v>466</v>
+      </c>
+      <c r="BY58" s="18">
+        <v>37</v>
+      </c>
+      <c r="BZ58" s="18">
+        <v>5319</v>
+      </c>
+      <c r="CA58" s="18">
+        <v>5228</v>
+      </c>
+      <c r="CB58" s="19">
+        <v>397</v>
+      </c>
+      <c r="CC58" s="40">
+        <v>1147</v>
+      </c>
+      <c r="CD58" s="19">
+        <v>20069</v>
+      </c>
       <c r="CE58" s="23"/>
       <c r="CF58" s="13" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:84" ht="18.75" customHeight="1">
       <c r="A59" s="39"/>
       <c r="B59" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C59" s="18">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D59" s="27">
-        <v>15470</v>
+        <v>11301</v>
       </c>
       <c r="E59" s="18">
-        <v>3082</v>
+        <v>3107</v>
       </c>
       <c r="F59" s="27">
-        <v>335757</v>
+        <v>340579</v>
       </c>
       <c r="G59" s="16">
         <v>1</v>
       </c>
       <c r="H59" s="35">
         <v>550</v>
       </c>
       <c r="I59" s="18">
         <v>6</v>
       </c>
       <c r="J59" s="27">
         <v>940</v>
       </c>
       <c r="K59" s="18">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="L59" s="27">
-        <v>6814</v>
+        <v>6345</v>
       </c>
       <c r="M59" s="18">
-        <v>2458</v>
+        <v>2442</v>
       </c>
       <c r="N59" s="27">
-        <v>242391</v>
+        <v>241845</v>
       </c>
       <c r="O59" s="18">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="P59" s="27">
-        <v>7769</v>
+        <v>4267</v>
       </c>
       <c r="Q59" s="18">
-        <v>478</v>
+        <v>514</v>
       </c>
       <c r="R59" s="27">
-        <v>83928</v>
+        <v>89441</v>
       </c>
       <c r="S59" s="15">
         <v>0</v>
       </c>
       <c r="T59" s="15">
         <v>0</v>
       </c>
       <c r="U59" s="18">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V59" s="27">
-        <v>5027</v>
+        <v>4809</v>
       </c>
       <c r="W59" s="15">
         <v>0</v>
       </c>
       <c r="X59" s="15">
         <v>0</v>
       </c>
       <c r="Y59" s="15">
         <v>0</v>
       </c>
       <c r="Z59" s="15">
         <v>0</v>
       </c>
       <c r="AA59" s="15">
         <v>0</v>
       </c>
       <c r="AB59" s="15">
         <v>0</v>
       </c>
       <c r="AC59" s="15">
         <v>0</v>
       </c>
       <c r="AD59" s="15">
         <v>0</v>
       </c>
       <c r="AE59" s="16">
         <v>6</v>
       </c>
       <c r="AF59" s="35">
         <v>139</v>
       </c>
       <c r="AG59" s="18">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="AH59" s="27">
-        <v>2909</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>3048</v>
+      </c>
+      <c r="AI59" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ59" s="15">
+        <v>0</v>
       </c>
       <c r="AK59" s="16">
         <v>5</v>
       </c>
       <c r="AL59" s="36">
-        <v>562</v>
+        <v>496</v>
       </c>
       <c r="AM59" s="18"/>
       <c r="AN59" s="18"/>
       <c r="AO59" s="18"/>
       <c r="AP59" s="18"/>
       <c r="AQ59" s="18"/>
       <c r="AR59" s="18"/>
       <c r="AS59" s="18"/>
       <c r="AT59" s="18"/>
       <c r="AU59" s="18"/>
       <c r="AV59" s="18"/>
       <c r="AW59" s="18"/>
       <c r="AX59" s="18"/>
       <c r="AY59" s="18"/>
       <c r="AZ59" s="18"/>
       <c r="BA59" s="18"/>
       <c r="BB59" s="18"/>
       <c r="BC59" s="18"/>
       <c r="BD59" s="18"/>
       <c r="BE59" s="18"/>
       <c r="BF59" s="18"/>
       <c r="BG59" s="16"/>
       <c r="BH59" s="18"/>
       <c r="BI59" s="18"/>
       <c r="BJ59" s="18"/>
       <c r="BK59" s="18"/>
       <c r="BL59" s="18"/>
       <c r="BM59" s="18"/>
       <c r="BN59" s="18"/>
       <c r="BO59" s="18"/>
       <c r="BP59" s="19"/>
       <c r="BQ59" s="18"/>
       <c r="BR59" s="18"/>
       <c r="BS59" s="18"/>
       <c r="BT59" s="18"/>
       <c r="BU59" s="18"/>
       <c r="BV59" s="18"/>
       <c r="BW59" s="18"/>
       <c r="BX59" s="18"/>
       <c r="BY59" s="18"/>
       <c r="BZ59" s="18"/>
       <c r="CA59" s="18"/>
       <c r="CB59" s="19"/>
       <c r="CC59" s="40"/>
       <c r="CD59" s="19"/>
       <c r="CE59" s="23"/>
       <c r="CF59" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:84" ht="18.75" customHeight="1">
       <c r="A60" s="39"/>
       <c r="B60" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C60" s="18">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="D60" s="27">
-        <v>13062</v>
+        <v>15470</v>
       </c>
       <c r="E60" s="18">
-        <v>2988</v>
+        <v>3082</v>
       </c>
       <c r="F60" s="27">
-        <v>326646</v>
+        <v>335757</v>
       </c>
       <c r="G60" s="16">
         <v>1</v>
       </c>
       <c r="H60" s="35">
         <v>550</v>
       </c>
       <c r="I60" s="18">
         <v>6</v>
       </c>
       <c r="J60" s="27">
         <v>940</v>
       </c>
       <c r="K60" s="18">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="L60" s="27">
-        <v>4707</v>
+        <v>6814</v>
       </c>
       <c r="M60" s="18">
-        <v>2418</v>
+        <v>2458</v>
       </c>
       <c r="N60" s="27">
-        <v>240120</v>
+        <v>242391</v>
       </c>
       <c r="O60" s="18">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P60" s="27">
-        <v>6701</v>
+        <v>7769</v>
       </c>
       <c r="Q60" s="18">
-        <v>430</v>
+        <v>478</v>
       </c>
       <c r="R60" s="27">
-        <v>77227</v>
-[...5 lines deleted...]
-        <v>965</v>
+        <v>83928</v>
+      </c>
+      <c r="S60" s="15">
+        <v>0</v>
+      </c>
+      <c r="T60" s="15">
+        <v>0</v>
       </c>
       <c r="U60" s="18">
         <v>26</v>
       </c>
       <c r="V60" s="27">
         <v>5027</v>
       </c>
       <c r="W60" s="15">
         <v>0</v>
       </c>
       <c r="X60" s="15">
         <v>0</v>
       </c>
       <c r="Y60" s="15">
         <v>0</v>
       </c>
       <c r="Z60" s="15">
         <v>0</v>
       </c>
       <c r="AA60" s="15">
         <v>0</v>
       </c>
       <c r="AB60" s="15">
         <v>0</v>
       </c>
       <c r="AC60" s="15">
         <v>0</v>
       </c>
       <c r="AD60" s="15">
         <v>0</v>
       </c>
       <c r="AE60" s="16">
         <v>6</v>
       </c>
       <c r="AF60" s="35">
         <v>139</v>
       </c>
       <c r="AG60" s="18">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="AH60" s="27">
-        <v>2771</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2909</v>
+      </c>
+      <c r="AI60" s="16">
+        <v>2</v>
+      </c>
+      <c r="AJ60" s="16">
+        <v>199</v>
       </c>
       <c r="AK60" s="16">
         <v>5</v>
       </c>
       <c r="AL60" s="36">
         <v>562</v>
       </c>
-      <c r="AM60" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM60" s="18"/>
+      <c r="AN60" s="18"/>
+      <c r="AO60" s="18"/>
+      <c r="AP60" s="18"/>
+      <c r="AQ60" s="18"/>
+      <c r="AR60" s="18"/>
+      <c r="AS60" s="18"/>
+      <c r="AT60" s="18"/>
+      <c r="AU60" s="18"/>
+      <c r="AV60" s="18"/>
+      <c r="AW60" s="18"/>
+      <c r="AX60" s="18"/>
+      <c r="AY60" s="18"/>
+      <c r="AZ60" s="18"/>
+      <c r="BA60" s="18"/>
+      <c r="BB60" s="18"/>
+      <c r="BC60" s="18"/>
+      <c r="BD60" s="18"/>
+      <c r="BE60" s="18"/>
+      <c r="BF60" s="18"/>
+      <c r="BG60" s="16"/>
+      <c r="BH60" s="18"/>
+      <c r="BI60" s="18"/>
+      <c r="BJ60" s="18"/>
+      <c r="BK60" s="18"/>
+      <c r="BL60" s="18"/>
+      <c r="BM60" s="18"/>
+      <c r="BN60" s="18"/>
+      <c r="BO60" s="18"/>
+      <c r="BP60" s="19"/>
+      <c r="BQ60" s="18"/>
+      <c r="BR60" s="18"/>
+      <c r="BS60" s="18"/>
+      <c r="BT60" s="18"/>
+      <c r="BU60" s="18"/>
+      <c r="BV60" s="18"/>
+      <c r="BW60" s="18"/>
+      <c r="BX60" s="18"/>
+      <c r="BY60" s="18"/>
+      <c r="BZ60" s="18"/>
+      <c r="CA60" s="18"/>
+      <c r="CB60" s="19"/>
+      <c r="CC60" s="40"/>
+      <c r="CD60" s="19"/>
       <c r="CE60" s="23"/>
       <c r="CF60" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:84" ht="18.75" customHeight="1">
       <c r="A61" s="39"/>
       <c r="B61" s="34" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="C61" s="18">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="D61" s="27">
-        <v>13582</v>
+        <v>13062</v>
       </c>
       <c r="E61" s="18">
-        <v>3001</v>
+        <v>2988</v>
       </c>
       <c r="F61" s="27">
-        <v>328082</v>
+        <v>326646</v>
       </c>
       <c r="G61" s="16">
         <v>1</v>
       </c>
       <c r="H61" s="35">
         <v>550</v>
       </c>
       <c r="I61" s="18">
         <v>6</v>
       </c>
       <c r="J61" s="27">
         <v>940</v>
       </c>
       <c r="K61" s="18">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="L61" s="27">
-        <v>5604</v>
+        <v>4707</v>
       </c>
       <c r="M61" s="18">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="N61" s="27">
-        <v>241219</v>
+        <v>240120</v>
       </c>
       <c r="O61" s="18">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P61" s="27">
-        <v>6797</v>
+        <v>6701</v>
       </c>
       <c r="Q61" s="18">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="R61" s="27">
-        <v>76240</v>
+        <v>77227</v>
       </c>
       <c r="S61" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T61" s="16">
-        <v>353</v>
+        <v>965</v>
       </c>
       <c r="U61" s="18">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="V61" s="27">
-        <v>5831</v>
+        <v>5027</v>
       </c>
       <c r="W61" s="15">
         <v>0</v>
       </c>
       <c r="X61" s="15">
         <v>0</v>
       </c>
       <c r="Y61" s="15">
         <v>0</v>
       </c>
       <c r="Z61" s="15">
         <v>0</v>
       </c>
       <c r="AA61" s="15">
         <v>0</v>
       </c>
       <c r="AB61" s="15">
         <v>0</v>
       </c>
       <c r="AC61" s="15">
         <v>0</v>
       </c>
       <c r="AD61" s="15">
         <v>0</v>
       </c>
       <c r="AE61" s="16">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="AF61" s="35">
-        <v>277</v>
+        <v>139</v>
       </c>
       <c r="AG61" s="18">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="AH61" s="27">
-        <v>3290</v>
+        <v>2771</v>
       </c>
       <c r="AI61" s="15">
         <v>0</v>
       </c>
       <c r="AJ61" s="15">
         <v>0</v>
       </c>
       <c r="AK61" s="16">
         <v>5</v>
       </c>
       <c r="AL61" s="36">
         <v>562</v>
       </c>
-      <c r="AM61" s="18"/>
-[...42 lines deleted...]
-      <c r="CD61" s="19"/>
+      <c r="AM61" s="18">
+        <v>66084</v>
+      </c>
+      <c r="AN61" s="18">
+        <v>66334</v>
+      </c>
+      <c r="AO61" s="18">
+        <v>3031</v>
+      </c>
+      <c r="AP61" s="18">
+        <v>145</v>
+      </c>
+      <c r="AQ61" s="18">
+        <v>96</v>
+      </c>
+      <c r="AR61" s="18">
+        <v>92</v>
+      </c>
+      <c r="AS61" s="18">
+        <v>233</v>
+      </c>
+      <c r="AT61" s="18">
+        <v>216</v>
+      </c>
+      <c r="AU61" s="18">
+        <v>28</v>
+      </c>
+      <c r="AV61" s="18">
+        <v>14977</v>
+      </c>
+      <c r="AW61" s="18">
+        <v>15269</v>
+      </c>
+      <c r="AX61" s="18">
+        <v>791</v>
+      </c>
+      <c r="AY61" s="18">
+        <v>8140</v>
+      </c>
+      <c r="AZ61" s="18">
+        <v>8035</v>
+      </c>
+      <c r="BA61" s="18">
+        <v>958</v>
+      </c>
+      <c r="BB61" s="18">
+        <v>36803</v>
+      </c>
+      <c r="BC61" s="18">
+        <v>36748</v>
+      </c>
+      <c r="BD61" s="18">
+        <v>735</v>
+      </c>
+      <c r="BE61" s="18">
+        <v>63</v>
+      </c>
+      <c r="BF61" s="18">
+        <v>63</v>
+      </c>
+      <c r="BG61" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH61" s="18">
+        <v>197</v>
+      </c>
+      <c r="BI61" s="18">
+        <v>196</v>
+      </c>
+      <c r="BJ61" s="18">
+        <v>42</v>
+      </c>
+      <c r="BK61" s="18">
+        <v>637</v>
+      </c>
+      <c r="BL61" s="18">
+        <v>782</v>
+      </c>
+      <c r="BM61" s="18">
+        <v>224</v>
+      </c>
+      <c r="BN61" s="18">
+        <v>4890</v>
+      </c>
+      <c r="BO61" s="18">
+        <v>4929</v>
+      </c>
+      <c r="BP61" s="19">
+        <v>162</v>
+      </c>
+      <c r="BQ61" s="18">
+        <v>28443</v>
+      </c>
+      <c r="BR61" s="18">
+        <v>28960</v>
+      </c>
+      <c r="BS61" s="18">
+        <v>13198</v>
+      </c>
+      <c r="BT61" s="18">
+        <v>22118</v>
+      </c>
+      <c r="BU61" s="18">
+        <v>22652</v>
+      </c>
+      <c r="BV61" s="18">
+        <v>12746</v>
+      </c>
+      <c r="BW61" s="18">
+        <v>616</v>
+      </c>
+      <c r="BX61" s="18">
+        <v>612</v>
+      </c>
+      <c r="BY61" s="18">
+        <v>41</v>
+      </c>
+      <c r="BZ61" s="18">
+        <v>5709</v>
+      </c>
+      <c r="CA61" s="18">
+        <v>5696</v>
+      </c>
+      <c r="CB61" s="19">
+        <v>411</v>
+      </c>
+      <c r="CC61" s="40">
+        <v>1747</v>
+      </c>
+      <c r="CD61" s="19">
+        <v>21371</v>
+      </c>
       <c r="CE61" s="23"/>
       <c r="CF61" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:84" ht="18.75" customHeight="1">
       <c r="A62" s="39"/>
       <c r="B62" s="34" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C62" s="18">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="D62" s="27">
-        <v>18387</v>
+        <v>13582</v>
       </c>
       <c r="E62" s="18">
-        <v>2933</v>
+        <v>3001</v>
       </c>
       <c r="F62" s="27">
-        <v>322777</v>
+        <v>328082</v>
       </c>
       <c r="G62" s="16">
         <v>1</v>
       </c>
       <c r="H62" s="35">
-        <v>286</v>
+        <v>550</v>
       </c>
       <c r="I62" s="18">
         <v>6</v>
       </c>
       <c r="J62" s="27">
         <v>940</v>
       </c>
       <c r="K62" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L62" s="27">
-        <v>6844</v>
+        <v>5604</v>
       </c>
       <c r="M62" s="18">
-        <v>2388</v>
+        <v>2407</v>
       </c>
       <c r="N62" s="27">
-        <v>241239</v>
+        <v>241219</v>
       </c>
       <c r="O62" s="18">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P62" s="27">
-        <v>9522</v>
+        <v>6797</v>
       </c>
       <c r="Q62" s="18">
-        <v>402</v>
+        <v>428</v>
       </c>
       <c r="R62" s="27">
-        <v>71439</v>
+        <v>76240</v>
       </c>
       <c r="S62" s="16">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T62" s="16">
-        <v>965</v>
+        <v>353</v>
       </c>
       <c r="U62" s="18">
         <v>30</v>
       </c>
       <c r="V62" s="27">
         <v>5831</v>
       </c>
       <c r="W62" s="15">
         <v>0</v>
       </c>
       <c r="X62" s="15">
         <v>0</v>
       </c>
       <c r="Y62" s="15">
         <v>0</v>
       </c>
       <c r="Z62" s="15">
         <v>0</v>
       </c>
       <c r="AA62" s="15">
         <v>0</v>
       </c>
       <c r="AB62" s="15">
         <v>0</v>
       </c>
       <c r="AC62" s="15">
         <v>0</v>
       </c>
       <c r="AD62" s="15">
         <v>0</v>
       </c>
       <c r="AE62" s="16">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="AF62" s="35">
-        <v>770</v>
+        <v>277</v>
       </c>
       <c r="AG62" s="18">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="AH62" s="27">
-        <v>2766</v>
+        <v>3290</v>
       </c>
       <c r="AI62" s="15">
         <v>0</v>
       </c>
       <c r="AJ62" s="15">
         <v>0</v>
       </c>
       <c r="AK62" s="16">
         <v>5</v>
       </c>
       <c r="AL62" s="36">
         <v>562</v>
       </c>
       <c r="AM62" s="18"/>
       <c r="AN62" s="18"/>
       <c r="AO62" s="18"/>
       <c r="AP62" s="18"/>
       <c r="AQ62" s="18"/>
       <c r="AR62" s="18"/>
       <c r="AS62" s="18"/>
       <c r="AT62" s="18"/>
       <c r="AU62" s="18"/>
       <c r="AV62" s="18"/>
       <c r="AW62" s="18"/>
       <c r="AX62" s="18"/>
@@ -14650,1141 +14762,1141 @@
       <c r="BH62" s="18"/>
       <c r="BI62" s="18"/>
       <c r="BJ62" s="18"/>
       <c r="BK62" s="18"/>
       <c r="BL62" s="18"/>
       <c r="BM62" s="18"/>
       <c r="BN62" s="18"/>
       <c r="BO62" s="18"/>
       <c r="BP62" s="19"/>
       <c r="BQ62" s="18"/>
       <c r="BR62" s="18"/>
       <c r="BS62" s="18"/>
       <c r="BT62" s="18"/>
       <c r="BU62" s="18"/>
       <c r="BV62" s="18"/>
       <c r="BW62" s="18"/>
       <c r="BX62" s="18"/>
       <c r="BY62" s="18"/>
       <c r="BZ62" s="18"/>
       <c r="CA62" s="18"/>
       <c r="CB62" s="19"/>
       <c r="CC62" s="40"/>
       <c r="CD62" s="19"/>
       <c r="CE62" s="23"/>
       <c r="CF62" s="13" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:84" ht="18.75" customHeight="1">
       <c r="A63" s="39"/>
       <c r="B63" s="34" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C63" s="18">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="D63" s="27">
-        <v>13334</v>
+        <v>18387</v>
       </c>
       <c r="E63" s="18">
-        <v>2923</v>
+        <v>2933</v>
       </c>
       <c r="F63" s="27">
-        <v>322808</v>
+        <v>322777</v>
       </c>
       <c r="G63" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H63" s="35">
-        <v>1122</v>
+        <v>286</v>
       </c>
       <c r="I63" s="18">
         <v>6</v>
       </c>
       <c r="J63" s="27">
         <v>940</v>
       </c>
       <c r="K63" s="18">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="L63" s="27">
-        <v>8273</v>
+        <v>6844</v>
       </c>
       <c r="M63" s="18">
-        <v>2286</v>
+        <v>2388</v>
       </c>
       <c r="N63" s="27">
-        <v>227588</v>
+        <v>241239</v>
       </c>
       <c r="O63" s="18">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="P63" s="27">
-        <v>3422</v>
+        <v>9522</v>
       </c>
       <c r="Q63" s="18">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="R63" s="27">
-        <v>68017</v>
+        <v>71439</v>
       </c>
       <c r="S63" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T63" s="16">
-        <v>240</v>
+        <v>965</v>
       </c>
       <c r="U63" s="18">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="V63" s="27">
-        <v>22525</v>
+        <v>5831</v>
       </c>
       <c r="W63" s="15">
         <v>0</v>
       </c>
       <c r="X63" s="15">
         <v>0</v>
       </c>
       <c r="Y63" s="15">
         <v>0</v>
       </c>
       <c r="Z63" s="15">
         <v>0</v>
       </c>
       <c r="AA63" s="15">
         <v>0</v>
       </c>
       <c r="AB63" s="15">
         <v>0</v>
       </c>
       <c r="AC63" s="15">
         <v>0</v>
       </c>
       <c r="AD63" s="15">
         <v>0</v>
       </c>
       <c r="AE63" s="16">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="AF63" s="35">
-        <v>277</v>
+        <v>770</v>
       </c>
       <c r="AG63" s="18">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="AH63" s="27">
-        <v>3176</v>
+        <v>2766</v>
       </c>
       <c r="AI63" s="15">
         <v>0</v>
       </c>
       <c r="AJ63" s="15">
         <v>0</v>
       </c>
       <c r="AK63" s="16">
         <v>5</v>
       </c>
       <c r="AL63" s="36">
         <v>562</v>
       </c>
-      <c r="AM63" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM63" s="18"/>
+      <c r="AN63" s="18"/>
+      <c r="AO63" s="18"/>
+      <c r="AP63" s="18"/>
+      <c r="AQ63" s="18"/>
+      <c r="AR63" s="18"/>
+      <c r="AS63" s="18"/>
+      <c r="AT63" s="18"/>
+      <c r="AU63" s="18"/>
+      <c r="AV63" s="18"/>
+      <c r="AW63" s="18"/>
+      <c r="AX63" s="18"/>
+      <c r="AY63" s="18"/>
+      <c r="AZ63" s="18"/>
+      <c r="BA63" s="18"/>
+      <c r="BB63" s="18"/>
+      <c r="BC63" s="18"/>
+      <c r="BD63" s="18"/>
+      <c r="BE63" s="18"/>
+      <c r="BF63" s="18"/>
+      <c r="BG63" s="16"/>
+      <c r="BH63" s="18"/>
+      <c r="BI63" s="18"/>
+      <c r="BJ63" s="18"/>
+      <c r="BK63" s="18"/>
+      <c r="BL63" s="18"/>
+      <c r="BM63" s="18"/>
+      <c r="BN63" s="18"/>
+      <c r="BO63" s="18"/>
+      <c r="BP63" s="19"/>
+      <c r="BQ63" s="18"/>
+      <c r="BR63" s="18"/>
+      <c r="BS63" s="18"/>
+      <c r="BT63" s="18"/>
+      <c r="BU63" s="18"/>
+      <c r="BV63" s="18"/>
+      <c r="BW63" s="18"/>
+      <c r="BX63" s="18"/>
+      <c r="BY63" s="18"/>
+      <c r="BZ63" s="18"/>
+      <c r="CA63" s="18"/>
+      <c r="CB63" s="19"/>
+      <c r="CC63" s="40"/>
+      <c r="CD63" s="19"/>
       <c r="CE63" s="23"/>
       <c r="CF63" s="13" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A64" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A64" s="39"/>
       <c r="B64" s="34" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="C64" s="18">
         <v>134</v>
       </c>
-      <c r="D64" s="18">
-        <v>12772</v>
+      <c r="D64" s="27">
+        <v>13334</v>
       </c>
       <c r="E64" s="18">
-        <v>3352</v>
-[...2 lines deleted...]
-        <v>336240</v>
+        <v>2923</v>
+      </c>
+      <c r="F64" s="27">
+        <v>322808</v>
       </c>
       <c r="G64" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H64" s="35">
-        <v>510</v>
+        <v>1122</v>
       </c>
       <c r="I64" s="18">
         <v>6</v>
       </c>
       <c r="J64" s="27">
         <v>940</v>
       </c>
       <c r="K64" s="18">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>9895</v>
+        <v>93</v>
+      </c>
+      <c r="L64" s="27">
+        <v>8273</v>
       </c>
       <c r="M64" s="18">
-        <v>2542</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>2286</v>
+      </c>
+      <c r="N64" s="27">
+        <v>227588</v>
+      </c>
+      <c r="O64" s="18">
+        <v>24</v>
+      </c>
+      <c r="P64" s="27">
+        <v>3422</v>
       </c>
       <c r="Q64" s="18">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>70028</v>
+        <v>378</v>
+      </c>
+      <c r="R64" s="27">
+        <v>68017</v>
       </c>
       <c r="S64" s="16">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T64" s="16">
-        <v>1842</v>
+        <v>240</v>
       </c>
       <c r="U64" s="18">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>20684</v>
+        <v>128</v>
+      </c>
+      <c r="V64" s="27">
+        <v>22525</v>
       </c>
       <c r="W64" s="15">
         <v>0</v>
       </c>
       <c r="X64" s="15">
         <v>0</v>
       </c>
       <c r="Y64" s="15">
         <v>0</v>
       </c>
       <c r="Z64" s="15">
         <v>0</v>
       </c>
       <c r="AA64" s="15">
         <v>0</v>
       </c>
       <c r="AB64" s="15">
         <v>0</v>
       </c>
       <c r="AC64" s="15">
         <v>0</v>
       </c>
       <c r="AD64" s="15">
         <v>0</v>
       </c>
-      <c r="AE64" s="18">
-[...3 lines deleted...]
-        <v>525</v>
+      <c r="AE64" s="16">
+        <v>12</v>
+      </c>
+      <c r="AF64" s="35">
+        <v>277</v>
       </c>
       <c r="AG64" s="18">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>6998</v>
+        <v>120</v>
+      </c>
+      <c r="AH64" s="27">
+        <v>3176</v>
       </c>
       <c r="AI64" s="15">
         <v>0</v>
       </c>
       <c r="AJ64" s="15">
         <v>0</v>
       </c>
       <c r="AK64" s="16">
         <v>5</v>
       </c>
-      <c r="AL64" s="24">
+      <c r="AL64" s="36">
         <v>562</v>
       </c>
-      <c r="AM64" s="18"/>
-[...42 lines deleted...]
-      <c r="CD64" s="19"/>
+      <c r="AM64" s="18">
+        <v>72256</v>
+      </c>
+      <c r="AN64" s="18">
+        <v>71999</v>
+      </c>
+      <c r="AO64" s="18">
+        <v>3288</v>
+      </c>
+      <c r="AP64" s="18">
+        <v>144</v>
+      </c>
+      <c r="AQ64" s="18">
+        <v>144</v>
+      </c>
+      <c r="AR64" s="18">
+        <v>92</v>
+      </c>
+      <c r="AS64" s="18">
+        <v>230</v>
+      </c>
+      <c r="AT64" s="18">
+        <v>243</v>
+      </c>
+      <c r="AU64" s="18">
+        <v>15</v>
+      </c>
+      <c r="AV64" s="18">
+        <v>16464</v>
+      </c>
+      <c r="AW64" s="18">
+        <v>16133</v>
+      </c>
+      <c r="AX64" s="18">
+        <v>1122</v>
+      </c>
+      <c r="AY64" s="18">
+        <v>9058</v>
+      </c>
+      <c r="AZ64" s="18">
+        <v>8980</v>
+      </c>
+      <c r="BA64" s="18">
+        <v>1036</v>
+      </c>
+      <c r="BB64" s="18">
+        <v>41390</v>
+      </c>
+      <c r="BC64" s="18">
+        <v>41358</v>
+      </c>
+      <c r="BD64" s="18">
+        <v>767</v>
+      </c>
+      <c r="BE64" s="18">
+        <v>135</v>
+      </c>
+      <c r="BF64" s="18">
+        <v>135</v>
+      </c>
+      <c r="BG64" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH64" s="18">
+        <v>215</v>
+      </c>
+      <c r="BI64" s="18">
+        <v>226</v>
+      </c>
+      <c r="BJ64" s="18">
+        <v>31</v>
+      </c>
+      <c r="BK64" s="18">
+        <v>602</v>
+      </c>
+      <c r="BL64" s="18">
+        <v>796</v>
+      </c>
+      <c r="BM64" s="18">
+        <v>30</v>
+      </c>
+      <c r="BN64" s="18">
+        <v>4017</v>
+      </c>
+      <c r="BO64" s="18">
+        <v>3984</v>
+      </c>
+      <c r="BP64" s="19">
+        <v>195</v>
+      </c>
+      <c r="BQ64" s="18">
+        <v>26905</v>
+      </c>
+      <c r="BR64" s="18">
+        <v>26920</v>
+      </c>
+      <c r="BS64" s="18">
+        <v>13183</v>
+      </c>
+      <c r="BT64" s="18">
+        <v>21508</v>
+      </c>
+      <c r="BU64" s="18">
+        <v>21540</v>
+      </c>
+      <c r="BV64" s="18">
+        <v>12714</v>
+      </c>
+      <c r="BW64" s="18">
+        <v>740</v>
+      </c>
+      <c r="BX64" s="18">
+        <v>748</v>
+      </c>
+      <c r="BY64" s="18">
+        <v>33</v>
+      </c>
+      <c r="BZ64" s="18">
+        <v>4658</v>
+      </c>
+      <c r="CA64" s="18">
+        <v>4632</v>
+      </c>
+      <c r="CB64" s="19">
+        <v>436</v>
+      </c>
+      <c r="CC64" s="40">
+        <v>3790</v>
+      </c>
+      <c r="CD64" s="19">
+        <v>19564</v>
+      </c>
       <c r="CE64" s="23"/>
       <c r="CF64" s="13" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
     </row>
     <row r="65" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A65" s="39"/>
+      <c r="A65" s="39" t="s">
+        <v>124</v>
+      </c>
       <c r="B65" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C65" s="18">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="D65" s="18">
-        <v>15400</v>
+        <v>12772</v>
       </c>
       <c r="E65" s="18">
-        <v>3262</v>
+        <v>3352</v>
       </c>
       <c r="F65" s="18">
-        <v>329956</v>
+        <v>336240</v>
       </c>
       <c r="G65" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H65" s="35">
-        <v>1135</v>
+        <v>510</v>
       </c>
       <c r="I65" s="18">
         <v>6</v>
       </c>
-      <c r="J65" s="18">
+      <c r="J65" s="27">
         <v>940</v>
       </c>
       <c r="K65" s="18">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="L65" s="18">
-        <v>8181</v>
+        <v>9895</v>
       </c>
       <c r="M65" s="18">
-        <v>2447</v>
+        <v>2542</v>
       </c>
       <c r="N65" s="18">
-        <v>229425</v>
-[...5 lines deleted...]
-        <v>4214</v>
+        <v>237028</v>
+      </c>
+      <c r="O65" s="15">
+        <v>0</v>
+      </c>
+      <c r="P65" s="15">
+        <v>0</v>
       </c>
       <c r="Q65" s="18">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="R65" s="18">
-        <v>72573</v>
+        <v>70028</v>
       </c>
       <c r="S65" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="T65" s="16">
-        <v>1377</v>
+        <v>1842</v>
       </c>
       <c r="U65" s="18">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="V65" s="18">
-        <v>19951</v>
+        <v>20684</v>
       </c>
       <c r="W65" s="15">
         <v>0</v>
       </c>
       <c r="X65" s="15">
         <v>0</v>
       </c>
       <c r="Y65" s="15">
         <v>0</v>
       </c>
       <c r="Z65" s="15">
         <v>0</v>
       </c>
       <c r="AA65" s="15">
         <v>0</v>
       </c>
       <c r="AB65" s="15">
         <v>0</v>
       </c>
       <c r="AC65" s="15">
         <v>0</v>
       </c>
       <c r="AD65" s="15">
         <v>0</v>
       </c>
       <c r="AE65" s="18">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="AF65" s="18">
-        <v>295</v>
+        <v>525</v>
       </c>
       <c r="AG65" s="18">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="AH65" s="18">
-        <v>6703</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>6998</v>
+      </c>
+      <c r="AI65" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ65" s="15">
+        <v>0</v>
       </c>
       <c r="AK65" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AL65" s="24">
-        <v>364</v>
+        <v>562</v>
       </c>
       <c r="AM65" s="18"/>
       <c r="AN65" s="18"/>
       <c r="AO65" s="18"/>
       <c r="AP65" s="18"/>
       <c r="AQ65" s="18"/>
       <c r="AR65" s="18"/>
       <c r="AS65" s="18"/>
       <c r="AT65" s="18"/>
       <c r="AU65" s="18"/>
       <c r="AV65" s="18"/>
       <c r="AW65" s="18"/>
       <c r="AX65" s="18"/>
       <c r="AY65" s="18"/>
       <c r="AZ65" s="18"/>
       <c r="BA65" s="18"/>
       <c r="BB65" s="18"/>
       <c r="BC65" s="18"/>
       <c r="BD65" s="18"/>
       <c r="BE65" s="18"/>
       <c r="BF65" s="18"/>
       <c r="BG65" s="16"/>
       <c r="BH65" s="18"/>
       <c r="BI65" s="18"/>
       <c r="BJ65" s="18"/>
       <c r="BK65" s="18"/>
       <c r="BL65" s="18"/>
       <c r="BM65" s="18"/>
       <c r="BN65" s="18"/>
       <c r="BO65" s="18"/>
       <c r="BP65" s="19"/>
       <c r="BQ65" s="18"/>
       <c r="BR65" s="18"/>
       <c r="BS65" s="18"/>
       <c r="BT65" s="18"/>
       <c r="BU65" s="18"/>
       <c r="BV65" s="18"/>
       <c r="BW65" s="18"/>
       <c r="BX65" s="18"/>
       <c r="BY65" s="18"/>
       <c r="BZ65" s="18"/>
       <c r="CA65" s="18"/>
       <c r="CB65" s="19"/>
       <c r="CC65" s="18"/>
       <c r="CD65" s="19"/>
       <c r="CE65" s="23"/>
       <c r="CF65" s="13" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:84" ht="18.75" customHeight="1">
       <c r="A66" s="39"/>
       <c r="B66" s="34" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="C66" s="18">
-        <v>213</v>
+        <v>156</v>
       </c>
       <c r="D66" s="18">
-        <v>23295</v>
+        <v>15400</v>
       </c>
       <c r="E66" s="18">
-        <v>3568</v>
+        <v>3262</v>
       </c>
       <c r="F66" s="18">
-        <v>371228</v>
+        <v>329956</v>
       </c>
       <c r="G66" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H66" s="35">
-        <v>550</v>
+        <v>1135</v>
       </c>
       <c r="I66" s="18">
         <v>6</v>
       </c>
       <c r="J66" s="18">
         <v>940</v>
       </c>
       <c r="K66" s="18">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="L66" s="18">
-        <v>16484</v>
+        <v>8181</v>
       </c>
       <c r="M66" s="18">
-        <v>2793</v>
+        <v>2447</v>
       </c>
       <c r="N66" s="18">
-        <v>274914</v>
+        <v>229425</v>
       </c>
       <c r="O66" s="16">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P66" s="16">
-        <v>3721</v>
+        <v>4214</v>
       </c>
       <c r="Q66" s="18">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="R66" s="18">
-        <v>68852</v>
+        <v>72573</v>
       </c>
       <c r="S66" s="16">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="T66" s="16">
-        <v>2094</v>
+        <v>1377</v>
       </c>
       <c r="U66" s="18">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="V66" s="18">
-        <v>19748</v>
+        <v>19951</v>
       </c>
       <c r="W66" s="15">
         <v>0</v>
       </c>
       <c r="X66" s="15">
         <v>0</v>
       </c>
       <c r="Y66" s="15">
         <v>0</v>
       </c>
       <c r="Z66" s="15">
         <v>0</v>
       </c>
       <c r="AA66" s="15">
         <v>0</v>
       </c>
       <c r="AB66" s="15">
         <v>0</v>
       </c>
       <c r="AC66" s="15">
         <v>0</v>
       </c>
       <c r="AD66" s="15">
         <v>0</v>
       </c>
       <c r="AE66" s="18">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="AF66" s="18">
-        <v>347</v>
+        <v>295</v>
       </c>
       <c r="AG66" s="18">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="AH66" s="18">
-        <v>6509</v>
+        <v>6703</v>
       </c>
       <c r="AI66" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ66" s="16">
-        <v>99</v>
+        <v>198</v>
       </c>
       <c r="AK66" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AL66" s="24">
-        <v>265</v>
-[...132 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="AM66" s="18"/>
+      <c r="AN66" s="18"/>
+      <c r="AO66" s="18"/>
+      <c r="AP66" s="18"/>
+      <c r="AQ66" s="18"/>
+      <c r="AR66" s="18"/>
+      <c r="AS66" s="18"/>
+      <c r="AT66" s="18"/>
+      <c r="AU66" s="18"/>
+      <c r="AV66" s="18"/>
+      <c r="AW66" s="18"/>
+      <c r="AX66" s="18"/>
+      <c r="AY66" s="18"/>
+      <c r="AZ66" s="18"/>
+      <c r="BA66" s="18"/>
+      <c r="BB66" s="18"/>
+      <c r="BC66" s="18"/>
+      <c r="BD66" s="18"/>
+      <c r="BE66" s="18"/>
+      <c r="BF66" s="18"/>
+      <c r="BG66" s="16"/>
+      <c r="BH66" s="18"/>
+      <c r="BI66" s="18"/>
+      <c r="BJ66" s="18"/>
+      <c r="BK66" s="18"/>
+      <c r="BL66" s="18"/>
+      <c r="BM66" s="18"/>
+      <c r="BN66" s="18"/>
+      <c r="BO66" s="18"/>
+      <c r="BP66" s="19"/>
+      <c r="BQ66" s="18"/>
+      <c r="BR66" s="18"/>
+      <c r="BS66" s="18"/>
+      <c r="BT66" s="18"/>
+      <c r="BU66" s="18"/>
+      <c r="BV66" s="18"/>
+      <c r="BW66" s="18"/>
+      <c r="BX66" s="18"/>
+      <c r="BY66" s="18"/>
+      <c r="BZ66" s="18"/>
+      <c r="CA66" s="18"/>
+      <c r="CB66" s="19"/>
+      <c r="CC66" s="18"/>
+      <c r="CD66" s="19"/>
       <c r="CE66" s="23"/>
       <c r="CF66" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:84" ht="18.75" customHeight="1">
       <c r="A67" s="39"/>
       <c r="B67" s="34" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C67" s="18">
-        <v>73</v>
+        <v>213</v>
       </c>
       <c r="D67" s="18">
-        <v>6498</v>
+        <v>23295</v>
       </c>
       <c r="E67" s="18">
-        <v>3520</v>
+        <v>3568</v>
       </c>
       <c r="F67" s="18">
-        <v>374226</v>
-[...1 lines deleted...]
-      <c r="G67" s="18">
+        <v>371228</v>
+      </c>
+      <c r="G67" s="16">
         <v>1</v>
       </c>
-      <c r="H67" s="18">
-        <v>551</v>
+      <c r="H67" s="35">
+        <v>550</v>
       </c>
       <c r="I67" s="18">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J67" s="18">
-        <v>1548</v>
+        <v>940</v>
       </c>
       <c r="K67" s="18">
-        <v>47</v>
+        <v>160</v>
       </c>
       <c r="L67" s="18">
-        <v>3374</v>
+        <v>16484</v>
       </c>
       <c r="M67" s="18">
-        <v>2692</v>
+        <v>2793</v>
       </c>
       <c r="N67" s="18">
-        <v>271191</v>
+        <v>274914</v>
       </c>
       <c r="O67" s="16">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2278</v>
+        <v>24</v>
+      </c>
+      <c r="P67" s="16">
+        <v>3721</v>
       </c>
       <c r="Q67" s="18">
-        <v>434</v>
+        <v>386</v>
       </c>
       <c r="R67" s="18">
-        <v>74546</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>68852</v>
+      </c>
+      <c r="S67" s="16">
+        <v>12</v>
+      </c>
+      <c r="T67" s="16">
+        <v>2094</v>
       </c>
       <c r="U67" s="18">
         <v>111</v>
       </c>
       <c r="V67" s="18">
         <v>19748</v>
       </c>
       <c r="W67" s="15">
         <v>0</v>
       </c>
       <c r="X67" s="15">
         <v>0</v>
       </c>
-      <c r="Y67" s="16">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="Y67" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="15">
+        <v>0</v>
       </c>
       <c r="AA67" s="15">
         <v>0</v>
       </c>
       <c r="AB67" s="15">
         <v>0</v>
       </c>
       <c r="AC67" s="15">
         <v>0</v>
       </c>
       <c r="AD67" s="15">
         <v>0</v>
       </c>
       <c r="AE67" s="18">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="AF67" s="18">
-        <v>295</v>
+        <v>347</v>
       </c>
       <c r="AG67" s="18">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="AH67" s="18">
-        <v>6215</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>6509</v>
+      </c>
+      <c r="AI67" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ67" s="16">
+        <v>99</v>
       </c>
       <c r="AK67" s="16">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AL67" s="24">
-        <v>753</v>
-[...44 lines deleted...]
-      <c r="CD67" s="19"/>
+        <v>265</v>
+      </c>
+      <c r="AM67" s="18">
+        <v>75060</v>
+      </c>
+      <c r="AN67" s="18">
+        <v>75404</v>
+      </c>
+      <c r="AO67" s="18">
+        <v>2943</v>
+      </c>
+      <c r="AP67" s="18">
+        <v>133</v>
+      </c>
+      <c r="AQ67" s="18">
+        <v>160</v>
+      </c>
+      <c r="AR67" s="18">
+        <v>65</v>
+      </c>
+      <c r="AS67" s="18">
+        <v>297</v>
+      </c>
+      <c r="AT67" s="18">
+        <v>300</v>
+      </c>
+      <c r="AU67" s="18">
+        <v>12</v>
+      </c>
+      <c r="AV67" s="18">
+        <v>14746</v>
+      </c>
+      <c r="AW67" s="18">
+        <v>14821</v>
+      </c>
+      <c r="AX67" s="18">
+        <v>1047</v>
+      </c>
+      <c r="AY67" s="18">
+        <v>8825</v>
+      </c>
+      <c r="AZ67" s="18">
+        <v>9071</v>
+      </c>
+      <c r="BA67" s="18">
+        <v>791</v>
+      </c>
+      <c r="BB67" s="18">
+        <v>45868</v>
+      </c>
+      <c r="BC67" s="18">
+        <v>46023</v>
+      </c>
+      <c r="BD67" s="18">
+        <v>611</v>
+      </c>
+      <c r="BE67" s="18">
+        <v>114</v>
+      </c>
+      <c r="BF67" s="18">
+        <v>114</v>
+      </c>
+      <c r="BG67" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH67" s="18">
+        <v>181</v>
+      </c>
+      <c r="BI67" s="18">
+        <v>179</v>
+      </c>
+      <c r="BJ67" s="18">
+        <v>33</v>
+      </c>
+      <c r="BK67" s="18">
+        <v>565</v>
+      </c>
+      <c r="BL67" s="18">
+        <v>307</v>
+      </c>
+      <c r="BM67" s="18">
+        <v>288</v>
+      </c>
+      <c r="BN67" s="18">
+        <v>4330</v>
+      </c>
+      <c r="BO67" s="18">
+        <v>4429</v>
+      </c>
+      <c r="BP67" s="19">
+        <v>97</v>
+      </c>
+      <c r="BQ67" s="18">
+        <v>43134</v>
+      </c>
+      <c r="BR67" s="18">
+        <v>47057</v>
+      </c>
+      <c r="BS67" s="18">
+        <v>9259</v>
+      </c>
+      <c r="BT67" s="18">
+        <v>37824</v>
+      </c>
+      <c r="BU67" s="18">
+        <v>41959</v>
+      </c>
+      <c r="BV67" s="18">
+        <v>8579</v>
+      </c>
+      <c r="BW67" s="18">
+        <v>877</v>
+      </c>
+      <c r="BX67" s="18">
+        <v>881</v>
+      </c>
+      <c r="BY67" s="18">
+        <v>28</v>
+      </c>
+      <c r="BZ67" s="18">
+        <v>4434</v>
+      </c>
+      <c r="CA67" s="18">
+        <v>4218</v>
+      </c>
+      <c r="CB67" s="19">
+        <v>652</v>
+      </c>
+      <c r="CC67" s="18">
+        <v>904</v>
+      </c>
+      <c r="CD67" s="19">
+        <v>20668</v>
+      </c>
       <c r="CE67" s="23"/>
       <c r="CF67" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="68" spans="1:84" ht="18.75" customHeight="1">
       <c r="A68" s="39"/>
       <c r="B68" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C68" s="18">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="D68" s="18">
-        <v>9589</v>
+        <v>6498</v>
       </c>
       <c r="E68" s="18">
-        <v>3663</v>
+        <v>3520</v>
       </c>
       <c r="F68" s="18">
-        <v>384346</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>374226</v>
+      </c>
+      <c r="G68" s="18">
+        <v>1</v>
+      </c>
+      <c r="H68" s="18">
+        <v>551</v>
       </c>
       <c r="I68" s="18">
         <v>10</v>
       </c>
       <c r="J68" s="18">
         <v>1548</v>
       </c>
       <c r="K68" s="18">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="L68" s="18">
-        <v>4959</v>
+        <v>3374</v>
       </c>
       <c r="M68" s="18">
-        <v>2866</v>
+        <v>2692</v>
       </c>
       <c r="N68" s="18">
-        <v>285822</v>
+        <v>271191</v>
       </c>
       <c r="O68" s="16">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="P68" s="35">
-        <v>4492</v>
+        <v>2278</v>
       </c>
       <c r="Q68" s="18">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="R68" s="18">
-        <v>70054</v>
+        <v>74546</v>
       </c>
       <c r="S68" s="15">
         <v>0</v>
       </c>
       <c r="T68" s="15">
         <v>0</v>
       </c>
       <c r="U68" s="18">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="V68" s="18">
-        <v>19868</v>
+        <v>19748</v>
       </c>
       <c r="W68" s="15">
         <v>0</v>
       </c>
       <c r="X68" s="15">
         <v>0</v>
       </c>
       <c r="Y68" s="16">
         <v>4</v>
       </c>
       <c r="Z68" s="16">
         <v>225</v>
       </c>
       <c r="AA68" s="15">
         <v>0</v>
       </c>
       <c r="AB68" s="15">
         <v>0</v>
       </c>
       <c r="AC68" s="15">
         <v>0</v>
       </c>
       <c r="AD68" s="15">
         <v>0</v>
       </c>
       <c r="AE68" s="18">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AF68" s="18">
-        <v>139</v>
+        <v>295</v>
       </c>
       <c r="AG68" s="18">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="AH68" s="18">
-        <v>6076</v>
+        <v>6215</v>
       </c>
       <c r="AI68" s="15">
         <v>0</v>
       </c>
       <c r="AJ68" s="15">
         <v>0</v>
       </c>
       <c r="AK68" s="16">
         <v>8</v>
       </c>
       <c r="AL68" s="24">
         <v>753</v>
       </c>
       <c r="AM68" s="18"/>
       <c r="AN68" s="18"/>
       <c r="AO68" s="18"/>
       <c r="AP68" s="18"/>
       <c r="AQ68" s="18"/>
       <c r="AR68" s="18"/>
       <c r="AS68" s="18"/>
       <c r="AT68" s="18"/>
       <c r="AU68" s="18"/>
       <c r="AV68" s="18"/>
       <c r="AW68" s="18"/>
       <c r="AX68" s="18"/>
@@ -15800,571 +15912,571 @@
       <c r="BH68" s="18"/>
       <c r="BI68" s="18"/>
       <c r="BJ68" s="18"/>
       <c r="BK68" s="18"/>
       <c r="BL68" s="18"/>
       <c r="BM68" s="18"/>
       <c r="BN68" s="18"/>
       <c r="BO68" s="18"/>
       <c r="BP68" s="19"/>
       <c r="BQ68" s="18"/>
       <c r="BR68" s="18"/>
       <c r="BS68" s="18"/>
       <c r="BT68" s="18"/>
       <c r="BU68" s="18"/>
       <c r="BV68" s="18"/>
       <c r="BW68" s="18"/>
       <c r="BX68" s="18"/>
       <c r="BY68" s="18"/>
       <c r="BZ68" s="18"/>
       <c r="CA68" s="18"/>
       <c r="CB68" s="19"/>
       <c r="CC68" s="18"/>
       <c r="CD68" s="19"/>
       <c r="CE68" s="23"/>
       <c r="CF68" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="69" spans="1:84" ht="18.75" customHeight="1">
       <c r="A69" s="39"/>
       <c r="B69" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C69" s="18">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="D69" s="18">
-        <v>14930</v>
+        <v>9589</v>
       </c>
       <c r="E69" s="18">
-        <v>3684</v>
+        <v>3663</v>
       </c>
       <c r="F69" s="18">
-        <v>372949</v>
-[...5 lines deleted...]
-        <v>1101</v>
+        <v>384346</v>
+      </c>
+      <c r="G69" s="15">
+        <v>0</v>
+      </c>
+      <c r="H69" s="15">
+        <v>0</v>
       </c>
       <c r="I69" s="18">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J69" s="18">
-        <v>1699</v>
+        <v>1548</v>
       </c>
       <c r="K69" s="18">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="L69" s="18">
-        <v>9323</v>
+        <v>4959</v>
       </c>
       <c r="M69" s="18">
-        <v>3004</v>
+        <v>2866</v>
       </c>
       <c r="N69" s="18">
-        <v>289276</v>
+        <v>285822</v>
       </c>
       <c r="O69" s="16">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="P69" s="35">
-        <v>1445</v>
+        <v>4492</v>
       </c>
       <c r="Q69" s="18">
-        <v>322</v>
+        <v>408</v>
       </c>
       <c r="R69" s="18">
-        <v>52476</v>
-[...5 lines deleted...]
-        <v>2050</v>
+        <v>70054</v>
+      </c>
+      <c r="S69" s="15">
+        <v>0</v>
+      </c>
+      <c r="T69" s="15">
+        <v>0</v>
       </c>
       <c r="U69" s="18">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="V69" s="18">
-        <v>23156</v>
+        <v>19868</v>
       </c>
       <c r="W69" s="15">
         <v>0</v>
       </c>
       <c r="X69" s="15">
         <v>0</v>
       </c>
       <c r="Y69" s="16">
         <v>4</v>
       </c>
       <c r="Z69" s="16">
         <v>225</v>
       </c>
       <c r="AA69" s="15">
         <v>0</v>
       </c>
       <c r="AB69" s="15">
         <v>0</v>
       </c>
       <c r="AC69" s="15">
         <v>0</v>
       </c>
       <c r="AD69" s="15">
         <v>0</v>
       </c>
       <c r="AE69" s="18">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="AF69" s="18">
-        <v>964</v>
+        <v>139</v>
       </c>
       <c r="AG69" s="18">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="AH69" s="18">
-        <v>5112</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>6076</v>
+      </c>
+      <c r="AI69" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ69" s="15">
+        <v>0</v>
       </c>
       <c r="AK69" s="16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AL69" s="24">
-        <v>1004</v>
-[...132 lines deleted...]
-      </c>
+        <v>753</v>
+      </c>
+      <c r="AM69" s="18"/>
+      <c r="AN69" s="18"/>
+      <c r="AO69" s="18"/>
+      <c r="AP69" s="18"/>
+      <c r="AQ69" s="18"/>
+      <c r="AR69" s="18"/>
+      <c r="AS69" s="18"/>
+      <c r="AT69" s="18"/>
+      <c r="AU69" s="18"/>
+      <c r="AV69" s="18"/>
+      <c r="AW69" s="18"/>
+      <c r="AX69" s="18"/>
+      <c r="AY69" s="18"/>
+      <c r="AZ69" s="18"/>
+      <c r="BA69" s="18"/>
+      <c r="BB69" s="18"/>
+      <c r="BC69" s="18"/>
+      <c r="BD69" s="18"/>
+      <c r="BE69" s="18"/>
+      <c r="BF69" s="18"/>
+      <c r="BG69" s="16"/>
+      <c r="BH69" s="18"/>
+      <c r="BI69" s="18"/>
+      <c r="BJ69" s="18"/>
+      <c r="BK69" s="18"/>
+      <c r="BL69" s="18"/>
+      <c r="BM69" s="18"/>
+      <c r="BN69" s="18"/>
+      <c r="BO69" s="18"/>
+      <c r="BP69" s="19"/>
+      <c r="BQ69" s="18"/>
+      <c r="BR69" s="18"/>
+      <c r="BS69" s="18"/>
+      <c r="BT69" s="18"/>
+      <c r="BU69" s="18"/>
+      <c r="BV69" s="18"/>
+      <c r="BW69" s="18"/>
+      <c r="BX69" s="18"/>
+      <c r="BY69" s="18"/>
+      <c r="BZ69" s="18"/>
+      <c r="CA69" s="18"/>
+      <c r="CB69" s="19"/>
+      <c r="CC69" s="18"/>
+      <c r="CD69" s="19"/>
       <c r="CE69" s="23"/>
       <c r="CF69" s="13" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:84" ht="18.75" customHeight="1">
       <c r="A70" s="39"/>
       <c r="B70" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C70" s="18">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="D70" s="18">
-        <v>8982</v>
+        <v>14930</v>
       </c>
       <c r="E70" s="18">
-        <v>3647</v>
+        <v>3684</v>
       </c>
       <c r="F70" s="18">
-        <v>370454</v>
+        <v>372949</v>
       </c>
       <c r="G70" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H70" s="16">
-        <v>160</v>
+        <v>1101</v>
       </c>
       <c r="I70" s="18">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J70" s="18">
-        <v>2588</v>
+        <v>1699</v>
       </c>
       <c r="K70" s="18">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="L70" s="18">
-        <v>7483</v>
+        <v>9323</v>
       </c>
       <c r="M70" s="18">
-        <v>2975</v>
+        <v>3004</v>
       </c>
       <c r="N70" s="18">
-        <v>286124</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>289276</v>
+      </c>
+      <c r="O70" s="16">
+        <v>10</v>
+      </c>
+      <c r="P70" s="35">
+        <v>1445</v>
       </c>
       <c r="Q70" s="18">
         <v>322</v>
       </c>
       <c r="R70" s="18">
         <v>52476</v>
       </c>
       <c r="S70" s="16">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="T70" s="16">
-        <v>962</v>
+        <v>2050</v>
       </c>
       <c r="U70" s="18">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="V70" s="18">
-        <v>23301</v>
+        <v>23156</v>
       </c>
       <c r="W70" s="15">
         <v>0</v>
       </c>
       <c r="X70" s="15">
         <v>0</v>
       </c>
       <c r="Y70" s="16">
         <v>4</v>
       </c>
       <c r="Z70" s="16">
         <v>225</v>
       </c>
       <c r="AA70" s="15">
         <v>0</v>
       </c>
       <c r="AB70" s="15">
         <v>0</v>
       </c>
       <c r="AC70" s="15">
         <v>0</v>
       </c>
       <c r="AD70" s="15">
         <v>0</v>
       </c>
       <c r="AE70" s="18">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="AF70" s="18">
-        <v>277</v>
+        <v>964</v>
       </c>
       <c r="AG70" s="18">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="AH70" s="18">
-        <v>4835</v>
+        <v>5112</v>
       </c>
       <c r="AI70" s="16">
         <v>1</v>
       </c>
       <c r="AJ70" s="16">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="AK70" s="16">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AL70" s="24">
-        <v>905</v>
-[...44 lines deleted...]
-      <c r="CD70" s="19"/>
+        <v>1004</v>
+      </c>
+      <c r="AM70" s="18">
+        <v>72865</v>
+      </c>
+      <c r="AN70" s="18">
+        <v>72177</v>
+      </c>
+      <c r="AO70" s="18">
+        <v>4244</v>
+      </c>
+      <c r="AP70" s="18">
+        <v>123</v>
+      </c>
+      <c r="AQ70" s="18">
+        <v>117</v>
+      </c>
+      <c r="AR70" s="18">
+        <v>70</v>
+      </c>
+      <c r="AS70" s="18">
+        <v>297</v>
+      </c>
+      <c r="AT70" s="18">
+        <v>306</v>
+      </c>
+      <c r="AU70" s="18">
+        <v>3</v>
+      </c>
+      <c r="AV70" s="18">
+        <v>18102</v>
+      </c>
+      <c r="AW70" s="18">
+        <v>17998</v>
+      </c>
+      <c r="AX70" s="18">
+        <v>1335</v>
+      </c>
+      <c r="AY70" s="18">
+        <v>8984</v>
+      </c>
+      <c r="AZ70" s="18">
+        <v>8883</v>
+      </c>
+      <c r="BA70" s="18">
+        <v>925</v>
+      </c>
+      <c r="BB70" s="18">
+        <v>37073</v>
+      </c>
+      <c r="BC70" s="18">
+        <v>36988</v>
+      </c>
+      <c r="BD70" s="18">
+        <v>989</v>
+      </c>
+      <c r="BE70" s="18">
+        <v>183</v>
+      </c>
+      <c r="BF70" s="18">
+        <v>183</v>
+      </c>
+      <c r="BG70" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH70" s="18">
+        <v>167</v>
+      </c>
+      <c r="BI70" s="18">
+        <v>169</v>
+      </c>
+      <c r="BJ70" s="18">
+        <v>31</v>
+      </c>
+      <c r="BK70" s="18">
+        <v>532</v>
+      </c>
+      <c r="BL70" s="18">
+        <v>464</v>
+      </c>
+      <c r="BM70" s="18">
+        <v>355</v>
+      </c>
+      <c r="BN70" s="18">
+        <v>7404</v>
+      </c>
+      <c r="BO70" s="18">
+        <v>7068</v>
+      </c>
+      <c r="BP70" s="19">
+        <v>536</v>
+      </c>
+      <c r="BQ70" s="18">
+        <v>21509</v>
+      </c>
+      <c r="BR70" s="18">
+        <v>20457</v>
+      </c>
+      <c r="BS70" s="18">
+        <v>10340</v>
+      </c>
+      <c r="BT70" s="18">
+        <v>16850</v>
+      </c>
+      <c r="BU70" s="18">
+        <v>15573</v>
+      </c>
+      <c r="BV70" s="18">
+        <v>9886</v>
+      </c>
+      <c r="BW70" s="18">
+        <v>306</v>
+      </c>
+      <c r="BX70" s="18">
+        <v>304</v>
+      </c>
+      <c r="BY70" s="18">
+        <v>30</v>
+      </c>
+      <c r="BZ70" s="18">
+        <v>4353</v>
+      </c>
+      <c r="CA70" s="18">
+        <v>4581</v>
+      </c>
+      <c r="CB70" s="19">
+        <v>425</v>
+      </c>
+      <c r="CC70" s="18">
+        <v>1460</v>
+      </c>
+      <c r="CD70" s="19">
+        <v>4414</v>
+      </c>
       <c r="CE70" s="23"/>
       <c r="CF70" s="13" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:84" ht="18.75" customHeight="1">
       <c r="A71" s="39"/>
       <c r="B71" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C71" s="18">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="D71" s="18">
-        <v>16815</v>
+        <v>8982</v>
       </c>
       <c r="E71" s="18">
-        <v>3781</v>
+        <v>3647</v>
       </c>
       <c r="F71" s="18">
-        <v>375832</v>
+        <v>370454</v>
       </c>
       <c r="G71" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H71" s="16">
-        <v>711</v>
+        <v>160</v>
       </c>
       <c r="I71" s="18">
         <v>18</v>
       </c>
       <c r="J71" s="18">
-        <v>2493</v>
+        <v>2588</v>
       </c>
       <c r="K71" s="18">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="L71" s="18">
-        <v>4338</v>
+        <v>7483</v>
       </c>
       <c r="M71" s="18">
-        <v>3155</v>
+        <v>2975</v>
       </c>
       <c r="N71" s="18">
-        <v>298802</v>
-[...5 lines deleted...]
-        <v>11627</v>
+        <v>286124</v>
+      </c>
+      <c r="O71" s="15">
+        <v>0</v>
+      </c>
+      <c r="P71" s="15">
+        <v>0</v>
       </c>
       <c r="Q71" s="18">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="R71" s="18">
-        <v>45410</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>52476</v>
+      </c>
+      <c r="S71" s="16">
+        <v>6</v>
+      </c>
+      <c r="T71" s="16">
+        <v>962</v>
       </c>
       <c r="U71" s="18">
         <v>118</v>
       </c>
       <c r="V71" s="18">
         <v>23301</v>
       </c>
       <c r="W71" s="15">
         <v>0</v>
       </c>
       <c r="X71" s="15">
         <v>0</v>
       </c>
       <c r="Y71" s="16">
         <v>4</v>
       </c>
       <c r="Z71" s="16">
         <v>225</v>
       </c>
       <c r="AA71" s="15">
         <v>0</v>
       </c>
       <c r="AB71" s="15">
         <v>0</v>
       </c>
       <c r="AC71" s="15">
         <v>0</v>
       </c>
       <c r="AD71" s="15">
         <v>0</v>
       </c>
       <c r="AE71" s="18">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AF71" s="18">
-        <v>139</v>
+        <v>277</v>
       </c>
       <c r="AG71" s="18">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="AH71" s="18">
-        <v>4696</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4835</v>
+      </c>
+      <c r="AI71" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ71" s="16">
+        <v>99</v>
       </c>
       <c r="AK71" s="16">
         <v>9</v>
       </c>
       <c r="AL71" s="24">
         <v>905</v>
       </c>
       <c r="AM71" s="18"/>
       <c r="AN71" s="18"/>
       <c r="AO71" s="18"/>
       <c r="AP71" s="18"/>
       <c r="AQ71" s="18"/>
       <c r="AR71" s="18"/>
       <c r="AS71" s="18"/>
       <c r="AT71" s="18"/>
       <c r="AU71" s="18"/>
       <c r="AV71" s="18"/>
       <c r="AW71" s="18"/>
       <c r="AX71" s="18"/>
       <c r="AY71" s="18"/>
       <c r="AZ71" s="18"/>
       <c r="BA71" s="18"/>
       <c r="BB71" s="18"/>
       <c r="BC71" s="18"/>
       <c r="BD71" s="18"/>
@@ -16374,1141 +16486,1141 @@
       <c r="BH71" s="18"/>
       <c r="BI71" s="18"/>
       <c r="BJ71" s="18"/>
       <c r="BK71" s="18"/>
       <c r="BL71" s="18"/>
       <c r="BM71" s="18"/>
       <c r="BN71" s="18"/>
       <c r="BO71" s="18"/>
       <c r="BP71" s="19"/>
       <c r="BQ71" s="18"/>
       <c r="BR71" s="18"/>
       <c r="BS71" s="18"/>
       <c r="BT71" s="18"/>
       <c r="BU71" s="18"/>
       <c r="BV71" s="18"/>
       <c r="BW71" s="18"/>
       <c r="BX71" s="18"/>
       <c r="BY71" s="18"/>
       <c r="BZ71" s="18"/>
       <c r="CA71" s="18"/>
       <c r="CB71" s="19"/>
       <c r="CC71" s="18"/>
       <c r="CD71" s="19"/>
       <c r="CE71" s="23"/>
       <c r="CF71" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:84" ht="18.75" customHeight="1">
       <c r="A72" s="39"/>
       <c r="B72" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C72" s="18">
+        <v>135</v>
+      </c>
+      <c r="D72" s="18">
+        <v>16815</v>
+      </c>
+      <c r="E72" s="18">
+        <v>3781</v>
+      </c>
+      <c r="F72" s="18">
+        <v>375832</v>
+      </c>
+      <c r="G72" s="16">
+        <v>2</v>
+      </c>
+      <c r="H72" s="16">
+        <v>711</v>
+      </c>
+      <c r="I72" s="18">
+        <v>18</v>
+      </c>
+      <c r="J72" s="18">
+        <v>2493</v>
+      </c>
+      <c r="K72" s="18">
+        <v>55</v>
+      </c>
+      <c r="L72" s="18">
+        <v>4338</v>
+      </c>
+      <c r="M72" s="18">
+        <v>3155</v>
+      </c>
+      <c r="N72" s="18">
+        <v>298802</v>
+      </c>
+      <c r="O72" s="16">
+        <v>72</v>
+      </c>
+      <c r="P72" s="35">
+        <v>11627</v>
+      </c>
+      <c r="Q72" s="18">
+        <v>282</v>
+      </c>
+      <c r="R72" s="18">
+        <v>45410</v>
+      </c>
+      <c r="S72" s="15">
+        <v>0</v>
+      </c>
+      <c r="T72" s="15">
+        <v>0</v>
+      </c>
+      <c r="U72" s="18">
+        <v>118</v>
+      </c>
+      <c r="V72" s="18">
+        <v>23301</v>
+      </c>
+      <c r="W72" s="15">
+        <v>0</v>
+      </c>
+      <c r="X72" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="16">
+        <v>4</v>
+      </c>
+      <c r="Z72" s="16">
+        <v>225</v>
+      </c>
+      <c r="AA72" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD72" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE72" s="18">
+        <v>6</v>
+      </c>
+      <c r="AF72" s="18">
         <v>139</v>
       </c>
-      <c r="D72" s="18">
-[...85 lines deleted...]
-      </c>
       <c r="AG72" s="18">
-        <v>173</v>
+        <v>195</v>
       </c>
       <c r="AH72" s="18">
-        <v>4168</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>4696</v>
+      </c>
+      <c r="AI72" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ72" s="15">
+        <v>0</v>
       </c>
       <c r="AK72" s="16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AL72" s="24">
-        <v>693</v>
-[...132 lines deleted...]
-      </c>
+        <v>905</v>
+      </c>
+      <c r="AM72" s="18"/>
+      <c r="AN72" s="18"/>
+      <c r="AO72" s="18"/>
+      <c r="AP72" s="18"/>
+      <c r="AQ72" s="18"/>
+      <c r="AR72" s="18"/>
+      <c r="AS72" s="18"/>
+      <c r="AT72" s="18"/>
+      <c r="AU72" s="18"/>
+      <c r="AV72" s="18"/>
+      <c r="AW72" s="18"/>
+      <c r="AX72" s="18"/>
+      <c r="AY72" s="18"/>
+      <c r="AZ72" s="18"/>
+      <c r="BA72" s="18"/>
+      <c r="BB72" s="18"/>
+      <c r="BC72" s="18"/>
+      <c r="BD72" s="18"/>
+      <c r="BE72" s="18"/>
+      <c r="BF72" s="18"/>
+      <c r="BG72" s="16"/>
+      <c r="BH72" s="18"/>
+      <c r="BI72" s="18"/>
+      <c r="BJ72" s="18"/>
+      <c r="BK72" s="18"/>
+      <c r="BL72" s="18"/>
+      <c r="BM72" s="18"/>
+      <c r="BN72" s="18"/>
+      <c r="BO72" s="18"/>
+      <c r="BP72" s="19"/>
+      <c r="BQ72" s="18"/>
+      <c r="BR72" s="18"/>
+      <c r="BS72" s="18"/>
+      <c r="BT72" s="18"/>
+      <c r="BU72" s="18"/>
+      <c r="BV72" s="18"/>
+      <c r="BW72" s="18"/>
+      <c r="BX72" s="18"/>
+      <c r="BY72" s="18"/>
+      <c r="BZ72" s="18"/>
+      <c r="CA72" s="18"/>
+      <c r="CB72" s="19"/>
+      <c r="CC72" s="18"/>
+      <c r="CD72" s="19"/>
       <c r="CE72" s="23"/>
       <c r="CF72" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:84" ht="18.75" customHeight="1">
       <c r="A73" s="39"/>
       <c r="B73" s="34" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="C73" s="18">
-        <v>198</v>
+        <v>139</v>
       </c>
       <c r="D73" s="18">
-        <v>18266</v>
+        <v>11115</v>
       </c>
       <c r="E73" s="18">
-        <v>3577</v>
+        <v>3703</v>
       </c>
       <c r="F73" s="18">
-        <v>363964</v>
+        <v>374070</v>
       </c>
       <c r="G73" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H73" s="16">
-        <v>1191</v>
+        <v>497</v>
       </c>
       <c r="I73" s="18">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J73" s="18">
-        <v>1894</v>
+        <v>2113</v>
       </c>
       <c r="K73" s="18">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="L73" s="18">
-        <v>7574</v>
+        <v>9441</v>
       </c>
       <c r="M73" s="18">
-        <v>3045</v>
+        <v>3095</v>
       </c>
       <c r="N73" s="18">
-        <v>292165</v>
-[...5 lines deleted...]
-        <v>7447</v>
+        <v>296013</v>
+      </c>
+      <c r="O73" s="15">
+        <v>0</v>
+      </c>
+      <c r="P73" s="15">
+        <v>0</v>
       </c>
       <c r="Q73" s="18">
-        <v>256</v>
+        <v>292</v>
       </c>
       <c r="R73" s="18">
-        <v>42289</v>
+        <v>47336</v>
       </c>
       <c r="S73" s="16">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T73" s="16">
-        <v>962</v>
+        <v>160</v>
       </c>
       <c r="U73" s="18">
         <v>119</v>
       </c>
       <c r="V73" s="18">
         <v>23747</v>
       </c>
-      <c r="W73" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="W73" s="16">
+        <v>4</v>
+      </c>
+      <c r="X73" s="16">
+        <v>225</v>
       </c>
       <c r="Y73" s="15">
         <v>0</v>
       </c>
       <c r="Z73" s="15">
         <v>0</v>
       </c>
       <c r="AA73" s="15">
         <v>0</v>
       </c>
       <c r="AB73" s="15">
         <v>0</v>
       </c>
       <c r="AC73" s="15">
         <v>0</v>
       </c>
       <c r="AD73" s="15">
         <v>0</v>
       </c>
       <c r="AE73" s="18">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="AF73" s="18">
-        <v>825</v>
+        <v>528</v>
       </c>
       <c r="AG73" s="18">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="AH73" s="18">
-        <v>3343</v>
+        <v>4168</v>
       </c>
       <c r="AI73" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AJ73" s="16">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="AK73" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AL73" s="24">
-        <v>526</v>
-[...44 lines deleted...]
-      <c r="CD73" s="19"/>
+        <v>693</v>
+      </c>
+      <c r="AM73" s="18">
+        <v>78556</v>
+      </c>
+      <c r="AN73" s="18">
+        <v>78503</v>
+      </c>
+      <c r="AO73" s="18">
+        <v>4297</v>
+      </c>
+      <c r="AP73" s="18">
+        <v>123</v>
+      </c>
+      <c r="AQ73" s="18">
+        <v>134</v>
+      </c>
+      <c r="AR73" s="18">
+        <v>59</v>
+      </c>
+      <c r="AS73" s="18">
+        <v>253</v>
+      </c>
+      <c r="AT73" s="18">
+        <v>252</v>
+      </c>
+      <c r="AU73" s="18">
+        <v>4</v>
+      </c>
+      <c r="AV73" s="18">
+        <v>19556</v>
+      </c>
+      <c r="AW73" s="18">
+        <v>19282</v>
+      </c>
+      <c r="AX73" s="18">
+        <v>1609</v>
+      </c>
+      <c r="AY73" s="18">
+        <v>8929</v>
+      </c>
+      <c r="AZ73" s="18">
+        <v>8932</v>
+      </c>
+      <c r="BA73" s="18">
+        <v>922</v>
+      </c>
+      <c r="BB73" s="18">
+        <v>41645</v>
+      </c>
+      <c r="BC73" s="18">
+        <v>41760</v>
+      </c>
+      <c r="BD73" s="18">
+        <v>874</v>
+      </c>
+      <c r="BE73" s="18">
+        <v>116</v>
+      </c>
+      <c r="BF73" s="18">
+        <v>116</v>
+      </c>
+      <c r="BG73" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH73" s="18">
+        <v>146</v>
+      </c>
+      <c r="BI73" s="18">
+        <v>146</v>
+      </c>
+      <c r="BJ73" s="18">
+        <v>32</v>
+      </c>
+      <c r="BK73" s="18">
+        <v>628</v>
+      </c>
+      <c r="BL73" s="18">
+        <v>651</v>
+      </c>
+      <c r="BM73" s="18">
+        <v>332</v>
+      </c>
+      <c r="BN73" s="18">
+        <v>7160</v>
+      </c>
+      <c r="BO73" s="18">
+        <v>7230</v>
+      </c>
+      <c r="BP73" s="19">
+        <v>466</v>
+      </c>
+      <c r="BQ73" s="18">
+        <v>32243</v>
+      </c>
+      <c r="BR73" s="18">
+        <v>32674</v>
+      </c>
+      <c r="BS73" s="18">
+        <v>9909</v>
+      </c>
+      <c r="BT73" s="18">
+        <v>27323</v>
+      </c>
+      <c r="BU73" s="18">
+        <v>27681</v>
+      </c>
+      <c r="BV73" s="18">
+        <v>9528</v>
+      </c>
+      <c r="BW73" s="18">
+        <v>225</v>
+      </c>
+      <c r="BX73" s="18">
+        <v>222</v>
+      </c>
+      <c r="BY73" s="18">
+        <v>33</v>
+      </c>
+      <c r="BZ73" s="18">
+        <v>4694</v>
+      </c>
+      <c r="CA73" s="18">
+        <v>4770</v>
+      </c>
+      <c r="CB73" s="19">
+        <v>349</v>
+      </c>
+      <c r="CC73" s="18">
+        <v>892</v>
+      </c>
+      <c r="CD73" s="19">
+        <v>4883</v>
+      </c>
       <c r="CE73" s="23"/>
       <c r="CF73" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:84" ht="18.75" customHeight="1">
       <c r="A74" s="39"/>
       <c r="B74" s="34" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C74" s="18">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D74" s="18">
-        <v>19607</v>
+        <v>18266</v>
       </c>
       <c r="E74" s="18">
-        <v>3466</v>
+        <v>3577</v>
       </c>
       <c r="F74" s="18">
-        <v>353896</v>
+        <v>363964</v>
       </c>
       <c r="G74" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H74" s="16">
-        <v>819</v>
+        <v>1191</v>
       </c>
       <c r="I74" s="18">
         <v>14</v>
       </c>
       <c r="J74" s="18">
         <v>1894</v>
       </c>
       <c r="K74" s="18">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="L74" s="18">
-        <v>16336</v>
+        <v>7574</v>
       </c>
       <c r="M74" s="18">
-        <v>2933</v>
+        <v>3045</v>
       </c>
       <c r="N74" s="18">
-        <v>281394</v>
+        <v>292165</v>
       </c>
       <c r="O74" s="16">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="P74" s="35">
-        <v>1138</v>
+        <v>7447</v>
       </c>
       <c r="Q74" s="18">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="R74" s="18">
-        <v>43095</v>
+        <v>42289</v>
       </c>
       <c r="S74" s="16">
         <v>6</v>
       </c>
       <c r="T74" s="16">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="U74" s="18">
         <v>119</v>
       </c>
       <c r="V74" s="18">
         <v>23747</v>
       </c>
       <c r="W74" s="15">
         <v>0</v>
       </c>
       <c r="X74" s="15">
         <v>0</v>
       </c>
       <c r="Y74" s="15">
         <v>0</v>
       </c>
       <c r="Z74" s="15">
         <v>0</v>
       </c>
       <c r="AA74" s="15">
         <v>0</v>
       </c>
       <c r="AB74" s="15">
         <v>0</v>
       </c>
       <c r="AC74" s="15">
         <v>0</v>
       </c>
       <c r="AD74" s="15">
         <v>0</v>
       </c>
       <c r="AE74" s="18">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="AF74" s="18">
-        <v>277</v>
+        <v>825</v>
       </c>
       <c r="AG74" s="18">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AH74" s="18">
-        <v>3316</v>
+        <v>3343</v>
       </c>
       <c r="AI74" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AJ74" s="16">
-        <v>77</v>
+        <v>266</v>
       </c>
       <c r="AK74" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AL74" s="24">
-        <v>450</v>
+        <v>526</v>
       </c>
       <c r="AM74" s="18"/>
       <c r="AN74" s="18"/>
       <c r="AO74" s="18"/>
       <c r="AP74" s="18"/>
       <c r="AQ74" s="18"/>
       <c r="AR74" s="18"/>
       <c r="AS74" s="18"/>
       <c r="AT74" s="18"/>
       <c r="AU74" s="18"/>
       <c r="AV74" s="18"/>
       <c r="AW74" s="18"/>
       <c r="AX74" s="18"/>
       <c r="AY74" s="18"/>
       <c r="AZ74" s="18"/>
       <c r="BA74" s="18"/>
       <c r="BB74" s="18"/>
       <c r="BC74" s="18"/>
       <c r="BD74" s="18"/>
       <c r="BE74" s="18"/>
       <c r="BF74" s="18"/>
       <c r="BG74" s="16"/>
       <c r="BH74" s="18"/>
       <c r="BI74" s="18"/>
       <c r="BJ74" s="18"/>
       <c r="BK74" s="18"/>
       <c r="BL74" s="18"/>
       <c r="BM74" s="18"/>
       <c r="BN74" s="18"/>
       <c r="BO74" s="18"/>
       <c r="BP74" s="19"/>
       <c r="BQ74" s="18"/>
       <c r="BR74" s="18"/>
       <c r="BS74" s="18"/>
       <c r="BT74" s="18"/>
       <c r="BU74" s="18"/>
       <c r="BV74" s="18"/>
       <c r="BW74" s="18"/>
       <c r="BX74" s="18"/>
       <c r="BY74" s="18"/>
       <c r="BZ74" s="18"/>
       <c r="CA74" s="18"/>
       <c r="CB74" s="19"/>
       <c r="CC74" s="18"/>
       <c r="CD74" s="19"/>
       <c r="CE74" s="23"/>
       <c r="CF74" s="13" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:84" ht="18.75" customHeight="1">
       <c r="A75" s="39"/>
       <c r="B75" s="34" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C75" s="18">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="D75" s="18">
-        <v>22461</v>
+        <v>19607</v>
       </c>
       <c r="E75" s="18">
-        <v>3905</v>
+        <v>3466</v>
       </c>
       <c r="F75" s="18">
-        <v>363470</v>
+        <v>353896</v>
       </c>
       <c r="G75" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H75" s="16">
-        <v>268</v>
+        <v>819</v>
       </c>
       <c r="I75" s="18">
         <v>14</v>
       </c>
       <c r="J75" s="18">
         <v>1894</v>
       </c>
       <c r="K75" s="18">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="L75" s="18">
-        <v>17906</v>
+        <v>16336</v>
       </c>
       <c r="M75" s="18">
-        <v>2978</v>
+        <v>2933</v>
       </c>
       <c r="N75" s="18">
-        <v>284689</v>
+        <v>281394</v>
       </c>
       <c r="O75" s="16">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="P75" s="35">
-        <v>3869</v>
+        <v>1138</v>
       </c>
       <c r="Q75" s="18">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="R75" s="18">
-        <v>39225</v>
+        <v>43095</v>
       </c>
       <c r="S75" s="16">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T75" s="16">
-        <v>140</v>
+        <v>961</v>
       </c>
       <c r="U75" s="18">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="V75" s="18">
-        <v>24706</v>
+        <v>23747</v>
       </c>
       <c r="W75" s="15">
         <v>0</v>
       </c>
       <c r="X75" s="15">
         <v>0</v>
       </c>
       <c r="Y75" s="15">
         <v>0</v>
       </c>
       <c r="Z75" s="15">
         <v>0</v>
       </c>
       <c r="AA75" s="15">
         <v>0</v>
       </c>
       <c r="AB75" s="15">
         <v>0</v>
       </c>
       <c r="AC75" s="15">
         <v>0</v>
       </c>
       <c r="AD75" s="15">
         <v>0</v>
       </c>
       <c r="AE75" s="18">
         <v>12</v>
       </c>
       <c r="AF75" s="18">
         <v>277</v>
       </c>
       <c r="AG75" s="18">
-        <v>546</v>
+        <v>135</v>
       </c>
       <c r="AH75" s="18">
-        <v>12506</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3316</v>
+      </c>
+      <c r="AI75" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ75" s="16">
+        <v>77</v>
       </c>
       <c r="AK75" s="16">
         <v>5</v>
       </c>
       <c r="AL75" s="24">
         <v>450</v>
       </c>
-      <c r="AM75" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM75" s="18"/>
+      <c r="AN75" s="18"/>
+      <c r="AO75" s="18"/>
+      <c r="AP75" s="18"/>
+      <c r="AQ75" s="18"/>
+      <c r="AR75" s="18"/>
+      <c r="AS75" s="18"/>
+      <c r="AT75" s="18"/>
+      <c r="AU75" s="18"/>
+      <c r="AV75" s="18"/>
+      <c r="AW75" s="18"/>
+      <c r="AX75" s="18"/>
+      <c r="AY75" s="18"/>
+      <c r="AZ75" s="18"/>
+      <c r="BA75" s="18"/>
+      <c r="BB75" s="18"/>
+      <c r="BC75" s="18"/>
+      <c r="BD75" s="18"/>
+      <c r="BE75" s="18"/>
+      <c r="BF75" s="18"/>
+      <c r="BG75" s="16"/>
+      <c r="BH75" s="18"/>
+      <c r="BI75" s="18"/>
+      <c r="BJ75" s="18"/>
+      <c r="BK75" s="18"/>
+      <c r="BL75" s="18"/>
+      <c r="BM75" s="18"/>
+      <c r="BN75" s="18"/>
+      <c r="BO75" s="18"/>
+      <c r="BP75" s="19"/>
+      <c r="BQ75" s="18"/>
+      <c r="BR75" s="18"/>
+      <c r="BS75" s="18"/>
+      <c r="BT75" s="18"/>
+      <c r="BU75" s="18"/>
+      <c r="BV75" s="18"/>
+      <c r="BW75" s="18"/>
+      <c r="BX75" s="18"/>
+      <c r="BY75" s="18"/>
+      <c r="BZ75" s="18"/>
+      <c r="CA75" s="18"/>
+      <c r="CB75" s="19"/>
+      <c r="CC75" s="18"/>
+      <c r="CD75" s="19"/>
       <c r="CE75" s="23"/>
       <c r="CF75" s="13" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A76" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A76" s="39"/>
       <c r="B76" s="34" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="C76" s="18">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="D76" s="18">
-        <v>16291</v>
+        <v>22461</v>
       </c>
       <c r="E76" s="18">
-        <v>3780</v>
+        <v>3905</v>
       </c>
       <c r="F76" s="18">
-        <v>354360</v>
+        <v>363470</v>
       </c>
       <c r="G76" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H76" s="16">
-        <v>319</v>
+        <v>268</v>
       </c>
       <c r="I76" s="18">
         <v>14</v>
       </c>
       <c r="J76" s="18">
-        <v>1951</v>
+        <v>1894</v>
       </c>
       <c r="K76" s="18">
-        <v>95</v>
+        <v>143</v>
       </c>
       <c r="L76" s="18">
-        <v>13594</v>
+        <v>17906</v>
       </c>
       <c r="M76" s="18">
-        <v>2883</v>
+        <v>2978</v>
       </c>
       <c r="N76" s="18">
-        <v>272484</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>284689</v>
+      </c>
+      <c r="O76" s="16">
+        <v>20</v>
+      </c>
+      <c r="P76" s="35">
+        <v>3869</v>
       </c>
       <c r="Q76" s="18">
         <v>240</v>
       </c>
       <c r="R76" s="18">
         <v>39225</v>
       </c>
       <c r="S76" s="16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="T76" s="16">
-        <v>1105</v>
+        <v>140</v>
       </c>
       <c r="U76" s="18">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="V76" s="18">
-        <v>28721</v>
+        <v>24706</v>
       </c>
       <c r="W76" s="15">
         <v>0</v>
       </c>
       <c r="X76" s="15">
         <v>0</v>
       </c>
-      <c r="Y76" s="16">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="Y76" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="15">
+        <v>0</v>
       </c>
       <c r="AA76" s="15">
         <v>0</v>
       </c>
       <c r="AB76" s="15">
         <v>0</v>
       </c>
       <c r="AC76" s="15">
         <v>0</v>
       </c>
       <c r="AD76" s="15">
         <v>0</v>
       </c>
       <c r="AE76" s="18">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="AF76" s="18">
-        <v>1273</v>
+        <v>277</v>
       </c>
       <c r="AG76" s="18">
-        <v>493</v>
+        <v>546</v>
       </c>
       <c r="AH76" s="18">
-        <v>11389</v>
+        <v>12506</v>
       </c>
       <c r="AI76" s="15">
         <v>0</v>
       </c>
       <c r="AJ76" s="15">
         <v>0</v>
       </c>
       <c r="AK76" s="16">
         <v>5</v>
       </c>
       <c r="AL76" s="24">
         <v>450</v>
       </c>
-      <c r="AM76" s="18"/>
-[...42 lines deleted...]
-      <c r="CD76" s="19"/>
+      <c r="AM76" s="18">
+        <v>72730</v>
+      </c>
+      <c r="AN76" s="18">
+        <v>72877</v>
+      </c>
+      <c r="AO76" s="18">
+        <v>4150</v>
+      </c>
+      <c r="AP76" s="18">
+        <v>138</v>
+      </c>
+      <c r="AQ76" s="18">
+        <v>115</v>
+      </c>
+      <c r="AR76" s="18">
+        <v>83</v>
+      </c>
+      <c r="AS76" s="18">
+        <v>136</v>
+      </c>
+      <c r="AT76" s="18">
+        <v>129</v>
+      </c>
+      <c r="AU76" s="18">
+        <v>10</v>
+      </c>
+      <c r="AV76" s="18">
+        <v>18061</v>
+      </c>
+      <c r="AW76" s="18">
+        <v>18190</v>
+      </c>
+      <c r="AX76" s="18">
+        <v>1479</v>
+      </c>
+      <c r="AY76" s="18">
+        <v>8894</v>
+      </c>
+      <c r="AZ76" s="18">
+        <v>8931</v>
+      </c>
+      <c r="BA76" s="18">
+        <v>885</v>
+      </c>
+      <c r="BB76" s="18">
+        <v>37228</v>
+      </c>
+      <c r="BC76" s="18">
+        <v>37101</v>
+      </c>
+      <c r="BD76" s="18">
+        <v>1001</v>
+      </c>
+      <c r="BE76" s="18">
+        <v>58</v>
+      </c>
+      <c r="BF76" s="18">
+        <v>58</v>
+      </c>
+      <c r="BG76" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH76" s="18">
+        <v>130</v>
+      </c>
+      <c r="BI76" s="18">
+        <v>126</v>
+      </c>
+      <c r="BJ76" s="18">
+        <v>35</v>
+      </c>
+      <c r="BK76" s="18">
+        <v>667</v>
+      </c>
+      <c r="BL76" s="18">
+        <v>770</v>
+      </c>
+      <c r="BM76" s="18">
+        <v>228</v>
+      </c>
+      <c r="BN76" s="18">
+        <v>7417</v>
+      </c>
+      <c r="BO76" s="18">
+        <v>7455</v>
+      </c>
+      <c r="BP76" s="19">
+        <v>428</v>
+      </c>
+      <c r="BQ76" s="18">
+        <v>24188</v>
+      </c>
+      <c r="BR76" s="18">
+        <v>22477</v>
+      </c>
+      <c r="BS76" s="18">
+        <v>11620</v>
+      </c>
+      <c r="BT76" s="18">
+        <v>19596</v>
+      </c>
+      <c r="BU76" s="18">
+        <v>18105</v>
+      </c>
+      <c r="BV76" s="18">
+        <v>11018</v>
+      </c>
+      <c r="BW76" s="18">
+        <v>243</v>
+      </c>
+      <c r="BX76" s="18">
+        <v>241</v>
+      </c>
+      <c r="BY76" s="18">
+        <v>34</v>
+      </c>
+      <c r="BZ76" s="18">
+        <v>4349</v>
+      </c>
+      <c r="CA76" s="18">
+        <v>4130</v>
+      </c>
+      <c r="CB76" s="19">
+        <v>568</v>
+      </c>
+      <c r="CC76" s="18">
+        <v>2779</v>
+      </c>
+      <c r="CD76" s="19">
+        <v>3845</v>
+      </c>
       <c r="CE76" s="23"/>
       <c r="CF76" s="13" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="77" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A77" s="39"/>
+      <c r="A77" s="39" t="s">
+        <v>116</v>
+      </c>
       <c r="B77" s="34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C77" s="18">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="D77" s="18">
-        <v>20875</v>
+        <v>16291</v>
       </c>
       <c r="E77" s="18">
-        <v>3718</v>
+        <v>3780</v>
       </c>
       <c r="F77" s="18">
-        <v>352842</v>
+        <v>354360</v>
       </c>
       <c r="G77" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H77" s="16">
-        <v>551</v>
+        <v>319</v>
       </c>
       <c r="I77" s="18">
         <v>14</v>
       </c>
       <c r="J77" s="18">
         <v>1951</v>
       </c>
       <c r="K77" s="18">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="L77" s="18">
-        <v>12076</v>
+        <v>13594</v>
       </c>
       <c r="M77" s="18">
-        <v>2849</v>
+        <v>2883</v>
       </c>
       <c r="N77" s="18">
-        <v>274105</v>
-[...5 lines deleted...]
-        <v>7919</v>
+        <v>272484</v>
+      </c>
+      <c r="O77" s="15">
+        <v>0</v>
+      </c>
+      <c r="P77" s="15">
+        <v>0</v>
       </c>
       <c r="Q77" s="18">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="R77" s="18">
-        <v>35993</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>39225</v>
+      </c>
+      <c r="S77" s="16">
+        <v>7</v>
+      </c>
+      <c r="T77" s="16">
+        <v>1105</v>
       </c>
       <c r="U77" s="18">
         <v>141</v>
       </c>
       <c r="V77" s="18">
-        <v>29153</v>
+        <v>28721</v>
       </c>
       <c r="W77" s="15">
         <v>0</v>
       </c>
       <c r="X77" s="15">
         <v>0</v>
       </c>
       <c r="Y77" s="16">
         <v>4</v>
       </c>
       <c r="Z77" s="16">
         <v>140</v>
       </c>
       <c r="AA77" s="15">
         <v>0</v>
       </c>
       <c r="AB77" s="15">
         <v>0</v>
       </c>
       <c r="AC77" s="15">
         <v>0</v>
       </c>
       <c r="AD77" s="15">
         <v>0</v>
       </c>
       <c r="AE77" s="18">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="AF77" s="18">
-        <v>329</v>
+        <v>1273</v>
       </c>
       <c r="AG77" s="18">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="AH77" s="18">
-        <v>11050</v>
+        <v>11389</v>
       </c>
       <c r="AI77" s="15">
         <v>0</v>
       </c>
       <c r="AJ77" s="15">
         <v>0</v>
       </c>
       <c r="AK77" s="16">
         <v>5</v>
       </c>
       <c r="AL77" s="24">
         <v>450</v>
       </c>
       <c r="AM77" s="18"/>
       <c r="AN77" s="18"/>
       <c r="AO77" s="18"/>
       <c r="AP77" s="18"/>
       <c r="AQ77" s="18"/>
       <c r="AR77" s="18"/>
       <c r="AS77" s="18"/>
       <c r="AT77" s="18"/>
       <c r="AU77" s="18"/>
       <c r="AV77" s="18"/>
       <c r="AW77" s="18"/>
       <c r="AX77" s="18"/>
@@ -17524,1139 +17636,1139 @@
       <c r="BH77" s="18"/>
       <c r="BI77" s="18"/>
       <c r="BJ77" s="18"/>
       <c r="BK77" s="18"/>
       <c r="BL77" s="18"/>
       <c r="BM77" s="18"/>
       <c r="BN77" s="18"/>
       <c r="BO77" s="18"/>
       <c r="BP77" s="19"/>
       <c r="BQ77" s="18"/>
       <c r="BR77" s="18"/>
       <c r="BS77" s="18"/>
       <c r="BT77" s="18"/>
       <c r="BU77" s="18"/>
       <c r="BV77" s="18"/>
       <c r="BW77" s="18"/>
       <c r="BX77" s="18"/>
       <c r="BY77" s="18"/>
       <c r="BZ77" s="18"/>
       <c r="CA77" s="18"/>
       <c r="CB77" s="19"/>
       <c r="CC77" s="18"/>
       <c r="CD77" s="19"/>
       <c r="CE77" s="23"/>
       <c r="CF77" s="13" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
     </row>
     <row r="78" spans="1:84" ht="18.75" customHeight="1">
       <c r="A78" s="39"/>
       <c r="B78" s="34" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="C78" s="18">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="D78" s="18">
-        <v>17994</v>
+        <v>20875</v>
       </c>
       <c r="E78" s="18">
-        <v>3810</v>
+        <v>3718</v>
       </c>
       <c r="F78" s="18">
-        <v>365861</v>
+        <v>352842</v>
       </c>
       <c r="G78" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H78" s="16">
-        <v>781</v>
+        <v>551</v>
       </c>
       <c r="I78" s="18">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J78" s="18">
-        <v>1721</v>
+        <v>1951</v>
       </c>
       <c r="K78" s="18">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="L78" s="18">
-        <v>15469</v>
+        <v>12076</v>
       </c>
       <c r="M78" s="18">
-        <v>2954</v>
+        <v>2849</v>
       </c>
       <c r="N78" s="18">
-        <v>284887</v>
+        <v>274105</v>
       </c>
       <c r="O78" s="16">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="P78" s="35">
-        <v>1138</v>
+        <v>7919</v>
       </c>
       <c r="Q78" s="18">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="R78" s="18">
-        <v>34921</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>35993</v>
+      </c>
+      <c r="S78" s="15">
+        <v>0</v>
+      </c>
+      <c r="T78" s="15">
+        <v>0</v>
       </c>
       <c r="U78" s="18">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="V78" s="18">
-        <v>32693</v>
+        <v>29153</v>
       </c>
       <c r="W78" s="15">
         <v>0</v>
       </c>
       <c r="X78" s="15">
         <v>0</v>
       </c>
       <c r="Y78" s="16">
         <v>4</v>
       </c>
       <c r="Z78" s="16">
         <v>140</v>
       </c>
       <c r="AA78" s="15">
         <v>0</v>
       </c>
       <c r="AB78" s="15">
         <v>0</v>
       </c>
       <c r="AC78" s="15">
         <v>0</v>
       </c>
       <c r="AD78" s="15">
         <v>0</v>
       </c>
-      <c r="AE78" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AE78" s="18">
+        <v>10</v>
+      </c>
+      <c r="AF78" s="18">
+        <v>329</v>
       </c>
       <c r="AG78" s="18">
         <v>483</v>
       </c>
       <c r="AH78" s="18">
         <v>11050</v>
       </c>
       <c r="AI78" s="15">
         <v>0</v>
       </c>
       <c r="AJ78" s="15">
         <v>0</v>
       </c>
       <c r="AK78" s="16">
         <v>5</v>
       </c>
       <c r="AL78" s="24">
         <v>450</v>
       </c>
-      <c r="AM78" s="56">
-[...130 lines deleted...]
-      </c>
+      <c r="AM78" s="18"/>
+      <c r="AN78" s="18"/>
+      <c r="AO78" s="18"/>
+      <c r="AP78" s="18"/>
+      <c r="AQ78" s="18"/>
+      <c r="AR78" s="18"/>
+      <c r="AS78" s="18"/>
+      <c r="AT78" s="18"/>
+      <c r="AU78" s="18"/>
+      <c r="AV78" s="18"/>
+      <c r="AW78" s="18"/>
+      <c r="AX78" s="18"/>
+      <c r="AY78" s="18"/>
+      <c r="AZ78" s="18"/>
+      <c r="BA78" s="18"/>
+      <c r="BB78" s="18"/>
+      <c r="BC78" s="18"/>
+      <c r="BD78" s="18"/>
+      <c r="BE78" s="18"/>
+      <c r="BF78" s="18"/>
+      <c r="BG78" s="16"/>
+      <c r="BH78" s="18"/>
+      <c r="BI78" s="18"/>
+      <c r="BJ78" s="18"/>
+      <c r="BK78" s="18"/>
+      <c r="BL78" s="18"/>
+      <c r="BM78" s="18"/>
+      <c r="BN78" s="18"/>
+      <c r="BO78" s="18"/>
+      <c r="BP78" s="19"/>
+      <c r="BQ78" s="18"/>
+      <c r="BR78" s="18"/>
+      <c r="BS78" s="18"/>
+      <c r="BT78" s="18"/>
+      <c r="BU78" s="18"/>
+      <c r="BV78" s="18"/>
+      <c r="BW78" s="18"/>
+      <c r="BX78" s="18"/>
+      <c r="BY78" s="18"/>
+      <c r="BZ78" s="18"/>
+      <c r="CA78" s="18"/>
+      <c r="CB78" s="19"/>
+      <c r="CC78" s="18"/>
+      <c r="CD78" s="19"/>
       <c r="CE78" s="23"/>
       <c r="CF78" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:84" ht="18.75" customHeight="1">
       <c r="A79" s="39"/>
       <c r="B79" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C79" s="18">
-        <v>78</v>
+        <v>149</v>
       </c>
       <c r="D79" s="18">
-        <v>7558</v>
+        <v>17994</v>
       </c>
       <c r="E79" s="18">
-        <v>3779</v>
+        <v>3810</v>
       </c>
       <c r="F79" s="18">
-        <v>367544</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>365861</v>
+      </c>
+      <c r="G79" s="16">
+        <v>4</v>
+      </c>
+      <c r="H79" s="16">
+        <v>781</v>
       </c>
       <c r="I79" s="18">
         <v>11</v>
       </c>
       <c r="J79" s="18">
         <v>1721</v>
       </c>
       <c r="K79" s="18">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="L79" s="18">
-        <v>4514</v>
+        <v>15469</v>
       </c>
       <c r="M79" s="18">
-        <v>2947</v>
+        <v>2954</v>
       </c>
       <c r="N79" s="18">
-        <v>287015</v>
+        <v>284887</v>
       </c>
       <c r="O79" s="16">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="P79" s="35">
-        <v>2323</v>
+        <v>1138</v>
       </c>
       <c r="Q79" s="18">
         <v>214</v>
       </c>
       <c r="R79" s="18">
         <v>34921</v>
       </c>
-      <c r="S79" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="S79" s="16">
+        <v>2</v>
+      </c>
+      <c r="T79" s="16">
+        <v>607</v>
       </c>
       <c r="U79" s="18">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="V79" s="18">
-        <v>32880</v>
+        <v>32693</v>
       </c>
       <c r="W79" s="15">
         <v>0</v>
       </c>
       <c r="X79" s="15">
         <v>0</v>
       </c>
       <c r="Y79" s="16">
         <v>4</v>
       </c>
       <c r="Z79" s="16">
         <v>140</v>
       </c>
       <c r="AA79" s="15">
         <v>0</v>
       </c>
       <c r="AB79" s="15">
         <v>0</v>
       </c>
       <c r="AC79" s="15">
         <v>0</v>
       </c>
       <c r="AD79" s="15">
         <v>0</v>
       </c>
-      <c r="AE79" s="16">
-[...3 lines deleted...]
-        <v>721</v>
+      <c r="AE79" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF79" s="15">
+        <v>0</v>
       </c>
       <c r="AG79" s="18">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="AH79" s="18">
-        <v>10328</v>
+        <v>11050</v>
       </c>
       <c r="AI79" s="15">
         <v>0</v>
       </c>
       <c r="AJ79" s="15">
         <v>0</v>
       </c>
       <c r="AK79" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AL79" s="24">
-        <v>539</v>
-[...44 lines deleted...]
-      <c r="CD79" s="19"/>
+        <v>450</v>
+      </c>
+      <c r="AM79" s="56">
+        <v>99441</v>
+      </c>
+      <c r="AN79" s="56">
+        <v>99575</v>
+      </c>
+      <c r="AO79" s="56">
+        <v>4016</v>
+      </c>
+      <c r="AP79" s="56">
+        <v>125</v>
+      </c>
+      <c r="AQ79" s="56">
+        <v>164</v>
+      </c>
+      <c r="AR79" s="56">
+        <v>43</v>
+      </c>
+      <c r="AS79" s="56">
+        <v>351</v>
+      </c>
+      <c r="AT79" s="56">
+        <v>287</v>
+      </c>
+      <c r="AU79" s="56">
+        <v>74</v>
+      </c>
+      <c r="AV79" s="56">
+        <v>20536</v>
+      </c>
+      <c r="AW79" s="56">
+        <v>20576</v>
+      </c>
+      <c r="AX79" s="56">
+        <v>1439</v>
+      </c>
+      <c r="AY79" s="56">
+        <v>10586</v>
+      </c>
+      <c r="AZ79" s="56">
+        <v>10659</v>
+      </c>
+      <c r="BA79" s="56">
+        <v>812</v>
+      </c>
+      <c r="BB79" s="56">
+        <v>58000</v>
+      </c>
+      <c r="BC79" s="56">
+        <v>57672</v>
+      </c>
+      <c r="BD79" s="56">
+        <v>1329</v>
+      </c>
+      <c r="BE79" s="56">
+        <v>100</v>
+      </c>
+      <c r="BF79" s="56">
+        <v>100</v>
+      </c>
+      <c r="BG79" s="56">
+        <v>0</v>
+      </c>
+      <c r="BH79" s="56">
+        <v>151</v>
+      </c>
+      <c r="BI79" s="56">
+        <v>147</v>
+      </c>
+      <c r="BJ79" s="56">
+        <v>39</v>
+      </c>
+      <c r="BK79" s="56">
+        <v>546</v>
+      </c>
+      <c r="BL79" s="56">
+        <v>743</v>
+      </c>
+      <c r="BM79" s="56">
+        <v>31</v>
+      </c>
+      <c r="BN79" s="56">
+        <v>9048</v>
+      </c>
+      <c r="BO79" s="56">
+        <v>9228</v>
+      </c>
+      <c r="BP79" s="56">
+        <v>248</v>
+      </c>
+      <c r="BQ79" s="56">
+        <v>36573</v>
+      </c>
+      <c r="BR79" s="56">
+        <v>37716</v>
+      </c>
+      <c r="BS79" s="56">
+        <v>10478</v>
+      </c>
+      <c r="BT79" s="56">
+        <v>32359</v>
+      </c>
+      <c r="BU79" s="56">
+        <v>33667</v>
+      </c>
+      <c r="BV79" s="56">
+        <v>9710</v>
+      </c>
+      <c r="BW79" s="56">
+        <v>261</v>
+      </c>
+      <c r="BX79" s="56">
+        <v>262</v>
+      </c>
+      <c r="BY79" s="56">
+        <v>33</v>
+      </c>
+      <c r="BZ79" s="56">
+        <v>3952</v>
+      </c>
+      <c r="CA79" s="56">
+        <v>3786</v>
+      </c>
+      <c r="CB79" s="56">
+        <v>734</v>
+      </c>
+      <c r="CC79" s="56">
+        <v>1945</v>
+      </c>
+      <c r="CD79" s="56">
+        <v>3211</v>
+      </c>
       <c r="CE79" s="23"/>
       <c r="CF79" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="80" spans="1:84" ht="18.75" customHeight="1">
       <c r="A80" s="39"/>
       <c r="B80" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C80" s="18">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="D80" s="18">
-        <v>9260</v>
+        <v>7558</v>
       </c>
       <c r="E80" s="18">
-        <v>3788</v>
+        <v>3779</v>
       </c>
       <c r="F80" s="18">
-        <v>375664</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>367544</v>
+      </c>
+      <c r="G80" s="15">
+        <v>0</v>
+      </c>
+      <c r="H80" s="15">
+        <v>0</v>
       </c>
       <c r="I80" s="18">
         <v>11</v>
       </c>
       <c r="J80" s="18">
-        <v>1754</v>
+        <v>1721</v>
       </c>
       <c r="K80" s="18">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="L80" s="18">
-        <v>7202</v>
+        <v>4514</v>
       </c>
       <c r="M80" s="18">
-        <v>2975</v>
+        <v>2947</v>
       </c>
       <c r="N80" s="18">
-        <v>296800</v>
+        <v>287015</v>
       </c>
       <c r="O80" s="16">
         <v>16</v>
       </c>
       <c r="P80" s="35">
-        <v>1898</v>
+        <v>2323</v>
       </c>
       <c r="Q80" s="18">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="R80" s="18">
-        <v>33023</v>
+        <v>34921</v>
       </c>
       <c r="S80" s="15">
         <v>0</v>
       </c>
       <c r="T80" s="15">
         <v>0</v>
       </c>
       <c r="U80" s="18">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="V80" s="18">
-        <v>33018</v>
+        <v>32880</v>
       </c>
       <c r="W80" s="15">
         <v>0</v>
       </c>
       <c r="X80" s="15">
         <v>0</v>
       </c>
       <c r="Y80" s="16">
         <v>4</v>
       </c>
       <c r="Z80" s="16">
         <v>140</v>
       </c>
       <c r="AA80" s="15">
         <v>0</v>
       </c>
       <c r="AB80" s="15">
         <v>0</v>
       </c>
       <c r="AC80" s="15">
         <v>0</v>
       </c>
       <c r="AD80" s="15">
         <v>0</v>
       </c>
       <c r="AE80" s="16">
+        <v>27</v>
+      </c>
+      <c r="AF80" s="16">
+        <v>721</v>
+      </c>
+      <c r="AG80" s="18">
+        <v>456</v>
+      </c>
+      <c r="AH80" s="18">
+        <v>10328</v>
+      </c>
+      <c r="AI80" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ80" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK80" s="16">
         <v>6</v>
       </c>
-      <c r="AF80" s="16">
-[...16 lines deleted...]
-      </c>
       <c r="AL80" s="24">
-        <v>737</v>
+        <v>539</v>
       </c>
       <c r="AM80" s="18"/>
       <c r="AN80" s="18"/>
       <c r="AO80" s="18"/>
       <c r="AP80" s="18"/>
       <c r="AQ80" s="18"/>
       <c r="AR80" s="18"/>
       <c r="AS80" s="18"/>
       <c r="AT80" s="18"/>
       <c r="AU80" s="18"/>
       <c r="AV80" s="18"/>
       <c r="AW80" s="18"/>
       <c r="AX80" s="18"/>
       <c r="AY80" s="18"/>
       <c r="AZ80" s="18"/>
       <c r="BA80" s="18"/>
       <c r="BB80" s="18"/>
       <c r="BC80" s="18"/>
       <c r="BD80" s="18"/>
       <c r="BE80" s="18"/>
       <c r="BF80" s="18"/>
       <c r="BG80" s="16"/>
       <c r="BH80" s="18"/>
       <c r="BI80" s="18"/>
       <c r="BJ80" s="18"/>
       <c r="BK80" s="18"/>
       <c r="BL80" s="18"/>
       <c r="BM80" s="18"/>
       <c r="BN80" s="18"/>
       <c r="BO80" s="18"/>
       <c r="BP80" s="19"/>
       <c r="BQ80" s="18"/>
       <c r="BR80" s="18"/>
       <c r="BS80" s="18"/>
       <c r="BT80" s="18"/>
       <c r="BU80" s="18"/>
       <c r="BV80" s="18"/>
       <c r="BW80" s="18"/>
       <c r="BX80" s="18"/>
       <c r="BY80" s="18"/>
       <c r="BZ80" s="18"/>
       <c r="CA80" s="18"/>
       <c r="CB80" s="19"/>
       <c r="CC80" s="18"/>
       <c r="CD80" s="19"/>
       <c r="CE80" s="23"/>
       <c r="CF80" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="81" spans="1:84" ht="18.75" customHeight="1">
       <c r="A81" s="39"/>
       <c r="B81" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C81" s="18">
-        <v>214</v>
+        <v>100</v>
       </c>
       <c r="D81" s="18">
-        <v>16933</v>
+        <v>9260</v>
       </c>
       <c r="E81" s="18">
-        <v>3418</v>
+        <v>3788</v>
       </c>
       <c r="F81" s="18">
-        <v>348340</v>
+        <v>375664</v>
       </c>
       <c r="G81" s="16">
         <v>1</v>
       </c>
       <c r="H81" s="16">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I81" s="18">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J81" s="18">
-        <v>2018</v>
+        <v>1754</v>
       </c>
       <c r="K81" s="18">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="L81" s="18">
-        <v>12415</v>
+        <v>7202</v>
       </c>
       <c r="M81" s="18">
-        <v>2688</v>
+        <v>2975</v>
       </c>
       <c r="N81" s="18">
-        <v>276946</v>
+        <v>296800</v>
       </c>
       <c r="O81" s="16">
         <v>16</v>
       </c>
       <c r="P81" s="35">
-        <v>2285</v>
+        <v>1898</v>
       </c>
       <c r="Q81" s="18">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="R81" s="18">
-        <v>30178</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>33023</v>
+      </c>
+      <c r="S81" s="15">
+        <v>0</v>
+      </c>
+      <c r="T81" s="15">
+        <v>0</v>
       </c>
       <c r="U81" s="18">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="V81" s="18">
-        <v>29381</v>
+        <v>33018</v>
       </c>
       <c r="W81" s="15">
         <v>0</v>
       </c>
       <c r="X81" s="15">
         <v>0</v>
       </c>
       <c r="Y81" s="16">
         <v>4</v>
       </c>
       <c r="Z81" s="16">
         <v>140</v>
       </c>
       <c r="AA81" s="15">
         <v>0</v>
       </c>
       <c r="AB81" s="15">
         <v>0</v>
       </c>
       <c r="AC81" s="15">
         <v>0</v>
       </c>
       <c r="AD81" s="15">
         <v>0</v>
       </c>
       <c r="AE81" s="16">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="AF81" s="16">
-        <v>1163</v>
+        <v>137</v>
       </c>
       <c r="AG81" s="18">
-        <v>398</v>
+        <v>450</v>
       </c>
       <c r="AH81" s="18">
-        <v>9029</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>10191</v>
+      </c>
+      <c r="AI81" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ81" s="15">
+        <v>0</v>
       </c>
       <c r="AK81" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AL81" s="24">
-        <v>648</v>
-[...132 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="AM81" s="18"/>
+      <c r="AN81" s="18"/>
+      <c r="AO81" s="18"/>
+      <c r="AP81" s="18"/>
+      <c r="AQ81" s="18"/>
+      <c r="AR81" s="18"/>
+      <c r="AS81" s="18"/>
+      <c r="AT81" s="18"/>
+      <c r="AU81" s="18"/>
+      <c r="AV81" s="18"/>
+      <c r="AW81" s="18"/>
+      <c r="AX81" s="18"/>
+      <c r="AY81" s="18"/>
+      <c r="AZ81" s="18"/>
+      <c r="BA81" s="18"/>
+      <c r="BB81" s="18"/>
+      <c r="BC81" s="18"/>
+      <c r="BD81" s="18"/>
+      <c r="BE81" s="18"/>
+      <c r="BF81" s="18"/>
+      <c r="BG81" s="16"/>
+      <c r="BH81" s="18"/>
+      <c r="BI81" s="18"/>
+      <c r="BJ81" s="18"/>
+      <c r="BK81" s="18"/>
+      <c r="BL81" s="18"/>
+      <c r="BM81" s="18"/>
+      <c r="BN81" s="18"/>
+      <c r="BO81" s="18"/>
+      <c r="BP81" s="19"/>
+      <c r="BQ81" s="18"/>
+      <c r="BR81" s="18"/>
+      <c r="BS81" s="18"/>
+      <c r="BT81" s="18"/>
+      <c r="BU81" s="18"/>
+      <c r="BV81" s="18"/>
+      <c r="BW81" s="18"/>
+      <c r="BX81" s="18"/>
+      <c r="BY81" s="18"/>
+      <c r="BZ81" s="18"/>
+      <c r="CA81" s="18"/>
+      <c r="CB81" s="19"/>
+      <c r="CC81" s="18"/>
+      <c r="CD81" s="19"/>
       <c r="CE81" s="23"/>
       <c r="CF81" s="13" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="82" spans="1:84" ht="18.75" customHeight="1">
       <c r="A82" s="39"/>
       <c r="B82" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C82" s="18">
-        <v>101</v>
+        <v>214</v>
       </c>
       <c r="D82" s="18">
-        <v>8744</v>
+        <v>16933</v>
       </c>
       <c r="E82" s="18">
-        <v>3450</v>
+        <v>3418</v>
       </c>
       <c r="F82" s="18">
-        <v>356694</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>348340</v>
+      </c>
+      <c r="G82" s="16">
+        <v>1</v>
+      </c>
+      <c r="H82" s="16">
+        <v>50</v>
       </c>
       <c r="I82" s="18">
         <v>12</v>
       </c>
       <c r="J82" s="18">
         <v>2018</v>
       </c>
       <c r="K82" s="18">
-        <v>94</v>
+        <v>140</v>
       </c>
       <c r="L82" s="18">
-        <v>8401</v>
+        <v>12415</v>
       </c>
       <c r="M82" s="18">
-        <v>2630</v>
+        <v>2688</v>
       </c>
       <c r="N82" s="18">
-        <v>272126</v>
+        <v>276946</v>
       </c>
       <c r="O82" s="16">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="P82" s="35">
-        <v>206</v>
+        <v>2285</v>
       </c>
       <c r="Q82" s="18">
-        <v>264</v>
+        <v>168</v>
       </c>
       <c r="R82" s="18">
-        <v>43490</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30178</v>
+      </c>
+      <c r="S82" s="16">
+        <v>4</v>
+      </c>
+      <c r="T82" s="16">
+        <v>938</v>
       </c>
       <c r="U82" s="18">
         <v>141</v>
       </c>
       <c r="V82" s="18">
         <v>29381</v>
       </c>
       <c r="W82" s="15">
         <v>0</v>
       </c>
       <c r="X82" s="15">
         <v>0</v>
       </c>
       <c r="Y82" s="16">
         <v>4</v>
       </c>
       <c r="Z82" s="16">
         <v>140</v>
       </c>
       <c r="AA82" s="15">
         <v>0</v>
       </c>
       <c r="AB82" s="15">
         <v>0</v>
       </c>
       <c r="AC82" s="15">
         <v>0</v>
       </c>
       <c r="AD82" s="15">
         <v>0</v>
       </c>
       <c r="AE82" s="16">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="AF82" s="16">
-        <v>137</v>
+        <v>1163</v>
       </c>
       <c r="AG82" s="18">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="AH82" s="18">
-        <v>8891</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>9029</v>
+      </c>
+      <c r="AI82" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ82" s="16">
+        <v>84</v>
       </c>
       <c r="AK82" s="16">
         <v>7</v>
       </c>
       <c r="AL82" s="24">
         <v>648</v>
       </c>
-      <c r="AM82" s="18"/>
-[...42 lines deleted...]
-      <c r="CD82" s="19"/>
+      <c r="AM82" s="18">
+        <v>72553</v>
+      </c>
+      <c r="AN82" s="18">
+        <v>72018</v>
+      </c>
+      <c r="AO82" s="18">
+        <v>4551</v>
+      </c>
+      <c r="AP82" s="18">
+        <v>106</v>
+      </c>
+      <c r="AQ82" s="18">
+        <v>74</v>
+      </c>
+      <c r="AR82" s="18">
+        <v>76</v>
+      </c>
+      <c r="AS82" s="18">
+        <v>314</v>
+      </c>
+      <c r="AT82" s="18">
+        <v>334</v>
+      </c>
+      <c r="AU82" s="18">
+        <v>54</v>
+      </c>
+      <c r="AV82" s="18">
+        <v>17637</v>
+      </c>
+      <c r="AW82" s="18">
+        <v>17566</v>
+      </c>
+      <c r="AX82" s="18">
+        <v>1511</v>
+      </c>
+      <c r="AY82" s="18">
+        <v>9087</v>
+      </c>
+      <c r="AZ82" s="18">
+        <v>9076</v>
+      </c>
+      <c r="BA82" s="18">
+        <v>823</v>
+      </c>
+      <c r="BB82" s="18">
+        <v>37937</v>
+      </c>
+      <c r="BC82" s="18">
+        <v>37654</v>
+      </c>
+      <c r="BD82" s="18">
+        <v>1612</v>
+      </c>
+      <c r="BE82" s="18">
+        <v>54</v>
+      </c>
+      <c r="BF82" s="18">
+        <v>54</v>
+      </c>
+      <c r="BG82" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH82" s="18">
+        <v>122</v>
+      </c>
+      <c r="BI82" s="18">
+        <v>128</v>
+      </c>
+      <c r="BJ82" s="18">
+        <v>34</v>
+      </c>
+      <c r="BK82" s="18">
+        <v>585</v>
+      </c>
+      <c r="BL82" s="18">
+        <v>422</v>
+      </c>
+      <c r="BM82" s="18">
+        <v>194</v>
+      </c>
+      <c r="BN82" s="18">
+        <v>6710</v>
+      </c>
+      <c r="BO82" s="18">
+        <v>6711</v>
+      </c>
+      <c r="BP82" s="19">
+        <v>247</v>
+      </c>
+      <c r="BQ82" s="18">
+        <v>22107</v>
+      </c>
+      <c r="BR82" s="18">
+        <v>21534</v>
+      </c>
+      <c r="BS82" s="18">
+        <v>11051</v>
+      </c>
+      <c r="BT82" s="18">
+        <v>17737</v>
+      </c>
+      <c r="BU82" s="18">
+        <v>16890</v>
+      </c>
+      <c r="BV82" s="18">
+        <v>10558</v>
+      </c>
+      <c r="BW82" s="18">
+        <v>352</v>
+      </c>
+      <c r="BX82" s="18">
+        <v>338</v>
+      </c>
+      <c r="BY82" s="18">
+        <v>47</v>
+      </c>
+      <c r="BZ82" s="18">
+        <v>4018</v>
+      </c>
+      <c r="CA82" s="18">
+        <v>4306</v>
+      </c>
+      <c r="CB82" s="19">
+        <v>446</v>
+      </c>
+      <c r="CC82" s="18">
+        <v>522</v>
+      </c>
+      <c r="CD82" s="19">
+        <v>5837</v>
+      </c>
       <c r="CE82" s="23"/>
       <c r="CF82" s="13" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
     </row>
     <row r="83" spans="1:84" ht="18.75" customHeight="1">
       <c r="A83" s="39"/>
       <c r="B83" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C83" s="18">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D83" s="18">
-        <v>10508</v>
+        <v>8744</v>
       </c>
       <c r="E83" s="18">
-        <v>3407</v>
+        <v>3450</v>
       </c>
       <c r="F83" s="18">
-        <v>359524</v>
-[...1 lines deleted...]
-      <c r="G83" s="16">
+        <v>356694</v>
+      </c>
+      <c r="G83" s="15">
+        <v>0</v>
+      </c>
+      <c r="H83" s="15">
+        <v>0</v>
+      </c>
+      <c r="I83" s="18">
+        <v>12</v>
+      </c>
+      <c r="J83" s="18">
+        <v>2018</v>
+      </c>
+      <c r="K83" s="18">
+        <v>94</v>
+      </c>
+      <c r="L83" s="18">
+        <v>8401</v>
+      </c>
+      <c r="M83" s="18">
+        <v>2630</v>
+      </c>
+      <c r="N83" s="18">
+        <v>272126</v>
+      </c>
+      <c r="O83" s="16">
         <v>1</v>
       </c>
-      <c r="H83" s="16">
-[...22 lines deleted...]
-      </c>
       <c r="P83" s="35">
-        <v>4303</v>
+        <v>206</v>
       </c>
       <c r="Q83" s="18">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="R83" s="18">
-        <v>41591</v>
+        <v>43490</v>
       </c>
       <c r="S83" s="15">
         <v>0</v>
       </c>
       <c r="T83" s="15">
         <v>0</v>
       </c>
       <c r="U83" s="18">
         <v>141</v>
       </c>
       <c r="V83" s="18">
         <v>29381</v>
       </c>
       <c r="W83" s="15">
         <v>0</v>
       </c>
       <c r="X83" s="15">
         <v>0</v>
       </c>
       <c r="Y83" s="16">
         <v>4</v>
       </c>
       <c r="Z83" s="16">
         <v>140</v>
       </c>
       <c r="AA83" s="15">
         <v>0</v>
       </c>
       <c r="AB83" s="15">
         <v>0</v>
       </c>
       <c r="AC83" s="15">
         <v>0</v>
       </c>
       <c r="AD83" s="15">
         <v>0</v>
       </c>
       <c r="AE83" s="16">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="AF83" s="16">
-        <v>275</v>
+        <v>137</v>
       </c>
       <c r="AG83" s="18">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="AH83" s="18">
-        <v>8616</v>
+        <v>8891</v>
       </c>
       <c r="AI83" s="15">
         <v>0</v>
       </c>
       <c r="AJ83" s="15">
         <v>0</v>
       </c>
       <c r="AK83" s="16">
         <v>7</v>
       </c>
       <c r="AL83" s="24">
         <v>648</v>
       </c>
       <c r="AM83" s="18"/>
       <c r="AN83" s="18"/>
       <c r="AO83" s="18"/>
       <c r="AP83" s="18"/>
       <c r="AQ83" s="18"/>
       <c r="AR83" s="18"/>
       <c r="AS83" s="18"/>
       <c r="AT83" s="18"/>
       <c r="AU83" s="18"/>
       <c r="AV83" s="18"/>
       <c r="AW83" s="18"/>
       <c r="AX83" s="18"/>
@@ -18672,565 +18784,565 @@
       <c r="BH83" s="18"/>
       <c r="BI83" s="18"/>
       <c r="BJ83" s="18"/>
       <c r="BK83" s="18"/>
       <c r="BL83" s="18"/>
       <c r="BM83" s="18"/>
       <c r="BN83" s="18"/>
       <c r="BO83" s="18"/>
       <c r="BP83" s="19"/>
       <c r="BQ83" s="18"/>
       <c r="BR83" s="18"/>
       <c r="BS83" s="18"/>
       <c r="BT83" s="18"/>
       <c r="BU83" s="18"/>
       <c r="BV83" s="18"/>
       <c r="BW83" s="18"/>
       <c r="BX83" s="18"/>
       <c r="BY83" s="18"/>
       <c r="BZ83" s="18"/>
       <c r="CA83" s="18"/>
       <c r="CB83" s="19"/>
       <c r="CC83" s="18"/>
       <c r="CD83" s="19"/>
       <c r="CE83" s="23"/>
       <c r="CF83" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="84" spans="1:84" ht="18.75" customHeight="1">
       <c r="A84" s="39"/>
       <c r="B84" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C84" s="18">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="D84" s="18">
-        <v>17365</v>
+        <v>10508</v>
       </c>
       <c r="E84" s="18">
-        <v>3478</v>
+        <v>3407</v>
       </c>
       <c r="F84" s="18">
-        <v>364219</v>
+        <v>359524</v>
       </c>
       <c r="G84" s="16">
         <v>1</v>
       </c>
       <c r="H84" s="16">
-        <v>547</v>
+        <v>118</v>
       </c>
       <c r="I84" s="18">
         <v>11</v>
       </c>
       <c r="J84" s="18">
         <v>1900</v>
       </c>
       <c r="K84" s="18">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="L84" s="18">
-        <v>10970</v>
+        <v>5813</v>
       </c>
       <c r="M84" s="18">
-        <v>2628</v>
+        <v>2616</v>
       </c>
       <c r="N84" s="18">
-        <v>274813</v>
+        <v>277246</v>
       </c>
       <c r="O84" s="16">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="P84" s="35">
-        <v>2276</v>
+        <v>4303</v>
       </c>
       <c r="Q84" s="18">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="R84" s="18">
-        <v>39316</v>
-[...1 lines deleted...]
-      <c r="S84" s="16">
+        <v>41591</v>
+      </c>
+      <c r="S84" s="15">
+        <v>0</v>
+      </c>
+      <c r="T84" s="15">
+        <v>0</v>
+      </c>
+      <c r="U84" s="18">
+        <v>141</v>
+      </c>
+      <c r="V84" s="18">
+        <v>29381</v>
+      </c>
+      <c r="W84" s="15">
+        <v>0</v>
+      </c>
+      <c r="X84" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="16">
         <v>4</v>
       </c>
-      <c r="T84" s="16">
-[...11 lines deleted...]
-      <c r="X84" s="16">
+      <c r="Z84" s="16">
         <v>140</v>
       </c>
-      <c r="Y84" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="AA84" s="15">
         <v>0</v>
       </c>
       <c r="AB84" s="15">
         <v>0</v>
       </c>
       <c r="AC84" s="15">
         <v>0</v>
       </c>
       <c r="AD84" s="15">
         <v>0</v>
       </c>
       <c r="AE84" s="16">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="AF84" s="16">
-        <v>525</v>
+        <v>275</v>
       </c>
       <c r="AG84" s="18">
-        <v>358</v>
+        <v>380</v>
       </c>
       <c r="AH84" s="18">
-        <v>8091</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>8616</v>
+      </c>
+      <c r="AI84" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ84" s="15">
+        <v>0</v>
       </c>
       <c r="AK84" s="16">
         <v>7</v>
       </c>
       <c r="AL84" s="24">
-        <v>898</v>
-[...132 lines deleted...]
-      </c>
+        <v>648</v>
+      </c>
+      <c r="AM84" s="18"/>
+      <c r="AN84" s="18"/>
+      <c r="AO84" s="18"/>
+      <c r="AP84" s="18"/>
+      <c r="AQ84" s="18"/>
+      <c r="AR84" s="18"/>
+      <c r="AS84" s="18"/>
+      <c r="AT84" s="18"/>
+      <c r="AU84" s="18"/>
+      <c r="AV84" s="18"/>
+      <c r="AW84" s="18"/>
+      <c r="AX84" s="18"/>
+      <c r="AY84" s="18"/>
+      <c r="AZ84" s="18"/>
+      <c r="BA84" s="18"/>
+      <c r="BB84" s="18"/>
+      <c r="BC84" s="18"/>
+      <c r="BD84" s="18"/>
+      <c r="BE84" s="18"/>
+      <c r="BF84" s="18"/>
+      <c r="BG84" s="16"/>
+      <c r="BH84" s="18"/>
+      <c r="BI84" s="18"/>
+      <c r="BJ84" s="18"/>
+      <c r="BK84" s="18"/>
+      <c r="BL84" s="18"/>
+      <c r="BM84" s="18"/>
+      <c r="BN84" s="18"/>
+      <c r="BO84" s="18"/>
+      <c r="BP84" s="19"/>
+      <c r="BQ84" s="18"/>
+      <c r="BR84" s="18"/>
+      <c r="BS84" s="18"/>
+      <c r="BT84" s="18"/>
+      <c r="BU84" s="18"/>
+      <c r="BV84" s="18"/>
+      <c r="BW84" s="18"/>
+      <c r="BX84" s="18"/>
+      <c r="BY84" s="18"/>
+      <c r="BZ84" s="18"/>
+      <c r="CA84" s="18"/>
+      <c r="CB84" s="19"/>
+      <c r="CC84" s="18"/>
+      <c r="CD84" s="19"/>
       <c r="CE84" s="23"/>
       <c r="CF84" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="85" spans="1:84" ht="18.75" customHeight="1">
       <c r="A85" s="39"/>
       <c r="B85" s="34" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="C85" s="18">
-        <v>192</v>
+        <v>129</v>
       </c>
       <c r="D85" s="18">
-        <v>11571</v>
+        <v>17365</v>
       </c>
       <c r="E85" s="18">
-        <v>3593</v>
+        <v>3478</v>
       </c>
       <c r="F85" s="18">
-        <v>383122</v>
+        <v>364219</v>
       </c>
       <c r="G85" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H85" s="16">
-        <v>935</v>
+        <v>547</v>
       </c>
       <c r="I85" s="18">
         <v>11</v>
       </c>
       <c r="J85" s="18">
-        <v>1584</v>
+        <v>1900</v>
       </c>
       <c r="K85" s="18">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="L85" s="18">
-        <v>5958</v>
+        <v>10970</v>
       </c>
       <c r="M85" s="18">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="N85" s="18">
-        <v>282419</v>
+        <v>274813</v>
       </c>
       <c r="O85" s="16">
         <v>16</v>
       </c>
       <c r="P85" s="35">
-        <v>2323</v>
+        <v>2276</v>
       </c>
       <c r="Q85" s="18">
         <v>232</v>
       </c>
       <c r="R85" s="18">
         <v>39316</v>
       </c>
-      <c r="S85" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="S85" s="16">
+        <v>4</v>
+      </c>
+      <c r="T85" s="16">
+        <v>2807</v>
       </c>
       <c r="U85" s="18">
-        <v>371</v>
+        <v>242</v>
       </c>
       <c r="V85" s="18">
-        <v>53133</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>39201</v>
+      </c>
+      <c r="W85" s="16">
+        <v>4</v>
+      </c>
+      <c r="X85" s="16">
+        <v>140</v>
       </c>
       <c r="Y85" s="15">
         <v>0</v>
       </c>
       <c r="Z85" s="15">
         <v>0</v>
       </c>
       <c r="AA85" s="15">
         <v>0</v>
       </c>
       <c r="AB85" s="15">
         <v>0</v>
       </c>
       <c r="AC85" s="15">
         <v>0</v>
       </c>
       <c r="AD85" s="15">
         <v>0</v>
       </c>
       <c r="AE85" s="16">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="AF85" s="16">
-        <v>2357</v>
+        <v>525</v>
       </c>
       <c r="AG85" s="18">
-        <v>252</v>
+        <v>358</v>
       </c>
       <c r="AH85" s="18">
-        <v>5734</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>8091</v>
+      </c>
+      <c r="AI85" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ85" s="16">
+        <v>99</v>
       </c>
       <c r="AK85" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="AL85" s="24">
-        <v>936</v>
-[...44 lines deleted...]
-      <c r="CD85" s="19"/>
+        <v>898</v>
+      </c>
+      <c r="AM85" s="18">
+        <v>78969</v>
+      </c>
+      <c r="AN85" s="18">
+        <v>79102</v>
+      </c>
+      <c r="AO85" s="18">
+        <v>4418</v>
+      </c>
+      <c r="AP85" s="18">
+        <v>126</v>
+      </c>
+      <c r="AQ85" s="18">
+        <v>94</v>
+      </c>
+      <c r="AR85" s="18">
+        <v>108</v>
+      </c>
+      <c r="AS85" s="18">
+        <v>297</v>
+      </c>
+      <c r="AT85" s="18">
+        <v>340</v>
+      </c>
+      <c r="AU85" s="18">
+        <v>12</v>
+      </c>
+      <c r="AV85" s="18">
+        <v>17284</v>
+      </c>
+      <c r="AW85" s="18">
+        <v>17300</v>
+      </c>
+      <c r="AX85" s="18">
+        <v>1495</v>
+      </c>
+      <c r="AY85" s="18">
+        <v>8992</v>
+      </c>
+      <c r="AZ85" s="18">
+        <v>8782</v>
+      </c>
+      <c r="BA85" s="18">
+        <v>1033</v>
+      </c>
+      <c r="BB85" s="18">
+        <v>44642</v>
+      </c>
+      <c r="BC85" s="18">
+        <v>45051</v>
+      </c>
+      <c r="BD85" s="18">
+        <v>1203</v>
+      </c>
+      <c r="BE85" s="18">
+        <v>95</v>
+      </c>
+      <c r="BF85" s="18">
+        <v>95</v>
+      </c>
+      <c r="BG85" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH85" s="18">
+        <v>152</v>
+      </c>
+      <c r="BI85" s="18">
+        <v>159</v>
+      </c>
+      <c r="BJ85" s="18">
+        <v>27</v>
+      </c>
+      <c r="BK85" s="18">
+        <v>519</v>
+      </c>
+      <c r="BL85" s="18">
+        <v>483</v>
+      </c>
+      <c r="BM85" s="18">
+        <v>230</v>
+      </c>
+      <c r="BN85" s="18">
+        <v>6861</v>
+      </c>
+      <c r="BO85" s="18">
+        <v>6798</v>
+      </c>
+      <c r="BP85" s="19">
+        <v>310</v>
+      </c>
+      <c r="BQ85" s="18">
+        <v>23456</v>
+      </c>
+      <c r="BR85" s="18">
+        <v>22968</v>
+      </c>
+      <c r="BS85" s="18">
+        <v>11538</v>
+      </c>
+      <c r="BT85" s="18">
+        <v>18622</v>
+      </c>
+      <c r="BU85" s="18">
+        <v>18085</v>
+      </c>
+      <c r="BV85" s="18">
+        <v>11094</v>
+      </c>
+      <c r="BW85" s="18">
+        <v>237</v>
+      </c>
+      <c r="BX85" s="18">
+        <v>233</v>
+      </c>
+      <c r="BY85" s="18">
+        <v>51</v>
+      </c>
+      <c r="BZ85" s="18">
+        <v>4597</v>
+      </c>
+      <c r="CA85" s="18">
+        <v>4650</v>
+      </c>
+      <c r="CB85" s="19">
+        <v>393</v>
+      </c>
+      <c r="CC85" s="18">
+        <v>779</v>
+      </c>
+      <c r="CD85" s="19">
+        <v>6893</v>
+      </c>
       <c r="CE85" s="23"/>
       <c r="CF85" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="86" spans="1:84" ht="18.75" customHeight="1">
       <c r="A86" s="39"/>
       <c r="B86" s="34" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C86" s="18">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="D86" s="18">
-        <v>9496</v>
+        <v>11571</v>
       </c>
       <c r="E86" s="18">
-        <v>3474</v>
+        <v>3593</v>
       </c>
       <c r="F86" s="18">
-        <v>374755</v>
+        <v>383122</v>
       </c>
       <c r="G86" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H86" s="16">
-        <v>815</v>
+        <v>935</v>
       </c>
       <c r="I86" s="18">
         <v>11</v>
       </c>
       <c r="J86" s="18">
         <v>1584</v>
       </c>
       <c r="K86" s="18">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="L86" s="18">
-        <v>4754</v>
+        <v>5958</v>
       </c>
       <c r="M86" s="18">
-        <v>2695</v>
+        <v>2718</v>
       </c>
       <c r="N86" s="18">
-        <v>279555</v>
+        <v>282419</v>
       </c>
       <c r="O86" s="16">
         <v>16</v>
       </c>
       <c r="P86" s="35">
-        <v>2405</v>
+        <v>2323</v>
       </c>
       <c r="Q86" s="18">
         <v>232</v>
       </c>
       <c r="R86" s="18">
         <v>39316</v>
       </c>
-      <c r="S86" s="16">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="S86" s="15">
+        <v>0</v>
+      </c>
+      <c r="T86" s="15">
+        <v>0</v>
       </c>
       <c r="U86" s="18">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="V86" s="18">
-        <v>49013</v>
+        <v>53133</v>
       </c>
       <c r="W86" s="15">
         <v>0</v>
       </c>
       <c r="X86" s="15">
         <v>0</v>
       </c>
       <c r="Y86" s="15">
         <v>0</v>
       </c>
       <c r="Z86" s="15">
         <v>0</v>
       </c>
       <c r="AA86" s="15">
         <v>0</v>
       </c>
       <c r="AB86" s="15">
         <v>0</v>
       </c>
       <c r="AC86" s="15">
         <v>0</v>
       </c>
       <c r="AD86" s="15">
         <v>0</v>
       </c>
       <c r="AE86" s="16">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="AF86" s="16">
-        <v>1384</v>
+        <v>2357</v>
       </c>
       <c r="AG86" s="18">
-        <v>190</v>
+        <v>252</v>
       </c>
       <c r="AH86" s="18">
-        <v>4350</v>
+        <v>5734</v>
       </c>
       <c r="AI86" s="15">
         <v>0</v>
       </c>
       <c r="AJ86" s="15">
         <v>0</v>
       </c>
       <c r="AK86" s="16">
         <v>9</v>
       </c>
       <c r="AL86" s="24">
         <v>936</v>
       </c>
       <c r="AM86" s="18"/>
       <c r="AN86" s="18"/>
       <c r="AO86" s="18"/>
       <c r="AP86" s="18"/>
       <c r="AQ86" s="18"/>
       <c r="AR86" s="18"/>
       <c r="AS86" s="18"/>
       <c r="AT86" s="18"/>
       <c r="AU86" s="18"/>
       <c r="AV86" s="18"/>
       <c r="AW86" s="18"/>
       <c r="AX86" s="18"/>
@@ -19246,2289 +19358,2289 @@
       <c r="BH86" s="18"/>
       <c r="BI86" s="18"/>
       <c r="BJ86" s="18"/>
       <c r="BK86" s="18"/>
       <c r="BL86" s="18"/>
       <c r="BM86" s="18"/>
       <c r="BN86" s="18"/>
       <c r="BO86" s="18"/>
       <c r="BP86" s="19"/>
       <c r="BQ86" s="18"/>
       <c r="BR86" s="18"/>
       <c r="BS86" s="18"/>
       <c r="BT86" s="18"/>
       <c r="BU86" s="18"/>
       <c r="BV86" s="18"/>
       <c r="BW86" s="18"/>
       <c r="BX86" s="18"/>
       <c r="BY86" s="18"/>
       <c r="BZ86" s="18"/>
       <c r="CA86" s="18"/>
       <c r="CB86" s="19"/>
       <c r="CC86" s="18"/>
       <c r="CD86" s="19"/>
       <c r="CE86" s="23"/>
       <c r="CF86" s="13" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:84" ht="18.75" customHeight="1">
       <c r="A87" s="39"/>
       <c r="B87" s="34" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C87" s="18">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="D87" s="18">
-        <v>17493</v>
+        <v>9496</v>
       </c>
       <c r="E87" s="18">
-        <v>4387</v>
+        <v>3474</v>
       </c>
       <c r="F87" s="18">
-        <v>438033</v>
+        <v>374755</v>
       </c>
       <c r="G87" s="16">
         <v>2</v>
       </c>
       <c r="H87" s="16">
-        <v>376</v>
+        <v>815</v>
       </c>
       <c r="I87" s="18">
         <v>11</v>
       </c>
       <c r="J87" s="18">
-        <v>1602</v>
+        <v>1584</v>
       </c>
       <c r="K87" s="18">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="L87" s="18">
-        <v>12041</v>
+        <v>4754</v>
       </c>
       <c r="M87" s="18">
-        <v>3329</v>
+        <v>2695</v>
       </c>
       <c r="N87" s="18">
-        <v>338605</v>
+        <v>279555</v>
       </c>
       <c r="O87" s="16">
         <v>16</v>
       </c>
       <c r="P87" s="35">
-        <v>2406</v>
+        <v>2405</v>
       </c>
       <c r="Q87" s="18">
         <v>232</v>
       </c>
       <c r="R87" s="18">
         <v>39316</v>
       </c>
       <c r="S87" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T87" s="16">
-        <v>2197</v>
+        <v>138</v>
       </c>
       <c r="U87" s="18">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="V87" s="18">
-        <v>46816</v>
+        <v>49013</v>
       </c>
       <c r="W87" s="15">
         <v>0</v>
       </c>
       <c r="X87" s="15">
         <v>0</v>
       </c>
       <c r="Y87" s="15">
         <v>0</v>
       </c>
       <c r="Z87" s="15">
         <v>0</v>
       </c>
       <c r="AA87" s="15">
         <v>0</v>
       </c>
       <c r="AB87" s="15">
         <v>0</v>
       </c>
       <c r="AC87" s="15">
         <v>0</v>
       </c>
       <c r="AD87" s="15">
         <v>0</v>
       </c>
       <c r="AE87" s="16">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="AF87" s="16">
-        <v>275</v>
+        <v>1384</v>
       </c>
       <c r="AG87" s="18">
-        <v>475</v>
+        <v>190</v>
       </c>
       <c r="AH87" s="18">
-        <v>10760</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>4350</v>
+      </c>
+      <c r="AI87" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ87" s="15">
+        <v>0</v>
       </c>
       <c r="AK87" s="16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AL87" s="24">
-        <v>934</v>
-[...132 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="AM87" s="18"/>
+      <c r="AN87" s="18"/>
+      <c r="AO87" s="18"/>
+      <c r="AP87" s="18"/>
+      <c r="AQ87" s="18"/>
+      <c r="AR87" s="18"/>
+      <c r="AS87" s="18"/>
+      <c r="AT87" s="18"/>
+      <c r="AU87" s="18"/>
+      <c r="AV87" s="18"/>
+      <c r="AW87" s="18"/>
+      <c r="AX87" s="18"/>
+      <c r="AY87" s="18"/>
+      <c r="AZ87" s="18"/>
+      <c r="BA87" s="18"/>
+      <c r="BB87" s="18"/>
+      <c r="BC87" s="18"/>
+      <c r="BD87" s="18"/>
+      <c r="BE87" s="18"/>
+      <c r="BF87" s="18"/>
+      <c r="BG87" s="16"/>
+      <c r="BH87" s="18"/>
+      <c r="BI87" s="18"/>
+      <c r="BJ87" s="18"/>
+      <c r="BK87" s="18"/>
+      <c r="BL87" s="18"/>
+      <c r="BM87" s="18"/>
+      <c r="BN87" s="18"/>
+      <c r="BO87" s="18"/>
+      <c r="BP87" s="19"/>
+      <c r="BQ87" s="18"/>
+      <c r="BR87" s="18"/>
+      <c r="BS87" s="18"/>
+      <c r="BT87" s="18"/>
+      <c r="BU87" s="18"/>
+      <c r="BV87" s="18"/>
+      <c r="BW87" s="18"/>
+      <c r="BX87" s="18"/>
+      <c r="BY87" s="18"/>
+      <c r="BZ87" s="18"/>
+      <c r="CA87" s="18"/>
+      <c r="CB87" s="19"/>
+      <c r="CC87" s="18"/>
+      <c r="CD87" s="19"/>
       <c r="CE87" s="23"/>
       <c r="CF87" s="13" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A88" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A88" s="39"/>
       <c r="B88" s="34" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="C88" s="18">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="D88" s="18">
-        <v>12604</v>
+        <v>17493</v>
       </c>
       <c r="E88" s="18">
-        <v>4576</v>
+        <v>4387</v>
       </c>
       <c r="F88" s="18">
-        <v>451901</v>
+        <v>438033</v>
       </c>
       <c r="G88" s="16">
         <v>2</v>
       </c>
       <c r="H88" s="16">
-        <v>815</v>
+        <v>376</v>
       </c>
       <c r="I88" s="18">
         <v>11</v>
       </c>
       <c r="J88" s="18">
         <v>1602</v>
       </c>
       <c r="K88" s="18">
+        <v>106</v>
+      </c>
+      <c r="L88" s="18">
+        <v>12041</v>
+      </c>
+      <c r="M88" s="18">
+        <v>3329</v>
+      </c>
+      <c r="N88" s="18">
+        <v>338605</v>
+      </c>
+      <c r="O88" s="16">
+        <v>16</v>
+      </c>
+      <c r="P88" s="35">
+        <v>2406</v>
+      </c>
+      <c r="Q88" s="18">
+        <v>232</v>
+      </c>
+      <c r="R88" s="18">
+        <v>39316</v>
+      </c>
+      <c r="S88" s="16">
+        <v>5</v>
+      </c>
+      <c r="T88" s="16">
+        <v>2197</v>
+      </c>
+      <c r="U88" s="18">
+        <v>332</v>
+      </c>
+      <c r="V88" s="18">
+        <v>46816</v>
+      </c>
+      <c r="W88" s="15">
+        <v>0</v>
+      </c>
+      <c r="X88" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB88" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC88" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD88" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE88" s="16">
+        <v>12</v>
+      </c>
+      <c r="AF88" s="16">
+        <v>275</v>
+      </c>
+      <c r="AG88" s="18">
+        <v>475</v>
+      </c>
+      <c r="AH88" s="18">
+        <v>10760</v>
+      </c>
+      <c r="AI88" s="16">
+        <v>2</v>
+      </c>
+      <c r="AJ88" s="16">
+        <v>199</v>
+      </c>
+      <c r="AK88" s="16">
+        <v>8</v>
+      </c>
+      <c r="AL88" s="24">
+        <v>934</v>
+      </c>
+      <c r="AM88" s="18">
+        <v>75904</v>
+      </c>
+      <c r="AN88" s="18">
+        <v>76432</v>
+      </c>
+      <c r="AO88" s="18">
+        <v>3890</v>
+      </c>
+      <c r="AP88" s="18">
+        <v>35</v>
+      </c>
+      <c r="AQ88" s="18">
+        <v>94</v>
+      </c>
+      <c r="AR88" s="18">
+        <v>49</v>
+      </c>
+      <c r="AS88" s="18">
+        <v>343</v>
+      </c>
+      <c r="AT88" s="18">
+        <v>319</v>
+      </c>
+      <c r="AU88" s="18">
+        <v>36</v>
+      </c>
+      <c r="AV88" s="18">
+        <v>17677</v>
+      </c>
+      <c r="AW88" s="18">
+        <v>18030</v>
+      </c>
+      <c r="AX88" s="18">
+        <v>1143</v>
+      </c>
+      <c r="AY88" s="18">
+        <v>9569</v>
+      </c>
+      <c r="AZ88" s="18">
+        <v>9872</v>
+      </c>
+      <c r="BA88" s="18">
+        <v>730</v>
+      </c>
+      <c r="BB88" s="18">
+        <v>40559</v>
+      </c>
+      <c r="BC88" s="18">
+        <v>40329</v>
+      </c>
+      <c r="BD88" s="18">
+        <v>1433</v>
+      </c>
+      <c r="BE88" s="18">
         <v>80</v>
       </c>
-      <c r="L88" s="18">
-[...123 lines deleted...]
-      <c r="CD88" s="19"/>
+      <c r="BF88" s="18">
+        <v>80</v>
+      </c>
+      <c r="BG88" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH88" s="18">
+        <v>111</v>
+      </c>
+      <c r="BI88" s="18">
+        <v>107</v>
+      </c>
+      <c r="BJ88" s="18">
+        <v>31</v>
+      </c>
+      <c r="BK88" s="18">
+        <v>563</v>
+      </c>
+      <c r="BL88" s="18">
+        <v>613</v>
+      </c>
+      <c r="BM88" s="18">
+        <v>179</v>
+      </c>
+      <c r="BN88" s="18">
+        <v>6968</v>
+      </c>
+      <c r="BO88" s="18">
+        <v>6989</v>
+      </c>
+      <c r="BP88" s="19">
+        <v>289</v>
+      </c>
+      <c r="BQ88" s="18">
+        <v>20627</v>
+      </c>
+      <c r="BR88" s="18">
+        <v>20024</v>
+      </c>
+      <c r="BS88" s="18">
+        <v>12141</v>
+      </c>
+      <c r="BT88" s="18">
+        <v>15382</v>
+      </c>
+      <c r="BU88" s="18">
+        <v>14868</v>
+      </c>
+      <c r="BV88" s="18">
+        <v>11609</v>
+      </c>
+      <c r="BW88" s="18">
+        <v>197</v>
+      </c>
+      <c r="BX88" s="18">
+        <v>197</v>
+      </c>
+      <c r="BY88" s="18">
+        <v>51</v>
+      </c>
+      <c r="BZ88" s="18">
+        <v>5048</v>
+      </c>
+      <c r="CA88" s="18">
+        <v>4960</v>
+      </c>
+      <c r="CB88" s="19">
+        <v>482</v>
+      </c>
+      <c r="CC88" s="18">
+        <v>2953</v>
+      </c>
+      <c r="CD88" s="19">
+        <v>4672</v>
+      </c>
       <c r="CE88" s="23"/>
       <c r="CF88" s="13" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="89" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A89" s="39"/>
+      <c r="A89" s="39" t="s">
+        <v>77</v>
+      </c>
       <c r="B89" s="34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C89" s="18">
-        <v>217</v>
+        <v>109</v>
       </c>
       <c r="D89" s="18">
-        <v>18528</v>
+        <v>12604</v>
       </c>
       <c r="E89" s="18">
-        <v>4549</v>
+        <v>4576</v>
       </c>
       <c r="F89" s="18">
-        <v>473355</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>451901</v>
+      </c>
+      <c r="G89" s="16">
+        <v>2</v>
+      </c>
+      <c r="H89" s="16">
+        <v>815</v>
       </c>
       <c r="I89" s="18">
         <v>11</v>
       </c>
       <c r="J89" s="18">
         <v>1602</v>
       </c>
       <c r="K89" s="18">
-        <v>157</v>
+        <v>80</v>
       </c>
       <c r="L89" s="18">
-        <v>16913</v>
+        <v>7527</v>
       </c>
       <c r="M89" s="18">
-        <v>3467</v>
+        <v>3434</v>
       </c>
       <c r="N89" s="18">
-        <v>372801</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>353618</v>
+      </c>
+      <c r="O89" s="16">
+        <v>20</v>
+      </c>
+      <c r="P89" s="35">
+        <v>3954</v>
       </c>
       <c r="Q89" s="18">
         <v>212</v>
       </c>
       <c r="R89" s="18">
         <v>35420</v>
       </c>
       <c r="S89" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T89" s="16">
-        <v>254</v>
+        <v>170</v>
       </c>
       <c r="U89" s="18">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="V89" s="18">
-        <v>50279</v>
+        <v>46646</v>
       </c>
       <c r="W89" s="15">
         <v>0</v>
       </c>
       <c r="X89" s="15">
         <v>0</v>
       </c>
       <c r="Y89" s="15">
         <v>0</v>
       </c>
       <c r="Z89" s="15">
         <v>0</v>
       </c>
       <c r="AA89" s="15">
         <v>0</v>
       </c>
       <c r="AB89" s="15">
         <v>0</v>
       </c>
       <c r="AC89" s="15">
         <v>0</v>
       </c>
       <c r="AD89" s="15">
         <v>0</v>
       </c>
       <c r="AE89" s="16">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="AF89" s="16">
-        <v>1224</v>
+        <v>137</v>
       </c>
       <c r="AG89" s="18">
-        <v>514</v>
+        <v>569</v>
       </c>
       <c r="AH89" s="18">
-        <v>11618</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>12842</v>
+      </c>
+      <c r="AI89" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ89" s="15">
+        <v>0</v>
       </c>
       <c r="AK89" s="16">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="AL89" s="24">
-        <v>1636</v>
+        <v>1773</v>
       </c>
       <c r="AM89" s="18"/>
       <c r="AN89" s="18"/>
       <c r="AO89" s="18"/>
       <c r="AP89" s="18"/>
       <c r="AQ89" s="18"/>
       <c r="AR89" s="18"/>
       <c r="AS89" s="18"/>
       <c r="AT89" s="18"/>
       <c r="AU89" s="18"/>
       <c r="AV89" s="18"/>
       <c r="AW89" s="18"/>
       <c r="AX89" s="18"/>
       <c r="AY89" s="18"/>
       <c r="AZ89" s="18"/>
       <c r="BA89" s="18"/>
       <c r="BB89" s="18"/>
       <c r="BC89" s="18"/>
       <c r="BD89" s="18"/>
       <c r="BE89" s="18"/>
       <c r="BF89" s="18"/>
       <c r="BG89" s="16"/>
       <c r="BH89" s="18"/>
       <c r="BI89" s="18"/>
       <c r="BJ89" s="18"/>
       <c r="BK89" s="18"/>
       <c r="BL89" s="18"/>
       <c r="BM89" s="18"/>
       <c r="BN89" s="18"/>
       <c r="BO89" s="18"/>
       <c r="BP89" s="19"/>
       <c r="BQ89" s="18"/>
       <c r="BR89" s="18"/>
       <c r="BS89" s="18"/>
       <c r="BT89" s="18"/>
       <c r="BU89" s="18"/>
       <c r="BV89" s="18"/>
       <c r="BW89" s="18"/>
       <c r="BX89" s="18"/>
       <c r="BY89" s="18"/>
       <c r="BZ89" s="18"/>
       <c r="CA89" s="18"/>
       <c r="CB89" s="19"/>
       <c r="CC89" s="18"/>
       <c r="CD89" s="19"/>
       <c r="CE89" s="23"/>
       <c r="CF89" s="13" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
     </row>
     <row r="90" spans="1:84" ht="18.75" customHeight="1">
       <c r="A90" s="39"/>
       <c r="B90" s="34" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="C90" s="18">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="D90" s="18">
-        <v>21267</v>
+        <v>18528</v>
       </c>
       <c r="E90" s="18">
-        <v>4507</v>
+        <v>4549</v>
       </c>
       <c r="F90" s="18">
-        <v>482783</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>473355</v>
+      </c>
+      <c r="G90" s="15">
+        <v>0</v>
+      </c>
+      <c r="H90" s="15">
+        <v>0</v>
       </c>
       <c r="I90" s="18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J90" s="18">
-        <v>1569</v>
+        <v>1602</v>
       </c>
       <c r="K90" s="18">
+        <v>157</v>
+      </c>
+      <c r="L90" s="18">
+        <v>16913</v>
+      </c>
+      <c r="M90" s="18">
+        <v>3467</v>
+      </c>
+      <c r="N90" s="18">
+        <v>372801</v>
+      </c>
+      <c r="O90" s="15">
+        <v>0</v>
+      </c>
+      <c r="P90" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="18">
+        <v>212</v>
+      </c>
+      <c r="R90" s="18">
+        <v>35420</v>
+      </c>
+      <c r="S90" s="16">
+        <v>2</v>
+      </c>
+      <c r="T90" s="16">
+        <v>254</v>
+      </c>
+      <c r="U90" s="18">
+        <v>329</v>
+      </c>
+      <c r="V90" s="18">
+        <v>50279</v>
+      </c>
+      <c r="W90" s="15">
+        <v>0</v>
+      </c>
+      <c r="X90" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA90" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB90" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC90" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD90" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE90" s="16">
+        <v>55</v>
+      </c>
+      <c r="AF90" s="16">
+        <v>1224</v>
+      </c>
+      <c r="AG90" s="18">
+        <v>514</v>
+      </c>
+      <c r="AH90" s="18">
+        <v>11618</v>
+      </c>
+      <c r="AI90" s="16">
+        <v>3</v>
+      </c>
+      <c r="AJ90" s="16">
         <v>137</v>
-      </c>
-[...73 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AK90" s="16">
         <v>16</v>
       </c>
       <c r="AL90" s="24">
         <v>1636</v>
       </c>
-      <c r="AM90" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM90" s="18"/>
+      <c r="AN90" s="18"/>
+      <c r="AO90" s="18"/>
+      <c r="AP90" s="18"/>
+      <c r="AQ90" s="18"/>
+      <c r="AR90" s="18"/>
+      <c r="AS90" s="18"/>
+      <c r="AT90" s="18"/>
+      <c r="AU90" s="18"/>
+      <c r="AV90" s="18"/>
+      <c r="AW90" s="18"/>
+      <c r="AX90" s="18"/>
+      <c r="AY90" s="18"/>
+      <c r="AZ90" s="18"/>
+      <c r="BA90" s="18"/>
+      <c r="BB90" s="18"/>
+      <c r="BC90" s="18"/>
+      <c r="BD90" s="18"/>
+      <c r="BE90" s="18"/>
+      <c r="BF90" s="18"/>
+      <c r="BG90" s="16"/>
+      <c r="BH90" s="18"/>
+      <c r="BI90" s="18"/>
+      <c r="BJ90" s="18"/>
+      <c r="BK90" s="18"/>
+      <c r="BL90" s="18"/>
+      <c r="BM90" s="18"/>
+      <c r="BN90" s="18"/>
+      <c r="BO90" s="18"/>
+      <c r="BP90" s="19"/>
+      <c r="BQ90" s="18"/>
+      <c r="BR90" s="18"/>
+      <c r="BS90" s="18"/>
+      <c r="BT90" s="18"/>
+      <c r="BU90" s="18"/>
+      <c r="BV90" s="18"/>
+      <c r="BW90" s="18"/>
+      <c r="BX90" s="18"/>
+      <c r="BY90" s="18"/>
+      <c r="BZ90" s="18"/>
+      <c r="CA90" s="18"/>
+      <c r="CB90" s="19"/>
+      <c r="CC90" s="18"/>
+      <c r="CD90" s="19"/>
       <c r="CE90" s="23"/>
       <c r="CF90" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:84" ht="18.75" customHeight="1">
       <c r="A91" s="39"/>
       <c r="B91" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C91" s="18">
-        <v>112</v>
+        <v>252</v>
       </c>
       <c r="D91" s="18">
-        <v>11327</v>
+        <v>21267</v>
       </c>
       <c r="E91" s="18">
-        <v>4490</v>
+        <v>4507</v>
       </c>
       <c r="F91" s="18">
-        <v>480522</v>
+        <v>482783</v>
       </c>
       <c r="G91" s="16">
         <v>1</v>
       </c>
       <c r="H91" s="16">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="I91" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J91" s="18">
-        <v>1519</v>
+        <v>1569</v>
       </c>
       <c r="K91" s="18">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="L91" s="18">
-        <v>6278</v>
+        <v>15260</v>
       </c>
       <c r="M91" s="18">
-        <v>3373</v>
+        <v>3371</v>
       </c>
       <c r="N91" s="18">
-        <v>360696</v>
+        <v>362842</v>
       </c>
       <c r="O91" s="16">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="P91" s="35">
-        <v>4470</v>
+        <v>2456</v>
       </c>
       <c r="Q91" s="18">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="R91" s="18">
-        <v>47924</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>49938</v>
+      </c>
+      <c r="S91" s="16">
+        <v>5</v>
+      </c>
+      <c r="T91" s="16">
+        <v>1375</v>
       </c>
       <c r="U91" s="18">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="V91" s="18">
-        <v>59801</v>
+        <v>57323</v>
       </c>
       <c r="W91" s="15">
         <v>0</v>
       </c>
       <c r="X91" s="15">
         <v>0</v>
       </c>
       <c r="Y91" s="15">
         <v>0</v>
       </c>
       <c r="Z91" s="15">
         <v>0</v>
       </c>
       <c r="AA91" s="15">
         <v>0</v>
       </c>
       <c r="AB91" s="15">
         <v>0</v>
       </c>
       <c r="AC91" s="15">
         <v>0</v>
       </c>
       <c r="AD91" s="15">
         <v>0</v>
       </c>
       <c r="AE91" s="16">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="AF91" s="16">
-        <v>529</v>
+        <v>2144</v>
       </c>
       <c r="AG91" s="18">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="AH91" s="18">
-        <v>8946</v>
+        <v>9474</v>
       </c>
       <c r="AI91" s="15">
         <v>0</v>
       </c>
       <c r="AJ91" s="15">
         <v>0</v>
       </c>
       <c r="AK91" s="16">
         <v>16</v>
       </c>
       <c r="AL91" s="24">
         <v>1636</v>
       </c>
-      <c r="AM91" s="18"/>
-[...42 lines deleted...]
-      <c r="CD91" s="19"/>
+      <c r="AM91" s="18">
+        <v>99030</v>
+      </c>
+      <c r="AN91" s="18">
+        <v>99400</v>
+      </c>
+      <c r="AO91" s="18">
+        <v>3520</v>
+      </c>
+      <c r="AP91" s="18">
+        <v>60</v>
+      </c>
+      <c r="AQ91" s="18">
+        <v>76</v>
+      </c>
+      <c r="AR91" s="18">
+        <v>32</v>
+      </c>
+      <c r="AS91" s="18">
+        <v>190</v>
+      </c>
+      <c r="AT91" s="18">
+        <v>196</v>
+      </c>
+      <c r="AU91" s="18">
+        <v>30</v>
+      </c>
+      <c r="AV91" s="18">
+        <v>19806</v>
+      </c>
+      <c r="AW91" s="18">
+        <v>19928</v>
+      </c>
+      <c r="AX91" s="18">
+        <v>1020</v>
+      </c>
+      <c r="AY91" s="18">
+        <v>9100</v>
+      </c>
+      <c r="AZ91" s="18">
+        <v>8965</v>
+      </c>
+      <c r="BA91" s="18">
+        <v>865</v>
+      </c>
+      <c r="BB91" s="18">
+        <v>60440</v>
+      </c>
+      <c r="BC91" s="18">
+        <v>60828</v>
+      </c>
+      <c r="BD91" s="18">
+        <v>1045</v>
+      </c>
+      <c r="BE91" s="18">
+        <v>55</v>
+      </c>
+      <c r="BF91" s="18">
+        <v>55</v>
+      </c>
+      <c r="BG91" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH91" s="18">
+        <v>91</v>
+      </c>
+      <c r="BI91" s="18">
+        <v>94</v>
+      </c>
+      <c r="BJ91" s="18">
+        <v>27</v>
+      </c>
+      <c r="BK91" s="18">
+        <v>502</v>
+      </c>
+      <c r="BL91" s="18">
+        <v>458</v>
+      </c>
+      <c r="BM91" s="18">
+        <v>222</v>
+      </c>
+      <c r="BN91" s="18">
+        <v>8789</v>
+      </c>
+      <c r="BO91" s="18">
+        <v>8800</v>
+      </c>
+      <c r="BP91" s="19">
+        <v>278</v>
+      </c>
+      <c r="BQ91" s="18">
+        <v>34399</v>
+      </c>
+      <c r="BR91" s="18">
+        <v>36875</v>
+      </c>
+      <c r="BS91" s="18">
+        <v>9664</v>
+      </c>
+      <c r="BT91" s="18">
+        <v>29107</v>
+      </c>
+      <c r="BU91" s="18">
+        <v>31802</v>
+      </c>
+      <c r="BV91" s="18">
+        <v>8914</v>
+      </c>
+      <c r="BW91" s="18">
+        <v>251</v>
+      </c>
+      <c r="BX91" s="18">
+        <v>242</v>
+      </c>
+      <c r="BY91" s="18">
+        <v>60</v>
+      </c>
+      <c r="BZ91" s="18">
+        <v>5040</v>
+      </c>
+      <c r="CA91" s="18">
+        <v>4832</v>
+      </c>
+      <c r="CB91" s="19">
+        <v>690</v>
+      </c>
+      <c r="CC91" s="18">
+        <v>4894</v>
+      </c>
+      <c r="CD91" s="19">
+        <v>977</v>
+      </c>
       <c r="CE91" s="23"/>
       <c r="CF91" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="92" spans="1:84" ht="18.75" customHeight="1">
       <c r="A92" s="39"/>
       <c r="B92" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C92" s="18">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D92" s="18">
-        <v>9014</v>
+        <v>11327</v>
       </c>
       <c r="E92" s="18">
-        <v>4431</v>
+        <v>4490</v>
       </c>
       <c r="F92" s="18">
-        <v>478036</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>480522</v>
+      </c>
+      <c r="G92" s="16">
+        <v>1</v>
+      </c>
+      <c r="H92" s="16">
+        <v>50</v>
       </c>
       <c r="I92" s="18">
         <v>9</v>
       </c>
       <c r="J92" s="18">
         <v>1519</v>
       </c>
       <c r="K92" s="18">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="L92" s="18">
-        <v>8186</v>
+        <v>6278</v>
       </c>
       <c r="M92" s="18">
-        <v>3327</v>
+        <v>3373</v>
       </c>
       <c r="N92" s="18">
-        <v>358359</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>360696</v>
+      </c>
+      <c r="O92" s="16">
+        <v>28</v>
+      </c>
+      <c r="P92" s="35">
+        <v>4470</v>
       </c>
       <c r="Q92" s="18">
         <v>328</v>
       </c>
       <c r="R92" s="18">
         <v>47924</v>
       </c>
       <c r="S92" s="15">
         <v>0</v>
       </c>
       <c r="T92" s="15">
         <v>0</v>
       </c>
       <c r="U92" s="18">
         <v>367</v>
       </c>
       <c r="V92" s="18">
         <v>59801</v>
       </c>
       <c r="W92" s="15">
         <v>0</v>
       </c>
       <c r="X92" s="15">
         <v>0</v>
       </c>
       <c r="Y92" s="15">
         <v>0</v>
       </c>
       <c r="Z92" s="15">
         <v>0</v>
       </c>
       <c r="AA92" s="15">
         <v>0</v>
       </c>
       <c r="AB92" s="15">
         <v>0</v>
       </c>
       <c r="AC92" s="15">
         <v>0</v>
       </c>
       <c r="AD92" s="15">
         <v>0</v>
       </c>
       <c r="AE92" s="16">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="AF92" s="16">
+        <v>529</v>
+      </c>
+      <c r="AG92" s="18">
         <v>397</v>
       </c>
-      <c r="AG92" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="AH92" s="18">
-        <v>8549</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>8946</v>
+      </c>
+      <c r="AI92" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ92" s="15">
+        <v>0</v>
       </c>
       <c r="AK92" s="16">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="AL92" s="24">
-        <v>1884</v>
+        <v>1636</v>
       </c>
       <c r="AM92" s="18"/>
       <c r="AN92" s="18"/>
       <c r="AO92" s="18"/>
       <c r="AP92" s="18"/>
       <c r="AQ92" s="18"/>
       <c r="AR92" s="18"/>
       <c r="AS92" s="18"/>
       <c r="AT92" s="18"/>
       <c r="AU92" s="18"/>
       <c r="AV92" s="18"/>
       <c r="AW92" s="18"/>
       <c r="AX92" s="18"/>
       <c r="AY92" s="18"/>
       <c r="AZ92" s="18"/>
       <c r="BA92" s="18"/>
       <c r="BB92" s="18"/>
       <c r="BC92" s="18"/>
       <c r="BD92" s="18"/>
       <c r="BE92" s="18"/>
       <c r="BF92" s="18"/>
       <c r="BG92" s="16"/>
       <c r="BH92" s="18"/>
       <c r="BI92" s="18"/>
       <c r="BJ92" s="18"/>
       <c r="BK92" s="18"/>
       <c r="BL92" s="18"/>
       <c r="BM92" s="18"/>
       <c r="BN92" s="18"/>
       <c r="BO92" s="18"/>
       <c r="BP92" s="19"/>
       <c r="BQ92" s="18"/>
       <c r="BR92" s="18"/>
       <c r="BS92" s="18"/>
       <c r="BT92" s="18"/>
       <c r="BU92" s="18"/>
       <c r="BV92" s="18"/>
       <c r="BW92" s="18"/>
       <c r="BX92" s="18"/>
       <c r="BY92" s="18"/>
       <c r="BZ92" s="18"/>
       <c r="CA92" s="18"/>
       <c r="CB92" s="19"/>
       <c r="CC92" s="18"/>
       <c r="CD92" s="19"/>
       <c r="CE92" s="23"/>
       <c r="CF92" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="93" spans="1:84" ht="18.75" customHeight="1">
       <c r="A93" s="39"/>
       <c r="B93" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C93" s="18">
-        <v>158</v>
+        <v>118</v>
       </c>
       <c r="D93" s="18">
-        <v>13465</v>
+        <v>9014</v>
       </c>
       <c r="E93" s="18">
-        <v>4355</v>
+        <v>4431</v>
       </c>
       <c r="F93" s="18">
-        <v>476904</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>478036</v>
+      </c>
+      <c r="G93" s="15">
+        <v>0</v>
+      </c>
+      <c r="H93" s="15">
+        <v>0</v>
       </c>
       <c r="I93" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J93" s="18">
-        <v>1464</v>
+        <v>1519</v>
       </c>
       <c r="K93" s="18">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="L93" s="18">
-        <v>10558</v>
+        <v>8186</v>
       </c>
       <c r="M93" s="18">
-        <v>3255</v>
+        <v>3327</v>
       </c>
       <c r="N93" s="18">
-        <v>356088</v>
-[...5 lines deleted...]
-        <v>2456</v>
+        <v>358359</v>
+      </c>
+      <c r="O93" s="15">
+        <v>0</v>
+      </c>
+      <c r="P93" s="15">
+        <v>0</v>
       </c>
       <c r="Q93" s="18">
         <v>328</v>
       </c>
       <c r="R93" s="18">
         <v>47924</v>
       </c>
       <c r="S93" s="15">
         <v>0</v>
       </c>
       <c r="T93" s="15">
         <v>0</v>
       </c>
       <c r="U93" s="18">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="V93" s="18">
-        <v>61391</v>
+        <v>59801</v>
       </c>
       <c r="W93" s="15">
         <v>0</v>
       </c>
       <c r="X93" s="15">
         <v>0</v>
       </c>
       <c r="Y93" s="15">
         <v>0</v>
       </c>
       <c r="Z93" s="15">
         <v>0</v>
       </c>
       <c r="AA93" s="15">
         <v>0</v>
       </c>
       <c r="AB93" s="15">
         <v>0</v>
       </c>
       <c r="AC93" s="15">
         <v>0</v>
       </c>
       <c r="AD93" s="15">
         <v>0</v>
       </c>
       <c r="AE93" s="16">
         <v>18</v>
       </c>
       <c r="AF93" s="16">
         <v>397</v>
       </c>
       <c r="AG93" s="18">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="AH93" s="18">
-        <v>8152</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>8549</v>
+      </c>
+      <c r="AI93" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ93" s="16">
+        <v>431</v>
       </c>
       <c r="AK93" s="16">
         <v>21</v>
       </c>
       <c r="AL93" s="24">
         <v>1884</v>
       </c>
-      <c r="AM93" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM93" s="18"/>
+      <c r="AN93" s="18"/>
+      <c r="AO93" s="18"/>
+      <c r="AP93" s="18"/>
+      <c r="AQ93" s="18"/>
+      <c r="AR93" s="18"/>
+      <c r="AS93" s="18"/>
+      <c r="AT93" s="18"/>
+      <c r="AU93" s="18"/>
+      <c r="AV93" s="18"/>
+      <c r="AW93" s="18"/>
+      <c r="AX93" s="18"/>
+      <c r="AY93" s="18"/>
+      <c r="AZ93" s="18"/>
+      <c r="BA93" s="18"/>
+      <c r="BB93" s="18"/>
+      <c r="BC93" s="18"/>
+      <c r="BD93" s="18"/>
+      <c r="BE93" s="18"/>
+      <c r="BF93" s="18"/>
+      <c r="BG93" s="16"/>
+      <c r="BH93" s="18"/>
+      <c r="BI93" s="18"/>
+      <c r="BJ93" s="18"/>
+      <c r="BK93" s="18"/>
+      <c r="BL93" s="18"/>
+      <c r="BM93" s="18"/>
+      <c r="BN93" s="18"/>
+      <c r="BO93" s="18"/>
+      <c r="BP93" s="19"/>
+      <c r="BQ93" s="18"/>
+      <c r="BR93" s="18"/>
+      <c r="BS93" s="18"/>
+      <c r="BT93" s="18"/>
+      <c r="BU93" s="18"/>
+      <c r="BV93" s="18"/>
+      <c r="BW93" s="18"/>
+      <c r="BX93" s="18"/>
+      <c r="BY93" s="18"/>
+      <c r="BZ93" s="18"/>
+      <c r="CA93" s="18"/>
+      <c r="CB93" s="19"/>
+      <c r="CC93" s="18"/>
+      <c r="CD93" s="19"/>
       <c r="CE93" s="23"/>
       <c r="CF93" s="13" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="94" spans="1:84" ht="18.75" customHeight="1">
       <c r="A94" s="39"/>
       <c r="B94" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C94" s="18">
-        <v>210</v>
+        <v>158</v>
       </c>
       <c r="D94" s="18">
-        <v>20926</v>
+        <v>13465</v>
       </c>
       <c r="E94" s="18">
-        <v>4396</v>
+        <v>4355</v>
       </c>
       <c r="F94" s="18">
-        <v>491729</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>476904</v>
+      </c>
+      <c r="G94" s="16">
+        <v>1</v>
+      </c>
+      <c r="H94" s="16">
+        <v>55</v>
       </c>
       <c r="I94" s="18">
         <v>8</v>
       </c>
       <c r="J94" s="18">
         <v>1464</v>
       </c>
       <c r="K94" s="18">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="L94" s="18">
-        <v>12668</v>
+        <v>10558</v>
       </c>
       <c r="M94" s="18">
-        <v>3292</v>
+        <v>3255</v>
       </c>
       <c r="N94" s="18">
-        <v>359893</v>
+        <v>356088</v>
       </c>
       <c r="O94" s="16">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="P94" s="35">
-        <v>6796</v>
+        <v>2456</v>
       </c>
       <c r="Q94" s="18">
-        <v>398</v>
+        <v>328</v>
       </c>
       <c r="R94" s="18">
-        <v>60407</v>
+        <v>47924</v>
       </c>
       <c r="S94" s="15">
         <v>0</v>
       </c>
       <c r="T94" s="15">
         <v>0</v>
       </c>
       <c r="U94" s="18">
         <v>382</v>
       </c>
       <c r="V94" s="18">
         <v>61391</v>
       </c>
       <c r="W94" s="15">
         <v>0</v>
       </c>
       <c r="X94" s="15">
         <v>0</v>
       </c>
       <c r="Y94" s="15">
         <v>0</v>
       </c>
       <c r="Z94" s="15">
         <v>0</v>
       </c>
       <c r="AA94" s="15">
         <v>0</v>
       </c>
       <c r="AB94" s="15">
         <v>0</v>
       </c>
       <c r="AC94" s="15">
         <v>0</v>
       </c>
       <c r="AD94" s="15">
         <v>0</v>
       </c>
       <c r="AE94" s="16">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="AF94" s="16">
-        <v>1462</v>
+        <v>397</v>
       </c>
       <c r="AG94" s="18">
-        <v>295</v>
+        <v>361</v>
       </c>
       <c r="AH94" s="18">
-        <v>6690</v>
+        <v>8152</v>
       </c>
       <c r="AI94" s="15">
         <v>0</v>
       </c>
       <c r="AJ94" s="15">
         <v>0</v>
       </c>
       <c r="AK94" s="16">
         <v>21</v>
       </c>
       <c r="AL94" s="24">
         <v>1884</v>
       </c>
-      <c r="AM94" s="18"/>
-[...42 lines deleted...]
-      <c r="CD94" s="19"/>
+      <c r="AM94" s="18">
+        <v>82194</v>
+      </c>
+      <c r="AN94" s="18">
+        <v>82015</v>
+      </c>
+      <c r="AO94" s="18">
+        <v>3698</v>
+      </c>
+      <c r="AP94" s="18">
+        <v>111</v>
+      </c>
+      <c r="AQ94" s="18">
+        <v>46</v>
+      </c>
+      <c r="AR94" s="18">
+        <v>97</v>
+      </c>
+      <c r="AS94" s="18">
+        <v>343</v>
+      </c>
+      <c r="AT94" s="18">
+        <v>343</v>
+      </c>
+      <c r="AU94" s="18">
+        <v>30</v>
+      </c>
+      <c r="AV94" s="18">
+        <v>20267</v>
+      </c>
+      <c r="AW94" s="18">
+        <v>19966</v>
+      </c>
+      <c r="AX94" s="18">
+        <v>1321</v>
+      </c>
+      <c r="AY94" s="18">
+        <v>9167</v>
+      </c>
+      <c r="AZ94" s="18">
+        <v>9335</v>
+      </c>
+      <c r="BA94" s="18">
+        <v>697</v>
+      </c>
+      <c r="BB94" s="18">
+        <v>43513</v>
+      </c>
+      <c r="BC94" s="18">
+        <v>43497</v>
+      </c>
+      <c r="BD94" s="18">
+        <v>1060</v>
+      </c>
+      <c r="BE94" s="18">
+        <v>134</v>
+      </c>
+      <c r="BF94" s="18">
+        <v>134</v>
+      </c>
+      <c r="BG94" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH94" s="18">
+        <v>101</v>
+      </c>
+      <c r="BI94" s="18">
+        <v>110</v>
+      </c>
+      <c r="BJ94" s="18">
+        <v>18</v>
+      </c>
+      <c r="BK94" s="18">
+        <v>439</v>
+      </c>
+      <c r="BL94" s="18">
+        <v>414</v>
+      </c>
+      <c r="BM94" s="18">
+        <v>248</v>
+      </c>
+      <c r="BN94" s="18">
+        <v>8120</v>
+      </c>
+      <c r="BO94" s="18">
+        <v>8170</v>
+      </c>
+      <c r="BP94" s="19">
+        <v>227</v>
+      </c>
+      <c r="BQ94" s="18">
+        <v>17169</v>
+      </c>
+      <c r="BR94" s="18">
+        <v>15523</v>
+      </c>
+      <c r="BS94" s="18">
+        <v>11310</v>
+      </c>
+      <c r="BT94" s="18">
+        <v>12764</v>
+      </c>
+      <c r="BU94" s="18">
+        <v>10982</v>
+      </c>
+      <c r="BV94" s="18">
+        <v>10696</v>
+      </c>
+      <c r="BW94" s="18">
+        <v>330</v>
+      </c>
+      <c r="BX94" s="18">
+        <v>316</v>
+      </c>
+      <c r="BY94" s="18">
+        <v>74</v>
+      </c>
+      <c r="BZ94" s="18">
+        <v>4075</v>
+      </c>
+      <c r="CA94" s="18">
+        <v>4226</v>
+      </c>
+      <c r="CB94" s="19">
+        <v>540</v>
+      </c>
+      <c r="CC94" s="18">
+        <v>649</v>
+      </c>
+      <c r="CD94" s="19">
+        <v>5776</v>
+      </c>
       <c r="CE94" s="23"/>
       <c r="CF94" s="13" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95" spans="1:84" ht="18.75" customHeight="1">
       <c r="A95" s="39"/>
       <c r="B95" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C95" s="18">
-        <v>115</v>
+        <v>210</v>
       </c>
       <c r="D95" s="18">
-        <v>11886</v>
+        <v>20926</v>
       </c>
       <c r="E95" s="18">
-        <v>4384</v>
+        <v>4396</v>
       </c>
       <c r="F95" s="18">
-        <v>495433</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>491729</v>
+      </c>
+      <c r="G95" s="15">
+        <v>0</v>
+      </c>
+      <c r="H95" s="15">
+        <v>0</v>
       </c>
       <c r="I95" s="18">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J95" s="18">
-        <v>1151</v>
+        <v>1464</v>
       </c>
       <c r="K95" s="18">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="L95" s="18">
-        <v>6371</v>
+        <v>12668</v>
       </c>
       <c r="M95" s="18">
-        <v>3244</v>
+        <v>3292</v>
       </c>
       <c r="N95" s="18">
-        <v>355705</v>
+        <v>359893</v>
       </c>
       <c r="O95" s="16">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="P95" s="35">
-        <v>4412</v>
+        <v>6796</v>
       </c>
       <c r="Q95" s="18">
-        <v>454</v>
+        <v>398</v>
       </c>
       <c r="R95" s="18">
-        <v>69220</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>60407</v>
+      </c>
+      <c r="S95" s="15">
+        <v>0</v>
+      </c>
+      <c r="T95" s="15">
+        <v>0</v>
       </c>
       <c r="U95" s="18">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="V95" s="18">
-        <v>61036</v>
+        <v>61391</v>
       </c>
       <c r="W95" s="15">
         <v>0</v>
       </c>
       <c r="X95" s="15">
         <v>0</v>
       </c>
       <c r="Y95" s="15">
         <v>0</v>
       </c>
       <c r="Z95" s="15">
         <v>0</v>
       </c>
       <c r="AA95" s="15">
         <v>0</v>
       </c>
       <c r="AB95" s="15">
         <v>0</v>
       </c>
       <c r="AC95" s="15">
         <v>0</v>
       </c>
       <c r="AD95" s="15">
         <v>0</v>
       </c>
       <c r="AE95" s="16">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="AF95" s="16">
-        <v>353</v>
+        <v>1462</v>
       </c>
       <c r="AG95" s="18">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="AH95" s="18">
-        <v>6338</v>
+        <v>6690</v>
       </c>
       <c r="AI95" s="15">
         <v>0</v>
       </c>
       <c r="AJ95" s="15">
         <v>0</v>
       </c>
       <c r="AK95" s="16">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AL95" s="24">
-        <v>1984</v>
+        <v>1884</v>
       </c>
       <c r="AM95" s="18"/>
       <c r="AN95" s="18"/>
       <c r="AO95" s="18"/>
       <c r="AP95" s="18"/>
       <c r="AQ95" s="18"/>
       <c r="AR95" s="18"/>
       <c r="AS95" s="18"/>
       <c r="AT95" s="18"/>
       <c r="AU95" s="18"/>
       <c r="AV95" s="18"/>
       <c r="AW95" s="18"/>
       <c r="AX95" s="18"/>
       <c r="AY95" s="18"/>
       <c r="AZ95" s="18"/>
       <c r="BA95" s="18"/>
       <c r="BB95" s="18"/>
       <c r="BC95" s="18"/>
       <c r="BD95" s="18"/>
       <c r="BE95" s="18"/>
       <c r="BF95" s="18"/>
       <c r="BG95" s="16"/>
       <c r="BH95" s="18"/>
       <c r="BI95" s="18"/>
       <c r="BJ95" s="18"/>
       <c r="BK95" s="18"/>
       <c r="BL95" s="18"/>
       <c r="BM95" s="18"/>
       <c r="BN95" s="18"/>
       <c r="BO95" s="18"/>
       <c r="BP95" s="19"/>
       <c r="BQ95" s="18"/>
       <c r="BR95" s="18"/>
       <c r="BS95" s="18"/>
       <c r="BT95" s="18"/>
       <c r="BU95" s="18"/>
       <c r="BV95" s="18"/>
       <c r="BW95" s="18"/>
       <c r="BX95" s="18"/>
       <c r="BY95" s="18"/>
       <c r="BZ95" s="18"/>
       <c r="CA95" s="18"/>
       <c r="CB95" s="19"/>
       <c r="CC95" s="18"/>
       <c r="CD95" s="19"/>
       <c r="CE95" s="23"/>
       <c r="CF95" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="96" spans="1:84" ht="18.75" customHeight="1">
       <c r="A96" s="39"/>
       <c r="B96" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C96" s="18">
-        <v>233</v>
+        <v>115</v>
       </c>
       <c r="D96" s="18">
-        <v>18312</v>
+        <v>11886</v>
       </c>
       <c r="E96" s="18">
-        <v>4192</v>
+        <v>4384</v>
       </c>
       <c r="F96" s="18">
-        <v>484348</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>495433</v>
+      </c>
+      <c r="G96" s="16">
+        <v>2</v>
+      </c>
+      <c r="H96" s="16">
+        <v>322</v>
       </c>
       <c r="I96" s="18">
         <v>6</v>
       </c>
       <c r="J96" s="18">
         <v>1151</v>
       </c>
       <c r="K96" s="18">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="L96" s="18">
-        <v>11638</v>
+        <v>6371</v>
       </c>
       <c r="M96" s="18">
-        <v>3073</v>
+        <v>3244</v>
       </c>
       <c r="N96" s="18">
-        <v>337642</v>
+        <v>355705</v>
       </c>
       <c r="O96" s="16">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="P96" s="35">
-        <v>3951</v>
+        <v>4412</v>
       </c>
       <c r="Q96" s="18">
-        <v>512</v>
+        <v>454</v>
       </c>
       <c r="R96" s="18">
-        <v>78623</v>
+        <v>69220</v>
       </c>
       <c r="S96" s="16">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="T96" s="16">
-        <v>886</v>
+        <v>429</v>
       </c>
       <c r="U96" s="18">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="V96" s="18">
-        <v>60150</v>
+        <v>61036</v>
       </c>
       <c r="W96" s="15">
         <v>0</v>
       </c>
       <c r="X96" s="15">
         <v>0</v>
       </c>
       <c r="Y96" s="15">
         <v>0</v>
       </c>
       <c r="Z96" s="15">
         <v>0</v>
       </c>
       <c r="AA96" s="15">
         <v>0</v>
       </c>
       <c r="AB96" s="15">
         <v>0</v>
       </c>
       <c r="AC96" s="15">
         <v>0</v>
       </c>
       <c r="AD96" s="15">
         <v>0</v>
       </c>
       <c r="AE96" s="16">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="AF96" s="16">
-        <v>1638</v>
+        <v>353</v>
       </c>
       <c r="AG96" s="18">
-        <v>205</v>
+        <v>279</v>
       </c>
       <c r="AH96" s="18">
-        <v>4699</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>6338</v>
+      </c>
+      <c r="AI96" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ96" s="15">
+        <v>0</v>
       </c>
       <c r="AK96" s="16">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL96" s="24">
-        <v>2083</v>
-[...132 lines deleted...]
-      </c>
+        <v>1984</v>
+      </c>
+      <c r="AM96" s="18"/>
+      <c r="AN96" s="18"/>
+      <c r="AO96" s="18"/>
+      <c r="AP96" s="18"/>
+      <c r="AQ96" s="18"/>
+      <c r="AR96" s="18"/>
+      <c r="AS96" s="18"/>
+      <c r="AT96" s="18"/>
+      <c r="AU96" s="18"/>
+      <c r="AV96" s="18"/>
+      <c r="AW96" s="18"/>
+      <c r="AX96" s="18"/>
+      <c r="AY96" s="18"/>
+      <c r="AZ96" s="18"/>
+      <c r="BA96" s="18"/>
+      <c r="BB96" s="18"/>
+      <c r="BC96" s="18"/>
+      <c r="BD96" s="18"/>
+      <c r="BE96" s="18"/>
+      <c r="BF96" s="18"/>
+      <c r="BG96" s="16"/>
+      <c r="BH96" s="18"/>
+      <c r="BI96" s="18"/>
+      <c r="BJ96" s="18"/>
+      <c r="BK96" s="18"/>
+      <c r="BL96" s="18"/>
+      <c r="BM96" s="18"/>
+      <c r="BN96" s="18"/>
+      <c r="BO96" s="18"/>
+      <c r="BP96" s="19"/>
+      <c r="BQ96" s="18"/>
+      <c r="BR96" s="18"/>
+      <c r="BS96" s="18"/>
+      <c r="BT96" s="18"/>
+      <c r="BU96" s="18"/>
+      <c r="BV96" s="18"/>
+      <c r="BW96" s="18"/>
+      <c r="BX96" s="18"/>
+      <c r="BY96" s="18"/>
+      <c r="BZ96" s="18"/>
+      <c r="CA96" s="18"/>
+      <c r="CB96" s="19"/>
+      <c r="CC96" s="18"/>
+      <c r="CD96" s="19"/>
       <c r="CE96" s="23"/>
       <c r="CF96" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="97" spans="1:84" ht="18.75" customHeight="1">
       <c r="A97" s="39"/>
       <c r="B97" s="34" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="C97" s="18">
-        <v>162</v>
+        <v>233</v>
       </c>
       <c r="D97" s="18">
-        <v>15921</v>
+        <v>18312</v>
       </c>
       <c r="E97" s="18">
-        <v>4125</v>
+        <v>4192</v>
       </c>
       <c r="F97" s="18">
-        <v>480899</v>
+        <v>484348</v>
       </c>
       <c r="G97" s="15">
         <v>0</v>
       </c>
       <c r="H97" s="15">
         <v>0</v>
       </c>
       <c r="I97" s="18">
         <v>6</v>
       </c>
       <c r="J97" s="18">
         <v>1151</v>
       </c>
       <c r="K97" s="18">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="L97" s="18">
-        <v>8925</v>
+        <v>11638</v>
       </c>
       <c r="M97" s="18">
-        <v>3038</v>
+        <v>3073</v>
       </c>
       <c r="N97" s="18">
-        <v>336431</v>
+        <v>337642</v>
       </c>
       <c r="O97" s="16">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="P97" s="35">
-        <v>4747</v>
+        <v>3951</v>
       </c>
       <c r="Q97" s="18">
         <v>512</v>
       </c>
       <c r="R97" s="18">
         <v>78623</v>
       </c>
       <c r="S97" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="T97" s="16">
-        <v>1720</v>
+        <v>886</v>
       </c>
       <c r="U97" s="18">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="V97" s="18">
-        <v>58441</v>
+        <v>60150</v>
       </c>
       <c r="W97" s="15">
         <v>0</v>
       </c>
       <c r="X97" s="15">
         <v>0</v>
       </c>
       <c r="Y97" s="15">
         <v>0</v>
       </c>
       <c r="Z97" s="15">
         <v>0</v>
       </c>
       <c r="AA97" s="15">
         <v>0</v>
       </c>
       <c r="AB97" s="15">
         <v>0</v>
       </c>
       <c r="AC97" s="15">
         <v>0</v>
       </c>
       <c r="AD97" s="15">
         <v>0</v>
       </c>
       <c r="AE97" s="16">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="AF97" s="16">
-        <v>529</v>
+        <v>1638</v>
       </c>
       <c r="AG97" s="18">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="AH97" s="18">
-        <v>4170</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4699</v>
+      </c>
+      <c r="AI97" s="16">
+        <v>2</v>
+      </c>
+      <c r="AJ97" s="16">
+        <v>199</v>
       </c>
       <c r="AK97" s="16">
         <v>23</v>
       </c>
       <c r="AL97" s="24">
         <v>2083</v>
       </c>
-      <c r="AM97" s="18"/>
-[...42 lines deleted...]
-      <c r="CD97" s="19"/>
+      <c r="AM97" s="18">
+        <v>86575</v>
+      </c>
+      <c r="AN97" s="18">
+        <v>85928</v>
+      </c>
+      <c r="AO97" s="18">
+        <v>4346</v>
+      </c>
+      <c r="AP97" s="18">
+        <v>81</v>
+      </c>
+      <c r="AQ97" s="18">
+        <v>129</v>
+      </c>
+      <c r="AR97" s="18">
+        <v>49</v>
+      </c>
+      <c r="AS97" s="18">
+        <v>385</v>
+      </c>
+      <c r="AT97" s="18">
+        <v>401</v>
+      </c>
+      <c r="AU97" s="18">
+        <v>14</v>
+      </c>
+      <c r="AV97" s="18">
+        <v>20714</v>
+      </c>
+      <c r="AW97" s="18">
+        <v>20380</v>
+      </c>
+      <c r="AX97" s="18">
+        <v>1655</v>
+      </c>
+      <c r="AY97" s="18">
+        <v>9300</v>
+      </c>
+      <c r="AZ97" s="18">
+        <v>9136</v>
+      </c>
+      <c r="BA97" s="18">
+        <v>860</v>
+      </c>
+      <c r="BB97" s="18">
+        <v>46948</v>
+      </c>
+      <c r="BC97" s="18">
+        <v>46888</v>
+      </c>
+      <c r="BD97" s="18">
+        <v>1121</v>
+      </c>
+      <c r="BE97" s="18">
+        <v>104</v>
+      </c>
+      <c r="BF97" s="18">
+        <v>104</v>
+      </c>
+      <c r="BG97" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH97" s="18">
+        <v>105</v>
+      </c>
+      <c r="BI97" s="18">
+        <v>99</v>
+      </c>
+      <c r="BJ97" s="18">
+        <v>24</v>
+      </c>
+      <c r="BK97" s="18">
+        <v>511</v>
+      </c>
+      <c r="BL97" s="18">
+        <v>518</v>
+      </c>
+      <c r="BM97" s="18">
+        <v>240</v>
+      </c>
+      <c r="BN97" s="18">
+        <v>8428</v>
+      </c>
+      <c r="BO97" s="18">
+        <v>8272</v>
+      </c>
+      <c r="BP97" s="19">
+        <v>382</v>
+      </c>
+      <c r="BQ97" s="18">
+        <v>22001</v>
+      </c>
+      <c r="BR97" s="18">
+        <v>21667</v>
+      </c>
+      <c r="BS97" s="18">
+        <v>11644</v>
+      </c>
+      <c r="BT97" s="18">
+        <v>18000</v>
+      </c>
+      <c r="BU97" s="18">
+        <v>17641</v>
+      </c>
+      <c r="BV97" s="18">
+        <v>11055</v>
+      </c>
+      <c r="BW97" s="18">
+        <v>207</v>
+      </c>
+      <c r="BX97" s="18">
+        <v>210</v>
+      </c>
+      <c r="BY97" s="18">
+        <v>71</v>
+      </c>
+      <c r="BZ97" s="18">
+        <v>3795</v>
+      </c>
+      <c r="CA97" s="18">
+        <v>3816</v>
+      </c>
+      <c r="CB97" s="19">
+        <v>519</v>
+      </c>
+      <c r="CC97" s="18">
+        <v>1261</v>
+      </c>
+      <c r="CD97" s="19">
+        <v>6043</v>
+      </c>
       <c r="CE97" s="23"/>
       <c r="CF97" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="98" spans="1:84" ht="18.75" customHeight="1">
       <c r="A98" s="39"/>
       <c r="B98" s="34" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C98" s="18">
-        <v>201</v>
+        <v>162</v>
       </c>
       <c r="D98" s="18">
-        <v>15934</v>
+        <v>15921</v>
       </c>
       <c r="E98" s="18">
-        <v>4062</v>
+        <v>4125</v>
       </c>
       <c r="F98" s="18">
-        <v>483060</v>
+        <v>480899</v>
       </c>
       <c r="G98" s="15">
         <v>0</v>
       </c>
       <c r="H98" s="15">
         <v>0</v>
       </c>
       <c r="I98" s="18">
         <v>6</v>
       </c>
       <c r="J98" s="18">
         <v>1151</v>
       </c>
       <c r="K98" s="18">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="L98" s="18">
-        <v>13315</v>
+        <v>8925</v>
       </c>
       <c r="M98" s="18">
-        <v>3060</v>
+        <v>3038</v>
       </c>
       <c r="N98" s="18">
-        <v>341175</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>336431</v>
+      </c>
+      <c r="O98" s="16">
+        <v>32</v>
+      </c>
+      <c r="P98" s="35">
+        <v>4747</v>
       </c>
       <c r="Q98" s="18">
         <v>512</v>
       </c>
       <c r="R98" s="18">
         <v>78623</v>
       </c>
       <c r="S98" s="16">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="T98" s="16">
-        <v>980</v>
+        <v>1720</v>
       </c>
       <c r="U98" s="18">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="V98" s="18">
-        <v>57496</v>
+        <v>58441</v>
       </c>
       <c r="W98" s="15">
         <v>0</v>
       </c>
       <c r="X98" s="15">
         <v>0</v>
       </c>
       <c r="Y98" s="15">
         <v>0</v>
       </c>
       <c r="Z98" s="15">
         <v>0</v>
       </c>
       <c r="AA98" s="15">
         <v>0</v>
       </c>
       <c r="AB98" s="15">
         <v>0</v>
       </c>
       <c r="AC98" s="15">
         <v>0</v>
       </c>
       <c r="AD98" s="15">
         <v>0</v>
       </c>
       <c r="AE98" s="16">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="AF98" s="16">
-        <v>1638</v>
+        <v>529</v>
       </c>
       <c r="AG98" s="18">
-        <v>107</v>
+        <v>181</v>
       </c>
       <c r="AH98" s="18">
-        <v>2532</v>
+        <v>4170</v>
       </c>
       <c r="AI98" s="15">
         <v>0</v>
       </c>
       <c r="AJ98" s="15">
         <v>0</v>
       </c>
       <c r="AK98" s="16">
         <v>23</v>
       </c>
       <c r="AL98" s="24">
         <v>2083</v>
       </c>
       <c r="AM98" s="18"/>
       <c r="AN98" s="18"/>
       <c r="AO98" s="18"/>
       <c r="AP98" s="18"/>
       <c r="AQ98" s="18"/>
       <c r="AR98" s="18"/>
       <c r="AS98" s="18"/>
       <c r="AT98" s="18"/>
       <c r="AU98" s="18"/>
       <c r="AV98" s="18"/>
       <c r="AW98" s="18"/>
       <c r="AX98" s="18"/>
@@ -21544,567 +21656,567 @@
       <c r="BH98" s="18"/>
       <c r="BI98" s="18"/>
       <c r="BJ98" s="18"/>
       <c r="BK98" s="18"/>
       <c r="BL98" s="18"/>
       <c r="BM98" s="18"/>
       <c r="BN98" s="18"/>
       <c r="BO98" s="18"/>
       <c r="BP98" s="19"/>
       <c r="BQ98" s="18"/>
       <c r="BR98" s="18"/>
       <c r="BS98" s="18"/>
       <c r="BT98" s="18"/>
       <c r="BU98" s="18"/>
       <c r="BV98" s="18"/>
       <c r="BW98" s="18"/>
       <c r="BX98" s="18"/>
       <c r="BY98" s="18"/>
       <c r="BZ98" s="18"/>
       <c r="CA98" s="18"/>
       <c r="CB98" s="19"/>
       <c r="CC98" s="18"/>
       <c r="CD98" s="19"/>
       <c r="CE98" s="23"/>
       <c r="CF98" s="13" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:84" ht="18.75" customHeight="1">
       <c r="A99" s="39"/>
       <c r="B99" s="34" t="s">
+        <v>121</v>
+      </c>
+      <c r="C99" s="18">
+        <v>201</v>
+      </c>
+      <c r="D99" s="18">
+        <v>15934</v>
+      </c>
+      <c r="E99" s="18">
+        <v>4062</v>
+      </c>
+      <c r="F99" s="18">
+        <v>483060</v>
+      </c>
+      <c r="G99" s="15">
+        <v>0</v>
+      </c>
+      <c r="H99" s="15">
+        <v>0</v>
+      </c>
+      <c r="I99" s="18">
+        <v>6</v>
+      </c>
+      <c r="J99" s="18">
+        <v>1151</v>
+      </c>
+      <c r="K99" s="18">
+        <v>116</v>
+      </c>
+      <c r="L99" s="18">
+        <v>13315</v>
+      </c>
+      <c r="M99" s="18">
+        <v>3060</v>
+      </c>
+      <c r="N99" s="18">
+        <v>341175</v>
+      </c>
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+      <c r="P99" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="18">
+        <v>512</v>
+      </c>
+      <c r="R99" s="18">
+        <v>78623</v>
+      </c>
+      <c r="S99" s="16">
+        <v>11</v>
+      </c>
+      <c r="T99" s="16">
+        <v>980</v>
+      </c>
+      <c r="U99" s="18">
+        <v>354</v>
+      </c>
+      <c r="V99" s="18">
+        <v>57496</v>
+      </c>
+      <c r="W99" s="15">
+        <v>0</v>
+      </c>
+      <c r="X99" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA99" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB99" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC99" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD99" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE99" s="16">
+        <v>74</v>
+      </c>
+      <c r="AF99" s="16">
+        <v>1638</v>
+      </c>
+      <c r="AG99" s="18">
         <v>107</v>
       </c>
-      <c r="C99" s="18">
-[...91 lines deleted...]
-      </c>
       <c r="AH99" s="18">
-        <v>2305</v>
+        <v>2532</v>
       </c>
       <c r="AI99" s="15">
         <v>0</v>
       </c>
       <c r="AJ99" s="15">
         <v>0</v>
       </c>
       <c r="AK99" s="16">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="AL99" s="24">
-        <v>2626</v>
-[...132 lines deleted...]
-      </c>
+        <v>2083</v>
+      </c>
+      <c r="AM99" s="18"/>
+      <c r="AN99" s="18"/>
+      <c r="AO99" s="18"/>
+      <c r="AP99" s="18"/>
+      <c r="AQ99" s="18"/>
+      <c r="AR99" s="18"/>
+      <c r="AS99" s="18"/>
+      <c r="AT99" s="18"/>
+      <c r="AU99" s="18"/>
+      <c r="AV99" s="18"/>
+      <c r="AW99" s="18"/>
+      <c r="AX99" s="18"/>
+      <c r="AY99" s="18"/>
+      <c r="AZ99" s="18"/>
+      <c r="BA99" s="18"/>
+      <c r="BB99" s="18"/>
+      <c r="BC99" s="18"/>
+      <c r="BD99" s="18"/>
+      <c r="BE99" s="18"/>
+      <c r="BF99" s="18"/>
+      <c r="BG99" s="16"/>
+      <c r="BH99" s="18"/>
+      <c r="BI99" s="18"/>
+      <c r="BJ99" s="18"/>
+      <c r="BK99" s="18"/>
+      <c r="BL99" s="18"/>
+      <c r="BM99" s="18"/>
+      <c r="BN99" s="18"/>
+      <c r="BO99" s="18"/>
+      <c r="BP99" s="19"/>
+      <c r="BQ99" s="18"/>
+      <c r="BR99" s="18"/>
+      <c r="BS99" s="18"/>
+      <c r="BT99" s="18"/>
+      <c r="BU99" s="18"/>
+      <c r="BV99" s="18"/>
+      <c r="BW99" s="18"/>
+      <c r="BX99" s="18"/>
+      <c r="BY99" s="18"/>
+      <c r="BZ99" s="18"/>
+      <c r="CA99" s="18"/>
+      <c r="CB99" s="19"/>
+      <c r="CC99" s="18"/>
+      <c r="CD99" s="19"/>
       <c r="CE99" s="23"/>
       <c r="CF99" s="13" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A100" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A100" s="39"/>
       <c r="B100" s="34" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="C100" s="18">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="D100" s="18">
-        <v>16462</v>
+        <v>14167</v>
       </c>
       <c r="E100" s="18">
-        <v>4317</v>
+        <v>4271</v>
       </c>
       <c r="F100" s="18">
-        <v>512324</v>
+        <v>514810</v>
       </c>
       <c r="G100" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H100" s="16">
-        <v>269</v>
+        <v>517</v>
       </c>
       <c r="I100" s="18">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J100" s="18">
-        <v>2112</v>
+        <v>1550</v>
       </c>
       <c r="K100" s="18">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="L100" s="18">
-        <v>12473</v>
+        <v>8693</v>
       </c>
       <c r="M100" s="18">
-        <v>3367</v>
+        <v>3294</v>
       </c>
       <c r="N100" s="18">
-        <v>371586</v>
+        <v>374182</v>
       </c>
       <c r="O100" s="16">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="P100" s="35">
-        <v>2457</v>
+        <v>4271</v>
       </c>
       <c r="Q100" s="18">
         <v>496</v>
       </c>
       <c r="R100" s="18">
         <v>76808</v>
       </c>
       <c r="S100" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T100" s="16">
-        <v>734</v>
+        <v>157</v>
       </c>
       <c r="U100" s="18">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="V100" s="18">
-        <v>57417</v>
+        <v>57339</v>
       </c>
       <c r="W100" s="15">
         <v>0</v>
       </c>
       <c r="X100" s="15">
         <v>0</v>
       </c>
       <c r="Y100" s="15">
         <v>0</v>
       </c>
       <c r="Z100" s="15">
         <v>0</v>
       </c>
       <c r="AA100" s="15">
         <v>0</v>
       </c>
       <c r="AB100" s="15">
         <v>0</v>
       </c>
       <c r="AC100" s="15">
         <v>0</v>
       </c>
       <c r="AD100" s="15">
         <v>0</v>
       </c>
       <c r="AE100" s="16">
         <v>24</v>
       </c>
       <c r="AF100" s="16">
         <v>529</v>
       </c>
       <c r="AG100" s="18">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="AH100" s="18">
-        <v>1776</v>
+        <v>2305</v>
       </c>
       <c r="AI100" s="15">
         <v>0</v>
       </c>
       <c r="AJ100" s="15">
         <v>0</v>
       </c>
       <c r="AK100" s="16">
         <v>30</v>
       </c>
       <c r="AL100" s="24">
         <v>2626</v>
       </c>
-      <c r="AM100" s="18"/>
-[...42 lines deleted...]
-      <c r="CD100" s="19"/>
+      <c r="AM100" s="18">
+        <v>88423</v>
+      </c>
+      <c r="AN100" s="18">
+        <v>88967</v>
+      </c>
+      <c r="AO100" s="18">
+        <v>3802</v>
+      </c>
+      <c r="AP100" s="18">
+        <v>101</v>
+      </c>
+      <c r="AQ100" s="18">
+        <v>74</v>
+      </c>
+      <c r="AR100" s="18">
+        <v>76</v>
+      </c>
+      <c r="AS100" s="18">
+        <v>172</v>
+      </c>
+      <c r="AT100" s="18">
+        <v>181</v>
+      </c>
+      <c r="AU100" s="18">
+        <v>6</v>
+      </c>
+      <c r="AV100" s="18">
+        <v>20709</v>
+      </c>
+      <c r="AW100" s="18">
+        <v>20910</v>
+      </c>
+      <c r="AX100" s="18">
+        <v>1454</v>
+      </c>
+      <c r="AY100" s="18">
+        <v>9668</v>
+      </c>
+      <c r="AZ100" s="18">
+        <v>9903</v>
+      </c>
+      <c r="BA100" s="18">
+        <v>625</v>
+      </c>
+      <c r="BB100" s="18">
+        <v>48547</v>
+      </c>
+      <c r="BC100" s="18">
+        <v>48587</v>
+      </c>
+      <c r="BD100" s="18">
+        <v>1080</v>
+      </c>
+      <c r="BE100" s="18">
+        <v>93</v>
+      </c>
+      <c r="BF100" s="18">
+        <v>93</v>
+      </c>
+      <c r="BG100" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH100" s="18">
+        <v>104</v>
+      </c>
+      <c r="BI100" s="18">
+        <v>104</v>
+      </c>
+      <c r="BJ100" s="18">
+        <v>24</v>
+      </c>
+      <c r="BK100" s="18">
+        <v>609</v>
+      </c>
+      <c r="BL100" s="18">
+        <v>577</v>
+      </c>
+      <c r="BM100" s="18">
+        <v>272</v>
+      </c>
+      <c r="BN100" s="18">
+        <v>8421</v>
+      </c>
+      <c r="BO100" s="18">
+        <v>8538</v>
+      </c>
+      <c r="BP100" s="19">
+        <v>265</v>
+      </c>
+      <c r="BQ100" s="18">
+        <v>24209</v>
+      </c>
+      <c r="BR100" s="18">
+        <v>23370</v>
+      </c>
+      <c r="BS100" s="18">
+        <v>12483</v>
+      </c>
+      <c r="BT100" s="18">
+        <v>20025</v>
+      </c>
+      <c r="BU100" s="18">
+        <v>19264</v>
+      </c>
+      <c r="BV100" s="18">
+        <v>11815</v>
+      </c>
+      <c r="BW100" s="18">
+        <v>190</v>
+      </c>
+      <c r="BX100" s="18">
+        <v>212</v>
+      </c>
+      <c r="BY100" s="18">
+        <v>49</v>
+      </c>
+      <c r="BZ100" s="18">
+        <v>3994</v>
+      </c>
+      <c r="CA100" s="18">
+        <v>3894</v>
+      </c>
+      <c r="CB100" s="19">
+        <v>618</v>
+      </c>
+      <c r="CC100" s="18">
+        <v>2802</v>
+      </c>
+      <c r="CD100" s="19">
+        <v>5900</v>
+      </c>
       <c r="CE100" s="23"/>
       <c r="CF100" s="13" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="101" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A101" s="39"/>
+      <c r="A101" s="39" t="s">
+        <v>129</v>
+      </c>
       <c r="B101" s="34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C101" s="18">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="D101" s="18">
-        <v>20651</v>
+        <v>16462</v>
       </c>
       <c r="E101" s="18">
-        <v>4130</v>
+        <v>4317</v>
       </c>
       <c r="F101" s="18">
-        <v>494737</v>
+        <v>512324</v>
       </c>
       <c r="G101" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H101" s="16">
-        <v>414</v>
+        <v>269</v>
       </c>
       <c r="I101" s="18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J101" s="18">
-        <v>1966</v>
+        <v>2112</v>
       </c>
       <c r="K101" s="18">
-        <v>154</v>
+        <v>109</v>
       </c>
       <c r="L101" s="18">
-        <v>15258</v>
+        <v>12473</v>
       </c>
       <c r="M101" s="18">
-        <v>3221</v>
+        <v>3367</v>
       </c>
       <c r="N101" s="18">
-        <v>357957</v>
+        <v>371586</v>
       </c>
       <c r="O101" s="16">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="P101" s="35">
-        <v>3172</v>
+        <v>2457</v>
       </c>
       <c r="Q101" s="18">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="R101" s="18">
-        <v>73636</v>
+        <v>76808</v>
       </c>
       <c r="S101" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="T101" s="16">
-        <v>1278</v>
+        <v>734</v>
       </c>
       <c r="U101" s="18">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="V101" s="18">
-        <v>57305</v>
+        <v>57417</v>
       </c>
       <c r="W101" s="15">
         <v>0</v>
       </c>
       <c r="X101" s="15">
         <v>0</v>
       </c>
       <c r="Y101" s="15">
         <v>0</v>
       </c>
       <c r="Z101" s="15">
         <v>0</v>
       </c>
       <c r="AA101" s="15">
         <v>0</v>
       </c>
       <c r="AB101" s="15">
         <v>0</v>
       </c>
       <c r="AC101" s="15">
         <v>0</v>
       </c>
       <c r="AD101" s="15">
         <v>0</v>
       </c>
       <c r="AE101" s="16">
         <v>24</v>
       </c>
       <c r="AF101" s="16">
         <v>529</v>
       </c>
       <c r="AG101" s="18">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="AH101" s="18">
-        <v>1248</v>
+        <v>1776</v>
       </c>
       <c r="AI101" s="15">
         <v>0</v>
       </c>
       <c r="AJ101" s="15">
         <v>0</v>
       </c>
       <c r="AK101" s="16">
         <v>30</v>
       </c>
       <c r="AL101" s="24">
         <v>2626</v>
       </c>
       <c r="AM101" s="18"/>
       <c r="AN101" s="18"/>
       <c r="AO101" s="18"/>
       <c r="AP101" s="18"/>
       <c r="AQ101" s="18"/>
       <c r="AR101" s="18"/>
       <c r="AS101" s="18"/>
       <c r="AT101" s="18"/>
       <c r="AU101" s="18"/>
       <c r="AV101" s="18"/>
       <c r="AW101" s="18"/>
       <c r="AX101" s="18"/>
@@ -22120,505 +22232,505 @@
       <c r="BH101" s="18"/>
       <c r="BI101" s="18"/>
       <c r="BJ101" s="18"/>
       <c r="BK101" s="18"/>
       <c r="BL101" s="18"/>
       <c r="BM101" s="18"/>
       <c r="BN101" s="18"/>
       <c r="BO101" s="18"/>
       <c r="BP101" s="19"/>
       <c r="BQ101" s="18"/>
       <c r="BR101" s="18"/>
       <c r="BS101" s="18"/>
       <c r="BT101" s="18"/>
       <c r="BU101" s="18"/>
       <c r="BV101" s="18"/>
       <c r="BW101" s="18"/>
       <c r="BX101" s="18"/>
       <c r="BY101" s="18"/>
       <c r="BZ101" s="18"/>
       <c r="CA101" s="18"/>
       <c r="CB101" s="19"/>
       <c r="CC101" s="18"/>
       <c r="CD101" s="19"/>
       <c r="CE101" s="23"/>
       <c r="CF101" s="13" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="102" spans="1:84" ht="18.75" customHeight="1">
       <c r="A102" s="39"/>
       <c r="B102" s="34" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="C102" s="18">
-        <v>242</v>
+        <v>204</v>
       </c>
       <c r="D102" s="18">
-        <v>28573</v>
+        <v>20651</v>
       </c>
       <c r="E102" s="18">
-        <v>3911</v>
+        <v>4130</v>
       </c>
       <c r="F102" s="18">
-        <v>477121</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>494737</v>
+      </c>
+      <c r="G102" s="16">
+        <v>2</v>
+      </c>
+      <c r="H102" s="16">
+        <v>414</v>
       </c>
       <c r="I102" s="18">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J102" s="18">
-        <v>2424</v>
+        <v>1966</v>
       </c>
       <c r="K102" s="18">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="L102" s="18">
-        <v>20642</v>
+        <v>15258</v>
       </c>
       <c r="M102" s="18">
-        <v>3127</v>
+        <v>3221</v>
       </c>
       <c r="N102" s="18">
-        <v>348048</v>
+        <v>357957</v>
       </c>
       <c r="O102" s="16">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="P102" s="35">
-        <v>5842</v>
+        <v>3172</v>
       </c>
       <c r="Q102" s="18">
-        <v>450</v>
+        <v>478</v>
       </c>
       <c r="R102" s="18">
-        <v>69688</v>
+        <v>73636</v>
       </c>
       <c r="S102" s="16">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T102" s="16">
-        <v>1034</v>
+        <v>1278</v>
       </c>
       <c r="U102" s="18">
-        <v>287</v>
+        <v>350</v>
       </c>
       <c r="V102" s="18">
-        <v>54142</v>
+        <v>57305</v>
       </c>
       <c r="W102" s="15">
         <v>0</v>
       </c>
       <c r="X102" s="15">
         <v>0</v>
       </c>
       <c r="Y102" s="15">
         <v>0</v>
       </c>
       <c r="Z102" s="15">
         <v>0</v>
       </c>
       <c r="AA102" s="15">
         <v>0</v>
       </c>
       <c r="AB102" s="15">
         <v>0</v>
       </c>
       <c r="AC102" s="15">
         <v>0</v>
       </c>
       <c r="AD102" s="15">
         <v>0</v>
       </c>
       <c r="AE102" s="16">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="AF102" s="16">
-        <v>824</v>
+        <v>529</v>
       </c>
       <c r="AG102" s="18">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="AH102" s="18">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>1248</v>
+      </c>
+      <c r="AI102" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ102" s="15">
+        <v>0</v>
       </c>
       <c r="AK102" s="16">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL102" s="24">
-        <v>2395</v>
-[...132 lines deleted...]
-      </c>
+        <v>2626</v>
+      </c>
+      <c r="AM102" s="18"/>
+      <c r="AN102" s="18"/>
+      <c r="AO102" s="18"/>
+      <c r="AP102" s="18"/>
+      <c r="AQ102" s="18"/>
+      <c r="AR102" s="18"/>
+      <c r="AS102" s="18"/>
+      <c r="AT102" s="18"/>
+      <c r="AU102" s="18"/>
+      <c r="AV102" s="18"/>
+      <c r="AW102" s="18"/>
+      <c r="AX102" s="18"/>
+      <c r="AY102" s="18"/>
+      <c r="AZ102" s="18"/>
+      <c r="BA102" s="18"/>
+      <c r="BB102" s="18"/>
+      <c r="BC102" s="18"/>
+      <c r="BD102" s="18"/>
+      <c r="BE102" s="18"/>
+      <c r="BF102" s="18"/>
+      <c r="BG102" s="16"/>
+      <c r="BH102" s="18"/>
+      <c r="BI102" s="18"/>
+      <c r="BJ102" s="18"/>
+      <c r="BK102" s="18"/>
+      <c r="BL102" s="18"/>
+      <c r="BM102" s="18"/>
+      <c r="BN102" s="18"/>
+      <c r="BO102" s="18"/>
+      <c r="BP102" s="19"/>
+      <c r="BQ102" s="18"/>
+      <c r="BR102" s="18"/>
+      <c r="BS102" s="18"/>
+      <c r="BT102" s="18"/>
+      <c r="BU102" s="18"/>
+      <c r="BV102" s="18"/>
+      <c r="BW102" s="18"/>
+      <c r="BX102" s="18"/>
+      <c r="BY102" s="18"/>
+      <c r="BZ102" s="18"/>
+      <c r="CA102" s="18"/>
+      <c r="CB102" s="19"/>
+      <c r="CC102" s="18"/>
+      <c r="CD102" s="19"/>
       <c r="CE102" s="23"/>
       <c r="CF102" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:84" ht="18.75" customHeight="1">
       <c r="A103" s="39"/>
       <c r="B103" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C103" s="18">
-        <v>86</v>
+        <v>242</v>
       </c>
       <c r="D103" s="18">
-        <v>9722</v>
+        <v>28573</v>
       </c>
       <c r="E103" s="18">
-        <v>3865</v>
+        <v>3911</v>
       </c>
       <c r="F103" s="18">
-        <v>471973</v>
+        <v>477121</v>
       </c>
       <c r="G103" s="15">
         <v>0</v>
       </c>
       <c r="H103" s="15">
         <v>0</v>
       </c>
       <c r="I103" s="18">
         <v>12</v>
       </c>
       <c r="J103" s="18">
         <v>2424</v>
       </c>
       <c r="K103" s="18">
-        <v>86</v>
+        <v>161</v>
       </c>
       <c r="L103" s="18">
-        <v>9722</v>
+        <v>20642</v>
       </c>
       <c r="M103" s="18">
-        <v>3055</v>
+        <v>3127</v>
       </c>
       <c r="N103" s="18">
-        <v>341455</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>348048</v>
+      </c>
+      <c r="O103" s="16">
+        <v>38</v>
+      </c>
+      <c r="P103" s="35">
+        <v>5842</v>
       </c>
       <c r="Q103" s="18">
         <v>450</v>
       </c>
       <c r="R103" s="18">
         <v>69688</v>
       </c>
-      <c r="S103" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="S103" s="16">
+        <v>7</v>
+      </c>
+      <c r="T103" s="16">
+        <v>1034</v>
       </c>
       <c r="U103" s="18">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="V103" s="18">
-        <v>55068</v>
+        <v>54142</v>
       </c>
       <c r="W103" s="15">
         <v>0</v>
       </c>
       <c r="X103" s="15">
         <v>0</v>
       </c>
       <c r="Y103" s="15">
         <v>0</v>
       </c>
       <c r="Z103" s="15">
         <v>0</v>
       </c>
       <c r="AA103" s="15">
         <v>0</v>
       </c>
       <c r="AB103" s="15">
         <v>0</v>
       </c>
       <c r="AC103" s="15">
         <v>0</v>
       </c>
       <c r="AD103" s="15">
         <v>0</v>
       </c>
-      <c r="AE103" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AE103" s="16">
+        <v>31</v>
+      </c>
+      <c r="AF103" s="16">
+        <v>824</v>
       </c>
       <c r="AG103" s="18">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="AH103" s="18">
-        <v>943</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>423</v>
+      </c>
+      <c r="AI103" s="16">
+        <v>5</v>
+      </c>
+      <c r="AJ103" s="16">
+        <v>231</v>
       </c>
       <c r="AK103" s="16">
         <v>25</v>
       </c>
       <c r="AL103" s="24">
         <v>2395</v>
       </c>
-      <c r="AM103" s="18"/>
-[...42 lines deleted...]
-      <c r="CD103" s="19"/>
+      <c r="AM103" s="18">
+        <v>106577</v>
+      </c>
+      <c r="AN103" s="18">
+        <v>106517</v>
+      </c>
+      <c r="AO103" s="18">
+        <v>3862</v>
+      </c>
+      <c r="AP103" s="18">
+        <v>95</v>
+      </c>
+      <c r="AQ103" s="18">
+        <v>47</v>
+      </c>
+      <c r="AR103" s="18">
+        <v>124</v>
+      </c>
+      <c r="AS103" s="18">
+        <v>193</v>
+      </c>
+      <c r="AT103" s="18">
+        <v>165</v>
+      </c>
+      <c r="AU103" s="18">
+        <v>34</v>
+      </c>
+      <c r="AV103" s="18">
+        <v>20825</v>
+      </c>
+      <c r="AW103" s="18">
+        <v>20734</v>
+      </c>
+      <c r="AX103" s="18">
+        <v>1545</v>
+      </c>
+      <c r="AY103" s="18">
+        <v>9929</v>
+      </c>
+      <c r="AZ103" s="18">
+        <v>9851</v>
+      </c>
+      <c r="BA103" s="18">
+        <v>702</v>
+      </c>
+      <c r="BB103" s="18">
+        <v>65415</v>
+      </c>
+      <c r="BC103" s="18">
+        <v>65632</v>
+      </c>
+      <c r="BD103" s="18">
+        <v>863</v>
+      </c>
+      <c r="BE103" s="18">
+        <v>54</v>
+      </c>
+      <c r="BF103" s="18">
+        <v>54</v>
+      </c>
+      <c r="BG103" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH103" s="18">
+        <v>93</v>
+      </c>
+      <c r="BI103" s="18">
+        <v>96</v>
+      </c>
+      <c r="BJ103" s="18">
+        <v>21</v>
+      </c>
+      <c r="BK103" s="18">
+        <v>538</v>
+      </c>
+      <c r="BL103" s="18">
+        <v>571</v>
+      </c>
+      <c r="BM103" s="18">
+        <v>239</v>
+      </c>
+      <c r="BN103" s="18">
+        <v>9436</v>
+      </c>
+      <c r="BO103" s="18">
+        <v>9368</v>
+      </c>
+      <c r="BP103" s="19">
+        <v>334</v>
+      </c>
+      <c r="BQ103" s="18">
+        <v>41808</v>
+      </c>
+      <c r="BR103" s="18">
+        <v>44266</v>
+      </c>
+      <c r="BS103" s="18">
+        <v>10025</v>
+      </c>
+      <c r="BT103" s="18">
+        <v>37548</v>
+      </c>
+      <c r="BU103" s="18">
+        <v>40107</v>
+      </c>
+      <c r="BV103" s="18">
+        <v>9256</v>
+      </c>
+      <c r="BW103" s="18">
+        <v>271</v>
+      </c>
+      <c r="BX103" s="18">
+        <v>278</v>
+      </c>
+      <c r="BY103" s="18">
+        <v>42</v>
+      </c>
+      <c r="BZ103" s="18">
+        <v>3990</v>
+      </c>
+      <c r="CA103" s="18">
+        <v>3881</v>
+      </c>
+      <c r="CB103" s="19">
+        <v>727</v>
+      </c>
+      <c r="CC103" s="18">
+        <v>2422</v>
+      </c>
+      <c r="CD103" s="19">
+        <v>5233</v>
+      </c>
       <c r="CE103" s="23"/>
       <c r="CF103" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="104" spans="1:84" ht="18.75" customHeight="1">
       <c r="A104" s="39"/>
       <c r="B104" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C104" s="18">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="D104" s="18">
-        <v>12386</v>
+        <v>9722</v>
       </c>
       <c r="E104" s="18">
-        <v>3827</v>
+        <v>3865</v>
       </c>
       <c r="F104" s="18">
-        <v>465597</v>
+        <v>471973</v>
       </c>
       <c r="G104" s="15">
         <v>0</v>
       </c>
       <c r="H104" s="15">
         <v>0</v>
       </c>
       <c r="I104" s="18">
         <v>12</v>
       </c>
       <c r="J104" s="18">
         <v>2424</v>
       </c>
       <c r="K104" s="18">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="L104" s="18">
-        <v>12059</v>
+        <v>9722</v>
       </c>
       <c r="M104" s="18">
-        <v>3022</v>
+        <v>3055</v>
       </c>
       <c r="N104" s="18">
-        <v>335406</v>
+        <v>341455</v>
       </c>
       <c r="O104" s="15">
         <v>0</v>
       </c>
       <c r="P104" s="15">
         <v>0</v>
       </c>
       <c r="Q104" s="18">
         <v>450</v>
       </c>
       <c r="R104" s="18">
         <v>69688</v>
       </c>
       <c r="S104" s="15">
         <v>0</v>
       </c>
       <c r="T104" s="15">
         <v>0</v>
       </c>
       <c r="U104" s="18">
         <v>293</v>
       </c>
       <c r="V104" s="18">
         <v>55068</v>
       </c>
@@ -22636,629 +22748,629 @@
       </c>
       <c r="AA104" s="15">
         <v>0</v>
       </c>
       <c r="AB104" s="15">
         <v>0</v>
       </c>
       <c r="AC104" s="15">
         <v>0</v>
       </c>
       <c r="AD104" s="15">
         <v>0</v>
       </c>
       <c r="AE104" s="15">
         <v>0</v>
       </c>
       <c r="AF104" s="15">
         <v>0</v>
       </c>
       <c r="AG104" s="18">
         <v>30</v>
       </c>
       <c r="AH104" s="18">
         <v>943</v>
       </c>
-      <c r="AI104" s="16">
-[...3 lines deleted...]
-        <v>326</v>
+      <c r="AI104" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ104" s="15">
+        <v>0</v>
       </c>
       <c r="AK104" s="16">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="AL104" s="24">
-        <v>2069</v>
+        <v>2395</v>
       </c>
       <c r="AM104" s="18"/>
       <c r="AN104" s="18"/>
       <c r="AO104" s="18"/>
       <c r="AP104" s="18"/>
       <c r="AQ104" s="18"/>
       <c r="AR104" s="18"/>
       <c r="AS104" s="18"/>
       <c r="AT104" s="18"/>
       <c r="AU104" s="18"/>
       <c r="AV104" s="18"/>
       <c r="AW104" s="18"/>
       <c r="AX104" s="18"/>
       <c r="AY104" s="18"/>
       <c r="AZ104" s="18"/>
       <c r="BA104" s="18"/>
       <c r="BB104" s="18"/>
       <c r="BC104" s="18"/>
       <c r="BD104" s="18"/>
       <c r="BE104" s="18"/>
       <c r="BF104" s="18"/>
       <c r="BG104" s="16"/>
       <c r="BH104" s="18"/>
       <c r="BI104" s="18"/>
       <c r="BJ104" s="18"/>
       <c r="BK104" s="18"/>
       <c r="BL104" s="18"/>
       <c r="BM104" s="18"/>
       <c r="BN104" s="18"/>
       <c r="BO104" s="18"/>
       <c r="BP104" s="19"/>
       <c r="BQ104" s="18"/>
       <c r="BR104" s="18"/>
       <c r="BS104" s="18"/>
       <c r="BT104" s="18"/>
       <c r="BU104" s="18"/>
       <c r="BV104" s="18"/>
       <c r="BW104" s="18"/>
       <c r="BX104" s="18"/>
       <c r="BY104" s="18"/>
       <c r="BZ104" s="18"/>
       <c r="CA104" s="18"/>
       <c r="CB104" s="19"/>
       <c r="CC104" s="18"/>
       <c r="CD104" s="19"/>
       <c r="CE104" s="23"/>
       <c r="CF104" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="105" spans="1:84" ht="18.75" customHeight="1">
       <c r="A105" s="39"/>
       <c r="B105" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C105" s="18">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="D105" s="18">
-        <v>20599</v>
+        <v>12386</v>
       </c>
       <c r="E105" s="18">
-        <v>4160</v>
+        <v>3827</v>
       </c>
       <c r="F105" s="18">
-        <v>484240</v>
+        <v>465597</v>
       </c>
       <c r="G105" s="15">
         <v>0</v>
       </c>
       <c r="H105" s="15">
         <v>0</v>
       </c>
       <c r="I105" s="18">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J105" s="18">
-        <v>3578</v>
+        <v>2424</v>
       </c>
       <c r="K105" s="18">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L105" s="18">
-        <v>15924</v>
+        <v>12059</v>
       </c>
       <c r="M105" s="18">
-        <v>3360</v>
+        <v>3022</v>
       </c>
       <c r="N105" s="18">
-        <v>354810</v>
-[...5 lines deleted...]
-        <v>4674</v>
+        <v>335406</v>
+      </c>
+      <c r="O105" s="15">
+        <v>0</v>
+      </c>
+      <c r="P105" s="15">
+        <v>0</v>
       </c>
       <c r="Q105" s="18">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="R105" s="18">
-        <v>67470</v>
+        <v>69688</v>
       </c>
       <c r="S105" s="15">
         <v>0</v>
       </c>
       <c r="T105" s="15">
         <v>0</v>
       </c>
       <c r="U105" s="18">
         <v>293</v>
       </c>
       <c r="V105" s="18">
         <v>55068</v>
       </c>
       <c r="W105" s="15">
         <v>0</v>
       </c>
       <c r="X105" s="15">
         <v>0</v>
       </c>
       <c r="Y105" s="15">
         <v>0</v>
       </c>
       <c r="Z105" s="15">
         <v>0</v>
       </c>
       <c r="AA105" s="15">
         <v>0</v>
       </c>
       <c r="AB105" s="15">
         <v>0</v>
       </c>
       <c r="AC105" s="15">
         <v>0</v>
       </c>
       <c r="AD105" s="15">
         <v>0</v>
       </c>
       <c r="AE105" s="15">
         <v>0</v>
       </c>
       <c r="AF105" s="15">
         <v>0</v>
       </c>
       <c r="AG105" s="18">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="AH105" s="18">
-        <v>1245</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>943</v>
+      </c>
+      <c r="AI105" s="16">
+        <v>5</v>
+      </c>
+      <c r="AJ105" s="16">
+        <v>326</v>
       </c>
       <c r="AK105" s="16">
         <v>20</v>
       </c>
       <c r="AL105" s="24">
         <v>2069</v>
       </c>
-      <c r="AM105" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM105" s="18"/>
+      <c r="AN105" s="18"/>
+      <c r="AO105" s="18"/>
+      <c r="AP105" s="18"/>
+      <c r="AQ105" s="18"/>
+      <c r="AR105" s="18"/>
+      <c r="AS105" s="18"/>
+      <c r="AT105" s="18"/>
+      <c r="AU105" s="18"/>
+      <c r="AV105" s="18"/>
+      <c r="AW105" s="18"/>
+      <c r="AX105" s="18"/>
+      <c r="AY105" s="18"/>
+      <c r="AZ105" s="18"/>
+      <c r="BA105" s="18"/>
+      <c r="BB105" s="18"/>
+      <c r="BC105" s="18"/>
+      <c r="BD105" s="18"/>
+      <c r="BE105" s="18"/>
+      <c r="BF105" s="18"/>
+      <c r="BG105" s="16"/>
+      <c r="BH105" s="18"/>
+      <c r="BI105" s="18"/>
+      <c r="BJ105" s="18"/>
+      <c r="BK105" s="18"/>
+      <c r="BL105" s="18"/>
+      <c r="BM105" s="18"/>
+      <c r="BN105" s="18"/>
+      <c r="BO105" s="18"/>
+      <c r="BP105" s="19"/>
+      <c r="BQ105" s="18"/>
+      <c r="BR105" s="18"/>
+      <c r="BS105" s="18"/>
+      <c r="BT105" s="18"/>
+      <c r="BU105" s="18"/>
+      <c r="BV105" s="18"/>
+      <c r="BW105" s="18"/>
+      <c r="BX105" s="18"/>
+      <c r="BY105" s="18"/>
+      <c r="BZ105" s="18"/>
+      <c r="CA105" s="18"/>
+      <c r="CB105" s="19"/>
+      <c r="CC105" s="18"/>
+      <c r="CD105" s="19"/>
       <c r="CE105" s="23"/>
       <c r="CF105" s="13" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="106" spans="1:84" ht="18.75" customHeight="1">
       <c r="A106" s="39"/>
       <c r="B106" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C106" s="18">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="D106" s="18">
-        <v>17158</v>
+        <v>20599</v>
       </c>
       <c r="E106" s="18">
-        <v>4173</v>
+        <v>4160</v>
       </c>
       <c r="F106" s="18">
-        <v>487589</v>
+        <v>484240</v>
       </c>
       <c r="G106" s="15">
         <v>0</v>
       </c>
       <c r="H106" s="15">
         <v>0</v>
       </c>
       <c r="I106" s="18">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J106" s="18">
-        <v>3639</v>
+        <v>3578</v>
       </c>
       <c r="K106" s="18">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="L106" s="18">
-        <v>13605</v>
+        <v>15924</v>
       </c>
       <c r="M106" s="18">
-        <v>3395</v>
+        <v>3360</v>
       </c>
       <c r="N106" s="18">
-        <v>361613</v>
+        <v>354810</v>
       </c>
       <c r="O106" s="16">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="P106" s="35">
-        <v>2940</v>
+        <v>4674</v>
       </c>
       <c r="Q106" s="18">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="R106" s="18">
-        <v>64529</v>
+        <v>67470</v>
       </c>
       <c r="S106" s="15">
         <v>0</v>
       </c>
       <c r="T106" s="15">
         <v>0</v>
       </c>
       <c r="U106" s="18">
         <v>293</v>
       </c>
       <c r="V106" s="18">
-        <v>55076</v>
+        <v>55068</v>
       </c>
       <c r="W106" s="15">
         <v>0</v>
       </c>
       <c r="X106" s="15">
         <v>0</v>
       </c>
       <c r="Y106" s="15">
         <v>0</v>
       </c>
       <c r="Z106" s="15">
         <v>0</v>
       </c>
       <c r="AA106" s="15">
         <v>0</v>
       </c>
       <c r="AB106" s="15">
         <v>0</v>
       </c>
       <c r="AC106" s="15">
         <v>0</v>
       </c>
       <c r="AD106" s="15">
         <v>0</v>
       </c>
       <c r="AE106" s="15">
         <v>0</v>
       </c>
       <c r="AF106" s="15">
         <v>0</v>
       </c>
       <c r="AG106" s="18">
         <v>36</v>
       </c>
       <c r="AH106" s="18">
         <v>1245</v>
       </c>
-      <c r="AI106" s="16">
-[...2 lines deleted...]
-      <c r="AJ106" s="16">
+      <c r="AI106" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ106" s="15">
         <v>0</v>
       </c>
       <c r="AK106" s="16">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="AL106" s="24">
-        <v>1487</v>
-[...44 lines deleted...]
-      <c r="CD106" s="19"/>
+        <v>2069</v>
+      </c>
+      <c r="AM106" s="18">
+        <v>79168</v>
+      </c>
+      <c r="AN106" s="18">
+        <v>79335</v>
+      </c>
+      <c r="AO106" s="18">
+        <v>3695</v>
+      </c>
+      <c r="AP106" s="18">
+        <v>114</v>
+      </c>
+      <c r="AQ106" s="18">
+        <v>168</v>
+      </c>
+      <c r="AR106" s="18">
+        <v>70</v>
+      </c>
+      <c r="AS106" s="18">
+        <v>238</v>
+      </c>
+      <c r="AT106" s="18">
+        <v>253</v>
+      </c>
+      <c r="AU106" s="18">
+        <v>19</v>
+      </c>
+      <c r="AV106" s="18">
+        <v>18733</v>
+      </c>
+      <c r="AW106" s="18">
+        <v>19030</v>
+      </c>
+      <c r="AX106" s="18">
+        <v>1248</v>
+      </c>
+      <c r="AY106" s="18">
+        <v>8684</v>
+      </c>
+      <c r="AZ106" s="18">
+        <v>8551</v>
+      </c>
+      <c r="BA106" s="18">
+        <v>835</v>
+      </c>
+      <c r="BB106" s="18">
+        <v>42031</v>
+      </c>
+      <c r="BC106" s="18">
+        <v>41977</v>
+      </c>
+      <c r="BD106" s="18">
+        <v>917</v>
+      </c>
+      <c r="BE106" s="18">
+        <v>86</v>
+      </c>
+      <c r="BF106" s="18">
+        <v>86</v>
+      </c>
+      <c r="BG106" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH106" s="18">
+        <v>97</v>
+      </c>
+      <c r="BI106" s="18">
+        <v>98</v>
+      </c>
+      <c r="BJ106" s="18">
+        <v>20</v>
+      </c>
+      <c r="BK106" s="18">
+        <v>600</v>
+      </c>
+      <c r="BL106" s="18">
+        <v>587</v>
+      </c>
+      <c r="BM106" s="18">
+        <v>252</v>
+      </c>
+      <c r="BN106" s="18">
+        <v>8585</v>
+      </c>
+      <c r="BO106" s="18">
+        <v>8585</v>
+      </c>
+      <c r="BP106" s="19">
+        <v>334</v>
+      </c>
+      <c r="BQ106" s="18">
+        <v>22227</v>
+      </c>
+      <c r="BR106" s="18">
+        <v>20835</v>
+      </c>
+      <c r="BS106" s="18">
+        <v>11418</v>
+      </c>
+      <c r="BT106" s="18">
+        <v>17091</v>
+      </c>
+      <c r="BU106" s="18">
+        <v>15527</v>
+      </c>
+      <c r="BV106" s="18">
+        <v>10820</v>
+      </c>
+      <c r="BW106" s="18">
+        <v>291</v>
+      </c>
+      <c r="BX106" s="18">
+        <v>309</v>
+      </c>
+      <c r="BY106" s="18">
+        <v>24</v>
+      </c>
+      <c r="BZ106" s="18">
+        <v>4845</v>
+      </c>
+      <c r="CA106" s="18">
+        <v>4999</v>
+      </c>
+      <c r="CB106" s="19">
+        <v>573</v>
+      </c>
+      <c r="CC106" s="18">
+        <v>515</v>
+      </c>
+      <c r="CD106" s="19">
+        <v>8570</v>
+      </c>
       <c r="CE106" s="23"/>
       <c r="CF106" s="13" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
     </row>
     <row r="107" spans="1:84" ht="18.75" customHeight="1">
       <c r="A107" s="39"/>
       <c r="B107" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C107" s="18">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="D107" s="18">
-        <v>20517</v>
+        <v>17158</v>
       </c>
       <c r="E107" s="18">
-        <v>4152</v>
+        <v>4173</v>
       </c>
       <c r="F107" s="18">
-        <v>488754</v>
+        <v>487589</v>
       </c>
       <c r="G107" s="15">
         <v>0</v>
       </c>
       <c r="H107" s="15">
         <v>0</v>
       </c>
       <c r="I107" s="18">
         <v>18</v>
       </c>
       <c r="J107" s="18">
         <v>3639</v>
       </c>
       <c r="K107" s="18">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="L107" s="18">
-        <v>16883</v>
+        <v>13605</v>
       </c>
       <c r="M107" s="18">
-        <v>3384</v>
+        <v>3395</v>
       </c>
       <c r="N107" s="18">
-        <v>364121</v>
+        <v>361613</v>
       </c>
       <c r="O107" s="16">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="P107" s="35">
-        <v>3401</v>
+        <v>2940</v>
       </c>
       <c r="Q107" s="18">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="R107" s="18">
-        <v>63420</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>64529</v>
+      </c>
+      <c r="S107" s="15">
+        <v>0</v>
+      </c>
+      <c r="T107" s="15">
+        <v>0</v>
       </c>
       <c r="U107" s="18">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="V107" s="18">
-        <v>54843</v>
+        <v>55076</v>
       </c>
       <c r="W107" s="15">
         <v>0</v>
       </c>
       <c r="X107" s="15">
         <v>0</v>
       </c>
       <c r="Y107" s="15">
         <v>0</v>
       </c>
       <c r="Z107" s="15">
         <v>0</v>
       </c>
       <c r="AA107" s="15">
         <v>0</v>
       </c>
       <c r="AB107" s="15">
         <v>0</v>
       </c>
       <c r="AC107" s="15">
         <v>0</v>
       </c>
       <c r="AD107" s="15">
         <v>0</v>
       </c>
       <c r="AE107" s="15">
         <v>0</v>
       </c>
       <c r="AF107" s="15">
         <v>0</v>
       </c>
       <c r="AG107" s="18">
         <v>36</v>
       </c>
       <c r="AH107" s="18">
         <v>1245</v>
       </c>
-      <c r="AI107" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AI107" s="16">
+        <v>7</v>
+      </c>
+      <c r="AJ107" s="16">
+        <v>613</v>
       </c>
       <c r="AK107" s="16">
         <v>15</v>
       </c>
       <c r="AL107" s="24">
         <v>1487</v>
       </c>
       <c r="AM107" s="18"/>
       <c r="AN107" s="18"/>
       <c r="AO107" s="18"/>
       <c r="AP107" s="18"/>
       <c r="AQ107" s="18"/>
       <c r="AR107" s="18"/>
       <c r="AS107" s="18"/>
       <c r="AT107" s="18"/>
       <c r="AU107" s="18"/>
       <c r="AV107" s="18"/>
       <c r="AW107" s="18"/>
       <c r="AX107" s="18"/>
       <c r="AY107" s="18"/>
       <c r="AZ107" s="18"/>
       <c r="BA107" s="18"/>
       <c r="BB107" s="18"/>
       <c r="BC107" s="18"/>
       <c r="BD107" s="18"/>
@@ -23268,1105 +23380,1105 @@
       <c r="BH107" s="18"/>
       <c r="BI107" s="18"/>
       <c r="BJ107" s="18"/>
       <c r="BK107" s="18"/>
       <c r="BL107" s="18"/>
       <c r="BM107" s="18"/>
       <c r="BN107" s="18"/>
       <c r="BO107" s="18"/>
       <c r="BP107" s="19"/>
       <c r="BQ107" s="18"/>
       <c r="BR107" s="18"/>
       <c r="BS107" s="18"/>
       <c r="BT107" s="18"/>
       <c r="BU107" s="18"/>
       <c r="BV107" s="18"/>
       <c r="BW107" s="18"/>
       <c r="BX107" s="18"/>
       <c r="BY107" s="18"/>
       <c r="BZ107" s="18"/>
       <c r="CA107" s="18"/>
       <c r="CB107" s="19"/>
       <c r="CC107" s="18"/>
       <c r="CD107" s="19"/>
       <c r="CE107" s="23"/>
       <c r="CF107" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="108" spans="1:84" ht="18.75" customHeight="1">
       <c r="A108" s="39"/>
       <c r="B108" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C108" s="18">
-        <v>116</v>
+        <v>177</v>
       </c>
       <c r="D108" s="18">
-        <v>12015</v>
+        <v>20517</v>
       </c>
       <c r="E108" s="18">
-        <v>4077</v>
+        <v>4152</v>
       </c>
       <c r="F108" s="18">
-        <v>484833</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>488754</v>
+      </c>
+      <c r="G108" s="15">
+        <v>0</v>
+      </c>
+      <c r="H108" s="15">
+        <v>0</v>
       </c>
       <c r="I108" s="18">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="J108" s="18">
-        <v>4225</v>
+        <v>3639</v>
       </c>
       <c r="K108" s="18">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="L108" s="18">
-        <v>8038</v>
+        <v>16883</v>
       </c>
       <c r="M108" s="18">
-        <v>3331</v>
+        <v>3384</v>
       </c>
       <c r="N108" s="18">
-        <v>361014</v>
+        <v>364121</v>
       </c>
       <c r="O108" s="16">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="P108" s="35">
-        <v>1815</v>
+        <v>3401</v>
       </c>
       <c r="Q108" s="18">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="R108" s="18">
-        <v>61605</v>
+        <v>63420</v>
       </c>
       <c r="S108" s="16">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="T108" s="16">
-        <v>1795</v>
+        <v>233</v>
       </c>
       <c r="U108" s="18">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="V108" s="18">
-        <v>55356</v>
+        <v>54843</v>
       </c>
       <c r="W108" s="15">
         <v>0</v>
       </c>
       <c r="X108" s="15">
         <v>0</v>
       </c>
       <c r="Y108" s="15">
         <v>0</v>
       </c>
       <c r="Z108" s="15">
         <v>0</v>
       </c>
       <c r="AA108" s="15">
         <v>0</v>
       </c>
       <c r="AB108" s="15">
         <v>0</v>
       </c>
       <c r="AC108" s="15">
         <v>0</v>
       </c>
       <c r="AD108" s="15">
         <v>0</v>
       </c>
       <c r="AE108" s="15">
         <v>0</v>
       </c>
       <c r="AF108" s="15">
         <v>0</v>
       </c>
       <c r="AG108" s="18">
         <v>36</v>
       </c>
       <c r="AH108" s="18">
         <v>1245</v>
       </c>
-      <c r="AI108" s="16">
-[...2 lines deleted...]
-      <c r="AJ108" s="16">
+      <c r="AI108" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ108" s="15">
         <v>0</v>
       </c>
       <c r="AK108" s="16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AL108" s="24">
-        <v>1387</v>
-[...132 lines deleted...]
-      </c>
+        <v>1487</v>
+      </c>
+      <c r="AM108" s="18"/>
+      <c r="AN108" s="18"/>
+      <c r="AO108" s="18"/>
+      <c r="AP108" s="18"/>
+      <c r="AQ108" s="18"/>
+      <c r="AR108" s="18"/>
+      <c r="AS108" s="18"/>
+      <c r="AT108" s="18"/>
+      <c r="AU108" s="18"/>
+      <c r="AV108" s="18"/>
+      <c r="AW108" s="18"/>
+      <c r="AX108" s="18"/>
+      <c r="AY108" s="18"/>
+      <c r="AZ108" s="18"/>
+      <c r="BA108" s="18"/>
+      <c r="BB108" s="18"/>
+      <c r="BC108" s="18"/>
+      <c r="BD108" s="18"/>
+      <c r="BE108" s="18"/>
+      <c r="BF108" s="18"/>
+      <c r="BG108" s="16"/>
+      <c r="BH108" s="18"/>
+      <c r="BI108" s="18"/>
+      <c r="BJ108" s="18"/>
+      <c r="BK108" s="18"/>
+      <c r="BL108" s="18"/>
+      <c r="BM108" s="18"/>
+      <c r="BN108" s="18"/>
+      <c r="BO108" s="18"/>
+      <c r="BP108" s="19"/>
+      <c r="BQ108" s="18"/>
+      <c r="BR108" s="18"/>
+      <c r="BS108" s="18"/>
+      <c r="BT108" s="18"/>
+      <c r="BU108" s="18"/>
+      <c r="BV108" s="18"/>
+      <c r="BW108" s="18"/>
+      <c r="BX108" s="18"/>
+      <c r="BY108" s="18"/>
+      <c r="BZ108" s="18"/>
+      <c r="CA108" s="18"/>
+      <c r="CB108" s="19"/>
+      <c r="CC108" s="18"/>
+      <c r="CD108" s="19"/>
       <c r="CE108" s="23"/>
       <c r="CF108" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="109" spans="1:84" ht="18.75" customHeight="1">
       <c r="A109" s="39"/>
       <c r="B109" s="34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C109" s="18">
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="D109" s="18">
-        <v>20472</v>
+        <v>12015</v>
       </c>
       <c r="E109" s="18">
-        <v>4103</v>
+        <v>4077</v>
       </c>
       <c r="F109" s="18">
-        <v>491177</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>484833</v>
+      </c>
+      <c r="G109" s="16">
+        <v>1</v>
+      </c>
+      <c r="H109" s="16">
+        <v>269</v>
       </c>
       <c r="I109" s="18">
         <v>21</v>
       </c>
       <c r="J109" s="18">
         <v>4225</v>
       </c>
       <c r="K109" s="18">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="L109" s="18">
-        <v>14101</v>
+        <v>8038</v>
       </c>
       <c r="M109" s="18">
-        <v>3370</v>
+        <v>3331</v>
       </c>
       <c r="N109" s="18">
-        <v>370338</v>
+        <v>361014</v>
       </c>
       <c r="O109" s="16">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="P109" s="35">
-        <v>6076</v>
+        <v>1815</v>
       </c>
       <c r="Q109" s="18">
-        <v>368</v>
+        <v>392</v>
       </c>
       <c r="R109" s="18">
-        <v>57991</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>61605</v>
+      </c>
+      <c r="S109" s="16">
+        <v>8</v>
+      </c>
+      <c r="T109" s="16">
+        <v>1795</v>
       </c>
       <c r="U109" s="18">
         <v>283</v>
       </c>
       <c r="V109" s="18">
         <v>55356</v>
       </c>
       <c r="W109" s="15">
         <v>0</v>
       </c>
       <c r="X109" s="15">
         <v>0</v>
       </c>
       <c r="Y109" s="15">
         <v>0</v>
       </c>
       <c r="Z109" s="15">
         <v>0</v>
       </c>
       <c r="AA109" s="15">
         <v>0</v>
       </c>
       <c r="AB109" s="15">
         <v>0</v>
       </c>
       <c r="AC109" s="15">
         <v>0</v>
       </c>
       <c r="AD109" s="15">
         <v>0</v>
       </c>
       <c r="AE109" s="15">
         <v>0</v>
       </c>
       <c r="AF109" s="15">
         <v>0</v>
       </c>
       <c r="AG109" s="18">
         <v>36</v>
       </c>
       <c r="AH109" s="18">
         <v>1245</v>
       </c>
       <c r="AI109" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AJ109" s="16">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="AK109" s="16">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="AL109" s="24">
-        <v>2022</v>
-[...44 lines deleted...]
-      <c r="CD109" s="19"/>
+        <v>1387</v>
+      </c>
+      <c r="AM109" s="18">
+        <v>86378</v>
+      </c>
+      <c r="AN109" s="18">
+        <v>86304</v>
+      </c>
+      <c r="AO109" s="18">
+        <v>3770</v>
+      </c>
+      <c r="AP109" s="18">
+        <v>102</v>
+      </c>
+      <c r="AQ109" s="18">
+        <v>156</v>
+      </c>
+      <c r="AR109" s="18">
+        <v>16</v>
+      </c>
+      <c r="AS109" s="18">
+        <v>267</v>
+      </c>
+      <c r="AT109" s="18">
+        <v>245</v>
+      </c>
+      <c r="AU109" s="18">
+        <v>40</v>
+      </c>
+      <c r="AV109" s="18">
+        <v>19033</v>
+      </c>
+      <c r="AW109" s="18">
+        <v>19309</v>
+      </c>
+      <c r="AX109" s="18">
+        <v>972</v>
+      </c>
+      <c r="AY109" s="18">
+        <v>8484</v>
+      </c>
+      <c r="AZ109" s="18">
+        <v>8260</v>
+      </c>
+      <c r="BA109" s="18">
+        <v>1059</v>
+      </c>
+      <c r="BB109" s="18">
+        <v>49341</v>
+      </c>
+      <c r="BC109" s="18">
+        <v>49169</v>
+      </c>
+      <c r="BD109" s="18">
+        <v>1088</v>
+      </c>
+      <c r="BE109" s="18">
+        <v>109</v>
+      </c>
+      <c r="BF109" s="18">
+        <v>109</v>
+      </c>
+      <c r="BG109" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH109" s="18">
+        <v>90</v>
+      </c>
+      <c r="BI109" s="18">
+        <v>85</v>
+      </c>
+      <c r="BJ109" s="18">
+        <v>24</v>
+      </c>
+      <c r="BK109" s="18">
+        <v>478</v>
+      </c>
+      <c r="BL109" s="18">
+        <v>516</v>
+      </c>
+      <c r="BM109" s="18">
+        <v>214</v>
+      </c>
+      <c r="BN109" s="18">
+        <v>8475</v>
+      </c>
+      <c r="BO109" s="18">
+        <v>8453</v>
+      </c>
+      <c r="BP109" s="19">
+        <v>356</v>
+      </c>
+      <c r="BQ109" s="18">
+        <v>26890</v>
+      </c>
+      <c r="BR109" s="18">
+        <v>27151</v>
+      </c>
+      <c r="BS109" s="18">
+        <v>11157</v>
+      </c>
+      <c r="BT109" s="18">
+        <v>21022</v>
+      </c>
+      <c r="BU109" s="18">
+        <v>21255</v>
+      </c>
+      <c r="BV109" s="18">
+        <v>10587</v>
+      </c>
+      <c r="BW109" s="18">
+        <v>239</v>
+      </c>
+      <c r="BX109" s="18">
+        <v>224</v>
+      </c>
+      <c r="BY109" s="18">
+        <v>39</v>
+      </c>
+      <c r="BZ109" s="18">
+        <v>5630</v>
+      </c>
+      <c r="CA109" s="18">
+        <v>5672</v>
+      </c>
+      <c r="CB109" s="19">
+        <v>531</v>
+      </c>
+      <c r="CC109" s="18">
+        <v>1127</v>
+      </c>
+      <c r="CD109" s="19">
+        <v>8925</v>
+      </c>
       <c r="CE109" s="23"/>
       <c r="CF109" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="110" spans="1:84" ht="18.75" customHeight="1">
       <c r="A110" s="39"/>
       <c r="B110" s="34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C110" s="18">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D110" s="18">
-        <v>18546</v>
+        <v>20472</v>
       </c>
       <c r="E110" s="18">
-        <v>3971</v>
+        <v>4103</v>
       </c>
       <c r="F110" s="18">
-        <v>478195</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>491177</v>
+      </c>
+      <c r="G110" s="15">
+        <v>0</v>
+      </c>
+      <c r="H110" s="15">
+        <v>0</v>
       </c>
       <c r="I110" s="18">
         <v>21</v>
       </c>
       <c r="J110" s="18">
         <v>4225</v>
       </c>
       <c r="K110" s="18">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="L110" s="18">
-        <v>15122</v>
+        <v>14101</v>
       </c>
       <c r="M110" s="18">
-        <v>3243</v>
+        <v>3370</v>
       </c>
       <c r="N110" s="18">
-        <v>357862</v>
+        <v>370338</v>
       </c>
       <c r="O110" s="16">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P110" s="35">
-        <v>2301</v>
+        <v>6076</v>
       </c>
       <c r="Q110" s="18">
         <v>368</v>
       </c>
       <c r="R110" s="18">
-        <v>57995</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>57991</v>
+      </c>
+      <c r="S110" s="15">
+        <v>0</v>
+      </c>
+      <c r="T110" s="15">
+        <v>0</v>
       </c>
       <c r="U110" s="18">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="V110" s="18">
-        <v>54946</v>
+        <v>55356</v>
       </c>
       <c r="W110" s="15">
         <v>0</v>
       </c>
       <c r="X110" s="15">
         <v>0</v>
       </c>
       <c r="Y110" s="15">
         <v>0</v>
       </c>
       <c r="Z110" s="15">
         <v>0</v>
       </c>
       <c r="AA110" s="15">
         <v>0</v>
       </c>
       <c r="AB110" s="15">
         <v>0</v>
       </c>
       <c r="AC110" s="15">
         <v>0</v>
       </c>
       <c r="AD110" s="15">
         <v>0</v>
       </c>
       <c r="AE110" s="15">
         <v>0</v>
       </c>
       <c r="AF110" s="15">
         <v>0</v>
       </c>
       <c r="AG110" s="18">
         <v>36</v>
       </c>
       <c r="AH110" s="18">
         <v>1245</v>
       </c>
       <c r="AI110" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ110" s="16">
-        <v>0</v>
+        <v>295</v>
       </c>
       <c r="AK110" s="16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AL110" s="24">
-        <v>1922</v>
+        <v>2022</v>
       </c>
       <c r="AM110" s="18"/>
       <c r="AN110" s="18"/>
       <c r="AO110" s="18"/>
       <c r="AP110" s="18"/>
       <c r="AQ110" s="18"/>
       <c r="AR110" s="18"/>
       <c r="AS110" s="18"/>
       <c r="AT110" s="18"/>
       <c r="AU110" s="18"/>
       <c r="AV110" s="18"/>
       <c r="AW110" s="18"/>
       <c r="AX110" s="18"/>
       <c r="AY110" s="18"/>
       <c r="AZ110" s="18"/>
       <c r="BA110" s="18"/>
       <c r="BB110" s="18"/>
       <c r="BC110" s="18"/>
       <c r="BD110" s="18"/>
       <c r="BE110" s="18"/>
       <c r="BF110" s="18"/>
       <c r="BG110" s="16"/>
       <c r="BH110" s="18"/>
       <c r="BI110" s="18"/>
       <c r="BJ110" s="18"/>
       <c r="BK110" s="18"/>
       <c r="BL110" s="18"/>
       <c r="BM110" s="18"/>
       <c r="BN110" s="18"/>
       <c r="BO110" s="18"/>
       <c r="BP110" s="19"/>
       <c r="BQ110" s="18"/>
       <c r="BR110" s="18"/>
       <c r="BS110" s="18"/>
       <c r="BT110" s="18"/>
       <c r="BU110" s="18"/>
       <c r="BV110" s="18"/>
       <c r="BW110" s="18"/>
       <c r="BX110" s="18"/>
       <c r="BY110" s="18"/>
       <c r="BZ110" s="18"/>
       <c r="CA110" s="18"/>
       <c r="CB110" s="19"/>
       <c r="CC110" s="18"/>
       <c r="CD110" s="19"/>
       <c r="CE110" s="23"/>
       <c r="CF110" s="13" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:84" ht="18.75" customHeight="1">
       <c r="A111" s="39"/>
       <c r="B111" s="34" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C111" s="18">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="D111" s="18">
-        <v>18780</v>
+        <v>18546</v>
       </c>
       <c r="E111" s="18">
-        <v>3859</v>
+        <v>3971</v>
       </c>
       <c r="F111" s="18">
-        <v>461465</v>
+        <v>478195</v>
       </c>
       <c r="G111" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H111" s="16">
-        <v>402</v>
+        <v>269</v>
       </c>
       <c r="I111" s="18">
         <v>21</v>
       </c>
       <c r="J111" s="18">
-        <v>4152</v>
+        <v>4225</v>
       </c>
       <c r="K111" s="18">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="L111" s="18">
-        <v>11867</v>
+        <v>15122</v>
       </c>
       <c r="M111" s="18">
-        <v>3159</v>
+        <v>3243</v>
       </c>
       <c r="N111" s="18">
-        <v>348120</v>
+        <v>357862</v>
       </c>
       <c r="O111" s="16">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="P111" s="35">
-        <v>3818</v>
+        <v>2301</v>
       </c>
       <c r="Q111" s="18">
-        <v>346</v>
+        <v>368</v>
       </c>
       <c r="R111" s="18">
-        <v>54178</v>
+        <v>57995</v>
       </c>
       <c r="S111" s="16">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="T111" s="16">
-        <v>2344</v>
+        <v>756</v>
       </c>
       <c r="U111" s="18">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="V111" s="18">
-        <v>52007</v>
+        <v>54946</v>
       </c>
       <c r="W111" s="15">
         <v>0</v>
       </c>
       <c r="X111" s="15">
         <v>0</v>
       </c>
-      <c r="Y111" s="16">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="Y111" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="15">
+        <v>0</v>
       </c>
       <c r="AA111" s="15">
         <v>0</v>
       </c>
       <c r="AB111" s="15">
         <v>0</v>
       </c>
       <c r="AC111" s="15">
         <v>0</v>
       </c>
       <c r="AD111" s="15">
         <v>0</v>
       </c>
       <c r="AE111" s="15">
         <v>0</v>
       </c>
       <c r="AF111" s="15">
         <v>0</v>
       </c>
       <c r="AG111" s="18">
         <v>36</v>
       </c>
       <c r="AH111" s="18">
         <v>1245</v>
       </c>
       <c r="AI111" s="16">
         <v>1</v>
       </c>
       <c r="AJ111" s="16">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="AK111" s="16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AL111" s="24">
-        <v>1573</v>
-[...132 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="AM111" s="18"/>
+      <c r="AN111" s="18"/>
+      <c r="AO111" s="18"/>
+      <c r="AP111" s="18"/>
+      <c r="AQ111" s="18"/>
+      <c r="AR111" s="18"/>
+      <c r="AS111" s="18"/>
+      <c r="AT111" s="18"/>
+      <c r="AU111" s="18"/>
+      <c r="AV111" s="18"/>
+      <c r="AW111" s="18"/>
+      <c r="AX111" s="18"/>
+      <c r="AY111" s="18"/>
+      <c r="AZ111" s="18"/>
+      <c r="BA111" s="18"/>
+      <c r="BB111" s="18"/>
+      <c r="BC111" s="18"/>
+      <c r="BD111" s="18"/>
+      <c r="BE111" s="18"/>
+      <c r="BF111" s="18"/>
+      <c r="BG111" s="16"/>
+      <c r="BH111" s="18"/>
+      <c r="BI111" s="18"/>
+      <c r="BJ111" s="18"/>
+      <c r="BK111" s="18"/>
+      <c r="BL111" s="18"/>
+      <c r="BM111" s="18"/>
+      <c r="BN111" s="18"/>
+      <c r="BO111" s="18"/>
+      <c r="BP111" s="19"/>
+      <c r="BQ111" s="18"/>
+      <c r="BR111" s="18"/>
+      <c r="BS111" s="18"/>
+      <c r="BT111" s="18"/>
+      <c r="BU111" s="18"/>
+      <c r="BV111" s="18"/>
+      <c r="BW111" s="18"/>
+      <c r="BX111" s="18"/>
+      <c r="BY111" s="18"/>
+      <c r="BZ111" s="18"/>
+      <c r="CA111" s="18"/>
+      <c r="CB111" s="19"/>
+      <c r="CC111" s="18"/>
+      <c r="CD111" s="19"/>
       <c r="CE111" s="23"/>
       <c r="CF111" s="13" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A112" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A112" s="39"/>
       <c r="B112" s="34" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="C112" s="18">
-        <v>179</v>
+        <v>142</v>
       </c>
       <c r="D112" s="18">
-        <v>21691</v>
+        <v>18780</v>
       </c>
       <c r="E112" s="18">
-        <v>4376</v>
+        <v>3859</v>
       </c>
       <c r="F112" s="18">
-        <v>550559</v>
+        <v>461465</v>
       </c>
       <c r="G112" s="16">
         <v>2</v>
       </c>
       <c r="H112" s="16">
-        <v>343</v>
+        <v>402</v>
       </c>
       <c r="I112" s="18">
         <v>21</v>
       </c>
       <c r="J112" s="18">
-        <v>4220</v>
+        <v>4152</v>
       </c>
       <c r="K112" s="18">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="L112" s="18">
-        <v>13775</v>
+        <v>11867</v>
       </c>
       <c r="M112" s="18">
-        <v>3659</v>
+        <v>3159</v>
       </c>
       <c r="N112" s="18">
-        <v>430886</v>
+        <v>348120</v>
       </c>
       <c r="O112" s="16">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="P112" s="35">
-        <v>6202</v>
+        <v>3818</v>
       </c>
       <c r="Q112" s="18">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="R112" s="18">
-        <v>54309</v>
+        <v>54178</v>
       </c>
       <c r="S112" s="16">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="T112" s="16">
-        <v>1372</v>
+        <v>2344</v>
       </c>
       <c r="U112" s="18">
-        <v>291</v>
+        <v>268</v>
       </c>
       <c r="V112" s="18">
-        <v>58137</v>
+        <v>52007</v>
       </c>
       <c r="W112" s="15">
         <v>0</v>
       </c>
       <c r="X112" s="15">
         <v>0</v>
       </c>
       <c r="Y112" s="16">
         <v>6</v>
       </c>
       <c r="Z112" s="16">
         <v>190</v>
       </c>
       <c r="AA112" s="15">
         <v>0</v>
       </c>
       <c r="AB112" s="15">
         <v>0</v>
       </c>
       <c r="AC112" s="15">
         <v>0</v>
       </c>
       <c r="AD112" s="15">
         <v>0</v>
       </c>
       <c r="AE112" s="15">
         <v>0</v>
       </c>
       <c r="AF112" s="15">
         <v>0</v>
       </c>
       <c r="AG112" s="18">
         <v>36</v>
       </c>
       <c r="AH112" s="18">
         <v>1245</v>
       </c>
-      <c r="AI112" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AI112" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ112" s="16">
+        <v>349</v>
       </c>
       <c r="AK112" s="16">
         <v>23</v>
       </c>
       <c r="AL112" s="24">
         <v>1573</v>
       </c>
-      <c r="AM112" s="18"/>
-[...42 lines deleted...]
-      <c r="CD112" s="19"/>
+      <c r="AM112" s="18">
+        <v>96128</v>
+      </c>
+      <c r="AN112" s="18">
+        <v>95666</v>
+      </c>
+      <c r="AO112" s="18">
+        <v>4232</v>
+      </c>
+      <c r="AP112" s="18">
+        <v>125</v>
+      </c>
+      <c r="AQ112" s="18">
+        <v>61</v>
+      </c>
+      <c r="AR112" s="18">
+        <v>81</v>
+      </c>
+      <c r="AS112" s="18">
+        <v>254</v>
+      </c>
+      <c r="AT112" s="18">
+        <v>282</v>
+      </c>
+      <c r="AU112" s="18">
+        <v>12</v>
+      </c>
+      <c r="AV112" s="18">
+        <v>21811</v>
+      </c>
+      <c r="AW112" s="18">
+        <v>21645</v>
+      </c>
+      <c r="AX112" s="18">
+        <v>1138</v>
+      </c>
+      <c r="AY112" s="18">
+        <v>10395</v>
+      </c>
+      <c r="AZ112" s="18">
+        <v>10659</v>
+      </c>
+      <c r="BA112" s="18">
+        <v>795</v>
+      </c>
+      <c r="BB112" s="18">
+        <v>53077</v>
+      </c>
+      <c r="BC112" s="18">
+        <v>52774</v>
+      </c>
+      <c r="BD112" s="18">
+        <v>1392</v>
+      </c>
+      <c r="BE112" s="18">
+        <v>145</v>
+      </c>
+      <c r="BF112" s="18">
+        <v>145</v>
+      </c>
+      <c r="BG112" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH112" s="18">
+        <v>156</v>
+      </c>
+      <c r="BI112" s="18">
+        <v>156</v>
+      </c>
+      <c r="BJ112" s="18">
+        <v>24</v>
+      </c>
+      <c r="BK112" s="18">
+        <v>718</v>
+      </c>
+      <c r="BL112" s="18">
+        <v>600</v>
+      </c>
+      <c r="BM112" s="18">
+        <v>333</v>
+      </c>
+      <c r="BN112" s="18">
+        <v>9446</v>
+      </c>
+      <c r="BO112" s="18">
+        <v>9344</v>
+      </c>
+      <c r="BP112" s="19">
+        <v>458</v>
+      </c>
+      <c r="BQ112" s="18">
+        <v>28838</v>
+      </c>
+      <c r="BR112" s="18">
+        <v>27977</v>
+      </c>
+      <c r="BS112" s="18">
+        <v>12018</v>
+      </c>
+      <c r="BT112" s="18">
+        <v>22678</v>
+      </c>
+      <c r="BU112" s="18">
+        <v>21969</v>
+      </c>
+      <c r="BV112" s="18">
+        <v>11297</v>
+      </c>
+      <c r="BW112" s="18">
+        <v>200</v>
+      </c>
+      <c r="BX112" s="18">
+        <v>206</v>
+      </c>
+      <c r="BY112" s="18">
+        <v>33</v>
+      </c>
+      <c r="BZ112" s="18">
+        <v>5959</v>
+      </c>
+      <c r="CA112" s="18">
+        <v>5802</v>
+      </c>
+      <c r="CB112" s="19">
+        <v>688</v>
+      </c>
+      <c r="CC112" s="18">
+        <v>3341</v>
+      </c>
+      <c r="CD112" s="19">
+        <v>6765</v>
+      </c>
       <c r="CE112" s="23"/>
       <c r="CF112" s="13" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
     </row>
     <row r="113" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A113" s="39"/>
+      <c r="A113" s="39" t="s">
+        <v>131</v>
+      </c>
       <c r="B113" s="34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C113" s="18">
-        <v>220</v>
+        <v>179</v>
       </c>
       <c r="D113" s="18">
-        <v>23472</v>
+        <v>21691</v>
       </c>
       <c r="E113" s="18">
-        <v>4321</v>
+        <v>4376</v>
       </c>
       <c r="F113" s="18">
-        <v>548418</v>
+        <v>550559</v>
       </c>
       <c r="G113" s="16">
         <v>2</v>
       </c>
       <c r="H113" s="16">
-        <v>440</v>
+        <v>343</v>
       </c>
       <c r="I113" s="18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J113" s="18">
-        <v>4048</v>
+        <v>4220</v>
       </c>
       <c r="K113" s="18">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="L113" s="18">
-        <v>20281</v>
+        <v>13775</v>
       </c>
       <c r="M113" s="18">
-        <v>3607</v>
+        <v>3659</v>
       </c>
       <c r="N113" s="18">
-        <v>429194</v>
+        <v>430886</v>
       </c>
       <c r="O113" s="16">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="P113" s="35">
-        <v>2462</v>
+        <v>6202</v>
       </c>
       <c r="Q113" s="18">
         <v>340</v>
       </c>
       <c r="R113" s="18">
         <v>54309</v>
       </c>
       <c r="S113" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T113" s="16">
-        <v>289</v>
+        <v>1372</v>
       </c>
       <c r="U113" s="18">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="V113" s="18">
-        <v>57859</v>
+        <v>58137</v>
       </c>
       <c r="W113" s="15">
         <v>0</v>
       </c>
       <c r="X113" s="15">
         <v>0</v>
       </c>
       <c r="Y113" s="16">
         <v>6</v>
       </c>
       <c r="Z113" s="16">
         <v>190</v>
       </c>
       <c r="AA113" s="15">
         <v>0</v>
       </c>
       <c r="AB113" s="15">
         <v>0</v>
       </c>
       <c r="AC113" s="15">
         <v>0</v>
       </c>
       <c r="AD113" s="15">
         <v>0</v>
       </c>
@@ -24418,6038 +24530,5951 @@
       <c r="BH113" s="18"/>
       <c r="BI113" s="18"/>
       <c r="BJ113" s="18"/>
       <c r="BK113" s="18"/>
       <c r="BL113" s="18"/>
       <c r="BM113" s="18"/>
       <c r="BN113" s="18"/>
       <c r="BO113" s="18"/>
       <c r="BP113" s="19"/>
       <c r="BQ113" s="18"/>
       <c r="BR113" s="18"/>
       <c r="BS113" s="18"/>
       <c r="BT113" s="18"/>
       <c r="BU113" s="18"/>
       <c r="BV113" s="18"/>
       <c r="BW113" s="18"/>
       <c r="BX113" s="18"/>
       <c r="BY113" s="18"/>
       <c r="BZ113" s="18"/>
       <c r="CA113" s="18"/>
       <c r="CB113" s="19"/>
       <c r="CC113" s="18"/>
       <c r="CD113" s="19"/>
       <c r="CE113" s="23"/>
       <c r="CF113" s="13" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
     </row>
     <row r="114" spans="1:84" ht="18.75" customHeight="1">
       <c r="A114" s="39"/>
       <c r="B114" s="34" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="C114" s="18">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="D114" s="18">
-        <v>30688</v>
+        <v>23472</v>
       </c>
       <c r="E114" s="18">
-        <v>4387</v>
+        <v>4321</v>
       </c>
       <c r="F114" s="18">
-        <v>556598</v>
+        <v>548418</v>
       </c>
       <c r="G114" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H114" s="16">
-        <v>269</v>
+        <v>440</v>
       </c>
       <c r="I114" s="18">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="J114" s="18">
-        <v>10784</v>
+        <v>4048</v>
       </c>
       <c r="K114" s="18">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="L114" s="18">
-        <v>22747</v>
+        <v>20281</v>
       </c>
       <c r="M114" s="18">
-        <v>3675</v>
+        <v>3607</v>
       </c>
       <c r="N114" s="18">
-        <v>434747</v>
+        <v>429194</v>
       </c>
       <c r="O114" s="16">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="P114" s="35">
-        <v>6394</v>
+        <v>2462</v>
       </c>
       <c r="Q114" s="18">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="R114" s="18">
-        <v>50041</v>
+        <v>54309</v>
       </c>
       <c r="S114" s="16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="T114" s="16">
-        <v>946</v>
+        <v>289</v>
       </c>
       <c r="U114" s="18">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="V114" s="18">
-        <v>58350</v>
+        <v>57859</v>
       </c>
       <c r="W114" s="15">
         <v>0</v>
       </c>
       <c r="X114" s="15">
         <v>0</v>
       </c>
       <c r="Y114" s="16">
         <v>6</v>
       </c>
       <c r="Z114" s="16">
         <v>190</v>
       </c>
       <c r="AA114" s="15">
         <v>0</v>
       </c>
       <c r="AB114" s="15">
         <v>0</v>
       </c>
       <c r="AC114" s="15">
         <v>0</v>
       </c>
       <c r="AD114" s="15">
         <v>0</v>
       </c>
-      <c r="AE114" s="16">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="AE114" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF114" s="15">
+        <v>0</v>
       </c>
       <c r="AG114" s="18">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="AH114" s="18">
-        <v>943</v>
-[...4 lines deleted...]
-      <c r="AJ114" s="16">
+        <v>1245</v>
+      </c>
+      <c r="AI114" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ114" s="15">
         <v>0</v>
       </c>
       <c r="AK114" s="16">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AL114" s="24">
-        <v>1542</v>
-[...132 lines deleted...]
-      </c>
+        <v>1573</v>
+      </c>
+      <c r="AM114" s="18"/>
+      <c r="AN114" s="18"/>
+      <c r="AO114" s="18"/>
+      <c r="AP114" s="18"/>
+      <c r="AQ114" s="18"/>
+      <c r="AR114" s="18"/>
+      <c r="AS114" s="18"/>
+      <c r="AT114" s="18"/>
+      <c r="AU114" s="18"/>
+      <c r="AV114" s="18"/>
+      <c r="AW114" s="18"/>
+      <c r="AX114" s="18"/>
+      <c r="AY114" s="18"/>
+      <c r="AZ114" s="18"/>
+      <c r="BA114" s="18"/>
+      <c r="BB114" s="18"/>
+      <c r="BC114" s="18"/>
+      <c r="BD114" s="18"/>
+      <c r="BE114" s="18"/>
+      <c r="BF114" s="18"/>
+      <c r="BG114" s="16"/>
+      <c r="BH114" s="18"/>
+      <c r="BI114" s="18"/>
+      <c r="BJ114" s="18"/>
+      <c r="BK114" s="18"/>
+      <c r="BL114" s="18"/>
+      <c r="BM114" s="18"/>
+      <c r="BN114" s="18"/>
+      <c r="BO114" s="18"/>
+      <c r="BP114" s="19"/>
+      <c r="BQ114" s="18"/>
+      <c r="BR114" s="18"/>
+      <c r="BS114" s="18"/>
+      <c r="BT114" s="18"/>
+      <c r="BU114" s="18"/>
+      <c r="BV114" s="18"/>
+      <c r="BW114" s="18"/>
+      <c r="BX114" s="18"/>
+      <c r="BY114" s="18"/>
+      <c r="BZ114" s="18"/>
+      <c r="CA114" s="18"/>
+      <c r="CB114" s="19"/>
+      <c r="CC114" s="18"/>
+      <c r="CD114" s="19"/>
       <c r="CE114" s="23"/>
       <c r="CF114" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="115" spans="1:84" ht="18.75" customHeight="1">
       <c r="A115" s="39"/>
       <c r="B115" s="34" t="s">
-        <v>83</v>
-[...19 lines deleted...]
-      <c r="I115" s="55">
+        <v>81</v>
+      </c>
+      <c r="C115" s="18">
+        <v>276</v>
+      </c>
+      <c r="D115" s="18">
+        <v>30688</v>
+      </c>
+      <c r="E115" s="18">
+        <v>4387</v>
+      </c>
+      <c r="F115" s="18">
+        <v>556598</v>
+      </c>
+      <c r="G115" s="16">
+        <v>1</v>
+      </c>
+      <c r="H115" s="16">
+        <v>269</v>
+      </c>
+      <c r="I115" s="18">
         <v>57</v>
       </c>
-      <c r="J115" s="55">
+      <c r="J115" s="18">
         <v>10784</v>
       </c>
-      <c r="K115" s="55">
-[...17 lines deleted...]
-      <c r="Q115" s="55">
+      <c r="K115" s="18">
+        <v>220</v>
+      </c>
+      <c r="L115" s="18">
+        <v>22747</v>
+      </c>
+      <c r="M115" s="18">
+        <v>3675</v>
+      </c>
+      <c r="N115" s="18">
+        <v>434747</v>
+      </c>
+      <c r="O115" s="16">
+        <v>42</v>
+      </c>
+      <c r="P115" s="35">
+        <v>6394</v>
+      </c>
+      <c r="Q115" s="18">
         <v>314</v>
       </c>
-      <c r="R115" s="55">
+      <c r="R115" s="18">
         <v>50041</v>
       </c>
-      <c r="S115" s="55">
-[...17 lines deleted...]
-      <c r="Y115" s="55">
+      <c r="S115" s="16">
+        <v>5</v>
+      </c>
+      <c r="T115" s="16">
+        <v>946</v>
+      </c>
+      <c r="U115" s="18">
+        <v>284</v>
+      </c>
+      <c r="V115" s="18">
+        <v>58350</v>
+      </c>
+      <c r="W115" s="15">
+        <v>0</v>
+      </c>
+      <c r="X115" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y115" s="16">
         <v>6</v>
       </c>
-      <c r="Z115" s="55">
+      <c r="Z115" s="16">
         <v>190</v>
       </c>
-      <c r="AA115" s="55">
-[...17 lines deleted...]
-      <c r="AG115" s="55">
+      <c r="AA115" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB115" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC115" s="15">
+        <v>0</v>
+      </c>
+      <c r="AD115" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE115" s="16">
+        <v>6</v>
+      </c>
+      <c r="AF115" s="16">
+        <v>302</v>
+      </c>
+      <c r="AG115" s="18">
         <v>30</v>
       </c>
-      <c r="AH115" s="55">
+      <c r="AH115" s="18">
         <v>943</v>
       </c>
-      <c r="AI115" s="55">
-[...5 lines deleted...]
-      <c r="AK115" s="55">
+      <c r="AI115" s="16">
+        <v>2</v>
+      </c>
+      <c r="AJ115" s="16">
+        <v>31</v>
+      </c>
+      <c r="AK115" s="16">
         <v>21</v>
       </c>
-      <c r="AL115" s="55">
+      <c r="AL115" s="24">
         <v>1542</v>
       </c>
-      <c r="AM115" s="18"/>
-[...42 lines deleted...]
-      <c r="CD115" s="19"/>
+      <c r="AM115" s="18">
+        <v>106206</v>
+      </c>
+      <c r="AN115" s="18">
+        <v>106015</v>
+      </c>
+      <c r="AO115" s="18">
+        <v>4424</v>
+      </c>
+      <c r="AP115" s="18">
+        <v>102</v>
+      </c>
+      <c r="AQ115" s="18">
+        <v>140</v>
+      </c>
+      <c r="AR115" s="18">
+        <v>43</v>
+      </c>
+      <c r="AS115" s="18">
+        <v>261</v>
+      </c>
+      <c r="AT115" s="18">
+        <v>231</v>
+      </c>
+      <c r="AU115" s="18">
+        <v>42</v>
+      </c>
+      <c r="AV115" s="18">
+        <v>21423</v>
+      </c>
+      <c r="AW115" s="18">
+        <v>21210</v>
+      </c>
+      <c r="AX115" s="18">
+        <v>1351</v>
+      </c>
+      <c r="AY115" s="18">
+        <v>9503</v>
+      </c>
+      <c r="AZ115" s="18">
+        <v>9264</v>
+      </c>
+      <c r="BA115" s="18">
+        <v>1033</v>
+      </c>
+      <c r="BB115" s="18">
+        <v>63183</v>
+      </c>
+      <c r="BC115" s="18">
+        <v>63373</v>
+      </c>
+      <c r="BD115" s="18">
+        <v>1202</v>
+      </c>
+      <c r="BE115" s="18">
+        <v>95</v>
+      </c>
+      <c r="BF115" s="18">
+        <v>95</v>
+      </c>
+      <c r="BG115" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH115" s="18">
+        <v>141</v>
+      </c>
+      <c r="BI115" s="18">
+        <v>138</v>
+      </c>
+      <c r="BJ115" s="18">
+        <v>26</v>
+      </c>
+      <c r="BK115" s="18">
+        <v>415</v>
+      </c>
+      <c r="BL115" s="18">
+        <v>621</v>
+      </c>
+      <c r="BM115" s="18">
+        <v>127</v>
+      </c>
+      <c r="BN115" s="18">
+        <v>11083</v>
+      </c>
+      <c r="BO115" s="18">
+        <v>10942</v>
+      </c>
+      <c r="BP115" s="19">
+        <v>599</v>
+      </c>
+      <c r="BQ115" s="18">
+        <v>48392</v>
+      </c>
+      <c r="BR115" s="18">
+        <v>50707</v>
+      </c>
+      <c r="BS115" s="18">
+        <v>9703</v>
+      </c>
+      <c r="BT115" s="18">
+        <v>42456</v>
+      </c>
+      <c r="BU115" s="18">
+        <v>44903</v>
+      </c>
+      <c r="BV115" s="18">
+        <v>8850</v>
+      </c>
+      <c r="BW115" s="18">
+        <v>281</v>
+      </c>
+      <c r="BX115" s="18">
+        <v>271</v>
+      </c>
+      <c r="BY115" s="18">
+        <v>43</v>
+      </c>
+      <c r="BZ115" s="18">
+        <v>5655</v>
+      </c>
+      <c r="CA115" s="18">
+        <v>5534</v>
+      </c>
+      <c r="CB115" s="19">
+        <v>810</v>
+      </c>
+      <c r="CC115" s="18">
+        <v>4516</v>
+      </c>
+      <c r="CD115" s="19">
+        <v>5774</v>
+      </c>
       <c r="CE115" s="23"/>
       <c r="CF115" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="116" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A116" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A116" s="39"/>
       <c r="B116" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C116" s="55">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="D116" s="55">
-        <v>15611</v>
+        <v>14521</v>
       </c>
       <c r="E116" s="55">
-        <v>4596</v>
+        <v>4593</v>
       </c>
       <c r="F116" s="55">
-        <v>569097</v>
+        <v>572417</v>
       </c>
       <c r="G116" s="55">
         <v>0</v>
       </c>
       <c r="H116" s="55">
         <v>0</v>
       </c>
       <c r="I116" s="55">
         <v>57</v>
       </c>
       <c r="J116" s="55">
         <v>10784</v>
       </c>
       <c r="K116" s="55">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="L116" s="55">
-        <v>10847</v>
+        <v>11518</v>
       </c>
       <c r="M116" s="55">
-        <v>3925</v>
+        <v>3885</v>
       </c>
       <c r="N116" s="55">
-        <v>452591</v>
+        <v>451614</v>
       </c>
       <c r="O116" s="55">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="P116" s="55">
-        <v>3750</v>
+        <v>1796</v>
       </c>
       <c r="Q116" s="55">
-        <v>288</v>
+        <v>314</v>
       </c>
       <c r="R116" s="55">
-        <v>46291</v>
+        <v>50041</v>
       </c>
       <c r="S116" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T116" s="55">
-        <v>483</v>
+        <v>1206</v>
       </c>
       <c r="U116" s="55">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="V116" s="55">
-        <v>57154</v>
+        <v>57302</v>
       </c>
       <c r="W116" s="55">
         <v>0</v>
       </c>
       <c r="X116" s="55">
         <v>0</v>
       </c>
       <c r="Y116" s="55">
         <v>6</v>
       </c>
       <c r="Z116" s="55">
         <v>190</v>
       </c>
       <c r="AA116" s="55">
         <v>0</v>
       </c>
       <c r="AB116" s="55">
         <v>0</v>
       </c>
       <c r="AC116" s="55">
         <v>0</v>
       </c>
       <c r="AD116" s="55">
         <v>0</v>
       </c>
       <c r="AE116" s="55">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AF116" s="55">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="AG116" s="55">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="AH116" s="55">
-        <v>683</v>
+        <v>943</v>
       </c>
       <c r="AI116" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ116" s="55">
         <v>0</v>
       </c>
       <c r="AK116" s="55">
         <v>21</v>
       </c>
-      <c r="AL116" s="55">
-        <v>1404</v>
+      <c r="AL116" s="78">
+        <v>1542</v>
       </c>
       <c r="AM116" s="18"/>
       <c r="AN116" s="18"/>
       <c r="AO116" s="18"/>
       <c r="AP116" s="18"/>
       <c r="AQ116" s="18"/>
       <c r="AR116" s="18"/>
       <c r="AS116" s="18"/>
       <c r="AT116" s="18"/>
       <c r="AU116" s="18"/>
       <c r="AV116" s="18"/>
       <c r="AW116" s="18"/>
       <c r="AX116" s="18"/>
       <c r="AY116" s="18"/>
       <c r="AZ116" s="18"/>
       <c r="BA116" s="18"/>
       <c r="BB116" s="18"/>
       <c r="BC116" s="18"/>
       <c r="BD116" s="18"/>
       <c r="BE116" s="18"/>
       <c r="BF116" s="18"/>
       <c r="BG116" s="16"/>
       <c r="BH116" s="18"/>
       <c r="BI116" s="18"/>
       <c r="BJ116" s="18"/>
       <c r="BK116" s="18"/>
       <c r="BL116" s="18"/>
       <c r="BM116" s="18"/>
       <c r="BN116" s="18"/>
       <c r="BO116" s="18"/>
       <c r="BP116" s="19"/>
       <c r="BQ116" s="18"/>
       <c r="BR116" s="18"/>
       <c r="BS116" s="18"/>
       <c r="BT116" s="18"/>
       <c r="BU116" s="18"/>
       <c r="BV116" s="18"/>
       <c r="BW116" s="18"/>
       <c r="BX116" s="18"/>
       <c r="BY116" s="18"/>
       <c r="BZ116" s="18"/>
       <c r="CA116" s="18"/>
       <c r="CB116" s="19"/>
       <c r="CC116" s="18"/>
       <c r="CD116" s="19"/>
       <c r="CE116" s="23"/>
       <c r="CF116" s="13" t="s">
-        <v>86</v>
+        <v>113</v>
       </c>
     </row>
     <row r="117" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A117" s="39"/>
+      <c r="A117" s="39" t="s">
+        <v>71</v>
+      </c>
       <c r="B117" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C117" s="55">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="D117" s="55">
-        <v>17258</v>
+        <v>15611</v>
       </c>
       <c r="E117" s="55">
-        <v>4573</v>
+        <v>4596</v>
       </c>
       <c r="F117" s="55">
-        <v>567916</v>
+        <v>569097</v>
       </c>
       <c r="G117" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H117" s="55">
-        <v>562</v>
+        <v>0</v>
       </c>
       <c r="I117" s="55">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J117" s="55">
-        <v>10222</v>
+        <v>10784</v>
       </c>
       <c r="K117" s="55">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="L117" s="55">
-        <v>11566</v>
+        <v>10847</v>
       </c>
       <c r="M117" s="55">
         <v>3925</v>
       </c>
       <c r="N117" s="55">
-        <v>453394</v>
+        <v>452591</v>
       </c>
       <c r="O117" s="55">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="P117" s="55">
-        <v>4680</v>
+        <v>3750</v>
       </c>
       <c r="Q117" s="55">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="R117" s="55">
-        <v>44072</v>
+        <v>46291</v>
       </c>
       <c r="S117" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T117" s="55">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="U117" s="55">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="V117" s="55">
-        <v>57888</v>
+        <v>57154</v>
       </c>
       <c r="W117" s="55">
+        <v>0</v>
+      </c>
+      <c r="X117" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="55">
         <v>6</v>
       </c>
-      <c r="X117" s="55">
+      <c r="Z117" s="55">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA117" s="55">
         <v>0</v>
       </c>
       <c r="AB117" s="55">
         <v>0</v>
       </c>
       <c r="AC117" s="55">
         <v>0</v>
       </c>
       <c r="AD117" s="55">
         <v>0</v>
       </c>
       <c r="AE117" s="55">
         <v>10</v>
       </c>
       <c r="AF117" s="55">
         <v>260</v>
       </c>
       <c r="AG117" s="55">
         <v>20</v>
       </c>
       <c r="AH117" s="55">
-        <v>936</v>
+        <v>683</v>
       </c>
       <c r="AI117" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ117" s="55">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="AK117" s="55">
         <v>21</v>
       </c>
-      <c r="AL117" s="55">
+      <c r="AL117" s="78">
         <v>1404</v>
       </c>
-      <c r="AM117" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM117" s="18"/>
+      <c r="AN117" s="18"/>
+      <c r="AO117" s="18"/>
+      <c r="AP117" s="18"/>
+      <c r="AQ117" s="18"/>
+      <c r="AR117" s="18"/>
+      <c r="AS117" s="18"/>
+      <c r="AT117" s="18"/>
+      <c r="AU117" s="18"/>
+      <c r="AV117" s="18"/>
+      <c r="AW117" s="18"/>
+      <c r="AX117" s="18"/>
+      <c r="AY117" s="18"/>
+      <c r="AZ117" s="18"/>
+      <c r="BA117" s="18"/>
+      <c r="BB117" s="18"/>
+      <c r="BC117" s="18"/>
+      <c r="BD117" s="18"/>
+      <c r="BE117" s="18"/>
+      <c r="BF117" s="18"/>
+      <c r="BG117" s="16"/>
+      <c r="BH117" s="18"/>
+      <c r="BI117" s="18"/>
+      <c r="BJ117" s="18"/>
+      <c r="BK117" s="18"/>
+      <c r="BL117" s="18"/>
+      <c r="BM117" s="18"/>
+      <c r="BN117" s="18"/>
+      <c r="BO117" s="18"/>
+      <c r="BP117" s="19"/>
+      <c r="BQ117" s="18"/>
+      <c r="BR117" s="18"/>
+      <c r="BS117" s="18"/>
+      <c r="BT117" s="18"/>
+      <c r="BU117" s="18"/>
+      <c r="BV117" s="18"/>
+      <c r="BW117" s="18"/>
+      <c r="BX117" s="18"/>
+      <c r="BY117" s="18"/>
+      <c r="BZ117" s="18"/>
+      <c r="CA117" s="18"/>
+      <c r="CB117" s="19"/>
+      <c r="CC117" s="18"/>
+      <c r="CD117" s="19"/>
       <c r="CE117" s="23"/>
       <c r="CF117" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
     </row>
     <row r="118" spans="1:84" ht="18.75" customHeight="1">
       <c r="A118" s="39"/>
       <c r="B118" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C118" s="55">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="D118" s="55">
-        <v>18524</v>
+        <v>17258</v>
       </c>
       <c r="E118" s="55">
-        <v>4563</v>
+        <v>4573</v>
       </c>
       <c r="F118" s="55">
-        <v>564983</v>
+        <v>567916</v>
       </c>
       <c r="G118" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H118" s="55">
-        <v>0</v>
+        <v>562</v>
       </c>
       <c r="I118" s="55">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="J118" s="55">
-        <v>14629</v>
+        <v>10222</v>
       </c>
       <c r="K118" s="55">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="L118" s="55">
-        <v>13195</v>
+        <v>11566</v>
       </c>
       <c r="M118" s="55">
-        <v>3904</v>
+        <v>3925</v>
       </c>
       <c r="N118" s="55">
-        <v>446944</v>
+        <v>453394</v>
       </c>
       <c r="O118" s="55">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="P118" s="55">
-        <v>2301</v>
+        <v>4680</v>
       </c>
       <c r="Q118" s="55">
         <v>272</v>
       </c>
       <c r="R118" s="55">
         <v>44072</v>
       </c>
       <c r="S118" s="55">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T118" s="55">
-        <v>2421</v>
+        <v>0</v>
       </c>
       <c r="U118" s="55">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="V118" s="55">
-        <v>55467</v>
+        <v>57888</v>
       </c>
       <c r="W118" s="55">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="X118" s="55">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="Y118" s="55">
         <v>0</v>
       </c>
       <c r="Z118" s="55">
         <v>0</v>
       </c>
       <c r="AA118" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AB118" s="55">
-        <v>401</v>
+        <v>0</v>
       </c>
       <c r="AC118" s="55">
         <v>0</v>
       </c>
       <c r="AD118" s="55">
         <v>0</v>
       </c>
       <c r="AE118" s="55">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AF118" s="55">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="AG118" s="55">
         <v>20</v>
       </c>
       <c r="AH118" s="55">
         <v>936</v>
       </c>
       <c r="AI118" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ118" s="55">
         <v>0</v>
       </c>
       <c r="AK118" s="55">
-        <v>23</v>
-[...47 lines deleted...]
-      <c r="CD118" s="19"/>
+        <v>21</v>
+      </c>
+      <c r="AL118" s="78">
+        <v>1404</v>
+      </c>
+      <c r="AM118" s="18">
+        <v>79732</v>
+      </c>
+      <c r="AN118" s="18">
+        <v>79716</v>
+      </c>
+      <c r="AO118" s="18">
+        <v>4440</v>
+      </c>
+      <c r="AP118" s="18">
+        <v>172</v>
+      </c>
+      <c r="AQ118" s="18">
+        <v>75</v>
+      </c>
+      <c r="AR118" s="18">
+        <v>140</v>
+      </c>
+      <c r="AS118" s="18">
+        <v>219</v>
+      </c>
+      <c r="AT118" s="18">
+        <v>223</v>
+      </c>
+      <c r="AU118" s="18">
+        <v>39</v>
+      </c>
+      <c r="AV118" s="18">
+        <v>20996</v>
+      </c>
+      <c r="AW118" s="18">
+        <v>21181</v>
+      </c>
+      <c r="AX118" s="18">
+        <v>1165</v>
+      </c>
+      <c r="AY118" s="18">
+        <v>8855</v>
+      </c>
+      <c r="AZ118" s="18">
+        <v>8944</v>
+      </c>
+      <c r="BA118" s="18">
+        <v>944</v>
+      </c>
+      <c r="BB118" s="18">
+        <v>40332</v>
+      </c>
+      <c r="BC118" s="18">
+        <v>40146</v>
+      </c>
+      <c r="BD118" s="18">
+        <v>1388</v>
+      </c>
+      <c r="BE118" s="18">
+        <v>79</v>
+      </c>
+      <c r="BF118" s="18">
+        <v>79</v>
+      </c>
+      <c r="BG118" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH118" s="18">
+        <v>144</v>
+      </c>
+      <c r="BI118" s="18">
+        <v>149</v>
+      </c>
+      <c r="BJ118" s="18">
+        <v>21</v>
+      </c>
+      <c r="BK118" s="18">
+        <v>634</v>
+      </c>
+      <c r="BL118" s="18">
+        <v>493</v>
+      </c>
+      <c r="BM118" s="18">
+        <v>268</v>
+      </c>
+      <c r="BN118" s="18">
+        <v>8301</v>
+      </c>
+      <c r="BO118" s="18">
+        <v>8425</v>
+      </c>
+      <c r="BP118" s="19">
+        <v>475</v>
+      </c>
+      <c r="BQ118" s="18">
+        <v>22872</v>
+      </c>
+      <c r="BR118" s="18">
+        <v>21762</v>
+      </c>
+      <c r="BS118" s="18">
+        <v>10813</v>
+      </c>
+      <c r="BT118" s="18">
+        <v>17253</v>
+      </c>
+      <c r="BU118" s="18">
+        <v>16007</v>
+      </c>
+      <c r="BV118" s="18">
+        <v>10095</v>
+      </c>
+      <c r="BW118" s="18">
+        <v>279</v>
+      </c>
+      <c r="BX118" s="18">
+        <v>284</v>
+      </c>
+      <c r="BY118" s="18">
+        <v>38</v>
+      </c>
+      <c r="BZ118" s="18">
+        <v>5340</v>
+      </c>
+      <c r="CA118" s="18">
+        <v>5470</v>
+      </c>
+      <c r="CB118" s="19">
+        <v>680</v>
+      </c>
+      <c r="CC118" s="18">
+        <v>511</v>
+      </c>
+      <c r="CD118" s="19">
+        <v>8980</v>
+      </c>
       <c r="CE118" s="23"/>
       <c r="CF118" s="13" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:84" ht="18.75" customHeight="1">
       <c r="A119" s="39"/>
       <c r="B119" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C119" s="55">
+        <v>139</v>
+      </c>
+      <c r="D119" s="55">
+        <v>18524</v>
+      </c>
+      <c r="E119" s="55">
+        <v>4563</v>
+      </c>
+      <c r="F119" s="55">
+        <v>564983</v>
+      </c>
+      <c r="G119" s="55">
+        <v>0</v>
+      </c>
+      <c r="H119" s="55">
+        <v>0</v>
+      </c>
+      <c r="I119" s="55">
+        <v>72</v>
+      </c>
+      <c r="J119" s="55">
+        <v>14629</v>
+      </c>
+      <c r="K119" s="55">
         <v>108</v>
       </c>
-      <c r="D119" s="55">
-[...22 lines deleted...]
-      </c>
       <c r="L119" s="55">
-        <v>6918</v>
+        <v>13195</v>
       </c>
       <c r="M119" s="55">
-        <v>3987</v>
+        <v>3904</v>
       </c>
       <c r="N119" s="55">
-        <v>462477</v>
+        <v>446944</v>
       </c>
       <c r="O119" s="55">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="P119" s="55">
-        <v>1661</v>
+        <v>2301</v>
       </c>
       <c r="Q119" s="55">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="R119" s="55">
-        <v>42411</v>
+        <v>44072</v>
       </c>
       <c r="S119" s="55">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="T119" s="55">
-        <v>2844</v>
+        <v>2421</v>
       </c>
       <c r="U119" s="55">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="V119" s="55">
-        <v>52674</v>
+        <v>55467</v>
       </c>
       <c r="W119" s="55">
         <v>0</v>
       </c>
       <c r="X119" s="55">
         <v>0</v>
       </c>
       <c r="Y119" s="55">
         <v>0</v>
       </c>
       <c r="Z119" s="55">
         <v>0</v>
       </c>
       <c r="AA119" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AB119" s="55">
-        <v>0</v>
+        <v>401</v>
       </c>
       <c r="AC119" s="55">
         <v>0</v>
       </c>
       <c r="AD119" s="55">
         <v>0</v>
       </c>
       <c r="AE119" s="55">
         <v>0</v>
       </c>
       <c r="AF119" s="55">
         <v>0</v>
       </c>
       <c r="AG119" s="55">
         <v>20</v>
       </c>
       <c r="AH119" s="55">
         <v>936</v>
       </c>
       <c r="AI119" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ119" s="55">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="AK119" s="55">
         <v>23</v>
       </c>
-      <c r="AL119" s="55">
+      <c r="AL119" s="78">
         <v>2935</v>
       </c>
       <c r="AM119" s="18"/>
       <c r="AN119" s="18"/>
       <c r="AO119" s="18"/>
       <c r="AP119" s="18"/>
       <c r="AQ119" s="18"/>
       <c r="AR119" s="18"/>
       <c r="AS119" s="18"/>
       <c r="AT119" s="18"/>
       <c r="AU119" s="18"/>
       <c r="AV119" s="18"/>
       <c r="AW119" s="18"/>
       <c r="AX119" s="18"/>
       <c r="AY119" s="18"/>
       <c r="AZ119" s="18"/>
       <c r="BA119" s="18"/>
       <c r="BB119" s="18"/>
       <c r="BC119" s="18"/>
       <c r="BD119" s="18"/>
       <c r="BE119" s="18"/>
       <c r="BF119" s="18"/>
       <c r="BG119" s="16"/>
       <c r="BH119" s="18"/>
       <c r="BI119" s="18"/>
       <c r="BJ119" s="18"/>
       <c r="BK119" s="18"/>
       <c r="BL119" s="18"/>
       <c r="BM119" s="18"/>
       <c r="BN119" s="18"/>
       <c r="BO119" s="18"/>
       <c r="BP119" s="19"/>
       <c r="BQ119" s="18"/>
       <c r="BR119" s="18"/>
       <c r="BS119" s="18"/>
       <c r="BT119" s="18"/>
       <c r="BU119" s="18"/>
       <c r="BV119" s="18"/>
       <c r="BW119" s="18"/>
       <c r="BX119" s="18"/>
       <c r="BY119" s="18"/>
       <c r="BZ119" s="18"/>
       <c r="CA119" s="18"/>
       <c r="CB119" s="19"/>
       <c r="CC119" s="18"/>
       <c r="CD119" s="19"/>
       <c r="CE119" s="23"/>
       <c r="CF119" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="120" spans="1:84" ht="18.75" customHeight="1">
       <c r="A120" s="39"/>
       <c r="B120" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C120" s="55">
-        <v>220</v>
+        <v>108</v>
       </c>
       <c r="D120" s="55">
-        <v>28518</v>
+        <v>11423</v>
       </c>
       <c r="E120" s="55">
-        <v>4447</v>
+        <v>4624</v>
       </c>
       <c r="F120" s="55">
-        <v>558318</v>
+        <v>576640</v>
       </c>
       <c r="G120" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H120" s="55">
-        <v>359</v>
+        <v>0</v>
       </c>
       <c r="I120" s="55">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="J120" s="55">
-        <v>15445</v>
+        <v>15206</v>
       </c>
       <c r="K120" s="55">
-        <v>180</v>
+        <v>84</v>
       </c>
       <c r="L120" s="55">
-        <v>22818</v>
+        <v>6918</v>
       </c>
       <c r="M120" s="55">
-        <v>3848</v>
+        <v>3987</v>
       </c>
       <c r="N120" s="55">
-        <v>449242</v>
+        <v>462477</v>
       </c>
       <c r="O120" s="55">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="P120" s="55">
-        <v>3476</v>
+        <v>1661</v>
       </c>
       <c r="Q120" s="55">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="R120" s="55">
-        <v>38935</v>
+        <v>42411</v>
       </c>
       <c r="S120" s="55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T120" s="55">
-        <v>1866</v>
+        <v>2844</v>
       </c>
       <c r="U120" s="55">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="V120" s="55">
-        <v>50824</v>
+        <v>52674</v>
       </c>
       <c r="W120" s="55">
         <v>0</v>
       </c>
       <c r="X120" s="55">
         <v>0</v>
       </c>
       <c r="Y120" s="55">
         <v>0</v>
       </c>
       <c r="Z120" s="55">
         <v>0</v>
       </c>
       <c r="AA120" s="55">
         <v>0</v>
       </c>
       <c r="AB120" s="55">
         <v>0</v>
       </c>
       <c r="AC120" s="55">
         <v>0</v>
       </c>
       <c r="AD120" s="55">
         <v>0</v>
       </c>
       <c r="AE120" s="55">
         <v>0</v>
       </c>
       <c r="AF120" s="55">
         <v>0</v>
       </c>
       <c r="AG120" s="55">
         <v>20</v>
       </c>
       <c r="AH120" s="55">
         <v>936</v>
       </c>
       <c r="AI120" s="55">
         <v>0</v>
       </c>
       <c r="AJ120" s="55">
         <v>0</v>
       </c>
       <c r="AK120" s="55">
         <v>23</v>
       </c>
-      <c r="AL120" s="55">
+      <c r="AL120" s="78">
         <v>2935</v>
       </c>
-      <c r="AM120" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM120" s="18"/>
+      <c r="AN120" s="18"/>
+      <c r="AO120" s="18"/>
+      <c r="AP120" s="18"/>
+      <c r="AQ120" s="18"/>
+      <c r="AR120" s="18"/>
+      <c r="AS120" s="18"/>
+      <c r="AT120" s="18"/>
+      <c r="AU120" s="18"/>
+      <c r="AV120" s="18"/>
+      <c r="AW120" s="18"/>
+      <c r="AX120" s="18"/>
+      <c r="AY120" s="18"/>
+      <c r="AZ120" s="18"/>
+      <c r="BA120" s="18"/>
+      <c r="BB120" s="18"/>
+      <c r="BC120" s="18"/>
+      <c r="BD120" s="18"/>
+      <c r="BE120" s="18"/>
+      <c r="BF120" s="18"/>
+      <c r="BG120" s="16"/>
+      <c r="BH120" s="18"/>
+      <c r="BI120" s="18"/>
+      <c r="BJ120" s="18"/>
+      <c r="BK120" s="18"/>
+      <c r="BL120" s="18"/>
+      <c r="BM120" s="18"/>
+      <c r="BN120" s="18"/>
+      <c r="BO120" s="18"/>
+      <c r="BP120" s="19"/>
+      <c r="BQ120" s="18"/>
+      <c r="BR120" s="18"/>
+      <c r="BS120" s="18"/>
+      <c r="BT120" s="18"/>
+      <c r="BU120" s="18"/>
+      <c r="BV120" s="18"/>
+      <c r="BW120" s="18"/>
+      <c r="BX120" s="18"/>
+      <c r="BY120" s="18"/>
+      <c r="BZ120" s="18"/>
+      <c r="CA120" s="18"/>
+      <c r="CB120" s="19"/>
+      <c r="CC120" s="18"/>
+      <c r="CD120" s="19"/>
       <c r="CE120" s="23"/>
       <c r="CF120" s="13" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="121" spans="1:84" ht="18.75" customHeight="1">
       <c r="A121" s="39"/>
       <c r="B121" s="34" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C121" s="55">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="D121" s="55">
-        <v>10404</v>
+        <v>28518</v>
       </c>
       <c r="E121" s="55">
-        <v>4593</v>
+        <v>4447</v>
       </c>
       <c r="F121" s="55">
-        <v>589636</v>
+        <v>558318</v>
       </c>
       <c r="G121" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H121" s="55">
-        <v>0</v>
+        <v>359</v>
       </c>
       <c r="I121" s="55">
         <v>75</v>
       </c>
       <c r="J121" s="55">
         <v>15445</v>
       </c>
       <c r="K121" s="55">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="L121" s="55">
-        <v>10102</v>
+        <v>22818</v>
       </c>
       <c r="M121" s="55">
-        <v>3952</v>
+        <v>3848</v>
       </c>
       <c r="N121" s="55">
-        <v>472760</v>
+        <v>449242</v>
       </c>
       <c r="O121" s="55">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="P121" s="55">
-        <v>0</v>
+        <v>3476</v>
       </c>
       <c r="Q121" s="55">
-        <v>280</v>
+        <v>232</v>
       </c>
       <c r="R121" s="55">
-        <v>47009</v>
+        <v>38935</v>
       </c>
       <c r="S121" s="55">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T121" s="55">
-        <v>0</v>
+        <v>1866</v>
       </c>
       <c r="U121" s="55">
         <v>249</v>
       </c>
       <c r="V121" s="55">
         <v>50824</v>
       </c>
       <c r="W121" s="55">
         <v>0</v>
       </c>
       <c r="X121" s="55">
         <v>0</v>
       </c>
       <c r="Y121" s="55">
         <v>0</v>
       </c>
       <c r="Z121" s="55">
         <v>0</v>
       </c>
       <c r="AA121" s="55">
         <v>0</v>
       </c>
       <c r="AB121" s="55">
         <v>0</v>
       </c>
       <c r="AC121" s="55">
         <v>0</v>
       </c>
       <c r="AD121" s="55">
         <v>0</v>
       </c>
       <c r="AE121" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AF121" s="55">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="AG121" s="55">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="AH121" s="55">
-        <v>634</v>
+        <v>936</v>
       </c>
       <c r="AI121" s="55">
         <v>0</v>
       </c>
       <c r="AJ121" s="55">
         <v>0</v>
       </c>
       <c r="AK121" s="55">
         <v>23</v>
       </c>
-      <c r="AL121" s="55">
-[...45 lines deleted...]
-      <c r="CD121" s="19"/>
+      <c r="AL121" s="78">
+        <v>2935</v>
+      </c>
+      <c r="AM121" s="18">
+        <v>91264</v>
+      </c>
+      <c r="AN121" s="18">
+        <v>91328</v>
+      </c>
+      <c r="AO121" s="18">
+        <v>4376</v>
+      </c>
+      <c r="AP121" s="18">
+        <v>163</v>
+      </c>
+      <c r="AQ121" s="18">
+        <v>227</v>
+      </c>
+      <c r="AR121" s="18">
+        <v>76</v>
+      </c>
+      <c r="AS121" s="18">
+        <v>161</v>
+      </c>
+      <c r="AT121" s="18">
+        <v>196</v>
+      </c>
+      <c r="AU121" s="18">
+        <v>4</v>
+      </c>
+      <c r="AV121" s="18">
+        <v>22273</v>
+      </c>
+      <c r="AW121" s="18">
+        <v>21943</v>
+      </c>
+      <c r="AX121" s="18">
+        <v>1495</v>
+      </c>
+      <c r="AY121" s="18">
+        <v>9502</v>
+      </c>
+      <c r="AZ121" s="18">
+        <v>9420</v>
+      </c>
+      <c r="BA121" s="18">
+        <v>1027</v>
+      </c>
+      <c r="BB121" s="18">
+        <v>48268</v>
+      </c>
+      <c r="BC121" s="18">
+        <v>48444</v>
+      </c>
+      <c r="BD121" s="18">
+        <v>1211</v>
+      </c>
+      <c r="BE121" s="18">
+        <v>200</v>
+      </c>
+      <c r="BF121" s="18">
+        <v>200</v>
+      </c>
+      <c r="BG121" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH121" s="18">
+        <v>111</v>
+      </c>
+      <c r="BI121" s="18">
+        <v>109</v>
+      </c>
+      <c r="BJ121" s="18">
+        <v>23</v>
+      </c>
+      <c r="BK121" s="18">
+        <v>563</v>
+      </c>
+      <c r="BL121" s="18">
+        <v>806</v>
+      </c>
+      <c r="BM121" s="18">
+        <v>25</v>
+      </c>
+      <c r="BN121" s="18">
+        <v>10024</v>
+      </c>
+      <c r="BO121" s="18">
+        <v>9983</v>
+      </c>
+      <c r="BP121" s="19">
+        <v>516</v>
+      </c>
+      <c r="BQ121" s="18">
+        <v>32297</v>
+      </c>
+      <c r="BR121" s="18">
+        <v>32606</v>
+      </c>
+      <c r="BS121" s="18">
+        <v>10504</v>
+      </c>
+      <c r="BT121" s="18">
+        <v>25588</v>
+      </c>
+      <c r="BU121" s="18">
+        <v>25892</v>
+      </c>
+      <c r="BV121" s="18">
+        <v>9791</v>
+      </c>
+      <c r="BW121" s="18">
+        <v>175</v>
+      </c>
+      <c r="BX121" s="18">
+        <v>179</v>
+      </c>
+      <c r="BY121" s="18">
+        <v>33</v>
+      </c>
+      <c r="BZ121" s="18">
+        <v>6534</v>
+      </c>
+      <c r="CA121" s="18">
+        <v>6535</v>
+      </c>
+      <c r="CB121" s="19">
+        <v>679</v>
+      </c>
+      <c r="CC121" s="18">
+        <v>1380</v>
+      </c>
+      <c r="CD121" s="19">
+        <v>9779</v>
+      </c>
       <c r="CE121" s="23"/>
       <c r="CF121" s="13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="122" spans="1:84" ht="18.75" customHeight="1">
       <c r="A122" s="39"/>
       <c r="B122" s="34" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="C122" s="55">
-        <v>185</v>
+        <v>105</v>
       </c>
       <c r="D122" s="55">
-        <v>24511</v>
+        <v>10404</v>
       </c>
       <c r="E122" s="55">
-        <v>5071</v>
+        <v>4593</v>
       </c>
       <c r="F122" s="55">
-        <v>708380</v>
+        <v>589636</v>
       </c>
       <c r="G122" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H122" s="55">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="I122" s="55">
-        <v>142</v>
+        <v>75</v>
       </c>
       <c r="J122" s="55">
-        <v>56178</v>
+        <v>15445</v>
       </c>
       <c r="K122" s="55">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="L122" s="55">
-        <v>17011</v>
+        <v>10102</v>
       </c>
       <c r="M122" s="55">
-        <v>3839</v>
+        <v>3952</v>
       </c>
       <c r="N122" s="55">
-        <v>460195</v>
+        <v>472760</v>
       </c>
       <c r="O122" s="55">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="P122" s="55">
-        <v>7122</v>
+        <v>0</v>
       </c>
       <c r="Q122" s="55">
-        <v>758</v>
+        <v>280</v>
       </c>
       <c r="R122" s="55">
-        <v>132817</v>
+        <v>47009</v>
       </c>
       <c r="S122" s="55">
         <v>0</v>
       </c>
       <c r="T122" s="55">
         <v>0</v>
       </c>
       <c r="U122" s="55">
-        <v>297</v>
+        <v>249</v>
       </c>
       <c r="V122" s="55">
-        <v>55729</v>
+        <v>50824</v>
       </c>
       <c r="W122" s="55">
         <v>0</v>
       </c>
       <c r="X122" s="55">
         <v>0</v>
       </c>
       <c r="Y122" s="55">
         <v>0</v>
       </c>
       <c r="Z122" s="55">
         <v>0</v>
       </c>
       <c r="AA122" s="55">
         <v>0</v>
       </c>
       <c r="AB122" s="55">
         <v>0</v>
       </c>
       <c r="AC122" s="55">
         <v>0</v>
       </c>
       <c r="AD122" s="55">
         <v>0</v>
       </c>
       <c r="AE122" s="55">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF122" s="55">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="AG122" s="55">
         <v>14</v>
       </c>
       <c r="AH122" s="55">
         <v>634</v>
       </c>
       <c r="AI122" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ122" s="55">
         <v>0</v>
       </c>
       <c r="AK122" s="55">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2827</v>
+        <v>23</v>
+      </c>
+      <c r="AL122" s="78">
+        <v>2963</v>
       </c>
       <c r="AM122" s="18"/>
       <c r="AN122" s="18"/>
       <c r="AO122" s="18"/>
       <c r="AP122" s="18"/>
       <c r="AQ122" s="18"/>
       <c r="AR122" s="18"/>
       <c r="AS122" s="18"/>
       <c r="AT122" s="18"/>
       <c r="AU122" s="18"/>
       <c r="AV122" s="18"/>
       <c r="AW122" s="18"/>
       <c r="AX122" s="18"/>
       <c r="AY122" s="18"/>
       <c r="AZ122" s="18"/>
       <c r="BA122" s="18"/>
       <c r="BB122" s="18"/>
       <c r="BC122" s="18"/>
       <c r="BD122" s="18"/>
       <c r="BE122" s="18"/>
       <c r="BF122" s="18"/>
       <c r="BG122" s="16"/>
       <c r="BH122" s="18"/>
       <c r="BI122" s="18"/>
       <c r="BJ122" s="18"/>
       <c r="BK122" s="18"/>
       <c r="BL122" s="18"/>
       <c r="BM122" s="18"/>
       <c r="BN122" s="18"/>
       <c r="BO122" s="18"/>
       <c r="BP122" s="19"/>
       <c r="BQ122" s="18"/>
       <c r="BR122" s="18"/>
       <c r="BS122" s="18"/>
       <c r="BT122" s="18"/>
       <c r="BU122" s="18"/>
       <c r="BV122" s="18"/>
       <c r="BW122" s="18"/>
       <c r="BX122" s="18"/>
       <c r="BY122" s="18"/>
       <c r="BZ122" s="18"/>
       <c r="CA122" s="18"/>
       <c r="CB122" s="19"/>
       <c r="CC122" s="18"/>
       <c r="CD122" s="19"/>
       <c r="CE122" s="23"/>
       <c r="CF122" s="13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="123" spans="1:84" ht="18.75" customHeight="1">
       <c r="A123" s="39"/>
       <c r="B123" s="34" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C123" s="55">
-        <v>139</v>
+        <v>185</v>
       </c>
       <c r="D123" s="55">
-        <v>17694</v>
+        <v>24511</v>
       </c>
       <c r="E123" s="55">
-        <v>5039</v>
+        <v>5071</v>
       </c>
       <c r="F123" s="55">
-        <v>709819</v>
+        <v>708380</v>
       </c>
       <c r="G123" s="55">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H123" s="55">
-        <v>1245</v>
+        <v>240</v>
       </c>
       <c r="I123" s="55">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="J123" s="55">
-        <v>55638</v>
+        <v>56178</v>
       </c>
       <c r="K123" s="55">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="L123" s="55">
-        <v>11021</v>
+        <v>17011</v>
       </c>
       <c r="M123" s="55">
-        <v>3785</v>
+        <v>3839</v>
       </c>
       <c r="N123" s="55">
-        <v>456754</v>
+        <v>460195</v>
       </c>
       <c r="O123" s="55">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="P123" s="55">
-        <v>4467</v>
+        <v>7122</v>
       </c>
       <c r="Q123" s="55">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="R123" s="55">
-        <v>139198</v>
+        <v>132817</v>
       </c>
       <c r="S123" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T123" s="55">
-        <v>961</v>
+        <v>0</v>
       </c>
       <c r="U123" s="55">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="V123" s="55">
-        <v>54768</v>
+        <v>55729</v>
       </c>
       <c r="W123" s="55">
         <v>0</v>
       </c>
       <c r="X123" s="55">
         <v>0</v>
       </c>
       <c r="Y123" s="55">
         <v>0</v>
       </c>
       <c r="Z123" s="55">
         <v>0</v>
       </c>
       <c r="AA123" s="55">
         <v>0</v>
       </c>
       <c r="AB123" s="55">
         <v>0</v>
       </c>
       <c r="AC123" s="55">
         <v>0</v>
       </c>
       <c r="AD123" s="55">
         <v>0</v>
       </c>
       <c r="AE123" s="55">
         <v>0</v>
       </c>
       <c r="AF123" s="55">
         <v>0</v>
       </c>
       <c r="AG123" s="55">
         <v>14</v>
       </c>
       <c r="AH123" s="55">
         <v>634</v>
       </c>
       <c r="AI123" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ123" s="55">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="AK123" s="55">
         <v>21</v>
       </c>
-      <c r="AL123" s="55">
+      <c r="AL123" s="78">
         <v>2827</v>
       </c>
-      <c r="AM123" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM123" s="18"/>
+      <c r="AN123" s="18"/>
+      <c r="AO123" s="18"/>
+      <c r="AP123" s="18"/>
+      <c r="AQ123" s="18"/>
+      <c r="AR123" s="18"/>
+      <c r="AS123" s="18"/>
+      <c r="AT123" s="18"/>
+      <c r="AU123" s="18"/>
+      <c r="AV123" s="18"/>
+      <c r="AW123" s="18"/>
+      <c r="AX123" s="18"/>
+      <c r="AY123" s="18"/>
+      <c r="AZ123" s="18"/>
+      <c r="BA123" s="18"/>
+      <c r="BB123" s="18"/>
+      <c r="BC123" s="18"/>
+      <c r="BD123" s="18"/>
+      <c r="BE123" s="18"/>
+      <c r="BF123" s="18"/>
+      <c r="BG123" s="16"/>
+      <c r="BH123" s="18"/>
+      <c r="BI123" s="18"/>
+      <c r="BJ123" s="18"/>
+      <c r="BK123" s="18"/>
+      <c r="BL123" s="18"/>
+      <c r="BM123" s="18"/>
+      <c r="BN123" s="18"/>
+      <c r="BO123" s="18"/>
+      <c r="BP123" s="19"/>
+      <c r="BQ123" s="18"/>
+      <c r="BR123" s="18"/>
+      <c r="BS123" s="18"/>
+      <c r="BT123" s="18"/>
+      <c r="BU123" s="18"/>
+      <c r="BV123" s="18"/>
+      <c r="BW123" s="18"/>
+      <c r="BX123" s="18"/>
+      <c r="BY123" s="18"/>
+      <c r="BZ123" s="18"/>
+      <c r="CA123" s="18"/>
+      <c r="CB123" s="19"/>
+      <c r="CC123" s="18"/>
+      <c r="CD123" s="19"/>
       <c r="CE123" s="23"/>
       <c r="CF123" s="13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A124" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A124" s="39"/>
       <c r="B124" s="34" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="C124" s="55">
-        <v>168</v>
+        <v>139</v>
       </c>
       <c r="D124" s="55">
-        <v>21631</v>
+        <v>17694</v>
       </c>
       <c r="E124" s="55">
-        <v>4945</v>
+        <v>5039</v>
       </c>
       <c r="F124" s="55">
-        <v>703303</v>
+        <v>709819</v>
       </c>
       <c r="G124" s="55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H124" s="55">
-        <v>481</v>
+        <v>1245</v>
       </c>
       <c r="I124" s="55">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="J124" s="55">
-        <v>55157</v>
+        <v>55638</v>
       </c>
       <c r="K124" s="55">
-        <v>131</v>
+        <v>106</v>
       </c>
       <c r="L124" s="55">
-        <v>15499</v>
+        <v>11021</v>
       </c>
       <c r="M124" s="55">
-        <v>3670</v>
+        <v>3785</v>
       </c>
       <c r="N124" s="55">
-        <v>442930</v>
+        <v>456754</v>
       </c>
       <c r="O124" s="55">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="P124" s="55">
-        <v>2606</v>
+        <v>4467</v>
       </c>
       <c r="Q124" s="55">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="R124" s="55">
-        <v>141929</v>
+        <v>139198</v>
       </c>
       <c r="S124" s="55">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="T124" s="55">
-        <v>3045</v>
+        <v>961</v>
       </c>
       <c r="U124" s="55">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="V124" s="55">
-        <v>59826</v>
+        <v>54768</v>
       </c>
       <c r="W124" s="55">
         <v>0</v>
       </c>
       <c r="X124" s="55">
         <v>0</v>
       </c>
       <c r="Y124" s="55">
         <v>0</v>
       </c>
       <c r="Z124" s="55">
         <v>0</v>
       </c>
       <c r="AA124" s="55">
         <v>0</v>
       </c>
       <c r="AB124" s="55">
         <v>0</v>
       </c>
       <c r="AC124" s="55">
         <v>0</v>
       </c>
       <c r="AD124" s="55">
         <v>0</v>
       </c>
       <c r="AE124" s="55">
         <v>0</v>
       </c>
       <c r="AF124" s="55">
         <v>0</v>
       </c>
       <c r="AG124" s="55">
         <v>14</v>
       </c>
       <c r="AH124" s="55">
         <v>634</v>
       </c>
       <c r="AI124" s="55">
         <v>0</v>
       </c>
       <c r="AJ124" s="55">
         <v>0</v>
       </c>
       <c r="AK124" s="55">
         <v>21</v>
       </c>
-      <c r="AL124" s="55">
+      <c r="AL124" s="78">
         <v>2827</v>
       </c>
-      <c r="AM124" s="18"/>
-[...42 lines deleted...]
-      <c r="CD124" s="19"/>
+      <c r="AM124" s="18">
+        <v>100863</v>
+      </c>
+      <c r="AN124" s="18">
+        <v>100432</v>
+      </c>
+      <c r="AO124" s="18">
+        <v>4910</v>
+      </c>
+      <c r="AP124" s="18">
+        <v>202</v>
+      </c>
+      <c r="AQ124" s="18">
+        <v>114</v>
+      </c>
+      <c r="AR124" s="18">
+        <v>165</v>
+      </c>
+      <c r="AS124" s="18">
+        <v>263</v>
+      </c>
+      <c r="AT124" s="18">
+        <v>257</v>
+      </c>
+      <c r="AU124" s="18">
+        <v>10</v>
+      </c>
+      <c r="AV124" s="18">
+        <v>24925</v>
+      </c>
+      <c r="AW124" s="18">
+        <v>24673</v>
+      </c>
+      <c r="AX124" s="18">
+        <v>1771</v>
+      </c>
+      <c r="AY124" s="18">
+        <v>10161</v>
+      </c>
+      <c r="AZ124" s="18">
+        <v>10129</v>
+      </c>
+      <c r="BA124" s="18">
+        <v>1109</v>
+      </c>
+      <c r="BB124" s="18">
+        <v>51695</v>
+      </c>
+      <c r="BC124" s="18">
+        <v>51677</v>
+      </c>
+      <c r="BD124" s="18">
+        <v>1232</v>
+      </c>
+      <c r="BE124" s="18">
+        <v>343</v>
+      </c>
+      <c r="BF124" s="18">
+        <v>343</v>
+      </c>
+      <c r="BG124" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH124" s="18">
+        <v>328</v>
+      </c>
+      <c r="BI124" s="18">
+        <v>323</v>
+      </c>
+      <c r="BJ124" s="18">
+        <v>30</v>
+      </c>
+      <c r="BK124" s="18">
+        <v>620</v>
+      </c>
+      <c r="BL124" s="18">
+        <v>355</v>
+      </c>
+      <c r="BM124" s="18">
+        <v>292</v>
+      </c>
+      <c r="BN124" s="18">
+        <v>12325</v>
+      </c>
+      <c r="BO124" s="18">
+        <v>12561</v>
+      </c>
+      <c r="BP124" s="19">
+        <v>301</v>
+      </c>
+      <c r="BQ124" s="18">
+        <v>31519</v>
+      </c>
+      <c r="BR124" s="18">
+        <v>29426</v>
+      </c>
+      <c r="BS124" s="18">
+        <v>12893</v>
+      </c>
+      <c r="BT124" s="18">
+        <v>26101</v>
+      </c>
+      <c r="BU124" s="18">
+        <v>24121</v>
+      </c>
+      <c r="BV124" s="18">
+        <v>12047</v>
+      </c>
+      <c r="BW124" s="18">
+        <v>152</v>
+      </c>
+      <c r="BX124" s="18">
+        <v>152</v>
+      </c>
+      <c r="BY124" s="18">
+        <v>34</v>
+      </c>
+      <c r="BZ124" s="18">
+        <v>5265</v>
+      </c>
+      <c r="CA124" s="18">
+        <v>5153</v>
+      </c>
+      <c r="CB124" s="19">
+        <v>812</v>
+      </c>
+      <c r="CC124" s="18">
+        <v>3180</v>
+      </c>
+      <c r="CD124" s="19">
+        <v>7637</v>
+      </c>
       <c r="CE124" s="23"/>
       <c r="CF124" s="13" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
     </row>
     <row r="125" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A125" s="39"/>
+      <c r="A125" s="39" t="s">
+        <v>132</v>
+      </c>
       <c r="B125" s="34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C125" s="55">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D125" s="55">
-        <v>24762</v>
+        <v>21631</v>
       </c>
       <c r="E125" s="55">
-        <v>4985</v>
+        <v>4945</v>
       </c>
       <c r="F125" s="55">
-        <v>704707</v>
+        <v>703303</v>
       </c>
       <c r="G125" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H125" s="55">
-        <v>524</v>
+        <v>481</v>
       </c>
       <c r="I125" s="55">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="J125" s="55">
-        <v>58429</v>
+        <v>55157</v>
       </c>
       <c r="K125" s="55">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="L125" s="55">
-        <v>10996</v>
+        <v>15499</v>
       </c>
       <c r="M125" s="55">
-        <v>3727</v>
+        <v>3670</v>
       </c>
       <c r="N125" s="55">
-        <v>451460</v>
+        <v>442930</v>
       </c>
       <c r="O125" s="55">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="P125" s="55">
-        <v>8765</v>
+        <v>2606</v>
       </c>
       <c r="Q125" s="55">
-        <v>764</v>
+        <v>794</v>
       </c>
       <c r="R125" s="55">
-        <v>135512</v>
+        <v>141929</v>
       </c>
       <c r="S125" s="55">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="T125" s="55">
-        <v>4477</v>
+        <v>3045</v>
       </c>
       <c r="U125" s="55">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="V125" s="55">
-        <v>55287</v>
+        <v>59826</v>
       </c>
       <c r="W125" s="55">
         <v>0</v>
       </c>
       <c r="X125" s="55">
         <v>0</v>
       </c>
       <c r="Y125" s="55">
         <v>0</v>
       </c>
       <c r="Z125" s="55">
         <v>0</v>
       </c>
       <c r="AA125" s="55">
         <v>0</v>
       </c>
       <c r="AB125" s="55">
         <v>0</v>
       </c>
       <c r="AC125" s="55">
         <v>0</v>
       </c>
       <c r="AD125" s="55">
         <v>0</v>
       </c>
       <c r="AE125" s="55">
         <v>0</v>
       </c>
       <c r="AF125" s="55">
         <v>0</v>
       </c>
       <c r="AG125" s="55">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="AH125" s="55">
-        <v>1192</v>
+        <v>634</v>
       </c>
       <c r="AI125" s="55">
         <v>0</v>
       </c>
       <c r="AJ125" s="55">
         <v>0</v>
       </c>
       <c r="AK125" s="55">
         <v>21</v>
       </c>
-      <c r="AL125" s="55">
+      <c r="AL125" s="78">
         <v>2827</v>
       </c>
       <c r="AM125" s="18"/>
       <c r="AN125" s="18"/>
       <c r="AO125" s="18"/>
       <c r="AP125" s="18"/>
       <c r="AQ125" s="18"/>
       <c r="AR125" s="18"/>
       <c r="AS125" s="18"/>
       <c r="AT125" s="18"/>
       <c r="AU125" s="18"/>
       <c r="AV125" s="18"/>
       <c r="AW125" s="18"/>
       <c r="AX125" s="18"/>
       <c r="AY125" s="18"/>
       <c r="AZ125" s="18"/>
       <c r="BA125" s="18"/>
       <c r="BB125" s="18"/>
       <c r="BC125" s="18"/>
       <c r="BD125" s="18"/>
       <c r="BE125" s="18"/>
       <c r="BF125" s="18"/>
       <c r="BG125" s="16"/>
       <c r="BH125" s="18"/>
       <c r="BI125" s="18"/>
       <c r="BJ125" s="18"/>
       <c r="BK125" s="18"/>
       <c r="BL125" s="18"/>
       <c r="BM125" s="18"/>
       <c r="BN125" s="18"/>
       <c r="BO125" s="18"/>
       <c r="BP125" s="19"/>
       <c r="BQ125" s="18"/>
       <c r="BR125" s="18"/>
       <c r="BS125" s="18"/>
       <c r="BT125" s="18"/>
       <c r="BU125" s="18"/>
       <c r="BV125" s="18"/>
       <c r="BW125" s="18"/>
       <c r="BX125" s="18"/>
       <c r="BY125" s="18"/>
       <c r="BZ125" s="18"/>
       <c r="CA125" s="18"/>
       <c r="CB125" s="19"/>
       <c r="CC125" s="18"/>
       <c r="CD125" s="19"/>
       <c r="CE125" s="23"/>
       <c r="CF125" s="13" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:84" ht="18.75" customHeight="1">
       <c r="A126" s="39"/>
       <c r="B126" s="34" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="C126" s="55">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D126" s="55">
-        <v>20006</v>
+        <v>24762</v>
       </c>
       <c r="E126" s="55">
-        <v>5900</v>
+        <v>4985</v>
       </c>
       <c r="F126" s="55">
-        <v>810737</v>
+        <v>704707</v>
       </c>
       <c r="G126" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H126" s="55">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="I126" s="55">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J126" s="55">
-        <v>58176</v>
+        <v>58429</v>
       </c>
       <c r="K126" s="55">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="L126" s="55">
-        <v>17188</v>
+        <v>10996</v>
       </c>
       <c r="M126" s="55">
-        <v>4528</v>
+        <v>3727</v>
       </c>
       <c r="N126" s="55">
-        <v>537685</v>
+        <v>451460</v>
       </c>
       <c r="O126" s="55">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="P126" s="55">
-        <v>1013</v>
+        <v>8765</v>
       </c>
       <c r="Q126" s="55">
-        <v>894</v>
+        <v>764</v>
       </c>
       <c r="R126" s="55">
-        <v>156782</v>
+        <v>135512</v>
       </c>
       <c r="S126" s="55">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="T126" s="55">
-        <v>1160</v>
+        <v>4477</v>
       </c>
       <c r="U126" s="55">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="V126" s="55">
-        <v>54127</v>
+        <v>55287</v>
       </c>
       <c r="W126" s="55">
         <v>0</v>
       </c>
       <c r="X126" s="55">
         <v>0</v>
       </c>
       <c r="Y126" s="55">
         <v>0</v>
       </c>
       <c r="Z126" s="55">
         <v>0</v>
       </c>
       <c r="AA126" s="55">
         <v>0</v>
       </c>
       <c r="AB126" s="55">
         <v>0</v>
       </c>
       <c r="AC126" s="55">
         <v>0</v>
       </c>
       <c r="AD126" s="55">
         <v>0</v>
       </c>
       <c r="AE126" s="55">
         <v>0</v>
       </c>
       <c r="AF126" s="55">
         <v>0</v>
       </c>
       <c r="AG126" s="55">
         <v>34</v>
       </c>
       <c r="AH126" s="55">
         <v>1192</v>
       </c>
       <c r="AI126" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ126" s="55">
         <v>0</v>
       </c>
       <c r="AK126" s="55">
-        <v>19</v>
-[...135 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="AL126" s="78">
+        <v>2827</v>
+      </c>
+      <c r="AM126" s="18"/>
+      <c r="AN126" s="18"/>
+      <c r="AO126" s="18"/>
+      <c r="AP126" s="18"/>
+      <c r="AQ126" s="18"/>
+      <c r="AR126" s="18"/>
+      <c r="AS126" s="18"/>
+      <c r="AT126" s="18"/>
+      <c r="AU126" s="18"/>
+      <c r="AV126" s="18"/>
+      <c r="AW126" s="18"/>
+      <c r="AX126" s="18"/>
+      <c r="AY126" s="18"/>
+      <c r="AZ126" s="18"/>
+      <c r="BA126" s="18"/>
+      <c r="BB126" s="18"/>
+      <c r="BC126" s="18"/>
+      <c r="BD126" s="18"/>
+      <c r="BE126" s="18"/>
+      <c r="BF126" s="18"/>
+      <c r="BG126" s="16"/>
+      <c r="BH126" s="18"/>
+      <c r="BI126" s="18"/>
+      <c r="BJ126" s="18"/>
+      <c r="BK126" s="18"/>
+      <c r="BL126" s="18"/>
+      <c r="BM126" s="18"/>
+      <c r="BN126" s="18"/>
+      <c r="BO126" s="18"/>
+      <c r="BP126" s="19"/>
+      <c r="BQ126" s="18"/>
+      <c r="BR126" s="18"/>
+      <c r="BS126" s="18"/>
+      <c r="BT126" s="18"/>
+      <c r="BU126" s="18"/>
+      <c r="BV126" s="18"/>
+      <c r="BW126" s="18"/>
+      <c r="BX126" s="18"/>
+      <c r="BY126" s="18"/>
+      <c r="BZ126" s="18"/>
+      <c r="CA126" s="18"/>
+      <c r="CB126" s="19"/>
+      <c r="CC126" s="18"/>
+      <c r="CD126" s="19"/>
       <c r="CE126" s="23"/>
       <c r="CF126" s="13" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:84" ht="18.75" customHeight="1">
       <c r="A127" s="39"/>
       <c r="B127" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C127" s="55">
-        <v>119</v>
+        <v>177</v>
       </c>
       <c r="D127" s="55">
-        <v>17911</v>
+        <v>20006</v>
       </c>
       <c r="E127" s="55">
-        <v>5826</v>
+        <v>5900</v>
       </c>
       <c r="F127" s="55">
-        <v>796652</v>
+        <v>810737</v>
       </c>
       <c r="G127" s="55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H127" s="55">
-        <v>100</v>
+        <v>512</v>
       </c>
       <c r="I127" s="55">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J127" s="55">
-        <v>58076</v>
+        <v>58176</v>
       </c>
       <c r="K127" s="55">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="L127" s="55">
-        <v>8364</v>
+        <v>17188</v>
       </c>
       <c r="M127" s="55">
-        <v>4476</v>
+        <v>4528</v>
       </c>
       <c r="N127" s="55">
-        <v>529993</v>
+        <v>537685</v>
       </c>
       <c r="O127" s="55">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="P127" s="55">
-        <v>4613</v>
+        <v>1013</v>
       </c>
       <c r="Q127" s="55">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="R127" s="55">
-        <v>155093</v>
+        <v>156782</v>
       </c>
       <c r="S127" s="55">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="T127" s="55">
-        <v>4835</v>
+        <v>1160</v>
       </c>
       <c r="U127" s="55">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="V127" s="55">
-        <v>49292</v>
+        <v>54127</v>
       </c>
       <c r="W127" s="55">
         <v>0</v>
       </c>
       <c r="X127" s="55">
         <v>0</v>
       </c>
       <c r="Y127" s="55">
         <v>0</v>
       </c>
       <c r="Z127" s="55">
         <v>0</v>
       </c>
       <c r="AA127" s="55">
         <v>0</v>
       </c>
       <c r="AB127" s="55">
         <v>0</v>
       </c>
       <c r="AC127" s="55">
         <v>0</v>
       </c>
       <c r="AD127" s="55">
         <v>0</v>
       </c>
       <c r="AE127" s="55">
         <v>0</v>
       </c>
       <c r="AF127" s="55">
         <v>0</v>
       </c>
       <c r="AG127" s="55">
         <v>34</v>
       </c>
       <c r="AH127" s="55">
         <v>1192</v>
       </c>
       <c r="AI127" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ127" s="55">
-        <v>0</v>
+        <v>133</v>
       </c>
       <c r="AK127" s="55">
-        <v>24</v>
-[...47 lines deleted...]
-      <c r="CD127" s="19"/>
+        <v>19</v>
+      </c>
+      <c r="AL127" s="78">
+        <v>2774</v>
+      </c>
+      <c r="AM127" s="18">
+        <v>121370</v>
+      </c>
+      <c r="AN127" s="18">
+        <v>120648</v>
+      </c>
+      <c r="AO127" s="18">
+        <v>5632</v>
+      </c>
+      <c r="AP127" s="18">
+        <v>99</v>
+      </c>
+      <c r="AQ127" s="18">
+        <v>242</v>
+      </c>
+      <c r="AR127" s="18">
+        <v>22</v>
+      </c>
+      <c r="AS127" s="18">
+        <v>227</v>
+      </c>
+      <c r="AT127" s="18">
+        <v>218</v>
+      </c>
+      <c r="AU127" s="18">
+        <v>19</v>
+      </c>
+      <c r="AV127" s="18">
+        <v>26056</v>
+      </c>
+      <c r="AW127" s="18">
+        <v>25965</v>
+      </c>
+      <c r="AX127" s="18">
+        <v>1862</v>
+      </c>
+      <c r="AY127" s="18">
+        <v>10034</v>
+      </c>
+      <c r="AZ127" s="18">
+        <v>9686</v>
+      </c>
+      <c r="BA127" s="18">
+        <v>1457</v>
+      </c>
+      <c r="BB127" s="18">
+        <v>72753</v>
+      </c>
+      <c r="BC127" s="18">
+        <v>72607</v>
+      </c>
+      <c r="BD127" s="18">
+        <v>1378</v>
+      </c>
+      <c r="BE127" s="18">
+        <v>211</v>
+      </c>
+      <c r="BF127" s="18">
+        <v>211</v>
+      </c>
+      <c r="BG127" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH127" s="18">
+        <v>898</v>
+      </c>
+      <c r="BI127" s="18">
+        <v>870</v>
+      </c>
+      <c r="BJ127" s="18">
+        <v>57</v>
+      </c>
+      <c r="BK127" s="18">
+        <v>483</v>
+      </c>
+      <c r="BL127" s="18">
+        <v>424</v>
+      </c>
+      <c r="BM127" s="18">
+        <v>351</v>
+      </c>
+      <c r="BN127" s="18">
+        <v>10609</v>
+      </c>
+      <c r="BO127" s="18">
+        <v>10425</v>
+      </c>
+      <c r="BP127" s="19">
+        <v>486</v>
+      </c>
+      <c r="BQ127" s="18">
+        <v>52527</v>
+      </c>
+      <c r="BR127" s="18">
+        <v>54360</v>
+      </c>
+      <c r="BS127" s="18">
+        <v>11061</v>
+      </c>
+      <c r="BT127" s="18">
+        <v>46768</v>
+      </c>
+      <c r="BU127" s="18">
+        <v>48736</v>
+      </c>
+      <c r="BV127" s="18">
+        <v>10079</v>
+      </c>
+      <c r="BW127" s="18">
+        <v>182</v>
+      </c>
+      <c r="BX127" s="18">
+        <v>182</v>
+      </c>
+      <c r="BY127" s="18">
+        <v>34</v>
+      </c>
+      <c r="BZ127" s="18">
+        <v>5577</v>
+      </c>
+      <c r="CA127" s="18">
+        <v>5441</v>
+      </c>
+      <c r="CB127" s="19">
+        <v>948</v>
+      </c>
+      <c r="CC127" s="18">
+        <v>2298</v>
+      </c>
+      <c r="CD127" s="19">
+        <v>5977</v>
+      </c>
       <c r="CE127" s="23"/>
       <c r="CF127" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="128" spans="1:84" ht="18.75" customHeight="1">
       <c r="A128" s="39"/>
       <c r="B128" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C128" s="55">
-        <v>73</v>
+        <v>119</v>
       </c>
       <c r="D128" s="55">
-        <v>9523</v>
+        <v>17911</v>
       </c>
       <c r="E128" s="55">
-        <v>5870</v>
+        <v>5826</v>
       </c>
       <c r="F128" s="55">
-        <v>801846</v>
+        <v>796652</v>
       </c>
       <c r="G128" s="55">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H128" s="55">
-        <v>606</v>
+        <v>100</v>
       </c>
       <c r="I128" s="55">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J128" s="55">
-        <v>57471</v>
+        <v>58076</v>
       </c>
       <c r="K128" s="55">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="L128" s="55">
-        <v>5365</v>
+        <v>8364</v>
       </c>
       <c r="M128" s="55">
-        <v>4474</v>
+        <v>4476</v>
       </c>
       <c r="N128" s="55">
-        <v>527115</v>
+        <v>529993</v>
       </c>
       <c r="O128" s="55">
+        <v>26</v>
+      </c>
+      <c r="P128" s="55">
+        <v>4613</v>
+      </c>
+      <c r="Q128" s="55">
+        <v>884</v>
+      </c>
+      <c r="R128" s="55">
+        <v>155093</v>
+      </c>
+      <c r="S128" s="55">
         <v>16</v>
       </c>
-      <c r="P128" s="55">
-[...10 lines deleted...]
-      </c>
       <c r="T128" s="55">
-        <v>627</v>
+        <v>4835</v>
       </c>
       <c r="U128" s="55">
         <v>259</v>
       </c>
       <c r="V128" s="55">
-        <v>49277</v>
+        <v>49292</v>
       </c>
       <c r="W128" s="55">
         <v>0</v>
       </c>
       <c r="X128" s="55">
         <v>0</v>
       </c>
       <c r="Y128" s="55">
         <v>0</v>
       </c>
       <c r="Z128" s="55">
         <v>0</v>
       </c>
       <c r="AA128" s="55">
         <v>0</v>
       </c>
       <c r="AB128" s="55">
         <v>0</v>
       </c>
       <c r="AC128" s="55">
         <v>0</v>
       </c>
       <c r="AD128" s="55">
         <v>0</v>
       </c>
       <c r="AE128" s="55">
         <v>0</v>
       </c>
       <c r="AF128" s="55">
         <v>0</v>
       </c>
       <c r="AG128" s="55">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="AH128" s="55">
-        <v>1638</v>
+        <v>1192</v>
       </c>
       <c r="AI128" s="55">
         <v>0</v>
       </c>
       <c r="AJ128" s="55">
         <v>0</v>
       </c>
       <c r="AK128" s="55">
         <v>24</v>
       </c>
-      <c r="AL128" s="55">
-        <v>3013</v>
+      <c r="AL128" s="78">
+        <v>3005</v>
       </c>
       <c r="AM128" s="18"/>
       <c r="AN128" s="18"/>
       <c r="AO128" s="18"/>
       <c r="AP128" s="18"/>
       <c r="AQ128" s="18"/>
       <c r="AR128" s="18"/>
       <c r="AS128" s="18"/>
       <c r="AT128" s="18"/>
       <c r="AU128" s="18"/>
       <c r="AV128" s="18"/>
       <c r="AW128" s="18"/>
       <c r="AX128" s="18"/>
       <c r="AY128" s="18"/>
       <c r="AZ128" s="18"/>
       <c r="BA128" s="18"/>
       <c r="BB128" s="18"/>
       <c r="BC128" s="18"/>
       <c r="BD128" s="18"/>
       <c r="BE128" s="18"/>
       <c r="BF128" s="18"/>
       <c r="BG128" s="16"/>
       <c r="BH128" s="18"/>
       <c r="BI128" s="18"/>
       <c r="BJ128" s="18"/>
       <c r="BK128" s="18"/>
       <c r="BL128" s="18"/>
       <c r="BM128" s="18"/>
       <c r="BN128" s="18"/>
       <c r="BO128" s="18"/>
       <c r="BP128" s="19"/>
       <c r="BQ128" s="18"/>
       <c r="BR128" s="18"/>
       <c r="BS128" s="18"/>
       <c r="BT128" s="18"/>
       <c r="BU128" s="18"/>
       <c r="BV128" s="18"/>
       <c r="BW128" s="18"/>
       <c r="BX128" s="18"/>
       <c r="BY128" s="18"/>
       <c r="BZ128" s="18"/>
       <c r="CA128" s="18"/>
       <c r="CB128" s="19"/>
       <c r="CC128" s="18"/>
       <c r="CD128" s="19"/>
       <c r="CE128" s="23"/>
       <c r="CF128" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="129" spans="1:84" ht="18.75" customHeight="1">
       <c r="A129" s="39"/>
       <c r="B129" s="34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C129" s="55">
-        <v>221</v>
+        <v>73</v>
       </c>
       <c r="D129" s="55">
-        <v>27001</v>
+        <v>9523</v>
       </c>
       <c r="E129" s="55">
-        <v>5873</v>
+        <v>5870</v>
       </c>
       <c r="F129" s="55">
-        <v>801960</v>
+        <v>801846</v>
       </c>
       <c r="G129" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H129" s="55">
-        <v>0</v>
+        <v>606</v>
       </c>
       <c r="I129" s="55">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="J129" s="55">
-        <v>57619</v>
+        <v>57471</v>
       </c>
       <c r="K129" s="55">
-        <v>175</v>
+        <v>48</v>
       </c>
       <c r="L129" s="55">
-        <v>19721</v>
+        <v>5365</v>
       </c>
       <c r="M129" s="55">
-        <v>4449</v>
+        <v>4474</v>
       </c>
       <c r="N129" s="55">
-        <v>522077</v>
+        <v>527115</v>
       </c>
       <c r="O129" s="55">
         <v>16</v>
       </c>
       <c r="P129" s="55">
-        <v>2931</v>
+        <v>2925</v>
       </c>
       <c r="Q129" s="55">
-        <v>966</v>
+        <v>924</v>
       </c>
       <c r="R129" s="55">
-        <v>171123</v>
+        <v>163332</v>
       </c>
       <c r="S129" s="55">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="T129" s="55">
-        <v>4350</v>
+        <v>627</v>
       </c>
       <c r="U129" s="55">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="V129" s="55">
-        <v>46490</v>
+        <v>49277</v>
       </c>
       <c r="W129" s="55">
         <v>0</v>
       </c>
       <c r="X129" s="55">
         <v>0</v>
       </c>
       <c r="Y129" s="55">
         <v>0</v>
       </c>
       <c r="Z129" s="55">
         <v>0</v>
       </c>
       <c r="AA129" s="55">
         <v>0</v>
       </c>
       <c r="AB129" s="55">
         <v>0</v>
       </c>
       <c r="AC129" s="55">
         <v>0</v>
       </c>
       <c r="AD129" s="55">
         <v>0</v>
       </c>
       <c r="AE129" s="55">
         <v>0</v>
       </c>
       <c r="AF129" s="55">
         <v>0</v>
       </c>
       <c r="AG129" s="55">
         <v>43</v>
       </c>
       <c r="AH129" s="55">
         <v>1638</v>
       </c>
       <c r="AI129" s="55">
         <v>0</v>
       </c>
       <c r="AJ129" s="55">
         <v>0</v>
       </c>
       <c r="AK129" s="55">
         <v>24</v>
       </c>
-      <c r="AL129" s="55">
+      <c r="AL129" s="78">
         <v>3013</v>
       </c>
-      <c r="AM129" s="18">
-[...130 lines deleted...]
-      </c>
+      <c r="AM129" s="18"/>
+      <c r="AN129" s="18"/>
+      <c r="AO129" s="18"/>
+      <c r="AP129" s="18"/>
+      <c r="AQ129" s="18"/>
+      <c r="AR129" s="18"/>
+      <c r="AS129" s="18"/>
+      <c r="AT129" s="18"/>
+      <c r="AU129" s="18"/>
+      <c r="AV129" s="18"/>
+      <c r="AW129" s="18"/>
+      <c r="AX129" s="18"/>
+      <c r="AY129" s="18"/>
+      <c r="AZ129" s="18"/>
+      <c r="BA129" s="18"/>
+      <c r="BB129" s="18"/>
+      <c r="BC129" s="18"/>
+      <c r="BD129" s="18"/>
+      <c r="BE129" s="18"/>
+      <c r="BF129" s="18"/>
+      <c r="BG129" s="16"/>
+      <c r="BH129" s="18"/>
+      <c r="BI129" s="18"/>
+      <c r="BJ129" s="18"/>
+      <c r="BK129" s="18"/>
+      <c r="BL129" s="18"/>
+      <c r="BM129" s="18"/>
+      <c r="BN129" s="18"/>
+      <c r="BO129" s="18"/>
+      <c r="BP129" s="19"/>
+      <c r="BQ129" s="18"/>
+      <c r="BR129" s="18"/>
+      <c r="BS129" s="18"/>
+      <c r="BT129" s="18"/>
+      <c r="BU129" s="18"/>
+      <c r="BV129" s="18"/>
+      <c r="BW129" s="18"/>
+      <c r="BX129" s="18"/>
+      <c r="BY129" s="18"/>
+      <c r="BZ129" s="18"/>
+      <c r="CA129" s="18"/>
+      <c r="CB129" s="19"/>
+      <c r="CC129" s="18"/>
+      <c r="CD129" s="19"/>
       <c r="CE129" s="23"/>
       <c r="CF129" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
     </row>
     <row r="130" spans="1:84" ht="18.75" customHeight="1">
       <c r="A130" s="39"/>
       <c r="B130" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C130" s="55">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="D130" s="55">
-        <v>21997</v>
+        <v>27001</v>
       </c>
       <c r="E130" s="55">
-        <v>5864</v>
+        <v>5873</v>
       </c>
       <c r="F130" s="55">
-        <v>793476</v>
+        <v>801960</v>
       </c>
       <c r="G130" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H130" s="55">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="I130" s="55">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J130" s="55">
-        <v>57436</v>
+        <v>57619</v>
       </c>
       <c r="K130" s="55">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="L130" s="55">
-        <v>16395</v>
+        <v>19721</v>
       </c>
       <c r="M130" s="55">
-        <v>4474</v>
+        <v>4449</v>
       </c>
       <c r="N130" s="55">
-        <v>519078</v>
+        <v>522077</v>
       </c>
       <c r="O130" s="55">
         <v>16</v>
       </c>
       <c r="P130" s="55">
-        <v>2702</v>
+        <v>2931</v>
       </c>
       <c r="Q130" s="55">
-        <v>950</v>
+        <v>966</v>
       </c>
       <c r="R130" s="55">
-        <v>168423</v>
+        <v>171123</v>
       </c>
       <c r="S130" s="55">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="T130" s="55">
-        <v>2531</v>
+        <v>4350</v>
       </c>
       <c r="U130" s="55">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="V130" s="55">
-        <v>44076</v>
+        <v>46490</v>
       </c>
       <c r="W130" s="55">
         <v>0</v>
       </c>
       <c r="X130" s="55">
         <v>0</v>
       </c>
       <c r="Y130" s="55">
         <v>0</v>
       </c>
       <c r="Z130" s="55">
         <v>0</v>
       </c>
       <c r="AA130" s="55">
         <v>0</v>
       </c>
       <c r="AB130" s="55">
         <v>0</v>
       </c>
       <c r="AC130" s="55">
         <v>0</v>
       </c>
       <c r="AD130" s="55">
         <v>0</v>
       </c>
       <c r="AE130" s="55">
         <v>0</v>
       </c>
       <c r="AF130" s="55">
         <v>0</v>
       </c>
       <c r="AG130" s="55">
         <v>43</v>
       </c>
       <c r="AH130" s="55">
         <v>1638</v>
       </c>
       <c r="AI130" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ130" s="55">
         <v>0</v>
       </c>
       <c r="AK130" s="55">
-        <v>21</v>
-[...47 lines deleted...]
-      <c r="CD130" s="19"/>
+        <v>24</v>
+      </c>
+      <c r="AL130" s="78">
+        <v>3013</v>
+      </c>
+      <c r="AM130" s="18">
+        <v>100772</v>
+      </c>
+      <c r="AN130" s="18">
+        <v>100002</v>
+      </c>
+      <c r="AO130" s="18">
+        <v>15412</v>
+      </c>
+      <c r="AP130" s="18">
+        <v>105</v>
+      </c>
+      <c r="AQ130" s="18">
+        <v>28</v>
+      </c>
+      <c r="AR130" s="18">
+        <v>99</v>
+      </c>
+      <c r="AS130" s="18">
+        <v>269</v>
+      </c>
+      <c r="AT130" s="18">
+        <v>276</v>
+      </c>
+      <c r="AU130" s="18">
+        <v>12</v>
+      </c>
+      <c r="AV130" s="18">
+        <v>23413</v>
+      </c>
+      <c r="AW130" s="18">
+        <v>23395</v>
+      </c>
+      <c r="AX130" s="18">
+        <v>2529</v>
+      </c>
+      <c r="AY130" s="18">
+        <v>9807</v>
+      </c>
+      <c r="AZ130" s="18">
+        <v>10005</v>
+      </c>
+      <c r="BA130" s="18">
+        <v>1380</v>
+      </c>
+      <c r="BB130" s="18">
+        <v>54093</v>
+      </c>
+      <c r="BC130" s="18">
+        <v>53477</v>
+      </c>
+      <c r="BD130" s="18">
+        <v>10063</v>
+      </c>
+      <c r="BE130" s="18">
+        <v>136</v>
+      </c>
+      <c r="BF130" s="18">
+        <v>136</v>
+      </c>
+      <c r="BG130" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH130" s="18">
+        <v>153</v>
+      </c>
+      <c r="BI130" s="18">
+        <v>139</v>
+      </c>
+      <c r="BJ130" s="18">
+        <v>75</v>
+      </c>
+      <c r="BK130" s="18">
+        <v>537</v>
+      </c>
+      <c r="BL130" s="18">
+        <v>447</v>
+      </c>
+      <c r="BM130" s="18">
+        <v>442</v>
+      </c>
+      <c r="BN130" s="18">
+        <v>12259</v>
+      </c>
+      <c r="BO130" s="18">
+        <v>12099</v>
+      </c>
+      <c r="BP130" s="19">
+        <v>813</v>
+      </c>
+      <c r="BQ130" s="18">
+        <v>24042</v>
+      </c>
+      <c r="BR130" s="18">
+        <v>23035</v>
+      </c>
+      <c r="BS130" s="18">
+        <v>12162</v>
+      </c>
+      <c r="BT130" s="18">
+        <v>18131</v>
+      </c>
+      <c r="BU130" s="18">
+        <v>16788</v>
+      </c>
+      <c r="BV130" s="18">
+        <v>11537</v>
+      </c>
+      <c r="BW130" s="18">
+        <v>227</v>
+      </c>
+      <c r="BX130" s="18">
+        <v>226</v>
+      </c>
+      <c r="BY130" s="18">
+        <v>15</v>
+      </c>
+      <c r="BZ130" s="18">
+        <v>5684</v>
+      </c>
+      <c r="CA130" s="18">
+        <v>6021</v>
+      </c>
+      <c r="CB130" s="19">
+        <v>610</v>
+      </c>
+      <c r="CC130" s="18">
+        <v>366</v>
+      </c>
+      <c r="CD130" s="19">
+        <v>7101</v>
+      </c>
       <c r="CE130" s="23"/>
       <c r="CF130" s="13" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:84" ht="18.75" customHeight="1">
       <c r="A131" s="39"/>
       <c r="B131" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C131" s="55">
-        <v>111</v>
+        <v>172</v>
       </c>
       <c r="D131" s="55">
-        <v>16653</v>
+        <v>21997</v>
       </c>
       <c r="E131" s="55">
-        <v>5787</v>
+        <v>5864</v>
       </c>
       <c r="F131" s="55">
-        <v>782663</v>
+        <v>793476</v>
       </c>
       <c r="G131" s="55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H131" s="55">
-        <v>718</v>
+        <v>182</v>
       </c>
       <c r="I131" s="55">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J131" s="55">
-        <v>56718</v>
+        <v>57436</v>
       </c>
       <c r="K131" s="55">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="L131" s="55">
-        <v>8609</v>
+        <v>16395</v>
       </c>
       <c r="M131" s="55">
-        <v>4402</v>
+        <v>4474</v>
       </c>
       <c r="N131" s="55">
-        <v>511229</v>
+        <v>519078</v>
       </c>
       <c r="O131" s="55">
         <v>16</v>
       </c>
       <c r="P131" s="55">
-        <v>2942</v>
+        <v>2702</v>
       </c>
       <c r="Q131" s="55">
         <v>950</v>
       </c>
       <c r="R131" s="55">
         <v>168423</v>
       </c>
       <c r="S131" s="55">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T131" s="55">
-        <v>4384</v>
+        <v>2531</v>
       </c>
       <c r="U131" s="55">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="V131" s="55">
-        <v>41830</v>
+        <v>44076</v>
       </c>
       <c r="W131" s="55">
         <v>0</v>
       </c>
       <c r="X131" s="55">
         <v>0</v>
       </c>
       <c r="Y131" s="55">
         <v>0</v>
       </c>
       <c r="Z131" s="55">
         <v>0</v>
       </c>
       <c r="AA131" s="55">
         <v>0</v>
       </c>
       <c r="AB131" s="55">
         <v>0</v>
       </c>
       <c r="AC131" s="55">
         <v>0</v>
       </c>
       <c r="AD131" s="55">
         <v>0</v>
       </c>
       <c r="AE131" s="55">
         <v>0</v>
       </c>
       <c r="AF131" s="55">
         <v>0</v>
       </c>
       <c r="AG131" s="55">
         <v>43</v>
       </c>
       <c r="AH131" s="55">
         <v>1638</v>
       </c>
       <c r="AI131" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ131" s="55">
-        <v>0</v>
+        <v>187</v>
       </c>
       <c r="AK131" s="55">
         <v>21</v>
       </c>
-      <c r="AL131" s="55">
+      <c r="AL131" s="78">
         <v>2826</v>
       </c>
       <c r="AM131" s="18"/>
       <c r="AN131" s="18"/>
       <c r="AO131" s="18"/>
       <c r="AP131" s="18"/>
       <c r="AQ131" s="18"/>
       <c r="AR131" s="18"/>
       <c r="AS131" s="18"/>
       <c r="AT131" s="18"/>
       <c r="AU131" s="18"/>
       <c r="AV131" s="18"/>
       <c r="AW131" s="18"/>
       <c r="AX131" s="18"/>
       <c r="AY131" s="18"/>
       <c r="AZ131" s="18"/>
       <c r="BA131" s="18"/>
       <c r="BB131" s="18"/>
       <c r="BC131" s="18"/>
       <c r="BD131" s="18"/>
       <c r="BE131" s="18"/>
       <c r="BF131" s="18"/>
       <c r="BG131" s="16"/>
       <c r="BH131" s="18"/>
       <c r="BI131" s="18"/>
       <c r="BJ131" s="18"/>
       <c r="BK131" s="18"/>
       <c r="BL131" s="18"/>
       <c r="BM131" s="18"/>
       <c r="BN131" s="18"/>
       <c r="BO131" s="18"/>
       <c r="BP131" s="19"/>
       <c r="BQ131" s="18"/>
       <c r="BR131" s="18"/>
       <c r="BS131" s="18"/>
       <c r="BT131" s="18"/>
       <c r="BU131" s="18"/>
       <c r="BV131" s="18"/>
       <c r="BW131" s="18"/>
       <c r="BX131" s="18"/>
       <c r="BY131" s="18"/>
       <c r="BZ131" s="18"/>
       <c r="CA131" s="18"/>
       <c r="CB131" s="19"/>
       <c r="CC131" s="18"/>
       <c r="CD131" s="19"/>
       <c r="CE131" s="23"/>
       <c r="CF131" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="132" spans="1:84" ht="18.75" customHeight="1">
       <c r="A132" s="39"/>
       <c r="B132" s="34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C132" s="55">
-        <v>146</v>
+        <v>111</v>
       </c>
       <c r="D132" s="55">
-        <v>16911</v>
+        <v>16653</v>
       </c>
       <c r="E132" s="55">
-        <v>5738</v>
+        <v>5787</v>
       </c>
       <c r="F132" s="55">
-        <v>780584</v>
+        <v>782663</v>
       </c>
       <c r="G132" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H132" s="55">
-        <v>364</v>
+        <v>718</v>
       </c>
       <c r="I132" s="55">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J132" s="55">
-        <v>56280</v>
+        <v>56718</v>
       </c>
       <c r="K132" s="55">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="L132" s="55">
-        <v>12153</v>
+        <v>8609</v>
       </c>
       <c r="M132" s="55">
-        <v>4320</v>
+        <v>4402</v>
       </c>
       <c r="N132" s="55">
-        <v>502368</v>
+        <v>511229</v>
       </c>
       <c r="O132" s="55">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P132" s="55">
-        <v>0</v>
+        <v>2942</v>
       </c>
       <c r="Q132" s="55">
-        <v>998</v>
+        <v>950</v>
       </c>
       <c r="R132" s="55">
-        <v>177998</v>
+        <v>168423</v>
       </c>
       <c r="S132" s="55">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="T132" s="55">
-        <v>4207</v>
+        <v>4384</v>
       </c>
       <c r="U132" s="55">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="V132" s="55">
-        <v>39661</v>
+        <v>41830</v>
       </c>
       <c r="W132" s="55">
         <v>0</v>
       </c>
       <c r="X132" s="55">
         <v>0</v>
       </c>
       <c r="Y132" s="55">
         <v>0</v>
       </c>
       <c r="Z132" s="55">
         <v>0</v>
       </c>
       <c r="AA132" s="55">
         <v>0</v>
       </c>
       <c r="AB132" s="55">
         <v>0</v>
       </c>
       <c r="AC132" s="55">
         <v>0</v>
       </c>
       <c r="AD132" s="55">
         <v>0</v>
       </c>
       <c r="AE132" s="55">
         <v>0</v>
       </c>
       <c r="AF132" s="55">
         <v>0</v>
       </c>
       <c r="AG132" s="55">
         <v>43</v>
       </c>
       <c r="AH132" s="55">
         <v>1638</v>
       </c>
       <c r="AI132" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ132" s="55">
         <v>0</v>
       </c>
       <c r="AK132" s="55">
-        <v>18</v>
-[...67 lines deleted...]
-      <c r="BH132" s="31">
+        <v>21</v>
+      </c>
+      <c r="AL132" s="78">
+        <v>2826</v>
+      </c>
+      <c r="AM132" s="18"/>
+      <c r="AN132" s="18"/>
+      <c r="AO132" s="18"/>
+      <c r="AP132" s="18"/>
+      <c r="AQ132" s="18"/>
+      <c r="AR132" s="18"/>
+      <c r="AS132" s="18"/>
+      <c r="AT132" s="18"/>
+      <c r="AU132" s="18"/>
+      <c r="AV132" s="18"/>
+      <c r="AW132" s="18"/>
+      <c r="AX132" s="18"/>
+      <c r="AY132" s="18"/>
+      <c r="AZ132" s="18"/>
+      <c r="BA132" s="18"/>
+      <c r="BB132" s="18"/>
+      <c r="BC132" s="18"/>
+      <c r="BD132" s="18"/>
+      <c r="BE132" s="18"/>
+      <c r="BF132" s="18"/>
+      <c r="BG132" s="16"/>
+      <c r="BH132" s="18"/>
+      <c r="BI132" s="18"/>
+      <c r="BJ132" s="18"/>
+      <c r="BK132" s="18"/>
+      <c r="BL132" s="18"/>
+      <c r="BM132" s="18"/>
+      <c r="BN132" s="18"/>
+      <c r="BO132" s="18"/>
+      <c r="BP132" s="19"/>
+      <c r="BQ132" s="18"/>
+      <c r="BR132" s="18"/>
+      <c r="BS132" s="18"/>
+      <c r="BT132" s="18"/>
+      <c r="BU132" s="18"/>
+      <c r="BV132" s="18"/>
+      <c r="BW132" s="18"/>
+      <c r="BX132" s="18"/>
+      <c r="BY132" s="18"/>
+      <c r="BZ132" s="18"/>
+      <c r="CA132" s="18"/>
+      <c r="CB132" s="19"/>
+      <c r="CC132" s="18"/>
+      <c r="CD132" s="19"/>
+      <c r="CE132" s="23"/>
+      <c r="CF132" s="13" t="s">
         <v>117</v>
-      </c>
-[...67 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="133" spans="1:84" ht="18.75" customHeight="1">
       <c r="A133" s="39"/>
       <c r="B133" s="34" t="s">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="C133" s="55">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D133" s="55">
-        <v>19110</v>
+        <v>16911</v>
       </c>
       <c r="E133" s="55">
-        <v>5623</v>
+        <v>5738</v>
       </c>
       <c r="F133" s="55">
-        <v>773188</v>
+        <v>780584</v>
       </c>
       <c r="G133" s="55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H133" s="55">
-        <v>182</v>
+        <v>364</v>
       </c>
       <c r="I133" s="55">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J133" s="55">
-        <v>56098</v>
+        <v>56280</v>
       </c>
       <c r="K133" s="55">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="L133" s="55">
-        <v>12893</v>
+        <v>12153</v>
       </c>
       <c r="M133" s="55">
-        <v>4223</v>
+        <v>4320</v>
       </c>
       <c r="N133" s="55">
-        <v>497956</v>
+        <v>502368</v>
       </c>
       <c r="O133" s="55">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="P133" s="55">
-        <v>5658</v>
+        <v>0</v>
       </c>
       <c r="Q133" s="55">
-        <v>982</v>
+        <v>998</v>
       </c>
       <c r="R133" s="55">
-        <v>175267</v>
+        <v>177998</v>
       </c>
       <c r="S133" s="55">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="T133" s="55">
-        <v>306</v>
+        <v>4207</v>
       </c>
       <c r="U133" s="55">
         <v>217</v>
       </c>
       <c r="V133" s="55">
         <v>39661</v>
       </c>
       <c r="W133" s="55">
         <v>0</v>
       </c>
       <c r="X133" s="55">
         <v>0</v>
       </c>
       <c r="Y133" s="55">
         <v>0</v>
       </c>
       <c r="Z133" s="55">
         <v>0</v>
       </c>
       <c r="AA133" s="55">
         <v>0</v>
       </c>
       <c r="AB133" s="55">
         <v>0</v>
       </c>
       <c r="AC133" s="55">
         <v>0</v>
       </c>
       <c r="AD133" s="55">
         <v>0</v>
       </c>
       <c r="AE133" s="55">
         <v>0</v>
       </c>
       <c r="AF133" s="55">
         <v>0</v>
       </c>
       <c r="AG133" s="55">
         <v>43</v>
       </c>
       <c r="AH133" s="55">
         <v>1638</v>
       </c>
       <c r="AI133" s="55">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AJ133" s="55">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="AK133" s="55">
-        <v>17</v>
-[...18 lines deleted...]
-      <c r="CD133" s="19"/>
+        <v>18</v>
+      </c>
+      <c r="AL133" s="78">
+        <v>2639</v>
+      </c>
+      <c r="AM133" s="31">
+        <v>108599</v>
+      </c>
+      <c r="AN133" s="31">
+        <v>107964</v>
+      </c>
+      <c r="AO133" s="31">
+        <v>16046</v>
+      </c>
+      <c r="AP133" s="18">
+        <v>78</v>
+      </c>
+      <c r="AQ133" s="18">
+        <v>139</v>
+      </c>
+      <c r="AR133" s="18">
+        <v>39</v>
+      </c>
+      <c r="AS133" s="31">
+        <v>264</v>
+      </c>
+      <c r="AT133" s="31">
+        <v>257</v>
+      </c>
+      <c r="AU133" s="31">
+        <v>19</v>
+      </c>
+      <c r="AV133" s="31">
+        <v>23131</v>
+      </c>
+      <c r="AW133" s="31">
+        <v>23460</v>
+      </c>
+      <c r="AX133" s="31">
+        <v>2200</v>
+      </c>
+      <c r="AY133" s="31">
+        <v>9922</v>
+      </c>
+      <c r="AZ133" s="31">
+        <v>10167</v>
+      </c>
+      <c r="BA133" s="31">
+        <v>1134</v>
+      </c>
+      <c r="BB133" s="31">
+        <v>60963</v>
+      </c>
+      <c r="BC133" s="31">
+        <v>59600</v>
+      </c>
+      <c r="BD133" s="31">
+        <v>11426</v>
+      </c>
+      <c r="BE133" s="31">
+        <v>208</v>
+      </c>
+      <c r="BF133" s="31">
+        <v>208</v>
+      </c>
+      <c r="BG133" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH133" s="31">
+        <v>117</v>
+      </c>
+      <c r="BI133" s="31">
+        <v>99</v>
+      </c>
+      <c r="BJ133" s="31">
+        <v>93</v>
+      </c>
+      <c r="BK133" s="31">
+        <v>495</v>
+      </c>
+      <c r="BL133" s="31">
+        <v>581</v>
+      </c>
+      <c r="BM133" s="31">
+        <v>355</v>
+      </c>
+      <c r="BN133" s="31">
+        <v>13420</v>
+      </c>
+      <c r="BO133" s="31">
+        <v>13453</v>
+      </c>
+      <c r="BP133" s="19">
+        <v>780</v>
+      </c>
+      <c r="BQ133" s="31">
+        <v>25472</v>
+      </c>
+      <c r="BR133" s="31">
+        <v>25210</v>
+      </c>
+      <c r="BS133" s="31">
+        <v>12424</v>
+      </c>
+      <c r="BT133" s="31">
+        <v>19233</v>
+      </c>
+      <c r="BU133" s="31">
+        <v>18932</v>
+      </c>
+      <c r="BV133" s="31">
+        <v>11838</v>
+      </c>
+      <c r="BW133" s="31">
+        <v>243</v>
+      </c>
+      <c r="BX133" s="31">
+        <v>243</v>
+      </c>
+      <c r="BY133" s="31">
+        <v>15</v>
+      </c>
+      <c r="BZ133" s="31">
+        <v>5996</v>
+      </c>
+      <c r="CA133" s="31">
+        <v>6035</v>
+      </c>
+      <c r="CB133" s="19">
+        <v>571</v>
+      </c>
+      <c r="CC133" s="31">
+        <v>942</v>
+      </c>
+      <c r="CD133" s="19">
+        <v>7752</v>
+      </c>
       <c r="CF133" s="13" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
     </row>
     <row r="134" spans="1:84" ht="18.75" customHeight="1">
       <c r="A134" s="39"/>
       <c r="B134" s="34" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="C134" s="55">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D134" s="55">
-        <v>19854</v>
+        <v>19110</v>
       </c>
       <c r="E134" s="55">
-        <v>5537</v>
+        <v>5623</v>
       </c>
       <c r="F134" s="55">
-        <v>760742</v>
+        <v>773188</v>
       </c>
       <c r="G134" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H134" s="55">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="I134" s="55">
         <v>141</v>
       </c>
       <c r="J134" s="55">
         <v>56098</v>
       </c>
       <c r="K134" s="55">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="L134" s="55">
-        <v>11539</v>
+        <v>12893</v>
       </c>
       <c r="M134" s="55">
-        <v>4163</v>
+        <v>4223</v>
       </c>
       <c r="N134" s="55">
-        <v>489665</v>
+        <v>497956</v>
       </c>
       <c r="O134" s="55">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P134" s="55">
-        <v>6279</v>
+        <v>5658</v>
       </c>
       <c r="Q134" s="55">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="R134" s="55">
-        <v>171924</v>
+        <v>175267</v>
       </c>
       <c r="S134" s="55">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="T134" s="55">
-        <v>1898</v>
+        <v>306</v>
       </c>
       <c r="U134" s="55">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="V134" s="55">
-        <v>38986</v>
+        <v>39661</v>
       </c>
       <c r="W134" s="55">
         <v>0</v>
       </c>
       <c r="X134" s="55">
         <v>0</v>
       </c>
       <c r="Y134" s="55">
         <v>0</v>
       </c>
       <c r="Z134" s="55">
         <v>0</v>
       </c>
       <c r="AA134" s="55">
         <v>0</v>
       </c>
       <c r="AB134" s="55">
         <v>0</v>
       </c>
       <c r="AC134" s="55">
         <v>0</v>
       </c>
       <c r="AD134" s="55">
         <v>0</v>
       </c>
       <c r="AE134" s="55">
         <v>0</v>
       </c>
       <c r="AF134" s="55">
         <v>0</v>
       </c>
       <c r="AG134" s="55">
         <v>43</v>
       </c>
       <c r="AH134" s="55">
         <v>1638</v>
       </c>
       <c r="AI134" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AJ134" s="55">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="AK134" s="55">
-        <v>15</v>
-[...33 lines deleted...]
-      <c r="BP134" s="19"/>
+        <v>17</v>
+      </c>
+      <c r="AL134" s="78">
+        <v>2568</v>
+      </c>
+      <c r="BP134" s="13"/>
       <c r="BQ134" s="31"/>
       <c r="BR134" s="31"/>
       <c r="BS134" s="31"/>
       <c r="BT134" s="31"/>
       <c r="BU134" s="31"/>
       <c r="BV134" s="31"/>
       <c r="BW134" s="31"/>
       <c r="BX134" s="31"/>
       <c r="BY134" s="31"/>
       <c r="BZ134" s="31"/>
       <c r="CA134" s="31"/>
       <c r="CB134" s="19"/>
       <c r="CC134" s="31"/>
       <c r="CD134" s="19"/>
       <c r="CF134" s="13" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
     </row>
     <row r="135" spans="1:84" ht="18.75" customHeight="1">
       <c r="A135" s="39"/>
       <c r="B135" s="34" t="s">
+        <v>121</v>
+      </c>
+      <c r="C135" s="55">
+        <v>151</v>
+      </c>
+      <c r="D135" s="55">
+        <v>19854</v>
+      </c>
+      <c r="E135" s="55">
+        <v>5537</v>
+      </c>
+      <c r="F135" s="55">
+        <v>760742</v>
+      </c>
+      <c r="G135" s="55">
+        <v>0</v>
+      </c>
+      <c r="H135" s="55">
+        <v>0</v>
+      </c>
+      <c r="I135" s="55">
+        <v>141</v>
+      </c>
+      <c r="J135" s="55">
+        <v>56098</v>
+      </c>
+      <c r="K135" s="55">
+        <v>97</v>
+      </c>
+      <c r="L135" s="55">
+        <v>11539</v>
+      </c>
+      <c r="M135" s="55">
+        <v>4163</v>
+      </c>
+      <c r="N135" s="55">
+        <v>489665</v>
+      </c>
+      <c r="O135" s="55">
+        <v>36</v>
+      </c>
+      <c r="P135" s="55">
+        <v>6279</v>
+      </c>
+      <c r="Q135" s="55">
+        <v>962</v>
+      </c>
+      <c r="R135" s="55">
+        <v>171924</v>
+      </c>
+      <c r="S135" s="55">
+        <v>16</v>
+      </c>
+      <c r="T135" s="55">
+        <v>1898</v>
+      </c>
+      <c r="U135" s="55">
+        <v>213</v>
+      </c>
+      <c r="V135" s="55">
+        <v>38986</v>
+      </c>
+      <c r="W135" s="55">
+        <v>0</v>
+      </c>
+      <c r="X135" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y135" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF135" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG135" s="55">
+        <v>43</v>
+      </c>
+      <c r="AH135" s="55">
+        <v>1638</v>
+      </c>
+      <c r="AI135" s="55">
+        <v>2</v>
+      </c>
+      <c r="AJ135" s="55">
+        <v>138</v>
+      </c>
+      <c r="AK135" s="55">
+        <v>15</v>
+      </c>
+      <c r="AL135" s="78">
+        <v>2430</v>
+      </c>
+      <c r="AM135" s="31"/>
+      <c r="AN135" s="31"/>
+      <c r="AO135" s="31"/>
+      <c r="AP135" s="31"/>
+      <c r="AQ135" s="31"/>
+      <c r="AR135" s="31"/>
+      <c r="AS135" s="31"/>
+      <c r="AT135" s="31"/>
+      <c r="AU135" s="31"/>
+      <c r="AV135" s="31"/>
+      <c r="AW135" s="31"/>
+      <c r="AX135" s="31"/>
+      <c r="AY135" s="31"/>
+      <c r="AZ135" s="31"/>
+      <c r="BA135" s="31"/>
+      <c r="BB135" s="31"/>
+      <c r="BC135" s="31"/>
+      <c r="BD135" s="31"/>
+      <c r="BE135" s="31"/>
+      <c r="BF135" s="31"/>
+      <c r="BG135" s="42"/>
+      <c r="BH135" s="31"/>
+      <c r="BI135" s="31"/>
+      <c r="BJ135" s="31"/>
+      <c r="BK135" s="31"/>
+      <c r="BL135" s="31"/>
+      <c r="BM135" s="31"/>
+      <c r="BN135" s="31"/>
+      <c r="BO135" s="31"/>
+      <c r="BP135" s="19"/>
+      <c r="BQ135" s="31"/>
+      <c r="BR135" s="31"/>
+      <c r="BS135" s="31"/>
+      <c r="BT135" s="31"/>
+      <c r="BU135" s="31"/>
+      <c r="BV135" s="31"/>
+      <c r="BW135" s="31"/>
+      <c r="BX135" s="31"/>
+      <c r="BY135" s="31"/>
+      <c r="BZ135" s="31"/>
+      <c r="CA135" s="31"/>
+      <c r="CB135" s="19"/>
+      <c r="CC135" s="31"/>
+      <c r="CD135" s="19"/>
+      <c r="CF135" s="13" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="136" spans="1:84" ht="18.75" customHeight="1">
+      <c r="A136" s="39"/>
+      <c r="B136" s="34" t="s">
         <v>107</v>
       </c>
-      <c r="C135" s="55">
+      <c r="C136" s="55">
         <v>202</v>
       </c>
-      <c r="D135" s="55">
+      <c r="D136" s="55">
         <v>26495</v>
       </c>
-      <c r="E135" s="55">
+      <c r="E136" s="55">
         <v>5619</v>
       </c>
-      <c r="F135" s="55">
+      <c r="F136" s="55">
         <v>769274</v>
       </c>
-      <c r="G135" s="55">
+      <c r="G136" s="55">
         <v>4</v>
       </c>
-      <c r="H135" s="55">
+      <c r="H136" s="55">
         <v>728</v>
       </c>
-      <c r="I135" s="55">
+      <c r="I136" s="55">
         <v>137</v>
       </c>
-      <c r="J135" s="55">
+      <c r="J136" s="55">
         <v>55370</v>
       </c>
-      <c r="K135" s="55">
+      <c r="K136" s="55">
         <v>122</v>
       </c>
-      <c r="L135" s="55">
+      <c r="L136" s="55">
         <v>13715</v>
       </c>
-      <c r="M135" s="55">
+      <c r="M136" s="55">
         <v>4316</v>
       </c>
-      <c r="N135" s="55">
+      <c r="N136" s="55">
         <v>510521</v>
       </c>
-      <c r="O135" s="55">
+      <c r="O136" s="55">
         <v>52</v>
       </c>
-      <c r="P135" s="55">
+      <c r="P136" s="55">
         <v>9249</v>
       </c>
-      <c r="Q135" s="55">
+      <c r="Q136" s="55">
         <v>910</v>
       </c>
-      <c r="R135" s="55">
+      <c r="R136" s="55">
         <v>162675</v>
       </c>
-      <c r="S135" s="55">
+      <c r="S136" s="55">
         <v>23</v>
       </c>
-      <c r="T135" s="55">
+      <c r="T136" s="55">
         <v>2699</v>
       </c>
-      <c r="U135" s="55">
+      <c r="U136" s="55">
         <v>190</v>
       </c>
-      <c r="V135" s="55">
+      <c r="V136" s="55">
         <v>36298</v>
-      </c>
-[...249 lines deleted...]
-        <v>35623</v>
       </c>
       <c r="W136" s="55">
         <v>0</v>
       </c>
       <c r="X136" s="55">
         <v>0</v>
       </c>
       <c r="Y136" s="55">
         <v>0</v>
       </c>
       <c r="Z136" s="55">
         <v>0</v>
       </c>
       <c r="AA136" s="55">
         <v>0</v>
       </c>
       <c r="AB136" s="55">
         <v>0</v>
       </c>
       <c r="AC136" s="55">
         <v>0</v>
       </c>
       <c r="AD136" s="55">
         <v>0</v>
       </c>
       <c r="AE136" s="55">
         <v>0</v>
       </c>
       <c r="AF136" s="55">
         <v>0</v>
       </c>
       <c r="AG136" s="55">
         <v>52</v>
       </c>
       <c r="AH136" s="55">
         <v>2083</v>
       </c>
       <c r="AI136" s="55">
         <v>1</v>
       </c>
       <c r="AJ136" s="55">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="AK136" s="55">
-        <v>13</v>
-[...18 lines deleted...]
-      <c r="CE136" s="23"/>
+        <v>14</v>
+      </c>
+      <c r="AL136" s="78">
+        <v>2327</v>
+      </c>
+      <c r="AM136" s="31">
+        <v>104017</v>
+      </c>
+      <c r="AN136" s="31">
+        <v>102132</v>
+      </c>
+      <c r="AO136" s="31">
+        <v>17931</v>
+      </c>
+      <c r="AP136" s="18">
+        <v>112</v>
+      </c>
+      <c r="AQ136" s="18">
+        <v>52</v>
+      </c>
+      <c r="AR136" s="18">
+        <v>99</v>
+      </c>
+      <c r="AS136" s="31">
+        <v>284</v>
+      </c>
+      <c r="AT136" s="31">
+        <v>286</v>
+      </c>
+      <c r="AU136" s="31">
+        <v>17</v>
+      </c>
+      <c r="AV136" s="31">
+        <v>21514</v>
+      </c>
+      <c r="AW136" s="31">
+        <v>21718</v>
+      </c>
+      <c r="AX136" s="31">
+        <v>1996</v>
+      </c>
+      <c r="AY136" s="31">
+        <v>10159</v>
+      </c>
+      <c r="AZ136" s="31">
+        <v>10156</v>
+      </c>
+      <c r="BA136" s="31">
+        <v>1137</v>
+      </c>
+      <c r="BB136" s="31">
+        <v>59063</v>
+      </c>
+      <c r="BC136" s="31">
+        <v>57582</v>
+      </c>
+      <c r="BD136" s="31">
+        <v>12907</v>
+      </c>
+      <c r="BE136" s="31">
+        <v>192</v>
+      </c>
+      <c r="BF136" s="31">
+        <v>192</v>
+      </c>
+      <c r="BG136" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH136" s="31">
+        <v>128</v>
+      </c>
+      <c r="BI136" s="31">
+        <v>138</v>
+      </c>
+      <c r="BJ136" s="31">
+        <v>84</v>
+      </c>
+      <c r="BK136" s="31">
+        <v>546</v>
+      </c>
+      <c r="BL136" s="31">
+        <v>24</v>
+      </c>
+      <c r="BM136" s="31">
+        <v>877</v>
+      </c>
+      <c r="BN136" s="31">
+        <v>12018</v>
+      </c>
+      <c r="BO136" s="31">
+        <v>11984</v>
+      </c>
+      <c r="BP136" s="19">
+        <v>814</v>
+      </c>
+      <c r="BQ136" s="31">
+        <v>30014</v>
+      </c>
+      <c r="BR136" s="31">
+        <v>28192</v>
+      </c>
+      <c r="BS136" s="31">
+        <v>14246</v>
+      </c>
+      <c r="BT136" s="31">
+        <v>24699</v>
+      </c>
+      <c r="BU136" s="31">
+        <v>22902</v>
+      </c>
+      <c r="BV136" s="31">
+        <v>13635</v>
+      </c>
+      <c r="BW136" s="31">
+        <v>141</v>
+      </c>
+      <c r="BX136" s="31">
+        <v>136</v>
+      </c>
+      <c r="BY136" s="31">
+        <v>20</v>
+      </c>
+      <c r="BZ136" s="31">
+        <v>5174</v>
+      </c>
+      <c r="CA136" s="31">
+        <v>5154</v>
+      </c>
+      <c r="CB136" s="19">
+        <v>591</v>
+      </c>
+      <c r="CC136" s="31">
+        <v>3443</v>
+      </c>
+      <c r="CD136" s="19">
+        <v>4888</v>
+      </c>
       <c r="CF136" s="13" t="s">
-        <v>144</v>
+        <v>103</v>
       </c>
     </row>
     <row r="137" spans="1:84" ht="18" customHeight="1">
-      <c r="A137" s="39"/>
+      <c r="A137" s="39" t="s">
+        <v>105</v>
+      </c>
       <c r="B137" s="34" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="C137" s="55">
-        <v>174</v>
+        <v>109</v>
       </c>
       <c r="D137" s="55">
-        <v>22542</v>
+        <v>12664</v>
       </c>
       <c r="E137" s="55">
-        <v>5944</v>
+        <v>5878</v>
       </c>
       <c r="F137" s="55">
-        <v>829363</v>
+        <v>801607</v>
       </c>
       <c r="G137" s="55">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H137" s="55">
-        <v>809</v>
+        <v>260</v>
       </c>
       <c r="I137" s="55">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J137" s="55">
-        <v>54302</v>
+        <v>55110</v>
       </c>
       <c r="K137" s="55">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="L137" s="55">
-        <v>13291</v>
+        <v>7092</v>
       </c>
       <c r="M137" s="55">
-        <v>4709</v>
+        <v>4585</v>
       </c>
       <c r="N137" s="55">
-        <v>580413</v>
+        <v>543407</v>
       </c>
       <c r="O137" s="55">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="P137" s="55">
-        <v>1973</v>
+        <v>3946</v>
       </c>
       <c r="Q137" s="55">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="R137" s="55">
-        <v>161164</v>
+        <v>163137</v>
       </c>
       <c r="S137" s="55">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="T137" s="55">
-        <v>5876</v>
+        <v>1287</v>
       </c>
       <c r="U137" s="55">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="V137" s="55">
-        <v>29747</v>
+        <v>35623</v>
       </c>
       <c r="W137" s="55">
         <v>0</v>
       </c>
       <c r="X137" s="55">
         <v>0</v>
       </c>
       <c r="Y137" s="55">
         <v>0</v>
       </c>
       <c r="Z137" s="55">
         <v>0</v>
       </c>
       <c r="AA137" s="55">
         <v>0</v>
       </c>
       <c r="AB137" s="55">
         <v>0</v>
       </c>
       <c r="AC137" s="55">
         <v>0</v>
       </c>
       <c r="AD137" s="55">
         <v>0</v>
       </c>
       <c r="AE137" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AF137" s="55">
-        <v>308</v>
+        <v>0</v>
       </c>
       <c r="AG137" s="55">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="AH137" s="55">
-        <v>1776</v>
+        <v>2083</v>
       </c>
       <c r="AI137" s="55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AJ137" s="55">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="AK137" s="55">
-        <v>9</v>
-[...34 lines deleted...]
-      <c r="BQ137" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="AL137" s="78">
+        <v>2247</v>
+      </c>
+      <c r="BQ137" s="40"/>
       <c r="BR137" s="18"/>
       <c r="BS137" s="18"/>
       <c r="BT137" s="18"/>
       <c r="BU137" s="18"/>
       <c r="BV137" s="18"/>
       <c r="BW137" s="18"/>
       <c r="BX137" s="18"/>
       <c r="BY137" s="18"/>
       <c r="BZ137" s="18"/>
       <c r="CA137" s="18"/>
       <c r="CB137" s="19"/>
       <c r="CC137" s="18"/>
       <c r="CD137" s="19"/>
       <c r="CE137" s="23"/>
       <c r="CF137" s="13" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="138" spans="1:84" ht="18" customHeight="1">
       <c r="A138" s="39"/>
       <c r="B138" s="34" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="C138" s="55">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="D138" s="55">
-        <v>17970</v>
+        <v>22542</v>
       </c>
       <c r="E138" s="55">
-        <v>6030</v>
+        <v>5944</v>
       </c>
       <c r="F138" s="55">
-        <v>851366</v>
+        <v>829363</v>
       </c>
       <c r="G138" s="55">
         <v>3</v>
       </c>
       <c r="H138" s="55">
-        <v>780</v>
+        <v>809</v>
       </c>
       <c r="I138" s="55">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="J138" s="55">
-        <v>53513</v>
+        <v>54302</v>
       </c>
       <c r="K138" s="55">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="L138" s="55">
-        <v>9819</v>
+        <v>13291</v>
       </c>
       <c r="M138" s="55">
-        <v>4660</v>
+        <v>4709</v>
       </c>
       <c r="N138" s="55">
-        <v>575007</v>
+        <v>580413</v>
       </c>
       <c r="O138" s="55">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="P138" s="55">
-        <v>4876</v>
+        <v>1973</v>
       </c>
       <c r="Q138" s="55">
-        <v>1064</v>
+        <v>894</v>
       </c>
       <c r="R138" s="55">
-        <v>191858</v>
+        <v>161164</v>
       </c>
       <c r="S138" s="55">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="T138" s="55">
-        <v>1853</v>
+        <v>5876</v>
       </c>
       <c r="U138" s="55">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="V138" s="55">
-        <v>27894</v>
+        <v>29747</v>
       </c>
       <c r="W138" s="55">
         <v>0</v>
       </c>
       <c r="X138" s="55">
         <v>0</v>
       </c>
       <c r="Y138" s="55">
         <v>0</v>
       </c>
       <c r="Z138" s="55">
         <v>0</v>
       </c>
       <c r="AA138" s="55">
         <v>0</v>
       </c>
       <c r="AB138" s="55">
         <v>0</v>
       </c>
       <c r="AC138" s="55">
         <v>0</v>
       </c>
       <c r="AD138" s="55">
         <v>0</v>
       </c>
       <c r="AE138" s="55">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AF138" s="55">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="AG138" s="55">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="AH138" s="55">
-        <v>1449</v>
+        <v>1776</v>
       </c>
       <c r="AI138" s="55">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AJ138" s="55">
-        <v>0</v>
+        <v>286</v>
       </c>
       <c r="AK138" s="55">
-        <v>3</v>
-[...135 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="AL138" s="78">
+        <v>1961</v>
+      </c>
+      <c r="AM138" s="18"/>
+      <c r="AN138" s="18"/>
+      <c r="AO138" s="18"/>
+      <c r="AP138" s="18"/>
+      <c r="AQ138" s="18"/>
+      <c r="AR138" s="18"/>
+      <c r="AS138" s="18"/>
+      <c r="AT138" s="18"/>
+      <c r="AU138" s="18"/>
+      <c r="AV138" s="18"/>
+      <c r="AW138" s="18"/>
+      <c r="AX138" s="18"/>
+      <c r="AY138" s="18"/>
+      <c r="AZ138" s="18"/>
+      <c r="BA138" s="18"/>
+      <c r="BB138" s="18"/>
+      <c r="BC138" s="18"/>
+      <c r="BD138" s="18"/>
+      <c r="BE138" s="18"/>
+      <c r="BF138" s="18"/>
+      <c r="BG138" s="16"/>
+      <c r="BH138" s="18"/>
+      <c r="BI138" s="18"/>
+      <c r="BJ138" s="18"/>
+      <c r="BK138" s="18"/>
+      <c r="BL138" s="18"/>
+      <c r="BM138" s="18"/>
+      <c r="BN138" s="18"/>
+      <c r="BO138" s="18"/>
+      <c r="BP138" s="19"/>
+      <c r="BQ138" s="18"/>
+      <c r="BR138" s="18"/>
+      <c r="BS138" s="18"/>
+      <c r="BT138" s="18"/>
+      <c r="BU138" s="18"/>
+      <c r="BV138" s="18"/>
+      <c r="BW138" s="18"/>
+      <c r="BX138" s="18"/>
+      <c r="BY138" s="18"/>
+      <c r="BZ138" s="18"/>
+      <c r="CA138" s="18"/>
+      <c r="CB138" s="19"/>
+      <c r="CC138" s="18"/>
+      <c r="CD138" s="19"/>
       <c r="CE138" s="23"/>
       <c r="CF138" s="13" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
-    <row r="139" spans="1:84" ht="18.75" customHeight="1">
+    <row r="139" spans="1:84" ht="18" customHeight="1">
       <c r="A139" s="39"/>
       <c r="B139" s="34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C139" s="55">
+        <v>154</v>
+      </c>
+      <c r="D139" s="55">
+        <v>17970</v>
+      </c>
+      <c r="E139" s="55">
+        <v>6030</v>
+      </c>
+      <c r="F139" s="55">
+        <v>851366</v>
+      </c>
+      <c r="G139" s="55">
+        <v>3</v>
+      </c>
+      <c r="H139" s="55">
+        <v>780</v>
+      </c>
+      <c r="I139" s="55">
+        <v>130</v>
+      </c>
+      <c r="J139" s="55">
+        <v>53513</v>
+      </c>
+      <c r="K139" s="55">
+        <v>95</v>
+      </c>
+      <c r="L139" s="55">
+        <v>9819</v>
+      </c>
+      <c r="M139" s="55">
+        <v>4660</v>
+      </c>
+      <c r="N139" s="55">
+        <v>575007</v>
+      </c>
+      <c r="O139" s="55">
+        <v>24</v>
+      </c>
+      <c r="P139" s="55">
+        <v>4876</v>
+      </c>
+      <c r="Q139" s="55">
+        <v>1064</v>
+      </c>
+      <c r="R139" s="55">
+        <v>191858</v>
+      </c>
+      <c r="S139" s="55">
+        <v>18</v>
+      </c>
+      <c r="T139" s="55">
+        <v>1853</v>
+      </c>
+      <c r="U139" s="55">
         <v>135</v>
       </c>
-      <c r="C139" s="55">
-[...55 lines deleted...]
-      </c>
       <c r="V139" s="55">
-        <v>26605</v>
+        <v>27894</v>
       </c>
       <c r="W139" s="55">
         <v>0</v>
       </c>
       <c r="X139" s="55">
         <v>0</v>
       </c>
       <c r="Y139" s="55">
         <v>0</v>
       </c>
       <c r="Z139" s="55">
         <v>0</v>
       </c>
       <c r="AA139" s="55">
         <v>0</v>
       </c>
       <c r="AB139" s="55">
         <v>0</v>
       </c>
       <c r="AC139" s="55">
         <v>0</v>
       </c>
       <c r="AD139" s="55">
         <v>0</v>
       </c>
       <c r="AE139" s="55">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AF139" s="55">
-        <v>0</v>
+        <v>326</v>
       </c>
       <c r="AG139" s="55">
         <v>38</v>
       </c>
       <c r="AH139" s="55">
         <v>1449</v>
       </c>
       <c r="AI139" s="55">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AJ139" s="55">
-        <v>0</v>
+        <v>316</v>
       </c>
       <c r="AK139" s="55">
         <v>3</v>
       </c>
-      <c r="AL139" s="55">
-[...45 lines deleted...]
-      <c r="CD139" s="19"/>
+      <c r="AL139" s="78">
+        <v>1645</v>
+      </c>
+      <c r="AM139" s="18">
+        <v>108921</v>
+      </c>
+      <c r="AN139" s="18">
+        <v>109096</v>
+      </c>
+      <c r="AO139" s="18">
+        <v>17756</v>
+      </c>
+      <c r="AP139" s="18">
+        <v>95</v>
+      </c>
+      <c r="AQ139" s="18">
+        <v>90</v>
+      </c>
+      <c r="AR139" s="18">
+        <v>105</v>
+      </c>
+      <c r="AS139" s="18">
+        <v>285</v>
+      </c>
+      <c r="AT139" s="18">
+        <v>294</v>
+      </c>
+      <c r="AU139" s="18">
+        <v>8</v>
+      </c>
+      <c r="AV139" s="18">
+        <v>22101</v>
+      </c>
+      <c r="AW139" s="18">
+        <v>22068</v>
+      </c>
+      <c r="AX139" s="18">
+        <v>2028</v>
+      </c>
+      <c r="AY139" s="18">
+        <v>9832</v>
+      </c>
+      <c r="AZ139" s="18">
+        <v>9883</v>
+      </c>
+      <c r="BA139" s="18">
+        <v>1087</v>
+      </c>
+      <c r="BB139" s="18">
+        <v>62928</v>
+      </c>
+      <c r="BC139" s="18">
+        <v>62901</v>
+      </c>
+      <c r="BD139" s="18">
+        <v>12934</v>
+      </c>
+      <c r="BE139" s="18">
+        <v>116</v>
+      </c>
+      <c r="BF139" s="18">
+        <v>116</v>
+      </c>
+      <c r="BG139" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH139" s="18">
+        <v>98</v>
+      </c>
+      <c r="BI139" s="18">
+        <v>98</v>
+      </c>
+      <c r="BJ139" s="18">
+        <v>84</v>
+      </c>
+      <c r="BK139" s="18">
+        <v>650</v>
+      </c>
+      <c r="BL139" s="18">
+        <v>674</v>
+      </c>
+      <c r="BM139" s="18">
+        <v>854</v>
+      </c>
+      <c r="BN139" s="18">
+        <v>12815</v>
+      </c>
+      <c r="BO139" s="18">
+        <v>12972</v>
+      </c>
+      <c r="BP139" s="19">
+        <v>657</v>
+      </c>
+      <c r="BQ139" s="18">
+        <v>51312</v>
+      </c>
+      <c r="BR139" s="18">
+        <v>52449</v>
+      </c>
+      <c r="BS139" s="18">
+        <v>13109</v>
+      </c>
+      <c r="BT139" s="18">
+        <v>46307</v>
+      </c>
+      <c r="BU139" s="18">
+        <v>47409</v>
+      </c>
+      <c r="BV139" s="18">
+        <v>12533</v>
+      </c>
+      <c r="BW139" s="18">
+        <v>132</v>
+      </c>
+      <c r="BX139" s="18">
+        <v>131</v>
+      </c>
+      <c r="BY139" s="18">
+        <v>21</v>
+      </c>
+      <c r="BZ139" s="18">
+        <v>4873</v>
+      </c>
+      <c r="CA139" s="18">
+        <v>4909</v>
+      </c>
+      <c r="CB139" s="19">
+        <v>555</v>
+      </c>
+      <c r="CC139" s="18">
+        <v>5099</v>
+      </c>
+      <c r="CD139" s="19">
+        <v>754</v>
+      </c>
+      <c r="CE139" s="23"/>
       <c r="CF139" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="140" spans="1:84" ht="18.75" customHeight="1">
       <c r="A140" s="39"/>
       <c r="B140" s="34" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C140" s="55">
-        <v>146</v>
+        <v>113</v>
       </c>
       <c r="D140" s="55">
-        <v>19996</v>
+        <v>14114</v>
       </c>
       <c r="E140" s="55">
-        <v>5886</v>
+        <v>6017</v>
       </c>
       <c r="F140" s="55">
-        <v>833526</v>
+        <v>849570</v>
       </c>
       <c r="G140" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H140" s="55">
-        <v>0</v>
+        <v>520</v>
       </c>
       <c r="I140" s="55">
         <v>128</v>
       </c>
       <c r="J140" s="55">
         <v>52993</v>
       </c>
       <c r="K140" s="55">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="L140" s="55">
-        <v>10366</v>
+        <v>9291</v>
       </c>
       <c r="M140" s="55">
-        <v>4595</v>
+        <v>4675</v>
       </c>
       <c r="N140" s="55">
-        <v>569103</v>
+        <v>578009</v>
       </c>
       <c r="O140" s="55">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="P140" s="55">
-        <v>9630</v>
+        <v>2943</v>
       </c>
       <c r="Q140" s="55">
-        <v>992</v>
+        <v>1048</v>
       </c>
       <c r="R140" s="55">
-        <v>179611</v>
+        <v>188915</v>
       </c>
       <c r="S140" s="55">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T140" s="55">
-        <v>0</v>
+        <v>1288</v>
       </c>
       <c r="U140" s="55">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="V140" s="55">
-        <v>27008</v>
+        <v>26605</v>
       </c>
       <c r="W140" s="55">
         <v>0</v>
       </c>
       <c r="X140" s="55">
         <v>0</v>
       </c>
       <c r="Y140" s="55">
         <v>0</v>
       </c>
       <c r="Z140" s="55">
         <v>0</v>
       </c>
       <c r="AA140" s="55">
         <v>0</v>
       </c>
       <c r="AB140" s="55">
         <v>0</v>
       </c>
       <c r="AC140" s="55">
         <v>0</v>
       </c>
       <c r="AD140" s="55">
         <v>0</v>
       </c>
       <c r="AE140" s="55">
         <v>0</v>
       </c>
       <c r="AF140" s="55">
         <v>0</v>
       </c>
       <c r="AG140" s="55">
         <v>38</v>
       </c>
       <c r="AH140" s="55">
         <v>1449</v>
       </c>
       <c r="AI140" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ140" s="55">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="AK140" s="55">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3362</v>
+        <v>3</v>
+      </c>
+      <c r="AL140" s="78">
+        <v>1598</v>
       </c>
       <c r="AM140" s="31"/>
       <c r="AN140" s="31"/>
       <c r="AO140" s="31"/>
       <c r="AP140" s="31"/>
       <c r="AQ140" s="31"/>
       <c r="AR140" s="31"/>
       <c r="AS140" s="31"/>
       <c r="AT140" s="31"/>
       <c r="AU140" s="31"/>
       <c r="AV140" s="31"/>
       <c r="AW140" s="31"/>
       <c r="AX140" s="31"/>
       <c r="AY140" s="31"/>
       <c r="AZ140" s="31"/>
       <c r="BA140" s="31"/>
       <c r="BB140" s="31"/>
       <c r="BC140" s="31"/>
       <c r="BD140" s="31"/>
       <c r="BE140" s="31"/>
       <c r="BF140" s="31"/>
       <c r="BG140" s="16"/>
       <c r="BH140" s="31"/>
       <c r="BI140" s="31"/>
       <c r="BJ140" s="31"/>
       <c r="BK140" s="31"/>
       <c r="BL140" s="31"/>
       <c r="BM140" s="31"/>
       <c r="BN140" s="31"/>
       <c r="BO140" s="31"/>
       <c r="BP140" s="19"/>
       <c r="BQ140" s="31"/>
       <c r="BR140" s="31"/>
       <c r="BS140" s="31"/>
       <c r="BT140" s="31"/>
       <c r="BU140" s="31"/>
       <c r="BV140" s="31"/>
       <c r="BW140" s="31"/>
       <c r="BX140" s="31"/>
       <c r="BY140" s="31"/>
       <c r="BZ140" s="31"/>
       <c r="CA140" s="31"/>
       <c r="CB140" s="19"/>
       <c r="CC140" s="31"/>
       <c r="CD140" s="19"/>
       <c r="CF140" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="141" spans="1:84" ht="18.75" customHeight="1">
       <c r="A141" s="39"/>
       <c r="B141" s="34" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="C141" s="55">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="D141" s="55">
-        <v>16778</v>
+        <v>19996</v>
       </c>
       <c r="E141" s="55">
-        <v>5893</v>
+        <v>5886</v>
       </c>
       <c r="F141" s="55">
-        <v>841414</v>
+        <v>833526</v>
       </c>
       <c r="G141" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H141" s="55">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="I141" s="55">
+        <v>128</v>
+      </c>
+      <c r="J141" s="55">
+        <v>52993</v>
+      </c>
+      <c r="K141" s="55">
+        <v>90</v>
+      </c>
+      <c r="L141" s="55">
+        <v>10366</v>
+      </c>
+      <c r="M141" s="55">
+        <v>4595</v>
+      </c>
+      <c r="N141" s="55">
+        <v>569103</v>
+      </c>
+      <c r="O141" s="55">
+        <v>56</v>
+      </c>
+      <c r="P141" s="55">
+        <v>9630</v>
+      </c>
+      <c r="Q141" s="55">
+        <v>992</v>
+      </c>
+      <c r="R141" s="55">
+        <v>179611</v>
+      </c>
+      <c r="S141" s="55">
+        <v>0</v>
+      </c>
+      <c r="T141" s="55">
+        <v>0</v>
+      </c>
+      <c r="U141" s="55">
         <v>127</v>
       </c>
-      <c r="J141" s="55">
-[...34 lines deleted...]
-      </c>
       <c r="V141" s="55">
-        <v>44824</v>
+        <v>27008</v>
       </c>
       <c r="W141" s="55">
         <v>0</v>
       </c>
       <c r="X141" s="55">
         <v>0</v>
       </c>
       <c r="Y141" s="55">
         <v>0</v>
       </c>
       <c r="Z141" s="55">
         <v>0</v>
       </c>
       <c r="AA141" s="55">
         <v>0</v>
       </c>
       <c r="AB141" s="55">
         <v>0</v>
       </c>
       <c r="AC141" s="55">
         <v>0</v>
       </c>
       <c r="AD141" s="55">
         <v>0</v>
       </c>
       <c r="AE141" s="55">
         <v>0</v>
       </c>
       <c r="AF141" s="55">
         <v>0</v>
       </c>
       <c r="AG141" s="55">
         <v>38</v>
       </c>
       <c r="AH141" s="55">
         <v>1449</v>
       </c>
       <c r="AI141" s="55">
         <v>0</v>
       </c>
       <c r="AJ141" s="55">
         <v>0</v>
       </c>
       <c r="AK141" s="55">
         <v>6</v>
       </c>
-      <c r="AL141" s="55">
+      <c r="AL141" s="78">
         <v>3362</v>
       </c>
-      <c r="AM141" s="31">
-[...130 lines deleted...]
-      </c>
+      <c r="AM141" s="31"/>
+      <c r="AN141" s="31"/>
+      <c r="AO141" s="31"/>
+      <c r="AP141" s="31"/>
+      <c r="AQ141" s="31"/>
+      <c r="AR141" s="31"/>
+      <c r="AS141" s="31"/>
+      <c r="AT141" s="31"/>
+      <c r="AU141" s="31"/>
+      <c r="AV141" s="31"/>
+      <c r="AW141" s="31"/>
+      <c r="AX141" s="31"/>
+      <c r="AY141" s="31"/>
+      <c r="AZ141" s="31"/>
+      <c r="BA141" s="31"/>
+      <c r="BB141" s="31"/>
+      <c r="BC141" s="31"/>
+      <c r="BD141" s="31"/>
+      <c r="BE141" s="31"/>
+      <c r="BF141" s="31"/>
+      <c r="BG141" s="16"/>
+      <c r="BH141" s="31"/>
+      <c r="BI141" s="31"/>
+      <c r="BJ141" s="31"/>
+      <c r="BK141" s="31"/>
+      <c r="BL141" s="31"/>
+      <c r="BM141" s="31"/>
+      <c r="BN141" s="31"/>
+      <c r="BO141" s="31"/>
+      <c r="BP141" s="19"/>
+      <c r="BQ141" s="31"/>
+      <c r="BR141" s="31"/>
+      <c r="BS141" s="31"/>
+      <c r="BT141" s="31"/>
+      <c r="BU141" s="31"/>
+      <c r="BV141" s="31"/>
+      <c r="BW141" s="31"/>
+      <c r="BX141" s="31"/>
+      <c r="BY141" s="31"/>
+      <c r="BZ141" s="31"/>
+      <c r="CA141" s="31"/>
+      <c r="CB141" s="19"/>
+      <c r="CC141" s="31"/>
+      <c r="CD141" s="19"/>
       <c r="CF141" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
     </row>
     <row r="142" spans="1:84" ht="18.75" customHeight="1">
       <c r="A142" s="39"/>
       <c r="B142" s="34" t="s">
+        <v>122</v>
+      </c>
+      <c r="C142" s="55">
+        <v>133</v>
+      </c>
+      <c r="D142" s="55">
+        <v>16778</v>
+      </c>
+      <c r="E142" s="55">
+        <v>5893</v>
+      </c>
+      <c r="F142" s="55">
+        <v>841414</v>
+      </c>
+      <c r="G142" s="55">
+        <v>1</v>
+      </c>
+      <c r="H142" s="55">
+        <v>300</v>
+      </c>
+      <c r="I142" s="55">
+        <v>127</v>
+      </c>
+      <c r="J142" s="55">
+        <v>52693</v>
+      </c>
+      <c r="K142" s="55">
         <v>92</v>
       </c>
-      <c r="C142" s="55">
-[...25 lines deleted...]
-      </c>
       <c r="L142" s="55">
-        <v>12649</v>
+        <v>9418</v>
       </c>
       <c r="M142" s="55">
-        <v>4470</v>
+        <v>4579</v>
       </c>
       <c r="N142" s="55">
-        <v>554454</v>
+        <v>566535</v>
       </c>
       <c r="O142" s="55">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P142" s="55">
-        <v>6281</v>
+        <v>7060</v>
       </c>
       <c r="Q142" s="55">
-        <v>916</v>
+        <v>952</v>
       </c>
       <c r="R142" s="55">
-        <v>166270</v>
+        <v>172551</v>
       </c>
       <c r="S142" s="55">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="T142" s="55">
-        <v>3289</v>
+        <v>0</v>
       </c>
       <c r="U142" s="55">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="V142" s="55">
-        <v>41570</v>
+        <v>44824</v>
       </c>
       <c r="W142" s="55">
         <v>0</v>
       </c>
       <c r="X142" s="55">
         <v>0</v>
       </c>
       <c r="Y142" s="55">
         <v>0</v>
       </c>
       <c r="Z142" s="55">
         <v>0</v>
       </c>
       <c r="AA142" s="55">
         <v>0</v>
       </c>
       <c r="AB142" s="55">
         <v>0</v>
       </c>
       <c r="AC142" s="55">
         <v>0</v>
       </c>
       <c r="AD142" s="55">
         <v>0</v>
       </c>
       <c r="AE142" s="55">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AF142" s="55">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="AG142" s="55">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="AH142" s="55">
-        <v>1170</v>
+        <v>1449</v>
       </c>
       <c r="AI142" s="55">
         <v>0</v>
       </c>
       <c r="AJ142" s="55">
         <v>0</v>
       </c>
       <c r="AK142" s="55">
         <v>6</v>
       </c>
-      <c r="AL142" s="55">
+      <c r="AL142" s="78">
         <v>3362</v>
       </c>
-      <c r="AM142" s="31"/>
-[...42 lines deleted...]
-      <c r="CD142" s="19"/>
+      <c r="AM142" s="31">
+        <v>103382</v>
+      </c>
+      <c r="AN142" s="31">
+        <v>101988</v>
+      </c>
+      <c r="AO142" s="31">
+        <v>19150</v>
+      </c>
+      <c r="AP142" s="31">
+        <v>99</v>
+      </c>
+      <c r="AQ142" s="31">
+        <v>55</v>
+      </c>
+      <c r="AR142" s="31">
+        <v>149</v>
+      </c>
+      <c r="AS142" s="31">
+        <v>295</v>
+      </c>
+      <c r="AT142" s="31">
+        <v>294</v>
+      </c>
+      <c r="AU142" s="31">
+        <v>8</v>
+      </c>
+      <c r="AV142" s="31">
+        <v>26922</v>
+      </c>
+      <c r="AW142" s="31">
+        <v>26000</v>
+      </c>
+      <c r="AX142" s="31">
+        <v>2951</v>
+      </c>
+      <c r="AY142" s="31">
+        <v>9165</v>
+      </c>
+      <c r="AZ142" s="31">
+        <v>9248</v>
+      </c>
+      <c r="BA142" s="31">
+        <v>1003</v>
+      </c>
+      <c r="BB142" s="31">
+        <v>55048</v>
+      </c>
+      <c r="BC142" s="31">
+        <v>54762</v>
+      </c>
+      <c r="BD142" s="31">
+        <v>13220</v>
+      </c>
+      <c r="BE142" s="31">
+        <v>100</v>
+      </c>
+      <c r="BF142" s="31">
+        <v>100</v>
+      </c>
+      <c r="BG142" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH142" s="31">
+        <v>124</v>
+      </c>
+      <c r="BI142" s="31">
+        <v>125</v>
+      </c>
+      <c r="BJ142" s="31">
+        <v>83</v>
+      </c>
+      <c r="BK142" s="31">
+        <v>659</v>
+      </c>
+      <c r="BL142" s="31">
+        <v>723</v>
+      </c>
+      <c r="BM142" s="31">
+        <v>790</v>
+      </c>
+      <c r="BN142" s="31">
+        <v>10971</v>
+      </c>
+      <c r="BO142" s="31">
+        <v>10682</v>
+      </c>
+      <c r="BP142" s="19">
+        <v>946</v>
+      </c>
+      <c r="BQ142" s="31">
+        <v>20240</v>
+      </c>
+      <c r="BR142" s="31">
+        <v>19127</v>
+      </c>
+      <c r="BS142" s="31">
+        <v>14223</v>
+      </c>
+      <c r="BT142" s="31">
+        <v>14856</v>
+      </c>
+      <c r="BU142" s="31">
+        <v>13640</v>
+      </c>
+      <c r="BV142" s="31">
+        <v>13748</v>
+      </c>
+      <c r="BW142" s="31">
+        <v>277</v>
+      </c>
+      <c r="BX142" s="31">
+        <v>277</v>
+      </c>
+      <c r="BY142" s="31">
+        <v>21</v>
+      </c>
+      <c r="BZ142" s="31">
+        <v>5108</v>
+      </c>
+      <c r="CA142" s="31">
+        <v>5210</v>
+      </c>
+      <c r="CB142" s="19">
+        <v>454</v>
+      </c>
+      <c r="CC142" s="31">
+        <v>656</v>
+      </c>
+      <c r="CD142" s="19">
+        <v>2101</v>
+      </c>
       <c r="CF142" s="13" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
     </row>
     <row r="143" spans="1:84" ht="18.75" customHeight="1">
       <c r="A143" s="39"/>
       <c r="B143" s="34" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="C143" s="55">
-        <v>95</v>
+        <v>174</v>
       </c>
       <c r="D143" s="55">
-        <v>13372</v>
+        <v>23564</v>
       </c>
       <c r="E143" s="55">
-        <v>5631</v>
+        <v>5721</v>
       </c>
       <c r="F143" s="55">
-        <v>805319</v>
+        <v>818468</v>
       </c>
       <c r="G143" s="55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H143" s="55">
-        <v>222</v>
+        <v>1065</v>
       </c>
       <c r="I143" s="55">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J143" s="55">
-        <v>51419</v>
+        <v>51642</v>
       </c>
       <c r="K143" s="55">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="L143" s="55">
-        <v>8786</v>
+        <v>12649</v>
       </c>
       <c r="M143" s="55">
-        <v>4398</v>
+        <v>4470</v>
       </c>
       <c r="N143" s="55">
-        <v>545882</v>
+        <v>554454</v>
       </c>
       <c r="O143" s="55">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="P143" s="55">
-        <v>2097</v>
+        <v>6281</v>
       </c>
       <c r="Q143" s="55">
-        <v>904</v>
+        <v>916</v>
       </c>
       <c r="R143" s="55">
-        <v>163871</v>
+        <v>166270</v>
       </c>
       <c r="S143" s="55">
+        <v>13</v>
+      </c>
+      <c r="T143" s="55">
+        <v>3289</v>
+      </c>
+      <c r="U143" s="55">
+        <v>178</v>
+      </c>
+      <c r="V143" s="55">
+        <v>41570</v>
+      </c>
+      <c r="W143" s="55">
+        <v>0</v>
+      </c>
+      <c r="X143" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA143" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB143" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC143" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD143" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE143" s="55">
         <v>10</v>
       </c>
-      <c r="T143" s="55">
-[...34 lines deleted...]
-      </c>
       <c r="AF143" s="55">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="AG143" s="55">
         <v>28</v>
       </c>
       <c r="AH143" s="55">
         <v>1170</v>
       </c>
       <c r="AI143" s="55">
         <v>0</v>
       </c>
       <c r="AJ143" s="55">
         <v>0</v>
       </c>
       <c r="AK143" s="55">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3672</v>
+        <v>6</v>
+      </c>
+      <c r="AL143" s="78">
+        <v>3362</v>
       </c>
       <c r="AM143" s="31"/>
       <c r="AN143" s="31"/>
       <c r="AO143" s="31"/>
       <c r="AP143" s="31"/>
       <c r="AQ143" s="31"/>
       <c r="AR143" s="31"/>
       <c r="AS143" s="31"/>
       <c r="AT143" s="31"/>
       <c r="AU143" s="31"/>
       <c r="AV143" s="31"/>
       <c r="AW143" s="31"/>
       <c r="AX143" s="31"/>
       <c r="AY143" s="31"/>
       <c r="AZ143" s="31"/>
       <c r="BA143" s="31"/>
       <c r="BB143" s="31"/>
       <c r="BC143" s="31"/>
       <c r="BD143" s="31"/>
       <c r="BE143" s="31"/>
       <c r="BF143" s="31"/>
       <c r="BG143" s="16"/>
       <c r="BH143" s="31"/>
       <c r="BI143" s="31"/>
       <c r="BJ143" s="31"/>
       <c r="BK143" s="31"/>
       <c r="BL143" s="31"/>
       <c r="BM143" s="31"/>
       <c r="BN143" s="31"/>
       <c r="BO143" s="31"/>
       <c r="BP143" s="19"/>
       <c r="BQ143" s="31"/>
       <c r="BR143" s="31"/>
       <c r="BS143" s="31"/>
       <c r="BT143" s="31"/>
       <c r="BU143" s="31"/>
       <c r="BV143" s="31"/>
       <c r="BW143" s="31"/>
       <c r="BX143" s="31"/>
       <c r="BY143" s="31"/>
       <c r="BZ143" s="31"/>
       <c r="CA143" s="31"/>
       <c r="CB143" s="19"/>
       <c r="CC143" s="31"/>
       <c r="CD143" s="19"/>
       <c r="CF143" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="144" spans="1:84" ht="18.75" customHeight="1">
       <c r="A144" s="39"/>
       <c r="B144" s="34" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C144" s="55">
-        <v>232</v>
+        <v>95</v>
       </c>
       <c r="D144" s="55">
-        <v>32394</v>
+        <v>13372</v>
       </c>
       <c r="E144" s="55">
-        <v>5430</v>
+        <v>5631</v>
       </c>
       <c r="F144" s="55">
-        <v>777445</v>
+        <v>805319</v>
       </c>
       <c r="G144" s="55">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H144" s="55">
-        <v>912</v>
+        <v>222</v>
       </c>
       <c r="I144" s="55">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="J144" s="55">
-        <v>50508</v>
+        <v>51419</v>
       </c>
       <c r="K144" s="55">
-        <v>143</v>
+        <v>72</v>
       </c>
       <c r="L144" s="55">
-        <v>17299</v>
+        <v>8786</v>
       </c>
       <c r="M144" s="55">
-        <v>4286</v>
+        <v>4398</v>
       </c>
       <c r="N144" s="55">
-        <v>533063</v>
+        <v>545882</v>
       </c>
       <c r="O144" s="55">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="P144" s="55">
-        <v>12961</v>
+        <v>2097</v>
       </c>
       <c r="Q144" s="55">
-        <v>832</v>
+        <v>904</v>
       </c>
       <c r="R144" s="55">
-        <v>150950</v>
+        <v>163871</v>
       </c>
       <c r="S144" s="55">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="T144" s="55">
-        <v>1223</v>
+        <v>2267</v>
       </c>
       <c r="U144" s="55">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="V144" s="55">
-        <v>38081</v>
+        <v>39304</v>
       </c>
       <c r="W144" s="55">
         <v>0</v>
       </c>
       <c r="X144" s="55">
         <v>0</v>
       </c>
       <c r="Y144" s="55">
         <v>0</v>
       </c>
       <c r="Z144" s="55">
         <v>0</v>
       </c>
       <c r="AA144" s="55">
         <v>0</v>
       </c>
       <c r="AB144" s="55">
         <v>0</v>
       </c>
       <c r="AC144" s="55">
         <v>0</v>
       </c>
       <c r="AD144" s="55">
         <v>0</v>
       </c>
       <c r="AE144" s="55">
         <v>0</v>
       </c>
       <c r="AF144" s="55">
         <v>0</v>
       </c>
       <c r="AG144" s="55">
         <v>28</v>
       </c>
       <c r="AH144" s="55">
         <v>1170</v>
       </c>
       <c r="AI144" s="55">
         <v>0</v>
       </c>
       <c r="AJ144" s="55">
         <v>0</v>
       </c>
       <c r="AK144" s="55">
         <v>11</v>
       </c>
-      <c r="AL144" s="55">
+      <c r="AL144" s="78">
         <v>3672</v>
       </c>
-      <c r="AM144" s="31">
-[...130 lines deleted...]
-      </c>
+      <c r="AM144" s="31"/>
+      <c r="AN144" s="31"/>
+      <c r="AO144" s="31"/>
+      <c r="AP144" s="31"/>
+      <c r="AQ144" s="31"/>
+      <c r="AR144" s="31"/>
+      <c r="AS144" s="31"/>
+      <c r="AT144" s="31"/>
+      <c r="AU144" s="31"/>
+      <c r="AV144" s="31"/>
+      <c r="AW144" s="31"/>
+      <c r="AX144" s="31"/>
+      <c r="AY144" s="31"/>
+      <c r="AZ144" s="31"/>
+      <c r="BA144" s="31"/>
+      <c r="BB144" s="31"/>
+      <c r="BC144" s="31"/>
+      <c r="BD144" s="31"/>
+      <c r="BE144" s="31"/>
+      <c r="BF144" s="31"/>
+      <c r="BG144" s="16"/>
+      <c r="BH144" s="31"/>
+      <c r="BI144" s="31"/>
+      <c r="BJ144" s="31"/>
+      <c r="BK144" s="31"/>
+      <c r="BL144" s="31"/>
+      <c r="BM144" s="31"/>
+      <c r="BN144" s="31"/>
+      <c r="BO144" s="31"/>
+      <c r="BP144" s="19"/>
+      <c r="BQ144" s="31"/>
+      <c r="BR144" s="31"/>
+      <c r="BS144" s="31"/>
+      <c r="BT144" s="31"/>
+      <c r="BU144" s="31"/>
+      <c r="BV144" s="31"/>
+      <c r="BW144" s="31"/>
+      <c r="BX144" s="31"/>
+      <c r="BY144" s="31"/>
+      <c r="BZ144" s="31"/>
+      <c r="CA144" s="31"/>
+      <c r="CB144" s="19"/>
+      <c r="CC144" s="31"/>
+      <c r="CD144" s="19"/>
       <c r="CF144" s="13" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="145" spans="1:85" ht="18.75" customHeight="1">
       <c r="A145" s="39"/>
       <c r="B145" s="34" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C145" s="55">
-        <v>159</v>
+        <v>232</v>
       </c>
       <c r="D145" s="55">
-        <v>20154</v>
+        <v>32394</v>
       </c>
       <c r="E145" s="55">
-        <v>5396</v>
+        <v>5430</v>
       </c>
       <c r="F145" s="55">
-        <v>774882</v>
+        <v>777445</v>
       </c>
       <c r="G145" s="55">
         <v>5</v>
       </c>
       <c r="H145" s="55">
-        <v>513</v>
+        <v>912</v>
       </c>
       <c r="I145" s="55">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="J145" s="55">
-        <v>49995</v>
+        <v>50508</v>
       </c>
       <c r="K145" s="55">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="L145" s="55">
-        <v>11443</v>
+        <v>17299</v>
       </c>
       <c r="M145" s="55">
-        <v>4303</v>
+        <v>4286</v>
       </c>
       <c r="N145" s="55">
-        <v>539104</v>
+        <v>533063</v>
       </c>
       <c r="O145" s="55">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="P145" s="55">
-        <v>8198</v>
+        <v>12961</v>
       </c>
       <c r="Q145" s="55">
-        <v>786</v>
+        <v>832</v>
       </c>
       <c r="R145" s="55">
-        <v>142859</v>
+        <v>150950</v>
       </c>
       <c r="S145" s="55">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T145" s="55">
-        <v>0</v>
+        <v>1223</v>
       </c>
       <c r="U145" s="55">
         <v>156</v>
       </c>
       <c r="V145" s="55">
         <v>38081</v>
       </c>
       <c r="W145" s="55">
         <v>0</v>
       </c>
       <c r="X145" s="55">
         <v>0</v>
       </c>
       <c r="Y145" s="55">
         <v>0</v>
       </c>
       <c r="Z145" s="55">
         <v>0</v>
       </c>
       <c r="AA145" s="55">
         <v>0</v>
       </c>
       <c r="AB145" s="55">
         <v>0</v>
       </c>
@@ -30458,6906 +30483,6995 @@
       </c>
       <c r="AD145" s="55">
         <v>0</v>
       </c>
       <c r="AE145" s="55">
         <v>0</v>
       </c>
       <c r="AF145" s="55">
         <v>0</v>
       </c>
       <c r="AG145" s="55">
         <v>28</v>
       </c>
       <c r="AH145" s="55">
         <v>1170</v>
       </c>
       <c r="AI145" s="55">
         <v>0</v>
       </c>
       <c r="AJ145" s="55">
         <v>0</v>
       </c>
       <c r="AK145" s="55">
         <v>11</v>
       </c>
-      <c r="AL145" s="55">
+      <c r="AL145" s="78">
         <v>3672</v>
       </c>
-      <c r="AM145" s="31"/>
-[...42 lines deleted...]
-      <c r="CD145" s="19"/>
+      <c r="AM145" s="31">
+        <v>99936</v>
+      </c>
+      <c r="AN145" s="31">
+        <v>100547</v>
+      </c>
+      <c r="AO145" s="31">
+        <v>18539</v>
+      </c>
+      <c r="AP145" s="31">
+        <v>108</v>
+      </c>
+      <c r="AQ145" s="31">
+        <v>108</v>
+      </c>
+      <c r="AR145" s="31">
+        <v>149</v>
+      </c>
+      <c r="AS145" s="31">
+        <v>195</v>
+      </c>
+      <c r="AT145" s="31">
+        <v>191</v>
+      </c>
+      <c r="AU145" s="31">
+        <v>13</v>
+      </c>
+      <c r="AV145" s="31">
+        <v>24608</v>
+      </c>
+      <c r="AW145" s="31">
+        <v>24869</v>
+      </c>
+      <c r="AX145" s="31">
+        <v>2690</v>
+      </c>
+      <c r="AY145" s="31">
+        <v>9174</v>
+      </c>
+      <c r="AZ145" s="31">
+        <v>8979</v>
+      </c>
+      <c r="BA145" s="31">
+        <v>1199</v>
+      </c>
+      <c r="BB145" s="31">
+        <v>53702</v>
+      </c>
+      <c r="BC145" s="31">
+        <v>53616</v>
+      </c>
+      <c r="BD145" s="31">
+        <v>13306</v>
+      </c>
+      <c r="BE145" s="31">
+        <v>126</v>
+      </c>
+      <c r="BF145" s="31">
+        <v>126</v>
+      </c>
+      <c r="BG145" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH145" s="31">
+        <v>104</v>
+      </c>
+      <c r="BI145" s="31">
+        <v>104</v>
+      </c>
+      <c r="BJ145" s="31">
+        <v>83</v>
+      </c>
+      <c r="BK145" s="31">
+        <v>542</v>
+      </c>
+      <c r="BL145" s="31">
+        <v>1163</v>
+      </c>
+      <c r="BM145" s="31">
+        <v>169</v>
+      </c>
+      <c r="BN145" s="31">
+        <v>11377</v>
+      </c>
+      <c r="BO145" s="31">
+        <v>11392</v>
+      </c>
+      <c r="BP145" s="19">
+        <v>931</v>
+      </c>
+      <c r="BQ145" s="31">
+        <v>23059</v>
+      </c>
+      <c r="BR145" s="31">
+        <v>23027</v>
+      </c>
+      <c r="BS145" s="31">
+        <v>14255</v>
+      </c>
+      <c r="BT145" s="31">
+        <v>17750</v>
+      </c>
+      <c r="BU145" s="31">
+        <v>17788</v>
+      </c>
+      <c r="BV145" s="31">
+        <v>13711</v>
+      </c>
+      <c r="BW145" s="31">
+        <v>157</v>
+      </c>
+      <c r="BX145" s="31">
+        <v>154</v>
+      </c>
+      <c r="BY145" s="31">
+        <v>24</v>
+      </c>
+      <c r="BZ145" s="31">
+        <v>5152</v>
+      </c>
+      <c r="CA145" s="31">
+        <v>5085</v>
+      </c>
+      <c r="CB145" s="19">
+        <v>520</v>
+      </c>
+      <c r="CC145" s="31">
+        <v>795</v>
+      </c>
+      <c r="CD145" s="19">
+        <v>2927</v>
+      </c>
       <c r="CF145" s="13" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
     </row>
     <row r="146" spans="1:85" ht="18.75" customHeight="1">
       <c r="A146" s="39"/>
       <c r="B146" s="34" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C146" s="55">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="D146" s="55">
-        <v>29048</v>
+        <v>20154</v>
       </c>
       <c r="E146" s="55">
-        <v>5172</v>
+        <v>5396</v>
       </c>
       <c r="F146" s="55">
-        <v>745120</v>
+        <v>774882</v>
       </c>
       <c r="G146" s="55">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H146" s="55">
-        <v>182</v>
+        <v>513</v>
       </c>
       <c r="I146" s="55">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J146" s="55">
-        <v>49813</v>
+        <v>49995</v>
       </c>
       <c r="K146" s="55">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="L146" s="55">
-        <v>16295</v>
+        <v>11443</v>
       </c>
       <c r="M146" s="55">
-        <v>4142</v>
+        <v>4303</v>
       </c>
       <c r="N146" s="55">
-        <v>522099</v>
+        <v>539104</v>
       </c>
       <c r="O146" s="55">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="P146" s="55">
-        <v>8286</v>
+        <v>8198</v>
       </c>
       <c r="Q146" s="55">
-        <v>738</v>
+        <v>786</v>
       </c>
       <c r="R146" s="55">
-        <v>134618</v>
+        <v>142859</v>
       </c>
       <c r="S146" s="55">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T146" s="55">
-        <v>2525</v>
+        <v>0</v>
       </c>
       <c r="U146" s="55">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="V146" s="55">
-        <v>35508</v>
+        <v>38081</v>
       </c>
       <c r="W146" s="55">
         <v>0</v>
       </c>
       <c r="X146" s="55">
         <v>0</v>
       </c>
       <c r="Y146" s="55">
         <v>0</v>
       </c>
       <c r="Z146" s="55">
         <v>0</v>
       </c>
       <c r="AA146" s="55">
         <v>0</v>
       </c>
       <c r="AB146" s="55">
         <v>0</v>
       </c>
       <c r="AC146" s="55">
         <v>0</v>
       </c>
       <c r="AD146" s="55">
         <v>0</v>
       </c>
       <c r="AE146" s="55">
         <v>0</v>
       </c>
       <c r="AF146" s="55">
         <v>0</v>
       </c>
       <c r="AG146" s="55">
         <v>28</v>
       </c>
       <c r="AH146" s="55">
         <v>1170</v>
       </c>
       <c r="AI146" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ146" s="55">
         <v>0</v>
       </c>
       <c r="AK146" s="55">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1912</v>
+        <v>11</v>
+      </c>
+      <c r="AL146" s="78">
+        <v>3672</v>
       </c>
       <c r="AM146" s="31"/>
       <c r="AN146" s="31"/>
       <c r="AO146" s="31"/>
       <c r="AP146" s="31"/>
       <c r="AQ146" s="31"/>
       <c r="AR146" s="31"/>
       <c r="AS146" s="31"/>
       <c r="AT146" s="31"/>
       <c r="AU146" s="31"/>
       <c r="AV146" s="31"/>
       <c r="AW146" s="31"/>
       <c r="AX146" s="31"/>
       <c r="AY146" s="31"/>
       <c r="AZ146" s="31"/>
       <c r="BA146" s="31"/>
       <c r="BB146" s="31"/>
       <c r="BC146" s="31"/>
       <c r="BD146" s="31"/>
       <c r="BE146" s="31"/>
       <c r="BF146" s="31"/>
       <c r="BG146" s="16"/>
       <c r="BH146" s="31"/>
       <c r="BI146" s="31"/>
       <c r="BJ146" s="31"/>
       <c r="BK146" s="31"/>
       <c r="BL146" s="31"/>
       <c r="BM146" s="31"/>
       <c r="BN146" s="31"/>
       <c r="BO146" s="31"/>
       <c r="BP146" s="19"/>
       <c r="BQ146" s="31"/>
       <c r="BR146" s="31"/>
       <c r="BS146" s="31"/>
       <c r="BT146" s="31"/>
       <c r="BU146" s="31"/>
       <c r="BV146" s="31"/>
       <c r="BW146" s="31"/>
       <c r="BX146" s="31"/>
       <c r="BY146" s="31"/>
       <c r="BZ146" s="31"/>
       <c r="CA146" s="31"/>
       <c r="CB146" s="19"/>
       <c r="CC146" s="31"/>
       <c r="CD146" s="19"/>
       <c r="CF146" s="13" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
     </row>
     <row r="147" spans="1:85" ht="18.75" customHeight="1">
       <c r="A147" s="39"/>
       <c r="B147" s="34" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C147" s="55">
-        <v>143</v>
+        <v>210</v>
       </c>
       <c r="D147" s="55">
-        <v>18982</v>
+        <v>29048</v>
       </c>
       <c r="E147" s="55">
-        <v>5252</v>
+        <v>5172</v>
       </c>
       <c r="F147" s="55">
-        <v>759943</v>
+        <v>745120</v>
       </c>
       <c r="G147" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H147" s="55">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="I147" s="55">
         <v>111</v>
       </c>
       <c r="J147" s="55">
         <v>49813</v>
       </c>
       <c r="K147" s="55">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="L147" s="55">
-        <v>14882</v>
+        <v>16295</v>
       </c>
       <c r="M147" s="55">
-        <v>4243</v>
+        <v>4142</v>
       </c>
       <c r="N147" s="55">
-        <v>540523</v>
+        <v>522099</v>
       </c>
       <c r="O147" s="55">
+        <v>48</v>
+      </c>
+      <c r="P147" s="55">
+        <v>8286</v>
+      </c>
+      <c r="Q147" s="55">
+        <v>738</v>
+      </c>
+      <c r="R147" s="55">
+        <v>134618</v>
+      </c>
+      <c r="S147" s="55">
         <v>12</v>
       </c>
-      <c r="P147" s="55">
-[...10 lines deleted...]
-      </c>
       <c r="T147" s="55">
-        <v>1847</v>
+        <v>2525</v>
       </c>
       <c r="U147" s="55">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="V147" s="55">
-        <v>33661</v>
+        <v>35508</v>
       </c>
       <c r="W147" s="55">
         <v>0</v>
       </c>
       <c r="X147" s="55">
         <v>0</v>
       </c>
       <c r="Y147" s="55">
         <v>0</v>
       </c>
       <c r="Z147" s="55">
         <v>0</v>
       </c>
       <c r="AA147" s="55">
         <v>0</v>
       </c>
       <c r="AB147" s="55">
         <v>0</v>
       </c>
       <c r="AC147" s="55">
         <v>0</v>
       </c>
       <c r="AD147" s="55">
         <v>0</v>
       </c>
       <c r="AE147" s="55">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AF147" s="55">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="AG147" s="55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AH147" s="55">
-        <v>1356</v>
+        <v>1170</v>
       </c>
       <c r="AI147" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ147" s="55">
-        <v>0</v>
+        <v>1760</v>
       </c>
       <c r="AK147" s="55">
         <v>9</v>
       </c>
-      <c r="AL147" s="55">
+      <c r="AL147" s="78">
         <v>1912</v>
       </c>
-      <c r="AM147" s="31">
-[...130 lines deleted...]
-      </c>
+      <c r="AM147" s="31"/>
+      <c r="AN147" s="31"/>
+      <c r="AO147" s="31"/>
+      <c r="AP147" s="31"/>
+      <c r="AQ147" s="31"/>
+      <c r="AR147" s="31"/>
+      <c r="AS147" s="31"/>
+      <c r="AT147" s="31"/>
+      <c r="AU147" s="31"/>
+      <c r="AV147" s="31"/>
+      <c r="AW147" s="31"/>
+      <c r="AX147" s="31"/>
+      <c r="AY147" s="31"/>
+      <c r="AZ147" s="31"/>
+      <c r="BA147" s="31"/>
+      <c r="BB147" s="31"/>
+      <c r="BC147" s="31"/>
+      <c r="BD147" s="31"/>
+      <c r="BE147" s="31"/>
+      <c r="BF147" s="31"/>
+      <c r="BG147" s="16"/>
+      <c r="BH147" s="31"/>
+      <c r="BI147" s="31"/>
+      <c r="BJ147" s="31"/>
+      <c r="BK147" s="31"/>
+      <c r="BL147" s="31"/>
+      <c r="BM147" s="31"/>
+      <c r="BN147" s="31"/>
+      <c r="BO147" s="31"/>
+      <c r="BP147" s="19"/>
+      <c r="BQ147" s="31"/>
+      <c r="BR147" s="31"/>
+      <c r="BS147" s="31"/>
+      <c r="BT147" s="31"/>
+      <c r="BU147" s="31"/>
+      <c r="BV147" s="31"/>
+      <c r="BW147" s="31"/>
+      <c r="BX147" s="31"/>
+      <c r="BY147" s="31"/>
+      <c r="BZ147" s="31"/>
+      <c r="CA147" s="31"/>
+      <c r="CB147" s="19"/>
+      <c r="CC147" s="31"/>
+      <c r="CD147" s="19"/>
       <c r="CF147" s="13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:85" ht="18.75" customHeight="1">
-      <c r="A148" s="39" t="s">
+      <c r="A148" s="39"/>
+      <c r="B148" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="C148" s="55">
         <v>143</v>
       </c>
-      <c r="B148" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" s="55">
-        <v>25050</v>
+        <v>18982</v>
       </c>
       <c r="E148" s="55">
-        <v>5100</v>
+        <v>5252</v>
       </c>
       <c r="F148" s="55">
-        <v>736783</v>
+        <v>759943</v>
       </c>
       <c r="G148" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H148" s="55">
-        <v>261</v>
+        <v>0</v>
       </c>
       <c r="I148" s="55">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J148" s="55">
-        <v>49556</v>
+        <v>49813</v>
       </c>
       <c r="K148" s="55">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="L148" s="55">
-        <v>11681</v>
+        <v>14882</v>
       </c>
       <c r="M148" s="55">
-        <v>4156</v>
+        <v>4243</v>
       </c>
       <c r="N148" s="55">
-        <v>528844</v>
+        <v>540523</v>
       </c>
       <c r="O148" s="55">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="P148" s="55">
-        <v>10902</v>
+        <v>1974</v>
       </c>
       <c r="Q148" s="55">
-        <v>674</v>
+        <v>726</v>
       </c>
       <c r="R148" s="55">
-        <v>123595</v>
+        <v>132678</v>
       </c>
       <c r="S148" s="55">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="T148" s="55">
-        <v>2206</v>
+        <v>1847</v>
       </c>
       <c r="U148" s="55">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="V148" s="55">
-        <v>31519</v>
+        <v>33661</v>
       </c>
       <c r="W148" s="55">
         <v>0</v>
       </c>
       <c r="X148" s="55">
         <v>0</v>
       </c>
       <c r="Y148" s="55">
         <v>0</v>
       </c>
       <c r="Z148" s="55">
         <v>0</v>
       </c>
       <c r="AA148" s="55">
         <v>0</v>
       </c>
       <c r="AB148" s="55">
         <v>0</v>
       </c>
       <c r="AC148" s="55">
         <v>0</v>
       </c>
       <c r="AD148" s="55">
         <v>0</v>
       </c>
       <c r="AE148" s="55">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AF148" s="55">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="AG148" s="55">
         <v>27</v>
       </c>
       <c r="AH148" s="55">
         <v>1356</v>
       </c>
       <c r="AI148" s="55">
         <v>0</v>
       </c>
       <c r="AJ148" s="55">
         <v>0</v>
       </c>
       <c r="AK148" s="55">
         <v>9</v>
       </c>
-      <c r="AL148" s="55">
+      <c r="AL148" s="78">
         <v>1912</v>
       </c>
-      <c r="AM148" s="31"/>
-[...42 lines deleted...]
-      <c r="CD148" s="19"/>
+      <c r="AM148" s="31">
+        <v>98689</v>
+      </c>
+      <c r="AN148" s="31">
+        <v>98856</v>
+      </c>
+      <c r="AO148" s="31">
+        <v>18372</v>
+      </c>
+      <c r="AP148" s="31">
+        <v>47</v>
+      </c>
+      <c r="AQ148" s="31">
+        <v>160</v>
+      </c>
+      <c r="AR148" s="31">
+        <v>36</v>
+      </c>
+      <c r="AS148" s="31">
+        <v>255</v>
+      </c>
+      <c r="AT148" s="31">
+        <v>265</v>
+      </c>
+      <c r="AU148" s="31">
+        <v>4</v>
+      </c>
+      <c r="AV148" s="31">
+        <v>25167</v>
+      </c>
+      <c r="AW148" s="31">
+        <v>24014</v>
+      </c>
+      <c r="AX148" s="31">
+        <v>3844</v>
+      </c>
+      <c r="AY148" s="31">
+        <v>10288</v>
+      </c>
+      <c r="AZ148" s="31">
+        <v>10725</v>
+      </c>
+      <c r="BA148" s="31">
+        <v>762</v>
+      </c>
+      <c r="BB148" s="31">
+        <v>50099</v>
+      </c>
+      <c r="BC148" s="31">
+        <v>50861</v>
+      </c>
+      <c r="BD148" s="31">
+        <v>12544</v>
+      </c>
+      <c r="BE148" s="31">
+        <v>150</v>
+      </c>
+      <c r="BF148" s="31">
+        <v>150</v>
+      </c>
+      <c r="BG148" s="41">
+        <v>0</v>
+      </c>
+      <c r="BH148" s="31">
+        <v>97</v>
+      </c>
+      <c r="BI148" s="31">
+        <v>102</v>
+      </c>
+      <c r="BJ148" s="31">
+        <v>78</v>
+      </c>
+      <c r="BK148" s="31">
+        <v>386</v>
+      </c>
+      <c r="BL148" s="31">
+        <v>333</v>
+      </c>
+      <c r="BM148" s="31">
+        <v>223</v>
+      </c>
+      <c r="BN148" s="31">
+        <v>12199</v>
+      </c>
+      <c r="BO148" s="31">
+        <v>12247</v>
+      </c>
+      <c r="BP148" s="19">
+        <v>883</v>
+      </c>
+      <c r="BQ148" s="31">
+        <v>23824</v>
+      </c>
+      <c r="BR148" s="31">
+        <v>23879</v>
+      </c>
+      <c r="BS148" s="31">
+        <v>14200</v>
+      </c>
+      <c r="BT148" s="31">
+        <v>19337</v>
+      </c>
+      <c r="BU148" s="31">
+        <v>19419</v>
+      </c>
+      <c r="BV148" s="31">
+        <v>13628</v>
+      </c>
+      <c r="BW148" s="31">
+        <v>90</v>
+      </c>
+      <c r="BX148" s="31">
+        <v>95</v>
+      </c>
+      <c r="BY148" s="31">
+        <v>19</v>
+      </c>
+      <c r="BZ148" s="31">
+        <v>4396</v>
+      </c>
+      <c r="CA148" s="31">
+        <v>4364</v>
+      </c>
+      <c r="CB148" s="19">
+        <v>552</v>
+      </c>
+      <c r="CC148" s="31">
+        <v>2003</v>
+      </c>
+      <c r="CD148" s="19">
+        <v>2055</v>
+      </c>
       <c r="CF148" s="13" t="s">
-        <v>150</v>
+        <v>103</v>
       </c>
     </row>
     <row r="149" spans="1:85" ht="18.75" customHeight="1">
-      <c r="A149" s="39"/>
+      <c r="A149" s="39" t="s">
+        <v>143</v>
+      </c>
       <c r="B149" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C149" s="55">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D149" s="55">
-        <v>24823</v>
+        <v>25050</v>
       </c>
       <c r="E149" s="55">
-        <v>5029</v>
+        <v>5100</v>
       </c>
       <c r="F149" s="55">
-        <v>728253</v>
+        <v>736783</v>
       </c>
       <c r="G149" s="55">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H149" s="55">
-        <v>810</v>
+        <v>261</v>
       </c>
       <c r="I149" s="55">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="J149" s="55">
-        <v>53941</v>
+        <v>49556</v>
       </c>
       <c r="K149" s="55">
-        <v>174</v>
+        <v>87</v>
       </c>
       <c r="L149" s="55">
-        <v>19352</v>
+        <v>11681</v>
       </c>
       <c r="M149" s="55">
-        <v>4090</v>
+        <v>4156</v>
       </c>
       <c r="N149" s="55">
-        <v>520510</v>
+        <v>528844</v>
       </c>
       <c r="O149" s="55">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="P149" s="55">
-        <v>4224</v>
+        <v>10902</v>
       </c>
       <c r="Q149" s="55">
-        <v>650</v>
+        <v>674</v>
       </c>
       <c r="R149" s="55">
-        <v>119451</v>
+        <v>123595</v>
       </c>
       <c r="S149" s="55">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="T149" s="55">
-        <v>194</v>
+        <v>2206</v>
       </c>
       <c r="U149" s="55">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="V149" s="55">
-        <v>31325</v>
+        <v>31519</v>
       </c>
       <c r="W149" s="55">
         <v>0</v>
       </c>
       <c r="X149" s="55">
         <v>0</v>
       </c>
       <c r="Y149" s="55">
         <v>0</v>
       </c>
       <c r="Z149" s="55">
         <v>0</v>
       </c>
       <c r="AA149" s="55">
         <v>0</v>
       </c>
       <c r="AB149" s="55">
         <v>0</v>
       </c>
       <c r="AC149" s="55">
         <v>0</v>
       </c>
       <c r="AD149" s="55">
         <v>0</v>
       </c>
       <c r="AE149" s="55">
         <v>0</v>
       </c>
       <c r="AF149" s="55">
         <v>0</v>
       </c>
       <c r="AG149" s="55">
         <v>27</v>
       </c>
       <c r="AH149" s="55">
         <v>1356</v>
       </c>
       <c r="AI149" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ149" s="55">
         <v>0</v>
       </c>
       <c r="AK149" s="55">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1669</v>
+        <v>9</v>
+      </c>
+      <c r="AL149" s="78">
+        <v>1912</v>
       </c>
       <c r="AM149" s="31"/>
       <c r="AN149" s="31"/>
       <c r="AO149" s="31"/>
       <c r="AP149" s="31"/>
       <c r="AQ149" s="31"/>
       <c r="AR149" s="31"/>
       <c r="AS149" s="31"/>
       <c r="AT149" s="31"/>
       <c r="AU149" s="31"/>
       <c r="AV149" s="31"/>
       <c r="AW149" s="31"/>
       <c r="AX149" s="31"/>
       <c r="AY149" s="31"/>
       <c r="AZ149" s="31"/>
       <c r="BA149" s="31"/>
       <c r="BB149" s="31"/>
       <c r="BC149" s="31"/>
       <c r="BD149" s="31"/>
       <c r="BE149" s="31"/>
       <c r="BF149" s="31"/>
       <c r="BG149" s="16"/>
       <c r="BH149" s="31"/>
       <c r="BI149" s="31"/>
       <c r="BJ149" s="31"/>
       <c r="BK149" s="31"/>
       <c r="BL149" s="31"/>
       <c r="BM149" s="31"/>
       <c r="BN149" s="31"/>
       <c r="BO149" s="31"/>
       <c r="BP149" s="19"/>
       <c r="BQ149" s="31"/>
       <c r="BR149" s="31"/>
       <c r="BS149" s="31"/>
       <c r="BT149" s="31"/>
       <c r="BU149" s="31"/>
       <c r="BV149" s="31"/>
       <c r="BW149" s="31"/>
       <c r="BX149" s="31"/>
       <c r="BY149" s="31"/>
       <c r="BZ149" s="31"/>
       <c r="CA149" s="31"/>
       <c r="CB149" s="19"/>
       <c r="CC149" s="31"/>
       <c r="CD149" s="19"/>
       <c r="CF149" s="13" t="s">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="150" spans="1:85" ht="18.75" customHeight="1">
-      <c r="A150" s="50"/>
-[...1 lines deleted...]
-        <v>147</v>
+      <c r="A150" s="39"/>
+      <c r="B150" s="34" t="s">
+        <v>79</v>
       </c>
       <c r="C150" s="55">
-        <v>167</v>
+        <v>206</v>
       </c>
       <c r="D150" s="55">
-        <v>23582</v>
+        <v>24823</v>
       </c>
       <c r="E150" s="55">
-        <v>5242</v>
+        <v>5029</v>
       </c>
       <c r="F150" s="55">
-        <v>779462</v>
+        <v>728253</v>
       </c>
       <c r="G150" s="55">
+        <v>3</v>
+      </c>
+      <c r="H150" s="55">
+        <v>810</v>
+      </c>
+      <c r="I150" s="55">
+        <v>134</v>
+      </c>
+      <c r="J150" s="55">
+        <v>53941</v>
+      </c>
+      <c r="K150" s="55">
+        <v>174</v>
+      </c>
+      <c r="L150" s="55">
+        <v>19352</v>
+      </c>
+      <c r="M150" s="55">
+        <v>4090</v>
+      </c>
+      <c r="N150" s="55">
+        <v>520510</v>
+      </c>
+      <c r="O150" s="55">
+        <v>24</v>
+      </c>
+      <c r="P150" s="55">
+        <v>4224</v>
+      </c>
+      <c r="Q150" s="55">
+        <v>650</v>
+      </c>
+      <c r="R150" s="55">
+        <v>119451</v>
+      </c>
+      <c r="S150" s="55">
         <v>1</v>
       </c>
-      <c r="H150" s="55">
-[...34 lines deleted...]
-      </c>
       <c r="T150" s="55">
-        <v>2497</v>
+        <v>194</v>
       </c>
       <c r="U150" s="55">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="V150" s="55">
-        <v>28828</v>
+        <v>31325</v>
       </c>
       <c r="W150" s="55">
         <v>0</v>
       </c>
       <c r="X150" s="55">
         <v>0</v>
       </c>
       <c r="Y150" s="55">
         <v>0</v>
       </c>
       <c r="Z150" s="55">
         <v>0</v>
       </c>
       <c r="AA150" s="55">
         <v>0</v>
       </c>
       <c r="AB150" s="55">
         <v>0</v>
       </c>
       <c r="AC150" s="55">
         <v>0</v>
       </c>
       <c r="AD150" s="55">
         <v>0</v>
       </c>
       <c r="AE150" s="55">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AF150" s="55">
-        <v>446</v>
+        <v>0</v>
       </c>
       <c r="AG150" s="55">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="AH150" s="55">
-        <v>929</v>
+        <v>1356</v>
       </c>
       <c r="AI150" s="55">
         <v>4</v>
       </c>
       <c r="AJ150" s="55">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="AK150" s="55">
-        <v>1</v>
-[...136 lines deleted...]
-      <c r="CE150" s="39"/>
+        <v>5</v>
+      </c>
+      <c r="AL150" s="78">
+        <v>1669</v>
+      </c>
+      <c r="AM150" s="31"/>
+      <c r="AN150" s="31"/>
+      <c r="AO150" s="31"/>
+      <c r="AP150" s="31"/>
+      <c r="AQ150" s="31"/>
+      <c r="AR150" s="31"/>
+      <c r="AS150" s="31"/>
+      <c r="AT150" s="31"/>
+      <c r="AU150" s="31"/>
+      <c r="AV150" s="31"/>
+      <c r="AW150" s="31"/>
+      <c r="AX150" s="31"/>
+      <c r="AY150" s="31"/>
+      <c r="AZ150" s="31"/>
+      <c r="BA150" s="31"/>
+      <c r="BB150" s="31"/>
+      <c r="BC150" s="31"/>
+      <c r="BD150" s="31"/>
+      <c r="BE150" s="31"/>
+      <c r="BF150" s="31"/>
+      <c r="BG150" s="16"/>
+      <c r="BH150" s="31"/>
+      <c r="BI150" s="31"/>
+      <c r="BJ150" s="31"/>
+      <c r="BK150" s="31"/>
+      <c r="BL150" s="31"/>
+      <c r="BM150" s="31"/>
+      <c r="BN150" s="31"/>
+      <c r="BO150" s="31"/>
+      <c r="BP150" s="19"/>
+      <c r="BQ150" s="31"/>
+      <c r="BR150" s="31"/>
+      <c r="BS150" s="31"/>
+      <c r="BT150" s="31"/>
+      <c r="BU150" s="31"/>
+      <c r="BV150" s="31"/>
+      <c r="BW150" s="31"/>
+      <c r="BX150" s="31"/>
+      <c r="BY150" s="31"/>
+      <c r="BZ150" s="31"/>
+      <c r="CA150" s="31"/>
+      <c r="CB150" s="19"/>
+      <c r="CC150" s="31"/>
+      <c r="CD150" s="19"/>
       <c r="CF150" s="13" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:85" ht="18.75" customHeight="1">
-      <c r="A151" s="23"/>
-[...1 lines deleted...]
-        <v>148</v>
+      <c r="A151" s="50"/>
+      <c r="B151" s="51" t="s">
+        <v>147</v>
       </c>
       <c r="C151" s="55">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="D151" s="55">
-        <v>24401</v>
+        <v>23582</v>
       </c>
       <c r="E151" s="55">
-        <v>5135</v>
+        <v>5242</v>
       </c>
       <c r="F151" s="55">
-        <v>767956</v>
+        <v>779462</v>
       </c>
       <c r="G151" s="55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H151" s="55">
-        <v>1042</v>
+        <v>261</v>
       </c>
       <c r="I151" s="55">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="J151" s="55">
-        <v>52638</v>
+        <v>53681</v>
       </c>
       <c r="K151" s="55">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="L151" s="55">
-        <v>15042</v>
+        <v>13731</v>
       </c>
       <c r="M151" s="55">
-        <v>4234</v>
+        <v>4342</v>
       </c>
       <c r="N151" s="55">
-        <v>568015</v>
+        <v>580514</v>
       </c>
       <c r="O151" s="55">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="P151" s="55">
-        <v>4341</v>
+        <v>5046</v>
       </c>
       <c r="Q151" s="55">
-        <v>657</v>
+        <v>636</v>
       </c>
       <c r="R151" s="55">
-        <v>121454</v>
+        <v>115442</v>
       </c>
       <c r="S151" s="55">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="T151" s="55">
-        <v>3976</v>
+        <v>2497</v>
       </c>
       <c r="U151" s="55">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="V151" s="55">
-        <v>24852</v>
+        <v>28828</v>
       </c>
       <c r="W151" s="55">
         <v>0</v>
       </c>
       <c r="X151" s="55">
         <v>0</v>
       </c>
       <c r="Y151" s="55">
         <v>0</v>
       </c>
       <c r="Z151" s="55">
         <v>0</v>
       </c>
       <c r="AA151" s="55">
         <v>0</v>
       </c>
       <c r="AB151" s="55">
         <v>0</v>
       </c>
       <c r="AC151" s="55">
         <v>0</v>
       </c>
       <c r="AD151" s="55">
         <v>0</v>
       </c>
       <c r="AE151" s="55">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AF151" s="55">
-        <v>0</v>
+        <v>446</v>
       </c>
       <c r="AG151" s="55">
         <v>18</v>
       </c>
       <c r="AH151" s="55">
         <v>929</v>
       </c>
       <c r="AI151" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ151" s="55">
-        <v>0</v>
+        <v>1602</v>
       </c>
       <c r="AK151" s="55">
         <v>1</v>
       </c>
       <c r="AL151" s="55">
         <v>68</v>
       </c>
-      <c r="AM151" s="39"/>
-[...2 lines deleted...]
-      <c r="CE151" s="61"/>
+      <c r="AM151" s="57">
+        <v>103861</v>
+      </c>
+      <c r="AN151" s="58">
+        <v>104986</v>
+      </c>
+      <c r="AO151" s="58">
+        <v>17248</v>
+      </c>
+      <c r="AP151" s="58">
+        <v>28</v>
+      </c>
+      <c r="AQ151" s="59">
+        <v>20</v>
+      </c>
+      <c r="AR151" s="59">
+        <v>44</v>
+      </c>
+      <c r="AS151" s="58">
+        <v>414</v>
+      </c>
+      <c r="AT151" s="58">
+        <v>414</v>
+      </c>
+      <c r="AU151" s="59">
+        <v>4</v>
+      </c>
+      <c r="AV151" s="58">
+        <v>25958</v>
+      </c>
+      <c r="AW151" s="58">
+        <v>26964</v>
+      </c>
+      <c r="AX151" s="58">
+        <v>2837</v>
+      </c>
+      <c r="AY151" s="58">
+        <v>8975</v>
+      </c>
+      <c r="AZ151" s="58">
+        <v>8795</v>
+      </c>
+      <c r="BA151" s="59">
+        <v>942</v>
+      </c>
+      <c r="BB151" s="58">
+        <v>55116</v>
+      </c>
+      <c r="BC151" s="58">
+        <v>55675</v>
+      </c>
+      <c r="BD151" s="58">
+        <v>11984</v>
+      </c>
+      <c r="BE151" s="59">
+        <v>539</v>
+      </c>
+      <c r="BF151" s="59">
+        <v>539</v>
+      </c>
+      <c r="BG151" s="60">
+        <v>0</v>
+      </c>
+      <c r="BH151" s="59">
+        <v>82</v>
+      </c>
+      <c r="BI151" s="59">
+        <v>96</v>
+      </c>
+      <c r="BJ151" s="59">
+        <v>65</v>
+      </c>
+      <c r="BK151" s="59">
+        <v>456</v>
+      </c>
+      <c r="BL151" s="59">
+        <v>212</v>
+      </c>
+      <c r="BM151" s="59">
+        <v>467</v>
+      </c>
+      <c r="BN151" s="58">
+        <v>12294</v>
+      </c>
+      <c r="BO151" s="58">
+        <v>12271</v>
+      </c>
+      <c r="BP151" s="59">
+        <v>905</v>
+      </c>
+      <c r="BQ151" s="57">
+        <v>47715</v>
+      </c>
+      <c r="BR151" s="58">
+        <v>48732</v>
+      </c>
+      <c r="BS151" s="58">
+        <v>13184</v>
+      </c>
+      <c r="BT151" s="58">
+        <v>43482</v>
+      </c>
+      <c r="BU151" s="58">
+        <v>44532</v>
+      </c>
+      <c r="BV151" s="58">
+        <v>12578</v>
+      </c>
+      <c r="BW151" s="58">
+        <v>161</v>
+      </c>
+      <c r="BX151" s="59">
+        <v>148</v>
+      </c>
+      <c r="BY151" s="59">
+        <v>32</v>
+      </c>
+      <c r="BZ151" s="58">
+        <v>4072</v>
+      </c>
+      <c r="CA151" s="58">
+        <v>4051</v>
+      </c>
+      <c r="CB151" s="59">
+        <v>573</v>
+      </c>
+      <c r="CC151" s="57">
+        <v>2077</v>
+      </c>
+      <c r="CD151" s="58">
+        <v>1287</v>
+      </c>
+      <c r="CE151" s="39"/>
       <c r="CF151" s="13" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="CG151" s="39"/>
+        <v>82</v>
+      </c>
     </row>
     <row r="152" spans="1:85" ht="18.75" customHeight="1">
       <c r="A152" s="23"/>
-      <c r="B152" s="51" t="s">
-        <v>85</v>
+      <c r="B152" s="23" t="s">
+        <v>148</v>
       </c>
       <c r="C152" s="55">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="D152" s="55">
-        <v>24551</v>
+        <v>24401</v>
       </c>
       <c r="E152" s="55">
-        <v>5019</v>
+        <v>5135</v>
       </c>
       <c r="F152" s="55">
-        <v>748391</v>
+        <v>767956</v>
       </c>
       <c r="G152" s="55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H152" s="55">
-        <v>261</v>
+        <v>1042</v>
       </c>
       <c r="I152" s="55">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J152" s="55">
-        <v>52378</v>
+        <v>52638</v>
       </c>
       <c r="K152" s="55">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="L152" s="55">
-        <v>11181</v>
+        <v>15042</v>
       </c>
       <c r="M152" s="55">
-        <v>4177</v>
+        <v>4234</v>
       </c>
       <c r="N152" s="55">
-        <v>561217</v>
+        <v>568015</v>
       </c>
       <c r="O152" s="55">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="P152" s="55">
-        <v>8113</v>
+        <v>4341</v>
       </c>
       <c r="Q152" s="55">
-        <v>611</v>
+        <v>657</v>
       </c>
       <c r="R152" s="55">
-        <v>113341</v>
+        <v>121454</v>
       </c>
       <c r="S152" s="55">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="T152" s="55">
-        <v>4996</v>
+        <v>3976</v>
       </c>
       <c r="U152" s="55">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="V152" s="55">
-        <v>20296</v>
+        <v>24852</v>
       </c>
       <c r="W152" s="55">
         <v>0</v>
       </c>
       <c r="X152" s="55">
         <v>0</v>
       </c>
       <c r="Y152" s="55">
         <v>0</v>
       </c>
       <c r="Z152" s="55">
         <v>0</v>
       </c>
       <c r="AA152" s="55">
         <v>0</v>
       </c>
       <c r="AB152" s="55">
         <v>0</v>
       </c>
       <c r="AC152" s="55">
         <v>0</v>
       </c>
       <c r="AD152" s="55">
         <v>0</v>
       </c>
       <c r="AE152" s="55">
         <v>0</v>
       </c>
       <c r="AF152" s="55">
         <v>0</v>
       </c>
       <c r="AG152" s="55">
         <v>18</v>
       </c>
       <c r="AH152" s="55">
         <v>929</v>
       </c>
       <c r="AI152" s="55">
         <v>0</v>
       </c>
       <c r="AJ152" s="55">
         <v>0</v>
       </c>
       <c r="AK152" s="55">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AL152" s="55">
-        <v>229</v>
-[...45 lines deleted...]
-      <c r="CE152" s="62"/>
+        <v>68</v>
+      </c>
+      <c r="AM152" s="39"/>
+      <c r="BQ152" s="39"/>
+      <c r="CC152" s="39"/>
+      <c r="CE152" s="61"/>
       <c r="CF152" s="13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="CG152" s="23"/>
+        <v>84</v>
+      </c>
+      <c r="CG152" s="39"/>
     </row>
     <row r="153" spans="1:85" ht="18.75" customHeight="1">
       <c r="A153" s="23"/>
-      <c r="B153" s="46" t="s">
-        <v>87</v>
+      <c r="B153" s="51" t="s">
+        <v>85</v>
       </c>
       <c r="C153" s="55">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="D153" s="55">
-        <v>22126</v>
+        <v>24551</v>
       </c>
       <c r="E153" s="55">
-        <v>4935</v>
+        <v>5019</v>
       </c>
       <c r="F153" s="55">
-        <v>737939</v>
+        <v>748391</v>
       </c>
       <c r="G153" s="55">
         <v>1</v>
       </c>
       <c r="H153" s="55">
-        <v>186</v>
+        <v>261</v>
       </c>
       <c r="I153" s="55">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J153" s="55">
-        <v>52196</v>
+        <v>52378</v>
       </c>
       <c r="K153" s="55">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="L153" s="55">
-        <v>15227</v>
+        <v>11181</v>
       </c>
       <c r="M153" s="55">
-        <v>4133</v>
+        <v>4177</v>
       </c>
       <c r="N153" s="55">
-        <v>557659</v>
+        <v>561217</v>
       </c>
       <c r="O153" s="55">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="P153" s="55">
-        <v>3961</v>
+        <v>8113</v>
       </c>
       <c r="Q153" s="55">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="R153" s="55">
-        <v>109381</v>
+        <v>113341</v>
       </c>
       <c r="S153" s="55">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="T153" s="55">
-        <v>2307</v>
+        <v>4996</v>
       </c>
       <c r="U153" s="55">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="V153" s="55">
-        <v>17989</v>
+        <v>20296</v>
       </c>
       <c r="W153" s="55">
         <v>0</v>
       </c>
       <c r="X153" s="55">
         <v>0</v>
       </c>
       <c r="Y153" s="55">
         <v>0</v>
       </c>
       <c r="Z153" s="55">
         <v>0</v>
       </c>
       <c r="AA153" s="55">
         <v>0</v>
       </c>
       <c r="AB153" s="55">
         <v>0</v>
       </c>
       <c r="AC153" s="55">
         <v>0</v>
       </c>
       <c r="AD153" s="55">
         <v>0</v>
       </c>
       <c r="AE153" s="55">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AF153" s="55">
-        <v>446</v>
+        <v>0</v>
       </c>
       <c r="AG153" s="55">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="AH153" s="55">
-        <v>484</v>
+        <v>929</v>
       </c>
       <c r="AI153" s="55">
         <v>0</v>
       </c>
       <c r="AJ153" s="55">
         <v>0</v>
       </c>
       <c r="AK153" s="55">
         <v>5</v>
       </c>
       <c r="AL153" s="55">
         <v>229</v>
       </c>
-      <c r="AM153" s="62">
-[...131 lines deleted...]
-      <c r="CE153" s="63"/>
+      <c r="AM153" s="62"/>
+      <c r="AN153" s="63"/>
+      <c r="AO153" s="63"/>
+      <c r="AP153" s="63"/>
+      <c r="AQ153" s="63"/>
+      <c r="AR153" s="63"/>
+      <c r="AS153" s="63"/>
+      <c r="AT153" s="63"/>
+      <c r="AU153" s="63"/>
+      <c r="AV153" s="63"/>
+      <c r="AW153" s="63"/>
+      <c r="AX153" s="63"/>
+      <c r="AY153" s="63"/>
+      <c r="AZ153" s="63"/>
+      <c r="BA153" s="63"/>
+      <c r="BB153" s="63"/>
+      <c r="BC153" s="63"/>
+      <c r="BD153" s="63"/>
+      <c r="BE153" s="63"/>
+      <c r="BF153" s="63"/>
+      <c r="BG153" s="63"/>
+      <c r="BH153" s="63"/>
+      <c r="BI153" s="63"/>
+      <c r="BJ153" s="63"/>
+      <c r="BK153" s="63"/>
+      <c r="BL153" s="63"/>
+      <c r="BM153" s="63"/>
+      <c r="BN153" s="63"/>
+      <c r="BO153" s="63"/>
+      <c r="BP153" s="63"/>
+      <c r="BQ153" s="62"/>
+      <c r="BR153" s="63"/>
+      <c r="BS153" s="63"/>
+      <c r="BT153" s="63"/>
+      <c r="BU153" s="63"/>
+      <c r="BV153" s="63"/>
+      <c r="BW153" s="63"/>
+      <c r="BX153" s="63"/>
+      <c r="BY153" s="63"/>
+      <c r="BZ153" s="63"/>
+      <c r="CA153" s="63"/>
+      <c r="CB153" s="63"/>
+      <c r="CC153" s="62"/>
+      <c r="CD153" s="64"/>
+      <c r="CE153" s="62"/>
       <c r="CF153" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="CG153" s="23"/>
     </row>
     <row r="154" spans="1:85" ht="18.75" customHeight="1">
       <c r="A154" s="23"/>
-      <c r="B154" s="51" t="s">
-        <v>149</v>
+      <c r="B154" s="46" t="s">
+        <v>87</v>
       </c>
       <c r="C154" s="55">
-        <v>139</v>
+        <v>181</v>
       </c>
       <c r="D154" s="55">
-        <v>20063</v>
+        <v>22126</v>
       </c>
       <c r="E154" s="55">
-        <v>5023</v>
+        <v>4935</v>
       </c>
       <c r="F154" s="55">
-        <v>760204</v>
+        <v>737939</v>
       </c>
       <c r="G154" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H154" s="55">
-        <v>371</v>
+        <v>186</v>
       </c>
       <c r="I154" s="55">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="J154" s="55">
-        <v>52748</v>
+        <v>52196</v>
       </c>
       <c r="K154" s="55">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="L154" s="55">
-        <v>8489</v>
+        <v>15227</v>
       </c>
       <c r="M154" s="55">
-        <v>4226</v>
+        <v>4133</v>
       </c>
       <c r="N154" s="55">
-        <v>578870</v>
+        <v>557659</v>
       </c>
       <c r="O154" s="55">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="P154" s="55">
-        <v>10133</v>
+        <v>3961</v>
       </c>
       <c r="Q154" s="55">
-        <v>549</v>
+        <v>591</v>
       </c>
       <c r="R154" s="55">
-        <v>102651</v>
+        <v>109381</v>
       </c>
       <c r="S154" s="55">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="T154" s="55">
-        <v>1069</v>
+        <v>2307</v>
       </c>
       <c r="U154" s="55">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="V154" s="55">
-        <v>16906</v>
+        <v>17989</v>
       </c>
       <c r="W154" s="55">
         <v>0</v>
       </c>
       <c r="X154" s="55">
         <v>0</v>
       </c>
       <c r="Y154" s="55">
         <v>0</v>
       </c>
       <c r="Z154" s="55">
         <v>0</v>
       </c>
       <c r="AA154" s="55">
         <v>0</v>
       </c>
       <c r="AB154" s="55">
         <v>0</v>
       </c>
       <c r="AC154" s="55">
         <v>0</v>
       </c>
       <c r="AD154" s="55">
         <v>0</v>
       </c>
       <c r="AE154" s="55">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AF154" s="55">
-        <v>0</v>
+        <v>446</v>
       </c>
       <c r="AG154" s="55">
+        <v>9</v>
+      </c>
+      <c r="AH154" s="55">
+        <v>484</v>
+      </c>
+      <c r="AI154" s="55">
+        <v>0</v>
+      </c>
+      <c r="AJ154" s="55">
+        <v>0</v>
+      </c>
+      <c r="AK154" s="55">
+        <v>5</v>
+      </c>
+      <c r="AL154" s="55">
+        <v>229</v>
+      </c>
+      <c r="AM154" s="62">
+        <v>88275</v>
+      </c>
+      <c r="AN154" s="63">
+        <v>87655</v>
+      </c>
+      <c r="AO154" s="63">
+        <v>17867</v>
+      </c>
+      <c r="AP154" s="63">
+        <v>29</v>
+      </c>
+      <c r="AQ154" s="63">
+        <v>29</v>
+      </c>
+      <c r="AR154" s="63">
+        <v>44</v>
+      </c>
+      <c r="AS154" s="63">
+        <v>211</v>
+      </c>
+      <c r="AT154" s="63">
+        <v>189</v>
+      </c>
+      <c r="AU154" s="63">
+        <v>25</v>
+      </c>
+      <c r="AV154" s="63">
+        <v>24264</v>
+      </c>
+      <c r="AW154" s="63">
+        <v>23634</v>
+      </c>
+      <c r="AX154" s="63">
+        <v>3466</v>
+      </c>
+      <c r="AY154" s="63">
+        <v>9449</v>
+      </c>
+      <c r="AZ154" s="63">
+        <v>9601</v>
+      </c>
+      <c r="BA154" s="63">
+        <v>790</v>
+      </c>
+      <c r="BB154" s="63">
+        <v>43012</v>
+      </c>
+      <c r="BC154" s="63">
+        <v>42626</v>
+      </c>
+      <c r="BD154" s="63">
+        <v>12370</v>
+      </c>
+      <c r="BE154" s="63">
+        <v>141</v>
+      </c>
+      <c r="BF154" s="63">
+        <v>141</v>
+      </c>
+      <c r="BG154" s="63">
+        <v>0</v>
+      </c>
+      <c r="BH154" s="63">
+        <v>108</v>
+      </c>
+      <c r="BI154" s="63">
+        <v>116</v>
+      </c>
+      <c r="BJ154" s="63">
+        <v>57</v>
+      </c>
+      <c r="BK154" s="63">
+        <v>479</v>
+      </c>
+      <c r="BL154" s="63">
+        <v>584</v>
+      </c>
+      <c r="BM154" s="63">
+        <v>361</v>
+      </c>
+      <c r="BN154" s="63">
+        <v>10583</v>
+      </c>
+      <c r="BO154" s="63">
+        <v>10735</v>
+      </c>
+      <c r="BP154" s="63">
+        <v>753</v>
+      </c>
+      <c r="BQ154" s="62">
+        <v>23402</v>
+      </c>
+      <c r="BR154" s="63">
+        <v>22329</v>
+      </c>
+      <c r="BS154" s="63">
+        <v>14257</v>
+      </c>
+      <c r="BT154" s="63">
+        <v>18764</v>
+      </c>
+      <c r="BU154" s="63">
+        <v>17531</v>
+      </c>
+      <c r="BV154" s="63">
+        <v>13812</v>
+      </c>
+      <c r="BW154" s="63">
+        <v>281</v>
+      </c>
+      <c r="BX154" s="63">
+        <v>281</v>
+      </c>
+      <c r="BY154" s="63">
         <v>33</v>
       </c>
-      <c r="AH154" s="55">
-[...57 lines deleted...]
-      <c r="CD154" s="13"/>
+      <c r="BZ154" s="63">
+        <v>4357</v>
+      </c>
+      <c r="CA154" s="63">
+        <v>4517</v>
+      </c>
+      <c r="CB154" s="63">
+        <v>413</v>
+      </c>
+      <c r="CC154" s="39">
+        <v>482</v>
+      </c>
+      <c r="CD154" s="64">
+        <v>3811</v>
+      </c>
       <c r="CE154" s="63"/>
       <c r="CF154" s="13" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
       <c r="CG154" s="23"/>
     </row>
     <row r="155" spans="1:85" ht="18.75" customHeight="1">
       <c r="A155" s="23"/>
       <c r="B155" s="51" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="C155" s="55">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="D155" s="55">
-        <v>18864</v>
+        <v>20063</v>
       </c>
       <c r="E155" s="55">
-        <v>4992</v>
+        <v>5023</v>
       </c>
       <c r="F155" s="55">
-        <v>757804</v>
+        <v>760204</v>
       </c>
       <c r="G155" s="55">
+        <v>2</v>
+      </c>
+      <c r="H155" s="55">
+        <v>371</v>
+      </c>
+      <c r="I155" s="55">
+        <v>128</v>
+      </c>
+      <c r="J155" s="55">
+        <v>52748</v>
+      </c>
+      <c r="K155" s="55">
+        <v>79</v>
+      </c>
+      <c r="L155" s="55">
+        <v>8489</v>
+      </c>
+      <c r="M155" s="55">
+        <v>4226</v>
+      </c>
+      <c r="N155" s="55">
+        <v>578870</v>
+      </c>
+      <c r="O155" s="55">
+        <v>54</v>
+      </c>
+      <c r="P155" s="55">
+        <v>10133</v>
+      </c>
+      <c r="Q155" s="55">
+        <v>549</v>
+      </c>
+      <c r="R155" s="55">
+        <v>102651</v>
+      </c>
+      <c r="S155" s="55">
         <v>4</v>
       </c>
-      <c r="H155" s="55">
-[...34 lines deleted...]
-      </c>
       <c r="T155" s="55">
-        <v>1745</v>
+        <v>1069</v>
       </c>
       <c r="U155" s="55">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="V155" s="55">
-        <v>15161</v>
+        <v>16906</v>
       </c>
       <c r="W155" s="55">
         <v>0</v>
       </c>
       <c r="X155" s="55">
         <v>0</v>
       </c>
       <c r="Y155" s="55">
         <v>0</v>
       </c>
       <c r="Z155" s="55">
         <v>0</v>
       </c>
       <c r="AA155" s="55">
         <v>0</v>
       </c>
       <c r="AB155" s="55">
         <v>0</v>
       </c>
       <c r="AC155" s="55">
         <v>0</v>
       </c>
       <c r="AD155" s="55">
         <v>0</v>
       </c>
       <c r="AE155" s="55">
         <v>0</v>
       </c>
       <c r="AF155" s="55">
         <v>0</v>
       </c>
       <c r="AG155" s="55">
         <v>33</v>
       </c>
       <c r="AH155" s="55">
         <v>2287</v>
       </c>
       <c r="AI155" s="55">
         <v>0</v>
       </c>
       <c r="AJ155" s="55">
         <v>0</v>
       </c>
       <c r="AK155" s="55">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AL155" s="55">
-        <v>6819</v>
+        <v>6742</v>
       </c>
       <c r="AM155" s="39"/>
       <c r="AN155" s="23"/>
       <c r="AO155" s="23"/>
       <c r="AP155" s="23"/>
       <c r="AQ155" s="23"/>
       <c r="AR155" s="23"/>
       <c r="AS155" s="23"/>
       <c r="AT155" s="23"/>
       <c r="AU155" s="23"/>
       <c r="AV155" s="23"/>
       <c r="AW155" s="23"/>
       <c r="AX155" s="23"/>
       <c r="AY155" s="23"/>
       <c r="AZ155" s="23"/>
       <c r="BA155" s="23"/>
       <c r="BB155" s="23"/>
       <c r="BC155" s="23"/>
       <c r="BD155" s="23"/>
       <c r="BE155" s="23"/>
       <c r="BF155" s="23"/>
       <c r="BG155" s="23"/>
       <c r="BH155" s="23"/>
       <c r="BI155" s="23"/>
       <c r="BJ155" s="23"/>
       <c r="BK155" s="23"/>
       <c r="BL155" s="23"/>
       <c r="BM155" s="23"/>
       <c r="BN155" s="23"/>
       <c r="BO155" s="23"/>
       <c r="BP155" s="13"/>
       <c r="BQ155" s="23"/>
       <c r="BR155" s="23"/>
       <c r="BS155" s="23"/>
       <c r="BT155" s="23"/>
       <c r="BU155" s="23"/>
       <c r="BV155" s="23"/>
       <c r="BW155" s="23"/>
       <c r="BX155" s="23"/>
       <c r="BY155" s="23"/>
       <c r="BZ155" s="23"/>
       <c r="CA155" s="23"/>
       <c r="CB155" s="13"/>
       <c r="CC155" s="23"/>
       <c r="CD155" s="13"/>
       <c r="CE155" s="63"/>
       <c r="CF155" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="CG155" s="23"/>
     </row>
     <row r="156" spans="1:85" ht="18.75" customHeight="1">
       <c r="A156" s="23"/>
       <c r="B156" s="51" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C156" s="55">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D156" s="55">
-        <v>14808</v>
+        <v>18864</v>
       </c>
       <c r="E156" s="55">
-        <v>4912</v>
+        <v>4992</v>
       </c>
       <c r="F156" s="55">
-        <v>747497</v>
+        <v>757804</v>
       </c>
       <c r="G156" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H156" s="55">
-        <v>371</v>
+        <v>684</v>
       </c>
       <c r="I156" s="55">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J156" s="55">
-        <v>51692</v>
+        <v>52064</v>
       </c>
       <c r="K156" s="55">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L156" s="55">
-        <v>9245</v>
+        <v>11352</v>
       </c>
       <c r="M156" s="55">
-        <v>4184</v>
+        <v>4234</v>
       </c>
       <c r="N156" s="55">
-        <v>579079</v>
+        <v>583905</v>
       </c>
       <c r="O156" s="55">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P156" s="55">
-        <v>4122</v>
+        <v>5082</v>
       </c>
       <c r="Q156" s="55">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="R156" s="55">
-        <v>93526</v>
+        <v>97568</v>
       </c>
       <c r="S156" s="55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="T156" s="55">
-        <v>1069</v>
+        <v>1745</v>
       </c>
       <c r="U156" s="55">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="V156" s="55">
-        <v>14092</v>
+        <v>15161</v>
       </c>
       <c r="W156" s="55">
         <v>0</v>
       </c>
       <c r="X156" s="55">
         <v>0</v>
       </c>
       <c r="Y156" s="55">
         <v>0</v>
       </c>
       <c r="Z156" s="55">
         <v>0</v>
       </c>
       <c r="AA156" s="55">
         <v>0</v>
       </c>
       <c r="AB156" s="55">
         <v>0</v>
       </c>
       <c r="AC156" s="55">
         <v>0</v>
       </c>
       <c r="AD156" s="55">
         <v>0</v>
       </c>
       <c r="AE156" s="55">
         <v>0</v>
       </c>
       <c r="AF156" s="55">
         <v>0</v>
       </c>
       <c r="AG156" s="55">
         <v>33</v>
       </c>
       <c r="AH156" s="55">
         <v>2287</v>
       </c>
       <c r="AI156" s="55">
         <v>0</v>
       </c>
       <c r="AJ156" s="55">
         <v>0</v>
       </c>
       <c r="AK156" s="55">
         <v>22</v>
       </c>
       <c r="AL156" s="55">
         <v>6819</v>
       </c>
-      <c r="AM156" s="32">
-[...131 lines deleted...]
-      <c r="CE156" s="62"/>
+      <c r="AM156" s="39"/>
+      <c r="AN156" s="23"/>
+      <c r="AO156" s="23"/>
+      <c r="AP156" s="23"/>
+      <c r="AQ156" s="23"/>
+      <c r="AR156" s="23"/>
+      <c r="AS156" s="23"/>
+      <c r="AT156" s="23"/>
+      <c r="AU156" s="23"/>
+      <c r="AV156" s="23"/>
+      <c r="AW156" s="23"/>
+      <c r="AX156" s="23"/>
+      <c r="AY156" s="23"/>
+      <c r="AZ156" s="23"/>
+      <c r="BA156" s="23"/>
+      <c r="BB156" s="23"/>
+      <c r="BC156" s="23"/>
+      <c r="BD156" s="23"/>
+      <c r="BE156" s="23"/>
+      <c r="BF156" s="23"/>
+      <c r="BG156" s="23"/>
+      <c r="BH156" s="23"/>
+      <c r="BI156" s="23"/>
+      <c r="BJ156" s="23"/>
+      <c r="BK156" s="23"/>
+      <c r="BL156" s="23"/>
+      <c r="BM156" s="23"/>
+      <c r="BN156" s="23"/>
+      <c r="BO156" s="23"/>
+      <c r="BP156" s="13"/>
+      <c r="BQ156" s="23"/>
+      <c r="BR156" s="23"/>
+      <c r="BS156" s="23"/>
+      <c r="BT156" s="23"/>
+      <c r="BU156" s="23"/>
+      <c r="BV156" s="23"/>
+      <c r="BW156" s="23"/>
+      <c r="BX156" s="23"/>
+      <c r="BY156" s="23"/>
+      <c r="BZ156" s="23"/>
+      <c r="CA156" s="23"/>
+      <c r="CB156" s="13"/>
+      <c r="CC156" s="23"/>
+      <c r="CD156" s="13"/>
+      <c r="CE156" s="63"/>
       <c r="CF156" s="13" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="CG156" s="23"/>
     </row>
     <row r="157" spans="1:85" ht="18.75" customHeight="1">
+      <c r="A157" s="23"/>
       <c r="B157" s="51" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C157" s="55">
-        <v>143</v>
+        <v>110</v>
       </c>
       <c r="D157" s="55">
-        <v>19877</v>
+        <v>14808</v>
       </c>
       <c r="E157" s="55">
-        <v>4786</v>
+        <v>4912</v>
       </c>
       <c r="F157" s="55">
-        <v>728946</v>
+        <v>747497</v>
       </c>
       <c r="G157" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H157" s="55">
-        <v>557</v>
+        <v>371</v>
       </c>
       <c r="I157" s="55">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J157" s="55">
-        <v>51135</v>
+        <v>51692</v>
       </c>
       <c r="K157" s="55">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="L157" s="55">
-        <v>10607</v>
+        <v>9245</v>
       </c>
       <c r="M157" s="55">
-        <v>4107</v>
+        <v>4184</v>
       </c>
       <c r="N157" s="55">
-        <v>569793</v>
+        <v>579079</v>
       </c>
       <c r="O157" s="55">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="P157" s="55">
-        <v>7033</v>
+        <v>4122</v>
       </c>
       <c r="Q157" s="55">
-        <v>457</v>
+        <v>497</v>
       </c>
       <c r="R157" s="55">
-        <v>86499</v>
+        <v>93526</v>
       </c>
       <c r="S157" s="55">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="T157" s="55">
-        <v>1680</v>
+        <v>1069</v>
       </c>
       <c r="U157" s="55">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="V157" s="55">
-        <v>12413</v>
+        <v>14092</v>
       </c>
       <c r="W157" s="55">
         <v>0</v>
       </c>
       <c r="X157" s="55">
         <v>0</v>
       </c>
       <c r="Y157" s="55">
         <v>0</v>
       </c>
       <c r="Z157" s="55">
         <v>0</v>
       </c>
       <c r="AA157" s="55">
         <v>0</v>
       </c>
       <c r="AB157" s="55">
         <v>0</v>
       </c>
       <c r="AC157" s="55">
         <v>0</v>
       </c>
       <c r="AD157" s="55">
         <v>0</v>
       </c>
       <c r="AE157" s="55">
         <v>0</v>
       </c>
       <c r="AF157" s="55">
         <v>0</v>
       </c>
       <c r="AG157" s="55">
         <v>33</v>
       </c>
       <c r="AH157" s="55">
         <v>2287</v>
       </c>
       <c r="AI157" s="55">
         <v>0</v>
       </c>
       <c r="AJ157" s="55">
         <v>0</v>
       </c>
       <c r="AK157" s="55">
         <v>22</v>
       </c>
       <c r="AL157" s="55">
         <v>6819</v>
       </c>
-      <c r="AM157" s="39"/>
-[...1 lines deleted...]
-      <c r="CC157" s="39"/>
+      <c r="AM157" s="32">
+        <v>87181</v>
+      </c>
+      <c r="AN157" s="26">
+        <v>90329</v>
+      </c>
+      <c r="AO157" s="26">
+        <v>14720</v>
+      </c>
+      <c r="AP157" s="26">
+        <v>20</v>
+      </c>
+      <c r="AQ157" s="26">
+        <v>58</v>
+      </c>
+      <c r="AR157" s="26">
+        <v>6</v>
+      </c>
+      <c r="AS157" s="26">
+        <v>245</v>
+      </c>
+      <c r="AT157" s="26">
+        <v>236</v>
+      </c>
+      <c r="AU157" s="26">
+        <v>34</v>
+      </c>
+      <c r="AV157" s="26">
+        <v>23621</v>
+      </c>
+      <c r="AW157" s="26">
+        <v>24231</v>
+      </c>
+      <c r="AX157" s="26">
+        <v>2857</v>
+      </c>
+      <c r="AY157" s="26">
+        <v>8972</v>
+      </c>
+      <c r="AZ157" s="26">
+        <v>8894</v>
+      </c>
+      <c r="BA157" s="26">
+        <v>868</v>
+      </c>
+      <c r="BB157" s="26">
+        <v>42286</v>
+      </c>
+      <c r="BC157" s="26">
+        <v>44870</v>
+      </c>
+      <c r="BD157" s="26">
+        <v>9786</v>
+      </c>
+      <c r="BE157" s="26">
+        <v>98</v>
+      </c>
+      <c r="BF157" s="26">
+        <v>98</v>
+      </c>
+      <c r="BG157" s="65">
+        <v>0</v>
+      </c>
+      <c r="BH157" s="65">
+        <v>104</v>
+      </c>
+      <c r="BI157" s="65">
+        <v>110</v>
+      </c>
+      <c r="BJ157" s="65">
+        <v>50</v>
+      </c>
+      <c r="BK157" s="65">
+        <v>731</v>
+      </c>
+      <c r="BL157" s="65">
+        <v>543</v>
+      </c>
+      <c r="BM157" s="65">
+        <v>548</v>
+      </c>
+      <c r="BN157" s="65">
+        <v>11104</v>
+      </c>
+      <c r="BO157" s="65">
+        <v>11287</v>
+      </c>
+      <c r="BP157" s="65">
+        <v>570</v>
+      </c>
+      <c r="BQ157" s="32">
+        <v>25755</v>
+      </c>
+      <c r="BR157" s="26">
+        <v>25961</v>
+      </c>
+      <c r="BS157" s="65">
+        <v>14051</v>
+      </c>
+      <c r="BT157" s="65">
+        <v>21324</v>
+      </c>
+      <c r="BU157" s="26">
+        <v>21440</v>
+      </c>
+      <c r="BV157" s="26">
+        <v>13696</v>
+      </c>
+      <c r="BW157" s="26">
+        <v>162</v>
+      </c>
+      <c r="BX157" s="26">
+        <v>166</v>
+      </c>
+      <c r="BY157" s="26">
+        <v>29</v>
+      </c>
+      <c r="BZ157" s="26">
+        <v>4268</v>
+      </c>
+      <c r="CA157" s="26">
+        <v>4356</v>
+      </c>
+      <c r="CB157" s="26">
+        <v>326</v>
+      </c>
+      <c r="CC157" s="32">
+        <v>812</v>
+      </c>
+      <c r="CD157" s="26">
+        <v>8009</v>
+      </c>
       <c r="CE157" s="62"/>
       <c r="CF157" s="13" t="s">
-        <v>134</v>
-      </c>
+        <v>95</v>
+      </c>
+      <c r="CG157" s="23"/>
     </row>
     <row r="158" spans="1:85" ht="18.75" customHeight="1">
       <c r="B158" s="51" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="C158" s="55">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="D158" s="55">
-        <v>24567</v>
+        <v>19877</v>
       </c>
       <c r="E158" s="55">
-        <v>4642</v>
+        <v>4786</v>
       </c>
       <c r="F158" s="55">
-        <v>706332</v>
+        <v>728946</v>
       </c>
       <c r="G158" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H158" s="55">
-        <v>0</v>
+        <v>557</v>
       </c>
       <c r="I158" s="55">
         <v>119</v>
       </c>
       <c r="J158" s="55">
         <v>51135</v>
       </c>
       <c r="K158" s="55">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="L158" s="55">
-        <v>12983</v>
+        <v>10607</v>
       </c>
       <c r="M158" s="55">
-        <v>4026</v>
+        <v>4107</v>
       </c>
       <c r="N158" s="55">
-        <v>558698</v>
+        <v>569793</v>
       </c>
       <c r="O158" s="55">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="P158" s="55">
-        <v>11585</v>
+        <v>7033</v>
       </c>
       <c r="Q158" s="55">
-        <v>393</v>
+        <v>457</v>
       </c>
       <c r="R158" s="55">
-        <v>74926</v>
+        <v>86499</v>
       </c>
       <c r="S158" s="55">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T158" s="55">
-        <v>0</v>
+        <v>1680</v>
       </c>
       <c r="U158" s="55">
         <v>48</v>
       </c>
       <c r="V158" s="55">
         <v>12413</v>
       </c>
       <c r="W158" s="55">
         <v>0</v>
       </c>
       <c r="X158" s="55">
         <v>0</v>
       </c>
       <c r="Y158" s="55">
         <v>0</v>
       </c>
       <c r="Z158" s="55">
         <v>0</v>
       </c>
       <c r="AA158" s="55">
         <v>0</v>
       </c>
       <c r="AB158" s="55">
         <v>0</v>
       </c>
       <c r="AC158" s="55">
         <v>0</v>
       </c>
       <c r="AD158" s="55">
         <v>0</v>
       </c>
       <c r="AE158" s="55">
         <v>0</v>
       </c>
       <c r="AF158" s="55">
         <v>0</v>
       </c>
       <c r="AG158" s="55">
         <v>33</v>
       </c>
       <c r="AH158" s="55">
         <v>2287</v>
       </c>
       <c r="AI158" s="55">
         <v>0</v>
       </c>
       <c r="AJ158" s="55">
         <v>0</v>
       </c>
       <c r="AK158" s="55">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL158" s="55">
-        <v>6874</v>
+        <v>6819</v>
       </c>
       <c r="AM158" s="39"/>
       <c r="BQ158" s="39"/>
       <c r="CC158" s="39"/>
       <c r="CE158" s="62"/>
       <c r="CF158" s="13" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
     </row>
     <row r="159" spans="1:85" ht="18.75" customHeight="1">
       <c r="B159" s="51" t="s">
-        <v>107</v>
+        <v>151</v>
       </c>
       <c r="C159" s="55">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="D159" s="55">
-        <v>20114</v>
+        <v>24567</v>
       </c>
       <c r="E159" s="55">
-        <v>4810</v>
+        <v>4642</v>
       </c>
       <c r="F159" s="55">
-        <v>744454</v>
+        <v>706332</v>
       </c>
       <c r="G159" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H159" s="55">
-        <v>186</v>
+        <v>0</v>
       </c>
       <c r="I159" s="55">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J159" s="55">
-        <v>50949</v>
+        <v>51135</v>
       </c>
       <c r="K159" s="55">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="L159" s="55">
-        <v>12796</v>
+        <v>12983</v>
       </c>
       <c r="M159" s="55">
-        <v>4025</v>
+        <v>4026</v>
       </c>
       <c r="N159" s="55">
-        <v>564571</v>
+        <v>558698</v>
       </c>
       <c r="O159" s="55">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="P159" s="55">
-        <v>5456</v>
+        <v>11585</v>
       </c>
       <c r="Q159" s="55">
-        <v>569</v>
+        <v>393</v>
       </c>
       <c r="R159" s="55">
-        <v>109023</v>
+        <v>74926</v>
       </c>
       <c r="S159" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T159" s="55">
-        <v>1676</v>
+        <v>0</v>
       </c>
       <c r="U159" s="55">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="V159" s="55">
-        <v>10750</v>
+        <v>12413</v>
       </c>
       <c r="W159" s="55">
         <v>0</v>
       </c>
       <c r="X159" s="55">
         <v>0</v>
       </c>
       <c r="Y159" s="55">
         <v>0</v>
       </c>
       <c r="Z159" s="55">
         <v>0</v>
       </c>
       <c r="AA159" s="55">
         <v>0</v>
       </c>
       <c r="AB159" s="55">
         <v>0</v>
       </c>
       <c r="AC159" s="55">
         <v>0</v>
       </c>
       <c r="AD159" s="55">
         <v>0</v>
       </c>
       <c r="AE159" s="55">
         <v>0</v>
       </c>
       <c r="AF159" s="55">
         <v>0</v>
       </c>
       <c r="AG159" s="55">
         <v>33</v>
       </c>
       <c r="AH159" s="55">
         <v>2287</v>
       </c>
       <c r="AI159" s="55">
         <v>0</v>
       </c>
       <c r="AJ159" s="55">
         <v>0</v>
       </c>
       <c r="AK159" s="55">
         <v>23</v>
       </c>
       <c r="AL159" s="55">
         <v>6874</v>
       </c>
-      <c r="AM159" s="32">
-[...130 lines deleted...]
-      </c>
+      <c r="AM159" s="39"/>
+      <c r="BQ159" s="39"/>
+      <c r="CC159" s="39"/>
       <c r="CE159" s="62"/>
       <c r="CF159" s="13" t="s">
-        <v>152</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:85" ht="18.75" customHeight="1">
-      <c r="A160" s="39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B160" s="51" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="C160" s="55">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D160" s="55">
-        <v>20970</v>
+        <v>20114</v>
       </c>
       <c r="E160" s="55">
-        <v>4683</v>
+        <v>4810</v>
       </c>
       <c r="F160" s="55">
-        <v>724142</v>
+        <v>744454</v>
       </c>
       <c r="G160" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H160" s="55">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="I160" s="55">
         <v>118</v>
       </c>
       <c r="J160" s="55">
         <v>50949</v>
       </c>
       <c r="K160" s="55">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="L160" s="55">
-        <v>10349</v>
+        <v>12796</v>
       </c>
       <c r="M160" s="55">
-        <v>3951</v>
+        <v>4025</v>
       </c>
       <c r="N160" s="55">
-        <v>554398</v>
+        <v>564571</v>
       </c>
       <c r="O160" s="55">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P160" s="55">
-        <v>8510</v>
+        <v>5456</v>
       </c>
       <c r="Q160" s="55">
-        <v>522</v>
+        <v>569</v>
       </c>
       <c r="R160" s="55">
-        <v>100540</v>
+        <v>109023</v>
       </c>
       <c r="S160" s="55">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="T160" s="55">
-        <v>2111</v>
+        <v>1676</v>
       </c>
       <c r="U160" s="55">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="V160" s="55">
-        <v>9093</v>
+        <v>10750</v>
       </c>
       <c r="W160" s="55">
         <v>0</v>
       </c>
       <c r="X160" s="55">
         <v>0</v>
       </c>
       <c r="Y160" s="55">
         <v>0</v>
       </c>
       <c r="Z160" s="55">
         <v>0</v>
       </c>
       <c r="AA160" s="55">
         <v>0</v>
       </c>
       <c r="AB160" s="55">
         <v>0</v>
       </c>
       <c r="AC160" s="55">
         <v>0</v>
       </c>
       <c r="AD160" s="55">
         <v>0</v>
       </c>
       <c r="AE160" s="55">
         <v>0</v>
       </c>
       <c r="AF160" s="55">
         <v>0</v>
       </c>
       <c r="AG160" s="55">
         <v>33</v>
       </c>
       <c r="AH160" s="55">
         <v>2287</v>
       </c>
       <c r="AI160" s="55">
         <v>0</v>
       </c>
       <c r="AJ160" s="55">
         <v>0</v>
       </c>
       <c r="AK160" s="55">
         <v>23</v>
       </c>
       <c r="AL160" s="55">
         <v>6874</v>
       </c>
-      <c r="AM160" s="32"/>
-[...42 lines deleted...]
-      <c r="CD160" s="14"/>
+      <c r="AM160" s="32">
+        <v>90221</v>
+      </c>
+      <c r="AN160" s="14">
+        <v>90248</v>
+      </c>
+      <c r="AO160" s="14">
+        <v>14692</v>
+      </c>
+      <c r="AP160" s="14">
+        <v>80</v>
+      </c>
+      <c r="AQ160" s="14">
+        <v>47</v>
+      </c>
+      <c r="AR160" s="14">
+        <v>39</v>
+      </c>
+      <c r="AS160" s="14">
+        <v>237</v>
+      </c>
+      <c r="AT160" s="14">
+        <v>259</v>
+      </c>
+      <c r="AU160" s="14">
+        <v>12</v>
+      </c>
+      <c r="AV160" s="14">
+        <v>23281</v>
+      </c>
+      <c r="AW160" s="14">
+        <v>23209</v>
+      </c>
+      <c r="AX160" s="14">
+        <v>2930</v>
+      </c>
+      <c r="AY160" s="14">
+        <v>9447</v>
+      </c>
+      <c r="AZ160" s="14">
+        <v>9563</v>
+      </c>
+      <c r="BA160" s="14">
+        <v>752</v>
+      </c>
+      <c r="BB160" s="14">
+        <v>45372</v>
+      </c>
+      <c r="BC160" s="14">
+        <v>45097</v>
+      </c>
+      <c r="BD160" s="14">
+        <v>10060</v>
+      </c>
+      <c r="BE160" s="14">
+        <v>111</v>
+      </c>
+      <c r="BF160" s="14">
+        <v>111</v>
+      </c>
+      <c r="BG160" s="14">
+        <v>0</v>
+      </c>
+      <c r="BH160" s="14">
+        <v>108</v>
+      </c>
+      <c r="BI160" s="14">
+        <v>106</v>
+      </c>
+      <c r="BJ160" s="14">
+        <v>52</v>
+      </c>
+      <c r="BK160" s="14">
+        <v>850</v>
+      </c>
+      <c r="BL160" s="14">
+        <v>1017</v>
+      </c>
+      <c r="BM160" s="14">
+        <v>382</v>
+      </c>
+      <c r="BN160" s="14">
+        <v>10735</v>
+      </c>
+      <c r="BO160" s="14">
+        <v>10839</v>
+      </c>
+      <c r="BP160" s="14">
+        <v>467</v>
+      </c>
+      <c r="BQ160" s="32">
+        <v>29919</v>
+      </c>
+      <c r="BR160" s="14">
+        <v>28775</v>
+      </c>
+      <c r="BS160" s="14">
+        <v>15194</v>
+      </c>
+      <c r="BT160" s="14">
+        <v>25114</v>
+      </c>
+      <c r="BU160" s="14">
+        <v>24179</v>
+      </c>
+      <c r="BV160" s="14">
+        <v>14631</v>
+      </c>
+      <c r="BW160" s="14">
+        <v>170</v>
+      </c>
+      <c r="BX160" s="14">
+        <v>167</v>
+      </c>
+      <c r="BY160" s="14">
+        <v>32</v>
+      </c>
+      <c r="BZ160" s="14">
+        <v>4635</v>
+      </c>
+      <c r="CA160" s="14">
+        <v>4429</v>
+      </c>
+      <c r="CB160" s="14">
+        <v>531</v>
+      </c>
+      <c r="CC160" s="32">
+        <v>3522</v>
+      </c>
+      <c r="CD160" s="14">
+        <v>7693</v>
+      </c>
       <c r="CE160" s="62"/>
       <c r="CF160" s="13" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="161" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A161" s="23"/>
+      <c r="A161" s="39" t="s">
+        <v>153</v>
+      </c>
       <c r="B161" s="51" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C161" s="55">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="D161" s="55">
-        <v>19593</v>
+        <v>20970</v>
       </c>
       <c r="E161" s="55">
-        <v>4542</v>
+        <v>4683</v>
       </c>
       <c r="F161" s="55">
-        <v>705637</v>
+        <v>724142</v>
       </c>
       <c r="G161" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H161" s="55">
-        <v>371</v>
+        <v>0</v>
       </c>
       <c r="I161" s="55">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J161" s="55">
-        <v>50578</v>
+        <v>50949</v>
       </c>
       <c r="K161" s="55">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="L161" s="55">
-        <v>13739</v>
+        <v>10349</v>
       </c>
       <c r="M161" s="55">
-        <v>3843</v>
+        <v>3951</v>
       </c>
       <c r="N161" s="55">
-        <v>540648</v>
+        <v>554398</v>
       </c>
       <c r="O161" s="55">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="P161" s="55">
-        <v>4319</v>
+        <v>8510</v>
       </c>
       <c r="Q161" s="55">
-        <v>498</v>
+        <v>522</v>
       </c>
       <c r="R161" s="55">
-        <v>97321</v>
+        <v>100540</v>
       </c>
       <c r="S161" s="55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="T161" s="55">
-        <v>1055</v>
+        <v>2111</v>
       </c>
       <c r="U161" s="55">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="V161" s="55">
-        <v>8037</v>
+        <v>9093</v>
       </c>
       <c r="W161" s="55">
         <v>0</v>
       </c>
       <c r="X161" s="55">
         <v>0</v>
       </c>
       <c r="Y161" s="55">
         <v>0</v>
       </c>
       <c r="Z161" s="55">
         <v>0</v>
       </c>
       <c r="AA161" s="55">
         <v>0</v>
       </c>
       <c r="AB161" s="55">
         <v>0</v>
       </c>
       <c r="AC161" s="55">
         <v>0</v>
       </c>
       <c r="AD161" s="55">
         <v>0</v>
       </c>
       <c r="AE161" s="55">
         <v>0</v>
       </c>
       <c r="AF161" s="55">
         <v>0</v>
       </c>
       <c r="AG161" s="55">
         <v>33</v>
       </c>
       <c r="AH161" s="55">
         <v>2287</v>
       </c>
       <c r="AI161" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ161" s="55">
         <v>0</v>
       </c>
       <c r="AK161" s="55">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="AL161" s="55">
-        <v>6767</v>
+        <v>6874</v>
       </c>
       <c r="AM161" s="32"/>
       <c r="AN161" s="14"/>
       <c r="AO161" s="14"/>
       <c r="AP161" s="14"/>
       <c r="AQ161" s="14"/>
       <c r="AR161" s="14"/>
       <c r="AS161" s="14"/>
       <c r="AT161" s="14"/>
       <c r="AU161" s="14"/>
       <c r="AV161" s="14"/>
       <c r="AW161" s="14"/>
       <c r="AX161" s="14"/>
       <c r="AY161" s="14"/>
       <c r="AZ161" s="14"/>
       <c r="BA161" s="14"/>
       <c r="BB161" s="14"/>
       <c r="BC161" s="14"/>
       <c r="BD161" s="14"/>
       <c r="BE161" s="14"/>
       <c r="BF161" s="14"/>
       <c r="BG161" s="14"/>
       <c r="BH161" s="14"/>
       <c r="BI161" s="14"/>
       <c r="BJ161" s="14"/>
       <c r="BK161" s="14"/>
       <c r="BL161" s="14"/>
       <c r="BM161" s="14"/>
       <c r="BN161" s="14"/>
       <c r="BO161" s="14"/>
       <c r="BP161" s="14"/>
       <c r="BQ161" s="32"/>
       <c r="BR161" s="14"/>
       <c r="BS161" s="14"/>
       <c r="BT161" s="14"/>
       <c r="BU161" s="14"/>
       <c r="BV161" s="14"/>
       <c r="BW161" s="14"/>
       <c r="BX161" s="14"/>
       <c r="BY161" s="14"/>
       <c r="BZ161" s="14"/>
       <c r="CA161" s="14"/>
       <c r="CB161" s="14"/>
       <c r="CC161" s="32"/>
       <c r="CD161" s="14"/>
       <c r="CE161" s="62"/>
       <c r="CF161" s="13" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
     </row>
     <row r="162" spans="1:84" ht="18.75" customHeight="1">
       <c r="A162" s="23"/>
       <c r="B162" s="51" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C162" s="55">
-        <v>186</v>
+        <v>141</v>
       </c>
       <c r="D162" s="55">
-        <v>24304</v>
+        <v>19593</v>
       </c>
       <c r="E162" s="55">
-        <v>4493</v>
+        <v>4542</v>
       </c>
       <c r="F162" s="55">
-        <v>698957</v>
+        <v>705637</v>
       </c>
       <c r="G162" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H162" s="55">
-        <v>640</v>
+        <v>371</v>
       </c>
       <c r="I162" s="55">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J162" s="55">
-        <v>50311</v>
+        <v>50578</v>
       </c>
       <c r="K162" s="55">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="L162" s="55">
-        <v>18439</v>
+        <v>13739</v>
       </c>
       <c r="M162" s="55">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="N162" s="55">
-        <v>539076</v>
+        <v>540648</v>
       </c>
       <c r="O162" s="55">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="P162" s="55">
-        <v>5224</v>
+        <v>4319</v>
       </c>
       <c r="Q162" s="55">
-        <v>446</v>
+        <v>498</v>
       </c>
       <c r="R162" s="55">
-        <v>92097</v>
+        <v>97321</v>
       </c>
       <c r="S162" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="T162" s="55">
-        <v>0</v>
+        <v>1055</v>
       </c>
       <c r="U162" s="55">
         <v>32</v>
       </c>
       <c r="V162" s="55">
         <v>8037</v>
       </c>
       <c r="W162" s="55">
         <v>0</v>
       </c>
       <c r="X162" s="55">
         <v>0</v>
       </c>
       <c r="Y162" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z162" s="55">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="AA162" s="55">
         <v>0</v>
       </c>
       <c r="AB162" s="55">
         <v>0</v>
       </c>
       <c r="AC162" s="55">
         <v>0</v>
       </c>
       <c r="AD162" s="55">
         <v>0</v>
       </c>
       <c r="AE162" s="55">
         <v>0</v>
       </c>
       <c r="AF162" s="55">
         <v>0</v>
       </c>
       <c r="AG162" s="55">
         <v>33</v>
       </c>
       <c r="AH162" s="55">
         <v>2287</v>
       </c>
       <c r="AI162" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ162" s="55">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="AK162" s="55">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="AL162" s="55">
-        <v>7052</v>
-[...132 lines deleted...]
-      </c>
+        <v>6767</v>
+      </c>
+      <c r="AM162" s="32"/>
+      <c r="AN162" s="14"/>
+      <c r="AO162" s="14"/>
+      <c r="AP162" s="14"/>
+      <c r="AQ162" s="14"/>
+      <c r="AR162" s="14"/>
+      <c r="AS162" s="14"/>
+      <c r="AT162" s="14"/>
+      <c r="AU162" s="14"/>
+      <c r="AV162" s="14"/>
+      <c r="AW162" s="14"/>
+      <c r="AX162" s="14"/>
+      <c r="AY162" s="14"/>
+      <c r="AZ162" s="14"/>
+      <c r="BA162" s="14"/>
+      <c r="BB162" s="14"/>
+      <c r="BC162" s="14"/>
+      <c r="BD162" s="14"/>
+      <c r="BE162" s="14"/>
+      <c r="BF162" s="14"/>
+      <c r="BG162" s="14"/>
+      <c r="BH162" s="14"/>
+      <c r="BI162" s="14"/>
+      <c r="BJ162" s="14"/>
+      <c r="BK162" s="14"/>
+      <c r="BL162" s="14"/>
+      <c r="BM162" s="14"/>
+      <c r="BN162" s="14"/>
+      <c r="BO162" s="14"/>
+      <c r="BP162" s="14"/>
+      <c r="BQ162" s="32"/>
+      <c r="BR162" s="14"/>
+      <c r="BS162" s="14"/>
+      <c r="BT162" s="14"/>
+      <c r="BU162" s="14"/>
+      <c r="BV162" s="14"/>
+      <c r="BW162" s="14"/>
+      <c r="BX162" s="14"/>
+      <c r="BY162" s="14"/>
+      <c r="BZ162" s="14"/>
+      <c r="CA162" s="14"/>
+      <c r="CB162" s="14"/>
+      <c r="CC162" s="32"/>
+      <c r="CD162" s="14"/>
       <c r="CE162" s="62"/>
       <c r="CF162" s="13" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
     <row r="163" spans="1:84" ht="18.75" customHeight="1">
       <c r="A163" s="23"/>
       <c r="B163" s="51" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C163" s="55">
-        <v>117</v>
+        <v>186</v>
       </c>
       <c r="D163" s="55">
-        <v>18076</v>
+        <v>24304</v>
       </c>
       <c r="E163" s="55">
-        <v>4461</v>
+        <v>4493</v>
       </c>
       <c r="F163" s="55">
-        <v>695178</v>
+        <v>698957</v>
       </c>
       <c r="G163" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H163" s="55">
-        <v>0</v>
+        <v>640</v>
       </c>
       <c r="I163" s="55">
         <v>114</v>
       </c>
       <c r="J163" s="55">
-        <v>50336</v>
+        <v>50311</v>
       </c>
       <c r="K163" s="55">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="L163" s="55">
-        <v>9646</v>
+        <v>18439</v>
       </c>
       <c r="M163" s="55">
-        <v>3826</v>
+        <v>3840</v>
       </c>
       <c r="N163" s="55">
-        <v>538580</v>
+        <v>539076</v>
       </c>
       <c r="O163" s="55">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="P163" s="55">
-        <v>5220</v>
+        <v>5224</v>
       </c>
       <c r="Q163" s="55">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="R163" s="55">
-        <v>87475</v>
+        <v>92097</v>
       </c>
       <c r="S163" s="55">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T163" s="55">
-        <v>2278</v>
+        <v>0</v>
       </c>
       <c r="U163" s="55">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="V163" s="55">
-        <v>10282</v>
+        <v>8037</v>
       </c>
       <c r="W163" s="55">
         <v>0</v>
       </c>
       <c r="X163" s="55">
         <v>0</v>
       </c>
       <c r="Y163" s="55">
         <v>3</v>
       </c>
       <c r="Z163" s="55">
         <v>97</v>
       </c>
       <c r="AA163" s="55">
         <v>0</v>
       </c>
       <c r="AB163" s="55">
         <v>0</v>
       </c>
       <c r="AC163" s="55">
         <v>0</v>
       </c>
       <c r="AD163" s="55">
         <v>0</v>
       </c>
       <c r="AE163" s="55">
         <v>0</v>
       </c>
       <c r="AF163" s="55">
         <v>0</v>
       </c>
       <c r="AG163" s="55">
         <v>33</v>
       </c>
       <c r="AH163" s="55">
         <v>2287</v>
       </c>
       <c r="AI163" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ163" s="55">
         <v>0</v>
       </c>
       <c r="AK163" s="55">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="AL163" s="55">
-        <v>6120</v>
-[...44 lines deleted...]
-      <c r="CD163" s="14"/>
+        <v>7052</v>
+      </c>
+      <c r="AM163" s="32">
+        <v>111101</v>
+      </c>
+      <c r="AN163" s="14">
+        <v>111485</v>
+      </c>
+      <c r="AO163" s="14">
+        <v>14308</v>
+      </c>
+      <c r="AP163" s="14">
+        <v>28</v>
+      </c>
+      <c r="AQ163" s="14">
+        <v>66</v>
+      </c>
+      <c r="AR163" s="14">
+        <v>0</v>
+      </c>
+      <c r="AS163" s="14">
+        <v>305</v>
+      </c>
+      <c r="AT163" s="14">
+        <v>311</v>
+      </c>
+      <c r="AU163" s="14">
+        <v>6</v>
+      </c>
+      <c r="AV163" s="14">
+        <v>24755</v>
+      </c>
+      <c r="AW163" s="14">
+        <v>24409</v>
+      </c>
+      <c r="AX163" s="14">
+        <v>3275</v>
+      </c>
+      <c r="AY163" s="14">
+        <v>9721</v>
+      </c>
+      <c r="AZ163" s="14">
+        <v>9576</v>
+      </c>
+      <c r="BA163" s="14">
+        <v>898</v>
+      </c>
+      <c r="BB163" s="14">
+        <v>65174</v>
+      </c>
+      <c r="BC163" s="14">
+        <v>65915</v>
+      </c>
+      <c r="BD163" s="14">
+        <v>9320</v>
+      </c>
+      <c r="BE163" s="14">
+        <v>89</v>
+      </c>
+      <c r="BF163" s="14">
+        <v>89</v>
+      </c>
+      <c r="BG163" s="14">
+        <v>0</v>
+      </c>
+      <c r="BH163" s="14">
+        <v>119</v>
+      </c>
+      <c r="BI163" s="14">
+        <v>93</v>
+      </c>
+      <c r="BJ163" s="14">
+        <v>77</v>
+      </c>
+      <c r="BK163" s="14">
+        <v>759</v>
+      </c>
+      <c r="BL163" s="14">
+        <v>821</v>
+      </c>
+      <c r="BM163" s="14">
+        <v>320</v>
+      </c>
+      <c r="BN163" s="14">
+        <v>10151</v>
+      </c>
+      <c r="BO163" s="14">
+        <v>10206</v>
+      </c>
+      <c r="BP163" s="14">
+        <v>412</v>
+      </c>
+      <c r="BQ163" s="32">
+        <v>49103</v>
+      </c>
+      <c r="BR163" s="14">
+        <v>50497</v>
+      </c>
+      <c r="BS163" s="14">
+        <v>13801</v>
+      </c>
+      <c r="BT163" s="14">
+        <v>44518</v>
+      </c>
+      <c r="BU163" s="14">
+        <v>45856</v>
+      </c>
+      <c r="BV163" s="14">
+        <v>13292</v>
+      </c>
+      <c r="BW163" s="14">
+        <v>223</v>
+      </c>
+      <c r="BX163" s="14">
+        <v>225</v>
+      </c>
+      <c r="BY163" s="14">
+        <v>30</v>
+      </c>
+      <c r="BZ163" s="14">
+        <v>4363</v>
+      </c>
+      <c r="CA163" s="14">
+        <v>4416</v>
+      </c>
+      <c r="CB163" s="14">
+        <v>479</v>
+      </c>
+      <c r="CC163" s="32">
+        <v>2136</v>
+      </c>
+      <c r="CD163" s="14">
+        <v>8289</v>
+      </c>
       <c r="CE163" s="62"/>
       <c r="CF163" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="164" spans="1:84" ht="18.75" customHeight="1">
       <c r="A164" s="23"/>
       <c r="B164" s="51" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C164" s="55">
-        <v>62</v>
+        <v>117</v>
       </c>
       <c r="D164" s="55">
-        <v>6682</v>
+        <v>18076</v>
       </c>
       <c r="E164" s="55">
-        <v>4579</v>
+        <v>4461</v>
       </c>
       <c r="F164" s="55">
-        <v>763846</v>
+        <v>695178</v>
       </c>
       <c r="G164" s="55">
         <v>0</v>
       </c>
       <c r="H164" s="55">
         <v>0</v>
       </c>
       <c r="I164" s="55">
         <v>114</v>
       </c>
       <c r="J164" s="55">
         <v>50336</v>
       </c>
       <c r="K164" s="55">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="L164" s="55">
-        <v>6199</v>
+        <v>9646</v>
       </c>
       <c r="M164" s="55">
-        <v>3776</v>
+        <v>3826</v>
       </c>
       <c r="N164" s="55">
-        <v>533503</v>
+        <v>538580</v>
       </c>
       <c r="O164" s="55">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="P164" s="55">
-        <v>0</v>
+        <v>5220</v>
       </c>
       <c r="Q164" s="55">
-        <v>596</v>
+        <v>420</v>
       </c>
       <c r="R164" s="55">
-        <v>161456</v>
+        <v>87475</v>
       </c>
       <c r="S164" s="55">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T164" s="55">
-        <v>0</v>
+        <v>2278</v>
       </c>
       <c r="U164" s="55">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="V164" s="55">
-        <v>10513</v>
+        <v>10282</v>
       </c>
       <c r="W164" s="55">
         <v>0</v>
       </c>
       <c r="X164" s="55">
         <v>0</v>
       </c>
       <c r="Y164" s="55">
         <v>3</v>
       </c>
       <c r="Z164" s="55">
         <v>97</v>
       </c>
       <c r="AA164" s="55">
         <v>0</v>
       </c>
       <c r="AB164" s="55">
         <v>0</v>
       </c>
       <c r="AC164" s="55">
         <v>0</v>
       </c>
       <c r="AD164" s="55">
         <v>0</v>
       </c>
       <c r="AE164" s="55">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AF164" s="55">
-        <v>484</v>
+        <v>0</v>
       </c>
       <c r="AG164" s="55">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="AH164" s="55">
-        <v>1803</v>
+        <v>2287</v>
       </c>
       <c r="AI164" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ164" s="55">
-        <v>0</v>
+        <v>932</v>
       </c>
       <c r="AK164" s="55">
         <v>21</v>
       </c>
       <c r="AL164" s="55">
-        <v>6138</v>
+        <v>6120</v>
       </c>
       <c r="AM164" s="32"/>
       <c r="AN164" s="14"/>
       <c r="AO164" s="14"/>
       <c r="AP164" s="14"/>
       <c r="AQ164" s="14"/>
       <c r="AR164" s="14"/>
       <c r="AS164" s="14"/>
       <c r="AT164" s="14"/>
       <c r="AU164" s="14"/>
       <c r="AV164" s="14"/>
       <c r="AW164" s="14"/>
       <c r="AX164" s="14"/>
       <c r="AY164" s="14"/>
       <c r="AZ164" s="14"/>
       <c r="BA164" s="14"/>
       <c r="BB164" s="14"/>
       <c r="BC164" s="14"/>
       <c r="BD164" s="14"/>
       <c r="BE164" s="14"/>
       <c r="BF164" s="14"/>
       <c r="BG164" s="14"/>
       <c r="BH164" s="14"/>
       <c r="BI164" s="14"/>
       <c r="BJ164" s="14"/>
       <c r="BK164" s="14"/>
       <c r="BL164" s="14"/>
       <c r="BM164" s="14"/>
       <c r="BN164" s="14"/>
       <c r="BO164" s="14"/>
       <c r="BP164" s="14"/>
       <c r="BQ164" s="32"/>
       <c r="BR164" s="14"/>
       <c r="BS164" s="14"/>
       <c r="BT164" s="14"/>
       <c r="BU164" s="14"/>
       <c r="BV164" s="14"/>
       <c r="BW164" s="14"/>
       <c r="BX164" s="14"/>
       <c r="BY164" s="14"/>
       <c r="BZ164" s="14"/>
       <c r="CA164" s="14"/>
       <c r="CB164" s="14"/>
       <c r="CC164" s="32"/>
       <c r="CD164" s="14"/>
       <c r="CE164" s="62"/>
       <c r="CF164" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="165" spans="1:84" ht="18.75" customHeight="1">
       <c r="A165" s="23"/>
       <c r="B165" s="51" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C165" s="55">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="D165" s="55">
-        <v>22648</v>
+        <v>6682</v>
       </c>
       <c r="E165" s="55">
-        <v>4605</v>
+        <v>4579</v>
       </c>
       <c r="F165" s="55">
-        <v>772540</v>
+        <v>763846</v>
       </c>
       <c r="G165" s="55">
         <v>0</v>
       </c>
       <c r="H165" s="55">
         <v>0</v>
       </c>
       <c r="I165" s="55">
         <v>114</v>
       </c>
       <c r="J165" s="55">
         <v>50336</v>
       </c>
       <c r="K165" s="55">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="L165" s="55">
-        <v>15350</v>
+        <v>6199</v>
       </c>
       <c r="M165" s="55">
-        <v>3735</v>
+        <v>3776</v>
       </c>
       <c r="N165" s="55">
-        <v>528229</v>
+        <v>533503</v>
       </c>
       <c r="O165" s="55">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="P165" s="55">
-        <v>7298</v>
+        <v>0</v>
       </c>
       <c r="Q165" s="55">
-        <v>662</v>
+        <v>596</v>
       </c>
       <c r="R165" s="55">
-        <v>175359</v>
+        <v>161456</v>
       </c>
       <c r="S165" s="55">
         <v>0</v>
       </c>
       <c r="T165" s="55">
         <v>0</v>
       </c>
       <c r="U165" s="55">
         <v>45</v>
       </c>
       <c r="V165" s="55">
         <v>10513</v>
       </c>
       <c r="W165" s="55">
         <v>0</v>
       </c>
       <c r="X165" s="55">
         <v>0</v>
       </c>
       <c r="Y165" s="55">
         <v>3</v>
       </c>
       <c r="Z165" s="55">
         <v>97</v>
       </c>
       <c r="AA165" s="55">
         <v>0</v>
       </c>
       <c r="AB165" s="55">
         <v>0</v>
       </c>
       <c r="AC165" s="55">
         <v>0</v>
       </c>
       <c r="AD165" s="55">
         <v>0</v>
       </c>
       <c r="AE165" s="55">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AF165" s="55">
-        <v>0</v>
+        <v>484</v>
       </c>
       <c r="AG165" s="55">
         <v>24</v>
       </c>
       <c r="AH165" s="55">
         <v>1803</v>
       </c>
       <c r="AI165" s="55">
         <v>0</v>
       </c>
       <c r="AJ165" s="55">
         <v>0</v>
       </c>
       <c r="AK165" s="55">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AL165" s="55">
-        <v>6204</v>
-[...132 lines deleted...]
-      </c>
+        <v>6138</v>
+      </c>
+      <c r="AM165" s="32"/>
+      <c r="AN165" s="14"/>
+      <c r="AO165" s="14"/>
+      <c r="AP165" s="14"/>
+      <c r="AQ165" s="14"/>
+      <c r="AR165" s="14"/>
+      <c r="AS165" s="14"/>
+      <c r="AT165" s="14"/>
+      <c r="AU165" s="14"/>
+      <c r="AV165" s="14"/>
+      <c r="AW165" s="14"/>
+      <c r="AX165" s="14"/>
+      <c r="AY165" s="14"/>
+      <c r="AZ165" s="14"/>
+      <c r="BA165" s="14"/>
+      <c r="BB165" s="14"/>
+      <c r="BC165" s="14"/>
+      <c r="BD165" s="14"/>
+      <c r="BE165" s="14"/>
+      <c r="BF165" s="14"/>
+      <c r="BG165" s="14"/>
+      <c r="BH165" s="14"/>
+      <c r="BI165" s="14"/>
+      <c r="BJ165" s="14"/>
+      <c r="BK165" s="14"/>
+      <c r="BL165" s="14"/>
+      <c r="BM165" s="14"/>
+      <c r="BN165" s="14"/>
+      <c r="BO165" s="14"/>
+      <c r="BP165" s="14"/>
+      <c r="BQ165" s="32"/>
+      <c r="BR165" s="14"/>
+      <c r="BS165" s="14"/>
+      <c r="BT165" s="14"/>
+      <c r="BU165" s="14"/>
+      <c r="BV165" s="14"/>
+      <c r="BW165" s="14"/>
+      <c r="BX165" s="14"/>
+      <c r="BY165" s="14"/>
+      <c r="BZ165" s="14"/>
+      <c r="CA165" s="14"/>
+      <c r="CB165" s="14"/>
+      <c r="CC165" s="32"/>
+      <c r="CD165" s="14"/>
       <c r="CE165" s="62"/>
       <c r="CF165" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
     </row>
     <row r="166" spans="1:84" ht="18.75" customHeight="1">
       <c r="A166" s="23"/>
       <c r="B166" s="51" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C166" s="55">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="D166" s="55">
-        <v>15595</v>
+        <v>22648</v>
       </c>
       <c r="E166" s="55">
-        <v>4502</v>
+        <v>4605</v>
       </c>
       <c r="F166" s="55">
-        <v>758714</v>
+        <v>772540</v>
       </c>
       <c r="G166" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H166" s="55">
-        <v>284</v>
+        <v>0</v>
       </c>
       <c r="I166" s="55">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J166" s="55">
-        <v>50052</v>
+        <v>50336</v>
       </c>
       <c r="K166" s="55">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="L166" s="55">
-        <v>10318</v>
+        <v>15350</v>
       </c>
       <c r="M166" s="55">
-        <v>3655</v>
+        <v>3735</v>
       </c>
       <c r="N166" s="55">
-        <v>519673</v>
+        <v>528229</v>
       </c>
       <c r="O166" s="55">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="P166" s="55">
-        <v>2031</v>
+        <v>7298</v>
       </c>
       <c r="Q166" s="55">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="R166" s="55">
-        <v>173333</v>
+        <v>175359</v>
       </c>
       <c r="S166" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T166" s="55">
-        <v>1844</v>
+        <v>0</v>
       </c>
       <c r="U166" s="55">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="V166" s="55">
-        <v>8669</v>
+        <v>10513</v>
       </c>
       <c r="W166" s="55">
         <v>0</v>
       </c>
       <c r="X166" s="55">
         <v>0</v>
       </c>
       <c r="Y166" s="55">
         <v>3</v>
       </c>
       <c r="Z166" s="55">
         <v>97</v>
       </c>
       <c r="AA166" s="55">
         <v>0</v>
       </c>
       <c r="AB166" s="55">
         <v>0</v>
       </c>
       <c r="AC166" s="55">
         <v>0</v>
       </c>
       <c r="AD166" s="55">
         <v>0</v>
       </c>
       <c r="AE166" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AF166" s="55">
-        <v>301</v>
+        <v>0</v>
       </c>
       <c r="AG166" s="55">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="AH166" s="55">
-        <v>1503</v>
+        <v>1803</v>
       </c>
       <c r="AI166" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ166" s="55">
         <v>0</v>
       </c>
       <c r="AK166" s="55">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="AL166" s="55">
-        <v>5387</v>
-[...44 lines deleted...]
-      <c r="CD166" s="14"/>
+        <v>6204</v>
+      </c>
+      <c r="AM166" s="32">
+        <v>87931</v>
+      </c>
+      <c r="AN166" s="14">
+        <v>84903</v>
+      </c>
+      <c r="AO166" s="14">
+        <v>17244</v>
+      </c>
+      <c r="AP166" s="14">
+        <v>6</v>
+      </c>
+      <c r="AQ166" s="14">
+        <v>6</v>
+      </c>
+      <c r="AR166" s="14">
+        <v>0</v>
+      </c>
+      <c r="AS166" s="14">
+        <v>238</v>
+      </c>
+      <c r="AT166" s="14">
+        <v>222</v>
+      </c>
+      <c r="AU166" s="14">
+        <v>22</v>
+      </c>
+      <c r="AV166" s="14">
+        <v>23393</v>
+      </c>
+      <c r="AW166" s="14">
+        <v>23398</v>
+      </c>
+      <c r="AX166" s="14">
+        <v>3178</v>
+      </c>
+      <c r="AY166" s="14">
+        <v>9495</v>
+      </c>
+      <c r="AZ166" s="14">
+        <v>9327</v>
+      </c>
+      <c r="BA166" s="14">
+        <v>1066</v>
+      </c>
+      <c r="BB166" s="14">
+        <v>44845</v>
+      </c>
+      <c r="BC166" s="14">
+        <v>42689</v>
+      </c>
+      <c r="BD166" s="14">
+        <v>11476</v>
+      </c>
+      <c r="BE166" s="14">
+        <v>121</v>
+      </c>
+      <c r="BF166" s="14">
+        <v>121</v>
+      </c>
+      <c r="BG166" s="14">
+        <v>0</v>
+      </c>
+      <c r="BH166" s="14">
+        <v>144</v>
+      </c>
+      <c r="BI166" s="14">
+        <v>147</v>
+      </c>
+      <c r="BJ166" s="14">
+        <v>75</v>
+      </c>
+      <c r="BK166" s="14">
+        <v>581</v>
+      </c>
+      <c r="BL166" s="14">
+        <v>201</v>
+      </c>
+      <c r="BM166" s="14">
+        <v>701</v>
+      </c>
+      <c r="BN166" s="14">
+        <v>9108</v>
+      </c>
+      <c r="BO166" s="14">
+        <v>8794</v>
+      </c>
+      <c r="BP166" s="14">
+        <v>726</v>
+      </c>
+      <c r="BQ166" s="32">
+        <v>22623</v>
+      </c>
+      <c r="BR166" s="14">
+        <v>20850</v>
+      </c>
+      <c r="BS166" s="14">
+        <v>15574</v>
+      </c>
+      <c r="BT166" s="14">
+        <v>17556</v>
+      </c>
+      <c r="BU166" s="14">
+        <v>15823</v>
+      </c>
+      <c r="BV166" s="14">
+        <v>15026</v>
+      </c>
+      <c r="BW166" s="14">
+        <v>346</v>
+      </c>
+      <c r="BX166" s="14">
+        <v>318</v>
+      </c>
+      <c r="BY166" s="14">
+        <v>58</v>
+      </c>
+      <c r="BZ166" s="14">
+        <v>4721</v>
+      </c>
+      <c r="CA166" s="14">
+        <v>4709</v>
+      </c>
+      <c r="CB166" s="14">
+        <v>490</v>
+      </c>
+      <c r="CC166" s="32">
+        <v>752</v>
+      </c>
+      <c r="CD166" s="14">
+        <v>9564</v>
+      </c>
       <c r="CE166" s="62"/>
       <c r="CF166" s="13" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
     </row>
     <row r="167" spans="1:84" ht="18.75" customHeight="1">
       <c r="A167" s="23"/>
       <c r="B167" s="51" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C167" s="55">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D167" s="55">
-        <v>13734</v>
+        <v>15595</v>
       </c>
       <c r="E167" s="55">
-        <v>4388</v>
+        <v>4502</v>
       </c>
       <c r="F167" s="55">
-        <v>747245</v>
+        <v>758714</v>
       </c>
       <c r="G167" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H167" s="55">
-        <v>793</v>
+        <v>284</v>
       </c>
       <c r="I167" s="55">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J167" s="55">
-        <v>49386</v>
+        <v>50052</v>
       </c>
       <c r="K167" s="55">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="L167" s="55">
-        <v>10121</v>
+        <v>10318</v>
       </c>
       <c r="M167" s="55">
-        <v>3533</v>
+        <v>3655</v>
       </c>
       <c r="N167" s="55">
-        <v>506942</v>
+        <v>519673</v>
       </c>
       <c r="O167" s="55">
+        <v>10</v>
+      </c>
+      <c r="P167" s="55">
+        <v>2031</v>
+      </c>
+      <c r="Q167" s="55">
+        <v>652</v>
+      </c>
+      <c r="R167" s="55">
+        <v>173333</v>
+      </c>
+      <c r="S167" s="55">
         <v>6</v>
       </c>
-      <c r="P167" s="55">
-[...10 lines deleted...]
-      </c>
       <c r="T167" s="55">
-        <v>0</v>
+        <v>1844</v>
       </c>
       <c r="U167" s="55">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="V167" s="55">
-        <v>13358</v>
+        <v>8669</v>
       </c>
       <c r="W167" s="55">
         <v>0</v>
       </c>
       <c r="X167" s="55">
         <v>0</v>
       </c>
       <c r="Y167" s="55">
         <v>3</v>
       </c>
       <c r="Z167" s="55">
         <v>97</v>
       </c>
       <c r="AA167" s="55">
         <v>0</v>
       </c>
       <c r="AB167" s="55">
         <v>0</v>
       </c>
       <c r="AC167" s="55">
         <v>0</v>
       </c>
       <c r="AD167" s="55">
         <v>0</v>
       </c>
       <c r="AE167" s="55">
         <v>4</v>
       </c>
       <c r="AF167" s="55">
         <v>301</v>
       </c>
       <c r="AG167" s="55">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="AH167" s="55">
-        <v>1202</v>
+        <v>1503</v>
       </c>
       <c r="AI167" s="55">
         <v>2</v>
       </c>
       <c r="AJ167" s="55">
-        <v>0</v>
+        <v>817</v>
       </c>
       <c r="AK167" s="55">
         <v>20</v>
       </c>
       <c r="AL167" s="55">
-        <v>4592</v>
+        <v>5387</v>
       </c>
       <c r="AM167" s="32"/>
       <c r="AN167" s="14"/>
       <c r="AO167" s="14"/>
       <c r="AP167" s="14"/>
       <c r="AQ167" s="14"/>
       <c r="AR167" s="14"/>
       <c r="AS167" s="14"/>
       <c r="AT167" s="14"/>
       <c r="AU167" s="14"/>
       <c r="AV167" s="14"/>
       <c r="AW167" s="14"/>
       <c r="AX167" s="14"/>
       <c r="AY167" s="14"/>
       <c r="AZ167" s="14"/>
       <c r="BA167" s="14"/>
       <c r="BB167" s="14"/>
       <c r="BC167" s="14"/>
       <c r="BD167" s="14"/>
       <c r="BE167" s="14"/>
       <c r="BF167" s="14"/>
       <c r="BG167" s="14"/>
       <c r="BH167" s="14"/>
       <c r="BI167" s="14"/>
       <c r="BJ167" s="14"/>
       <c r="BK167" s="14"/>
       <c r="BL167" s="14"/>
       <c r="BM167" s="14"/>
       <c r="BN167" s="14"/>
       <c r="BO167" s="14"/>
       <c r="BP167" s="14"/>
       <c r="BQ167" s="32"/>
       <c r="BR167" s="14"/>
       <c r="BS167" s="14"/>
       <c r="BT167" s="14"/>
       <c r="BU167" s="14"/>
       <c r="BV167" s="14"/>
       <c r="BW167" s="14"/>
       <c r="BX167" s="14"/>
       <c r="BY167" s="14"/>
       <c r="BZ167" s="14"/>
       <c r="CA167" s="14"/>
       <c r="CB167" s="14"/>
       <c r="CC167" s="32"/>
       <c r="CD167" s="14"/>
       <c r="CE167" s="62"/>
       <c r="CF167" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="168" spans="1:84" ht="18.75" customHeight="1">
       <c r="A168" s="23"/>
       <c r="B168" s="51" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C168" s="55">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D168" s="55">
-        <v>12186</v>
+        <v>13734</v>
       </c>
       <c r="E168" s="55">
-        <v>4336</v>
+        <v>4388</v>
       </c>
       <c r="F168" s="55">
-        <v>749672</v>
+        <v>747245</v>
       </c>
       <c r="G168" s="55">
         <v>2</v>
       </c>
       <c r="H168" s="55">
-        <v>412</v>
+        <v>793</v>
       </c>
       <c r="I168" s="55">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J168" s="55">
-        <v>51060</v>
+        <v>49386</v>
       </c>
       <c r="K168" s="55">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L168" s="55">
-        <v>9745</v>
+        <v>10121</v>
       </c>
       <c r="M168" s="55">
-        <v>3442</v>
+        <v>3533</v>
       </c>
       <c r="N168" s="55">
-        <v>497506</v>
+        <v>506942</v>
       </c>
       <c r="O168" s="55">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="P168" s="55">
-        <v>2029</v>
+        <v>1701</v>
       </c>
       <c r="Q168" s="55">
-        <v>684</v>
+        <v>646</v>
       </c>
       <c r="R168" s="55">
-        <v>181223</v>
+        <v>171667</v>
       </c>
       <c r="S168" s="55">
         <v>0</v>
       </c>
       <c r="T168" s="55">
         <v>0</v>
       </c>
       <c r="U168" s="55">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="V168" s="55">
-        <v>13907</v>
+        <v>13358</v>
       </c>
       <c r="W168" s="55">
         <v>0</v>
       </c>
       <c r="X168" s="55">
         <v>0</v>
       </c>
       <c r="Y168" s="55">
         <v>3</v>
       </c>
       <c r="Z168" s="55">
         <v>97</v>
       </c>
       <c r="AA168" s="55">
         <v>0</v>
       </c>
       <c r="AB168" s="55">
         <v>0</v>
       </c>
       <c r="AC168" s="55">
         <v>0</v>
       </c>
       <c r="AD168" s="55">
         <v>0</v>
       </c>
       <c r="AE168" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AF168" s="55">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="AG168" s="55">
         <v>16</v>
       </c>
       <c r="AH168" s="55">
         <v>1202</v>
       </c>
       <c r="AI168" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ168" s="55">
-        <v>0</v>
+        <v>817</v>
       </c>
       <c r="AK168" s="55">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="AL168" s="55">
-        <v>4677</v>
-[...132 lines deleted...]
-      </c>
+        <v>4592</v>
+      </c>
+      <c r="AM168" s="32"/>
+      <c r="AN168" s="14"/>
+      <c r="AO168" s="14"/>
+      <c r="AP168" s="14"/>
+      <c r="AQ168" s="14"/>
+      <c r="AR168" s="14"/>
+      <c r="AS168" s="14"/>
+      <c r="AT168" s="14"/>
+      <c r="AU168" s="14"/>
+      <c r="AV168" s="14"/>
+      <c r="AW168" s="14"/>
+      <c r="AX168" s="14"/>
+      <c r="AY168" s="14"/>
+      <c r="AZ168" s="14"/>
+      <c r="BA168" s="14"/>
+      <c r="BB168" s="14"/>
+      <c r="BC168" s="14"/>
+      <c r="BD168" s="14"/>
+      <c r="BE168" s="14"/>
+      <c r="BF168" s="14"/>
+      <c r="BG168" s="14"/>
+      <c r="BH168" s="14"/>
+      <c r="BI168" s="14"/>
+      <c r="BJ168" s="14"/>
+      <c r="BK168" s="14"/>
+      <c r="BL168" s="14"/>
+      <c r="BM168" s="14"/>
+      <c r="BN168" s="14"/>
+      <c r="BO168" s="14"/>
+      <c r="BP168" s="14"/>
+      <c r="BQ168" s="32"/>
+      <c r="BR168" s="14"/>
+      <c r="BS168" s="14"/>
+      <c r="BT168" s="14"/>
+      <c r="BU168" s="14"/>
+      <c r="BV168" s="14"/>
+      <c r="BW168" s="14"/>
+      <c r="BX168" s="14"/>
+      <c r="BY168" s="14"/>
+      <c r="BZ168" s="14"/>
+      <c r="CA168" s="14"/>
+      <c r="CB168" s="14"/>
+      <c r="CC168" s="32"/>
+      <c r="CD168" s="14"/>
       <c r="CE168" s="62"/>
       <c r="CF168" s="13" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="169" spans="1:84" ht="18.75" customHeight="1">
       <c r="A169" s="23"/>
       <c r="B169" s="51" t="s">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="C169" s="55">
-        <v>142</v>
+        <v>104</v>
       </c>
       <c r="D169" s="55">
-        <v>23326</v>
+        <v>12186</v>
       </c>
       <c r="E169" s="55">
-        <v>4182</v>
+        <v>4336</v>
       </c>
       <c r="F169" s="55">
-        <v>724015</v>
+        <v>749672</v>
       </c>
       <c r="G169" s="55">
         <v>2</v>
       </c>
       <c r="H169" s="55">
-        <v>381</v>
+        <v>412</v>
       </c>
       <c r="I169" s="55">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J169" s="55">
-        <v>50679</v>
+        <v>51060</v>
       </c>
       <c r="K169" s="55">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L169" s="55">
-        <v>15512</v>
+        <v>9745</v>
       </c>
       <c r="M169" s="55">
-        <v>3329</v>
+        <v>3442</v>
       </c>
       <c r="N169" s="55">
-        <v>479663</v>
+        <v>497506</v>
       </c>
       <c r="O169" s="55">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="P169" s="55">
-        <v>4528</v>
+        <v>2029</v>
       </c>
       <c r="Q169" s="55">
-        <v>660</v>
+        <v>684</v>
       </c>
       <c r="R169" s="55">
-        <v>176695</v>
+        <v>181223</v>
       </c>
       <c r="S169" s="55">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T169" s="55">
-        <v>1733</v>
+        <v>0</v>
       </c>
       <c r="U169" s="55">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="V169" s="55">
-        <v>12174</v>
+        <v>13907</v>
       </c>
       <c r="W169" s="55">
         <v>0</v>
       </c>
       <c r="X169" s="55">
         <v>0</v>
       </c>
       <c r="Y169" s="55">
         <v>3</v>
       </c>
       <c r="Z169" s="55">
         <v>97</v>
       </c>
       <c r="AA169" s="55">
         <v>0</v>
       </c>
       <c r="AB169" s="55">
         <v>0</v>
       </c>
       <c r="AC169" s="55">
         <v>0</v>
       </c>
       <c r="AD169" s="55">
         <v>0</v>
       </c>
       <c r="AE169" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AF169" s="55">
-        <v>301</v>
+        <v>0</v>
       </c>
       <c r="AG169" s="55">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="AH169" s="55">
-        <v>902</v>
+        <v>1202</v>
       </c>
       <c r="AI169" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ169" s="55">
         <v>0</v>
       </c>
       <c r="AK169" s="55">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="AL169" s="55">
-        <v>3805</v>
-[...44 lines deleted...]
-      <c r="CD169" s="14"/>
+        <v>4677</v>
+      </c>
+      <c r="AM169" s="32">
+        <v>94901</v>
+      </c>
+      <c r="AN169" s="14">
+        <v>94768</v>
+      </c>
+      <c r="AO169" s="14">
+        <v>17377</v>
+      </c>
+      <c r="AP169" s="14">
+        <v>17</v>
+      </c>
+      <c r="AQ169" s="14">
+        <v>11</v>
+      </c>
+      <c r="AR169" s="14">
+        <v>6</v>
+      </c>
+      <c r="AS169" s="14">
+        <v>271</v>
+      </c>
+      <c r="AT169" s="14">
+        <v>275</v>
+      </c>
+      <c r="AU169" s="14">
+        <v>17</v>
+      </c>
+      <c r="AV169" s="14">
+        <v>25228</v>
+      </c>
+      <c r="AW169" s="14">
+        <v>25671</v>
+      </c>
+      <c r="AX169" s="14">
+        <v>2736</v>
+      </c>
+      <c r="AY169" s="14">
+        <v>9314</v>
+      </c>
+      <c r="AZ169" s="14">
+        <v>9380</v>
+      </c>
+      <c r="BA169" s="14">
+        <v>1000</v>
+      </c>
+      <c r="BB169" s="14">
+        <v>49883</v>
+      </c>
+      <c r="BC169" s="14">
+        <v>49197</v>
+      </c>
+      <c r="BD169" s="14">
+        <v>12162</v>
+      </c>
+      <c r="BE169" s="14">
+        <v>62</v>
+      </c>
+      <c r="BF169" s="14">
+        <v>62</v>
+      </c>
+      <c r="BG169" s="14">
+        <v>0</v>
+      </c>
+      <c r="BH169" s="14">
+        <v>158</v>
+      </c>
+      <c r="BI169" s="14">
+        <v>139</v>
+      </c>
+      <c r="BJ169" s="14">
+        <v>94</v>
+      </c>
+      <c r="BK169" s="14">
+        <v>723</v>
+      </c>
+      <c r="BL169" s="14">
+        <v>910</v>
+      </c>
+      <c r="BM169" s="14">
+        <v>513</v>
+      </c>
+      <c r="BN169" s="14">
+        <v>9246</v>
+      </c>
+      <c r="BO169" s="14">
+        <v>9124</v>
+      </c>
+      <c r="BP169" s="14">
+        <v>849</v>
+      </c>
+      <c r="BQ169" s="32">
+        <v>28543</v>
+      </c>
+      <c r="BR169" s="14">
+        <v>28429</v>
+      </c>
+      <c r="BS169" s="14">
+        <v>15688</v>
+      </c>
+      <c r="BT169" s="14">
+        <v>23540</v>
+      </c>
+      <c r="BU169" s="14">
+        <v>23434</v>
+      </c>
+      <c r="BV169" s="14">
+        <v>15132</v>
+      </c>
+      <c r="BW169" s="14">
+        <v>267</v>
+      </c>
+      <c r="BX169" s="14">
+        <v>296</v>
+      </c>
+      <c r="BY169" s="14">
+        <v>30</v>
+      </c>
+      <c r="BZ169" s="14">
+        <v>4735</v>
+      </c>
+      <c r="CA169" s="14">
+        <v>4700</v>
+      </c>
+      <c r="CB169" s="14">
+        <v>526</v>
+      </c>
+      <c r="CC169" s="32">
+        <v>835</v>
+      </c>
+      <c r="CD169" s="14">
+        <v>10587</v>
+      </c>
       <c r="CE169" s="62"/>
       <c r="CF169" s="13" t="s">
-        <v>164</v>
+        <v>95</v>
       </c>
     </row>
     <row r="170" spans="1:84" ht="18.75" customHeight="1">
       <c r="A170" s="23"/>
       <c r="B170" s="51" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C170" s="55">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="D170" s="55">
-        <v>19851</v>
+        <v>23326</v>
       </c>
       <c r="E170" s="55">
-        <v>4244</v>
+        <v>4182</v>
       </c>
       <c r="F170" s="55">
-        <v>752461</v>
+        <v>724015</v>
       </c>
       <c r="G170" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H170" s="55">
-        <v>1647</v>
+        <v>381</v>
       </c>
       <c r="I170" s="55">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="J170" s="55">
-        <v>49031</v>
+        <v>50679</v>
       </c>
       <c r="K170" s="55">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="L170" s="55">
-        <v>15094</v>
+        <v>15512</v>
       </c>
       <c r="M170" s="55">
-        <v>3253</v>
+        <v>3329</v>
       </c>
       <c r="N170" s="55">
-        <v>476282</v>
+        <v>479663</v>
       </c>
       <c r="O170" s="55">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="P170" s="55">
-        <v>1859</v>
+        <v>4528</v>
       </c>
       <c r="Q170" s="55">
-        <v>744</v>
+        <v>660</v>
       </c>
       <c r="R170" s="55">
-        <v>191692</v>
+        <v>176695</v>
       </c>
       <c r="S170" s="55">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T170" s="55">
-        <v>0</v>
+        <v>1733</v>
       </c>
       <c r="U170" s="55">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="V170" s="55">
-        <v>31701</v>
+        <v>12174</v>
       </c>
       <c r="W170" s="55">
         <v>0</v>
       </c>
       <c r="X170" s="55">
         <v>0</v>
       </c>
       <c r="Y170" s="55">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="Z170" s="55">
-        <v>260</v>
+        <v>97</v>
       </c>
       <c r="AA170" s="55">
         <v>0</v>
       </c>
       <c r="AB170" s="55">
         <v>0</v>
       </c>
       <c r="AC170" s="55">
         <v>0</v>
       </c>
       <c r="AD170" s="55">
         <v>0</v>
       </c>
       <c r="AE170" s="55">
         <v>4</v>
       </c>
       <c r="AF170" s="55">
         <v>301</v>
       </c>
       <c r="AG170" s="55">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="AH170" s="55">
-        <v>601</v>
+        <v>902</v>
       </c>
       <c r="AI170" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AJ170" s="55">
-        <v>0</v>
+        <v>872</v>
       </c>
       <c r="AK170" s="55">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="AL170" s="55">
-        <v>2895</v>
+        <v>3805</v>
       </c>
       <c r="AM170" s="32"/>
       <c r="AN170" s="14"/>
       <c r="AO170" s="14"/>
       <c r="AP170" s="14"/>
       <c r="AQ170" s="14"/>
       <c r="AR170" s="14"/>
       <c r="AS170" s="14"/>
       <c r="AT170" s="14"/>
       <c r="AU170" s="14"/>
       <c r="AV170" s="14"/>
       <c r="AW170" s="14"/>
       <c r="AX170" s="14"/>
       <c r="AY170" s="14"/>
       <c r="AZ170" s="14"/>
       <c r="BA170" s="14"/>
       <c r="BB170" s="14"/>
       <c r="BC170" s="14"/>
       <c r="BD170" s="14"/>
       <c r="BE170" s="14"/>
       <c r="BF170" s="14"/>
       <c r="BG170" s="14"/>
       <c r="BH170" s="14"/>
       <c r="BI170" s="14"/>
       <c r="BJ170" s="14"/>
       <c r="BK170" s="14"/>
       <c r="BL170" s="14"/>
       <c r="BM170" s="14"/>
       <c r="BN170" s="14"/>
       <c r="BO170" s="14"/>
       <c r="BP170" s="14"/>
       <c r="BQ170" s="32"/>
       <c r="BR170" s="14"/>
       <c r="BS170" s="14"/>
       <c r="BT170" s="14"/>
       <c r="BU170" s="14"/>
       <c r="BV170" s="14"/>
       <c r="BW170" s="14"/>
       <c r="BX170" s="14"/>
       <c r="BY170" s="14"/>
       <c r="BZ170" s="14"/>
       <c r="CA170" s="14"/>
       <c r="CB170" s="14"/>
       <c r="CC170" s="32"/>
       <c r="CD170" s="14"/>
       <c r="CE170" s="62"/>
       <c r="CF170" s="13" t="s">
-        <v>100</v>
+        <v>164</v>
       </c>
     </row>
     <row r="171" spans="1:84" ht="18.75" customHeight="1">
       <c r="A171" s="23"/>
       <c r="B171" s="51" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C171" s="55">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D171" s="55">
-        <v>22607</v>
+        <v>19851</v>
       </c>
       <c r="E171" s="55">
-        <v>4110</v>
+        <v>4244</v>
       </c>
       <c r="F171" s="55">
-        <v>731897</v>
+        <v>752461</v>
       </c>
       <c r="G171" s="55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H171" s="55">
-        <v>191</v>
+        <v>1647</v>
       </c>
       <c r="I171" s="55">
         <v>104</v>
       </c>
       <c r="J171" s="55">
-        <v>48901</v>
+        <v>49031</v>
       </c>
       <c r="K171" s="55">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L171" s="55">
-        <v>18737</v>
+        <v>15094</v>
       </c>
       <c r="M171" s="55">
-        <v>3108</v>
+        <v>3253</v>
       </c>
       <c r="N171" s="55">
-        <v>457546</v>
+        <v>476282</v>
       </c>
       <c r="O171" s="55">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="P171" s="55">
-        <v>1696</v>
+        <v>1859</v>
       </c>
       <c r="Q171" s="55">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="R171" s="55">
-        <v>189996</v>
+        <v>191692</v>
       </c>
       <c r="S171" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T171" s="55">
-        <v>866</v>
+        <v>0</v>
       </c>
       <c r="U171" s="55">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="V171" s="55">
-        <v>30835</v>
+        <v>31701</v>
       </c>
       <c r="W171" s="55">
         <v>0</v>
       </c>
       <c r="X171" s="55">
         <v>0</v>
       </c>
       <c r="Y171" s="55">
         <v>10</v>
       </c>
       <c r="Z171" s="55">
         <v>260</v>
       </c>
       <c r="AA171" s="55">
         <v>0</v>
       </c>
       <c r="AB171" s="55">
         <v>0</v>
       </c>
       <c r="AC171" s="55">
         <v>0</v>
       </c>
       <c r="AD171" s="55">
         <v>0</v>
       </c>
       <c r="AE171" s="55">
         <v>4</v>
       </c>
       <c r="AF171" s="55">
         <v>301</v>
       </c>
       <c r="AG171" s="55">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="AH171" s="55">
-        <v>1995</v>
+        <v>601</v>
       </c>
       <c r="AI171" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AJ171" s="55">
-        <v>0</v>
+        <v>949</v>
       </c>
       <c r="AK171" s="55">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="AL171" s="55">
-        <v>2363</v>
-[...132 lines deleted...]
-      </c>
+        <v>2895</v>
+      </c>
+      <c r="AM171" s="32"/>
+      <c r="AN171" s="14"/>
+      <c r="AO171" s="14"/>
+      <c r="AP171" s="14"/>
+      <c r="AQ171" s="14"/>
+      <c r="AR171" s="14"/>
+      <c r="AS171" s="14"/>
+      <c r="AT171" s="14"/>
+      <c r="AU171" s="14"/>
+      <c r="AV171" s="14"/>
+      <c r="AW171" s="14"/>
+      <c r="AX171" s="14"/>
+      <c r="AY171" s="14"/>
+      <c r="AZ171" s="14"/>
+      <c r="BA171" s="14"/>
+      <c r="BB171" s="14"/>
+      <c r="BC171" s="14"/>
+      <c r="BD171" s="14"/>
+      <c r="BE171" s="14"/>
+      <c r="BF171" s="14"/>
+      <c r="BG171" s="14"/>
+      <c r="BH171" s="14"/>
+      <c r="BI171" s="14"/>
+      <c r="BJ171" s="14"/>
+      <c r="BK171" s="14"/>
+      <c r="BL171" s="14"/>
+      <c r="BM171" s="14"/>
+      <c r="BN171" s="14"/>
+      <c r="BO171" s="14"/>
+      <c r="BP171" s="14"/>
+      <c r="BQ171" s="32"/>
+      <c r="BR171" s="14"/>
+      <c r="BS171" s="14"/>
+      <c r="BT171" s="14"/>
+      <c r="BU171" s="14"/>
+      <c r="BV171" s="14"/>
+      <c r="BW171" s="14"/>
+      <c r="BX171" s="14"/>
+      <c r="BY171" s="14"/>
+      <c r="BZ171" s="14"/>
+      <c r="CA171" s="14"/>
+      <c r="CB171" s="14"/>
+      <c r="CC171" s="32"/>
+      <c r="CD171" s="14"/>
       <c r="CE171" s="62"/>
       <c r="CF171" s="13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:84" ht="18.75" customHeight="1">
-      <c r="A172" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A172" s="23"/>
       <c r="B172" s="51" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="C172" s="55">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="D172" s="55">
-        <v>12756</v>
+        <v>22607</v>
       </c>
       <c r="E172" s="55">
-        <v>4118</v>
+        <v>4110</v>
       </c>
       <c r="F172" s="55">
-        <v>731920</v>
+        <v>731897</v>
       </c>
       <c r="G172" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H172" s="55">
-        <v>417</v>
+        <v>191</v>
       </c>
       <c r="I172" s="55">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J172" s="55">
-        <v>48654</v>
+        <v>48901</v>
       </c>
       <c r="K172" s="55">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="L172" s="55">
-        <v>10174</v>
+        <v>18737</v>
       </c>
       <c r="M172" s="55">
-        <v>3127</v>
+        <v>3108</v>
       </c>
       <c r="N172" s="55">
-        <v>459924</v>
+        <v>457546</v>
       </c>
       <c r="O172" s="55">
         <v>7</v>
       </c>
       <c r="P172" s="55">
-        <v>1712</v>
+        <v>1696</v>
       </c>
       <c r="Q172" s="55">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="R172" s="55">
-        <v>188341</v>
+        <v>189996</v>
       </c>
       <c r="S172" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T172" s="55">
-        <v>453</v>
+        <v>866</v>
       </c>
       <c r="U172" s="55">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="V172" s="55">
-        <v>30382</v>
+        <v>30835</v>
       </c>
       <c r="W172" s="55">
         <v>0</v>
       </c>
       <c r="X172" s="55">
         <v>0</v>
       </c>
       <c r="Y172" s="55">
         <v>10</v>
       </c>
       <c r="Z172" s="55">
         <v>260</v>
       </c>
       <c r="AA172" s="55">
         <v>0</v>
       </c>
       <c r="AB172" s="55">
         <v>0</v>
       </c>
       <c r="AC172" s="55">
         <v>0</v>
       </c>
       <c r="AD172" s="55">
         <v>0</v>
       </c>
       <c r="AE172" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AF172" s="55">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="AG172" s="55">
         <v>28</v>
       </c>
       <c r="AH172" s="55">
         <v>1995</v>
       </c>
       <c r="AI172" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ172" s="55">
-        <v>0</v>
+        <v>817</v>
       </c>
       <c r="AK172" s="55">
         <v>17</v>
       </c>
       <c r="AL172" s="55">
         <v>2363</v>
       </c>
-      <c r="AM172" s="32"/>
-[...42 lines deleted...]
-      <c r="CD172" s="14"/>
+      <c r="AM172" s="32">
+        <v>93607</v>
+      </c>
+      <c r="AN172" s="14">
+        <v>94081</v>
+      </c>
+      <c r="AO172" s="14">
+        <v>16903</v>
+      </c>
+      <c r="AP172" s="14">
+        <v>22</v>
+      </c>
+      <c r="AQ172" s="14">
+        <v>28</v>
+      </c>
+      <c r="AR172" s="14">
+        <v>0</v>
+      </c>
+      <c r="AS172" s="14">
+        <v>247</v>
+      </c>
+      <c r="AT172" s="14">
+        <v>249</v>
+      </c>
+      <c r="AU172" s="14">
+        <v>15</v>
+      </c>
+      <c r="AV172" s="14">
+        <v>25539</v>
+      </c>
+      <c r="AW172" s="14">
+        <v>25701</v>
+      </c>
+      <c r="AX172" s="14">
+        <v>2573</v>
+      </c>
+      <c r="AY172" s="14">
+        <v>9648</v>
+      </c>
+      <c r="AZ172" s="14">
+        <v>9859</v>
+      </c>
+      <c r="BA172" s="14">
+        <v>788</v>
+      </c>
+      <c r="BB172" s="14">
+        <v>46146</v>
+      </c>
+      <c r="BC172" s="14">
+        <v>46275</v>
+      </c>
+      <c r="BD172" s="14">
+        <v>12033</v>
+      </c>
+      <c r="BE172" s="14">
+        <v>53</v>
+      </c>
+      <c r="BF172" s="14">
+        <v>53</v>
+      </c>
+      <c r="BG172" s="14">
+        <v>0</v>
+      </c>
+      <c r="BH172" s="14">
+        <v>176</v>
+      </c>
+      <c r="BI172" s="14">
+        <v>170</v>
+      </c>
+      <c r="BJ172" s="14">
+        <v>100</v>
+      </c>
+      <c r="BK172" s="14">
+        <v>694</v>
+      </c>
+      <c r="BL172" s="14">
+        <v>660</v>
+      </c>
+      <c r="BM172" s="14">
+        <v>547</v>
+      </c>
+      <c r="BN172" s="14">
+        <v>11083</v>
+      </c>
+      <c r="BO172" s="14">
+        <v>11086</v>
+      </c>
+      <c r="BP172" s="14">
+        <v>846</v>
+      </c>
+      <c r="BQ172" s="32">
+        <v>28754</v>
+      </c>
+      <c r="BR172" s="14">
+        <v>27355</v>
+      </c>
+      <c r="BS172" s="14">
+        <v>17087</v>
+      </c>
+      <c r="BT172" s="14">
+        <v>23450</v>
+      </c>
+      <c r="BU172" s="14">
+        <v>22210</v>
+      </c>
+      <c r="BV172" s="14">
+        <v>16372</v>
+      </c>
+      <c r="BW172" s="14">
+        <v>228</v>
+      </c>
+      <c r="BX172" s="14">
+        <v>204</v>
+      </c>
+      <c r="BY172" s="14">
+        <v>54</v>
+      </c>
+      <c r="BZ172" s="14">
+        <v>5077</v>
+      </c>
+      <c r="CA172" s="14">
+        <v>4941</v>
+      </c>
+      <c r="CB172" s="14">
+        <v>661</v>
+      </c>
+      <c r="CC172" s="32">
+        <v>3241</v>
+      </c>
+      <c r="CD172" s="14">
+        <v>11083</v>
+      </c>
       <c r="CE172" s="62"/>
       <c r="CF172" s="13" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
     </row>
-    <row r="173" spans="1:84" ht="18.649999999999999" customHeight="1">
-      <c r="A173" s="23"/>
+    <row r="173" spans="1:84" ht="18.75" customHeight="1">
+      <c r="A173" s="39" t="s">
+        <v>165</v>
+      </c>
       <c r="B173" s="51" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C173" s="55">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="D173" s="55">
-        <v>23390</v>
+        <v>12756</v>
       </c>
       <c r="E173" s="55">
-        <v>4137</v>
+        <v>4118</v>
       </c>
       <c r="F173" s="55">
-        <v>729293</v>
+        <v>731920</v>
       </c>
       <c r="G173" s="55">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H173" s="55">
-        <v>2317</v>
+        <v>417</v>
       </c>
       <c r="I173" s="55">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="J173" s="55">
-        <v>46337</v>
+        <v>48654</v>
       </c>
       <c r="K173" s="55">
-        <v>121</v>
+        <v>79</v>
       </c>
       <c r="L173" s="55">
-        <v>17710</v>
+        <v>10174</v>
       </c>
       <c r="M173" s="55">
-        <v>3161</v>
+        <v>3127</v>
       </c>
       <c r="N173" s="55">
-        <v>460798</v>
+        <v>459924</v>
       </c>
       <c r="O173" s="55">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="P173" s="55">
-        <v>3285</v>
+        <v>1712</v>
       </c>
       <c r="Q173" s="55">
-        <v>714</v>
+        <v>730</v>
       </c>
       <c r="R173" s="55">
-        <v>185063</v>
+        <v>188341</v>
       </c>
       <c r="S173" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T173" s="55">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="U173" s="55">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="V173" s="55">
-        <v>32478</v>
+        <v>30382</v>
       </c>
       <c r="W173" s="55">
         <v>0</v>
       </c>
       <c r="X173" s="55">
         <v>0</v>
       </c>
       <c r="Y173" s="55">
         <v>10</v>
       </c>
       <c r="Z173" s="55">
         <v>260</v>
       </c>
       <c r="AA173" s="55">
         <v>0</v>
       </c>
       <c r="AB173" s="55">
         <v>0</v>
       </c>
       <c r="AC173" s="55">
         <v>0</v>
       </c>
       <c r="AD173" s="55">
         <v>0</v>
       </c>
       <c r="AE173" s="55">
         <v>0</v>
       </c>
       <c r="AF173" s="55">
         <v>0</v>
       </c>
       <c r="AG173" s="55">
         <v>28</v>
       </c>
       <c r="AH173" s="55">
         <v>1995</v>
       </c>
       <c r="AI173" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ173" s="55">
         <v>0</v>
       </c>
       <c r="AK173" s="55">
         <v>17</v>
       </c>
       <c r="AL173" s="55">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="AM173" s="32"/>
       <c r="AN173" s="14"/>
       <c r="AO173" s="14"/>
       <c r="AP173" s="14"/>
       <c r="AQ173" s="14"/>
       <c r="AR173" s="14"/>
       <c r="AS173" s="14"/>
       <c r="AT173" s="14"/>
       <c r="AU173" s="14"/>
       <c r="AV173" s="14"/>
       <c r="AW173" s="14"/>
       <c r="AX173" s="14"/>
       <c r="AY173" s="14"/>
       <c r="AZ173" s="14"/>
       <c r="BA173" s="14"/>
       <c r="BB173" s="14"/>
       <c r="BC173" s="14"/>
       <c r="BD173" s="14"/>
       <c r="BE173" s="14"/>
       <c r="BF173" s="14"/>
       <c r="BG173" s="14"/>
       <c r="BH173" s="14"/>
       <c r="BI173" s="14"/>
       <c r="BJ173" s="14"/>
       <c r="BK173" s="14"/>
       <c r="BL173" s="14"/>
       <c r="BM173" s="14"/>
       <c r="BN173" s="14"/>
       <c r="BO173" s="14"/>
       <c r="BP173" s="14"/>
       <c r="BQ173" s="32"/>
       <c r="BR173" s="14"/>
       <c r="BS173" s="14"/>
       <c r="BT173" s="14"/>
       <c r="BU173" s="14"/>
       <c r="BV173" s="14"/>
       <c r="BW173" s="14"/>
       <c r="BX173" s="14"/>
       <c r="BY173" s="14"/>
       <c r="BZ173" s="14"/>
       <c r="CA173" s="14"/>
       <c r="CB173" s="14"/>
       <c r="CC173" s="32"/>
       <c r="CD173" s="14"/>
       <c r="CE173" s="62"/>
       <c r="CF173" s="13" t="s">
-        <v>80</v>
+        <v>166</v>
       </c>
     </row>
-    <row r="174" spans="1:84" ht="19" customHeight="1">
+    <row r="174" spans="1:84" ht="18.649999999999999" customHeight="1">
+      <c r="A174" s="23"/>
       <c r="B174" s="51" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C174" s="55">
-        <v>192</v>
+        <v>143</v>
       </c>
       <c r="D174" s="55">
-        <v>27129</v>
+        <v>23390</v>
       </c>
       <c r="E174" s="55">
-        <v>4119</v>
+        <v>4137</v>
       </c>
       <c r="F174" s="55">
-        <v>734341</v>
+        <v>729293</v>
       </c>
       <c r="G174" s="55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H174" s="55">
-        <v>626</v>
+        <v>2317</v>
       </c>
       <c r="I174" s="55">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="J174" s="55">
-        <v>45762</v>
+        <v>46337</v>
       </c>
       <c r="K174" s="55">
-        <v>147</v>
+        <v>121</v>
       </c>
       <c r="L174" s="55">
-        <v>18447</v>
+        <v>17710</v>
       </c>
       <c r="M174" s="55">
-        <v>3186</v>
+        <v>3161</v>
       </c>
       <c r="N174" s="55">
-        <v>473634</v>
+        <v>460798</v>
       </c>
       <c r="O174" s="55">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="P174" s="55">
-        <v>7802</v>
+        <v>3285</v>
       </c>
       <c r="Q174" s="55">
-        <v>675</v>
+        <v>714</v>
       </c>
       <c r="R174" s="55">
-        <v>178061</v>
+        <v>185063</v>
       </c>
       <c r="S174" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T174" s="55">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="U174" s="55">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="V174" s="55">
-        <v>32272</v>
+        <v>32478</v>
       </c>
       <c r="W174" s="55">
         <v>0</v>
       </c>
       <c r="X174" s="55">
         <v>0</v>
       </c>
       <c r="Y174" s="55">
         <v>10</v>
       </c>
       <c r="Z174" s="55">
         <v>260</v>
       </c>
       <c r="AA174" s="55">
         <v>0</v>
       </c>
       <c r="AB174" s="55">
         <v>0</v>
       </c>
       <c r="AC174" s="55">
         <v>0</v>
       </c>
       <c r="AD174" s="55">
         <v>0</v>
       </c>
       <c r="AE174" s="55">
         <v>0</v>
       </c>
       <c r="AF174" s="55">
         <v>0</v>
       </c>
       <c r="AG174" s="55">
         <v>28</v>
       </c>
       <c r="AH174" s="55">
         <v>1995</v>
       </c>
       <c r="AI174" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AJ174" s="55">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="AK174" s="55">
         <v>17</v>
       </c>
       <c r="AL174" s="55">
-        <v>2357</v>
-[...132 lines deleted...]
-      </c>
+        <v>2361</v>
+      </c>
+      <c r="AM174" s="32"/>
+      <c r="AN174" s="14"/>
+      <c r="AO174" s="14"/>
+      <c r="AP174" s="14"/>
+      <c r="AQ174" s="14"/>
+      <c r="AR174" s="14"/>
+      <c r="AS174" s="14"/>
+      <c r="AT174" s="14"/>
+      <c r="AU174" s="14"/>
+      <c r="AV174" s="14"/>
+      <c r="AW174" s="14"/>
+      <c r="AX174" s="14"/>
+      <c r="AY174" s="14"/>
+      <c r="AZ174" s="14"/>
+      <c r="BA174" s="14"/>
+      <c r="BB174" s="14"/>
+      <c r="BC174" s="14"/>
+      <c r="BD174" s="14"/>
+      <c r="BE174" s="14"/>
+      <c r="BF174" s="14"/>
+      <c r="BG174" s="14"/>
+      <c r="BH174" s="14"/>
+      <c r="BI174" s="14"/>
+      <c r="BJ174" s="14"/>
+      <c r="BK174" s="14"/>
+      <c r="BL174" s="14"/>
+      <c r="BM174" s="14"/>
+      <c r="BN174" s="14"/>
+      <c r="BO174" s="14"/>
+      <c r="BP174" s="14"/>
+      <c r="BQ174" s="32"/>
+      <c r="BR174" s="14"/>
+      <c r="BS174" s="14"/>
+      <c r="BT174" s="14"/>
+      <c r="BU174" s="14"/>
+      <c r="BV174" s="14"/>
+      <c r="BW174" s="14"/>
+      <c r="BX174" s="14"/>
+      <c r="BY174" s="14"/>
+      <c r="BZ174" s="14"/>
+      <c r="CA174" s="14"/>
+      <c r="CB174" s="14"/>
+      <c r="CC174" s="32"/>
+      <c r="CD174" s="14"/>
+      <c r="CE174" s="62"/>
       <c r="CF174" s="13" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
     </row>
     <row r="175" spans="1:84" ht="19" customHeight="1">
       <c r="B175" s="51" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C175" s="55">
-        <v>77</v>
+        <v>192</v>
       </c>
       <c r="D175" s="55">
-        <v>11773</v>
+        <v>27129</v>
       </c>
       <c r="E175" s="55">
-        <v>4169</v>
+        <v>4119</v>
       </c>
       <c r="F175" s="55">
-        <v>737704</v>
+        <v>726230</v>
       </c>
       <c r="G175" s="55">
         <v>3</v>
       </c>
       <c r="H175" s="55">
-        <v>1475</v>
+        <v>626</v>
       </c>
       <c r="I175" s="55">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J175" s="55">
-        <v>45352</v>
+        <v>45762</v>
       </c>
       <c r="K175" s="55">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="L175" s="55">
-        <v>7480</v>
+        <v>18447</v>
       </c>
       <c r="M175" s="55">
-        <v>3246</v>
+        <v>3186</v>
       </c>
       <c r="N175" s="55">
-        <v>480193</v>
+        <v>465524</v>
       </c>
       <c r="O175" s="55">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="P175" s="55">
-        <v>1700</v>
+        <v>7802</v>
       </c>
       <c r="Q175" s="55">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="R175" s="55">
-        <v>176360</v>
+        <v>178061</v>
       </c>
       <c r="S175" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T175" s="55">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="U175" s="55">
         <v>109</v>
       </c>
       <c r="V175" s="55">
         <v>32272</v>
       </c>
       <c r="W175" s="55">
         <v>0</v>
       </c>
       <c r="X175" s="55">
         <v>0</v>
       </c>
       <c r="Y175" s="55">
         <v>10</v>
       </c>
       <c r="Z175" s="55">
         <v>260</v>
       </c>
       <c r="AA175" s="55">
         <v>0</v>
       </c>
       <c r="AB175" s="55">
         <v>0</v>
       </c>
       <c r="AC175" s="55">
         <v>0</v>
       </c>
       <c r="AD175" s="55">
         <v>0</v>
       </c>
       <c r="AE175" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AF175" s="55">
-        <v>301</v>
+        <v>0</v>
       </c>
       <c r="AG175" s="55">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="AH175" s="55">
-        <v>1695</v>
+        <v>1995</v>
       </c>
       <c r="AI175" s="55">
         <v>2</v>
       </c>
       <c r="AJ175" s="55">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AK175" s="55">
         <v>17</v>
       </c>
-      <c r="AL175" s="55">
-[...45 lines deleted...]
-      <c r="CD175" s="47"/>
+      <c r="AL175" s="78">
+        <v>2357</v>
+      </c>
+      <c r="AM175" s="49">
+        <v>114556</v>
+      </c>
+      <c r="AN175" s="49">
+        <v>113183</v>
+      </c>
+      <c r="AO175" s="49">
+        <v>18276</v>
+      </c>
+      <c r="AP175" s="49">
+        <v>33</v>
+      </c>
+      <c r="AQ175" s="49">
+        <v>17</v>
+      </c>
+      <c r="AR175" s="49">
+        <v>17</v>
+      </c>
+      <c r="AS175" s="49">
+        <v>234</v>
+      </c>
+      <c r="AT175" s="49">
+        <v>225</v>
+      </c>
+      <c r="AU175" s="49">
+        <v>24</v>
+      </c>
+      <c r="AV175" s="49">
+        <v>27392</v>
+      </c>
+      <c r="AW175" s="49">
+        <v>27290</v>
+      </c>
+      <c r="AX175" s="49">
+        <v>2676</v>
+      </c>
+      <c r="AY175" s="49">
+        <v>9125</v>
+      </c>
+      <c r="AZ175" s="49">
+        <v>8937</v>
+      </c>
+      <c r="BA175" s="49">
+        <v>976</v>
+      </c>
+      <c r="BB175" s="49">
+        <v>64172</v>
+      </c>
+      <c r="BC175" s="49">
+        <v>62931</v>
+      </c>
+      <c r="BD175" s="49">
+        <v>13275</v>
+      </c>
+      <c r="BE175" s="49">
+        <v>45</v>
+      </c>
+      <c r="BF175" s="49">
+        <v>45</v>
+      </c>
+      <c r="BG175" s="49">
+        <v>0</v>
+      </c>
+      <c r="BH175" s="49">
+        <v>120</v>
+      </c>
+      <c r="BI175" s="49">
+        <v>101</v>
+      </c>
+      <c r="BJ175" s="49">
+        <v>119</v>
+      </c>
+      <c r="BK175" s="49">
+        <v>726</v>
+      </c>
+      <c r="BL175" s="49">
+        <v>1200</v>
+      </c>
+      <c r="BM175" s="49">
+        <v>74</v>
+      </c>
+      <c r="BN175" s="49">
+        <v>12708</v>
+      </c>
+      <c r="BO175" s="49">
+        <v>12437</v>
+      </c>
+      <c r="BP175" s="49">
+        <v>1116</v>
+      </c>
+      <c r="BQ175" s="49">
+        <v>55714</v>
+      </c>
+      <c r="BR175" s="49">
+        <v>57933</v>
+      </c>
+      <c r="BS175" s="49">
+        <v>14867</v>
+      </c>
+      <c r="BT175" s="49">
+        <v>49666</v>
+      </c>
+      <c r="BU175" s="49">
+        <v>51736</v>
+      </c>
+      <c r="BV175" s="49">
+        <v>14303</v>
+      </c>
+      <c r="BW175" s="49">
+        <v>168</v>
+      </c>
+      <c r="BX175" s="49">
+        <v>192</v>
+      </c>
+      <c r="BY175" s="49">
+        <v>29</v>
+      </c>
+      <c r="BZ175" s="49">
+        <v>5880</v>
+      </c>
+      <c r="CA175" s="49">
+        <v>6005</v>
+      </c>
+      <c r="CB175" s="49">
+        <v>536</v>
+      </c>
+      <c r="CC175" s="49">
+        <v>2618</v>
+      </c>
+      <c r="CD175" s="49">
+        <v>15124</v>
+      </c>
       <c r="CF175" s="13" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="176" spans="1:84" ht="19" customHeight="1">
       <c r="B176" s="51" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C176" s="55">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="D176" s="55">
-        <v>18530</v>
+        <v>11773</v>
       </c>
       <c r="E176" s="55">
-        <v>4093</v>
+        <v>4169</v>
       </c>
       <c r="F176" s="55">
-        <v>728225</v>
+        <v>729594</v>
       </c>
       <c r="G176" s="55">
         <v>3</v>
       </c>
       <c r="H176" s="55">
         <v>1475</v>
       </c>
       <c r="I176" s="55">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="J176" s="55">
-        <v>43877</v>
+        <v>45352</v>
       </c>
       <c r="K176" s="55">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="L176" s="55">
-        <v>9504</v>
+        <v>7480</v>
       </c>
       <c r="M176" s="55">
-        <v>3212</v>
+        <v>3246</v>
       </c>
       <c r="N176" s="55">
-        <v>479698</v>
+        <v>472082</v>
       </c>
       <c r="O176" s="55">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="P176" s="55">
-        <v>7551</v>
+        <v>1700</v>
       </c>
       <c r="Q176" s="55">
-        <v>629</v>
+        <v>668</v>
       </c>
       <c r="R176" s="55">
-        <v>168828</v>
+        <v>176360</v>
       </c>
       <c r="S176" s="55">
         <v>0</v>
       </c>
       <c r="T176" s="55">
         <v>0</v>
       </c>
       <c r="U176" s="55">
         <v>109</v>
       </c>
       <c r="V176" s="55">
-        <v>32295</v>
+        <v>32272</v>
       </c>
       <c r="W176" s="55">
         <v>0</v>
       </c>
       <c r="X176" s="55">
         <v>0</v>
       </c>
       <c r="Y176" s="55">
         <v>10</v>
       </c>
       <c r="Z176" s="55">
         <v>260</v>
       </c>
       <c r="AA176" s="55">
         <v>0</v>
       </c>
       <c r="AB176" s="55">
         <v>0</v>
       </c>
       <c r="AC176" s="55">
         <v>0</v>
       </c>
       <c r="AD176" s="55">
         <v>0</v>
       </c>
       <c r="AE176" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AF176" s="55">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="AG176" s="55">
         <v>24</v>
       </c>
       <c r="AH176" s="55">
         <v>1695</v>
       </c>
       <c r="AI176" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ176" s="55">
-        <v>0</v>
+        <v>817</v>
       </c>
       <c r="AK176" s="55">
         <v>17</v>
       </c>
-      <c r="AL176" s="55">
+      <c r="AL176" s="78">
         <v>1572</v>
       </c>
-      <c r="AM176" s="47"/>
-[...6 lines deleted...]
-      <c r="AT176" s="47"/>
+      <c r="AM176" s="48"/>
+      <c r="AN176" s="48"/>
+      <c r="AO176" s="48"/>
+      <c r="AP176" s="48"/>
+      <c r="AQ176" s="48"/>
+      <c r="AR176" s="48"/>
+      <c r="AS176" s="48"/>
+      <c r="AT176" s="48"/>
       <c r="AU176" s="47"/>
       <c r="AV176" s="47"/>
       <c r="AW176" s="47"/>
       <c r="AX176" s="47"/>
       <c r="AY176" s="47"/>
       <c r="AZ176" s="47"/>
       <c r="BA176" s="47"/>
       <c r="BB176" s="47"/>
       <c r="BC176" s="47"/>
       <c r="BD176" s="47"/>
       <c r="BE176" s="47"/>
       <c r="BF176" s="47"/>
       <c r="BG176" s="47"/>
       <c r="BH176" s="47"/>
       <c r="BI176" s="47"/>
       <c r="BJ176" s="47"/>
       <c r="BK176" s="47"/>
       <c r="BL176" s="47"/>
       <c r="BM176" s="47"/>
       <c r="BN176" s="47"/>
       <c r="BO176" s="47"/>
       <c r="BP176" s="47"/>
       <c r="BQ176" s="47"/>
       <c r="BR176" s="47"/>
       <c r="BS176" s="47"/>
       <c r="BT176" s="47"/>
       <c r="BU176" s="47"/>
       <c r="BV176" s="47"/>
       <c r="BW176" s="47"/>
       <c r="BX176" s="47"/>
       <c r="BY176" s="47"/>
       <c r="BZ176" s="47"/>
       <c r="CA176" s="47"/>
       <c r="CB176" s="47"/>
       <c r="CC176" s="47"/>
       <c r="CD176" s="47"/>
       <c r="CF176" s="13" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="177" spans="1:84" ht="19" customHeight="1">
       <c r="B177" s="51" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C177" s="55">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="D177" s="55">
-        <v>12989</v>
+        <v>18530</v>
       </c>
       <c r="E177" s="55">
-        <v>4029</v>
+        <v>4093</v>
       </c>
       <c r="F177" s="55">
-        <v>723890</v>
+        <v>720354</v>
       </c>
       <c r="G177" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H177" s="55">
-        <v>1684</v>
+        <v>1475</v>
       </c>
       <c r="I177" s="55">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="J177" s="55">
-        <v>42193</v>
+        <v>43877</v>
       </c>
       <c r="K177" s="55">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L177" s="55">
-        <v>10228</v>
+        <v>9504</v>
       </c>
       <c r="M177" s="55">
-        <v>3156</v>
+        <v>3212</v>
       </c>
       <c r="N177" s="55">
-        <v>474257</v>
+        <v>471827</v>
       </c>
       <c r="O177" s="55">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="P177" s="55">
-        <v>0</v>
+        <v>7551</v>
       </c>
       <c r="Q177" s="55">
         <v>629</v>
       </c>
       <c r="R177" s="55">
         <v>168828</v>
       </c>
       <c r="S177" s="55">
         <v>0</v>
       </c>
       <c r="T177" s="55">
         <v>0</v>
       </c>
       <c r="U177" s="55">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="V177" s="55">
-        <v>32708</v>
+        <v>32295</v>
       </c>
       <c r="W177" s="55">
+        <v>0</v>
+      </c>
+      <c r="X177" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y177" s="55">
         <v>10</v>
       </c>
-      <c r="X177" s="55">
+      <c r="Z177" s="55">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA177" s="55">
         <v>0</v>
       </c>
       <c r="AB177" s="55">
         <v>0</v>
       </c>
       <c r="AC177" s="55">
         <v>0</v>
       </c>
       <c r="AD177" s="55">
         <v>0</v>
       </c>
       <c r="AE177" s="55">
         <v>0</v>
       </c>
       <c r="AF177" s="55">
         <v>0</v>
       </c>
       <c r="AG177" s="55">
         <v>24</v>
       </c>
       <c r="AH177" s="55">
         <v>1695</v>
       </c>
       <c r="AI177" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ177" s="55">
         <v>0</v>
       </c>
       <c r="AK177" s="55">
-        <v>21</v>
-[...135 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="AL177" s="78">
+        <v>1572</v>
+      </c>
+      <c r="AM177" s="47"/>
+      <c r="AN177" s="47"/>
+      <c r="AO177" s="47"/>
+      <c r="AP177" s="47"/>
+      <c r="AQ177" s="47"/>
+      <c r="AR177" s="47"/>
+      <c r="AS177" s="47"/>
+      <c r="AT177" s="47"/>
+      <c r="AU177" s="47"/>
+      <c r="AV177" s="47"/>
+      <c r="AW177" s="47"/>
+      <c r="AX177" s="47"/>
+      <c r="AY177" s="47"/>
+      <c r="AZ177" s="47"/>
+      <c r="BA177" s="47"/>
+      <c r="BB177" s="47"/>
+      <c r="BC177" s="47"/>
+      <c r="BD177" s="47"/>
+      <c r="BE177" s="47"/>
+      <c r="BF177" s="47"/>
+      <c r="BG177" s="47"/>
+      <c r="BH177" s="47"/>
+      <c r="BI177" s="47"/>
+      <c r="BJ177" s="47"/>
+      <c r="BK177" s="47"/>
+      <c r="BL177" s="47"/>
+      <c r="BM177" s="47"/>
+      <c r="BN177" s="47"/>
+      <c r="BO177" s="47"/>
+      <c r="BP177" s="47"/>
+      <c r="BQ177" s="47"/>
+      <c r="BR177" s="47"/>
+      <c r="BS177" s="47"/>
+      <c r="BT177" s="47"/>
+      <c r="BU177" s="47"/>
+      <c r="BV177" s="47"/>
+      <c r="BW177" s="47"/>
+      <c r="BX177" s="47"/>
+      <c r="BY177" s="47"/>
+      <c r="BZ177" s="47"/>
+      <c r="CA177" s="47"/>
+      <c r="CB177" s="47"/>
+      <c r="CC177" s="47"/>
+      <c r="CD177" s="47"/>
       <c r="CF177" s="13" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
     </row>
     <row r="178" spans="1:84" ht="19" customHeight="1">
       <c r="B178" s="51" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C178" s="55">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="D178" s="55">
-        <v>17315</v>
+        <v>12989</v>
       </c>
       <c r="E178" s="55">
-        <v>3898</v>
+        <v>4029</v>
       </c>
       <c r="F178" s="55">
-        <v>708693</v>
+        <v>716166</v>
       </c>
       <c r="G178" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H178" s="55">
-        <v>0</v>
+        <v>1684</v>
       </c>
       <c r="I178" s="55">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="J178" s="55">
-        <v>43790</v>
+        <v>42193</v>
       </c>
       <c r="K178" s="55">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="L178" s="55">
-        <v>13352</v>
+        <v>10228</v>
       </c>
       <c r="M178" s="55">
-        <v>3043</v>
+        <v>3156</v>
       </c>
       <c r="N178" s="55">
-        <v>461426</v>
+        <v>466533</v>
       </c>
       <c r="O178" s="55">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="P178" s="55">
-        <v>3043</v>
+        <v>0</v>
       </c>
       <c r="Q178" s="55">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="R178" s="55">
-        <v>165785</v>
+        <v>168828</v>
       </c>
       <c r="S178" s="55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T178" s="55">
-        <v>863</v>
+        <v>0</v>
       </c>
       <c r="U178" s="55">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="V178" s="55">
-        <v>31845</v>
+        <v>32708</v>
       </c>
       <c r="W178" s="55">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="X178" s="55">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="Y178" s="55">
         <v>0</v>
       </c>
       <c r="Z178" s="55">
         <v>0</v>
       </c>
       <c r="AA178" s="55">
         <v>0</v>
       </c>
       <c r="AB178" s="55">
         <v>0</v>
       </c>
       <c r="AC178" s="55">
         <v>0</v>
       </c>
       <c r="AD178" s="55">
         <v>0</v>
       </c>
       <c r="AE178" s="55">
         <v>0</v>
       </c>
       <c r="AF178" s="55">
         <v>0</v>
       </c>
       <c r="AG178" s="55">
         <v>24</v>
       </c>
       <c r="AH178" s="55">
         <v>1695</v>
       </c>
       <c r="AI178" s="55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ178" s="55">
-        <v>0</v>
+        <v>817</v>
       </c>
       <c r="AK178" s="55">
-        <v>20</v>
-[...47 lines deleted...]
-      <c r="CD178" s="47"/>
+        <v>21</v>
+      </c>
+      <c r="AL178" s="78">
+        <v>4209</v>
+      </c>
+      <c r="AM178" s="47">
+        <v>89926</v>
+      </c>
+      <c r="AN178" s="47">
+        <v>88905</v>
+      </c>
+      <c r="AO178" s="47">
+        <v>19297</v>
+      </c>
+      <c r="AP178" s="47">
+        <v>6</v>
+      </c>
+      <c r="AQ178" s="47">
+        <v>22</v>
+      </c>
+      <c r="AR178" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS178" s="47">
+        <v>310</v>
+      </c>
+      <c r="AT178" s="47">
+        <v>328</v>
+      </c>
+      <c r="AU178" s="47">
+        <v>5</v>
+      </c>
+      <c r="AV178" s="47">
+        <v>25685</v>
+      </c>
+      <c r="AW178" s="47">
+        <v>25384</v>
+      </c>
+      <c r="AX178" s="47">
+        <v>2977</v>
+      </c>
+      <c r="AY178" s="47">
+        <v>8839</v>
+      </c>
+      <c r="AZ178" s="47">
+        <v>8965</v>
+      </c>
+      <c r="BA178" s="47">
+        <v>851</v>
+      </c>
+      <c r="BB178" s="47">
+        <v>43683</v>
+      </c>
+      <c r="BC178" s="47">
+        <v>42468</v>
+      </c>
+      <c r="BD178" s="47">
+        <v>14489</v>
+      </c>
+      <c r="BE178" s="47">
+        <v>83</v>
+      </c>
+      <c r="BF178" s="47">
+        <v>83</v>
+      </c>
+      <c r="BG178" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH178" s="47">
+        <v>132</v>
+      </c>
+      <c r="BI178" s="47">
+        <v>133</v>
+      </c>
+      <c r="BJ178" s="47">
+        <v>118</v>
+      </c>
+      <c r="BK178" s="47">
+        <v>696</v>
+      </c>
+      <c r="BL178" s="47">
+        <v>426</v>
+      </c>
+      <c r="BM178" s="47">
+        <v>344</v>
+      </c>
+      <c r="BN178" s="47">
+        <v>10493</v>
+      </c>
+      <c r="BO178" s="47">
+        <v>11097</v>
+      </c>
+      <c r="BP178" s="47">
+        <v>513</v>
+      </c>
+      <c r="BQ178" s="47">
+        <v>24107</v>
+      </c>
+      <c r="BR178" s="47">
+        <v>22135</v>
+      </c>
+      <c r="BS178" s="47">
+        <v>16839</v>
+      </c>
+      <c r="BT178" s="47">
+        <v>17557</v>
+      </c>
+      <c r="BU178" s="47">
+        <v>15527</v>
+      </c>
+      <c r="BV178" s="47">
+        <v>16333</v>
+      </c>
+      <c r="BW178" s="47">
+        <v>286</v>
+      </c>
+      <c r="BX178" s="47">
+        <v>288</v>
+      </c>
+      <c r="BY178" s="47">
+        <v>28</v>
+      </c>
+      <c r="BZ178" s="47">
+        <v>6263</v>
+      </c>
+      <c r="CA178" s="47">
+        <v>6321</v>
+      </c>
+      <c r="CB178" s="47">
+        <v>478</v>
+      </c>
+      <c r="CC178" s="47">
+        <v>795</v>
+      </c>
+      <c r="CD178" s="47">
+        <v>17846</v>
+      </c>
       <c r="CF178" s="13" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
     </row>
     <row r="179" spans="1:84" ht="19" customHeight="1">
       <c r="B179" s="51" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C179" s="55">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="D179" s="55">
-        <v>11793</v>
+        <v>17315</v>
       </c>
       <c r="E179" s="55">
-        <v>3838</v>
+        <v>3898</v>
       </c>
       <c r="F179" s="55">
-        <v>699660</v>
+        <v>700970</v>
       </c>
       <c r="G179" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H179" s="55">
-        <v>1475</v>
+        <v>0</v>
       </c>
       <c r="I179" s="55">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J179" s="55">
-        <v>42315</v>
+        <v>43790</v>
       </c>
       <c r="K179" s="55">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="L179" s="55">
-        <v>7189</v>
+        <v>13352</v>
       </c>
       <c r="M179" s="55">
-        <v>3000</v>
+        <v>3043</v>
       </c>
       <c r="N179" s="55">
-        <v>456677</v>
+        <v>453702</v>
       </c>
       <c r="O179" s="55">
         <v>16</v>
       </c>
       <c r="P179" s="55">
-        <v>3047</v>
+        <v>3043</v>
       </c>
       <c r="Q179" s="55">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="R179" s="55">
-        <v>162738</v>
+        <v>165785</v>
       </c>
       <c r="S179" s="55">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="T179" s="55">
-        <v>0</v>
+        <v>863</v>
       </c>
       <c r="U179" s="55">
         <v>107</v>
       </c>
       <c r="V179" s="55">
         <v>31845</v>
       </c>
       <c r="W179" s="55">
         <v>0</v>
       </c>
       <c r="X179" s="55">
         <v>0</v>
       </c>
       <c r="Y179" s="55">
         <v>0</v>
       </c>
       <c r="Z179" s="55">
         <v>0</v>
       </c>
       <c r="AA179" s="55">
         <v>0</v>
       </c>
       <c r="AB179" s="55">
         <v>0</v>
       </c>
       <c r="AC179" s="55">
         <v>0</v>
       </c>
       <c r="AD179" s="55">
         <v>0</v>
       </c>
       <c r="AE179" s="55">
         <v>0</v>
       </c>
       <c r="AF179" s="55">
         <v>0</v>
       </c>
       <c r="AG179" s="55">
         <v>24</v>
       </c>
       <c r="AH179" s="55">
         <v>1695</v>
       </c>
       <c r="AI179" s="55">
         <v>1</v>
       </c>
       <c r="AJ179" s="55">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="AK179" s="55">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>4389</v>
+        <v>20</v>
+      </c>
+      <c r="AL179" s="78">
+        <v>4152</v>
       </c>
       <c r="AM179" s="47"/>
       <c r="AN179" s="47"/>
       <c r="AO179" s="47"/>
       <c r="AP179" s="47"/>
       <c r="AQ179" s="47"/>
       <c r="AR179" s="47"/>
       <c r="AS179" s="47"/>
       <c r="AT179" s="47"/>
       <c r="AU179" s="47"/>
       <c r="AV179" s="47"/>
       <c r="AW179" s="47"/>
       <c r="AX179" s="47"/>
       <c r="AY179" s="47"/>
       <c r="AZ179" s="47"/>
       <c r="BA179" s="47"/>
       <c r="BB179" s="47"/>
       <c r="BC179" s="47"/>
       <c r="BD179" s="47"/>
       <c r="BE179" s="47"/>
       <c r="BF179" s="47"/>
       <c r="BG179" s="47"/>
       <c r="BH179" s="47"/>
       <c r="BI179" s="47"/>
       <c r="BJ179" s="47"/>
       <c r="BK179" s="47"/>
       <c r="BL179" s="47"/>
       <c r="BM179" s="47"/>
       <c r="BN179" s="47"/>
       <c r="BO179" s="47"/>
       <c r="BP179" s="47"/>
       <c r="BQ179" s="47"/>
       <c r="BR179" s="47"/>
       <c r="BS179" s="47"/>
       <c r="BT179" s="47"/>
       <c r="BU179" s="47"/>
       <c r="BV179" s="47"/>
       <c r="BW179" s="47"/>
       <c r="BX179" s="47"/>
       <c r="BY179" s="47"/>
       <c r="BZ179" s="47"/>
       <c r="CA179" s="47"/>
       <c r="CB179" s="47"/>
       <c r="CC179" s="47"/>
       <c r="CD179" s="47"/>
       <c r="CF179" s="13" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="180" spans="1:84" ht="19" customHeight="1">
       <c r="B180" s="51" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C180" s="55">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="D180" s="55">
-        <v>14652</v>
+        <v>11793</v>
       </c>
       <c r="E180" s="55">
-        <v>3775</v>
+        <v>3838</v>
       </c>
       <c r="F180" s="55">
-        <v>700573</v>
+        <v>691936</v>
       </c>
       <c r="G180" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H180" s="55">
-        <v>2533</v>
+        <v>1475</v>
       </c>
       <c r="I180" s="55">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J180" s="55">
-        <v>52973</v>
+        <v>42315</v>
       </c>
       <c r="K180" s="55">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="L180" s="55">
-        <v>9311</v>
+        <v>7189</v>
       </c>
       <c r="M180" s="55">
-        <v>2935</v>
+        <v>3000</v>
       </c>
       <c r="N180" s="55">
-        <v>449741</v>
+        <v>448954</v>
       </c>
       <c r="O180" s="55">
         <v>16</v>
       </c>
       <c r="P180" s="55">
-        <v>2809</v>
+        <v>3047</v>
       </c>
       <c r="Q180" s="55">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="R180" s="55">
-        <v>159929</v>
+        <v>162738</v>
       </c>
       <c r="S180" s="55">
         <v>0</v>
       </c>
       <c r="T180" s="55">
         <v>0</v>
       </c>
       <c r="U180" s="55">
         <v>107</v>
       </c>
       <c r="V180" s="55">
         <v>31845</v>
       </c>
       <c r="W180" s="55">
         <v>0</v>
       </c>
       <c r="X180" s="55">
         <v>0</v>
       </c>
       <c r="Y180" s="55">
         <v>0</v>
       </c>
       <c r="Z180" s="55">
         <v>0</v>
       </c>
       <c r="AA180" s="55">
         <v>0</v>
       </c>
       <c r="AB180" s="55">
         <v>0</v>
       </c>
       <c r="AC180" s="55">
         <v>0</v>
       </c>
       <c r="AD180" s="55">
         <v>0</v>
       </c>
       <c r="AE180" s="55">
         <v>0</v>
       </c>
       <c r="AF180" s="55">
         <v>0</v>
       </c>
       <c r="AG180" s="55">
         <v>24</v>
       </c>
       <c r="AH180" s="55">
         <v>1695</v>
       </c>
       <c r="AI180" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ180" s="55">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="AK180" s="55">
         <v>22</v>
       </c>
-      <c r="AL180" s="55">
+      <c r="AL180" s="78">
         <v>4389</v>
       </c>
-      <c r="AM180" s="47">
-[...130 lines deleted...]
-      </c>
+      <c r="AM180" s="47"/>
+      <c r="AN180" s="47"/>
+      <c r="AO180" s="47"/>
+      <c r="AP180" s="47"/>
+      <c r="AQ180" s="47"/>
+      <c r="AR180" s="47"/>
+      <c r="AS180" s="47"/>
+      <c r="AT180" s="47"/>
+      <c r="AU180" s="47"/>
+      <c r="AV180" s="47"/>
+      <c r="AW180" s="47"/>
+      <c r="AX180" s="47"/>
+      <c r="AY180" s="47"/>
+      <c r="AZ180" s="47"/>
+      <c r="BA180" s="47"/>
+      <c r="BB180" s="47"/>
+      <c r="BC180" s="47"/>
+      <c r="BD180" s="47"/>
+      <c r="BE180" s="47"/>
+      <c r="BF180" s="47"/>
+      <c r="BG180" s="47"/>
+      <c r="BH180" s="47"/>
+      <c r="BI180" s="47"/>
+      <c r="BJ180" s="47"/>
+      <c r="BK180" s="47"/>
+      <c r="BL180" s="47"/>
+      <c r="BM180" s="47"/>
+      <c r="BN180" s="47"/>
+      <c r="BO180" s="47"/>
+      <c r="BP180" s="47"/>
+      <c r="BQ180" s="47"/>
+      <c r="BR180" s="47"/>
+      <c r="BS180" s="47"/>
+      <c r="BT180" s="47"/>
+      <c r="BU180" s="47"/>
+      <c r="BV180" s="47"/>
+      <c r="BW180" s="47"/>
+      <c r="BX180" s="47"/>
+      <c r="BY180" s="47"/>
+      <c r="BZ180" s="47"/>
+      <c r="CA180" s="47"/>
+      <c r="CB180" s="47"/>
+      <c r="CC180" s="47"/>
+      <c r="CD180" s="47"/>
       <c r="CF180" s="13" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
     </row>
     <row r="181" spans="1:84" ht="19" customHeight="1">
       <c r="B181" s="51" t="s">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="C181" s="55">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D181" s="55">
-        <v>17027</v>
+        <v>14652</v>
       </c>
       <c r="E181" s="55">
-        <v>3718</v>
+        <v>3775</v>
       </c>
       <c r="F181" s="55">
-        <v>691408</v>
+        <v>692849</v>
       </c>
       <c r="G181" s="55">
         <v>4</v>
       </c>
       <c r="H181" s="55">
-        <v>1684</v>
+        <v>2533</v>
       </c>
       <c r="I181" s="55">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="J181" s="55">
-        <v>51290</v>
+        <v>52973</v>
       </c>
       <c r="K181" s="55">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L181" s="55">
-        <v>9870</v>
+        <v>9311</v>
       </c>
       <c r="M181" s="55">
-        <v>2867</v>
+        <v>2935</v>
       </c>
       <c r="N181" s="55">
-        <v>441606</v>
+        <v>442018</v>
       </c>
       <c r="O181" s="55">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="P181" s="55">
-        <v>5366</v>
+        <v>2809</v>
       </c>
       <c r="Q181" s="55">
-        <v>558</v>
+        <v>581</v>
       </c>
       <c r="R181" s="55">
-        <v>154589</v>
+        <v>159929</v>
       </c>
       <c r="S181" s="55">
         <v>0</v>
       </c>
       <c r="T181" s="55">
         <v>0</v>
       </c>
       <c r="U181" s="55">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="V181" s="55">
-        <v>37948</v>
+        <v>31845</v>
       </c>
       <c r="W181" s="55">
         <v>0</v>
       </c>
       <c r="X181" s="55">
         <v>0</v>
       </c>
       <c r="Y181" s="55">
         <v>0</v>
       </c>
       <c r="Z181" s="55">
         <v>0</v>
       </c>
       <c r="AA181" s="55">
         <v>0</v>
       </c>
       <c r="AB181" s="55">
         <v>0</v>
       </c>
       <c r="AC181" s="55">
         <v>0</v>
       </c>
       <c r="AD181" s="55">
         <v>0</v>
       </c>
       <c r="AE181" s="55">
         <v>0</v>
       </c>
       <c r="AF181" s="55">
         <v>0</v>
       </c>
       <c r="AG181" s="55">
         <v>24</v>
       </c>
       <c r="AH181" s="55">
         <v>1695</v>
       </c>
       <c r="AI181" s="55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ181" s="55">
         <v>0</v>
       </c>
       <c r="AK181" s="55">
-        <v>21</v>
-[...47 lines deleted...]
-      <c r="CD181" s="47"/>
+        <v>22</v>
+      </c>
+      <c r="AL181" s="78">
+        <v>4389</v>
+      </c>
+      <c r="AM181" s="47">
+        <v>86835</v>
+      </c>
+      <c r="AN181" s="47">
+        <v>84541</v>
+      </c>
+      <c r="AO181" s="47">
+        <v>21591</v>
+      </c>
+      <c r="AP181" s="47">
+        <v>36</v>
+      </c>
+      <c r="AQ181" s="47">
+        <v>11</v>
+      </c>
+      <c r="AR181" s="47">
+        <v>25</v>
+      </c>
+      <c r="AS181" s="47">
+        <v>232</v>
+      </c>
+      <c r="AT181" s="47">
+        <v>229</v>
+      </c>
+      <c r="AU181" s="47">
+        <v>8</v>
+      </c>
+      <c r="AV181" s="47">
+        <v>23763</v>
+      </c>
+      <c r="AW181" s="47">
+        <v>24286</v>
+      </c>
+      <c r="AX181" s="47">
+        <v>2455</v>
+      </c>
+      <c r="AY181" s="47">
+        <v>8859</v>
+      </c>
+      <c r="AZ181" s="47">
+        <v>8576</v>
+      </c>
+      <c r="BA181" s="47">
+        <v>1135</v>
+      </c>
+      <c r="BB181" s="47">
+        <v>43241</v>
+      </c>
+      <c r="BC181" s="47">
+        <v>40943</v>
+      </c>
+      <c r="BD181" s="47">
+        <v>16787</v>
+      </c>
+      <c r="BE181" s="47">
+        <v>94</v>
+      </c>
+      <c r="BF181" s="47">
+        <v>94</v>
+      </c>
+      <c r="BG181" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH181" s="47">
+        <v>160</v>
+      </c>
+      <c r="BI181" s="47">
+        <v>106</v>
+      </c>
+      <c r="BJ181" s="47">
+        <v>171</v>
+      </c>
+      <c r="BK181" s="47">
+        <v>407</v>
+      </c>
+      <c r="BL181" s="47">
+        <v>548</v>
+      </c>
+      <c r="BM181" s="47">
+        <v>202</v>
+      </c>
+      <c r="BN181" s="47">
+        <v>10043</v>
+      </c>
+      <c r="BO181" s="47">
+        <v>9749</v>
+      </c>
+      <c r="BP181" s="47">
+        <v>807</v>
+      </c>
+      <c r="BQ181" s="47">
+        <v>33443</v>
+      </c>
+      <c r="BR181" s="47">
+        <v>32203</v>
+      </c>
+      <c r="BS181" s="47">
+        <v>18079</v>
+      </c>
+      <c r="BT181" s="47">
+        <v>26869</v>
+      </c>
+      <c r="BU181" s="47">
+        <v>25658</v>
+      </c>
+      <c r="BV181" s="47">
+        <v>17544</v>
+      </c>
+      <c r="BW181" s="47">
+        <v>282</v>
+      </c>
+      <c r="BX181" s="47">
+        <v>279</v>
+      </c>
+      <c r="BY181" s="47">
+        <v>30</v>
+      </c>
+      <c r="BZ181" s="47">
+        <v>6292</v>
+      </c>
+      <c r="CA181" s="47">
+        <v>6265</v>
+      </c>
+      <c r="CB181" s="47">
+        <v>506</v>
+      </c>
+      <c r="CC181" s="47">
+        <v>2812</v>
+      </c>
+      <c r="CD181" s="47">
+        <v>18475</v>
+      </c>
       <c r="CF181" s="13" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
     </row>
     <row r="182" spans="1:84" ht="19" customHeight="1">
       <c r="B182" s="51" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C182" s="55">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="D182" s="55">
-        <v>19979</v>
+        <v>17027</v>
       </c>
       <c r="E182" s="55">
-        <v>3634</v>
+        <v>3718</v>
       </c>
       <c r="F182" s="55">
-        <v>682317</v>
+        <v>683684</v>
       </c>
       <c r="G182" s="55">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H182" s="55">
-        <v>1983</v>
+        <v>1684</v>
       </c>
       <c r="I182" s="55">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J182" s="55">
-        <v>49407</v>
+        <v>51290</v>
       </c>
       <c r="K182" s="55">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="L182" s="55">
-        <v>12927</v>
+        <v>9870</v>
       </c>
       <c r="M182" s="55">
-        <v>2809</v>
+        <v>2867</v>
       </c>
       <c r="N182" s="55">
-        <v>439395</v>
+        <v>433882</v>
       </c>
       <c r="O182" s="55">
         <v>23</v>
       </c>
       <c r="P182" s="55">
-        <v>4939</v>
+        <v>5366</v>
       </c>
       <c r="Q182" s="55">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="R182" s="55">
-        <v>149650</v>
+        <v>154589</v>
       </c>
       <c r="S182" s="55">
         <v>0</v>
       </c>
       <c r="T182" s="55">
         <v>0</v>
       </c>
       <c r="U182" s="55">
         <v>146</v>
       </c>
       <c r="V182" s="55">
         <v>37948</v>
       </c>
       <c r="W182" s="55">
         <v>0</v>
       </c>
       <c r="X182" s="55">
         <v>0</v>
       </c>
       <c r="Y182" s="55">
         <v>0</v>
       </c>
       <c r="Z182" s="55">
         <v>0</v>
       </c>
@@ -37367,4125 +37481,4607 @@
       <c r="AB182" s="55">
         <v>0</v>
       </c>
       <c r="AC182" s="55">
         <v>0</v>
       </c>
       <c r="AD182" s="55">
         <v>0</v>
       </c>
       <c r="AE182" s="55">
         <v>0</v>
       </c>
       <c r="AF182" s="55">
         <v>0</v>
       </c>
       <c r="AG182" s="55">
         <v>24</v>
       </c>
       <c r="AH182" s="55">
         <v>1695</v>
       </c>
       <c r="AI182" s="55">
         <v>1</v>
       </c>
       <c r="AJ182" s="55">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="AK182" s="55">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>4223</v>
+        <v>21</v>
+      </c>
+      <c r="AL182" s="78">
+        <v>4281</v>
       </c>
       <c r="AM182" s="47"/>
       <c r="AN182" s="47"/>
       <c r="AO182" s="47"/>
       <c r="AP182" s="47"/>
       <c r="AQ182" s="47"/>
       <c r="AR182" s="47"/>
       <c r="AS182" s="47"/>
       <c r="AT182" s="47"/>
       <c r="AU182" s="47"/>
       <c r="AV182" s="47"/>
       <c r="AW182" s="47"/>
       <c r="AX182" s="47"/>
       <c r="AY182" s="47"/>
       <c r="AZ182" s="47"/>
       <c r="BA182" s="47"/>
       <c r="BB182" s="47"/>
       <c r="BC182" s="47"/>
       <c r="BD182" s="47"/>
       <c r="BE182" s="47"/>
       <c r="BF182" s="47"/>
       <c r="BG182" s="47"/>
       <c r="BH182" s="47"/>
       <c r="BI182" s="47"/>
       <c r="BJ182" s="47"/>
       <c r="BK182" s="47"/>
       <c r="BL182" s="47"/>
       <c r="BM182" s="47"/>
       <c r="BN182" s="47"/>
       <c r="BO182" s="47"/>
       <c r="BP182" s="47"/>
       <c r="BQ182" s="47"/>
       <c r="BR182" s="47"/>
       <c r="BS182" s="47"/>
       <c r="BT182" s="47"/>
       <c r="BU182" s="47"/>
       <c r="BV182" s="47"/>
       <c r="BW182" s="47"/>
       <c r="BX182" s="47"/>
       <c r="BY182" s="47"/>
       <c r="BZ182" s="47"/>
       <c r="CA182" s="47"/>
       <c r="CB182" s="47"/>
       <c r="CC182" s="47"/>
       <c r="CD182" s="47"/>
       <c r="CF182" s="13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
-    <row r="183" spans="1:84" ht="20.149999999999999" customHeight="1">
+    <row r="183" spans="1:84" ht="19" customHeight="1">
       <c r="B183" s="51" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C183" s="55">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="D183" s="55">
-        <v>14852</v>
+        <v>19979</v>
       </c>
       <c r="E183" s="55">
-        <v>3638</v>
+        <v>3674</v>
       </c>
       <c r="F183" s="55">
-        <v>689656</v>
+        <v>677761</v>
       </c>
       <c r="G183" s="55">
         <v>5</v>
       </c>
       <c r="H183" s="55">
-        <v>2019</v>
+        <v>1983</v>
       </c>
       <c r="I183" s="55">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="J183" s="55">
-        <v>47454</v>
+        <v>49407</v>
       </c>
       <c r="K183" s="55">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="L183" s="55">
-        <v>11069</v>
+        <v>12927</v>
       </c>
       <c r="M183" s="55">
-        <v>2741</v>
+        <v>2849</v>
       </c>
       <c r="N183" s="55">
-        <v>433272</v>
+        <v>434839</v>
       </c>
       <c r="O183" s="55">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="P183" s="55">
-        <v>1719</v>
+        <v>4939</v>
       </c>
       <c r="Q183" s="55">
-        <v>608</v>
+        <v>535</v>
       </c>
       <c r="R183" s="55">
-        <v>164933</v>
+        <v>149650</v>
       </c>
       <c r="S183" s="55">
         <v>0</v>
       </c>
       <c r="T183" s="55">
         <v>0</v>
       </c>
       <c r="U183" s="55">
         <v>146</v>
       </c>
       <c r="V183" s="55">
-        <v>38040</v>
+        <v>37948</v>
       </c>
       <c r="W183" s="55">
         <v>0</v>
       </c>
       <c r="X183" s="55">
         <v>0</v>
       </c>
       <c r="Y183" s="55">
         <v>0</v>
       </c>
       <c r="Z183" s="55">
         <v>0</v>
       </c>
       <c r="AA183" s="55">
         <v>0</v>
       </c>
       <c r="AB183" s="55">
         <v>0</v>
       </c>
       <c r="AC183" s="55">
         <v>0</v>
       </c>
       <c r="AD183" s="55">
         <v>0</v>
       </c>
       <c r="AE183" s="55">
         <v>0</v>
       </c>
       <c r="AF183" s="55">
         <v>0</v>
       </c>
       <c r="AG183" s="55">
         <v>24</v>
       </c>
       <c r="AH183" s="55">
         <v>1695</v>
       </c>
       <c r="AI183" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AJ183" s="55">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="AK183" s="55">
-        <v>25</v>
-[...135 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="AL183" s="78">
+        <v>4223</v>
+      </c>
+      <c r="AM183" s="47"/>
+      <c r="AN183" s="47"/>
+      <c r="AO183" s="47"/>
+      <c r="AP183" s="47"/>
+      <c r="AQ183" s="47"/>
+      <c r="AR183" s="47"/>
+      <c r="AS183" s="47"/>
+      <c r="AT183" s="47"/>
+      <c r="AU183" s="47"/>
+      <c r="AV183" s="47"/>
+      <c r="AW183" s="47"/>
+      <c r="AX183" s="47"/>
+      <c r="AY183" s="47"/>
+      <c r="AZ183" s="47"/>
+      <c r="BA183" s="47"/>
+      <c r="BB183" s="47"/>
+      <c r="BC183" s="47"/>
+      <c r="BD183" s="47"/>
+      <c r="BE183" s="47"/>
+      <c r="BF183" s="47"/>
+      <c r="BG183" s="47"/>
+      <c r="BH183" s="47"/>
+      <c r="BI183" s="47"/>
+      <c r="BJ183" s="47"/>
+      <c r="BK183" s="47"/>
+      <c r="BL183" s="47"/>
+      <c r="BM183" s="47"/>
+      <c r="BN183" s="47"/>
+      <c r="BO183" s="47"/>
+      <c r="BP183" s="47"/>
+      <c r="BQ183" s="47"/>
+      <c r="BR183" s="47"/>
+      <c r="BS183" s="47"/>
+      <c r="BT183" s="47"/>
+      <c r="BU183" s="47"/>
+      <c r="BV183" s="47"/>
+      <c r="BW183" s="47"/>
+      <c r="BX183" s="47"/>
+      <c r="BY183" s="47"/>
+      <c r="BZ183" s="47"/>
+      <c r="CA183" s="47"/>
+      <c r="CB183" s="47"/>
+      <c r="CC183" s="47"/>
+      <c r="CD183" s="47"/>
       <c r="CF183" s="13" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
     </row>
-    <row r="184" spans="1:84" ht="18" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="184" spans="1:84" ht="20.149999999999999" customHeight="1">
       <c r="B184" s="51" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
       <c r="C184" s="55">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="D184" s="55">
-        <v>18321</v>
+        <v>14852</v>
       </c>
       <c r="E184" s="55">
-        <v>3554</v>
+        <v>3678</v>
       </c>
       <c r="F184" s="55">
-        <v>679007</v>
+        <v>685100</v>
       </c>
       <c r="G184" s="55">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H184" s="55">
-        <v>1950</v>
+        <v>2019</v>
       </c>
       <c r="I184" s="55">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="J184" s="55">
-        <v>46294</v>
+        <v>47454</v>
       </c>
       <c r="K184" s="55">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="L184" s="55">
-        <v>12778</v>
+        <v>11069</v>
       </c>
       <c r="M184" s="55">
-        <v>2675</v>
+        <v>2781</v>
       </c>
       <c r="N184" s="55">
-        <v>427108</v>
+        <v>428716</v>
       </c>
       <c r="O184" s="55">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="P184" s="55">
-        <v>3043</v>
+        <v>1719</v>
       </c>
       <c r="Q184" s="55">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="R184" s="55">
-        <v>161891</v>
+        <v>164933</v>
       </c>
       <c r="S184" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T184" s="55">
-        <v>550</v>
+        <v>0</v>
       </c>
       <c r="U184" s="55">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="V184" s="55">
-        <v>37490</v>
+        <v>38040</v>
       </c>
       <c r="W184" s="55">
         <v>0</v>
       </c>
       <c r="X184" s="55">
         <v>0</v>
       </c>
       <c r="Y184" s="55">
         <v>0</v>
       </c>
       <c r="Z184" s="55">
         <v>0</v>
       </c>
       <c r="AA184" s="55">
         <v>0</v>
       </c>
       <c r="AB184" s="55">
         <v>0</v>
       </c>
       <c r="AC184" s="55">
         <v>0</v>
       </c>
       <c r="AD184" s="55">
         <v>0</v>
       </c>
       <c r="AE184" s="55">
         <v>0</v>
       </c>
       <c r="AF184" s="55">
         <v>0</v>
       </c>
       <c r="AG184" s="55">
         <v>24</v>
       </c>
       <c r="AH184" s="55">
         <v>1695</v>
       </c>
       <c r="AI184" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ184" s="55">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="AK184" s="55">
-        <v>29</v>
-[...47 lines deleted...]
-      <c r="CD184" s="47"/>
+        <v>25</v>
+      </c>
+      <c r="AL184" s="78">
+        <v>4262</v>
+      </c>
+      <c r="AM184" s="47">
+        <v>94336</v>
+      </c>
+      <c r="AN184" s="47">
+        <v>95006</v>
+      </c>
+      <c r="AO184" s="47">
+        <v>20920</v>
+      </c>
+      <c r="AP184" s="47">
+        <v>33</v>
+      </c>
+      <c r="AQ184" s="47">
+        <v>42</v>
+      </c>
+      <c r="AR184" s="47">
+        <v>17</v>
+      </c>
+      <c r="AS184" s="47">
+        <v>213</v>
+      </c>
+      <c r="AT184" s="47">
+        <v>197</v>
+      </c>
+      <c r="AU184" s="47">
+        <v>25</v>
+      </c>
+      <c r="AV184" s="47">
+        <v>26329</v>
+      </c>
+      <c r="AW184" s="47">
+        <v>26079</v>
+      </c>
+      <c r="AX184" s="47">
+        <v>2705</v>
+      </c>
+      <c r="AY184" s="47">
+        <v>10191</v>
+      </c>
+      <c r="AZ184" s="47">
+        <v>10539</v>
+      </c>
+      <c r="BA184" s="47">
+        <v>787</v>
+      </c>
+      <c r="BB184" s="47">
+        <v>47211</v>
+      </c>
+      <c r="BC184" s="47">
+        <v>47746</v>
+      </c>
+      <c r="BD184" s="47">
+        <v>16252</v>
+      </c>
+      <c r="BE184" s="47">
+        <v>84</v>
+      </c>
+      <c r="BF184" s="47">
+        <v>84</v>
+      </c>
+      <c r="BG184" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH184" s="47">
+        <v>129</v>
+      </c>
+      <c r="BI184" s="47">
+        <v>119</v>
+      </c>
+      <c r="BJ184" s="47">
+        <v>182</v>
+      </c>
+      <c r="BK184" s="47">
+        <v>182</v>
+      </c>
+      <c r="BL184" s="47">
+        <v>236</v>
+      </c>
+      <c r="BM184" s="47">
+        <v>148</v>
+      </c>
+      <c r="BN184" s="47">
+        <v>9962</v>
+      </c>
+      <c r="BO184" s="47">
+        <v>9964</v>
+      </c>
+      <c r="BP184" s="47">
+        <v>806</v>
+      </c>
+      <c r="BQ184" s="47">
+        <v>33139</v>
+      </c>
+      <c r="BR184" s="47">
+        <v>33011</v>
+      </c>
+      <c r="BS184" s="47">
+        <v>18207</v>
+      </c>
+      <c r="BT184" s="47">
+        <v>26857</v>
+      </c>
+      <c r="BU184" s="47">
+        <v>26747</v>
+      </c>
+      <c r="BV184" s="47">
+        <v>17654</v>
+      </c>
+      <c r="BW184" s="47">
+        <v>184</v>
+      </c>
+      <c r="BX184" s="47">
+        <v>176</v>
+      </c>
+      <c r="BY184" s="47">
+        <v>38</v>
+      </c>
+      <c r="BZ184" s="47">
+        <v>6098</v>
+      </c>
+      <c r="CA184" s="47">
+        <v>6088</v>
+      </c>
+      <c r="CB184" s="47">
+        <v>516</v>
+      </c>
+      <c r="CC184" s="47">
+        <v>3581</v>
+      </c>
+      <c r="CD184" s="47">
+        <v>17092</v>
+      </c>
       <c r="CF184" s="13" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
     <row r="185" spans="1:84" ht="18" customHeight="1">
-      <c r="A185" s="23"/>
+      <c r="A185" s="39" t="s">
+        <v>179</v>
+      </c>
       <c r="B185" s="51" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="C185" s="55">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="D185" s="55">
-        <v>14490</v>
+        <v>18321</v>
       </c>
       <c r="E185" s="55">
-        <v>3504</v>
+        <v>3594</v>
       </c>
       <c r="F185" s="55">
-        <v>674244</v>
+        <v>674451</v>
       </c>
       <c r="G185" s="55">
         <v>4</v>
       </c>
       <c r="H185" s="55">
-        <v>1671</v>
+        <v>1950</v>
       </c>
       <c r="I185" s="55">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="J185" s="55">
-        <v>44623</v>
+        <v>46294</v>
       </c>
       <c r="K185" s="55">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="L185" s="55">
-        <v>12737</v>
+        <v>12778</v>
       </c>
       <c r="M185" s="55">
-        <v>2617</v>
+        <v>2715</v>
       </c>
       <c r="N185" s="55">
-        <v>418692</v>
+        <v>422552</v>
       </c>
       <c r="O185" s="55">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P185" s="55">
-        <v>0</v>
+        <v>3043</v>
       </c>
       <c r="Q185" s="55">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="R185" s="55">
-        <v>165735</v>
+        <v>161891</v>
       </c>
       <c r="S185" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T185" s="55">
-        <v>0</v>
+        <v>550</v>
       </c>
       <c r="U185" s="55">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="V185" s="55">
-        <v>38784</v>
+        <v>37490</v>
       </c>
       <c r="W185" s="55">
         <v>0</v>
       </c>
       <c r="X185" s="55">
         <v>0</v>
       </c>
       <c r="Y185" s="55">
         <v>0</v>
       </c>
       <c r="Z185" s="55">
         <v>0</v>
       </c>
       <c r="AA185" s="55">
         <v>0</v>
       </c>
       <c r="AB185" s="55">
         <v>0</v>
       </c>
       <c r="AC185" s="55">
         <v>0</v>
       </c>
       <c r="AD185" s="55">
         <v>0</v>
       </c>
       <c r="AE185" s="55">
         <v>0</v>
       </c>
       <c r="AF185" s="55">
         <v>0</v>
       </c>
       <c r="AG185" s="55">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AH185" s="55">
-        <v>1962</v>
+        <v>1695</v>
       </c>
       <c r="AI185" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ185" s="55">
         <v>0</v>
       </c>
       <c r="AK185" s="55">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>4447</v>
+        <v>29</v>
+      </c>
+      <c r="AL185" s="78">
+        <v>4530</v>
       </c>
       <c r="AM185" s="47"/>
       <c r="AN185" s="47"/>
       <c r="AO185" s="47"/>
       <c r="AP185" s="47"/>
       <c r="AQ185" s="47"/>
       <c r="AR185" s="47"/>
       <c r="AS185" s="47"/>
       <c r="AT185" s="47"/>
       <c r="AU185" s="47"/>
       <c r="AV185" s="47"/>
       <c r="AW185" s="47"/>
       <c r="AX185" s="47"/>
       <c r="AY185" s="47"/>
       <c r="AZ185" s="47"/>
       <c r="BA185" s="47"/>
       <c r="BB185" s="47"/>
       <c r="BC185" s="47"/>
       <c r="BD185" s="47"/>
       <c r="BE185" s="47"/>
       <c r="BF185" s="47"/>
       <c r="BG185" s="47"/>
       <c r="BH185" s="47"/>
       <c r="BI185" s="47"/>
       <c r="BJ185" s="47"/>
       <c r="BK185" s="47"/>
       <c r="BL185" s="47"/>
       <c r="BM185" s="47"/>
       <c r="BN185" s="47"/>
       <c r="BO185" s="47"/>
       <c r="BP185" s="47"/>
       <c r="BQ185" s="47"/>
       <c r="BR185" s="47"/>
       <c r="BS185" s="47"/>
       <c r="BT185" s="47"/>
       <c r="BU185" s="47"/>
       <c r="BV185" s="47"/>
       <c r="BW185" s="47"/>
       <c r="BX185" s="47"/>
       <c r="BY185" s="47"/>
       <c r="BZ185" s="47"/>
       <c r="CA185" s="47"/>
       <c r="CB185" s="47"/>
       <c r="CC185" s="47"/>
       <c r="CD185" s="47"/>
       <c r="CF185" s="13" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="186" spans="1:84" ht="18" customHeight="1">
       <c r="A186" s="23"/>
       <c r="B186" s="51" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C186" s="55">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="D186" s="55">
-        <v>13795</v>
+        <v>14490</v>
       </c>
       <c r="E186" s="55">
-        <v>3475</v>
+        <v>3544</v>
       </c>
       <c r="F186" s="55">
-        <v>679004</v>
+        <v>669688</v>
       </c>
       <c r="G186" s="55">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H186" s="55">
-        <v>2155</v>
+        <v>1671</v>
       </c>
       <c r="I186" s="55">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="J186" s="55">
-        <v>42468</v>
+        <v>44623</v>
       </c>
       <c r="K186" s="55">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="L186" s="55">
-        <v>10994</v>
+        <v>12737</v>
       </c>
       <c r="M186" s="55">
-        <v>2581</v>
+        <v>2657</v>
       </c>
       <c r="N186" s="55">
-        <v>421930</v>
+        <v>414136</v>
       </c>
       <c r="O186" s="55">
         <v>0</v>
       </c>
       <c r="P186" s="55">
         <v>0</v>
       </c>
       <c r="Q186" s="55">
         <v>602</v>
       </c>
       <c r="R186" s="55">
-        <v>167336</v>
+        <v>165735</v>
       </c>
       <c r="S186" s="55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T186" s="55">
-        <v>556</v>
+        <v>0</v>
       </c>
       <c r="U186" s="55">
         <v>147</v>
       </c>
       <c r="V186" s="55">
-        <v>39426</v>
+        <v>38784</v>
       </c>
       <c r="W186" s="55">
         <v>0</v>
       </c>
       <c r="X186" s="55">
         <v>0</v>
       </c>
       <c r="Y186" s="55">
         <v>0</v>
       </c>
       <c r="Z186" s="55">
         <v>0</v>
       </c>
       <c r="AA186" s="55">
         <v>0</v>
       </c>
       <c r="AB186" s="55">
         <v>0</v>
       </c>
       <c r="AC186" s="55">
         <v>0</v>
       </c>
       <c r="AD186" s="55">
         <v>0</v>
       </c>
       <c r="AE186" s="55">
         <v>0</v>
       </c>
       <c r="AF186" s="55">
         <v>0</v>
       </c>
       <c r="AG186" s="55">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="AH186" s="55">
-        <v>2880</v>
+        <v>1962</v>
       </c>
       <c r="AI186" s="55">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AJ186" s="55">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="AK186" s="55">
-        <v>30</v>
-[...135 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="AL186" s="78">
+        <v>4447</v>
+      </c>
+      <c r="AM186" s="47"/>
+      <c r="AN186" s="47"/>
+      <c r="AO186" s="47"/>
+      <c r="AP186" s="47"/>
+      <c r="AQ186" s="47"/>
+      <c r="AR186" s="47"/>
+      <c r="AS186" s="47"/>
+      <c r="AT186" s="47"/>
+      <c r="AU186" s="47"/>
+      <c r="AV186" s="47"/>
+      <c r="AW186" s="47"/>
+      <c r="AX186" s="47"/>
+      <c r="AY186" s="47"/>
+      <c r="AZ186" s="47"/>
+      <c r="BA186" s="47"/>
+      <c r="BB186" s="47"/>
+      <c r="BC186" s="47"/>
+      <c r="BD186" s="47"/>
+      <c r="BE186" s="47"/>
+      <c r="BF186" s="47"/>
+      <c r="BG186" s="47"/>
+      <c r="BH186" s="47"/>
+      <c r="BI186" s="47"/>
+      <c r="BJ186" s="47"/>
+      <c r="BK186" s="47"/>
+      <c r="BL186" s="47"/>
+      <c r="BM186" s="47"/>
+      <c r="BN186" s="47"/>
+      <c r="BO186" s="47"/>
+      <c r="BP186" s="47"/>
+      <c r="BQ186" s="47"/>
+      <c r="BR186" s="47"/>
+      <c r="BS186" s="47"/>
+      <c r="BT186" s="47"/>
+      <c r="BU186" s="47"/>
+      <c r="BV186" s="47"/>
+      <c r="BW186" s="47"/>
+      <c r="BX186" s="47"/>
+      <c r="BY186" s="47"/>
+      <c r="BZ186" s="47"/>
+      <c r="CA186" s="47"/>
+      <c r="CB186" s="47"/>
+      <c r="CC186" s="47"/>
+      <c r="CD186" s="47"/>
       <c r="CF186" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="187" spans="1:84" ht="18" customHeight="1">
       <c r="A187" s="23"/>
       <c r="B187" s="51" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C187" s="55">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="D187" s="55">
-        <v>17073</v>
+        <v>13795</v>
       </c>
       <c r="E187" s="55">
-        <v>3530</v>
+        <v>3555</v>
       </c>
       <c r="F187" s="55">
-        <v>682676</v>
+        <v>676226</v>
       </c>
       <c r="G187" s="55">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H187" s="55">
-        <v>3003</v>
+        <v>2155</v>
       </c>
       <c r="I187" s="55">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="J187" s="55">
-        <v>39526</v>
+        <v>42468</v>
       </c>
       <c r="K187" s="55">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="L187" s="55">
-        <v>7272</v>
+        <v>10994</v>
       </c>
       <c r="M187" s="55">
-        <v>2624</v>
+        <v>2661</v>
       </c>
       <c r="N187" s="55">
-        <v>431929</v>
+        <v>419153</v>
       </c>
       <c r="O187" s="55">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="P187" s="55">
-        <v>5941</v>
+        <v>0</v>
       </c>
       <c r="Q187" s="55">
-        <v>570</v>
+        <v>602</v>
       </c>
       <c r="R187" s="55">
-        <v>161569</v>
+        <v>167336</v>
       </c>
       <c r="S187" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T187" s="55">
-        <v>754</v>
+        <v>556</v>
       </c>
       <c r="U187" s="55">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="V187" s="55">
-        <v>38678</v>
+        <v>39426</v>
       </c>
       <c r="W187" s="55">
         <v>0</v>
       </c>
       <c r="X187" s="55">
         <v>0</v>
       </c>
       <c r="Y187" s="55">
         <v>0</v>
       </c>
       <c r="Z187" s="55">
         <v>0</v>
       </c>
       <c r="AA187" s="55">
         <v>0</v>
       </c>
       <c r="AB187" s="55">
         <v>0</v>
       </c>
       <c r="AC187" s="55">
         <v>0</v>
       </c>
       <c r="AD187" s="55">
         <v>0</v>
       </c>
       <c r="AE187" s="55">
         <v>0</v>
       </c>
       <c r="AF187" s="55">
         <v>0</v>
       </c>
       <c r="AG187" s="55">
         <v>37</v>
       </c>
       <c r="AH187" s="55">
         <v>2880</v>
       </c>
       <c r="AI187" s="55">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="AJ187" s="55">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="AK187" s="55">
-        <v>83</v>
-[...47 lines deleted...]
-      <c r="CD187" s="47"/>
+        <v>30</v>
+      </c>
+      <c r="AL187" s="78">
+        <v>4963</v>
+      </c>
+      <c r="AM187" s="47">
+        <v>121784</v>
+      </c>
+      <c r="AN187" s="47">
+        <v>118235</v>
+      </c>
+      <c r="AO187" s="47">
+        <v>24469</v>
+      </c>
+      <c r="AP187" s="47">
+        <v>51</v>
+      </c>
+      <c r="AQ187" s="47">
+        <v>29</v>
+      </c>
+      <c r="AR187" s="47">
+        <v>39</v>
+      </c>
+      <c r="AS187" s="47">
+        <v>191</v>
+      </c>
+      <c r="AT187" s="47">
+        <v>207</v>
+      </c>
+      <c r="AU187" s="47">
+        <v>9</v>
+      </c>
+      <c r="AV187" s="47">
+        <v>29922</v>
+      </c>
+      <c r="AW187" s="47">
+        <v>28907</v>
+      </c>
+      <c r="AX187" s="47">
+        <v>3720</v>
+      </c>
+      <c r="AY187" s="47">
+        <v>11182</v>
+      </c>
+      <c r="AZ187" s="47">
+        <v>10915</v>
+      </c>
+      <c r="BA187" s="47">
+        <v>1054</v>
+      </c>
+      <c r="BB187" s="47">
+        <v>68358</v>
+      </c>
+      <c r="BC187" s="47">
+        <v>66509</v>
+      </c>
+      <c r="BD187" s="47">
+        <v>18101</v>
+      </c>
+      <c r="BE187" s="47">
+        <v>71</v>
+      </c>
+      <c r="BF187" s="47">
+        <v>71</v>
+      </c>
+      <c r="BG187" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH187" s="47">
+        <v>126</v>
+      </c>
+      <c r="BI187" s="47">
+        <v>108</v>
+      </c>
+      <c r="BJ187" s="47">
+        <v>200</v>
+      </c>
+      <c r="BK187" s="47">
+        <v>501</v>
+      </c>
+      <c r="BL187" s="47">
+        <v>158</v>
+      </c>
+      <c r="BM187" s="47">
+        <v>491</v>
+      </c>
+      <c r="BN187" s="47">
+        <v>11382</v>
+      </c>
+      <c r="BO187" s="47">
+        <v>11331</v>
+      </c>
+      <c r="BP187" s="47">
+        <v>856</v>
+      </c>
+      <c r="BQ187" s="47">
+        <v>59553</v>
+      </c>
+      <c r="BR187" s="47">
+        <v>60292</v>
+      </c>
+      <c r="BS187" s="47">
+        <v>17469</v>
+      </c>
+      <c r="BT187" s="47">
+        <v>53072</v>
+      </c>
+      <c r="BU187" s="47">
+        <v>53704</v>
+      </c>
+      <c r="BV187" s="47">
+        <v>17022</v>
+      </c>
+      <c r="BW187" s="47">
+        <v>120</v>
+      </c>
+      <c r="BX187" s="47">
+        <v>137</v>
+      </c>
+      <c r="BY187" s="47">
+        <v>21</v>
+      </c>
+      <c r="BZ187" s="47">
+        <v>6361</v>
+      </c>
+      <c r="CA187" s="47">
+        <v>6450</v>
+      </c>
+      <c r="CB187" s="47">
+        <v>426</v>
+      </c>
+      <c r="CC187" s="47">
+        <v>8321</v>
+      </c>
+      <c r="CD187" s="47">
+        <v>13634</v>
+      </c>
       <c r="CF187" s="13" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="188" spans="1:84" ht="18" customHeight="1">
       <c r="A188" s="23"/>
       <c r="B188" s="51" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="C188" s="55">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="D188" s="55">
-        <v>12376</v>
+        <v>17073</v>
       </c>
       <c r="E188" s="55">
-        <v>3489</v>
+        <v>3610</v>
       </c>
       <c r="F188" s="55">
-        <v>670971</v>
+        <v>679898</v>
       </c>
       <c r="G188" s="55">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H188" s="55">
-        <v>1501</v>
+        <v>3003</v>
       </c>
       <c r="I188" s="55">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J188" s="55">
-        <v>38024</v>
+        <v>39526</v>
       </c>
       <c r="K188" s="55">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="L188" s="55">
-        <v>8074</v>
+        <v>7272</v>
       </c>
       <c r="M188" s="55">
-        <v>2566</v>
+        <v>2704</v>
       </c>
       <c r="N188" s="55">
-        <v>423856</v>
+        <v>429152</v>
       </c>
       <c r="O188" s="55">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="P188" s="55">
-        <v>1896</v>
+        <v>5941</v>
       </c>
       <c r="Q188" s="55">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="R188" s="55">
-        <v>159930</v>
+        <v>161569</v>
       </c>
       <c r="S188" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T188" s="55">
-        <v>799</v>
+        <v>754</v>
       </c>
       <c r="U188" s="55">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="V188" s="55">
-        <v>37879</v>
+        <v>38678</v>
       </c>
       <c r="W188" s="55">
         <v>0</v>
       </c>
       <c r="X188" s="55">
         <v>0</v>
       </c>
       <c r="Y188" s="55">
         <v>0</v>
       </c>
       <c r="Z188" s="55">
         <v>0</v>
       </c>
       <c r="AA188" s="55">
         <v>0</v>
       </c>
       <c r="AB188" s="55">
         <v>0</v>
       </c>
       <c r="AC188" s="55">
         <v>0</v>
       </c>
       <c r="AD188" s="55">
         <v>0</v>
       </c>
       <c r="AE188" s="55">
         <v>0</v>
       </c>
       <c r="AF188" s="55">
         <v>0</v>
       </c>
       <c r="AG188" s="55">
         <v>37</v>
       </c>
       <c r="AH188" s="55">
         <v>2880</v>
       </c>
       <c r="AI188" s="55">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="AJ188" s="55">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="AK188" s="55">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>8402</v>
+        <v>83</v>
+      </c>
+      <c r="AL188" s="78">
+        <v>8094</v>
       </c>
       <c r="AM188" s="47"/>
       <c r="AN188" s="47"/>
       <c r="AO188" s="47"/>
       <c r="AP188" s="47"/>
       <c r="AQ188" s="47"/>
       <c r="AR188" s="47"/>
       <c r="AS188" s="47"/>
       <c r="AT188" s="47"/>
       <c r="AU188" s="47"/>
       <c r="AV188" s="47"/>
       <c r="AW188" s="47"/>
       <c r="AX188" s="47"/>
       <c r="AY188" s="47"/>
       <c r="AZ188" s="47"/>
       <c r="BA188" s="47"/>
       <c r="BB188" s="47"/>
       <c r="BC188" s="47"/>
       <c r="BD188" s="47"/>
       <c r="BE188" s="47"/>
       <c r="BF188" s="47"/>
       <c r="BG188" s="47"/>
       <c r="BH188" s="47"/>
       <c r="BI188" s="47"/>
       <c r="BJ188" s="47"/>
       <c r="BK188" s="47"/>
       <c r="BL188" s="47"/>
       <c r="BM188" s="47"/>
       <c r="BN188" s="47"/>
       <c r="BO188" s="47"/>
       <c r="BP188" s="47"/>
       <c r="BQ188" s="47"/>
       <c r="BR188" s="47"/>
       <c r="BS188" s="47"/>
       <c r="BT188" s="47"/>
       <c r="BU188" s="47"/>
       <c r="BV188" s="47"/>
       <c r="BW188" s="47"/>
       <c r="BX188" s="47"/>
       <c r="BY188" s="47"/>
       <c r="BZ188" s="47"/>
       <c r="CA188" s="47"/>
       <c r="CB188" s="47"/>
       <c r="CC188" s="47"/>
       <c r="CD188" s="47"/>
       <c r="CF188" s="13" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
     </row>
     <row r="189" spans="1:84" ht="18" customHeight="1">
       <c r="A189" s="23"/>
       <c r="B189" s="51" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C189" s="55">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="D189" s="55">
-        <v>19763</v>
+        <v>12376</v>
       </c>
       <c r="E189" s="55">
-        <v>3556</v>
+        <v>3569</v>
       </c>
       <c r="F189" s="55">
-        <v>684578</v>
+        <v>668194</v>
       </c>
       <c r="G189" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H189" s="55">
-        <v>1713</v>
+        <v>1501</v>
       </c>
       <c r="I189" s="55">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="J189" s="55">
-        <v>36311</v>
+        <v>38024</v>
       </c>
       <c r="K189" s="55">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="L189" s="55">
-        <v>12958</v>
+        <v>8074</v>
       </c>
       <c r="M189" s="55">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="N189" s="55">
-        <v>443813</v>
+        <v>421078</v>
       </c>
       <c r="O189" s="55">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="P189" s="55">
-        <v>4983</v>
+        <v>1896</v>
       </c>
       <c r="Q189" s="55">
-        <v>540</v>
+        <v>563</v>
       </c>
       <c r="R189" s="55">
-        <v>155203</v>
+        <v>159930</v>
       </c>
       <c r="S189" s="55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T189" s="55">
-        <v>0</v>
+        <v>799</v>
       </c>
       <c r="U189" s="55">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="V189" s="55">
-        <v>38044</v>
+        <v>37879</v>
       </c>
       <c r="W189" s="55">
         <v>0</v>
       </c>
       <c r="X189" s="55">
         <v>0</v>
       </c>
       <c r="Y189" s="55">
         <v>0</v>
       </c>
       <c r="Z189" s="55">
         <v>0</v>
       </c>
       <c r="AA189" s="55">
         <v>0</v>
       </c>
       <c r="AB189" s="55">
         <v>0</v>
       </c>
       <c r="AC189" s="55">
         <v>0</v>
       </c>
       <c r="AD189" s="55">
         <v>0</v>
       </c>
       <c r="AE189" s="55">
         <v>0</v>
       </c>
       <c r="AF189" s="55">
         <v>0</v>
       </c>
       <c r="AG189" s="55">
         <v>37</v>
       </c>
       <c r="AH189" s="55">
         <v>2880</v>
       </c>
       <c r="AI189" s="55">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="AJ189" s="55">
-        <v>0</v>
+        <v>106</v>
       </c>
       <c r="AK189" s="55">
-        <v>133</v>
-[...135 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="AL189" s="78">
+        <v>8402</v>
+      </c>
+      <c r="AM189" s="47"/>
+      <c r="AN189" s="47"/>
+      <c r="AO189" s="47"/>
+      <c r="AP189" s="47"/>
+      <c r="AQ189" s="47"/>
+      <c r="AR189" s="47"/>
+      <c r="AS189" s="47"/>
+      <c r="AT189" s="47"/>
+      <c r="AU189" s="47"/>
+      <c r="AV189" s="47"/>
+      <c r="AW189" s="47"/>
+      <c r="AX189" s="47"/>
+      <c r="AY189" s="47"/>
+      <c r="AZ189" s="47"/>
+      <c r="BA189" s="47"/>
+      <c r="BB189" s="47"/>
+      <c r="BC189" s="47"/>
+      <c r="BD189" s="47"/>
+      <c r="BE189" s="47"/>
+      <c r="BF189" s="47"/>
+      <c r="BG189" s="47"/>
+      <c r="BH189" s="47"/>
+      <c r="BI189" s="47"/>
+      <c r="BJ189" s="47"/>
+      <c r="BK189" s="47"/>
+      <c r="BL189" s="47"/>
+      <c r="BM189" s="47"/>
+      <c r="BN189" s="47"/>
+      <c r="BO189" s="47"/>
+      <c r="BP189" s="47"/>
+      <c r="BQ189" s="47"/>
+      <c r="BR189" s="47"/>
+      <c r="BS189" s="47"/>
+      <c r="BT189" s="47"/>
+      <c r="BU189" s="47"/>
+      <c r="BV189" s="47"/>
+      <c r="BW189" s="47"/>
+      <c r="BX189" s="47"/>
+      <c r="BY189" s="47"/>
+      <c r="BZ189" s="47"/>
+      <c r="CA189" s="47"/>
+      <c r="CB189" s="47"/>
+      <c r="CC189" s="47"/>
+      <c r="CD189" s="47"/>
       <c r="CF189" s="13" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
     </row>
     <row r="190" spans="1:84" ht="18" customHeight="1">
       <c r="A190" s="23"/>
       <c r="B190" s="51" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C190" s="55">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="D190" s="55">
-        <v>8434</v>
+        <v>19763</v>
       </c>
       <c r="E190" s="55">
-        <v>3594</v>
+        <v>3649</v>
       </c>
       <c r="F190" s="55">
-        <v>690792</v>
+        <v>681801</v>
       </c>
       <c r="G190" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H190" s="55">
-        <v>1290</v>
+        <v>1713</v>
       </c>
       <c r="I190" s="55">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J190" s="55">
-        <v>35459</v>
+        <v>36311</v>
       </c>
       <c r="K190" s="55">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="L190" s="55">
-        <v>6982</v>
+        <v>12958</v>
       </c>
       <c r="M190" s="55">
-        <v>2670</v>
+        <v>2732</v>
       </c>
       <c r="N190" s="55">
-        <v>449917</v>
+        <v>441035</v>
       </c>
       <c r="O190" s="55">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="P190" s="55">
-        <v>0</v>
+        <v>4983</v>
       </c>
       <c r="Q190" s="55">
         <v>540</v>
       </c>
       <c r="R190" s="55">
         <v>155203</v>
       </c>
       <c r="S190" s="55">
         <v>0</v>
       </c>
       <c r="T190" s="55">
         <v>0</v>
       </c>
       <c r="U190" s="55">
         <v>141</v>
       </c>
       <c r="V190" s="55">
-        <v>38167</v>
+        <v>38044</v>
       </c>
       <c r="W190" s="55">
         <v>0</v>
       </c>
       <c r="X190" s="55">
         <v>0</v>
       </c>
       <c r="Y190" s="55">
         <v>0</v>
       </c>
       <c r="Z190" s="55">
         <v>0</v>
       </c>
       <c r="AA190" s="55">
         <v>0</v>
       </c>
       <c r="AB190" s="55">
         <v>0</v>
       </c>
       <c r="AC190" s="55">
         <v>0</v>
       </c>
       <c r="AD190" s="55">
         <v>0</v>
       </c>
       <c r="AE190" s="55">
         <v>0</v>
       </c>
       <c r="AF190" s="55">
         <v>0</v>
       </c>
       <c r="AG190" s="55">
         <v>37</v>
       </c>
       <c r="AH190" s="55">
         <v>2880</v>
       </c>
       <c r="AI190" s="55">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="AJ190" s="55">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="AK190" s="55">
-        <v>141</v>
-[...47 lines deleted...]
-      <c r="CD190" s="47"/>
+        <v>133</v>
+      </c>
+      <c r="AL190" s="78">
+        <v>8328</v>
+      </c>
+      <c r="AM190" s="47">
+        <v>98621</v>
+      </c>
+      <c r="AN190" s="47">
+        <v>98263</v>
+      </c>
+      <c r="AO190" s="47">
+        <v>24806</v>
+      </c>
+      <c r="AP190" s="47">
+        <v>17</v>
+      </c>
+      <c r="AQ190" s="47">
+        <v>22</v>
+      </c>
+      <c r="AR190" s="47">
+        <v>33</v>
+      </c>
+      <c r="AS190" s="47">
+        <v>192</v>
+      </c>
+      <c r="AT190" s="47">
+        <v>188</v>
+      </c>
+      <c r="AU190" s="47">
+        <v>13</v>
+      </c>
+      <c r="AV190" s="47">
+        <v>29329</v>
+      </c>
+      <c r="AW190" s="47">
+        <v>30372</v>
+      </c>
+      <c r="AX190" s="47">
+        <v>2677</v>
+      </c>
+      <c r="AY190" s="47">
+        <v>10649</v>
+      </c>
+      <c r="AZ190" s="47">
+        <v>10673</v>
+      </c>
+      <c r="BA190" s="47">
+        <v>1030</v>
+      </c>
+      <c r="BB190" s="47">
+        <v>47470</v>
+      </c>
+      <c r="BC190" s="47">
+        <v>46366</v>
+      </c>
+      <c r="BD190" s="47">
+        <v>19196</v>
+      </c>
+      <c r="BE190" s="47">
+        <v>102</v>
+      </c>
+      <c r="BF190" s="47">
+        <v>102</v>
+      </c>
+      <c r="BG190" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH190" s="47">
+        <v>155</v>
+      </c>
+      <c r="BI190" s="47">
+        <v>134</v>
+      </c>
+      <c r="BJ190" s="47">
+        <v>221</v>
+      </c>
+      <c r="BK190" s="47">
+        <v>734</v>
+      </c>
+      <c r="BL190" s="47">
+        <v>456</v>
+      </c>
+      <c r="BM190" s="47">
+        <v>769</v>
+      </c>
+      <c r="BN190" s="47">
+        <v>9973</v>
+      </c>
+      <c r="BO190" s="47">
+        <v>9949</v>
+      </c>
+      <c r="BP190" s="47">
+        <v>866</v>
+      </c>
+      <c r="BQ190" s="47">
+        <v>27722</v>
+      </c>
+      <c r="BR190" s="47">
+        <v>25362</v>
+      </c>
+      <c r="BS190" s="47">
+        <v>19779</v>
+      </c>
+      <c r="BT190" s="47">
+        <v>21440</v>
+      </c>
+      <c r="BU190" s="47">
+        <v>18922</v>
+      </c>
+      <c r="BV190" s="47">
+        <v>19490</v>
+      </c>
+      <c r="BW190" s="47">
+        <v>298</v>
+      </c>
+      <c r="BX190" s="47">
+        <v>278</v>
+      </c>
+      <c r="BY190" s="47">
+        <v>41</v>
+      </c>
+      <c r="BZ190" s="47">
+        <v>5984</v>
+      </c>
+      <c r="CA190" s="47">
+        <v>6162</v>
+      </c>
+      <c r="CB190" s="47">
+        <v>248</v>
+      </c>
+      <c r="CC190" s="47">
+        <v>803</v>
+      </c>
+      <c r="CD190" s="47">
+        <v>17088</v>
+      </c>
       <c r="CF190" s="13" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
     </row>
     <row r="191" spans="1:84" ht="18" customHeight="1">
       <c r="A191" s="23"/>
-      <c r="B191" s="66" t="s">
-        <v>162</v>
+      <c r="B191" s="51" t="s">
+        <v>187</v>
       </c>
       <c r="C191" s="55">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="D191" s="55">
-        <v>15528</v>
+        <v>8434</v>
       </c>
       <c r="E191" s="55">
-        <v>3511</v>
+        <v>3687</v>
       </c>
       <c r="F191" s="55">
-        <v>677049</v>
+        <v>688015</v>
       </c>
       <c r="G191" s="55">
         <v>2</v>
       </c>
       <c r="H191" s="55">
         <v>1290</v>
       </c>
       <c r="I191" s="55">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J191" s="55">
-        <v>34467</v>
+        <v>35459</v>
       </c>
       <c r="K191" s="55">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="L191" s="55">
-        <v>7839</v>
+        <v>6982</v>
       </c>
       <c r="M191" s="55">
-        <v>2616</v>
+        <v>2763</v>
       </c>
       <c r="N191" s="55">
-        <v>443454</v>
+        <v>447140</v>
       </c>
       <c r="O191" s="55">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="P191" s="55">
-        <v>4983</v>
+        <v>0</v>
       </c>
       <c r="Q191" s="55">
-        <v>517</v>
+        <v>540</v>
       </c>
       <c r="R191" s="55">
-        <v>150220</v>
+        <v>155203</v>
       </c>
       <c r="S191" s="55">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T191" s="55">
-        <v>1280</v>
+        <v>0</v>
       </c>
       <c r="U191" s="55">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="V191" s="55">
-        <v>36887</v>
+        <v>38167</v>
       </c>
       <c r="W191" s="55">
         <v>0</v>
       </c>
       <c r="X191" s="55">
         <v>0</v>
       </c>
       <c r="Y191" s="55">
         <v>0</v>
       </c>
       <c r="Z191" s="55">
         <v>0</v>
       </c>
       <c r="AA191" s="55">
         <v>0</v>
       </c>
       <c r="AB191" s="55">
         <v>0</v>
       </c>
       <c r="AC191" s="55">
         <v>0</v>
       </c>
       <c r="AD191" s="55">
         <v>0</v>
       </c>
       <c r="AE191" s="55">
         <v>0</v>
       </c>
       <c r="AF191" s="55">
         <v>0</v>
       </c>
       <c r="AG191" s="55">
         <v>37</v>
       </c>
       <c r="AH191" s="55">
         <v>2880</v>
       </c>
       <c r="AI191" s="55">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="AJ191" s="55">
-        <v>0</v>
+        <v>162</v>
       </c>
       <c r="AK191" s="55">
         <v>141</v>
       </c>
-      <c r="AL191" s="55">
-        <v>9141</v>
+      <c r="AL191" s="78">
+        <v>9167</v>
       </c>
       <c r="AM191" s="47"/>
       <c r="AN191" s="47"/>
       <c r="AO191" s="47"/>
       <c r="AP191" s="47"/>
       <c r="AQ191" s="47"/>
       <c r="AR191" s="47"/>
       <c r="AS191" s="47"/>
       <c r="AT191" s="47"/>
       <c r="AU191" s="47"/>
       <c r="AV191" s="47"/>
       <c r="AW191" s="47"/>
       <c r="AX191" s="47"/>
       <c r="AY191" s="47"/>
       <c r="AZ191" s="47"/>
       <c r="BA191" s="47"/>
       <c r="BB191" s="47"/>
       <c r="BC191" s="47"/>
       <c r="BD191" s="47"/>
       <c r="BE191" s="47"/>
       <c r="BF191" s="47"/>
       <c r="BG191" s="47"/>
       <c r="BH191" s="47"/>
       <c r="BI191" s="47"/>
       <c r="BJ191" s="47"/>
       <c r="BK191" s="47"/>
       <c r="BL191" s="47"/>
       <c r="BM191" s="47"/>
       <c r="BN191" s="47"/>
       <c r="BO191" s="47"/>
       <c r="BP191" s="47"/>
       <c r="BQ191" s="47"/>
       <c r="BR191" s="47"/>
       <c r="BS191" s="47"/>
       <c r="BT191" s="47"/>
       <c r="BU191" s="47"/>
       <c r="BV191" s="47"/>
       <c r="BW191" s="47"/>
       <c r="BX191" s="47"/>
       <c r="BY191" s="47"/>
       <c r="BZ191" s="47"/>
       <c r="CA191" s="47"/>
       <c r="CB191" s="47"/>
       <c r="CC191" s="47"/>
       <c r="CD191" s="47"/>
       <c r="CF191" s="13" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="192" spans="1:84" ht="18" customHeight="1">
       <c r="A192" s="23"/>
-      <c r="B192" s="67" t="s">
-        <v>190</v>
+      <c r="B192" s="66" t="s">
+        <v>162</v>
       </c>
       <c r="C192" s="55">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="D192" s="55">
-        <v>17610</v>
+        <v>15528</v>
       </c>
       <c r="E192" s="55">
-        <v>3418</v>
+        <v>3604</v>
       </c>
       <c r="F192" s="55">
-        <v>664760</v>
+        <v>674271</v>
       </c>
       <c r="G192" s="55">
         <v>2</v>
       </c>
       <c r="H192" s="55">
         <v>1290</v>
       </c>
       <c r="I192" s="55">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J192" s="55">
-        <v>33615</v>
+        <v>34467</v>
       </c>
       <c r="K192" s="55">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L192" s="55">
-        <v>7862</v>
+        <v>7839</v>
       </c>
       <c r="M192" s="55">
-        <v>2551</v>
+        <v>2709</v>
       </c>
       <c r="N192" s="55">
-        <v>437008</v>
+        <v>440676</v>
       </c>
       <c r="O192" s="55">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P192" s="55">
-        <v>6678</v>
+        <v>4983</v>
       </c>
       <c r="Q192" s="55">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="R192" s="55">
-        <v>146675</v>
+        <v>150220</v>
       </c>
       <c r="S192" s="55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T192" s="55">
-        <v>779</v>
+        <v>1280</v>
       </c>
       <c r="U192" s="55">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="V192" s="55">
-        <v>36109</v>
+        <v>36887</v>
       </c>
       <c r="W192" s="55">
         <v>0</v>
       </c>
       <c r="X192" s="55">
         <v>0</v>
       </c>
       <c r="Y192" s="55">
         <v>0</v>
       </c>
       <c r="Z192" s="55">
         <v>0</v>
       </c>
       <c r="AA192" s="55">
         <v>0</v>
       </c>
       <c r="AB192" s="55">
         <v>0</v>
       </c>
       <c r="AC192" s="55">
         <v>0</v>
       </c>
       <c r="AD192" s="55">
         <v>0</v>
       </c>
       <c r="AE192" s="55">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AF192" s="55">
-        <v>884</v>
+        <v>0</v>
       </c>
       <c r="AG192" s="55">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="AH192" s="55">
-        <v>1995</v>
+        <v>2880</v>
       </c>
       <c r="AI192" s="55">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="AJ192" s="55">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="AK192" s="55">
-        <v>143</v>
-[...135 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="AL192" s="78">
+        <v>9141</v>
+      </c>
+      <c r="AM192" s="47"/>
+      <c r="AN192" s="47"/>
+      <c r="AO192" s="47"/>
+      <c r="AP192" s="47"/>
+      <c r="AQ192" s="47"/>
+      <c r="AR192" s="47"/>
+      <c r="AS192" s="47"/>
+      <c r="AT192" s="47"/>
+      <c r="AU192" s="47"/>
+      <c r="AV192" s="47"/>
+      <c r="AW192" s="47"/>
+      <c r="AX192" s="47"/>
+      <c r="AY192" s="47"/>
+      <c r="AZ192" s="47"/>
+      <c r="BA192" s="47"/>
+      <c r="BB192" s="47"/>
+      <c r="BC192" s="47"/>
+      <c r="BD192" s="47"/>
+      <c r="BE192" s="47"/>
+      <c r="BF192" s="47"/>
+      <c r="BG192" s="47"/>
+      <c r="BH192" s="47"/>
+      <c r="BI192" s="47"/>
+      <c r="BJ192" s="47"/>
+      <c r="BK192" s="47"/>
+      <c r="BL192" s="47"/>
+      <c r="BM192" s="47"/>
+      <c r="BN192" s="47"/>
+      <c r="BO192" s="47"/>
+      <c r="BP192" s="47"/>
+      <c r="BQ192" s="47"/>
+      <c r="BR192" s="47"/>
+      <c r="BS192" s="47"/>
+      <c r="BT192" s="47"/>
+      <c r="BU192" s="47"/>
+      <c r="BV192" s="47"/>
+      <c r="BW192" s="47"/>
+      <c r="BX192" s="47"/>
+      <c r="BY192" s="47"/>
+      <c r="BZ192" s="47"/>
+      <c r="CA192" s="47"/>
+      <c r="CB192" s="47"/>
+      <c r="CC192" s="47"/>
+      <c r="CD192" s="47"/>
       <c r="CF192" s="13" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
     </row>
     <row r="193" spans="1:84" ht="18" customHeight="1">
       <c r="A193" s="23"/>
-      <c r="B193" s="68" t="s">
-        <v>96</v>
+      <c r="B193" s="67" t="s">
+        <v>190</v>
       </c>
       <c r="C193" s="55">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="D193" s="55">
-        <v>17952</v>
+        <v>17610</v>
       </c>
       <c r="E193" s="55">
-        <v>3807</v>
+        <v>3607</v>
       </c>
       <c r="F193" s="55">
-        <v>741654</v>
+        <v>680882</v>
       </c>
       <c r="G193" s="55">
+        <v>2</v>
+      </c>
+      <c r="H193" s="55">
+        <v>1290</v>
+      </c>
+      <c r="I193" s="55">
+        <v>63</v>
+      </c>
+      <c r="J193" s="55">
+        <v>33615</v>
+      </c>
+      <c r="K193" s="55">
+        <v>71</v>
+      </c>
+      <c r="L193" s="55">
+        <v>7862</v>
+      </c>
+      <c r="M193" s="55">
+        <v>2644</v>
+      </c>
+      <c r="N193" s="55">
+        <v>434230</v>
+      </c>
+      <c r="O193" s="55">
+        <v>30</v>
+      </c>
+      <c r="P193" s="55">
+        <v>6678</v>
+      </c>
+      <c r="Q193" s="55">
+        <v>599</v>
+      </c>
+      <c r="R193" s="55">
+        <v>165574</v>
+      </c>
+      <c r="S193" s="55">
         <v>3</v>
       </c>
-      <c r="H193" s="55">
-[...34 lines deleted...]
-      </c>
       <c r="T193" s="55">
-        <v>1772</v>
+        <v>779</v>
       </c>
       <c r="U193" s="55">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="V193" s="55">
-        <v>34344</v>
+        <v>36109</v>
       </c>
       <c r="W193" s="55">
         <v>0</v>
       </c>
       <c r="X193" s="55">
         <v>0</v>
       </c>
       <c r="Y193" s="55">
         <v>0</v>
       </c>
       <c r="Z193" s="55">
         <v>0</v>
       </c>
       <c r="AA193" s="55">
         <v>0</v>
       </c>
       <c r="AB193" s="55">
         <v>0</v>
       </c>
       <c r="AC193" s="55">
         <v>0</v>
       </c>
       <c r="AD193" s="55">
         <v>0</v>
       </c>
       <c r="AE193" s="55">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AF193" s="55">
-        <v>0</v>
+        <v>884</v>
       </c>
       <c r="AG193" s="55">
         <v>25</v>
       </c>
       <c r="AH193" s="55">
         <v>1995</v>
       </c>
       <c r="AI193" s="55">
         <v>12</v>
       </c>
       <c r="AJ193" s="55">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="AK193" s="55">
         <v>143</v>
       </c>
-      <c r="AL193" s="55">
-[...45 lines deleted...]
-      <c r="CD193" s="47"/>
+      <c r="AL193" s="78">
+        <v>9359</v>
+      </c>
+      <c r="AM193" s="47">
+        <v>94239</v>
+      </c>
+      <c r="AN193" s="47">
+        <v>93395</v>
+      </c>
+      <c r="AO193" s="47">
+        <v>25649</v>
+      </c>
+      <c r="AP193" s="47">
+        <v>11</v>
+      </c>
+      <c r="AQ193" s="47">
+        <v>11</v>
+      </c>
+      <c r="AR193" s="47">
+        <v>33</v>
+      </c>
+      <c r="AS193" s="47">
+        <v>246</v>
+      </c>
+      <c r="AT193" s="47">
+        <v>242</v>
+      </c>
+      <c r="AU193" s="47">
+        <v>17</v>
+      </c>
+      <c r="AV193" s="47">
+        <v>26269</v>
+      </c>
+      <c r="AW193" s="47">
+        <v>26371</v>
+      </c>
+      <c r="AX193" s="47">
+        <v>2575</v>
+      </c>
+      <c r="AY193" s="47">
+        <v>9478</v>
+      </c>
+      <c r="AZ193" s="47">
+        <v>9441</v>
+      </c>
+      <c r="BA193" s="47">
+        <v>1067</v>
+      </c>
+      <c r="BB193" s="47">
+        <v>47277</v>
+      </c>
+      <c r="BC193" s="47">
+        <v>45988</v>
+      </c>
+      <c r="BD193" s="47">
+        <v>20486</v>
+      </c>
+      <c r="BE193" s="47">
+        <v>117</v>
+      </c>
+      <c r="BF193" s="47">
+        <v>117</v>
+      </c>
+      <c r="BG193" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH193" s="47">
+        <v>160</v>
+      </c>
+      <c r="BI193" s="47">
+        <v>170</v>
+      </c>
+      <c r="BJ193" s="47">
+        <v>210</v>
+      </c>
+      <c r="BK193" s="47">
+        <v>984</v>
+      </c>
+      <c r="BL193" s="47">
+        <v>1304</v>
+      </c>
+      <c r="BM193" s="47">
+        <v>449</v>
+      </c>
+      <c r="BN193" s="47">
+        <v>9697</v>
+      </c>
+      <c r="BO193" s="47">
+        <v>9749</v>
+      </c>
+      <c r="BP193" s="47">
+        <v>814</v>
+      </c>
+      <c r="BQ193" s="47">
+        <v>35102</v>
+      </c>
+      <c r="BR193" s="47">
+        <v>34561</v>
+      </c>
+      <c r="BS193" s="47">
+        <v>20320</v>
+      </c>
+      <c r="BT193" s="47">
+        <v>28135</v>
+      </c>
+      <c r="BU193" s="47">
+        <v>27462</v>
+      </c>
+      <c r="BV193" s="47">
+        <v>20164</v>
+      </c>
+      <c r="BW193" s="47">
+        <v>251</v>
+      </c>
+      <c r="BX193" s="47">
+        <v>271</v>
+      </c>
+      <c r="BY193" s="47">
+        <v>20</v>
+      </c>
+      <c r="BZ193" s="47">
+        <v>6716</v>
+      </c>
+      <c r="CA193" s="47">
+        <v>6828</v>
+      </c>
+      <c r="CB193" s="47">
+        <v>136</v>
+      </c>
+      <c r="CC193" s="47">
+        <v>1544</v>
+      </c>
+      <c r="CD193" s="47">
+        <v>24290</v>
+      </c>
       <c r="CF193" s="13" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
     </row>
     <row r="194" spans="1:84" ht="18" customHeight="1">
       <c r="A194" s="23"/>
-      <c r="B194" s="69" t="s">
-        <v>99</v>
+      <c r="B194" s="68" t="s">
+        <v>96</v>
       </c>
       <c r="C194" s="55">
-        <v>155</v>
+        <v>113</v>
       </c>
       <c r="D194" s="55">
-        <v>17450</v>
+        <v>17952</v>
       </c>
       <c r="E194" s="55">
-        <v>3787</v>
+        <v>3996</v>
       </c>
       <c r="F194" s="55">
-        <v>746755</v>
+        <v>757776</v>
       </c>
       <c r="G194" s="55">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H194" s="55">
-        <v>2851</v>
+        <v>1749</v>
       </c>
       <c r="I194" s="55">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="J194" s="55">
-        <v>29015</v>
+        <v>31866</v>
       </c>
       <c r="K194" s="55">
-        <v>97</v>
+        <v>52</v>
       </c>
       <c r="L194" s="55">
-        <v>12320</v>
+        <v>6124</v>
       </c>
       <c r="M194" s="55">
-        <v>2808</v>
+        <v>2890</v>
       </c>
       <c r="N194" s="55">
-        <v>494935</v>
+        <v>481949</v>
       </c>
       <c r="O194" s="55">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="P194" s="55">
-        <v>0</v>
+        <v>8144</v>
       </c>
       <c r="Q194" s="55">
-        <v>656</v>
+        <v>752</v>
       </c>
       <c r="R194" s="55">
-        <v>179508</v>
+        <v>198305</v>
       </c>
       <c r="S194" s="55">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="T194" s="55">
-        <v>2005</v>
+        <v>1772</v>
       </c>
       <c r="U194" s="55">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="V194" s="55">
-        <v>32347</v>
+        <v>34344</v>
       </c>
       <c r="W194" s="55">
         <v>0</v>
       </c>
       <c r="X194" s="55">
         <v>0</v>
       </c>
       <c r="Y194" s="55">
         <v>0</v>
       </c>
       <c r="Z194" s="55">
         <v>0</v>
       </c>
       <c r="AA194" s="55">
         <v>0</v>
       </c>
       <c r="AB194" s="55">
         <v>0</v>
       </c>
       <c r="AC194" s="55">
         <v>0</v>
       </c>
       <c r="AD194" s="55">
         <v>0</v>
       </c>
       <c r="AE194" s="55">
         <v>0</v>
       </c>
       <c r="AF194" s="55">
         <v>0</v>
       </c>
       <c r="AG194" s="55">
         <v>25</v>
       </c>
       <c r="AH194" s="55">
         <v>1995</v>
       </c>
       <c r="AI194" s="55">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="AJ194" s="55">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="AK194" s="55">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>8955</v>
+        <v>143</v>
+      </c>
+      <c r="AL194" s="78">
+        <v>9317</v>
       </c>
       <c r="AM194" s="47"/>
       <c r="AN194" s="47"/>
       <c r="AO194" s="47"/>
       <c r="AP194" s="47"/>
       <c r="AQ194" s="47"/>
       <c r="AR194" s="47"/>
       <c r="AS194" s="47"/>
       <c r="AT194" s="47"/>
       <c r="AU194" s="47"/>
       <c r="AV194" s="47"/>
       <c r="AW194" s="47"/>
       <c r="AX194" s="47"/>
       <c r="AY194" s="47"/>
       <c r="AZ194" s="47"/>
       <c r="BA194" s="47"/>
       <c r="BB194" s="47"/>
       <c r="BC194" s="47"/>
       <c r="BD194" s="47"/>
       <c r="BE194" s="47"/>
       <c r="BF194" s="47"/>
       <c r="BG194" s="47"/>
       <c r="BH194" s="47"/>
       <c r="BI194" s="47"/>
       <c r="BJ194" s="47"/>
       <c r="BK194" s="47"/>
       <c r="BL194" s="47"/>
       <c r="BM194" s="47"/>
       <c r="BN194" s="47"/>
       <c r="BO194" s="47"/>
       <c r="BP194" s="47"/>
       <c r="BQ194" s="47"/>
       <c r="BR194" s="47"/>
       <c r="BS194" s="47"/>
       <c r="BT194" s="47"/>
       <c r="BU194" s="47"/>
       <c r="BV194" s="47"/>
       <c r="BW194" s="47"/>
       <c r="BX194" s="47"/>
       <c r="BY194" s="47"/>
       <c r="BZ194" s="47"/>
       <c r="CA194" s="47"/>
       <c r="CB194" s="47"/>
       <c r="CC194" s="47"/>
       <c r="CD194" s="47"/>
       <c r="CF194" s="13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="195" spans="1:84" ht="18" customHeight="1">
       <c r="A195" s="23"/>
-      <c r="B195" s="70" t="s">
-        <v>101</v>
+      <c r="B195" s="69" t="s">
+        <v>99</v>
       </c>
       <c r="C195" s="55">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="D195" s="55">
-        <v>13762</v>
+        <v>17450</v>
       </c>
       <c r="E195" s="55">
-        <v>3730</v>
+        <v>3976</v>
       </c>
       <c r="F195" s="55">
-        <v>746135</v>
+        <v>762877</v>
       </c>
       <c r="G195" s="55">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H195" s="55">
-        <v>1290</v>
+        <v>2851</v>
       </c>
       <c r="I195" s="55">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J195" s="55">
-        <v>33835</v>
+        <v>29015</v>
       </c>
       <c r="K195" s="55">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="L195" s="55">
-        <v>10546</v>
+        <v>12320</v>
       </c>
       <c r="M195" s="55">
-        <v>2751</v>
+        <v>2901</v>
       </c>
       <c r="N195" s="55">
-        <v>490252</v>
+        <v>492158</v>
       </c>
       <c r="O195" s="55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P195" s="55">
-        <v>422</v>
+        <v>0</v>
       </c>
       <c r="Q195" s="55">
-        <v>654</v>
+        <v>752</v>
       </c>
       <c r="R195" s="55">
-        <v>179486</v>
+        <v>198408</v>
       </c>
       <c r="S195" s="55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="T195" s="55">
-        <v>1002</v>
+        <v>2005</v>
       </c>
       <c r="U195" s="55">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="V195" s="55">
-        <v>31707</v>
+        <v>32347</v>
       </c>
       <c r="W195" s="55">
         <v>0</v>
       </c>
       <c r="X195" s="55">
         <v>0</v>
       </c>
       <c r="Y195" s="55">
         <v>0</v>
       </c>
       <c r="Z195" s="55">
         <v>0</v>
       </c>
       <c r="AA195" s="55">
         <v>0</v>
       </c>
       <c r="AB195" s="55">
         <v>0</v>
       </c>
       <c r="AC195" s="55">
         <v>0</v>
       </c>
       <c r="AD195" s="55">
         <v>0</v>
       </c>
       <c r="AE195" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AF195" s="55">
-        <v>442</v>
+        <v>0</v>
       </c>
       <c r="AG195" s="55">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="AH195" s="55">
-        <v>1553</v>
+        <v>1995</v>
       </c>
       <c r="AI195" s="55">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="AJ195" s="55">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="AK195" s="55">
-        <v>130</v>
-[...135 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="AL195" s="78">
+        <v>8955</v>
+      </c>
+      <c r="AM195" s="47"/>
+      <c r="AN195" s="47"/>
+      <c r="AO195" s="47"/>
+      <c r="AP195" s="47"/>
+      <c r="AQ195" s="47"/>
+      <c r="AR195" s="47"/>
+      <c r="AS195" s="47"/>
+      <c r="AT195" s="47"/>
+      <c r="AU195" s="47"/>
+      <c r="AV195" s="47"/>
+      <c r="AW195" s="47"/>
+      <c r="AX195" s="47"/>
+      <c r="AY195" s="47"/>
+      <c r="AZ195" s="47"/>
+      <c r="BA195" s="47"/>
+      <c r="BB195" s="47"/>
+      <c r="BC195" s="47"/>
+      <c r="BD195" s="47"/>
+      <c r="BE195" s="47"/>
+      <c r="BF195" s="47"/>
+      <c r="BG195" s="47"/>
+      <c r="BH195" s="47"/>
+      <c r="BI195" s="47"/>
+      <c r="BJ195" s="47"/>
+      <c r="BK195" s="47"/>
+      <c r="BL195" s="47"/>
+      <c r="BM195" s="47"/>
+      <c r="BN195" s="47"/>
+      <c r="BO195" s="47"/>
+      <c r="BP195" s="47"/>
+      <c r="BQ195" s="47"/>
+      <c r="BR195" s="47"/>
+      <c r="BS195" s="47"/>
+      <c r="BT195" s="47"/>
+      <c r="BU195" s="47"/>
+      <c r="BV195" s="47"/>
+      <c r="BW195" s="47"/>
+      <c r="BX195" s="47"/>
+      <c r="BY195" s="47"/>
+      <c r="BZ195" s="47"/>
+      <c r="CA195" s="47"/>
+      <c r="CB195" s="47"/>
+      <c r="CC195" s="47"/>
+      <c r="CD195" s="47"/>
       <c r="CF195" s="13" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
     </row>
     <row r="196" spans="1:84" ht="18" customHeight="1">
-      <c r="A196" s="39" t="s">
-[...3 lines deleted...]
-        <v>178</v>
+      <c r="A196" s="23"/>
+      <c r="B196" s="70" t="s">
+        <v>101</v>
       </c>
       <c r="C196" s="55">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D196" s="55">
-        <v>14411</v>
+        <v>13762</v>
       </c>
       <c r="E196" s="55">
-        <v>3678</v>
+        <v>3919</v>
       </c>
       <c r="F196" s="55">
-        <v>741783</v>
+        <v>763074</v>
       </c>
       <c r="G196" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H196" s="55">
-        <v>1355</v>
+        <v>1290</v>
       </c>
       <c r="I196" s="55">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="J196" s="55">
-        <v>35179</v>
+        <v>33835</v>
       </c>
       <c r="K196" s="55">
         <v>81</v>
       </c>
       <c r="L196" s="55">
-        <v>11487</v>
+        <v>10546</v>
       </c>
       <c r="M196" s="55">
-        <v>2673</v>
+        <v>2844</v>
       </c>
       <c r="N196" s="55">
-        <v>479332</v>
+        <v>488292</v>
       </c>
       <c r="O196" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P196" s="55">
-        <v>0</v>
+        <v>422</v>
       </c>
       <c r="Q196" s="55">
-        <v>654</v>
+        <v>750</v>
       </c>
       <c r="R196" s="55">
-        <v>179486</v>
+        <v>198386</v>
       </c>
       <c r="S196" s="55">
         <v>4</v>
       </c>
       <c r="T196" s="55">
-        <v>1347</v>
+        <v>1002</v>
       </c>
       <c r="U196" s="55">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="V196" s="55">
-        <v>37031</v>
+        <v>31707</v>
       </c>
       <c r="W196" s="55">
         <v>0</v>
       </c>
       <c r="X196" s="55">
         <v>0</v>
       </c>
       <c r="Y196" s="55">
         <v>0</v>
       </c>
       <c r="Z196" s="55">
         <v>0</v>
       </c>
       <c r="AA196" s="55">
         <v>0</v>
       </c>
       <c r="AB196" s="55">
         <v>0</v>
       </c>
       <c r="AC196" s="55">
         <v>0</v>
       </c>
       <c r="AD196" s="55">
         <v>0</v>
       </c>
       <c r="AE196" s="55">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF196" s="55">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="AG196" s="55">
         <v>19</v>
       </c>
       <c r="AH196" s="55">
         <v>1553</v>
       </c>
       <c r="AI196" s="55">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="AJ196" s="55">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="AK196" s="55">
-        <v>122</v>
-[...47 lines deleted...]
-      <c r="CD196" s="47"/>
+        <v>130</v>
+      </c>
+      <c r="AL196" s="78">
+        <v>9301</v>
+      </c>
+      <c r="AM196" s="47">
+        <v>104091</v>
+      </c>
+      <c r="AN196" s="47">
+        <v>103031</v>
+      </c>
+      <c r="AO196" s="47">
+        <v>26709</v>
+      </c>
+      <c r="AP196" s="47">
+        <v>17</v>
+      </c>
+      <c r="AQ196" s="47">
+        <v>11</v>
+      </c>
+      <c r="AR196" s="47">
+        <v>39</v>
+      </c>
+      <c r="AS196" s="47">
+        <v>393</v>
+      </c>
+      <c r="AT196" s="47">
+        <v>296</v>
+      </c>
+      <c r="AU196" s="47">
+        <v>115</v>
+      </c>
+      <c r="AV196" s="47">
+        <v>28015</v>
+      </c>
+      <c r="AW196" s="47">
+        <v>27929</v>
+      </c>
+      <c r="AX196" s="47">
+        <v>2661</v>
+      </c>
+      <c r="AY196" s="47">
+        <v>11347</v>
+      </c>
+      <c r="AZ196" s="47">
+        <v>11594</v>
+      </c>
+      <c r="BA196" s="47">
+        <v>820</v>
+      </c>
+      <c r="BB196" s="47">
+        <v>52236</v>
+      </c>
+      <c r="BC196" s="47">
+        <v>51347</v>
+      </c>
+      <c r="BD196" s="47">
+        <v>21374</v>
+      </c>
+      <c r="BE196" s="47">
+        <v>79</v>
+      </c>
+      <c r="BF196" s="47">
+        <v>79</v>
+      </c>
+      <c r="BG196" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH196" s="47">
+        <v>142</v>
+      </c>
+      <c r="BI196" s="47">
+        <v>145</v>
+      </c>
+      <c r="BJ196" s="47">
+        <v>207</v>
+      </c>
+      <c r="BK196" s="47">
+        <v>1017</v>
+      </c>
+      <c r="BL196" s="47">
+        <v>901</v>
+      </c>
+      <c r="BM196" s="47">
+        <v>565</v>
+      </c>
+      <c r="BN196" s="47">
+        <v>10846</v>
+      </c>
+      <c r="BO196" s="47">
+        <v>10730</v>
+      </c>
+      <c r="BP196" s="47">
+        <v>929</v>
+      </c>
+      <c r="BQ196" s="47">
+        <v>33859</v>
+      </c>
+      <c r="BR196" s="47">
+        <v>32380</v>
+      </c>
+      <c r="BS196" s="47">
+        <v>21799</v>
+      </c>
+      <c r="BT196" s="47">
+        <v>27298</v>
+      </c>
+      <c r="BU196" s="47">
+        <v>25838</v>
+      </c>
+      <c r="BV196" s="47">
+        <v>21624</v>
+      </c>
+      <c r="BW196" s="47">
+        <v>172</v>
+      </c>
+      <c r="BX196" s="47">
+        <v>171</v>
+      </c>
+      <c r="BY196" s="47">
+        <v>21</v>
+      </c>
+      <c r="BZ196" s="47">
+        <v>6389</v>
+      </c>
+      <c r="CA196" s="47">
+        <v>6371</v>
+      </c>
+      <c r="CB196" s="47">
+        <v>154</v>
+      </c>
+      <c r="CC196" s="47">
+        <v>3622</v>
+      </c>
+      <c r="CD196" s="47">
+        <v>22398</v>
+      </c>
       <c r="CF196" s="13" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
     <row r="197" spans="1:84" ht="18" customHeight="1">
-      <c r="A197" s="39"/>
-[...1 lines deleted...]
-        <v>194</v>
+      <c r="A197" s="39" t="s">
+        <v>193</v>
+      </c>
+      <c r="B197" s="71" t="s">
+        <v>178</v>
       </c>
       <c r="C197" s="55">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="D197" s="55">
-        <v>12055</v>
+        <v>13272</v>
       </c>
       <c r="E197" s="55">
-        <v>3636</v>
+        <v>3867</v>
       </c>
       <c r="F197" s="55">
-        <v>738101</v>
+        <v>759861</v>
       </c>
       <c r="G197" s="55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H197" s="55">
-        <v>1290</v>
+        <v>1355</v>
       </c>
       <c r="I197" s="55">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J197" s="55">
-        <v>33889</v>
+        <v>35179</v>
       </c>
       <c r="K197" s="55">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="L197" s="55">
-        <v>8727</v>
+        <v>10348</v>
       </c>
       <c r="M197" s="55">
-        <v>2623</v>
+        <v>2766</v>
       </c>
       <c r="N197" s="55">
-        <v>472934</v>
+        <v>478510</v>
       </c>
       <c r="O197" s="55">
         <v>0</v>
       </c>
       <c r="P197" s="55">
         <v>0</v>
       </c>
       <c r="Q197" s="55">
-        <v>654</v>
+        <v>750</v>
       </c>
       <c r="R197" s="55">
-        <v>179486</v>
+        <v>198386</v>
       </c>
       <c r="S197" s="55">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T197" s="55">
-        <v>1452</v>
+        <v>1347</v>
       </c>
       <c r="U197" s="55">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="V197" s="55">
-        <v>41577</v>
+        <v>37031</v>
       </c>
       <c r="W197" s="55">
         <v>0</v>
       </c>
       <c r="X197" s="55">
         <v>0</v>
       </c>
       <c r="Y197" s="55">
         <v>0</v>
       </c>
       <c r="Z197" s="55">
         <v>0</v>
       </c>
       <c r="AA197" s="55">
         <v>0</v>
       </c>
       <c r="AB197" s="55">
         <v>0</v>
       </c>
       <c r="AC197" s="55">
         <v>0</v>
       </c>
       <c r="AD197" s="55">
         <v>0</v>
       </c>
       <c r="AE197" s="55">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AF197" s="55">
-        <v>368</v>
+        <v>0</v>
       </c>
       <c r="AG197" s="55">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="AH197" s="55">
-        <v>1185</v>
+        <v>1553</v>
       </c>
       <c r="AI197" s="55">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="AJ197" s="55">
-        <v>0</v>
+        <v>222</v>
       </c>
       <c r="AK197" s="55">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>9030</v>
+        <v>122</v>
+      </c>
+      <c r="AL197" s="78">
+        <v>9202</v>
       </c>
       <c r="AM197" s="47"/>
       <c r="AN197" s="47"/>
       <c r="AO197" s="47"/>
       <c r="AP197" s="47"/>
       <c r="AQ197" s="47"/>
       <c r="AR197" s="47"/>
       <c r="AS197" s="47"/>
       <c r="AT197" s="47"/>
       <c r="AU197" s="47"/>
       <c r="AV197" s="47"/>
       <c r="AW197" s="47"/>
       <c r="AX197" s="47"/>
       <c r="AY197" s="47"/>
       <c r="AZ197" s="47"/>
       <c r="BA197" s="47"/>
       <c r="BB197" s="47"/>
       <c r="BC197" s="47"/>
       <c r="BD197" s="47"/>
       <c r="BE197" s="47"/>
       <c r="BF197" s="47"/>
       <c r="BG197" s="47"/>
       <c r="BH197" s="47"/>
       <c r="BI197" s="47"/>
       <c r="BJ197" s="47"/>
       <c r="BK197" s="47"/>
       <c r="BL197" s="47"/>
       <c r="BM197" s="47"/>
       <c r="BN197" s="47"/>
       <c r="BO197" s="47"/>
       <c r="BP197" s="47"/>
       <c r="BQ197" s="47"/>
       <c r="BR197" s="47"/>
       <c r="BS197" s="47"/>
       <c r="BT197" s="47"/>
       <c r="BU197" s="47"/>
       <c r="BV197" s="47"/>
       <c r="BW197" s="47"/>
       <c r="BX197" s="47"/>
       <c r="BY197" s="47"/>
       <c r="BZ197" s="47"/>
       <c r="CA197" s="47"/>
       <c r="CB197" s="47"/>
       <c r="CC197" s="47"/>
       <c r="CD197" s="47"/>
       <c r="CF197" s="13" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="198" spans="1:84" ht="18" customHeight="1">
       <c r="A198" s="39"/>
-      <c r="B198" s="73" t="s">
-        <v>195</v>
+      <c r="B198" s="72" t="s">
+        <v>194</v>
       </c>
       <c r="C198" s="55">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D198" s="55">
-        <v>22033</v>
+        <v>12909</v>
       </c>
       <c r="E198" s="55">
-        <v>3555</v>
+        <v>3815</v>
       </c>
       <c r="F198" s="55">
-        <v>721569</v>
+        <v>755327</v>
       </c>
       <c r="G198" s="55">
         <v>2</v>
       </c>
       <c r="H198" s="55">
         <v>1290</v>
       </c>
       <c r="I198" s="55">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J198" s="55">
-        <v>32693</v>
+        <v>33889</v>
       </c>
       <c r="K198" s="55">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="L198" s="55">
-        <v>13277</v>
+        <v>9582</v>
       </c>
       <c r="M198" s="55">
-        <v>2526</v>
+        <v>2706</v>
       </c>
       <c r="N198" s="55">
-        <v>459990</v>
+        <v>471261</v>
       </c>
       <c r="O198" s="55">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="P198" s="55">
-        <v>6300</v>
+        <v>0</v>
       </c>
       <c r="Q198" s="55">
-        <v>622</v>
+        <v>750</v>
       </c>
       <c r="R198" s="55">
-        <v>173195</v>
+        <v>198386</v>
       </c>
       <c r="S198" s="55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T198" s="55">
-        <v>413</v>
+        <v>1452</v>
       </c>
       <c r="U198" s="55">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="V198" s="55">
-        <v>44678</v>
+        <v>41577</v>
       </c>
       <c r="W198" s="55">
         <v>0</v>
       </c>
       <c r="X198" s="55">
         <v>0</v>
       </c>
       <c r="Y198" s="55">
         <v>0</v>
       </c>
       <c r="Z198" s="55">
         <v>0</v>
       </c>
       <c r="AA198" s="55">
         <v>0</v>
       </c>
       <c r="AB198" s="55">
         <v>0</v>
       </c>
       <c r="AC198" s="55">
         <v>0</v>
       </c>
       <c r="AD198" s="55">
         <v>0</v>
       </c>
       <c r="AE198" s="55">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF198" s="55">
-        <v>0</v>
+        <v>368</v>
       </c>
       <c r="AG198" s="55">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="AH198" s="55">
-        <v>2121</v>
+        <v>1185</v>
       </c>
       <c r="AI198" s="55">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="AJ198" s="55">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="AK198" s="55">
-        <v>157</v>
-[...135 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="AL198" s="78">
+        <v>9030</v>
+      </c>
+      <c r="AM198" s="47"/>
+      <c r="AN198" s="47"/>
+      <c r="AO198" s="47"/>
+      <c r="AP198" s="47"/>
+      <c r="AQ198" s="47"/>
+      <c r="AR198" s="47"/>
+      <c r="AS198" s="47"/>
+      <c r="AT198" s="47"/>
+      <c r="AU198" s="47"/>
+      <c r="AV198" s="47"/>
+      <c r="AW198" s="47"/>
+      <c r="AX198" s="47"/>
+      <c r="AY198" s="47"/>
+      <c r="AZ198" s="47"/>
+      <c r="BA198" s="47"/>
+      <c r="BB198" s="47"/>
+      <c r="BC198" s="47"/>
+      <c r="BD198" s="47"/>
+      <c r="BE198" s="47"/>
+      <c r="BF198" s="47"/>
+      <c r="BG198" s="47"/>
+      <c r="BH198" s="47"/>
+      <c r="BI198" s="47"/>
+      <c r="BJ198" s="47"/>
+      <c r="BK198" s="47"/>
+      <c r="BL198" s="47"/>
+      <c r="BM198" s="47"/>
+      <c r="BN198" s="47"/>
+      <c r="BO198" s="47"/>
+      <c r="BP198" s="47"/>
+      <c r="BQ198" s="47"/>
+      <c r="BR198" s="47"/>
+      <c r="BS198" s="47"/>
+      <c r="BT198" s="47"/>
+      <c r="BU198" s="47"/>
+      <c r="BV198" s="47"/>
+      <c r="BW198" s="47"/>
+      <c r="BX198" s="47"/>
+      <c r="BY198" s="47"/>
+      <c r="BZ198" s="47"/>
+      <c r="CA198" s="47"/>
+      <c r="CB198" s="47"/>
+      <c r="CC198" s="47"/>
+      <c r="CD198" s="47"/>
       <c r="CF198" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="199" spans="1:84" ht="18" customHeight="1">
       <c r="A199" s="39"/>
-      <c r="B199" s="74" t="s">
-        <v>196</v>
+      <c r="B199" s="73" t="s">
+        <v>195</v>
       </c>
       <c r="C199" s="55">
-        <v>108</v>
+        <v>194</v>
       </c>
       <c r="D199" s="55">
-        <v>15927</v>
+        <v>22887</v>
       </c>
       <c r="E199" s="55">
-        <v>3657</v>
+        <v>3724</v>
       </c>
       <c r="F199" s="55">
-        <v>739580</v>
+        <v>738827</v>
       </c>
       <c r="G199" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H199" s="55">
-        <v>1390</v>
+        <v>1290</v>
       </c>
       <c r="I199" s="55">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J199" s="55">
-        <v>31304</v>
+        <v>32693</v>
       </c>
       <c r="K199" s="55">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="L199" s="55">
-        <v>11709</v>
+        <v>14131</v>
       </c>
       <c r="M199" s="55">
-        <v>2619</v>
+        <v>2599</v>
       </c>
       <c r="N199" s="55">
-        <v>480266</v>
+        <v>458348</v>
       </c>
       <c r="O199" s="55">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="P199" s="55">
-        <v>2729</v>
+        <v>6300</v>
       </c>
       <c r="Q199" s="55">
-        <v>608</v>
+        <v>718</v>
       </c>
       <c r="R199" s="55">
-        <v>170466</v>
+        <v>192094</v>
       </c>
       <c r="S199" s="55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T199" s="55">
-        <v>0</v>
+        <v>413</v>
       </c>
       <c r="U199" s="55">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="V199" s="55">
-        <v>44937</v>
+        <v>44678</v>
       </c>
       <c r="W199" s="55">
         <v>0</v>
       </c>
       <c r="X199" s="55">
         <v>0</v>
       </c>
       <c r="Y199" s="55">
         <v>0</v>
       </c>
       <c r="Z199" s="55">
         <v>0</v>
       </c>
       <c r="AA199" s="55">
         <v>0</v>
       </c>
       <c r="AB199" s="55">
         <v>0</v>
       </c>
       <c r="AC199" s="55">
         <v>0</v>
       </c>
       <c r="AD199" s="55">
         <v>0</v>
       </c>
       <c r="AE199" s="55">
         <v>0</v>
       </c>
       <c r="AF199" s="55">
         <v>0</v>
       </c>
       <c r="AG199" s="55">
         <v>25</v>
       </c>
       <c r="AH199" s="55">
         <v>2121</v>
       </c>
       <c r="AI199" s="55">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="AJ199" s="55">
-        <v>0</v>
+        <v>754</v>
       </c>
       <c r="AK199" s="55">
+        <v>157</v>
+      </c>
+      <c r="AL199" s="78">
+        <v>8893</v>
+      </c>
+      <c r="AM199" s="47">
+        <v>163151</v>
+      </c>
+      <c r="AN199" s="47">
+        <v>163721</v>
+      </c>
+      <c r="AO199" s="47">
+        <v>26139</v>
+      </c>
+      <c r="AP199" s="47">
+        <v>17</v>
+      </c>
+      <c r="AQ199" s="47">
+        <v>33</v>
+      </c>
+      <c r="AR199" s="47">
+        <v>22</v>
+      </c>
+      <c r="AS199" s="47">
+        <v>194</v>
+      </c>
+      <c r="AT199" s="47">
+        <v>270</v>
+      </c>
+      <c r="AU199" s="47">
+        <v>39</v>
+      </c>
+      <c r="AV199" s="47">
+        <v>31923</v>
+      </c>
+      <c r="AW199" s="47">
+        <v>30598</v>
+      </c>
+      <c r="AX199" s="47">
+        <v>3985</v>
+      </c>
+      <c r="AY199" s="47">
+        <v>10709</v>
+      </c>
+      <c r="AZ199" s="47">
+        <v>10690</v>
+      </c>
+      <c r="BA199" s="47">
+        <v>839</v>
+      </c>
+      <c r="BB199" s="47">
+        <v>106506</v>
+      </c>
+      <c r="BC199" s="47">
+        <v>108256</v>
+      </c>
+      <c r="BD199" s="47">
+        <v>19623</v>
+      </c>
+      <c r="BE199" s="47">
+        <v>110</v>
+      </c>
+      <c r="BF199" s="47">
+        <v>110</v>
+      </c>
+      <c r="BG199" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH199" s="47">
+        <v>125</v>
+      </c>
+      <c r="BI199" s="47">
+        <v>112</v>
+      </c>
+      <c r="BJ199" s="47">
+        <v>220</v>
+      </c>
+      <c r="BK199" s="47">
+        <v>635</v>
+      </c>
+      <c r="BL199" s="47">
+        <v>775</v>
+      </c>
+      <c r="BM199" s="47">
+        <v>425</v>
+      </c>
+      <c r="BN199" s="47">
+        <v>12933</v>
+      </c>
+      <c r="BO199" s="47">
+        <v>12876</v>
+      </c>
+      <c r="BP199" s="47">
+        <v>986</v>
+      </c>
+      <c r="BQ199" s="47">
+        <v>52388</v>
+      </c>
+      <c r="BR199" s="47">
+        <v>54627</v>
+      </c>
+      <c r="BS199" s="47">
+        <v>19561</v>
+      </c>
+      <c r="BT199" s="47">
+        <v>45985</v>
+      </c>
+      <c r="BU199" s="47">
+        <v>48172</v>
+      </c>
+      <c r="BV199" s="47">
+        <v>19438</v>
+      </c>
+      <c r="BW199" s="47">
+        <v>295</v>
+      </c>
+      <c r="BX199" s="47">
+        <v>295</v>
+      </c>
+      <c r="BY199" s="47">
+        <v>21</v>
+      </c>
+      <c r="BZ199" s="47">
+        <v>6107</v>
+      </c>
+      <c r="CA199" s="47">
+        <v>6160</v>
+      </c>
+      <c r="CB199" s="47">
+        <v>101</v>
+      </c>
+      <c r="CC199" s="47">
+        <v>9273</v>
+      </c>
+      <c r="CD199" s="47">
+        <v>21142</v>
+      </c>
+      <c r="CF199" s="13" t="s">
         <v>182</v>
-      </c>
-[...48 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="200" spans="1:84" ht="18" customHeight="1">
       <c r="A200" s="39"/>
-      <c r="B200" s="75" t="s">
-        <v>184</v>
+      <c r="B200" s="74" t="s">
+        <v>196</v>
       </c>
       <c r="C200" s="55">
-        <v>64</v>
+        <v>118</v>
       </c>
       <c r="D200" s="55">
-        <v>9950</v>
+        <v>16782</v>
       </c>
       <c r="E200" s="55">
-        <v>3657</v>
+        <v>3816</v>
       </c>
       <c r="F200" s="55">
-        <v>735487</v>
+        <v>756021</v>
       </c>
       <c r="G200" s="55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H200" s="55">
-        <v>1290</v>
+        <v>1390</v>
       </c>
       <c r="I200" s="55">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J200" s="55">
-        <v>30111</v>
+        <v>31304</v>
       </c>
       <c r="K200" s="55">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="L200" s="55">
-        <v>4891</v>
+        <v>12563</v>
       </c>
       <c r="M200" s="55">
-        <v>2630</v>
+        <v>2682</v>
       </c>
       <c r="N200" s="55">
-        <v>480771</v>
+        <v>477808</v>
       </c>
       <c r="O200" s="55">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="P200" s="55">
-        <v>2890</v>
+        <v>2729</v>
       </c>
       <c r="Q200" s="55">
-        <v>592</v>
+        <v>704</v>
       </c>
       <c r="R200" s="55">
-        <v>167576</v>
+        <v>189365</v>
       </c>
       <c r="S200" s="55">
         <v>0</v>
       </c>
       <c r="T200" s="55">
         <v>0</v>
       </c>
       <c r="U200" s="55">
         <v>162</v>
       </c>
       <c r="V200" s="55">
         <v>44937</v>
       </c>
       <c r="W200" s="55">
         <v>0</v>
       </c>
       <c r="X200" s="55">
         <v>0</v>
       </c>
       <c r="Y200" s="55">
         <v>0</v>
       </c>
       <c r="Z200" s="55">
         <v>0</v>
       </c>
       <c r="AA200" s="55">
         <v>0</v>
       </c>
       <c r="AB200" s="55">
         <v>0</v>
       </c>
       <c r="AC200" s="55">
         <v>0</v>
       </c>
       <c r="AD200" s="55">
         <v>0</v>
       </c>
       <c r="AE200" s="55">
         <v>0</v>
       </c>
       <c r="AF200" s="55">
         <v>0</v>
       </c>
       <c r="AG200" s="55">
         <v>25</v>
       </c>
       <c r="AH200" s="55">
         <v>2121</v>
       </c>
       <c r="AI200" s="55">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="AJ200" s="55">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AK200" s="55">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>9972</v>
+        <v>182</v>
+      </c>
+      <c r="AL200" s="78">
+        <v>10487</v>
       </c>
       <c r="AM200" s="47"/>
       <c r="AN200" s="47"/>
       <c r="AO200" s="47"/>
       <c r="AP200" s="47"/>
       <c r="AQ200" s="47"/>
       <c r="AR200" s="47"/>
       <c r="AS200" s="47"/>
       <c r="AT200" s="47"/>
       <c r="AU200" s="47"/>
       <c r="AV200" s="47"/>
       <c r="AW200" s="47"/>
       <c r="AX200" s="47"/>
       <c r="AY200" s="47"/>
       <c r="AZ200" s="47"/>
       <c r="BA200" s="47"/>
       <c r="BB200" s="47"/>
       <c r="BC200" s="47"/>
       <c r="BD200" s="47"/>
       <c r="BE200" s="47"/>
       <c r="BF200" s="47"/>
       <c r="BG200" s="47"/>
       <c r="BH200" s="47"/>
       <c r="BI200" s="47"/>
       <c r="BJ200" s="47"/>
       <c r="BK200" s="47"/>
       <c r="BL200" s="47"/>
       <c r="BM200" s="47"/>
       <c r="BN200" s="47"/>
       <c r="BO200" s="47"/>
       <c r="BP200" s="47"/>
       <c r="BQ200" s="47"/>
       <c r="BR200" s="47"/>
       <c r="BS200" s="47"/>
       <c r="BT200" s="47"/>
       <c r="BU200" s="47"/>
       <c r="BV200" s="47"/>
       <c r="BW200" s="47"/>
       <c r="BX200" s="47"/>
       <c r="BY200" s="47"/>
       <c r="BZ200" s="47"/>
       <c r="CA200" s="47"/>
       <c r="CB200" s="47"/>
       <c r="CC200" s="47"/>
       <c r="CD200" s="47"/>
       <c r="CF200" s="13" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
     </row>
     <row r="201" spans="1:84" ht="18" customHeight="1">
       <c r="A201" s="39"/>
-      <c r="B201" s="76" t="s">
-        <v>185</v>
+      <c r="B201" s="75" t="s">
+        <v>184</v>
       </c>
       <c r="C201" s="55">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="D201" s="55">
-        <v>14242</v>
+        <v>10602</v>
       </c>
       <c r="E201" s="55">
-        <v>3570</v>
+        <v>3808</v>
       </c>
       <c r="F201" s="55">
-        <v>722453</v>
+        <v>751276</v>
       </c>
       <c r="G201" s="55">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H201" s="55">
-        <v>3839</v>
+        <v>1290</v>
       </c>
       <c r="I201" s="55">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="J201" s="55">
-        <v>26273</v>
+        <v>30111</v>
       </c>
       <c r="K201" s="55">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="L201" s="55">
-        <v>10158</v>
+        <v>5543</v>
       </c>
       <c r="M201" s="55">
-        <v>2564</v>
+        <v>2685</v>
       </c>
       <c r="N201" s="55">
-        <v>471781</v>
+        <v>477661</v>
       </c>
       <c r="O201" s="55">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P201" s="55">
-        <v>0</v>
+        <v>2890</v>
       </c>
       <c r="Q201" s="55">
-        <v>592</v>
+        <v>688</v>
       </c>
       <c r="R201" s="55">
-        <v>167578</v>
+        <v>186475</v>
       </c>
       <c r="S201" s="55">
         <v>0</v>
       </c>
       <c r="T201" s="55">
         <v>0</v>
       </c>
       <c r="U201" s="55">
         <v>162</v>
       </c>
       <c r="V201" s="55">
-        <v>44951</v>
+        <v>44937</v>
       </c>
       <c r="W201" s="55">
         <v>0</v>
       </c>
       <c r="X201" s="55">
         <v>0</v>
       </c>
       <c r="Y201" s="55">
         <v>0</v>
       </c>
       <c r="Z201" s="55">
         <v>0</v>
       </c>
       <c r="AA201" s="55">
         <v>0</v>
       </c>
       <c r="AB201" s="55">
         <v>0</v>
       </c>
       <c r="AC201" s="55">
         <v>0</v>
       </c>
       <c r="AD201" s="55">
         <v>0</v>
       </c>
       <c r="AE201" s="55">
         <v>0</v>
       </c>
       <c r="AF201" s="55">
         <v>0</v>
       </c>
       <c r="AG201" s="55">
         <v>25</v>
       </c>
       <c r="AH201" s="55">
         <v>2121</v>
       </c>
       <c r="AI201" s="55">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="AJ201" s="55">
-        <v>0</v>
+        <v>879</v>
       </c>
       <c r="AK201" s="55">
-        <v>176</v>
-[...67 lines deleted...]
-      <c r="BH201" s="47">
+        <v>188</v>
+      </c>
+      <c r="AL201" s="78">
+        <v>9972</v>
+      </c>
+      <c r="AM201" s="47"/>
+      <c r="AN201" s="47"/>
+      <c r="AO201" s="47"/>
+      <c r="AP201" s="47"/>
+      <c r="AQ201" s="47"/>
+      <c r="AR201" s="47"/>
+      <c r="AS201" s="47"/>
+      <c r="AT201" s="47"/>
+      <c r="AU201" s="47"/>
+      <c r="AV201" s="47"/>
+      <c r="AW201" s="47"/>
+      <c r="AX201" s="47"/>
+      <c r="AY201" s="47"/>
+      <c r="AZ201" s="47"/>
+      <c r="BA201" s="47"/>
+      <c r="BB201" s="47"/>
+      <c r="BC201" s="47"/>
+      <c r="BD201" s="47"/>
+      <c r="BE201" s="47"/>
+      <c r="BF201" s="47"/>
+      <c r="BG201" s="47"/>
+      <c r="BH201" s="47"/>
+      <c r="BI201" s="47"/>
+      <c r="BJ201" s="47"/>
+      <c r="BK201" s="47"/>
+      <c r="BL201" s="47"/>
+      <c r="BM201" s="47"/>
+      <c r="BN201" s="47"/>
+      <c r="BO201" s="47"/>
+      <c r="BP201" s="47"/>
+      <c r="BQ201" s="47"/>
+      <c r="BR201" s="47"/>
+      <c r="BS201" s="47"/>
+      <c r="BT201" s="47"/>
+      <c r="BU201" s="47"/>
+      <c r="BV201" s="47"/>
+      <c r="BW201" s="47"/>
+      <c r="BX201" s="47"/>
+      <c r="BY201" s="47"/>
+      <c r="BZ201" s="47"/>
+      <c r="CA201" s="47"/>
+      <c r="CB201" s="47"/>
+      <c r="CC201" s="47"/>
+      <c r="CD201" s="47"/>
+      <c r="CF201" s="13" t="s">
         <v>169</v>
-      </c>
-[...67 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="202" spans="1:84" ht="18" customHeight="1">
       <c r="A202" s="39"/>
-      <c r="B202" s="70" t="s">
-        <v>187</v>
+      <c r="B202" s="76" t="s">
+        <v>185</v>
       </c>
       <c r="C202" s="55">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="D202" s="55">
-        <v>15794</v>
+        <v>14894</v>
       </c>
       <c r="E202" s="55">
-        <v>3519</v>
+        <v>3713</v>
       </c>
       <c r="F202" s="55">
-        <v>718731</v>
+        <v>737657</v>
       </c>
       <c r="G202" s="55">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H202" s="55">
-        <v>1589</v>
+        <v>3839</v>
       </c>
       <c r="I202" s="55">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J202" s="55">
-        <v>28206</v>
+        <v>26273</v>
       </c>
       <c r="K202" s="55">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="L202" s="55">
-        <v>6637</v>
+        <v>10811</v>
       </c>
       <c r="M202" s="55">
-        <v>2550</v>
+        <v>2611</v>
       </c>
       <c r="N202" s="55">
-        <v>469241</v>
+        <v>468086</v>
       </c>
       <c r="O202" s="55">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="P202" s="55">
-        <v>7335</v>
+        <v>0</v>
       </c>
       <c r="Q202" s="55">
-        <v>559</v>
+        <v>688</v>
       </c>
       <c r="R202" s="55">
-        <v>164608</v>
+        <v>186478</v>
       </c>
       <c r="S202" s="55">
         <v>0</v>
       </c>
       <c r="T202" s="55">
         <v>0</v>
       </c>
       <c r="U202" s="55">
         <v>162</v>
       </c>
       <c r="V202" s="55">
-        <v>44984</v>
+        <v>44951</v>
       </c>
       <c r="W202" s="55">
         <v>0</v>
       </c>
       <c r="X202" s="55">
         <v>0</v>
       </c>
       <c r="Y202" s="55">
         <v>0</v>
       </c>
       <c r="Z202" s="55">
         <v>0</v>
       </c>
       <c r="AA202" s="55">
         <v>0</v>
       </c>
       <c r="AB202" s="55">
         <v>0</v>
       </c>
       <c r="AC202" s="55">
         <v>0</v>
       </c>
       <c r="AD202" s="55">
         <v>0</v>
       </c>
       <c r="AE202" s="55">
         <v>0</v>
       </c>
       <c r="AF202" s="55">
         <v>0</v>
       </c>
       <c r="AG202" s="55">
         <v>25</v>
       </c>
       <c r="AH202" s="55">
         <v>2121</v>
       </c>
       <c r="AI202" s="55">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="AJ202" s="55">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="AK202" s="55">
-        <v>175</v>
-[...47 lines deleted...]
-      <c r="CD202" s="47"/>
+        <v>176</v>
+      </c>
+      <c r="AL202" s="78">
+        <v>9749</v>
+      </c>
+      <c r="AM202" s="47">
+        <v>104882</v>
+      </c>
+      <c r="AN202" s="47">
+        <v>106503</v>
+      </c>
+      <c r="AO202" s="47">
+        <v>24519</v>
+      </c>
+      <c r="AP202" s="47">
+        <v>7</v>
+      </c>
+      <c r="AQ202" s="47">
+        <v>0</v>
+      </c>
+      <c r="AR202" s="47">
+        <v>29</v>
+      </c>
+      <c r="AS202" s="47">
+        <v>357</v>
+      </c>
+      <c r="AT202" s="47">
+        <v>385</v>
+      </c>
+      <c r="AU202" s="47">
+        <v>11</v>
+      </c>
+      <c r="AV202" s="47">
+        <v>29751</v>
+      </c>
+      <c r="AW202" s="47">
+        <v>30580</v>
+      </c>
+      <c r="AX202" s="47">
+        <v>3156</v>
+      </c>
+      <c r="AY202" s="47">
+        <v>10545</v>
+      </c>
+      <c r="AZ202" s="47">
+        <v>10531</v>
+      </c>
+      <c r="BA202" s="47">
+        <v>854</v>
+      </c>
+      <c r="BB202" s="47">
+        <v>52633</v>
+      </c>
+      <c r="BC202" s="47">
+        <v>53619</v>
+      </c>
+      <c r="BD202" s="47">
+        <v>18637</v>
+      </c>
+      <c r="BE202" s="47">
+        <v>119</v>
+      </c>
+      <c r="BF202" s="47">
+        <v>119</v>
+      </c>
+      <c r="BG202" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH202" s="47">
+        <v>169</v>
+      </c>
+      <c r="BI202" s="47">
+        <v>168</v>
+      </c>
+      <c r="BJ202" s="47">
+        <v>221</v>
+      </c>
+      <c r="BK202" s="47">
+        <v>598</v>
+      </c>
+      <c r="BL202" s="47">
+        <v>250</v>
+      </c>
+      <c r="BM202" s="47">
+        <v>773</v>
+      </c>
+      <c r="BN202" s="47">
+        <v>10702</v>
+      </c>
+      <c r="BO202" s="47">
+        <v>10850</v>
+      </c>
+      <c r="BP202" s="47">
+        <v>838</v>
+      </c>
+      <c r="BQ202" s="47">
+        <v>23556</v>
+      </c>
+      <c r="BR202" s="47">
+        <v>22975</v>
+      </c>
+      <c r="BS202" s="47">
+        <v>20142</v>
+      </c>
+      <c r="BT202" s="47">
+        <v>16393</v>
+      </c>
+      <c r="BU202" s="47">
+        <v>15896</v>
+      </c>
+      <c r="BV202" s="47">
+        <v>19935</v>
+      </c>
+      <c r="BW202" s="47">
+        <v>394</v>
+      </c>
+      <c r="BX202" s="47">
+        <v>393</v>
+      </c>
+      <c r="BY202" s="47">
+        <v>22</v>
+      </c>
+      <c r="BZ202" s="47">
+        <v>6770</v>
+      </c>
+      <c r="CA202" s="47">
+        <v>6686</v>
+      </c>
+      <c r="CB202" s="47">
+        <v>185</v>
+      </c>
+      <c r="CC202" s="47">
+        <v>1368</v>
+      </c>
+      <c r="CD202" s="47">
+        <v>26418</v>
+      </c>
       <c r="CF202" s="13" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
     </row>
     <row r="203" spans="1:84" ht="18" customHeight="1">
-      <c r="B203" s="105" t="s">
+      <c r="A203" s="39"/>
+      <c r="B203" s="77" t="s">
+        <v>187</v>
+      </c>
+      <c r="C203" s="55">
+        <v>99</v>
+      </c>
+      <c r="D203" s="55">
+        <v>15794</v>
+      </c>
+      <c r="E203" s="55">
+        <v>3662</v>
+      </c>
+      <c r="F203" s="55">
+        <v>733935</v>
+      </c>
+      <c r="G203" s="55">
+        <v>3</v>
+      </c>
+      <c r="H203" s="55">
+        <v>1589</v>
+      </c>
+      <c r="I203" s="55">
+        <v>48</v>
+      </c>
+      <c r="J203" s="55">
+        <v>28206</v>
+      </c>
+      <c r="K203" s="55">
+        <v>43</v>
+      </c>
+      <c r="L203" s="55">
+        <v>6637</v>
+      </c>
+      <c r="M203" s="55">
+        <v>2597</v>
+      </c>
+      <c r="N203" s="55">
+        <v>465546</v>
+      </c>
+      <c r="O203" s="55">
+        <v>36</v>
+      </c>
+      <c r="P203" s="55">
+        <v>7335</v>
+      </c>
+      <c r="Q203" s="55">
+        <v>655</v>
+      </c>
+      <c r="R203" s="55">
+        <v>183507</v>
+      </c>
+      <c r="S203" s="55">
+        <v>0</v>
+      </c>
+      <c r="T203" s="55">
+        <v>0</v>
+      </c>
+      <c r="U203" s="55">
+        <v>162</v>
+      </c>
+      <c r="V203" s="55">
+        <v>44984</v>
+      </c>
+      <c r="W203" s="55">
+        <v>0</v>
+      </c>
+      <c r="X203" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y203" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF203" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG203" s="55">
+        <v>25</v>
+      </c>
+      <c r="AH203" s="55">
+        <v>2121</v>
+      </c>
+      <c r="AI203" s="55">
+        <v>17</v>
+      </c>
+      <c r="AJ203" s="55">
+        <v>233</v>
+      </c>
+      <c r="AK203" s="55">
+        <v>175</v>
+      </c>
+      <c r="AL203" s="78">
+        <v>9572</v>
+      </c>
+      <c r="AM203" s="47"/>
+      <c r="AN203" s="47"/>
+      <c r="AO203" s="47"/>
+      <c r="AP203" s="47"/>
+      <c r="AQ203" s="47"/>
+      <c r="AR203" s="47"/>
+      <c r="AS203" s="47"/>
+      <c r="AT203" s="47"/>
+      <c r="AU203" s="47"/>
+      <c r="AV203" s="47"/>
+      <c r="AW203" s="47"/>
+      <c r="AX203" s="47"/>
+      <c r="AY203" s="47"/>
+      <c r="AZ203" s="47"/>
+      <c r="BA203" s="47"/>
+      <c r="BB203" s="47"/>
+      <c r="BC203" s="47"/>
+      <c r="BD203" s="47"/>
+      <c r="BE203" s="47"/>
+      <c r="BF203" s="47"/>
+      <c r="BG203" s="47"/>
+      <c r="BH203" s="47"/>
+      <c r="BI203" s="47"/>
+      <c r="BJ203" s="47"/>
+      <c r="BK203" s="47"/>
+      <c r="BL203" s="47"/>
+      <c r="BM203" s="47"/>
+      <c r="BN203" s="47"/>
+      <c r="BO203" s="47"/>
+      <c r="BP203" s="47"/>
+      <c r="BQ203" s="47"/>
+      <c r="BR203" s="47"/>
+      <c r="BS203" s="47"/>
+      <c r="BT203" s="47"/>
+      <c r="BU203" s="47"/>
+      <c r="BV203" s="47"/>
+      <c r="BW203" s="47"/>
+      <c r="BX203" s="47"/>
+      <c r="BY203" s="47"/>
+      <c r="BZ203" s="47"/>
+      <c r="CA203" s="47"/>
+      <c r="CB203" s="47"/>
+      <c r="CC203" s="47"/>
+      <c r="CD203" s="47"/>
+      <c r="CF203" s="13" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="204" spans="1:84" ht="18" customHeight="1">
+      <c r="A204" s="39"/>
+      <c r="B204" s="79" t="s">
+        <v>199</v>
+      </c>
+      <c r="C204" s="55">
+        <v>71</v>
+      </c>
+      <c r="D204" s="55">
+        <v>12179</v>
+      </c>
+      <c r="E204" s="55">
+        <v>3617</v>
+      </c>
+      <c r="F204" s="55">
+        <v>725455</v>
+      </c>
+      <c r="G204" s="55">
+        <v>0</v>
+      </c>
+      <c r="H204" s="55">
+        <v>0</v>
+      </c>
+      <c r="I204" s="55">
+        <v>49</v>
+      </c>
+      <c r="J204" s="55">
+        <v>28436</v>
+      </c>
+      <c r="K204" s="55">
+        <v>40</v>
+      </c>
+      <c r="L204" s="55">
+        <v>5244</v>
+      </c>
+      <c r="M204" s="55">
+        <v>2559</v>
+      </c>
+      <c r="N204" s="55">
+        <v>461098</v>
+      </c>
+      <c r="O204" s="55">
+        <v>16</v>
+      </c>
+      <c r="P204" s="55">
+        <v>6790</v>
+      </c>
+      <c r="Q204" s="55">
+        <v>641</v>
+      </c>
+      <c r="R204" s="55">
+        <v>179114</v>
+      </c>
+      <c r="S204" s="55">
+        <v>0</v>
+      </c>
+      <c r="T204" s="55">
+        <v>0</v>
+      </c>
+      <c r="U204" s="55">
+        <v>162</v>
+      </c>
+      <c r="V204" s="55">
+        <v>45004</v>
+      </c>
+      <c r="W204" s="55">
+        <v>0</v>
+      </c>
+      <c r="X204" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y204" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AF204" s="55">
+        <v>0</v>
+      </c>
+      <c r="AG204" s="55">
+        <v>25</v>
+      </c>
+      <c r="AH204" s="55">
+        <v>2121</v>
+      </c>
+      <c r="AI204" s="55">
+        <v>15</v>
+      </c>
+      <c r="AJ204" s="55">
+        <v>145</v>
+      </c>
+      <c r="AK204" s="55">
+        <v>181</v>
+      </c>
+      <c r="AL204" s="78">
+        <v>9683</v>
+      </c>
+      <c r="AM204" s="47"/>
+      <c r="AN204" s="47"/>
+      <c r="AO204" s="47"/>
+      <c r="AP204" s="47"/>
+      <c r="AQ204" s="47"/>
+      <c r="AR204" s="47"/>
+      <c r="AS204" s="47"/>
+      <c r="AT204" s="47"/>
+      <c r="AU204" s="47"/>
+      <c r="AV204" s="47"/>
+      <c r="AW204" s="47"/>
+      <c r="AX204" s="47"/>
+      <c r="AY204" s="47"/>
+      <c r="AZ204" s="47"/>
+      <c r="BA204" s="47"/>
+      <c r="BB204" s="47"/>
+      <c r="BC204" s="47"/>
+      <c r="BD204" s="47"/>
+      <c r="BE204" s="47"/>
+      <c r="BF204" s="47"/>
+      <c r="BG204" s="47"/>
+      <c r="BH204" s="47"/>
+      <c r="BI204" s="47"/>
+      <c r="BJ204" s="47"/>
+      <c r="BK204" s="47"/>
+      <c r="BL204" s="47"/>
+      <c r="BM204" s="47"/>
+      <c r="BN204" s="47"/>
+      <c r="BO204" s="47"/>
+      <c r="BP204" s="47"/>
+      <c r="BQ204" s="47"/>
+      <c r="BR204" s="47"/>
+      <c r="BS204" s="47"/>
+      <c r="BT204" s="47"/>
+      <c r="BU204" s="47"/>
+      <c r="BV204" s="47"/>
+      <c r="BW204" s="47"/>
+      <c r="BX204" s="47"/>
+      <c r="BY204" s="47"/>
+      <c r="BZ204" s="47"/>
+      <c r="CA204" s="47"/>
+      <c r="CB204" s="47"/>
+      <c r="CC204" s="47"/>
+      <c r="CD204" s="47"/>
+      <c r="CF204" s="13" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="205" spans="1:84" ht="18" customHeight="1">
+      <c r="A205" s="39"/>
+      <c r="B205" s="70" t="s">
+        <v>190</v>
+      </c>
+      <c r="C205" s="55">
+        <v>115</v>
+      </c>
+      <c r="D205" s="55">
+        <v>18562</v>
+      </c>
+      <c r="E205" s="55">
+        <v>3537</v>
+      </c>
+      <c r="F205" s="55">
+        <v>712062</v>
+      </c>
+      <c r="G205" s="55">
+        <v>4</v>
+      </c>
+      <c r="H205" s="55">
+        <v>1977</v>
+      </c>
+      <c r="I205" s="55">
+        <v>49</v>
+      </c>
+      <c r="J205" s="55">
+        <v>28145</v>
+      </c>
+      <c r="K205" s="55">
+        <v>69</v>
+      </c>
+      <c r="L205" s="55">
+        <v>11513</v>
+      </c>
+      <c r="M205" s="55">
+        <v>2515</v>
+      </c>
+      <c r="N205" s="55">
+        <v>452721</v>
+      </c>
+      <c r="O205" s="55">
+        <v>16</v>
+      </c>
+      <c r="P205" s="55">
+        <v>3181</v>
+      </c>
+      <c r="Q205" s="55">
+        <v>625</v>
+      </c>
+      <c r="R205" s="55">
+        <v>175932</v>
+      </c>
+      <c r="S205" s="55">
+        <v>0</v>
+      </c>
+      <c r="T205" s="55">
+        <v>0</v>
+      </c>
+      <c r="U205" s="55">
+        <v>162</v>
+      </c>
+      <c r="V205" s="55">
+        <v>45014</v>
+      </c>
+      <c r="W205" s="55">
+        <v>0</v>
+      </c>
+      <c r="X205" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y205" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z205" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA205" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB205" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC205" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD205" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE205" s="55">
+        <v>1</v>
+      </c>
+      <c r="AF205" s="55">
+        <v>267</v>
+      </c>
+      <c r="AG205" s="55">
+        <v>24</v>
+      </c>
+      <c r="AH205" s="55">
+        <v>1853</v>
+      </c>
+      <c r="AI205" s="55">
+        <v>25</v>
+      </c>
+      <c r="AJ205" s="55">
+        <v>1624</v>
+      </c>
+      <c r="AK205" s="55">
+        <v>162</v>
+      </c>
+      <c r="AL205" s="78">
+        <v>8397</v>
+      </c>
+      <c r="AM205" s="47"/>
+      <c r="AN205" s="47"/>
+      <c r="AO205" s="47"/>
+      <c r="AP205" s="47"/>
+      <c r="AQ205" s="47"/>
+      <c r="AR205" s="47"/>
+      <c r="AS205" s="47"/>
+      <c r="AT205" s="47"/>
+      <c r="AU205" s="47"/>
+      <c r="AV205" s="47"/>
+      <c r="AW205" s="47"/>
+      <c r="AX205" s="47"/>
+      <c r="AY205" s="47"/>
+      <c r="AZ205" s="47"/>
+      <c r="BA205" s="47"/>
+      <c r="BB205" s="47"/>
+      <c r="BC205" s="47"/>
+      <c r="BD205" s="47"/>
+      <c r="BE205" s="47"/>
+      <c r="BF205" s="47"/>
+      <c r="BG205" s="47"/>
+      <c r="BH205" s="47"/>
+      <c r="BI205" s="47"/>
+      <c r="BJ205" s="47"/>
+      <c r="BK205" s="47"/>
+      <c r="BL205" s="47"/>
+      <c r="BM205" s="47"/>
+      <c r="BN205" s="47"/>
+      <c r="BO205" s="47"/>
+      <c r="BP205" s="47"/>
+      <c r="BQ205" s="47"/>
+      <c r="BR205" s="47"/>
+      <c r="BS205" s="47"/>
+      <c r="BT205" s="47"/>
+      <c r="BU205" s="47"/>
+      <c r="BV205" s="47"/>
+      <c r="BW205" s="47"/>
+      <c r="BX205" s="47"/>
+      <c r="BY205" s="47"/>
+      <c r="BZ205" s="47"/>
+      <c r="CA205" s="47"/>
+      <c r="CB205" s="47"/>
+      <c r="CC205" s="47"/>
+      <c r="CD205" s="47"/>
+      <c r="CF205" s="13" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="206" spans="1:84" ht="18" customHeight="1">
+      <c r="B206" s="81" t="s">
         <v>138</v>
       </c>
-      <c r="C203" s="105"/>
-[...42 lines deleted...]
-      <c r="AT203" s="105"/>
+      <c r="C206" s="81"/>
+      <c r="D206" s="81"/>
+      <c r="E206" s="81"/>
+      <c r="F206" s="81"/>
+      <c r="G206" s="81"/>
+      <c r="H206" s="81"/>
+      <c r="I206" s="81"/>
+      <c r="J206" s="81"/>
+      <c r="K206" s="81"/>
+      <c r="L206" s="81"/>
+      <c r="M206" s="81"/>
+      <c r="N206" s="81"/>
+      <c r="O206" s="81"/>
+      <c r="P206" s="81"/>
+      <c r="Q206" s="81"/>
+      <c r="R206" s="81"/>
+      <c r="S206" s="81"/>
+      <c r="T206" s="81"/>
+      <c r="U206" s="81"/>
+      <c r="V206" s="81"/>
+      <c r="W206" s="81"/>
+      <c r="X206" s="81"/>
+      <c r="Y206" s="81"/>
+      <c r="Z206" s="81"/>
+      <c r="AA206" s="81"/>
+      <c r="AB206" s="81"/>
+      <c r="AC206" s="81"/>
+      <c r="AD206" s="81"/>
+      <c r="AE206" s="81"/>
+      <c r="AF206" s="81"/>
+      <c r="AG206" s="81"/>
+      <c r="AH206" s="81"/>
+      <c r="AI206" s="81"/>
+      <c r="AJ206" s="81"/>
+      <c r="AK206" s="81"/>
+      <c r="AL206" s="81"/>
+      <c r="AM206" s="81"/>
+      <c r="AN206" s="81"/>
+      <c r="AO206" s="81"/>
+      <c r="AP206" s="81"/>
+      <c r="AQ206" s="81"/>
+      <c r="AR206" s="81"/>
+      <c r="AS206" s="81"/>
+      <c r="AT206" s="81"/>
     </row>
-    <row r="204" spans="1:84" ht="12.5">
-      <c r="B204" s="43" t="s">
+    <row r="207" spans="1:84" ht="12.5">
+      <c r="B207" s="43" t="s">
         <v>139</v>
       </c>
-      <c r="C204" s="54"/>
-[...42 lines deleted...]
-      <c r="AT204" s="54"/>
+      <c r="C207" s="54"/>
+      <c r="D207" s="54"/>
+      <c r="E207" s="54"/>
+      <c r="F207" s="54"/>
+      <c r="G207" s="54"/>
+      <c r="H207" s="54"/>
+      <c r="I207" s="54"/>
+      <c r="J207" s="54"/>
+      <c r="K207" s="54"/>
+      <c r="L207" s="54"/>
+      <c r="M207" s="54"/>
+      <c r="N207" s="54"/>
+      <c r="O207" s="54"/>
+      <c r="P207" s="54"/>
+      <c r="Q207" s="54"/>
+      <c r="R207" s="54"/>
+      <c r="S207" s="54"/>
+      <c r="T207" s="54"/>
+      <c r="U207" s="54"/>
+      <c r="V207" s="54"/>
+      <c r="W207" s="54"/>
+      <c r="X207" s="54"/>
+      <c r="Y207" s="54"/>
+      <c r="Z207" s="54"/>
+      <c r="AA207" s="54"/>
+      <c r="AB207" s="54"/>
+      <c r="AC207" s="54"/>
+      <c r="AD207" s="54"/>
+      <c r="AE207" s="54"/>
+      <c r="AF207" s="54"/>
+      <c r="AG207" s="54"/>
+      <c r="AH207" s="54"/>
+      <c r="AI207" s="54"/>
+      <c r="AJ207" s="54"/>
+      <c r="AK207" s="54"/>
+      <c r="AL207" s="54"/>
+      <c r="AM207" s="54"/>
+      <c r="AN207" s="54"/>
+      <c r="AO207" s="54"/>
+      <c r="AP207" s="54"/>
+      <c r="AQ207" s="54"/>
+      <c r="AR207" s="54"/>
+      <c r="AS207" s="54"/>
+      <c r="AT207" s="54"/>
     </row>
-    <row r="206" spans="1:84">
-      <c r="C206" s="23"/>
+    <row r="209" spans="3:3">
+      <c r="C209" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="B203:AT203"/>
-[...21 lines deleted...]
-    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="A3:B10"/>
+    <mergeCell ref="C3:AL3"/>
+    <mergeCell ref="AM3:BP3"/>
+    <mergeCell ref="BQ3:CB3"/>
+    <mergeCell ref="CC3:CD3"/>
+    <mergeCell ref="AS5:AU6"/>
+    <mergeCell ref="AV5:AX6"/>
+    <mergeCell ref="AY5:BA6"/>
+    <mergeCell ref="BB5:BD6"/>
+    <mergeCell ref="BE5:BG6"/>
+    <mergeCell ref="BH5:BJ6"/>
+    <mergeCell ref="BK5:BM6"/>
+    <mergeCell ref="BN5:BP6"/>
+    <mergeCell ref="BQ5:BS6"/>
+    <mergeCell ref="BT5:BV6"/>
+    <mergeCell ref="BW5:BY6"/>
+    <mergeCell ref="CE3:CF10"/>
+    <mergeCell ref="C4:AL4"/>
+    <mergeCell ref="AM4:BP4"/>
+    <mergeCell ref="BQ4:CB4"/>
+    <mergeCell ref="CC4:CD4"/>
+    <mergeCell ref="C5:F6"/>
+    <mergeCell ref="G5:J6"/>
+    <mergeCell ref="K5:N6"/>
+    <mergeCell ref="O5:R6"/>
+    <mergeCell ref="S5:V6"/>
+    <mergeCell ref="W5:Z6"/>
+    <mergeCell ref="AA5:AD6"/>
+    <mergeCell ref="AE5:AH6"/>
+    <mergeCell ref="AI5:AL6"/>
+    <mergeCell ref="AM5:AO6"/>
+    <mergeCell ref="AP5:AR6"/>
     <mergeCell ref="BZ5:CB6"/>
     <mergeCell ref="CC5:CD6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="U7:V7"/>
     <mergeCell ref="W7:X7"/>
     <mergeCell ref="Y7:Z7"/>
     <mergeCell ref="AA7:AB7"/>
     <mergeCell ref="AC7:AD7"/>
-    <mergeCell ref="CE3:CF10"/>
-[...30 lines deleted...]
-    <mergeCell ref="BW5:BY6"/>
+    <mergeCell ref="AE7:AF7"/>
+    <mergeCell ref="AG7:AH7"/>
+    <mergeCell ref="AI7:AJ7"/>
+    <mergeCell ref="AK7:AL7"/>
+    <mergeCell ref="U8:V8"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="B206:AT206"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AE8:AF8"/>
+    <mergeCell ref="AG8:AH8"/>
+    <mergeCell ref="AI8:AJ8"/>
+    <mergeCell ref="AK8:AL8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
   </mergeCells>
   <phoneticPr fontId="26"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="49" firstPageNumber="0" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="75" max="81" man="1"/>
+    <brk id="76" max="81" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="38" max="135" man="1"/>
     <brk id="68" max="135" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>