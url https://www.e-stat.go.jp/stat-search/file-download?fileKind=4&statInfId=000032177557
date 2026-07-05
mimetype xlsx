--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ABC9E70-16D7-41C1-89DA-6FE815C33424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13F125C0-64F9-42F0-B6E0-9981E7794CC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="636" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="H11(1999)-H22(2010)" sheetId="1" r:id="rId1"/>
     <sheet name="H23(2011)-" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'H11(1999)-H22(2010)'!$2:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'H23(2011)-'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -5495,53 +5495,53 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:C5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="C11" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AB84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A41" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A49" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="C66" sqref="C66"/>
+      <selection pane="bottomLeft" activeCell="C67" sqref="C67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.625" style="23" customWidth="1"/>
     <col min="2" max="2" width="13.375" style="23" customWidth="1"/>
     <col min="3" max="3" width="7.75" style="22" customWidth="1"/>
     <col min="4" max="5" width="5.125" style="23" customWidth="1"/>
     <col min="6" max="6" width="6.125" style="23" customWidth="1"/>
     <col min="7" max="8" width="5.125" style="23" customWidth="1"/>
     <col min="9" max="9" width="6.125" style="23" customWidth="1"/>
     <col min="10" max="11" width="5.125" style="23" customWidth="1"/>
     <col min="12" max="12" width="6.125" style="23" customWidth="1"/>
     <col min="13" max="14" width="5.125" style="23" customWidth="1"/>
     <col min="15" max="15" width="6.125" style="23" customWidth="1"/>
     <col min="16" max="17" width="5.125" style="23" customWidth="1"/>
     <col min="18" max="18" width="6.125" style="23" customWidth="1"/>
     <col min="19" max="20" width="5.125" style="23" customWidth="1"/>
     <col min="21" max="21" width="6.125" style="23" customWidth="1"/>
     <col min="22" max="23" width="5.125" style="23" customWidth="1"/>
     <col min="24" max="24" width="6.125" style="23" customWidth="1"/>
     <col min="25" max="26" width="5.125" style="23" customWidth="1"/>
     <col min="27" max="27" width="6.125" style="23" customWidth="1"/>
     <col min="28" max="28" width="1.375" style="23" customWidth="1"/>
     <col min="29" max="16384" width="8.875" style="23"/>
@@ -10522,74 +10522,122 @@
       <c r="V66" s="13">
         <v>38</v>
       </c>
       <c r="W66" s="12">
         <v>2</v>
       </c>
       <c r="X66" s="19">
         <v>36</v>
       </c>
       <c r="Y66" s="13">
         <v>32</v>
       </c>
       <c r="Z66" s="12">
         <v>3</v>
       </c>
       <c r="AA66" s="19">
         <v>29</v>
       </c>
       <c r="AB66" s="42"/>
     </row>
     <row r="67" spans="2:28" x14ac:dyDescent="0.15">
       <c r="B67" s="40"/>
       <c r="C67" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="D67" s="4"/>
-[...22 lines deleted...]
-      <c r="AA67" s="17"/>
+      <c r="D67" s="4">
+        <v>19</v>
+      </c>
+      <c r="E67" s="5">
+        <v>3</v>
+      </c>
+      <c r="F67" s="17">
+        <v>16</v>
+      </c>
+      <c r="G67" s="4">
+        <v>21</v>
+      </c>
+      <c r="H67" s="5">
+        <v>4</v>
+      </c>
+      <c r="I67" s="17">
+        <v>17</v>
+      </c>
+      <c r="J67" s="4">
+        <v>47</v>
+      </c>
+      <c r="K67" s="5">
+        <v>2</v>
+      </c>
+      <c r="L67" s="17">
+        <v>45</v>
+      </c>
+      <c r="M67" s="4">
+        <v>30</v>
+      </c>
+      <c r="N67" s="5">
+        <v>2</v>
+      </c>
+      <c r="O67" s="17">
+        <v>28</v>
+      </c>
+      <c r="P67" s="4">
+        <v>34</v>
+      </c>
+      <c r="Q67" s="5">
+        <v>1</v>
+      </c>
+      <c r="R67" s="17">
+        <v>33</v>
+      </c>
+      <c r="S67" s="4">
+        <v>25</v>
+      </c>
+      <c r="T67" s="5">
+        <v>1</v>
+      </c>
+      <c r="U67" s="17">
+        <v>24</v>
+      </c>
+      <c r="V67" s="4">
+        <v>39</v>
+      </c>
+      <c r="W67" s="5">
+        <v>1</v>
+      </c>
+      <c r="X67" s="17">
+        <v>38</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>31</v>
+      </c>
+      <c r="Z67" s="5">
+        <v>3</v>
+      </c>
+      <c r="AA67" s="17">
+        <v>28</v>
+      </c>
       <c r="AB67" s="42"/>
     </row>
     <row r="68" spans="2:28" x14ac:dyDescent="0.15">
       <c r="B68" s="44"/>
       <c r="C68" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="5"/>
       <c r="F68" s="17"/>
       <c r="G68" s="4"/>
       <c r="H68" s="5"/>
       <c r="I68" s="17"/>
       <c r="J68" s="4"/>
       <c r="K68" s="5"/>
       <c r="L68" s="17"/>
       <c r="M68" s="4"/>
       <c r="N68" s="5"/>
       <c r="O68" s="17"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="5"/>
       <c r="R68" s="17"/>
       <c r="S68" s="4"/>
       <c r="T68" s="5"/>
       <c r="U68" s="17"/>