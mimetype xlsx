--- v1 (2026-07-05)
+++ v2 (2026-10-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13F125C0-64F9-42F0-B6E0-9981E7794CC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C4135F4-AB45-4DFF-9142-588F0EBAD0BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="636" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="H11(1999)-H22(2010)" sheetId="1" r:id="rId1"/>
     <sheet name="H23(2011)-" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'H11(1999)-H22(2010)'!$2:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'H23(2011)-'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -5497,51 +5497,51 @@
     <mergeCell ref="B4:C5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="C11" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AB84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A49" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="C67" sqref="C67"/>
+      <selection pane="bottomLeft" activeCell="C68" sqref="C68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.625" style="23" customWidth="1"/>
     <col min="2" max="2" width="13.375" style="23" customWidth="1"/>
     <col min="3" max="3" width="7.75" style="22" customWidth="1"/>
     <col min="4" max="5" width="5.125" style="23" customWidth="1"/>
     <col min="6" max="6" width="6.125" style="23" customWidth="1"/>
     <col min="7" max="8" width="5.125" style="23" customWidth="1"/>
     <col min="9" max="9" width="6.125" style="23" customWidth="1"/>
     <col min="10" max="11" width="5.125" style="23" customWidth="1"/>
     <col min="12" max="12" width="6.125" style="23" customWidth="1"/>
     <col min="13" max="14" width="5.125" style="23" customWidth="1"/>
     <col min="15" max="15" width="6.125" style="23" customWidth="1"/>
     <col min="16" max="17" width="5.125" style="23" customWidth="1"/>
     <col min="18" max="18" width="6.125" style="23" customWidth="1"/>
     <col min="19" max="20" width="5.125" style="23" customWidth="1"/>
     <col min="21" max="21" width="6.125" style="23" customWidth="1"/>
     <col min="22" max="23" width="5.125" style="23" customWidth="1"/>
     <col min="24" max="24" width="6.125" style="23" customWidth="1"/>
     <col min="25" max="26" width="5.125" style="23" customWidth="1"/>
     <col min="27" max="27" width="6.125" style="23" customWidth="1"/>
     <col min="28" max="28" width="1.375" style="23" customWidth="1"/>
     <col min="29" max="16384" width="8.875" style="23"/>
@@ -10601,74 +10601,122 @@
       <c r="V67" s="4">
         <v>39</v>
       </c>
       <c r="W67" s="5">
         <v>1</v>
       </c>
       <c r="X67" s="17">
         <v>38</v>
       </c>
       <c r="Y67" s="4">
         <v>31</v>
       </c>
       <c r="Z67" s="5">
         <v>3</v>
       </c>
       <c r="AA67" s="17">
         <v>28</v>
       </c>
       <c r="AB67" s="42"/>
     </row>
     <row r="68" spans="2:28" x14ac:dyDescent="0.15">
       <c r="B68" s="44"/>
       <c r="C68" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="D68" s="4"/>
-[...22 lines deleted...]
-      <c r="AA68" s="17"/>
+      <c r="D68" s="4">
+        <v>19</v>
+      </c>
+      <c r="E68" s="5">
+        <v>2</v>
+      </c>
+      <c r="F68" s="17">
+        <v>17</v>
+      </c>
+      <c r="G68" s="4">
+        <v>20</v>
+      </c>
+      <c r="H68" s="5">
+        <v>3</v>
+      </c>
+      <c r="I68" s="17">
+        <v>17</v>
+      </c>
+      <c r="J68" s="4">
+        <v>49</v>
+      </c>
+      <c r="K68" s="5">
+        <v>2</v>
+      </c>
+      <c r="L68" s="17">
+        <v>47</v>
+      </c>
+      <c r="M68" s="4">
+        <v>27</v>
+      </c>
+      <c r="N68" s="5">
+        <v>1</v>
+      </c>
+      <c r="O68" s="17">
+        <v>26</v>
+      </c>
+      <c r="P68" s="4">
+        <v>33</v>
+      </c>
+      <c r="Q68" s="5">
+        <v>2</v>
+      </c>
+      <c r="R68" s="17">
+        <v>31</v>
+      </c>
+      <c r="S68" s="4">
+        <v>26</v>
+      </c>
+      <c r="T68" s="5">
+        <v>1</v>
+      </c>
+      <c r="U68" s="17">
+        <v>25</v>
+      </c>
+      <c r="V68" s="4">
+        <v>40</v>
+      </c>
+      <c r="W68" s="5">
+        <v>2</v>
+      </c>
+      <c r="X68" s="17">
+        <v>38</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>33</v>
+      </c>
+      <c r="Z68" s="5">
+        <v>4</v>
+      </c>
+      <c r="AA68" s="17">
+        <v>29</v>
+      </c>
       <c r="AB68" s="42"/>
     </row>
     <row r="69" spans="2:28" x14ac:dyDescent="0.15">
       <c r="B69" s="29"/>
       <c r="C69" s="49" t="s">
         <v>45</v>
       </c>
       <c r="D69" s="15"/>
       <c r="E69" s="14"/>
       <c r="F69" s="18"/>
       <c r="G69" s="15"/>
       <c r="H69" s="14"/>
       <c r="I69" s="18"/>
       <c r="J69" s="15"/>
       <c r="K69" s="14"/>
       <c r="L69" s="18"/>
       <c r="M69" s="15"/>
       <c r="N69" s="14"/>
       <c r="O69" s="18"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="14"/>
       <c r="R69" s="18"/>
       <c r="S69" s="15"/>
       <c r="T69" s="14"/>
       <c r="U69" s="18"/>