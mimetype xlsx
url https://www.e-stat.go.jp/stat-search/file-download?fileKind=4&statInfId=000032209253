--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,654 +1,877 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A414A687-5D65-401B-8156-BAAF8A17E817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B423FCC-E17E-4D95-B7C1-C8AE0E869BDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{92A83064-EBFB-4183-8A3A-9482D8A069FE}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="729" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="図１値" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="図４値" sheetId="4" r:id="rId4"/>
+    <sheet name="図１値" sheetId="441" r:id="rId1"/>
+    <sheet name="図２値" sheetId="442" r:id="rId2"/>
+    <sheet name="図３値" sheetId="437" r:id="rId3"/>
+    <sheet name="図４値" sheetId="405" r:id="rId4"/>
+    <sheet name="図５値" sheetId="478" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">図１値!$A$1:$CD$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">図２値!$A$1:$CD$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">図３値!$A$1:$CC$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">図４値!$A$2:$D$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">図５値!$A$1:$I$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">図１値!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">図２値!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">図３値!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">図４値!$B:$B</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
+      <x14:workbookPr defaultImageDpi="330"/>
+    </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="119">
+  <si>
+    <t>調査産業計</t>
+    <rPh sb="0" eb="2">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　無回答を除いて集計している。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　「雇用判断D.I.」とは、当該期間末を前期間末と比べて「増加」と回答した事業所の割合から「減少」と回答した事業所の割合を差し引いた値である。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>注：</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <phoneticPr fontId="17"/>
+  </si>
+  <si>
+    <t>調査産業計</t>
+  </si>
+  <si>
+    <t>調査産業計</t>
+    <rPh sb="0" eb="2">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>サンギョウケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>正社員等</t>
+    <rPh sb="0" eb="3">
+      <t>セイシャイン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>パートタイム</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>０線</t>
+    <rPh sb="1" eb="2">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>景気後退期</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　*「常用」･･･雇用期間を定めないで雇用されている者をいう。パートタイムは除く。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　「労働者過不足判断D.I.」とは、「不足」と回答した事業所の割合から「過剰」と回答した事業所の割合を差し引いた値である。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　「2」は２月１日現在、「5」は５月１日現在、「8」は８月１日現在、「11」は11月１日現在の状況を示す。</t>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>（ポイント［不足（％）-過剰（％）］）</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>産業</t>
+    <rPh sb="0" eb="2">
+      <t>サンギョウ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>建設業</t>
+  </si>
+  <si>
+    <t>　</t>
+  </si>
+  <si>
+    <t>製造業</t>
+  </si>
+  <si>
+    <t>情報通信業</t>
+  </si>
+  <si>
+    <t>運輸業，郵便業</t>
+  </si>
+  <si>
+    <t>卸売業，小売業</t>
+  </si>
+  <si>
+    <t>金融業，保険業</t>
+  </si>
+  <si>
+    <t>不動産業，物品賃貸業</t>
+  </si>
+  <si>
+    <t>学術研究，専門・技術サービス業</t>
+  </si>
+  <si>
+    <t>宿泊業，飲食サービス業</t>
+  </si>
+  <si>
+    <t>生活関連サービス業，娯楽業</t>
+  </si>
+  <si>
+    <t>医療，福祉</t>
+  </si>
+  <si>
+    <t>サービス業（他に分類されないもの）</t>
+    <rPh sb="6" eb="7">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ブンルイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>注：　無回答を除いて集計している。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>Ⅰ</t>
+  </si>
+  <si>
+    <t>Ⅱ</t>
+  </si>
+  <si>
+    <t>Ⅲ</t>
+  </si>
+  <si>
+    <t>Ⅳ</t>
+  </si>
+  <si>
+    <t>見　　込</t>
+    <rPh sb="0" eb="1">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>コミ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>実績見込</t>
+    <rPh sb="0" eb="2">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ミコ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>実　　績</t>
+    <rPh sb="0" eb="1">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>イサオ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>0線</t>
+    <rPh sb="1" eb="2">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>景気後退期</t>
+    <rPh sb="0" eb="2">
+      <t>ケイキ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>コウタイキ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　ローマ数字は四半期（Ⅰ：１～３月、Ⅱ：４～６月、Ⅲ：７～９月、Ⅳ：10～12月）を示す。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>注:</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <phoneticPr fontId="17"/>
+  </si>
+  <si>
+    <t>　「雇用判断D.I.」とは、当該期間末を前期間末と比べて「増加」と回答した事業所の割合から「減少」と回答した事業所の割合を差し引いた値である。</t>
+  </si>
   <si>
     <t>図１　正社員等雇用判断D.I.の推移（調査産業計・季節調整値）</t>
     <rPh sb="0" eb="1">
       <t>ズ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>セイシャイン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ハンダン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>スイイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>サンギョウケイ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>キセツ</t>
     </rPh>
     <rPh sb="27" eb="30">
       <t>チョウセイチ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <rPh sb="0" eb="2">
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>図２　パートタイム雇用判断D.I.の推移（調査産業計・季節調整値）</t>
+    <rPh sb="0" eb="1">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ハンダン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>スイイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
       <t>チョウサ</t>
     </rPh>
-    <rPh sb="2" eb="4">
+    <rPh sb="23" eb="25">
       <t>サンギョウ</t>
     </rPh>
-    <rPh sb="4" eb="5">
+    <rPh sb="25" eb="26">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <rPh sb="27" eb="29">
+      <t>キセツ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>チョウセイチ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>図３　雇用形態別労働者過不足判断D.I.の推移（調査産業計）</t>
+    <rPh sb="0" eb="1">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ケイタイベツ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ロウドウシャ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>カフソク</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ハンダン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>スイイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>図４　産業別正社員等労働者過不足判断D.I.</t>
+    <rPh sb="3" eb="6">
+      <t>サンギョウベツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>セイシャイン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="31"/>
+  </si>
+  <si>
+    <t>７</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>４</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>６</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>８</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>３</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>平成
 19年</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>20</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>21</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>22</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>23</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>24</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>25</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>26</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>27</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>28</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>29</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>30</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>31</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>令和
 元年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガンネン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>２</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>５</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>高校卒</t>
+    <rPh sb="0" eb="3">
+      <t>コウコウソツ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>大学院卒</t>
+    <rPh sb="0" eb="3">
+      <t>ダイガクイン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ソツ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>専修学校卒</t>
+    <rPh sb="0" eb="2">
+      <t>センシュウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ガッコウソツ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t xml:space="preserve">２
 </t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">３
 </t>
   </si>
   <si>
     <t xml:space="preserve">４
 </t>
   </si>
   <si>
     <t xml:space="preserve">５
 </t>
   </si>
   <si>
     <t xml:space="preserve">６
 </t>
   </si>
   <si>
     <t xml:space="preserve">７
 </t>
   </si>
   <si>
     <t xml:space="preserve">８
 </t>
-  </si>
-[...325 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和８(2026)年２月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チョウサ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...47 lines deleted...]
-      <t>タ</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2026</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>高専・短大卒</t>
+    <rPh sb="0" eb="2">
+      <t>コウセン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タンダイソツ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>大学卒（文科系）</t>
+    <rPh sb="0" eb="3">
+      <t>ダイガクソツ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ブンカケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>大学卒（理科系）</t>
+    <rPh sb="0" eb="3">
+      <t>ダイガクソツ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>リカケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>令和８(2026)年５月調査</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>チョウサ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　　　「２月調査」は２月１日現在、「５月調査」は５月１日現在の状況である。</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>図５　学歴別新規学卒採用予定者数の増加事業所割合の推移（調査産業計）</t>
+    <rPh sb="0" eb="1">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シンキ</t>
     </rPh>
     <rPh sb="8" eb="10">
-      <t>ブンルイ</t>
-[...9 lines deleted...]
-    <phoneticPr fontId="4"/>
+      <t>ガクソツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>サイヨウ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ヨテイシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ワリアイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>スイイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>平成26年
+2014</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>27
+2015</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>28
+2016</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>30
+2018</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>令和元年
+2019</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガンネン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>２
+2020</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>３
+2021</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>４
+2022</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>５
+2023</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>６
+2024</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>７
+2025</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>８
+2026</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>９
+2027</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>29
+2017</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　「当該年の前年は採用しておらず当該年も採用しない（*）」及び無回答を除いた集計による。</t>
+    <rPh sb="2" eb="4">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ドシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゼンネン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>注：</t>
+  </si>
+  <si>
+    <t>　「年」は、新規学卒者の採用年を示す（「令和９（2027）年」の場合は、令和９(2027)年新規学卒者（令和８(2026)年に調査した結果））。</t>
+  </si>
+  <si>
+    <t>　（*「令和９(2027)年」の場合は、「令和８(2026)年は採用しておらず令和９(2027)年も採用しない」）</t>
   </si>
   <si>
     <t>　「正社員等」については、平成19(2007)年11月調査以前は「常用」として調査していた。そのため、実績は平成19(2007)年Ⅳ期、実績見込は平成20年(2008)Ⅰ期、見込は平成20(2008)年Ⅱ期以降の数値とは厳密には接続しない。</t>
     <rPh sb="13" eb="15">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="73" eb="75">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="90" eb="92">
       <t>ヘイセイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　「正社員等」については、平成19(2007)年11月調査以前は「常用」として調査していたため、平成20(2008)年２月調査以降の数値とは厳密には接続しない。</t>
     <rPh sb="2" eb="5">
       <t>セイシャイン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>トウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ネン</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ガツ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>イゼン</t>
     </rPh>
     <rPh sb="33" eb="35">
@@ -659,1128 +882,1431 @@
     </rPh>
     <rPh sb="48" eb="50">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="58" eb="59">
       <t>ネン</t>
     </rPh>
     <rPh sb="60" eb="61">
       <t>ツキ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>イコウ</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>スウチ</t>
     </rPh>
     <rPh sb="70" eb="72">
       <t>ゲンミツ</t>
     </rPh>
     <rPh sb="74" eb="76">
       <t>セツゾク</t>
     </rPh>
-    <phoneticPr fontId="18"/>
+    <phoneticPr fontId="11"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="* 0&quot; &quot;;&quot; △&quot;\ * 0&quot; &quot;;* @&quot; &quot;"/>
+    <numFmt numFmtId="177" formatCode="0_ "/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ 明朝"/>
-      <family val="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="12"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...20 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐ明朝"/>
-      <family val="1"/>
-[...49 lines deleted...]
-      <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="ＭＳ Ｐ明朝"/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="39">
+  <borders count="48">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...20 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
-[...251 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...85 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+  <cellStyleXfs count="20">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="129">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+  <cellXfs count="150">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="39" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="36" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="36" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="43" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="43" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="25" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="45" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="42" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="22" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...283 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="20">
+    <cellStyle name="パーセント 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="パーセント 2 2" xfId="13" xr:uid="{20881D37-0CBC-4B31-A3D0-959F47AE6447}"/>
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2 2" xfId="1" xr:uid="{64860512-F37A-4F09-9416-98E4D63E4610}"/>
-    <cellStyle name="標準 3" xfId="2" xr:uid="{F26D60BF-1378-497D-947F-B4A870A19BCB}"/>
+    <cellStyle name="標準 11" xfId="14" xr:uid="{D5336D11-57A8-4CE3-90F4-0147A0C27A9E}"/>
+    <cellStyle name="標準 13" xfId="18" xr:uid="{B937522C-D4B0-4957-9FB3-DDE30BBB1A64}"/>
+    <cellStyle name="標準 14" xfId="16" xr:uid="{813795CC-435C-4C09-9AE9-E2143E32DE2D}"/>
+    <cellStyle name="標準 15" xfId="19" xr:uid="{B6731999-ADE5-443E-B2A7-3B6B8A015D1D}"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2 2 2 2" xfId="11" xr:uid="{D657242D-E059-4E00-8AE0-B18CE98CE148}"/>
+    <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="標準 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="標準 4 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="標準 5" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="標準 6" xfId="12" xr:uid="{E9F1D787-5306-4F6B-BB39-A6EA5D8F4F49}"/>
+    <cellStyle name="標準 7" xfId="15" xr:uid="{5B3B22D4-DB7D-44F6-A539-31BDCCC074F7}"/>
+    <cellStyle name="標準 8" xfId="17" xr:uid="{1F7D008D-ED0B-433D-8C6B-A5E95705F703}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF868686"/>
+      <color rgb="FFFFFFFF"/>
+      <color rgb="FF000000"/>
+      <color rgb="FFBFBFBF"/>
+      <color rgb="FFFF3399"/>
+      <color rgb="FFFFCCFF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2093,5152 +2619,5630 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A37B70FC-FF77-4D81-AA45-E6104F0E4224}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB6A11AB-2727-412D-A3F6-4770215EA360}">
   <dimension ref="A1:CC31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="BZ7" sqref="BZ7"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="BZ7" sqref="BZ7"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.375" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="82" max="16384" width="4.375" style="2"/>
+    <col min="1" max="1" width="14.625" style="21" customWidth="1"/>
+    <col min="2" max="57" width="5.25" style="21" customWidth="1"/>
+    <col min="58" max="73" width="5.25" style="2" customWidth="1"/>
+    <col min="74" max="81" width="5.25" style="21" customWidth="1"/>
+    <col min="82" max="16384" width="4.375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="3"/>
+      <c r="A1" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1" s="59"/>
     </row>
     <row r="2" spans="1:81" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A2" s="5"/>
-[...1 lines deleted...]
-      <c r="J2" s="7"/>
+      <c r="A2" s="22"/>
+      <c r="B2" s="60"/>
+      <c r="J2" s="61"/>
     </row>
     <row r="3" spans="1:81" ht="18" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="5"/>
-[...18 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="A3" s="22"/>
+      <c r="BF3" s="21"/>
+      <c r="BG3" s="21"/>
+      <c r="BH3" s="21"/>
+      <c r="BI3" s="21"/>
+      <c r="BJ3" s="21"/>
+      <c r="BK3" s="21"/>
+      <c r="BL3" s="21"/>
+      <c r="BM3" s="21"/>
+      <c r="BN3" s="21"/>
+      <c r="BO3" s="21"/>
+      <c r="BP3" s="21"/>
+      <c r="BQ3" s="21"/>
+      <c r="BR3" s="21"/>
+      <c r="BS3" s="21"/>
+      <c r="BT3" s="21"/>
+      <c r="BU3" s="21"/>
+    </row>
+    <row r="4" spans="1:81" s="108" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="109">
+        <v>2007</v>
+      </c>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="112">
+        <v>2008</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="112">
+        <v>2009</v>
+      </c>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="112">
+        <v>2010</v>
+      </c>
+      <c r="O4" s="113"/>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="112">
+        <v>2011</v>
+      </c>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="112">
+        <v>2012</v>
+      </c>
+      <c r="W4" s="113"/>
+      <c r="X4" s="113"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="112">
+        <v>2013</v>
+      </c>
+      <c r="AA4" s="113"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="114"/>
+      <c r="AD4" s="112">
+        <v>2014</v>
+      </c>
+      <c r="AE4" s="113"/>
+      <c r="AF4" s="113"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="112">
+        <v>2015</v>
+      </c>
+      <c r="AI4" s="113"/>
+      <c r="AJ4" s="113"/>
+      <c r="AK4" s="114"/>
+      <c r="AL4" s="112">
+        <v>2016</v>
+      </c>
+      <c r="AM4" s="113"/>
+      <c r="AN4" s="113"/>
+      <c r="AO4" s="114"/>
+      <c r="AP4" s="112">
+        <v>2017</v>
+      </c>
+      <c r="AQ4" s="113"/>
+      <c r="AR4" s="113"/>
+      <c r="AS4" s="115"/>
+      <c r="AT4" s="112">
+        <v>2018</v>
+      </c>
+      <c r="AU4" s="113"/>
+      <c r="AV4" s="113"/>
+      <c r="AW4" s="115"/>
+      <c r="AX4" s="112">
+        <v>2019</v>
+      </c>
+      <c r="AY4" s="124"/>
+      <c r="AZ4" s="113"/>
+      <c r="BA4" s="115"/>
+      <c r="BB4" s="112">
+        <v>2020</v>
+      </c>
+      <c r="BC4" s="113"/>
+      <c r="BD4" s="113"/>
+      <c r="BE4" s="115"/>
+      <c r="BF4" s="112">
+        <v>2021</v>
+      </c>
+      <c r="BG4" s="113"/>
+      <c r="BH4" s="113"/>
+      <c r="BI4" s="115"/>
+      <c r="BJ4" s="112">
+        <v>2022</v>
+      </c>
+      <c r="BK4" s="113"/>
+      <c r="BL4" s="113"/>
+      <c r="BM4" s="115"/>
+      <c r="BN4" s="112">
+        <v>2023</v>
+      </c>
+      <c r="BO4" s="113"/>
+      <c r="BP4" s="113"/>
+      <c r="BQ4" s="115"/>
+      <c r="BR4" s="112">
+        <v>2024</v>
+      </c>
+      <c r="BS4" s="113"/>
+      <c r="BT4" s="113"/>
+      <c r="BU4" s="115"/>
+      <c r="BV4" s="112">
+        <v>2025</v>
+      </c>
+      <c r="BW4" s="113"/>
+      <c r="BX4" s="113"/>
+      <c r="BY4" s="115"/>
+      <c r="BZ4" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="CA4" s="113"/>
+      <c r="CB4" s="113"/>
+      <c r="CC4" s="115"/>
+    </row>
+    <row r="5" spans="1:81" ht="28.5" x14ac:dyDescent="0.15">
+      <c r="A5" s="96"/>
+      <c r="B5" s="116" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="118"/>
+      <c r="F5" s="119" t="s">
+        <v>53</v>
+      </c>
+      <c r="G5" s="117"/>
+      <c r="H5" s="117"/>
+      <c r="I5" s="118"/>
+      <c r="J5" s="119" t="s">
+        <v>71</v>
+      </c>
+      <c r="K5" s="117"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="119" t="s">
+        <v>72</v>
+      </c>
+      <c r="O5" s="117"/>
+      <c r="P5" s="117"/>
+      <c r="Q5" s="118"/>
+      <c r="R5" s="119" t="s">
+        <v>73</v>
+      </c>
+      <c r="S5" s="117"/>
+      <c r="T5" s="117"/>
+      <c r="U5" s="118"/>
+      <c r="V5" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="W5" s="117"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
+      <c r="Z5" s="119" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA5" s="117"/>
+      <c r="AB5" s="117"/>
+      <c r="AC5" s="118"/>
+      <c r="AD5" s="119" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE5" s="117"/>
+      <c r="AF5" s="117"/>
+      <c r="AG5" s="118"/>
+      <c r="AH5" s="119" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI5" s="117"/>
+      <c r="AJ5" s="117"/>
+      <c r="AK5" s="118"/>
+      <c r="AL5" s="119" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM5" s="117"/>
+      <c r="AN5" s="117"/>
+      <c r="AO5" s="118"/>
+      <c r="AP5" s="119" t="s">
+        <v>79</v>
+      </c>
+      <c r="AQ5" s="117"/>
+      <c r="AR5" s="117"/>
+      <c r="AS5" s="120"/>
+      <c r="AT5" s="121" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU5" s="117"/>
+      <c r="AV5" s="117"/>
+      <c r="AW5" s="120"/>
+      <c r="AX5" s="121" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY5" s="122" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ5" s="117"/>
+      <c r="BA5" s="120"/>
+      <c r="BB5" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="BC5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BD5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BE5" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="BF5" s="121" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BH5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BI5" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="BJ5" s="121" t="s">
+        <v>85</v>
+      </c>
+      <c r="BK5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BL5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BM5" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="BN5" s="121" t="s">
+        <v>86</v>
+      </c>
+      <c r="BO5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BP5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BQ5" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="BR5" s="121" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BT5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BU5" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="BV5" s="121" t="s">
+        <v>88</v>
+      </c>
+      <c r="BW5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BX5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BY5" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="BZ5" s="121" t="s">
+        <v>89</v>
+      </c>
+      <c r="CA5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="CB5" s="117"/>
+      <c r="CC5" s="120"/>
+    </row>
+    <row r="6" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="28"/>
+      <c r="B6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="N6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="S6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="T6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="U6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="W6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="X6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="AT6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AU6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AV6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="AX6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AZ6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BA6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BC6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BD6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BE6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BF6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BG6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BH6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BI6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BJ6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BK6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BL6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BM6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BN6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BO6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BP6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BQ6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BR6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BS6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BT6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BU6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BV6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BW6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BX6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BY6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="CA6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="CC6" s="34" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="65">
+        <v>4</v>
+      </c>
+      <c r="C7" s="66">
+        <v>5</v>
+      </c>
+      <c r="D7" s="66">
+        <v>6</v>
+      </c>
+      <c r="E7" s="67">
+        <v>6</v>
+      </c>
+      <c r="F7" s="68">
+        <v>5</v>
+      </c>
+      <c r="G7" s="66">
+        <v>8</v>
+      </c>
+      <c r="H7" s="66">
+        <v>3</v>
+      </c>
+      <c r="I7" s="69">
+        <v>3</v>
+      </c>
+      <c r="J7" s="65">
         <v>1</v>
       </c>
-      <c r="B4" s="9">
-[...113 lines deleted...]
-      <c r="BZ4" s="12" t="s">
+      <c r="K7" s="66">
+        <v>-5</v>
+      </c>
+      <c r="L7" s="66">
+        <v>-2</v>
+      </c>
+      <c r="M7" s="67">
+        <v>-1</v>
+      </c>
+      <c r="N7" s="68">
+        <v>0</v>
+      </c>
+      <c r="O7" s="66">
+        <v>-6</v>
+      </c>
+      <c r="P7" s="66">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="69">
+        <v>0</v>
+      </c>
+      <c r="R7" s="65">
+        <v>0</v>
+      </c>
+      <c r="S7" s="66">
+        <v>0</v>
+      </c>
+      <c r="T7" s="66">
+        <v>1</v>
+      </c>
+      <c r="U7" s="67">
         <v>2</v>
       </c>
-      <c r="CA4" s="13"/>
-[...5 lines deleted...]
-      <c r="B5" s="18" t="s">
+      <c r="V7" s="68">
         <v>3</v>
       </c>
-      <c r="C5" s="19"/>
-[...2 lines deleted...]
-      <c r="F5" s="21" t="s">
+      <c r="W7" s="66">
+        <v>1</v>
+      </c>
+      <c r="X7" s="66">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="69">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="71">
+        <v>-1</v>
+      </c>
+      <c r="AB7" s="71">
+        <v>3</v>
+      </c>
+      <c r="AC7" s="72">
+        <v>2</v>
+      </c>
+      <c r="AD7" s="73">
+        <v>5</v>
+      </c>
+      <c r="AE7" s="71">
+        <v>3</v>
+      </c>
+      <c r="AF7" s="66">
+        <v>3</v>
+      </c>
+      <c r="AG7" s="74">
+        <v>5</v>
+      </c>
+      <c r="AH7" s="65">
+        <v>5</v>
+      </c>
+      <c r="AI7" s="66">
+        <v>7</v>
+      </c>
+      <c r="AJ7" s="66">
+        <v>6</v>
+      </c>
+      <c r="AK7" s="67">
+        <v>5</v>
+      </c>
+      <c r="AL7" s="68">
+        <v>6</v>
+      </c>
+      <c r="AM7" s="66">
+        <v>7</v>
+      </c>
+      <c r="AN7" s="66">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="69">
+        <v>6</v>
+      </c>
+      <c r="AP7" s="65">
+        <v>6</v>
+      </c>
+      <c r="AQ7" s="66">
+        <v>8</v>
+      </c>
+      <c r="AR7" s="66">
+        <v>8</v>
+      </c>
+      <c r="AS7" s="75">
+        <v>5</v>
+      </c>
+      <c r="AT7" s="65">
+        <v>9</v>
+      </c>
+      <c r="AU7" s="66">
+        <v>8</v>
+      </c>
+      <c r="AV7" s="66">
+        <v>7</v>
+      </c>
+      <c r="AW7" s="75">
+        <v>8</v>
+      </c>
+      <c r="AX7" s="65">
+        <v>6</v>
+      </c>
+      <c r="AY7" s="66">
+        <v>6</v>
+      </c>
+      <c r="AZ7" s="66">
+        <v>6</v>
+      </c>
+      <c r="BA7" s="75">
+        <v>5</v>
+      </c>
+      <c r="BB7" s="65">
         <v>4</v>
       </c>
-      <c r="G5" s="19"/>
-[...2 lines deleted...]
-      <c r="J5" s="21" t="s">
+      <c r="BC7" s="66">
         <v>5</v>
       </c>
-      <c r="K5" s="19"/>
-[...2 lines deleted...]
-      <c r="N5" s="21" t="s">
+      <c r="BD7" s="66">
+        <v>4</v>
+      </c>
+      <c r="BE7" s="75">
+        <v>3</v>
+      </c>
+      <c r="BF7" s="76">
+        <v>4</v>
+      </c>
+      <c r="BG7" s="77">
+        <v>0</v>
+      </c>
+      <c r="BH7" s="77">
         <v>6</v>
       </c>
-      <c r="O5" s="19"/>
-[...2 lines deleted...]
-      <c r="R5" s="21" t="s">
+      <c r="BI7" s="75">
+        <v>5</v>
+      </c>
+      <c r="BJ7" s="76">
+        <v>6</v>
+      </c>
+      <c r="BK7" s="77">
+        <v>6</v>
+      </c>
+      <c r="BL7" s="77">
+        <v>6</v>
+      </c>
+      <c r="BM7" s="75">
+        <v>8</v>
+      </c>
+      <c r="BN7" s="76">
         <v>7</v>
       </c>
-      <c r="S5" s="19"/>
-[...2 lines deleted...]
-      <c r="V5" s="21" t="s">
+      <c r="BO7" s="77">
+        <v>7</v>
+      </c>
+      <c r="BP7" s="77">
+        <v>9</v>
+      </c>
+      <c r="BQ7" s="75">
         <v>8</v>
       </c>
-      <c r="W5" s="19"/>
-[...2 lines deleted...]
-      <c r="Z5" s="21" t="s">
+      <c r="BR7" s="76">
+        <v>7</v>
+      </c>
+      <c r="BS7" s="77">
+        <v>7</v>
+      </c>
+      <c r="BT7" s="77">
         <v>9</v>
       </c>
-      <c r="AA5" s="19"/>
-[...2 lines deleted...]
-      <c r="AD5" s="21" t="s">
+      <c r="BU7" s="75">
+        <v>8</v>
+      </c>
+      <c r="BV7" s="76">
+        <v>7</v>
+      </c>
+      <c r="BW7" s="77">
+        <v>8</v>
+      </c>
+      <c r="BX7" s="77">
+        <v>7</v>
+      </c>
+      <c r="BY7" s="75">
+        <v>6</v>
+      </c>
+      <c r="BZ7" s="76">
+        <v>7</v>
+      </c>
+      <c r="CA7" s="77">
+        <v>6</v>
+      </c>
+      <c r="CB7" s="77">
+        <v>7</v>
+      </c>
+      <c r="CC7" s="75"/>
+    </row>
+    <row r="8" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="65">
+        <v>4</v>
+      </c>
+      <c r="C8" s="66">
+        <v>6</v>
+      </c>
+      <c r="D8" s="66">
+        <v>5</v>
+      </c>
+      <c r="E8" s="67">
+        <v>6</v>
+      </c>
+      <c r="F8" s="68">
+        <v>4</v>
+      </c>
+      <c r="G8" s="66">
+        <v>12</v>
+      </c>
+      <c r="H8" s="66">
+        <v>1</v>
+      </c>
+      <c r="I8" s="69">
+        <v>0</v>
+      </c>
+      <c r="J8" s="65">
+        <v>-5</v>
+      </c>
+      <c r="K8" s="66">
+        <v>-2</v>
+      </c>
+      <c r="L8" s="66">
+        <v>-5</v>
+      </c>
+      <c r="M8" s="67">
+        <v>-4</v>
+      </c>
+      <c r="N8" s="68">
+        <v>0</v>
+      </c>
+      <c r="O8" s="66">
+        <v>-4</v>
+      </c>
+      <c r="P8" s="66">
+        <v>-1</v>
+      </c>
+      <c r="Q8" s="69">
+        <v>0</v>
+      </c>
+      <c r="R8" s="65">
+        <v>1</v>
+      </c>
+      <c r="S8" s="66">
+        <v>1</v>
+      </c>
+      <c r="T8" s="66">
+        <v>2</v>
+      </c>
+      <c r="U8" s="67">
+        <v>2</v>
+      </c>
+      <c r="V8" s="68">
+        <v>2</v>
+      </c>
+      <c r="W8" s="66">
+        <v>-3</v>
+      </c>
+      <c r="X8" s="66">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="69">
+        <v>2</v>
+      </c>
+      <c r="Z8" s="70">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="71">
+        <v>-2</v>
+      </c>
+      <c r="AB8" s="71">
+        <v>1</v>
+      </c>
+      <c r="AC8" s="72">
+        <v>6</v>
+      </c>
+      <c r="AD8" s="73">
+        <v>3</v>
+      </c>
+      <c r="AE8" s="71">
+        <v>4</v>
+      </c>
+      <c r="AF8" s="71">
+        <v>4</v>
+      </c>
+      <c r="AG8" s="69">
+        <v>4</v>
+      </c>
+      <c r="AH8" s="65">
+        <v>5</v>
+      </c>
+      <c r="AI8" s="66">
+        <v>7</v>
+      </c>
+      <c r="AJ8" s="66">
+        <v>5</v>
+      </c>
+      <c r="AK8" s="67">
+        <v>5</v>
+      </c>
+      <c r="AL8" s="68">
+        <v>6</v>
+      </c>
+      <c r="AM8" s="66">
+        <v>9</v>
+      </c>
+      <c r="AN8" s="66">
+        <v>6</v>
+      </c>
+      <c r="AO8" s="69">
+        <v>4</v>
+      </c>
+      <c r="AP8" s="65">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="66">
+        <v>9</v>
+      </c>
+      <c r="AR8" s="66">
+        <v>4</v>
+      </c>
+      <c r="AS8" s="75">
+        <v>6</v>
+      </c>
+      <c r="AT8" s="65">
+        <v>7</v>
+      </c>
+      <c r="AU8" s="66">
+        <v>6</v>
+      </c>
+      <c r="AV8" s="66">
+        <v>8</v>
+      </c>
+      <c r="AW8" s="75">
+        <v>6</v>
+      </c>
+      <c r="AX8" s="65">
+        <v>6</v>
+      </c>
+      <c r="AY8" s="66">
+        <v>8</v>
+      </c>
+      <c r="AZ8" s="66">
+        <v>5</v>
+      </c>
+      <c r="BA8" s="75">
+        <v>5</v>
+      </c>
+      <c r="BB8" s="65">
+        <v>3</v>
+      </c>
+      <c r="BC8" s="66">
+        <v>3</v>
+      </c>
+      <c r="BD8" s="66">
+        <v>2</v>
+      </c>
+      <c r="BE8" s="75">
+        <v>2</v>
+      </c>
+      <c r="BF8" s="76">
+        <v>1</v>
+      </c>
+      <c r="BG8" s="77">
+        <v>-2</v>
+      </c>
+      <c r="BH8" s="77">
+        <v>3</v>
+      </c>
+      <c r="BI8" s="75">
+        <v>4</v>
+      </c>
+      <c r="BJ8" s="76">
+        <v>3</v>
+      </c>
+      <c r="BK8" s="77">
+        <v>2</v>
+      </c>
+      <c r="BL8" s="77">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="75">
+        <v>5</v>
+      </c>
+      <c r="BN8" s="76">
+        <v>3</v>
+      </c>
+      <c r="BO8" s="77">
+        <v>4</v>
+      </c>
+      <c r="BP8" s="77">
+        <v>5</v>
+      </c>
+      <c r="BQ8" s="75">
+        <v>5</v>
+      </c>
+      <c r="BR8" s="76">
+        <v>4</v>
+      </c>
+      <c r="BS8" s="77">
+        <v>3</v>
+      </c>
+      <c r="BT8" s="77">
+        <v>7</v>
+      </c>
+      <c r="BU8" s="75">
+        <v>4</v>
+      </c>
+      <c r="BV8" s="76">
+        <v>5</v>
+      </c>
+      <c r="BW8" s="77">
+        <v>6</v>
+      </c>
+      <c r="BX8" s="77">
+        <v>6</v>
+      </c>
+      <c r="BY8" s="75">
+        <v>5</v>
+      </c>
+      <c r="BZ8" s="76">
+        <v>6</v>
+      </c>
+      <c r="CA8" s="77">
+        <v>2</v>
+      </c>
+      <c r="CB8" s="77"/>
+      <c r="CC8" s="75"/>
+    </row>
+    <row r="9" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="80">
+        <v>1</v>
+      </c>
+      <c r="C9" s="81">
+        <v>2</v>
+      </c>
+      <c r="D9" s="81">
+        <v>3</v>
+      </c>
+      <c r="E9" s="82">
+        <v>0</v>
+      </c>
+      <c r="F9" s="83">
+        <v>2</v>
+      </c>
+      <c r="G9" s="81">
+        <v>5</v>
+      </c>
+      <c r="H9" s="81">
+        <v>-2</v>
+      </c>
+      <c r="I9" s="84">
+        <v>-3</v>
+      </c>
+      <c r="J9" s="80">
+        <v>-7</v>
+      </c>
+      <c r="K9" s="81">
+        <v>-7</v>
+      </c>
+      <c r="L9" s="81">
+        <v>-8</v>
+      </c>
+      <c r="M9" s="82">
+        <v>-8</v>
+      </c>
+      <c r="N9" s="83">
+        <v>-7</v>
+      </c>
+      <c r="O9" s="81">
+        <v>-7</v>
+      </c>
+      <c r="P9" s="81">
+        <v>-5</v>
+      </c>
+      <c r="Q9" s="84">
+        <v>-5</v>
+      </c>
+      <c r="R9" s="80">
+        <v>-5</v>
+      </c>
+      <c r="S9" s="81">
+        <v>-8</v>
+      </c>
+      <c r="T9" s="81">
+        <v>-2</v>
+      </c>
+      <c r="U9" s="82">
+        <v>-4</v>
+      </c>
+      <c r="V9" s="83">
+        <v>-5</v>
+      </c>
+      <c r="W9" s="81">
+        <v>-8</v>
+      </c>
+      <c r="X9" s="81">
+        <v>-3</v>
+      </c>
+      <c r="Y9" s="84">
+        <v>-3</v>
+      </c>
+      <c r="Z9" s="85">
+        <v>-2</v>
+      </c>
+      <c r="AA9" s="86">
+        <v>-3</v>
+      </c>
+      <c r="AB9" s="86">
+        <v>-2</v>
+      </c>
+      <c r="AC9" s="87">
+        <v>-1</v>
+      </c>
+      <c r="AD9" s="88">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="86">
+        <v>-3</v>
+      </c>
+      <c r="AF9" s="86">
+        <v>-1</v>
+      </c>
+      <c r="AG9" s="89">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="80">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="81">
+        <v>2</v>
+      </c>
+      <c r="AJ9" s="81">
+        <v>1</v>
+      </c>
+      <c r="AK9" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="83">
+        <v>-1</v>
+      </c>
+      <c r="AM9" s="81">
+        <v>3</v>
+      </c>
+      <c r="AN9" s="81">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="84">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="80">
+        <v>1</v>
+      </c>
+      <c r="AQ9" s="81">
+        <v>5</v>
+      </c>
+      <c r="AR9" s="81">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="48">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="80">
+        <v>4</v>
+      </c>
+      <c r="AU9" s="81">
+        <v>3</v>
+      </c>
+      <c r="AV9" s="81">
+        <v>3</v>
+      </c>
+      <c r="AW9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="80">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="81">
+        <v>3</v>
+      </c>
+      <c r="AZ9" s="81">
+        <v>2</v>
+      </c>
+      <c r="BA9" s="48">
+        <v>1</v>
+      </c>
+      <c r="BB9" s="80">
+        <v>-1</v>
+      </c>
+      <c r="BC9" s="81">
+        <v>-1</v>
+      </c>
+      <c r="BD9" s="81">
+        <v>-3</v>
+      </c>
+      <c r="BE9" s="48">
+        <v>-2</v>
+      </c>
+      <c r="BF9" s="90">
+        <v>-2</v>
+      </c>
+      <c r="BG9" s="91">
+        <v>-7</v>
+      </c>
+      <c r="BH9" s="91">
+        <v>-3</v>
+      </c>
+      <c r="BI9" s="48">
+        <v>-5</v>
+      </c>
+      <c r="BJ9" s="90">
+        <v>-4</v>
+      </c>
+      <c r="BK9" s="91">
+        <v>-4</v>
+      </c>
+      <c r="BL9" s="91">
+        <v>-2</v>
+      </c>
+      <c r="BM9" s="48">
+        <v>-2</v>
+      </c>
+      <c r="BN9" s="90">
+        <v>-4</v>
+      </c>
+      <c r="BO9" s="91">
+        <v>-1</v>
+      </c>
+      <c r="BP9" s="91">
+        <v>-2</v>
+      </c>
+      <c r="BQ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="90">
+        <v>-2</v>
+      </c>
+      <c r="BS9" s="91">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="91">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="48">
+        <v>-1</v>
+      </c>
+      <c r="BV9" s="90">
+        <v>1</v>
+      </c>
+      <c r="BW9" s="91">
+        <v>-4</v>
+      </c>
+      <c r="BX9" s="91">
+        <v>-2</v>
+      </c>
+      <c r="BY9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="90">
+        <v>-1</v>
+      </c>
+      <c r="CA9" s="91"/>
+      <c r="CB9" s="91"/>
+      <c r="CC9" s="48"/>
+    </row>
+    <row r="10" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="53">
+        <v>0</v>
+      </c>
+      <c r="C10" s="53">
+        <v>0</v>
+      </c>
+      <c r="D10" s="53">
+        <v>0</v>
+      </c>
+      <c r="E10" s="53">
+        <v>0</v>
+      </c>
+      <c r="F10" s="53">
+        <v>0</v>
+      </c>
+      <c r="G10" s="53">
+        <v>0</v>
+      </c>
+      <c r="H10" s="53">
+        <v>0</v>
+      </c>
+      <c r="I10" s="53">
+        <v>0</v>
+      </c>
+      <c r="J10" s="53">
+        <v>0</v>
+      </c>
+      <c r="K10" s="53">
+        <v>0</v>
+      </c>
+      <c r="L10" s="53">
+        <v>0</v>
+      </c>
+      <c r="M10" s="53">
+        <v>0</v>
+      </c>
+      <c r="N10" s="53">
+        <v>0</v>
+      </c>
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>0</v>
+      </c>
+      <c r="R10" s="53">
+        <v>0</v>
+      </c>
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
+        <v>0</v>
+      </c>
+      <c r="V10" s="53">
+        <v>0</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BY10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53">
+        <v>40</v>
+      </c>
+      <c r="G11" s="53">
+        <v>40</v>
+      </c>
+      <c r="H11" s="53">
+        <v>40</v>
+      </c>
+      <c r="I11" s="53">
+        <v>40</v>
+      </c>
+      <c r="J11" s="53">
+        <v>40</v>
+      </c>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="53"/>
+      <c r="O11" s="53"/>
+      <c r="P11" s="53"/>
+      <c r="Q11" s="53"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="53"/>
+      <c r="T11" s="53"/>
+      <c r="U11" s="53"/>
+      <c r="V11" s="53">
+        <v>40</v>
+      </c>
+      <c r="W11" s="53">
+        <v>40</v>
+      </c>
+      <c r="X11" s="53">
+        <v>40</v>
+      </c>
+      <c r="Y11" s="53">
+        <v>40</v>
+      </c>
+      <c r="Z11" s="53"/>
+      <c r="AA11" s="53"/>
+      <c r="AB11" s="53"/>
+      <c r="AC11" s="53"/>
+      <c r="AD11" s="53"/>
+      <c r="AE11" s="53"/>
+      <c r="AF11" s="53"/>
+      <c r="AG11" s="53"/>
+      <c r="AH11" s="53"/>
+      <c r="AI11" s="53"/>
+      <c r="AJ11" s="53"/>
+      <c r="AK11" s="53"/>
+      <c r="AL11" s="53"/>
+      <c r="AM11" s="53"/>
+      <c r="AN11" s="53"/>
+      <c r="AO11" s="53"/>
+      <c r="AP11" s="53"/>
+      <c r="AQ11" s="53"/>
+      <c r="AR11" s="53"/>
+      <c r="AS11" s="53"/>
+      <c r="AW11" s="53">
+        <v>40</v>
+      </c>
+      <c r="AX11" s="53">
+        <v>40</v>
+      </c>
+      <c r="AY11" s="53">
+        <v>40</v>
+      </c>
+      <c r="AZ11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BA11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BB11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BC11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BF11" s="2"/>
+      <c r="BG11" s="2"/>
+      <c r="BH11" s="2"/>
+      <c r="BI11" s="2"/>
+      <c r="BJ11" s="2"/>
+      <c r="BK11" s="2"/>
+      <c r="BL11" s="2"/>
+      <c r="BM11" s="2"/>
+      <c r="BN11" s="2"/>
+      <c r="BO11" s="2"/>
+      <c r="BP11" s="2"/>
+      <c r="BQ11" s="2"/>
+      <c r="BR11" s="2"/>
+      <c r="BS11" s="2"/>
+      <c r="BT11" s="2"/>
+      <c r="BU11" s="2"/>
+    </row>
+    <row r="12" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="56"/>
+    </row>
+    <row r="13" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="19"/>
-[...386 lines deleted...]
-      <c r="J7" s="34">
+      <c r="C13" s="56"/>
+    </row>
+    <row r="14" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="55"/>
+      <c r="B14" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="56"/>
+    </row>
+    <row r="15" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="56"/>
+    </row>
+    <row r="16" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="55"/>
+      <c r="B16" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="K7" s="35">
-[...1071 lines deleted...]
-      <c r="C16" s="65"/>
+      <c r="C16" s="56"/>
     </row>
     <row r="17" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="64"/>
-      <c r="C17" s="65"/>
+      <c r="A17" s="55"/>
+      <c r="C17" s="56"/>
     </row>
     <row r="19" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="20" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="21" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="22" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="23" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="27" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="28" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="29" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="30" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="31" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="9"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="34" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C98D8C3-B74F-4724-B251-7B7264C461FB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C28ADE-9C6F-4AFD-B6A5-C478317B0C97}">
   <dimension ref="A1:CC27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="L11" sqref="L11"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="L11" sqref="L11"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.375" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="82" max="16384" width="4.375" style="2"/>
+    <col min="1" max="1" width="14.625" style="21" customWidth="1"/>
+    <col min="2" max="9" width="5.125" style="21" customWidth="1"/>
+    <col min="10" max="11" width="6.75" style="21" bestFit="1" customWidth="1"/>
+    <col min="12" max="57" width="5.125" style="21" customWidth="1"/>
+    <col min="58" max="73" width="5.125" style="2" customWidth="1"/>
+    <col min="74" max="81" width="5.125" style="21" customWidth="1"/>
+    <col min="82" max="16384" width="4.375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="J1" s="59"/>
+    </row>
+    <row r="2" spans="1:81" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A2" s="22"/>
+      <c r="B2" s="60"/>
+      <c r="J2" s="61"/>
+    </row>
+    <row r="3" spans="1:81" ht="18" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+    </row>
+    <row r="4" spans="1:81" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="63">
+        <v>2007</v>
+      </c>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="93">
+        <v>2008</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="93">
+        <v>2009</v>
+      </c>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="93">
+        <v>2010</v>
+      </c>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="106"/>
+      <c r="R4" s="93">
+        <v>2011</v>
+      </c>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="106"/>
+      <c r="V4" s="93">
+        <v>2012</v>
+      </c>
+      <c r="W4" s="105"/>
+      <c r="X4" s="105"/>
+      <c r="Y4" s="106"/>
+      <c r="Z4" s="93">
+        <v>2013</v>
+      </c>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="106"/>
+      <c r="AD4" s="93">
+        <v>2014</v>
+      </c>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="105"/>
+      <c r="AG4" s="106"/>
+      <c r="AH4" s="93">
+        <v>2015</v>
+      </c>
+      <c r="AI4" s="105"/>
+      <c r="AJ4" s="105"/>
+      <c r="AK4" s="106"/>
+      <c r="AL4" s="93">
+        <v>2016</v>
+      </c>
+      <c r="AM4" s="105"/>
+      <c r="AN4" s="105"/>
+      <c r="AO4" s="106"/>
+      <c r="AP4" s="93">
+        <v>2017</v>
+      </c>
+      <c r="AQ4" s="105"/>
+      <c r="AR4" s="105"/>
+      <c r="AS4" s="107"/>
+      <c r="AT4" s="93">
+        <v>2018</v>
+      </c>
+      <c r="AU4" s="105"/>
+      <c r="AV4" s="105"/>
+      <c r="AW4" s="107"/>
+      <c r="AX4" s="93">
+        <v>2019</v>
+      </c>
+      <c r="AY4" s="124"/>
+      <c r="AZ4" s="105"/>
+      <c r="BA4" s="107"/>
+      <c r="BB4" s="93">
+        <v>2020</v>
+      </c>
+      <c r="BC4" s="105"/>
+      <c r="BD4" s="105"/>
+      <c r="BE4" s="107"/>
+      <c r="BF4" s="93">
+        <v>2021</v>
+      </c>
+      <c r="BG4" s="105"/>
+      <c r="BH4" s="105"/>
+      <c r="BI4" s="107"/>
+      <c r="BJ4" s="93">
+        <v>2022</v>
+      </c>
+      <c r="BK4" s="105"/>
+      <c r="BL4" s="105"/>
+      <c r="BM4" s="107"/>
+      <c r="BN4" s="93">
+        <v>2023</v>
+      </c>
+      <c r="BO4" s="105"/>
+      <c r="BP4" s="105"/>
+      <c r="BQ4" s="107"/>
+      <c r="BR4" s="93">
+        <v>2024</v>
+      </c>
+      <c r="BS4" s="105"/>
+      <c r="BT4" s="105"/>
+      <c r="BU4" s="107"/>
+      <c r="BV4" s="93">
+        <v>2025</v>
+      </c>
+      <c r="BW4" s="105"/>
+      <c r="BX4" s="105"/>
+      <c r="BY4" s="107"/>
+      <c r="BZ4" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="CA4" s="25"/>
+      <c r="CB4" s="25"/>
+      <c r="CC4" s="27"/>
+    </row>
+    <row r="5" spans="1:81" ht="28.5" x14ac:dyDescent="0.15">
+      <c r="A5" s="96"/>
+      <c r="B5" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="101" t="s">
+        <v>53</v>
+      </c>
+      <c r="G5" s="98"/>
+      <c r="H5" s="98"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="101" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="98"/>
+      <c r="L5" s="98"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="101" t="s">
+        <v>55</v>
+      </c>
+      <c r="O5" s="98"/>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="99"/>
+      <c r="R5" s="101" t="s">
+        <v>56</v>
+      </c>
+      <c r="S5" s="98"/>
+      <c r="T5" s="98"/>
+      <c r="U5" s="99"/>
+      <c r="V5" s="101" t="s">
+        <v>57</v>
+      </c>
+      <c r="W5" s="98"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="99"/>
+      <c r="Z5" s="101" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA5" s="98"/>
+      <c r="AB5" s="98"/>
+      <c r="AC5" s="99"/>
+      <c r="AD5" s="101" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE5" s="98"/>
+      <c r="AF5" s="98"/>
+      <c r="AG5" s="99"/>
+      <c r="AH5" s="101" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI5" s="98"/>
+      <c r="AJ5" s="98"/>
+      <c r="AK5" s="99"/>
+      <c r="AL5" s="101" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM5" s="98"/>
+      <c r="AN5" s="98"/>
+      <c r="AO5" s="99"/>
+      <c r="AP5" s="101" t="s">
+        <v>62</v>
+      </c>
+      <c r="AQ5" s="98"/>
+      <c r="AR5" s="98"/>
+      <c r="AS5" s="102"/>
+      <c r="AT5" s="100" t="s">
+        <v>63</v>
+      </c>
+      <c r="AU5" s="98"/>
+      <c r="AV5" s="98"/>
+      <c r="AW5" s="102"/>
+      <c r="AX5" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="AY5" s="103" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ5" s="98"/>
+      <c r="BA5" s="102"/>
+      <c r="BB5" s="104" t="s">
+        <v>66</v>
+      </c>
+      <c r="BC5" s="98"/>
+      <c r="BD5" s="98"/>
+      <c r="BE5" s="102"/>
+      <c r="BF5" s="100" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG5" s="98"/>
+      <c r="BH5" s="98"/>
+      <c r="BI5" s="102"/>
+      <c r="BJ5" s="100" t="s">
+        <v>48</v>
+      </c>
+      <c r="BK5" s="98"/>
+      <c r="BL5" s="98"/>
+      <c r="BM5" s="102"/>
+      <c r="BN5" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="BO5" s="98"/>
+      <c r="BP5" s="98"/>
+      <c r="BQ5" s="102"/>
+      <c r="BR5" s="100" t="s">
+        <v>49</v>
+      </c>
+      <c r="BS5" s="98"/>
+      <c r="BT5" s="98"/>
+      <c r="BU5" s="102"/>
+      <c r="BV5" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="BW5" s="98"/>
+      <c r="BX5" s="98"/>
+      <c r="BY5" s="102"/>
+      <c r="BZ5" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="CA5" s="98"/>
+      <c r="CB5" s="98"/>
+      <c r="CC5" s="102"/>
+    </row>
+    <row r="6" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="28"/>
+      <c r="B6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="N6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="S6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="T6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="U6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="W6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="X6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK6" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="AL6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="AT6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AU6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AV6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="AX6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AZ6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BA6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB6" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BC6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BD6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BE6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BF6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BG6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BH6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BI6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BJ6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BK6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BL6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BM6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BN6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BO6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BP6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BQ6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BR6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BS6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BT6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BU6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BV6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="BW6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="BX6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="BY6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BZ6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="CA6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="CC6" s="34" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="65">
+        <v>1</v>
+      </c>
+      <c r="C7" s="66">
+        <v>2</v>
+      </c>
+      <c r="D7" s="66">
+        <v>2</v>
+      </c>
+      <c r="E7" s="67">
+        <v>3</v>
+      </c>
+      <c r="F7" s="68">
+        <v>1</v>
+      </c>
+      <c r="G7" s="66">
+        <v>-1</v>
+      </c>
+      <c r="H7" s="66">
+        <v>0</v>
+      </c>
+      <c r="I7" s="69">
+        <v>0</v>
+      </c>
+      <c r="J7" s="65">
+        <v>-5</v>
+      </c>
+      <c r="K7" s="66">
+        <v>-12</v>
+      </c>
+      <c r="L7" s="66">
+        <v>-6</v>
+      </c>
+      <c r="M7" s="67">
+        <v>-5</v>
+      </c>
+      <c r="N7" s="68">
+        <v>-3</v>
+      </c>
+      <c r="O7" s="66">
+        <v>-5</v>
+      </c>
+      <c r="P7" s="66">
+        <v>-4</v>
+      </c>
+      <c r="Q7" s="69">
+        <v>-4</v>
+      </c>
+      <c r="R7" s="65">
+        <v>-2</v>
+      </c>
+      <c r="S7" s="66">
+        <v>-2</v>
+      </c>
+      <c r="T7" s="66">
+        <v>-2</v>
+      </c>
+      <c r="U7" s="67">
+        <v>-1</v>
+      </c>
+      <c r="V7" s="68">
+        <v>-1</v>
+      </c>
+      <c r="W7" s="66">
+        <v>-1</v>
+      </c>
+      <c r="X7" s="66">
+        <v>-2</v>
+      </c>
+      <c r="Y7" s="69">
+        <v>-2</v>
+      </c>
+      <c r="Z7" s="70">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="71">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="71">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="72">
+        <v>1</v>
+      </c>
+      <c r="AD7" s="73">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="71">
+        <v>2</v>
+      </c>
+      <c r="AF7" s="66">
+        <v>3</v>
+      </c>
+      <c r="AG7" s="74">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="65">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="66">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="66">
+        <v>3</v>
+      </c>
+      <c r="AK7" s="67">
+        <v>4</v>
+      </c>
+      <c r="AL7" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="66">
+        <v>2</v>
+      </c>
+      <c r="AN7" s="66">
+        <v>2</v>
+      </c>
+      <c r="AO7" s="69">
+        <v>3</v>
+      </c>
+      <c r="AP7" s="65">
+        <v>3</v>
+      </c>
+      <c r="AQ7" s="66">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="66">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="75">
+        <v>3</v>
+      </c>
+      <c r="AT7" s="65">
+        <v>1</v>
+      </c>
+      <c r="AU7" s="66">
+        <v>2</v>
+      </c>
+      <c r="AV7" s="66">
+        <v>3</v>
+      </c>
+      <c r="AW7" s="75">
+        <v>2</v>
+      </c>
+      <c r="AX7" s="65">
+        <v>4</v>
+      </c>
+      <c r="AY7" s="66">
+        <v>3</v>
+      </c>
+      <c r="AZ7" s="66">
+        <v>2</v>
+      </c>
+      <c r="BA7" s="75">
+        <v>1</v>
+      </c>
+      <c r="BB7" s="65">
+        <v>-1</v>
+      </c>
+      <c r="BC7" s="66">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="66">
+        <v>-3</v>
+      </c>
+      <c r="BE7" s="75">
+        <v>-2</v>
+      </c>
+      <c r="BF7" s="76">
+        <v>-2</v>
+      </c>
+      <c r="BG7" s="77">
+        <v>-1</v>
+      </c>
+      <c r="BH7" s="77">
+        <v>0</v>
+      </c>
+      <c r="BI7" s="75">
+        <v>0</v>
+      </c>
+      <c r="BJ7" s="76">
+        <v>2</v>
+      </c>
+      <c r="BK7" s="77">
+        <v>-1</v>
+      </c>
+      <c r="BL7" s="77">
+        <v>1</v>
+      </c>
+      <c r="BM7" s="75">
+        <v>0</v>
+      </c>
+      <c r="BN7" s="76">
+        <v>0</v>
+      </c>
+      <c r="BO7" s="77">
+        <v>1</v>
+      </c>
+      <c r="BP7" s="77">
+        <v>2</v>
+      </c>
+      <c r="BQ7" s="75">
+        <v>1</v>
+      </c>
+      <c r="BR7" s="76">
+        <v>2</v>
+      </c>
+      <c r="BS7" s="77">
+        <v>2</v>
+      </c>
+      <c r="BT7" s="77">
+        <v>1</v>
+      </c>
+      <c r="BU7" s="75">
+        <v>2</v>
+      </c>
+      <c r="BV7" s="76">
+        <v>0</v>
+      </c>
+      <c r="BW7" s="77">
+        <v>2</v>
+      </c>
+      <c r="BX7" s="77">
+        <v>2</v>
+      </c>
+      <c r="BY7" s="75">
+        <v>2</v>
+      </c>
+      <c r="BZ7" s="76">
+        <v>2</v>
+      </c>
+      <c r="CA7" s="77">
+        <v>0</v>
+      </c>
+      <c r="CB7" s="77">
+        <v>0</v>
+      </c>
+      <c r="CC7" s="75"/>
+    </row>
+    <row r="8" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="65">
+        <v>2</v>
+      </c>
+      <c r="C8" s="66">
+        <v>1</v>
+      </c>
+      <c r="D8" s="66">
+        <v>1</v>
+      </c>
+      <c r="E8" s="67">
+        <v>2</v>
+      </c>
+      <c r="F8" s="68">
+        <v>0</v>
+      </c>
+      <c r="G8" s="66">
+        <v>0</v>
+      </c>
+      <c r="H8" s="66">
+        <v>0</v>
+      </c>
+      <c r="I8" s="69">
+        <v>-3</v>
+      </c>
+      <c r="J8" s="65">
+        <v>-9</v>
+      </c>
+      <c r="K8" s="66">
+        <v>-10</v>
+      </c>
+      <c r="L8" s="66">
+        <v>-4</v>
+      </c>
+      <c r="M8" s="67">
+        <v>-4</v>
+      </c>
+      <c r="N8" s="68">
+        <v>-2</v>
+      </c>
+      <c r="O8" s="66">
+        <v>-2</v>
+      </c>
+      <c r="P8" s="66">
+        <v>-4</v>
+      </c>
+      <c r="Q8" s="69">
+        <v>-2</v>
+      </c>
+      <c r="R8" s="65">
+        <v>-1</v>
+      </c>
+      <c r="S8" s="66">
+        <v>-2</v>
+      </c>
+      <c r="T8" s="66">
+        <v>0</v>
+      </c>
+      <c r="U8" s="67">
+        <v>1</v>
+      </c>
+      <c r="V8" s="68">
+        <v>1</v>
+      </c>
+      <c r="W8" s="66">
+        <v>1</v>
+      </c>
+      <c r="X8" s="66">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="69">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="70">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="71">
+        <v>2</v>
+      </c>
+      <c r="AB8" s="71">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="72">
+        <v>1</v>
+      </c>
+      <c r="AD8" s="73">
+        <v>5</v>
+      </c>
+      <c r="AE8" s="71">
+        <v>5</v>
+      </c>
+      <c r="AF8" s="71">
+        <v>3</v>
+      </c>
+      <c r="AG8" s="69">
+        <v>2</v>
+      </c>
+      <c r="AH8" s="65">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="66">
+        <v>1</v>
+      </c>
+      <c r="AJ8" s="66">
+        <v>3</v>
+      </c>
+      <c r="AK8" s="67">
+        <v>2</v>
+      </c>
+      <c r="AL8" s="68">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="66">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="66">
+        <v>2</v>
+      </c>
+      <c r="AO8" s="69">
+        <v>2</v>
+      </c>
+      <c r="AP8" s="65">
+        <v>4</v>
+      </c>
+      <c r="AQ8" s="66">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="66">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="75">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="65">
+        <v>2</v>
+      </c>
+      <c r="AU8" s="66">
+        <v>3</v>
+      </c>
+      <c r="AV8" s="66">
+        <v>3</v>
+      </c>
+      <c r="AW8" s="75">
+        <v>2</v>
+      </c>
+      <c r="AX8" s="65">
+        <v>2</v>
+      </c>
+      <c r="AY8" s="66">
+        <v>2</v>
+      </c>
+      <c r="AZ8" s="66">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="75">
+        <v>1</v>
+      </c>
+      <c r="BB8" s="65">
+        <v>-1</v>
+      </c>
+      <c r="BC8" s="66">
+        <v>-3</v>
+      </c>
+      <c r="BD8" s="66">
+        <v>-2</v>
+      </c>
+      <c r="BE8" s="75">
+        <v>-3</v>
+      </c>
+      <c r="BF8" s="76">
+        <v>0</v>
+      </c>
+      <c r="BG8" s="77">
+        <v>1</v>
+      </c>
+      <c r="BH8" s="77">
+        <v>-1</v>
+      </c>
+      <c r="BI8" s="75">
+        <v>1</v>
+      </c>
+      <c r="BJ8" s="76">
+        <v>1</v>
+      </c>
+      <c r="BK8" s="77">
+        <v>0</v>
+      </c>
+      <c r="BL8" s="77">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="75">
+        <v>1</v>
+      </c>
+      <c r="BN8" s="76">
+        <v>2</v>
+      </c>
+      <c r="BO8" s="77">
+        <v>1</v>
+      </c>
+      <c r="BP8" s="77">
+        <v>2</v>
+      </c>
+      <c r="BQ8" s="75">
+        <v>2</v>
+      </c>
+      <c r="BR8" s="76">
+        <v>1</v>
+      </c>
+      <c r="BS8" s="77">
+        <v>1</v>
+      </c>
+      <c r="BT8" s="77">
+        <v>3</v>
+      </c>
+      <c r="BU8" s="75">
+        <v>1</v>
+      </c>
+      <c r="BV8" s="76">
+        <v>1</v>
+      </c>
+      <c r="BW8" s="77">
+        <v>2</v>
+      </c>
+      <c r="BX8" s="77">
+        <v>0</v>
+      </c>
+      <c r="BY8" s="75">
+        <v>2</v>
+      </c>
+      <c r="BZ8" s="76">
+        <v>2</v>
+      </c>
+      <c r="CA8" s="77">
+        <v>1</v>
+      </c>
+      <c r="CB8" s="77"/>
+      <c r="CC8" s="75"/>
+    </row>
+    <row r="9" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="80">
+        <v>1</v>
+      </c>
+      <c r="C9" s="81">
+        <v>1</v>
+      </c>
+      <c r="D9" s="81">
+        <v>1</v>
+      </c>
+      <c r="E9" s="82">
+        <v>-1</v>
+      </c>
+      <c r="F9" s="83">
+        <v>-2</v>
+      </c>
+      <c r="G9" s="81">
+        <v>-1</v>
+      </c>
+      <c r="H9" s="81">
+        <v>-3</v>
+      </c>
+      <c r="I9" s="84">
+        <v>-6</v>
+      </c>
+      <c r="J9" s="80">
+        <v>-10</v>
+      </c>
+      <c r="K9" s="81">
+        <v>-12</v>
+      </c>
+      <c r="L9" s="81">
+        <v>-7</v>
+      </c>
+      <c r="M9" s="82">
+        <v>-6</v>
+      </c>
+      <c r="N9" s="83">
+        <v>-3</v>
+      </c>
+      <c r="O9" s="81">
+        <v>-5</v>
+      </c>
+      <c r="P9" s="81">
+        <v>-4</v>
+      </c>
+      <c r="Q9" s="84">
+        <v>-5</v>
+      </c>
+      <c r="R9" s="80">
+        <v>-6</v>
+      </c>
+      <c r="S9" s="81">
+        <v>-2</v>
+      </c>
+      <c r="T9" s="81">
+        <v>-4</v>
+      </c>
+      <c r="U9" s="82">
+        <v>-4</v>
+      </c>
+      <c r="V9" s="83">
+        <v>-1</v>
+      </c>
+      <c r="W9" s="81">
+        <v>-2</v>
+      </c>
+      <c r="X9" s="81">
+        <v>-3</v>
+      </c>
+      <c r="Y9" s="84">
+        <v>-3</v>
+      </c>
+      <c r="Z9" s="85">
+        <v>-3</v>
+      </c>
+      <c r="AA9" s="86">
+        <v>-3</v>
+      </c>
+      <c r="AB9" s="86">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="87">
+        <v>1</v>
+      </c>
+      <c r="AD9" s="88">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="86">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="86">
+        <v>-1</v>
+      </c>
+      <c r="AG9" s="89">
+        <v>-2</v>
+      </c>
+      <c r="AH9" s="80">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="81">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="81">
+        <v>-1</v>
+      </c>
+      <c r="AK9" s="82">
+        <v>-1</v>
+      </c>
+      <c r="AL9" s="83">
+        <v>-3</v>
+      </c>
+      <c r="AM9" s="81">
+        <v>-1</v>
+      </c>
+      <c r="AN9" s="81">
+        <v>-1</v>
+      </c>
+      <c r="AO9" s="84">
+        <v>-1</v>
+      </c>
+      <c r="AP9" s="80">
+        <v>-1</v>
+      </c>
+      <c r="AQ9" s="81">
+        <v>1</v>
+      </c>
+      <c r="AR9" s="81">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="48">
+        <v>-1</v>
+      </c>
+      <c r="AT9" s="80">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="81">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="81">
+        <v>1</v>
+      </c>
+      <c r="AW9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="80">
+        <v>-1</v>
+      </c>
+      <c r="AY9" s="81">
+        <v>-1</v>
+      </c>
+      <c r="AZ9" s="81">
+        <v>-2</v>
+      </c>
+      <c r="BA9" s="48">
+        <v>-3</v>
+      </c>
+      <c r="BB9" s="80">
+        <v>-2</v>
+      </c>
+      <c r="BC9" s="81">
+        <v>-4</v>
+      </c>
+      <c r="BD9" s="81">
+        <v>-2</v>
+      </c>
+      <c r="BE9" s="48">
+        <v>-4</v>
+      </c>
+      <c r="BF9" s="90">
+        <v>-2</v>
+      </c>
+      <c r="BG9" s="91">
+        <v>-4</v>
+      </c>
+      <c r="BH9" s="91">
+        <v>-2</v>
+      </c>
+      <c r="BI9" s="48">
+        <v>-2</v>
+      </c>
+      <c r="BJ9" s="90">
+        <v>-2</v>
+      </c>
+      <c r="BK9" s="91">
+        <v>-3</v>
+      </c>
+      <c r="BL9" s="91">
+        <v>-2</v>
+      </c>
+      <c r="BM9" s="48">
+        <v>-2</v>
+      </c>
+      <c r="BN9" s="90">
+        <v>-3</v>
+      </c>
+      <c r="BO9" s="91">
+        <v>-1</v>
+      </c>
+      <c r="BP9" s="91">
+        <v>-2</v>
+      </c>
+      <c r="BQ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="90">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="91">
+        <v>-1</v>
+      </c>
+      <c r="BT9" s="91">
+        <v>-1</v>
+      </c>
+      <c r="BU9" s="48">
+        <v>-2</v>
+      </c>
+      <c r="BV9" s="90">
+        <v>1</v>
+      </c>
+      <c r="BW9" s="91">
+        <v>0</v>
+      </c>
+      <c r="BX9" s="91">
+        <v>-1</v>
+      </c>
+      <c r="BY9" s="48">
+        <v>-1</v>
+      </c>
+      <c r="BZ9" s="90">
+        <v>0</v>
+      </c>
+      <c r="CA9" s="91"/>
+      <c r="CB9" s="91"/>
+      <c r="CC9" s="48"/>
+    </row>
+    <row r="10" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="53">
+        <v>0</v>
+      </c>
+      <c r="C10" s="53">
+        <v>0</v>
+      </c>
+      <c r="D10" s="53">
+        <v>0</v>
+      </c>
+      <c r="E10" s="53">
+        <v>0</v>
+      </c>
+      <c r="F10" s="53">
+        <v>0</v>
+      </c>
+      <c r="G10" s="53">
+        <v>0</v>
+      </c>
+      <c r="H10" s="53">
+        <v>0</v>
+      </c>
+      <c r="I10" s="53">
+        <v>0</v>
+      </c>
+      <c r="J10" s="53">
+        <v>0</v>
+      </c>
+      <c r="K10" s="53">
+        <v>0</v>
+      </c>
+      <c r="L10" s="53">
+        <v>0</v>
+      </c>
+      <c r="M10" s="53">
+        <v>0</v>
+      </c>
+      <c r="N10" s="53">
+        <v>0</v>
+      </c>
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>0</v>
+      </c>
+      <c r="R10" s="53">
+        <v>0</v>
+      </c>
+      <c r="S10" s="53">
+        <v>0</v>
+      </c>
+      <c r="T10" s="53">
+        <v>0</v>
+      </c>
+      <c r="U10" s="53">
+        <v>0</v>
+      </c>
+      <c r="V10" s="53">
+        <v>0</v>
+      </c>
+      <c r="W10" s="53">
+        <v>0</v>
+      </c>
+      <c r="X10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BY10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="53">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53">
+        <v>40</v>
+      </c>
+      <c r="G11" s="53">
+        <v>40</v>
+      </c>
+      <c r="H11" s="53">
+        <v>40</v>
+      </c>
+      <c r="I11" s="53">
+        <v>40</v>
+      </c>
+      <c r="J11" s="53">
+        <v>40</v>
+      </c>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="53"/>
+      <c r="O11" s="53"/>
+      <c r="P11" s="53"/>
+      <c r="Q11" s="53"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="53"/>
+      <c r="T11" s="53"/>
+      <c r="U11" s="53"/>
+      <c r="V11" s="53">
+        <v>40</v>
+      </c>
+      <c r="W11" s="53">
+        <v>40</v>
+      </c>
+      <c r="X11" s="53">
+        <v>40</v>
+      </c>
+      <c r="Y11" s="53">
+        <v>40</v>
+      </c>
+      <c r="Z11" s="53"/>
+      <c r="AA11" s="53"/>
+      <c r="AB11" s="53"/>
+      <c r="AC11" s="53"/>
+      <c r="AD11" s="53"/>
+      <c r="AE11" s="53"/>
+      <c r="AF11" s="53"/>
+      <c r="AG11" s="53"/>
+      <c r="AH11" s="53"/>
+      <c r="AI11" s="53"/>
+      <c r="AJ11" s="53"/>
+      <c r="AK11" s="53"/>
+      <c r="AL11" s="53"/>
+      <c r="AM11" s="53"/>
+      <c r="AN11" s="53"/>
+      <c r="AO11" s="53"/>
+      <c r="AP11" s="53"/>
+      <c r="AQ11" s="53"/>
+      <c r="AR11" s="53"/>
+      <c r="AS11" s="53"/>
+      <c r="AW11" s="92">
+        <v>40</v>
+      </c>
+      <c r="AX11" s="53">
+        <v>40</v>
+      </c>
+      <c r="AY11" s="53">
+        <v>40</v>
+      </c>
+      <c r="AZ11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BA11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BB11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BC11" s="53">
+        <v>40</v>
+      </c>
+      <c r="BF11" s="2"/>
+      <c r="BG11" s="2"/>
+      <c r="BH11" s="2"/>
+      <c r="BI11" s="2"/>
+      <c r="BJ11" s="2"/>
+      <c r="BK11" s="2"/>
+      <c r="BL11" s="2"/>
+      <c r="BM11" s="2"/>
+      <c r="BN11" s="2"/>
+      <c r="BO11" s="2"/>
+      <c r="BP11" s="2"/>
+      <c r="BQ11" s="2"/>
+      <c r="BR11" s="2"/>
+      <c r="BS11" s="2"/>
+      <c r="BT11" s="2"/>
+      <c r="BU11" s="2"/>
+    </row>
+    <row r="12" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="56"/>
+    </row>
+    <row r="13" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="J1" s="3"/>
-[...10 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="C13" s="56"/>
+    </row>
+    <row r="14" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="55"/>
+      <c r="B14" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="66">
-[...1575 lines deleted...]
-      <c r="C14" s="65"/>
+      <c r="C14" s="56"/>
     </row>
     <row r="17" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="18" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="19" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="20" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="21" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="22" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="23" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="27" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="9"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="33" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E22E4FC-1D4D-410D-B89B-410937D50F47}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E90BFE6-2594-4ECA-B4F1-85C8FD799703}">
   <dimension ref="A1:CC16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="L11" sqref="L11"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="L11" sqref="L11"/>
+      <selection sqref="A1:XFD1048576"/>
+      <selection pane="topRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.25" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="13.375" style="2" customWidth="1"/>
-[...44 lines deleted...]
-    <col min="81" max="16384" width="4.25" style="2"/>
+    <col min="1" max="1" width="13.375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="6.125" style="21" customWidth="1"/>
+    <col min="3" max="5" width="4.375" style="21" customWidth="1"/>
+    <col min="6" max="6" width="5.125" style="21" customWidth="1"/>
+    <col min="7" max="9" width="4.375" style="21" customWidth="1"/>
+    <col min="10" max="10" width="5.25" style="21" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="4.375" style="21" customWidth="1"/>
+    <col min="14" max="14" width="5.5" style="21" customWidth="1"/>
+    <col min="15" max="17" width="4.375" style="21" customWidth="1"/>
+    <col min="18" max="18" width="5.375" style="21" customWidth="1"/>
+    <col min="19" max="21" width="4.375" style="21" customWidth="1"/>
+    <col min="22" max="22" width="5.375" style="21" customWidth="1"/>
+    <col min="23" max="25" width="4.375" style="21" customWidth="1"/>
+    <col min="26" max="26" width="5.375" style="21" customWidth="1"/>
+    <col min="27" max="29" width="4.375" style="21" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="21" customWidth="1"/>
+    <col min="31" max="33" width="4.375" style="21" customWidth="1"/>
+    <col min="34" max="34" width="5.375" style="21" customWidth="1"/>
+    <col min="35" max="37" width="4.25" style="21"/>
+    <col min="38" max="38" width="5.375" style="21" customWidth="1"/>
+    <col min="39" max="39" width="4.25" style="21"/>
+    <col min="40" max="40" width="4.25" style="21" customWidth="1"/>
+    <col min="41" max="41" width="4.25" style="21"/>
+    <col min="42" max="42" width="5.375" style="21" customWidth="1"/>
+    <col min="43" max="45" width="4.25" style="21"/>
+    <col min="46" max="46" width="5.375" style="21" customWidth="1"/>
+    <col min="47" max="49" width="4.25" style="21"/>
+    <col min="50" max="50" width="6.375" style="21" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="5.375" style="21" customWidth="1"/>
+    <col min="52" max="53" width="4.25" style="21"/>
+    <col min="54" max="54" width="5.375" style="21" customWidth="1"/>
+    <col min="55" max="57" width="4.25" style="21"/>
+    <col min="58" max="58" width="5.375" style="21" customWidth="1"/>
+    <col min="59" max="61" width="4.25" style="21"/>
+    <col min="62" max="62" width="5.375" style="21" customWidth="1"/>
+    <col min="63" max="65" width="4.25" style="21"/>
+    <col min="66" max="66" width="5.375" style="21" customWidth="1"/>
+    <col min="67" max="69" width="4.25" style="21"/>
+    <col min="70" max="70" width="5.375" style="21" customWidth="1"/>
+    <col min="71" max="73" width="4.25" style="21"/>
+    <col min="74" max="74" width="5.375" style="21" customWidth="1"/>
+    <col min="75" max="77" width="4.25" style="21"/>
+    <col min="78" max="78" width="5.375" style="21" customWidth="1"/>
+    <col min="79" max="79" width="4.25" style="21"/>
+    <col min="80" max="80" width="5.25" style="21" bestFit="1" customWidth="1"/>
+    <col min="81" max="16384" width="4.25" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="22"/>
+    </row>
+    <row r="3" spans="1:81" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="I3" s="23"/>
+    </row>
+    <row r="4" spans="1:81" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="63">
+        <v>2007</v>
+      </c>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="93">
+        <v>2008</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="93">
+        <v>2009</v>
+      </c>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="93">
+        <v>2010</v>
+      </c>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="106"/>
+      <c r="R4" s="93">
+        <v>2011</v>
+      </c>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="106"/>
+      <c r="V4" s="93">
+        <v>2012</v>
+      </c>
+      <c r="W4" s="105"/>
+      <c r="X4" s="105"/>
+      <c r="Y4" s="106"/>
+      <c r="Z4" s="93">
+        <v>2013</v>
+      </c>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="106"/>
+      <c r="AD4" s="93">
+        <v>2014</v>
+      </c>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="105"/>
+      <c r="AG4" s="106"/>
+      <c r="AH4" s="93">
+        <v>2015</v>
+      </c>
+      <c r="AI4" s="105"/>
+      <c r="AJ4" s="105"/>
+      <c r="AK4" s="106"/>
+      <c r="AL4" s="93">
+        <v>2016</v>
+      </c>
+      <c r="AM4" s="105"/>
+      <c r="AN4" s="105"/>
+      <c r="AO4" s="106"/>
+      <c r="AP4" s="93">
+        <v>2017</v>
+      </c>
+      <c r="AQ4" s="105"/>
+      <c r="AR4" s="105"/>
+      <c r="AS4" s="107"/>
+      <c r="AT4" s="93">
+        <v>2018</v>
+      </c>
+      <c r="AU4" s="105"/>
+      <c r="AV4" s="105"/>
+      <c r="AW4" s="107"/>
+      <c r="AX4" s="93">
+        <v>2019</v>
+      </c>
+      <c r="AY4" s="124"/>
+      <c r="AZ4" s="105"/>
+      <c r="BA4" s="107"/>
+      <c r="BB4" s="93">
+        <v>2020</v>
+      </c>
+      <c r="BC4" s="105"/>
+      <c r="BD4" s="105"/>
+      <c r="BE4" s="107"/>
+      <c r="BF4" s="93">
+        <v>2021</v>
+      </c>
+      <c r="BG4" s="105"/>
+      <c r="BH4" s="105"/>
+      <c r="BI4" s="107"/>
+      <c r="BJ4" s="93">
+        <v>2022</v>
+      </c>
+      <c r="BK4" s="105"/>
+      <c r="BL4" s="105"/>
+      <c r="BM4" s="107"/>
+      <c r="BN4" s="93">
+        <v>2023</v>
+      </c>
+      <c r="BO4" s="105"/>
+      <c r="BP4" s="105"/>
+      <c r="BQ4" s="107"/>
+      <c r="BR4" s="93">
+        <v>2024</v>
+      </c>
+      <c r="BS4" s="105"/>
+      <c r="BT4" s="105"/>
+      <c r="BU4" s="107"/>
+      <c r="BV4" s="93">
+        <v>2025</v>
+      </c>
+      <c r="BW4" s="105"/>
+      <c r="BX4" s="105"/>
+      <c r="BY4" s="107"/>
+      <c r="BZ4" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="CA4" s="25"/>
+      <c r="CB4" s="25"/>
+      <c r="CC4" s="27"/>
+    </row>
+    <row r="5" spans="1:81" ht="28.5" x14ac:dyDescent="0.15">
+      <c r="A5" s="28"/>
+      <c r="B5" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="101" t="s">
+        <v>53</v>
+      </c>
+      <c r="G5" s="98"/>
+      <c r="H5" s="98"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="101" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="98"/>
+      <c r="L5" s="98"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="101" t="s">
+        <v>55</v>
+      </c>
+      <c r="O5" s="98"/>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="99"/>
+      <c r="R5" s="101" t="s">
+        <v>56</v>
+      </c>
+      <c r="S5" s="98"/>
+      <c r="T5" s="98"/>
+      <c r="U5" s="99"/>
+      <c r="V5" s="101" t="s">
+        <v>57</v>
+      </c>
+      <c r="W5" s="98"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="99"/>
+      <c r="Z5" s="101" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA5" s="98"/>
+      <c r="AB5" s="98"/>
+      <c r="AC5" s="99"/>
+      <c r="AD5" s="101" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE5" s="98"/>
+      <c r="AF5" s="98"/>
+      <c r="AG5" s="99"/>
+      <c r="AH5" s="101" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI5" s="98"/>
+      <c r="AJ5" s="98"/>
+      <c r="AK5" s="99"/>
+      <c r="AL5" s="101" t="s">
         <v>61</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="A4" s="84" t="s">
+      <c r="AM5" s="98"/>
+      <c r="AN5" s="98"/>
+      <c r="AO5" s="99"/>
+      <c r="AP5" s="101" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="66">
-[...113 lines deleted...]
-      <c r="BZ4" s="69" t="s">
+      <c r="AQ5" s="98"/>
+      <c r="AR5" s="98"/>
+      <c r="AS5" s="102"/>
+      <c r="AT5" s="100" t="s">
+        <v>63</v>
+      </c>
+      <c r="AU5" s="98"/>
+      <c r="AV5" s="98"/>
+      <c r="AW5" s="102"/>
+      <c r="AX5" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="AY5" s="103" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ5" s="98"/>
+      <c r="BA5" s="102"/>
+      <c r="BB5" s="104" t="s">
+        <v>66</v>
+      </c>
+      <c r="BC5" s="98"/>
+      <c r="BD5" s="98"/>
+      <c r="BE5" s="102"/>
+      <c r="BF5" s="100" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG5" s="98"/>
+      <c r="BH5" s="98"/>
+      <c r="BI5" s="102"/>
+      <c r="BJ5" s="100" t="s">
+        <v>48</v>
+      </c>
+      <c r="BK5" s="98"/>
+      <c r="BL5" s="98"/>
+      <c r="BM5" s="102"/>
+      <c r="BN5" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="BO5" s="98"/>
+      <c r="BP5" s="98"/>
+      <c r="BQ5" s="102"/>
+      <c r="BR5" s="100" t="s">
+        <v>49</v>
+      </c>
+      <c r="BS5" s="98"/>
+      <c r="BT5" s="98"/>
+      <c r="BU5" s="102"/>
+      <c r="BV5" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="BW5" s="98"/>
+      <c r="BX5" s="98"/>
+      <c r="BY5" s="102"/>
+      <c r="BZ5" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="CA5" s="98"/>
+      <c r="CB5" s="98"/>
+      <c r="CC5" s="102"/>
+    </row>
+    <row r="6" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="28"/>
+      <c r="B6" s="29">
+        <v>2</v>
+      </c>
+      <c r="C6" s="30">
+        <v>5</v>
+      </c>
+      <c r="D6" s="30">
+        <v>8</v>
+      </c>
+      <c r="E6" s="31">
+        <v>11</v>
+      </c>
+      <c r="F6" s="32">
+        <v>2</v>
+      </c>
+      <c r="G6" s="30">
+        <v>5</v>
+      </c>
+      <c r="H6" s="30">
+        <v>8</v>
+      </c>
+      <c r="I6" s="33">
+        <v>11</v>
+      </c>
+      <c r="J6" s="29">
+        <v>2</v>
+      </c>
+      <c r="K6" s="30">
+        <v>5</v>
+      </c>
+      <c r="L6" s="30">
+        <v>8</v>
+      </c>
+      <c r="M6" s="31">
+        <v>11</v>
+      </c>
+      <c r="N6" s="29">
+        <v>2</v>
+      </c>
+      <c r="O6" s="30">
+        <v>5</v>
+      </c>
+      <c r="P6" s="30">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>11</v>
+      </c>
+      <c r="R6" s="29">
+        <v>2</v>
+      </c>
+      <c r="S6" s="30">
+        <v>5</v>
+      </c>
+      <c r="T6" s="30">
+        <v>8</v>
+      </c>
+      <c r="U6" s="31">
+        <v>11</v>
+      </c>
+      <c r="V6" s="29">
+        <v>2</v>
+      </c>
+      <c r="W6" s="30">
+        <v>5</v>
+      </c>
+      <c r="X6" s="30">
+        <v>8</v>
+      </c>
+      <c r="Y6" s="31">
+        <v>11</v>
+      </c>
+      <c r="Z6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AA6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AB6" s="30">
+        <v>8</v>
+      </c>
+      <c r="AC6" s="31">
+        <v>11</v>
+      </c>
+      <c r="AD6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AE6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AF6" s="30">
+        <v>8</v>
+      </c>
+      <c r="AG6" s="33">
+        <v>11</v>
+      </c>
+      <c r="AH6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AI6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AJ6" s="30">
+        <v>8</v>
+      </c>
+      <c r="AK6" s="31">
+        <v>11</v>
+      </c>
+      <c r="AL6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AM6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AN6" s="30">
+        <v>8</v>
+      </c>
+      <c r="AO6" s="31">
+        <v>11</v>
+      </c>
+      <c r="AP6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AQ6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AR6" s="30">
+        <v>8</v>
+      </c>
+      <c r="AS6" s="34">
+        <v>11</v>
+      </c>
+      <c r="AT6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AU6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AV6" s="30">
+        <v>8</v>
+      </c>
+      <c r="AW6" s="34">
+        <v>11</v>
+      </c>
+      <c r="AX6" s="29">
+        <v>2</v>
+      </c>
+      <c r="AY6" s="30">
+        <v>5</v>
+      </c>
+      <c r="AZ6" s="30">
+        <v>8</v>
+      </c>
+      <c r="BA6" s="34">
+        <v>11</v>
+      </c>
+      <c r="BB6" s="29">
+        <v>2</v>
+      </c>
+      <c r="BC6" s="30">
+        <v>5</v>
+      </c>
+      <c r="BD6" s="30">
+        <v>8</v>
+      </c>
+      <c r="BE6" s="34">
+        <v>11</v>
+      </c>
+      <c r="BF6" s="29">
+        <v>2</v>
+      </c>
+      <c r="BG6" s="30">
+        <v>5</v>
+      </c>
+      <c r="BH6" s="30">
+        <v>8</v>
+      </c>
+      <c r="BI6" s="34">
+        <v>11</v>
+      </c>
+      <c r="BJ6" s="29">
+        <v>2</v>
+      </c>
+      <c r="BK6" s="30">
+        <v>5</v>
+      </c>
+      <c r="BL6" s="30">
+        <v>8</v>
+      </c>
+      <c r="BM6" s="34">
+        <v>11</v>
+      </c>
+      <c r="BN6" s="29">
+        <v>2</v>
+      </c>
+      <c r="BO6" s="30">
+        <v>5</v>
+      </c>
+      <c r="BP6" s="30">
+        <v>8</v>
+      </c>
+      <c r="BQ6" s="34">
+        <v>11</v>
+      </c>
+      <c r="BR6" s="35">
+        <v>2</v>
+      </c>
+      <c r="BS6" s="36">
+        <v>5</v>
+      </c>
+      <c r="BT6" s="36">
+        <v>8</v>
+      </c>
+      <c r="BU6" s="37">
+        <v>11</v>
+      </c>
+      <c r="BV6" s="35">
+        <v>2</v>
+      </c>
+      <c r="BW6" s="36">
+        <v>5</v>
+      </c>
+      <c r="BX6" s="36">
+        <v>8</v>
+      </c>
+      <c r="BY6" s="37">
+        <v>11</v>
+      </c>
+      <c r="BZ6" s="35">
+        <v>2</v>
+      </c>
+      <c r="CA6" s="36">
+        <v>5</v>
+      </c>
+      <c r="CB6" s="36">
+        <v>8</v>
+      </c>
+      <c r="CC6" s="37">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="39">
+        <v>29</v>
+      </c>
+      <c r="C7" s="40">
+        <v>26</v>
+      </c>
+      <c r="D7" s="40">
+        <v>27</v>
+      </c>
+      <c r="E7" s="41">
+        <v>25</v>
+      </c>
+      <c r="F7" s="42">
+        <v>27</v>
+      </c>
+      <c r="G7" s="40">
+        <v>21</v>
+      </c>
+      <c r="H7" s="40">
+        <v>18</v>
+      </c>
+      <c r="I7" s="43">
+        <v>13</v>
+      </c>
+      <c r="J7" s="39">
+        <v>-11</v>
+      </c>
+      <c r="K7" s="40">
+        <v>-15</v>
+      </c>
+      <c r="L7" s="40">
+        <v>-14</v>
+      </c>
+      <c r="M7" s="41">
+        <v>-8</v>
+      </c>
+      <c r="N7" s="42">
+        <v>-5</v>
+      </c>
+      <c r="O7" s="40">
+        <v>-3</v>
+      </c>
+      <c r="P7" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="43">
+        <v>3</v>
+      </c>
+      <c r="R7" s="39">
+        <v>6</v>
+      </c>
+      <c r="S7" s="40">
+        <v>0</v>
+      </c>
+      <c r="T7" s="40">
+        <v>7</v>
+      </c>
+      <c r="U7" s="41">
+        <v>10</v>
+      </c>
+      <c r="V7" s="42">
+        <v>13</v>
+      </c>
+      <c r="W7" s="40">
+        <v>12</v>
+      </c>
+      <c r="X7" s="40">
+        <v>12</v>
+      </c>
+      <c r="Y7" s="43">
+        <v>14</v>
+      </c>
+      <c r="Z7" s="39">
+        <v>12</v>
+      </c>
+      <c r="AA7" s="40">
+        <v>10</v>
+      </c>
+      <c r="AB7" s="40">
+        <v>15</v>
+      </c>
+      <c r="AC7" s="41">
+        <v>17</v>
+      </c>
+      <c r="AD7" s="39">
+        <v>22</v>
+      </c>
+      <c r="AE7" s="40">
+        <v>18</v>
+      </c>
+      <c r="AF7" s="40">
+        <v>23</v>
+      </c>
+      <c r="AG7" s="41">
+        <v>22</v>
+      </c>
+      <c r="AH7" s="39">
+        <v>31</v>
+      </c>
+      <c r="AI7" s="40">
+        <v>28</v>
+      </c>
+      <c r="AJ7" s="40">
+        <v>29</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>33</v>
+      </c>
+      <c r="AL7" s="39">
+        <v>34</v>
+      </c>
+      <c r="AM7" s="40">
+        <v>32</v>
+      </c>
+      <c r="AN7" s="40">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="41">
+        <v>36</v>
+      </c>
+      <c r="AP7" s="39">
+        <v>38</v>
+      </c>
+      <c r="AQ7" s="40">
+        <v>35</v>
+      </c>
+      <c r="AR7" s="40">
+        <v>37</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>38</v>
+      </c>
+      <c r="AT7" s="39">
+        <v>44</v>
+      </c>
+      <c r="AU7" s="40">
+        <v>37</v>
+      </c>
+      <c r="AV7" s="40">
+        <v>43</v>
+      </c>
+      <c r="AW7" s="41">
+        <v>43</v>
+      </c>
+      <c r="AX7" s="39">
+        <v>45</v>
+      </c>
+      <c r="AY7" s="40">
         <v>40</v>
       </c>
-      <c r="CA4" s="67"/>
-[...5 lines deleted...]
-      <c r="B5" s="74" t="s">
+      <c r="AZ7" s="40">
+        <v>40</v>
+      </c>
+      <c r="BA7" s="41">
+        <v>37</v>
+      </c>
+      <c r="BB7" s="39">
+        <v>38</v>
+      </c>
+      <c r="BC7" s="40">
+        <v>24</v>
+      </c>
+      <c r="BD7" s="40">
+        <v>21</v>
+      </c>
+      <c r="BE7" s="41">
+        <v>25</v>
+      </c>
+      <c r="BF7" s="39">
+        <v>27</v>
+      </c>
+      <c r="BG7" s="126">
+        <v>28</v>
+      </c>
+      <c r="BH7" s="40">
+        <v>29</v>
+      </c>
+      <c r="BI7" s="41">
+        <v>33</v>
+      </c>
+      <c r="BJ7" s="39">
+        <v>39</v>
+      </c>
+      <c r="BK7" s="126">
+        <v>37</v>
+      </c>
+      <c r="BL7" s="40">
+        <v>41</v>
+      </c>
+      <c r="BM7" s="41">
+        <v>44</v>
+      </c>
+      <c r="BN7" s="39">
+        <v>46</v>
+      </c>
+      <c r="BO7" s="126">
+        <v>44</v>
+      </c>
+      <c r="BP7" s="40">
+        <v>45</v>
+      </c>
+      <c r="BQ7" s="41">
+        <v>46</v>
+      </c>
+      <c r="BR7" s="39">
+        <v>51</v>
+      </c>
+      <c r="BS7" s="40">
+        <v>45</v>
+      </c>
+      <c r="BT7" s="40">
+        <v>46</v>
+      </c>
+      <c r="BU7" s="41">
+        <v>46</v>
+      </c>
+      <c r="BV7" s="39">
+        <v>48</v>
+      </c>
+      <c r="BW7" s="40">
+        <v>44</v>
+      </c>
+      <c r="BX7" s="40">
+        <v>46</v>
+      </c>
+      <c r="BY7" s="41">
+        <v>49</v>
+      </c>
+      <c r="BZ7" s="40">
+        <v>49</v>
+      </c>
+      <c r="CA7" s="40">
+        <v>47</v>
+      </c>
+      <c r="CB7" s="5"/>
+      <c r="CC7" s="44"/>
+    </row>
+    <row r="8" spans="1:81" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="46">
+        <v>26</v>
+      </c>
+      <c r="C8" s="47">
+        <v>26</v>
+      </c>
+      <c r="D8" s="47">
+        <v>24</v>
+      </c>
+      <c r="E8" s="48">
+        <v>24</v>
+      </c>
+      <c r="F8" s="49">
+        <v>22</v>
+      </c>
+      <c r="G8" s="47">
+        <v>20</v>
+      </c>
+      <c r="H8" s="47">
+        <v>18</v>
+      </c>
+      <c r="I8" s="50">
+        <v>14</v>
+      </c>
+      <c r="J8" s="46">
+        <v>-1</v>
+      </c>
+      <c r="K8" s="47">
+        <v>1</v>
+      </c>
+      <c r="L8" s="47">
+        <v>-1</v>
+      </c>
+      <c r="M8" s="48">
         <v>3</v>
       </c>
-      <c r="C5" s="75"/>
-[...71 lines deleted...]
-      <c r="AY5" s="80" t="s">
+      <c r="N8" s="49">
+        <v>2</v>
+      </c>
+      <c r="O8" s="47">
+        <v>6</v>
+      </c>
+      <c r="P8" s="47">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="50">
+        <v>8</v>
+      </c>
+      <c r="R8" s="46">
+        <v>9</v>
+      </c>
+      <c r="S8" s="47">
+        <v>8</v>
+      </c>
+      <c r="T8" s="47">
+        <v>10</v>
+      </c>
+      <c r="U8" s="48">
+        <v>15</v>
+      </c>
+      <c r="V8" s="49">
+        <v>17</v>
+      </c>
+      <c r="W8" s="47">
+        <v>17</v>
+      </c>
+      <c r="X8" s="47">
         <v>16</v>
       </c>
-      <c r="AZ5" s="75"/>
-[...52 lines deleted...]
-      <c r="D6" s="28">
+      <c r="Y8" s="50">
+        <v>16</v>
+      </c>
+      <c r="Z8" s="46">
+        <v>16</v>
+      </c>
+      <c r="AA8" s="47">
+        <v>18</v>
+      </c>
+      <c r="AB8" s="47">
+        <v>20</v>
+      </c>
+      <c r="AC8" s="48">
+        <v>22</v>
+      </c>
+      <c r="AD8" s="46">
+        <v>25</v>
+      </c>
+      <c r="AE8" s="47">
+        <v>24</v>
+      </c>
+      <c r="AF8" s="47">
+        <v>24</v>
+      </c>
+      <c r="AG8" s="48">
+        <v>26</v>
+      </c>
+      <c r="AH8" s="46">
+        <v>29</v>
+      </c>
+      <c r="AI8" s="47">
+        <v>27</v>
+      </c>
+      <c r="AJ8" s="47">
+        <v>28</v>
+      </c>
+      <c r="AK8" s="48">
+        <v>29</v>
+      </c>
+      <c r="AL8" s="46">
+        <v>31</v>
+      </c>
+      <c r="AM8" s="47">
+        <v>31</v>
+      </c>
+      <c r="AN8" s="47">
+        <v>31</v>
+      </c>
+      <c r="AO8" s="48">
+        <v>33</v>
+      </c>
+      <c r="AP8" s="46">
+        <v>32</v>
+      </c>
+      <c r="AQ8" s="47">
+        <v>30</v>
+      </c>
+      <c r="AR8" s="47">
+        <v>31</v>
+      </c>
+      <c r="AS8" s="48">
+        <v>33</v>
+      </c>
+      <c r="AT8" s="46">
+        <v>32</v>
+      </c>
+      <c r="AU8" s="47">
+        <v>30</v>
+      </c>
+      <c r="AV8" s="47">
+        <v>32</v>
+      </c>
+      <c r="AW8" s="48">
+        <v>32</v>
+      </c>
+      <c r="AX8" s="46">
+        <v>31</v>
+      </c>
+      <c r="AY8" s="47">
+        <v>30</v>
+      </c>
+      <c r="AZ8" s="47">
+        <v>29</v>
+      </c>
+      <c r="BA8" s="48">
+        <v>28</v>
+      </c>
+      <c r="BB8" s="46">
+        <v>27</v>
+      </c>
+      <c r="BC8" s="47">
+        <v>16</v>
+      </c>
+      <c r="BD8" s="47">
+        <v>14</v>
+      </c>
+      <c r="BE8" s="48">
+        <v>16</v>
+      </c>
+      <c r="BF8" s="46">
+        <v>19</v>
+      </c>
+      <c r="BG8" s="91">
+        <v>20</v>
+      </c>
+      <c r="BH8" s="47">
+        <v>20</v>
+      </c>
+      <c r="BI8" s="48">
+        <v>24</v>
+      </c>
+      <c r="BJ8" s="46">
+        <v>26</v>
+      </c>
+      <c r="BK8" s="91">
+        <v>28</v>
+      </c>
+      <c r="BL8" s="47">
+        <v>28</v>
+      </c>
+      <c r="BM8" s="48">
+        <v>30</v>
+      </c>
+      <c r="BN8" s="46">
+        <v>31</v>
+      </c>
+      <c r="BO8" s="91">
+        <v>28</v>
+      </c>
+      <c r="BP8" s="47">
+        <v>30</v>
+      </c>
+      <c r="BQ8" s="48">
+        <v>29</v>
+      </c>
+      <c r="BR8" s="127">
+        <v>32</v>
+      </c>
+      <c r="BS8" s="128">
+        <v>29</v>
+      </c>
+      <c r="BT8" s="128">
+        <v>29</v>
+      </c>
+      <c r="BU8" s="129">
+        <v>30</v>
+      </c>
+      <c r="BV8" s="127">
+        <v>30</v>
+      </c>
+      <c r="BW8" s="128">
+        <v>28</v>
+      </c>
+      <c r="BX8" s="128">
+        <v>27</v>
+      </c>
+      <c r="BY8" s="129">
+        <v>28</v>
+      </c>
+      <c r="BZ8" s="128">
+        <v>28</v>
+      </c>
+      <c r="CA8" s="128">
+        <v>27</v>
+      </c>
+      <c r="CB8" s="6"/>
+      <c r="CC8" s="51"/>
+    </row>
+    <row r="9" spans="1:81" s="52" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="29">
+      <c r="B9" s="52">
+        <v>0</v>
+      </c>
+      <c r="C9" s="52">
+        <v>0</v>
+      </c>
+      <c r="D9" s="52">
+        <v>0</v>
+      </c>
+      <c r="E9" s="52">
+        <v>0</v>
+      </c>
+      <c r="F9" s="52">
+        <v>0</v>
+      </c>
+      <c r="G9" s="52">
+        <v>0</v>
+      </c>
+      <c r="H9" s="52">
+        <v>0</v>
+      </c>
+      <c r="I9" s="52">
+        <v>0</v>
+      </c>
+      <c r="J9" s="52">
+        <v>0</v>
+      </c>
+      <c r="K9" s="52">
+        <v>0</v>
+      </c>
+      <c r="L9" s="52">
+        <v>0</v>
+      </c>
+      <c r="M9" s="52">
+        <v>0</v>
+      </c>
+      <c r="N9" s="52">
+        <v>0</v>
+      </c>
+      <c r="O9" s="52">
+        <v>0</v>
+      </c>
+      <c r="P9" s="52">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="52">
+        <v>0</v>
+      </c>
+      <c r="R9" s="52">
+        <v>0</v>
+      </c>
+      <c r="S9" s="52">
+        <v>0</v>
+      </c>
+      <c r="T9" s="52">
+        <v>0</v>
+      </c>
+      <c r="U9" s="52">
+        <v>0</v>
+      </c>
+      <c r="V9" s="52">
+        <v>0</v>
+      </c>
+      <c r="W9" s="52">
+        <v>0</v>
+      </c>
+      <c r="X9" s="52">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BD9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BW9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BX9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BY9" s="52">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CA9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB9" s="52">
+        <v>0</v>
+      </c>
+      <c r="CC9" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:81" s="53" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="53">
+        <v>60</v>
+      </c>
+      <c r="G10" s="53">
+        <v>60</v>
+      </c>
+      <c r="H10" s="53">
+        <v>60</v>
+      </c>
+      <c r="I10" s="53">
+        <v>60</v>
+      </c>
+      <c r="J10" s="53">
+        <v>60</v>
+      </c>
+      <c r="V10" s="53">
+        <v>60</v>
+      </c>
+      <c r="W10" s="53">
+        <v>60</v>
+      </c>
+      <c r="X10" s="53">
+        <v>60</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>60</v>
+      </c>
+      <c r="AW10" s="53">
+        <v>60</v>
+      </c>
+      <c r="AX10" s="53">
+        <v>60</v>
+      </c>
+      <c r="AY10" s="53">
+        <v>60</v>
+      </c>
+      <c r="AZ10" s="53">
+        <v>60</v>
+      </c>
+      <c r="BA10" s="53">
+        <v>60</v>
+      </c>
+      <c r="BB10" s="53">
+        <v>60</v>
+      </c>
+      <c r="BC10" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" s="56"/>
+      <c r="BA11" s="53"/>
+      <c r="BB11" s="53"/>
+      <c r="BC11" s="53"/>
+      <c r="BD11" s="53"/>
+      <c r="BE11" s="53"/>
+      <c r="BF11" s="53"/>
+      <c r="BG11" s="53"/>
+      <c r="BH11" s="53"/>
+      <c r="BI11" s="53"/>
+      <c r="BJ11" s="53"/>
+      <c r="BK11" s="53"/>
+      <c r="BL11" s="53"/>
+      <c r="BM11" s="53"/>
+      <c r="BN11" s="53"/>
+      <c r="BO11" s="53"/>
+      <c r="BP11" s="53"/>
+      <c r="BQ11" s="53"/>
+      <c r="BR11" s="53"/>
+    </row>
+    <row r="12" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="55"/>
+      <c r="B12" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="56"/>
+      <c r="BA12" s="57"/>
+      <c r="BB12" s="58"/>
+      <c r="BC12" s="58"/>
+      <c r="BD12" s="58"/>
+      <c r="BE12" s="58"/>
+      <c r="BF12" s="57"/>
+      <c r="BG12" s="57"/>
+      <c r="BH12" s="57"/>
+      <c r="BI12" s="57"/>
+      <c r="BJ12" s="57"/>
+      <c r="BK12" s="57"/>
+      <c r="BL12" s="57"/>
+      <c r="BM12" s="57"/>
+      <c r="BN12" s="57"/>
+      <c r="BO12" s="57"/>
+      <c r="BP12" s="57"/>
+      <c r="BQ12" s="57"/>
+    </row>
+    <row r="13" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="30">
-[...295 lines deleted...]
-      <c r="W7" s="115">
+      <c r="C13" s="56"/>
+      <c r="BA13" s="57"/>
+      <c r="BB13" s="58"/>
+      <c r="BC13" s="58"/>
+      <c r="BD13" s="58"/>
+      <c r="BE13" s="58"/>
+      <c r="BF13" s="57"/>
+      <c r="BG13" s="57"/>
+      <c r="BH13" s="57"/>
+      <c r="BI13" s="57"/>
+      <c r="BJ13" s="57"/>
+      <c r="BK13" s="57"/>
+      <c r="BL13" s="57"/>
+      <c r="BM13" s="57"/>
+      <c r="BN13" s="57"/>
+      <c r="BO13" s="57"/>
+      <c r="BP13" s="57"/>
+      <c r="BQ13" s="57"/>
+    </row>
+    <row r="14" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="55"/>
+      <c r="B14" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="X7" s="115">
-[...199 lines deleted...]
-      <c r="K8" s="121">
+      <c r="C14" s="56"/>
+      <c r="BA14" s="57"/>
+      <c r="BB14" s="58"/>
+      <c r="BC14" s="58"/>
+      <c r="BD14" s="58"/>
+      <c r="BE14" s="58"/>
+      <c r="BF14" s="57"/>
+      <c r="BG14" s="57"/>
+      <c r="BH14" s="57"/>
+      <c r="BI14" s="57"/>
+      <c r="BJ14" s="57"/>
+      <c r="BK14" s="57"/>
+      <c r="BL14" s="57"/>
+      <c r="BM14" s="57"/>
+      <c r="BN14" s="57"/>
+      <c r="BO14" s="57"/>
+      <c r="BP14" s="57"/>
+      <c r="BQ14" s="57"/>
+    </row>
+    <row r="15" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="L8" s="121">
-[...606 lines deleted...]
-      <c r="C15" s="65"/>
+      <c r="C15" s="56"/>
     </row>
     <row r="16" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="64"/>
-      <c r="C16" s="65"/>
+      <c r="A16" s="55"/>
+      <c r="C16" s="56"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="9"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC52C593-69C8-4BCF-9A12-D33B95EACD40}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D30E03-3D39-41F0-A5F0-A5370F23372A}">
+  <sheetPr codeName="Sheet23"/>
   <dimension ref="A2:I20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.625" defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.625" style="98" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="4.625" style="98"/>
+    <col min="1" max="1" width="40.625" style="125" customWidth="1"/>
+    <col min="2" max="2" width="6.625" style="125" customWidth="1"/>
+    <col min="3" max="4" width="22.25" style="125" customWidth="1"/>
+    <col min="5" max="16384" width="4.625" style="125"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="97" t="s">
-        <v>69</v>
+      <c r="A2" s="1" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B3" s="99"/>
-[...1 lines deleted...]
-        <v>70</v>
+      <c r="B3" s="3"/>
+      <c r="D3" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="101" t="s">
-[...7 lines deleted...]
-        <v>73</v>
+      <c r="A4" s="95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="94"/>
+      <c r="C4" s="130" t="s">
+        <v>90</v>
+      </c>
+      <c r="D4" s="130" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="104" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="103">
+      <c r="A5" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="130">
         <v>49</v>
       </c>
-      <c r="D5" s="103">
-        <v>49</v>
+      <c r="D5" s="130">
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="106" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="103">
+      <c r="A6" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="130">
+        <v>60</v>
+      </c>
+      <c r="D6" s="130">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="130">
+        <v>47</v>
+      </c>
+      <c r="D7" s="130">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="130">
+        <v>62</v>
+      </c>
+      <c r="D8" s="130">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="130">
         <v>63</v>
       </c>
-      <c r="D6" s="103">
-[...13 lines deleted...]
-      <c r="D7" s="103">
+      <c r="D9" s="130">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="130">
+        <v>30</v>
+      </c>
+      <c r="D10" s="130">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="130">
+        <v>35</v>
+      </c>
+      <c r="D11" s="130">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="130">
         <v>47</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D8" s="103">
+      <c r="D12" s="130">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="130">
         <v>62</v>
       </c>
-    </row>
-[...67 lines deleted...]
-        <v>62</v>
+      <c r="D13" s="130">
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="106" t="s">
-[...8 lines deleted...]
-      <c r="D14" s="103">
+      <c r="A14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="130">
         <v>38</v>
       </c>
+      <c r="D14" s="130">
+        <v>38</v>
+      </c>
     </row>
     <row r="15" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="107" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="103">
+      <c r="A15" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="130">
         <v>33</v>
       </c>
+      <c r="D15" s="130">
+        <v>36</v>
+      </c>
     </row>
     <row r="16" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="106" t="s">
-[...8 lines deleted...]
-      <c r="D16" s="103">
+      <c r="A16" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="130">
         <v>56</v>
       </c>
+      <c r="D16" s="130">
+        <v>57</v>
+      </c>
     </row>
     <row r="17" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="106" t="s">
-[...8 lines deleted...]
-      <c r="D17" s="103">
+      <c r="A17" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="130">
         <v>54</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="I20" s="113"/>
+      <c r="D17" s="130">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A18" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+    </row>
+    <row r="19" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+    </row>
+    <row r="20" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="12"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="9"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2784FAB8-2EF7-43F7-A828-C01CF692E3EC}">
+  <dimension ref="A1:I21"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="15.625" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="7" width="14" style="1" customWidth="1"/>
+    <col min="8" max="8" width="1.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.625" style="1" customWidth="1"/>
+    <col min="10" max="229" width="8.875" style="1" customWidth="1"/>
+    <col min="230" max="230" width="10.25" style="1" customWidth="1"/>
+    <col min="231" max="16384" width="15.625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A1" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+    </row>
+    <row r="2" spans="1:9" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+    </row>
+    <row r="3" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="132" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="133" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="134" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" s="134" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" s="134" t="s">
+        <v>95</v>
+      </c>
+      <c r="F3" s="134" t="s">
+        <v>69</v>
+      </c>
+      <c r="G3" s="135" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" s="131"/>
+      <c r="I3" s="131"/>
+    </row>
+    <row r="4" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="136" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" s="137">
+        <v>12</v>
+      </c>
+      <c r="C4" s="138">
+        <v>8</v>
+      </c>
+      <c r="D4" s="138">
+        <v>13</v>
+      </c>
+      <c r="E4" s="138">
+        <v>15</v>
+      </c>
+      <c r="F4" s="138">
+        <v>8</v>
+      </c>
+      <c r="G4" s="139">
+        <v>6</v>
+      </c>
+      <c r="H4" s="131"/>
+      <c r="I4" s="131"/>
+    </row>
+    <row r="5" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="140" t="s">
+        <v>100</v>
+      </c>
+      <c r="B5" s="141">
+        <v>17</v>
+      </c>
+      <c r="C5" s="142">
+        <v>10</v>
+      </c>
+      <c r="D5" s="142">
+        <v>15</v>
+      </c>
+      <c r="E5" s="142">
+        <v>18</v>
+      </c>
+      <c r="F5" s="142">
+        <v>9</v>
+      </c>
+      <c r="G5" s="143">
+        <v>8</v>
+      </c>
+      <c r="H5" s="131"/>
+      <c r="I5" s="131"/>
+    </row>
+    <row r="6" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="140" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6" s="141">
+        <v>24</v>
+      </c>
+      <c r="C6" s="142">
+        <v>17</v>
+      </c>
+      <c r="D6" s="142">
+        <v>19</v>
+      </c>
+      <c r="E6" s="142">
+        <v>22</v>
+      </c>
+      <c r="F6" s="142">
+        <v>13</v>
+      </c>
+      <c r="G6" s="143">
+        <v>14</v>
+      </c>
+      <c r="H6" s="131"/>
+      <c r="I6" s="131"/>
+    </row>
+    <row r="7" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="140" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7" s="141">
+        <v>25</v>
+      </c>
+      <c r="C7" s="142">
+        <v>18</v>
+      </c>
+      <c r="D7" s="142">
+        <v>18</v>
+      </c>
+      <c r="E7" s="142">
+        <v>22</v>
+      </c>
+      <c r="F7" s="142">
+        <v>11</v>
+      </c>
+      <c r="G7" s="143">
+        <v>14</v>
+      </c>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+    </row>
+    <row r="8" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="140" t="s">
+        <v>102</v>
+      </c>
+      <c r="B8" s="141">
+        <v>26</v>
+      </c>
+      <c r="C8" s="142">
+        <v>18</v>
+      </c>
+      <c r="D8" s="142">
+        <v>19</v>
+      </c>
+      <c r="E8" s="142">
+        <v>21</v>
+      </c>
+      <c r="F8" s="142">
+        <v>12</v>
+      </c>
+      <c r="G8" s="143">
+        <v>16</v>
+      </c>
+      <c r="H8" s="131"/>
+      <c r="I8" s="131"/>
+    </row>
+    <row r="9" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="140" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9" s="141">
+        <v>28</v>
+      </c>
+      <c r="C9" s="142">
+        <v>16</v>
+      </c>
+      <c r="D9" s="142">
+        <v>19</v>
+      </c>
+      <c r="E9" s="142">
+        <v>21</v>
+      </c>
+      <c r="F9" s="142">
+        <v>11</v>
+      </c>
+      <c r="G9" s="143">
+        <v>13</v>
+      </c>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+    </row>
+    <row r="10" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="140" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="141">
+        <v>26</v>
+      </c>
+      <c r="C10" s="142">
+        <v>15</v>
+      </c>
+      <c r="D10" s="142">
+        <v>17</v>
+      </c>
+      <c r="E10" s="142">
+        <v>18</v>
+      </c>
+      <c r="F10" s="142">
+        <v>9</v>
+      </c>
+      <c r="G10" s="143">
+        <v>13</v>
+      </c>
+      <c r="H10" s="131"/>
+      <c r="I10" s="131"/>
+    </row>
+    <row r="11" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="140" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11" s="141">
+        <v>21</v>
+      </c>
+      <c r="C11" s="142">
+        <v>13</v>
+      </c>
+      <c r="D11" s="142">
+        <v>13</v>
+      </c>
+      <c r="E11" s="142">
+        <v>15</v>
+      </c>
+      <c r="F11" s="142">
+        <v>7</v>
+      </c>
+      <c r="G11" s="143">
+        <v>11</v>
+      </c>
+      <c r="H11" s="131"/>
+      <c r="I11" s="131"/>
+    </row>
+    <row r="12" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="140" t="s">
+        <v>106</v>
+      </c>
+      <c r="B12" s="141">
+        <v>19</v>
+      </c>
+      <c r="C12" s="142">
+        <v>11</v>
+      </c>
+      <c r="D12" s="142">
+        <v>14</v>
+      </c>
+      <c r="E12" s="142">
+        <v>16</v>
+      </c>
+      <c r="F12" s="142">
+        <v>9</v>
+      </c>
+      <c r="G12" s="143">
+        <v>10</v>
+      </c>
+      <c r="H12" s="131"/>
+      <c r="I12" s="131"/>
+    </row>
+    <row r="13" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="140" t="s">
+        <v>107</v>
+      </c>
+      <c r="B13" s="141">
+        <v>22</v>
+      </c>
+      <c r="C13" s="142">
+        <v>14</v>
+      </c>
+      <c r="D13" s="142">
+        <v>17</v>
+      </c>
+      <c r="E13" s="142">
+        <v>19</v>
+      </c>
+      <c r="F13" s="142">
+        <v>11</v>
+      </c>
+      <c r="G13" s="143">
+        <v>12</v>
+      </c>
+      <c r="H13" s="131"/>
+      <c r="I13" s="131"/>
+    </row>
+    <row r="14" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="140" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="141">
+        <v>27</v>
+      </c>
+      <c r="C14" s="142">
+        <v>17</v>
+      </c>
+      <c r="D14" s="142">
+        <v>19</v>
+      </c>
+      <c r="E14" s="142">
+        <v>20</v>
+      </c>
+      <c r="F14" s="142">
+        <v>10</v>
+      </c>
+      <c r="G14" s="143">
+        <v>14</v>
+      </c>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+    </row>
+    <row r="15" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="140" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="141">
+        <v>26</v>
+      </c>
+      <c r="C15" s="142">
+        <v>19</v>
+      </c>
+      <c r="D15" s="142">
+        <v>21</v>
+      </c>
+      <c r="E15" s="142">
+        <v>22</v>
+      </c>
+      <c r="F15" s="142">
+        <v>12</v>
+      </c>
+      <c r="G15" s="143">
+        <v>14</v>
+      </c>
+      <c r="H15" s="131"/>
+      <c r="I15" s="131"/>
+    </row>
+    <row r="16" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="140" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16" s="141">
+        <v>23</v>
+      </c>
+      <c r="C16" s="142">
+        <v>18</v>
+      </c>
+      <c r="D16" s="142">
+        <v>21</v>
+      </c>
+      <c r="E16" s="142">
+        <v>20</v>
+      </c>
+      <c r="F16" s="142">
+        <v>12</v>
+      </c>
+      <c r="G16" s="143">
+        <v>14</v>
+      </c>
+      <c r="H16" s="131"/>
+      <c r="I16" s="131"/>
+    </row>
+    <row r="17" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="144" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" s="145">
+        <v>23</v>
+      </c>
+      <c r="C17" s="146">
+        <v>16</v>
+      </c>
+      <c r="D17" s="146">
+        <v>17</v>
+      </c>
+      <c r="E17" s="146">
+        <v>19</v>
+      </c>
+      <c r="F17" s="146">
+        <v>12</v>
+      </c>
+      <c r="G17" s="147">
+        <v>13</v>
+      </c>
+      <c r="H17" s="131"/>
+      <c r="I17" s="131"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A18" s="148" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A19" s="149"/>
+      <c r="B19" s="14" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A20" s="149"/>
+      <c r="B20" s="14" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A21" s="10"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="9"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>図１値</vt:lpstr>
       <vt:lpstr>図２値</vt:lpstr>
       <vt:lpstr>図３値</vt:lpstr>
       <vt:lpstr>図４値</vt:lpstr>
+      <vt:lpstr>図５値</vt:lpstr>
       <vt:lpstr>図１値!Print_Area</vt:lpstr>
       <vt:lpstr>図２値!Print_Area</vt:lpstr>
       <vt:lpstr>図３値!Print_Area</vt:lpstr>
       <vt:lpstr>図４値!Print_Area</vt:lpstr>
+      <vt:lpstr>図５値!Print_Area</vt:lpstr>
       <vt:lpstr>図１値!Print_Titles</vt:lpstr>
       <vt:lpstr>図２値!Print_Titles</vt:lpstr>
       <vt:lpstr>図３値!Print_Titles</vt:lpstr>
       <vt:lpstr>図４値!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>