--- v1 (2026-07-05)
+++ v2 (2026-10-08)
@@ -1,100 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B423FCC-E17E-4D95-B7C1-C8AE0E869BDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA0A04FA-5427-4843-AFCC-C1D998AF163F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="729" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="図１値" sheetId="441" r:id="rId1"/>
     <sheet name="図２値" sheetId="442" r:id="rId2"/>
     <sheet name="図３値" sheetId="437" r:id="rId3"/>
     <sheet name="図４値" sheetId="405" r:id="rId4"/>
-    <sheet name="図５値" sheetId="478" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">図１値!$A$1:$CD$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">図２値!$A$1:$CD$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">図３値!$A$1:$CC$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">図４値!$A$2:$D$20</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">図５値!$A$1:$I$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">図１値!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">図２値!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">図３値!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">図４値!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="330"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="93">
   <si>
     <t>調査産業計</t>
     <rPh sb="0" eb="2">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　無回答を除いて集計している。</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　「雇用判断D.I.」とは、当該期間末を前期間末と比べて「増加」と回答した事業所の割合から「減少」と回答した事業所の割合を差し引いた値である。</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>注：</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
@@ -389,61 +386,54 @@
     <rPh sb="21" eb="23">
       <t>スイイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>図４　産業別正社員等労働者過不足判断D.I.</t>
     <rPh sb="3" eb="6">
       <t>サンギョウベツ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>セイシャイン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="31"/>
+    <phoneticPr fontId="30"/>
   </si>
   <si>
     <t>７</t>
-    <phoneticPr fontId="9"/>
-[...5 lines deleted...]
-    </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>４</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>６</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>８</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>３</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>平成
 19年</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="5" eb="6">
@@ -497,77 +487,50 @@
   </si>
   <si>
     <t>31</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>令和
 元年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガンネン</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>２</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>５</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>高校卒</t>
-[...25 lines deleted...]
-  <si>
     <t>21</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>29</t>
@@ -588,356 +551,172 @@
   <si>
     <t xml:space="preserve">３
 </t>
   </si>
   <si>
     <t xml:space="preserve">４
 </t>
   </si>
   <si>
     <t xml:space="preserve">５
 </t>
   </si>
   <si>
     <t xml:space="preserve">６
 </t>
   </si>
   <si>
     <t xml:space="preserve">７
 </t>
   </si>
   <si>
     <t xml:space="preserve">８
 </t>
   </si>
   <si>
-    <t>令和８(2026)年２月調査</t>
-[...3 lines deleted...]
-    <rPh sb="9" eb="10">
+    <t>　「正社員等」については、平成19(2006)年11月調査以前は「常用」として調査していた。そのため、実績は平成19(2006)年Ⅳ期、実績見込は平成20年(2007)Ⅰ期、見込は平成20(2007)年Ⅱ期以降の数値とは厳密には接続しない。</t>
+    <rPh sb="13" eb="15">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="90" eb="92">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>　「正社員等」については、平成19(2006)年11月調査以前は「常用」として調査していたため、平成20(2007)年２月調査以降の数値とは厳密には接続しない。</t>
+    <rPh sb="2" eb="5">
+      <t>セイシャイン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
       <t>ネン</t>
     </rPh>
-    <rPh sb="11" eb="12">
+    <rPh sb="26" eb="27">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="12" eb="14">
+    <rPh sb="27" eb="29">
       <t>チョウサ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <rPh sb="29" eb="31">
+      <t>イゼン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ジョウヨウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="58" eb="59">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="60" eb="61">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ゲンミツ</t>
+    </rPh>
+    <rPh sb="74" eb="76">
+      <t>セツゾク</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026</t>
-    <phoneticPr fontId="9"/>
-[...28 lines deleted...]
-    </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>令和８(2026)年５月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チョウサ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>　　　「２月調査」は２月１日現在、「５月調査」は５月１日現在の状況である。</t>
-[...73 lines deleted...]
-2019</t>
+    <t>令和８(2026)年８月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <rPh sb="2" eb="4">
-      <t>ガンネン</t>
+    <rPh sb="9" eb="10">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>チョウサ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>２
-2020</t>
+    <t>　　　「５月調査」は５月１日現在、「８月調査」は８月１日現在の状況である。</t>
     <phoneticPr fontId="9"/>
-  </si>
-[...137 lines deleted...]
-    <phoneticPr fontId="11"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="176" formatCode="* 0&quot; &quot;;&quot; △&quot;\ * 0&quot; &quot;;* @&quot; &quot;"/>
-    <numFmt numFmtId="177" formatCode="0_ "/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
@@ -1018,56 +797,50 @@
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
@@ -1130,65 +903,54 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="48">
+  <borders count="39">
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1467,77 +1229,55 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...9 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1631,682 +1371,529 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...43 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...39 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="150">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="39" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...116 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="24" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="24" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="パーセント 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="パーセント 2 2" xfId="13" xr:uid="{20881D37-0CBC-4B31-A3D0-959F47AE6447}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 11" xfId="14" xr:uid="{D5336D11-57A8-4CE3-90F4-0147A0C27A9E}"/>
     <cellStyle name="標準 13" xfId="18" xr:uid="{B937522C-D4B0-4957-9FB3-DDE30BBB1A64}"/>
     <cellStyle name="標準 14" xfId="16" xr:uid="{813795CC-435C-4C09-9AE9-E2143E32DE2D}"/>
     <cellStyle name="標準 15" xfId="19" xr:uid="{B6731999-ADE5-443E-B2A7-3B6B8A015D1D}"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 2 2 2 2" xfId="11" xr:uid="{D657242D-E059-4E00-8AE0-B18CE98CE148}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 4 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 5" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準 6" xfId="12" xr:uid="{E9F1D787-5306-4F6B-BB39-A6EA5D8F4F49}"/>
     <cellStyle name="標準 7" xfId="15" xr:uid="{5B3B22D4-DB7D-44F6-A539-31BDCCC074F7}"/>
     <cellStyle name="標準 8" xfId="17" xr:uid="{1F7D008D-ED0B-433D-8C6B-A5E95705F703}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF868686"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FF000000"/>
       <color rgb="FFBFBFBF"/>
       <color rgb="FFFF3399"/>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2619,5624 +2206,5183 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB6A11AB-2727-412D-A3F6-4770215EA360}">
   <dimension ref="A1:CC31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.375" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.625" style="21" customWidth="1"/>
-    <col min="2" max="57" width="5.25" style="21" customWidth="1"/>
+    <col min="1" max="1" width="14.625" style="17" customWidth="1"/>
+    <col min="2" max="57" width="5.25" style="17" customWidth="1"/>
     <col min="58" max="73" width="5.25" style="2" customWidth="1"/>
-    <col min="74" max="81" width="5.25" style="21" customWidth="1"/>
-    <col min="82" max="16384" width="4.375" style="21"/>
+    <col min="74" max="81" width="5.25" style="17" customWidth="1"/>
+    <col min="82" max="16384" width="4.375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="J1" s="59"/>
+      <c r="J1" s="55"/>
     </row>
     <row r="2" spans="1:81" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A2" s="22"/>
-[...1 lines deleted...]
-      <c r="J2" s="61"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="56"/>
+      <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:81" ht="18" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-[...15 lines deleted...]
-      <c r="BU3" s="21"/>
+      <c r="A3" s="18"/>
+      <c r="BF3" s="17"/>
+      <c r="BG3" s="17"/>
+      <c r="BH3" s="17"/>
+      <c r="BI3" s="17"/>
+      <c r="BJ3" s="17"/>
+      <c r="BK3" s="17"/>
+      <c r="BL3" s="17"/>
+      <c r="BM3" s="17"/>
+      <c r="BN3" s="17"/>
+      <c r="BO3" s="17"/>
+      <c r="BP3" s="17"/>
+      <c r="BQ3" s="17"/>
+      <c r="BR3" s="17"/>
+      <c r="BS3" s="17"/>
+      <c r="BT3" s="17"/>
+      <c r="BU3" s="17"/>
     </row>
-    <row r="4" spans="1:81" s="108" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B4" s="109">
+    <row r="4" spans="1:81" s="104" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A4" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="105">
         <v>2007</v>
       </c>
-      <c r="C4" s="110"/>
-[...2 lines deleted...]
-      <c r="F4" s="112">
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="108">
         <v>2008</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="J4" s="112">
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="108">
         <v>2009</v>
       </c>
-      <c r="K4" s="113"/>
-[...2 lines deleted...]
-      <c r="N4" s="112">
+      <c r="K4" s="109"/>
+      <c r="L4" s="109"/>
+      <c r="M4" s="110"/>
+      <c r="N4" s="108">
         <v>2010</v>
       </c>
-      <c r="O4" s="113"/>
-[...2 lines deleted...]
-      <c r="R4" s="112">
+      <c r="O4" s="109"/>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="110"/>
+      <c r="R4" s="108">
         <v>2011</v>
       </c>
-      <c r="S4" s="113"/>
-[...2 lines deleted...]
-      <c r="V4" s="112">
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="110"/>
+      <c r="V4" s="108">
         <v>2012</v>
       </c>
-      <c r="W4" s="113"/>
-[...2 lines deleted...]
-      <c r="Z4" s="112">
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="110"/>
+      <c r="Z4" s="108">
         <v>2013</v>
       </c>
-      <c r="AA4" s="113"/>
-[...2 lines deleted...]
-      <c r="AD4" s="112">
+      <c r="AA4" s="109"/>
+      <c r="AB4" s="109"/>
+      <c r="AC4" s="110"/>
+      <c r="AD4" s="108">
         <v>2014</v>
       </c>
-      <c r="AE4" s="113"/>
-[...2 lines deleted...]
-      <c r="AH4" s="112">
+      <c r="AE4" s="109"/>
+      <c r="AF4" s="109"/>
+      <c r="AG4" s="110"/>
+      <c r="AH4" s="108">
         <v>2015</v>
       </c>
-      <c r="AI4" s="113"/>
-[...2 lines deleted...]
-      <c r="AL4" s="112">
+      <c r="AI4" s="109"/>
+      <c r="AJ4" s="109"/>
+      <c r="AK4" s="110"/>
+      <c r="AL4" s="108">
         <v>2016</v>
       </c>
-      <c r="AM4" s="113"/>
-[...2 lines deleted...]
-      <c r="AP4" s="112">
+      <c r="AM4" s="109"/>
+      <c r="AN4" s="109"/>
+      <c r="AO4" s="110"/>
+      <c r="AP4" s="108">
         <v>2017</v>
       </c>
-      <c r="AQ4" s="113"/>
-[...2 lines deleted...]
-      <c r="AT4" s="112">
+      <c r="AQ4" s="109"/>
+      <c r="AR4" s="109"/>
+      <c r="AS4" s="111"/>
+      <c r="AT4" s="108">
         <v>2018</v>
       </c>
-      <c r="AU4" s="113"/>
-[...2 lines deleted...]
-      <c r="AX4" s="112">
+      <c r="AU4" s="109"/>
+      <c r="AV4" s="109"/>
+      <c r="AW4" s="111"/>
+      <c r="AX4" s="108">
         <v>2019</v>
       </c>
-      <c r="AY4" s="124"/>
-[...2 lines deleted...]
-      <c r="BB4" s="112">
+      <c r="AY4" s="120"/>
+      <c r="AZ4" s="109"/>
+      <c r="BA4" s="111"/>
+      <c r="BB4" s="108">
         <v>2020</v>
       </c>
-      <c r="BC4" s="113"/>
-[...2 lines deleted...]
-      <c r="BF4" s="112">
+      <c r="BC4" s="109"/>
+      <c r="BD4" s="109"/>
+      <c r="BE4" s="111"/>
+      <c r="BF4" s="108">
         <v>2021</v>
       </c>
-      <c r="BG4" s="113"/>
-[...2 lines deleted...]
-      <c r="BJ4" s="112">
+      <c r="BG4" s="109"/>
+      <c r="BH4" s="109"/>
+      <c r="BI4" s="111"/>
+      <c r="BJ4" s="108">
         <v>2022</v>
       </c>
-      <c r="BK4" s="113"/>
-[...2 lines deleted...]
-      <c r="BN4" s="112">
+      <c r="BK4" s="109"/>
+      <c r="BL4" s="109"/>
+      <c r="BM4" s="111"/>
+      <c r="BN4" s="108">
         <v>2023</v>
       </c>
-      <c r="BO4" s="113"/>
-[...2 lines deleted...]
-      <c r="BR4" s="112">
+      <c r="BO4" s="109"/>
+      <c r="BP4" s="109"/>
+      <c r="BQ4" s="111"/>
+      <c r="BR4" s="108">
         <v>2024</v>
       </c>
-      <c r="BS4" s="113"/>
-[...2 lines deleted...]
-      <c r="BV4" s="112">
+      <c r="BS4" s="109"/>
+      <c r="BT4" s="109"/>
+      <c r="BU4" s="111"/>
+      <c r="BV4" s="108">
         <v>2025</v>
       </c>
-      <c r="BW4" s="113"/>
-[...7 lines deleted...]
-      <c r="CC4" s="115"/>
+      <c r="BW4" s="109"/>
+      <c r="BX4" s="109"/>
+      <c r="BY4" s="111"/>
+      <c r="BZ4" s="108" t="s">
+        <v>89</v>
+      </c>
+      <c r="CA4" s="109"/>
+      <c r="CB4" s="109"/>
+      <c r="CC4" s="111"/>
     </row>
     <row r="5" spans="1:81" ht="28.5" x14ac:dyDescent="0.15">
-      <c r="A5" s="96"/>
-      <c r="B5" s="116" t="s">
+      <c r="A5" s="92"/>
+      <c r="B5" s="112" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="115" t="s">
         <v>52</v>
       </c>
-      <c r="C5" s="117"/>
-[...8 lines deleted...]
-      <c r="J5" s="119" t="s">
+      <c r="G5" s="113"/>
+      <c r="H5" s="113"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="115" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="113"/>
+      <c r="L5" s="113"/>
+      <c r="M5" s="114"/>
+      <c r="N5" s="115" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" s="113"/>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="115" t="s">
+        <v>69</v>
+      </c>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="115" t="s">
+        <v>70</v>
+      </c>
+      <c r="W5" s="113"/>
+      <c r="X5" s="113"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="K5" s="117"/>
-[...2 lines deleted...]
-      <c r="N5" s="119" t="s">
+      <c r="AA5" s="113"/>
+      <c r="AB5" s="113"/>
+      <c r="AC5" s="114"/>
+      <c r="AD5" s="115" t="s">
         <v>72</v>
       </c>
-      <c r="O5" s="117"/>
-[...2 lines deleted...]
-      <c r="R5" s="119" t="s">
+      <c r="AE5" s="113"/>
+      <c r="AF5" s="113"/>
+      <c r="AG5" s="114"/>
+      <c r="AH5" s="115" t="s">
         <v>73</v>
       </c>
-      <c r="S5" s="117"/>
-[...2 lines deleted...]
-      <c r="V5" s="119" t="s">
+      <c r="AI5" s="113"/>
+      <c r="AJ5" s="113"/>
+      <c r="AK5" s="114"/>
+      <c r="AL5" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="W5" s="117"/>
-[...2 lines deleted...]
-      <c r="Z5" s="119" t="s">
+      <c r="AM5" s="113"/>
+      <c r="AN5" s="113"/>
+      <c r="AO5" s="114"/>
+      <c r="AP5" s="115" t="s">
         <v>75</v>
       </c>
-      <c r="AA5" s="117"/>
-[...2 lines deleted...]
-      <c r="AD5" s="119" t="s">
+      <c r="AQ5" s="113"/>
+      <c r="AR5" s="113"/>
+      <c r="AS5" s="116"/>
+      <c r="AT5" s="117" t="s">
         <v>76</v>
       </c>
-      <c r="AE5" s="117"/>
-[...2 lines deleted...]
-      <c r="AH5" s="119" t="s">
+      <c r="AU5" s="113"/>
+      <c r="AV5" s="113"/>
+      <c r="AW5" s="116"/>
+      <c r="AX5" s="117" t="s">
         <v>77</v>
       </c>
-      <c r="AI5" s="117"/>
-[...2 lines deleted...]
-      <c r="AL5" s="119" t="s">
+      <c r="AY5" s="118" t="s">
+        <v>64</v>
+      </c>
+      <c r="AZ5" s="113"/>
+      <c r="BA5" s="116"/>
+      <c r="BB5" s="119" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC5" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="AM5" s="117"/>
-[...8 lines deleted...]
-      <c r="AT5" s="121" t="s">
+      <c r="BD5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BE5" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="BF5" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="AU5" s="117"/>
-[...2 lines deleted...]
-      <c r="AX5" s="121" t="s">
+      <c r="BG5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BI5" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="BJ5" s="117" t="s">
         <v>81</v>
       </c>
-      <c r="AY5" s="122" t="s">
-[...4 lines deleted...]
-      <c r="BB5" s="123" t="s">
+      <c r="BK5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BM5" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="BN5" s="117" t="s">
+        <v>82</v>
+      </c>
+      <c r="BO5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ5" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="BR5" s="117" t="s">
         <v>83</v>
       </c>
-      <c r="BC5" s="117" t="s">
-[...8 lines deleted...]
-      <c r="BF5" s="121" t="s">
+      <c r="BS5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BU5" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="BV5" s="117" t="s">
         <v>84</v>
       </c>
-      <c r="BG5" s="117" t="s">
-[...8 lines deleted...]
-      <c r="BJ5" s="121" t="s">
+      <c r="BW5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BX5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="BY5" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="BZ5" s="117" t="s">
         <v>85</v>
       </c>
-      <c r="BK5" s="117" t="s">
-[...51 lines deleted...]
-      <c r="CC5" s="120"/>
+      <c r="CA5" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB5" s="113"/>
+      <c r="CC5" s="116"/>
     </row>
     <row r="6" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="28"/>
-      <c r="B6" s="29" t="s">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="30" t="s">
+      <c r="C6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="30" t="s">
+      <c r="D6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="32" t="s">
+      <c r="F6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="30" t="s">
+      <c r="G6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H6" s="30" t="s">
+      <c r="H6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="I6" s="33" t="s">
+      <c r="I6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="J6" s="29" t="s">
+      <c r="J6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="L6" s="30" t="s">
+      <c r="L6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="N6" s="32" t="s">
+      <c r="N6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="O6" s="30" t="s">
+      <c r="O6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="P6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="Q6" s="33" t="s">
+      <c r="Q6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="R6" s="29" t="s">
+      <c r="R6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="S6" s="30" t="s">
+      <c r="S6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="T6" s="30" t="s">
+      <c r="T6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="U6" s="31" t="s">
+      <c r="U6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="V6" s="32" t="s">
+      <c r="V6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="W6" s="30" t="s">
+      <c r="W6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="X6" s="30" t="s">
+      <c r="X6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="Y6" s="33" t="s">
+      <c r="Y6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="Z6" s="29" t="s">
+      <c r="Z6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AA6" s="30" t="s">
+      <c r="AA6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AB6" s="30" t="s">
+      <c r="AB6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AC6" s="31" t="s">
+      <c r="AC6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="32" t="s">
+      <c r="AD6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="AE6" s="30" t="s">
+      <c r="AE6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AF6" s="30" t="s">
+      <c r="AF6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AG6" s="33" t="s">
+      <c r="AG6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AH6" s="29" t="s">
+      <c r="AH6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AI6" s="30" t="s">
+      <c r="AI6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AJ6" s="30" t="s">
+      <c r="AJ6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AK6" s="31" t="s">
+      <c r="AK6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="AL6" s="32" t="s">
+      <c r="AL6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="AM6" s="30" t="s">
+      <c r="AM6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AN6" s="30" t="s">
+      <c r="AN6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AO6" s="33" t="s">
+      <c r="AO6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AP6" s="29" t="s">
+      <c r="AP6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AQ6" s="30" t="s">
+      <c r="AQ6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AR6" s="30" t="s">
+      <c r="AR6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AS6" s="34" t="s">
+      <c r="AS6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="AT6" s="29" t="s">
+      <c r="AT6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AU6" s="30" t="s">
+      <c r="AU6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AV6" s="30" t="s">
+      <c r="AV6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AW6" s="34" t="s">
+      <c r="AW6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="AX6" s="29" t="s">
+      <c r="AX6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AY6" s="30" t="s">
+      <c r="AY6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AZ6" s="30" t="s">
+      <c r="AZ6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BA6" s="34" t="s">
+      <c r="BA6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BB6" s="29" t="s">
+      <c r="BB6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="BC6" s="30" t="s">
+      <c r="BC6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BD6" s="30" t="s">
+      <c r="BD6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BE6" s="34" t="s">
+      <c r="BE6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BF6" s="32" t="s">
+      <c r="BF6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BG6" s="30" t="s">
+      <c r="BG6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BH6" s="30" t="s">
+      <c r="BH6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BI6" s="34" t="s">
+      <c r="BI6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BJ6" s="32" t="s">
+      <c r="BJ6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BK6" s="30" t="s">
+      <c r="BK6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BL6" s="30" t="s">
+      <c r="BL6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BM6" s="34" t="s">
+      <c r="BM6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BN6" s="32" t="s">
+      <c r="BN6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BO6" s="30" t="s">
+      <c r="BO6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BP6" s="30" t="s">
+      <c r="BP6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BQ6" s="34" t="s">
+      <c r="BQ6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BR6" s="32" t="s">
+      <c r="BR6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BS6" s="30" t="s">
+      <c r="BS6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BT6" s="30" t="s">
+      <c r="BT6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BU6" s="34" t="s">
+      <c r="BU6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BV6" s="32" t="s">
+      <c r="BV6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BW6" s="30" t="s">
+      <c r="BW6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BX6" s="30" t="s">
+      <c r="BX6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BY6" s="34" t="s">
+      <c r="BY6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BZ6" s="32" t="s">
+      <c r="BZ6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="CA6" s="30" t="s">
+      <c r="CA6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="CB6" s="30" t="s">
+      <c r="CB6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="CC6" s="34" t="s">
+      <c r="CC6" s="30" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="64" t="s">
+    <row r="7" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="65">
+      <c r="B7" s="61">
         <v>4</v>
       </c>
-      <c r="C7" s="66">
+      <c r="C7" s="62">
         <v>5</v>
       </c>
-      <c r="D7" s="66">
+      <c r="D7" s="62">
         <v>6</v>
       </c>
-      <c r="E7" s="67">
+      <c r="E7" s="63">
         <v>6</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="64">
         <v>5</v>
       </c>
-      <c r="G7" s="66">
+      <c r="G7" s="62">
         <v>8</v>
       </c>
-      <c r="H7" s="66">
+      <c r="H7" s="62">
         <v>3</v>
       </c>
-      <c r="I7" s="69">
+      <c r="I7" s="65">
         <v>3</v>
       </c>
-      <c r="J7" s="65">
+      <c r="J7" s="61">
         <v>1</v>
       </c>
-      <c r="K7" s="66">
+      <c r="K7" s="62">
         <v>-5</v>
       </c>
-      <c r="L7" s="66">
+      <c r="L7" s="62">
         <v>-2</v>
       </c>
-      <c r="M7" s="67">
+      <c r="M7" s="63">
         <v>-1</v>
       </c>
-      <c r="N7" s="68">
-[...2 lines deleted...]
-      <c r="O7" s="66">
+      <c r="N7" s="64">
+        <v>0</v>
+      </c>
+      <c r="O7" s="62">
         <v>-6</v>
       </c>
-      <c r="P7" s="66">
-[...11 lines deleted...]
-      <c r="T7" s="66">
+      <c r="P7" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="65">
+        <v>0</v>
+      </c>
+      <c r="R7" s="61">
+        <v>0</v>
+      </c>
+      <c r="S7" s="62">
+        <v>0</v>
+      </c>
+      <c r="T7" s="62">
         <v>1</v>
       </c>
-      <c r="U7" s="67">
-[...2 lines deleted...]
-      <c r="V7" s="68">
+      <c r="U7" s="63">
+        <v>2</v>
+      </c>
+      <c r="V7" s="64">
         <v>3</v>
       </c>
-      <c r="W7" s="66">
+      <c r="W7" s="62">
         <v>1</v>
       </c>
-      <c r="X7" s="66">
+      <c r="X7" s="62">
         <v>1</v>
       </c>
-      <c r="Y7" s="69">
+      <c r="Y7" s="65">
         <v>1</v>
       </c>
-      <c r="Z7" s="70">
-[...2 lines deleted...]
-      <c r="AA7" s="71">
+      <c r="Z7" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="67">
         <v>-1</v>
       </c>
-      <c r="AB7" s="71">
+      <c r="AB7" s="67">
         <v>3</v>
       </c>
-      <c r="AC7" s="72">
-[...2 lines deleted...]
-      <c r="AD7" s="73">
+      <c r="AC7" s="68">
+        <v>2</v>
+      </c>
+      <c r="AD7" s="69">
         <v>5</v>
       </c>
-      <c r="AE7" s="71">
+      <c r="AE7" s="67">
         <v>3</v>
       </c>
-      <c r="AF7" s="66">
+      <c r="AF7" s="62">
         <v>3</v>
       </c>
-      <c r="AG7" s="74">
+      <c r="AG7" s="70">
         <v>5</v>
       </c>
-      <c r="AH7" s="65">
+      <c r="AH7" s="61">
         <v>5</v>
       </c>
-      <c r="AI7" s="66">
+      <c r="AI7" s="62">
         <v>7</v>
       </c>
-      <c r="AJ7" s="66">
+      <c r="AJ7" s="62">
         <v>6</v>
       </c>
-      <c r="AK7" s="67">
+      <c r="AK7" s="63">
         <v>5</v>
       </c>
-      <c r="AL7" s="68">
+      <c r="AL7" s="64">
         <v>6</v>
       </c>
-      <c r="AM7" s="66">
+      <c r="AM7" s="62">
         <v>7</v>
       </c>
-      <c r="AN7" s="66">
+      <c r="AN7" s="62">
         <v>7</v>
       </c>
-      <c r="AO7" s="69">
+      <c r="AO7" s="65">
         <v>6</v>
       </c>
-      <c r="AP7" s="65">
+      <c r="AP7" s="61">
         <v>6</v>
       </c>
-      <c r="AQ7" s="66">
+      <c r="AQ7" s="62">
         <v>8</v>
       </c>
-      <c r="AR7" s="66">
+      <c r="AR7" s="62">
         <v>8</v>
       </c>
-      <c r="AS7" s="75">
+      <c r="AS7" s="71">
         <v>5</v>
       </c>
-      <c r="AT7" s="65">
+      <c r="AT7" s="61">
         <v>9</v>
       </c>
-      <c r="AU7" s="66">
+      <c r="AU7" s="62">
         <v>8</v>
       </c>
-      <c r="AV7" s="66">
+      <c r="AV7" s="62">
         <v>7</v>
       </c>
-      <c r="AW7" s="75">
+      <c r="AW7" s="71">
         <v>8</v>
       </c>
-      <c r="AX7" s="65">
+      <c r="AX7" s="61">
         <v>6</v>
       </c>
-      <c r="AY7" s="66">
+      <c r="AY7" s="62">
         <v>6</v>
       </c>
-      <c r="AZ7" s="66">
+      <c r="AZ7" s="62">
         <v>6</v>
       </c>
-      <c r="BA7" s="75">
+      <c r="BA7" s="71">
         <v>5</v>
       </c>
-      <c r="BB7" s="65">
+      <c r="BB7" s="61">
         <v>4</v>
       </c>
-      <c r="BC7" s="66">
+      <c r="BC7" s="62">
         <v>5</v>
       </c>
-      <c r="BD7" s="66">
+      <c r="BD7" s="62">
         <v>4</v>
       </c>
-      <c r="BE7" s="75">
+      <c r="BE7" s="71">
         <v>3</v>
       </c>
-      <c r="BF7" s="76">
+      <c r="BF7" s="72">
         <v>4</v>
       </c>
-      <c r="BG7" s="77">
-[...2 lines deleted...]
-      <c r="BH7" s="77">
+      <c r="BG7" s="73">
+        <v>0</v>
+      </c>
+      <c r="BH7" s="73">
         <v>6</v>
       </c>
-      <c r="BI7" s="75">
+      <c r="BI7" s="71">
         <v>5</v>
       </c>
-      <c r="BJ7" s="76">
+      <c r="BJ7" s="72">
         <v>6</v>
       </c>
-      <c r="BK7" s="77">
+      <c r="BK7" s="73">
         <v>6</v>
       </c>
-      <c r="BL7" s="77">
+      <c r="BL7" s="73">
         <v>6</v>
       </c>
-      <c r="BM7" s="75">
+      <c r="BM7" s="71">
         <v>8</v>
       </c>
-      <c r="BN7" s="76">
+      <c r="BN7" s="72">
         <v>7</v>
       </c>
-      <c r="BO7" s="77">
+      <c r="BO7" s="73">
         <v>7</v>
       </c>
-      <c r="BP7" s="77">
+      <c r="BP7" s="73">
         <v>9</v>
       </c>
-      <c r="BQ7" s="75">
+      <c r="BQ7" s="71">
         <v>8</v>
       </c>
-      <c r="BR7" s="76">
+      <c r="BR7" s="72">
         <v>7</v>
       </c>
-      <c r="BS7" s="77">
+      <c r="BS7" s="73">
         <v>7</v>
       </c>
-      <c r="BT7" s="77">
+      <c r="BT7" s="73">
         <v>9</v>
       </c>
-      <c r="BU7" s="75">
+      <c r="BU7" s="71">
         <v>8</v>
       </c>
-      <c r="BV7" s="76">
+      <c r="BV7" s="72">
         <v>7</v>
       </c>
-      <c r="BW7" s="77">
+      <c r="BW7" s="73">
         <v>8</v>
       </c>
-      <c r="BX7" s="77">
+      <c r="BX7" s="73">
         <v>7</v>
       </c>
-      <c r="BY7" s="75">
+      <c r="BY7" s="71">
         <v>6</v>
       </c>
-      <c r="BZ7" s="76">
+      <c r="BZ7" s="72">
         <v>7</v>
       </c>
-      <c r="CA7" s="77">
+      <c r="CA7" s="73">
         <v>6</v>
       </c>
-      <c r="CB7" s="77">
+      <c r="CB7" s="73">
         <v>7</v>
       </c>
-      <c r="CC7" s="75"/>
+      <c r="CC7" s="71">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="64" t="s">
+    <row r="8" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="65">
+      <c r="B8" s="61">
         <v>4</v>
       </c>
-      <c r="C8" s="66">
+      <c r="C8" s="62">
         <v>6</v>
       </c>
-      <c r="D8" s="66">
+      <c r="D8" s="62">
         <v>5</v>
       </c>
-      <c r="E8" s="67">
+      <c r="E8" s="63">
         <v>6</v>
       </c>
-      <c r="F8" s="68">
+      <c r="F8" s="64">
         <v>4</v>
       </c>
-      <c r="G8" s="66">
+      <c r="G8" s="62">
         <v>12</v>
       </c>
-      <c r="H8" s="66">
+      <c r="H8" s="62">
         <v>1</v>
       </c>
-      <c r="I8" s="69">
-[...2 lines deleted...]
-      <c r="J8" s="65">
+      <c r="I8" s="65">
+        <v>0</v>
+      </c>
+      <c r="J8" s="61">
         <v>-5</v>
       </c>
-      <c r="K8" s="66">
+      <c r="K8" s="62">
         <v>-2</v>
       </c>
-      <c r="L8" s="66">
+      <c r="L8" s="62">
         <v>-5</v>
       </c>
-      <c r="M8" s="67">
+      <c r="M8" s="63">
         <v>-4</v>
       </c>
-      <c r="N8" s="68">
-[...2 lines deleted...]
-      <c r="O8" s="66">
+      <c r="N8" s="64">
+        <v>0</v>
+      </c>
+      <c r="O8" s="62">
         <v>-4</v>
       </c>
-      <c r="P8" s="66">
+      <c r="P8" s="62">
         <v>-1</v>
       </c>
-      <c r="Q8" s="69">
-[...2 lines deleted...]
-      <c r="R8" s="65">
+      <c r="Q8" s="65">
+        <v>0</v>
+      </c>
+      <c r="R8" s="61">
         <v>1</v>
       </c>
-      <c r="S8" s="66">
+      <c r="S8" s="62">
         <v>1</v>
       </c>
-      <c r="T8" s="66">
-[...8 lines deleted...]
-      <c r="W8" s="66">
+      <c r="T8" s="62">
+        <v>2</v>
+      </c>
+      <c r="U8" s="63">
+        <v>2</v>
+      </c>
+      <c r="V8" s="64">
+        <v>2</v>
+      </c>
+      <c r="W8" s="62">
         <v>-3</v>
       </c>
-      <c r="X8" s="66">
+      <c r="X8" s="62">
         <v>1</v>
       </c>
-      <c r="Y8" s="69">
-[...2 lines deleted...]
-      <c r="Z8" s="70">
+      <c r="Y8" s="65">
+        <v>2</v>
+      </c>
+      <c r="Z8" s="66">
         <v>1</v>
       </c>
-      <c r="AA8" s="71">
+      <c r="AA8" s="67">
         <v>-2</v>
       </c>
-      <c r="AB8" s="71">
+      <c r="AB8" s="67">
         <v>1</v>
       </c>
-      <c r="AC8" s="72">
+      <c r="AC8" s="68">
         <v>6</v>
       </c>
-      <c r="AD8" s="73">
+      <c r="AD8" s="69">
         <v>3</v>
       </c>
-      <c r="AE8" s="71">
+      <c r="AE8" s="67">
         <v>4</v>
       </c>
-      <c r="AF8" s="71">
+      <c r="AF8" s="67">
         <v>4</v>
       </c>
-      <c r="AG8" s="69">
+      <c r="AG8" s="65">
         <v>4</v>
       </c>
-      <c r="AH8" s="65">
+      <c r="AH8" s="61">
         <v>5</v>
       </c>
-      <c r="AI8" s="66">
+      <c r="AI8" s="62">
         <v>7</v>
       </c>
-      <c r="AJ8" s="66">
+      <c r="AJ8" s="62">
         <v>5</v>
       </c>
-      <c r="AK8" s="67">
+      <c r="AK8" s="63">
         <v>5</v>
       </c>
-      <c r="AL8" s="68">
+      <c r="AL8" s="64">
         <v>6</v>
       </c>
-      <c r="AM8" s="66">
+      <c r="AM8" s="62">
         <v>9</v>
       </c>
-      <c r="AN8" s="66">
+      <c r="AN8" s="62">
         <v>6</v>
       </c>
-      <c r="AO8" s="69">
+      <c r="AO8" s="65">
         <v>4</v>
       </c>
-      <c r="AP8" s="65">
+      <c r="AP8" s="61">
         <v>6</v>
       </c>
-      <c r="AQ8" s="66">
+      <c r="AQ8" s="62">
         <v>9</v>
       </c>
-      <c r="AR8" s="66">
+      <c r="AR8" s="62">
         <v>4</v>
       </c>
-      <c r="AS8" s="75">
+      <c r="AS8" s="71">
         <v>6</v>
       </c>
-      <c r="AT8" s="65">
+      <c r="AT8" s="61">
         <v>7</v>
       </c>
-      <c r="AU8" s="66">
+      <c r="AU8" s="62">
         <v>6</v>
       </c>
-      <c r="AV8" s="66">
+      <c r="AV8" s="62">
         <v>8</v>
       </c>
-      <c r="AW8" s="75">
+      <c r="AW8" s="71">
         <v>6</v>
       </c>
-      <c r="AX8" s="65">
+      <c r="AX8" s="61">
         <v>6</v>
       </c>
-      <c r="AY8" s="66">
+      <c r="AY8" s="62">
         <v>8</v>
       </c>
-      <c r="AZ8" s="66">
+      <c r="AZ8" s="62">
         <v>5</v>
       </c>
-      <c r="BA8" s="75">
+      <c r="BA8" s="71">
         <v>5</v>
       </c>
-      <c r="BB8" s="65">
+      <c r="BB8" s="61">
         <v>3</v>
       </c>
-      <c r="BC8" s="66">
+      <c r="BC8" s="62">
         <v>3</v>
       </c>
-      <c r="BD8" s="66">
-[...5 lines deleted...]
-      <c r="BF8" s="76">
+      <c r="BD8" s="62">
+        <v>2</v>
+      </c>
+      <c r="BE8" s="71">
+        <v>2</v>
+      </c>
+      <c r="BF8" s="72">
         <v>1</v>
       </c>
-      <c r="BG8" s="77">
+      <c r="BG8" s="73">
         <v>-2</v>
       </c>
-      <c r="BH8" s="77">
+      <c r="BH8" s="73">
         <v>3</v>
       </c>
-      <c r="BI8" s="75">
+      <c r="BI8" s="71">
         <v>4</v>
       </c>
-      <c r="BJ8" s="76">
+      <c r="BJ8" s="72">
         <v>3</v>
       </c>
-      <c r="BK8" s="77">
-[...2 lines deleted...]
-      <c r="BL8" s="77">
+      <c r="BK8" s="73">
+        <v>2</v>
+      </c>
+      <c r="BL8" s="73">
         <v>3</v>
       </c>
-      <c r="BM8" s="75">
+      <c r="BM8" s="71">
         <v>5</v>
       </c>
-      <c r="BN8" s="76">
+      <c r="BN8" s="72">
         <v>3</v>
       </c>
-      <c r="BO8" s="77">
+      <c r="BO8" s="73">
         <v>4</v>
       </c>
-      <c r="BP8" s="77">
+      <c r="BP8" s="73">
         <v>5</v>
       </c>
-      <c r="BQ8" s="75">
+      <c r="BQ8" s="71">
         <v>5</v>
       </c>
-      <c r="BR8" s="76">
+      <c r="BR8" s="72">
         <v>4</v>
       </c>
-      <c r="BS8" s="77">
+      <c r="BS8" s="73">
         <v>3</v>
       </c>
-      <c r="BT8" s="77">
+      <c r="BT8" s="73">
         <v>7</v>
       </c>
-      <c r="BU8" s="75">
+      <c r="BU8" s="71">
         <v>4</v>
       </c>
-      <c r="BV8" s="76">
+      <c r="BV8" s="72">
         <v>5</v>
       </c>
-      <c r="BW8" s="77">
+      <c r="BW8" s="73">
         <v>6</v>
       </c>
-      <c r="BX8" s="77">
+      <c r="BX8" s="73">
         <v>6</v>
       </c>
-      <c r="BY8" s="75">
+      <c r="BY8" s="71">
         <v>5</v>
       </c>
-      <c r="BZ8" s="76">
+      <c r="BZ8" s="72">
         <v>6</v>
       </c>
-      <c r="CA8" s="77">
-[...3 lines deleted...]
-      <c r="CC8" s="75"/>
+      <c r="CA8" s="73">
+        <v>2</v>
+      </c>
+      <c r="CB8" s="73">
+        <v>6</v>
+      </c>
+      <c r="CC8" s="71"/>
     </row>
-    <row r="9" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="79" t="s">
+    <row r="9" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="75" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="80">
+      <c r="B9" s="76">
         <v>1</v>
       </c>
-      <c r="C9" s="81">
-[...2 lines deleted...]
-      <c r="D9" s="81">
+      <c r="C9" s="77">
+        <v>2</v>
+      </c>
+      <c r="D9" s="77">
         <v>3</v>
       </c>
-      <c r="E9" s="82">
-[...5 lines deleted...]
-      <c r="G9" s="81">
+      <c r="E9" s="78">
+        <v>0</v>
+      </c>
+      <c r="F9" s="79">
+        <v>2</v>
+      </c>
+      <c r="G9" s="77">
         <v>5</v>
       </c>
-      <c r="H9" s="81">
+      <c r="H9" s="77">
         <v>-2</v>
       </c>
-      <c r="I9" s="84">
+      <c r="I9" s="80">
         <v>-3</v>
       </c>
-      <c r="J9" s="80">
+      <c r="J9" s="76">
         <v>-7</v>
       </c>
-      <c r="K9" s="81">
+      <c r="K9" s="77">
         <v>-7</v>
       </c>
-      <c r="L9" s="81">
+      <c r="L9" s="77">
         <v>-8</v>
       </c>
-      <c r="M9" s="82">
+      <c r="M9" s="78">
         <v>-8</v>
       </c>
-      <c r="N9" s="83">
+      <c r="N9" s="79">
         <v>-7</v>
       </c>
-      <c r="O9" s="81">
+      <c r="O9" s="77">
         <v>-7</v>
       </c>
-      <c r="P9" s="81">
+      <c r="P9" s="77">
         <v>-5</v>
       </c>
-      <c r="Q9" s="84">
+      <c r="Q9" s="80">
         <v>-5</v>
       </c>
-      <c r="R9" s="80">
+      <c r="R9" s="76">
         <v>-5</v>
       </c>
-      <c r="S9" s="81">
+      <c r="S9" s="77">
         <v>-8</v>
       </c>
-      <c r="T9" s="81">
+      <c r="T9" s="77">
         <v>-2</v>
       </c>
-      <c r="U9" s="82">
+      <c r="U9" s="78">
         <v>-4</v>
       </c>
-      <c r="V9" s="83">
+      <c r="V9" s="79">
         <v>-5</v>
       </c>
-      <c r="W9" s="81">
+      <c r="W9" s="77">
         <v>-8</v>
       </c>
-      <c r="X9" s="81">
+      <c r="X9" s="77">
         <v>-3</v>
       </c>
-      <c r="Y9" s="84">
+      <c r="Y9" s="80">
         <v>-3</v>
       </c>
-      <c r="Z9" s="85">
+      <c r="Z9" s="81">
         <v>-2</v>
       </c>
-      <c r="AA9" s="86">
+      <c r="AA9" s="82">
         <v>-3</v>
       </c>
-      <c r="AB9" s="86">
+      <c r="AB9" s="82">
         <v>-2</v>
       </c>
-      <c r="AC9" s="87">
+      <c r="AC9" s="83">
         <v>-1</v>
       </c>
-      <c r="AD9" s="88">
-[...2 lines deleted...]
-      <c r="AE9" s="86">
+      <c r="AD9" s="84">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="82">
         <v>-3</v>
       </c>
-      <c r="AF9" s="86">
+      <c r="AF9" s="82">
         <v>-1</v>
       </c>
-      <c r="AG9" s="89">
-[...8 lines deleted...]
-      <c r="AJ9" s="81">
+      <c r="AG9" s="85">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="76">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="77">
+        <v>2</v>
+      </c>
+      <c r="AJ9" s="77">
         <v>1</v>
       </c>
-      <c r="AK9" s="82">
-[...2 lines deleted...]
-      <c r="AL9" s="83">
+      <c r="AK9" s="78">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="79">
         <v>-1</v>
       </c>
-      <c r="AM9" s="81">
+      <c r="AM9" s="77">
         <v>3</v>
       </c>
-      <c r="AN9" s="81">
-[...2 lines deleted...]
-      <c r="AO9" s="84">
+      <c r="AN9" s="77">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="80">
         <v>1</v>
       </c>
-      <c r="AP9" s="80">
+      <c r="AP9" s="76">
         <v>1</v>
       </c>
-      <c r="AQ9" s="81">
+      <c r="AQ9" s="77">
         <v>5</v>
       </c>
-      <c r="AR9" s="81">
-[...5 lines deleted...]
-      <c r="AT9" s="80">
+      <c r="AR9" s="77">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="44">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="76">
         <v>4</v>
       </c>
-      <c r="AU9" s="81">
+      <c r="AU9" s="77">
         <v>3</v>
       </c>
-      <c r="AV9" s="81">
+      <c r="AV9" s="77">
         <v>3</v>
       </c>
-      <c r="AW9" s="48">
-[...5 lines deleted...]
-      <c r="AY9" s="81">
+      <c r="AW9" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="76">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="77">
         <v>3</v>
       </c>
-      <c r="AZ9" s="81">
-[...2 lines deleted...]
-      <c r="BA9" s="48">
+      <c r="AZ9" s="77">
+        <v>2</v>
+      </c>
+      <c r="BA9" s="44">
         <v>1</v>
       </c>
-      <c r="BB9" s="80">
+      <c r="BB9" s="76">
         <v>-1</v>
       </c>
-      <c r="BC9" s="81">
+      <c r="BC9" s="77">
         <v>-1</v>
       </c>
-      <c r="BD9" s="81">
+      <c r="BD9" s="77">
         <v>-3</v>
       </c>
-      <c r="BE9" s="48">
+      <c r="BE9" s="44">
         <v>-2</v>
       </c>
-      <c r="BF9" s="90">
+      <c r="BF9" s="86">
         <v>-2</v>
       </c>
-      <c r="BG9" s="91">
+      <c r="BG9" s="87">
         <v>-7</v>
       </c>
-      <c r="BH9" s="91">
+      <c r="BH9" s="87">
         <v>-3</v>
       </c>
-      <c r="BI9" s="48">
+      <c r="BI9" s="44">
         <v>-5</v>
       </c>
-      <c r="BJ9" s="90">
+      <c r="BJ9" s="86">
         <v>-4</v>
       </c>
-      <c r="BK9" s="91">
+      <c r="BK9" s="87">
         <v>-4</v>
       </c>
-      <c r="BL9" s="91">
+      <c r="BL9" s="87">
         <v>-2</v>
       </c>
-      <c r="BM9" s="48">
+      <c r="BM9" s="44">
         <v>-2</v>
       </c>
-      <c r="BN9" s="90">
+      <c r="BN9" s="86">
         <v>-4</v>
       </c>
-      <c r="BO9" s="91">
+      <c r="BO9" s="87">
         <v>-1</v>
       </c>
-      <c r="BP9" s="91">
+      <c r="BP9" s="87">
         <v>-2</v>
       </c>
-      <c r="BQ9" s="48">
-[...2 lines deleted...]
-      <c r="BR9" s="90">
+      <c r="BQ9" s="44">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="86">
         <v>-2</v>
       </c>
-      <c r="BS9" s="91">
-[...5 lines deleted...]
-      <c r="BU9" s="48">
+      <c r="BS9" s="87">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="87">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="44">
         <v>-1</v>
       </c>
-      <c r="BV9" s="90">
+      <c r="BV9" s="86">
         <v>1</v>
       </c>
-      <c r="BW9" s="91">
+      <c r="BW9" s="87">
         <v>-4</v>
       </c>
-      <c r="BX9" s="91">
+      <c r="BX9" s="87">
         <v>-2</v>
       </c>
-      <c r="BY9" s="48">
-[...2 lines deleted...]
-      <c r="BZ9" s="90">
+      <c r="BY9" s="44">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="86">
         <v>-1</v>
       </c>
-      <c r="CA9" s="91"/>
-[...1 lines deleted...]
-      <c r="CC9" s="48"/>
+      <c r="CA9" s="87">
+        <v>-2</v>
+      </c>
+      <c r="CB9" s="87"/>
+      <c r="CC9" s="44"/>
     </row>
-    <row r="10" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="53" t="s">
+    <row r="10" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="53">
-[...236 lines deleted...]
-      <c r="CC10" s="53">
+      <c r="B10" s="49">
+        <v>0</v>
+      </c>
+      <c r="C10" s="49">
+        <v>0</v>
+      </c>
+      <c r="D10" s="49">
+        <v>0</v>
+      </c>
+      <c r="E10" s="49">
+        <v>0</v>
+      </c>
+      <c r="F10" s="49">
+        <v>0</v>
+      </c>
+      <c r="G10" s="49">
+        <v>0</v>
+      </c>
+      <c r="H10" s="49">
+        <v>0</v>
+      </c>
+      <c r="I10" s="49">
+        <v>0</v>
+      </c>
+      <c r="J10" s="49">
+        <v>0</v>
+      </c>
+      <c r="K10" s="49">
+        <v>0</v>
+      </c>
+      <c r="L10" s="49">
+        <v>0</v>
+      </c>
+      <c r="M10" s="49">
+        <v>0</v>
+      </c>
+      <c r="N10" s="49">
+        <v>0</v>
+      </c>
+      <c r="O10" s="49">
+        <v>0</v>
+      </c>
+      <c r="P10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>0</v>
+      </c>
+      <c r="R10" s="49">
+        <v>0</v>
+      </c>
+      <c r="S10" s="49">
+        <v>0</v>
+      </c>
+      <c r="T10" s="49">
+        <v>0</v>
+      </c>
+      <c r="U10" s="49">
+        <v>0</v>
+      </c>
+      <c r="V10" s="49">
+        <v>0</v>
+      </c>
+      <c r="W10" s="49">
+        <v>0</v>
+      </c>
+      <c r="X10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BY10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="49">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="49">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="49">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="53" t="s">
+    <row r="11" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="53"/>
-[...3 lines deleted...]
-      <c r="F11" s="53">
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49">
         <v>40</v>
       </c>
-      <c r="G11" s="53">
+      <c r="G11" s="49">
         <v>40</v>
       </c>
-      <c r="H11" s="53">
+      <c r="H11" s="49">
         <v>40</v>
       </c>
-      <c r="I11" s="53">
+      <c r="I11" s="49">
         <v>40</v>
       </c>
-      <c r="J11" s="53">
+      <c r="J11" s="49">
         <v>40</v>
       </c>
-      <c r="K11" s="53"/>
-[...10 lines deleted...]
-      <c r="V11" s="53">
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="49"/>
+      <c r="O11" s="49"/>
+      <c r="P11" s="49"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="49"/>
+      <c r="S11" s="49"/>
+      <c r="T11" s="49"/>
+      <c r="U11" s="49"/>
+      <c r="V11" s="49">
         <v>40</v>
       </c>
-      <c r="W11" s="53">
+      <c r="W11" s="49">
         <v>40</v>
       </c>
-      <c r="X11" s="53">
+      <c r="X11" s="49">
         <v>40</v>
       </c>
-      <c r="Y11" s="53">
+      <c r="Y11" s="49">
         <v>40</v>
       </c>
-      <c r="Z11" s="53"/>
-[...19 lines deleted...]
-      <c r="AW11" s="53">
+      <c r="Z11" s="49"/>
+      <c r="AA11" s="49"/>
+      <c r="AB11" s="49"/>
+      <c r="AC11" s="49"/>
+      <c r="AD11" s="49"/>
+      <c r="AE11" s="49"/>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
+      <c r="AL11" s="49"/>
+      <c r="AM11" s="49"/>
+      <c r="AN11" s="49"/>
+      <c r="AO11" s="49"/>
+      <c r="AP11" s="49"/>
+      <c r="AQ11" s="49"/>
+      <c r="AR11" s="49"/>
+      <c r="AS11" s="49"/>
+      <c r="AW11" s="49">
         <v>40</v>
       </c>
-      <c r="AX11" s="53">
+      <c r="AX11" s="49">
         <v>40</v>
       </c>
-      <c r="AY11" s="53">
+      <c r="AY11" s="49">
         <v>40</v>
       </c>
-      <c r="AZ11" s="53">
+      <c r="AZ11" s="49">
         <v>40</v>
       </c>
-      <c r="BA11" s="53">
+      <c r="BA11" s="49">
         <v>40</v>
       </c>
-      <c r="BB11" s="53">
+      <c r="BB11" s="49">
         <v>40</v>
       </c>
-      <c r="BC11" s="53">
+      <c r="BC11" s="49">
         <v>40</v>
       </c>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
       <c r="BI11" s="2"/>
       <c r="BJ11" s="2"/>
       <c r="BK11" s="2"/>
       <c r="BL11" s="2"/>
       <c r="BM11" s="2"/>
       <c r="BN11" s="2"/>
       <c r="BO11" s="2"/>
       <c r="BP11" s="2"/>
       <c r="BQ11" s="2"/>
       <c r="BR11" s="2"/>
       <c r="BS11" s="2"/>
       <c r="BT11" s="2"/>
       <c r="BU11" s="2"/>
     </row>
     <row r="12" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="56"/>
+      <c r="B12" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="52"/>
     </row>
     <row r="13" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="55"/>
-      <c r="B13" s="55" t="s">
+      <c r="A13" s="51"/>
+      <c r="B13" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="56"/>
+      <c r="C13" s="52"/>
     </row>
     <row r="14" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="55"/>
-[...3 lines deleted...]
-      <c r="C14" s="56"/>
+      <c r="A14" s="51"/>
+      <c r="B14" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="52"/>
     </row>
     <row r="15" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="55"/>
-      <c r="B15" s="55" t="s">
+      <c r="A15" s="51"/>
+      <c r="B15" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="C15" s="56"/>
+      <c r="C15" s="52"/>
     </row>
     <row r="16" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="55"/>
-      <c r="B16" s="55" t="s">
+      <c r="A16" s="51"/>
+      <c r="B16" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="56"/>
+      <c r="C16" s="52"/>
     </row>
     <row r="17" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="55"/>
-      <c r="C17" s="56"/>
+      <c r="A17" s="51"/>
+      <c r="C17" s="52"/>
     </row>
     <row r="19" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="20" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="21" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="22" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="23" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="27" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="28" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="29" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="30" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="31" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="34" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C28ADE-9C6F-4AFD-B6A5-C478317B0C97}">
   <dimension ref="A1:CC27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.375" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.625" style="21" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="57" width="5.125" style="21" customWidth="1"/>
+    <col min="1" max="1" width="14.625" style="17" customWidth="1"/>
+    <col min="2" max="9" width="5.125" style="17" customWidth="1"/>
+    <col min="10" max="11" width="6.75" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="57" width="5.125" style="17" customWidth="1"/>
     <col min="58" max="73" width="5.125" style="2" customWidth="1"/>
-    <col min="74" max="81" width="5.125" style="21" customWidth="1"/>
-    <col min="82" max="16384" width="4.375" style="21"/>
+    <col min="74" max="81" width="5.125" style="17" customWidth="1"/>
+    <col min="82" max="16384" width="4.375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="J1" s="59"/>
+      <c r="J1" s="55"/>
     </row>
     <row r="2" spans="1:81" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A2" s="22"/>
-[...1 lines deleted...]
-      <c r="J2" s="61"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="56"/>
+      <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:81" ht="18" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
+      <c r="A3" s="18"/>
     </row>
     <row r="4" spans="1:81" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="62" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="63">
+      <c r="A4" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="59">
         <v>2007</v>
       </c>
-      <c r="C4" s="25"/>
-[...2 lines deleted...]
-      <c r="F4" s="93">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="89">
         <v>2008</v>
       </c>
-      <c r="G4" s="105"/>
-[...2 lines deleted...]
-      <c r="J4" s="93">
+      <c r="G4" s="101"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="89">
         <v>2009</v>
       </c>
-      <c r="K4" s="105"/>
-[...2 lines deleted...]
-      <c r="N4" s="93">
+      <c r="K4" s="101"/>
+      <c r="L4" s="101"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="89">
         <v>2010</v>
       </c>
-      <c r="O4" s="105"/>
-[...2 lines deleted...]
-      <c r="R4" s="93">
+      <c r="O4" s="101"/>
+      <c r="P4" s="101"/>
+      <c r="Q4" s="102"/>
+      <c r="R4" s="89">
         <v>2011</v>
       </c>
-      <c r="S4" s="105"/>
-[...2 lines deleted...]
-      <c r="V4" s="93">
+      <c r="S4" s="101"/>
+      <c r="T4" s="101"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="89">
         <v>2012</v>
       </c>
-      <c r="W4" s="105"/>
-[...2 lines deleted...]
-      <c r="Z4" s="93">
+      <c r="W4" s="101"/>
+      <c r="X4" s="101"/>
+      <c r="Y4" s="102"/>
+      <c r="Z4" s="89">
         <v>2013</v>
       </c>
-      <c r="AA4" s="105"/>
-[...2 lines deleted...]
-      <c r="AD4" s="93">
+      <c r="AA4" s="101"/>
+      <c r="AB4" s="101"/>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="89">
         <v>2014</v>
       </c>
-      <c r="AE4" s="105"/>
-[...2 lines deleted...]
-      <c r="AH4" s="93">
+      <c r="AE4" s="101"/>
+      <c r="AF4" s="101"/>
+      <c r="AG4" s="102"/>
+      <c r="AH4" s="89">
         <v>2015</v>
       </c>
-      <c r="AI4" s="105"/>
-[...2 lines deleted...]
-      <c r="AL4" s="93">
+      <c r="AI4" s="101"/>
+      <c r="AJ4" s="101"/>
+      <c r="AK4" s="102"/>
+      <c r="AL4" s="89">
         <v>2016</v>
       </c>
-      <c r="AM4" s="105"/>
-[...2 lines deleted...]
-      <c r="AP4" s="93">
+      <c r="AM4" s="101"/>
+      <c r="AN4" s="101"/>
+      <c r="AO4" s="102"/>
+      <c r="AP4" s="89">
         <v>2017</v>
       </c>
-      <c r="AQ4" s="105"/>
-[...2 lines deleted...]
-      <c r="AT4" s="93">
+      <c r="AQ4" s="101"/>
+      <c r="AR4" s="101"/>
+      <c r="AS4" s="103"/>
+      <c r="AT4" s="89">
         <v>2018</v>
       </c>
-      <c r="AU4" s="105"/>
-[...2 lines deleted...]
-      <c r="AX4" s="93">
+      <c r="AU4" s="101"/>
+      <c r="AV4" s="101"/>
+      <c r="AW4" s="103"/>
+      <c r="AX4" s="89">
         <v>2019</v>
       </c>
-      <c r="AY4" s="124"/>
-[...2 lines deleted...]
-      <c r="BB4" s="93">
+      <c r="AY4" s="120"/>
+      <c r="AZ4" s="101"/>
+      <c r="BA4" s="103"/>
+      <c r="BB4" s="89">
         <v>2020</v>
       </c>
-      <c r="BC4" s="105"/>
-[...2 lines deleted...]
-      <c r="BF4" s="93">
+      <c r="BC4" s="101"/>
+      <c r="BD4" s="101"/>
+      <c r="BE4" s="103"/>
+      <c r="BF4" s="89">
         <v>2021</v>
       </c>
-      <c r="BG4" s="105"/>
-[...2 lines deleted...]
-      <c r="BJ4" s="93">
+      <c r="BG4" s="101"/>
+      <c r="BH4" s="101"/>
+      <c r="BI4" s="103"/>
+      <c r="BJ4" s="89">
         <v>2022</v>
       </c>
-      <c r="BK4" s="105"/>
-[...2 lines deleted...]
-      <c r="BN4" s="93">
+      <c r="BK4" s="101"/>
+      <c r="BL4" s="101"/>
+      <c r="BM4" s="103"/>
+      <c r="BN4" s="89">
         <v>2023</v>
       </c>
-      <c r="BO4" s="105"/>
-[...2 lines deleted...]
-      <c r="BR4" s="93">
+      <c r="BO4" s="101"/>
+      <c r="BP4" s="101"/>
+      <c r="BQ4" s="103"/>
+      <c r="BR4" s="89">
         <v>2024</v>
       </c>
-      <c r="BS4" s="105"/>
-[...2 lines deleted...]
-      <c r="BV4" s="93">
+      <c r="BS4" s="101"/>
+      <c r="BT4" s="101"/>
+      <c r="BU4" s="103"/>
+      <c r="BV4" s="89">
         <v>2025</v>
       </c>
-      <c r="BW4" s="105"/>
-[...7 lines deleted...]
-      <c r="CC4" s="27"/>
+      <c r="BW4" s="101"/>
+      <c r="BX4" s="101"/>
+      <c r="BY4" s="103"/>
+      <c r="BZ4" s="89" t="s">
+        <v>88</v>
+      </c>
+      <c r="CA4" s="21"/>
+      <c r="CB4" s="21"/>
+      <c r="CC4" s="23"/>
     </row>
     <row r="5" spans="1:81" ht="28.5" x14ac:dyDescent="0.15">
-      <c r="A5" s="96"/>
-      <c r="B5" s="97" t="s">
+      <c r="A5" s="92"/>
+      <c r="B5" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="97" t="s">
         <v>52</v>
       </c>
-      <c r="C5" s="98"/>
-[...2 lines deleted...]
-      <c r="F5" s="101" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="97" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="98"/>
-[...2 lines deleted...]
-      <c r="J5" s="101" t="s">
+      <c r="K5" s="94"/>
+      <c r="L5" s="94"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="K5" s="98"/>
-[...2 lines deleted...]
-      <c r="N5" s="101" t="s">
+      <c r="O5" s="94"/>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="97" t="s">
         <v>55</v>
       </c>
-      <c r="O5" s="98"/>
-[...2 lines deleted...]
-      <c r="R5" s="101" t="s">
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="95"/>
+      <c r="V5" s="97" t="s">
         <v>56</v>
       </c>
-      <c r="S5" s="98"/>
-[...2 lines deleted...]
-      <c r="V5" s="101" t="s">
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="97" t="s">
         <v>57</v>
       </c>
-      <c r="W5" s="98"/>
-[...2 lines deleted...]
-      <c r="Z5" s="101" t="s">
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="95"/>
+      <c r="AD5" s="97" t="s">
         <v>58</v>
       </c>
-      <c r="AA5" s="98"/>
-[...2 lines deleted...]
-      <c r="AD5" s="101" t="s">
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="95"/>
+      <c r="AH5" s="97" t="s">
         <v>59</v>
       </c>
-      <c r="AE5" s="98"/>
-[...2 lines deleted...]
-      <c r="AH5" s="101" t="s">
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="95"/>
+      <c r="AL5" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="AI5" s="98"/>
-[...2 lines deleted...]
-      <c r="AL5" s="101" t="s">
+      <c r="AM5" s="94"/>
+      <c r="AN5" s="94"/>
+      <c r="AO5" s="95"/>
+      <c r="AP5" s="97" t="s">
         <v>61</v>
       </c>
-      <c r="AM5" s="98"/>
-[...2 lines deleted...]
-      <c r="AP5" s="101" t="s">
+      <c r="AQ5" s="94"/>
+      <c r="AR5" s="94"/>
+      <c r="AS5" s="98"/>
+      <c r="AT5" s="96" t="s">
         <v>62</v>
       </c>
-      <c r="AQ5" s="98"/>
-[...2 lines deleted...]
-      <c r="AT5" s="100" t="s">
+      <c r="AU5" s="94"/>
+      <c r="AV5" s="94"/>
+      <c r="AW5" s="98"/>
+      <c r="AX5" s="96" t="s">
         <v>63</v>
       </c>
-      <c r="AU5" s="98"/>
-[...2 lines deleted...]
-      <c r="AX5" s="100" t="s">
+      <c r="AY5" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="AY5" s="103" t="s">
+      <c r="AZ5" s="94"/>
+      <c r="BA5" s="98"/>
+      <c r="BB5" s="100" t="s">
         <v>65</v>
       </c>
-      <c r="AZ5" s="98"/>
-[...1 lines deleted...]
-      <c r="BB5" s="104" t="s">
+      <c r="BC5" s="94"/>
+      <c r="BD5" s="94"/>
+      <c r="BE5" s="98"/>
+      <c r="BF5" s="96" t="s">
+        <v>50</v>
+      </c>
+      <c r="BG5" s="94"/>
+      <c r="BH5" s="94"/>
+      <c r="BI5" s="98"/>
+      <c r="BJ5" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="BK5" s="94"/>
+      <c r="BL5" s="94"/>
+      <c r="BM5" s="98"/>
+      <c r="BN5" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="BC5" s="98"/>
-[...8 lines deleted...]
-      <c r="BJ5" s="100" t="s">
+      <c r="BO5" s="94"/>
+      <c r="BP5" s="94"/>
+      <c r="BQ5" s="98"/>
+      <c r="BR5" s="96" t="s">
         <v>48</v>
       </c>
-      <c r="BK5" s="98"/>
-[...8 lines deleted...]
-      <c r="BR5" s="100" t="s">
+      <c r="BS5" s="94"/>
+      <c r="BT5" s="94"/>
+      <c r="BU5" s="98"/>
+      <c r="BV5" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="BW5" s="94"/>
+      <c r="BX5" s="94"/>
+      <c r="BY5" s="98"/>
+      <c r="BZ5" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="BS5" s="98"/>
-[...13 lines deleted...]
-      <c r="CC5" s="102"/>
+      <c r="CA5" s="94"/>
+      <c r="CB5" s="94"/>
+      <c r="CC5" s="98"/>
     </row>
     <row r="6" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="28"/>
-      <c r="B6" s="29" t="s">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="30" t="s">
+      <c r="C6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="30" t="s">
+      <c r="D6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="32" t="s">
+      <c r="F6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="30" t="s">
+      <c r="G6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H6" s="30" t="s">
+      <c r="H6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="I6" s="33" t="s">
+      <c r="I6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="J6" s="29" t="s">
+      <c r="J6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="L6" s="30" t="s">
+      <c r="L6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="N6" s="32" t="s">
+      <c r="N6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="O6" s="30" t="s">
+      <c r="O6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="P6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="Q6" s="33" t="s">
+      <c r="Q6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="R6" s="29" t="s">
+      <c r="R6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="S6" s="30" t="s">
+      <c r="S6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="T6" s="30" t="s">
+      <c r="T6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="U6" s="31" t="s">
+      <c r="U6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="V6" s="32" t="s">
+      <c r="V6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="W6" s="30" t="s">
+      <c r="W6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="X6" s="30" t="s">
+      <c r="X6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="Y6" s="33" t="s">
+      <c r="Y6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="Z6" s="29" t="s">
+      <c r="Z6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AA6" s="30" t="s">
+      <c r="AA6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AB6" s="30" t="s">
+      <c r="AB6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AC6" s="31" t="s">
+      <c r="AC6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="32" t="s">
+      <c r="AD6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="AE6" s="30" t="s">
+      <c r="AE6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AF6" s="30" t="s">
+      <c r="AF6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AG6" s="33" t="s">
+      <c r="AG6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AH6" s="29" t="s">
+      <c r="AH6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AI6" s="30" t="s">
+      <c r="AI6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AJ6" s="30" t="s">
+      <c r="AJ6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AK6" s="31" t="s">
+      <c r="AK6" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="AL6" s="32" t="s">
+      <c r="AL6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="AM6" s="30" t="s">
+      <c r="AM6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AN6" s="30" t="s">
+      <c r="AN6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AO6" s="33" t="s">
+      <c r="AO6" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AP6" s="29" t="s">
+      <c r="AP6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AQ6" s="30" t="s">
+      <c r="AQ6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AR6" s="30" t="s">
+      <c r="AR6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AS6" s="34" t="s">
+      <c r="AS6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="AT6" s="29" t="s">
+      <c r="AT6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AU6" s="30" t="s">
+      <c r="AU6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AV6" s="30" t="s">
+      <c r="AV6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AW6" s="34" t="s">
+      <c r="AW6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="AX6" s="29" t="s">
+      <c r="AX6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="AY6" s="30" t="s">
+      <c r="AY6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AZ6" s="30" t="s">
+      <c r="AZ6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BA6" s="34" t="s">
+      <c r="BA6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BB6" s="29" t="s">
+      <c r="BB6" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="BC6" s="30" t="s">
+      <c r="BC6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BD6" s="30" t="s">
+      <c r="BD6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BE6" s="34" t="s">
+      <c r="BE6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BF6" s="32" t="s">
+      <c r="BF6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BG6" s="30" t="s">
+      <c r="BG6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BH6" s="30" t="s">
+      <c r="BH6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BI6" s="34" t="s">
+      <c r="BI6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BJ6" s="32" t="s">
+      <c r="BJ6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BK6" s="30" t="s">
+      <c r="BK6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BL6" s="30" t="s">
+      <c r="BL6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BM6" s="34" t="s">
+      <c r="BM6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BN6" s="32" t="s">
+      <c r="BN6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BO6" s="30" t="s">
+      <c r="BO6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BP6" s="30" t="s">
+      <c r="BP6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BQ6" s="34" t="s">
+      <c r="BQ6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BR6" s="32" t="s">
+      <c r="BR6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BS6" s="30" t="s">
+      <c r="BS6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BT6" s="30" t="s">
+      <c r="BT6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BU6" s="34" t="s">
+      <c r="BU6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BV6" s="32" t="s">
+      <c r="BV6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="BW6" s="30" t="s">
+      <c r="BW6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="BX6" s="30" t="s">
+      <c r="BX6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BY6" s="34" t="s">
+      <c r="BY6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="BZ6" s="32" t="s">
+      <c r="BZ6" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="CA6" s="30" t="s">
+      <c r="CA6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="CB6" s="30" t="s">
+      <c r="CB6" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="CC6" s="34" t="s">
+      <c r="CC6" s="30" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="64" t="s">
+    <row r="7" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="65">
+      <c r="B7" s="61">
         <v>1</v>
       </c>
-      <c r="C7" s="66">
-[...5 lines deleted...]
-      <c r="E7" s="67">
+      <c r="C7" s="62">
+        <v>2</v>
+      </c>
+      <c r="D7" s="62">
+        <v>2</v>
+      </c>
+      <c r="E7" s="63">
         <v>3</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="64">
         <v>1</v>
       </c>
-      <c r="G7" s="66">
+      <c r="G7" s="62">
         <v>-1</v>
       </c>
-      <c r="H7" s="66">
-[...5 lines deleted...]
-      <c r="J7" s="65">
+      <c r="H7" s="62">
+        <v>0</v>
+      </c>
+      <c r="I7" s="65">
+        <v>0</v>
+      </c>
+      <c r="J7" s="61">
         <v>-5</v>
       </c>
-      <c r="K7" s="66">
+      <c r="K7" s="62">
         <v>-12</v>
       </c>
-      <c r="L7" s="66">
+      <c r="L7" s="62">
         <v>-6</v>
       </c>
-      <c r="M7" s="67">
+      <c r="M7" s="63">
         <v>-5</v>
       </c>
-      <c r="N7" s="68">
+      <c r="N7" s="64">
         <v>-3</v>
       </c>
-      <c r="O7" s="66">
+      <c r="O7" s="62">
         <v>-5</v>
       </c>
-      <c r="P7" s="66">
+      <c r="P7" s="62">
         <v>-4</v>
       </c>
-      <c r="Q7" s="69">
+      <c r="Q7" s="65">
         <v>-4</v>
       </c>
-      <c r="R7" s="65">
+      <c r="R7" s="61">
         <v>-2</v>
       </c>
-      <c r="S7" s="66">
+      <c r="S7" s="62">
         <v>-2</v>
       </c>
-      <c r="T7" s="66">
+      <c r="T7" s="62">
         <v>-2</v>
       </c>
-      <c r="U7" s="67">
+      <c r="U7" s="63">
         <v>-1</v>
       </c>
-      <c r="V7" s="68">
+      <c r="V7" s="64">
         <v>-1</v>
       </c>
-      <c r="W7" s="66">
+      <c r="W7" s="62">
         <v>-1</v>
       </c>
-      <c r="X7" s="66">
+      <c r="X7" s="62">
         <v>-2</v>
       </c>
-      <c r="Y7" s="69">
+      <c r="Y7" s="65">
         <v>-2</v>
       </c>
-      <c r="Z7" s="70">
-[...8 lines deleted...]
-      <c r="AC7" s="72">
+      <c r="Z7" s="66">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="67">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="67">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="68">
         <v>1</v>
       </c>
-      <c r="AD7" s="73">
-[...5 lines deleted...]
-      <c r="AF7" s="66">
+      <c r="AD7" s="69">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="67">
+        <v>2</v>
+      </c>
+      <c r="AF7" s="62">
         <v>3</v>
       </c>
-      <c r="AG7" s="74">
+      <c r="AG7" s="70">
         <v>3</v>
       </c>
-      <c r="AH7" s="65">
+      <c r="AH7" s="61">
         <v>3</v>
       </c>
-      <c r="AI7" s="66">
-[...2 lines deleted...]
-      <c r="AJ7" s="66">
+      <c r="AI7" s="62">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="62">
         <v>3</v>
       </c>
-      <c r="AK7" s="67">
+      <c r="AK7" s="63">
         <v>4</v>
       </c>
-      <c r="AL7" s="68">
-[...8 lines deleted...]
-      <c r="AO7" s="69">
+      <c r="AL7" s="64">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="62">
+        <v>2</v>
+      </c>
+      <c r="AN7" s="62">
+        <v>2</v>
+      </c>
+      <c r="AO7" s="65">
         <v>3</v>
       </c>
-      <c r="AP7" s="65">
+      <c r="AP7" s="61">
         <v>3</v>
       </c>
-      <c r="AQ7" s="66">
+      <c r="AQ7" s="62">
         <v>1</v>
       </c>
-      <c r="AR7" s="66">
+      <c r="AR7" s="62">
         <v>1</v>
       </c>
-      <c r="AS7" s="75">
+      <c r="AS7" s="71">
         <v>3</v>
       </c>
-      <c r="AT7" s="65">
+      <c r="AT7" s="61">
         <v>1</v>
       </c>
-      <c r="AU7" s="66">
-[...2 lines deleted...]
-      <c r="AV7" s="66">
+      <c r="AU7" s="62">
+        <v>2</v>
+      </c>
+      <c r="AV7" s="62">
         <v>3</v>
       </c>
-      <c r="AW7" s="75">
-[...2 lines deleted...]
-      <c r="AX7" s="65">
+      <c r="AW7" s="71">
+        <v>2</v>
+      </c>
+      <c r="AX7" s="61">
         <v>4</v>
       </c>
-      <c r="AY7" s="66">
+      <c r="AY7" s="62">
         <v>3</v>
       </c>
-      <c r="AZ7" s="66">
-[...2 lines deleted...]
-      <c r="BA7" s="75">
+      <c r="AZ7" s="62">
+        <v>2</v>
+      </c>
+      <c r="BA7" s="71">
         <v>1</v>
       </c>
-      <c r="BB7" s="65">
+      <c r="BB7" s="61">
         <v>-1</v>
       </c>
-      <c r="BC7" s="66">
+      <c r="BC7" s="62">
         <v>1</v>
       </c>
-      <c r="BD7" s="66">
+      <c r="BD7" s="62">
         <v>-3</v>
       </c>
-      <c r="BE7" s="75">
+      <c r="BE7" s="71">
         <v>-2</v>
       </c>
-      <c r="BF7" s="76">
+      <c r="BF7" s="72">
         <v>-2</v>
       </c>
-      <c r="BG7" s="77">
+      <c r="BG7" s="73">
         <v>-1</v>
       </c>
-      <c r="BH7" s="77">
-[...8 lines deleted...]
-      <c r="BK7" s="77">
+      <c r="BH7" s="73">
+        <v>0</v>
+      </c>
+      <c r="BI7" s="71">
+        <v>0</v>
+      </c>
+      <c r="BJ7" s="72">
+        <v>2</v>
+      </c>
+      <c r="BK7" s="73">
         <v>-1</v>
       </c>
-      <c r="BL7" s="77">
+      <c r="BL7" s="73">
         <v>1</v>
       </c>
-      <c r="BM7" s="75">
-[...5 lines deleted...]
-      <c r="BO7" s="77">
+      <c r="BM7" s="71">
+        <v>0</v>
+      </c>
+      <c r="BN7" s="72">
+        <v>0</v>
+      </c>
+      <c r="BO7" s="73">
         <v>1</v>
       </c>
-      <c r="BP7" s="77">
-[...2 lines deleted...]
-      <c r="BQ7" s="75">
+      <c r="BP7" s="73">
+        <v>2</v>
+      </c>
+      <c r="BQ7" s="71">
         <v>1</v>
       </c>
-      <c r="BR7" s="76">
-[...5 lines deleted...]
-      <c r="BT7" s="77">
+      <c r="BR7" s="72">
+        <v>2</v>
+      </c>
+      <c r="BS7" s="73">
+        <v>2</v>
+      </c>
+      <c r="BT7" s="73">
         <v>1</v>
       </c>
-      <c r="BU7" s="75">
-[...23 lines deleted...]
-      <c r="CC7" s="75"/>
+      <c r="BU7" s="71">
+        <v>2</v>
+      </c>
+      <c r="BV7" s="72">
+        <v>0</v>
+      </c>
+      <c r="BW7" s="73">
+        <v>2</v>
+      </c>
+      <c r="BX7" s="73">
+        <v>2</v>
+      </c>
+      <c r="BY7" s="71">
+        <v>2</v>
+      </c>
+      <c r="BZ7" s="72">
+        <v>2</v>
+      </c>
+      <c r="CA7" s="73">
+        <v>0</v>
+      </c>
+      <c r="CB7" s="73">
+        <v>0</v>
+      </c>
+      <c r="CC7" s="71">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="64" t="s">
+    <row r="8" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="65">
-[...2 lines deleted...]
-      <c r="C8" s="66">
+      <c r="B8" s="61">
+        <v>2</v>
+      </c>
+      <c r="C8" s="62">
         <v>1</v>
       </c>
-      <c r="D8" s="66">
+      <c r="D8" s="62">
         <v>1</v>
       </c>
-      <c r="E8" s="67">
-[...11 lines deleted...]
-      <c r="I8" s="69">
+      <c r="E8" s="63">
+        <v>2</v>
+      </c>
+      <c r="F8" s="64">
+        <v>0</v>
+      </c>
+      <c r="G8" s="62">
+        <v>0</v>
+      </c>
+      <c r="H8" s="62">
+        <v>0</v>
+      </c>
+      <c r="I8" s="65">
         <v>-3</v>
       </c>
-      <c r="J8" s="65">
+      <c r="J8" s="61">
         <v>-9</v>
       </c>
-      <c r="K8" s="66">
+      <c r="K8" s="62">
         <v>-10</v>
       </c>
-      <c r="L8" s="66">
+      <c r="L8" s="62">
         <v>-4</v>
       </c>
-      <c r="M8" s="67">
+      <c r="M8" s="63">
         <v>-4</v>
       </c>
-      <c r="N8" s="68">
+      <c r="N8" s="64">
         <v>-2</v>
       </c>
-      <c r="O8" s="66">
+      <c r="O8" s="62">
         <v>-2</v>
       </c>
-      <c r="P8" s="66">
+      <c r="P8" s="62">
         <v>-4</v>
       </c>
-      <c r="Q8" s="69">
+      <c r="Q8" s="65">
         <v>-2</v>
       </c>
-      <c r="R8" s="65">
+      <c r="R8" s="61">
         <v>-1</v>
       </c>
-      <c r="S8" s="66">
+      <c r="S8" s="62">
         <v>-2</v>
       </c>
-      <c r="T8" s="66">
-[...2 lines deleted...]
-      <c r="U8" s="67">
+      <c r="T8" s="62">
+        <v>0</v>
+      </c>
+      <c r="U8" s="63">
         <v>1</v>
       </c>
-      <c r="V8" s="68">
+      <c r="V8" s="64">
         <v>1</v>
       </c>
-      <c r="W8" s="66">
+      <c r="W8" s="62">
         <v>1</v>
       </c>
-      <c r="X8" s="66">
-[...14 lines deleted...]
-      <c r="AC8" s="72">
+      <c r="X8" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="65">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="66">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="67">
+        <v>2</v>
+      </c>
+      <c r="AB8" s="67">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="68">
         <v>1</v>
       </c>
-      <c r="AD8" s="73">
+      <c r="AD8" s="69">
         <v>5</v>
       </c>
-      <c r="AE8" s="71">
+      <c r="AE8" s="67">
         <v>5</v>
       </c>
-      <c r="AF8" s="71">
+      <c r="AF8" s="67">
         <v>3</v>
       </c>
-      <c r="AG8" s="69">
-[...2 lines deleted...]
-      <c r="AH8" s="65">
+      <c r="AG8" s="65">
+        <v>2</v>
+      </c>
+      <c r="AH8" s="61">
         <v>4</v>
       </c>
-      <c r="AI8" s="66">
+      <c r="AI8" s="62">
         <v>1</v>
       </c>
-      <c r="AJ8" s="66">
+      <c r="AJ8" s="62">
         <v>3</v>
       </c>
-      <c r="AK8" s="67">
-[...5 lines deleted...]
-      <c r="AM8" s="66">
+      <c r="AK8" s="63">
+        <v>2</v>
+      </c>
+      <c r="AL8" s="64">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="62">
         <v>1</v>
       </c>
-      <c r="AN8" s="66">
-[...5 lines deleted...]
-      <c r="AP8" s="65">
+      <c r="AN8" s="62">
+        <v>2</v>
+      </c>
+      <c r="AO8" s="65">
+        <v>2</v>
+      </c>
+      <c r="AP8" s="61">
         <v>4</v>
       </c>
-      <c r="AQ8" s="66">
+      <c r="AQ8" s="62">
         <v>1</v>
       </c>
-      <c r="AR8" s="66">
-[...2 lines deleted...]
-      <c r="AS8" s="75">
+      <c r="AR8" s="62">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="71">
         <v>3</v>
       </c>
-      <c r="AT8" s="65">
-[...2 lines deleted...]
-      <c r="AU8" s="66">
+      <c r="AT8" s="61">
+        <v>2</v>
+      </c>
+      <c r="AU8" s="62">
         <v>3</v>
       </c>
-      <c r="AV8" s="66">
+      <c r="AV8" s="62">
         <v>3</v>
       </c>
-      <c r="AW8" s="75">
-[...11 lines deleted...]
-      <c r="BA8" s="75">
+      <c r="AW8" s="71">
+        <v>2</v>
+      </c>
+      <c r="AX8" s="61">
+        <v>2</v>
+      </c>
+      <c r="AY8" s="62">
+        <v>2</v>
+      </c>
+      <c r="AZ8" s="62">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="71">
         <v>1</v>
       </c>
-      <c r="BB8" s="65">
+      <c r="BB8" s="61">
         <v>-1</v>
       </c>
-      <c r="BC8" s="66">
+      <c r="BC8" s="62">
         <v>-3</v>
       </c>
-      <c r="BD8" s="66">
+      <c r="BD8" s="62">
         <v>-2</v>
       </c>
-      <c r="BE8" s="75">
+      <c r="BE8" s="71">
         <v>-3</v>
       </c>
-      <c r="BF8" s="76">
-[...2 lines deleted...]
-      <c r="BG8" s="77">
+      <c r="BF8" s="72">
+        <v>0</v>
+      </c>
+      <c r="BG8" s="73">
         <v>1</v>
       </c>
-      <c r="BH8" s="77">
+      <c r="BH8" s="73">
         <v>-1</v>
       </c>
-      <c r="BI8" s="75">
+      <c r="BI8" s="71">
         <v>1</v>
       </c>
-      <c r="BJ8" s="76">
+      <c r="BJ8" s="72">
         <v>1</v>
       </c>
-      <c r="BK8" s="77">
-[...5 lines deleted...]
-      <c r="BM8" s="75">
+      <c r="BK8" s="73">
+        <v>0</v>
+      </c>
+      <c r="BL8" s="73">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="71">
         <v>1</v>
       </c>
-      <c r="BN8" s="76">
-[...2 lines deleted...]
-      <c r="BO8" s="77">
+      <c r="BN8" s="72">
+        <v>2</v>
+      </c>
+      <c r="BO8" s="73">
         <v>1</v>
       </c>
-      <c r="BP8" s="77">
-[...5 lines deleted...]
-      <c r="BR8" s="76">
+      <c r="BP8" s="73">
+        <v>2</v>
+      </c>
+      <c r="BQ8" s="71">
+        <v>2</v>
+      </c>
+      <c r="BR8" s="72">
         <v>1</v>
       </c>
-      <c r="BS8" s="77">
+      <c r="BS8" s="73">
         <v>1</v>
       </c>
-      <c r="BT8" s="77">
+      <c r="BT8" s="73">
         <v>3</v>
       </c>
-      <c r="BU8" s="75">
+      <c r="BU8" s="71">
         <v>1</v>
       </c>
-      <c r="BV8" s="76">
+      <c r="BV8" s="72">
         <v>1</v>
       </c>
-      <c r="BW8" s="77">
-[...11 lines deleted...]
-      <c r="CA8" s="77">
+      <c r="BW8" s="73">
+        <v>2</v>
+      </c>
+      <c r="BX8" s="73">
+        <v>0</v>
+      </c>
+      <c r="BY8" s="71">
+        <v>2</v>
+      </c>
+      <c r="BZ8" s="72">
+        <v>2</v>
+      </c>
+      <c r="CA8" s="73">
         <v>1</v>
       </c>
-      <c r="CB8" s="77"/>
-      <c r="CC8" s="75"/>
+      <c r="CB8" s="73">
+        <v>1</v>
+      </c>
+      <c r="CC8" s="71"/>
     </row>
-    <row r="9" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="79" t="s">
+    <row r="9" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="75" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="80">
+      <c r="B9" s="76">
         <v>1</v>
       </c>
-      <c r="C9" s="81">
+      <c r="C9" s="77">
         <v>1</v>
       </c>
-      <c r="D9" s="81">
+      <c r="D9" s="77">
         <v>1</v>
       </c>
-      <c r="E9" s="82">
+      <c r="E9" s="78">
         <v>-1</v>
       </c>
-      <c r="F9" s="83">
+      <c r="F9" s="79">
         <v>-2</v>
       </c>
-      <c r="G9" s="81">
+      <c r="G9" s="77">
         <v>-1</v>
       </c>
-      <c r="H9" s="81">
+      <c r="H9" s="77">
         <v>-3</v>
       </c>
-      <c r="I9" s="84">
+      <c r="I9" s="80">
         <v>-6</v>
       </c>
-      <c r="J9" s="80">
+      <c r="J9" s="76">
         <v>-10</v>
       </c>
-      <c r="K9" s="81">
+      <c r="K9" s="77">
         <v>-12</v>
       </c>
-      <c r="L9" s="81">
+      <c r="L9" s="77">
         <v>-7</v>
       </c>
-      <c r="M9" s="82">
+      <c r="M9" s="78">
         <v>-6</v>
       </c>
-      <c r="N9" s="83">
+      <c r="N9" s="79">
         <v>-3</v>
       </c>
-      <c r="O9" s="81">
+      <c r="O9" s="77">
         <v>-5</v>
       </c>
-      <c r="P9" s="81">
+      <c r="P9" s="77">
         <v>-4</v>
       </c>
-      <c r="Q9" s="84">
+      <c r="Q9" s="80">
         <v>-5</v>
       </c>
-      <c r="R9" s="80">
+      <c r="R9" s="76">
         <v>-6</v>
       </c>
-      <c r="S9" s="81">
+      <c r="S9" s="77">
         <v>-2</v>
       </c>
-      <c r="T9" s="81">
+      <c r="T9" s="77">
         <v>-4</v>
       </c>
-      <c r="U9" s="82">
+      <c r="U9" s="78">
         <v>-4</v>
       </c>
-      <c r="V9" s="83">
+      <c r="V9" s="79">
         <v>-1</v>
       </c>
-      <c r="W9" s="81">
+      <c r="W9" s="77">
         <v>-2</v>
       </c>
-      <c r="X9" s="81">
+      <c r="X9" s="77">
         <v>-3</v>
       </c>
-      <c r="Y9" s="84">
+      <c r="Y9" s="80">
         <v>-3</v>
       </c>
-      <c r="Z9" s="85">
+      <c r="Z9" s="81">
         <v>-3</v>
       </c>
-      <c r="AA9" s="86">
+      <c r="AA9" s="82">
         <v>-3</v>
       </c>
-      <c r="AB9" s="86">
+      <c r="AB9" s="82">
         <v>1</v>
       </c>
-      <c r="AC9" s="87">
+      <c r="AC9" s="83">
         <v>1</v>
       </c>
-      <c r="AD9" s="88">
-[...5 lines deleted...]
-      <c r="AF9" s="86">
+      <c r="AD9" s="84">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="82">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="82">
         <v>-1</v>
       </c>
-      <c r="AG9" s="89">
+      <c r="AG9" s="85">
         <v>-2</v>
       </c>
-      <c r="AH9" s="80">
-[...5 lines deleted...]
-      <c r="AJ9" s="81">
+      <c r="AH9" s="76">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="77">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="77">
         <v>-1</v>
       </c>
-      <c r="AK9" s="82">
+      <c r="AK9" s="78">
         <v>-1</v>
       </c>
-      <c r="AL9" s="83">
+      <c r="AL9" s="79">
         <v>-3</v>
       </c>
-      <c r="AM9" s="81">
+      <c r="AM9" s="77">
         <v>-1</v>
       </c>
-      <c r="AN9" s="81">
+      <c r="AN9" s="77">
         <v>-1</v>
       </c>
-      <c r="AO9" s="84">
+      <c r="AO9" s="80">
         <v>-1</v>
       </c>
-      <c r="AP9" s="80">
+      <c r="AP9" s="76">
         <v>-1</v>
       </c>
-      <c r="AQ9" s="81">
+      <c r="AQ9" s="77">
         <v>1</v>
       </c>
-      <c r="AR9" s="81">
+      <c r="AR9" s="77">
         <v>1</v>
       </c>
-      <c r="AS9" s="48">
+      <c r="AS9" s="44">
         <v>-1</v>
       </c>
-      <c r="AT9" s="80">
-[...5 lines deleted...]
-      <c r="AV9" s="81">
+      <c r="AT9" s="76">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="77">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="77">
         <v>1</v>
       </c>
-      <c r="AW9" s="48">
-[...2 lines deleted...]
-      <c r="AX9" s="80">
+      <c r="AW9" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="76">
         <v>-1</v>
       </c>
-      <c r="AY9" s="81">
+      <c r="AY9" s="77">
         <v>-1</v>
       </c>
-      <c r="AZ9" s="81">
+      <c r="AZ9" s="77">
         <v>-2</v>
       </c>
-      <c r="BA9" s="48">
+      <c r="BA9" s="44">
         <v>-3</v>
       </c>
-      <c r="BB9" s="80">
+      <c r="BB9" s="76">
         <v>-2</v>
       </c>
-      <c r="BC9" s="81">
+      <c r="BC9" s="77">
         <v>-4</v>
       </c>
-      <c r="BD9" s="81">
+      <c r="BD9" s="77">
         <v>-2</v>
       </c>
-      <c r="BE9" s="48">
+      <c r="BE9" s="44">
         <v>-4</v>
       </c>
-      <c r="BF9" s="90">
+      <c r="BF9" s="86">
         <v>-2</v>
       </c>
-      <c r="BG9" s="91">
+      <c r="BG9" s="87">
         <v>-4</v>
       </c>
-      <c r="BH9" s="91">
+      <c r="BH9" s="87">
         <v>-2</v>
       </c>
-      <c r="BI9" s="48">
+      <c r="BI9" s="44">
         <v>-2</v>
       </c>
-      <c r="BJ9" s="90">
+      <c r="BJ9" s="86">
         <v>-2</v>
       </c>
-      <c r="BK9" s="91">
+      <c r="BK9" s="87">
         <v>-3</v>
       </c>
-      <c r="BL9" s="91">
+      <c r="BL9" s="87">
         <v>-2</v>
       </c>
-      <c r="BM9" s="48">
+      <c r="BM9" s="44">
         <v>-2</v>
       </c>
-      <c r="BN9" s="90">
+      <c r="BN9" s="86">
         <v>-3</v>
       </c>
-      <c r="BO9" s="91">
+      <c r="BO9" s="87">
         <v>-1</v>
       </c>
-      <c r="BP9" s="91">
+      <c r="BP9" s="87">
         <v>-2</v>
       </c>
-      <c r="BQ9" s="48">
-[...5 lines deleted...]
-      <c r="BS9" s="91">
+      <c r="BQ9" s="44">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="86">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="87">
         <v>-1</v>
       </c>
-      <c r="BT9" s="91">
+      <c r="BT9" s="87">
         <v>-1</v>
       </c>
-      <c r="BU9" s="48">
+      <c r="BU9" s="44">
         <v>-2</v>
       </c>
-      <c r="BV9" s="90">
+      <c r="BV9" s="86">
         <v>1</v>
       </c>
-      <c r="BW9" s="91">
-[...2 lines deleted...]
-      <c r="BX9" s="91">
+      <c r="BW9" s="87">
+        <v>0</v>
+      </c>
+      <c r="BX9" s="87">
         <v>-1</v>
       </c>
-      <c r="BY9" s="48">
+      <c r="BY9" s="44">
         <v>-1</v>
       </c>
-      <c r="BZ9" s="90">
-[...4 lines deleted...]
-      <c r="CC9" s="48"/>
+      <c r="BZ9" s="86">
+        <v>0</v>
+      </c>
+      <c r="CA9" s="87">
+        <v>-1</v>
+      </c>
+      <c r="CB9" s="87"/>
+      <c r="CC9" s="44"/>
     </row>
-    <row r="10" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="53" t="s">
+    <row r="10" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="53">
-[...236 lines deleted...]
-      <c r="CC10" s="53">
+      <c r="B10" s="49">
+        <v>0</v>
+      </c>
+      <c r="C10" s="49">
+        <v>0</v>
+      </c>
+      <c r="D10" s="49">
+        <v>0</v>
+      </c>
+      <c r="E10" s="49">
+        <v>0</v>
+      </c>
+      <c r="F10" s="49">
+        <v>0</v>
+      </c>
+      <c r="G10" s="49">
+        <v>0</v>
+      </c>
+      <c r="H10" s="49">
+        <v>0</v>
+      </c>
+      <c r="I10" s="49">
+        <v>0</v>
+      </c>
+      <c r="J10" s="49">
+        <v>0</v>
+      </c>
+      <c r="K10" s="49">
+        <v>0</v>
+      </c>
+      <c r="L10" s="49">
+        <v>0</v>
+      </c>
+      <c r="M10" s="49">
+        <v>0</v>
+      </c>
+      <c r="N10" s="49">
+        <v>0</v>
+      </c>
+      <c r="O10" s="49">
+        <v>0</v>
+      </c>
+      <c r="P10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>0</v>
+      </c>
+      <c r="R10" s="49">
+        <v>0</v>
+      </c>
+      <c r="S10" s="49">
+        <v>0</v>
+      </c>
+      <c r="T10" s="49">
+        <v>0</v>
+      </c>
+      <c r="U10" s="49">
+        <v>0</v>
+      </c>
+      <c r="V10" s="49">
+        <v>0</v>
+      </c>
+      <c r="W10" s="49">
+        <v>0</v>
+      </c>
+      <c r="X10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BY10" s="49">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="49">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="49">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="49">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="49">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:81" s="78" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="53" t="s">
+    <row r="11" spans="1:81" s="74" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="53"/>
-[...3 lines deleted...]
-      <c r="F11" s="53">
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49">
         <v>40</v>
       </c>
-      <c r="G11" s="53">
+      <c r="G11" s="49">
         <v>40</v>
       </c>
-      <c r="H11" s="53">
+      <c r="H11" s="49">
         <v>40</v>
       </c>
-      <c r="I11" s="53">
+      <c r="I11" s="49">
         <v>40</v>
       </c>
-      <c r="J11" s="53">
+      <c r="J11" s="49">
         <v>40</v>
       </c>
-      <c r="K11" s="53"/>
-[...10 lines deleted...]
-      <c r="V11" s="53">
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="49"/>
+      <c r="O11" s="49"/>
+      <c r="P11" s="49"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="49"/>
+      <c r="S11" s="49"/>
+      <c r="T11" s="49"/>
+      <c r="U11" s="49"/>
+      <c r="V11" s="49">
         <v>40</v>
       </c>
-      <c r="W11" s="53">
+      <c r="W11" s="49">
         <v>40</v>
       </c>
-      <c r="X11" s="53">
+      <c r="X11" s="49">
         <v>40</v>
       </c>
-      <c r="Y11" s="53">
+      <c r="Y11" s="49">
         <v>40</v>
       </c>
-      <c r="Z11" s="53"/>
-[...19 lines deleted...]
-      <c r="AW11" s="92">
+      <c r="Z11" s="49"/>
+      <c r="AA11" s="49"/>
+      <c r="AB11" s="49"/>
+      <c r="AC11" s="49"/>
+      <c r="AD11" s="49"/>
+      <c r="AE11" s="49"/>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
+      <c r="AL11" s="49"/>
+      <c r="AM11" s="49"/>
+      <c r="AN11" s="49"/>
+      <c r="AO11" s="49"/>
+      <c r="AP11" s="49"/>
+      <c r="AQ11" s="49"/>
+      <c r="AR11" s="49"/>
+      <c r="AS11" s="49"/>
+      <c r="AW11" s="88">
         <v>40</v>
       </c>
-      <c r="AX11" s="53">
+      <c r="AX11" s="49">
         <v>40</v>
       </c>
-      <c r="AY11" s="53">
+      <c r="AY11" s="49">
         <v>40</v>
       </c>
-      <c r="AZ11" s="53">
+      <c r="AZ11" s="49">
         <v>40</v>
       </c>
-      <c r="BA11" s="53">
+      <c r="BA11" s="49">
         <v>40</v>
       </c>
-      <c r="BB11" s="53">
+      <c r="BB11" s="49">
         <v>40</v>
       </c>
-      <c r="BC11" s="53">
+      <c r="BC11" s="49">
         <v>40</v>
       </c>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
       <c r="BI11" s="2"/>
       <c r="BJ11" s="2"/>
       <c r="BK11" s="2"/>
       <c r="BL11" s="2"/>
       <c r="BM11" s="2"/>
       <c r="BN11" s="2"/>
       <c r="BO11" s="2"/>
       <c r="BP11" s="2"/>
       <c r="BQ11" s="2"/>
       <c r="BR11" s="2"/>
       <c r="BS11" s="2"/>
       <c r="BT11" s="2"/>
       <c r="BU11" s="2"/>
     </row>
     <row r="12" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="56"/>
+      <c r="C12" s="52"/>
     </row>
     <row r="13" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="55"/>
-      <c r="B13" s="55" t="s">
+      <c r="A13" s="51"/>
+      <c r="B13" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="56"/>
+      <c r="C13" s="52"/>
     </row>
     <row r="14" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="55"/>
-      <c r="B14" s="55" t="s">
+      <c r="A14" s="51"/>
+      <c r="B14" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="56"/>
+      <c r="C14" s="52"/>
     </row>
     <row r="17" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="18" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="19" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="20" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="21" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="22" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="23" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="27" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="33" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E90BFE6-2594-4ECA-B4F1-85C8FD799703}">
   <dimension ref="A1:CC16"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.25" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="13.375" style="21" customWidth="1"/>
-[...44 lines deleted...]
-    <col min="81" max="16384" width="4.25" style="21"/>
+    <col min="1" max="1" width="13.375" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.125" style="17" customWidth="1"/>
+    <col min="3" max="5" width="4.375" style="17" customWidth="1"/>
+    <col min="6" max="6" width="5.125" style="17" customWidth="1"/>
+    <col min="7" max="9" width="4.375" style="17" customWidth="1"/>
+    <col min="10" max="10" width="5.25" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="4.375" style="17" customWidth="1"/>
+    <col min="14" max="14" width="5.5" style="17" customWidth="1"/>
+    <col min="15" max="17" width="4.375" style="17" customWidth="1"/>
+    <col min="18" max="18" width="5.375" style="17" customWidth="1"/>
+    <col min="19" max="21" width="4.375" style="17" customWidth="1"/>
+    <col min="22" max="22" width="5.375" style="17" customWidth="1"/>
+    <col min="23" max="25" width="4.375" style="17" customWidth="1"/>
+    <col min="26" max="26" width="5.375" style="17" customWidth="1"/>
+    <col min="27" max="29" width="4.375" style="17" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="17" customWidth="1"/>
+    <col min="31" max="33" width="4.375" style="17" customWidth="1"/>
+    <col min="34" max="34" width="5.375" style="17" customWidth="1"/>
+    <col min="35" max="37" width="4.25" style="17"/>
+    <col min="38" max="38" width="5.375" style="17" customWidth="1"/>
+    <col min="39" max="39" width="4.25" style="17"/>
+    <col min="40" max="40" width="4.25" style="17" customWidth="1"/>
+    <col min="41" max="41" width="4.25" style="17"/>
+    <col min="42" max="42" width="5.375" style="17" customWidth="1"/>
+    <col min="43" max="45" width="4.25" style="17"/>
+    <col min="46" max="46" width="5.375" style="17" customWidth="1"/>
+    <col min="47" max="49" width="4.25" style="17"/>
+    <col min="50" max="50" width="6.375" style="17" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="5.375" style="17" customWidth="1"/>
+    <col min="52" max="53" width="4.25" style="17"/>
+    <col min="54" max="54" width="5.375" style="17" customWidth="1"/>
+    <col min="55" max="57" width="4.25" style="17"/>
+    <col min="58" max="58" width="5.375" style="17" customWidth="1"/>
+    <col min="59" max="61" width="4.25" style="17"/>
+    <col min="62" max="62" width="5.375" style="17" customWidth="1"/>
+    <col min="63" max="65" width="4.25" style="17"/>
+    <col min="66" max="66" width="5.375" style="17" customWidth="1"/>
+    <col min="67" max="69" width="4.25" style="17"/>
+    <col min="70" max="70" width="5.375" style="17" customWidth="1"/>
+    <col min="71" max="73" width="4.25" style="17"/>
+    <col min="74" max="74" width="5.375" style="17" customWidth="1"/>
+    <col min="75" max="77" width="4.25" style="17"/>
+    <col min="78" max="78" width="5.375" style="17" customWidth="1"/>
+    <col min="79" max="79" width="4.25" style="17"/>
+    <col min="80" max="80" width="4.125" style="17" customWidth="1"/>
+    <col min="81" max="16384" width="4.25" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="22"/>
+      <c r="A2" s="18"/>
     </row>
     <row r="3" spans="1:81" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-      <c r="I3" s="23"/>
+      <c r="A3" s="18"/>
+      <c r="I3" s="19"/>
     </row>
     <row r="4" spans="1:81" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="63">
+      <c r="B4" s="59">
         <v>2007</v>
       </c>
-      <c r="C4" s="25"/>
-[...2 lines deleted...]
-      <c r="F4" s="93">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="89">
         <v>2008</v>
       </c>
-      <c r="G4" s="105"/>
-[...2 lines deleted...]
-      <c r="J4" s="93">
+      <c r="G4" s="101"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="89">
         <v>2009</v>
       </c>
-      <c r="K4" s="105"/>
-[...2 lines deleted...]
-      <c r="N4" s="93">
+      <c r="K4" s="101"/>
+      <c r="L4" s="101"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="89">
         <v>2010</v>
       </c>
-      <c r="O4" s="105"/>
-[...2 lines deleted...]
-      <c r="R4" s="93">
+      <c r="O4" s="101"/>
+      <c r="P4" s="101"/>
+      <c r="Q4" s="102"/>
+      <c r="R4" s="89">
         <v>2011</v>
       </c>
-      <c r="S4" s="105"/>
-[...2 lines deleted...]
-      <c r="V4" s="93">
+      <c r="S4" s="101"/>
+      <c r="T4" s="101"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="89">
         <v>2012</v>
       </c>
-      <c r="W4" s="105"/>
-[...2 lines deleted...]
-      <c r="Z4" s="93">
+      <c r="W4" s="101"/>
+      <c r="X4" s="101"/>
+      <c r="Y4" s="102"/>
+      <c r="Z4" s="89">
         <v>2013</v>
       </c>
-      <c r="AA4" s="105"/>
-[...2 lines deleted...]
-      <c r="AD4" s="93">
+      <c r="AA4" s="101"/>
+      <c r="AB4" s="101"/>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="89">
         <v>2014</v>
       </c>
-      <c r="AE4" s="105"/>
-[...2 lines deleted...]
-      <c r="AH4" s="93">
+      <c r="AE4" s="101"/>
+      <c r="AF4" s="101"/>
+      <c r="AG4" s="102"/>
+      <c r="AH4" s="89">
         <v>2015</v>
       </c>
-      <c r="AI4" s="105"/>
-[...2 lines deleted...]
-      <c r="AL4" s="93">
+      <c r="AI4" s="101"/>
+      <c r="AJ4" s="101"/>
+      <c r="AK4" s="102"/>
+      <c r="AL4" s="89">
         <v>2016</v>
       </c>
-      <c r="AM4" s="105"/>
-[...2 lines deleted...]
-      <c r="AP4" s="93">
+      <c r="AM4" s="101"/>
+      <c r="AN4" s="101"/>
+      <c r="AO4" s="102"/>
+      <c r="AP4" s="89">
         <v>2017</v>
       </c>
-      <c r="AQ4" s="105"/>
-[...2 lines deleted...]
-      <c r="AT4" s="93">
+      <c r="AQ4" s="101"/>
+      <c r="AR4" s="101"/>
+      <c r="AS4" s="103"/>
+      <c r="AT4" s="89">
         <v>2018</v>
       </c>
-      <c r="AU4" s="105"/>
-[...2 lines deleted...]
-      <c r="AX4" s="93">
+      <c r="AU4" s="101"/>
+      <c r="AV4" s="101"/>
+      <c r="AW4" s="103"/>
+      <c r="AX4" s="89">
         <v>2019</v>
       </c>
-      <c r="AY4" s="124"/>
-[...2 lines deleted...]
-      <c r="BB4" s="93">
+      <c r="AY4" s="120"/>
+      <c r="AZ4" s="101"/>
+      <c r="BA4" s="103"/>
+      <c r="BB4" s="89">
         <v>2020</v>
       </c>
-      <c r="BC4" s="105"/>
-[...2 lines deleted...]
-      <c r="BF4" s="93">
+      <c r="BC4" s="101"/>
+      <c r="BD4" s="101"/>
+      <c r="BE4" s="103"/>
+      <c r="BF4" s="89">
         <v>2021</v>
       </c>
-      <c r="BG4" s="105"/>
-[...2 lines deleted...]
-      <c r="BJ4" s="93">
+      <c r="BG4" s="101"/>
+      <c r="BH4" s="101"/>
+      <c r="BI4" s="103"/>
+      <c r="BJ4" s="89">
         <v>2022</v>
       </c>
-      <c r="BK4" s="105"/>
-[...2 lines deleted...]
-      <c r="BN4" s="93">
+      <c r="BK4" s="101"/>
+      <c r="BL4" s="101"/>
+      <c r="BM4" s="103"/>
+      <c r="BN4" s="89">
         <v>2023</v>
       </c>
-      <c r="BO4" s="105"/>
-[...2 lines deleted...]
-      <c r="BR4" s="93">
+      <c r="BO4" s="101"/>
+      <c r="BP4" s="101"/>
+      <c r="BQ4" s="103"/>
+      <c r="BR4" s="89">
         <v>2024</v>
       </c>
-      <c r="BS4" s="105"/>
-[...2 lines deleted...]
-      <c r="BV4" s="93">
+      <c r="BS4" s="101"/>
+      <c r="BT4" s="101"/>
+      <c r="BU4" s="103"/>
+      <c r="BV4" s="89">
         <v>2025</v>
       </c>
-      <c r="BW4" s="105"/>
-[...7 lines deleted...]
-      <c r="CC4" s="27"/>
+      <c r="BW4" s="101"/>
+      <c r="BX4" s="101"/>
+      <c r="BY4" s="103"/>
+      <c r="BZ4" s="89" t="s">
+        <v>88</v>
+      </c>
+      <c r="CA4" s="21"/>
+      <c r="CB4" s="21"/>
+      <c r="CC4" s="23"/>
     </row>
     <row r="5" spans="1:81" ht="28.5" x14ac:dyDescent="0.15">
-      <c r="A5" s="28"/>
-      <c r="B5" s="97" t="s">
+      <c r="A5" s="24"/>
+      <c r="B5" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="97" t="s">
         <v>52</v>
       </c>
-      <c r="C5" s="98"/>
-[...2 lines deleted...]
-      <c r="F5" s="101" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="97" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="98"/>
-[...2 lines deleted...]
-      <c r="J5" s="101" t="s">
+      <c r="K5" s="94"/>
+      <c r="L5" s="94"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="K5" s="98"/>
-[...2 lines deleted...]
-      <c r="N5" s="101" t="s">
+      <c r="O5" s="94"/>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="97" t="s">
         <v>55</v>
       </c>
-      <c r="O5" s="98"/>
-[...2 lines deleted...]
-      <c r="R5" s="101" t="s">
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="95"/>
+      <c r="V5" s="97" t="s">
         <v>56</v>
       </c>
-      <c r="S5" s="98"/>
-[...2 lines deleted...]
-      <c r="V5" s="101" t="s">
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="97" t="s">
         <v>57</v>
       </c>
-      <c r="W5" s="98"/>
-[...2 lines deleted...]
-      <c r="Z5" s="101" t="s">
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="95"/>
+      <c r="AD5" s="97" t="s">
         <v>58</v>
       </c>
-      <c r="AA5" s="98"/>
-[...2 lines deleted...]
-      <c r="AD5" s="101" t="s">
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="95"/>
+      <c r="AH5" s="97" t="s">
         <v>59</v>
       </c>
-      <c r="AE5" s="98"/>
-[...2 lines deleted...]
-      <c r="AH5" s="101" t="s">
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="95"/>
+      <c r="AL5" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="AI5" s="98"/>
-[...2 lines deleted...]
-      <c r="AL5" s="101" t="s">
+      <c r="AM5" s="94"/>
+      <c r="AN5" s="94"/>
+      <c r="AO5" s="95"/>
+      <c r="AP5" s="97" t="s">
         <v>61</v>
       </c>
-      <c r="AM5" s="98"/>
-[...2 lines deleted...]
-      <c r="AP5" s="101" t="s">
+      <c r="AQ5" s="94"/>
+      <c r="AR5" s="94"/>
+      <c r="AS5" s="98"/>
+      <c r="AT5" s="96" t="s">
         <v>62</v>
       </c>
-      <c r="AQ5" s="98"/>
-[...2 lines deleted...]
-      <c r="AT5" s="100" t="s">
+      <c r="AU5" s="94"/>
+      <c r="AV5" s="94"/>
+      <c r="AW5" s="98"/>
+      <c r="AX5" s="96" t="s">
         <v>63</v>
       </c>
-      <c r="AU5" s="98"/>
-[...2 lines deleted...]
-      <c r="AX5" s="100" t="s">
+      <c r="AY5" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="AY5" s="103" t="s">
+      <c r="AZ5" s="94"/>
+      <c r="BA5" s="98"/>
+      <c r="BB5" s="100" t="s">
         <v>65</v>
       </c>
-      <c r="AZ5" s="98"/>
-[...1 lines deleted...]
-      <c r="BB5" s="104" t="s">
+      <c r="BC5" s="94"/>
+      <c r="BD5" s="94"/>
+      <c r="BE5" s="98"/>
+      <c r="BF5" s="96" t="s">
+        <v>50</v>
+      </c>
+      <c r="BG5" s="94"/>
+      <c r="BH5" s="94"/>
+      <c r="BI5" s="98"/>
+      <c r="BJ5" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="BK5" s="94"/>
+      <c r="BL5" s="94"/>
+      <c r="BM5" s="98"/>
+      <c r="BN5" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="BC5" s="98"/>
-[...8 lines deleted...]
-      <c r="BJ5" s="100" t="s">
+      <c r="BO5" s="94"/>
+      <c r="BP5" s="94"/>
+      <c r="BQ5" s="98"/>
+      <c r="BR5" s="96" t="s">
         <v>48</v>
       </c>
-      <c r="BK5" s="98"/>
-[...8 lines deleted...]
-      <c r="BR5" s="100" t="s">
+      <c r="BS5" s="94"/>
+      <c r="BT5" s="94"/>
+      <c r="BU5" s="98"/>
+      <c r="BV5" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="BW5" s="94"/>
+      <c r="BX5" s="94"/>
+      <c r="BY5" s="98"/>
+      <c r="BZ5" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="BS5" s="98"/>
-[...13 lines deleted...]
-      <c r="CC5" s="102"/>
+      <c r="CA5" s="94"/>
+      <c r="CB5" s="94"/>
+      <c r="CC5" s="98"/>
     </row>
     <row r="6" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="28"/>
-[...3 lines deleted...]
-      <c r="C6" s="30">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25">
+        <v>2</v>
+      </c>
+      <c r="C6" s="26">
         <v>5</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="26">
         <v>8</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="27">
         <v>11</v>
       </c>
-      <c r="F6" s="32">
-[...2 lines deleted...]
-      <c r="G6" s="30">
+      <c r="F6" s="28">
+        <v>2</v>
+      </c>
+      <c r="G6" s="26">
         <v>5</v>
       </c>
-      <c r="H6" s="30">
+      <c r="H6" s="26">
         <v>8</v>
       </c>
-      <c r="I6" s="33">
+      <c r="I6" s="29">
         <v>11</v>
       </c>
-      <c r="J6" s="29">
-[...2 lines deleted...]
-      <c r="K6" s="30">
+      <c r="J6" s="25">
+        <v>2</v>
+      </c>
+      <c r="K6" s="26">
         <v>5</v>
       </c>
-      <c r="L6" s="30">
+      <c r="L6" s="26">
         <v>8</v>
       </c>
-      <c r="M6" s="31">
+      <c r="M6" s="27">
         <v>11</v>
       </c>
-      <c r="N6" s="29">
-[...2 lines deleted...]
-      <c r="O6" s="30">
+      <c r="N6" s="25">
+        <v>2</v>
+      </c>
+      <c r="O6" s="26">
         <v>5</v>
       </c>
-      <c r="P6" s="30">
+      <c r="P6" s="26">
         <v>8</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q6" s="27">
         <v>11</v>
       </c>
-      <c r="R6" s="29">
-[...2 lines deleted...]
-      <c r="S6" s="30">
+      <c r="R6" s="25">
+        <v>2</v>
+      </c>
+      <c r="S6" s="26">
         <v>5</v>
       </c>
-      <c r="T6" s="30">
+      <c r="T6" s="26">
         <v>8</v>
       </c>
-      <c r="U6" s="31">
+      <c r="U6" s="27">
         <v>11</v>
       </c>
-      <c r="V6" s="29">
-[...2 lines deleted...]
-      <c r="W6" s="30">
+      <c r="V6" s="25">
+        <v>2</v>
+      </c>
+      <c r="W6" s="26">
         <v>5</v>
       </c>
-      <c r="X6" s="30">
+      <c r="X6" s="26">
         <v>8</v>
       </c>
-      <c r="Y6" s="31">
+      <c r="Y6" s="27">
         <v>11</v>
       </c>
-      <c r="Z6" s="29">
-[...2 lines deleted...]
-      <c r="AA6" s="30">
+      <c r="Z6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AA6" s="26">
         <v>5</v>
       </c>
-      <c r="AB6" s="30">
+      <c r="AB6" s="26">
         <v>8</v>
       </c>
-      <c r="AC6" s="31">
+      <c r="AC6" s="27">
         <v>11</v>
       </c>
-      <c r="AD6" s="29">
-[...2 lines deleted...]
-      <c r="AE6" s="30">
+      <c r="AD6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AE6" s="26">
         <v>5</v>
       </c>
-      <c r="AF6" s="30">
+      <c r="AF6" s="26">
         <v>8</v>
       </c>
-      <c r="AG6" s="33">
+      <c r="AG6" s="29">
         <v>11</v>
       </c>
-      <c r="AH6" s="29">
-[...2 lines deleted...]
-      <c r="AI6" s="30">
+      <c r="AH6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AI6" s="26">
         <v>5</v>
       </c>
-      <c r="AJ6" s="30">
+      <c r="AJ6" s="26">
         <v>8</v>
       </c>
-      <c r="AK6" s="31">
+      <c r="AK6" s="27">
         <v>11</v>
       </c>
-      <c r="AL6" s="29">
-[...2 lines deleted...]
-      <c r="AM6" s="30">
+      <c r="AL6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AM6" s="26">
         <v>5</v>
       </c>
-      <c r="AN6" s="30">
+      <c r="AN6" s="26">
         <v>8</v>
       </c>
-      <c r="AO6" s="31">
+      <c r="AO6" s="27">
         <v>11</v>
       </c>
-      <c r="AP6" s="29">
-[...2 lines deleted...]
-      <c r="AQ6" s="30">
+      <c r="AP6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AQ6" s="26">
         <v>5</v>
       </c>
-      <c r="AR6" s="30">
+      <c r="AR6" s="26">
         <v>8</v>
       </c>
-      <c r="AS6" s="34">
+      <c r="AS6" s="30">
         <v>11</v>
       </c>
-      <c r="AT6" s="29">
-[...2 lines deleted...]
-      <c r="AU6" s="30">
+      <c r="AT6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AU6" s="26">
         <v>5</v>
       </c>
-      <c r="AV6" s="30">
+      <c r="AV6" s="26">
         <v>8</v>
       </c>
-      <c r="AW6" s="34">
+      <c r="AW6" s="30">
         <v>11</v>
       </c>
-      <c r="AX6" s="29">
-[...2 lines deleted...]
-      <c r="AY6" s="30">
+      <c r="AX6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AY6" s="26">
         <v>5</v>
       </c>
-      <c r="AZ6" s="30">
+      <c r="AZ6" s="26">
         <v>8</v>
       </c>
-      <c r="BA6" s="34">
+      <c r="BA6" s="30">
         <v>11</v>
       </c>
-      <c r="BB6" s="29">
-[...2 lines deleted...]
-      <c r="BC6" s="30">
+      <c r="BB6" s="25">
+        <v>2</v>
+      </c>
+      <c r="BC6" s="26">
         <v>5</v>
       </c>
-      <c r="BD6" s="30">
+      <c r="BD6" s="26">
         <v>8</v>
       </c>
-      <c r="BE6" s="34">
+      <c r="BE6" s="30">
         <v>11</v>
       </c>
-      <c r="BF6" s="29">
-[...2 lines deleted...]
-      <c r="BG6" s="30">
+      <c r="BF6" s="25">
+        <v>2</v>
+      </c>
+      <c r="BG6" s="26">
         <v>5</v>
       </c>
-      <c r="BH6" s="30">
+      <c r="BH6" s="26">
         <v>8</v>
       </c>
-      <c r="BI6" s="34">
+      <c r="BI6" s="30">
         <v>11</v>
       </c>
-      <c r="BJ6" s="29">
-[...2 lines deleted...]
-      <c r="BK6" s="30">
+      <c r="BJ6" s="25">
+        <v>2</v>
+      </c>
+      <c r="BK6" s="26">
         <v>5</v>
       </c>
-      <c r="BL6" s="30">
+      <c r="BL6" s="26">
         <v>8</v>
       </c>
-      <c r="BM6" s="34">
+      <c r="BM6" s="30">
         <v>11</v>
       </c>
-      <c r="BN6" s="29">
-[...2 lines deleted...]
-      <c r="BO6" s="30">
+      <c r="BN6" s="25">
+        <v>2</v>
+      </c>
+      <c r="BO6" s="26">
         <v>5</v>
       </c>
-      <c r="BP6" s="30">
+      <c r="BP6" s="26">
         <v>8</v>
       </c>
-      <c r="BQ6" s="34">
+      <c r="BQ6" s="30">
         <v>11</v>
       </c>
-      <c r="BR6" s="35">
-[...2 lines deleted...]
-      <c r="BS6" s="36">
+      <c r="BR6" s="31">
+        <v>2</v>
+      </c>
+      <c r="BS6" s="32">
         <v>5</v>
       </c>
-      <c r="BT6" s="36">
+      <c r="BT6" s="32">
         <v>8</v>
       </c>
-      <c r="BU6" s="37">
+      <c r="BU6" s="33">
         <v>11</v>
       </c>
-      <c r="BV6" s="35">
-[...2 lines deleted...]
-      <c r="BW6" s="36">
+      <c r="BV6" s="31">
+        <v>2</v>
+      </c>
+      <c r="BW6" s="32">
         <v>5</v>
       </c>
-      <c r="BX6" s="36">
+      <c r="BX6" s="32">
         <v>8</v>
       </c>
-      <c r="BY6" s="37">
+      <c r="BY6" s="33">
         <v>11</v>
       </c>
-      <c r="BZ6" s="35">
-[...2 lines deleted...]
-      <c r="CA6" s="36">
+      <c r="BZ6" s="31">
+        <v>2</v>
+      </c>
+      <c r="CA6" s="32">
         <v>5</v>
       </c>
-      <c r="CB6" s="36">
+      <c r="CB6" s="32">
         <v>8</v>
       </c>
-      <c r="CC6" s="37">
+      <c r="CC6" s="33">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="39">
+      <c r="B7" s="35">
         <v>29</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="36">
         <v>26</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="36">
         <v>27</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="37">
         <v>25</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="38">
         <v>27</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="36">
         <v>21</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="36">
         <v>18</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="39">
         <v>13</v>
       </c>
-      <c r="J7" s="39">
+      <c r="J7" s="35">
         <v>-11</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K7" s="36">
         <v>-15</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="36">
         <v>-14</v>
       </c>
-      <c r="M7" s="41">
+      <c r="M7" s="37">
         <v>-8</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="38">
         <v>-5</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="36">
         <v>-3</v>
       </c>
-      <c r="P7" s="40">
-[...2 lines deleted...]
-      <c r="Q7" s="43">
+      <c r="P7" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="39">
         <v>3</v>
       </c>
-      <c r="R7" s="39">
+      <c r="R7" s="35">
         <v>6</v>
       </c>
-      <c r="S7" s="40">
-[...2 lines deleted...]
-      <c r="T7" s="40">
+      <c r="S7" s="36">
+        <v>0</v>
+      </c>
+      <c r="T7" s="36">
         <v>7</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="37">
         <v>10</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="38">
         <v>13</v>
       </c>
-      <c r="W7" s="40">
+      <c r="W7" s="36">
         <v>12</v>
       </c>
-      <c r="X7" s="40">
+      <c r="X7" s="36">
         <v>12</v>
       </c>
-      <c r="Y7" s="43">
+      <c r="Y7" s="39">
         <v>14</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="35">
         <v>12</v>
       </c>
-      <c r="AA7" s="40">
+      <c r="AA7" s="36">
         <v>10</v>
       </c>
-      <c r="AB7" s="40">
+      <c r="AB7" s="36">
         <v>15</v>
       </c>
-      <c r="AC7" s="41">
+      <c r="AC7" s="37">
         <v>17</v>
       </c>
-      <c r="AD7" s="39">
+      <c r="AD7" s="35">
         <v>22</v>
       </c>
-      <c r="AE7" s="40">
+      <c r="AE7" s="36">
         <v>18</v>
       </c>
-      <c r="AF7" s="40">
+      <c r="AF7" s="36">
         <v>23</v>
       </c>
-      <c r="AG7" s="41">
+      <c r="AG7" s="37">
         <v>22</v>
       </c>
-      <c r="AH7" s="39">
+      <c r="AH7" s="35">
         <v>31</v>
       </c>
-      <c r="AI7" s="40">
+      <c r="AI7" s="36">
         <v>28</v>
       </c>
-      <c r="AJ7" s="40">
+      <c r="AJ7" s="36">
         <v>29</v>
       </c>
-      <c r="AK7" s="41">
+      <c r="AK7" s="37">
         <v>33</v>
       </c>
-      <c r="AL7" s="39">
+      <c r="AL7" s="35">
         <v>34</v>
       </c>
-      <c r="AM7" s="40">
+      <c r="AM7" s="36">
         <v>32</v>
       </c>
-      <c r="AN7" s="40">
+      <c r="AN7" s="36">
         <v>33</v>
       </c>
-      <c r="AO7" s="41">
+      <c r="AO7" s="37">
         <v>36</v>
       </c>
-      <c r="AP7" s="39">
+      <c r="AP7" s="35">
         <v>38</v>
       </c>
-      <c r="AQ7" s="40">
+      <c r="AQ7" s="36">
         <v>35</v>
       </c>
-      <c r="AR7" s="40">
+      <c r="AR7" s="36">
         <v>37</v>
       </c>
-      <c r="AS7" s="41">
+      <c r="AS7" s="37">
         <v>38</v>
       </c>
-      <c r="AT7" s="39">
+      <c r="AT7" s="35">
         <v>44</v>
       </c>
-      <c r="AU7" s="40">
+      <c r="AU7" s="36">
         <v>37</v>
       </c>
-      <c r="AV7" s="40">
+      <c r="AV7" s="36">
         <v>43</v>
       </c>
-      <c r="AW7" s="41">
+      <c r="AW7" s="37">
         <v>43</v>
       </c>
-      <c r="AX7" s="39">
+      <c r="AX7" s="35">
         <v>45</v>
       </c>
-      <c r="AY7" s="40">
+      <c r="AY7" s="36">
         <v>40</v>
       </c>
-      <c r="AZ7" s="40">
+      <c r="AZ7" s="36">
         <v>40</v>
       </c>
-      <c r="BA7" s="41">
+      <c r="BA7" s="37">
         <v>37</v>
       </c>
-      <c r="BB7" s="39">
+      <c r="BB7" s="35">
         <v>38</v>
       </c>
-      <c r="BC7" s="40">
+      <c r="BC7" s="36">
         <v>24</v>
       </c>
-      <c r="BD7" s="40">
+      <c r="BD7" s="36">
         <v>21</v>
       </c>
-      <c r="BE7" s="41">
+      <c r="BE7" s="37">
         <v>25</v>
       </c>
-      <c r="BF7" s="39">
+      <c r="BF7" s="35">
         <v>27</v>
       </c>
-      <c r="BG7" s="126">
+      <c r="BG7" s="122">
         <v>28</v>
       </c>
-      <c r="BH7" s="40">
+      <c r="BH7" s="36">
         <v>29</v>
       </c>
-      <c r="BI7" s="41">
+      <c r="BI7" s="37">
         <v>33</v>
       </c>
-      <c r="BJ7" s="39">
+      <c r="BJ7" s="35">
         <v>39</v>
       </c>
-      <c r="BK7" s="126">
+      <c r="BK7" s="122">
         <v>37</v>
       </c>
-      <c r="BL7" s="40">
+      <c r="BL7" s="36">
         <v>41</v>
       </c>
-      <c r="BM7" s="41">
+      <c r="BM7" s="37">
         <v>44</v>
       </c>
-      <c r="BN7" s="39">
+      <c r="BN7" s="35">
         <v>46</v>
       </c>
-      <c r="BO7" s="126">
+      <c r="BO7" s="122">
         <v>44</v>
       </c>
-      <c r="BP7" s="40">
+      <c r="BP7" s="36">
         <v>45</v>
       </c>
-      <c r="BQ7" s="41">
+      <c r="BQ7" s="37">
         <v>46</v>
       </c>
-      <c r="BR7" s="39">
+      <c r="BR7" s="35">
         <v>51</v>
       </c>
-      <c r="BS7" s="40">
+      <c r="BS7" s="36">
         <v>45</v>
       </c>
-      <c r="BT7" s="40">
+      <c r="BT7" s="36">
         <v>46</v>
       </c>
-      <c r="BU7" s="41">
+      <c r="BU7" s="37">
         <v>46</v>
       </c>
-      <c r="BV7" s="39">
+      <c r="BV7" s="35">
         <v>48</v>
       </c>
-      <c r="BW7" s="40">
+      <c r="BW7" s="36">
         <v>44</v>
       </c>
-      <c r="BX7" s="40">
+      <c r="BX7" s="36">
         <v>46</v>
       </c>
-      <c r="BY7" s="41">
+      <c r="BY7" s="37">
         <v>49</v>
       </c>
-      <c r="BZ7" s="40">
+      <c r="BZ7" s="36">
         <v>49</v>
       </c>
-      <c r="CA7" s="40">
+      <c r="CA7" s="36">
         <v>47</v>
       </c>
-      <c r="CB7" s="5"/>
-      <c r="CC7" s="44"/>
+      <c r="CB7" s="36">
+        <v>47</v>
+      </c>
+      <c r="CC7" s="40"/>
     </row>
     <row r="8" spans="1:81" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B8" s="42">
         <v>26</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="43">
         <v>26</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="43">
         <v>24</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="44">
         <v>24</v>
       </c>
-      <c r="F8" s="49">
+      <c r="F8" s="45">
         <v>22</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="43">
         <v>20</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="43">
         <v>18</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I8" s="46">
         <v>14</v>
       </c>
-      <c r="J8" s="46">
+      <c r="J8" s="42">
         <v>-1</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="43">
         <v>1</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="43">
         <v>-1</v>
       </c>
-      <c r="M8" s="48">
+      <c r="M8" s="44">
         <v>3</v>
       </c>
-      <c r="N8" s="49">
-[...2 lines deleted...]
-      <c r="O8" s="47">
+      <c r="N8" s="45">
+        <v>2</v>
+      </c>
+      <c r="O8" s="43">
         <v>6</v>
       </c>
-      <c r="P8" s="47">
+      <c r="P8" s="43">
         <v>7</v>
       </c>
-      <c r="Q8" s="50">
+      <c r="Q8" s="46">
         <v>8</v>
       </c>
-      <c r="R8" s="46">
+      <c r="R8" s="42">
         <v>9</v>
       </c>
-      <c r="S8" s="47">
+      <c r="S8" s="43">
         <v>8</v>
       </c>
-      <c r="T8" s="47">
+      <c r="T8" s="43">
         <v>10</v>
       </c>
-      <c r="U8" s="48">
+      <c r="U8" s="44">
         <v>15</v>
       </c>
-      <c r="V8" s="49">
+      <c r="V8" s="45">
         <v>17</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="43">
         <v>17</v>
       </c>
-      <c r="X8" s="47">
+      <c r="X8" s="43">
         <v>16</v>
       </c>
-      <c r="Y8" s="50">
+      <c r="Y8" s="46">
         <v>16</v>
       </c>
-      <c r="Z8" s="46">
+      <c r="Z8" s="42">
         <v>16</v>
       </c>
-      <c r="AA8" s="47">
+      <c r="AA8" s="43">
         <v>18</v>
       </c>
-      <c r="AB8" s="47">
+      <c r="AB8" s="43">
         <v>20</v>
       </c>
-      <c r="AC8" s="48">
+      <c r="AC8" s="44">
         <v>22</v>
       </c>
-      <c r="AD8" s="46">
+      <c r="AD8" s="42">
         <v>25</v>
       </c>
-      <c r="AE8" s="47">
+      <c r="AE8" s="43">
         <v>24</v>
       </c>
-      <c r="AF8" s="47">
+      <c r="AF8" s="43">
         <v>24</v>
       </c>
-      <c r="AG8" s="48">
+      <c r="AG8" s="44">
         <v>26</v>
       </c>
-      <c r="AH8" s="46">
+      <c r="AH8" s="42">
         <v>29</v>
       </c>
-      <c r="AI8" s="47">
+      <c r="AI8" s="43">
         <v>27</v>
       </c>
-      <c r="AJ8" s="47">
+      <c r="AJ8" s="43">
         <v>28</v>
       </c>
-      <c r="AK8" s="48">
+      <c r="AK8" s="44">
         <v>29</v>
       </c>
-      <c r="AL8" s="46">
+      <c r="AL8" s="42">
         <v>31</v>
       </c>
-      <c r="AM8" s="47">
+      <c r="AM8" s="43">
         <v>31</v>
       </c>
-      <c r="AN8" s="47">
+      <c r="AN8" s="43">
         <v>31</v>
       </c>
-      <c r="AO8" s="48">
+      <c r="AO8" s="44">
         <v>33</v>
       </c>
-      <c r="AP8" s="46">
+      <c r="AP8" s="42">
         <v>32</v>
       </c>
-      <c r="AQ8" s="47">
+      <c r="AQ8" s="43">
         <v>30</v>
       </c>
-      <c r="AR8" s="47">
+      <c r="AR8" s="43">
         <v>31</v>
       </c>
-      <c r="AS8" s="48">
+      <c r="AS8" s="44">
         <v>33</v>
       </c>
-      <c r="AT8" s="46">
+      <c r="AT8" s="42">
         <v>32</v>
       </c>
-      <c r="AU8" s="47">
+      <c r="AU8" s="43">
         <v>30</v>
       </c>
-      <c r="AV8" s="47">
+      <c r="AV8" s="43">
         <v>32</v>
       </c>
-      <c r="AW8" s="48">
+      <c r="AW8" s="44">
         <v>32</v>
       </c>
-      <c r="AX8" s="46">
+      <c r="AX8" s="42">
         <v>31</v>
       </c>
-      <c r="AY8" s="47">
+      <c r="AY8" s="43">
         <v>30</v>
       </c>
-      <c r="AZ8" s="47">
+      <c r="AZ8" s="43">
         <v>29</v>
       </c>
-      <c r="BA8" s="48">
+      <c r="BA8" s="44">
         <v>28</v>
       </c>
-      <c r="BB8" s="46">
+      <c r="BB8" s="42">
         <v>27</v>
       </c>
-      <c r="BC8" s="47">
+      <c r="BC8" s="43">
         <v>16</v>
       </c>
-      <c r="BD8" s="47">
+      <c r="BD8" s="43">
         <v>14</v>
       </c>
-      <c r="BE8" s="48">
+      <c r="BE8" s="44">
         <v>16</v>
       </c>
-      <c r="BF8" s="46">
+      <c r="BF8" s="42">
         <v>19</v>
       </c>
-      <c r="BG8" s="91">
+      <c r="BG8" s="87">
         <v>20</v>
       </c>
-      <c r="BH8" s="47">
+      <c r="BH8" s="43">
         <v>20</v>
       </c>
-      <c r="BI8" s="48">
+      <c r="BI8" s="44">
         <v>24</v>
       </c>
-      <c r="BJ8" s="46">
+      <c r="BJ8" s="42">
         <v>26</v>
       </c>
-      <c r="BK8" s="91">
+      <c r="BK8" s="87">
         <v>28</v>
       </c>
-      <c r="BL8" s="47">
+      <c r="BL8" s="43">
         <v>28</v>
       </c>
-      <c r="BM8" s="48">
+      <c r="BM8" s="44">
         <v>30</v>
       </c>
-      <c r="BN8" s="46">
+      <c r="BN8" s="42">
         <v>31</v>
       </c>
-      <c r="BO8" s="91">
+      <c r="BO8" s="87">
         <v>28</v>
       </c>
-      <c r="BP8" s="47">
+      <c r="BP8" s="43">
         <v>30</v>
       </c>
-      <c r="BQ8" s="48">
+      <c r="BQ8" s="44">
         <v>29</v>
       </c>
-      <c r="BR8" s="127">
+      <c r="BR8" s="123">
         <v>32</v>
       </c>
-      <c r="BS8" s="128">
+      <c r="BS8" s="124">
         <v>29</v>
       </c>
-      <c r="BT8" s="128">
+      <c r="BT8" s="124">
         <v>29</v>
       </c>
-      <c r="BU8" s="129">
+      <c r="BU8" s="125">
         <v>30</v>
       </c>
-      <c r="BV8" s="127">
+      <c r="BV8" s="123">
         <v>30</v>
       </c>
-      <c r="BW8" s="128">
+      <c r="BW8" s="124">
         <v>28</v>
       </c>
-      <c r="BX8" s="128">
+      <c r="BX8" s="124">
         <v>27</v>
       </c>
-      <c r="BY8" s="129">
+      <c r="BY8" s="125">
         <v>28</v>
       </c>
-      <c r="BZ8" s="128">
+      <c r="BZ8" s="124">
         <v>28</v>
       </c>
-      <c r="CA8" s="128">
+      <c r="CA8" s="124">
         <v>27</v>
       </c>
-      <c r="CB8" s="6"/>
-      <c r="CC8" s="51"/>
+      <c r="CB8" s="124">
+        <v>26</v>
+      </c>
+      <c r="CC8" s="47"/>
     </row>
-    <row r="9" spans="1:81" s="52" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="52" t="s">
+    <row r="9" spans="1:81" s="48" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="52">
-[...236 lines deleted...]
-      <c r="CC9" s="52">
+      <c r="B9" s="48">
+        <v>0</v>
+      </c>
+      <c r="C9" s="48">
+        <v>0</v>
+      </c>
+      <c r="D9" s="48">
+        <v>0</v>
+      </c>
+      <c r="E9" s="48">
+        <v>0</v>
+      </c>
+      <c r="F9" s="48">
+        <v>0</v>
+      </c>
+      <c r="G9" s="48">
+        <v>0</v>
+      </c>
+      <c r="H9" s="48">
+        <v>0</v>
+      </c>
+      <c r="I9" s="48">
+        <v>0</v>
+      </c>
+      <c r="J9" s="48">
+        <v>0</v>
+      </c>
+      <c r="K9" s="48">
+        <v>0</v>
+      </c>
+      <c r="L9" s="48">
+        <v>0</v>
+      </c>
+      <c r="M9" s="48">
+        <v>0</v>
+      </c>
+      <c r="N9" s="48">
+        <v>0</v>
+      </c>
+      <c r="O9" s="48">
+        <v>0</v>
+      </c>
+      <c r="P9" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="48">
+        <v>0</v>
+      </c>
+      <c r="R9" s="48">
+        <v>0</v>
+      </c>
+      <c r="S9" s="48">
+        <v>0</v>
+      </c>
+      <c r="T9" s="48">
+        <v>0</v>
+      </c>
+      <c r="U9" s="48">
+        <v>0</v>
+      </c>
+      <c r="V9" s="48">
+        <v>0</v>
+      </c>
+      <c r="W9" s="48">
+        <v>0</v>
+      </c>
+      <c r="X9" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="48">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BC9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BD9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BE9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BF9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BG9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BH9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BI9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BJ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BK9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BV9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BW9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BX9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BY9" s="48">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="48">
+        <v>0</v>
+      </c>
+      <c r="CA9" s="48">
+        <v>0</v>
+      </c>
+      <c r="CB9" s="48">
+        <v>0</v>
+      </c>
+      <c r="CC9" s="48">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:81" s="53" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="53" t="s">
+    <row r="10" spans="1:81" s="49" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="53">
+      <c r="F10" s="49">
         <v>60</v>
       </c>
-      <c r="G10" s="53">
+      <c r="G10" s="49">
         <v>60</v>
       </c>
-      <c r="H10" s="53">
+      <c r="H10" s="49">
         <v>60</v>
       </c>
-      <c r="I10" s="53">
+      <c r="I10" s="49">
         <v>60</v>
       </c>
-      <c r="J10" s="53">
+      <c r="J10" s="49">
         <v>60</v>
       </c>
-      <c r="V10" s="53">
+      <c r="V10" s="49">
         <v>60</v>
       </c>
-      <c r="W10" s="53">
+      <c r="W10" s="49">
         <v>60</v>
       </c>
-      <c r="X10" s="53">
+      <c r="X10" s="49">
         <v>60</v>
       </c>
-      <c r="Y10" s="53">
+      <c r="Y10" s="49">
         <v>60</v>
       </c>
-      <c r="AW10" s="53">
+      <c r="AW10" s="49">
         <v>60</v>
       </c>
-      <c r="AX10" s="53">
+      <c r="AX10" s="49">
         <v>60</v>
       </c>
-      <c r="AY10" s="53">
+      <c r="AY10" s="49">
         <v>60</v>
       </c>
-      <c r="AZ10" s="53">
+      <c r="AZ10" s="49">
         <v>60</v>
       </c>
-      <c r="BA10" s="53">
+      <c r="BA10" s="49">
         <v>60</v>
       </c>
-      <c r="BB10" s="53">
+      <c r="BB10" s="49">
         <v>60</v>
       </c>
-      <c r="BC10" s="53">
+      <c r="BC10" s="49">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="55" t="s">
-[...20 lines deleted...]
-      <c r="BR11" s="53"/>
+      <c r="B11" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="C11" s="52"/>
+      <c r="BA11" s="49"/>
+      <c r="BB11" s="49"/>
+      <c r="BC11" s="49"/>
+      <c r="BD11" s="49"/>
+      <c r="BE11" s="49"/>
+      <c r="BF11" s="49"/>
+      <c r="BG11" s="49"/>
+      <c r="BH11" s="49"/>
+      <c r="BI11" s="49"/>
+      <c r="BJ11" s="49"/>
+      <c r="BK11" s="49"/>
+      <c r="BL11" s="49"/>
+      <c r="BM11" s="49"/>
+      <c r="BN11" s="49"/>
+      <c r="BO11" s="49"/>
+      <c r="BP11" s="49"/>
+      <c r="BQ11" s="49"/>
+      <c r="BR11" s="49"/>
     </row>
     <row r="12" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="55"/>
-      <c r="B12" s="55" t="s">
+      <c r="A12" s="51"/>
+      <c r="B12" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="56"/>
-[...16 lines deleted...]
-      <c r="BQ12" s="57"/>
+      <c r="C12" s="52"/>
+      <c r="BA12" s="53"/>
+      <c r="BB12" s="54"/>
+      <c r="BC12" s="54"/>
+      <c r="BD12" s="54"/>
+      <c r="BE12" s="54"/>
+      <c r="BF12" s="53"/>
+      <c r="BG12" s="53"/>
+      <c r="BH12" s="53"/>
+      <c r="BI12" s="53"/>
+      <c r="BJ12" s="53"/>
+      <c r="BK12" s="53"/>
+      <c r="BL12" s="53"/>
+      <c r="BM12" s="53"/>
+      <c r="BN12" s="53"/>
+      <c r="BO12" s="53"/>
+      <c r="BP12" s="53"/>
+      <c r="BQ12" s="53"/>
     </row>
     <row r="13" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="55"/>
-      <c r="B13" s="55" t="s">
+      <c r="A13" s="51"/>
+      <c r="B13" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="56"/>
-[...16 lines deleted...]
-      <c r="BQ13" s="57"/>
+      <c r="C13" s="52"/>
+      <c r="BA13" s="53"/>
+      <c r="BB13" s="54"/>
+      <c r="BC13" s="54"/>
+      <c r="BD13" s="54"/>
+      <c r="BE13" s="54"/>
+      <c r="BF13" s="53"/>
+      <c r="BG13" s="53"/>
+      <c r="BH13" s="53"/>
+      <c r="BI13" s="53"/>
+      <c r="BJ13" s="53"/>
+      <c r="BK13" s="53"/>
+      <c r="BL13" s="53"/>
+      <c r="BM13" s="53"/>
+      <c r="BN13" s="53"/>
+      <c r="BO13" s="53"/>
+      <c r="BP13" s="53"/>
+      <c r="BQ13" s="53"/>
     </row>
     <row r="14" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="55"/>
-      <c r="B14" s="55" t="s">
+      <c r="A14" s="51"/>
+      <c r="B14" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="56"/>
-[...16 lines deleted...]
-      <c r="BQ14" s="57"/>
+      <c r="C14" s="52"/>
+      <c r="BA14" s="53"/>
+      <c r="BB14" s="54"/>
+      <c r="BC14" s="54"/>
+      <c r="BD14" s="54"/>
+      <c r="BE14" s="54"/>
+      <c r="BF14" s="53"/>
+      <c r="BG14" s="53"/>
+      <c r="BH14" s="53"/>
+      <c r="BI14" s="53"/>
+      <c r="BJ14" s="53"/>
+      <c r="BK14" s="53"/>
+      <c r="BL14" s="53"/>
+      <c r="BM14" s="53"/>
+      <c r="BN14" s="53"/>
+      <c r="BO14" s="53"/>
+      <c r="BP14" s="53"/>
+      <c r="BQ14" s="53"/>
     </row>
     <row r="15" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="55"/>
-      <c r="B15" s="55" t="s">
+      <c r="A15" s="51"/>
+      <c r="B15" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="56"/>
+      <c r="C15" s="52"/>
     </row>
     <row r="16" spans="1:81" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="55"/>
-      <c r="C16" s="56"/>
+      <c r="A16" s="51"/>
+      <c r="C16" s="52"/>
     </row>
   </sheetData>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D30E03-3D39-41F0-A5F0-A5370F23372A}">
   <sheetPr codeName="Sheet23"/>
   <dimension ref="A2:I20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.625" defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.625" style="125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="4.625" style="125"/>
+    <col min="1" max="1" width="40.625" style="121" customWidth="1"/>
+    <col min="2" max="2" width="6.625" style="121" customWidth="1"/>
+    <col min="3" max="4" width="22.25" style="121" customWidth="1"/>
+    <col min="5" max="16384" width="4.625" style="121"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="3"/>
-      <c r="D3" s="9" t="s">
+      <c r="D3" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="95" t="s">
+      <c r="A4" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="94"/>
-      <c r="C4" s="130" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="126" t="s">
         <v>90</v>
       </c>
-      <c r="D4" s="130" t="s">
-        <v>96</v>
+      <c r="D4" s="126" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="130">
-[...2 lines deleted...]
-      <c r="D5" s="130">
+      <c r="C5" s="126">
+        <v>47</v>
+      </c>
+      <c r="D5" s="126">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="130">
-[...2 lines deleted...]
-      <c r="D6" s="130">
+      <c r="C6" s="126">
+        <v>59</v>
+      </c>
+      <c r="D6" s="126">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="130">
-[...2 lines deleted...]
-      <c r="D7" s="130">
+      <c r="C7" s="126">
         <v>44</v>
+      </c>
+      <c r="D7" s="126">
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="130">
-[...2 lines deleted...]
-      <c r="D8" s="130">
+      <c r="C8" s="126">
         <v>54</v>
+      </c>
+      <c r="D8" s="126">
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="130">
-[...2 lines deleted...]
-      <c r="D9" s="130">
+      <c r="C9" s="126">
         <v>55</v>
+      </c>
+      <c r="D9" s="126">
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="16" t="s">
+      <c r="B10" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="130">
-[...2 lines deleted...]
-      <c r="D10" s="130">
+      <c r="C10" s="126">
         <v>31</v>
+      </c>
+      <c r="D10" s="126">
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="16" t="s">
+      <c r="B11" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="130">
-[...2 lines deleted...]
-      <c r="D11" s="130">
+      <c r="C11" s="126">
         <v>32</v>
+      </c>
+      <c r="D11" s="126">
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="19" t="s">
+      <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="130">
-[...2 lines deleted...]
-      <c r="D12" s="130">
+      <c r="C12" s="126">
         <v>36</v>
+      </c>
+      <c r="D12" s="126">
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="B13" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="130">
-[...2 lines deleted...]
-      <c r="D13" s="130">
+      <c r="C13" s="126">
         <v>54</v>
+      </c>
+      <c r="D13" s="126">
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="17" t="s">
+      <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="16" t="s">
+      <c r="B14" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="130">
+      <c r="C14" s="126">
         <v>38</v>
       </c>
-      <c r="D14" s="130">
-        <v>38</v>
+      <c r="D14" s="126">
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="130">
-[...2 lines deleted...]
-      <c r="D15" s="130">
+      <c r="C15" s="126">
         <v>36</v>
+      </c>
+      <c r="D15" s="126">
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="17" t="s">
+      <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B16" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="130">
-[...2 lines deleted...]
-      <c r="D16" s="130">
+      <c r="C16" s="126">
         <v>57</v>
+      </c>
+      <c r="D16" s="126">
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="16" t="s">
+      <c r="B17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="130">
-[...2 lines deleted...]
-      <c r="D17" s="130">
+      <c r="C17" s="126">
         <v>48</v>
+      </c>
+      <c r="D17" s="126">
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:9" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="8"/>
-[...6 lines deleted...]
-      <c r="I18" s="13"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
     </row>
     <row r="19" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="8" t="s">
-[...9 lines deleted...]
-      <c r="I19" s="13"/>
+      <c r="A19" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B20" s="12"/>
-[...6 lines deleted...]
-      <c r="I20" s="13"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
-[...446 lines deleted...]
-  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>図１値</vt:lpstr>
       <vt:lpstr>図２値</vt:lpstr>
       <vt:lpstr>図３値</vt:lpstr>
       <vt:lpstr>図４値</vt:lpstr>
-      <vt:lpstr>図５値</vt:lpstr>
       <vt:lpstr>図１値!Print_Area</vt:lpstr>
       <vt:lpstr>図２値!Print_Area</vt:lpstr>
       <vt:lpstr>図３値!Print_Area</vt:lpstr>
       <vt:lpstr>図４値!Print_Area</vt:lpstr>
-      <vt:lpstr>図５値!Print_Area</vt:lpstr>
       <vt:lpstr>図１値!Print_Titles</vt:lpstr>
       <vt:lpstr>図２値!Print_Titles</vt:lpstr>
       <vt:lpstr>図３値!Print_Titles</vt:lpstr>
       <vt:lpstr>図４値!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>