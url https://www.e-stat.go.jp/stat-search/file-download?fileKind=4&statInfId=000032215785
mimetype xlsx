--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,69 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABCA24A6-A0E2-4492-ADA8-FA81C7EDFF63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="300" windowWidth="20610" windowHeight="9320"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{9F72DB25-42CD-44E5-8EEE-4D5E3824C7F1}"/>
   </bookViews>
   <sheets>
     <sheet name="21-00-01" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'21-00-01'!$1:$8</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="28">
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>仮釈放</t>
   </si>
   <si>
     <t>仮出場</t>
   </si>
   <si>
     <t>少年院仮退院</t>
   </si>
   <si>
     <t>婦人補導院仮退院</t>
   </si>
   <si>
     <t>年次</t>
     <rPh sb="0" eb="2">
       <t>ネンジ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>審　　理　　の　　開　　始　　等</t>
     <rPh sb="0" eb="1">
@@ -187,135 +196,63 @@
   <si>
     <t>１　　仮  釈  放  等  審  理  の  開　始　及  び  終　了 人  員　　　累  年  比  較</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>許　　　　　　　　可</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>許　可　し　な　い　</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>平成</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
-    <t>10</t>
-[...59 lines deleted...]
-    <t>30</t>
+    <t>令和</t>
   </si>
   <si>
     <t>元</t>
-  </si>
-[...7 lines deleted...]
-    <t>令和</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#,###;\(#,###\);&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,###;\(#,###\);&quot;…&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="181" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="182" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1179,428 +1116,398 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="46">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{B26BD1A3-BE7A-4DB6-A511-A4743DD37B3B}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{4DB05C51-295C-4DF2-A698-84E9A8737029}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{386340CF-C053-4056-A39C-7C631F7D80BA}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{356346C1-0C7F-4C74-BEA6-444BF720A237}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{AF03A8C8-0E5A-487B-9C4E-B1A044804B07}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{A05EB7F4-8379-4A4D-AA80-A9EA2AF5D57C}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{B1DED572-4512-4055-B679-437C76EBE13C}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{FB3DF597-5677-49CD-9AB0-5CF21C4EF3AC}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{425DBE97-217D-4205-BD9A-DCF348AFC343}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{025C3712-4E6D-4A1C-97B8-8DF90AB4B8C4}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{5E64D190-6209-45BA-BC45-448A7CD8BA99}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{C58C7707-2DE3-469A-B30B-DCA1E3566D32}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{5675F89C-1030-4D20-98F9-275D611219EC}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{24F64AE1-20DA-4C07-AEC0-3EA46FC24A65}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{521EBD96-A4A3-412E-BF1D-D9231FD4CF81}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{FB50C451-A94D-4637-BC65-168004C773DF}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{B1FE9CC5-D131-4B2C-8DC3-1879676ED7E3}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{05864D15-3967-45F2-8660-B24BE0B9AE0C}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{FC15D913-9360-43B0-877F-94E8F772EA56}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{873AC73D-8C20-447E-848E-62822A3C9C32}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{6B2203A1-4721-45CF-9781-F857986253C4}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{51C5C53E-B688-4C04-91D5-2584BA06BB25}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{9DBF9FB1-5EBF-4ED7-90E9-EE94C2C626AC}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{948F9830-CAE1-47EF-8320-B22EA0B49E3E}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{95671FA4-E7FA-435B-8F7C-FA2F2C2B7841}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{0DEC867A-0C59-41A7-B94A-7D0E913C0FFA}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{A94280FC-7EC3-4C2A-AB75-64C59C11CB3D}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{F9DBAA14-EBA0-4998-9CC2-099297702BBC}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{6165B5A1-9635-4ED8-B531-7A69FE03ADFE}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{E15CE15D-3A77-41B7-A8F7-4586502A827C}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{112791C6-4049-4B43-A67D-3CA070BFABFD}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{C2C7AB9F-10AB-494F-8FF2-9FD937D8EC27}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{B8383334-E891-4BF7-8364-7D3F87E69F1D}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1733,6145 +1640,6406 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C041CD43-A6FC-4C1F-9CDD-5CED5EC7D9E7}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R202"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.44140625" customWidth="1"/>
     <col min="2" max="2" width="8.33203125" customWidth="1"/>
     <col min="3" max="4" width="7.33203125" customWidth="1"/>
     <col min="5" max="5" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="17.6640625" customWidth="1"/>
     <col min="8" max="8" width="17.44140625" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" customWidth="1"/>
     <col min="10" max="10" width="18" customWidth="1"/>
     <col min="11" max="15" width="15.6640625" customWidth="1"/>
     <col min="16" max="16" width="15.44140625" customWidth="1"/>
     <col min="17" max="17" width="16.44140625" customWidth="1"/>
     <col min="18" max="20" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="16.5">
-[...16 lines deleted...]
-      <c r="Q1" s="34"/>
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="16" customHeight="1">
+      <c r="A1" s="29"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
     </row>
     <row r="2" spans="1:17" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="47"/>
-[...16 lines deleted...]
-    <row r="3" spans="1:17" ht="10.5" customHeight="1">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+    </row>
+    <row r="3" spans="1:17" ht="7" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
-      <c r="F3" s="4"/>
-[...3 lines deleted...]
-      <c r="J3" s="4"/>
     </row>
     <row r="4" spans="1:17" ht="2.15" customHeight="1">
-      <c r="A4" s="5"/>
-[...18 lines deleted...]
-      <c r="A5" s="48" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+    </row>
+    <row r="5" spans="1:17" s="19" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="48"/>
-[...3 lines deleted...]
-      <c r="F5" s="52" t="s">
+      <c r="B5" s="38"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="53"/>
-[...4 lines deleted...]
-      <c r="L5" s="38" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="38"/>
-[...3 lines deleted...]
-      <c r="Q5" s="35" t="s">
+      <c r="M5" s="28"/>
+      <c r="N5" s="28"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="25" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F6" s="42" t="s">
+    <row r="6" spans="1:17" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="42" t="s">
+      <c r="G6" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="45" t="s">
+      <c r="H6" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="45" t="s">
+      <c r="I6" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="42" t="s">
+      <c r="J6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="40" t="s">
+      <c r="K6" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="41"/>
-      <c r="M6" s="44" t="s">
+      <c r="L6" s="31"/>
+      <c r="M6" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="N6" s="41"/>
-      <c r="O6" s="42" t="s">
+      <c r="N6" s="31"/>
+      <c r="O6" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="45" t="s">
+      <c r="P6" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="36"/>
-[...12 lines deleted...]
-      <c r="K7" s="27" t="s">
+      <c r="Q6" s="26"/>
+    </row>
+    <row r="7" spans="1:17" s="19" customFormat="1" ht="30" customHeight="1">
+      <c r="A7" s="41"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="10" t="s">
+      <c r="N7" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="O7" s="43"/>
-[...1 lines deleted...]
-      <c r="Q7" s="37"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="27"/>
     </row>
     <row r="8" spans="1:17" ht="5.15" customHeight="1">
-      <c r="E8" s="11"/>
+      <c r="E8" s="9"/>
     </row>
     <row r="9" spans="1:17" ht="10.75" customHeight="1">
-      <c r="B9" s="55" t="s">
-[...8 lines deleted...]
-      <c r="B10" s="30" t="s">
+      <c r="B9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="10"/>
+    </row>
+    <row r="10" spans="1:17" s="11" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A10" s="22"/>
+      <c r="B10" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="31" t="s">
+      <c r="C10" s="14">
+        <v>9</v>
+      </c>
+      <c r="D10" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="14"/>
-      <c r="F10" s="16">
+      <c r="E10" s="9"/>
+      <c r="F10" s="12">
         <v>20377</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="12">
         <v>2288</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="12">
         <v>18064</v>
       </c>
-      <c r="I10" s="16">
-[...2 lines deleted...]
-      <c r="J10" s="16">
+      <c r="I10" s="12">
+        <v>25</v>
+      </c>
+      <c r="J10" s="12">
         <v>17970</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="12">
         <v>17222</v>
       </c>
-      <c r="L10" s="16" t="s">
+      <c r="L10" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="12">
         <v>236</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="12">
         <v>490</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="12">
         <v>22</v>
       </c>
-      <c r="P10" s="16" t="s">
+      <c r="P10" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="12">
         <v>2407</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="10.75" customHeight="1">
-      <c r="A11" s="29"/>
-      <c r="B11" s="30" t="s">
+      <c r="A11" s="22"/>
+      <c r="B11" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="14">
+        <v>10</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="9"/>
+      <c r="F11" s="12">
+        <v>21242</v>
+      </c>
+      <c r="G11" s="12">
+        <v>2407</v>
+      </c>
+      <c r="H11" s="12">
+        <v>18817</v>
+      </c>
+      <c r="I11" s="12">
+        <v>18</v>
+      </c>
+      <c r="J11" s="12">
+        <v>18755</v>
+      </c>
+      <c r="K11" s="12">
+        <v>17973</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="12">
+        <v>241</v>
+      </c>
+      <c r="N11" s="12">
+        <v>525</v>
+      </c>
+      <c r="O11" s="12">
+        <v>16</v>
+      </c>
+      <c r="P11" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A12" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="14">
+        <v>11</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="9"/>
+      <c r="F12" s="12">
+        <v>21965</v>
+      </c>
+      <c r="G12" s="12">
+        <v>2487</v>
+      </c>
+      <c r="H12" s="12">
+        <v>19461</v>
+      </c>
+      <c r="I12" s="12">
+        <v>17</v>
+      </c>
+      <c r="J12" s="12">
+        <v>19360</v>
+      </c>
+      <c r="K12" s="12">
+        <v>18641</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" s="12">
+        <v>246</v>
+      </c>
+      <c r="N12" s="12">
+        <v>447</v>
+      </c>
+      <c r="O12" s="12">
+        <v>24</v>
+      </c>
+      <c r="P12" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A13" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="14">
+        <v>12</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="9"/>
+      <c r="F13" s="12">
+        <v>22740</v>
+      </c>
+      <c r="G13" s="12">
+        <v>2605</v>
+      </c>
+      <c r="H13" s="12">
+        <v>20121</v>
+      </c>
+      <c r="I13" s="12">
+        <v>14</v>
+      </c>
+      <c r="J13" s="12">
+        <v>19968</v>
+      </c>
+      <c r="K13" s="12">
+        <v>19015</v>
+      </c>
+      <c r="L13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="12">
+        <v>325</v>
+      </c>
+      <c r="N13" s="12">
+        <v>613</v>
+      </c>
+      <c r="O13" s="12">
+        <v>15</v>
+      </c>
+      <c r="P13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A14" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="14">
+        <v>13</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="9"/>
+      <c r="F14" s="12">
+        <v>24684</v>
+      </c>
+      <c r="G14" s="12">
+        <v>2772</v>
+      </c>
+      <c r="H14" s="12">
+        <v>21902</v>
+      </c>
+      <c r="I14" s="12">
+        <v>10</v>
+      </c>
+      <c r="J14" s="12">
+        <v>21536</v>
+      </c>
+      <c r="K14" s="12">
+        <v>20525</v>
+      </c>
+      <c r="L14" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" s="12">
+        <v>348</v>
+      </c>
+      <c r="N14" s="12">
+        <v>652</v>
+      </c>
+      <c r="O14" s="12">
+        <v>9</v>
+      </c>
+      <c r="P14" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="10" customHeight="1">
+      <c r="A15" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="12"/>
+    </row>
+    <row r="16" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A16" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="14">
+        <v>14</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="9"/>
+      <c r="F16" s="12">
+        <v>26197</v>
+      </c>
+      <c r="G16" s="12">
+        <v>3148</v>
+      </c>
+      <c r="H16" s="12">
+        <v>23039</v>
+      </c>
+      <c r="I16" s="12">
+        <v>10</v>
+      </c>
+      <c r="J16" s="12">
+        <v>22953</v>
+      </c>
+      <c r="K16" s="12">
+        <v>21739</v>
+      </c>
+      <c r="L16" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" s="12">
+        <v>426</v>
+      </c>
+      <c r="N16" s="12">
+        <v>761</v>
+      </c>
+      <c r="O16" s="12">
+        <v>20</v>
+      </c>
+      <c r="P16" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A17" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="14">
+        <v>15</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="F17" s="12">
+        <v>26377</v>
+      </c>
+      <c r="G17" s="12">
+        <v>3244</v>
+      </c>
+      <c r="H17" s="12">
+        <v>23115</v>
+      </c>
+      <c r="I17" s="12">
+        <v>18</v>
+      </c>
+      <c r="J17" s="12">
+        <v>22864</v>
+      </c>
+      <c r="K17" s="12">
+        <v>21643</v>
+      </c>
+      <c r="L17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" s="12">
+        <v>424</v>
+      </c>
+      <c r="N17" s="12">
+        <v>776</v>
+      </c>
+      <c r="O17" s="12">
+        <v>15</v>
+      </c>
+      <c r="P17" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A18" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="14">
+        <v>16</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="F18" s="12">
+        <v>27653</v>
+      </c>
+      <c r="G18" s="12">
+        <v>3513</v>
+      </c>
+      <c r="H18" s="12">
+        <v>24131</v>
+      </c>
+      <c r="I18" s="12">
+        <v>9</v>
+      </c>
+      <c r="J18" s="12">
+        <v>24047</v>
+      </c>
+      <c r="K18" s="12">
+        <v>22726</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" s="12">
+        <v>465</v>
+      </c>
+      <c r="N18" s="12">
+        <v>840</v>
+      </c>
+      <c r="O18" s="12">
+        <v>14</v>
+      </c>
+      <c r="P18" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A19" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="14">
+        <v>17</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="12">
+        <v>26420</v>
+      </c>
+      <c r="G19" s="12">
+        <v>3606</v>
+      </c>
+      <c r="H19" s="12">
+        <v>22773</v>
+      </c>
+      <c r="I19" s="12">
+        <v>41</v>
+      </c>
+      <c r="J19" s="12">
+        <v>23048</v>
+      </c>
+      <c r="K19" s="12">
+        <v>21423</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" s="12">
+        <v>668</v>
+      </c>
+      <c r="N19" s="12">
+        <v>911</v>
+      </c>
+      <c r="O19" s="12">
+        <v>45</v>
+      </c>
+      <c r="P19" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A20" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="14">
+        <v>18</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="12">
+        <v>26210</v>
+      </c>
+      <c r="G20" s="12">
+        <v>3372</v>
+      </c>
+      <c r="H20" s="12">
+        <v>22837</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1</v>
+      </c>
+      <c r="J20" s="12">
+        <v>22932</v>
+      </c>
+      <c r="K20" s="12">
+        <v>21282</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" s="12">
+        <v>703</v>
+      </c>
+      <c r="N20" s="12">
+        <v>939</v>
+      </c>
+      <c r="O20" s="12">
+        <v>5</v>
+      </c>
+      <c r="P20" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="10" customHeight="1">
+      <c r="A21" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="12"/>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="12"/>
+    </row>
+    <row r="22" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A22" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="14">
+        <v>19</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="12">
+        <v>25736</v>
+      </c>
+      <c r="G22" s="12">
+        <v>3278</v>
+      </c>
+      <c r="H22" s="12">
+        <v>22455</v>
+      </c>
+      <c r="I22" s="12">
+        <v>3</v>
+      </c>
+      <c r="J22" s="12">
+        <v>22239</v>
+      </c>
+      <c r="K22" s="12">
+        <v>20399</v>
+      </c>
+      <c r="L22" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" s="12">
+        <v>824</v>
+      </c>
+      <c r="N22" s="12">
+        <v>1013</v>
+      </c>
+      <c r="O22" s="12">
+        <v>3</v>
+      </c>
+      <c r="P22" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A23" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="14">
+        <v>20</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="12">
+        <v>24835</v>
+      </c>
+      <c r="G23" s="12">
+        <v>3497</v>
+      </c>
+      <c r="H23" s="12">
+        <v>21322</v>
+      </c>
+      <c r="I23" s="12">
+        <v>16</v>
+      </c>
+      <c r="J23" s="12">
+        <v>21988</v>
+      </c>
+      <c r="K23" s="12">
+        <v>18964</v>
+      </c>
+      <c r="L23" s="12">
+        <v>1290</v>
+      </c>
+      <c r="M23" s="12">
+        <v>741</v>
+      </c>
+      <c r="N23" s="12">
+        <v>978</v>
+      </c>
+      <c r="O23" s="12">
+        <v>12</v>
+      </c>
+      <c r="P23" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A24" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="14">
+        <v>21</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="12">
+        <v>23417</v>
+      </c>
+      <c r="G24" s="12">
+        <v>2847</v>
+      </c>
+      <c r="H24" s="12">
+        <v>20556</v>
+      </c>
+      <c r="I24" s="12">
+        <v>14</v>
+      </c>
+      <c r="J24" s="12">
+        <v>20517</v>
+      </c>
+      <c r="K24" s="12">
+        <v>17385</v>
+      </c>
+      <c r="L24" s="12">
+        <v>1558</v>
+      </c>
+      <c r="M24" s="12">
+        <v>683</v>
+      </c>
+      <c r="N24" s="12">
+        <v>876</v>
+      </c>
+      <c r="O24" s="12">
+        <v>14</v>
+      </c>
+      <c r="P24" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A25" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="14">
+        <v>22</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="9"/>
+      <c r="F25" s="12">
+        <v>22997</v>
+      </c>
+      <c r="G25" s="12">
+        <v>2900</v>
+      </c>
+      <c r="H25" s="12">
+        <v>20079</v>
+      </c>
+      <c r="I25" s="12">
+        <v>18</v>
+      </c>
+      <c r="J25" s="12">
+        <v>19989</v>
+      </c>
+      <c r="K25" s="12">
+        <v>17149</v>
+      </c>
+      <c r="L25" s="12">
+        <v>1495</v>
+      </c>
+      <c r="M25" s="12">
+        <v>486</v>
+      </c>
+      <c r="N25" s="12">
+        <v>832</v>
+      </c>
+      <c r="O25" s="12">
+        <v>27</v>
+      </c>
+      <c r="P25" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A26" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="14">
+        <v>23</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="12">
+        <v>22733</v>
+      </c>
+      <c r="G26" s="12">
+        <v>3008</v>
+      </c>
+      <c r="H26" s="12">
+        <v>19703</v>
+      </c>
+      <c r="I26" s="12">
+        <v>22</v>
+      </c>
+      <c r="J26" s="12">
+        <v>19836</v>
+      </c>
+      <c r="K26" s="12">
+        <v>17369</v>
+      </c>
+      <c r="L26" s="12">
+        <v>1310</v>
+      </c>
+      <c r="M26" s="12">
+        <v>315</v>
+      </c>
+      <c r="N26" s="12">
+        <v>824</v>
+      </c>
+      <c r="O26" s="12">
+        <v>18</v>
+      </c>
+      <c r="P26" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="10" customHeight="1">
+      <c r="A27" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B27" s="23"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+    </row>
+    <row r="28" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A28" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="14">
+        <v>24</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="9"/>
+      <c r="F28" s="12">
+        <v>22702</v>
+      </c>
+      <c r="G28" s="12">
+        <v>2897</v>
+      </c>
+      <c r="H28" s="12">
+        <v>19787</v>
+      </c>
+      <c r="I28" s="12">
+        <v>18</v>
+      </c>
+      <c r="J28" s="12">
+        <v>19645</v>
+      </c>
+      <c r="K28" s="12">
+        <v>17255</v>
+      </c>
+      <c r="L28" s="12">
+        <v>1214</v>
+      </c>
+      <c r="M28" s="12">
+        <v>377</v>
+      </c>
+      <c r="N28" s="12">
+        <v>778</v>
+      </c>
+      <c r="O28" s="12">
+        <v>16</v>
+      </c>
+      <c r="P28" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A29" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="14">
+        <v>25</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="9"/>
+      <c r="F29" s="12">
+        <v>22056</v>
+      </c>
+      <c r="G29" s="12">
+        <v>3057</v>
+      </c>
+      <c r="H29" s="12">
+        <v>18981</v>
+      </c>
+      <c r="I29" s="12">
+        <v>18</v>
+      </c>
+      <c r="J29" s="12">
+        <v>19227</v>
+      </c>
+      <c r="K29" s="12">
+        <v>17165</v>
+      </c>
+      <c r="L29" s="12">
+        <v>993</v>
+      </c>
+      <c r="M29" s="12">
+        <v>288</v>
+      </c>
+      <c r="N29" s="12">
+        <v>755</v>
+      </c>
+      <c r="O29" s="12">
+        <v>20</v>
+      </c>
+      <c r="P29" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A30" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="14">
         <v>26</v>
       </c>
-      <c r="C11" s="18" t="s">
+      <c r="D30" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="9"/>
+      <c r="F30" s="12">
+        <v>20935</v>
+      </c>
+      <c r="G30" s="12">
+        <v>2829</v>
+      </c>
+      <c r="H30" s="12">
+        <v>18083</v>
+      </c>
+      <c r="I30" s="12">
+        <v>23</v>
+      </c>
+      <c r="J30" s="12">
+        <v>18157</v>
+      </c>
+      <c r="K30" s="12">
+        <v>16366</v>
+      </c>
+      <c r="L30" s="12">
+        <v>859</v>
+      </c>
+      <c r="M30" s="12">
+        <v>252</v>
+      </c>
+      <c r="N30" s="12">
+        <v>655</v>
+      </c>
+      <c r="O30" s="12">
+        <v>22</v>
+      </c>
+      <c r="P30" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A31" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="14">
         <v>27</v>
       </c>
-      <c r="D11" s="31" t="s">
+      <c r="D31" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="9"/>
+      <c r="F31" s="12">
+        <v>20788</v>
+      </c>
+      <c r="G31" s="12">
+        <v>2778</v>
+      </c>
+      <c r="H31" s="12">
+        <v>17988</v>
+      </c>
+      <c r="I31" s="12">
+        <v>22</v>
+      </c>
+      <c r="J31" s="12">
+        <v>17883</v>
+      </c>
+      <c r="K31" s="12">
+        <v>16019</v>
+      </c>
+      <c r="L31" s="12">
+        <v>813</v>
+      </c>
+      <c r="M31" s="12">
+        <v>359</v>
+      </c>
+      <c r="N31" s="12">
+        <v>663</v>
+      </c>
+      <c r="O31" s="12">
+        <v>24</v>
+      </c>
+      <c r="P31" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A32" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="14">
+        <v>28</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="9"/>
+      <c r="F32" s="12">
+        <v>19997</v>
+      </c>
+      <c r="G32" s="12">
+        <v>2905</v>
+      </c>
+      <c r="H32" s="12">
+        <v>17059</v>
+      </c>
+      <c r="I32" s="12">
+        <v>33</v>
+      </c>
+      <c r="J32" s="12">
+        <v>17278</v>
+      </c>
+      <c r="K32" s="12">
+        <v>15418</v>
+      </c>
+      <c r="L32" s="12">
+        <v>681</v>
+      </c>
+      <c r="M32" s="12">
+        <v>501</v>
+      </c>
+      <c r="N32" s="12">
+        <v>641</v>
+      </c>
+      <c r="O32" s="12">
+        <v>34</v>
+      </c>
+      <c r="P32" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="9.5" customHeight="1">
+      <c r="A33" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B33" s="23"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
+      <c r="N33" s="12"/>
+      <c r="O33" s="12"/>
+      <c r="P33" s="12"/>
+      <c r="Q33" s="12"/>
+    </row>
+    <row r="34" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A34" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="14">
+        <v>29</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="12">
+        <v>19471</v>
+      </c>
+      <c r="G34" s="12">
+        <v>2719</v>
+      </c>
+      <c r="H34" s="12">
+        <v>16709</v>
+      </c>
+      <c r="I34" s="12">
+        <v>43</v>
+      </c>
+      <c r="J34" s="12">
+        <v>16687</v>
+      </c>
+      <c r="K34" s="12">
+        <v>14798</v>
+      </c>
+      <c r="L34" s="12">
+        <v>631</v>
+      </c>
+      <c r="M34" s="12">
+        <v>597</v>
+      </c>
+      <c r="N34" s="12">
+        <v>615</v>
+      </c>
+      <c r="O34" s="12">
+        <v>41</v>
+      </c>
+      <c r="P34" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A35" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="14">
+        <v>30</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" s="9"/>
+      <c r="F35" s="12">
+        <v>18018</v>
+      </c>
+      <c r="G35" s="12">
+        <v>2784</v>
+      </c>
+      <c r="H35" s="12">
+        <v>15198</v>
+      </c>
+      <c r="I35" s="12">
+        <v>36</v>
+      </c>
+      <c r="J35" s="12">
+        <v>15688</v>
+      </c>
+      <c r="K35" s="12">
+        <v>13839</v>
+      </c>
+      <c r="L35" s="12">
+        <v>611</v>
+      </c>
+      <c r="M35" s="12">
+        <v>589</v>
+      </c>
+      <c r="N35" s="12">
+        <v>607</v>
+      </c>
+      <c r="O35" s="12">
+        <v>41</v>
+      </c>
+      <c r="P35" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A36" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B36" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="E11" s="15"/>
-[...9 lines deleted...]
-      <c r="I11" s="16">
+      <c r="C36" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="9"/>
+      <c r="F36" s="12">
+        <v>17462</v>
+      </c>
+      <c r="G36" s="12">
+        <v>2330</v>
+      </c>
+      <c r="H36" s="12">
+        <v>15092</v>
+      </c>
+      <c r="I36" s="12">
+        <v>40</v>
+      </c>
+      <c r="J36" s="12">
+        <v>15035</v>
+      </c>
+      <c r="K36" s="12">
+        <v>13406</v>
+      </c>
+      <c r="L36" s="12">
+        <v>589</v>
+      </c>
+      <c r="M36" s="12">
+        <v>435</v>
+      </c>
+      <c r="N36" s="12">
+        <v>569</v>
+      </c>
+      <c r="O36" s="12">
+        <v>34</v>
+      </c>
+      <c r="P36" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>2427</v>
+      </c>
+      <c r="R36" s="14"/>
+    </row>
+    <row r="37" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A37" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="14">
+        <v>2</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="9"/>
+      <c r="F37" s="12">
+        <v>16188</v>
+      </c>
+      <c r="G37" s="12">
+        <v>2427</v>
+      </c>
+      <c r="H37" s="12">
+        <v>13732</v>
+      </c>
+      <c r="I37" s="12">
+        <v>29</v>
+      </c>
+      <c r="J37" s="12">
+        <v>13884</v>
+      </c>
+      <c r="K37" s="12">
+        <v>12332</v>
+      </c>
+      <c r="L37" s="12">
+        <v>608</v>
+      </c>
+      <c r="M37" s="12">
+        <v>416</v>
+      </c>
+      <c r="N37" s="12">
+        <v>494</v>
+      </c>
+      <c r="O37" s="12">
+        <v>30</v>
+      </c>
+      <c r="P37" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>2304</v>
+      </c>
+      <c r="R37" s="14"/>
+    </row>
+    <row r="38" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A38" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="14">
+        <v>3</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="9"/>
+      <c r="F38" s="12">
+        <v>15911</v>
+      </c>
+      <c r="G38" s="12">
+        <v>2304</v>
+      </c>
+      <c r="H38" s="12">
+        <v>13583</v>
+      </c>
+      <c r="I38" s="12">
+        <v>24</v>
+      </c>
+      <c r="J38" s="12">
+        <v>13597</v>
+      </c>
+      <c r="K38" s="12">
+        <v>12034</v>
+      </c>
+      <c r="L38" s="12">
+        <v>603</v>
+      </c>
+      <c r="M38" s="12">
+        <v>437</v>
+      </c>
+      <c r="N38" s="12">
+        <v>494</v>
+      </c>
+      <c r="O38" s="12">
+        <v>24</v>
+      </c>
+      <c r="P38" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A39" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="12"/>
+      <c r="O39" s="12"/>
+      <c r="P39" s="12"/>
+      <c r="Q39" s="12"/>
+    </row>
+    <row r="40" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A40" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="45"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="12"/>
+      <c r="N40" s="12"/>
+      <c r="O40" s="12"/>
+      <c r="P40" s="12"/>
+      <c r="Q40" s="12"/>
+    </row>
+    <row r="41" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A41" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="14">
+        <v>9</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="9"/>
+      <c r="F41" s="12">
+        <v>15785</v>
+      </c>
+      <c r="G41" s="12">
+        <v>2023</v>
+      </c>
+      <c r="H41" s="12">
+        <v>13745</v>
+      </c>
+      <c r="I41" s="12">
+        <v>17</v>
+      </c>
+      <c r="J41" s="12">
+        <v>13683</v>
+      </c>
+      <c r="K41" s="12">
+        <v>12973</v>
+      </c>
+      <c r="L41" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M41" s="12">
+        <v>234</v>
+      </c>
+      <c r="N41" s="12">
+        <v>459</v>
+      </c>
+      <c r="O41" s="12">
+        <v>17</v>
+      </c>
+      <c r="P41" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A42" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="14">
+        <v>10</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="9"/>
+      <c r="F42" s="12">
+        <v>16029</v>
+      </c>
+      <c r="G42" s="12">
+        <v>2102</v>
+      </c>
+      <c r="H42" s="12">
+        <v>13910</v>
+      </c>
+      <c r="I42" s="12">
+        <v>17</v>
+      </c>
+      <c r="J42" s="12">
+        <v>13871</v>
+      </c>
+      <c r="K42" s="12">
+        <v>13126</v>
+      </c>
+      <c r="L42" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" s="12">
+        <v>241</v>
+      </c>
+      <c r="N42" s="12">
+        <v>490</v>
+      </c>
+      <c r="O42" s="12">
+        <v>14</v>
+      </c>
+      <c r="P42" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A43" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="14">
+        <v>11</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="9"/>
+      <c r="F43" s="12">
+        <v>16351</v>
+      </c>
+      <c r="G43" s="12">
+        <v>2158</v>
+      </c>
+      <c r="H43" s="12">
+        <v>14179</v>
+      </c>
+      <c r="I43" s="12">
+        <v>14</v>
+      </c>
+      <c r="J43" s="12">
+        <v>14100</v>
+      </c>
+      <c r="K43" s="12">
+        <v>13415</v>
+      </c>
+      <c r="L43" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" s="12">
+        <v>246</v>
+      </c>
+      <c r="N43" s="12">
+        <v>421</v>
+      </c>
+      <c r="O43" s="12">
         <v>18</v>
       </c>
-      <c r="J11" s="16">
-[...5 lines deleted...]
-      <c r="L11" s="16" t="s">
+      <c r="P43" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A44" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="14">
+        <v>12</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="12">
+        <v>16886</v>
+      </c>
+      <c r="G44" s="12">
+        <v>2251</v>
+      </c>
+      <c r="H44" s="12">
+        <v>14625</v>
+      </c>
+      <c r="I44" s="12">
+        <v>10</v>
+      </c>
+      <c r="J44" s="12">
+        <v>14506</v>
+      </c>
+      <c r="K44" s="12">
+        <v>13599</v>
+      </c>
+      <c r="L44" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M11" s="16">
-[...5 lines deleted...]
-      <c r="O11" s="16">
+      <c r="M44" s="12">
+        <v>321</v>
+      </c>
+      <c r="N44" s="12">
+        <v>576</v>
+      </c>
+      <c r="O44" s="12">
+        <v>10</v>
+      </c>
+      <c r="P44" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A45" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="14">
+        <v>13</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" s="9"/>
+      <c r="F45" s="12">
+        <v>18415</v>
+      </c>
+      <c r="G45" s="12">
+        <v>2380</v>
+      </c>
+      <c r="H45" s="12">
+        <v>16027</v>
+      </c>
+      <c r="I45" s="12">
+        <v>8</v>
+      </c>
+      <c r="J45" s="12">
+        <v>15690</v>
+      </c>
+      <c r="K45" s="12">
+        <v>14716</v>
+      </c>
+      <c r="L45" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M45" s="12">
+        <v>347</v>
+      </c>
+      <c r="N45" s="12">
+        <v>618</v>
+      </c>
+      <c r="O45" s="12">
+        <v>7</v>
+      </c>
+      <c r="P45" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q45" s="12">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A46" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B46" s="23"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="9"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="12"/>
+      <c r="J46" s="12"/>
+      <c r="K46" s="12"/>
+      <c r="L46" s="12"/>
+      <c r="M46" s="12"/>
+      <c r="N46" s="12"/>
+      <c r="O46" s="12"/>
+      <c r="P46" s="12"/>
+      <c r="Q46" s="12"/>
+    </row>
+    <row r="47" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A47" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" s="14">
+        <v>14</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" s="9"/>
+      <c r="F47" s="12">
+        <v>19907</v>
+      </c>
+      <c r="G47" s="12">
+        <v>2725</v>
+      </c>
+      <c r="H47" s="12">
+        <v>17173</v>
+      </c>
+      <c r="I47" s="12">
+        <v>9</v>
+      </c>
+      <c r="J47" s="12">
+        <v>17056</v>
+      </c>
+      <c r="K47" s="12">
+        <v>15886</v>
+      </c>
+      <c r="L47" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" s="12">
+        <v>425</v>
+      </c>
+      <c r="N47" s="12">
+        <v>724</v>
+      </c>
+      <c r="O47" s="12">
+        <v>19</v>
+      </c>
+      <c r="P47" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q47" s="12">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A48" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" s="14">
+        <v>15</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" s="9"/>
+      <c r="F48" s="12">
+        <v>20321</v>
+      </c>
+      <c r="G48" s="12">
+        <v>2851</v>
+      </c>
+      <c r="H48" s="12">
+        <v>17452</v>
+      </c>
+      <c r="I48" s="12">
+        <v>18</v>
+      </c>
+      <c r="J48" s="12">
+        <v>17195</v>
+      </c>
+      <c r="K48" s="12">
+        <v>16021</v>
+      </c>
+      <c r="L48" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" s="12">
+        <v>424</v>
+      </c>
+      <c r="N48" s="12">
+        <v>731</v>
+      </c>
+      <c r="O48" s="12">
+        <v>15</v>
+      </c>
+      <c r="P48" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q48" s="12">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A49" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="14">
         <v>16</v>
       </c>
-      <c r="P11" s="16" t="s">
+      <c r="D49" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" s="9"/>
+      <c r="F49" s="12">
+        <v>21800</v>
+      </c>
+      <c r="G49" s="12">
+        <v>3126</v>
+      </c>
+      <c r="H49" s="12">
+        <v>18665</v>
+      </c>
+      <c r="I49" s="12">
+        <v>9</v>
+      </c>
+      <c r="J49" s="12">
+        <v>18551</v>
+      </c>
+      <c r="K49" s="12">
+        <v>17260</v>
+      </c>
+      <c r="L49" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" s="12">
+        <v>464</v>
+      </c>
+      <c r="N49" s="12">
+        <v>812</v>
+      </c>
+      <c r="O49" s="12">
+        <v>14</v>
+      </c>
+      <c r="P49" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="12">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A50" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" s="14">
+        <v>17</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" s="9"/>
+      <c r="F50" s="12">
+        <v>21205</v>
+      </c>
+      <c r="G50" s="12">
+        <v>3249</v>
+      </c>
+      <c r="H50" s="12">
+        <v>17916</v>
+      </c>
+      <c r="I50" s="12">
+        <v>40</v>
+      </c>
+      <c r="J50" s="12">
+        <v>18189</v>
+      </c>
+      <c r="K50" s="12">
+        <v>16602</v>
+      </c>
+      <c r="L50" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" s="12">
+        <v>667</v>
+      </c>
+      <c r="N50" s="12">
+        <v>875</v>
+      </c>
+      <c r="O50" s="12">
+        <v>44</v>
+      </c>
+      <c r="P50" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="12">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A51" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="14">
+        <v>18</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" s="9"/>
+      <c r="F51" s="12">
+        <v>21102</v>
+      </c>
+      <c r="G51" s="12">
+        <v>3016</v>
+      </c>
+      <c r="H51" s="12">
+        <v>18085</v>
+      </c>
+      <c r="I51" s="12">
+        <v>1</v>
+      </c>
+      <c r="J51" s="12">
+        <v>18156</v>
+      </c>
+      <c r="K51" s="12">
+        <v>16552</v>
+      </c>
+      <c r="L51" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" s="12">
+        <v>701</v>
+      </c>
+      <c r="N51" s="12">
+        <v>898</v>
+      </c>
+      <c r="O51" s="12">
+        <v>2</v>
+      </c>
+      <c r="P51" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q51" s="12">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A52" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B52" s="23"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="12"/>
+      <c r="H52" s="12"/>
+      <c r="I52" s="12"/>
+      <c r="J52" s="12"/>
+      <c r="K52" s="12"/>
+      <c r="L52" s="12"/>
+      <c r="M52" s="12"/>
+      <c r="N52" s="12"/>
+      <c r="O52" s="12"/>
+      <c r="P52" s="12"/>
+      <c r="Q52" s="12"/>
+    </row>
+    <row r="53" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A53" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C53" s="14">
+        <v>19</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" s="9"/>
+      <c r="F53" s="12">
+        <v>21077</v>
+      </c>
+      <c r="G53" s="12">
+        <v>2946</v>
+      </c>
+      <c r="H53" s="12">
+        <v>18128</v>
+      </c>
+      <c r="I53" s="12">
+        <v>3</v>
+      </c>
+      <c r="J53" s="12">
+        <v>17887</v>
+      </c>
+      <c r="K53" s="12">
+        <v>16092</v>
+      </c>
+      <c r="L53" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" s="12">
+        <v>819</v>
+      </c>
+      <c r="N53" s="12">
+        <v>974</v>
+      </c>
+      <c r="O53" s="12">
+        <v>2</v>
+      </c>
+      <c r="P53" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="12">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A54" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="14">
+        <v>20</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="9"/>
+      <c r="F54" s="12">
+        <v>20607</v>
+      </c>
+      <c r="G54" s="12">
+        <v>3190</v>
+      </c>
+      <c r="H54" s="12">
+        <v>17403</v>
+      </c>
+      <c r="I54" s="12">
+        <v>14</v>
+      </c>
+      <c r="J54" s="12">
+        <v>17987</v>
+      </c>
+      <c r="K54" s="12">
+        <v>15057</v>
+      </c>
+      <c r="L54" s="12">
+        <v>1234</v>
+      </c>
+      <c r="M54" s="12">
+        <v>734</v>
+      </c>
+      <c r="N54" s="12">
+        <v>949</v>
+      </c>
+      <c r="O54" s="12">
+        <v>11</v>
+      </c>
+      <c r="P54" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="12">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A55" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="14">
+        <v>21</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" s="9"/>
+      <c r="F55" s="12">
+        <v>19191</v>
+      </c>
+      <c r="G55" s="12">
+        <v>2620</v>
+      </c>
+      <c r="H55" s="12">
+        <v>16557</v>
+      </c>
+      <c r="I55" s="12">
+        <v>14</v>
+      </c>
+      <c r="J55" s="12">
+        <v>16568</v>
+      </c>
+      <c r="K55" s="12">
+        <v>13521</v>
+      </c>
+      <c r="L55" s="12">
+        <v>1509</v>
+      </c>
+      <c r="M55" s="12">
+        <v>679</v>
+      </c>
+      <c r="N55" s="12">
+        <v>846</v>
+      </c>
+      <c r="O55" s="12">
+        <v>13</v>
+      </c>
+      <c r="P55" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="12">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A56" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="14">
+        <v>22</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="9"/>
+      <c r="F56" s="12">
+        <v>18824</v>
+      </c>
+      <c r="G56" s="12">
+        <v>2623</v>
+      </c>
+      <c r="H56" s="12">
+        <v>16184</v>
+      </c>
+      <c r="I56" s="12">
+        <v>17</v>
+      </c>
+      <c r="J56" s="12">
+        <v>16111</v>
+      </c>
+      <c r="K56" s="12">
+        <v>13335</v>
+      </c>
+      <c r="L56" s="12">
+        <v>1455</v>
+      </c>
+      <c r="M56" s="12">
+        <v>485</v>
+      </c>
+      <c r="N56" s="12">
+        <v>811</v>
+      </c>
+      <c r="O56" s="12">
+        <v>25</v>
+      </c>
+      <c r="P56" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="12">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A57" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="14">
         <v>23</v>
       </c>
-      <c r="Q11" s="16">
-[...5 lines deleted...]
-      <c r="B12" s="30" t="s">
+      <c r="D57" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="9"/>
+      <c r="F57" s="12">
+        <v>18828</v>
+      </c>
+      <c r="G57" s="12">
+        <v>2713</v>
+      </c>
+      <c r="H57" s="12">
+        <v>16094</v>
+      </c>
+      <c r="I57" s="12">
+        <v>21</v>
+      </c>
+      <c r="J57" s="12">
+        <v>16188</v>
+      </c>
+      <c r="K57" s="12">
+        <v>13766</v>
+      </c>
+      <c r="L57" s="12">
+        <v>1290</v>
+      </c>
+      <c r="M57" s="12">
+        <v>312</v>
+      </c>
+      <c r="N57" s="12">
+        <v>803</v>
+      </c>
+      <c r="O57" s="12">
+        <v>17</v>
+      </c>
+      <c r="P57" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="12">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A58" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B58" s="23"/>
+      <c r="C58" s="14"/>
+      <c r="D58" s="14"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+      <c r="M58" s="12"/>
+      <c r="N58" s="12"/>
+      <c r="O58" s="12"/>
+      <c r="P58" s="12"/>
+      <c r="Q58" s="12"/>
+    </row>
+    <row r="59" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A59" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="14">
+        <v>24</v>
+      </c>
+      <c r="D59" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" s="9"/>
+      <c r="F59" s="12">
+        <v>18968</v>
+      </c>
+      <c r="G59" s="12">
+        <v>2640</v>
+      </c>
+      <c r="H59" s="12">
+        <v>16310</v>
+      </c>
+      <c r="I59" s="12">
+        <v>18</v>
+      </c>
+      <c r="J59" s="12">
+        <v>16228</v>
+      </c>
+      <c r="K59" s="12">
+        <v>13875</v>
+      </c>
+      <c r="L59" s="12">
+        <v>1195</v>
+      </c>
+      <c r="M59" s="12">
+        <v>377</v>
+      </c>
+      <c r="N59" s="12">
+        <v>760</v>
+      </c>
+      <c r="O59" s="12">
+        <v>16</v>
+      </c>
+      <c r="P59" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q59" s="12">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A60" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C60" s="14">
+        <v>25</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" s="9"/>
+      <c r="F60" s="12">
+        <v>18352</v>
+      </c>
+      <c r="G60" s="12">
+        <v>2740</v>
+      </c>
+      <c r="H60" s="12">
+        <v>15594</v>
+      </c>
+      <c r="I60" s="12">
+        <v>18</v>
+      </c>
+      <c r="J60" s="12">
+        <v>15776</v>
+      </c>
+      <c r="K60" s="12">
+        <v>13750</v>
+      </c>
+      <c r="L60" s="12">
+        <v>981</v>
+      </c>
+      <c r="M60" s="12">
+        <v>284</v>
+      </c>
+      <c r="N60" s="12">
+        <v>736</v>
+      </c>
+      <c r="O60" s="12">
+        <v>20</v>
+      </c>
+      <c r="P60" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q60" s="12">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A61" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="14">
         <v>26</v>
       </c>
-      <c r="C12" s="18" t="s">
+      <c r="D61" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" s="9"/>
+      <c r="F61" s="12">
+        <v>17564</v>
+      </c>
+      <c r="G61" s="12">
+        <v>2576</v>
+      </c>
+      <c r="H61" s="12">
+        <v>14967</v>
+      </c>
+      <c r="I61" s="12">
+        <v>21</v>
+      </c>
+      <c r="J61" s="12">
+        <v>15035</v>
+      </c>
+      <c r="K61" s="12">
+        <v>13269</v>
+      </c>
+      <c r="L61" s="12">
+        <v>850</v>
+      </c>
+      <c r="M61" s="12">
+        <v>252</v>
+      </c>
+      <c r="N61" s="12">
+        <v>639</v>
+      </c>
+      <c r="O61" s="12">
+        <v>22</v>
+      </c>
+      <c r="P61" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q61" s="12">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A62" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="14">
+        <v>27</v>
+      </c>
+      <c r="D62" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E62" s="9"/>
+      <c r="F62" s="12">
+        <v>17668</v>
+      </c>
+      <c r="G62" s="12">
+        <v>2529</v>
+      </c>
+      <c r="H62" s="12">
+        <v>15118</v>
+      </c>
+      <c r="I62" s="12">
+        <v>21</v>
+      </c>
+      <c r="J62" s="12">
+        <v>14975</v>
+      </c>
+      <c r="K62" s="12">
+        <v>13139</v>
+      </c>
+      <c r="L62" s="12">
+        <v>806</v>
+      </c>
+      <c r="M62" s="12">
+        <v>359</v>
+      </c>
+      <c r="N62" s="12">
+        <v>643</v>
+      </c>
+      <c r="O62" s="12">
+        <v>23</v>
+      </c>
+      <c r="P62" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="12">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A63" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" s="14">
         <v>28</v>
       </c>
-      <c r="D12" s="31" t="s">
+      <c r="D63" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" s="9"/>
+      <c r="F63" s="12">
+        <v>17073</v>
+      </c>
+      <c r="G63" s="12">
+        <v>2693</v>
+      </c>
+      <c r="H63" s="12">
+        <v>14351</v>
+      </c>
+      <c r="I63" s="12">
+        <v>29</v>
+      </c>
+      <c r="J63" s="12">
+        <v>14557</v>
+      </c>
+      <c r="K63" s="12">
+        <v>12726</v>
+      </c>
+      <c r="L63" s="12">
+        <v>671</v>
+      </c>
+      <c r="M63" s="12">
+        <v>496</v>
+      </c>
+      <c r="N63" s="12">
+        <v>631</v>
+      </c>
+      <c r="O63" s="12">
+        <v>30</v>
+      </c>
+      <c r="P63" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q63" s="12">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A64" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B64" s="23"/>
+      <c r="C64" s="14"/>
+      <c r="D64" s="14"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="12"/>
+      <c r="G64" s="12"/>
+      <c r="H64" s="12"/>
+      <c r="I64" s="12"/>
+      <c r="J64" s="12"/>
+      <c r="K64" s="12"/>
+      <c r="L64" s="12"/>
+      <c r="M64" s="12"/>
+      <c r="N64" s="12"/>
+      <c r="O64" s="12"/>
+      <c r="P64" s="12"/>
+      <c r="Q64" s="12"/>
+    </row>
+    <row r="65" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A65" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C65" s="14">
+        <v>29</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" s="9"/>
+      <c r="F65" s="12">
+        <v>16846</v>
+      </c>
+      <c r="G65" s="12">
+        <v>2516</v>
+      </c>
+      <c r="H65" s="12">
+        <v>14289</v>
+      </c>
+      <c r="I65" s="12">
+        <v>41</v>
+      </c>
+      <c r="J65" s="12">
+        <v>14251</v>
+      </c>
+      <c r="K65" s="12">
+        <v>12389</v>
+      </c>
+      <c r="L65" s="12">
+        <v>617</v>
+      </c>
+      <c r="M65" s="12">
+        <v>596</v>
+      </c>
+      <c r="N65" s="12">
+        <v>606</v>
+      </c>
+      <c r="O65" s="12">
+        <v>38</v>
+      </c>
+      <c r="P65" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q65" s="12">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A66" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="14">
+        <v>30</v>
+      </c>
+      <c r="D66" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" s="9"/>
+      <c r="F66" s="12">
+        <v>15679</v>
+      </c>
+      <c r="G66" s="12">
+        <v>2595</v>
+      </c>
+      <c r="H66" s="12">
+        <v>13053</v>
+      </c>
+      <c r="I66" s="12">
+        <v>31</v>
+      </c>
+      <c r="J66" s="12">
+        <v>13498</v>
+      </c>
+      <c r="K66" s="12">
+        <v>11680</v>
+      </c>
+      <c r="L66" s="12">
+        <v>593</v>
+      </c>
+      <c r="M66" s="12">
+        <v>587</v>
+      </c>
+      <c r="N66" s="12">
+        <v>602</v>
+      </c>
+      <c r="O66" s="12">
+        <v>35</v>
+      </c>
+      <c r="P66" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q66" s="12">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A67" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B67" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="15"/>
-[...9 lines deleted...]
-      <c r="I12" s="16">
+      <c r="C67" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67" s="9"/>
+      <c r="F67" s="12">
+        <v>15291</v>
+      </c>
+      <c r="G67" s="12">
+        <v>2181</v>
+      </c>
+      <c r="H67" s="12">
+        <v>13086</v>
+      </c>
+      <c r="I67" s="12">
+        <v>24</v>
+      </c>
+      <c r="J67" s="12">
+        <v>12993</v>
+      </c>
+      <c r="K67" s="12">
+        <v>11392</v>
+      </c>
+      <c r="L67" s="12">
+        <v>584</v>
+      </c>
+      <c r="M67" s="12">
+        <v>429</v>
+      </c>
+      <c r="N67" s="12">
+        <v>558</v>
+      </c>
+      <c r="O67" s="12">
+        <v>29</v>
+      </c>
+      <c r="P67" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q67" s="12">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A68" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C68" s="14">
+        <v>2</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E68" s="9"/>
+      <c r="F68" s="12">
+        <v>14321</v>
+      </c>
+      <c r="G68" s="12">
+        <v>2298</v>
+      </c>
+      <c r="H68" s="12">
+        <v>11995</v>
+      </c>
+      <c r="I68" s="12">
+        <v>28</v>
+      </c>
+      <c r="J68" s="12">
+        <v>12165</v>
+      </c>
+      <c r="K68" s="12">
+        <v>10644</v>
+      </c>
+      <c r="L68" s="12">
+        <v>585</v>
+      </c>
+      <c r="M68" s="12">
+        <v>416</v>
+      </c>
+      <c r="N68" s="12">
+        <v>486</v>
+      </c>
+      <c r="O68" s="12">
+        <v>30</v>
+      </c>
+      <c r="P68" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q68" s="12">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A69" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C69" s="14">
+        <v>3</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" s="9"/>
+      <c r="F69" s="12">
+        <v>14269</v>
+      </c>
+      <c r="G69" s="12">
+        <v>2156</v>
+      </c>
+      <c r="H69" s="12">
+        <v>12091</v>
+      </c>
+      <c r="I69" s="12">
+        <v>22</v>
+      </c>
+      <c r="J69" s="12">
+        <v>12061</v>
+      </c>
+      <c r="K69" s="12">
+        <v>10520</v>
+      </c>
+      <c r="L69" s="12">
+        <v>593</v>
+      </c>
+      <c r="M69" s="12">
+        <v>436</v>
+      </c>
+      <c r="N69" s="12">
+        <v>485</v>
+      </c>
+      <c r="O69" s="12">
+        <v>22</v>
+      </c>
+      <c r="P69" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q69" s="12">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" ht="7.5" customHeight="1">
+      <c r="A70" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B70" s="23"/>
+      <c r="C70" s="14"/>
+      <c r="D70" s="14"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="12"/>
+      <c r="G70" s="12"/>
+      <c r="H70" s="12"/>
+      <c r="I70" s="12"/>
+      <c r="J70" s="12"/>
+      <c r="K70" s="12"/>
+      <c r="L70" s="12"/>
+      <c r="M70" s="12"/>
+      <c r="N70" s="12"/>
+      <c r="O70" s="12"/>
+      <c r="P70" s="12"/>
+      <c r="Q70" s="12"/>
+    </row>
+    <row r="71" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A71" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="C71" s="45"/>
+      <c r="D71" s="45"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="12"/>
+      <c r="G71" s="12"/>
+      <c r="H71" s="12"/>
+      <c r="I71" s="12"/>
+      <c r="J71" s="12"/>
+      <c r="K71" s="12"/>
+      <c r="L71" s="13"/>
+      <c r="M71" s="12"/>
+      <c r="N71" s="12"/>
+      <c r="O71" s="12"/>
+      <c r="P71" s="12"/>
+      <c r="Q71" s="12"/>
+    </row>
+    <row r="72" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A72" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" s="14">
+        <v>9</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="9"/>
+      <c r="F72" s="12">
+        <v>0</v>
+      </c>
+      <c r="G72" s="12">
+        <v>0</v>
+      </c>
+      <c r="H72" s="12">
+        <v>0</v>
+      </c>
+      <c r="I72" s="12">
+        <v>0</v>
+      </c>
+      <c r="J72" s="12">
+        <v>0</v>
+      </c>
+      <c r="K72" s="12">
+        <v>0</v>
+      </c>
+      <c r="L72" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M72" s="12">
+        <v>0</v>
+      </c>
+      <c r="N72" s="12">
+        <v>0</v>
+      </c>
+      <c r="O72" s="12">
+        <v>0</v>
+      </c>
+      <c r="P72" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A73" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C73" s="14">
+        <v>10</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E73" s="9"/>
+      <c r="F73" s="12">
+        <v>0</v>
+      </c>
+      <c r="G73" s="12">
+        <v>0</v>
+      </c>
+      <c r="H73" s="12">
+        <v>0</v>
+      </c>
+      <c r="I73" s="12">
+        <v>0</v>
+      </c>
+      <c r="J73" s="12">
+        <v>0</v>
+      </c>
+      <c r="K73" s="12">
+        <v>0</v>
+      </c>
+      <c r="L73" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" s="12">
+        <v>0</v>
+      </c>
+      <c r="N73" s="12">
+        <v>0</v>
+      </c>
+      <c r="O73" s="12">
+        <v>0</v>
+      </c>
+      <c r="P73" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A74" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="14">
+        <v>11</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E74" s="9"/>
+      <c r="F74" s="12">
+        <v>0</v>
+      </c>
+      <c r="G74" s="12">
+        <v>0</v>
+      </c>
+      <c r="H74" s="12">
+        <v>0</v>
+      </c>
+      <c r="I74" s="12">
+        <v>0</v>
+      </c>
+      <c r="J74" s="12">
+        <v>0</v>
+      </c>
+      <c r="K74" s="12">
+        <v>0</v>
+      </c>
+      <c r="L74" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M74" s="12">
+        <v>0</v>
+      </c>
+      <c r="N74" s="12">
+        <v>0</v>
+      </c>
+      <c r="O74" s="12">
+        <v>0</v>
+      </c>
+      <c r="P74" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A75" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C75" s="14">
+        <v>12</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E75" s="9"/>
+      <c r="F75" s="12">
+        <v>1</v>
+      </c>
+      <c r="G75" s="12">
+        <v>0</v>
+      </c>
+      <c r="H75" s="12">
+        <v>1</v>
+      </c>
+      <c r="I75" s="12">
+        <v>0</v>
+      </c>
+      <c r="J75" s="12">
+        <v>1</v>
+      </c>
+      <c r="K75" s="12">
+        <v>1</v>
+      </c>
+      <c r="L75" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M75" s="12">
+        <v>0</v>
+      </c>
+      <c r="N75" s="12">
+        <v>0</v>
+      </c>
+      <c r="O75" s="12">
+        <v>0</v>
+      </c>
+      <c r="P75" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A76" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="14">
+        <v>13</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E76" s="9"/>
+      <c r="F76" s="12">
+        <v>0</v>
+      </c>
+      <c r="G76" s="12">
+        <v>0</v>
+      </c>
+      <c r="H76" s="12">
+        <v>0</v>
+      </c>
+      <c r="I76" s="12">
+        <v>0</v>
+      </c>
+      <c r="J76" s="12">
+        <v>0</v>
+      </c>
+      <c r="K76" s="12">
+        <v>0</v>
+      </c>
+      <c r="L76" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" s="12">
+        <v>0</v>
+      </c>
+      <c r="N76" s="12">
+        <v>0</v>
+      </c>
+      <c r="O76" s="12">
+        <v>0</v>
+      </c>
+      <c r="P76" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="10" customHeight="1">
+      <c r="A77" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B77" s="23"/>
+      <c r="C77" s="14"/>
+      <c r="D77" s="14"/>
+      <c r="E77" s="9"/>
+      <c r="F77" s="12"/>
+      <c r="G77" s="12"/>
+      <c r="H77" s="12"/>
+      <c r="I77" s="12"/>
+      <c r="J77" s="12"/>
+      <c r="K77" s="12"/>
+      <c r="L77" s="12"/>
+      <c r="M77" s="12"/>
+      <c r="N77" s="12"/>
+      <c r="O77" s="12"/>
+      <c r="P77" s="12"/>
+      <c r="Q77" s="12"/>
+    </row>
+    <row r="78" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A78" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78" s="14">
+        <v>14</v>
+      </c>
+      <c r="D78" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E78" s="9"/>
+      <c r="F78" s="12">
+        <v>1</v>
+      </c>
+      <c r="G78" s="12">
+        <v>0</v>
+      </c>
+      <c r="H78" s="12">
+        <v>1</v>
+      </c>
+      <c r="I78" s="12">
+        <v>0</v>
+      </c>
+      <c r="J78" s="12">
+        <v>1</v>
+      </c>
+      <c r="K78" s="12">
+        <v>1</v>
+      </c>
+      <c r="L78" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M78" s="12">
+        <v>0</v>
+      </c>
+      <c r="N78" s="12">
+        <v>0</v>
+      </c>
+      <c r="O78" s="12">
+        <v>0</v>
+      </c>
+      <c r="P78" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A79" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="14">
+        <v>15</v>
+      </c>
+      <c r="D79" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E79" s="9"/>
+      <c r="F79" s="12">
+        <v>0</v>
+      </c>
+      <c r="G79" s="12">
+        <v>0</v>
+      </c>
+      <c r="H79" s="12">
+        <v>0</v>
+      </c>
+      <c r="I79" s="12">
+        <v>0</v>
+      </c>
+      <c r="J79" s="12">
+        <v>0</v>
+      </c>
+      <c r="K79" s="12">
+        <v>0</v>
+      </c>
+      <c r="L79" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M79" s="12">
+        <v>0</v>
+      </c>
+      <c r="N79" s="12">
+        <v>0</v>
+      </c>
+      <c r="O79" s="12">
+        <v>0</v>
+      </c>
+      <c r="P79" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A80" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" s="14">
+        <v>16</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E80" s="9"/>
+      <c r="F80" s="12">
+        <v>0</v>
+      </c>
+      <c r="G80" s="12">
+        <v>0</v>
+      </c>
+      <c r="H80" s="12">
+        <v>0</v>
+      </c>
+      <c r="I80" s="12">
+        <v>0</v>
+      </c>
+      <c r="J80" s="12">
+        <v>0</v>
+      </c>
+      <c r="K80" s="12">
+        <v>0</v>
+      </c>
+      <c r="L80" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M80" s="12">
+        <v>0</v>
+      </c>
+      <c r="N80" s="12">
+        <v>0</v>
+      </c>
+      <c r="O80" s="12">
+        <v>0</v>
+      </c>
+      <c r="P80" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A81" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="14">
         <v>17</v>
       </c>
-      <c r="J12" s="16">
-[...5 lines deleted...]
-      <c r="L12" s="16" t="s">
+      <c r="D81" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E81" s="9"/>
+      <c r="F81" s="12">
+        <v>0</v>
+      </c>
+      <c r="G81" s="12">
+        <v>0</v>
+      </c>
+      <c r="H81" s="12">
+        <v>0</v>
+      </c>
+      <c r="I81" s="12">
+        <v>0</v>
+      </c>
+      <c r="J81" s="12">
+        <v>0</v>
+      </c>
+      <c r="K81" s="12">
+        <v>0</v>
+      </c>
+      <c r="L81" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M12" s="16">
-[...5 lines deleted...]
-      <c r="O12" s="16">
+      <c r="M81" s="12">
+        <v>0</v>
+      </c>
+      <c r="N81" s="12">
+        <v>0</v>
+      </c>
+      <c r="O81" s="12">
+        <v>0</v>
+      </c>
+      <c r="P81" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A82" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" s="14">
+        <v>18</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E82" s="9"/>
+      <c r="F82" s="12">
+        <v>0</v>
+      </c>
+      <c r="G82" s="12">
+        <v>0</v>
+      </c>
+      <c r="H82" s="12">
+        <v>0</v>
+      </c>
+      <c r="I82" s="12">
+        <v>0</v>
+      </c>
+      <c r="J82" s="12">
+        <v>0</v>
+      </c>
+      <c r="K82" s="12">
+        <v>0</v>
+      </c>
+      <c r="L82" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M82" s="12">
+        <v>0</v>
+      </c>
+      <c r="N82" s="12">
+        <v>0</v>
+      </c>
+      <c r="O82" s="12">
+        <v>0</v>
+      </c>
+      <c r="P82" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="10" customHeight="1">
+      <c r="A83" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B83" s="23"/>
+      <c r="C83" s="14"/>
+      <c r="D83" s="14"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="12"/>
+      <c r="G83" s="12"/>
+      <c r="H83" s="12"/>
+      <c r="I83" s="12"/>
+      <c r="J83" s="12"/>
+      <c r="K83" s="12"/>
+      <c r="L83" s="12"/>
+      <c r="M83" s="12"/>
+      <c r="N83" s="12"/>
+      <c r="O83" s="12"/>
+      <c r="P83" s="12"/>
+      <c r="Q83" s="12"/>
+    </row>
+    <row r="84" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A84" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C84" s="14">
+        <v>19</v>
+      </c>
+      <c r="D84" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84" s="9"/>
+      <c r="F84" s="12">
+        <v>0</v>
+      </c>
+      <c r="G84" s="12">
+        <v>0</v>
+      </c>
+      <c r="H84" s="12">
+        <v>0</v>
+      </c>
+      <c r="I84" s="12">
+        <v>0</v>
+      </c>
+      <c r="J84" s="12">
+        <v>0</v>
+      </c>
+      <c r="K84" s="12">
+        <v>0</v>
+      </c>
+      <c r="L84" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M84" s="12">
+        <v>0</v>
+      </c>
+      <c r="N84" s="12">
+        <v>0</v>
+      </c>
+      <c r="O84" s="12">
+        <v>0</v>
+      </c>
+      <c r="P84" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A85" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" s="14">
+        <v>20</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E85" s="9"/>
+      <c r="F85" s="12">
+        <v>0</v>
+      </c>
+      <c r="G85" s="12">
+        <v>0</v>
+      </c>
+      <c r="H85" s="12">
+        <v>0</v>
+      </c>
+      <c r="I85" s="12">
+        <v>0</v>
+      </c>
+      <c r="J85" s="12">
+        <v>0</v>
+      </c>
+      <c r="K85" s="12">
+        <v>0</v>
+      </c>
+      <c r="L85" s="12">
+        <v>0</v>
+      </c>
+      <c r="M85" s="12">
+        <v>0</v>
+      </c>
+      <c r="N85" s="12">
+        <v>0</v>
+      </c>
+      <c r="O85" s="12">
+        <v>0</v>
+      </c>
+      <c r="P85" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A86" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="14">
+        <v>21</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E86" s="9"/>
+      <c r="F86" s="12">
+        <v>0</v>
+      </c>
+      <c r="G86" s="12">
+        <v>0</v>
+      </c>
+      <c r="H86" s="12">
+        <v>0</v>
+      </c>
+      <c r="I86" s="12">
+        <v>0</v>
+      </c>
+      <c r="J86" s="12">
+        <v>0</v>
+      </c>
+      <c r="K86" s="12">
+        <v>0</v>
+      </c>
+      <c r="L86" s="12">
+        <v>0</v>
+      </c>
+      <c r="M86" s="12">
+        <v>0</v>
+      </c>
+      <c r="N86" s="12">
+        <v>0</v>
+      </c>
+      <c r="O86" s="12">
+        <v>0</v>
+      </c>
+      <c r="P86" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A87" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C87" s="14">
+        <v>22</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="9"/>
+      <c r="F87" s="12">
+        <v>0</v>
+      </c>
+      <c r="G87" s="12">
+        <v>0</v>
+      </c>
+      <c r="H87" s="12">
+        <v>0</v>
+      </c>
+      <c r="I87" s="12">
+        <v>0</v>
+      </c>
+      <c r="J87" s="12">
+        <v>0</v>
+      </c>
+      <c r="K87" s="12">
+        <v>0</v>
+      </c>
+      <c r="L87" s="12">
+        <v>0</v>
+      </c>
+      <c r="M87" s="12">
+        <v>0</v>
+      </c>
+      <c r="N87" s="12">
+        <v>0</v>
+      </c>
+      <c r="O87" s="12">
+        <v>0</v>
+      </c>
+      <c r="P87" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A88" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="14">
+        <v>23</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" s="9"/>
+      <c r="F88" s="12">
+        <v>0</v>
+      </c>
+      <c r="G88" s="12">
+        <v>0</v>
+      </c>
+      <c r="H88" s="12">
+        <v>0</v>
+      </c>
+      <c r="I88" s="12">
+        <v>0</v>
+      </c>
+      <c r="J88" s="12">
+        <v>0</v>
+      </c>
+      <c r="K88" s="12">
+        <v>0</v>
+      </c>
+      <c r="L88" s="12">
+        <v>0</v>
+      </c>
+      <c r="M88" s="12">
+        <v>0</v>
+      </c>
+      <c r="N88" s="12">
+        <v>0</v>
+      </c>
+      <c r="O88" s="12">
+        <v>0</v>
+      </c>
+      <c r="P88" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="10" customHeight="1">
+      <c r="A89" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B89" s="23"/>
+      <c r="C89" s="14"/>
+      <c r="D89" s="14"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="12"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="12"/>
+      <c r="I89" s="12"/>
+      <c r="J89" s="12"/>
+      <c r="K89" s="12"/>
+      <c r="L89" s="12"/>
+      <c r="M89" s="12"/>
+      <c r="N89" s="12"/>
+      <c r="O89" s="12"/>
+      <c r="P89" s="12"/>
+      <c r="Q89" s="12"/>
+    </row>
+    <row r="90" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A90" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C90" s="14">
         <v>24</v>
       </c>
-      <c r="P12" s="16">
+      <c r="D90" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" s="9"/>
+      <c r="F90" s="12">
+        <v>0</v>
+      </c>
+      <c r="G90" s="12">
+        <v>0</v>
+      </c>
+      <c r="H90" s="12">
+        <v>0</v>
+      </c>
+      <c r="I90" s="12">
+        <v>0</v>
+      </c>
+      <c r="J90" s="12">
+        <v>0</v>
+      </c>
+      <c r="K90" s="12">
+        <v>0</v>
+      </c>
+      <c r="L90" s="12">
+        <v>0</v>
+      </c>
+      <c r="M90" s="12">
+        <v>0</v>
+      </c>
+      <c r="N90" s="12">
+        <v>0</v>
+      </c>
+      <c r="O90" s="12">
+        <v>0</v>
+      </c>
+      <c r="P90" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A91" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="14">
+        <v>25</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" s="9"/>
+      <c r="F91" s="12">
+        <v>0</v>
+      </c>
+      <c r="G91" s="12">
+        <v>0</v>
+      </c>
+      <c r="H91" s="12">
+        <v>0</v>
+      </c>
+      <c r="I91" s="12">
+        <v>0</v>
+      </c>
+      <c r="J91" s="12">
+        <v>0</v>
+      </c>
+      <c r="K91" s="12">
+        <v>0</v>
+      </c>
+      <c r="L91" s="12">
+        <v>0</v>
+      </c>
+      <c r="M91" s="12">
+        <v>0</v>
+      </c>
+      <c r="N91" s="12">
+        <v>0</v>
+      </c>
+      <c r="O91" s="12">
+        <v>0</v>
+      </c>
+      <c r="P91" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A92" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C92" s="14">
+        <v>26</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E92" s="9"/>
+      <c r="F92" s="12">
+        <v>0</v>
+      </c>
+      <c r="G92" s="12">
+        <v>0</v>
+      </c>
+      <c r="H92" s="12">
+        <v>0</v>
+      </c>
+      <c r="I92" s="12">
+        <v>0</v>
+      </c>
+      <c r="J92" s="12">
+        <v>0</v>
+      </c>
+      <c r="K92" s="12">
+        <v>0</v>
+      </c>
+      <c r="L92" s="12">
+        <v>0</v>
+      </c>
+      <c r="M92" s="12">
+        <v>0</v>
+      </c>
+      <c r="N92" s="12">
+        <v>0</v>
+      </c>
+      <c r="O92" s="12">
+        <v>0</v>
+      </c>
+      <c r="P92" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A93" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" s="14">
+        <v>27</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E93" s="9"/>
+      <c r="F93" s="12">
+        <v>0</v>
+      </c>
+      <c r="G93" s="12">
+        <v>0</v>
+      </c>
+      <c r="H93" s="12">
+        <v>0</v>
+      </c>
+      <c r="I93" s="12">
+        <v>0</v>
+      </c>
+      <c r="J93" s="12">
+        <v>0</v>
+      </c>
+      <c r="K93" s="12">
+        <v>0</v>
+      </c>
+      <c r="L93" s="12">
+        <v>0</v>
+      </c>
+      <c r="M93" s="12">
+        <v>0</v>
+      </c>
+      <c r="N93" s="12">
+        <v>0</v>
+      </c>
+      <c r="O93" s="12">
+        <v>0</v>
+      </c>
+      <c r="P93" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A94" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C94" s="14">
+        <v>28</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E94" s="9"/>
+      <c r="F94" s="12">
+        <v>0</v>
+      </c>
+      <c r="G94" s="12">
+        <v>0</v>
+      </c>
+      <c r="H94" s="12">
+        <v>0</v>
+      </c>
+      <c r="I94" s="12">
+        <v>0</v>
+      </c>
+      <c r="J94" s="12">
+        <v>0</v>
+      </c>
+      <c r="K94" s="12">
+        <v>0</v>
+      </c>
+      <c r="L94" s="12">
+        <v>0</v>
+      </c>
+      <c r="M94" s="12">
+        <v>0</v>
+      </c>
+      <c r="N94" s="12">
+        <v>0</v>
+      </c>
+      <c r="O94" s="12">
+        <v>0</v>
+      </c>
+      <c r="P94" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="10" customHeight="1">
+      <c r="A95" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B95" s="23"/>
+      <c r="C95" s="14"/>
+      <c r="D95" s="14"/>
+      <c r="E95" s="9"/>
+      <c r="F95" s="12"/>
+      <c r="G95" s="12"/>
+      <c r="H95" s="12"/>
+      <c r="I95" s="12"/>
+      <c r="J95" s="12"/>
+      <c r="K95" s="12"/>
+      <c r="L95" s="12"/>
+      <c r="M95" s="12"/>
+      <c r="N95" s="12"/>
+      <c r="O95" s="12"/>
+      <c r="P95" s="12"/>
+      <c r="Q95" s="12"/>
+    </row>
+    <row r="96" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A96" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="14">
+        <v>29</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E96" s="9"/>
+      <c r="F96" s="12">
+        <v>0</v>
+      </c>
+      <c r="G96" s="12">
+        <v>0</v>
+      </c>
+      <c r="H96" s="12">
+        <v>0</v>
+      </c>
+      <c r="I96" s="12">
+        <v>0</v>
+      </c>
+      <c r="J96" s="12">
+        <v>0</v>
+      </c>
+      <c r="K96" s="12">
+        <v>0</v>
+      </c>
+      <c r="L96" s="12">
+        <v>0</v>
+      </c>
+      <c r="M96" s="12">
+        <v>0</v>
+      </c>
+      <c r="N96" s="12">
+        <v>0</v>
+      </c>
+      <c r="O96" s="12">
+        <v>0</v>
+      </c>
+      <c r="P96" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A97" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="14">
+        <v>30</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E97" s="9"/>
+      <c r="F97" s="12">
+        <v>0</v>
+      </c>
+      <c r="G97" s="12">
+        <v>0</v>
+      </c>
+      <c r="H97" s="12">
+        <v>0</v>
+      </c>
+      <c r="I97" s="12">
+        <v>0</v>
+      </c>
+      <c r="J97" s="12">
+        <v>0</v>
+      </c>
+      <c r="K97" s="12">
+        <v>0</v>
+      </c>
+      <c r="L97" s="12">
+        <v>0</v>
+      </c>
+      <c r="M97" s="12">
+        <v>0</v>
+      </c>
+      <c r="N97" s="12">
+        <v>0</v>
+      </c>
+      <c r="O97" s="12">
+        <v>0</v>
+      </c>
+      <c r="P97" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A98" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E98" s="9"/>
+      <c r="F98" s="12">
+        <v>0</v>
+      </c>
+      <c r="G98" s="12">
+        <v>0</v>
+      </c>
+      <c r="H98" s="12">
+        <v>0</v>
+      </c>
+      <c r="I98" s="12">
+        <v>0</v>
+      </c>
+      <c r="J98" s="12">
+        <v>0</v>
+      </c>
+      <c r="K98" s="12">
+        <v>0</v>
+      </c>
+      <c r="L98" s="12">
+        <v>0</v>
+      </c>
+      <c r="M98" s="12">
+        <v>0</v>
+      </c>
+      <c r="N98" s="12">
+        <v>0</v>
+      </c>
+      <c r="O98" s="12">
+        <v>0</v>
+      </c>
+      <c r="P98" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="12">
+        <v>0</v>
+      </c>
+      <c r="R98" s="15"/>
+    </row>
+    <row r="99" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A99" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C99" s="14">
         <v>2</v>
       </c>
-      <c r="Q12" s="16">
-[...5 lines deleted...]
-      <c r="B13" s="30" t="s">
+      <c r="D99" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E99" s="9"/>
+      <c r="F99" s="12">
+        <v>0</v>
+      </c>
+      <c r="G99" s="12">
+        <v>0</v>
+      </c>
+      <c r="H99" s="12">
+        <v>0</v>
+      </c>
+      <c r="I99" s="12">
+        <v>0</v>
+      </c>
+      <c r="J99" s="12">
+        <v>0</v>
+      </c>
+      <c r="K99" s="12">
+        <v>0</v>
+      </c>
+      <c r="L99" s="12">
+        <v>0</v>
+      </c>
+      <c r="M99" s="12">
+        <v>0</v>
+      </c>
+      <c r="N99" s="12">
+        <v>0</v>
+      </c>
+      <c r="O99" s="12">
+        <v>0</v>
+      </c>
+      <c r="P99" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="12">
+        <v>0</v>
+      </c>
+      <c r="R99" s="15"/>
+    </row>
+    <row r="100" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A100" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B100" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="14">
+        <v>3</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E100" s="9"/>
+      <c r="F100" s="12">
+        <v>0</v>
+      </c>
+      <c r="G100" s="12">
+        <v>0</v>
+      </c>
+      <c r="H100" s="12">
+        <v>0</v>
+      </c>
+      <c r="I100" s="12">
+        <v>0</v>
+      </c>
+      <c r="J100" s="12">
+        <v>0</v>
+      </c>
+      <c r="K100" s="12">
+        <v>0</v>
+      </c>
+      <c r="L100" s="12">
+        <v>0</v>
+      </c>
+      <c r="M100" s="12">
+        <v>0</v>
+      </c>
+      <c r="N100" s="12">
+        <v>0</v>
+      </c>
+      <c r="O100" s="12">
+        <v>0</v>
+      </c>
+      <c r="P100" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A101" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B101" s="23"/>
+      <c r="C101" s="14"/>
+      <c r="D101" s="14"/>
+      <c r="E101" s="9"/>
+      <c r="F101" s="12"/>
+      <c r="G101" s="12"/>
+      <c r="H101" s="12"/>
+      <c r="I101" s="12"/>
+      <c r="J101" s="12"/>
+      <c r="K101" s="12"/>
+      <c r="L101" s="12"/>
+      <c r="M101" s="12"/>
+      <c r="N101" s="12"/>
+      <c r="O101" s="12"/>
+      <c r="P101" s="12"/>
+      <c r="Q101" s="12"/>
+    </row>
+    <row r="102" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A102" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B102" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="45"/>
+      <c r="D102" s="45"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="12"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+      <c r="I102" s="12"/>
+      <c r="J102" s="12"/>
+      <c r="K102" s="12"/>
+      <c r="L102" s="12"/>
+      <c r="M102" s="12"/>
+      <c r="N102" s="12"/>
+      <c r="O102" s="12"/>
+      <c r="P102" s="12"/>
+      <c r="Q102" s="12"/>
+    </row>
+    <row r="103" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A103" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C103" s="14">
+        <v>9</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E103" s="9"/>
+      <c r="F103" s="12">
+        <v>4592</v>
+      </c>
+      <c r="G103" s="12">
+        <v>265</v>
+      </c>
+      <c r="H103" s="12">
+        <v>4319</v>
+      </c>
+      <c r="I103" s="12">
+        <v>8</v>
+      </c>
+      <c r="J103" s="12">
+        <v>4287</v>
+      </c>
+      <c r="K103" s="12">
+        <v>4249</v>
+      </c>
+      <c r="L103" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M103" s="12">
+        <v>2</v>
+      </c>
+      <c r="N103" s="12">
+        <v>31</v>
+      </c>
+      <c r="O103" s="12">
+        <v>5</v>
+      </c>
+      <c r="P103" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="12">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A104" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C104" s="14">
+        <v>10</v>
+      </c>
+      <c r="D104" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E104" s="9"/>
+      <c r="F104" s="12">
+        <v>5213</v>
+      </c>
+      <c r="G104" s="12">
+        <v>305</v>
+      </c>
+      <c r="H104" s="12">
+        <v>4907</v>
+      </c>
+      <c r="I104" s="12">
+        <v>1</v>
+      </c>
+      <c r="J104" s="12">
+        <v>4884</v>
+      </c>
+      <c r="K104" s="12">
+        <v>4847</v>
+      </c>
+      <c r="L104" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M104" s="12">
+        <v>0</v>
+      </c>
+      <c r="N104" s="12">
+        <v>35</v>
+      </c>
+      <c r="O104" s="12">
+        <v>2</v>
+      </c>
+      <c r="P104" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="12">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A105" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B105" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C105" s="14">
+        <v>11</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" s="9"/>
+      <c r="F105" s="12">
+        <v>5614</v>
+      </c>
+      <c r="G105" s="12">
+        <v>329</v>
+      </c>
+      <c r="H105" s="12">
+        <v>5282</v>
+      </c>
+      <c r="I105" s="12">
+        <v>3</v>
+      </c>
+      <c r="J105" s="12">
+        <v>5260</v>
+      </c>
+      <c r="K105" s="12">
+        <v>5226</v>
+      </c>
+      <c r="L105" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M105" s="12">
+        <v>0</v>
+      </c>
+      <c r="N105" s="12">
         <v>26</v>
       </c>
-      <c r="C13" s="18" t="s">
+      <c r="O105" s="12">
+        <v>6</v>
+      </c>
+      <c r="P105" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q105" s="12">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A106" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B106" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="14">
+        <v>12</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E106" s="9"/>
+      <c r="F106" s="12">
+        <v>5853</v>
+      </c>
+      <c r="G106" s="12">
+        <v>354</v>
+      </c>
+      <c r="H106" s="12">
+        <v>5495</v>
+      </c>
+      <c r="I106" s="12">
+        <v>4</v>
+      </c>
+      <c r="J106" s="12">
+        <v>5461</v>
+      </c>
+      <c r="K106" s="12">
+        <v>5415</v>
+      </c>
+      <c r="L106" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M106" s="12">
+        <v>4</v>
+      </c>
+      <c r="N106" s="12">
+        <v>37</v>
+      </c>
+      <c r="O106" s="12">
+        <v>5</v>
+      </c>
+      <c r="P106" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="12">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A107" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B107" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C107" s="14">
+        <v>13</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E107" s="9"/>
+      <c r="F107" s="12">
+        <v>6269</v>
+      </c>
+      <c r="G107" s="12">
+        <v>392</v>
+      </c>
+      <c r="H107" s="12">
+        <v>5875</v>
+      </c>
+      <c r="I107" s="12">
+        <v>2</v>
+      </c>
+      <c r="J107" s="12">
+        <v>5846</v>
+      </c>
+      <c r="K107" s="12">
+        <v>5809</v>
+      </c>
+      <c r="L107" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M107" s="12">
+        <v>1</v>
+      </c>
+      <c r="N107" s="12">
+        <v>34</v>
+      </c>
+      <c r="O107" s="12">
+        <v>2</v>
+      </c>
+      <c r="P107" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="12">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A108" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B108" s="23"/>
+      <c r="C108" s="14"/>
+      <c r="D108" s="14"/>
+      <c r="E108" s="9"/>
+      <c r="F108" s="12"/>
+      <c r="G108" s="12"/>
+      <c r="H108" s="12"/>
+      <c r="I108" s="12"/>
+      <c r="J108" s="12"/>
+      <c r="K108" s="12"/>
+      <c r="L108" s="12"/>
+      <c r="M108" s="12"/>
+      <c r="N108" s="12"/>
+      <c r="O108" s="12"/>
+      <c r="P108" s="12"/>
+      <c r="Q108" s="12"/>
+    </row>
+    <row r="109" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A109" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B109" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" s="14">
+        <v>14</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E109" s="9"/>
+      <c r="F109" s="12">
+        <v>6289</v>
+      </c>
+      <c r="G109" s="12">
+        <v>423</v>
+      </c>
+      <c r="H109" s="12">
+        <v>5865</v>
+      </c>
+      <c r="I109" s="12">
+        <v>1</v>
+      </c>
+      <c r="J109" s="12">
+        <v>5896</v>
+      </c>
+      <c r="K109" s="12">
+        <v>5852</v>
+      </c>
+      <c r="L109" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M109" s="12">
+        <v>1</v>
+      </c>
+      <c r="N109" s="12">
+        <v>37</v>
+      </c>
+      <c r="O109" s="12">
+        <v>1</v>
+      </c>
+      <c r="P109" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q109" s="12">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A110" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B110" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C110" s="14">
+        <v>15</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E110" s="9"/>
+      <c r="F110" s="12">
+        <v>6056</v>
+      </c>
+      <c r="G110" s="12">
+        <v>393</v>
+      </c>
+      <c r="H110" s="12">
+        <v>5663</v>
+      </c>
+      <c r="I110" s="12">
+        <v>0</v>
+      </c>
+      <c r="J110" s="12">
+        <v>5669</v>
+      </c>
+      <c r="K110" s="12">
+        <v>5622</v>
+      </c>
+      <c r="L110" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M110" s="12">
+        <v>0</v>
+      </c>
+      <c r="N110" s="12">
+        <v>45</v>
+      </c>
+      <c r="O110" s="12">
+        <v>0</v>
+      </c>
+      <c r="P110" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q110" s="12">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A111" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B111" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="14">
+        <v>16</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E111" s="9"/>
+      <c r="F111" s="12">
+        <v>5853</v>
+      </c>
+      <c r="G111" s="12">
+        <v>387</v>
+      </c>
+      <c r="H111" s="12">
+        <v>5466</v>
+      </c>
+      <c r="I111" s="12">
+        <v>0</v>
+      </c>
+      <c r="J111" s="12">
+        <v>5496</v>
+      </c>
+      <c r="K111" s="12">
+        <v>5466</v>
+      </c>
+      <c r="L111" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M111" s="12">
+        <v>1</v>
+      </c>
+      <c r="N111" s="12">
+        <v>28</v>
+      </c>
+      <c r="O111" s="12">
+        <v>0</v>
+      </c>
+      <c r="P111" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q111" s="12">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" ht="10.75" customHeight="1">
+      <c r="A112" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C112" s="14">
+        <v>17</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E112" s="9"/>
+      <c r="F112" s="12">
+        <v>5215</v>
+      </c>
+      <c r="G112" s="12">
+        <v>357</v>
+      </c>
+      <c r="H112" s="12">
+        <v>4857</v>
+      </c>
+      <c r="I112" s="12">
+        <v>1</v>
+      </c>
+      <c r="J112" s="12">
+        <v>4859</v>
+      </c>
+      <c r="K112" s="12">
+        <v>4821</v>
+      </c>
+      <c r="L112" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M112" s="12">
+        <v>1</v>
+      </c>
+      <c r="N112" s="12">
+        <v>36</v>
+      </c>
+      <c r="O112" s="12">
+        <v>1</v>
+      </c>
+      <c r="P112" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="12">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A113" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C113" s="14">
+        <v>18</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E113" s="9"/>
+      <c r="F113" s="12">
+        <v>5108</v>
+      </c>
+      <c r="G113" s="12">
+        <v>356</v>
+      </c>
+      <c r="H113" s="12">
+        <v>4752</v>
+      </c>
+      <c r="I113" s="12">
+        <v>0</v>
+      </c>
+      <c r="J113" s="12">
+        <v>4776</v>
+      </c>
+      <c r="K113" s="12">
+        <v>4730</v>
+      </c>
+      <c r="L113" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M113" s="12">
+        <v>2</v>
+      </c>
+      <c r="N113" s="12">
+        <v>41</v>
+      </c>
+      <c r="O113" s="12">
+        <v>3</v>
+      </c>
+      <c r="P113" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="12">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A114" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B114" s="23"/>
+      <c r="C114" s="14"/>
+      <c r="D114" s="14"/>
+      <c r="E114" s="9"/>
+      <c r="F114" s="12"/>
+      <c r="G114" s="12"/>
+      <c r="H114" s="12"/>
+      <c r="I114" s="12"/>
+      <c r="J114" s="12"/>
+      <c r="K114" s="12"/>
+      <c r="L114" s="12"/>
+      <c r="M114" s="12"/>
+      <c r="N114" s="12"/>
+      <c r="O114" s="12"/>
+      <c r="P114" s="12"/>
+      <c r="Q114" s="12"/>
+    </row>
+    <row r="115" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A115" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B115" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C115" s="14">
+        <v>19</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" s="9"/>
+      <c r="F115" s="12">
+        <v>4659</v>
+      </c>
+      <c r="G115" s="12">
+        <v>332</v>
+      </c>
+      <c r="H115" s="12">
+        <v>4327</v>
+      </c>
+      <c r="I115" s="12">
+        <v>0</v>
+      </c>
+      <c r="J115" s="12">
+        <v>4352</v>
+      </c>
+      <c r="K115" s="12">
+        <v>4307</v>
+      </c>
+      <c r="L115" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M115" s="12">
+        <v>5</v>
+      </c>
+      <c r="N115" s="12">
+        <v>39</v>
+      </c>
+      <c r="O115" s="12">
+        <v>1</v>
+      </c>
+      <c r="P115" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="12">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A116" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="14">
+        <v>20</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E116" s="9"/>
+      <c r="F116" s="12">
+        <v>4228</v>
+      </c>
+      <c r="G116" s="12">
+        <v>307</v>
+      </c>
+      <c r="H116" s="12">
+        <v>3919</v>
+      </c>
+      <c r="I116" s="12">
+        <v>2</v>
+      </c>
+      <c r="J116" s="12">
+        <v>4001</v>
+      </c>
+      <c r="K116" s="12">
+        <v>3907</v>
+      </c>
+      <c r="L116" s="12">
+        <v>56</v>
+      </c>
+      <c r="M116" s="12">
+        <v>7</v>
+      </c>
+      <c r="N116" s="12">
         <v>29</v>
       </c>
-      <c r="D13" s="31" t="s">
+      <c r="O116" s="12">
+        <v>1</v>
+      </c>
+      <c r="P116" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q116" s="12">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A117" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B117" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C117" s="14">
+        <v>21</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E117" s="9"/>
+      <c r="F117" s="12">
+        <v>4226</v>
+      </c>
+      <c r="G117" s="12">
+        <v>227</v>
+      </c>
+      <c r="H117" s="12">
+        <v>3999</v>
+      </c>
+      <c r="I117" s="12">
+        <v>0</v>
+      </c>
+      <c r="J117" s="12">
+        <v>3949</v>
+      </c>
+      <c r="K117" s="12">
+        <v>3864</v>
+      </c>
+      <c r="L117" s="12">
+        <v>49</v>
+      </c>
+      <c r="M117" s="12">
+        <v>4</v>
+      </c>
+      <c r="N117" s="12">
+        <v>30</v>
+      </c>
+      <c r="O117" s="12">
+        <v>1</v>
+      </c>
+      <c r="P117" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q117" s="12">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A118" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B118" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C118" s="14">
+        <v>22</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E118" s="9"/>
+      <c r="F118" s="12">
+        <v>4173</v>
+      </c>
+      <c r="G118" s="12">
+        <v>277</v>
+      </c>
+      <c r="H118" s="12">
+        <v>3895</v>
+      </c>
+      <c r="I118" s="12">
+        <v>1</v>
+      </c>
+      <c r="J118" s="12">
+        <v>3878</v>
+      </c>
+      <c r="K118" s="12">
+        <v>3814</v>
+      </c>
+      <c r="L118" s="12">
+        <v>40</v>
+      </c>
+      <c r="M118" s="12">
+        <v>1</v>
+      </c>
+      <c r="N118" s="12">
+        <v>21</v>
+      </c>
+      <c r="O118" s="12">
+        <v>2</v>
+      </c>
+      <c r="P118" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="12">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A119" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C119" s="14">
+        <v>23</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E119" s="9"/>
+      <c r="F119" s="12">
+        <v>3904</v>
+      </c>
+      <c r="G119" s="12">
+        <v>295</v>
+      </c>
+      <c r="H119" s="12">
+        <v>3608</v>
+      </c>
+      <c r="I119" s="12">
+        <v>1</v>
+      </c>
+      <c r="J119" s="12">
+        <v>3647</v>
+      </c>
+      <c r="K119" s="12">
+        <v>3602</v>
+      </c>
+      <c r="L119" s="12">
+        <v>20</v>
+      </c>
+      <c r="M119" s="12">
+        <v>3</v>
+      </c>
+      <c r="N119" s="12">
+        <v>21</v>
+      </c>
+      <c r="O119" s="12">
+        <v>1</v>
+      </c>
+      <c r="P119" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="12">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A120" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B120" s="23"/>
+      <c r="C120" s="14"/>
+      <c r="D120" s="14"/>
+      <c r="E120" s="9"/>
+      <c r="F120" s="12"/>
+      <c r="G120" s="12"/>
+      <c r="H120" s="12"/>
+      <c r="I120" s="12"/>
+      <c r="J120" s="12"/>
+      <c r="K120" s="12"/>
+      <c r="L120" s="12"/>
+      <c r="M120" s="12"/>
+      <c r="N120" s="12"/>
+      <c r="O120" s="12"/>
+      <c r="P120" s="12"/>
+      <c r="Q120" s="12"/>
+    </row>
+    <row r="121" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A121" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B121" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C121" s="14">
+        <v>24</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E121" s="9"/>
+      <c r="F121" s="12">
+        <v>3733</v>
+      </c>
+      <c r="G121" s="12">
+        <v>257</v>
+      </c>
+      <c r="H121" s="12">
+        <v>3476</v>
+      </c>
+      <c r="I121" s="12">
+        <v>0</v>
+      </c>
+      <c r="J121" s="12">
+        <v>3416</v>
+      </c>
+      <c r="K121" s="12">
+        <v>3379</v>
+      </c>
+      <c r="L121" s="12">
+        <v>19</v>
+      </c>
+      <c r="M121" s="12">
+        <v>0</v>
+      </c>
+      <c r="N121" s="12">
+        <v>18</v>
+      </c>
+      <c r="O121" s="12">
+        <v>0</v>
+      </c>
+      <c r="P121" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="12">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A122" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B122" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C122" s="14">
+        <v>25</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E122" s="9"/>
+      <c r="F122" s="12">
+        <v>3704</v>
+      </c>
+      <c r="G122" s="12">
+        <v>317</v>
+      </c>
+      <c r="H122" s="12">
+        <v>3387</v>
+      </c>
+      <c r="I122" s="12">
+        <v>0</v>
+      </c>
+      <c r="J122" s="12">
+        <v>3451</v>
+      </c>
+      <c r="K122" s="12">
+        <v>3415</v>
+      </c>
+      <c r="L122" s="12">
+        <v>12</v>
+      </c>
+      <c r="M122" s="12">
+        <v>4</v>
+      </c>
+      <c r="N122" s="12">
+        <v>19</v>
+      </c>
+      <c r="O122" s="12">
+        <v>0</v>
+      </c>
+      <c r="P122" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q122" s="12">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A123" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B123" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C123" s="14">
         <v>26</v>
       </c>
-      <c r="E13" s="15"/>
-[...9 lines deleted...]
-      <c r="I13" s="16">
+      <c r="D123" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E123" s="9"/>
+      <c r="F123" s="12">
+        <v>3370</v>
+      </c>
+      <c r="G123" s="12">
+        <v>253</v>
+      </c>
+      <c r="H123" s="12">
+        <v>3115</v>
+      </c>
+      <c r="I123" s="12">
+        <v>2</v>
+      </c>
+      <c r="J123" s="12">
+        <v>3121</v>
+      </c>
+      <c r="K123" s="12">
+        <v>3096</v>
+      </c>
+      <c r="L123" s="12">
+        <v>9</v>
+      </c>
+      <c r="M123" s="12">
+        <v>0</v>
+      </c>
+      <c r="N123" s="12">
+        <v>16</v>
+      </c>
+      <c r="O123" s="12">
+        <v>0</v>
+      </c>
+      <c r="P123" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="12">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A124" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B124" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C124" s="14">
+        <v>27</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E124" s="9"/>
+      <c r="F124" s="12">
+        <v>3120</v>
+      </c>
+      <c r="G124" s="12">
+        <v>249</v>
+      </c>
+      <c r="H124" s="12">
+        <v>2870</v>
+      </c>
+      <c r="I124" s="12">
+        <v>1</v>
+      </c>
+      <c r="J124" s="12">
+        <v>2908</v>
+      </c>
+      <c r="K124" s="12">
+        <v>2880</v>
+      </c>
+      <c r="L124" s="12">
+        <v>7</v>
+      </c>
+      <c r="M124" s="12">
+        <v>0</v>
+      </c>
+      <c r="N124" s="12">
+        <v>20</v>
+      </c>
+      <c r="O124" s="12">
+        <v>1</v>
+      </c>
+      <c r="P124" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="12">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A125" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B125" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C125" s="14">
+        <v>28</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E125" s="9"/>
+      <c r="F125" s="12">
+        <v>2924</v>
+      </c>
+      <c r="G125" s="12">
+        <v>212</v>
+      </c>
+      <c r="H125" s="12">
+        <v>2708</v>
+      </c>
+      <c r="I125" s="12">
+        <v>4</v>
+      </c>
+      <c r="J125" s="12">
+        <v>2721</v>
+      </c>
+      <c r="K125" s="12">
+        <v>2692</v>
+      </c>
+      <c r="L125" s="12">
+        <v>10</v>
+      </c>
+      <c r="M125" s="12">
+        <v>5</v>
+      </c>
+      <c r="N125" s="12">
+        <v>10</v>
+      </c>
+      <c r="O125" s="12">
+        <v>4</v>
+      </c>
+      <c r="P125" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="12">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A126" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B126" s="23"/>
+      <c r="C126" s="14"/>
+      <c r="D126" s="14"/>
+      <c r="E126" s="9"/>
+      <c r="F126" s="12"/>
+      <c r="G126" s="12"/>
+      <c r="H126" s="12"/>
+      <c r="I126" s="12"/>
+      <c r="J126" s="12"/>
+      <c r="K126" s="12"/>
+      <c r="L126" s="12"/>
+      <c r="M126" s="12"/>
+      <c r="N126" s="12"/>
+      <c r="O126" s="12"/>
+      <c r="P126" s="12"/>
+      <c r="Q126" s="12"/>
+    </row>
+    <row r="127" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A127" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B127" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C127" s="14">
+        <v>29</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E127" s="9"/>
+      <c r="F127" s="12">
+        <v>2624</v>
+      </c>
+      <c r="G127" s="12">
+        <v>203</v>
+      </c>
+      <c r="H127" s="12">
+        <v>2419</v>
+      </c>
+      <c r="I127" s="12">
+        <v>2</v>
+      </c>
+      <c r="J127" s="12">
+        <v>2435</v>
+      </c>
+      <c r="K127" s="12">
+        <v>2408</v>
+      </c>
+      <c r="L127" s="12">
         <v>14</v>
       </c>
-      <c r="J13" s="16">
-[...17 lines deleted...]
-      <c r="P13" s="16" t="s">
+      <c r="M127" s="12">
+        <v>1</v>
+      </c>
+      <c r="N127" s="12">
+        <v>9</v>
+      </c>
+      <c r="O127" s="12">
+        <v>3</v>
+      </c>
+      <c r="P127" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="12">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A128" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B128" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C128" s="14">
+        <v>30</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E128" s="9"/>
+      <c r="F128" s="12">
+        <v>2339</v>
+      </c>
+      <c r="G128" s="12">
+        <v>189</v>
+      </c>
+      <c r="H128" s="12">
+        <v>2145</v>
+      </c>
+      <c r="I128" s="12">
+        <v>5</v>
+      </c>
+      <c r="J128" s="12">
+        <v>2190</v>
+      </c>
+      <c r="K128" s="12">
+        <v>2159</v>
+      </c>
+      <c r="L128" s="12">
+        <v>18</v>
+      </c>
+      <c r="M128" s="12">
+        <v>2</v>
+      </c>
+      <c r="N128" s="12">
+        <v>5</v>
+      </c>
+      <c r="O128" s="12">
+        <v>6</v>
+      </c>
+      <c r="P128" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="12">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A129" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B129" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E129" s="9"/>
+      <c r="F129" s="12">
+        <v>2171</v>
+      </c>
+      <c r="G129" s="12">
+        <v>149</v>
+      </c>
+      <c r="H129" s="12">
+        <v>2006</v>
+      </c>
+      <c r="I129" s="12">
+        <v>16</v>
+      </c>
+      <c r="J129" s="12">
+        <v>2042</v>
+      </c>
+      <c r="K129" s="12">
+        <v>2014</v>
+      </c>
+      <c r="L129" s="12">
+        <v>5</v>
+      </c>
+      <c r="M129" s="12">
+        <v>6</v>
+      </c>
+      <c r="N129" s="12">
+        <v>11</v>
+      </c>
+      <c r="O129" s="12">
+        <v>5</v>
+      </c>
+      <c r="P129" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q129" s="12">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A130" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B130" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C130" s="14">
+        <v>2</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E130" s="9"/>
+      <c r="F130" s="12">
+        <v>1867</v>
+      </c>
+      <c r="G130" s="12">
+        <v>129</v>
+      </c>
+      <c r="H130" s="12">
+        <v>1737</v>
+      </c>
+      <c r="I130" s="12">
+        <v>1</v>
+      </c>
+      <c r="J130" s="12">
+        <v>1719</v>
+      </c>
+      <c r="K130" s="12">
+        <v>1688</v>
+      </c>
+      <c r="L130" s="12">
         <v>23</v>
       </c>
-      <c r="Q13" s="16">
-[...5 lines deleted...]
-      <c r="B14" s="30" t="s">
+      <c r="M130" s="12">
+        <v>0</v>
+      </c>
+      <c r="N130" s="12">
+        <v>8</v>
+      </c>
+      <c r="O130" s="12">
+        <v>0</v>
+      </c>
+      <c r="P130" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="12">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A131" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B131" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C131" s="14">
+        <v>3</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E131" s="9"/>
+      <c r="F131" s="12">
+        <v>1642</v>
+      </c>
+      <c r="G131" s="12">
+        <v>148</v>
+      </c>
+      <c r="H131" s="12">
+        <v>1492</v>
+      </c>
+      <c r="I131" s="12">
+        <v>2</v>
+      </c>
+      <c r="J131" s="12">
+        <v>1536</v>
+      </c>
+      <c r="K131" s="12">
+        <v>1514</v>
+      </c>
+      <c r="L131" s="12">
+        <v>10</v>
+      </c>
+      <c r="M131" s="12">
+        <v>1</v>
+      </c>
+      <c r="N131" s="12">
+        <v>9</v>
+      </c>
+      <c r="O131" s="12">
+        <v>2</v>
+      </c>
+      <c r="P131" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="12">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" ht="7.5" customHeight="1">
+      <c r="A132" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B132" s="23"/>
+      <c r="C132" s="14"/>
+      <c r="D132" s="14"/>
+      <c r="E132" s="9"/>
+      <c r="F132" s="12"/>
+      <c r="G132" s="12"/>
+      <c r="H132" s="12"/>
+      <c r="I132" s="12"/>
+      <c r="J132" s="12"/>
+      <c r="K132" s="12"/>
+      <c r="L132" s="12"/>
+      <c r="M132" s="12"/>
+      <c r="N132" s="12"/>
+      <c r="O132" s="12"/>
+      <c r="P132" s="12"/>
+      <c r="Q132" s="12"/>
+    </row>
+    <row r="133" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A133" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" s="45"/>
+      <c r="D133" s="45"/>
+      <c r="E133" s="9"/>
+      <c r="F133" s="12"/>
+      <c r="G133" s="12"/>
+      <c r="H133" s="12"/>
+      <c r="I133" s="12"/>
+      <c r="J133" s="12"/>
+      <c r="K133" s="12"/>
+      <c r="L133" s="13"/>
+      <c r="M133" s="12"/>
+      <c r="N133" s="12"/>
+      <c r="O133" s="12"/>
+      <c r="P133" s="12"/>
+      <c r="Q133" s="12"/>
+    </row>
+    <row r="134" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A134" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B134" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C134" s="14">
+        <v>24</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E134" s="9"/>
+      <c r="F134" s="12">
+        <v>1</v>
+      </c>
+      <c r="G134" s="12">
+        <v>0</v>
+      </c>
+      <c r="H134" s="12">
+        <v>1</v>
+      </c>
+      <c r="I134" s="12">
+        <v>0</v>
+      </c>
+      <c r="J134" s="12">
+        <v>1</v>
+      </c>
+      <c r="K134" s="12">
+        <v>1</v>
+      </c>
+      <c r="L134" s="12">
+        <v>0</v>
+      </c>
+      <c r="M134" s="12">
+        <v>0</v>
+      </c>
+      <c r="N134" s="12">
+        <v>0</v>
+      </c>
+      <c r="O134" s="12">
+        <v>0</v>
+      </c>
+      <c r="P134" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A135" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B135" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C135" s="14">
+        <v>25</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E135" s="9"/>
+      <c r="F135" s="12">
+        <v>0</v>
+      </c>
+      <c r="G135" s="12">
+        <v>0</v>
+      </c>
+      <c r="H135" s="12">
+        <v>0</v>
+      </c>
+      <c r="I135" s="12">
+        <v>0</v>
+      </c>
+      <c r="J135" s="12">
+        <v>0</v>
+      </c>
+      <c r="K135" s="12">
+        <v>0</v>
+      </c>
+      <c r="L135" s="12">
+        <v>0</v>
+      </c>
+      <c r="M135" s="12">
+        <v>0</v>
+      </c>
+      <c r="N135" s="12">
+        <v>0</v>
+      </c>
+      <c r="O135" s="12">
+        <v>0</v>
+      </c>
+      <c r="P135" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A136" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B136" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C136" s="14">
         <v>26</v>
       </c>
-      <c r="C14" s="18" t="s">
+      <c r="D136" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E136" s="9"/>
+      <c r="F136" s="12">
+        <v>1</v>
+      </c>
+      <c r="G136" s="12">
+        <v>0</v>
+      </c>
+      <c r="H136" s="12">
+        <v>1</v>
+      </c>
+      <c r="I136" s="12">
+        <v>0</v>
+      </c>
+      <c r="J136" s="12">
+        <v>1</v>
+      </c>
+      <c r="K136" s="12">
+        <v>1</v>
+      </c>
+      <c r="L136" s="12">
+        <v>0</v>
+      </c>
+      <c r="M136" s="12">
+        <v>0</v>
+      </c>
+      <c r="N136" s="12">
+        <v>0</v>
+      </c>
+      <c r="O136" s="12">
+        <v>0</v>
+      </c>
+      <c r="P136" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A137" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C137" s="14">
+        <v>27</v>
+      </c>
+      <c r="D137" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E137" s="9"/>
+      <c r="F137" s="12">
+        <v>0</v>
+      </c>
+      <c r="G137" s="12">
+        <v>0</v>
+      </c>
+      <c r="H137" s="12">
+        <v>0</v>
+      </c>
+      <c r="I137" s="12">
+        <v>0</v>
+      </c>
+      <c r="J137" s="12">
+        <v>0</v>
+      </c>
+      <c r="K137" s="12">
+        <v>0</v>
+      </c>
+      <c r="L137" s="12">
+        <v>0</v>
+      </c>
+      <c r="M137" s="12">
+        <v>0</v>
+      </c>
+      <c r="N137" s="12">
+        <v>0</v>
+      </c>
+      <c r="O137" s="12">
+        <v>0</v>
+      </c>
+      <c r="P137" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q137" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A138" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C138" s="14">
+        <v>28</v>
+      </c>
+      <c r="D138" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E138" s="9"/>
+      <c r="F138" s="12">
+        <v>0</v>
+      </c>
+      <c r="G138" s="12">
+        <v>0</v>
+      </c>
+      <c r="H138" s="12">
+        <v>0</v>
+      </c>
+      <c r="I138" s="12">
+        <v>0</v>
+      </c>
+      <c r="J138" s="12">
+        <v>0</v>
+      </c>
+      <c r="K138" s="12">
+        <v>0</v>
+      </c>
+      <c r="L138" s="12">
+        <v>0</v>
+      </c>
+      <c r="M138" s="12">
+        <v>0</v>
+      </c>
+      <c r="N138" s="12">
+        <v>0</v>
+      </c>
+      <c r="O138" s="12">
+        <v>0</v>
+      </c>
+      <c r="P138" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A139" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B139" s="23"/>
+      <c r="C139" s="14"/>
+      <c r="D139" s="14"/>
+      <c r="E139" s="9"/>
+      <c r="F139" s="12"/>
+      <c r="G139" s="12"/>
+      <c r="H139" s="12"/>
+      <c r="I139" s="12"/>
+      <c r="J139" s="12"/>
+      <c r="K139" s="12"/>
+      <c r="L139" s="12"/>
+      <c r="M139" s="12"/>
+      <c r="N139" s="12"/>
+      <c r="O139" s="12"/>
+      <c r="P139" s="12"/>
+      <c r="Q139" s="12"/>
+    </row>
+    <row r="140" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A140" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B140" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C140" s="14">
+        <v>29</v>
+      </c>
+      <c r="D140" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E140" s="9"/>
+      <c r="F140" s="12">
+        <v>1</v>
+      </c>
+      <c r="G140" s="12">
+        <v>0</v>
+      </c>
+      <c r="H140" s="12">
+        <v>1</v>
+      </c>
+      <c r="I140" s="12">
+        <v>0</v>
+      </c>
+      <c r="J140" s="12">
+        <v>1</v>
+      </c>
+      <c r="K140" s="12">
+        <v>1</v>
+      </c>
+      <c r="L140" s="12">
+        <v>0</v>
+      </c>
+      <c r="M140" s="12">
+        <v>0</v>
+      </c>
+      <c r="N140" s="12">
+        <v>0</v>
+      </c>
+      <c r="O140" s="12">
+        <v>0</v>
+      </c>
+      <c r="P140" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A141" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B141" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C141" s="14">
         <v>30</v>
       </c>
-      <c r="D14" s="31" t="s">
+      <c r="D141" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E141" s="9"/>
+      <c r="F141" s="12">
+        <v>0</v>
+      </c>
+      <c r="G141" s="12">
+        <v>0</v>
+      </c>
+      <c r="H141" s="12">
+        <v>0</v>
+      </c>
+      <c r="I141" s="12">
+        <v>0</v>
+      </c>
+      <c r="J141" s="12">
+        <v>0</v>
+      </c>
+      <c r="K141" s="12">
+        <v>0</v>
+      </c>
+      <c r="L141" s="12">
+        <v>0</v>
+      </c>
+      <c r="M141" s="12">
+        <v>0</v>
+      </c>
+      <c r="N141" s="12">
+        <v>0</v>
+      </c>
+      <c r="O141" s="12">
+        <v>0</v>
+      </c>
+      <c r="P141" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q141" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A142" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B142" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="15"/>
-[...30 lines deleted...]
-      <c r="P14" s="16">
+      <c r="C142" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D142" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E142" s="9"/>
+      <c r="F142" s="12">
+        <v>0</v>
+      </c>
+      <c r="G142" s="12">
+        <v>0</v>
+      </c>
+      <c r="H142" s="12">
+        <v>0</v>
+      </c>
+      <c r="I142" s="12">
+        <v>0</v>
+      </c>
+      <c r="J142" s="12">
+        <v>0</v>
+      </c>
+      <c r="K142" s="12">
+        <v>0</v>
+      </c>
+      <c r="L142" s="12">
+        <v>0</v>
+      </c>
+      <c r="M142" s="12">
+        <v>0</v>
+      </c>
+      <c r="N142" s="12">
+        <v>0</v>
+      </c>
+      <c r="O142" s="12">
+        <v>0</v>
+      </c>
+      <c r="P142" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q142" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A143" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B143" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C143" s="14">
         <v>2</v>
       </c>
-      <c r="Q14" s="16">
-[...260 lines deleted...]
-      <c r="P20" s="16">
+      <c r="D143" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E143" s="9"/>
+      <c r="F143" s="12">
+        <v>0</v>
+      </c>
+      <c r="G143" s="12">
+        <v>0</v>
+      </c>
+      <c r="H143" s="12">
+        <v>0</v>
+      </c>
+      <c r="I143" s="12">
+        <v>0</v>
+      </c>
+      <c r="J143" s="12">
+        <v>0</v>
+      </c>
+      <c r="K143" s="12">
+        <v>0</v>
+      </c>
+      <c r="L143" s="12">
+        <v>0</v>
+      </c>
+      <c r="M143" s="12">
+        <v>0</v>
+      </c>
+      <c r="N143" s="12">
+        <v>0</v>
+      </c>
+      <c r="O143" s="12">
+        <v>0</v>
+      </c>
+      <c r="P143" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q143" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" ht="10.75" customHeight="1">
+      <c r="A144" s="22">
+        <v>36281</v>
+      </c>
+      <c r="B144" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C144" s="14">
         <v>3</v>
       </c>
-      <c r="Q20" s="16">
-[...5367 lines deleted...]
-      <c r="Q144" s="16">
+      <c r="D144" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E144" s="9"/>
+      <c r="F144" s="12">
+        <v>0</v>
+      </c>
+      <c r="G144" s="12">
+        <v>0</v>
+      </c>
+      <c r="H144" s="12">
+        <v>0</v>
+      </c>
+      <c r="I144" s="12">
+        <v>0</v>
+      </c>
+      <c r="J144" s="12">
+        <v>0</v>
+      </c>
+      <c r="K144" s="12">
+        <v>0</v>
+      </c>
+      <c r="L144" s="12">
+        <v>0</v>
+      </c>
+      <c r="M144" s="12">
+        <v>0</v>
+      </c>
+      <c r="N144" s="12">
+        <v>0</v>
+      </c>
+      <c r="O144" s="12">
+        <v>0</v>
+      </c>
+      <c r="P144" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q144" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:17" ht="5.15" customHeight="1">
-      <c r="A145" s="22"/>
-[...17 lines deleted...]
-    <row r="146" spans="1:17" s="25" customFormat="1"/>
+      <c r="A145" s="16"/>
+      <c r="B145" s="16"/>
+      <c r="C145" s="16"/>
+      <c r="D145" s="16"/>
+      <c r="E145" s="16"/>
+      <c r="F145" s="17"/>
+      <c r="G145" s="18"/>
+      <c r="H145" s="18"/>
+      <c r="I145" s="18"/>
+      <c r="J145" s="18"/>
+      <c r="K145" s="18"/>
+      <c r="L145" s="18"/>
+      <c r="M145" s="18"/>
+      <c r="N145" s="18"/>
+      <c r="O145" s="18"/>
+      <c r="P145" s="18"/>
+      <c r="Q145" s="18"/>
+    </row>
+    <row r="146" spans="1:17"/>
     <row r="147" spans="1:17"/>
     <row r="148" spans="1:17"/>
     <row r="149" spans="1:17"/>
     <row r="150" spans="1:17"/>
     <row r="151" spans="1:17"/>
     <row r="152" spans="1:17"/>
     <row r="153" spans="1:17"/>
     <row r="154" spans="1:17"/>
     <row r="155" spans="1:17"/>
     <row r="156" spans="1:17"/>
     <row r="157" spans="1:17"/>
     <row r="158" spans="1:17"/>
     <row r="159" spans="1:17"/>
     <row r="160" spans="1:17"/>
     <row r="161"/>
     <row r="162"/>
     <row r="163"/>
     <row r="164"/>
     <row r="165"/>
     <row r="166"/>
     <row r="167"/>
     <row r="168"/>
     <row r="169"/>
     <row r="170"/>
     <row r="171"/>
@@ -7918,82 +8086,78 @@
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A5:E7"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="21"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="72" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="70" max="16383" man="1"/>
     <brk id="132" max="16383" man="1"/>
   </rowBreaks>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>21-00-01</vt:lpstr>
       <vt:lpstr>'21-00-01'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>