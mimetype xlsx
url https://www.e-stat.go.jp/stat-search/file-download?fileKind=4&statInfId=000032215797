--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fls-flsv-001\司法法制部\統計事務室\保護統計係\常用フォルダ\01　年報関係\年報　データ取りまとめ\R3年報\４　ローデータ(法総研・印刷業者とのやりとり含む)\R04.06.29出力　委員会\２　手修正後のデータ（「,」直した）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\胡桃澤昌謙(KURUMIZAWAMasa\Downloads\法総研用\★年報\★電子決裁\年報\R3年報差替え\【別添２】R3地方更生保護委員会\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E70D5A0-4792-4BB3-8EA4-6C2A5757B431}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="19440" windowHeight="9570"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{EC94CD2E-BC6F-495C-B36A-F92893F5037B}"/>
   </bookViews>
   <sheets>
     <sheet name="21-00-13" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'21-00-13'!$A$1:$AA$116</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'21-00-13'!$1:$9</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'21-00-13'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'21-00-13'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'21-00-13'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="114210" calcMode="manual"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="111">
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>刑務所・拘置所計</t>
   </si>
   <si>
     <t>施設名</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
@@ -164,358 +165,358 @@
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>保護観察付</t>
     <rPh sb="0" eb="2">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>保護観察
 なし</t>
     <rPh sb="0" eb="2">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンサツ</t>
     </rPh>
     <phoneticPr fontId="32"/>
-  </si>
-[...271 lines deleted...]
-    <t>少年院計</t>
   </si>
   <si>
     <t>　（注）１ 禁錮刑及び無期刑は、「初犯」として計上している。</t>
     <rPh sb="2" eb="3">
       <t>チュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キンコ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ケイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>オヨ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ムキケイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ショハン</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ケイジョウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>　　　　２ 少年院計は、少年院収容受刑者の仮釈放審理の人員を示している。</t>
     <phoneticPr fontId="32"/>
   </si>
+  <si>
+    <t>北海道委員会管内</t>
+  </si>
+  <si>
+    <t>札幌</t>
+  </si>
+  <si>
+    <t>旭川</t>
+  </si>
+  <si>
+    <t>帯広</t>
+  </si>
+  <si>
+    <t>釧路（支）</t>
+  </si>
+  <si>
+    <t>網走</t>
+  </si>
+  <si>
+    <t>月形</t>
+  </si>
+  <si>
+    <t>函館（少）</t>
+  </si>
+  <si>
+    <t>東北委員会管内</t>
+  </si>
+  <si>
+    <t>青森</t>
+  </si>
+  <si>
+    <t>宮城</t>
+  </si>
+  <si>
+    <t>秋田</t>
+  </si>
+  <si>
+    <t>山形</t>
+  </si>
+  <si>
+    <t>福島</t>
+  </si>
+  <si>
+    <t>福島（支）</t>
+  </si>
+  <si>
+    <t>盛岡（少）</t>
+  </si>
+  <si>
+    <t>関東委員会管内</t>
+  </si>
+  <si>
+    <t>水戸</t>
+  </si>
+  <si>
+    <t>栃木</t>
+  </si>
+  <si>
+    <t>黒羽</t>
+  </si>
+  <si>
+    <t>喜連川（社）</t>
+  </si>
+  <si>
+    <t>前橋</t>
+  </si>
+  <si>
+    <t>千葉</t>
+  </si>
+  <si>
+    <t>市原</t>
+  </si>
+  <si>
+    <t>東日本（成人医）</t>
+  </si>
+  <si>
+    <t>府中</t>
+  </si>
+  <si>
+    <t>横浜</t>
+  </si>
+  <si>
+    <t>横須賀（支）</t>
+  </si>
+  <si>
+    <t>新潟</t>
+  </si>
+  <si>
+    <t>甲府</t>
+  </si>
+  <si>
+    <t>長野</t>
+  </si>
+  <si>
+    <t>静岡</t>
+  </si>
+  <si>
+    <t>川越（少）</t>
+  </si>
+  <si>
+    <t>松本（少）</t>
+  </si>
+  <si>
+    <t>東京（拘）</t>
+  </si>
+  <si>
+    <t>立川（拘）</t>
+  </si>
+  <si>
+    <t>中部委員会管内</t>
+  </si>
+  <si>
+    <t>富山</t>
+  </si>
+  <si>
+    <t>金沢</t>
+  </si>
+  <si>
+    <t>福井</t>
+  </si>
+  <si>
+    <t>岐阜</t>
+  </si>
+  <si>
+    <t>笠松</t>
+  </si>
+  <si>
+    <t>岡崎（医）</t>
+  </si>
+  <si>
+    <t>名古屋</t>
+  </si>
+  <si>
+    <t>豊橋（支）</t>
+  </si>
+  <si>
+    <t>三重</t>
+  </si>
+  <si>
+    <t>名古屋（拘）</t>
+  </si>
+  <si>
+    <t>近畿委員会管内</t>
+  </si>
+  <si>
+    <t>滋賀</t>
+  </si>
+  <si>
+    <t>京都</t>
+  </si>
+  <si>
+    <t>大阪</t>
+  </si>
+  <si>
+    <t>大阪（医）</t>
+  </si>
+  <si>
+    <t>神戸</t>
+  </si>
+  <si>
+    <t>加古川</t>
+  </si>
+  <si>
+    <t>和歌山</t>
+  </si>
+  <si>
+    <t>姫路（少）</t>
+  </si>
+  <si>
+    <t>京都（拘）</t>
+  </si>
+  <si>
+    <t>大阪（拘）</t>
+  </si>
+  <si>
+    <t>神戸（拘）</t>
+  </si>
+  <si>
+    <t>播磨（社）</t>
+  </si>
+  <si>
+    <t>中国委員会管内</t>
+  </si>
+  <si>
+    <t>鳥取</t>
+  </si>
+  <si>
+    <t>松江</t>
+  </si>
+  <si>
+    <t>島根あさひ</t>
+  </si>
+  <si>
+    <t>岡山</t>
+  </si>
+  <si>
+    <t>広島</t>
+  </si>
+  <si>
+    <t>尾道（支）</t>
+  </si>
+  <si>
+    <t>山口</t>
+  </si>
+  <si>
+    <t>岩国</t>
+  </si>
+  <si>
+    <t>広島（拘）</t>
+  </si>
+  <si>
+    <t>美祢（社）</t>
+  </si>
+  <si>
+    <t>四国委員会管内</t>
+  </si>
+  <si>
+    <t>徳島</t>
+  </si>
+  <si>
+    <t>高松</t>
+  </si>
+  <si>
+    <t>松山</t>
+  </si>
+  <si>
+    <t>西条（支）</t>
+  </si>
+  <si>
+    <t>高知</t>
+  </si>
+  <si>
+    <t>九州委員会管内</t>
+  </si>
+  <si>
+    <t>北九州（医）</t>
+  </si>
+  <si>
+    <t>福岡</t>
+  </si>
+  <si>
+    <t>麓</t>
+  </si>
+  <si>
+    <t>佐世保</t>
+  </si>
+  <si>
+    <t>長崎</t>
+  </si>
+  <si>
+    <t>熊本</t>
+  </si>
+  <si>
+    <t>大分</t>
+  </si>
+  <si>
+    <t>宮崎</t>
+  </si>
+  <si>
+    <t>鹿児島</t>
+  </si>
+  <si>
+    <t>沖縄</t>
+  </si>
+  <si>
+    <t>佐賀（少）</t>
+  </si>
+  <si>
+    <t>福岡（拘）</t>
+  </si>
+  <si>
+    <t>少年院計</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="182" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1130,112 +1131,112 @@
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...11 lines deleted...]
-      </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="63">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1360,467 +1361,437 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="63">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{22DE07D8-069C-449D-86BE-AF3D0DF21F41}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{F491D169-0885-408A-A92E-5C9A17BB1E45}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{AC6933B7-DEAD-4E84-A16E-F0271614BC30}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{CAD93DF1-8CDB-45DD-BDF2-A767DC3C14B6}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{6DE457D2-6F24-40FF-B1AF-E3C431CB5116}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{95BCFF23-6D90-4BA5-BAE0-AA7E07688F9F}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{E9E9F3B7-6E6B-4FD6-873D-CABBB3235AD2}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{B326D439-250E-48F6-A944-E9138312C907}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{8F176D2B-4B39-46E0-8F41-96021A027526}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{7E17CC43-6871-44C0-98FF-B62B11B6B016}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{F9F7EB55-9480-447D-82FE-994C0EDDC65B}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{D8D57218-3374-4DD3-B665-A28C3CE6C3F1}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{B49264C1-1A44-419A-A7AF-6EE44D0AE46D}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{DF43C087-E80B-4645-BA2B-783FC29B3F50}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{42C45390-E1F6-4E5E-888F-B1AD213A655E}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{ED39039F-410C-4C60-B19E-DAB060322D85}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{E8F6724A-7F50-4D92-A067-EC540378C2F8}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{D1140E60-34D9-442E-9053-3BDEFEC07F8C}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{DE141725-E975-4DED-A4F0-325C71FD9B69}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-    <cellStyle name="標準 3" xfId="61"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{9F7632F4-678F-46A3-BD31-AAD9D9A03AC7}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{D9A7ECB3-A37A-4D84-B964-FA15AD7B7A1F}"/>
     <cellStyle name="良い" xfId="62" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1953,7867 +1924,7655 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DB5E337-D982-499A-86A1-AA3DA9BF0E71}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA281"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.1640625" style="3" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="29" max="16384" width="0" style="3" hidden="1"/>
+    <col min="1" max="1" width="3.109375" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" customWidth="1"/>
+    <col min="4" max="4" width="2.6640625" customWidth="1"/>
+    <col min="5" max="5" width="12.109375" customWidth="1"/>
+    <col min="6" max="7" width="12" customWidth="1"/>
+    <col min="8" max="18" width="12.109375" customWidth="1"/>
+    <col min="19" max="19" width="13.33203125" customWidth="1"/>
+    <col min="20" max="23" width="10" customWidth="1"/>
+    <col min="24" max="24" width="9.77734375" customWidth="1"/>
+    <col min="25" max="26" width="10" customWidth="1"/>
+    <col min="27" max="27" width="10.44140625" customWidth="1"/>
+    <col min="28" max="28" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="1" customFormat="1" ht="17.25">
-[...26 lines deleted...]
-      <c r="AA1" s="65"/>
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="16.5">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
     </row>
     <row r="2" spans="1:27" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="66"/>
-[...24 lines deleted...]
-      <c r="AA2" s="66"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="36"/>
+      <c r="Z2" s="36"/>
+      <c r="AA2" s="36"/>
     </row>
     <row r="3" spans="1:27" ht="10.5" customHeight="1">
-      <c r="A3" s="21"/>
-[...33 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="A3" s="19"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="3"/>
+    </row>
+    <row r="4" spans="1:27" ht="2.15" customHeight="1">
+      <c r="C4" s="3"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+    </row>
+    <row r="5" spans="1:27" s="9" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="30"/>
+      <c r="B5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="67"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="39"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="71"/>
-[...6 lines deleted...]
-      <c r="M5" s="41" t="s">
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="42"/>
-[...1 lines deleted...]
-      <c r="P5" s="41" t="s">
+      <c r="N5" s="46"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="42"/>
-[...1 lines deleted...]
-      <c r="S5" s="41" t="s">
+      <c r="Q5" s="46"/>
+      <c r="R5" s="47"/>
+      <c r="S5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="42"/>
-[...1 lines deleted...]
-      <c r="V5" s="41" t="s">
+      <c r="T5" s="46"/>
+      <c r="U5" s="47"/>
+      <c r="V5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="42"/>
-[...1 lines deleted...]
-      <c r="Y5" s="41" t="s">
+      <c r="W5" s="46"/>
+      <c r="X5" s="47"/>
+      <c r="Y5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="42"/>
-[...7 lines deleted...]
-      <c r="E6" s="50" t="s">
+      <c r="Z5" s="46"/>
+      <c r="AA5" s="46"/>
+    </row>
+    <row r="6" spans="1:27" s="9" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A6" s="28"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F6" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="54"/>
-[...1 lines deleted...]
-      <c r="I6" s="59" t="s">
+      <c r="G6" s="58"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="60"/>
-[...27 lines deleted...]
-      <c r="I7" s="62" t="s">
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
+    </row>
+    <row r="7" spans="1:27" s="9" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A7" s="28"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="59" t="s">
+      <c r="J7" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="K7" s="60"/>
-      <c r="L7" s="62" t="s">
+      <c r="K7" s="43"/>
+      <c r="L7" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="M7" s="47"/>
-[...21 lines deleted...]
-      <c r="F8" s="38" t="s">
+      <c r="M7" s="51"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="51"/>
+      <c r="T7" s="52"/>
+      <c r="U7" s="53"/>
+      <c r="V7" s="51"/>
+      <c r="W7" s="52"/>
+      <c r="X7" s="53"/>
+      <c r="Y7" s="51"/>
+      <c r="Z7" s="52"/>
+      <c r="AA7" s="52"/>
+    </row>
+    <row r="8" spans="1:27" s="9" customFormat="1" ht="30" customHeight="1">
+      <c r="A8" s="26"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="38" t="s">
+      <c r="G8" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="38" t="s">
+      <c r="H8" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="63"/>
-      <c r="J8" s="38" t="s">
+      <c r="I8" s="38"/>
+      <c r="J8" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="K8" s="39" t="s">
+      <c r="K8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="63"/>
-      <c r="M8" s="7" t="s">
+      <c r="L8" s="38"/>
+      <c r="M8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="N8" s="7" t="s">
+      <c r="N8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="7" t="s">
+      <c r="O8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="P8" s="7" t="s">
+      <c r="P8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="Q8" s="7" t="s">
+      <c r="Q8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="7" t="s">
+      <c r="R8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="7" t="s">
+      <c r="S8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="T8" s="9" t="s">
+      <c r="T8" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="U8" s="7" t="s">
+      <c r="U8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="V8" s="7" t="s">
+      <c r="V8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="W8" s="7" t="s">
+      <c r="W8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="X8" s="7" t="s">
+      <c r="X8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="Y8" s="7" t="s">
+      <c r="Y8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="Z8" s="7" t="s">
+      <c r="Z8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="AA8" s="8" t="s">
+      <c r="AA8" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:27" ht="5.0999999999999996" customHeight="1">
-[...42 lines deleted...]
-      <c r="H10" s="17">
+    <row r="9" spans="1:27" ht="5.15" customHeight="1">
+      <c r="D9" s="10"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="W9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Y9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AA9" s="11"/>
+    </row>
+    <row r="10" spans="1:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B10" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="15">
+        <v>12039</v>
+      </c>
+      <c r="F10" s="15">
+        <v>10864</v>
+      </c>
+      <c r="G10" s="15">
+        <v>6658</v>
+      </c>
+      <c r="H10" s="15">
         <v>4206</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="15">
         <v>1175</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="15">
         <v>592</v>
       </c>
-      <c r="K10" s="17">
-[...2 lines deleted...]
-      <c r="L10" s="17">
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
         <v>583</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="15">
         <v>10520</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="15">
         <v>6232</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="15">
         <v>4288</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="15">
         <v>593</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="15">
         <v>387</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="15">
         <v>206</v>
       </c>
-      <c r="S10" s="17">
-[...5 lines deleted...]
-      <c r="U10" s="17">
+      <c r="S10" s="15">
+        <v>436</v>
+      </c>
+      <c r="T10" s="15">
+        <v>362</v>
+      </c>
+      <c r="U10" s="15">
         <v>74</v>
       </c>
-      <c r="V10" s="17">
-[...5 lines deleted...]
-      <c r="X10" s="17">
+      <c r="V10" s="15">
+        <v>485</v>
+      </c>
+      <c r="W10" s="15">
+        <v>269</v>
+      </c>
+      <c r="X10" s="15">
         <v>216</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="15">
         <v>5</v>
       </c>
-      <c r="Z10" s="17">
-[...2 lines deleted...]
-      <c r="AA10" s="17">
+      <c r="Z10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="15">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:27" s="14" customFormat="1" ht="13.35" customHeight="1">
-[...14 lines deleted...]
-      <c r="H11" s="17">
+    <row r="11" spans="1:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B11" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="33"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="15">
+        <v>12039</v>
+      </c>
+      <c r="F11" s="15">
+        <v>10864</v>
+      </c>
+      <c r="G11" s="15">
+        <v>6658</v>
+      </c>
+      <c r="H11" s="15">
         <v>4206</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="15">
         <v>1175</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="15">
         <v>592</v>
       </c>
-      <c r="K11" s="17">
-[...2 lines deleted...]
-      <c r="L11" s="17">
+      <c r="K11" s="15">
+        <v>0</v>
+      </c>
+      <c r="L11" s="15">
         <v>583</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="15">
         <v>10520</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="15">
         <v>6232</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="15">
         <v>4288</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="15">
         <v>593</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="15">
         <v>387</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="15">
         <v>206</v>
       </c>
-      <c r="S11" s="17">
-[...5 lines deleted...]
-      <c r="U11" s="17">
+      <c r="S11" s="15">
+        <v>436</v>
+      </c>
+      <c r="T11" s="15">
+        <v>362</v>
+      </c>
+      <c r="U11" s="15">
         <v>74</v>
       </c>
-      <c r="V11" s="17">
-[...5 lines deleted...]
-      <c r="X11" s="17">
+      <c r="V11" s="15">
+        <v>485</v>
+      </c>
+      <c r="W11" s="15">
+        <v>269</v>
+      </c>
+      <c r="X11" s="15">
         <v>216</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="15">
         <v>5</v>
       </c>
-      <c r="Z11" s="17">
-[...2 lines deleted...]
-      <c r="AA11" s="17">
+      <c r="Z11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="15">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:27" s="14" customFormat="1" ht="13.35" customHeight="1">
-[...28 lines deleted...]
-      <c r="B13" s="40" t="s">
+    <row r="12" spans="1:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="15"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="15"/>
+      <c r="U12" s="15"/>
+      <c r="V12" s="15"/>
+      <c r="W12" s="15"/>
+      <c r="X12" s="15"/>
+      <c r="Y12" s="15"/>
+      <c r="Z12" s="15"/>
+      <c r="AA12" s="15"/>
+    </row>
+    <row r="13" spans="1:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="33"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="15">
+        <v>1177</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1031</v>
+      </c>
+      <c r="G13" s="15">
+        <v>430</v>
+      </c>
+      <c r="H13" s="15">
+        <v>601</v>
+      </c>
+      <c r="I13" s="15">
+        <v>146</v>
+      </c>
+      <c r="J13" s="15">
+        <v>57</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0</v>
+      </c>
+      <c r="L13" s="15">
+        <v>89</v>
+      </c>
+      <c r="M13" s="15">
+        <v>1078</v>
+      </c>
+      <c r="N13" s="15">
+        <v>450</v>
+      </c>
+      <c r="O13" s="15">
+        <v>628</v>
+      </c>
+      <c r="P13" s="15">
+        <v>37</v>
+      </c>
+      <c r="Q13" s="15">
         <v>18</v>
       </c>
-      <c r="C13" s="40"/>
-[...16 lines deleted...]
-      <c r="J13" s="17">
+      <c r="R13" s="15">
+        <v>19</v>
+      </c>
+      <c r="S13" s="15">
+        <v>18</v>
+      </c>
+      <c r="T13" s="15">
+        <v>8</v>
+      </c>
+      <c r="U13" s="15">
+        <v>10</v>
+      </c>
+      <c r="V13" s="15">
+        <v>44</v>
+      </c>
+      <c r="W13" s="15">
+        <v>11</v>
+      </c>
+      <c r="X13" s="15">
+        <v>33</v>
+      </c>
+      <c r="Y13" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="17"/>
+      <c r="E14" s="18">
+        <v>389</v>
+      </c>
+      <c r="F14" s="18">
+        <v>342</v>
+      </c>
+      <c r="G14" s="18">
+        <v>103</v>
+      </c>
+      <c r="H14" s="18">
+        <v>239</v>
+      </c>
+      <c r="I14" s="18">
+        <v>47</v>
+      </c>
+      <c r="J14" s="18">
+        <v>19</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="18">
+        <v>28</v>
+      </c>
+      <c r="M14" s="18">
+        <v>333</v>
+      </c>
+      <c r="N14" s="18">
+        <v>98</v>
+      </c>
+      <c r="O14" s="18">
+        <v>235</v>
+      </c>
+      <c r="P14" s="18">
+        <v>26</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>11</v>
+      </c>
+      <c r="R14" s="18">
+        <v>15</v>
+      </c>
+      <c r="S14" s="18">
+        <v>13</v>
+      </c>
+      <c r="T14" s="18">
+        <v>8</v>
+      </c>
+      <c r="U14" s="18">
+        <v>5</v>
+      </c>
+      <c r="V14" s="18">
+        <v>17</v>
+      </c>
+      <c r="W14" s="18">
+        <v>5</v>
+      </c>
+      <c r="X14" s="18">
+        <v>12</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C15" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="17"/>
+      <c r="E15" s="18">
+        <v>24</v>
+      </c>
+      <c r="F15" s="18">
+        <v>20</v>
+      </c>
+      <c r="G15" s="18">
+        <v>4</v>
+      </c>
+      <c r="H15" s="18">
+        <v>16</v>
+      </c>
+      <c r="I15" s="18">
+        <v>4</v>
+      </c>
+      <c r="J15" s="18">
+        <v>1</v>
+      </c>
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="18">
+        <v>3</v>
+      </c>
+      <c r="M15" s="18">
+        <v>22</v>
+      </c>
+      <c r="N15" s="18">
+        <v>5</v>
+      </c>
+      <c r="O15" s="18">
+        <v>17</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>0</v>
+      </c>
+      <c r="R15" s="18">
+        <v>0</v>
+      </c>
+      <c r="S15" s="18">
+        <v>1</v>
+      </c>
+      <c r="T15" s="18">
+        <v>0</v>
+      </c>
+      <c r="U15" s="18">
+        <v>1</v>
+      </c>
+      <c r="V15" s="18">
+        <v>1</v>
+      </c>
+      <c r="W15" s="18">
+        <v>0</v>
+      </c>
+      <c r="X15" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C16" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="17"/>
+      <c r="E16" s="18">
+        <v>74</v>
+      </c>
+      <c r="F16" s="18">
+        <v>63</v>
+      </c>
+      <c r="G16" s="18">
+        <v>12</v>
+      </c>
+      <c r="H16" s="18">
+        <v>51</v>
+      </c>
+      <c r="I16" s="18">
+        <v>11</v>
+      </c>
+      <c r="J16" s="18">
+        <v>2</v>
+      </c>
+      <c r="K16" s="18">
+        <v>0</v>
+      </c>
+      <c r="L16" s="18">
+        <v>9</v>
+      </c>
+      <c r="M16" s="18">
+        <v>71</v>
+      </c>
+      <c r="N16" s="18">
+        <v>14</v>
+      </c>
+      <c r="O16" s="18">
         <v>57</v>
       </c>
-      <c r="K13" s="17">
-[...2 lines deleted...]
-      <c r="L13" s="17">
+      <c r="P16" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>0</v>
+      </c>
+      <c r="R16" s="18">
+        <v>0</v>
+      </c>
+      <c r="S16" s="18">
+        <v>1</v>
+      </c>
+      <c r="T16" s="18">
+        <v>0</v>
+      </c>
+      <c r="U16" s="18">
+        <v>1</v>
+      </c>
+      <c r="V16" s="18">
+        <v>2</v>
+      </c>
+      <c r="W16" s="18">
+        <v>0</v>
+      </c>
+      <c r="X16" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="17"/>
+      <c r="E17" s="18">
+        <v>78</v>
+      </c>
+      <c r="F17" s="18">
+        <v>66</v>
+      </c>
+      <c r="G17" s="18">
+        <v>66</v>
+      </c>
+      <c r="H17" s="18">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18">
+        <v>12</v>
+      </c>
+      <c r="J17" s="18">
+        <v>12</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18">
+        <v>77</v>
+      </c>
+      <c r="N17" s="18">
+        <v>77</v>
+      </c>
+      <c r="O17" s="18">
+        <v>0</v>
+      </c>
+      <c r="P17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>0</v>
+      </c>
+      <c r="R17" s="18">
+        <v>0</v>
+      </c>
+      <c r="S17" s="18">
+        <v>0</v>
+      </c>
+      <c r="T17" s="18">
+        <v>0</v>
+      </c>
+      <c r="U17" s="18">
+        <v>0</v>
+      </c>
+      <c r="V17" s="18">
+        <v>1</v>
+      </c>
+      <c r="W17" s="18">
+        <v>1</v>
+      </c>
+      <c r="X17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="17"/>
+      <c r="E18" s="18">
+        <v>211</v>
+      </c>
+      <c r="F18" s="18">
+        <v>184</v>
+      </c>
+      <c r="G18" s="18">
+        <v>41</v>
+      </c>
+      <c r="H18" s="18">
+        <v>143</v>
+      </c>
+      <c r="I18" s="18">
+        <v>27</v>
+      </c>
+      <c r="J18" s="18">
+        <v>4</v>
+      </c>
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="18">
+        <v>23</v>
+      </c>
+      <c r="M18" s="18">
+        <v>196</v>
+      </c>
+      <c r="N18" s="18">
+        <v>42</v>
+      </c>
+      <c r="O18" s="18">
+        <v>154</v>
+      </c>
+      <c r="P18" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>2</v>
+      </c>
+      <c r="R18" s="18">
+        <v>1</v>
+      </c>
+      <c r="S18" s="18">
+        <v>2</v>
+      </c>
+      <c r="T18" s="18">
+        <v>0</v>
+      </c>
+      <c r="U18" s="18">
+        <v>2</v>
+      </c>
+      <c r="V18" s="18">
+        <v>10</v>
+      </c>
+      <c r="W18" s="18">
+        <v>1</v>
+      </c>
+      <c r="X18" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y18" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C19" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="17"/>
+      <c r="E19" s="18">
+        <v>243</v>
+      </c>
+      <c r="F19" s="18">
+        <v>206</v>
+      </c>
+      <c r="G19" s="18">
+        <v>54</v>
+      </c>
+      <c r="H19" s="18">
+        <v>152</v>
+      </c>
+      <c r="I19" s="18">
+        <v>37</v>
+      </c>
+      <c r="J19" s="18">
+        <v>11</v>
+      </c>
+      <c r="K19" s="18">
+        <v>0</v>
+      </c>
+      <c r="L19" s="18">
+        <v>26</v>
+      </c>
+      <c r="M19" s="18">
+        <v>228</v>
+      </c>
+      <c r="N19" s="18">
+        <v>63</v>
+      </c>
+      <c r="O19" s="18">
+        <v>165</v>
+      </c>
+      <c r="P19" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>1</v>
+      </c>
+      <c r="R19" s="18">
+        <v>3</v>
+      </c>
+      <c r="S19" s="18">
+        <v>1</v>
+      </c>
+      <c r="T19" s="18">
+        <v>0</v>
+      </c>
+      <c r="U19" s="18">
+        <v>1</v>
+      </c>
+      <c r="V19" s="18">
+        <v>10</v>
+      </c>
+      <c r="W19" s="18">
+        <v>1</v>
+      </c>
+      <c r="X19" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C20" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="17"/>
+      <c r="E20" s="18">
+        <v>158</v>
+      </c>
+      <c r="F20" s="18">
+        <v>150</v>
+      </c>
+      <c r="G20" s="18">
+        <v>150</v>
+      </c>
+      <c r="H20" s="18">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18">
+        <v>8</v>
+      </c>
+      <c r="J20" s="18">
+        <v>8</v>
+      </c>
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18">
+        <v>151</v>
+      </c>
+      <c r="N20" s="18">
+        <v>151</v>
+      </c>
+      <c r="O20" s="18">
+        <v>0</v>
+      </c>
+      <c r="P20" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>4</v>
+      </c>
+      <c r="R20" s="18">
+        <v>0</v>
+      </c>
+      <c r="S20" s="18">
+        <v>0</v>
+      </c>
+      <c r="T20" s="18">
+        <v>0</v>
+      </c>
+      <c r="U20" s="18">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
+        <v>3</v>
+      </c>
+      <c r="W20" s="18">
+        <v>3</v>
+      </c>
+      <c r="X20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C21" s="16"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="18"/>
+      <c r="Z21" s="18"/>
+      <c r="AA21" s="18"/>
+    </row>
+    <row r="22" spans="2:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B22" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="33"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="15">
+        <v>887</v>
+      </c>
+      <c r="F22" s="15">
+        <v>802</v>
+      </c>
+      <c r="G22" s="15">
+        <v>387</v>
+      </c>
+      <c r="H22" s="15">
+        <v>415</v>
+      </c>
+      <c r="I22" s="15">
+        <v>85</v>
+      </c>
+      <c r="J22" s="15">
+        <v>33</v>
+      </c>
+      <c r="K22" s="15">
+        <v>0</v>
+      </c>
+      <c r="L22" s="15">
+        <v>52</v>
+      </c>
+      <c r="M22" s="15">
+        <v>752</v>
+      </c>
+      <c r="N22" s="15">
+        <v>347</v>
+      </c>
+      <c r="O22" s="15">
+        <v>405</v>
+      </c>
+      <c r="P22" s="15">
+        <v>63</v>
+      </c>
+      <c r="Q22" s="15">
+        <v>34</v>
+      </c>
+      <c r="R22" s="15">
+        <v>29</v>
+      </c>
+      <c r="S22" s="15">
+        <v>24</v>
+      </c>
+      <c r="T22" s="15">
+        <v>17</v>
+      </c>
+      <c r="U22" s="15">
+        <v>7</v>
+      </c>
+      <c r="V22" s="15">
+        <v>47</v>
+      </c>
+      <c r="W22" s="15">
+        <v>22</v>
+      </c>
+      <c r="X22" s="15">
+        <v>25</v>
+      </c>
+      <c r="Y22" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C23" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="17"/>
+      <c r="E23" s="18">
+        <v>130</v>
+      </c>
+      <c r="F23" s="18">
+        <v>114</v>
+      </c>
+      <c r="G23" s="18">
+        <v>28</v>
+      </c>
+      <c r="H23" s="18">
+        <v>86</v>
+      </c>
+      <c r="I23" s="18">
+        <v>16</v>
+      </c>
+      <c r="J23" s="18">
+        <v>3</v>
+      </c>
+      <c r="K23" s="18">
+        <v>0</v>
+      </c>
+      <c r="L23" s="18">
+        <v>13</v>
+      </c>
+      <c r="M23" s="18">
+        <v>125</v>
+      </c>
+      <c r="N23" s="18">
+        <v>30</v>
+      </c>
+      <c r="O23" s="18">
+        <v>95</v>
+      </c>
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>0</v>
+      </c>
+      <c r="R23" s="18">
+        <v>0</v>
+      </c>
+      <c r="S23" s="18">
+        <v>1</v>
+      </c>
+      <c r="T23" s="18">
+        <v>1</v>
+      </c>
+      <c r="U23" s="18">
+        <v>0</v>
+      </c>
+      <c r="V23" s="18">
+        <v>4</v>
+      </c>
+      <c r="W23" s="18">
+        <v>0</v>
+      </c>
+      <c r="X23" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="17"/>
+      <c r="E24" s="18">
+        <v>58</v>
+      </c>
+      <c r="F24" s="18">
+        <v>52</v>
+      </c>
+      <c r="G24" s="18">
+        <v>20</v>
+      </c>
+      <c r="H24" s="18">
+        <v>32</v>
+      </c>
+      <c r="I24" s="18">
+        <v>6</v>
+      </c>
+      <c r="J24" s="18">
+        <v>2</v>
+      </c>
+      <c r="K24" s="18">
+        <v>0</v>
+      </c>
+      <c r="L24" s="18">
+        <v>4</v>
+      </c>
+      <c r="M24" s="18">
+        <v>42</v>
+      </c>
+      <c r="N24" s="18">
+        <v>13</v>
+      </c>
+      <c r="O24" s="18">
+        <v>29</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>0</v>
+      </c>
+      <c r="R24" s="18">
+        <v>0</v>
+      </c>
+      <c r="S24" s="18">
+        <v>10</v>
+      </c>
+      <c r="T24" s="18">
+        <v>8</v>
+      </c>
+      <c r="U24" s="18">
+        <v>2</v>
+      </c>
+      <c r="V24" s="18">
+        <v>5</v>
+      </c>
+      <c r="W24" s="18">
+        <v>1</v>
+      </c>
+      <c r="X24" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y24" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C25" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="17"/>
+      <c r="E25" s="18">
+        <v>93</v>
+      </c>
+      <c r="F25" s="18">
+        <v>85</v>
+      </c>
+      <c r="G25" s="18">
+        <v>18</v>
+      </c>
+      <c r="H25" s="18">
+        <v>67</v>
+      </c>
+      <c r="I25" s="18">
+        <v>8</v>
+      </c>
+      <c r="J25" s="18">
+        <v>1</v>
+      </c>
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
+        <v>7</v>
+      </c>
+      <c r="M25" s="18">
+        <v>76</v>
+      </c>
+      <c r="N25" s="18">
+        <v>15</v>
+      </c>
+      <c r="O25" s="18">
+        <v>61</v>
+      </c>
+      <c r="P25" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>1</v>
+      </c>
+      <c r="R25" s="18">
+        <v>5</v>
+      </c>
+      <c r="S25" s="18">
+        <v>4</v>
+      </c>
+      <c r="T25" s="18">
+        <v>1</v>
+      </c>
+      <c r="U25" s="18">
+        <v>3</v>
+      </c>
+      <c r="V25" s="18">
+        <v>7</v>
+      </c>
+      <c r="W25" s="18">
+        <v>2</v>
+      </c>
+      <c r="X25" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="17"/>
+      <c r="E26" s="18">
+        <v>188</v>
+      </c>
+      <c r="F26" s="18">
+        <v>179</v>
+      </c>
+      <c r="G26" s="18">
+        <v>176</v>
+      </c>
+      <c r="H26" s="18">
+        <v>3</v>
+      </c>
+      <c r="I26" s="18">
+        <v>9</v>
+      </c>
+      <c r="J26" s="18">
+        <v>9</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="18">
+        <v>0</v>
+      </c>
+      <c r="M26" s="18">
+        <v>163</v>
+      </c>
+      <c r="N26" s="18">
+        <v>161</v>
+      </c>
+      <c r="O26" s="18">
+        <v>2</v>
+      </c>
+      <c r="P26" s="18">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>8</v>
+      </c>
+      <c r="R26" s="18">
+        <v>0</v>
+      </c>
+      <c r="S26" s="18">
+        <v>5</v>
+      </c>
+      <c r="T26" s="18">
+        <v>5</v>
+      </c>
+      <c r="U26" s="18">
+        <v>0</v>
+      </c>
+      <c r="V26" s="18">
+        <v>12</v>
+      </c>
+      <c r="W26" s="18">
+        <v>11</v>
+      </c>
+      <c r="X26" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="17"/>
+      <c r="E27" s="18">
+        <v>229</v>
+      </c>
+      <c r="F27" s="18">
+        <v>201</v>
+      </c>
+      <c r="G27" s="18">
+        <v>47</v>
+      </c>
+      <c r="H27" s="18">
+        <v>154</v>
+      </c>
+      <c r="I27" s="18">
+        <v>28</v>
+      </c>
+      <c r="J27" s="18">
+        <v>8</v>
+      </c>
+      <c r="K27" s="18">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18">
+        <v>20</v>
+      </c>
+      <c r="M27" s="18">
+        <v>207</v>
+      </c>
+      <c r="N27" s="18">
+        <v>47</v>
+      </c>
+      <c r="O27" s="18">
+        <v>160</v>
+      </c>
+      <c r="P27" s="18">
+        <v>10</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>5</v>
+      </c>
+      <c r="R27" s="18">
+        <v>5</v>
+      </c>
+      <c r="S27" s="18">
+        <v>2</v>
+      </c>
+      <c r="T27" s="18">
+        <v>0</v>
+      </c>
+      <c r="U27" s="18">
+        <v>2</v>
+      </c>
+      <c r="V27" s="18">
+        <v>10</v>
+      </c>
+      <c r="W27" s="18">
+        <v>3</v>
+      </c>
+      <c r="X27" s="18">
+        <v>7</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="17"/>
+      <c r="E28" s="18">
+        <v>158</v>
+      </c>
+      <c r="F28" s="18">
+        <v>141</v>
+      </c>
+      <c r="G28" s="18">
+        <v>74</v>
+      </c>
+      <c r="H28" s="18">
+        <v>67</v>
+      </c>
+      <c r="I28" s="18">
+        <v>17</v>
+      </c>
+      <c r="J28" s="18">
+        <v>9</v>
+      </c>
+      <c r="K28" s="18">
+        <v>0</v>
+      </c>
+      <c r="L28" s="18">
+        <v>8</v>
+      </c>
+      <c r="M28" s="18">
+        <v>112</v>
+      </c>
+      <c r="N28" s="18">
+        <v>59</v>
+      </c>
+      <c r="O28" s="18">
+        <v>53</v>
+      </c>
+      <c r="P28" s="18">
+        <v>39</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>20</v>
+      </c>
+      <c r="R28" s="18">
+        <v>19</v>
+      </c>
+      <c r="S28" s="18">
+        <v>1</v>
+      </c>
+      <c r="T28" s="18">
+        <v>1</v>
+      </c>
+      <c r="U28" s="18">
+        <v>0</v>
+      </c>
+      <c r="V28" s="18">
+        <v>6</v>
+      </c>
+      <c r="W28" s="18">
+        <v>3</v>
+      </c>
+      <c r="X28" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y28" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="17"/>
+      <c r="E29" s="18">
+        <v>31</v>
+      </c>
+      <c r="F29" s="18">
+        <v>30</v>
+      </c>
+      <c r="G29" s="18">
+        <v>24</v>
+      </c>
+      <c r="H29" s="18">
+        <v>6</v>
+      </c>
+      <c r="I29" s="18">
+        <v>1</v>
+      </c>
+      <c r="J29" s="18">
+        <v>1</v>
+      </c>
+      <c r="K29" s="18">
+        <v>0</v>
+      </c>
+      <c r="L29" s="18">
+        <v>0</v>
+      </c>
+      <c r="M29" s="18">
+        <v>27</v>
+      </c>
+      <c r="N29" s="18">
+        <v>22</v>
+      </c>
+      <c r="O29" s="18">
+        <v>5</v>
+      </c>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>0</v>
+      </c>
+      <c r="R29" s="18">
+        <v>0</v>
+      </c>
+      <c r="S29" s="18">
+        <v>1</v>
+      </c>
+      <c r="T29" s="18">
+        <v>1</v>
+      </c>
+      <c r="U29" s="18">
+        <v>0</v>
+      </c>
+      <c r="V29" s="18">
+        <v>3</v>
+      </c>
+      <c r="W29" s="18">
+        <v>2</v>
+      </c>
+      <c r="X29" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C30" s="16"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+      <c r="P30" s="18"/>
+      <c r="Q30" s="18"/>
+      <c r="R30" s="18"/>
+      <c r="S30" s="18"/>
+      <c r="T30" s="18"/>
+      <c r="U30" s="18"/>
+      <c r="V30" s="18"/>
+      <c r="W30" s="18"/>
+      <c r="X30" s="18"/>
+      <c r="Y30" s="18"/>
+      <c r="Z30" s="18"/>
+      <c r="AA30" s="18"/>
+    </row>
+    <row r="31" spans="2:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B31" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="33"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="15">
+        <v>3201</v>
+      </c>
+      <c r="F31" s="15">
+        <v>2886</v>
+      </c>
+      <c r="G31" s="15">
+        <v>2149</v>
+      </c>
+      <c r="H31" s="15">
+        <v>737</v>
+      </c>
+      <c r="I31" s="15">
+        <v>315</v>
+      </c>
+      <c r="J31" s="15">
+        <v>173</v>
+      </c>
+      <c r="K31" s="15">
+        <v>0</v>
+      </c>
+      <c r="L31" s="15">
+        <v>142</v>
+      </c>
+      <c r="M31" s="15">
+        <v>2764</v>
+      </c>
+      <c r="N31" s="15">
+        <v>1986</v>
+      </c>
+      <c r="O31" s="15">
+        <v>778</v>
+      </c>
+      <c r="P31" s="15">
+        <v>145</v>
+      </c>
+      <c r="Q31" s="15">
+        <v>111</v>
+      </c>
+      <c r="R31" s="15">
+        <v>34</v>
+      </c>
+      <c r="S31" s="15">
+        <v>168</v>
+      </c>
+      <c r="T31" s="15">
+        <v>149</v>
+      </c>
+      <c r="U31" s="15">
+        <v>19</v>
+      </c>
+      <c r="V31" s="15">
+        <v>123</v>
+      </c>
+      <c r="W31" s="15">
+        <v>76</v>
+      </c>
+      <c r="X31" s="15">
+        <v>47</v>
+      </c>
+      <c r="Y31" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C32" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="17"/>
+      <c r="E32" s="18">
+        <v>109</v>
+      </c>
+      <c r="F32" s="18">
+        <v>84</v>
+      </c>
+      <c r="G32" s="18">
+        <v>20</v>
+      </c>
+      <c r="H32" s="18">
+        <v>64</v>
+      </c>
+      <c r="I32" s="18">
+        <v>25</v>
+      </c>
+      <c r="J32" s="18">
+        <v>9</v>
+      </c>
+      <c r="K32" s="18">
+        <v>0</v>
+      </c>
+      <c r="L32" s="18">
+        <v>16</v>
+      </c>
+      <c r="M32" s="18">
+        <v>102</v>
+      </c>
+      <c r="N32" s="18">
+        <v>28</v>
+      </c>
+      <c r="O32" s="18">
+        <v>74</v>
+      </c>
+      <c r="P32" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>0</v>
+      </c>
+      <c r="R32" s="18">
+        <v>2</v>
+      </c>
+      <c r="S32" s="18">
+        <v>1</v>
+      </c>
+      <c r="T32" s="18">
+        <v>0</v>
+      </c>
+      <c r="U32" s="18">
+        <v>1</v>
+      </c>
+      <c r="V32" s="18">
+        <v>4</v>
+      </c>
+      <c r="W32" s="18">
+        <v>1</v>
+      </c>
+      <c r="X32" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C33" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="17"/>
+      <c r="E33" s="18">
+        <v>219</v>
+      </c>
+      <c r="F33" s="18">
+        <v>200</v>
+      </c>
+      <c r="G33" s="18">
+        <v>136</v>
+      </c>
+      <c r="H33" s="18">
+        <v>64</v>
+      </c>
+      <c r="I33" s="18">
+        <v>19</v>
+      </c>
+      <c r="J33" s="18">
+        <v>8</v>
+      </c>
+      <c r="K33" s="18">
+        <v>0</v>
+      </c>
+      <c r="L33" s="18">
+        <v>11</v>
+      </c>
+      <c r="M33" s="18">
+        <v>156</v>
+      </c>
+      <c r="N33" s="18">
+        <v>96</v>
+      </c>
+      <c r="O33" s="18">
+        <v>60</v>
+      </c>
+      <c r="P33" s="18">
+        <v>25</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>14</v>
+      </c>
+      <c r="R33" s="18">
+        <v>11</v>
+      </c>
+      <c r="S33" s="18">
+        <v>29</v>
+      </c>
+      <c r="T33" s="18">
+        <v>27</v>
+      </c>
+      <c r="U33" s="18">
+        <v>2</v>
+      </c>
+      <c r="V33" s="18">
+        <v>9</v>
+      </c>
+      <c r="W33" s="18">
+        <v>7</v>
+      </c>
+      <c r="X33" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C34" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="17"/>
+      <c r="E34" s="18">
+        <v>17</v>
+      </c>
+      <c r="F34" s="18">
+        <v>17</v>
+      </c>
+      <c r="G34" s="18">
+        <v>17</v>
+      </c>
+      <c r="H34" s="18">
+        <v>0</v>
+      </c>
+      <c r="I34" s="18">
+        <v>0</v>
+      </c>
+      <c r="J34" s="18">
+        <v>0</v>
+      </c>
+      <c r="K34" s="18">
+        <v>0</v>
+      </c>
+      <c r="L34" s="18">
+        <v>0</v>
+      </c>
+      <c r="M34" s="18">
+        <v>15</v>
+      </c>
+      <c r="N34" s="18">
+        <v>15</v>
+      </c>
+      <c r="O34" s="18">
+        <v>0</v>
+      </c>
+      <c r="P34" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="18">
+        <v>0</v>
+      </c>
+      <c r="R34" s="18">
+        <v>0</v>
+      </c>
+      <c r="S34" s="18">
+        <v>2</v>
+      </c>
+      <c r="T34" s="18">
+        <v>2</v>
+      </c>
+      <c r="U34" s="18">
+        <v>0</v>
+      </c>
+      <c r="V34" s="18">
+        <v>0</v>
+      </c>
+      <c r="W34" s="18">
+        <v>0</v>
+      </c>
+      <c r="X34" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C35" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="17"/>
+      <c r="E35" s="18">
+        <v>675</v>
+      </c>
+      <c r="F35" s="18">
+        <v>627</v>
+      </c>
+      <c r="G35" s="18">
+        <v>627</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0</v>
+      </c>
+      <c r="I35" s="18">
+        <v>48</v>
+      </c>
+      <c r="J35" s="18">
+        <v>48</v>
+      </c>
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>633</v>
+      </c>
+      <c r="N35" s="18">
+        <v>633</v>
+      </c>
+      <c r="O35" s="18">
+        <v>0</v>
+      </c>
+      <c r="P35" s="18">
+        <v>18</v>
+      </c>
+      <c r="Q35" s="18">
+        <v>18</v>
+      </c>
+      <c r="R35" s="18">
+        <v>0</v>
+      </c>
+      <c r="S35" s="18">
+        <v>15</v>
+      </c>
+      <c r="T35" s="18">
+        <v>15</v>
+      </c>
+      <c r="U35" s="18">
+        <v>0</v>
+      </c>
+      <c r="V35" s="18">
+        <v>9</v>
+      </c>
+      <c r="W35" s="18">
+        <v>9</v>
+      </c>
+      <c r="X35" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C36" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="17"/>
+      <c r="E36" s="18">
+        <v>131</v>
+      </c>
+      <c r="F36" s="18">
+        <v>117</v>
+      </c>
+      <c r="G36" s="18">
+        <v>27</v>
+      </c>
+      <c r="H36" s="18">
+        <v>90</v>
+      </c>
+      <c r="I36" s="18">
+        <v>14</v>
+      </c>
+      <c r="J36" s="18">
+        <v>4</v>
+      </c>
+      <c r="K36" s="18">
+        <v>0</v>
+      </c>
+      <c r="L36" s="18">
+        <v>10</v>
+      </c>
+      <c r="M36" s="18">
+        <v>106</v>
+      </c>
+      <c r="N36" s="18">
+        <v>24</v>
+      </c>
+      <c r="O36" s="18">
+        <v>82</v>
+      </c>
+      <c r="P36" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="18">
+        <v>0</v>
+      </c>
+      <c r="R36" s="18">
+        <v>4</v>
+      </c>
+      <c r="S36" s="18">
+        <v>8</v>
+      </c>
+      <c r="T36" s="18">
+        <v>5</v>
+      </c>
+      <c r="U36" s="18">
+        <v>3</v>
+      </c>
+      <c r="V36" s="18">
+        <v>13</v>
+      </c>
+      <c r="W36" s="18">
+        <v>2</v>
+      </c>
+      <c r="X36" s="18">
+        <v>11</v>
+      </c>
+      <c r="Y36" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C37" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="17"/>
+      <c r="E37" s="18">
+        <v>34</v>
+      </c>
+      <c r="F37" s="18">
+        <v>32</v>
+      </c>
+      <c r="G37" s="18">
+        <v>31</v>
+      </c>
+      <c r="H37" s="18">
+        <v>1</v>
+      </c>
+      <c r="I37" s="18">
+        <v>2</v>
+      </c>
+      <c r="J37" s="18">
+        <v>2</v>
+      </c>
+      <c r="K37" s="18">
+        <v>0</v>
+      </c>
+      <c r="L37" s="18">
+        <v>0</v>
+      </c>
+      <c r="M37" s="18">
+        <v>23</v>
+      </c>
+      <c r="N37" s="18">
+        <v>22</v>
+      </c>
+      <c r="O37" s="18">
+        <v>1</v>
+      </c>
+      <c r="P37" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>1</v>
+      </c>
+      <c r="R37" s="18">
+        <v>0</v>
+      </c>
+      <c r="S37" s="18">
+        <v>9</v>
+      </c>
+      <c r="T37" s="18">
+        <v>9</v>
+      </c>
+      <c r="U37" s="18">
+        <v>0</v>
+      </c>
+      <c r="V37" s="18">
+        <v>1</v>
+      </c>
+      <c r="W37" s="18">
+        <v>1</v>
+      </c>
+      <c r="X37" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C38" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="17"/>
+      <c r="E38" s="18">
+        <v>123</v>
+      </c>
+      <c r="F38" s="18">
+        <v>122</v>
+      </c>
+      <c r="G38" s="18">
+        <v>122</v>
+      </c>
+      <c r="H38" s="18">
+        <v>0</v>
+      </c>
+      <c r="I38" s="18">
+        <v>1</v>
+      </c>
+      <c r="J38" s="18">
+        <v>1</v>
+      </c>
+      <c r="K38" s="18">
+        <v>0</v>
+      </c>
+      <c r="L38" s="18">
+        <v>0</v>
+      </c>
+      <c r="M38" s="18">
+        <v>100</v>
+      </c>
+      <c r="N38" s="18">
+        <v>100</v>
+      </c>
+      <c r="O38" s="18">
+        <v>0</v>
+      </c>
+      <c r="P38" s="18">
+        <v>17</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>17</v>
+      </c>
+      <c r="R38" s="18">
+        <v>0</v>
+      </c>
+      <c r="S38" s="18">
+        <v>5</v>
+      </c>
+      <c r="T38" s="18">
+        <v>5</v>
+      </c>
+      <c r="U38" s="18">
+        <v>0</v>
+      </c>
+      <c r="V38" s="18">
+        <v>1</v>
+      </c>
+      <c r="W38" s="18">
+        <v>1</v>
+      </c>
+      <c r="X38" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C39" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="18">
+        <v>32</v>
+      </c>
+      <c r="F39" s="18">
+        <v>28</v>
+      </c>
+      <c r="G39" s="18">
+        <v>26</v>
+      </c>
+      <c r="H39" s="18">
+        <v>2</v>
+      </c>
+      <c r="I39" s="18">
+        <v>4</v>
+      </c>
+      <c r="J39" s="18">
+        <v>3</v>
+      </c>
+      <c r="K39" s="18">
+        <v>0</v>
+      </c>
+      <c r="L39" s="18">
+        <v>1</v>
+      </c>
+      <c r="M39" s="18">
+        <v>25</v>
+      </c>
+      <c r="N39" s="18">
+        <v>23</v>
+      </c>
+      <c r="O39" s="18">
+        <v>2</v>
+      </c>
+      <c r="P39" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q39" s="18">
+        <v>4</v>
+      </c>
+      <c r="R39" s="18">
+        <v>0</v>
+      </c>
+      <c r="S39" s="18">
+        <v>2</v>
+      </c>
+      <c r="T39" s="18">
+        <v>2</v>
+      </c>
+      <c r="U39" s="18">
+        <v>0</v>
+      </c>
+      <c r="V39" s="18">
+        <v>1</v>
+      </c>
+      <c r="W39" s="18">
+        <v>0</v>
+      </c>
+      <c r="X39" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C40" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" s="17"/>
+      <c r="E40" s="18">
+        <v>345</v>
+      </c>
+      <c r="F40" s="18">
+        <v>295</v>
+      </c>
+      <c r="G40" s="18">
+        <v>115</v>
+      </c>
+      <c r="H40" s="18">
+        <v>180</v>
+      </c>
+      <c r="I40" s="18">
+        <v>50</v>
+      </c>
+      <c r="J40" s="18">
+        <v>12</v>
+      </c>
+      <c r="K40" s="18">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18">
+        <v>38</v>
+      </c>
+      <c r="M40" s="18">
+        <v>269</v>
+      </c>
+      <c r="N40" s="18">
+        <v>67</v>
+      </c>
+      <c r="O40" s="18">
+        <v>202</v>
+      </c>
+      <c r="P40" s="18">
+        <v>12</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>5</v>
+      </c>
+      <c r="R40" s="18">
+        <v>7</v>
+      </c>
+      <c r="S40" s="18">
+        <v>53</v>
+      </c>
+      <c r="T40" s="18">
+        <v>49</v>
+      </c>
+      <c r="U40" s="18">
+        <v>4</v>
+      </c>
+      <c r="V40" s="18">
+        <v>11</v>
+      </c>
+      <c r="W40" s="18">
+        <v>6</v>
+      </c>
+      <c r="X40" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y40" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C41" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D41" s="17"/>
+      <c r="E41" s="18">
+        <v>205</v>
+      </c>
+      <c r="F41" s="18">
+        <v>169</v>
+      </c>
+      <c r="G41" s="18">
+        <v>44</v>
+      </c>
+      <c r="H41" s="18">
+        <v>125</v>
+      </c>
+      <c r="I41" s="18">
+        <v>36</v>
+      </c>
+      <c r="J41" s="18">
+        <v>9</v>
+      </c>
+      <c r="K41" s="18">
+        <v>0</v>
+      </c>
+      <c r="L41" s="18">
+        <v>27</v>
+      </c>
+      <c r="M41" s="18">
+        <v>188</v>
+      </c>
+      <c r="N41" s="18">
+        <v>47</v>
+      </c>
+      <c r="O41" s="18">
+        <v>141</v>
+      </c>
+      <c r="P41" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>2</v>
+      </c>
+      <c r="R41" s="18">
+        <v>2</v>
+      </c>
+      <c r="S41" s="18">
+        <v>3</v>
+      </c>
+      <c r="T41" s="18">
+        <v>3</v>
+      </c>
+      <c r="U41" s="18">
+        <v>0</v>
+      </c>
+      <c r="V41" s="18">
+        <v>10</v>
+      </c>
+      <c r="W41" s="18">
+        <v>1</v>
+      </c>
+      <c r="X41" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y41" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C42" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42" s="17"/>
+      <c r="E42" s="18">
+        <v>63</v>
+      </c>
+      <c r="F42" s="18">
+        <v>55</v>
+      </c>
+      <c r="G42" s="18">
+        <v>53</v>
+      </c>
+      <c r="H42" s="18">
+        <v>2</v>
+      </c>
+      <c r="I42" s="18">
+        <v>8</v>
+      </c>
+      <c r="J42" s="18">
+        <v>8</v>
+      </c>
+      <c r="K42" s="18">
+        <v>0</v>
+      </c>
+      <c r="L42" s="18">
+        <v>0</v>
+      </c>
+      <c r="M42" s="18">
+        <v>57</v>
+      </c>
+      <c r="N42" s="18">
+        <v>56</v>
+      </c>
+      <c r="O42" s="18">
+        <v>1</v>
+      </c>
+      <c r="P42" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>3</v>
+      </c>
+      <c r="R42" s="18">
+        <v>0</v>
+      </c>
+      <c r="S42" s="18">
+        <v>3</v>
+      </c>
+      <c r="T42" s="18">
+        <v>2</v>
+      </c>
+      <c r="U42" s="18">
+        <v>1</v>
+      </c>
+      <c r="V42" s="18">
+        <v>0</v>
+      </c>
+      <c r="W42" s="18">
+        <v>0</v>
+      </c>
+      <c r="X42" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C43" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="17"/>
+      <c r="E43" s="18">
+        <v>144</v>
+      </c>
+      <c r="F43" s="18">
+        <v>121</v>
+      </c>
+      <c r="G43" s="18">
+        <v>24</v>
+      </c>
+      <c r="H43" s="18">
+        <v>97</v>
+      </c>
+      <c r="I43" s="18">
+        <v>23</v>
+      </c>
+      <c r="J43" s="18">
+        <v>6</v>
+      </c>
+      <c r="K43" s="18">
+        <v>0</v>
+      </c>
+      <c r="L43" s="18">
+        <v>17</v>
+      </c>
+      <c r="M43" s="18">
+        <v>116</v>
+      </c>
+      <c r="N43" s="18">
+        <v>23</v>
+      </c>
+      <c r="O43" s="18">
+        <v>93</v>
+      </c>
+      <c r="P43" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>0</v>
+      </c>
+      <c r="R43" s="18">
+        <v>4</v>
+      </c>
+      <c r="S43" s="18">
+        <v>15</v>
+      </c>
+      <c r="T43" s="18">
+        <v>7</v>
+      </c>
+      <c r="U43" s="18">
+        <v>8</v>
+      </c>
+      <c r="V43" s="18">
+        <v>8</v>
+      </c>
+      <c r="W43" s="18">
+        <v>0</v>
+      </c>
+      <c r="X43" s="18">
+        <v>8</v>
+      </c>
+      <c r="Y43" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C44" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="17"/>
+      <c r="E44" s="18">
+        <v>109</v>
+      </c>
+      <c r="F44" s="18">
+        <v>91</v>
+      </c>
+      <c r="G44" s="18">
+        <v>28</v>
+      </c>
+      <c r="H44" s="18">
+        <v>63</v>
+      </c>
+      <c r="I44" s="18">
+        <v>18</v>
+      </c>
+      <c r="J44" s="18">
+        <v>3</v>
+      </c>
+      <c r="K44" s="18">
+        <v>0</v>
+      </c>
+      <c r="L44" s="18">
+        <v>15</v>
+      </c>
+      <c r="M44" s="18">
+        <v>96</v>
+      </c>
+      <c r="N44" s="18">
+        <v>28</v>
+      </c>
+      <c r="O44" s="18">
+        <v>68</v>
+      </c>
+      <c r="P44" s="18">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>1</v>
+      </c>
+      <c r="R44" s="18">
+        <v>4</v>
+      </c>
+      <c r="S44" s="18">
+        <v>0</v>
+      </c>
+      <c r="T44" s="18">
+        <v>0</v>
+      </c>
+      <c r="U44" s="18">
+        <v>0</v>
+      </c>
+      <c r="V44" s="18">
+        <v>8</v>
+      </c>
+      <c r="W44" s="18">
+        <v>2</v>
+      </c>
+      <c r="X44" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y44" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C45" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="17"/>
+      <c r="E45" s="18">
+        <v>257</v>
+      </c>
+      <c r="F45" s="18">
+        <v>231</v>
+      </c>
+      <c r="G45" s="18">
+        <v>228</v>
+      </c>
+      <c r="H45" s="18">
+        <v>3</v>
+      </c>
+      <c r="I45" s="18">
+        <v>26</v>
+      </c>
+      <c r="J45" s="18">
+        <v>26</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>225</v>
+      </c>
+      <c r="N45" s="18">
+        <v>223</v>
+      </c>
+      <c r="O45" s="18">
+        <v>2</v>
+      </c>
+      <c r="P45" s="18">
+        <v>13</v>
+      </c>
+      <c r="Q45" s="18">
+        <v>13</v>
+      </c>
+      <c r="R45" s="18">
+        <v>0</v>
+      </c>
+      <c r="S45" s="18">
+        <v>2</v>
+      </c>
+      <c r="T45" s="18">
+        <v>2</v>
+      </c>
+      <c r="U45" s="18">
+        <v>0</v>
+      </c>
+      <c r="V45" s="18">
+        <v>17</v>
+      </c>
+      <c r="W45" s="18">
+        <v>16</v>
+      </c>
+      <c r="X45" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C46" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="17"/>
+      <c r="E46" s="18">
+        <v>169</v>
+      </c>
+      <c r="F46" s="18">
+        <v>157</v>
+      </c>
+      <c r="G46" s="18">
+        <v>156</v>
+      </c>
+      <c r="H46" s="18">
+        <v>1</v>
+      </c>
+      <c r="I46" s="18">
+        <v>12</v>
+      </c>
+      <c r="J46" s="18">
+        <v>12</v>
+      </c>
+      <c r="K46" s="18">
+        <v>0</v>
+      </c>
+      <c r="L46" s="18">
+        <v>0</v>
+      </c>
+      <c r="M46" s="18">
+        <v>135</v>
+      </c>
+      <c r="N46" s="18">
+        <v>134</v>
+      </c>
+      <c r="O46" s="18">
+        <v>1</v>
+      </c>
+      <c r="P46" s="18">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="18">
+        <v>25</v>
+      </c>
+      <c r="R46" s="18">
+        <v>0</v>
+      </c>
+      <c r="S46" s="18">
+        <v>4</v>
+      </c>
+      <c r="T46" s="18">
+        <v>4</v>
+      </c>
+      <c r="U46" s="18">
+        <v>0</v>
+      </c>
+      <c r="V46" s="18">
+        <v>5</v>
+      </c>
+      <c r="W46" s="18">
+        <v>5</v>
+      </c>
+      <c r="X46" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C47" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="17"/>
+      <c r="E47" s="18">
+        <v>332</v>
+      </c>
+      <c r="F47" s="18">
+        <v>316</v>
+      </c>
+      <c r="G47" s="18">
+        <v>316</v>
+      </c>
+      <c r="H47" s="18">
+        <v>0</v>
+      </c>
+      <c r="I47" s="18">
+        <v>16</v>
+      </c>
+      <c r="J47" s="18">
+        <v>16</v>
+      </c>
+      <c r="K47" s="18">
+        <v>0</v>
+      </c>
+      <c r="L47" s="18">
+        <v>0</v>
+      </c>
+      <c r="M47" s="18">
+        <v>288</v>
+      </c>
+      <c r="N47" s="18">
+        <v>288</v>
+      </c>
+      <c r="O47" s="18">
+        <v>0</v>
+      </c>
+      <c r="P47" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q47" s="18">
+        <v>6</v>
+      </c>
+      <c r="R47" s="18">
+        <v>0</v>
+      </c>
+      <c r="S47" s="18">
+        <v>16</v>
+      </c>
+      <c r="T47" s="18">
+        <v>16</v>
+      </c>
+      <c r="U47" s="18">
+        <v>0</v>
+      </c>
+      <c r="V47" s="18">
+        <v>22</v>
+      </c>
+      <c r="W47" s="18">
+        <v>22</v>
+      </c>
+      <c r="X47" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="3:27" ht="13.4" customHeight="1">
+      <c r="C48" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D48" s="17"/>
+      <c r="E48" s="18">
+        <v>54</v>
+      </c>
+      <c r="F48" s="18">
+        <v>52</v>
+      </c>
+      <c r="G48" s="18">
+        <v>46</v>
+      </c>
+      <c r="H48" s="18">
+        <v>6</v>
+      </c>
+      <c r="I48" s="18">
+        <v>2</v>
+      </c>
+      <c r="J48" s="18">
+        <v>2</v>
+      </c>
+      <c r="K48" s="18">
+        <v>0</v>
+      </c>
+      <c r="L48" s="18">
+        <v>0</v>
+      </c>
+      <c r="M48" s="18">
+        <v>53</v>
+      </c>
+      <c r="N48" s="18">
+        <v>47</v>
+      </c>
+      <c r="O48" s="18">
+        <v>6</v>
+      </c>
+      <c r="P48" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="18">
+        <v>0</v>
+      </c>
+      <c r="R48" s="18">
+        <v>0</v>
+      </c>
+      <c r="S48" s="18">
+        <v>0</v>
+      </c>
+      <c r="T48" s="18">
+        <v>0</v>
+      </c>
+      <c r="U48" s="18">
+        <v>0</v>
+      </c>
+      <c r="V48" s="18">
+        <v>1</v>
+      </c>
+      <c r="W48" s="18">
+        <v>1</v>
+      </c>
+      <c r="X48" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C49" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" s="17"/>
+      <c r="E49" s="18">
+        <v>127</v>
+      </c>
+      <c r="F49" s="18">
+        <v>127</v>
+      </c>
+      <c r="G49" s="18">
+        <v>126</v>
+      </c>
+      <c r="H49" s="18">
+        <v>1</v>
+      </c>
+      <c r="I49" s="18">
+        <v>0</v>
+      </c>
+      <c r="J49" s="18">
+        <v>0</v>
+      </c>
+      <c r="K49" s="18">
+        <v>0</v>
+      </c>
+      <c r="L49" s="18">
+        <v>0</v>
+      </c>
+      <c r="M49" s="18">
+        <v>122</v>
+      </c>
+      <c r="N49" s="18">
+        <v>122</v>
+      </c>
+      <c r="O49" s="18">
+        <v>0</v>
+      </c>
+      <c r="P49" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q49" s="18">
+        <v>2</v>
+      </c>
+      <c r="R49" s="18">
+        <v>0</v>
+      </c>
+      <c r="S49" s="18">
+        <v>1</v>
+      </c>
+      <c r="T49" s="18">
+        <v>1</v>
+      </c>
+      <c r="U49" s="18">
+        <v>0</v>
+      </c>
+      <c r="V49" s="18">
+        <v>2</v>
+      </c>
+      <c r="W49" s="18">
+        <v>1</v>
+      </c>
+      <c r="X49" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y49" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C50" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="17"/>
+      <c r="E50" s="18">
+        <v>56</v>
+      </c>
+      <c r="F50" s="18">
+        <v>45</v>
+      </c>
+      <c r="G50" s="18">
+        <v>7</v>
+      </c>
+      <c r="H50" s="18">
+        <v>38</v>
+      </c>
+      <c r="I50" s="18">
+        <v>11</v>
+      </c>
+      <c r="J50" s="18">
+        <v>4</v>
+      </c>
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>7</v>
+      </c>
+      <c r="M50" s="18">
+        <v>55</v>
+      </c>
+      <c r="N50" s="18">
+        <v>10</v>
+      </c>
+      <c r="O50" s="18">
+        <v>45</v>
+      </c>
+      <c r="P50" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="18">
+        <v>0</v>
+      </c>
+      <c r="R50" s="18">
+        <v>0</v>
+      </c>
+      <c r="S50" s="18">
+        <v>0</v>
+      </c>
+      <c r="T50" s="18">
+        <v>0</v>
+      </c>
+      <c r="U50" s="18">
+        <v>0</v>
+      </c>
+      <c r="V50" s="18">
+        <v>1</v>
+      </c>
+      <c r="W50" s="18">
+        <v>1</v>
+      </c>
+      <c r="X50" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C51" s="16"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+      <c r="P51" s="18"/>
+      <c r="Q51" s="18"/>
+      <c r="R51" s="18"/>
+      <c r="S51" s="18"/>
+      <c r="T51" s="18"/>
+      <c r="U51" s="18"/>
+      <c r="V51" s="18"/>
+      <c r="W51" s="18"/>
+      <c r="X51" s="18"/>
+      <c r="Y51" s="18"/>
+      <c r="Z51" s="18"/>
+      <c r="AA51" s="18"/>
+    </row>
+    <row r="52" spans="2:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B52" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="33"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="15">
+        <v>1226</v>
+      </c>
+      <c r="F52" s="15">
+        <v>1042</v>
+      </c>
+      <c r="G52" s="15">
+        <v>507</v>
+      </c>
+      <c r="H52" s="15">
+        <v>535</v>
+      </c>
+      <c r="I52" s="15">
+        <v>184</v>
+      </c>
+      <c r="J52" s="15">
+        <v>108</v>
+      </c>
+      <c r="K52" s="15">
+        <v>0</v>
+      </c>
+      <c r="L52" s="15">
+        <v>76</v>
+      </c>
+      <c r="M52" s="15">
+        <v>1084</v>
+      </c>
+      <c r="N52" s="15">
+        <v>535</v>
+      </c>
+      <c r="O52" s="15">
+        <v>549</v>
+      </c>
+      <c r="P52" s="15">
+        <v>50</v>
+      </c>
+      <c r="Q52" s="15">
+        <v>29</v>
+      </c>
+      <c r="R52" s="15">
+        <v>21</v>
+      </c>
+      <c r="S52" s="15">
+        <v>34</v>
+      </c>
+      <c r="T52" s="15">
+        <v>22</v>
+      </c>
+      <c r="U52" s="15">
+        <v>12</v>
+      </c>
+      <c r="V52" s="15">
+        <v>57</v>
+      </c>
+      <c r="W52" s="15">
+        <v>29</v>
+      </c>
+      <c r="X52" s="15">
+        <v>28</v>
+      </c>
+      <c r="Y52" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C53" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="17"/>
+      <c r="E53" s="18">
+        <v>108</v>
+      </c>
+      <c r="F53" s="18">
+        <v>88</v>
+      </c>
+      <c r="G53" s="18">
+        <v>18</v>
+      </c>
+      <c r="H53" s="18">
+        <v>70</v>
+      </c>
+      <c r="I53" s="18">
+        <v>20</v>
+      </c>
+      <c r="J53" s="18">
+        <v>3</v>
+      </c>
+      <c r="K53" s="18">
+        <v>0</v>
+      </c>
+      <c r="L53" s="18">
+        <v>17</v>
+      </c>
+      <c r="M53" s="18">
+        <v>103</v>
+      </c>
+      <c r="N53" s="18">
+        <v>19</v>
+      </c>
+      <c r="O53" s="18">
+        <v>84</v>
+      </c>
+      <c r="P53" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="18">
+        <v>1</v>
+      </c>
+      <c r="R53" s="18">
+        <v>0</v>
+      </c>
+      <c r="S53" s="18">
+        <v>2</v>
+      </c>
+      <c r="T53" s="18">
+        <v>0</v>
+      </c>
+      <c r="U53" s="18">
+        <v>2</v>
+      </c>
+      <c r="V53" s="18">
+        <v>2</v>
+      </c>
+      <c r="W53" s="18">
+        <v>1</v>
+      </c>
+      <c r="X53" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y53" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C54" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="17"/>
+      <c r="E54" s="18">
+        <v>124</v>
+      </c>
+      <c r="F54" s="18">
+        <v>111</v>
+      </c>
+      <c r="G54" s="18">
+        <v>22</v>
+      </c>
+      <c r="H54" s="18">
         <v>89</v>
       </c>
-      <c r="M13" s="17">
-[...8 lines deleted...]
-      <c r="P13" s="17">
+      <c r="I54" s="18">
+        <v>13</v>
+      </c>
+      <c r="J54" s="18">
+        <v>5</v>
+      </c>
+      <c r="K54" s="18">
+        <v>0</v>
+      </c>
+      <c r="L54" s="18">
+        <v>8</v>
+      </c>
+      <c r="M54" s="18">
+        <v>116</v>
+      </c>
+      <c r="N54" s="18">
+        <v>25</v>
+      </c>
+      <c r="O54" s="18">
+        <v>91</v>
+      </c>
+      <c r="P54" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q54" s="18">
+        <v>2</v>
+      </c>
+      <c r="R54" s="18">
+        <v>1</v>
+      </c>
+      <c r="S54" s="18">
+        <v>2</v>
+      </c>
+      <c r="T54" s="18">
+        <v>0</v>
+      </c>
+      <c r="U54" s="18">
+        <v>2</v>
+      </c>
+      <c r="V54" s="18">
+        <v>3</v>
+      </c>
+      <c r="W54" s="18">
+        <v>0</v>
+      </c>
+      <c r="X54" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y54" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C55" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="17"/>
+      <c r="E55" s="18">
+        <v>117</v>
+      </c>
+      <c r="F55" s="18">
+        <v>97</v>
+      </c>
+      <c r="G55" s="18">
+        <v>96</v>
+      </c>
+      <c r="H55" s="18">
+        <v>1</v>
+      </c>
+      <c r="I55" s="18">
+        <v>20</v>
+      </c>
+      <c r="J55" s="18">
+        <v>20</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>102</v>
+      </c>
+      <c r="N55" s="18">
+        <v>101</v>
+      </c>
+      <c r="O55" s="18">
+        <v>1</v>
+      </c>
+      <c r="P55" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q55" s="18">
+        <v>3</v>
+      </c>
+      <c r="R55" s="18">
+        <v>0</v>
+      </c>
+      <c r="S55" s="18">
+        <v>3</v>
+      </c>
+      <c r="T55" s="18">
+        <v>3</v>
+      </c>
+      <c r="U55" s="18">
+        <v>0</v>
+      </c>
+      <c r="V55" s="18">
+        <v>9</v>
+      </c>
+      <c r="W55" s="18">
+        <v>9</v>
+      </c>
+      <c r="X55" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C56" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D56" s="17"/>
+      <c r="E56" s="18">
+        <v>38</v>
+      </c>
+      <c r="F56" s="18">
+        <v>33</v>
+      </c>
+      <c r="G56" s="18">
+        <v>9</v>
+      </c>
+      <c r="H56" s="18">
+        <v>24</v>
+      </c>
+      <c r="I56" s="18">
+        <v>5</v>
+      </c>
+      <c r="J56" s="18">
+        <v>0</v>
+      </c>
+      <c r="K56" s="18">
+        <v>0</v>
+      </c>
+      <c r="L56" s="18">
+        <v>5</v>
+      </c>
+      <c r="M56" s="18">
+        <v>36</v>
+      </c>
+      <c r="N56" s="18">
+        <v>9</v>
+      </c>
+      <c r="O56" s="18">
+        <v>27</v>
+      </c>
+      <c r="P56" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="18">
+        <v>0</v>
+      </c>
+      <c r="R56" s="18">
+        <v>0</v>
+      </c>
+      <c r="S56" s="18">
+        <v>1</v>
+      </c>
+      <c r="T56" s="18">
+        <v>0</v>
+      </c>
+      <c r="U56" s="18">
+        <v>1</v>
+      </c>
+      <c r="V56" s="18">
+        <v>0</v>
+      </c>
+      <c r="W56" s="18">
+        <v>0</v>
+      </c>
+      <c r="X56" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z56" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C57" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D57" s="17"/>
+      <c r="E57" s="18">
+        <v>122</v>
+      </c>
+      <c r="F57" s="18">
+        <v>105</v>
+      </c>
+      <c r="G57" s="18">
+        <v>48</v>
+      </c>
+      <c r="H57" s="18">
+        <v>57</v>
+      </c>
+      <c r="I57" s="18">
+        <v>17</v>
+      </c>
+      <c r="J57" s="18">
+        <v>13</v>
+      </c>
+      <c r="K57" s="18">
+        <v>0</v>
+      </c>
+      <c r="L57" s="18">
+        <v>4</v>
+      </c>
+      <c r="M57" s="18">
+        <v>100</v>
+      </c>
+      <c r="N57" s="18">
+        <v>51</v>
+      </c>
+      <c r="O57" s="18">
+        <v>49</v>
+      </c>
+      <c r="P57" s="18">
+        <v>10</v>
+      </c>
+      <c r="Q57" s="18">
+        <v>6</v>
+      </c>
+      <c r="R57" s="18">
+        <v>4</v>
+      </c>
+      <c r="S57" s="18">
+        <v>4</v>
+      </c>
+      <c r="T57" s="18">
+        <v>1</v>
+      </c>
+      <c r="U57" s="18">
+        <v>3</v>
+      </c>
+      <c r="V57" s="18">
+        <v>8</v>
+      </c>
+      <c r="W57" s="18">
+        <v>3</v>
+      </c>
+      <c r="X57" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y57" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C58" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D58" s="17"/>
+      <c r="E58" s="18">
+        <v>19</v>
+      </c>
+      <c r="F58" s="18">
+        <v>18</v>
+      </c>
+      <c r="G58" s="18">
+        <v>17</v>
+      </c>
+      <c r="H58" s="18">
+        <v>1</v>
+      </c>
+      <c r="I58" s="18">
+        <v>1</v>
+      </c>
+      <c r="J58" s="18">
+        <v>1</v>
+      </c>
+      <c r="K58" s="18">
+        <v>0</v>
+      </c>
+      <c r="L58" s="18">
+        <v>0</v>
+      </c>
+      <c r="M58" s="18">
+        <v>18</v>
+      </c>
+      <c r="N58" s="18">
+        <v>17</v>
+      </c>
+      <c r="O58" s="18">
+        <v>1</v>
+      </c>
+      <c r="P58" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="18">
+        <v>1</v>
+      </c>
+      <c r="R58" s="18">
+        <v>0</v>
+      </c>
+      <c r="S58" s="18">
+        <v>0</v>
+      </c>
+      <c r="T58" s="18">
+        <v>0</v>
+      </c>
+      <c r="U58" s="18">
+        <v>0</v>
+      </c>
+      <c r="V58" s="18">
+        <v>0</v>
+      </c>
+      <c r="W58" s="18">
+        <v>0</v>
+      </c>
+      <c r="X58" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C59" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D59" s="17"/>
+      <c r="E59" s="18">
+        <v>396</v>
+      </c>
+      <c r="F59" s="18">
+        <v>348</v>
+      </c>
+      <c r="G59" s="18">
+        <v>91</v>
+      </c>
+      <c r="H59" s="18">
+        <v>257</v>
+      </c>
+      <c r="I59" s="18">
+        <v>48</v>
+      </c>
+      <c r="J59" s="18">
+        <v>14</v>
+      </c>
+      <c r="K59" s="18">
+        <v>0</v>
+      </c>
+      <c r="L59" s="18">
+        <v>34</v>
+      </c>
+      <c r="M59" s="18">
+        <v>353</v>
+      </c>
+      <c r="N59" s="18">
+        <v>92</v>
+      </c>
+      <c r="O59" s="18">
+        <v>261</v>
+      </c>
+      <c r="P59" s="18">
+        <v>11</v>
+      </c>
+      <c r="Q59" s="18">
+        <v>3</v>
+      </c>
+      <c r="R59" s="18">
+        <v>8</v>
+      </c>
+      <c r="S59" s="18">
+        <v>10</v>
+      </c>
+      <c r="T59" s="18">
+        <v>7</v>
+      </c>
+      <c r="U59" s="18">
+        <v>3</v>
+      </c>
+      <c r="V59" s="18">
+        <v>22</v>
+      </c>
+      <c r="W59" s="18">
+        <v>3</v>
+      </c>
+      <c r="X59" s="18">
+        <v>19</v>
+      </c>
+      <c r="Y59" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C60" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D60" s="17"/>
+      <c r="E60" s="18">
+        <v>84</v>
+      </c>
+      <c r="F60" s="18">
+        <v>64</v>
+      </c>
+      <c r="G60" s="18">
+        <v>31</v>
+      </c>
+      <c r="H60" s="18">
+        <v>33</v>
+      </c>
+      <c r="I60" s="18">
+        <v>20</v>
+      </c>
+      <c r="J60" s="18">
+        <v>12</v>
+      </c>
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
+        <v>8</v>
+      </c>
+      <c r="M60" s="18">
+        <v>65</v>
+      </c>
+      <c r="N60" s="18">
+        <v>32</v>
+      </c>
+      <c r="O60" s="18">
+        <v>33</v>
+      </c>
+      <c r="P60" s="18">
+        <v>15</v>
+      </c>
+      <c r="Q60" s="18">
+        <v>8</v>
+      </c>
+      <c r="R60" s="18">
+        <v>7</v>
+      </c>
+      <c r="S60" s="18">
+        <v>3</v>
+      </c>
+      <c r="T60" s="18">
+        <v>2</v>
+      </c>
+      <c r="U60" s="18">
+        <v>1</v>
+      </c>
+      <c r="V60" s="18">
+        <v>1</v>
+      </c>
+      <c r="W60" s="18">
+        <v>1</v>
+      </c>
+      <c r="X60" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C61" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D61" s="17"/>
+      <c r="E61" s="18">
+        <v>177</v>
+      </c>
+      <c r="F61" s="18">
+        <v>150</v>
+      </c>
+      <c r="G61" s="18">
+        <v>149</v>
+      </c>
+      <c r="H61" s="18">
+        <v>1</v>
+      </c>
+      <c r="I61" s="18">
+        <v>27</v>
+      </c>
+      <c r="J61" s="18">
+        <v>27</v>
+      </c>
+      <c r="K61" s="18">
+        <v>0</v>
+      </c>
+      <c r="L61" s="18">
+        <v>0</v>
+      </c>
+      <c r="M61" s="18">
+        <v>154</v>
+      </c>
+      <c r="N61" s="18">
+        <v>153</v>
+      </c>
+      <c r="O61" s="18">
+        <v>1</v>
+      </c>
+      <c r="P61" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q61" s="18">
+        <v>4</v>
+      </c>
+      <c r="R61" s="18">
+        <v>0</v>
+      </c>
+      <c r="S61" s="18">
+        <v>8</v>
+      </c>
+      <c r="T61" s="18">
+        <v>8</v>
+      </c>
+      <c r="U61" s="18">
+        <v>0</v>
+      </c>
+      <c r="V61" s="18">
+        <v>11</v>
+      </c>
+      <c r="W61" s="18">
+        <v>11</v>
+      </c>
+      <c r="X61" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA61" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C62" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="17"/>
+      <c r="E62" s="18">
+        <v>41</v>
+      </c>
+      <c r="F62" s="18">
+        <v>28</v>
+      </c>
+      <c r="G62" s="18">
+        <v>26</v>
+      </c>
+      <c r="H62" s="18">
+        <v>2</v>
+      </c>
+      <c r="I62" s="18">
+        <v>13</v>
+      </c>
+      <c r="J62" s="18">
+        <v>13</v>
+      </c>
+      <c r="K62" s="18">
+        <v>0</v>
+      </c>
+      <c r="L62" s="18">
+        <v>0</v>
+      </c>
+      <c r="M62" s="18">
         <v>37</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="N62" s="18">
+        <v>36</v>
+      </c>
+      <c r="O62" s="18">
+        <v>1</v>
+      </c>
+      <c r="P62" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q62" s="18">
+        <v>1</v>
+      </c>
+      <c r="R62" s="18">
+        <v>1</v>
+      </c>
+      <c r="S62" s="18">
+        <v>1</v>
+      </c>
+      <c r="T62" s="18">
+        <v>1</v>
+      </c>
+      <c r="U62" s="18">
+        <v>0</v>
+      </c>
+      <c r="V62" s="18">
+        <v>1</v>
+      </c>
+      <c r="W62" s="18">
+        <v>1</v>
+      </c>
+      <c r="X62" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C63" s="16"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="18"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="18"/>
+      <c r="P63" s="18"/>
+      <c r="Q63" s="18"/>
+      <c r="R63" s="18"/>
+      <c r="S63" s="18"/>
+      <c r="T63" s="18"/>
+      <c r="U63" s="18"/>
+      <c r="V63" s="18"/>
+      <c r="W63" s="18"/>
+      <c r="X63" s="18"/>
+      <c r="Y63" s="18"/>
+      <c r="Z63" s="18"/>
+      <c r="AA63" s="18"/>
+    </row>
+    <row r="64" spans="2:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B64" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="33"/>
+      <c r="D64" s="14"/>
+      <c r="E64" s="15">
+        <v>1863</v>
+      </c>
+      <c r="F64" s="15">
+        <v>1666</v>
+      </c>
+      <c r="G64" s="15">
+        <v>989</v>
+      </c>
+      <c r="H64" s="15">
+        <v>677</v>
+      </c>
+      <c r="I64" s="15">
+        <v>197</v>
+      </c>
+      <c r="J64" s="15">
+        <v>89</v>
+      </c>
+      <c r="K64" s="15">
+        <v>0</v>
+      </c>
+      <c r="L64" s="15">
+        <v>108</v>
+      </c>
+      <c r="M64" s="15">
+        <v>1600</v>
+      </c>
+      <c r="N64" s="15">
+        <v>888</v>
+      </c>
+      <c r="O64" s="15">
+        <v>712</v>
+      </c>
+      <c r="P64" s="15">
+        <v>112</v>
+      </c>
+      <c r="Q64" s="15">
+        <v>74</v>
+      </c>
+      <c r="R64" s="15">
+        <v>38</v>
+      </c>
+      <c r="S64" s="15">
+        <v>86</v>
+      </c>
+      <c r="T64" s="15">
+        <v>79</v>
+      </c>
+      <c r="U64" s="15">
+        <v>7</v>
+      </c>
+      <c r="V64" s="15">
+        <v>64</v>
+      </c>
+      <c r="W64" s="15">
+        <v>37</v>
+      </c>
+      <c r="X64" s="15">
+        <v>27</v>
+      </c>
+      <c r="Y64" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z64" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C65" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D65" s="17"/>
+      <c r="E65" s="18">
+        <v>95</v>
+      </c>
+      <c r="F65" s="18">
+        <v>87</v>
+      </c>
+      <c r="G65" s="18">
+        <v>87</v>
+      </c>
+      <c r="H65" s="18">
+        <v>0</v>
+      </c>
+      <c r="I65" s="18">
+        <v>8</v>
+      </c>
+      <c r="J65" s="18">
+        <v>8</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>79</v>
+      </c>
+      <c r="N65" s="18">
+        <v>79</v>
+      </c>
+      <c r="O65" s="18">
+        <v>0</v>
+      </c>
+      <c r="P65" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q65" s="18">
+        <v>2</v>
+      </c>
+      <c r="R65" s="18">
+        <v>0</v>
+      </c>
+      <c r="S65" s="18">
+        <v>12</v>
+      </c>
+      <c r="T65" s="18">
+        <v>12</v>
+      </c>
+      <c r="U65" s="18">
+        <v>0</v>
+      </c>
+      <c r="V65" s="18">
+        <v>2</v>
+      </c>
+      <c r="W65" s="18">
+        <v>2</v>
+      </c>
+      <c r="X65" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA65" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C66" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" s="17"/>
+      <c r="E66" s="18">
+        <v>244</v>
+      </c>
+      <c r="F66" s="18">
+        <v>215</v>
+      </c>
+      <c r="G66" s="18">
+        <v>53</v>
+      </c>
+      <c r="H66" s="18">
+        <v>162</v>
+      </c>
+      <c r="I66" s="18">
+        <v>29</v>
+      </c>
+      <c r="J66" s="18">
+        <v>2</v>
+      </c>
+      <c r="K66" s="18">
+        <v>0</v>
+      </c>
+      <c r="L66" s="18">
+        <v>27</v>
+      </c>
+      <c r="M66" s="18">
+        <v>217</v>
+      </c>
+      <c r="N66" s="18">
+        <v>40</v>
+      </c>
+      <c r="O66" s="18">
+        <v>177</v>
+      </c>
+      <c r="P66" s="18">
+        <v>14</v>
+      </c>
+      <c r="Q66" s="18">
+        <v>11</v>
+      </c>
+      <c r="R66" s="18">
+        <v>3</v>
+      </c>
+      <c r="S66" s="18">
+        <v>5</v>
+      </c>
+      <c r="T66" s="18">
+        <v>3</v>
+      </c>
+      <c r="U66" s="18">
+        <v>2</v>
+      </c>
+      <c r="V66" s="18">
+        <v>8</v>
+      </c>
+      <c r="W66" s="18">
+        <v>1</v>
+      </c>
+      <c r="X66" s="18">
+        <v>7</v>
+      </c>
+      <c r="Y66" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C67" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="17"/>
+      <c r="E67" s="18">
+        <v>343</v>
+      </c>
+      <c r="F67" s="18">
+        <v>303</v>
+      </c>
+      <c r="G67" s="18">
+        <v>99</v>
+      </c>
+      <c r="H67" s="18">
+        <v>204</v>
+      </c>
+      <c r="I67" s="18">
+        <v>40</v>
+      </c>
+      <c r="J67" s="18">
+        <v>10</v>
+      </c>
+      <c r="K67" s="18">
+        <v>0</v>
+      </c>
+      <c r="L67" s="18">
+        <v>30</v>
+      </c>
+      <c r="M67" s="18">
+        <v>294</v>
+      </c>
+      <c r="N67" s="18">
+        <v>71</v>
+      </c>
+      <c r="O67" s="18">
+        <v>223</v>
+      </c>
+      <c r="P67" s="18">
+        <v>20</v>
+      </c>
+      <c r="Q67" s="18">
+        <v>17</v>
+      </c>
+      <c r="R67" s="18">
+        <v>3</v>
+      </c>
+      <c r="S67" s="18">
+        <v>20</v>
+      </c>
+      <c r="T67" s="18">
         <v>18</v>
       </c>
-      <c r="R13" s="17">
+      <c r="U67" s="18">
+        <v>2</v>
+      </c>
+      <c r="V67" s="18">
+        <v>9</v>
+      </c>
+      <c r="W67" s="18">
+        <v>3</v>
+      </c>
+      <c r="X67" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y67" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C68" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D68" s="17"/>
+      <c r="E68" s="18">
+        <v>24</v>
+      </c>
+      <c r="F68" s="18">
+        <v>23</v>
+      </c>
+      <c r="G68" s="18">
+        <v>22</v>
+      </c>
+      <c r="H68" s="18">
+        <v>1</v>
+      </c>
+      <c r="I68" s="18">
+        <v>1</v>
+      </c>
+      <c r="J68" s="18">
+        <v>1</v>
+      </c>
+      <c r="K68" s="18">
+        <v>0</v>
+      </c>
+      <c r="L68" s="18">
+        <v>0</v>
+      </c>
+      <c r="M68" s="18">
+        <v>21</v>
+      </c>
+      <c r="N68" s="18">
+        <v>21</v>
+      </c>
+      <c r="O68" s="18">
+        <v>0</v>
+      </c>
+      <c r="P68" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="18">
+        <v>0</v>
+      </c>
+      <c r="R68" s="18">
+        <v>0</v>
+      </c>
+      <c r="S68" s="18">
+        <v>1</v>
+      </c>
+      <c r="T68" s="18">
+        <v>0</v>
+      </c>
+      <c r="U68" s="18">
+        <v>1</v>
+      </c>
+      <c r="V68" s="18">
+        <v>2</v>
+      </c>
+      <c r="W68" s="18">
+        <v>2</v>
+      </c>
+      <c r="X68" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C69" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D69" s="17"/>
+      <c r="E69" s="18">
+        <v>312</v>
+      </c>
+      <c r="F69" s="18">
+        <v>264</v>
+      </c>
+      <c r="G69" s="18">
+        <v>64</v>
+      </c>
+      <c r="H69" s="18">
+        <v>200</v>
+      </c>
+      <c r="I69" s="18">
+        <v>48</v>
+      </c>
+      <c r="J69" s="18">
+        <v>8</v>
+      </c>
+      <c r="K69" s="18">
+        <v>0</v>
+      </c>
+      <c r="L69" s="18">
+        <v>40</v>
+      </c>
+      <c r="M69" s="18">
+        <v>287</v>
+      </c>
+      <c r="N69" s="18">
+        <v>63</v>
+      </c>
+      <c r="O69" s="18">
+        <v>224</v>
+      </c>
+      <c r="P69" s="18">
+        <v>8</v>
+      </c>
+      <c r="Q69" s="18">
+        <v>3</v>
+      </c>
+      <c r="R69" s="18">
+        <v>5</v>
+      </c>
+      <c r="S69" s="18">
+        <v>4</v>
+      </c>
+      <c r="T69" s="18">
+        <v>4</v>
+      </c>
+      <c r="U69" s="18">
+        <v>0</v>
+      </c>
+      <c r="V69" s="18">
+        <v>12</v>
+      </c>
+      <c r="W69" s="18">
+        <v>2</v>
+      </c>
+      <c r="X69" s="18">
+        <v>10</v>
+      </c>
+      <c r="Y69" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z69" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C70" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D70" s="17"/>
+      <c r="E70" s="18">
+        <v>327</v>
+      </c>
+      <c r="F70" s="18">
+        <v>293</v>
+      </c>
+      <c r="G70" s="18">
+        <v>258</v>
+      </c>
+      <c r="H70" s="18">
+        <v>35</v>
+      </c>
+      <c r="I70" s="18">
+        <v>34</v>
+      </c>
+      <c r="J70" s="18">
+        <v>28</v>
+      </c>
+      <c r="K70" s="18">
+        <v>0</v>
+      </c>
+      <c r="L70" s="18">
+        <v>6</v>
+      </c>
+      <c r="M70" s="18">
+        <v>264</v>
+      </c>
+      <c r="N70" s="18">
+        <v>231</v>
+      </c>
+      <c r="O70" s="18">
+        <v>33</v>
+      </c>
+      <c r="P70" s="18">
+        <v>23</v>
+      </c>
+      <c r="Q70" s="18">
+        <v>17</v>
+      </c>
+      <c r="R70" s="18">
+        <v>6</v>
+      </c>
+      <c r="S70" s="18">
+        <v>31</v>
+      </c>
+      <c r="T70" s="18">
+        <v>30</v>
+      </c>
+      <c r="U70" s="18">
+        <v>1</v>
+      </c>
+      <c r="V70" s="18">
+        <v>9</v>
+      </c>
+      <c r="W70" s="18">
+        <v>8</v>
+      </c>
+      <c r="X70" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y70" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C71" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D71" s="17"/>
+      <c r="E71" s="18">
+        <v>160</v>
+      </c>
+      <c r="F71" s="18">
+        <v>148</v>
+      </c>
+      <c r="G71" s="18">
+        <v>82</v>
+      </c>
+      <c r="H71" s="18">
+        <v>66</v>
+      </c>
+      <c r="I71" s="18">
+        <v>12</v>
+      </c>
+      <c r="J71" s="18">
+        <v>7</v>
+      </c>
+      <c r="K71" s="18">
+        <v>0</v>
+      </c>
+      <c r="L71" s="18">
+        <v>5</v>
+      </c>
+      <c r="M71" s="18">
+        <v>107</v>
+      </c>
+      <c r="N71" s="18">
+        <v>59</v>
+      </c>
+      <c r="O71" s="18">
+        <v>48</v>
+      </c>
+      <c r="P71" s="18">
+        <v>42</v>
+      </c>
+      <c r="Q71" s="18">
+        <v>21</v>
+      </c>
+      <c r="R71" s="18">
+        <v>21</v>
+      </c>
+      <c r="S71" s="18">
+        <v>7</v>
+      </c>
+      <c r="T71" s="18">
+        <v>6</v>
+      </c>
+      <c r="U71" s="18">
+        <v>1</v>
+      </c>
+      <c r="V71" s="18">
+        <v>4</v>
+      </c>
+      <c r="W71" s="18">
+        <v>3</v>
+      </c>
+      <c r="X71" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y71" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C72" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D72" s="17"/>
+      <c r="E72" s="18">
+        <v>57</v>
+      </c>
+      <c r="F72" s="18">
+        <v>57</v>
+      </c>
+      <c r="G72" s="18">
+        <v>48</v>
+      </c>
+      <c r="H72" s="18">
+        <v>9</v>
+      </c>
+      <c r="I72" s="18">
+        <v>0</v>
+      </c>
+      <c r="J72" s="18">
+        <v>0</v>
+      </c>
+      <c r="K72" s="18">
+        <v>0</v>
+      </c>
+      <c r="L72" s="18">
+        <v>0</v>
+      </c>
+      <c r="M72" s="18">
+        <v>47</v>
+      </c>
+      <c r="N72" s="18">
+        <v>40</v>
+      </c>
+      <c r="O72" s="18">
+        <v>7</v>
+      </c>
+      <c r="P72" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="18">
+        <v>0</v>
+      </c>
+      <c r="R72" s="18">
+        <v>0</v>
+      </c>
+      <c r="S72" s="18">
+        <v>0</v>
+      </c>
+      <c r="T72" s="18">
+        <v>0</v>
+      </c>
+      <c r="U72" s="18">
+        <v>0</v>
+      </c>
+      <c r="V72" s="18">
+        <v>10</v>
+      </c>
+      <c r="W72" s="18">
+        <v>8</v>
+      </c>
+      <c r="X72" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y72" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA72" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C73" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D73" s="17"/>
+      <c r="E73" s="18">
+        <v>18</v>
+      </c>
+      <c r="F73" s="18">
+        <v>18</v>
+      </c>
+      <c r="G73" s="18">
+        <v>18</v>
+      </c>
+      <c r="H73" s="18">
+        <v>0</v>
+      </c>
+      <c r="I73" s="18">
+        <v>0</v>
+      </c>
+      <c r="J73" s="18">
+        <v>0</v>
+      </c>
+      <c r="K73" s="18">
+        <v>0</v>
+      </c>
+      <c r="L73" s="18">
+        <v>0</v>
+      </c>
+      <c r="M73" s="18">
+        <v>18</v>
+      </c>
+      <c r="N73" s="18">
+        <v>18</v>
+      </c>
+      <c r="O73" s="18">
+        <v>0</v>
+      </c>
+      <c r="P73" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="18">
+        <v>0</v>
+      </c>
+      <c r="R73" s="18">
+        <v>0</v>
+      </c>
+      <c r="S73" s="18">
+        <v>0</v>
+      </c>
+      <c r="T73" s="18">
+        <v>0</v>
+      </c>
+      <c r="U73" s="18">
+        <v>0</v>
+      </c>
+      <c r="V73" s="18">
+        <v>0</v>
+      </c>
+      <c r="W73" s="18">
+        <v>0</v>
+      </c>
+      <c r="X73" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA73" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C74" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D74" s="17"/>
+      <c r="E74" s="18">
+        <v>65</v>
+      </c>
+      <c r="F74" s="18">
+        <v>60</v>
+      </c>
+      <c r="G74" s="18">
+        <v>60</v>
+      </c>
+      <c r="H74" s="18">
+        <v>0</v>
+      </c>
+      <c r="I74" s="18">
+        <v>5</v>
+      </c>
+      <c r="J74" s="18">
+        <v>5</v>
+      </c>
+      <c r="K74" s="18">
+        <v>0</v>
+      </c>
+      <c r="L74" s="18">
+        <v>0</v>
+      </c>
+      <c r="M74" s="18">
+        <v>61</v>
+      </c>
+      <c r="N74" s="18">
+        <v>61</v>
+      </c>
+      <c r="O74" s="18">
+        <v>0</v>
+      </c>
+      <c r="P74" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="18">
+        <v>0</v>
+      </c>
+      <c r="R74" s="18">
+        <v>0</v>
+      </c>
+      <c r="S74" s="18">
+        <v>1</v>
+      </c>
+      <c r="T74" s="18">
+        <v>1</v>
+      </c>
+      <c r="U74" s="18">
+        <v>0</v>
+      </c>
+      <c r="V74" s="18">
+        <v>3</v>
+      </c>
+      <c r="W74" s="18">
+        <v>3</v>
+      </c>
+      <c r="X74" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C75" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D75" s="17"/>
+      <c r="E75" s="18">
+        <v>18</v>
+      </c>
+      <c r="F75" s="18">
+        <v>16</v>
+      </c>
+      <c r="G75" s="18">
+        <v>16</v>
+      </c>
+      <c r="H75" s="18">
+        <v>0</v>
+      </c>
+      <c r="I75" s="18">
+        <v>2</v>
+      </c>
+      <c r="J75" s="18">
+        <v>2</v>
+      </c>
+      <c r="K75" s="18">
+        <v>0</v>
+      </c>
+      <c r="L75" s="18">
+        <v>0</v>
+      </c>
+      <c r="M75" s="18">
+        <v>18</v>
+      </c>
+      <c r="N75" s="18">
+        <v>18</v>
+      </c>
+      <c r="O75" s="18">
+        <v>0</v>
+      </c>
+      <c r="P75" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="18">
+        <v>0</v>
+      </c>
+      <c r="R75" s="18">
+        <v>0</v>
+      </c>
+      <c r="S75" s="18">
+        <v>0</v>
+      </c>
+      <c r="T75" s="18">
+        <v>0</v>
+      </c>
+      <c r="U75" s="18">
+        <v>0</v>
+      </c>
+      <c r="V75" s="18">
+        <v>0</v>
+      </c>
+      <c r="W75" s="18">
+        <v>0</v>
+      </c>
+      <c r="X75" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z75" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA75" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C76" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="D76" s="17"/>
+      <c r="E76" s="18">
+        <v>200</v>
+      </c>
+      <c r="F76" s="18">
+        <v>182</v>
+      </c>
+      <c r="G76" s="18">
+        <v>182</v>
+      </c>
+      <c r="H76" s="18">
+        <v>0</v>
+      </c>
+      <c r="I76" s="18">
+        <v>18</v>
+      </c>
+      <c r="J76" s="18">
+        <v>18</v>
+      </c>
+      <c r="K76" s="18">
+        <v>0</v>
+      </c>
+      <c r="L76" s="18">
+        <v>0</v>
+      </c>
+      <c r="M76" s="18">
+        <v>187</v>
+      </c>
+      <c r="N76" s="18">
+        <v>187</v>
+      </c>
+      <c r="O76" s="18">
+        <v>0</v>
+      </c>
+      <c r="P76" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q76" s="18">
+        <v>3</v>
+      </c>
+      <c r="R76" s="18">
+        <v>0</v>
+      </c>
+      <c r="S76" s="18">
+        <v>5</v>
+      </c>
+      <c r="T76" s="18">
+        <v>5</v>
+      </c>
+      <c r="U76" s="18">
+        <v>0</v>
+      </c>
+      <c r="V76" s="18">
+        <v>5</v>
+      </c>
+      <c r="W76" s="18">
+        <v>5</v>
+      </c>
+      <c r="X76" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C77" s="16"/>
+      <c r="D77" s="17"/>
+      <c r="E77" s="18"/>
+      <c r="F77" s="18"/>
+      <c r="G77" s="18"/>
+      <c r="H77" s="18"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="18"/>
+      <c r="M77" s="18"/>
+      <c r="N77" s="18"/>
+      <c r="O77" s="18"/>
+      <c r="P77" s="18"/>
+      <c r="Q77" s="18"/>
+      <c r="R77" s="18"/>
+      <c r="S77" s="18"/>
+      <c r="T77" s="18"/>
+      <c r="U77" s="18"/>
+      <c r="V77" s="18"/>
+      <c r="W77" s="18"/>
+      <c r="X77" s="18"/>
+      <c r="Y77" s="18"/>
+      <c r="Z77" s="18"/>
+      <c r="AA77" s="18"/>
+    </row>
+    <row r="78" spans="2:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B78" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C78" s="33"/>
+      <c r="D78" s="14"/>
+      <c r="E78" s="15">
+        <v>1685</v>
+      </c>
+      <c r="F78" s="15">
+        <v>1580</v>
+      </c>
+      <c r="G78" s="15">
+        <v>1191</v>
+      </c>
+      <c r="H78" s="15">
+        <v>389</v>
+      </c>
+      <c r="I78" s="15">
+        <v>105</v>
+      </c>
+      <c r="J78" s="15">
+        <v>76</v>
+      </c>
+      <c r="K78" s="15">
+        <v>0</v>
+      </c>
+      <c r="L78" s="15">
+        <v>29</v>
+      </c>
+      <c r="M78" s="15">
+        <v>1480</v>
+      </c>
+      <c r="N78" s="15">
+        <v>1115</v>
+      </c>
+      <c r="O78" s="15">
+        <v>365</v>
+      </c>
+      <c r="P78" s="15">
+        <v>90</v>
+      </c>
+      <c r="Q78" s="15">
+        <v>59</v>
+      </c>
+      <c r="R78" s="15">
+        <v>31</v>
+      </c>
+      <c r="S78" s="15">
+        <v>54</v>
+      </c>
+      <c r="T78" s="15">
+        <v>47</v>
+      </c>
+      <c r="U78" s="15">
+        <v>7</v>
+      </c>
+      <c r="V78" s="15">
+        <v>60</v>
+      </c>
+      <c r="W78" s="15">
+        <v>46</v>
+      </c>
+      <c r="X78" s="15">
+        <v>14</v>
+      </c>
+      <c r="Y78" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z78" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA78" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C79" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="D79" s="17"/>
+      <c r="E79" s="18">
+        <v>85</v>
+      </c>
+      <c r="F79" s="18">
+        <v>80</v>
+      </c>
+      <c r="G79" s="18">
+        <v>16</v>
+      </c>
+      <c r="H79" s="18">
+        <v>64</v>
+      </c>
+      <c r="I79" s="18">
+        <v>5</v>
+      </c>
+      <c r="J79" s="18">
+        <v>1</v>
+      </c>
+      <c r="K79" s="18">
+        <v>0</v>
+      </c>
+      <c r="L79" s="18">
+        <v>4</v>
+      </c>
+      <c r="M79" s="18">
+        <v>79</v>
+      </c>
+      <c r="N79" s="18">
+        <v>17</v>
+      </c>
+      <c r="O79" s="18">
+        <v>62</v>
+      </c>
+      <c r="P79" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="18">
+        <v>0</v>
+      </c>
+      <c r="R79" s="18">
+        <v>0</v>
+      </c>
+      <c r="S79" s="18">
+        <v>0</v>
+      </c>
+      <c r="T79" s="18">
+        <v>0</v>
+      </c>
+      <c r="U79" s="18">
+        <v>0</v>
+      </c>
+      <c r="V79" s="18">
+        <v>6</v>
+      </c>
+      <c r="W79" s="18">
+        <v>0</v>
+      </c>
+      <c r="X79" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y79" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z79" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA79" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C80" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D80" s="17"/>
+      <c r="E80" s="18">
+        <v>139</v>
+      </c>
+      <c r="F80" s="18">
+        <v>132</v>
+      </c>
+      <c r="G80" s="18">
+        <v>22</v>
+      </c>
+      <c r="H80" s="18">
+        <v>110</v>
+      </c>
+      <c r="I80" s="18">
+        <v>7</v>
+      </c>
+      <c r="J80" s="18">
+        <v>1</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>6</v>
+      </c>
+      <c r="M80" s="18">
+        <v>128</v>
+      </c>
+      <c r="N80" s="18">
+        <v>23</v>
+      </c>
+      <c r="O80" s="18">
+        <v>105</v>
+      </c>
+      <c r="P80" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q80" s="18">
+        <v>0</v>
+      </c>
+      <c r="R80" s="18">
+        <v>3</v>
+      </c>
+      <c r="S80" s="18">
+        <v>2</v>
+      </c>
+      <c r="T80" s="18">
+        <v>0</v>
+      </c>
+      <c r="U80" s="18">
+        <v>2</v>
+      </c>
+      <c r="V80" s="18">
+        <v>6</v>
+      </c>
+      <c r="W80" s="18">
+        <v>0</v>
+      </c>
+      <c r="X80" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y80" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA80" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="17"/>
+      <c r="E81" s="18">
+        <v>504</v>
+      </c>
+      <c r="F81" s="18">
+        <v>485</v>
+      </c>
+      <c r="G81" s="18">
+        <v>485</v>
+      </c>
+      <c r="H81" s="18">
+        <v>0</v>
+      </c>
+      <c r="I81" s="18">
         <v>19</v>
       </c>
-      <c r="S13" s="17">
+      <c r="J81" s="18">
+        <v>19</v>
+      </c>
+      <c r="K81" s="18">
+        <v>0</v>
+      </c>
+      <c r="L81" s="18">
+        <v>0</v>
+      </c>
+      <c r="M81" s="18">
+        <v>469</v>
+      </c>
+      <c r="N81" s="18">
+        <v>469</v>
+      </c>
+      <c r="O81" s="18">
+        <v>0</v>
+      </c>
+      <c r="P81" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q81" s="18">
+        <v>2</v>
+      </c>
+      <c r="R81" s="18">
+        <v>0</v>
+      </c>
+      <c r="S81" s="18">
+        <v>14</v>
+      </c>
+      <c r="T81" s="18">
+        <v>14</v>
+      </c>
+      <c r="U81" s="18">
+        <v>0</v>
+      </c>
+      <c r="V81" s="18">
+        <v>19</v>
+      </c>
+      <c r="W81" s="18">
+        <v>19</v>
+      </c>
+      <c r="X81" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA81" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C82" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D82" s="17"/>
+      <c r="E82" s="18">
+        <v>36</v>
+      </c>
+      <c r="F82" s="18">
+        <v>36</v>
+      </c>
+      <c r="G82" s="18">
+        <v>36</v>
+      </c>
+      <c r="H82" s="18">
+        <v>0</v>
+      </c>
+      <c r="I82" s="18">
+        <v>0</v>
+      </c>
+      <c r="J82" s="18">
+        <v>0</v>
+      </c>
+      <c r="K82" s="18">
+        <v>0</v>
+      </c>
+      <c r="L82" s="18">
+        <v>0</v>
+      </c>
+      <c r="M82" s="18">
+        <v>15</v>
+      </c>
+      <c r="N82" s="18">
+        <v>15</v>
+      </c>
+      <c r="O82" s="18">
+        <v>0</v>
+      </c>
+      <c r="P82" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="18">
+        <v>0</v>
+      </c>
+      <c r="R82" s="18">
+        <v>0</v>
+      </c>
+      <c r="S82" s="18">
+        <v>21</v>
+      </c>
+      <c r="T82" s="18">
+        <v>21</v>
+      </c>
+      <c r="U82" s="18">
+        <v>0</v>
+      </c>
+      <c r="V82" s="18">
+        <v>0</v>
+      </c>
+      <c r="W82" s="18">
+        <v>0</v>
+      </c>
+      <c r="X82" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA82" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C83" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D83" s="17"/>
+      <c r="E83" s="18">
+        <v>226</v>
+      </c>
+      <c r="F83" s="18">
+        <v>211</v>
+      </c>
+      <c r="G83" s="18">
+        <v>46</v>
+      </c>
+      <c r="H83" s="18">
+        <v>165</v>
+      </c>
+      <c r="I83" s="18">
+        <v>15</v>
+      </c>
+      <c r="J83" s="18">
+        <v>6</v>
+      </c>
+      <c r="K83" s="18">
+        <v>0</v>
+      </c>
+      <c r="L83" s="18">
+        <v>9</v>
+      </c>
+      <c r="M83" s="18">
+        <v>203</v>
+      </c>
+      <c r="N83" s="18">
+        <v>42</v>
+      </c>
+      <c r="O83" s="18">
+        <v>161</v>
+      </c>
+      <c r="P83" s="18">
+        <v>12</v>
+      </c>
+      <c r="Q83" s="18">
+        <v>6</v>
+      </c>
+      <c r="R83" s="18">
+        <v>6</v>
+      </c>
+      <c r="S83" s="18">
+        <v>8</v>
+      </c>
+      <c r="T83" s="18">
+        <v>4</v>
+      </c>
+      <c r="U83" s="18">
+        <v>4</v>
+      </c>
+      <c r="V83" s="18">
+        <v>2</v>
+      </c>
+      <c r="W83" s="18">
+        <v>0</v>
+      </c>
+      <c r="X83" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y83" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z83" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA83" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C84" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D84" s="17"/>
+      <c r="E84" s="18">
+        <v>105</v>
+      </c>
+      <c r="F84" s="18">
+        <v>101</v>
+      </c>
+      <c r="G84" s="18">
+        <v>98</v>
+      </c>
+      <c r="H84" s="18">
+        <v>3</v>
+      </c>
+      <c r="I84" s="18">
+        <v>4</v>
+      </c>
+      <c r="J84" s="18">
+        <v>4</v>
+      </c>
+      <c r="K84" s="18">
+        <v>0</v>
+      </c>
+      <c r="L84" s="18">
+        <v>0</v>
+      </c>
+      <c r="M84" s="18">
+        <v>92</v>
+      </c>
+      <c r="N84" s="18">
+        <v>90</v>
+      </c>
+      <c r="O84" s="18">
+        <v>2</v>
+      </c>
+      <c r="P84" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q84" s="18">
+        <v>6</v>
+      </c>
+      <c r="R84" s="18">
+        <v>0</v>
+      </c>
+      <c r="S84" s="18">
+        <v>1</v>
+      </c>
+      <c r="T84" s="18">
+        <v>0</v>
+      </c>
+      <c r="U84" s="18">
+        <v>1</v>
+      </c>
+      <c r="V84" s="18">
+        <v>6</v>
+      </c>
+      <c r="W84" s="18">
+        <v>6</v>
+      </c>
+      <c r="X84" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA84" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C85" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D85" s="17"/>
+      <c r="E85" s="18">
+        <v>133</v>
+      </c>
+      <c r="F85" s="18">
+        <v>120</v>
+      </c>
+      <c r="G85" s="18">
+        <v>118</v>
+      </c>
+      <c r="H85" s="18">
+        <v>2</v>
+      </c>
+      <c r="I85" s="18">
+        <v>13</v>
+      </c>
+      <c r="J85" s="18">
+        <v>12</v>
+      </c>
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
+        <v>1</v>
+      </c>
+      <c r="M85" s="18">
+        <v>114</v>
+      </c>
+      <c r="N85" s="18">
+        <v>111</v>
+      </c>
+      <c r="O85" s="18">
+        <v>3</v>
+      </c>
+      <c r="P85" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q85" s="18">
+        <v>6</v>
+      </c>
+      <c r="R85" s="18">
+        <v>0</v>
+      </c>
+      <c r="S85" s="18">
+        <v>6</v>
+      </c>
+      <c r="T85" s="18">
+        <v>6</v>
+      </c>
+      <c r="U85" s="18">
+        <v>0</v>
+      </c>
+      <c r="V85" s="18">
+        <v>7</v>
+      </c>
+      <c r="W85" s="18">
+        <v>7</v>
+      </c>
+      <c r="X85" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y85" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z85" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA85" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C86" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D86" s="17"/>
+      <c r="E86" s="18">
+        <v>119</v>
+      </c>
+      <c r="F86" s="18">
+        <v>109</v>
+      </c>
+      <c r="G86" s="18">
+        <v>64</v>
+      </c>
+      <c r="H86" s="18">
+        <v>45</v>
+      </c>
+      <c r="I86" s="18">
+        <v>10</v>
+      </c>
+      <c r="J86" s="18">
+        <v>1</v>
+      </c>
+      <c r="K86" s="18">
+        <v>0</v>
+      </c>
+      <c r="L86" s="18">
+        <v>9</v>
+      </c>
+      <c r="M86" s="18">
+        <v>71</v>
+      </c>
+      <c r="N86" s="18">
+        <v>39</v>
+      </c>
+      <c r="O86" s="18">
+        <v>32</v>
+      </c>
+      <c r="P86" s="18">
+        <v>45</v>
+      </c>
+      <c r="Q86" s="18">
+        <v>23</v>
+      </c>
+      <c r="R86" s="18">
+        <v>22</v>
+      </c>
+      <c r="S86" s="18">
+        <v>1</v>
+      </c>
+      <c r="T86" s="18">
+        <v>1</v>
+      </c>
+      <c r="U86" s="18">
+        <v>0</v>
+      </c>
+      <c r="V86" s="18">
+        <v>2</v>
+      </c>
+      <c r="W86" s="18">
+        <v>2</v>
+      </c>
+      <c r="X86" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA86" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C87" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D87" s="17"/>
+      <c r="E87" s="18">
+        <v>16</v>
+      </c>
+      <c r="F87" s="18">
+        <v>15</v>
+      </c>
+      <c r="G87" s="18">
+        <v>15</v>
+      </c>
+      <c r="H87" s="18">
+        <v>0</v>
+      </c>
+      <c r="I87" s="18">
+        <v>1</v>
+      </c>
+      <c r="J87" s="18">
+        <v>1</v>
+      </c>
+      <c r="K87" s="18">
+        <v>0</v>
+      </c>
+      <c r="L87" s="18">
+        <v>0</v>
+      </c>
+      <c r="M87" s="18">
+        <v>16</v>
+      </c>
+      <c r="N87" s="18">
+        <v>16</v>
+      </c>
+      <c r="O87" s="18">
+        <v>0</v>
+      </c>
+      <c r="P87" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="18">
+        <v>0</v>
+      </c>
+      <c r="R87" s="18">
+        <v>0</v>
+      </c>
+      <c r="S87" s="18">
+        <v>0</v>
+      </c>
+      <c r="T87" s="18">
+        <v>0</v>
+      </c>
+      <c r="U87" s="18">
+        <v>0</v>
+      </c>
+      <c r="V87" s="18">
+        <v>0</v>
+      </c>
+      <c r="W87" s="18">
+        <v>0</v>
+      </c>
+      <c r="X87" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA87" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C88" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D88" s="17"/>
+      <c r="E88" s="18">
+        <v>322</v>
+      </c>
+      <c r="F88" s="18">
+        <v>291</v>
+      </c>
+      <c r="G88" s="18">
+        <v>291</v>
+      </c>
+      <c r="H88" s="18">
+        <v>0</v>
+      </c>
+      <c r="I88" s="18">
+        <v>31</v>
+      </c>
+      <c r="J88" s="18">
+        <v>31</v>
+      </c>
+      <c r="K88" s="18">
+        <v>0</v>
+      </c>
+      <c r="L88" s="18">
+        <v>0</v>
+      </c>
+      <c r="M88" s="18">
+        <v>293</v>
+      </c>
+      <c r="N88" s="18">
+        <v>293</v>
+      </c>
+      <c r="O88" s="18">
+        <v>0</v>
+      </c>
+      <c r="P88" s="18">
+        <v>16</v>
+      </c>
+      <c r="Q88" s="18">
+        <v>16</v>
+      </c>
+      <c r="R88" s="18">
+        <v>0</v>
+      </c>
+      <c r="S88" s="18">
+        <v>1</v>
+      </c>
+      <c r="T88" s="18">
+        <v>1</v>
+      </c>
+      <c r="U88" s="18">
+        <v>0</v>
+      </c>
+      <c r="V88" s="18">
+        <v>12</v>
+      </c>
+      <c r="W88" s="18">
+        <v>12</v>
+      </c>
+      <c r="X88" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C89" s="16"/>
+      <c r="D89" s="17"/>
+      <c r="E89" s="18"/>
+      <c r="F89" s="18"/>
+      <c r="G89" s="18"/>
+      <c r="H89" s="18"/>
+      <c r="I89" s="18"/>
+      <c r="J89" s="18"/>
+      <c r="K89" s="18"/>
+      <c r="L89" s="18"/>
+      <c r="M89" s="18"/>
+      <c r="N89" s="18"/>
+      <c r="O89" s="18"/>
+      <c r="P89" s="18"/>
+      <c r="Q89" s="18"/>
+      <c r="R89" s="18"/>
+      <c r="S89" s="18"/>
+      <c r="T89" s="18"/>
+      <c r="U89" s="18"/>
+      <c r="V89" s="18"/>
+      <c r="W89" s="18"/>
+      <c r="X89" s="18"/>
+      <c r="Y89" s="18"/>
+      <c r="Z89" s="18"/>
+      <c r="AA89" s="18"/>
+    </row>
+    <row r="90" spans="2:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B90" s="33" t="s">
+        <v>91</v>
+      </c>
+      <c r="C90" s="33"/>
+      <c r="D90" s="14"/>
+      <c r="E90" s="15">
+        <v>546</v>
+      </c>
+      <c r="F90" s="15">
+        <v>516</v>
+      </c>
+      <c r="G90" s="15">
+        <v>312</v>
+      </c>
+      <c r="H90" s="15">
+        <v>204</v>
+      </c>
+      <c r="I90" s="15">
+        <v>30</v>
+      </c>
+      <c r="J90" s="15">
+        <v>13</v>
+      </c>
+      <c r="K90" s="15">
+        <v>0</v>
+      </c>
+      <c r="L90" s="15">
+        <v>17</v>
+      </c>
+      <c r="M90" s="15">
+        <v>488</v>
+      </c>
+      <c r="N90" s="15">
+        <v>286</v>
+      </c>
+      <c r="O90" s="15">
+        <v>202</v>
+      </c>
+      <c r="P90" s="15">
+        <v>24</v>
+      </c>
+      <c r="Q90" s="15">
+        <v>12</v>
+      </c>
+      <c r="R90" s="15">
+        <v>12</v>
+      </c>
+      <c r="S90" s="15">
+        <v>13</v>
+      </c>
+      <c r="T90" s="15">
+        <v>13</v>
+      </c>
+      <c r="U90" s="15">
+        <v>0</v>
+      </c>
+      <c r="V90" s="15">
+        <v>21</v>
+      </c>
+      <c r="W90" s="15">
+        <v>14</v>
+      </c>
+      <c r="X90" s="15">
+        <v>7</v>
+      </c>
+      <c r="Y90" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA90" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C91" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="D91" s="17"/>
+      <c r="E91" s="18">
+        <v>20</v>
+      </c>
+      <c r="F91" s="18">
+        <v>19</v>
+      </c>
+      <c r="G91" s="18">
+        <v>10</v>
+      </c>
+      <c r="H91" s="18">
+        <v>9</v>
+      </c>
+      <c r="I91" s="18">
+        <v>1</v>
+      </c>
+      <c r="J91" s="18">
+        <v>0</v>
+      </c>
+      <c r="K91" s="18">
+        <v>0</v>
+      </c>
+      <c r="L91" s="18">
+        <v>1</v>
+      </c>
+      <c r="M91" s="18">
+        <v>16</v>
+      </c>
+      <c r="N91" s="18">
+        <v>6</v>
+      </c>
+      <c r="O91" s="18">
+        <v>10</v>
+      </c>
+      <c r="P91" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="18">
+        <v>0</v>
+      </c>
+      <c r="R91" s="18">
+        <v>0</v>
+      </c>
+      <c r="S91" s="18">
+        <v>4</v>
+      </c>
+      <c r="T91" s="18">
+        <v>4</v>
+      </c>
+      <c r="U91" s="18">
+        <v>0</v>
+      </c>
+      <c r="V91" s="18">
+        <v>0</v>
+      </c>
+      <c r="W91" s="18">
+        <v>0</v>
+      </c>
+      <c r="X91" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA91" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C92" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="D92" s="17"/>
+      <c r="E92" s="18">
+        <v>171</v>
+      </c>
+      <c r="F92" s="18">
+        <v>163</v>
+      </c>
+      <c r="G92" s="18">
+        <v>42</v>
+      </c>
+      <c r="H92" s="18">
+        <v>121</v>
+      </c>
+      <c r="I92" s="18">
+        <v>8</v>
+      </c>
+      <c r="J92" s="18">
+        <v>2</v>
+      </c>
+      <c r="K92" s="18">
+        <v>0</v>
+      </c>
+      <c r="L92" s="18">
+        <v>6</v>
+      </c>
+      <c r="M92" s="18">
+        <v>154</v>
+      </c>
+      <c r="N92" s="18">
+        <v>40</v>
+      </c>
+      <c r="O92" s="18">
+        <v>114</v>
+      </c>
+      <c r="P92" s="18">
+        <v>7</v>
+      </c>
+      <c r="Q92" s="18">
+        <v>0</v>
+      </c>
+      <c r="R92" s="18">
+        <v>7</v>
+      </c>
+      <c r="S92" s="18">
+        <v>3</v>
+      </c>
+      <c r="T92" s="18">
+        <v>3</v>
+      </c>
+      <c r="U92" s="18">
+        <v>0</v>
+      </c>
+      <c r="V92" s="18">
+        <v>7</v>
+      </c>
+      <c r="W92" s="18">
+        <v>1</v>
+      </c>
+      <c r="X92" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y92" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA92" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C93" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="D93" s="17"/>
+      <c r="E93" s="18">
+        <v>241</v>
+      </c>
+      <c r="F93" s="18">
+        <v>233</v>
+      </c>
+      <c r="G93" s="18">
+        <v>232</v>
+      </c>
+      <c r="H93" s="18">
+        <v>1</v>
+      </c>
+      <c r="I93" s="18">
+        <v>8</v>
+      </c>
+      <c r="J93" s="18">
+        <v>8</v>
+      </c>
+      <c r="K93" s="18">
+        <v>0</v>
+      </c>
+      <c r="L93" s="18">
+        <v>0</v>
+      </c>
+      <c r="M93" s="18">
+        <v>219</v>
+      </c>
+      <c r="N93" s="18">
+        <v>218</v>
+      </c>
+      <c r="O93" s="18">
+        <v>1</v>
+      </c>
+      <c r="P93" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q93" s="18">
+        <v>3</v>
+      </c>
+      <c r="R93" s="18">
+        <v>0</v>
+      </c>
+      <c r="S93" s="18">
+        <v>6</v>
+      </c>
+      <c r="T93" s="18">
+        <v>6</v>
+      </c>
+      <c r="U93" s="18">
+        <v>0</v>
+      </c>
+      <c r="V93" s="18">
+        <v>13</v>
+      </c>
+      <c r="W93" s="18">
+        <v>13</v>
+      </c>
+      <c r="X93" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA93" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C94" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D94" s="17"/>
+      <c r="E94" s="18">
+        <v>36</v>
+      </c>
+      <c r="F94" s="18">
+        <v>35</v>
+      </c>
+      <c r="G94" s="18">
+        <v>20</v>
+      </c>
+      <c r="H94" s="18">
+        <v>15</v>
+      </c>
+      <c r="I94" s="18">
+        <v>1</v>
+      </c>
+      <c r="J94" s="18">
+        <v>1</v>
+      </c>
+      <c r="K94" s="18">
+        <v>0</v>
+      </c>
+      <c r="L94" s="18">
+        <v>0</v>
+      </c>
+      <c r="M94" s="18">
+        <v>24</v>
+      </c>
+      <c r="N94" s="18">
+        <v>12</v>
+      </c>
+      <c r="O94" s="18">
+        <v>12</v>
+      </c>
+      <c r="P94" s="18">
+        <v>12</v>
+      </c>
+      <c r="Q94" s="18">
+        <v>9</v>
+      </c>
+      <c r="R94" s="18">
+        <v>3</v>
+      </c>
+      <c r="S94" s="18">
+        <v>0</v>
+      </c>
+      <c r="T94" s="18">
+        <v>0</v>
+      </c>
+      <c r="U94" s="18">
+        <v>0</v>
+      </c>
+      <c r="V94" s="18">
+        <v>0</v>
+      </c>
+      <c r="W94" s="18">
+        <v>0</v>
+      </c>
+      <c r="X94" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z94" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA94" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C95" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="D95" s="17"/>
+      <c r="E95" s="18">
+        <v>78</v>
+      </c>
+      <c r="F95" s="18">
+        <v>66</v>
+      </c>
+      <c r="G95" s="18">
+        <v>8</v>
+      </c>
+      <c r="H95" s="18">
+        <v>58</v>
+      </c>
+      <c r="I95" s="18">
+        <v>12</v>
+      </c>
+      <c r="J95" s="18">
+        <v>2</v>
+      </c>
+      <c r="K95" s="18">
+        <v>0</v>
+      </c>
+      <c r="L95" s="18">
+        <v>10</v>
+      </c>
+      <c r="M95" s="18">
+        <v>75</v>
+      </c>
+      <c r="N95" s="18">
+        <v>10</v>
+      </c>
+      <c r="O95" s="18">
+        <v>65</v>
+      </c>
+      <c r="P95" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q95" s="18">
+        <v>0</v>
+      </c>
+      <c r="R95" s="18">
+        <v>2</v>
+      </c>
+      <c r="S95" s="18">
+        <v>0</v>
+      </c>
+      <c r="T95" s="18">
+        <v>0</v>
+      </c>
+      <c r="U95" s="18">
+        <v>0</v>
+      </c>
+      <c r="V95" s="18">
+        <v>1</v>
+      </c>
+      <c r="W95" s="18">
+        <v>0</v>
+      </c>
+      <c r="X95" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y95" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA95" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="2:27" ht="13.4" customHeight="1">
+      <c r="C96" s="16"/>
+      <c r="D96" s="17"/>
+      <c r="E96" s="18"/>
+      <c r="F96" s="18"/>
+      <c r="G96" s="18"/>
+      <c r="H96" s="18"/>
+      <c r="I96" s="18"/>
+      <c r="J96" s="18"/>
+      <c r="K96" s="18"/>
+      <c r="L96" s="18"/>
+      <c r="M96" s="18"/>
+      <c r="N96" s="18"/>
+      <c r="O96" s="18"/>
+      <c r="P96" s="18"/>
+      <c r="Q96" s="18"/>
+      <c r="R96" s="18"/>
+      <c r="S96" s="18"/>
+      <c r="T96" s="18"/>
+      <c r="U96" s="18"/>
+      <c r="V96" s="18"/>
+      <c r="W96" s="18"/>
+      <c r="X96" s="18"/>
+      <c r="Y96" s="18"/>
+      <c r="Z96" s="18"/>
+      <c r="AA96" s="18"/>
+    </row>
+    <row r="97" spans="1:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B97" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C97" s="33"/>
+      <c r="D97" s="14"/>
+      <c r="E97" s="15">
+        <v>1454</v>
+      </c>
+      <c r="F97" s="15">
+        <v>1341</v>
+      </c>
+      <c r="G97" s="15">
+        <v>693</v>
+      </c>
+      <c r="H97" s="15">
+        <v>648</v>
+      </c>
+      <c r="I97" s="15">
+        <v>113</v>
+      </c>
+      <c r="J97" s="15">
+        <v>43</v>
+      </c>
+      <c r="K97" s="15">
+        <v>0</v>
+      </c>
+      <c r="L97" s="15">
+        <v>70</v>
+      </c>
+      <c r="M97" s="15">
+        <v>1274</v>
+      </c>
+      <c r="N97" s="15">
+        <v>625</v>
+      </c>
+      <c r="O97" s="15">
+        <v>649</v>
+      </c>
+      <c r="P97" s="15">
+        <v>72</v>
+      </c>
+      <c r="Q97" s="15">
+        <v>50</v>
+      </c>
+      <c r="R97" s="15">
+        <v>22</v>
+      </c>
+      <c r="S97" s="15">
+        <v>39</v>
+      </c>
+      <c r="T97" s="15">
+        <v>27</v>
+      </c>
+      <c r="U97" s="15">
+        <v>12</v>
+      </c>
+      <c r="V97" s="15">
+        <v>69</v>
+      </c>
+      <c r="W97" s="15">
+        <v>34</v>
+      </c>
+      <c r="X97" s="15">
+        <v>35</v>
+      </c>
+      <c r="Y97" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA97" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C98" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D98" s="17"/>
+      <c r="E98" s="18">
+        <v>31</v>
+      </c>
+      <c r="F98" s="18">
+        <v>31</v>
+      </c>
+      <c r="G98" s="18">
+        <v>28</v>
+      </c>
+      <c r="H98" s="18">
+        <v>3</v>
+      </c>
+      <c r="I98" s="18">
+        <v>0</v>
+      </c>
+      <c r="J98" s="18">
+        <v>0</v>
+      </c>
+      <c r="K98" s="18">
+        <v>0</v>
+      </c>
+      <c r="L98" s="18">
+        <v>0</v>
+      </c>
+      <c r="M98" s="18">
+        <v>27</v>
+      </c>
+      <c r="N98" s="18">
+        <v>24</v>
+      </c>
+      <c r="O98" s="18">
+        <v>3</v>
+      </c>
+      <c r="P98" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="18">
+        <v>0</v>
+      </c>
+      <c r="R98" s="18">
+        <v>0</v>
+      </c>
+      <c r="S98" s="18">
+        <v>3</v>
+      </c>
+      <c r="T98" s="18">
+        <v>3</v>
+      </c>
+      <c r="U98" s="18">
+        <v>0</v>
+      </c>
+      <c r="V98" s="18">
+        <v>1</v>
+      </c>
+      <c r="W98" s="18">
+        <v>1</v>
+      </c>
+      <c r="X98" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA98" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C99" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D99" s="17"/>
+      <c r="E99" s="18">
+        <v>323</v>
+      </c>
+      <c r="F99" s="18">
+        <v>290</v>
+      </c>
+      <c r="G99" s="18">
+        <v>81</v>
+      </c>
+      <c r="H99" s="18">
+        <v>209</v>
+      </c>
+      <c r="I99" s="18">
+        <v>33</v>
+      </c>
+      <c r="J99" s="18">
+        <v>7</v>
+      </c>
+      <c r="K99" s="18">
+        <v>0</v>
+      </c>
+      <c r="L99" s="18">
+        <v>26</v>
+      </c>
+      <c r="M99" s="18">
+        <v>283</v>
+      </c>
+      <c r="N99" s="18">
+        <v>74</v>
+      </c>
+      <c r="O99" s="18">
+        <v>209</v>
+      </c>
+      <c r="P99" s="18">
+        <v>14</v>
+      </c>
+      <c r="Q99" s="18">
+        <v>10</v>
+      </c>
+      <c r="R99" s="18">
+        <v>4</v>
+      </c>
+      <c r="S99" s="18">
+        <v>4</v>
+      </c>
+      <c r="T99" s="18">
+        <v>0</v>
+      </c>
+      <c r="U99" s="18">
+        <v>4</v>
+      </c>
+      <c r="V99" s="18">
+        <v>22</v>
+      </c>
+      <c r="W99" s="18">
+        <v>4</v>
+      </c>
+      <c r="X99" s="18">
         <v>18</v>
       </c>
-      <c r="T13" s="17">
+      <c r="Y99" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA99" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C100" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D100" s="17"/>
+      <c r="E100" s="18">
+        <v>107</v>
+      </c>
+      <c r="F100" s="18">
+        <v>90</v>
+      </c>
+      <c r="G100" s="18">
+        <v>46</v>
+      </c>
+      <c r="H100" s="18">
+        <v>44</v>
+      </c>
+      <c r="I100" s="18">
+        <v>17</v>
+      </c>
+      <c r="J100" s="18">
+        <v>5</v>
+      </c>
+      <c r="K100" s="18">
+        <v>0</v>
+      </c>
+      <c r="L100" s="18">
+        <v>12</v>
+      </c>
+      <c r="M100" s="18">
+        <v>79</v>
+      </c>
+      <c r="N100" s="18">
+        <v>36</v>
+      </c>
+      <c r="O100" s="18">
+        <v>43</v>
+      </c>
+      <c r="P100" s="18">
+        <v>20</v>
+      </c>
+      <c r="Q100" s="18">
+        <v>10</v>
+      </c>
+      <c r="R100" s="18">
+        <v>10</v>
+      </c>
+      <c r="S100" s="18">
+        <v>1</v>
+      </c>
+      <c r="T100" s="18">
+        <v>1</v>
+      </c>
+      <c r="U100" s="18">
+        <v>0</v>
+      </c>
+      <c r="V100" s="18">
+        <v>7</v>
+      </c>
+      <c r="W100" s="18">
+        <v>4</v>
+      </c>
+      <c r="X100" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y100" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA100" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C101" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D101" s="17"/>
+      <c r="E101" s="18">
+        <v>0</v>
+      </c>
+      <c r="F101" s="18">
+        <v>0</v>
+      </c>
+      <c r="G101" s="18">
+        <v>0</v>
+      </c>
+      <c r="H101" s="18">
+        <v>0</v>
+      </c>
+      <c r="I101" s="18">
+        <v>0</v>
+      </c>
+      <c r="J101" s="18">
+        <v>0</v>
+      </c>
+      <c r="K101" s="18">
+        <v>0</v>
+      </c>
+      <c r="L101" s="18">
+        <v>0</v>
+      </c>
+      <c r="M101" s="18">
+        <v>0</v>
+      </c>
+      <c r="N101" s="18">
+        <v>0</v>
+      </c>
+      <c r="O101" s="18">
+        <v>0</v>
+      </c>
+      <c r="P101" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="18">
+        <v>0</v>
+      </c>
+      <c r="R101" s="18">
+        <v>0</v>
+      </c>
+      <c r="S101" s="18">
+        <v>0</v>
+      </c>
+      <c r="T101" s="18">
+        <v>0</v>
+      </c>
+      <c r="U101" s="18">
+        <v>0</v>
+      </c>
+      <c r="V101" s="18">
+        <v>0</v>
+      </c>
+      <c r="W101" s="18">
+        <v>0</v>
+      </c>
+      <c r="X101" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA101" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C102" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="D102" s="17"/>
+      <c r="E102" s="18">
+        <v>160</v>
+      </c>
+      <c r="F102" s="18">
+        <v>141</v>
+      </c>
+      <c r="G102" s="18">
+        <v>22</v>
+      </c>
+      <c r="H102" s="18">
+        <v>119</v>
+      </c>
+      <c r="I102" s="18">
+        <v>19</v>
+      </c>
+      <c r="J102" s="18">
+        <v>2</v>
+      </c>
+      <c r="K102" s="18">
+        <v>0</v>
+      </c>
+      <c r="L102" s="18">
+        <v>17</v>
+      </c>
+      <c r="M102" s="18">
+        <v>151</v>
+      </c>
+      <c r="N102" s="18">
+        <v>21</v>
+      </c>
+      <c r="O102" s="18">
+        <v>130</v>
+      </c>
+      <c r="P102" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q102" s="18">
+        <v>2</v>
+      </c>
+      <c r="R102" s="18">
+        <v>1</v>
+      </c>
+      <c r="S102" s="18">
+        <v>0</v>
+      </c>
+      <c r="T102" s="18">
+        <v>0</v>
+      </c>
+      <c r="U102" s="18">
+        <v>0</v>
+      </c>
+      <c r="V102" s="18">
+        <v>6</v>
+      </c>
+      <c r="W102" s="18">
+        <v>1</v>
+      </c>
+      <c r="X102" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y102" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C103" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="D103" s="17"/>
+      <c r="E103" s="18">
+        <v>41</v>
+      </c>
+      <c r="F103" s="18">
+        <v>41</v>
+      </c>
+      <c r="G103" s="18">
+        <v>14</v>
+      </c>
+      <c r="H103" s="18">
+        <v>27</v>
+      </c>
+      <c r="I103" s="18">
+        <v>0</v>
+      </c>
+      <c r="J103" s="18">
+        <v>0</v>
+      </c>
+      <c r="K103" s="18">
+        <v>0</v>
+      </c>
+      <c r="L103" s="18">
+        <v>0</v>
+      </c>
+      <c r="M103" s="18">
+        <v>31</v>
+      </c>
+      <c r="N103" s="18">
+        <v>5</v>
+      </c>
+      <c r="O103" s="18">
+        <v>26</v>
+      </c>
+      <c r="P103" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="18">
+        <v>0</v>
+      </c>
+      <c r="R103" s="18">
+        <v>0</v>
+      </c>
+      <c r="S103" s="18">
+        <v>9</v>
+      </c>
+      <c r="T103" s="18">
         <v>8</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U103" s="18">
+        <v>1</v>
+      </c>
+      <c r="V103" s="18">
+        <v>1</v>
+      </c>
+      <c r="W103" s="18">
+        <v>1</v>
+      </c>
+      <c r="X103" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA103" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C104" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="D104" s="17"/>
+      <c r="E104" s="18">
+        <v>210</v>
+      </c>
+      <c r="F104" s="18">
+        <v>198</v>
+      </c>
+      <c r="G104" s="18">
+        <v>194</v>
+      </c>
+      <c r="H104" s="18">
+        <v>4</v>
+      </c>
+      <c r="I104" s="18">
+        <v>12</v>
+      </c>
+      <c r="J104" s="18">
+        <v>12</v>
+      </c>
+      <c r="K104" s="18">
+        <v>0</v>
+      </c>
+      <c r="L104" s="18">
+        <v>0</v>
+      </c>
+      <c r="M104" s="18">
+        <v>179</v>
+      </c>
+      <c r="N104" s="18">
+        <v>176</v>
+      </c>
+      <c r="O104" s="18">
+        <v>3</v>
+      </c>
+      <c r="P104" s="18">
+        <v>16</v>
+      </c>
+      <c r="Q104" s="18">
+        <v>15</v>
+      </c>
+      <c r="R104" s="18">
+        <v>1</v>
+      </c>
+      <c r="S104" s="18">
+        <v>7</v>
+      </c>
+      <c r="T104" s="18">
+        <v>7</v>
+      </c>
+      <c r="U104" s="18">
+        <v>0</v>
+      </c>
+      <c r="V104" s="18">
+        <v>8</v>
+      </c>
+      <c r="W104" s="18">
+        <v>8</v>
+      </c>
+      <c r="X104" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA104" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C105" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D105" s="17"/>
+      <c r="E105" s="18">
+        <v>106</v>
+      </c>
+      <c r="F105" s="18">
+        <v>97</v>
+      </c>
+      <c r="G105" s="18">
+        <v>21</v>
+      </c>
+      <c r="H105" s="18">
+        <v>76</v>
+      </c>
+      <c r="I105" s="18">
+        <v>9</v>
+      </c>
+      <c r="J105" s="18">
+        <v>3</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>6</v>
+      </c>
+      <c r="M105" s="18">
+        <v>102</v>
+      </c>
+      <c r="N105" s="18">
+        <v>23</v>
+      </c>
+      <c r="O105" s="18">
+        <v>79</v>
+      </c>
+      <c r="P105" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="18">
+        <v>0</v>
+      </c>
+      <c r="R105" s="18">
+        <v>0</v>
+      </c>
+      <c r="S105" s="18">
+        <v>1</v>
+      </c>
+      <c r="T105" s="18">
+        <v>0</v>
+      </c>
+      <c r="U105" s="18">
+        <v>1</v>
+      </c>
+      <c r="V105" s="18">
+        <v>3</v>
+      </c>
+      <c r="W105" s="18">
+        <v>1</v>
+      </c>
+      <c r="X105" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y105" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z105" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA105" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C106" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="D106" s="17"/>
+      <c r="E106" s="18">
+        <v>168</v>
+      </c>
+      <c r="F106" s="18">
+        <v>158</v>
+      </c>
+      <c r="G106" s="18">
+        <v>35</v>
+      </c>
+      <c r="H106" s="18">
+        <v>123</v>
+      </c>
+      <c r="I106" s="18">
         <v>10</v>
       </c>
-      <c r="V13" s="17">
-[...20 lines deleted...]
-      <c r="C14" s="18" t="s">
+      <c r="J106" s="18">
+        <v>2</v>
+      </c>
+      <c r="K106" s="18">
+        <v>0</v>
+      </c>
+      <c r="L106" s="18">
+        <v>8</v>
+      </c>
+      <c r="M106" s="18">
+        <v>151</v>
+      </c>
+      <c r="N106" s="18">
+        <v>34</v>
+      </c>
+      <c r="O106" s="18">
+        <v>117</v>
+      </c>
+      <c r="P106" s="18">
+        <v>5</v>
+      </c>
+      <c r="Q106" s="18">
+        <v>0</v>
+      </c>
+      <c r="R106" s="18">
+        <v>5</v>
+      </c>
+      <c r="S106" s="18">
+        <v>7</v>
+      </c>
+      <c r="T106" s="18">
+        <v>2</v>
+      </c>
+      <c r="U106" s="18">
+        <v>5</v>
+      </c>
+      <c r="V106" s="18">
+        <v>5</v>
+      </c>
+      <c r="W106" s="18">
+        <v>1</v>
+      </c>
+      <c r="X106" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y106" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA106" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C107" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="D107" s="17"/>
+      <c r="E107" s="18">
+        <v>117</v>
+      </c>
+      <c r="F107" s="18">
+        <v>114</v>
+      </c>
+      <c r="G107" s="18">
+        <v>73</v>
+      </c>
+      <c r="H107" s="18">
+        <v>41</v>
+      </c>
+      <c r="I107" s="18">
+        <v>3</v>
+      </c>
+      <c r="J107" s="18">
+        <v>2</v>
+      </c>
+      <c r="K107" s="18">
+        <v>0</v>
+      </c>
+      <c r="L107" s="18">
+        <v>1</v>
+      </c>
+      <c r="M107" s="18">
+        <v>97</v>
+      </c>
+      <c r="N107" s="18">
+        <v>60</v>
+      </c>
+      <c r="O107" s="18">
+        <v>37</v>
+      </c>
+      <c r="P107" s="18">
+        <v>10</v>
+      </c>
+      <c r="Q107" s="18">
+        <v>9</v>
+      </c>
+      <c r="R107" s="18">
+        <v>1</v>
+      </c>
+      <c r="S107" s="18">
+        <v>2</v>
+      </c>
+      <c r="T107" s="18">
+        <v>1</v>
+      </c>
+      <c r="U107" s="18">
+        <v>1</v>
+      </c>
+      <c r="V107" s="18">
+        <v>8</v>
+      </c>
+      <c r="W107" s="18">
+        <v>5</v>
+      </c>
+      <c r="X107" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y107" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA107" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C108" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D108" s="17"/>
+      <c r="E108" s="18">
+        <v>140</v>
+      </c>
+      <c r="F108" s="18">
+        <v>134</v>
+      </c>
+      <c r="G108" s="18">
+        <v>134</v>
+      </c>
+      <c r="H108" s="18">
+        <v>0</v>
+      </c>
+      <c r="I108" s="18">
+        <v>6</v>
+      </c>
+      <c r="J108" s="18">
+        <v>6</v>
+      </c>
+      <c r="K108" s="18">
+        <v>0</v>
+      </c>
+      <c r="L108" s="18">
+        <v>0</v>
+      </c>
+      <c r="M108" s="18">
+        <v>126</v>
+      </c>
+      <c r="N108" s="18">
+        <v>126</v>
+      </c>
+      <c r="O108" s="18">
+        <v>0</v>
+      </c>
+      <c r="P108" s="18">
+        <v>3</v>
+      </c>
+      <c r="Q108" s="18">
+        <v>3</v>
+      </c>
+      <c r="R108" s="18">
+        <v>0</v>
+      </c>
+      <c r="S108" s="18">
+        <v>4</v>
+      </c>
+      <c r="T108" s="18">
+        <v>4</v>
+      </c>
+      <c r="U108" s="18">
+        <v>0</v>
+      </c>
+      <c r="V108" s="18">
+        <v>7</v>
+      </c>
+      <c r="W108" s="18">
+        <v>7</v>
+      </c>
+      <c r="X108" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA108" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C109" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="D109" s="17"/>
+      <c r="E109" s="18">
+        <v>51</v>
+      </c>
+      <c r="F109" s="18">
+        <v>47</v>
+      </c>
+      <c r="G109" s="18">
+        <v>45</v>
+      </c>
+      <c r="H109" s="18">
+        <v>2</v>
+      </c>
+      <c r="I109" s="18">
+        <v>4</v>
+      </c>
+      <c r="J109" s="18">
+        <v>4</v>
+      </c>
+      <c r="K109" s="18">
+        <v>0</v>
+      </c>
+      <c r="L109" s="18">
+        <v>0</v>
+      </c>
+      <c r="M109" s="18">
+        <v>48</v>
+      </c>
+      <c r="N109" s="18">
+        <v>46</v>
+      </c>
+      <c r="O109" s="18">
+        <v>2</v>
+      </c>
+      <c r="P109" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="18">
+        <v>1</v>
+      </c>
+      <c r="R109" s="18">
+        <v>0</v>
+      </c>
+      <c r="S109" s="18">
+        <v>1</v>
+      </c>
+      <c r="T109" s="18">
+        <v>1</v>
+      </c>
+      <c r="U109" s="18">
+        <v>0</v>
+      </c>
+      <c r="V109" s="18">
+        <v>1</v>
+      </c>
+      <c r="W109" s="18">
+        <v>1</v>
+      </c>
+      <c r="X109" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y109" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z109" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA109" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:27" ht="13.4" customHeight="1">
+      <c r="C110" s="16"/>
+      <c r="D110" s="17"/>
+      <c r="E110" s="18"/>
+      <c r="F110" s="18"/>
+      <c r="G110" s="18"/>
+      <c r="H110" s="18"/>
+      <c r="I110" s="18"/>
+      <c r="J110" s="18"/>
+      <c r="K110" s="18"/>
+      <c r="L110" s="18"/>
+      <c r="M110" s="18"/>
+      <c r="N110" s="18"/>
+      <c r="O110" s="18"/>
+      <c r="P110" s="18"/>
+      <c r="Q110" s="18"/>
+      <c r="R110" s="18"/>
+      <c r="S110" s="18"/>
+      <c r="T110" s="18"/>
+      <c r="U110" s="18"/>
+      <c r="V110" s="18"/>
+      <c r="W110" s="18"/>
+      <c r="X110" s="18"/>
+      <c r="Y110" s="18"/>
+      <c r="Z110" s="18"/>
+      <c r="AA110" s="18"/>
+    </row>
+    <row r="111" spans="1:27" s="12" customFormat="1" ht="13.4" customHeight="1">
+      <c r="B111" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="C111" s="33"/>
+      <c r="D111" s="14"/>
+      <c r="E111" s="15">
+        <v>0</v>
+      </c>
+      <c r="F111" s="15">
+        <v>0</v>
+      </c>
+      <c r="G111" s="15">
+        <v>0</v>
+      </c>
+      <c r="H111" s="15">
+        <v>0</v>
+      </c>
+      <c r="I111" s="15">
+        <v>0</v>
+      </c>
+      <c r="J111" s="15">
+        <v>0</v>
+      </c>
+      <c r="K111" s="15">
+        <v>0</v>
+      </c>
+      <c r="L111" s="15">
+        <v>0</v>
+      </c>
+      <c r="M111" s="15">
+        <v>0</v>
+      </c>
+      <c r="N111" s="15">
+        <v>0</v>
+      </c>
+      <c r="O111" s="15">
+        <v>0</v>
+      </c>
+      <c r="P111" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="15">
+        <v>0</v>
+      </c>
+      <c r="R111" s="15">
+        <v>0</v>
+      </c>
+      <c r="S111" s="15">
+        <v>0</v>
+      </c>
+      <c r="T111" s="15">
+        <v>0</v>
+      </c>
+      <c r="U111" s="15">
+        <v>0</v>
+      </c>
+      <c r="V111" s="15">
+        <v>0</v>
+      </c>
+      <c r="W111" s="15">
+        <v>0</v>
+      </c>
+      <c r="X111" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA111" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:27" ht="5.15" customHeight="1">
+      <c r="A112" s="19"/>
+      <c r="B112" s="19"/>
+      <c r="C112" s="19"/>
+      <c r="D112" s="20"/>
+      <c r="E112" s="19"/>
+      <c r="F112" s="19"/>
+      <c r="G112" s="19"/>
+      <c r="H112" s="19"/>
+      <c r="I112" s="19"/>
+      <c r="J112" s="19"/>
+      <c r="K112" s="19"/>
+      <c r="L112" s="19"/>
+      <c r="M112" s="19"/>
+      <c r="N112" s="19"/>
+      <c r="O112" s="19"/>
+      <c r="P112" s="19"/>
+      <c r="Q112" s="19"/>
+      <c r="R112" s="19"/>
+      <c r="S112" s="19"/>
+      <c r="T112" s="19"/>
+      <c r="U112" s="19"/>
+      <c r="V112" s="19"/>
+      <c r="W112" s="19"/>
+      <c r="X112" s="19"/>
+      <c r="Y112" s="19"/>
+      <c r="Z112" s="19"/>
+      <c r="AA112" s="19"/>
+    </row>
+    <row r="113" spans="1:3" ht="5.15" customHeight="1"/>
+    <row r="114" spans="1:3" ht="10.5" customHeight="1">
+      <c r="A114" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B114" s="23"/>
+      <c r="C114" s="23"/>
+    </row>
+    <row r="115" spans="1:3" s="21" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A115" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="19"/>
-[...7222 lines deleted...]
-    <row r="157" hidden="1"/>
+      <c r="B115" s="24"/>
+      <c r="C115" s="24"/>
+    </row>
+    <row r="116" spans="1:3" s="21" customFormat="1" ht="10.4" customHeight="1"/>
+    <row r="117" spans="1:3"/>
     <row r="158"/>
     <row r="159"/>
     <row r="160"/>
     <row r="161"/>
     <row r="162"/>
     <row r="163"/>
     <row r="164"/>
     <row r="165"/>
     <row r="166"/>
     <row r="167"/>
     <row r="168"/>
     <row r="169"/>
     <row r="170"/>
     <row r="171"/>
     <row r="172"/>
     <row r="173"/>
     <row r="174"/>
     <row r="175"/>
     <row r="176"/>
     <row r="177"/>
     <row r="178"/>
     <row r="179"/>
     <row r="180"/>
     <row r="181"/>
     <row r="182"/>
@@ -9896,68 +9655,68 @@
     <row r="259"/>
     <row r="260"/>
     <row r="261"/>
     <row r="262"/>
     <row r="263"/>
     <row r="264"/>
     <row r="265"/>
     <row r="266"/>
     <row r="267"/>
     <row r="268"/>
     <row r="269"/>
     <row r="270"/>
     <row r="271"/>
     <row r="272"/>
     <row r="273"/>
     <row r="274"/>
     <row r="275"/>
     <row r="276"/>
     <row r="277"/>
     <row r="278"/>
     <row r="279"/>
     <row r="280"/>
     <row r="281"/>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:K7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="T1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="B5:C8"/>
     <mergeCell ref="E5:L5"/>
     <mergeCell ref="M5:O7"/>
     <mergeCell ref="P5:R7"/>
     <mergeCell ref="S5:U7"/>
     <mergeCell ref="V5:X7"/>
     <mergeCell ref="Y5:AA7"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="F6:H7"/>
     <mergeCell ref="I6:L6"/>
-    <mergeCell ref="I7:I8"/>
-    <mergeCell ref="J7:K7"/>
     <mergeCell ref="B90:C90"/>
     <mergeCell ref="B97:C97"/>
     <mergeCell ref="B111:C111"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B78:C78"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>