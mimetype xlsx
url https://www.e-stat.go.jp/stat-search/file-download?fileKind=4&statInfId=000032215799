--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,121 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD0DF8E4-34E8-4EE7-8335-D345425A9548}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="1050" windowWidth="15020" windowHeight="6720"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{60CE7AE1-4AC0-426A-A5B6-5A9064BF1EF4}"/>
   </bookViews>
   <sheets>
     <sheet name="21-00-15" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_01" localSheetId="0">'21-00-15'!#REF!</definedName>
     <definedName name="_01_1" localSheetId="0">'21-00-15'!#REF!</definedName>
     <definedName name="aa" localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'21-00-15'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'21-00-15'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'21-00-15'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M47" i="10" l="1"/>
   <c r="M46" i="10"/>
   <c r="M45" i="10"/>
   <c r="M44" i="10"/>
   <c r="M43" i="10"/>
   <c r="M42" i="10"/>
   <c r="M41" i="10"/>
   <c r="M40" i="10"/>
   <c r="M39" i="10"/>
   <c r="M38" i="10"/>
   <c r="M37" i="10"/>
   <c r="M36" i="10"/>
   <c r="M35" i="10"/>
   <c r="M34" i="10"/>
   <c r="M33" i="10"/>
   <c r="M32" i="10"/>
   <c r="M31" i="10"/>
   <c r="M30" i="10"/>
   <c r="M29" i="10"/>
   <c r="M28" i="10"/>
   <c r="M27" i="10"/>
   <c r="M26" i="10"/>
   <c r="M25" i="10"/>
   <c r="M24" i="10"/>
   <c r="M23" i="10"/>
   <c r="M22" i="10"/>
   <c r="M21" i="10"/>
   <c r="M20" i="10"/>
   <c r="M19" i="10"/>
   <c r="M18" i="10"/>
   <c r="M17" i="10"/>
   <c r="M16" i="10"/>
   <c r="M15" i="10"/>
   <c r="M14" i="10"/>
   <c r="M13" i="10"/>
   <c r="M12" i="10"/>
   <c r="M10" i="10"/>
   <c r="M9" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="30">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>刑の態様</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -348,61 +357,55 @@
     <rPh sb="1" eb="2">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>15　 委員会・刑の態様別　　定 期 刑、 不 定 期 刑、 無 期 刑  の 仮 釈 放 審 理 の 終 結 事 由 別 人 員</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和</t>
   </si>
   <si>
     <t>元</t>
   </si>
   <si>
     <t/>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1240,482 +1243,443 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="65">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="42" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="42" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="42" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{D4D4B5BC-4EF8-49E6-A13B-33BE8DEC06AB}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{7662959A-8316-4E9D-ADE8-C16952528C34}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{686ECF27-ADA3-46B6-841D-E42B64C5EA68}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{5F757189-304F-494C-8589-85BC370D0297}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{C42845AC-B404-4389-91FC-61C6206E7C13}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{D7079A43-77E9-428A-AC16-4521B38C7F35}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{A23E3C10-2E59-452D-AC78-2A61AF017399}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{5F534BA8-5FC2-4744-BB2F-C5846FDB20A9}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{1E72BE7F-E061-40D2-AB30-11E342A9F8D4}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{78E83753-1F70-481B-BC09-6D3067C7E2CA}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{5B6F699B-701E-4516-8777-A2FE867B8701}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{A7A8EDC2-71C2-49F9-9FE2-C14CBA62F46B}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{91A7FD79-A09D-4017-81AD-2885AE2C9C1D}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{80831D61-F5B4-446C-AE9F-C0DF278D9764}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{D09081EF-2408-42B2-B6B9-A887ED9E73AB}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{90491912-C32B-478C-840B-86DAD9057AE7}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{89D0D9CD-4524-49E7-892C-AB169CFB302A}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{6E037652-E8D3-4CA7-BFF0-5DA64C26CD1E}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F116A767-0A6F-48A2-B102-4E7ED2F88F59}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{1D043694-A1C0-46D4-A2C4-7DEC0F9244EB}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{2607CF13-8B96-4DAD-86E5-E96B512B5C46}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{603EA66C-2A9D-42FE-BF05-811F63161CD5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{C802D6C7-4D8E-4C1B-BE7E-BD1E27C41757}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{D4AD05C7-3B2F-4F98-A21C-1B461B059809}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{9A26BD09-88D5-4AF8-A79F-5E471B2A8EA1}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{281EA0EC-984D-4B51-8B75-261078C0B4A6}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{A9C2BB48-A17B-449E-902C-8F127831A662}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{86E6CC02-398F-412D-9B4C-E9F7A740F9CB}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{EBC49FFB-E0A7-4FF5-96FE-2EA1887BD789}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{BA884687-22ED-4B85-92DE-07FF7959B5ED}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{1F98A690-2FD2-421F-A82F-7DCDB952A207}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{7E7E614B-A3FC-4ACC-83BC-C32A5D718FD6}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{F54EF43E-1411-4F68-9320-AFD260652426}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{019D6AF1-0166-47AA-80AA-4917FDAD6AE3}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{1E3CE42E-62FC-40A3-86FB-E3CC2774E067}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{191D0194-7C21-48E3-A4AA-710EEA69395C}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{370C3BDD-1B17-442E-BC7E-9B4A55E38667}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{F6EC4C67-D185-444F-883F-07DFC70B2333}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{30AFC4AE-82B0-46AD-A185-2F6AF9F0C30E}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{6A1F909A-341E-4F0E-A062-42310AA5C556}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{F6898EEA-A31A-4808-A56D-4E66CD7D0F18}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{47BB2CBD-476F-4C4E-AF52-A4F373668DBF}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{706989E4-84F1-4937-9395-2CDF8AAD7A70}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{A19FA55A-E6ED-4684-9D39-A98FABDFF83F}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{CDC3779B-01E5-4092-90EA-9085CB534CA4}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{8F486FF5-5FDE-4867-9D17-FFA4C5F7ABAE}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{70876631-D682-41CC-9F69-73DFB325C92C}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{C7D2FB41-7F44-4323-B2AC-767A3E421F26}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{954A2162-E14B-46CA-8C0E-2392D3ECD878}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{89BDD1F8-8F28-4F3F-A52C-9F7BD3B3B82B}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{382AC263-97C8-4DEE-A08B-E5636482DE39}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{4E0FC6E4-E91C-49BB-9899-D0071371682F}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{9A56F4EA-6DD8-4395-AB87-FC091C5A5EA7}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{03C3052E-23DA-4D92-A9C2-38A678C929AC}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{34D8D0DE-EAD8-465C-B863-0879E85A6BA7}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{208661E9-5F19-48A8-ACF9-0FE5A1690A75}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{7BCD3B0F-794F-4EB8-BF68-EA6FACF41DA5}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{68E87FF6-C62E-489A-A29D-E3F761126F3A}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{9EC33B1B-85F7-4964-8D57-D84D6BA157D0}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{68C8CD66-F5AD-40AB-AB41-4B6B19989FB5}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{DCAA18F7-BC82-4D23-A2CA-39E617227563}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{22E0E279-7171-4BFE-8CEB-5108B2B7F266}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1848,4527 +1812,4484 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD49ADAB-0569-433F-AED8-94BAA30A563E}">
   <sheetPr codeName="Sheet1">
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="39" max="16384" width="0" style="2" hidden="1"/>
+    <col min="1" max="1" width="2.77734375" customWidth="1"/>
+    <col min="2" max="2" width="2.33203125" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" customWidth="1"/>
+    <col min="4" max="4" width="5.77734375" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" customWidth="1"/>
+    <col min="6" max="6" width="3" customWidth="1"/>
+    <col min="7" max="11" width="8.44140625" customWidth="1"/>
+    <col min="12" max="12" width="8.33203125" customWidth="1"/>
+    <col min="13" max="37" width="8.44140625" customWidth="1"/>
+    <col min="38" max="38" width="5.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="5" customFormat="1" ht="16.5">
-[...36 lines deleted...]
-      <c r="AK1" s="66"/>
+    <row r="1" spans="1:37" s="4" customFormat="1" ht="16.5">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
     </row>
-    <row r="2" spans="1:37" s="6" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="67" t="s">
+    <row r="2" spans="1:37" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="67"/>
-[...34 lines deleted...]
-      <c r="AK2" s="68"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
     </row>
     <row r="3" spans="1:37" ht="10.5" customHeight="1">
-      <c r="A3" s="7"/>
-[...3 lines deleted...]
-      <c r="E3" s="7"/>
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:37" ht="2.15" customHeight="1">
-      <c r="F4" s="3"/>
-[...30 lines deleted...]
-      <c r="AK4" s="4"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
     </row>
-    <row r="5" spans="1:37" s="10" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="50" t="s">
+    <row r="5" spans="1:37" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="26"/>
+      <c r="B5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="50"/>
-[...10 lines deleted...]
-      <c r="L5" s="74"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="53"/>
       <c r="M5" s="57" t="s">
         <v>21</v>
       </c>
       <c r="N5" s="58"/>
       <c r="O5" s="58"/>
       <c r="P5" s="58"/>
       <c r="Q5" s="58"/>
       <c r="R5" s="58"/>
       <c r="S5" s="58"/>
       <c r="T5" s="58"/>
       <c r="U5" s="58"/>
       <c r="V5" s="58"/>
       <c r="W5" s="58"/>
       <c r="X5" s="58"/>
       <c r="Y5" s="59"/>
-      <c r="Z5" s="72" t="s">
+      <c r="Z5" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="AA5" s="73"/>
-[...4 lines deleted...]
-      <c r="AF5" s="72" t="s">
+      <c r="AA5" s="52"/>
+      <c r="AB5" s="52"/>
+      <c r="AC5" s="52"/>
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="AG5" s="73"/>
-[...3 lines deleted...]
-      <c r="AK5" s="73"/>
+      <c r="AG5" s="52"/>
+      <c r="AH5" s="52"/>
+      <c r="AI5" s="52"/>
+      <c r="AJ5" s="52"/>
+      <c r="AK5" s="52"/>
     </row>
-    <row r="6" spans="1:37" s="10" customFormat="1" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="L6" s="77"/>
+    <row r="6" spans="1:37" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="56"/>
       <c r="M6" s="60" t="s">
         <v>1</v>
       </c>
       <c r="N6" s="62" t="s">
         <v>22</v>
       </c>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="64"/>
-      <c r="T6" s="54" t="s">
+      <c r="T6" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="U6" s="55"/>
-[...15 lines deleted...]
-      <c r="AK6" s="76"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="54"/>
+      <c r="AG6" s="55"/>
+      <c r="AH6" s="55"/>
+      <c r="AI6" s="55"/>
+      <c r="AJ6" s="55"/>
+      <c r="AK6" s="55"/>
     </row>
-    <row r="7" spans="1:37" s="10" customFormat="1" ht="33" customHeight="1">
-[...9 lines deleted...]
-      <c r="H7" s="28" t="s">
+    <row r="7" spans="1:37" s="8" customFormat="1" ht="33" customHeight="1">
+      <c r="A7" s="27"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="28" t="s">
+      <c r="I7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="28" t="s">
+      <c r="J7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="28" t="s">
+      <c r="K7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="27" t="s">
+      <c r="L7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="61"/>
-      <c r="N7" s="34" t="s">
+      <c r="N7" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="O7" s="35" t="s">
+      <c r="O7" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="35" t="s">
+      <c r="P7" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="35" t="s">
+      <c r="Q7" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="35" t="s">
+      <c r="R7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="36" t="s">
+      <c r="S7" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="T7" s="37" t="s">
+      <c r="T7" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="U7" s="35" t="s">
+      <c r="U7" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="V7" s="35" t="s">
+      <c r="V7" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="W7" s="35" t="s">
+      <c r="W7" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="X7" s="35" t="s">
+      <c r="X7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="Y7" s="36" t="s">
+      <c r="Y7" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="Z7" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AA7" s="28" t="s">
+      <c r="Z7" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AB7" s="28" t="s">
+      <c r="AB7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="28" t="s">
+      <c r="AC7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="28" t="s">
+      <c r="AD7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AE7" s="27" t="s">
+      <c r="AE7" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AG7" s="28" t="s">
+      <c r="AF7" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AH7" s="28" t="s">
+      <c r="AH7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AI7" s="28" t="s">
+      <c r="AI7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AJ7" s="28" t="s">
+      <c r="AJ7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AK7" s="29" t="s">
+      <c r="AK7" s="25" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="8" customFormat="1" ht="5.15" customHeight="1">
-[...35 lines deleted...]
-      <c r="AK8" s="12"/>
+    <row r="8" spans="1:37" s="7" customFormat="1" ht="5.15" customHeight="1">
+      <c r="F8" s="9"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="10"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="10"/>
+      <c r="V8" s="10"/>
+      <c r="W8" s="10"/>
+      <c r="X8" s="10"/>
+      <c r="Y8" s="10"/>
+      <c r="Z8" s="10"/>
+      <c r="AA8" s="10"/>
+      <c r="AB8" s="10"/>
+      <c r="AC8" s="10"/>
+      <c r="AD8" s="10"/>
+      <c r="AE8" s="10"/>
+      <c r="AF8" s="10"/>
+      <c r="AG8" s="10"/>
+      <c r="AH8" s="10"/>
+      <c r="AI8" s="10"/>
+      <c r="AJ8" s="10"/>
+      <c r="AK8" s="10"/>
     </row>
-    <row r="9" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B9" s="69" t="s">
+    <row r="9" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="A9" s="36"/>
+      <c r="B9" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="70"/>
-      <c r="D9" s="46" t="s">
+      <c r="C9" s="40"/>
+      <c r="D9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="44" t="s">
+      <c r="E9" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="F9" s="16"/>
-      <c r="G9" s="17">
+      <c r="F9" s="13"/>
+      <c r="G9" s="14">
         <v>12964</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="14">
         <v>11392</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="14">
         <v>584</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="14">
         <v>429</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="14">
         <v>558</v>
       </c>
-      <c r="L9" s="17">
-[...2 lines deleted...]
-      <c r="M9" s="40">
+      <c r="L9" s="14">
+        <v>1</v>
+      </c>
+      <c r="M9" s="14">
         <f>SUM(N9,T9)</f>
         <v>12871</v>
       </c>
-      <c r="N9" s="40">
+      <c r="N9" s="14">
         <v>11583</v>
       </c>
-      <c r="O9" s="40">
+      <c r="O9" s="14">
         <v>10106</v>
       </c>
-      <c r="P9" s="40">
+      <c r="P9" s="14">
         <v>580</v>
       </c>
-      <c r="Q9" s="40">
+      <c r="Q9" s="14">
         <v>391</v>
       </c>
-      <c r="R9" s="40">
+      <c r="R9" s="14">
         <v>505</v>
       </c>
-      <c r="S9" s="40">
-[...2 lines deleted...]
-      <c r="T9" s="40">
+      <c r="S9" s="14">
+        <v>1</v>
+      </c>
+      <c r="T9" s="14">
         <v>1288</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="14">
         <v>1236</v>
       </c>
-      <c r="V9" s="17">
-[...2 lines deleted...]
-      <c r="W9" s="17">
+      <c r="V9" s="14">
+        <v>0</v>
+      </c>
+      <c r="W9" s="14">
         <v>3</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="14">
         <v>49</v>
       </c>
-      <c r="Y9" s="17">
-[...2 lines deleted...]
-      <c r="Z9" s="17">
+      <c r="Y9" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="14">
         <v>44</v>
       </c>
-      <c r="AA9" s="17">
+      <c r="AA9" s="14">
         <v>35</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="14">
         <v>3</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC9" s="14">
         <v>4</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AD9" s="14">
         <v>2</v>
       </c>
-      <c r="AE9" s="17">
-[...2 lines deleted...]
-      <c r="AF9" s="17">
+      <c r="AE9" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="14">
         <v>49</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="14">
         <v>15</v>
       </c>
-      <c r="AH9" s="17">
-[...2 lines deleted...]
-      <c r="AI9" s="17">
+      <c r="AH9" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI9" s="14">
         <v>31</v>
       </c>
-      <c r="AJ9" s="17">
+      <c r="AJ9" s="14">
         <v>2</v>
       </c>
-      <c r="AK9" s="17">
+      <c r="AK9" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B10" s="69" t="s">
+    <row r="10" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="A10" s="35"/>
+      <c r="B10" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="70"/>
-[...3 lines deleted...]
-      <c r="E10" s="44" t="s">
+      <c r="C10" s="40"/>
+      <c r="D10" s="10">
+        <v>2</v>
+      </c>
+      <c r="E10" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F10" s="16"/>
-[...6 lines deleted...]
-      <c r="I10" s="17">
+      <c r="F10" s="13"/>
+      <c r="G10" s="14">
+        <v>12135</v>
+      </c>
+      <c r="H10" s="14">
+        <v>10644</v>
+      </c>
+      <c r="I10" s="14">
         <v>585</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="14">
         <v>416</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="14">
+        <v>486</v>
+      </c>
+      <c r="L10" s="14">
+        <v>4</v>
+      </c>
+      <c r="M10" s="14">
+        <f t="shared" ref="M10:M47" si="0">SUM(N10,T10)</f>
+        <v>12071</v>
+      </c>
+      <c r="N10" s="14">
+        <v>10826</v>
+      </c>
+      <c r="O10" s="14">
+        <v>9414</v>
+      </c>
+      <c r="P10" s="14">
+        <v>583</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>390</v>
+      </c>
+      <c r="R10" s="14">
+        <v>436</v>
+      </c>
+      <c r="S10" s="14">
+        <v>3</v>
+      </c>
+      <c r="T10" s="14">
+        <v>1245</v>
+      </c>
+      <c r="U10" s="14">
+        <v>1191</v>
+      </c>
+      <c r="V10" s="14">
+        <v>1</v>
+      </c>
+      <c r="W10" s="14">
+        <v>4</v>
+      </c>
+      <c r="X10" s="14">
+        <v>49</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>29</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>25</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="14">
+        <v>35</v>
+      </c>
+      <c r="AG10" s="14">
+        <v>14</v>
+      </c>
+      <c r="AH10" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="14">
+        <v>20</v>
+      </c>
+      <c r="AJ10" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="12" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A11" s="35"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="14"/>
+      <c r="Q11" s="14"/>
+      <c r="R11" s="14"/>
+      <c r="S11" s="14"/>
+      <c r="T11" s="14"/>
+      <c r="U11" s="14"/>
+      <c r="V11" s="14"/>
+      <c r="W11" s="14"/>
+      <c r="X11" s="14"/>
+      <c r="Y11" s="14"/>
+      <c r="Z11" s="14"/>
+      <c r="AA11" s="14"/>
+      <c r="AB11" s="14"/>
+      <c r="AC11" s="14"/>
+      <c r="AD11" s="14"/>
+      <c r="AE11" s="14"/>
+      <c r="AF11" s="14"/>
+      <c r="AG11" s="14"/>
+      <c r="AH11" s="14"/>
+      <c r="AI11" s="14"/>
+      <c r="AJ11" s="14"/>
+      <c r="AK11" s="14"/>
+    </row>
+    <row r="12" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="A12" s="36"/>
+      <c r="B12" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="41"/>
+      <c r="D12" s="38">
+        <v>3</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17">
+        <v>12039</v>
+      </c>
+      <c r="H12" s="17">
+        <v>10520</v>
+      </c>
+      <c r="I12" s="17">
+        <v>593</v>
+      </c>
+      <c r="J12" s="17">
+        <v>436</v>
+      </c>
+      <c r="K12" s="17">
         <v>485</v>
       </c>
-      <c r="L10" s="17">
-[...21 lines deleted...]
-      <c r="S10" s="40">
+      <c r="L12" s="17">
+        <v>5</v>
+      </c>
+      <c r="M12" s="17">
+        <f t="shared" si="0"/>
+        <v>11958</v>
+      </c>
+      <c r="N12" s="17">
+        <v>10783</v>
+      </c>
+      <c r="O12" s="17">
+        <v>9375</v>
+      </c>
+      <c r="P12" s="17">
+        <v>591</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>374</v>
+      </c>
+      <c r="R12" s="17">
+        <v>438</v>
+      </c>
+      <c r="S12" s="17">
+        <v>5</v>
+      </c>
+      <c r="T12" s="17">
+        <v>1175</v>
+      </c>
+      <c r="U12" s="17">
+        <v>1119</v>
+      </c>
+      <c r="V12" s="17">
+        <v>1</v>
+      </c>
+      <c r="W12" s="17">
+        <v>8</v>
+      </c>
+      <c r="X12" s="17">
+        <v>47</v>
+      </c>
+      <c r="Y12" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>29</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>19</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>10</v>
+      </c>
+      <c r="AD12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="17">
+        <v>52</v>
+      </c>
+      <c r="AG12" s="17">
+        <v>7</v>
+      </c>
+      <c r="AH12" s="17">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="17">
+        <v>44</v>
+      </c>
+      <c r="AJ12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B13" s="18"/>
+      <c r="C13" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="14">
+        <v>12029</v>
+      </c>
+      <c r="H13" s="14">
+        <v>10513</v>
+      </c>
+      <c r="I13" s="14">
+        <v>593</v>
+      </c>
+      <c r="J13" s="14">
+        <v>433</v>
+      </c>
+      <c r="K13" s="14">
+        <v>485</v>
+      </c>
+      <c r="L13" s="14">
+        <v>5</v>
+      </c>
+      <c r="M13" s="14">
+        <f t="shared" si="0"/>
+        <v>11950</v>
+      </c>
+      <c r="N13" s="14">
+        <v>10775</v>
+      </c>
+      <c r="O13" s="14">
+        <v>9370</v>
+      </c>
+      <c r="P13" s="14">
+        <v>591</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>371</v>
+      </c>
+      <c r="R13" s="14">
+        <v>438</v>
+      </c>
+      <c r="S13" s="14">
+        <v>5</v>
+      </c>
+      <c r="T13" s="14">
+        <v>1175</v>
+      </c>
+      <c r="U13" s="14">
+        <v>1119</v>
+      </c>
+      <c r="V13" s="14">
+        <v>1</v>
+      </c>
+      <c r="W13" s="14">
+        <v>8</v>
+      </c>
+      <c r="X13" s="14">
+        <v>47</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>29</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>19</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>10</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="14">
+        <v>50</v>
+      </c>
+      <c r="AG13" s="14">
+        <v>5</v>
+      </c>
+      <c r="AH13" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="14">
+        <v>44</v>
+      </c>
+      <c r="AJ13" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B14" s="20"/>
+      <c r="C14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="14">
+        <v>10</v>
+      </c>
+      <c r="H14" s="14">
+        <v>7</v>
+      </c>
+      <c r="I14" s="14">
+        <v>0</v>
+      </c>
+      <c r="J14" s="14">
         <v>3</v>
       </c>
-      <c r="T10" s="40">
-[...332 lines deleted...]
-      <c r="M14" s="40">
+      <c r="K14" s="14">
+        <v>0</v>
+      </c>
+      <c r="L14" s="14">
+        <v>0</v>
+      </c>
+      <c r="M14" s="14">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="N14" s="40">
+      <c r="N14" s="14">
         <v>8</v>
       </c>
-      <c r="O14" s="40">
+      <c r="O14" s="14">
         <v>5</v>
       </c>
-      <c r="P14" s="40">
-[...2 lines deleted...]
-      <c r="Q14" s="40">
+      <c r="P14" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="14">
         <v>3</v>
       </c>
-      <c r="R14" s="40">
-[...41 lines deleted...]
-      <c r="AF14" s="17">
+      <c r="R14" s="14">
+        <v>0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0</v>
+      </c>
+      <c r="U14" s="14">
+        <v>0</v>
+      </c>
+      <c r="V14" s="14">
+        <v>0</v>
+      </c>
+      <c r="W14" s="14">
+        <v>0</v>
+      </c>
+      <c r="X14" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="14">
         <v>2</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="14">
         <v>2</v>
       </c>
-      <c r="AH14" s="17">
-[...8 lines deleted...]
-      <c r="AK14" s="17">
+      <c r="AH14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C15" s="49" t="s">
+    <row r="15" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B15" s="19"/>
+      <c r="C15" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="49"/>
-[...20 lines deleted...]
-      <c r="M15" s="40">
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="14">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14">
+        <v>0</v>
+      </c>
+      <c r="J15" s="14">
+        <v>0</v>
+      </c>
+      <c r="K15" s="14">
+        <v>0</v>
+      </c>
+      <c r="L15" s="14">
+        <v>0</v>
+      </c>
+      <c r="M15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N15" s="40">
-[...68 lines deleted...]
-      <c r="AK15" s="17">
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="14">
+        <v>0</v>
+      </c>
+      <c r="P15" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0</v>
+      </c>
+      <c r="U15" s="14">
+        <v>0</v>
+      </c>
+      <c r="V15" s="14">
+        <v>0</v>
+      </c>
+      <c r="W15" s="14">
+        <v>0</v>
+      </c>
+      <c r="X15" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B16" s="53" t="s">
+    <row r="16" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B16" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="53"/>
-[...3 lines deleted...]
-      <c r="G16" s="20">
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="17">
         <v>1177</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="17">
         <v>1078</v>
       </c>
-      <c r="I16" s="20">
+      <c r="I16" s="17">
         <v>37</v>
       </c>
-      <c r="J16" s="20">
+      <c r="J16" s="17">
         <v>18</v>
       </c>
-      <c r="K16" s="20">
+      <c r="K16" s="17">
         <v>44</v>
       </c>
-      <c r="L16" s="20">
-[...2 lines deleted...]
-      <c r="M16" s="41">
+      <c r="L16" s="17">
+        <v>0</v>
+      </c>
+      <c r="M16" s="17">
         <f t="shared" si="0"/>
         <v>1175</v>
       </c>
-      <c r="N16" s="41">
+      <c r="N16" s="17">
         <v>1029</v>
       </c>
-      <c r="O16" s="41">
+      <c r="O16" s="17">
         <v>938</v>
       </c>
-      <c r="P16" s="41">
+      <c r="P16" s="17">
         <v>37</v>
       </c>
-      <c r="Q16" s="41">
+      <c r="Q16" s="17">
         <v>15</v>
       </c>
-      <c r="R16" s="41">
+      <c r="R16" s="17">
         <v>39</v>
       </c>
-      <c r="S16" s="41">
-[...2 lines deleted...]
-      <c r="T16" s="41">
+      <c r="S16" s="17">
+        <v>0</v>
+      </c>
+      <c r="T16" s="17">
         <v>146</v>
       </c>
-      <c r="U16" s="20">
+      <c r="U16" s="17">
         <v>138</v>
       </c>
-      <c r="V16" s="20">
-[...2 lines deleted...]
-      <c r="W16" s="20">
+      <c r="V16" s="17">
+        <v>0</v>
+      </c>
+      <c r="W16" s="17">
         <v>3</v>
       </c>
-      <c r="X16" s="20">
+      <c r="X16" s="17">
         <v>5</v>
       </c>
-      <c r="Y16" s="20">
-[...2 lines deleted...]
-      <c r="Z16" s="20">
+      <c r="Y16" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="17">
         <v>2</v>
       </c>
-      <c r="AA16" s="20">
+      <c r="AA16" s="17">
         <v>2</v>
       </c>
-      <c r="AB16" s="20">
-[...26 lines deleted...]
-      <c r="AK16" s="20">
+      <c r="AB16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C17" s="49" t="s">
+    <row r="17" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C17" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D17" s="49"/>
-[...2 lines deleted...]
-      <c r="G17" s="17">
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="14">
         <v>1174</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="14">
         <v>1076</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="14">
         <v>37</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="14">
         <v>17</v>
       </c>
-      <c r="K17" s="17">
+      <c r="K17" s="14">
         <v>44</v>
       </c>
-      <c r="L17" s="17">
-[...2 lines deleted...]
-      <c r="M17" s="40">
+      <c r="L17" s="14">
+        <v>0</v>
+      </c>
+      <c r="M17" s="14">
         <f t="shared" si="0"/>
         <v>1172</v>
       </c>
-      <c r="N17" s="40">
+      <c r="N17" s="14">
         <v>1026</v>
       </c>
-      <c r="O17" s="40">
+      <c r="O17" s="14">
         <v>936</v>
       </c>
-      <c r="P17" s="40">
+      <c r="P17" s="14">
         <v>37</v>
       </c>
-      <c r="Q17" s="40">
+      <c r="Q17" s="14">
         <v>14</v>
       </c>
-      <c r="R17" s="40">
+      <c r="R17" s="14">
         <v>39</v>
       </c>
-      <c r="S17" s="40">
-[...2 lines deleted...]
-      <c r="T17" s="40">
+      <c r="S17" s="14">
+        <v>0</v>
+      </c>
+      <c r="T17" s="14">
         <v>146</v>
       </c>
-      <c r="U17" s="17">
+      <c r="U17" s="14">
         <v>138</v>
       </c>
-      <c r="V17" s="17">
-[...2 lines deleted...]
-      <c r="W17" s="17">
+      <c r="V17" s="14">
+        <v>0</v>
+      </c>
+      <c r="W17" s="14">
         <v>3</v>
       </c>
-      <c r="X17" s="17">
+      <c r="X17" s="14">
         <v>5</v>
       </c>
-      <c r="Y17" s="17">
-[...2 lines deleted...]
-      <c r="Z17" s="17">
+      <c r="Y17" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="14">
         <v>2</v>
       </c>
-      <c r="AA17" s="17">
+      <c r="AA17" s="14">
         <v>2</v>
       </c>
-      <c r="AB17" s="17">
-[...26 lines deleted...]
-      <c r="AK17" s="17">
+      <c r="AB17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C18" s="49" t="s">
+    <row r="18" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C18" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D18" s="49"/>
-[...2 lines deleted...]
-      <c r="G18" s="17">
+      <c r="D18" s="42"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="14">
         <v>3</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="14">
         <v>2</v>
       </c>
-      <c r="I18" s="17">
-[...11 lines deleted...]
-      <c r="M18" s="40">
+      <c r="I18" s="14">
+        <v>0</v>
+      </c>
+      <c r="J18" s="14">
+        <v>1</v>
+      </c>
+      <c r="K18" s="14">
+        <v>0</v>
+      </c>
+      <c r="L18" s="14">
+        <v>0</v>
+      </c>
+      <c r="M18" s="14">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="N18" s="40">
+      <c r="N18" s="14">
         <v>3</v>
       </c>
-      <c r="O18" s="40">
+      <c r="O18" s="14">
         <v>2</v>
       </c>
-      <c r="P18" s="40">
-[...62 lines deleted...]
-      <c r="AK18" s="17">
+      <c r="P18" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>1</v>
+      </c>
+      <c r="R18" s="14">
+        <v>0</v>
+      </c>
+      <c r="S18" s="14">
+        <v>0</v>
+      </c>
+      <c r="T18" s="14">
+        <v>0</v>
+      </c>
+      <c r="U18" s="14">
+        <v>0</v>
+      </c>
+      <c r="V18" s="14">
+        <v>0</v>
+      </c>
+      <c r="W18" s="14">
+        <v>0</v>
+      </c>
+      <c r="X18" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C19" s="49" t="s">
+    <row r="19" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C19" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D19" s="49"/>
-[...20 lines deleted...]
-      <c r="M19" s="40">
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="14">
+        <v>0</v>
+      </c>
+      <c r="K19" s="14">
+        <v>0</v>
+      </c>
+      <c r="L19" s="14">
+        <v>0</v>
+      </c>
+      <c r="M19" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N19" s="40">
-[...68 lines deleted...]
-      <c r="AK19" s="17">
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="14">
+        <v>0</v>
+      </c>
+      <c r="P19" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>0</v>
+      </c>
+      <c r="R19" s="14">
+        <v>0</v>
+      </c>
+      <c r="S19" s="14">
+        <v>0</v>
+      </c>
+      <c r="T19" s="14">
+        <v>0</v>
+      </c>
+      <c r="U19" s="14">
+        <v>0</v>
+      </c>
+      <c r="V19" s="14">
+        <v>0</v>
+      </c>
+      <c r="W19" s="14">
+        <v>0</v>
+      </c>
+      <c r="X19" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B20" s="53" t="s">
+    <row r="20" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B20" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="53"/>
-[...6 lines deleted...]
-      <c r="H20" s="20">
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="17">
+        <v>887</v>
+      </c>
+      <c r="H20" s="17">
         <v>752</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="17">
         <v>63</v>
       </c>
-      <c r="J20" s="20">
-[...8 lines deleted...]
-      <c r="M20" s="41">
+      <c r="J20" s="17">
+        <v>24</v>
+      </c>
+      <c r="K20" s="17">
+        <v>47</v>
+      </c>
+      <c r="L20" s="17">
+        <v>1</v>
+      </c>
+      <c r="M20" s="17">
         <f t="shared" si="0"/>
-        <v>881</v>
-[...4 lines deleted...]
-      <c r="O20" s="41">
+        <v>879</v>
+      </c>
+      <c r="N20" s="17">
+        <v>794</v>
+      </c>
+      <c r="O20" s="17">
         <v>670</v>
       </c>
-      <c r="P20" s="41">
+      <c r="P20" s="17">
         <v>63</v>
       </c>
-      <c r="Q20" s="41">
-[...8 lines deleted...]
-      <c r="T20" s="41">
+      <c r="Q20" s="17">
+        <v>16</v>
+      </c>
+      <c r="R20" s="17">
+        <v>44</v>
+      </c>
+      <c r="S20" s="17">
+        <v>1</v>
+      </c>
+      <c r="T20" s="17">
         <v>85</v>
       </c>
-      <c r="U20" s="20">
+      <c r="U20" s="17">
         <v>82</v>
       </c>
-      <c r="V20" s="20">
-[...5 lines deleted...]
-      <c r="X20" s="20">
+      <c r="V20" s="17">
+        <v>0</v>
+      </c>
+      <c r="W20" s="17">
+        <v>0</v>
+      </c>
+      <c r="X20" s="17">
         <v>3</v>
       </c>
-      <c r="Y20" s="20">
-[...20 lines deleted...]
-      <c r="AF20" s="20">
+      <c r="Y20" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="17">
         <v>8</v>
       </c>
-      <c r="AG20" s="20">
-[...5 lines deleted...]
-      <c r="AI20" s="20">
+      <c r="AG20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="17">
         <v>8</v>
       </c>
-      <c r="AJ20" s="20">
-[...2 lines deleted...]
-      <c r="AK20" s="20">
+      <c r="AJ20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C21" s="49" t="s">
+    <row r="21" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C21" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D21" s="49"/>
-[...5 lines deleted...]
-      <c r="H21" s="17">
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="14">
+        <v>887</v>
+      </c>
+      <c r="H21" s="14">
         <v>752</v>
       </c>
-      <c r="I21" s="17">
+      <c r="I21" s="14">
         <v>63</v>
       </c>
-      <c r="J21" s="17">
-[...8 lines deleted...]
-      <c r="M21" s="40">
+      <c r="J21" s="14">
+        <v>24</v>
+      </c>
+      <c r="K21" s="14">
+        <v>47</v>
+      </c>
+      <c r="L21" s="14">
+        <v>1</v>
+      </c>
+      <c r="M21" s="14">
         <f t="shared" si="0"/>
-        <v>881</v>
-[...4 lines deleted...]
-      <c r="O21" s="40">
+        <v>879</v>
+      </c>
+      <c r="N21" s="14">
+        <v>794</v>
+      </c>
+      <c r="O21" s="14">
         <v>670</v>
       </c>
-      <c r="P21" s="40">
+      <c r="P21" s="14">
         <v>63</v>
       </c>
-      <c r="Q21" s="40">
-[...8 lines deleted...]
-      <c r="T21" s="40">
+      <c r="Q21" s="14">
+        <v>16</v>
+      </c>
+      <c r="R21" s="14">
+        <v>44</v>
+      </c>
+      <c r="S21" s="14">
+        <v>1</v>
+      </c>
+      <c r="T21" s="14">
         <v>85</v>
       </c>
-      <c r="U21" s="17">
+      <c r="U21" s="14">
         <v>82</v>
       </c>
-      <c r="V21" s="17">
-[...5 lines deleted...]
-      <c r="X21" s="17">
+      <c r="V21" s="14">
+        <v>0</v>
+      </c>
+      <c r="W21" s="14">
+        <v>0</v>
+      </c>
+      <c r="X21" s="14">
         <v>3</v>
       </c>
-      <c r="Y21" s="17">
-[...20 lines deleted...]
-      <c r="AF21" s="17">
+      <c r="Y21" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="14">
         <v>8</v>
       </c>
-      <c r="AG21" s="17">
-[...5 lines deleted...]
-      <c r="AI21" s="17">
+      <c r="AG21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="14">
         <v>8</v>
       </c>
-      <c r="AJ21" s="17">
-[...2 lines deleted...]
-      <c r="AK21" s="17">
+      <c r="AJ21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C22" s="49" t="s">
+    <row r="22" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C22" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="49"/>
-[...20 lines deleted...]
-      <c r="M22" s="40">
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="14">
+        <v>0</v>
+      </c>
+      <c r="H22" s="14">
+        <v>0</v>
+      </c>
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="14">
+        <v>0</v>
+      </c>
+      <c r="K22" s="14">
+        <v>0</v>
+      </c>
+      <c r="L22" s="14">
+        <v>0</v>
+      </c>
+      <c r="M22" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N22" s="40">
-[...68 lines deleted...]
-      <c r="AK22" s="17">
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="14">
+        <v>0</v>
+      </c>
+      <c r="P22" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>0</v>
+      </c>
+      <c r="R22" s="14">
+        <v>0</v>
+      </c>
+      <c r="S22" s="14">
+        <v>0</v>
+      </c>
+      <c r="T22" s="14">
+        <v>0</v>
+      </c>
+      <c r="U22" s="14">
+        <v>0</v>
+      </c>
+      <c r="V22" s="14">
+        <v>0</v>
+      </c>
+      <c r="W22" s="14">
+        <v>0</v>
+      </c>
+      <c r="X22" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C23" s="49" t="s">
+    <row r="23" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C23" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D23" s="49"/>
-[...20 lines deleted...]
-      <c r="M23" s="40">
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="14">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14">
+        <v>0</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="14">
+        <v>0</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="14">
+        <v>0</v>
+      </c>
+      <c r="M23" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N23" s="40">
-[...68 lines deleted...]
-      <c r="AK23" s="17">
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14">
+        <v>0</v>
+      </c>
+      <c r="P23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="14">
+        <v>0</v>
+      </c>
+      <c r="S23" s="14">
+        <v>0</v>
+      </c>
+      <c r="T23" s="14">
+        <v>0</v>
+      </c>
+      <c r="U23" s="14">
+        <v>0</v>
+      </c>
+      <c r="V23" s="14">
+        <v>0</v>
+      </c>
+      <c r="W23" s="14">
+        <v>0</v>
+      </c>
+      <c r="X23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B24" s="53" t="s">
+    <row r="24" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B24" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="53"/>
-[...3 lines deleted...]
-      <c r="G24" s="20">
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="17">
         <v>3201</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="17">
         <v>2764</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="17">
         <v>145</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="17">
         <v>168</v>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="17">
         <v>123</v>
       </c>
-      <c r="L24" s="20">
-[...2 lines deleted...]
-      <c r="M24" s="41">
+      <c r="L24" s="17">
+        <v>1</v>
+      </c>
+      <c r="M24" s="17">
         <f t="shared" si="0"/>
         <v>3172</v>
       </c>
-      <c r="N24" s="41">
+      <c r="N24" s="17">
         <v>2857</v>
       </c>
-      <c r="O24" s="41">
+      <c r="O24" s="17">
         <v>2454</v>
       </c>
-      <c r="P24" s="41">
+      <c r="P24" s="17">
         <v>144</v>
       </c>
-      <c r="Q24" s="41">
+      <c r="Q24" s="17">
         <v>151</v>
       </c>
-      <c r="R24" s="41">
+      <c r="R24" s="17">
         <v>107</v>
       </c>
-      <c r="S24" s="41">
-[...2 lines deleted...]
-      <c r="T24" s="41">
+      <c r="S24" s="17">
+        <v>1</v>
+      </c>
+      <c r="T24" s="17">
         <v>315</v>
       </c>
-      <c r="U24" s="20">
+      <c r="U24" s="17">
         <v>297</v>
       </c>
-      <c r="V24" s="20">
-[...2 lines deleted...]
-      <c r="W24" s="20">
+      <c r="V24" s="17">
+        <v>0</v>
+      </c>
+      <c r="W24" s="17">
         <v>2</v>
       </c>
-      <c r="X24" s="20">
+      <c r="X24" s="17">
         <v>16</v>
       </c>
-      <c r="Y24" s="20">
-[...2 lines deleted...]
-      <c r="Z24" s="20">
+      <c r="Y24" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="17">
         <v>19</v>
       </c>
-      <c r="AA24" s="20">
+      <c r="AA24" s="17">
         <v>12</v>
       </c>
-      <c r="AB24" s="20">
-[...2 lines deleted...]
-      <c r="AC24" s="20">
+      <c r="AB24" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="17">
         <v>7</v>
       </c>
-      <c r="AD24" s="20">
-[...5 lines deleted...]
-      <c r="AF24" s="20">
+      <c r="AD24" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="17">
         <v>10</v>
       </c>
-      <c r="AG24" s="20">
-[...5 lines deleted...]
-      <c r="AI24" s="20">
+      <c r="AG24" s="17">
+        <v>1</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>1</v>
+      </c>
+      <c r="AI24" s="17">
         <v>8</v>
       </c>
-      <c r="AJ24" s="20">
-[...2 lines deleted...]
-      <c r="AK24" s="20">
+      <c r="AJ24" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C25" s="49" t="s">
+    <row r="25" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C25" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="49"/>
-[...2 lines deleted...]
-      <c r="G25" s="17">
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="14">
         <v>3200</v>
       </c>
-      <c r="H25" s="17">
+      <c r="H25" s="14">
         <v>2763</v>
       </c>
-      <c r="I25" s="17">
+      <c r="I25" s="14">
         <v>145</v>
       </c>
-      <c r="J25" s="17">
+      <c r="J25" s="14">
         <v>168</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="14">
         <v>123</v>
       </c>
-      <c r="L25" s="17">
-[...2 lines deleted...]
-      <c r="M25" s="40">
+      <c r="L25" s="14">
+        <v>1</v>
+      </c>
+      <c r="M25" s="14">
         <f t="shared" si="0"/>
         <v>3171</v>
       </c>
-      <c r="N25" s="40">
+      <c r="N25" s="14">
         <v>2856</v>
       </c>
-      <c r="O25" s="40">
+      <c r="O25" s="14">
         <v>2453</v>
       </c>
-      <c r="P25" s="40">
+      <c r="P25" s="14">
         <v>144</v>
       </c>
-      <c r="Q25" s="40">
+      <c r="Q25" s="14">
         <v>151</v>
       </c>
-      <c r="R25" s="40">
+      <c r="R25" s="14">
         <v>107</v>
       </c>
-      <c r="S25" s="40">
-[...2 lines deleted...]
-      <c r="T25" s="40">
+      <c r="S25" s="14">
+        <v>1</v>
+      </c>
+      <c r="T25" s="14">
         <v>315</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U25" s="14">
         <v>297</v>
       </c>
-      <c r="V25" s="17">
-[...2 lines deleted...]
-      <c r="W25" s="17">
+      <c r="V25" s="14">
+        <v>0</v>
+      </c>
+      <c r="W25" s="14">
         <v>2</v>
       </c>
-      <c r="X25" s="17">
+      <c r="X25" s="14">
         <v>16</v>
       </c>
-      <c r="Y25" s="17">
-[...2 lines deleted...]
-      <c r="Z25" s="17">
+      <c r="Y25" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="14">
         <v>19</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA25" s="14">
         <v>12</v>
       </c>
-      <c r="AB25" s="17">
-[...2 lines deleted...]
-      <c r="AC25" s="17">
+      <c r="AB25" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="14">
         <v>7</v>
       </c>
-      <c r="AD25" s="17">
-[...5 lines deleted...]
-      <c r="AF25" s="17">
+      <c r="AD25" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="14">
         <v>10</v>
       </c>
-      <c r="AG25" s="17">
-[...5 lines deleted...]
-      <c r="AI25" s="17">
+      <c r="AG25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="14">
         <v>8</v>
       </c>
-      <c r="AJ25" s="17">
-[...2 lines deleted...]
-      <c r="AK25" s="17">
+      <c r="AJ25" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C26" s="49" t="s">
+    <row r="26" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C26" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D26" s="49"/>
-[...20 lines deleted...]
-      <c r="M26" s="40">
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="14">
+        <v>1</v>
+      </c>
+      <c r="H26" s="14">
+        <v>1</v>
+      </c>
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+      <c r="J26" s="14">
+        <v>0</v>
+      </c>
+      <c r="K26" s="14">
+        <v>0</v>
+      </c>
+      <c r="L26" s="14">
+        <v>0</v>
+      </c>
+      <c r="M26" s="14">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="N26" s="40">
-[...68 lines deleted...]
-      <c r="AK26" s="17">
+      <c r="N26" s="14">
+        <v>1</v>
+      </c>
+      <c r="O26" s="14">
+        <v>1</v>
+      </c>
+      <c r="P26" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>0</v>
+      </c>
+      <c r="R26" s="14">
+        <v>0</v>
+      </c>
+      <c r="S26" s="14">
+        <v>0</v>
+      </c>
+      <c r="T26" s="14">
+        <v>0</v>
+      </c>
+      <c r="U26" s="14">
+        <v>0</v>
+      </c>
+      <c r="V26" s="14">
+        <v>0</v>
+      </c>
+      <c r="W26" s="14">
+        <v>0</v>
+      </c>
+      <c r="X26" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C27" s="49" t="s">
+    <row r="27" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C27" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D27" s="49"/>
-[...20 lines deleted...]
-      <c r="M27" s="40">
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="14">
+        <v>0</v>
+      </c>
+      <c r="H27" s="14">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="14">
+        <v>0</v>
+      </c>
+      <c r="K27" s="14">
+        <v>0</v>
+      </c>
+      <c r="L27" s="14">
+        <v>0</v>
+      </c>
+      <c r="M27" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N27" s="40">
-[...68 lines deleted...]
-      <c r="AK27" s="17">
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="14">
+        <v>0</v>
+      </c>
+      <c r="P27" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0</v>
+      </c>
+      <c r="R27" s="14">
+        <v>0</v>
+      </c>
+      <c r="S27" s="14">
+        <v>0</v>
+      </c>
+      <c r="T27" s="14">
+        <v>0</v>
+      </c>
+      <c r="U27" s="14">
+        <v>0</v>
+      </c>
+      <c r="V27" s="14">
+        <v>0</v>
+      </c>
+      <c r="W27" s="14">
+        <v>0</v>
+      </c>
+      <c r="X27" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B28" s="53" t="s">
+    <row r="28" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B28" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="53"/>
-[...3 lines deleted...]
-      <c r="G28" s="20">
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="17">
         <v>1226</v>
       </c>
-      <c r="H28" s="20">
+      <c r="H28" s="17">
         <v>1084</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="17">
         <v>50</v>
       </c>
-      <c r="J28" s="20">
+      <c r="J28" s="17">
         <v>34</v>
       </c>
-      <c r="K28" s="20">
+      <c r="K28" s="17">
         <v>57</v>
       </c>
-      <c r="L28" s="20">
-[...2 lines deleted...]
-      <c r="M28" s="41">
+      <c r="L28" s="17">
+        <v>1</v>
+      </c>
+      <c r="M28" s="17">
         <f t="shared" si="0"/>
         <v>1225</v>
       </c>
-      <c r="N28" s="41">
+      <c r="N28" s="17">
         <v>1041</v>
       </c>
-      <c r="O28" s="41">
+      <c r="O28" s="17">
         <v>907</v>
       </c>
-      <c r="P28" s="41">
+      <c r="P28" s="17">
         <v>49</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="Q28" s="17">
         <v>33</v>
       </c>
-      <c r="R28" s="41">
+      <c r="R28" s="17">
         <v>51</v>
       </c>
-      <c r="S28" s="41">
-[...2 lines deleted...]
-      <c r="T28" s="41">
+      <c r="S28" s="17">
+        <v>1</v>
+      </c>
+      <c r="T28" s="17">
         <v>184</v>
       </c>
-      <c r="U28" s="20">
+      <c r="U28" s="17">
         <v>177</v>
       </c>
-      <c r="V28" s="20">
-[...5 lines deleted...]
-      <c r="X28" s="20">
+      <c r="V28" s="17">
+        <v>1</v>
+      </c>
+      <c r="W28" s="17">
+        <v>0</v>
+      </c>
+      <c r="X28" s="17">
         <v>6</v>
       </c>
-      <c r="Y28" s="20">
-[...35 lines deleted...]
-      <c r="AK28" s="20">
+      <c r="Y28" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="17">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C29" s="49" t="s">
+    <row r="29" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C29" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D29" s="49"/>
-[...2 lines deleted...]
-      <c r="G29" s="17">
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="14">
         <v>1224</v>
       </c>
-      <c r="H29" s="17">
+      <c r="H29" s="14">
         <v>1083</v>
       </c>
-      <c r="I29" s="17">
+      <c r="I29" s="14">
         <v>50</v>
       </c>
-      <c r="J29" s="17">
+      <c r="J29" s="14">
         <v>33</v>
       </c>
-      <c r="K29" s="17">
+      <c r="K29" s="14">
         <v>57</v>
       </c>
-      <c r="L29" s="17">
-[...2 lines deleted...]
-      <c r="M29" s="40">
+      <c r="L29" s="14">
+        <v>1</v>
+      </c>
+      <c r="M29" s="14">
         <f t="shared" si="0"/>
         <v>1223</v>
       </c>
-      <c r="N29" s="40">
+      <c r="N29" s="14">
         <v>1039</v>
       </c>
-      <c r="O29" s="40">
+      <c r="O29" s="14">
         <v>906</v>
       </c>
-      <c r="P29" s="40">
+      <c r="P29" s="14">
         <v>49</v>
       </c>
-      <c r="Q29" s="40">
+      <c r="Q29" s="14">
         <v>32</v>
       </c>
-      <c r="R29" s="40">
+      <c r="R29" s="14">
         <v>51</v>
       </c>
-      <c r="S29" s="40">
-[...2 lines deleted...]
-      <c r="T29" s="40">
+      <c r="S29" s="14">
+        <v>1</v>
+      </c>
+      <c r="T29" s="14">
         <v>184</v>
       </c>
-      <c r="U29" s="17">
+      <c r="U29" s="14">
         <v>177</v>
       </c>
-      <c r="V29" s="17">
-[...5 lines deleted...]
-      <c r="X29" s="17">
+      <c r="V29" s="14">
+        <v>1</v>
+      </c>
+      <c r="W29" s="14">
+        <v>0</v>
+      </c>
+      <c r="X29" s="14">
         <v>6</v>
       </c>
-      <c r="Y29" s="17">
-[...35 lines deleted...]
-      <c r="AK29" s="17">
+      <c r="Y29" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C30" s="49" t="s">
+    <row r="30" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C30" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D30" s="49"/>
-[...2 lines deleted...]
-      <c r="G30" s="17">
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="14">
         <v>2</v>
       </c>
-      <c r="H30" s="17">
-[...14 lines deleted...]
-      <c r="M30" s="40">
+      <c r="H30" s="14">
+        <v>1</v>
+      </c>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+      <c r="J30" s="14">
+        <v>1</v>
+      </c>
+      <c r="K30" s="14">
+        <v>0</v>
+      </c>
+      <c r="L30" s="14">
+        <v>0</v>
+      </c>
+      <c r="M30" s="14">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="N30" s="40">
+      <c r="N30" s="14">
         <v>2</v>
       </c>
-      <c r="O30" s="40">
-[...65 lines deleted...]
-      <c r="AK30" s="17">
+      <c r="O30" s="14">
+        <v>1</v>
+      </c>
+      <c r="P30" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="14">
+        <v>1</v>
+      </c>
+      <c r="R30" s="14">
+        <v>0</v>
+      </c>
+      <c r="S30" s="14">
+        <v>0</v>
+      </c>
+      <c r="T30" s="14">
+        <v>0</v>
+      </c>
+      <c r="U30" s="14">
+        <v>0</v>
+      </c>
+      <c r="V30" s="14">
+        <v>0</v>
+      </c>
+      <c r="W30" s="14">
+        <v>0</v>
+      </c>
+      <c r="X30" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C31" s="49" t="s">
+    <row r="31" spans="2:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C31" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D31" s="49"/>
-[...20 lines deleted...]
-      <c r="M31" s="40">
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="14">
+        <v>0</v>
+      </c>
+      <c r="H31" s="14">
+        <v>0</v>
+      </c>
+      <c r="I31" s="14">
+        <v>0</v>
+      </c>
+      <c r="J31" s="14">
+        <v>0</v>
+      </c>
+      <c r="K31" s="14">
+        <v>0</v>
+      </c>
+      <c r="L31" s="14">
+        <v>0</v>
+      </c>
+      <c r="M31" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N31" s="40">
-[...68 lines deleted...]
-      <c r="AK31" s="17">
+      <c r="N31" s="14">
+        <v>0</v>
+      </c>
+      <c r="O31" s="14">
+        <v>0</v>
+      </c>
+      <c r="P31" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="14">
+        <v>0</v>
+      </c>
+      <c r="R31" s="14">
+        <v>0</v>
+      </c>
+      <c r="S31" s="14">
+        <v>0</v>
+      </c>
+      <c r="T31" s="14">
+        <v>0</v>
+      </c>
+      <c r="U31" s="14">
+        <v>0</v>
+      </c>
+      <c r="V31" s="14">
+        <v>0</v>
+      </c>
+      <c r="W31" s="14">
+        <v>0</v>
+      </c>
+      <c r="X31" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B32" s="53" t="s">
+    <row r="32" spans="2:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B32" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="C32" s="53"/>
-[...3 lines deleted...]
-      <c r="G32" s="20">
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="17">
         <v>1863</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="17">
         <v>1600</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="17">
         <v>112</v>
       </c>
-      <c r="J32" s="20">
+      <c r="J32" s="17">
         <v>86</v>
       </c>
-      <c r="K32" s="20">
+      <c r="K32" s="17">
         <v>64</v>
       </c>
-      <c r="L32" s="20">
-[...2 lines deleted...]
-      <c r="M32" s="41">
+      <c r="L32" s="17">
+        <v>1</v>
+      </c>
+      <c r="M32" s="17">
         <f t="shared" si="0"/>
         <v>1861</v>
       </c>
-      <c r="N32" s="41">
+      <c r="N32" s="17">
         <v>1664</v>
       </c>
-      <c r="O32" s="41">
+      <c r="O32" s="17">
         <v>1410</v>
       </c>
-      <c r="P32" s="41">
+      <c r="P32" s="17">
         <v>112</v>
       </c>
-      <c r="Q32" s="41">
+      <c r="Q32" s="17">
         <v>83</v>
       </c>
-      <c r="R32" s="41">
+      <c r="R32" s="17">
         <v>58</v>
       </c>
-      <c r="S32" s="41">
-[...2 lines deleted...]
-      <c r="T32" s="41">
+      <c r="S32" s="17">
+        <v>1</v>
+      </c>
+      <c r="T32" s="17">
         <v>197</v>
       </c>
-      <c r="U32" s="20">
+      <c r="U32" s="17">
         <v>188</v>
       </c>
-      <c r="V32" s="20">
-[...2 lines deleted...]
-      <c r="W32" s="20">
+      <c r="V32" s="17">
+        <v>0</v>
+      </c>
+      <c r="W32" s="17">
         <v>3</v>
       </c>
-      <c r="X32" s="20">
+      <c r="X32" s="17">
         <v>6</v>
       </c>
-      <c r="Y32" s="20">
-[...2 lines deleted...]
-      <c r="Z32" s="20">
+      <c r="Y32" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="17">
         <v>2</v>
       </c>
-      <c r="AA32" s="20">
+      <c r="AA32" s="17">
         <v>2</v>
       </c>
-      <c r="AB32" s="20">
-[...26 lines deleted...]
-      <c r="AK32" s="20">
+      <c r="AB32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C33" s="49" t="s">
+    <row r="33" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C33" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D33" s="49"/>
-[...2 lines deleted...]
-      <c r="G33" s="17">
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="14">
         <v>1862</v>
       </c>
-      <c r="H33" s="17">
+      <c r="H33" s="14">
         <v>1600</v>
       </c>
-      <c r="I33" s="17">
+      <c r="I33" s="14">
         <v>112</v>
       </c>
-      <c r="J33" s="17">
+      <c r="J33" s="14">
         <v>85</v>
       </c>
-      <c r="K33" s="17">
+      <c r="K33" s="14">
         <v>64</v>
       </c>
-      <c r="L33" s="17">
-[...2 lines deleted...]
-      <c r="M33" s="40">
+      <c r="L33" s="14">
+        <v>1</v>
+      </c>
+      <c r="M33" s="14">
         <f t="shared" si="0"/>
         <v>1860</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="14">
         <v>1663</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="14">
         <v>1410</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P33" s="14">
         <v>112</v>
       </c>
-      <c r="Q33" s="40">
+      <c r="Q33" s="14">
         <v>82</v>
       </c>
-      <c r="R33" s="40">
+      <c r="R33" s="14">
         <v>58</v>
       </c>
-      <c r="S33" s="40">
-[...2 lines deleted...]
-      <c r="T33" s="40">
+      <c r="S33" s="14">
+        <v>1</v>
+      </c>
+      <c r="T33" s="14">
         <v>197</v>
       </c>
-      <c r="U33" s="17">
+      <c r="U33" s="14">
         <v>188</v>
       </c>
-      <c r="V33" s="17">
-[...2 lines deleted...]
-      <c r="W33" s="17">
+      <c r="V33" s="14">
+        <v>0</v>
+      </c>
+      <c r="W33" s="14">
         <v>3</v>
       </c>
-      <c r="X33" s="17">
+      <c r="X33" s="14">
         <v>6</v>
       </c>
-      <c r="Y33" s="17">
-[...2 lines deleted...]
-      <c r="Z33" s="17">
+      <c r="Y33" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="14">
         <v>2</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA33" s="14">
         <v>2</v>
       </c>
-      <c r="AB33" s="17">
-[...26 lines deleted...]
-      <c r="AK33" s="17">
+      <c r="AB33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C34" s="49" t="s">
+    <row r="34" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C34" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D34" s="49"/>
-[...20 lines deleted...]
-      <c r="M34" s="40">
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="14">
+        <v>1</v>
+      </c>
+      <c r="H34" s="14">
+        <v>0</v>
+      </c>
+      <c r="I34" s="14">
+        <v>0</v>
+      </c>
+      <c r="J34" s="14">
+        <v>1</v>
+      </c>
+      <c r="K34" s="14">
+        <v>0</v>
+      </c>
+      <c r="L34" s="14">
+        <v>0</v>
+      </c>
+      <c r="M34" s="14">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="N34" s="40">
-[...68 lines deleted...]
-      <c r="AK34" s="17">
+      <c r="N34" s="14">
+        <v>1</v>
+      </c>
+      <c r="O34" s="14">
+        <v>0</v>
+      </c>
+      <c r="P34" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>1</v>
+      </c>
+      <c r="R34" s="14">
+        <v>0</v>
+      </c>
+      <c r="S34" s="14">
+        <v>0</v>
+      </c>
+      <c r="T34" s="14">
+        <v>0</v>
+      </c>
+      <c r="U34" s="14">
+        <v>0</v>
+      </c>
+      <c r="V34" s="14">
+        <v>0</v>
+      </c>
+      <c r="W34" s="14">
+        <v>0</v>
+      </c>
+      <c r="X34" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="49" t="s">
+    <row r="35" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C35" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D35" s="49"/>
-[...20 lines deleted...]
-      <c r="M35" s="40">
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="14">
+        <v>0</v>
+      </c>
+      <c r="H35" s="14">
+        <v>0</v>
+      </c>
+      <c r="I35" s="14">
+        <v>0</v>
+      </c>
+      <c r="J35" s="14">
+        <v>0</v>
+      </c>
+      <c r="K35" s="14">
+        <v>0</v>
+      </c>
+      <c r="L35" s="14">
+        <v>0</v>
+      </c>
+      <c r="M35" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N35" s="40">
-[...68 lines deleted...]
-      <c r="AK35" s="17">
+      <c r="N35" s="14">
+        <v>0</v>
+      </c>
+      <c r="O35" s="14">
+        <v>0</v>
+      </c>
+      <c r="P35" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>0</v>
+      </c>
+      <c r="R35" s="14">
+        <v>0</v>
+      </c>
+      <c r="S35" s="14">
+        <v>0</v>
+      </c>
+      <c r="T35" s="14">
+        <v>0</v>
+      </c>
+      <c r="U35" s="14">
+        <v>0</v>
+      </c>
+      <c r="V35" s="14">
+        <v>0</v>
+      </c>
+      <c r="W35" s="14">
+        <v>0</v>
+      </c>
+      <c r="X35" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B36" s="53" t="s">
+    <row r="36" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B36" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C36" s="53"/>
-[...3 lines deleted...]
-      <c r="G36" s="20">
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="17">
         <v>1685</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H36" s="17">
         <v>1480</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I36" s="17">
         <v>90</v>
       </c>
-      <c r="J36" s="20">
+      <c r="J36" s="17">
         <v>54</v>
       </c>
-      <c r="K36" s="20">
+      <c r="K36" s="17">
         <v>60</v>
       </c>
-      <c r="L36" s="20">
-[...2 lines deleted...]
-      <c r="M36" s="41">
+      <c r="L36" s="17">
+        <v>1</v>
+      </c>
+      <c r="M36" s="17">
         <f t="shared" si="0"/>
         <v>1666</v>
       </c>
-      <c r="N36" s="41">
+      <c r="N36" s="17">
         <v>1561</v>
       </c>
-      <c r="O36" s="41">
+      <c r="O36" s="17">
         <v>1377</v>
       </c>
-      <c r="P36" s="41">
+      <c r="P36" s="17">
         <v>90</v>
       </c>
-      <c r="Q36" s="41">
+      <c r="Q36" s="17">
         <v>38</v>
       </c>
-      <c r="R36" s="41">
+      <c r="R36" s="17">
         <v>55</v>
       </c>
-      <c r="S36" s="41">
-[...2 lines deleted...]
-      <c r="T36" s="41">
+      <c r="S36" s="17">
+        <v>1</v>
+      </c>
+      <c r="T36" s="17">
         <v>105</v>
       </c>
-      <c r="U36" s="20">
+      <c r="U36" s="17">
         <v>100</v>
       </c>
-      <c r="V36" s="20">
-[...5 lines deleted...]
-      <c r="X36" s="20">
+      <c r="V36" s="17">
+        <v>0</v>
+      </c>
+      <c r="W36" s="17">
+        <v>0</v>
+      </c>
+      <c r="X36" s="17">
         <v>5</v>
       </c>
-      <c r="Y36" s="20">
-[...20 lines deleted...]
-      <c r="AF36" s="20">
+      <c r="Y36" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="17">
         <v>18</v>
       </c>
-      <c r="AG36" s="20">
+      <c r="AG36" s="17">
         <v>3</v>
       </c>
-      <c r="AH36" s="20">
-[...2 lines deleted...]
-      <c r="AI36" s="20">
+      <c r="AH36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="17">
         <v>15</v>
       </c>
-      <c r="AJ36" s="20">
-[...2 lines deleted...]
-      <c r="AK36" s="20">
+      <c r="AJ36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C37" s="49" t="s">
+    <row r="37" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C37" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D37" s="49"/>
-[...2 lines deleted...]
-      <c r="G37" s="17">
+      <c r="D37" s="42"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="14">
         <v>1685</v>
       </c>
-      <c r="H37" s="17">
+      <c r="H37" s="14">
         <v>1480</v>
       </c>
-      <c r="I37" s="17">
+      <c r="I37" s="14">
         <v>90</v>
       </c>
-      <c r="J37" s="17">
+      <c r="J37" s="14">
         <v>54</v>
       </c>
-      <c r="K37" s="17">
+      <c r="K37" s="14">
         <v>60</v>
       </c>
-      <c r="L37" s="17">
-[...2 lines deleted...]
-      <c r="M37" s="40">
+      <c r="L37" s="14">
+        <v>1</v>
+      </c>
+      <c r="M37" s="14">
         <f t="shared" si="0"/>
         <v>1666</v>
       </c>
-      <c r="N37" s="40">
+      <c r="N37" s="14">
         <v>1561</v>
       </c>
-      <c r="O37" s="40">
+      <c r="O37" s="14">
         <v>1377</v>
       </c>
-      <c r="P37" s="40">
+      <c r="P37" s="14">
         <v>90</v>
       </c>
-      <c r="Q37" s="40">
+      <c r="Q37" s="14">
         <v>38</v>
       </c>
-      <c r="R37" s="40">
+      <c r="R37" s="14">
         <v>55</v>
       </c>
-      <c r="S37" s="40">
-[...2 lines deleted...]
-      <c r="T37" s="40">
+      <c r="S37" s="14">
+        <v>1</v>
+      </c>
+      <c r="T37" s="14">
         <v>105</v>
       </c>
-      <c r="U37" s="17">
+      <c r="U37" s="14">
         <v>100</v>
       </c>
-      <c r="V37" s="17">
-[...5 lines deleted...]
-      <c r="X37" s="17">
+      <c r="V37" s="14">
+        <v>0</v>
+      </c>
+      <c r="W37" s="14">
+        <v>0</v>
+      </c>
+      <c r="X37" s="14">
         <v>5</v>
       </c>
-      <c r="Y37" s="17">
-[...20 lines deleted...]
-      <c r="AF37" s="17">
+      <c r="Y37" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA37" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD37" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="14">
         <v>18</v>
       </c>
-      <c r="AG37" s="17">
+      <c r="AG37" s="14">
         <v>3</v>
       </c>
-      <c r="AH37" s="17">
-[...2 lines deleted...]
-      <c r="AI37" s="17">
+      <c r="AH37" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="14">
         <v>15</v>
       </c>
-      <c r="AJ37" s="17">
-[...2 lines deleted...]
-      <c r="AK37" s="17">
+      <c r="AJ37" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C38" s="49" t="s">
+    <row r="38" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C38" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D38" s="49"/>
-[...20 lines deleted...]
-      <c r="M38" s="40">
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="14">
+        <v>0</v>
+      </c>
+      <c r="H38" s="14">
+        <v>0</v>
+      </c>
+      <c r="I38" s="14">
+        <v>0</v>
+      </c>
+      <c r="J38" s="14">
+        <v>0</v>
+      </c>
+      <c r="K38" s="14">
+        <v>0</v>
+      </c>
+      <c r="L38" s="14">
+        <v>0</v>
+      </c>
+      <c r="M38" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N38" s="40">
-[...68 lines deleted...]
-      <c r="AK38" s="17">
+      <c r="N38" s="14">
+        <v>0</v>
+      </c>
+      <c r="O38" s="14">
+        <v>0</v>
+      </c>
+      <c r="P38" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="14">
+        <v>0</v>
+      </c>
+      <c r="R38" s="14">
+        <v>0</v>
+      </c>
+      <c r="S38" s="14">
+        <v>0</v>
+      </c>
+      <c r="T38" s="14">
+        <v>0</v>
+      </c>
+      <c r="U38" s="14">
+        <v>0</v>
+      </c>
+      <c r="V38" s="14">
+        <v>0</v>
+      </c>
+      <c r="W38" s="14">
+        <v>0</v>
+      </c>
+      <c r="X38" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C39" s="49" t="s">
+    <row r="39" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C39" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D39" s="49"/>
-[...20 lines deleted...]
-      <c r="M39" s="40">
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="14">
+        <v>0</v>
+      </c>
+      <c r="H39" s="14">
+        <v>0</v>
+      </c>
+      <c r="I39" s="14">
+        <v>0</v>
+      </c>
+      <c r="J39" s="14">
+        <v>0</v>
+      </c>
+      <c r="K39" s="14">
+        <v>0</v>
+      </c>
+      <c r="L39" s="14">
+        <v>0</v>
+      </c>
+      <c r="M39" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N39" s="40">
-[...68 lines deleted...]
-      <c r="AK39" s="17">
+      <c r="N39" s="14">
+        <v>0</v>
+      </c>
+      <c r="O39" s="14">
+        <v>0</v>
+      </c>
+      <c r="P39" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="14">
+        <v>0</v>
+      </c>
+      <c r="R39" s="14">
+        <v>0</v>
+      </c>
+      <c r="S39" s="14">
+        <v>0</v>
+      </c>
+      <c r="T39" s="14">
+        <v>0</v>
+      </c>
+      <c r="U39" s="14">
+        <v>0</v>
+      </c>
+      <c r="V39" s="14">
+        <v>0</v>
+      </c>
+      <c r="W39" s="14">
+        <v>0</v>
+      </c>
+      <c r="X39" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B40" s="53" t="s">
+    <row r="40" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B40" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C40" s="53"/>
-[...3 lines deleted...]
-      <c r="G40" s="20">
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="17">
         <v>546</v>
       </c>
-      <c r="H40" s="20">
+      <c r="H40" s="17">
         <v>488</v>
       </c>
-      <c r="I40" s="20">
+      <c r="I40" s="17">
         <v>24</v>
       </c>
-      <c r="J40" s="20">
+      <c r="J40" s="17">
         <v>13</v>
       </c>
-      <c r="K40" s="20">
+      <c r="K40" s="17">
         <v>21</v>
       </c>
-      <c r="L40" s="20">
-[...2 lines deleted...]
-      <c r="M40" s="41">
+      <c r="L40" s="17">
+        <v>0</v>
+      </c>
+      <c r="M40" s="17">
         <f t="shared" si="0"/>
         <v>541</v>
       </c>
-      <c r="N40" s="41">
+      <c r="N40" s="17">
         <v>511</v>
       </c>
-      <c r="O40" s="41">
+      <c r="O40" s="17">
         <v>457</v>
       </c>
-      <c r="P40" s="41">
+      <c r="P40" s="17">
         <v>24</v>
       </c>
-      <c r="Q40" s="41">
+      <c r="Q40" s="17">
         <v>10</v>
       </c>
-      <c r="R40" s="41">
+      <c r="R40" s="17">
         <v>20</v>
       </c>
-      <c r="S40" s="41">
-[...2 lines deleted...]
-      <c r="T40" s="41">
+      <c r="S40" s="17">
+        <v>0</v>
+      </c>
+      <c r="T40" s="17">
         <v>30</v>
       </c>
-      <c r="U40" s="20">
+      <c r="U40" s="17">
         <v>29</v>
       </c>
-      <c r="V40" s="20">
-[...29 lines deleted...]
-      <c r="AF40" s="20">
+      <c r="V40" s="17">
+        <v>0</v>
+      </c>
+      <c r="W40" s="17">
+        <v>0</v>
+      </c>
+      <c r="X40" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="17">
         <v>5</v>
       </c>
-      <c r="AG40" s="20">
+      <c r="AG40" s="17">
         <v>2</v>
       </c>
-      <c r="AH40" s="20">
-[...2 lines deleted...]
-      <c r="AI40" s="20">
+      <c r="AH40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="17">
         <v>3</v>
       </c>
-      <c r="AJ40" s="20">
-[...2 lines deleted...]
-      <c r="AK40" s="20">
+      <c r="AJ40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C41" s="49" t="s">
+    <row r="41" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C41" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="49"/>
-[...2 lines deleted...]
-      <c r="G41" s="17">
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="14">
         <v>545</v>
       </c>
-      <c r="H41" s="17">
+      <c r="H41" s="14">
         <v>487</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="14">
         <v>24</v>
       </c>
-      <c r="J41" s="17">
+      <c r="J41" s="14">
         <v>13</v>
       </c>
-      <c r="K41" s="17">
+      <c r="K41" s="14">
         <v>21</v>
       </c>
-      <c r="L41" s="17">
-[...2 lines deleted...]
-      <c r="M41" s="40">
+      <c r="L41" s="14">
+        <v>0</v>
+      </c>
+      <c r="M41" s="14">
         <f t="shared" si="0"/>
         <v>541</v>
       </c>
-      <c r="N41" s="40">
+      <c r="N41" s="14">
         <v>511</v>
       </c>
-      <c r="O41" s="40">
+      <c r="O41" s="14">
         <v>457</v>
       </c>
-      <c r="P41" s="40">
+      <c r="P41" s="14">
         <v>24</v>
       </c>
-      <c r="Q41" s="40">
+      <c r="Q41" s="14">
         <v>10</v>
       </c>
-      <c r="R41" s="40">
+      <c r="R41" s="14">
         <v>20</v>
       </c>
-      <c r="S41" s="40">
-[...2 lines deleted...]
-      <c r="T41" s="40">
+      <c r="S41" s="14">
+        <v>0</v>
+      </c>
+      <c r="T41" s="14">
         <v>30</v>
       </c>
-      <c r="U41" s="17">
+      <c r="U41" s="14">
         <v>29</v>
       </c>
-      <c r="V41" s="17">
-[...29 lines deleted...]
-      <c r="AF41" s="17">
+      <c r="V41" s="14">
+        <v>0</v>
+      </c>
+      <c r="W41" s="14">
+        <v>0</v>
+      </c>
+      <c r="X41" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="14">
         <v>4</v>
       </c>
-      <c r="AG41" s="17">
-[...5 lines deleted...]
-      <c r="AI41" s="17">
+      <c r="AG41" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="14">
         <v>3</v>
       </c>
-      <c r="AJ41" s="17">
-[...2 lines deleted...]
-      <c r="AK41" s="17">
+      <c r="AJ41" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C42" s="49" t="s">
+    <row r="42" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D42" s="49"/>
-[...20 lines deleted...]
-      <c r="M42" s="40">
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="14">
+        <v>1</v>
+      </c>
+      <c r="H42" s="14">
+        <v>1</v>
+      </c>
+      <c r="I42" s="14">
+        <v>0</v>
+      </c>
+      <c r="J42" s="14">
+        <v>0</v>
+      </c>
+      <c r="K42" s="14">
+        <v>0</v>
+      </c>
+      <c r="L42" s="14">
+        <v>0</v>
+      </c>
+      <c r="M42" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N42" s="40">
-[...68 lines deleted...]
-      <c r="AK42" s="17">
+      <c r="N42" s="14">
+        <v>0</v>
+      </c>
+      <c r="O42" s="14">
+        <v>0</v>
+      </c>
+      <c r="P42" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="14">
+        <v>0</v>
+      </c>
+      <c r="R42" s="14">
+        <v>0</v>
+      </c>
+      <c r="S42" s="14">
+        <v>0</v>
+      </c>
+      <c r="T42" s="14">
+        <v>0</v>
+      </c>
+      <c r="U42" s="14">
+        <v>0</v>
+      </c>
+      <c r="V42" s="14">
+        <v>0</v>
+      </c>
+      <c r="W42" s="14">
+        <v>0</v>
+      </c>
+      <c r="X42" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="14">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C43" s="49" t="s">
+    <row r="43" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C43" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D43" s="49"/>
-[...20 lines deleted...]
-      <c r="M43" s="40">
+      <c r="D43" s="42"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="14">
+        <v>0</v>
+      </c>
+      <c r="H43" s="14">
+        <v>0</v>
+      </c>
+      <c r="I43" s="14">
+        <v>0</v>
+      </c>
+      <c r="J43" s="14">
+        <v>0</v>
+      </c>
+      <c r="K43" s="14">
+        <v>0</v>
+      </c>
+      <c r="L43" s="14">
+        <v>0</v>
+      </c>
+      <c r="M43" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N43" s="40">
-[...68 lines deleted...]
-      <c r="AK43" s="17">
+      <c r="N43" s="14">
+        <v>0</v>
+      </c>
+      <c r="O43" s="14">
+        <v>0</v>
+      </c>
+      <c r="P43" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="14">
+        <v>0</v>
+      </c>
+      <c r="R43" s="14">
+        <v>0</v>
+      </c>
+      <c r="S43" s="14">
+        <v>0</v>
+      </c>
+      <c r="T43" s="14">
+        <v>0</v>
+      </c>
+      <c r="U43" s="14">
+        <v>0</v>
+      </c>
+      <c r="V43" s="14">
+        <v>0</v>
+      </c>
+      <c r="W43" s="14">
+        <v>0</v>
+      </c>
+      <c r="X43" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:37" s="18" customFormat="1" ht="10.15" customHeight="1">
-      <c r="B44" s="53" t="s">
+    <row r="44" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
+      <c r="B44" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="C44" s="53"/>
-[...3 lines deleted...]
-      <c r="G44" s="20">
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="17">
         <v>1454</v>
       </c>
-      <c r="H44" s="20">
+      <c r="H44" s="17">
         <v>1274</v>
       </c>
-      <c r="I44" s="20">
+      <c r="I44" s="17">
         <v>72</v>
       </c>
-      <c r="J44" s="20">
+      <c r="J44" s="17">
         <v>39</v>
       </c>
-      <c r="K44" s="20">
+      <c r="K44" s="17">
         <v>69</v>
       </c>
-      <c r="L44" s="20">
-[...2 lines deleted...]
-      <c r="M44" s="41">
+      <c r="L44" s="17">
+        <v>0</v>
+      </c>
+      <c r="M44" s="17">
         <f t="shared" si="0"/>
         <v>1439</v>
       </c>
-      <c r="N44" s="41">
+      <c r="N44" s="17">
         <v>1326</v>
       </c>
-      <c r="O44" s="41">
+      <c r="O44" s="17">
         <v>1162</v>
       </c>
-      <c r="P44" s="41">
+      <c r="P44" s="17">
         <v>72</v>
       </c>
-      <c r="Q44" s="41">
+      <c r="Q44" s="17">
         <v>28</v>
       </c>
-      <c r="R44" s="41">
+      <c r="R44" s="17">
         <v>64</v>
       </c>
-      <c r="S44" s="41">
-[...2 lines deleted...]
-      <c r="T44" s="41">
+      <c r="S44" s="17">
+        <v>0</v>
+      </c>
+      <c r="T44" s="17">
         <v>113</v>
       </c>
-      <c r="U44" s="20">
+      <c r="U44" s="17">
         <v>108</v>
       </c>
-      <c r="V44" s="20">
-[...5 lines deleted...]
-      <c r="X44" s="20">
+      <c r="V44" s="17">
+        <v>0</v>
+      </c>
+      <c r="W44" s="17">
+        <v>0</v>
+      </c>
+      <c r="X44" s="17">
         <v>5</v>
       </c>
-      <c r="Y44" s="20">
-[...2 lines deleted...]
-      <c r="Z44" s="20">
+      <c r="Y44" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="17">
         <v>4</v>
       </c>
-      <c r="AA44" s="20">
+      <c r="AA44" s="17">
         <v>3</v>
       </c>
-      <c r="AB44" s="20">
-[...11 lines deleted...]
-      <c r="AF44" s="20">
+      <c r="AB44" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="17">
         <v>11</v>
       </c>
-      <c r="AG44" s="20">
-[...5 lines deleted...]
-      <c r="AI44" s="20">
+      <c r="AG44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AH44" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="17">
         <v>10</v>
       </c>
-      <c r="AJ44" s="20">
-[...2 lines deleted...]
-      <c r="AK44" s="20">
+      <c r="AJ44" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C45" s="49" t="s">
+    <row r="45" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C45" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="D45" s="49"/>
-[...2 lines deleted...]
-      <c r="G45" s="17">
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="14">
         <v>1452</v>
       </c>
-      <c r="H45" s="17">
+      <c r="H45" s="14">
         <v>1272</v>
       </c>
-      <c r="I45" s="17">
+      <c r="I45" s="14">
         <v>72</v>
       </c>
-      <c r="J45" s="17">
+      <c r="J45" s="14">
         <v>39</v>
       </c>
-      <c r="K45" s="17">
+      <c r="K45" s="14">
         <v>69</v>
       </c>
-      <c r="L45" s="17">
-[...2 lines deleted...]
-      <c r="M45" s="40">
+      <c r="L45" s="14">
+        <v>0</v>
+      </c>
+      <c r="M45" s="14">
         <f t="shared" si="0"/>
         <v>1438</v>
       </c>
-      <c r="N45" s="40">
+      <c r="N45" s="14">
         <v>1325</v>
       </c>
-      <c r="O45" s="40">
+      <c r="O45" s="14">
         <v>1161</v>
       </c>
-      <c r="P45" s="40">
+      <c r="P45" s="14">
         <v>72</v>
       </c>
-      <c r="Q45" s="40">
+      <c r="Q45" s="14">
         <v>28</v>
       </c>
-      <c r="R45" s="40">
+      <c r="R45" s="14">
         <v>64</v>
       </c>
-      <c r="S45" s="40">
-[...2 lines deleted...]
-      <c r="T45" s="40">
+      <c r="S45" s="14">
+        <v>0</v>
+      </c>
+      <c r="T45" s="14">
         <v>113</v>
       </c>
-      <c r="U45" s="17">
+      <c r="U45" s="14">
         <v>108</v>
       </c>
-      <c r="V45" s="17">
-[...5 lines deleted...]
-      <c r="X45" s="17">
+      <c r="V45" s="14">
+        <v>0</v>
+      </c>
+      <c r="W45" s="14">
+        <v>0</v>
+      </c>
+      <c r="X45" s="14">
         <v>5</v>
       </c>
-      <c r="Y45" s="17">
-[...2 lines deleted...]
-      <c r="Z45" s="17">
+      <c r="Y45" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="14">
         <v>4</v>
       </c>
-      <c r="AA45" s="17">
+      <c r="AA45" s="14">
         <v>3</v>
       </c>
-      <c r="AB45" s="17">
-[...11 lines deleted...]
-      <c r="AF45" s="17">
+      <c r="AB45" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="14">
         <v>10</v>
       </c>
-      <c r="AG45" s="17">
-[...5 lines deleted...]
-      <c r="AI45" s="17">
+      <c r="AG45" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="14">
         <v>10</v>
       </c>
-      <c r="AJ45" s="17">
-[...2 lines deleted...]
-      <c r="AK45" s="17">
+      <c r="AJ45" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C46" s="49" t="s">
+    <row r="46" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C46" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="D46" s="49"/>
-[...2 lines deleted...]
-      <c r="G46" s="17">
+      <c r="D46" s="42"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="14">
         <v>2</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="14">
         <v>2</v>
       </c>
-      <c r="I46" s="17">
-[...11 lines deleted...]
-      <c r="M46" s="40">
+      <c r="I46" s="14">
+        <v>0</v>
+      </c>
+      <c r="J46" s="14">
+        <v>0</v>
+      </c>
+      <c r="K46" s="14">
+        <v>0</v>
+      </c>
+      <c r="L46" s="14">
+        <v>0</v>
+      </c>
+      <c r="M46" s="14">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="N46" s="40">
-[...68 lines deleted...]
-      <c r="AK46" s="17">
+      <c r="N46" s="14">
+        <v>1</v>
+      </c>
+      <c r="O46" s="14">
+        <v>1</v>
+      </c>
+      <c r="P46" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="14">
+        <v>0</v>
+      </c>
+      <c r="R46" s="14">
+        <v>0</v>
+      </c>
+      <c r="S46" s="14">
+        <v>0</v>
+      </c>
+      <c r="T46" s="14">
+        <v>0</v>
+      </c>
+      <c r="U46" s="14">
+        <v>0</v>
+      </c>
+      <c r="V46" s="14">
+        <v>0</v>
+      </c>
+      <c r="W46" s="14">
+        <v>0</v>
+      </c>
+      <c r="X46" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="14">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:37" s="15" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C47" s="49" t="s">
+    <row r="47" spans="1:37" s="12" customFormat="1" ht="10.15" customHeight="1">
+      <c r="C47" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D47" s="49"/>
-[...20 lines deleted...]
-      <c r="M47" s="40">
+      <c r="D47" s="42"/>
+      <c r="E47" s="42"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="14">
+        <v>0</v>
+      </c>
+      <c r="H47" s="14">
+        <v>0</v>
+      </c>
+      <c r="I47" s="14">
+        <v>0</v>
+      </c>
+      <c r="J47" s="14">
+        <v>0</v>
+      </c>
+      <c r="K47" s="14">
+        <v>0</v>
+      </c>
+      <c r="L47" s="14">
+        <v>0</v>
+      </c>
+      <c r="M47" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N47" s="40">
-[...68 lines deleted...]
-      <c r="AK47" s="17">
+      <c r="N47" s="14">
+        <v>0</v>
+      </c>
+      <c r="O47" s="14">
+        <v>0</v>
+      </c>
+      <c r="P47" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="14">
+        <v>0</v>
+      </c>
+      <c r="R47" s="14">
+        <v>0</v>
+      </c>
+      <c r="S47" s="14">
+        <v>0</v>
+      </c>
+      <c r="T47" s="14">
+        <v>0</v>
+      </c>
+      <c r="U47" s="14">
+        <v>0</v>
+      </c>
+      <c r="V47" s="14">
+        <v>0</v>
+      </c>
+      <c r="W47" s="14">
+        <v>0</v>
+      </c>
+      <c r="X47" s="14">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="14">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="14">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:37" s="9" customFormat="1" ht="5.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK48" s="26"/>
+    <row r="48" spans="1:37" s="7" customFormat="1" ht="5.15" customHeight="1">
+      <c r="A48" s="11"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="22"/>
+      <c r="I48" s="22"/>
+      <c r="J48" s="22"/>
+      <c r="K48" s="22"/>
+      <c r="L48" s="22"/>
+      <c r="M48" s="22"/>
+      <c r="N48" s="22"/>
+      <c r="O48" s="22"/>
+      <c r="P48" s="22"/>
+      <c r="Q48" s="22"/>
+      <c r="R48" s="22"/>
+      <c r="S48" s="22"/>
+      <c r="T48" s="22"/>
+      <c r="U48" s="22"/>
+      <c r="V48" s="22"/>
+      <c r="W48" s="22"/>
+      <c r="X48" s="22"/>
+      <c r="Y48" s="22"/>
+      <c r="Z48" s="22"/>
+      <c r="AA48" s="22"/>
+      <c r="AB48" s="22"/>
+      <c r="AC48" s="22"/>
+      <c r="AD48" s="22"/>
+      <c r="AE48" s="22"/>
+      <c r="AF48" s="22"/>
+      <c r="AG48" s="22"/>
+      <c r="AH48" s="22"/>
+      <c r="AI48" s="22"/>
+      <c r="AJ48" s="22"/>
+      <c r="AK48" s="22"/>
     </row>
     <row r="49"/>
     <row r="50"/>
     <row r="51"/>
   </sheetData>
-  <mergeCells count="49">
-[...15 lines deleted...]
-    <mergeCell ref="N6:S6"/>
+  <mergeCells count="46">
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="B16:E16"/>
+    <mergeCell ref="Z5:AE6"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="X1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="G5:L6"/>
+    <mergeCell ref="AF5:AK6"/>
+    <mergeCell ref="T6:Y6"/>
+    <mergeCell ref="M5:Y5"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="C21:E21"/>
-    <mergeCell ref="C31:E31"/>
-[...1 lines deleted...]
-    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C39:E39"/>
     <mergeCell ref="C22:E22"/>
-    <mergeCell ref="C34:E34"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C26:E26"/>
+    <mergeCell ref="C34:E34"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="B28:E28"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C38:E38"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="B5:E7"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="C43:E43"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="C45:E45"/>
     <mergeCell ref="C46:E46"/>
     <mergeCell ref="C35:E35"/>
     <mergeCell ref="B36:E36"/>
-    <mergeCell ref="C37:E37"/>
-[...1 lines deleted...]
-    <mergeCell ref="C39:E39"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="C33:E33"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="57" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>21-00-15</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>