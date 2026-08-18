--- v0 (2026-05-18)
+++ v1 (2026-08-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{386D78D5-E064-4144-BBD4-0E3364272EAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{E2D601EB-B941-40B2-A900-B693C04CF2D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C1519ABA-F6C8-4D45-8DB5-10980FE92AF3}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{3FE41854-879D-4C54-8350-087CE495AC6F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3FE41854-879D-4C54-8350-087CE495AC6F}"/>
   </bookViews>
   <sheets>
     <sheet name="46鹿児島" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="105">
   <si>
     <t>46  鹿児島県　　　　　　　　　　　　</t>
@@ -775,308 +775,308 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_GEC13" xfId="2" xr:uid="{EB4F9E88-B20F-46F3-83C7-37C143DEF0A7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1138,51 +1138,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1280,833 +1280,78 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C60D197-7757-4DCA-9C87-3B3D9B9D91CD}">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="4" customWidth="1"/>
     <col min="2" max="2" width="7.75" style="3" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="5" width="6.375" style="4" customWidth="1"/>
     <col min="6" max="8" width="5.75" style="4" customWidth="1"/>
     <col min="9" max="15" width="6.375" style="4" customWidth="1"/>
     <col min="16" max="25" width="6.125" style="4" customWidth="1"/>
     <col min="26" max="26" width="7.75" style="5" customWidth="1"/>
-    <col min="27" max="254" width="8.75" style="4"/>
-[...755 lines deleted...]
-    <col min="16155" max="16384" width="8.75" style="4"/>
+    <col min="27" max="27" width="8.75" style="4"/>
+    <col min="28" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
@@ -2454,511 +1699,511 @@
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
       <c r="T12" s="41"/>
       <c r="U12" s="41"/>
       <c r="V12" s="41"/>
       <c r="W12" s="41"/>
       <c r="X12" s="41"/>
       <c r="Y12" s="41"/>
       <c r="Z12" s="42"/>
     </row>
     <row r="13" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="43" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="44">
         <v>201</v>
       </c>
       <c r="C13" s="1">
-        <v>2041</v>
+        <v>2053</v>
       </c>
       <c r="D13" s="1">
         <v>325</v>
       </c>
       <c r="E13" s="1">
         <v>58</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>1</v>
       </c>
       <c r="J13" s="1">
         <v>147</v>
       </c>
       <c r="K13" s="1">
         <v>45</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M13" s="1">
         <v>49</v>
       </c>
       <c r="N13" s="1">
         <v>47</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P13" s="1">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="Q13" s="1">
         <v>736</v>
       </c>
       <c r="R13" s="1">
         <v>123</v>
       </c>
       <c r="S13" s="1">
         <v>120</v>
       </c>
       <c r="T13" s="1">
         <v>598</v>
       </c>
       <c r="U13" s="1">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="V13" s="1">
         <v>34</v>
       </c>
       <c r="W13" s="1">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="X13" s="1">
         <v>0</v>
       </c>
       <c r="Y13" s="1">
         <v>27</v>
       </c>
       <c r="Z13" s="45">
         <v>201</v>
       </c>
     </row>
     <row r="14" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="43" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="44">
         <v>203</v>
       </c>
       <c r="C14" s="1">
-        <v>4583</v>
+        <v>4595</v>
       </c>
       <c r="D14" s="1">
         <v>1112</v>
       </c>
       <c r="E14" s="1">
         <v>104</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="1">
         <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>230</v>
       </c>
       <c r="J14" s="1">
         <v>449</v>
       </c>
       <c r="K14" s="1">
         <v>3</v>
       </c>
       <c r="L14" s="1">
         <v>259</v>
       </c>
       <c r="M14" s="1">
         <v>59</v>
       </c>
       <c r="N14" s="1">
         <v>32</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P14" s="1">
-        <v>3453</v>
+        <v>3465</v>
       </c>
       <c r="Q14" s="1">
         <v>1853</v>
       </c>
       <c r="R14" s="1">
         <v>142</v>
       </c>
       <c r="S14" s="1">
         <v>114</v>
       </c>
       <c r="T14" s="1">
         <v>1093</v>
       </c>
       <c r="U14" s="1">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="V14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W14" s="1">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="X14" s="1">
         <v>0</v>
       </c>
       <c r="Y14" s="1">
         <v>18</v>
       </c>
       <c r="Z14" s="45">
         <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="44">
         <v>204</v>
       </c>
       <c r="C15" s="1">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="D15" s="1">
         <v>357</v>
       </c>
       <c r="E15" s="1">
         <v>4</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="1">
         <v>0</v>
       </c>
       <c r="H15" s="1">
         <v>1</v>
       </c>
       <c r="I15" s="1">
         <v>82</v>
       </c>
       <c r="J15" s="1">
         <v>42</v>
       </c>
       <c r="K15" s="1">
         <v>11</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="1">
         <v>121</v>
       </c>
       <c r="N15" s="1">
         <v>119</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P15" s="1">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="Q15" s="1">
         <v>35</v>
       </c>
       <c r="R15" s="1">
         <v>18</v>
       </c>
       <c r="S15" s="1">
         <v>16</v>
       </c>
       <c r="T15" s="1">
         <v>268</v>
       </c>
       <c r="U15" s="1">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="V15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W15" s="1">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="X15" s="1">
         <v>0</v>
       </c>
       <c r="Y15" s="1">
         <v>68</v>
       </c>
       <c r="Z15" s="45">
         <v>204</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="43" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="44">
         <v>206</v>
       </c>
       <c r="C16" s="1">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D16" s="1">
         <v>173</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H16" s="1">
         <v>2</v>
       </c>
       <c r="I16" s="1">
         <v>25</v>
       </c>
       <c r="J16" s="1">
         <v>48</v>
       </c>
       <c r="K16" s="1">
         <v>73</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="1">
         <v>2</v>
       </c>
       <c r="N16" s="1">
         <v>0</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P16" s="1">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="Q16" s="1">
         <v>162</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T16" s="1">
         <v>79</v>
       </c>
       <c r="U16" s="1">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="V16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y16" s="1">
         <v>0</v>
       </c>
       <c r="Z16" s="45">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="44">
         <v>208</v>
       </c>
       <c r="C17" s="1">
-        <v>3356</v>
+        <v>3402</v>
       </c>
       <c r="D17" s="1">
         <v>750</v>
       </c>
       <c r="E17" s="1">
         <v>149</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
         <v>2</v>
       </c>
       <c r="I17" s="1">
         <v>91</v>
       </c>
       <c r="J17" s="1">
         <v>183</v>
       </c>
       <c r="K17" s="1">
         <v>213</v>
       </c>
       <c r="L17" s="1">
         <v>17</v>
       </c>
       <c r="M17" s="1">
         <v>22</v>
       </c>
       <c r="N17" s="1">
         <v>11</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P17" s="1">
-        <v>2600</v>
+        <v>2646</v>
       </c>
       <c r="Q17" s="1">
         <v>484</v>
       </c>
       <c r="R17" s="1">
         <v>52</v>
       </c>
       <c r="S17" s="1">
         <v>42</v>
       </c>
       <c r="T17" s="1">
         <v>126</v>
       </c>
       <c r="U17" s="1">
-        <v>1937</v>
+        <v>1984</v>
       </c>
       <c r="V17" s="1">
         <v>1171</v>
       </c>
       <c r="W17" s="1">
-        <v>764</v>
+        <v>811</v>
       </c>
       <c r="X17" s="1">
         <v>0</v>
       </c>
       <c r="Y17" s="1">
         <v>6</v>
       </c>
       <c r="Z17" s="45">
         <v>208</v>
       </c>
     </row>
     <row r="18" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="44">
         <v>210</v>
       </c>
       <c r="C18" s="1">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="D18" s="1">
         <v>1068</v>
       </c>
       <c r="E18" s="1">
         <v>4</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="1">
         <v>0</v>
       </c>
       <c r="H18" s="1">
         <v>1</v>
       </c>
       <c r="I18" s="1">
         <v>39</v>
       </c>
       <c r="J18" s="1">
         <v>918</v>
       </c>
       <c r="K18" s="1">
         <v>8</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="1">
         <v>14</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P18" s="1">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="Q18" s="1">
         <v>1016</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T18" s="1">
         <v>139</v>
       </c>
       <c r="U18" s="1">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="V18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W18" s="1">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="X18" s="1">
         <v>0</v>
       </c>
       <c r="Y18" s="1">
         <v>1</v>
       </c>
       <c r="Z18" s="45">
         <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="44">
         <v>213</v>
       </c>
       <c r="C19" s="1">
         <v>563</v>
       </c>
       <c r="D19" s="1">
         <v>346</v>
       </c>
       <c r="E19" s="1">
@@ -3014,671 +2259,671 @@
       </c>
       <c r="V19" s="1">
         <v>1</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X19" s="1">
         <v>0</v>
       </c>
       <c r="Y19" s="1">
         <v>10</v>
       </c>
       <c r="Z19" s="45">
         <v>213</v>
       </c>
     </row>
     <row r="20" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="43" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="44">
         <v>214</v>
       </c>
       <c r="C20" s="1">
-        <v>1759</v>
+        <v>1827</v>
       </c>
       <c r="D20" s="1">
         <v>149</v>
       </c>
       <c r="E20" s="1">
         <v>16</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>4</v>
       </c>
       <c r="J20" s="1">
         <v>110</v>
       </c>
       <c r="K20" s="1">
         <v>10</v>
       </c>
       <c r="L20" s="1">
         <v>6</v>
       </c>
       <c r="M20" s="1">
         <v>1</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P20" s="1">
-        <v>1609</v>
+        <v>1678</v>
       </c>
       <c r="Q20" s="1">
         <v>82</v>
       </c>
       <c r="R20" s="1">
         <v>3</v>
       </c>
       <c r="S20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T20" s="1">
         <v>392</v>
       </c>
       <c r="U20" s="1">
-        <v>1132</v>
+        <v>1200</v>
       </c>
       <c r="V20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W20" s="1">
-        <v>1128</v>
+        <v>1197</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y20" s="1">
         <v>1</v>
       </c>
       <c r="Z20" s="45">
         <v>214</v>
       </c>
     </row>
     <row r="21" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="44">
         <v>215</v>
       </c>
       <c r="C21" s="1">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="D21" s="1">
         <v>350</v>
       </c>
       <c r="E21" s="1">
         <v>160</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>5</v>
       </c>
       <c r="J21" s="1">
         <v>108</v>
       </c>
       <c r="K21" s="1">
         <v>51</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="1">
         <v>18</v>
       </c>
       <c r="N21" s="1">
         <v>15</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P21" s="1">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="Q21" s="1">
         <v>253</v>
       </c>
       <c r="R21" s="1">
         <v>6</v>
       </c>
       <c r="S21" s="1">
         <v>5</v>
       </c>
       <c r="T21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U21" s="1">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="V21" s="1">
         <v>6</v>
       </c>
       <c r="W21" s="1">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y21" s="1">
         <v>9</v>
       </c>
       <c r="Z21" s="45">
         <v>215</v>
       </c>
     </row>
     <row r="22" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="43" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="44">
         <v>216</v>
       </c>
       <c r="C22" s="1">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="D22" s="1">
         <v>385</v>
       </c>
       <c r="E22" s="1">
         <v>82</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G22" s="1">
         <v>1</v>
       </c>
       <c r="H22" s="1">
         <v>1</v>
       </c>
       <c r="I22" s="1">
         <v>30</v>
       </c>
       <c r="J22" s="1">
         <v>181</v>
       </c>
       <c r="K22" s="1">
         <v>26</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M22" s="1">
         <v>52</v>
       </c>
       <c r="N22" s="1">
         <v>45</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P22" s="1">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="Q22" s="1">
         <v>211</v>
       </c>
       <c r="R22" s="1">
         <v>32</v>
       </c>
       <c r="S22" s="1">
         <v>28</v>
       </c>
       <c r="T22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="1">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="V22" s="1">
         <v>1</v>
       </c>
       <c r="W22" s="1">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y22" s="1">
         <v>26</v>
       </c>
       <c r="Z22" s="45">
         <v>216</v>
       </c>
     </row>
     <row r="23" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="44">
         <v>217</v>
       </c>
       <c r="C23" s="1">
-        <v>4420</v>
+        <v>4453</v>
       </c>
       <c r="D23" s="1">
         <v>736</v>
       </c>
       <c r="E23" s="1">
         <v>115</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>178</v>
       </c>
       <c r="J23" s="1">
         <v>276</v>
       </c>
       <c r="K23" s="1">
         <v>25</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M23" s="1">
         <v>108</v>
       </c>
       <c r="N23" s="1">
         <v>103</v>
       </c>
       <c r="O23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P23" s="1">
-        <v>3625</v>
+        <v>3658</v>
       </c>
       <c r="Q23" s="1">
         <v>1313</v>
       </c>
       <c r="R23" s="1">
         <v>55</v>
       </c>
       <c r="S23" s="1">
         <v>46</v>
       </c>
       <c r="T23" s="1">
         <v>1720</v>
       </c>
       <c r="U23" s="1">
-        <v>537</v>
+        <v>570</v>
       </c>
       <c r="V23" s="1">
         <v>1</v>
       </c>
       <c r="W23" s="1">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="X23" s="1">
         <v>0</v>
       </c>
       <c r="Y23" s="1">
         <v>59</v>
       </c>
       <c r="Z23" s="45">
         <v>217</v>
       </c>
     </row>
     <row r="24" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="43" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="44">
         <v>218</v>
       </c>
       <c r="C24" s="1">
-        <v>2266</v>
+        <v>2284</v>
       </c>
       <c r="D24" s="1">
         <v>562</v>
       </c>
       <c r="E24" s="1">
         <v>140</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="1">
         <v>0</v>
       </c>
       <c r="H24" s="1">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>10</v>
       </c>
       <c r="J24" s="1">
         <v>175</v>
       </c>
       <c r="K24" s="1">
         <v>56</v>
       </c>
       <c r="L24" s="1">
         <v>18</v>
       </c>
       <c r="M24" s="1">
         <v>150</v>
       </c>
       <c r="N24" s="1">
         <v>139</v>
       </c>
       <c r="O24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P24" s="1">
-        <v>1625</v>
+        <v>1643</v>
       </c>
       <c r="Q24" s="1">
         <v>584</v>
       </c>
       <c r="R24" s="1">
         <v>84</v>
       </c>
       <c r="S24" s="1">
         <v>71</v>
       </c>
       <c r="T24" s="1">
         <v>73</v>
       </c>
       <c r="U24" s="1">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="V24" s="1">
         <v>586</v>
       </c>
       <c r="W24" s="1">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="X24" s="1">
         <v>0</v>
       </c>
       <c r="Y24" s="1">
         <v>79</v>
       </c>
       <c r="Z24" s="45">
         <v>218</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="43" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="44">
         <v>219</v>
       </c>
       <c r="C25" s="1">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D25" s="1">
         <v>93</v>
       </c>
       <c r="E25" s="1">
         <v>23</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="1">
         <v>0</v>
       </c>
       <c r="H25" s="1">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>3</v>
       </c>
       <c r="J25" s="1">
         <v>26</v>
       </c>
       <c r="K25" s="1">
         <v>36</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M25" s="1">
         <v>1</v>
       </c>
       <c r="N25" s="1">
         <v>0</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P25" s="1">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="Q25" s="1">
         <v>238</v>
       </c>
       <c r="R25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U25" s="1">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="V25" s="1">
         <v>3</v>
       </c>
       <c r="W25" s="1">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y25" s="1">
         <v>0</v>
       </c>
       <c r="Z25" s="45">
         <v>219</v>
       </c>
     </row>
     <row r="26" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="43" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="44">
         <v>220</v>
       </c>
       <c r="C26" s="1">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="D26" s="1">
         <v>396</v>
       </c>
       <c r="E26" s="1">
         <v>82</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="1">
         <v>1</v>
       </c>
       <c r="H26" s="1">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>34</v>
       </c>
       <c r="J26" s="1">
         <v>180</v>
       </c>
       <c r="K26" s="1">
         <v>43</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M26" s="1">
         <v>37</v>
       </c>
       <c r="N26" s="1">
         <v>20</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P26" s="1">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="Q26" s="1">
         <v>575</v>
       </c>
       <c r="R26" s="1">
         <v>8</v>
       </c>
       <c r="S26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T26" s="1">
         <v>44</v>
       </c>
       <c r="U26" s="1">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="V26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X26" s="1">
         <v>17</v>
       </c>
       <c r="Y26" s="1">
         <v>11</v>
       </c>
       <c r="Z26" s="45">
         <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="43" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="44">
         <v>221</v>
       </c>
       <c r="C27" s="1">
-        <v>2473</v>
+        <v>2500</v>
       </c>
       <c r="D27" s="1">
         <v>1117</v>
       </c>
       <c r="E27" s="1">
         <v>56</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G27" s="1">
         <v>1</v>
       </c>
       <c r="H27" s="1">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>191</v>
       </c>
       <c r="J27" s="1">
         <v>516</v>
       </c>
       <c r="K27" s="1">
         <v>8</v>
       </c>
       <c r="L27" s="1">
         <v>56</v>
       </c>
       <c r="M27" s="1">
         <v>262</v>
       </c>
       <c r="N27" s="1">
         <v>254</v>
       </c>
       <c r="O27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P27" s="1">
-        <v>1211</v>
+        <v>1237</v>
       </c>
       <c r="Q27" s="1">
         <v>460</v>
       </c>
       <c r="R27" s="1">
         <v>53</v>
       </c>
       <c r="S27" s="1">
         <v>46</v>
       </c>
       <c r="T27" s="1">
         <v>248</v>
       </c>
       <c r="U27" s="1">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="V27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W27" s="1">
-        <v>434</v>
+        <v>461</v>
       </c>
       <c r="X27" s="1">
         <v>0</v>
       </c>
       <c r="Y27" s="1">
         <v>145</v>
       </c>
       <c r="Z27" s="45">
         <v>221</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="43" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="44">
         <v>222</v>
       </c>
       <c r="C28" s="1">
         <v>234</v>
       </c>
       <c r="D28" s="1">
         <v>170</v>
       </c>
       <c r="E28" s="1">
@@ -3734,191 +2979,191 @@
       </c>
       <c r="V28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z28" s="45">
         <v>222</v>
       </c>
     </row>
     <row r="29" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="43" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="44">
         <v>223</v>
       </c>
       <c r="C29" s="1">
-        <v>3501</v>
+        <v>3512</v>
       </c>
       <c r="D29" s="1">
         <v>1533</v>
       </c>
       <c r="E29" s="1">
         <v>45</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G29" s="1">
         <v>1</v>
       </c>
       <c r="H29" s="1">
         <v>3</v>
       </c>
       <c r="I29" s="1">
         <v>333</v>
       </c>
       <c r="J29" s="1">
         <v>372</v>
       </c>
       <c r="K29" s="1">
         <v>17</v>
       </c>
       <c r="L29" s="1">
         <v>103</v>
       </c>
       <c r="M29" s="1">
         <v>618</v>
       </c>
       <c r="N29" s="1">
         <v>588</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P29" s="1">
-        <v>1632</v>
+        <v>1643</v>
       </c>
       <c r="Q29" s="1">
         <v>286</v>
       </c>
       <c r="R29" s="1">
         <v>131</v>
       </c>
       <c r="S29" s="1">
         <v>105</v>
       </c>
       <c r="T29" s="1">
         <v>130</v>
       </c>
       <c r="U29" s="1">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="V29" s="1">
         <v>898</v>
       </c>
       <c r="W29" s="1">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="X29" s="1">
         <v>0</v>
       </c>
       <c r="Y29" s="1">
         <v>336</v>
       </c>
       <c r="Z29" s="45">
         <v>223</v>
       </c>
     </row>
     <row r="30" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="43" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="44">
         <v>224</v>
       </c>
       <c r="C30" s="1">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D30" s="1">
         <v>406</v>
       </c>
       <c r="E30" s="1">
         <v>243</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G30" s="1">
         <v>0</v>
       </c>
       <c r="H30" s="1">
         <v>2</v>
       </c>
       <c r="I30" s="1">
         <v>4</v>
       </c>
       <c r="J30" s="1">
         <v>132</v>
       </c>
       <c r="K30" s="1">
         <v>6</v>
       </c>
       <c r="L30" s="1">
         <v>5</v>
       </c>
       <c r="M30" s="1">
         <v>12</v>
       </c>
       <c r="N30" s="1">
         <v>4</v>
       </c>
       <c r="O30" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P30" s="1">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="Q30" s="1">
         <v>366</v>
       </c>
       <c r="R30" s="1">
         <v>34</v>
       </c>
       <c r="S30" s="1">
         <v>31</v>
       </c>
       <c r="T30" s="1">
         <v>709</v>
       </c>
       <c r="U30" s="1">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="V30" s="1">
         <v>46</v>
       </c>
       <c r="W30" s="1">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="X30" s="1">
         <v>0</v>
       </c>
       <c r="Y30" s="1">
         <v>3</v>
       </c>
       <c r="Z30" s="45">
         <v>224</v>
       </c>
     </row>
     <row r="31" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="43" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="44">
         <v>225</v>
       </c>
       <c r="C31" s="1">
         <v>269</v>
       </c>
       <c r="D31" s="1">
         <v>129</v>
       </c>
       <c r="E31" s="1">
@@ -3933,51 +3178,51 @@
       <c r="H31" s="1">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>1</v>
       </c>
       <c r="J31" s="1">
         <v>52</v>
       </c>
       <c r="K31" s="1">
         <v>2</v>
       </c>
       <c r="L31" s="1">
         <v>1</v>
       </c>
       <c r="M31" s="1">
         <v>2</v>
       </c>
       <c r="N31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P31" s="1">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="Q31" s="1">
         <v>114</v>
       </c>
       <c r="R31" s="1">
         <v>9</v>
       </c>
       <c r="S31" s="1">
         <v>8</v>
       </c>
       <c r="T31" s="1">
         <v>16</v>
       </c>
       <c r="U31" s="1">
         <v>2</v>
       </c>
       <c r="V31" s="1">
         <v>1</v>
       </c>
       <c r="W31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X31" s="1">
         <v>0</v>
       </c>
@@ -4134,191 +3379,191 @@
       </c>
       <c r="V33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X33" s="1">
         <v>0</v>
       </c>
       <c r="Y33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z33" s="45">
         <v>304</v>
       </c>
     </row>
     <row r="34" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="44">
         <v>392</v>
       </c>
       <c r="C34" s="1">
-        <v>1698</v>
+        <v>1720</v>
       </c>
       <c r="D34" s="1">
         <v>318</v>
       </c>
       <c r="E34" s="1">
         <v>123</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="1">
         <v>0</v>
       </c>
       <c r="H34" s="1">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>2</v>
       </c>
       <c r="J34" s="1">
         <v>113</v>
       </c>
       <c r="K34" s="1">
         <v>29</v>
       </c>
       <c r="L34" s="1">
         <v>12</v>
       </c>
       <c r="M34" s="1">
         <v>34</v>
       </c>
       <c r="N34" s="1">
         <v>28</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P34" s="1">
-        <v>1364</v>
+        <v>1386</v>
       </c>
       <c r="Q34" s="1">
         <v>379</v>
       </c>
       <c r="R34" s="1">
         <v>4</v>
       </c>
       <c r="S34" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T34" s="1">
         <v>557</v>
       </c>
       <c r="U34" s="1">
-        <v>424</v>
+        <v>446</v>
       </c>
       <c r="V34" s="1">
         <v>54</v>
       </c>
       <c r="W34" s="1">
-        <v>370</v>
+        <v>393</v>
       </c>
       <c r="X34" s="1">
         <v>0</v>
       </c>
       <c r="Y34" s="1">
         <v>16</v>
       </c>
       <c r="Z34" s="45">
         <v>392</v>
       </c>
     </row>
     <row r="35" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="44">
         <v>404</v>
       </c>
       <c r="C35" s="1">
-        <v>1507</v>
+        <v>1107</v>
       </c>
       <c r="D35" s="1">
         <v>478</v>
       </c>
       <c r="E35" s="1">
         <v>20</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H35" s="1">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>387</v>
       </c>
       <c r="J35" s="1">
         <v>14</v>
       </c>
       <c r="K35" s="1">
         <v>51</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M35" s="1">
         <v>2</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P35" s="1">
-        <v>1028</v>
+        <v>628</v>
       </c>
       <c r="Q35" s="1">
         <v>229</v>
       </c>
       <c r="R35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T35" s="1">
         <v>15</v>
       </c>
       <c r="U35" s="1">
-        <v>784</v>
+        <v>384</v>
       </c>
       <c r="V35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W35" s="1">
-        <v>784</v>
+        <v>384</v>
       </c>
       <c r="X35" s="1">
         <v>0</v>
       </c>
       <c r="Y35" s="1">
         <v>1</v>
       </c>
       <c r="Z35" s="45">
         <v>404</v>
       </c>
     </row>
     <row r="36" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="44">
         <v>452</v>
       </c>
       <c r="C36" s="1">
         <v>432</v>
       </c>
       <c r="D36" s="1">
         <v>113</v>
       </c>
       <c r="E36" s="1">
@@ -4374,131 +3619,131 @@
       </c>
       <c r="V36" s="1">
         <v>35</v>
       </c>
       <c r="W36" s="1">
         <v>0</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y36" s="1">
         <v>8</v>
       </c>
       <c r="Z36" s="45">
         <v>452</v>
       </c>
     </row>
     <row r="37" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B37" s="44">
         <v>468</v>
       </c>
       <c r="C37" s="1">
-        <v>3581</v>
+        <v>3661</v>
       </c>
       <c r="D37" s="1">
         <v>494</v>
       </c>
       <c r="E37" s="1">
         <v>35</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G37" s="1">
         <v>1</v>
       </c>
       <c r="H37" s="1">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>94</v>
       </c>
       <c r="J37" s="1">
         <v>332</v>
       </c>
       <c r="K37" s="1">
         <v>10</v>
       </c>
       <c r="L37" s="1">
         <v>1</v>
       </c>
       <c r="M37" s="1">
         <v>14</v>
       </c>
       <c r="N37" s="1">
         <v>13</v>
       </c>
       <c r="O37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P37" s="1">
-        <v>3080</v>
+        <v>3160</v>
       </c>
       <c r="Q37" s="1">
         <v>281</v>
       </c>
       <c r="R37" s="1">
         <v>22</v>
       </c>
       <c r="S37" s="1">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>1409</v>
       </c>
       <c r="U37" s="1">
-        <v>1367</v>
+        <v>1447</v>
       </c>
       <c r="V37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W37" s="1">
-        <v>1306</v>
+        <v>1385</v>
       </c>
       <c r="X37" s="1">
         <v>0</v>
       </c>
       <c r="Y37" s="1">
         <v>7</v>
       </c>
       <c r="Z37" s="45">
         <v>468</v>
       </c>
     </row>
     <row r="38" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B38" s="44">
         <v>482</v>
       </c>
       <c r="C38" s="1">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D38" s="1">
         <v>481</v>
       </c>
       <c r="E38" s="1">
         <v>36</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G38" s="1">
         <v>0</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I38" s="1">
         <v>24</v>
       </c>
       <c r="J38" s="1">
         <v>414</v>
       </c>
       <c r="K38" s="1">
         <v>0</v>
       </c>
@@ -4508,217 +3753,217 @@
       <c r="M38" s="1">
         <v>1</v>
       </c>
       <c r="N38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P38" s="1">
         <v>292</v>
       </c>
       <c r="Q38" s="1">
         <v>251</v>
       </c>
       <c r="R38" s="1">
         <v>17</v>
       </c>
       <c r="S38" s="1">
         <v>15</v>
       </c>
       <c r="T38" s="1">
         <v>12</v>
       </c>
       <c r="U38" s="1">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="V38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X38" s="1">
         <v>0</v>
       </c>
       <c r="Y38" s="1">
         <v>1</v>
       </c>
       <c r="Z38" s="45">
         <v>482</v>
       </c>
     </row>
     <row r="39" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="44">
         <v>490</v>
       </c>
       <c r="C39" s="1">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="D39" s="1">
         <v>289</v>
       </c>
       <c r="E39" s="1">
         <v>18</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G39" s="1">
         <v>0</v>
       </c>
       <c r="H39" s="1">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>53</v>
       </c>
       <c r="J39" s="1">
         <v>159</v>
       </c>
       <c r="K39" s="1">
         <v>0</v>
       </c>
       <c r="L39" s="1">
         <v>3</v>
       </c>
       <c r="M39" s="1">
         <v>48</v>
       </c>
       <c r="N39" s="1">
         <v>33</v>
       </c>
       <c r="O39" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P39" s="1">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="Q39" s="1">
         <v>312</v>
       </c>
       <c r="R39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T39" s="1">
         <v>381</v>
       </c>
       <c r="U39" s="1">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="V39" s="1">
         <v>0</v>
       </c>
       <c r="W39" s="1">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y39" s="1">
         <v>19</v>
       </c>
       <c r="Z39" s="45">
         <v>490</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B40" s="44">
         <v>491</v>
       </c>
       <c r="C40" s="1">
-        <v>1201</v>
+        <v>1213</v>
       </c>
       <c r="D40" s="1">
         <v>140</v>
       </c>
       <c r="E40" s="1">
         <v>17</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G40" s="1">
         <v>0</v>
       </c>
       <c r="H40" s="1">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>35</v>
       </c>
       <c r="J40" s="1">
         <v>59</v>
       </c>
       <c r="K40" s="1">
         <v>9</v>
       </c>
       <c r="L40" s="1">
         <v>13</v>
       </c>
       <c r="M40" s="1">
         <v>5</v>
       </c>
       <c r="N40" s="1">
         <v>3</v>
       </c>
       <c r="O40" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P40" s="1">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="Q40" s="1">
         <v>158</v>
       </c>
       <c r="R40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T40" s="1">
         <v>699</v>
       </c>
       <c r="U40" s="1">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="V40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W40" s="1">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="X40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y40" s="1">
         <v>2</v>
       </c>
       <c r="Z40" s="45">
         <v>491</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="44">
         <v>492</v>
       </c>
       <c r="C41" s="1">
         <v>445</v>
       </c>
       <c r="D41" s="1">
         <v>147</v>
       </c>
       <c r="E41" s="1">