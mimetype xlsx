--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,67 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9348FFC-D0D6-4B0C-8A74-AFDF23026DCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1755" yWindow="1080" windowWidth="15015" windowHeight="10305"/>
+    <workbookView xWindow="-26010" yWindow="-6050" windowWidth="21390" windowHeight="14810" xr2:uid="{66E9E0E0-0E71-4BA5-91A1-B83958DEC762}"/>
   </bookViews>
   <sheets>
     <sheet name="22-00-05" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'22-00-05'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'22-00-05'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'22-00-05'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="144525" calcMode="manual"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="31">
   <si>
     <t>委員会</t>
     <rPh sb="0" eb="3">
       <t>イインカイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">   審　　理　　の　　開　　始　　等</t>
     <rPh sb="3" eb="4">
       <t>シン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヒラ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>シ</t>
@@ -281,51 +277,51 @@
       <t>イガイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ対象者</t>
   </si>
   <si>
     <t>（うち特定少年）</t>
     <rPh sb="3" eb="5">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（うち特定少年）</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
@@ -689,303 +685,291 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="182" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="58">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{110FFD7A-8D82-42D4-BB9B-50E05B46105D}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{1E85045C-8543-4EF3-A459-8E4FCA79BDD1}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{9CFBBF5D-E03E-4010-8E59-841A48E24AEB}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{4F4C93D4-0697-4677-BFBC-4B7F7C2558EF}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{C4331A9D-6A23-4019-86CA-B0D41B04A9C1}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{14638B14-988C-48DE-A030-8B71C51E1098}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{572EF40C-0F90-4135-B3B9-A4EFFA13BE8D}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{13544A08-3479-4A01-BD20-3AFA4D8E20C5}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{E5EFB57B-7DE3-4CEC-A835-689C1B1A7C16}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{3B0405AC-F468-4957-9774-91DCA4C4235E}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{FE33EAA9-F757-4330-9FE8-3A40F257D9A2}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{E71B06E3-F3FC-46AC-BA2C-7BD553D3FDB8}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{CE6DDCDE-5049-4782-BD73-F96783B30602}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{038C6B9D-07D8-4961-BFA0-98A6F9A4458A}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{C267420B-7744-46BD-B879-0E07A4EA2993}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{9D25225D-90CA-44A6-8077-9C5B455A5B8B}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{1CA5C907-01EA-49D9-97AC-A02B0B222004}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{A0FF7526-C947-4943-A040-CA9A0EA155B8}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{FBB4BDB6-5D98-4096-9043-BD79FCE1C155}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20"/>
-    <cellStyle name="標準 3" xfId="21"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{28ABFDF0-65B4-4F24-BBB0-59B3F9EEECD1}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{05CEE38D-2E4B-481B-A6A7-7672C18D642B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1097" name="AutoShape 1"/>
+        <xdr:cNvPr id="1097" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB96653F-3114-9C9E-8586-C9C741202D37}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="2247900"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48576"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -994,51 +978,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1098" name="AutoShape 4"/>
+        <xdr:cNvPr id="1098" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E295C08D-B754-2F3A-3670-D6CCF267079C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="4676775"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48576"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1047,51 +1037,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1099" name="AutoShape 5"/>
+        <xdr:cNvPr id="1099" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09287304-87B7-5229-2599-B11934D619C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="5486400"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48576"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1100,51 +1096,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1100" name="AutoShape 6"/>
+        <xdr:cNvPr id="1100" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C37090D-7085-E073-BD70-12EC69810CBB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="6296025"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48576"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1153,51 +1155,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1101" name="AutoShape 7"/>
+        <xdr:cNvPr id="1101" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32FA80FB-F393-D0A0-26CF-4C4D28F72695}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="7105650"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48576"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1206,51 +1214,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1102" name="AutoShape 8"/>
+        <xdr:cNvPr id="1102" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43BD4659-0FD5-6E4E-3237-759F21781483}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="7915275"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48576"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1259,51 +1273,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1103" name="AutoShape 1"/>
+        <xdr:cNvPr id="1103" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1466AE21-EDC8-1DC8-7EC8-C1CE2009FB0B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="3048000"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 24288"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1312,205 +1332,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1104" name="AutoShape 1"/>
+        <xdr:cNvPr id="1104" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22818648-3219-3397-84EC-1D3CE958992F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1000125" y="3876675"/>
           <a:ext cx="190500" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 24288"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1643,2029 +1669,2022 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B600B990-814F-4CED-BB29-EE9255B96FA5}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="10.9" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.5" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="3.6640625" customWidth="1"/>
     <col min="4" max="4" width="17.6640625" customWidth="1"/>
-    <col min="5" max="5" width="2.83203125" customWidth="1"/>
+    <col min="5" max="5" width="2.77734375" customWidth="1"/>
     <col min="6" max="8" width="16.6640625" customWidth="1"/>
-    <col min="9" max="9" width="16.5" customWidth="1"/>
+    <col min="9" max="9" width="16.44140625" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" customWidth="1"/>
-    <col min="11" max="14" width="13.83203125" customWidth="1"/>
+    <col min="11" max="14" width="13.77734375" customWidth="1"/>
     <col min="15" max="15" width="13.6640625" customWidth="1"/>
-    <col min="16" max="16" width="13.5" customWidth="1"/>
+    <col min="16" max="16" width="13.44140625" customWidth="1"/>
     <col min="17" max="17" width="13.6640625" customWidth="1"/>
-    <col min="18" max="18" width="13.83203125" customWidth="1"/>
+    <col min="18" max="18" width="13.77734375" customWidth="1"/>
     <col min="19" max="19" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="31" customFormat="1" ht="17.25">
-[...20 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="16.5">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+    </row>
+    <row r="2" spans="1:19" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="50"/>
-[...15 lines deleted...]
-      <c r="R2" s="51"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
     </row>
     <row r="3" spans="1:19" ht="10.5" customHeight="1">
-      <c r="B3" s="3"/>
-[...6 lines deleted...]
-      <c r="I3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
     </row>
-    <row r="4" spans="1:19" ht="2.1" customHeight="1">
+    <row r="4" spans="1:19" ht="2.15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
-      <c r="F4" s="8"/>
-[...2 lines deleted...]
-      <c r="I4" s="8"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1">
-[...13 lines deleted...]
-      <c r="J5" s="43" t="s">
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="58"/>
-[...5 lines deleted...]
-      <c r="Q5" s="59" t="s">
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="61" t="s">
+      <c r="R5" s="55" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="D6" s="53"/>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
       <c r="E6" s="12"/>
-      <c r="F6" s="45" t="s">
+      <c r="F6" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="45" t="s">
+      <c r="G6" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="H6" s="45" t="s">
+      <c r="H6" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="I6" s="46" t="s">
+      <c r="I6" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="40" t="s">
+      <c r="J6" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="K6" s="43" t="s">
+      <c r="K6" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="L6" s="44"/>
-      <c r="M6" s="43" t="s">
+      <c r="L6" s="38"/>
+      <c r="M6" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="44"/>
-      <c r="O6" s="40" t="s">
+      <c r="N6" s="38"/>
+      <c r="O6" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="P6" s="40" t="s">
+      <c r="P6" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="Q6" s="60"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:19" s="1" customFormat="1" ht="30" customHeight="1">
+      <c r="Q6" s="54"/>
+      <c r="R6" s="56"/>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="30" customHeight="1">
       <c r="A7" s="14"/>
-      <c r="B7" s="54"/>
-[...1 lines deleted...]
-      <c r="D7" s="54"/>
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
       <c r="E7" s="15"/>
-      <c r="F7" s="45"/>
-[...4 lines deleted...]
-      <c r="K7" s="34" t="s">
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="35" t="s">
+      <c r="L7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="N7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="O7" s="41"/>
-[...8 lines deleted...]
-      <c r="D8" s="25"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="57"/>
+    </row>
+    <row r="8" spans="1:19" s="2" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A8" s="10"/>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
       <c r="E8" s="12"/>
-      <c r="F8" s="25"/>
-[...14 lines deleted...]
-      <c r="B9" s="42" t="s">
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="11"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11"/>
+    </row>
+    <row r="9" spans="1:19" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B9" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="42"/>
-[...2 lines deleted...]
-      <c r="F9" s="18">
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="21">
         <v>1425</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="21">
         <v>106</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="21">
         <v>1314</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="21">
         <v>5</v>
       </c>
-      <c r="J9" s="18">
+      <c r="J9" s="21">
         <v>1338</v>
       </c>
-      <c r="K9" s="18">
+      <c r="K9" s="21">
         <v>1320</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="21">
         <v>5</v>
       </c>
-      <c r="M9" s="18">
-[...2 lines deleted...]
-      <c r="N9" s="18">
+      <c r="M9" s="21">
+        <v>0</v>
+      </c>
+      <c r="N9" s="21">
         <v>8</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="21">
         <v>5</v>
       </c>
-      <c r="P9" s="18">
-[...2 lines deleted...]
-      <c r="Q9" s="18">
+      <c r="P9" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="21">
         <v>87</v>
       </c>
-      <c r="R9" s="18">
-[...24 lines deleted...]
-      <c r="B11" s="39" t="s">
+      <c r="R9" s="21">
+        <v>0</v>
+      </c>
+      <c r="S9" s="22"/>
+    </row>
+    <row r="10" spans="1:19" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23"/>
+      <c r="R10" s="23"/>
+    </row>
+    <row r="11" spans="1:19" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B11" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="23"/>
-      <c r="D11" s="36" t="s">
+      <c r="C11" s="25"/>
+      <c r="D11" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="22">
+      <c r="E11" s="27"/>
+      <c r="F11" s="28">
         <v>20</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="28">
         <v>3</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="28">
         <v>17</v>
       </c>
-      <c r="I11" s="22">
-[...2 lines deleted...]
-      <c r="J11" s="22">
+      <c r="I11" s="28">
+        <v>0</v>
+      </c>
+      <c r="J11" s="28">
         <v>19</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="28">
         <v>17</v>
       </c>
-      <c r="L11" s="22">
-[...8 lines deleted...]
-      <c r="O11" s="22">
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>0</v>
+      </c>
+      <c r="O11" s="28">
         <v>2</v>
       </c>
-      <c r="P11" s="22">
-[...12 lines deleted...]
-      <c r="D12" s="36" t="s">
+      <c r="P11" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>1</v>
+      </c>
+      <c r="R11" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B12" s="33"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="21"/>
-[...43 lines deleted...]
-      <c r="D13" s="36" t="s">
+      <c r="E12" s="27"/>
+      <c r="F12" s="28">
+        <v>0</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>0</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="28">
+        <v>0</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>0</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>0</v>
+      </c>
+      <c r="O12" s="28">
+        <v>0</v>
+      </c>
+      <c r="P12" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>0</v>
+      </c>
+      <c r="R12" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B13" s="33"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="E13" s="21"/>
-      <c r="F13" s="22">
+      <c r="E13" s="27"/>
+      <c r="F13" s="28">
         <v>4</v>
       </c>
-      <c r="G13" s="22">
-[...2 lines deleted...]
-      <c r="H13" s="22">
+      <c r="G13" s="28">
+        <v>1</v>
+      </c>
+      <c r="H13" s="28">
         <v>3</v>
       </c>
-      <c r="I13" s="22">
-[...2 lines deleted...]
-      <c r="J13" s="22">
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
         <v>4</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="28">
         <v>4</v>
       </c>
-      <c r="L13" s="22">
-[...24 lines deleted...]
-      <c r="D14" s="36" t="s">
+      <c r="L13" s="28">
+        <v>0</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>0</v>
+      </c>
+      <c r="O13" s="28">
+        <v>0</v>
+      </c>
+      <c r="P13" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>0</v>
+      </c>
+      <c r="R13" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B14" s="33"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="21"/>
-[...62 lines deleted...]
-      <c r="D16" s="36" t="s">
+      <c r="E14" s="27"/>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>0</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>0</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>0</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>0</v>
+      </c>
+      <c r="O14" s="28">
+        <v>0</v>
+      </c>
+      <c r="P14" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>0</v>
+      </c>
+      <c r="R14" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="28"/>
+      <c r="R15" s="28"/>
+    </row>
+    <row r="16" spans="1:19" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="E16" s="21"/>
-[...3 lines deleted...]
-      <c r="G16" s="22">
+      <c r="E16" s="27"/>
+      <c r="F16" s="28">
+        <v>46</v>
+      </c>
+      <c r="G16" s="28">
         <v>2</v>
       </c>
-      <c r="H16" s="22">
-[...8 lines deleted...]
-      <c r="K16" s="22">
+      <c r="H16" s="28">
+        <v>44</v>
+      </c>
+      <c r="I16" s="28">
+        <v>0</v>
+      </c>
+      <c r="J16" s="28">
+        <v>44</v>
+      </c>
+      <c r="K16" s="28">
         <v>43</v>
       </c>
-      <c r="L16" s="22">
-[...5 lines deleted...]
-      <c r="N16" s="22">
+      <c r="L16" s="28">
+        <v>0</v>
+      </c>
+      <c r="M16" s="28">
+        <v>0</v>
+      </c>
+      <c r="N16" s="28">
+        <v>1</v>
+      </c>
+      <c r="O16" s="28">
+        <v>0</v>
+      </c>
+      <c r="P16" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="28">
         <v>2</v>
       </c>
-      <c r="O16" s="22">
-[...5 lines deleted...]
-      <c r="Q16" s="22">
+      <c r="R16" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B17" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="25"/>
+      <c r="D17" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="28">
+        <v>0</v>
+      </c>
+      <c r="G17" s="28">
+        <v>0</v>
+      </c>
+      <c r="H17" s="28">
+        <v>0</v>
+      </c>
+      <c r="I17" s="28">
+        <v>0</v>
+      </c>
+      <c r="J17" s="28">
+        <v>0</v>
+      </c>
+      <c r="K17" s="28">
+        <v>0</v>
+      </c>
+      <c r="L17" s="28">
+        <v>0</v>
+      </c>
+      <c r="M17" s="28">
+        <v>0</v>
+      </c>
+      <c r="N17" s="28">
+        <v>0</v>
+      </c>
+      <c r="O17" s="28">
+        <v>0</v>
+      </c>
+      <c r="P17" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>0</v>
+      </c>
+      <c r="R17" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B18" s="33"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="27"/>
+      <c r="F18" s="28">
+        <v>7</v>
+      </c>
+      <c r="G18" s="28">
+        <v>0</v>
+      </c>
+      <c r="H18" s="28">
+        <v>7</v>
+      </c>
+      <c r="I18" s="28">
+        <v>0</v>
+      </c>
+      <c r="J18" s="28">
+        <v>6</v>
+      </c>
+      <c r="K18" s="28">
+        <v>5</v>
+      </c>
+      <c r="L18" s="28">
+        <v>0</v>
+      </c>
+      <c r="M18" s="28">
+        <v>0</v>
+      </c>
+      <c r="N18" s="28">
+        <v>1</v>
+      </c>
+      <c r="O18" s="28">
+        <v>0</v>
+      </c>
+      <c r="P18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>1</v>
+      </c>
+      <c r="R18" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B19" s="33"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="27"/>
+      <c r="F19" s="28">
+        <v>4</v>
+      </c>
+      <c r="G19" s="28">
+        <v>0</v>
+      </c>
+      <c r="H19" s="28">
+        <v>4</v>
+      </c>
+      <c r="I19" s="28">
+        <v>0</v>
+      </c>
+      <c r="J19" s="28">
+        <v>3</v>
+      </c>
+      <c r="K19" s="28">
         <v>2</v>
       </c>
-      <c r="R16" s="22">
-[...4 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="L19" s="28">
+        <v>0</v>
+      </c>
+      <c r="M19" s="28">
+        <v>0</v>
+      </c>
+      <c r="N19" s="28">
+        <v>1</v>
+      </c>
+      <c r="O19" s="28">
+        <v>0</v>
+      </c>
+      <c r="P19" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>1</v>
+      </c>
+      <c r="R19" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+      <c r="N20" s="28"/>
+      <c r="O20" s="28"/>
+      <c r="P20" s="28"/>
+      <c r="Q20" s="28"/>
+      <c r="R20" s="28"/>
+    </row>
+    <row r="21" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="27"/>
+      <c r="F21" s="28">
+        <v>470</v>
+      </c>
+      <c r="G21" s="28">
+        <v>38</v>
+      </c>
+      <c r="H21" s="28">
+        <v>431</v>
+      </c>
+      <c r="I21" s="28">
+        <v>1</v>
+      </c>
+      <c r="J21" s="28">
+        <v>443</v>
+      </c>
+      <c r="K21" s="28">
+        <v>442</v>
+      </c>
+      <c r="L21" s="28">
+        <v>0</v>
+      </c>
+      <c r="M21" s="28">
+        <v>0</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1</v>
+      </c>
+      <c r="O21" s="28">
+        <v>0</v>
+      </c>
+      <c r="P21" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>27</v>
+      </c>
+      <c r="R21" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B22" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="27"/>
+      <c r="F22" s="28">
+        <v>1</v>
+      </c>
+      <c r="G22" s="28">
+        <v>0</v>
+      </c>
+      <c r="H22" s="28">
+        <v>1</v>
+      </c>
+      <c r="I22" s="28">
+        <v>0</v>
+      </c>
+      <c r="J22" s="28">
+        <v>0</v>
+      </c>
+      <c r="K22" s="28">
+        <v>0</v>
+      </c>
+      <c r="L22" s="28">
+        <v>0</v>
+      </c>
+      <c r="M22" s="28">
+        <v>0</v>
+      </c>
+      <c r="N22" s="28">
+        <v>0</v>
+      </c>
+      <c r="O22" s="28">
+        <v>0</v>
+      </c>
+      <c r="P22" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="28">
+        <v>1</v>
+      </c>
+      <c r="R22" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B23" s="33"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="27"/>
+      <c r="F23" s="28">
+        <v>44</v>
+      </c>
+      <c r="G23" s="28">
+        <v>3</v>
+      </c>
+      <c r="H23" s="28">
+        <v>41</v>
+      </c>
+      <c r="I23" s="28">
+        <v>0</v>
+      </c>
+      <c r="J23" s="28">
+        <v>40</v>
+      </c>
+      <c r="K23" s="28">
+        <v>40</v>
+      </c>
+      <c r="L23" s="28">
+        <v>0</v>
+      </c>
+      <c r="M23" s="28">
+        <v>0</v>
+      </c>
+      <c r="N23" s="28">
+        <v>0</v>
+      </c>
+      <c r="O23" s="28">
+        <v>0</v>
+      </c>
+      <c r="P23" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>4</v>
+      </c>
+      <c r="R23" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B24" s="33"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="27"/>
+      <c r="F24" s="28">
         <v>8</v>
       </c>
-      <c r="C17" s="23"/>
-      <c r="D17" s="36" t="s">
+      <c r="G24" s="28">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>8</v>
+      </c>
+      <c r="I24" s="28">
+        <v>0</v>
+      </c>
+      <c r="J24" s="28">
+        <v>6</v>
+      </c>
+      <c r="K24" s="28">
+        <v>6</v>
+      </c>
+      <c r="L24" s="28">
+        <v>0</v>
+      </c>
+      <c r="M24" s="28">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>0</v>
+      </c>
+      <c r="O24" s="28">
+        <v>0</v>
+      </c>
+      <c r="P24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>2</v>
+      </c>
+      <c r="R24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="28"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
+      <c r="N25" s="28"/>
+      <c r="O25" s="28"/>
+      <c r="P25" s="28"/>
+      <c r="Q25" s="28"/>
+      <c r="R25" s="28"/>
+    </row>
+    <row r="26" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B26" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="25"/>
+      <c r="D26" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="27"/>
+      <c r="F26" s="28">
+        <v>147</v>
+      </c>
+      <c r="G26" s="28">
+        <v>11</v>
+      </c>
+      <c r="H26" s="28">
+        <v>136</v>
+      </c>
+      <c r="I26" s="28">
+        <v>0</v>
+      </c>
+      <c r="J26" s="28">
+        <v>129</v>
+      </c>
+      <c r="K26" s="28">
+        <v>127</v>
+      </c>
+      <c r="L26" s="28">
+        <v>0</v>
+      </c>
+      <c r="M26" s="28">
+        <v>0</v>
+      </c>
+      <c r="N26" s="28">
+        <v>2</v>
+      </c>
+      <c r="O26" s="28">
+        <v>0</v>
+      </c>
+      <c r="P26" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>18</v>
+      </c>
+      <c r="R26" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B27" s="33"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="21"/>
-[...43 lines deleted...]
-      <c r="D18" s="36" t="s">
+      <c r="E27" s="27"/>
+      <c r="F27" s="28">
+        <v>4</v>
+      </c>
+      <c r="G27" s="28">
+        <v>0</v>
+      </c>
+      <c r="H27" s="28">
+        <v>4</v>
+      </c>
+      <c r="I27" s="28">
+        <v>0</v>
+      </c>
+      <c r="J27" s="28">
+        <v>1</v>
+      </c>
+      <c r="K27" s="28">
+        <v>1</v>
+      </c>
+      <c r="L27" s="28">
+        <v>0</v>
+      </c>
+      <c r="M27" s="28">
+        <v>0</v>
+      </c>
+      <c r="N27" s="28">
+        <v>0</v>
+      </c>
+      <c r="O27" s="28">
+        <v>0</v>
+      </c>
+      <c r="P27" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>3</v>
+      </c>
+      <c r="R27" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B28" s="33"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="21"/>
-      <c r="F18" s="22">
+      <c r="E28" s="27"/>
+      <c r="F28" s="28">
+        <v>21</v>
+      </c>
+      <c r="G28" s="28">
+        <v>0</v>
+      </c>
+      <c r="H28" s="28">
+        <v>21</v>
+      </c>
+      <c r="I28" s="28">
+        <v>0</v>
+      </c>
+      <c r="J28" s="28">
+        <v>21</v>
+      </c>
+      <c r="K28" s="28">
+        <v>21</v>
+      </c>
+      <c r="L28" s="28">
+        <v>0</v>
+      </c>
+      <c r="M28" s="28">
+        <v>0</v>
+      </c>
+      <c r="N28" s="28">
+        <v>0</v>
+      </c>
+      <c r="O28" s="28">
+        <v>0</v>
+      </c>
+      <c r="P28" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="28">
+        <v>0</v>
+      </c>
+      <c r="R28" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B29" s="33"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" s="27"/>
+      <c r="F29" s="28">
+        <v>4</v>
+      </c>
+      <c r="G29" s="28">
+        <v>0</v>
+      </c>
+      <c r="H29" s="28">
+        <v>4</v>
+      </c>
+      <c r="I29" s="28">
+        <v>0</v>
+      </c>
+      <c r="J29" s="28">
+        <v>4</v>
+      </c>
+      <c r="K29" s="28">
+        <v>4</v>
+      </c>
+      <c r="L29" s="28">
+        <v>0</v>
+      </c>
+      <c r="M29" s="28">
+        <v>0</v>
+      </c>
+      <c r="N29" s="28">
+        <v>0</v>
+      </c>
+      <c r="O29" s="28">
+        <v>0</v>
+      </c>
+      <c r="P29" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="28">
+        <v>0</v>
+      </c>
+      <c r="R29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="28"/>
+      <c r="R30" s="28"/>
+    </row>
+    <row r="31" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B31" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="25"/>
+      <c r="D31" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="27"/>
+      <c r="F31" s="28">
+        <v>293</v>
+      </c>
+      <c r="G31" s="28">
+        <v>21</v>
+      </c>
+      <c r="H31" s="28">
+        <v>270</v>
+      </c>
+      <c r="I31" s="28">
+        <v>2</v>
+      </c>
+      <c r="J31" s="28">
+        <v>274</v>
+      </c>
+      <c r="K31" s="28">
+        <v>272</v>
+      </c>
+      <c r="L31" s="28">
+        <v>1</v>
+      </c>
+      <c r="M31" s="28">
+        <v>0</v>
+      </c>
+      <c r="N31" s="28">
+        <v>0</v>
+      </c>
+      <c r="O31" s="28">
+        <v>1</v>
+      </c>
+      <c r="P31" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="28">
+        <v>19</v>
+      </c>
+      <c r="R31" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B32" s="33"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="27"/>
+      <c r="F32" s="28">
+        <v>1</v>
+      </c>
+      <c r="G32" s="28">
+        <v>0</v>
+      </c>
+      <c r="H32" s="28">
+        <v>1</v>
+      </c>
+      <c r="I32" s="28">
+        <v>0</v>
+      </c>
+      <c r="J32" s="28">
+        <v>0</v>
+      </c>
+      <c r="K32" s="28">
+        <v>0</v>
+      </c>
+      <c r="L32" s="28">
+        <v>0</v>
+      </c>
+      <c r="M32" s="28">
+        <v>0</v>
+      </c>
+      <c r="N32" s="28">
+        <v>0</v>
+      </c>
+      <c r="O32" s="28">
+        <v>0</v>
+      </c>
+      <c r="P32" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="28">
+        <v>1</v>
+      </c>
+      <c r="R32" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B33" s="33"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="27"/>
+      <c r="F33" s="28">
+        <v>51</v>
+      </c>
+      <c r="G33" s="28">
+        <v>2</v>
+      </c>
+      <c r="H33" s="28">
+        <v>49</v>
+      </c>
+      <c r="I33" s="28">
+        <v>0</v>
+      </c>
+      <c r="J33" s="28">
+        <v>50</v>
+      </c>
+      <c r="K33" s="28">
+        <v>48</v>
+      </c>
+      <c r="L33" s="28">
+        <v>1</v>
+      </c>
+      <c r="M33" s="28">
+        <v>0</v>
+      </c>
+      <c r="N33" s="28">
+        <v>1</v>
+      </c>
+      <c r="O33" s="28">
+        <v>0</v>
+      </c>
+      <c r="P33" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>1</v>
+      </c>
+      <c r="R33" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B34" s="33"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="27"/>
+      <c r="F34" s="28">
+        <v>4</v>
+      </c>
+      <c r="G34" s="28">
+        <v>0</v>
+      </c>
+      <c r="H34" s="28">
+        <v>4</v>
+      </c>
+      <c r="I34" s="28">
+        <v>0</v>
+      </c>
+      <c r="J34" s="28">
+        <v>4</v>
+      </c>
+      <c r="K34" s="28">
+        <v>4</v>
+      </c>
+      <c r="L34" s="28">
+        <v>0</v>
+      </c>
+      <c r="M34" s="28">
+        <v>0</v>
+      </c>
+      <c r="N34" s="28">
+        <v>0</v>
+      </c>
+      <c r="O34" s="28">
+        <v>0</v>
+      </c>
+      <c r="P34" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="28">
+        <v>0</v>
+      </c>
+      <c r="R34" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28"/>
+      <c r="P35" s="28"/>
+      <c r="Q35" s="28"/>
+      <c r="R35" s="28"/>
+    </row>
+    <row r="36" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B36" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="25"/>
+      <c r="D36" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="27"/>
+      <c r="F36" s="28">
+        <v>77</v>
+      </c>
+      <c r="G36" s="28">
+        <v>4</v>
+      </c>
+      <c r="H36" s="28">
+        <v>71</v>
+      </c>
+      <c r="I36" s="28">
+        <v>2</v>
+      </c>
+      <c r="J36" s="28">
+        <v>71</v>
+      </c>
+      <c r="K36" s="28">
+        <v>70</v>
+      </c>
+      <c r="L36" s="28">
+        <v>1</v>
+      </c>
+      <c r="M36" s="28">
+        <v>0</v>
+      </c>
+      <c r="N36" s="28">
+        <v>0</v>
+      </c>
+      <c r="O36" s="28">
+        <v>0</v>
+      </c>
+      <c r="P36" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="28">
         <v>6</v>
       </c>
-      <c r="G18" s="22">
-[...2 lines deleted...]
-      <c r="H18" s="22">
+      <c r="R36" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B37" s="33"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" s="27"/>
+      <c r="F37" s="28">
+        <v>1</v>
+      </c>
+      <c r="G37" s="28">
+        <v>0</v>
+      </c>
+      <c r="H37" s="28">
+        <v>1</v>
+      </c>
+      <c r="I37" s="28">
+        <v>0</v>
+      </c>
+      <c r="J37" s="28">
+        <v>0</v>
+      </c>
+      <c r="K37" s="28">
+        <v>0</v>
+      </c>
+      <c r="L37" s="28">
+        <v>0</v>
+      </c>
+      <c r="M37" s="28">
+        <v>0</v>
+      </c>
+      <c r="N37" s="28">
+        <v>0</v>
+      </c>
+      <c r="O37" s="28">
+        <v>0</v>
+      </c>
+      <c r="P37" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="28">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B38" s="33"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="27"/>
+      <c r="F38" s="28">
         <v>6</v>
       </c>
-      <c r="I18" s="22">
-[...2 lines deleted...]
-      <c r="J18" s="22">
+      <c r="G38" s="28">
+        <v>0</v>
+      </c>
+      <c r="H38" s="28">
+        <v>6</v>
+      </c>
+      <c r="I38" s="28">
+        <v>0</v>
+      </c>
+      <c r="J38" s="28">
         <v>5</v>
       </c>
-      <c r="K18" s="22">
+      <c r="K38" s="28">
         <v>5</v>
       </c>
-      <c r="L18" s="22">
-[...24 lines deleted...]
-      <c r="D19" s="36" t="s">
+      <c r="L38" s="28">
+        <v>0</v>
+      </c>
+      <c r="M38" s="28">
+        <v>0</v>
+      </c>
+      <c r="N38" s="28">
+        <v>0</v>
+      </c>
+      <c r="O38" s="28">
+        <v>0</v>
+      </c>
+      <c r="P38" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B39" s="33"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="E19" s="21"/>
-      <c r="F19" s="22">
+      <c r="E39" s="27"/>
+      <c r="F39" s="28">
+        <v>1</v>
+      </c>
+      <c r="G39" s="28">
+        <v>0</v>
+      </c>
+      <c r="H39" s="28">
+        <v>1</v>
+      </c>
+      <c r="I39" s="28">
+        <v>0</v>
+      </c>
+      <c r="J39" s="28">
+        <v>1</v>
+      </c>
+      <c r="K39" s="28">
+        <v>1</v>
+      </c>
+      <c r="L39" s="28">
+        <v>0</v>
+      </c>
+      <c r="M39" s="28">
+        <v>0</v>
+      </c>
+      <c r="N39" s="28">
+        <v>0</v>
+      </c>
+      <c r="O39" s="28">
+        <v>0</v>
+      </c>
+      <c r="P39" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="28">
+        <v>0</v>
+      </c>
+      <c r="R39" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="28"/>
+    </row>
+    <row r="41" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="25"/>
+      <c r="D41" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="27"/>
+      <c r="F41" s="28">
+        <v>38</v>
+      </c>
+      <c r="G41" s="28">
+        <v>4</v>
+      </c>
+      <c r="H41" s="28">
+        <v>34</v>
+      </c>
+      <c r="I41" s="28">
+        <v>0</v>
+      </c>
+      <c r="J41" s="28">
+        <v>36</v>
+      </c>
+      <c r="K41" s="28">
+        <v>33</v>
+      </c>
+      <c r="L41" s="28">
+        <v>1</v>
+      </c>
+      <c r="M41" s="28">
+        <v>0</v>
+      </c>
+      <c r="N41" s="28">
+        <v>1</v>
+      </c>
+      <c r="O41" s="28">
+        <v>1</v>
+      </c>
+      <c r="P41" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="28">
+        <v>2</v>
+      </c>
+      <c r="R41" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B42" s="33"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" s="27"/>
+      <c r="F42" s="28">
+        <v>0</v>
+      </c>
+      <c r="G42" s="28">
+        <v>0</v>
+      </c>
+      <c r="H42" s="28">
+        <v>0</v>
+      </c>
+      <c r="I42" s="28">
+        <v>0</v>
+      </c>
+      <c r="J42" s="28">
+        <v>0</v>
+      </c>
+      <c r="K42" s="28">
+        <v>0</v>
+      </c>
+      <c r="L42" s="28">
+        <v>0</v>
+      </c>
+      <c r="M42" s="28">
+        <v>0</v>
+      </c>
+      <c r="N42" s="28">
+        <v>0</v>
+      </c>
+      <c r="O42" s="28">
+        <v>0</v>
+      </c>
+      <c r="P42" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="28">
+        <v>0</v>
+      </c>
+      <c r="R42" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B43" s="33"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43" s="27"/>
+      <c r="F43" s="28">
+        <v>9</v>
+      </c>
+      <c r="G43" s="28">
+        <v>0</v>
+      </c>
+      <c r="H43" s="28">
+        <v>9</v>
+      </c>
+      <c r="I43" s="28">
+        <v>0</v>
+      </c>
+      <c r="J43" s="28">
+        <v>9</v>
+      </c>
+      <c r="K43" s="28">
+        <v>9</v>
+      </c>
+      <c r="L43" s="28">
+        <v>0</v>
+      </c>
+      <c r="M43" s="28">
+        <v>0</v>
+      </c>
+      <c r="N43" s="28">
+        <v>0</v>
+      </c>
+      <c r="O43" s="28">
+        <v>0</v>
+      </c>
+      <c r="P43" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="28">
+        <v>0</v>
+      </c>
+      <c r="R43" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B44" s="33"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="27"/>
+      <c r="F44" s="28">
+        <v>2</v>
+      </c>
+      <c r="G44" s="28">
+        <v>0</v>
+      </c>
+      <c r="H44" s="28">
+        <v>2</v>
+      </c>
+      <c r="I44" s="28">
+        <v>0</v>
+      </c>
+      <c r="J44" s="28">
+        <v>2</v>
+      </c>
+      <c r="K44" s="28">
+        <v>2</v>
+      </c>
+      <c r="L44" s="28">
+        <v>0</v>
+      </c>
+      <c r="M44" s="28">
+        <v>0</v>
+      </c>
+      <c r="N44" s="28">
+        <v>0</v>
+      </c>
+      <c r="O44" s="28">
+        <v>0</v>
+      </c>
+      <c r="P44" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="28">
+        <v>0</v>
+      </c>
+      <c r="R44" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="28"/>
+      <c r="K45" s="28"/>
+      <c r="L45" s="28"/>
+      <c r="M45" s="28"/>
+      <c r="N45" s="28"/>
+      <c r="O45" s="28"/>
+      <c r="P45" s="28"/>
+      <c r="Q45" s="28"/>
+      <c r="R45" s="28"/>
+    </row>
+    <row r="46" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B46" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="25"/>
+      <c r="D46" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E46" s="27"/>
+      <c r="F46" s="28">
+        <v>168</v>
+      </c>
+      <c r="G46" s="28">
+        <v>14</v>
+      </c>
+      <c r="H46" s="28">
+        <v>154</v>
+      </c>
+      <c r="I46" s="28">
+        <v>0</v>
+      </c>
+      <c r="J46" s="28">
+        <v>163</v>
+      </c>
+      <c r="K46" s="28">
+        <v>160</v>
+      </c>
+      <c r="L46" s="28">
+        <v>1</v>
+      </c>
+      <c r="M46" s="28">
+        <v>0</v>
+      </c>
+      <c r="N46" s="28">
+        <v>1</v>
+      </c>
+      <c r="O46" s="28">
+        <v>1</v>
+      </c>
+      <c r="P46" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="28">
+        <v>5</v>
+      </c>
+      <c r="R46" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B47" s="33"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" s="27"/>
+      <c r="F47" s="28">
+        <v>1</v>
+      </c>
+      <c r="G47" s="28">
+        <v>0</v>
+      </c>
+      <c r="H47" s="28">
+        <v>1</v>
+      </c>
+      <c r="I47" s="28">
+        <v>0</v>
+      </c>
+      <c r="J47" s="28">
+        <v>1</v>
+      </c>
+      <c r="K47" s="28">
+        <v>1</v>
+      </c>
+      <c r="L47" s="28">
+        <v>0</v>
+      </c>
+      <c r="M47" s="28">
+        <v>0</v>
+      </c>
+      <c r="N47" s="28">
+        <v>0</v>
+      </c>
+      <c r="O47" s="28">
+        <v>0</v>
+      </c>
+      <c r="P47" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="28">
+        <v>0</v>
+      </c>
+      <c r="R47" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B48" s="33"/>
+      <c r="C48" s="25"/>
+      <c r="D48" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" s="27"/>
+      <c r="F48" s="28">
+        <v>24</v>
+      </c>
+      <c r="G48" s="28">
         <v>3</v>
       </c>
-      <c r="G19" s="22">
-[...8 lines deleted...]
-      <c r="J19" s="22">
+      <c r="H48" s="28">
+        <v>21</v>
+      </c>
+      <c r="I48" s="28">
+        <v>0</v>
+      </c>
+      <c r="J48" s="28">
+        <v>24</v>
+      </c>
+      <c r="K48" s="28">
+        <v>24</v>
+      </c>
+      <c r="L48" s="28">
+        <v>0</v>
+      </c>
+      <c r="M48" s="28">
+        <v>0</v>
+      </c>
+      <c r="N48" s="28">
+        <v>0</v>
+      </c>
+      <c r="O48" s="28">
+        <v>0</v>
+      </c>
+      <c r="P48" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="28">
+        <v>0</v>
+      </c>
+      <c r="R48" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B49" s="33"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="27"/>
+      <c r="F49" s="28">
         <v>2</v>
       </c>
-      <c r="K19" s="22">
+      <c r="G49" s="28">
+        <v>0</v>
+      </c>
+      <c r="H49" s="28">
         <v>2</v>
       </c>
-      <c r="L19" s="22">
-[...223 lines deleted...]
-      <c r="Q24" s="22">
+      <c r="I49" s="28">
+        <v>0</v>
+      </c>
+      <c r="J49" s="28">
         <v>2</v>
       </c>
-      <c r="R24" s="22">
-[...55 lines deleted...]
-      <c r="N26" s="22">
+      <c r="K49" s="28">
         <v>2</v>
       </c>
-      <c r="O26" s="22">
-[...1031 lines deleted...]
-    <row r="73" ht="11.25"/>
+      <c r="L49" s="28">
+        <v>0</v>
+      </c>
+      <c r="M49" s="28">
+        <v>0</v>
+      </c>
+      <c r="N49" s="28">
+        <v>0</v>
+      </c>
+      <c r="O49" s="28">
+        <v>0</v>
+      </c>
+      <c r="P49" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="28">
+        <v>0</v>
+      </c>
+      <c r="R49" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="5.15" customHeight="1">
+      <c r="A50" s="29"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="32"/>
+      <c r="H50" s="32"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="32"/>
+      <c r="K50" s="32"/>
+      <c r="L50" s="32"/>
+      <c r="M50" s="32"/>
+      <c r="N50" s="32"/>
+      <c r="O50" s="32"/>
+      <c r="P50" s="32"/>
+      <c r="Q50" s="29"/>
+      <c r="R50" s="29"/>
+    </row>
+    <row r="51" spans="1:18" ht="11"/>
+    <row r="52" spans="1:18" ht="11"/>
+    <row r="53" spans="1:18" ht="11"/>
+    <row r="54" spans="1:18" ht="11" hidden="1"/>
+    <row r="55" spans="1:18" ht="11" hidden="1"/>
+    <row r="56" spans="1:18" ht="11" hidden="1"/>
+    <row r="57" spans="1:18" ht="11" hidden="1"/>
+    <row r="58" spans="1:18" ht="11" hidden="1"/>
+    <row r="59" spans="1:18" ht="11" hidden="1"/>
+    <row r="60" spans="1:18" ht="11" hidden="1"/>
+    <row r="61" spans="1:18" ht="11" hidden="1"/>
+    <row r="62" spans="1:18" ht="11" hidden="1"/>
+    <row r="63" spans="1:18" ht="11" hidden="1"/>
+    <row r="64" spans="1:18" ht="11" hidden="1"/>
+    <row r="65" ht="11" hidden="1"/>
+    <row r="66" ht="11" hidden="1"/>
+    <row r="67" ht="11" hidden="1"/>
+    <row r="68" ht="11" hidden="1"/>
+    <row r="69" ht="11" hidden="1"/>
+    <row r="70" ht="11" hidden="1"/>
+    <row r="71" ht="11" hidden="1"/>
+    <row r="72" ht="11"/>
+    <row r="73" ht="11"/>
     <row r="74" ht="10.9" customHeight="1"/>
     <row r="75" ht="10.9" customHeight="1"/>
     <row r="76" ht="10.9" customHeight="1"/>
     <row r="77" ht="10.9" customHeight="1"/>
     <row r="78" ht="10.9" customHeight="1"/>
     <row r="79" ht="10.9" customHeight="1"/>
     <row r="80" ht="10.9" customHeight="1"/>
     <row r="81" ht="10.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="26">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="K1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="B5:D7"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:P5"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="R5:R7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="B31:B34"/>
     <mergeCell ref="B36:B39"/>
     <mergeCell ref="B41:B44"/>
     <mergeCell ref="B46:B49"/>
@@ -3706,32 +3725,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>22-00-05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>