--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,73 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B63E0DC7-1EBB-4C5B-9010-652C387C21E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="270" windowWidth="15015" windowHeight="6720"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C00DCFC4-7144-4FE0-B12D-33ABF88CDE1B}"/>
   </bookViews>
   <sheets>
     <sheet name="22-00-16" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_01" localSheetId="0">'22-00-16'!#REF!</definedName>
     <definedName name="_01_1" localSheetId="0">'22-00-16'!#REF!</definedName>
     <definedName name="aa" localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'22-00-16'!$A$1:$U$36</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'22-00-16'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'22-00-16'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'22-00-16'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="145621" calcMode="manual"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="30">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -249,51 +245,51 @@
     <rPh sb="0" eb="1">
       <t>ム</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>クニ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>セキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>フ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ツマビ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>16　 仮　釈　放　審　理　の　終　結　事　由　別　　国　籍　別　人　員　（総数）</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1074,425 +1070,407 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="53">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...8 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{4C92ADB9-C2B6-4615-94FA-D024C1A68218}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{0C7F1B57-93CA-47B0-901E-0C2C2FF61D89}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{C33E6AE1-6565-4D87-8DF7-246F45AFBE3A}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{CA2F2CAE-E38E-474E-BBEF-3E69D9F3F014}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{4D0AC885-EEB8-4784-95E3-70B29E702625}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{4C94DA3C-0BC7-4461-91FF-F2BAD1DCE7DA}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{C73C1D78-E51D-44E8-ACCC-C5386F3189D1}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{6D9DB404-E6EB-4E16-991F-E95E1DDB5FCB}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{7E096682-6345-4511-97AA-3510C495945B}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{DA5B99A5-18BE-42A6-936C-7845DFEDC5EE}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{042D603A-4E3F-4D1A-8E17-7A7477541B72}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{AE1E3AB9-2716-4025-B765-5157D9CFFC15}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{A9A16586-4652-4AC4-88D6-BD5B75B1D479}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{BF19A9CC-D383-418A-AA46-F0D4B64784F8}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{990C54F8-56B0-411E-B0B9-A934880D2503}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{BD06ACD4-2926-4A02-BBA7-8F7A6CA731FC}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{BF938EA8-DBB9-4BC5-9E82-1944FB2ECCC6}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{2449C2DF-FA2F-42E9-97A3-D5EAF042CB63}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{99D925F9-0519-46A4-B65A-09B6A078EBEA}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{E362F586-8274-419B-A95C-9D91EBFFF465}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{0905C791-246C-4AD1-BFCF-FAD1F88D4D24}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{BEA572EC-2316-412E-96C4-6B179E944A63}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{2EB6B1BE-7124-4C9E-A3B3-8FE743826F75}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{7BD6CB76-210D-4642-A6AF-4069BFC034B0}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{69FCD82C-9DE3-4E9B-8C41-C8CFB2312BBD}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{7DDD4113-F401-496C-98E6-B1A8B02D3AFF}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{498CC56B-99F5-42FA-8507-372C8AE6A5D5}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{992D9AE7-084F-4C3E-8174-F313A5B21648}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{F40E3D5B-A13B-4827-86C1-F2F346BC8214}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{67F4B538-AE4F-4DD2-B3F9-16D0A42BB1EC}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{DEFF1245-285D-4EC7-B8E6-3268835B0501}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{221800C5-63E3-4E78-A888-D22745717179}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{5921ABC1-1B76-49F3-BD22-39E596773BFB}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{CE1ADD6D-54AE-4AC0-AC87-0A66FEF0A48D}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{9A7F6ACB-770E-4AF7-ADFD-1E1B6F95632C}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{E36F7A65-7EED-4A9D-B95B-D7D446333C09}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{6864E6D3-425E-4421-AE2E-A266D08EECF2}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{FE13FA51-E2C7-4637-A751-38593FDD5398}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{5271C5D8-9A16-49FB-9616-47947B925816}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{A8F6EA79-4909-43AD-BB5C-CF8234E00525}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{87CE34C2-7EC5-412F-8D04-692BEBF28BFD}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{BD22BB42-C071-49DE-B4AC-4C879B4E888B}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{294F492D-DC12-45A7-BA15-927274BA971F}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{B73099F1-F4D6-41C0-8033-CDF51EB3E0F8}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{581ADE68-3407-4664-A089-87292CE28D0F}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{AAA9D302-1FF0-463E-90E0-1A14FB0D82E4}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{3CBB8C41-76A8-4364-A31C-5883EAC2A052}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{5C9BBFED-9517-48F6-93DC-28675262DE5B}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{E47C84C3-B4D2-4C6A-A503-D8257DC1A66E}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{AA5FC987-B4F4-453E-9E62-4E08C04D8766}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{D11EE0DF-18CE-40D2-9F40-947D2F454D1D}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{CC769C6A-CC00-4C66-A4A9-0982D9E13189}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{F945CFF2-A499-40B6-A1AA-2EAC39808442}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{3B40D6CE-EA60-4079-89FD-77CFDF2E9A6E}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{D9C0CC72-DC5C-47F1-ADDA-7A383B848792}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{0A4C0592-92E2-4694-99D1-05A679F2E3C1}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{F8CB89A9-1D64-4E08-9C60-B1E49DA076C0}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{ABBE7FCC-7B24-4E64-B285-B021615FA049}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{5F2EAD95-B682-40BF-91DB-10B00375F558}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{EDAFCAE7-F646-4B27-899C-CA128F3A8205}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{C21B622C-5445-49C6-ABB2-7BAC6BC17E3E}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{804EB94D-2EB1-46AF-813E-248B949E2184}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1625,1700 +1603,1696 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{039925C5-0BBF-4D66-BD1D-66771F3455CE}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.5" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="23" max="16384" width="0" style="2" hidden="1"/>
+    <col min="1" max="1" width="4.44140625" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" customWidth="1"/>
+    <col min="3" max="3" width="4.33203125" customWidth="1"/>
+    <col min="4" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" customWidth="1"/>
+    <col min="7" max="11" width="9.6640625" customWidth="1"/>
+    <col min="12" max="12" width="10.77734375" customWidth="1"/>
+    <col min="13" max="20" width="12" customWidth="1"/>
+    <col min="21" max="21" width="14.33203125" customWidth="1"/>
+    <col min="22" max="22" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="5" customFormat="1" ht="18" customHeight="1">
-[...23 lines deleted...]
-      <c r="A2" s="46" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+    </row>
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="46"/>
-[...18 lines deleted...]
-      <c r="U2" s="47"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
     </row>
     <row r="3" spans="1:21" ht="18" customHeight="1">
-      <c r="A3" s="7"/>
-[...1 lines deleted...]
-      <c r="C3" s="1"/>
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:21" ht="5.25" customHeight="1">
-      <c r="C4" s="3"/>
-[...21 lines deleted...]
-      <c r="B5" s="48" t="s">
+      <c r="C4" s="5"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+    </row>
+    <row r="5" spans="1:21" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="11"/>
-[...5 lines deleted...]
-      <c r="G5" s="50" t="s">
+      <c r="C5" s="8"/>
+      <c r="D5" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="39"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="42"/>
-[...1 lines deleted...]
-      <c r="J5" s="51" t="s">
+      <c r="H5" s="39"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="52"/>
-[...1 lines deleted...]
-      <c r="M5" s="42" t="s">
+      <c r="K5" s="36"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="N5" s="42"/>
-[...1 lines deleted...]
-      <c r="P5" s="50" t="s">
+      <c r="N5" s="39"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="42"/>
-[...1 lines deleted...]
-      <c r="S5" s="50" t="s">
+      <c r="Q5" s="39"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="42"/>
-[...9 lines deleted...]
-      <c r="E6" s="40" t="s">
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+    </row>
+    <row r="6" spans="1:21" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="40" t="s">
+      <c r="F6" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="40" t="s">
+      <c r="G6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="40" t="s">
+      <c r="I6" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="J6" s="40" t="s">
+      <c r="J6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K6" s="40" t="s">
+      <c r="K6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="40" t="s">
+      <c r="L6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="N6" s="40" t="s">
+      <c r="N6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="O6" s="40" t="s">
+      <c r="O6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="40" t="s">
+      <c r="P6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="40" t="s">
+      <c r="Q6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="R6" s="40" t="s">
+      <c r="R6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="40" t="s">
+      <c r="S6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="T6" s="40" t="s">
+      <c r="T6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="U6" s="39" t="s">
+      <c r="U6" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="8" customFormat="1" ht="14.25" customHeight="1">
-[...32 lines deleted...]
-      <c r="F8" s="25">
+    <row r="7" spans="1:21" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+    </row>
+    <row r="8" spans="1:21" s="18" customFormat="1" ht="18" customHeight="1">
+      <c r="B8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="20"/>
+      <c r="D8" s="21">
+        <v>11639</v>
+      </c>
+      <c r="E8" s="21">
+        <v>10197</v>
+      </c>
+      <c r="F8" s="21">
         <v>1442</v>
       </c>
-      <c r="G8" s="25">
-[...5 lines deleted...]
-      <c r="I8" s="25">
+      <c r="G8" s="21">
+        <v>11141</v>
+      </c>
+      <c r="H8" s="21">
+        <v>9787</v>
+      </c>
+      <c r="I8" s="21">
         <v>1354</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="21">
         <v>161</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="21">
         <v>141</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="21">
         <v>20</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="21">
         <v>88</v>
       </c>
-      <c r="N8" s="25">
+      <c r="N8" s="21">
         <v>69</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O8" s="21">
         <v>19</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P8" s="21">
         <v>12</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q8" s="21">
         <v>12</v>
       </c>
-      <c r="R8" s="25">
-[...2 lines deleted...]
-      <c r="S8" s="25">
+      <c r="R8" s="21">
+        <v>0</v>
+      </c>
+      <c r="S8" s="21">
         <v>13</v>
       </c>
-      <c r="T8" s="25">
+      <c r="T8" s="21">
         <v>3</v>
       </c>
-      <c r="U8" s="25">
+      <c r="U8" s="21">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="8" customFormat="1" ht="18" customHeight="1">
-      <c r="B9" s="26" t="s">
+    <row r="9" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B9" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="27"/>
-[...6 lines deleted...]
-      <c r="F9" s="28">
+      <c r="C9" s="23"/>
+      <c r="D9" s="24">
+        <v>10188</v>
+      </c>
+      <c r="E9" s="24">
+        <v>9108</v>
+      </c>
+      <c r="F9" s="24">
         <v>1080</v>
       </c>
-      <c r="G9" s="28">
-[...5 lines deleted...]
-      <c r="I9" s="28">
+      <c r="G9" s="24">
+        <v>9931</v>
+      </c>
+      <c r="H9" s="24">
+        <v>8903</v>
+      </c>
+      <c r="I9" s="24">
         <v>1028</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="24">
         <v>134</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="24">
         <v>117</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="24">
         <v>17</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="24">
         <v>22</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="24">
         <v>11</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O9" s="24">
         <v>11</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="24">
         <v>3</v>
       </c>
-      <c r="Q9" s="28">
+      <c r="Q9" s="24">
         <v>3</v>
       </c>
-      <c r="R9" s="28">
-[...2 lines deleted...]
-      <c r="S9" s="28">
+      <c r="R9" s="24">
+        <v>0</v>
+      </c>
+      <c r="S9" s="24">
         <v>3</v>
       </c>
-      <c r="T9" s="28">
-[...2 lines deleted...]
-      <c r="U9" s="28">
+      <c r="T9" s="24">
+        <v>1</v>
+      </c>
+      <c r="U9" s="24">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="8" customFormat="1" ht="18" customHeight="1">
-      <c r="B10" s="26" t="s">
+    <row r="10" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B10" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="27"/>
-      <c r="D10" s="28">
+      <c r="C10" s="23"/>
+      <c r="D10" s="24">
         <v>522</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="24">
         <v>254</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="24">
         <v>268</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="24">
         <v>462</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="24">
         <v>211</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="24">
         <v>251</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="24">
         <v>7</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="24">
         <v>4</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="24">
         <v>3</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="24">
         <v>17</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="24">
         <v>14</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="24">
         <v>3</v>
       </c>
-      <c r="P10" s="28">
-[...19 lines deleted...]
-      <c r="B11" s="29" t="s">
+      <c r="P10" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>0</v>
+      </c>
+      <c r="R10" s="24">
+        <v>0</v>
+      </c>
+      <c r="S10" s="24">
+        <v>1</v>
+      </c>
+      <c r="T10" s="24">
+        <v>0</v>
+      </c>
+      <c r="U10" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B11" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="27"/>
-[...6 lines deleted...]
-      <c r="F11" s="28">
+      <c r="C11" s="23"/>
+      <c r="D11" s="24">
+        <v>497</v>
+      </c>
+      <c r="E11" s="24">
+        <v>445</v>
+      </c>
+      <c r="F11" s="24">
         <v>52</v>
       </c>
-      <c r="G11" s="28">
-[...5 lines deleted...]
-      <c r="I11" s="28">
+      <c r="G11" s="24">
+        <v>339</v>
+      </c>
+      <c r="H11" s="24">
+        <v>306</v>
+      </c>
+      <c r="I11" s="24">
         <v>33</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="24">
         <v>15</v>
       </c>
-      <c r="K11" s="28">
+      <c r="K11" s="24">
         <v>15</v>
       </c>
-      <c r="L11" s="28">
-[...2 lines deleted...]
-      <c r="M11" s="28">
+      <c r="L11" s="24">
+        <v>0</v>
+      </c>
+      <c r="M11" s="24">
         <v>48</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="24">
         <v>43</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="24">
         <v>5</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="24">
         <v>7</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="24">
         <v>7</v>
       </c>
-      <c r="R11" s="28">
-[...2 lines deleted...]
-      <c r="S11" s="28">
+      <c r="R11" s="24">
+        <v>0</v>
+      </c>
+      <c r="S11" s="24">
         <v>9</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="24">
         <v>2</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="24">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="8" customFormat="1" ht="18" customHeight="1">
-      <c r="B12" s="30" t="s">
+    <row r="12" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B12" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="27"/>
-      <c r="D12" s="28">
+      <c r="C12" s="23"/>
+      <c r="D12" s="24">
         <v>426</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="24">
         <v>385</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="24">
         <v>41</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="24">
         <v>405</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="24">
         <v>364</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="24">
         <v>41</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J12" s="24">
         <v>5</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="24">
         <v>5</v>
       </c>
-      <c r="L12" s="28">
-[...11 lines deleted...]
-      <c r="P12" s="28">
+      <c r="L12" s="24">
+        <v>0</v>
+      </c>
+      <c r="M12" s="24">
+        <v>1</v>
+      </c>
+      <c r="N12" s="24">
+        <v>1</v>
+      </c>
+      <c r="O12" s="24">
+        <v>0</v>
+      </c>
+      <c r="P12" s="24">
         <v>2</v>
       </c>
-      <c r="Q12" s="28">
+      <c r="Q12" s="24">
         <v>2</v>
       </c>
-      <c r="R12" s="28">
-[...13 lines deleted...]
-      <c r="B13" s="19" t="s">
+      <c r="R12" s="24">
+        <v>0</v>
+      </c>
+      <c r="S12" s="24">
+        <v>0</v>
+      </c>
+      <c r="T12" s="24">
+        <v>0</v>
+      </c>
+      <c r="U12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B13" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28">
+      <c r="C13" s="23"/>
+      <c r="D13" s="24">
         <v>6</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="24">
         <v>5</v>
       </c>
-      <c r="F13" s="28">
-[...2 lines deleted...]
-      <c r="G13" s="28">
+      <c r="F13" s="24">
+        <v>1</v>
+      </c>
+      <c r="G13" s="24">
         <v>4</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="24">
         <v>3</v>
       </c>
-      <c r="I13" s="28">
-[...85 lines deleted...]
-      <c r="B16" s="48" t="s">
+      <c r="I13" s="24">
+        <v>1</v>
+      </c>
+      <c r="J13" s="24">
+        <v>0</v>
+      </c>
+      <c r="K13" s="24">
+        <v>0</v>
+      </c>
+      <c r="L13" s="24">
+        <v>0</v>
+      </c>
+      <c r="M13" s="24">
+        <v>0</v>
+      </c>
+      <c r="N13" s="24">
+        <v>0</v>
+      </c>
+      <c r="O13" s="24">
+        <v>0</v>
+      </c>
+      <c r="P13" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>0</v>
+      </c>
+      <c r="R13" s="24">
+        <v>0</v>
+      </c>
+      <c r="S13" s="24">
+        <v>0</v>
+      </c>
+      <c r="T13" s="24">
+        <v>0</v>
+      </c>
+      <c r="U13" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="A14" s="26"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="28"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="28"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="28"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="28"/>
+    </row>
+    <row r="15" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="C15" s="29"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="30"/>
+      <c r="O15" s="30"/>
+      <c r="P15" s="30"/>
+      <c r="Q15" s="30"/>
+      <c r="R15" s="30"/>
+      <c r="S15" s="30"/>
+      <c r="T15" s="30"/>
+      <c r="U15" s="30"/>
+    </row>
+    <row r="16" spans="1:21" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="11"/>
-      <c r="D16" s="51" t="s">
+      <c r="C16" s="8"/>
+      <c r="D16" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="E16" s="52"/>
-[...1 lines deleted...]
-      <c r="G16" s="54" t="s">
+      <c r="E16" s="36"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="55"/>
-[...1 lines deleted...]
-      <c r="J16" s="57" t="s">
+      <c r="H16" s="50"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K16" s="55"/>
-[...1 lines deleted...]
-      <c r="M16" s="58" t="s">
+      <c r="K16" s="50"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="N16" s="52"/>
-[...1 lines deleted...]
-      <c r="P16" s="41" t="s">
+      <c r="N16" s="36"/>
+      <c r="O16" s="37"/>
+      <c r="P16" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="Q16" s="42"/>
-[...1 lines deleted...]
-      <c r="S16" s="50" t="s">
+      <c r="Q16" s="39"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="T16" s="42"/>
-[...9 lines deleted...]
-      <c r="E17" s="40" t="s">
+      <c r="T16" s="39"/>
+      <c r="U16" s="39"/>
+    </row>
+    <row r="17" spans="1:21" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="A17" s="12"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="40" t="s">
+      <c r="F17" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="40" t="s">
+      <c r="G17" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I17" s="40" t="s">
+      <c r="I17" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="J17" s="40" t="s">
+      <c r="J17" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K17" s="40" t="s">
+      <c r="K17" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="L17" s="40" t="s">
+      <c r="L17" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="M17" s="38" t="s">
+      <c r="M17" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="N17" s="40" t="s">
+      <c r="N17" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="O17" s="40" t="s">
+      <c r="O17" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="P17" s="40" t="s">
+      <c r="P17" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="Q17" s="40" t="s">
+      <c r="Q17" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="R17" s="40" t="s">
+      <c r="R17" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="S17" s="40" t="s">
+      <c r="S17" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="T17" s="40" t="s">
+      <c r="T17" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="U17" s="39" t="s">
+      <c r="U17" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:21" s="8" customFormat="1" ht="18" customHeight="1">
-[...26 lines deleted...]
-      <c r="D19" s="25">
+    <row r="18" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="C18" s="16"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="17"/>
+      <c r="P18" s="17"/>
+      <c r="Q18" s="17"/>
+      <c r="R18" s="17"/>
+      <c r="S18" s="17"/>
+      <c r="T18" s="17"/>
+      <c r="U18" s="17"/>
+    </row>
+    <row r="19" spans="1:21" s="18" customFormat="1" ht="18" customHeight="1">
+      <c r="B19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="20"/>
+      <c r="D19" s="21">
         <v>4</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="21">
         <v>4</v>
       </c>
-      <c r="F19" s="25">
-[...2 lines deleted...]
-      <c r="G19" s="25">
+      <c r="F19" s="21">
+        <v>0</v>
+      </c>
+      <c r="G19" s="21">
         <v>32</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="21">
         <v>21</v>
       </c>
-      <c r="I19" s="25">
+      <c r="I19" s="21">
         <v>11</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J19" s="21">
         <v>53</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K19" s="21">
         <v>44</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L19" s="21">
         <v>9</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M19" s="21">
         <v>5</v>
       </c>
-      <c r="N19" s="25">
+      <c r="N19" s="21">
         <v>5</v>
       </c>
-      <c r="O19" s="25">
-[...11 lines deleted...]
-      <c r="S19" s="25">
+      <c r="O19" s="21">
+        <v>0</v>
+      </c>
+      <c r="P19" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>0</v>
+      </c>
+      <c r="R19" s="21">
+        <v>0</v>
+      </c>
+      <c r="S19" s="21">
         <v>2</v>
       </c>
-      <c r="T19" s="25">
+      <c r="T19" s="21">
         <v>2</v>
       </c>
-      <c r="U19" s="25">
-[...4 lines deleted...]
-      <c r="B20" s="26" t="s">
+      <c r="U19" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B20" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="27"/>
-[...9 lines deleted...]
-      <c r="G20" s="28">
+      <c r="C20" s="23"/>
+      <c r="D20" s="24">
+        <v>1</v>
+      </c>
+      <c r="E20" s="24">
+        <v>1</v>
+      </c>
+      <c r="F20" s="24">
+        <v>0</v>
+      </c>
+      <c r="G20" s="24">
         <v>21</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="24">
         <v>12</v>
       </c>
-      <c r="I20" s="28">
+      <c r="I20" s="24">
         <v>9</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="24">
         <v>12</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="24">
         <v>8</v>
       </c>
-      <c r="L20" s="28">
+      <c r="L20" s="24">
         <v>4</v>
       </c>
-      <c r="M20" s="28">
-[...28 lines deleted...]
-      <c r="B21" s="26" t="s">
+      <c r="M20" s="24">
+        <v>0</v>
+      </c>
+      <c r="N20" s="24">
+        <v>0</v>
+      </c>
+      <c r="O20" s="24">
+        <v>0</v>
+      </c>
+      <c r="P20" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>0</v>
+      </c>
+      <c r="R20" s="24">
+        <v>0</v>
+      </c>
+      <c r="S20" s="24">
+        <v>0</v>
+      </c>
+      <c r="T20" s="24">
+        <v>0</v>
+      </c>
+      <c r="U20" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B21" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="27"/>
-[...9 lines deleted...]
-      <c r="G21" s="28">
+      <c r="C21" s="23"/>
+      <c r="D21" s="24">
+        <v>1</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1</v>
+      </c>
+      <c r="F21" s="24">
+        <v>0</v>
+      </c>
+      <c r="G21" s="24">
         <v>4</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="24">
         <v>3</v>
       </c>
-      <c r="I21" s="28">
-[...2 lines deleted...]
-      <c r="J21" s="28">
+      <c r="I21" s="24">
+        <v>1</v>
+      </c>
+      <c r="J21" s="24">
         <v>7</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="24">
         <v>5</v>
       </c>
-      <c r="L21" s="28">
+      <c r="L21" s="24">
         <v>2</v>
       </c>
-      <c r="M21" s="28">
-[...28 lines deleted...]
-      <c r="B22" s="29" t="s">
+      <c r="M21" s="24">
+        <v>0</v>
+      </c>
+      <c r="N21" s="24">
+        <v>0</v>
+      </c>
+      <c r="O21" s="24">
+        <v>0</v>
+      </c>
+      <c r="P21" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>0</v>
+      </c>
+      <c r="R21" s="24">
+        <v>0</v>
+      </c>
+      <c r="S21" s="24">
+        <v>0</v>
+      </c>
+      <c r="T21" s="24">
+        <v>0</v>
+      </c>
+      <c r="U21" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B22" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="27"/>
-[...9 lines deleted...]
-      <c r="G22" s="28">
+      <c r="C22" s="23"/>
+      <c r="D22" s="24">
+        <v>1</v>
+      </c>
+      <c r="E22" s="24">
+        <v>1</v>
+      </c>
+      <c r="F22" s="24">
+        <v>0</v>
+      </c>
+      <c r="G22" s="24">
         <v>6</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="24">
         <v>5</v>
       </c>
-      <c r="I22" s="28">
-[...2 lines deleted...]
-      <c r="J22" s="28">
+      <c r="I22" s="24">
+        <v>1</v>
+      </c>
+      <c r="J22" s="24">
         <v>33</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="24">
         <v>30</v>
       </c>
-      <c r="L22" s="28">
+      <c r="L22" s="24">
         <v>3</v>
       </c>
-      <c r="M22" s="28">
+      <c r="M22" s="24">
         <v>4</v>
       </c>
-      <c r="N22" s="28">
+      <c r="N22" s="24">
         <v>4</v>
       </c>
-      <c r="O22" s="28">
-[...22 lines deleted...]
-      <c r="B23" s="30" t="s">
+      <c r="O22" s="24">
+        <v>0</v>
+      </c>
+      <c r="P22" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>0</v>
+      </c>
+      <c r="R22" s="24">
+        <v>0</v>
+      </c>
+      <c r="S22" s="24">
+        <v>1</v>
+      </c>
+      <c r="T22" s="24">
+        <v>1</v>
+      </c>
+      <c r="U22" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B23" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="27"/>
-[...56 lines deleted...]
-      <c r="B24" s="19" t="s">
+      <c r="C23" s="23"/>
+      <c r="D23" s="24">
+        <v>1</v>
+      </c>
+      <c r="E23" s="24">
+        <v>1</v>
+      </c>
+      <c r="F23" s="24">
+        <v>0</v>
+      </c>
+      <c r="G23" s="24">
+        <v>1</v>
+      </c>
+      <c r="H23" s="24">
+        <v>1</v>
+      </c>
+      <c r="I23" s="24">
+        <v>0</v>
+      </c>
+      <c r="J23" s="24">
+        <v>1</v>
+      </c>
+      <c r="K23" s="24">
+        <v>1</v>
+      </c>
+      <c r="L23" s="24">
+        <v>0</v>
+      </c>
+      <c r="M23" s="24">
+        <v>1</v>
+      </c>
+      <c r="N23" s="24">
+        <v>1</v>
+      </c>
+      <c r="O23" s="24">
+        <v>0</v>
+      </c>
+      <c r="P23" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>0</v>
+      </c>
+      <c r="R23" s="24">
+        <v>0</v>
+      </c>
+      <c r="S23" s="24">
+        <v>1</v>
+      </c>
+      <c r="T23" s="24">
+        <v>1</v>
+      </c>
+      <c r="U23" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="B24" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C24" s="27"/>
-[...101 lines deleted...]
-      <c r="B27" s="48" t="s">
+      <c r="C24" s="23"/>
+      <c r="D24" s="24">
+        <v>0</v>
+      </c>
+      <c r="E24" s="24">
+        <v>0</v>
+      </c>
+      <c r="F24" s="24">
+        <v>0</v>
+      </c>
+      <c r="G24" s="24">
+        <v>0</v>
+      </c>
+      <c r="H24" s="24">
+        <v>0</v>
+      </c>
+      <c r="I24" s="24">
+        <v>0</v>
+      </c>
+      <c r="J24" s="24">
+        <v>0</v>
+      </c>
+      <c r="K24" s="24">
+        <v>0</v>
+      </c>
+      <c r="L24" s="24">
+        <v>0</v>
+      </c>
+      <c r="M24" s="24">
+        <v>0</v>
+      </c>
+      <c r="N24" s="24">
+        <v>0</v>
+      </c>
+      <c r="O24" s="24">
+        <v>0</v>
+      </c>
+      <c r="P24" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>0</v>
+      </c>
+      <c r="R24" s="24">
+        <v>0</v>
+      </c>
+      <c r="S24" s="24">
+        <v>0</v>
+      </c>
+      <c r="T24" s="24">
+        <v>0</v>
+      </c>
+      <c r="U24" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="28"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
+      <c r="N25" s="28"/>
+      <c r="O25" s="28"/>
+      <c r="P25" s="28"/>
+      <c r="Q25" s="28"/>
+      <c r="R25" s="28"/>
+      <c r="S25" s="28"/>
+      <c r="T25" s="28"/>
+      <c r="U25" s="28"/>
+    </row>
+    <row r="26" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="C26" s="29"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="30"/>
+      <c r="O26" s="30"/>
+      <c r="P26" s="30"/>
+      <c r="Q26" s="30"/>
+      <c r="R26" s="30"/>
+      <c r="S26" s="30"/>
+      <c r="T26" s="30"/>
+      <c r="U26" s="30"/>
+    </row>
+    <row r="27" spans="1:21" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="A27" s="7"/>
+      <c r="B27" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C27" s="11"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="8"/>
+      <c r="D27" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="E27" s="52"/>
-[...1 lines deleted...]
-      <c r="G27" s="51" t="s">
+      <c r="E27" s="36"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="H27" s="52"/>
-[...1 lines deleted...]
-      <c r="J27" s="51" t="s">
+      <c r="H27" s="36"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="K27" s="52"/>
-[...1 lines deleted...]
-      <c r="M27" s="42" t="s">
+      <c r="K27" s="36"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="N27" s="42"/>
-[...1 lines deleted...]
-      <c r="P27" s="50" t="s">
+      <c r="N27" s="39"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="Q27" s="42"/>
-[...1 lines deleted...]
-      <c r="S27" s="51" t="s">
+      <c r="Q27" s="39"/>
+      <c r="R27" s="40"/>
+      <c r="S27" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="T27" s="52"/>
-[...9 lines deleted...]
-      <c r="E28" s="40" t="s">
+      <c r="T27" s="36"/>
+      <c r="U27" s="36"/>
+    </row>
+    <row r="28" spans="1:21" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="A28" s="12"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F28" s="40" t="s">
+      <c r="F28" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="G28" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="40" t="s">
+      <c r="G28" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I28" s="40" t="s">
+      <c r="I28" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="J28" s="40" t="s">
+      <c r="J28" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K28" s="40" t="s">
+      <c r="K28" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="L28" s="40" t="s">
+      <c r="L28" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="M28" s="38" t="s">
+      <c r="M28" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="N28" s="40" t="s">
+      <c r="N28" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="O28" s="40" t="s">
+      <c r="O28" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="P28" s="40" t="s">
+      <c r="P28" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="Q28" s="40" t="s">
+      <c r="Q28" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="R28" s="40" t="s">
+      <c r="R28" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="S28" s="40" t="s">
+      <c r="S28" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="T28" s="40" t="s">
+      <c r="T28" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="U28" s="39" t="s">
+      <c r="U28" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="29" spans="1:21" s="8" customFormat="1" ht="18" customHeight="1">
-[...27 lines deleted...]
-      <c r="D30" s="25">
+    <row r="29" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="C29" s="16"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="17"/>
+      <c r="O29" s="17"/>
+      <c r="P29" s="17"/>
+      <c r="Q29" s="17"/>
+      <c r="R29" s="17"/>
+      <c r="S29" s="17"/>
+      <c r="T29" s="17"/>
+      <c r="U29" s="17"/>
+    </row>
+    <row r="30" spans="1:21" s="31" customFormat="1" ht="18" customHeight="1">
+      <c r="A30" s="18"/>
+      <c r="B30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="20"/>
+      <c r="D30" s="21">
         <v>5</v>
       </c>
-      <c r="E30" s="25">
+      <c r="E30" s="21">
         <v>4</v>
       </c>
-      <c r="F30" s="25">
-[...2 lines deleted...]
-      <c r="G30" s="25">
+      <c r="F30" s="21">
+        <v>1</v>
+      </c>
+      <c r="G30" s="21">
         <v>8</v>
       </c>
-      <c r="H30" s="25">
+      <c r="H30" s="21">
         <v>7</v>
       </c>
-      <c r="I30" s="25">
-[...2 lines deleted...]
-      <c r="J30" s="25">
+      <c r="I30" s="21">
+        <v>1</v>
+      </c>
+      <c r="J30" s="21">
         <v>29</v>
       </c>
-      <c r="K30" s="25">
+      <c r="K30" s="21">
         <v>24</v>
       </c>
-      <c r="L30" s="25">
+      <c r="L30" s="21">
         <v>5</v>
       </c>
-      <c r="M30" s="25">
+      <c r="M30" s="21">
         <v>18</v>
       </c>
-      <c r="N30" s="25">
+      <c r="N30" s="21">
         <v>18</v>
       </c>
-      <c r="O30" s="25">
-[...2 lines deleted...]
-      <c r="P30" s="25">
+      <c r="O30" s="21">
+        <v>0</v>
+      </c>
+      <c r="P30" s="21">
         <v>66</v>
       </c>
-      <c r="Q30" s="25">
+      <c r="Q30" s="21">
         <v>54</v>
       </c>
-      <c r="R30" s="25">
+      <c r="R30" s="21">
         <v>12</v>
       </c>
-      <c r="S30" s="25">
+      <c r="S30" s="21">
         <v>2</v>
       </c>
-      <c r="T30" s="25">
+      <c r="T30" s="21">
         <v>2</v>
       </c>
-      <c r="U30" s="25">
-[...5 lines deleted...]
-      <c r="B31" s="26" t="s">
+      <c r="U30" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" s="32" customFormat="1" ht="18" customHeight="1">
+      <c r="A31" s="15"/>
+      <c r="B31" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="27"/>
-[...18 lines deleted...]
-      <c r="J31" s="28">
+      <c r="C31" s="23"/>
+      <c r="D31" s="24">
+        <v>1</v>
+      </c>
+      <c r="E31" s="24">
+        <v>1</v>
+      </c>
+      <c r="F31" s="24">
+        <v>0</v>
+      </c>
+      <c r="G31" s="24">
+        <v>1</v>
+      </c>
+      <c r="H31" s="24">
+        <v>0</v>
+      </c>
+      <c r="I31" s="24">
+        <v>1</v>
+      </c>
+      <c r="J31" s="24">
         <v>25</v>
       </c>
-      <c r="K31" s="28">
+      <c r="K31" s="24">
         <v>21</v>
       </c>
-      <c r="L31" s="28">
+      <c r="L31" s="24">
         <v>4</v>
       </c>
-      <c r="M31" s="28">
+      <c r="M31" s="24">
         <v>16</v>
       </c>
-      <c r="N31" s="28">
+      <c r="N31" s="24">
         <v>16</v>
       </c>
-      <c r="O31" s="28">
-[...2 lines deleted...]
-      <c r="P31" s="28">
+      <c r="O31" s="24">
+        <v>0</v>
+      </c>
+      <c r="P31" s="24">
         <v>18</v>
       </c>
-      <c r="Q31" s="28">
+      <c r="Q31" s="24">
         <v>14</v>
       </c>
-      <c r="R31" s="28">
+      <c r="R31" s="24">
         <v>4</v>
       </c>
-      <c r="S31" s="28">
-[...11 lines deleted...]
-      <c r="B32" s="26" t="s">
+      <c r="S31" s="24">
+        <v>0</v>
+      </c>
+      <c r="T31" s="24">
+        <v>0</v>
+      </c>
+      <c r="U31" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" s="32" customFormat="1" ht="18" customHeight="1">
+      <c r="A32" s="15"/>
+      <c r="B32" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="27"/>
-[...36 lines deleted...]
-      <c r="P32" s="28">
+      <c r="C32" s="23"/>
+      <c r="D32" s="24">
+        <v>1</v>
+      </c>
+      <c r="E32" s="24">
+        <v>0</v>
+      </c>
+      <c r="F32" s="24">
+        <v>1</v>
+      </c>
+      <c r="G32" s="24">
+        <v>0</v>
+      </c>
+      <c r="H32" s="24">
+        <v>0</v>
+      </c>
+      <c r="I32" s="24">
+        <v>0</v>
+      </c>
+      <c r="J32" s="24">
+        <v>0</v>
+      </c>
+      <c r="K32" s="24">
+        <v>0</v>
+      </c>
+      <c r="L32" s="24">
+        <v>0</v>
+      </c>
+      <c r="M32" s="24">
+        <v>0</v>
+      </c>
+      <c r="N32" s="24">
+        <v>0</v>
+      </c>
+      <c r="O32" s="24">
+        <v>0</v>
+      </c>
+      <c r="P32" s="24">
         <v>21</v>
       </c>
-      <c r="Q32" s="28">
+      <c r="Q32" s="24">
         <v>15</v>
       </c>
-      <c r="R32" s="28">
+      <c r="R32" s="24">
         <v>6</v>
       </c>
-      <c r="S32" s="28">
-[...11 lines deleted...]
-      <c r="B33" s="29" t="s">
+      <c r="S32" s="24">
+        <v>1</v>
+      </c>
+      <c r="T32" s="24">
+        <v>1</v>
+      </c>
+      <c r="U32" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" s="32" customFormat="1" ht="18" customHeight="1">
+      <c r="A33" s="15"/>
+      <c r="B33" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="27"/>
-      <c r="D33" s="28">
+      <c r="C33" s="23"/>
+      <c r="D33" s="24">
         <v>2</v>
       </c>
-      <c r="E33" s="28">
+      <c r="E33" s="24">
         <v>2</v>
       </c>
-      <c r="F33" s="28">
-[...2 lines deleted...]
-      <c r="G33" s="28">
+      <c r="F33" s="24">
+        <v>0</v>
+      </c>
+      <c r="G33" s="24">
         <v>6</v>
       </c>
-      <c r="H33" s="28">
+      <c r="H33" s="24">
         <v>6</v>
       </c>
-      <c r="I33" s="28">
-[...2 lines deleted...]
-      <c r="J33" s="28">
+      <c r="I33" s="24">
+        <v>0</v>
+      </c>
+      <c r="J33" s="24">
         <v>3</v>
       </c>
-      <c r="K33" s="28">
+      <c r="K33" s="24">
         <v>2</v>
       </c>
-      <c r="L33" s="28">
-[...11 lines deleted...]
-      <c r="P33" s="28">
+      <c r="L33" s="24">
+        <v>1</v>
+      </c>
+      <c r="M33" s="24">
+        <v>1</v>
+      </c>
+      <c r="N33" s="24">
+        <v>1</v>
+      </c>
+      <c r="O33" s="24">
+        <v>0</v>
+      </c>
+      <c r="P33" s="24">
         <v>21</v>
       </c>
-      <c r="Q33" s="28">
+      <c r="Q33" s="24">
         <v>19</v>
       </c>
-      <c r="R33" s="28">
+      <c r="R33" s="24">
         <v>2</v>
       </c>
-      <c r="S33" s="28">
-[...11 lines deleted...]
-      <c r="B34" s="30" t="s">
+      <c r="S33" s="24">
+        <v>1</v>
+      </c>
+      <c r="T33" s="24">
+        <v>1</v>
+      </c>
+      <c r="U33" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" s="32" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A34" s="15"/>
+      <c r="B34" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="27"/>
-[...36 lines deleted...]
-      <c r="P34" s="28">
+      <c r="C34" s="23"/>
+      <c r="D34" s="24">
+        <v>0</v>
+      </c>
+      <c r="E34" s="24">
+        <v>0</v>
+      </c>
+      <c r="F34" s="24">
+        <v>0</v>
+      </c>
+      <c r="G34" s="24">
+        <v>1</v>
+      </c>
+      <c r="H34" s="24">
+        <v>1</v>
+      </c>
+      <c r="I34" s="24">
+        <v>0</v>
+      </c>
+      <c r="J34" s="24">
+        <v>1</v>
+      </c>
+      <c r="K34" s="24">
+        <v>1</v>
+      </c>
+      <c r="L34" s="24">
+        <v>0</v>
+      </c>
+      <c r="M34" s="24">
+        <v>1</v>
+      </c>
+      <c r="N34" s="24">
+        <v>1</v>
+      </c>
+      <c r="O34" s="24">
+        <v>0</v>
+      </c>
+      <c r="P34" s="24">
         <v>5</v>
       </c>
-      <c r="Q34" s="28">
+      <c r="Q34" s="24">
         <v>5</v>
       </c>
-      <c r="R34" s="28">
-[...14 lines deleted...]
-      <c r="B35" s="19" t="s">
+      <c r="R34" s="24">
+        <v>0</v>
+      </c>
+      <c r="S34" s="24">
+        <v>0</v>
+      </c>
+      <c r="T34" s="24">
+        <v>0</v>
+      </c>
+      <c r="U34" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" s="32" customFormat="1" ht="18" customHeight="1">
+      <c r="A35" s="15"/>
+      <c r="B35" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C35" s="27"/>
-[...76 lines deleted...]
-      <c r="U36" s="21"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="24">
+        <v>1</v>
+      </c>
+      <c r="E35" s="24">
+        <v>1</v>
+      </c>
+      <c r="F35" s="24">
+        <v>0</v>
+      </c>
+      <c r="G35" s="24">
+        <v>0</v>
+      </c>
+      <c r="H35" s="24">
+        <v>0</v>
+      </c>
+      <c r="I35" s="24">
+        <v>0</v>
+      </c>
+      <c r="J35" s="24">
+        <v>0</v>
+      </c>
+      <c r="K35" s="24">
+        <v>0</v>
+      </c>
+      <c r="L35" s="24">
+        <v>0</v>
+      </c>
+      <c r="M35" s="24">
+        <v>0</v>
+      </c>
+      <c r="N35" s="24">
+        <v>0</v>
+      </c>
+      <c r="O35" s="24">
+        <v>0</v>
+      </c>
+      <c r="P35" s="24">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>1</v>
+      </c>
+      <c r="R35" s="24">
+        <v>0</v>
+      </c>
+      <c r="S35" s="24">
+        <v>0</v>
+      </c>
+      <c r="T35" s="24">
+        <v>0</v>
+      </c>
+      <c r="U35" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" s="15" customFormat="1" ht="18" customHeight="1">
+      <c r="A36" s="26"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="34"/>
+      <c r="P36" s="34"/>
+      <c r="Q36" s="34"/>
+      <c r="R36" s="34"/>
+      <c r="S36" s="34"/>
+      <c r="T36" s="34"/>
+      <c r="U36" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="P27:R27"/>
     <mergeCell ref="S27:U27"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="S16:U16"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="J27:L27"/>
     <mergeCell ref="M27:O27"/>
     <mergeCell ref="G16:I16"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="M16:O16"/>
     <mergeCell ref="P16:R16"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="M1:U1"/>
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="B5:B6"/>
@@ -3355,32 +3329,31 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>22-00-16</vt:lpstr>
       <vt:lpstr>'22-00-16'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>