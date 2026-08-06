--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,95 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52AA41BD-C3F6-48E7-9915-529F9BC823E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="16035" windowHeight="8100" tabRatio="760"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="23-10-01" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
   <si>
     <t>審理の開始等</t>
     <rPh sb="0" eb="2">
       <t>シンリ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>カイシトウ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>審理の終結等</t>
     <rPh sb="0" eb="2">
       <t>シンリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウケツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>月末現在審理中</t>
@@ -313,65 +320,68 @@
       <t>ショウネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>特定少年</t>
     <rPh sb="0" eb="2">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ
 対象者</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>婦人補導院仮退院</t>
   </si>
+  <si>
+    <t>（令和5年10月）</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1180,354 +1190,325 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1"/>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="13" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="13" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="13" xfId="63" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="13" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="15" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="15" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="15" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="14" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="15" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="15" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="37" fillId="0" borderId="13" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="15" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="16" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="63" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="22" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="23" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="18" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="17" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="17" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="18" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="18" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="17" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="18" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="24" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="24" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="25" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="25" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="24" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="24" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="25" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="25" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="19" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="19" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="20" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="20" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="21" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="21" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="19" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="19" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="20" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="20" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="21" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="21" xfId="63" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="31" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="66">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...3 lines deleted...]
-    <cellStyle name="未定義" xfId="64"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="標準_14-9原稿" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="標準_第１表－０２" xfId="63" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="未定義" xfId="64" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
     <cellStyle name="良い" xfId="65" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="AutoShape 5"/>
+        <xdr:cNvPr id="12" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="238125" y="1828800"/>
           <a:ext cx="104775" cy="2952750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 234848"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1536,51 +1517,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>790575</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>276225</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="AutoShape 6"/>
+        <xdr:cNvPr id="13" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1695450" y="1838325"/>
           <a:ext cx="123825" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 94455"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1589,51 +1576,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="AutoShape 7"/>
+        <xdr:cNvPr id="14" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="952500" y="3009900"/>
           <a:ext cx="76200" cy="1504950"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 164583"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1642,51 +1635,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>752475</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>790575</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="AutoShape 6"/>
+        <xdr:cNvPr id="15" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1781175" y="3390900"/>
           <a:ext cx="38100" cy="466725"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 115581"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1695,291 +1694,297 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>752475</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>790575</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="AutoShape 6"/>
+        <xdr:cNvPr id="16" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1781175" y="3971925"/>
           <a:ext cx="38100" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 111667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算4表"/>
       <sheetName val="10月"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2112,934 +2117,931 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet15">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Q21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4.58203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.83203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="10.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="14.75" style="3" customWidth="1"/>
     <col min="5" max="5" width="11" style="3" customWidth="1"/>
     <col min="6" max="7" width="9" style="3"/>
-    <col min="8" max="8" width="9.125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.08203125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11" style="3" customWidth="1"/>
-    <col min="10" max="11" width="9" style="3"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="8.125" style="3" customWidth="1"/>
+    <col min="10" max="11" width="9.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="14.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.58203125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="8.08203125" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.5" style="3" customWidth="1"/>
-    <col min="17" max="17" width="11.875" style="3" customWidth="1"/>
+    <col min="17" max="17" width="11.83203125" style="3" customWidth="1"/>
     <col min="18" max="21" width="9" style="3"/>
-    <col min="22" max="22" width="6.625" style="3" customWidth="1"/>
+    <col min="22" max="22" width="6.58203125" style="3" customWidth="1"/>
     <col min="23" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="17.25">
+    <row r="2" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:17" ht="18" thickBot="1">
+    <row r="3" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="5"/>
-      <c r="O3" s="42" t="str">
-[...6 lines deleted...]
-      </c>
+      <c r="O3" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="20"/>
     </row>
-    <row r="4" spans="1:17" ht="23.25" customHeight="1" thickTop="1">
+    <row r="4" spans="1:17" ht="23.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
-      <c r="E4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="57" t="s">
+      <c r="E4" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="58"/>
-[...5 lines deleted...]
-      <c r="P4" s="43" t="s">
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="Q4" s="19" t="s">
+      <c r="Q4" s="17" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="17.25" customHeight="1">
+    <row r="5" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="48" t="s">
+      <c r="F5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="46" t="s">
+      <c r="H5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="46" t="s">
+      <c r="I5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="50" t="s">
+      <c r="J5" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="51"/>
-      <c r="L5" s="52" t="s">
+      <c r="K5" s="40"/>
+      <c r="L5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="53"/>
-      <c r="N5" s="46" t="s">
+      <c r="M5" s="42"/>
+      <c r="N5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="46" t="s">
+      <c r="O5" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="P5" s="44"/>
-      <c r="Q5" s="20" t="s">
+      <c r="P5" s="33"/>
+      <c r="Q5" s="18" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="31.5" customHeight="1">
+    <row r="6" spans="1:17" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
-      <c r="E6" s="47"/>
-[...3 lines deleted...]
-      <c r="I6" s="47"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
       <c r="J6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="47"/>
-[...2 lines deleted...]
-      <c r="Q6" s="21" t="s">
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="12" customFormat="1" ht="23.25" customHeight="1">
+    <row r="7" spans="1:17" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
-      <c r="E7" s="25">
-[...5 lines deleted...]
-      <c r="G7" s="26">
+      <c r="E7" s="21">
+        <v>3326</v>
+      </c>
+      <c r="F7" s="22">
+        <v>2316</v>
+      </c>
+      <c r="G7" s="22">
         <v>1006</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H7" s="22">
         <v>4</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I7" s="22">
         <v>1274</v>
       </c>
-      <c r="J7" s="26">
+      <c r="J7" s="22">
         <v>1130</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="22">
         <v>71</v>
       </c>
-      <c r="L7" s="26">
+      <c r="L7" s="22">
         <v>28</v>
       </c>
-      <c r="M7" s="26">
+      <c r="M7" s="22">
         <v>40</v>
       </c>
-      <c r="N7" s="26">
+      <c r="N7" s="22">
         <v>4</v>
       </c>
-      <c r="O7" s="26">
+      <c r="O7" s="22">
         <v>1</v>
       </c>
-      <c r="P7" s="27">
-[...2 lines deleted...]
-      <c r="Q7" s="27">
+      <c r="P7" s="22">
+        <v>2052</v>
+      </c>
+      <c r="Q7" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="23.25" customHeight="1">
+    <row r="8" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11"/>
-      <c r="B8" s="14"/>
-[...1 lines deleted...]
-      <c r="D8" s="13" t="s">
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="25">
-[...5 lines deleted...]
-      <c r="G8" s="26">
+      <c r="E8" s="21">
+        <v>3069</v>
+      </c>
+      <c r="F8" s="22">
+        <v>2189</v>
+      </c>
+      <c r="G8" s="22">
         <v>876</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="22">
         <v>4</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="22">
         <v>1127</v>
       </c>
-      <c r="J8" s="26">
+      <c r="J8" s="22">
         <v>983</v>
       </c>
-      <c r="K8" s="26">
+      <c r="K8" s="22">
         <v>71</v>
       </c>
-      <c r="L8" s="26">
+      <c r="L8" s="22">
         <v>28</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M8" s="22">
         <v>40</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="22">
         <v>4</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O8" s="22">
         <v>1</v>
       </c>
-      <c r="P8" s="27">
-[...2 lines deleted...]
-      <c r="Q8" s="27">
+      <c r="P8" s="22">
+        <v>1942</v>
+      </c>
+      <c r="Q8" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="23.25" customHeight="1">
+    <row r="9" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
-      <c r="B9" s="13" t="s">
+      <c r="B9" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="14"/>
-      <c r="D9" s="38" t="s">
+      <c r="C9" s="11"/>
+      <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="28">
-[...5 lines deleted...]
-      <c r="G9" s="29">
+      <c r="E9" s="23">
+        <v>2892</v>
+      </c>
+      <c r="F9" s="24">
+        <v>2063</v>
+      </c>
+      <c r="G9" s="24">
         <v>825</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="24">
         <v>4</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="24">
         <v>1057</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="24">
         <v>919</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="24">
         <v>71</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="24">
         <v>28</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="24">
         <v>34</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="24">
         <v>4</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="24">
         <v>1</v>
       </c>
-      <c r="P9" s="30">
-[...2 lines deleted...]
-      <c r="Q9" s="30">
+      <c r="P9" s="24">
+        <v>1835</v>
+      </c>
+      <c r="Q9" s="24">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="23.25" customHeight="1">
+    <row r="10" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
-      <c r="B10" s="14"/>
-[...1 lines deleted...]
-      <c r="D10" s="38" t="s">
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E10" s="28">
-[...5 lines deleted...]
-      <c r="G10" s="29">
+      <c r="E10" s="23">
+        <v>177</v>
+      </c>
+      <c r="F10" s="24">
+        <v>126</v>
+      </c>
+      <c r="G10" s="24">
         <v>51</v>
       </c>
-      <c r="H10" s="29">
-[...2 lines deleted...]
-      <c r="I10" s="29">
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
         <v>70</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="24">
         <v>64</v>
       </c>
-      <c r="K10" s="29">
-[...5 lines deleted...]
-      <c r="M10" s="29">
+      <c r="K10" s="24">
+        <v>0</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
         <v>6</v>
       </c>
-      <c r="N10" s="29">
-[...8 lines deleted...]
-      <c r="Q10" s="30">
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+      <c r="O10" s="24">
+        <v>0</v>
+      </c>
+      <c r="P10" s="24">
+        <v>107</v>
+      </c>
+      <c r="Q10" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="23.25" customHeight="1">
-      <c r="A11" s="36" t="s">
+    <row r="11" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
-      <c r="E11" s="31">
-[...35 lines deleted...]
-      <c r="Q11" s="33">
+      <c r="E11" s="21">
+        <v>0</v>
+      </c>
+      <c r="F11" s="22">
+        <v>0</v>
+      </c>
+      <c r="G11" s="22">
+        <v>0</v>
+      </c>
+      <c r="H11" s="22">
+        <v>0</v>
+      </c>
+      <c r="I11" s="22">
+        <v>0</v>
+      </c>
+      <c r="J11" s="22">
+        <v>0</v>
+      </c>
+      <c r="K11" s="22">
+        <v>0</v>
+      </c>
+      <c r="L11" s="22">
+        <v>0</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="22">
+        <v>0</v>
+      </c>
+      <c r="O11" s="22">
+        <v>0</v>
+      </c>
+      <c r="P11" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="23.25" customHeight="1">
-      <c r="A12" s="37" t="s">
+    <row r="12" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="14"/>
-      <c r="C12" s="13" t="s">
+      <c r="B12" s="11"/>
+      <c r="C12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="11"/>
-      <c r="E12" s="31">
+      <c r="E12" s="21">
         <v>257</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="22">
         <v>127</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="22">
         <v>130</v>
       </c>
-      <c r="H12" s="32">
-[...2 lines deleted...]
-      <c r="I12" s="32">
+      <c r="H12" s="22">
+        <v>0</v>
+      </c>
+      <c r="I12" s="22">
         <v>147</v>
       </c>
-      <c r="J12" s="32">
+      <c r="J12" s="22">
         <v>147</v>
       </c>
-      <c r="K12" s="32">
-[...14 lines deleted...]
-      <c r="P12" s="33">
+      <c r="K12" s="22">
+        <v>0</v>
+      </c>
+      <c r="L12" s="22">
+        <v>0</v>
+      </c>
+      <c r="M12" s="22">
+        <v>0</v>
+      </c>
+      <c r="N12" s="22">
+        <v>0</v>
+      </c>
+      <c r="O12" s="22">
+        <v>0</v>
+      </c>
+      <c r="P12" s="22">
         <v>110</v>
       </c>
-      <c r="Q12" s="33">
+      <c r="Q12" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:17" s="23" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A13" s="37" t="s">
+    <row r="13" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="60" t="s">
+      <c r="C13" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="D13" s="39" t="s">
+      <c r="D13" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="23">
         <v>127</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="24">
         <v>68</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="24">
         <v>59</v>
       </c>
-      <c r="H13" s="29">
-[...2 lines deleted...]
-      <c r="I13" s="29">
+      <c r="H13" s="24">
+        <v>0</v>
+      </c>
+      <c r="I13" s="24">
         <v>72</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="24">
         <v>72</v>
       </c>
-      <c r="K13" s="29">
-[...14 lines deleted...]
-      <c r="P13" s="30">
+      <c r="K13" s="24">
+        <v>0</v>
+      </c>
+      <c r="L13" s="24">
+        <v>0</v>
+      </c>
+      <c r="M13" s="24">
+        <v>0</v>
+      </c>
+      <c r="N13" s="24">
+        <v>0</v>
+      </c>
+      <c r="O13" s="24">
+        <v>0</v>
+      </c>
+      <c r="P13" s="24">
         <v>55</v>
       </c>
-      <c r="Q13" s="30">
+      <c r="Q13" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" s="23" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A14" s="37" t="s">
+    <row r="14" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="41"/>
-[...1 lines deleted...]
-      <c r="D14" s="39" t="s">
+      <c r="B14" s="30"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="23">
         <v>109</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="24">
         <v>52</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="24">
         <v>57</v>
       </c>
-      <c r="H14" s="29">
-[...2 lines deleted...]
-      <c r="I14" s="29">
+      <c r="H14" s="24">
+        <v>0</v>
+      </c>
+      <c r="I14" s="24">
         <v>63</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="24">
         <v>63</v>
       </c>
-      <c r="K14" s="29">
-[...14 lines deleted...]
-      <c r="P14" s="30">
+      <c r="K14" s="24">
+        <v>0</v>
+      </c>
+      <c r="L14" s="24">
+        <v>0</v>
+      </c>
+      <c r="M14" s="24">
+        <v>0</v>
+      </c>
+      <c r="N14" s="24">
+        <v>0</v>
+      </c>
+      <c r="O14" s="24">
+        <v>0</v>
+      </c>
+      <c r="P14" s="24">
         <v>46</v>
       </c>
-      <c r="Q14" s="30">
+      <c r="Q14" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:17" s="23" customFormat="1" ht="23.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C15" s="60" t="s">
+    <row r="15" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="39" t="s">
+      <c r="D15" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="23">
         <v>11</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="24">
         <v>6</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="24">
         <v>5</v>
       </c>
-      <c r="H15" s="29">
-[...2 lines deleted...]
-      <c r="I15" s="29">
+      <c r="H15" s="24">
+        <v>0</v>
+      </c>
+      <c r="I15" s="24">
         <v>8</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="24">
         <v>8</v>
       </c>
-      <c r="K15" s="29">
-[...14 lines deleted...]
-      <c r="P15" s="30">
+      <c r="K15" s="24">
+        <v>0</v>
+      </c>
+      <c r="L15" s="24">
+        <v>0</v>
+      </c>
+      <c r="M15" s="24">
+        <v>0</v>
+      </c>
+      <c r="N15" s="24">
+        <v>0</v>
+      </c>
+      <c r="O15" s="24">
+        <v>0</v>
+      </c>
+      <c r="P15" s="24">
         <v>3</v>
       </c>
-      <c r="Q15" s="30">
+      <c r="Q15" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:17" s="23" customFormat="1" ht="23.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D16" s="39" t="s">
+    <row r="16" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="23">
         <v>10</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="24">
         <v>1</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="24">
         <v>9</v>
       </c>
-      <c r="H16" s="29">
-[...2 lines deleted...]
-      <c r="I16" s="29">
+      <c r="H16" s="24">
+        <v>0</v>
+      </c>
+      <c r="I16" s="24">
         <v>4</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="24">
         <v>4</v>
       </c>
-      <c r="K16" s="29">
-[...14 lines deleted...]
-      <c r="P16" s="30">
+      <c r="K16" s="24">
+        <v>0</v>
+      </c>
+      <c r="L16" s="24">
+        <v>0</v>
+      </c>
+      <c r="M16" s="24">
+        <v>0</v>
+      </c>
+      <c r="N16" s="24">
+        <v>0</v>
+      </c>
+      <c r="O16" s="24">
+        <v>0</v>
+      </c>
+      <c r="P16" s="24">
         <v>6</v>
       </c>
-      <c r="Q16" s="30">
+      <c r="Q16" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="23.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="13" t="s">
+    <row r="17" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11"/>
+      <c r="B17" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
-      <c r="E17" s="31">
-[...35 lines deleted...]
-      <c r="Q17" s="33">
+      <c r="E17" s="21">
+        <v>0</v>
+      </c>
+      <c r="F17" s="22">
+        <v>0</v>
+      </c>
+      <c r="G17" s="22">
+        <v>0</v>
+      </c>
+      <c r="H17" s="22">
+        <v>0</v>
+      </c>
+      <c r="I17" s="22">
+        <v>0</v>
+      </c>
+      <c r="J17" s="22">
+        <v>0</v>
+      </c>
+      <c r="K17" s="22">
+        <v>0</v>
+      </c>
+      <c r="L17" s="22">
+        <v>0</v>
+      </c>
+      <c r="M17" s="22">
+        <v>0</v>
+      </c>
+      <c r="N17" s="22">
+        <v>0</v>
+      </c>
+      <c r="O17" s="22">
+        <v>0</v>
+      </c>
+      <c r="P17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="23.25" customHeight="1">
-      <c r="A18" s="13" t="s">
+    <row r="18" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="14"/>
-[...38 lines deleted...]
-      <c r="Q18" s="33" t="s">
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="21">
+        <v>0</v>
+      </c>
+      <c r="F18" s="22">
+        <v>0</v>
+      </c>
+      <c r="G18" s="22">
+        <v>0</v>
+      </c>
+      <c r="H18" s="22">
+        <v>0</v>
+      </c>
+      <c r="I18" s="22">
+        <v>0</v>
+      </c>
+      <c r="J18" s="22">
+        <v>0</v>
+      </c>
+      <c r="K18" s="22">
+        <v>0</v>
+      </c>
+      <c r="L18" s="22">
+        <v>0</v>
+      </c>
+      <c r="M18" s="22">
+        <v>0</v>
+      </c>
+      <c r="N18" s="22">
+        <v>0</v>
+      </c>
+      <c r="O18" s="22">
+        <v>0</v>
+      </c>
+      <c r="P18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="22" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="23.25" customHeight="1">
-      <c r="A19" s="13" t="s">
+    <row r="19" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="14"/>
-[...38 lines deleted...]
-      <c r="Q19" s="33">
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="21">
+        <v>0</v>
+      </c>
+      <c r="F19" s="22">
+        <v>0</v>
+      </c>
+      <c r="G19" s="22">
+        <v>0</v>
+      </c>
+      <c r="H19" s="22">
+        <v>0</v>
+      </c>
+      <c r="I19" s="22">
+        <v>0</v>
+      </c>
+      <c r="J19" s="22">
+        <v>0</v>
+      </c>
+      <c r="K19" s="22">
+        <v>0</v>
+      </c>
+      <c r="L19" s="22">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22">
+        <v>0</v>
+      </c>
+      <c r="N19" s="22">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="20.45" customHeight="1">
-      <c r="A20" s="15" t="s">
+    <row r="20" spans="1:17" ht="20.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="16"/>
-[...38 lines deleted...]
-      <c r="Q20" s="18" t="s">
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="25">
+        <v>0</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>0</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0</v>
+      </c>
+      <c r="J20" s="16">
+        <v>0</v>
+      </c>
+      <c r="K20" s="16">
+        <v>0</v>
+      </c>
+      <c r="L20" s="16">
+        <v>0</v>
+      </c>
+      <c r="M20" s="16">
+        <v>0</v>
+      </c>
+      <c r="N20" s="16">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="16" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="17.25">
-      <c r="A21" s="17"/>
+    <row r="21" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="15"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="C15:C16"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>23-10-01</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>