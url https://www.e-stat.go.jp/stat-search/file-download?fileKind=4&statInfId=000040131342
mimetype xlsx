--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,105 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93B3E83D-BF87-4D3D-8F55-6C6895790F52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{44B601DD-EF7F-42FB-87A8-F6967A1F8B85}"/>
   </bookViews>
   <sheets>
     <sheet name="23-11-05" sheetId="22" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'23-11-05'!$A$1:$U$81</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'23-11-05'!$A$1:$T$81</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual" calcCompleted="0"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="93">
   <si>
     <t>保護観察所</t>
   </si>
   <si>
     <t>前月からの</t>
   </si>
   <si>
     <t>月末現在</t>
   </si>
   <si>
     <t>少  年  院  在  院  者</t>
   </si>
   <si>
     <t>繰  越  し</t>
   </si>
   <si>
     <t>総    数</t>
   </si>
   <si>
     <t>　　　</t>
   </si>
   <si>
     <t>総               数</t>
   </si>
   <si>
@@ -172,54 +186,50 @@
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>求生活
 環境調整</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウセイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移行</t>
     <rPh sb="0" eb="2">
       <t>イコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>婦人補導院在院者</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>要調整
 事項等
 通知書</t>
     <rPh sb="0" eb="1">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ナド</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ツウチ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -542,61 +552,61 @@
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>那覇</t>
   </si>
   <si>
     <t>（令和5年11月)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -812,61 +822,61 @@
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="14"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...5 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
@@ -1219,50 +1229,70 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
@@ -1276,70 +1306,50 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...18 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -1511,585 +1521,570 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="35" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="40" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="39" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="39" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="75" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="29" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="29" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="30" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="30" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="40" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="39" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="40" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="39" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="40" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="30" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="30" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{7E1A4D8F-0CB3-42F8-B055-120FE41AF90E}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{AC7BB375-CDCA-486C-A32E-92F26E3680B9}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{C8CAB7D6-FA4A-403F-BCE3-1E973F330F66}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{51D9C125-53BF-43A4-B128-B197D527B430}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{56DC1033-EA28-4F73-AC19-CF5D51AD03D4}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{E8FE34C4-B24A-422E-A00B-37EE61603FC6}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{F26A22EF-7E96-46BF-9014-05EF100F8AA5}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{F1A54DD0-FC86-497D-8375-08B16CAC3FA9}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{BD7BB174-125D-49CB-A94A-33053E22E5B6}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{DBF2B40C-4C7E-4FBB-B76F-8F89ABDB6739}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{F76DD302-7F74-4709-A467-8871C8FC4FE9}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{CEF7B847-B6BE-43B0-8BC4-329A028EB06D}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{89D70626-8639-409F-9AD3-7C89DBF96830}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{4F2117BD-0048-44A7-9386-99EE91756F64}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{40F51BC4-0429-4EAD-8F7E-CD0FF0C5D1FC}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{2907DB99-314A-46E4-A0F1-807923FB84BC}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{0809E1EF-A8C9-487F-B1C0-29DD1BB6E348}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{B6E38B43-A2DA-4B2E-912B-DEC4DFCE0990}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{6197D638-C156-4753-8070-3EFEB8B86C84}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{B69C0575-480F-4611-94D2-0FEE0F9A1428}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{DD2F5419-C55D-4A24-902C-E8CFC0D79820}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{268D7565-1CFA-4EF4-9422-B28DE4125606}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{1474E305-166A-429B-B741-691A37E302CC}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{F07B04BA-24F3-4117-92C7-DB42BE571260}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{FB0695E9-1261-4621-A0BC-6F0F412D1E81}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{1F8FD69D-8E8F-45B2-89D0-BD7D3BCB17F4}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{6AE21E9A-03A9-4AF4-918E-588075086362}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{2447A231-9D75-4F3D-A43A-55FA01DA8789}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{D25F3F12-D8DC-4EEC-B4AD-62F1AB297288}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{EAC66E8E-CD49-4326-BF3B-60E8069F6026}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{6C1A218B-2AA8-43D7-BFD4-E920BDE2EF72}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{AFCCFC13-0CAF-458D-9B2F-CA40C484DBF7}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{91707DF9-A47C-4A38-82EC-45E80E029C86}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{1C44157A-7BD7-4AEF-AA68-464D6C6E4B93}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{F8599E7D-CCCD-46FB-89B6-389CD1027CED}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{BD8FD049-6D42-4BF5-B3B1-CF090CF09534}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算4表"/>
       <sheetName val="10月"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2222,510 +2217,492 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D78EB69-7FE9-48D2-B843-270BCE62F918}">
   <sheetPr codeName="Sheet22">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U79"/>
+  <dimension ref="A1:T79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.58203125" style="11" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" style="11" customWidth="1"/>
     <col min="3" max="4" width="9" style="11"/>
     <col min="5" max="6" width="10.08203125" style="11" customWidth="1"/>
     <col min="7" max="7" width="5.5" style="11" customWidth="1"/>
     <col min="8" max="8" width="8.75" style="11" customWidth="1"/>
     <col min="9" max="9" width="9.75" style="11" customWidth="1"/>
     <col min="10" max="10" width="10" style="11" customWidth="1"/>
     <col min="11" max="11" width="10.58203125" style="11" customWidth="1"/>
     <col min="12" max="14" width="14.75" style="11" customWidth="1"/>
     <col min="15" max="15" width="10" style="11" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="11" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" style="11" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" style="11" customWidth="1"/>
     <col min="19" max="20" width="9.83203125" style="11" customWidth="1"/>
-    <col min="21" max="21" width="10.08203125" style="11" customWidth="1"/>
-    <col min="22" max="16384" width="9" style="11"/>
+    <col min="21" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
-      <c r="T1" s="2"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:21" ht="17" thickBot="1">
+      <c r="T1" s="30"/>
+    </row>
+    <row r="2" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
-      <c r="S2" s="32" t="s">
-[...5 lines deleted...]
-    <row r="3" spans="1:21" ht="17" thickTop="1">
+      <c r="R2" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+    </row>
+    <row r="3" spans="1:20" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="16"/>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="34"/>
-[...2 lines deleted...]
-      <c r="G3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="36"/>
       <c r="H3" s="8"/>
       <c r="I3" s="10"/>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="52"/>
-[...11 lines deleted...]
-    <row r="4" spans="1:21" ht="17.25" customHeight="1">
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+    </row>
+    <row r="4" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="45" t="s">
+      <c r="D4" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="45" t="s">
+      <c r="E4" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="48" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="42" t="s">
+      <c r="F4" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="43" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="20"/>
       <c r="I4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="56" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K4" s="57"/>
       <c r="L4" s="57"/>
       <c r="M4" s="57"/>
       <c r="N4" s="58"/>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="37"/>
-[...8 lines deleted...]
-    <row r="5" spans="1:21">
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="39"/>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
-      <c r="C5" s="43"/>
-[...3 lines deleted...]
-      <c r="G5" s="43"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="44"/>
       <c r="H5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="10"/>
-      <c r="J5" s="42" t="s">
+      <c r="J5" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="K5" s="59" t="s">
+      <c r="L5" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="L5" s="62" t="s">
-[...4 lines deleted...]
-      <c r="O5" s="39" t="s">
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="66" t="s">
+      <c r="P5" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="67"/>
-      <c r="R5" s="66" t="s">
+      <c r="S5" s="55"/>
+      <c r="T5" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="S5" s="67"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:21">
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="43"/>
-[...3 lines deleted...]
-      <c r="G6" s="43"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="44"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="J6" s="43"/>
+      <c r="J6" s="44"/>
       <c r="K6" s="60"/>
-      <c r="L6" s="65" t="s">
+      <c r="L6" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="M6" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="65" t="s">
+      <c r="N6" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="65" t="s">
-[...3 lines deleted...]
-      <c r="P6" s="25" t="s">
+      <c r="O6" s="41"/>
+      <c r="P6" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q6" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="R6" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="S6" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="T6" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="Q6" s="27" t="s">
-[...13 lines deleted...]
-    <row r="7" spans="1:21">
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="21"/>
       <c r="B7" s="17"/>
-      <c r="C7" s="44"/>
-[...3 lines deleted...]
-      <c r="G7" s="44"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="45"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="44"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:21" s="15" customFormat="1">
+      <c r="J7" s="45"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q7" s="28"/>
+      <c r="R7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="S7" s="28"/>
+      <c r="T7" s="29"/>
+    </row>
+    <row r="8" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="15">
-        <v>34769</v>
+        <v>34770</v>
       </c>
       <c r="C8" s="15">
         <v>2477</v>
       </c>
       <c r="D8" s="15">
         <v>2428</v>
       </c>
       <c r="E8" s="15">
         <v>3</v>
       </c>
       <c r="F8" s="15">
         <v>46</v>
       </c>
       <c r="G8" s="15">
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <v>2679</v>
       </c>
       <c r="I8" s="15">
-        <v>34567</v>
+        <v>34568</v>
       </c>
       <c r="J8" s="15">
         <v>2293</v>
       </c>
       <c r="K8" s="15">
         <v>2203</v>
       </c>
       <c r="L8" s="15">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="15">
         <v>1</v>
       </c>
       <c r="N8" s="15">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O8" s="15">
         <v>184</v>
       </c>
       <c r="P8" s="15">
         <v>88</v>
       </c>
       <c r="Q8" s="15">
         <v>85</v>
       </c>
       <c r="R8" s="15">
         <v>4</v>
       </c>
       <c r="S8" s="15">
         <v>6</v>
       </c>
       <c r="T8" s="15">
         <v>1</v>
       </c>
-      <c r="U8" s="15">
-[...3 lines deleted...]
-    <row r="9" spans="1:21" s="15" customFormat="1" ht="17.25" customHeight="1">
+    </row>
+    <row r="9" spans="1:20" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="18"/>
     </row>
-    <row r="10" spans="1:21" s="15" customFormat="1">
+    <row r="10" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B10" s="15">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C10" s="15">
         <v>105</v>
       </c>
       <c r="D10" s="15">
         <v>105</v>
       </c>
       <c r="E10" s="15">
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
       <c r="G10" s="15">
         <v>0</v>
       </c>
       <c r="H10" s="15">
         <v>100</v>
       </c>
       <c r="I10" s="15">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>98</v>
       </c>
       <c r="L10" s="15">
         <v>2</v>
       </c>
       <c r="M10" s="15">
         <v>0</v>
       </c>
       <c r="N10" s="15">
         <v>0</v>
       </c>
       <c r="O10" s="15">
         <v>5</v>
       </c>
       <c r="P10" s="15">
         <v>3</v>
       </c>
       <c r="Q10" s="15">
         <v>2</v>
       </c>
       <c r="R10" s="15">
         <v>0</v>
       </c>
       <c r="S10" s="15">
         <v>0</v>
       </c>
       <c r="T10" s="15">
         <v>0</v>
       </c>
-      <c r="U10" s="15">
-[...3 lines deleted...]
-    <row r="11" spans="1:21">
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B11" s="11">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C11" s="11">
         <v>57</v>
       </c>
       <c r="D11" s="11">
         <v>57</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>57</v>
       </c>
       <c r="I11" s="11">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="J11" s="11">
         <v>53</v>
       </c>
       <c r="K11" s="11">
         <v>52</v>
       </c>
       <c r="L11" s="11">
         <v>1</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
       <c r="N11" s="11">
         <v>0</v>
       </c>
       <c r="O11" s="11">
         <v>4</v>
       </c>
       <c r="P11" s="11">
         <v>2</v>
       </c>
       <c r="Q11" s="11">
         <v>2</v>
       </c>
       <c r="R11" s="11">
         <v>0</v>
       </c>
       <c r="S11" s="11">
         <v>0</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
-      <c r="U11" s="11">
-[...3 lines deleted...]
-    <row r="12" spans="1:21">
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B12" s="11">
         <v>249</v>
       </c>
       <c r="C12" s="11">
         <v>14</v>
       </c>
       <c r="D12" s="11">
         <v>14</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>16</v>
       </c>
       <c r="I12" s="11">
         <v>247</v>
       </c>
@@ -2740,57 +2717,54 @@
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>0</v>
       </c>
       <c r="Q12" s="11">
         <v>0</v>
       </c>
       <c r="R12" s="11">
         <v>0</v>
       </c>
       <c r="S12" s="11">
         <v>0</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
-      <c r="U12" s="11">
-[...3 lines deleted...]
-    <row r="13" spans="1:21">
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B13" s="11">
         <v>294</v>
       </c>
       <c r="C13" s="11">
         <v>15</v>
       </c>
       <c r="D13" s="11">
         <v>15</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>16</v>
       </c>
       <c r="I13" s="11">
         <v>293</v>
       </c>
@@ -2805,57 +2779,54 @@
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="11">
         <v>1</v>
       </c>
       <c r="P13" s="11">
         <v>1</v>
       </c>
       <c r="Q13" s="11">
         <v>0</v>
       </c>
       <c r="R13" s="11">
         <v>0</v>
       </c>
       <c r="S13" s="11">
         <v>0</v>
       </c>
       <c r="T13" s="11">
         <v>0</v>
       </c>
-      <c r="U13" s="11">
-[...3 lines deleted...]
-    <row r="14" spans="1:21">
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B14" s="11">
         <v>297</v>
       </c>
       <c r="C14" s="11">
         <v>19</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>11</v>
       </c>
       <c r="I14" s="11">
         <v>305</v>
       </c>
@@ -2870,60 +2841,57 @@
       </c>
       <c r="M14" s="11">
         <v>0</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>0</v>
       </c>
       <c r="Q14" s="11">
         <v>0</v>
       </c>
       <c r="R14" s="11">
         <v>0</v>
       </c>
       <c r="S14" s="11">
         <v>0</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
-      <c r="U14" s="11">
-[...3 lines deleted...]
-    <row r="15" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="15" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
     </row>
-    <row r="16" spans="1:21" s="15" customFormat="1">
+    <row r="16" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B16" s="15">
         <v>1684</v>
       </c>
       <c r="C16" s="15">
         <v>139</v>
       </c>
       <c r="D16" s="15">
         <v>132</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>7</v>
       </c>
       <c r="G16" s="15">
         <v>0</v>
       </c>
       <c r="H16" s="15">
         <v>130</v>
       </c>
       <c r="I16" s="15">
         <v>1693</v>
       </c>
@@ -2938,57 +2906,54 @@
       </c>
       <c r="M16" s="15">
         <v>0</v>
       </c>
       <c r="N16" s="15">
         <v>1</v>
       </c>
       <c r="O16" s="15">
         <v>7</v>
       </c>
       <c r="P16" s="15">
         <v>4</v>
       </c>
       <c r="Q16" s="15">
         <v>3</v>
       </c>
       <c r="R16" s="15">
         <v>0</v>
       </c>
       <c r="S16" s="15">
         <v>0</v>
       </c>
       <c r="T16" s="15">
         <v>0</v>
       </c>
-      <c r="U16" s="15">
-[...3 lines deleted...]
-    <row r="17" spans="1:21">
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B17" s="11">
         <v>173</v>
       </c>
       <c r="C17" s="11">
         <v>17</v>
       </c>
       <c r="D17" s="11">
         <v>17</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>12</v>
       </c>
       <c r="I17" s="11">
         <v>178</v>
       </c>
@@ -3003,57 +2968,54 @@
       </c>
       <c r="M17" s="11">
         <v>0</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="11">
         <v>0</v>
       </c>
       <c r="P17" s="11">
         <v>0</v>
       </c>
       <c r="Q17" s="11">
         <v>0</v>
       </c>
       <c r="R17" s="11">
         <v>0</v>
       </c>
       <c r="S17" s="11">
         <v>0</v>
       </c>
       <c r="T17" s="11">
         <v>0</v>
       </c>
-      <c r="U17" s="11">
-[...3 lines deleted...]
-    <row r="18" spans="1:21">
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B18" s="11">
         <v>165</v>
       </c>
       <c r="C18" s="11">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>12</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
         <v>170</v>
       </c>
@@ -3068,57 +3030,54 @@
       </c>
       <c r="M18" s="11">
         <v>0</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="11">
         <v>1</v>
       </c>
       <c r="P18" s="11">
         <v>1</v>
       </c>
       <c r="Q18" s="11">
         <v>0</v>
       </c>
       <c r="R18" s="11">
         <v>0</v>
       </c>
       <c r="S18" s="11">
         <v>0</v>
       </c>
       <c r="T18" s="11">
         <v>0</v>
       </c>
-      <c r="U18" s="11">
-[...3 lines deleted...]
-    <row r="19" spans="1:21">
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="23" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="11">
         <v>519</v>
       </c>
       <c r="C19" s="11">
         <v>48</v>
       </c>
       <c r="D19" s="11">
         <v>48</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>43</v>
       </c>
       <c r="I19" s="11">
         <v>524</v>
       </c>
@@ -3133,57 +3092,54 @@
       </c>
       <c r="M19" s="11">
         <v>0</v>
       </c>
       <c r="N19" s="11">
         <v>1</v>
       </c>
       <c r="O19" s="11">
         <v>4</v>
       </c>
       <c r="P19" s="11">
         <v>1</v>
       </c>
       <c r="Q19" s="11">
         <v>3</v>
       </c>
       <c r="R19" s="11">
         <v>0</v>
       </c>
       <c r="S19" s="11">
         <v>0</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
-      <c r="U19" s="11">
-[...3 lines deleted...]
-    <row r="20" spans="1:21">
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20" s="23" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B20" s="11">
         <v>159</v>
       </c>
       <c r="C20" s="11">
         <v>10</v>
       </c>
       <c r="D20" s="11">
         <v>9</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>8</v>
       </c>
       <c r="I20" s="11">
         <v>161</v>
       </c>
@@ -3198,57 +3154,54 @@
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>1</v>
       </c>
       <c r="P20" s="11">
         <v>1</v>
       </c>
       <c r="Q20" s="11">
         <v>0</v>
       </c>
       <c r="R20" s="11">
         <v>0</v>
       </c>
       <c r="S20" s="11">
         <v>0</v>
       </c>
       <c r="T20" s="11">
         <v>0</v>
       </c>
-      <c r="U20" s="11">
-[...3 lines deleted...]
-    <row r="21" spans="1:21">
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A21" s="23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="11">
         <v>171</v>
       </c>
       <c r="C21" s="11">
         <v>12</v>
       </c>
       <c r="D21" s="11">
         <v>12</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>7</v>
       </c>
       <c r="I21" s="11">
         <v>176</v>
       </c>
@@ -3263,57 +3216,54 @@
       </c>
       <c r="M21" s="11">
         <v>0</v>
       </c>
       <c r="N21" s="11">
         <v>0</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>0</v>
       </c>
       <c r="Q21" s="11">
         <v>0</v>
       </c>
       <c r="R21" s="11">
         <v>0</v>
       </c>
       <c r="S21" s="11">
         <v>0</v>
       </c>
       <c r="T21" s="11">
         <v>0</v>
       </c>
-      <c r="U21" s="11">
-[...3 lines deleted...]
-    <row r="22" spans="1:21">
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B22" s="11">
         <v>497</v>
       </c>
       <c r="C22" s="11">
         <v>39</v>
       </c>
       <c r="D22" s="11">
         <v>34</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>5</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>52</v>
       </c>
       <c r="I22" s="11">
         <v>484</v>
       </c>
@@ -3328,60 +3278,57 @@
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>1</v>
       </c>
       <c r="P22" s="11">
         <v>1</v>
       </c>
       <c r="Q22" s="11">
         <v>0</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>0</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
-      <c r="U22" s="11">
-[...3 lines deleted...]
-    <row r="23" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="23" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
     </row>
-    <row r="24" spans="1:21" s="15" customFormat="1">
+    <row r="24" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B24" s="15">
         <v>14312</v>
       </c>
       <c r="C24" s="15">
         <v>955</v>
       </c>
       <c r="D24" s="15">
         <v>943</v>
       </c>
       <c r="E24" s="15">
         <v>1</v>
       </c>
       <c r="F24" s="15">
         <v>11</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="15">
         <v>1056</v>
       </c>
       <c r="I24" s="15">
         <v>14211</v>
       </c>
@@ -3396,57 +3343,54 @@
       </c>
       <c r="M24" s="15">
         <v>0</v>
       </c>
       <c r="N24" s="15">
         <v>12</v>
       </c>
       <c r="O24" s="15">
         <v>70</v>
       </c>
       <c r="P24" s="15">
         <v>32</v>
       </c>
       <c r="Q24" s="15">
         <v>35</v>
       </c>
       <c r="R24" s="15">
         <v>0</v>
       </c>
       <c r="S24" s="15">
         <v>3</v>
       </c>
       <c r="T24" s="15">
         <v>0</v>
       </c>
-      <c r="U24" s="15">
-[...3 lines deleted...]
-    <row r="25" spans="1:21">
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B25" s="11">
         <v>774</v>
       </c>
       <c r="C25" s="11">
         <v>58</v>
       </c>
       <c r="D25" s="11">
         <v>56</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>2</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>62</v>
       </c>
       <c r="I25" s="11">
         <v>770</v>
       </c>
@@ -3461,57 +3405,54 @@
       </c>
       <c r="M25" s="11">
         <v>0</v>
       </c>
       <c r="N25" s="11">
         <v>2</v>
       </c>
       <c r="O25" s="11">
         <v>5</v>
       </c>
       <c r="P25" s="11">
         <v>4</v>
       </c>
       <c r="Q25" s="11">
         <v>1</v>
       </c>
       <c r="R25" s="11">
         <v>0</v>
       </c>
       <c r="S25" s="11">
         <v>0</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
-      <c r="U25" s="11">
-[...3 lines deleted...]
-    <row r="26" spans="1:21">
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A26" s="23" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B26" s="11">
         <v>599</v>
       </c>
       <c r="C26" s="11">
         <v>47</v>
       </c>
       <c r="D26" s="11">
         <v>47</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>51</v>
       </c>
       <c r="I26" s="11">
         <v>595</v>
       </c>
@@ -3526,57 +3467,54 @@
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>0</v>
       </c>
       <c r="O26" s="11">
         <v>4</v>
       </c>
       <c r="P26" s="11">
         <v>1</v>
       </c>
       <c r="Q26" s="11">
         <v>3</v>
       </c>
       <c r="R26" s="11">
         <v>0</v>
       </c>
       <c r="S26" s="11">
         <v>0</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
-      <c r="U26" s="11">
-[...3 lines deleted...]
-    <row r="27" spans="1:21">
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B27" s="11">
         <v>471</v>
       </c>
       <c r="C27" s="11">
         <v>33</v>
       </c>
       <c r="D27" s="11">
         <v>33</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>37</v>
       </c>
       <c r="I27" s="11">
         <v>467</v>
       </c>
@@ -3591,57 +3529,54 @@
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="11">
         <v>0</v>
       </c>
       <c r="O27" s="11">
         <v>5</v>
       </c>
       <c r="P27" s="11">
         <v>1</v>
       </c>
       <c r="Q27" s="11">
         <v>4</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>0</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
-      <c r="U27" s="11">
-[...3 lines deleted...]
-    <row r="28" spans="1:21">
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B28" s="11">
         <v>1505</v>
       </c>
       <c r="C28" s="11">
         <v>101</v>
       </c>
       <c r="D28" s="11">
         <v>99</v>
       </c>
       <c r="E28" s="11">
         <v>1</v>
       </c>
       <c r="F28" s="11">
         <v>1</v>
       </c>
       <c r="G28" s="11">
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <v>107</v>
       </c>
       <c r="I28" s="11">
         <v>1499</v>
       </c>
@@ -3656,57 +3591,54 @@
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>2</v>
       </c>
       <c r="O28" s="11">
         <v>7</v>
       </c>
       <c r="P28" s="11">
         <v>3</v>
       </c>
       <c r="Q28" s="11">
         <v>3</v>
       </c>
       <c r="R28" s="11">
         <v>0</v>
       </c>
       <c r="S28" s="11">
         <v>1</v>
       </c>
       <c r="T28" s="11">
         <v>0</v>
       </c>
-      <c r="U28" s="11">
-[...3 lines deleted...]
-    <row r="29" spans="1:21">
+    </row>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B29" s="11">
         <v>1585</v>
       </c>
       <c r="C29" s="11">
         <v>111</v>
       </c>
       <c r="D29" s="11">
         <v>109</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>2</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>122</v>
       </c>
       <c r="I29" s="11">
         <v>1574</v>
       </c>
@@ -3721,57 +3653,54 @@
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>1</v>
       </c>
       <c r="O29" s="11">
         <v>10</v>
       </c>
       <c r="P29" s="11">
         <v>6</v>
       </c>
       <c r="Q29" s="11">
         <v>4</v>
       </c>
       <c r="R29" s="11">
         <v>0</v>
       </c>
       <c r="S29" s="11">
         <v>0</v>
       </c>
       <c r="T29" s="11">
         <v>0</v>
       </c>
-      <c r="U29" s="11">
-[...3 lines deleted...]
-    <row r="30" spans="1:21">
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30" s="23" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B30" s="11">
         <v>4580</v>
       </c>
       <c r="C30" s="11">
         <v>250</v>
       </c>
       <c r="D30" s="11">
         <v>246</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>4</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>280</v>
       </c>
       <c r="I30" s="11">
         <v>4550</v>
       </c>
@@ -3786,57 +3715,54 @@
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>3</v>
       </c>
       <c r="O30" s="11">
         <v>10</v>
       </c>
       <c r="P30" s="11">
         <v>3</v>
       </c>
       <c r="Q30" s="11">
         <v>5</v>
       </c>
       <c r="R30" s="11">
         <v>0</v>
       </c>
       <c r="S30" s="11">
         <v>2</v>
       </c>
       <c r="T30" s="11">
         <v>0</v>
       </c>
-      <c r="U30" s="11">
-[...3 lines deleted...]
-    <row r="31" spans="1:21">
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31" s="23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B31" s="11">
         <v>1098</v>
       </c>
       <c r="C31" s="11">
         <v>76</v>
       </c>
       <c r="D31" s="11">
         <v>74</v>
       </c>
       <c r="E31" s="11">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>2</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>87</v>
       </c>
       <c r="I31" s="11">
         <v>1087</v>
       </c>
@@ -3851,57 +3777,54 @@
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>1</v>
       </c>
       <c r="O31" s="11">
         <v>7</v>
       </c>
       <c r="P31" s="11">
         <v>3</v>
       </c>
       <c r="Q31" s="11">
         <v>4</v>
       </c>
       <c r="R31" s="11">
         <v>0</v>
       </c>
       <c r="S31" s="11">
         <v>0</v>
       </c>
       <c r="T31" s="11">
         <v>0</v>
       </c>
-      <c r="U31" s="11">
-[...3 lines deleted...]
-    <row r="32" spans="1:21">
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32" s="23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B32" s="11">
         <v>2187</v>
       </c>
       <c r="C32" s="11">
         <v>153</v>
       </c>
       <c r="D32" s="11">
         <v>153</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="11">
         <v>0</v>
       </c>
       <c r="H32" s="11">
         <v>167</v>
       </c>
       <c r="I32" s="11">
         <v>2173</v>
       </c>
@@ -3916,57 +3839,54 @@
       </c>
       <c r="M32" s="11">
         <v>0</v>
       </c>
       <c r="N32" s="11">
         <v>2</v>
       </c>
       <c r="O32" s="11">
         <v>17</v>
       </c>
       <c r="P32" s="11">
         <v>9</v>
       </c>
       <c r="Q32" s="11">
         <v>8</v>
       </c>
       <c r="R32" s="11">
         <v>0</v>
       </c>
       <c r="S32" s="11">
         <v>0</v>
       </c>
       <c r="T32" s="11">
         <v>0</v>
       </c>
-      <c r="U32" s="11">
-[...3 lines deleted...]
-    <row r="33" spans="1:21">
+    </row>
+    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B33" s="11">
         <v>369</v>
       </c>
       <c r="C33" s="11">
         <v>35</v>
       </c>
       <c r="D33" s="11">
         <v>35</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>0</v>
       </c>
       <c r="G33" s="11">
         <v>0</v>
       </c>
       <c r="H33" s="11">
         <v>41</v>
       </c>
       <c r="I33" s="11">
         <v>363</v>
       </c>
@@ -3981,57 +3901,54 @@
       </c>
       <c r="M33" s="11">
         <v>0</v>
       </c>
       <c r="N33" s="11">
         <v>0</v>
       </c>
       <c r="O33" s="11">
         <v>1</v>
       </c>
       <c r="P33" s="11">
         <v>1</v>
       </c>
       <c r="Q33" s="11">
         <v>0</v>
       </c>
       <c r="R33" s="11">
         <v>0</v>
       </c>
       <c r="S33" s="11">
         <v>0</v>
       </c>
       <c r="T33" s="11">
         <v>0</v>
       </c>
-      <c r="U33" s="11">
-[...3 lines deleted...]
-    <row r="34" spans="1:21">
+    </row>
+    <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34" s="23" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B34" s="11">
         <v>211</v>
       </c>
       <c r="C34" s="11">
         <v>18</v>
       </c>
       <c r="D34" s="11">
         <v>18</v>
       </c>
       <c r="E34" s="11">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>0</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
         <v>15</v>
       </c>
       <c r="I34" s="11">
         <v>214</v>
       </c>
@@ -4046,57 +3963,54 @@
       </c>
       <c r="M34" s="11">
         <v>0</v>
       </c>
       <c r="N34" s="11">
         <v>0</v>
       </c>
       <c r="O34" s="11">
         <v>1</v>
       </c>
       <c r="P34" s="11">
         <v>0</v>
       </c>
       <c r="Q34" s="11">
         <v>1</v>
       </c>
       <c r="R34" s="11">
         <v>0</v>
       </c>
       <c r="S34" s="11">
         <v>0</v>
       </c>
       <c r="T34" s="11">
         <v>0</v>
       </c>
-      <c r="U34" s="11">
-[...3 lines deleted...]
-    <row r="35" spans="1:21">
+    </row>
+    <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35" s="23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B35" s="11">
         <v>294</v>
       </c>
       <c r="C35" s="11">
         <v>33</v>
       </c>
       <c r="D35" s="11">
         <v>33</v>
       </c>
       <c r="E35" s="11">
         <v>0</v>
       </c>
       <c r="F35" s="11">
         <v>0</v>
       </c>
       <c r="G35" s="11">
         <v>0</v>
       </c>
       <c r="H35" s="11">
         <v>36</v>
       </c>
       <c r="I35" s="11">
         <v>291</v>
       </c>
@@ -4111,57 +4025,54 @@
       </c>
       <c r="M35" s="11">
         <v>0</v>
       </c>
       <c r="N35" s="11">
         <v>0</v>
       </c>
       <c r="O35" s="11">
         <v>2</v>
       </c>
       <c r="P35" s="11">
         <v>1</v>
       </c>
       <c r="Q35" s="11">
         <v>1</v>
       </c>
       <c r="R35" s="11">
         <v>0</v>
       </c>
       <c r="S35" s="11">
         <v>0</v>
       </c>
       <c r="T35" s="11">
         <v>0</v>
       </c>
-      <c r="U35" s="11">
-[...3 lines deleted...]
-    <row r="36" spans="1:21">
+    </row>
+    <row r="36" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A36" s="23" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B36" s="11">
         <v>639</v>
       </c>
       <c r="C36" s="11">
         <v>40</v>
       </c>
       <c r="D36" s="11">
         <v>40</v>
       </c>
       <c r="E36" s="11">
         <v>0</v>
       </c>
       <c r="F36" s="11">
         <v>0</v>
       </c>
       <c r="G36" s="11">
         <v>0</v>
       </c>
       <c r="H36" s="11">
         <v>51</v>
       </c>
       <c r="I36" s="11">
         <v>628</v>
       </c>
@@ -4176,60 +4087,57 @@
       </c>
       <c r="M36" s="11">
         <v>0</v>
       </c>
       <c r="N36" s="11">
         <v>1</v>
       </c>
       <c r="O36" s="11">
         <v>1</v>
       </c>
       <c r="P36" s="11">
         <v>0</v>
       </c>
       <c r="Q36" s="11">
         <v>1</v>
       </c>
       <c r="R36" s="11">
         <v>0</v>
       </c>
       <c r="S36" s="11">
         <v>0</v>
       </c>
       <c r="T36" s="11">
         <v>0</v>
       </c>
-      <c r="U36" s="11">
-[...3 lines deleted...]
-    <row r="37" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="37" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
     </row>
-    <row r="38" spans="1:21" s="15" customFormat="1">
+    <row r="38" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B38" s="15">
         <v>3180</v>
       </c>
       <c r="C38" s="15">
         <v>250</v>
       </c>
       <c r="D38" s="15">
         <v>249</v>
       </c>
       <c r="E38" s="15">
         <v>0</v>
       </c>
       <c r="F38" s="15">
         <v>1</v>
       </c>
       <c r="G38" s="15">
         <v>0</v>
       </c>
       <c r="H38" s="15">
         <v>246</v>
       </c>
       <c r="I38" s="15">
         <v>3184</v>
       </c>
@@ -4244,57 +4152,54 @@
       </c>
       <c r="M38" s="15">
         <v>0</v>
       </c>
       <c r="N38" s="15">
         <v>3</v>
       </c>
       <c r="O38" s="15">
         <v>17</v>
       </c>
       <c r="P38" s="15">
         <v>9</v>
       </c>
       <c r="Q38" s="15">
         <v>7</v>
       </c>
       <c r="R38" s="15">
         <v>1</v>
       </c>
       <c r="S38" s="15">
         <v>0</v>
       </c>
       <c r="T38" s="15">
         <v>0</v>
       </c>
-      <c r="U38" s="15">
-[...3 lines deleted...]
-    <row r="39" spans="1:21">
+    </row>
+    <row r="39" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A39" s="23" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B39" s="11">
         <v>157</v>
       </c>
       <c r="C39" s="11">
         <v>17</v>
       </c>
       <c r="D39" s="11">
         <v>17</v>
       </c>
       <c r="E39" s="11">
         <v>0</v>
       </c>
       <c r="F39" s="11">
         <v>0</v>
       </c>
       <c r="G39" s="11">
         <v>0</v>
       </c>
       <c r="H39" s="11">
         <v>16</v>
       </c>
       <c r="I39" s="11">
         <v>158</v>
       </c>
@@ -4309,57 +4214,54 @@
       </c>
       <c r="M39" s="11">
         <v>0</v>
       </c>
       <c r="N39" s="11">
         <v>0</v>
       </c>
       <c r="O39" s="11">
         <v>2</v>
       </c>
       <c r="P39" s="11">
         <v>2</v>
       </c>
       <c r="Q39" s="11">
         <v>0</v>
       </c>
       <c r="R39" s="11">
         <v>0</v>
       </c>
       <c r="S39" s="11">
         <v>0</v>
       </c>
       <c r="T39" s="11">
         <v>0</v>
       </c>
-      <c r="U39" s="11">
-[...3 lines deleted...]
-    <row r="40" spans="1:21">
+    </row>
+    <row r="40" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A40" s="23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B40" s="11">
         <v>183</v>
       </c>
       <c r="C40" s="11">
         <v>14</v>
       </c>
       <c r="D40" s="11">
         <v>14</v>
       </c>
       <c r="E40" s="11">
         <v>0</v>
       </c>
       <c r="F40" s="11">
         <v>0</v>
       </c>
       <c r="G40" s="11">
         <v>0</v>
       </c>
       <c r="H40" s="11">
         <v>13</v>
       </c>
       <c r="I40" s="11">
         <v>184</v>
       </c>
@@ -4374,57 +4276,54 @@
       </c>
       <c r="M40" s="11">
         <v>0</v>
       </c>
       <c r="N40" s="11">
         <v>0</v>
       </c>
       <c r="O40" s="11">
         <v>1</v>
       </c>
       <c r="P40" s="11">
         <v>0</v>
       </c>
       <c r="Q40" s="11">
         <v>0</v>
       </c>
       <c r="R40" s="11">
         <v>1</v>
       </c>
       <c r="S40" s="11">
         <v>0</v>
       </c>
       <c r="T40" s="11">
         <v>0</v>
       </c>
-      <c r="U40" s="11">
-[...3 lines deleted...]
-    <row r="41" spans="1:21">
+    </row>
+    <row r="41" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A41" s="23" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B41" s="11">
         <v>118</v>
       </c>
       <c r="C41" s="11">
         <v>14</v>
       </c>
       <c r="D41" s="11">
         <v>14</v>
       </c>
       <c r="E41" s="11">
         <v>0</v>
       </c>
       <c r="F41" s="11">
         <v>0</v>
       </c>
       <c r="G41" s="11">
         <v>0</v>
       </c>
       <c r="H41" s="11">
         <v>11</v>
       </c>
       <c r="I41" s="11">
         <v>121</v>
       </c>
@@ -4439,57 +4338,54 @@
       </c>
       <c r="M41" s="11">
         <v>0</v>
       </c>
       <c r="N41" s="11">
         <v>0</v>
       </c>
       <c r="O41" s="11">
         <v>0</v>
       </c>
       <c r="P41" s="11">
         <v>0</v>
       </c>
       <c r="Q41" s="11">
         <v>0</v>
       </c>
       <c r="R41" s="11">
         <v>0</v>
       </c>
       <c r="S41" s="11">
         <v>0</v>
       </c>
       <c r="T41" s="11">
         <v>0</v>
       </c>
-      <c r="U41" s="11">
-[...3 lines deleted...]
-    <row r="42" spans="1:21">
+    </row>
+    <row r="42" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A42" s="23" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B42" s="11">
         <v>487</v>
       </c>
       <c r="C42" s="11">
         <v>36</v>
       </c>
       <c r="D42" s="11">
         <v>36</v>
       </c>
       <c r="E42" s="11">
         <v>0</v>
       </c>
       <c r="F42" s="11">
         <v>0</v>
       </c>
       <c r="G42" s="11">
         <v>0</v>
       </c>
       <c r="H42" s="11">
         <v>31</v>
       </c>
       <c r="I42" s="11">
         <v>492</v>
       </c>
@@ -4504,57 +4400,54 @@
       </c>
       <c r="M42" s="11">
         <v>0</v>
       </c>
       <c r="N42" s="11">
         <v>1</v>
       </c>
       <c r="O42" s="11">
         <v>1</v>
       </c>
       <c r="P42" s="11">
         <v>0</v>
       </c>
       <c r="Q42" s="11">
         <v>1</v>
       </c>
       <c r="R42" s="11">
         <v>0</v>
       </c>
       <c r="S42" s="11">
         <v>0</v>
       </c>
       <c r="T42" s="11">
         <v>0</v>
       </c>
-      <c r="U42" s="11">
-[...3 lines deleted...]
-    <row r="43" spans="1:21">
+    </row>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A43" s="23" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B43" s="11">
         <v>1812</v>
       </c>
       <c r="C43" s="11">
         <v>127</v>
       </c>
       <c r="D43" s="11">
         <v>126</v>
       </c>
       <c r="E43" s="11">
         <v>0</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>147</v>
       </c>
       <c r="I43" s="11">
         <v>1792</v>
       </c>
@@ -4569,57 +4462,54 @@
       </c>
       <c r="M43" s="11">
         <v>0</v>
       </c>
       <c r="N43" s="11">
         <v>2</v>
       </c>
       <c r="O43" s="11">
         <v>10</v>
       </c>
       <c r="P43" s="11">
         <v>5</v>
       </c>
       <c r="Q43" s="11">
         <v>5</v>
       </c>
       <c r="R43" s="11">
         <v>0</v>
       </c>
       <c r="S43" s="11">
         <v>0</v>
       </c>
       <c r="T43" s="11">
         <v>0</v>
       </c>
-      <c r="U43" s="11">
-[...3 lines deleted...]
-    <row r="44" spans="1:21">
+    </row>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A44" s="23" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B44" s="11">
         <v>423</v>
       </c>
       <c r="C44" s="11">
         <v>42</v>
       </c>
       <c r="D44" s="11">
         <v>42</v>
       </c>
       <c r="E44" s="11">
         <v>0</v>
       </c>
       <c r="F44" s="11">
         <v>0</v>
       </c>
       <c r="G44" s="11">
         <v>0</v>
       </c>
       <c r="H44" s="11">
         <v>28</v>
       </c>
       <c r="I44" s="11">
         <v>437</v>
       </c>
@@ -4634,60 +4524,57 @@
       </c>
       <c r="M44" s="11">
         <v>0</v>
       </c>
       <c r="N44" s="11">
         <v>0</v>
       </c>
       <c r="O44" s="11">
         <v>3</v>
       </c>
       <c r="P44" s="11">
         <v>2</v>
       </c>
       <c r="Q44" s="11">
         <v>1</v>
       </c>
       <c r="R44" s="11">
         <v>0</v>
       </c>
       <c r="S44" s="11">
         <v>0</v>
       </c>
       <c r="T44" s="11">
         <v>0</v>
       </c>
-      <c r="U44" s="11">
-[...3 lines deleted...]
-    <row r="45" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="45" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
     </row>
-    <row r="46" spans="1:21" s="15" customFormat="1">
+    <row r="46" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B46" s="15">
         <v>6873</v>
       </c>
       <c r="C46" s="15">
         <v>523</v>
       </c>
       <c r="D46" s="15">
         <v>517</v>
       </c>
       <c r="E46" s="15">
         <v>2</v>
       </c>
       <c r="F46" s="15">
         <v>4</v>
       </c>
       <c r="G46" s="15">
         <v>0</v>
       </c>
       <c r="H46" s="15">
         <v>592</v>
       </c>
       <c r="I46" s="15">
         <v>6804</v>
       </c>
@@ -4702,57 +4589,54 @@
       </c>
       <c r="M46" s="15">
         <v>1</v>
       </c>
       <c r="N46" s="15">
         <v>13</v>
       </c>
       <c r="O46" s="15">
         <v>39</v>
       </c>
       <c r="P46" s="15">
         <v>14</v>
       </c>
       <c r="Q46" s="15">
         <v>21</v>
       </c>
       <c r="R46" s="15">
         <v>3</v>
       </c>
       <c r="S46" s="15">
         <v>1</v>
       </c>
       <c r="T46" s="15">
         <v>0</v>
       </c>
-      <c r="U46" s="15">
-[...3 lines deleted...]
-    <row r="47" spans="1:21">
+    </row>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A47" s="23" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B47" s="11">
         <v>330</v>
       </c>
       <c r="C47" s="11">
         <v>26</v>
       </c>
       <c r="D47" s="11">
         <v>26</v>
       </c>
       <c r="E47" s="11">
         <v>0</v>
       </c>
       <c r="F47" s="11">
         <v>0</v>
       </c>
       <c r="G47" s="11">
         <v>0</v>
       </c>
       <c r="H47" s="11">
         <v>19</v>
       </c>
       <c r="I47" s="11">
         <v>337</v>
       </c>
@@ -4767,57 +4651,54 @@
       </c>
       <c r="M47" s="11">
         <v>0</v>
       </c>
       <c r="N47" s="11">
         <v>0</v>
       </c>
       <c r="O47" s="11">
         <v>4</v>
       </c>
       <c r="P47" s="11">
         <v>0</v>
       </c>
       <c r="Q47" s="11">
         <v>2</v>
       </c>
       <c r="R47" s="11">
         <v>1</v>
       </c>
       <c r="S47" s="11">
         <v>1</v>
       </c>
       <c r="T47" s="11">
         <v>0</v>
       </c>
-      <c r="U47" s="11">
-[...3 lines deleted...]
-    <row r="48" spans="1:21">
+    </row>
+    <row r="48" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A48" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B48" s="11">
         <v>1021</v>
       </c>
       <c r="C48" s="11">
         <v>86</v>
       </c>
       <c r="D48" s="11">
         <v>86</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0</v>
       </c>
       <c r="H48" s="11">
         <v>100</v>
       </c>
       <c r="I48" s="11">
         <v>1007</v>
       </c>
@@ -4832,57 +4713,54 @@
       </c>
       <c r="M48" s="11">
         <v>0</v>
       </c>
       <c r="N48" s="11">
         <v>2</v>
       </c>
       <c r="O48" s="11">
         <v>4</v>
       </c>
       <c r="P48" s="11">
         <v>1</v>
       </c>
       <c r="Q48" s="11">
         <v>3</v>
       </c>
       <c r="R48" s="11">
         <v>0</v>
       </c>
       <c r="S48" s="11">
         <v>0</v>
       </c>
       <c r="T48" s="11">
         <v>0</v>
       </c>
-      <c r="U48" s="11">
-[...3 lines deleted...]
-    <row r="49" spans="1:21">
+    </row>
+    <row r="49" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A49" s="23" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B49" s="11">
         <v>2694</v>
       </c>
       <c r="C49" s="11">
         <v>177</v>
       </c>
       <c r="D49" s="11">
         <v>174</v>
       </c>
       <c r="E49" s="11">
         <v>1</v>
       </c>
       <c r="F49" s="11">
         <v>2</v>
       </c>
       <c r="G49" s="11">
         <v>0</v>
       </c>
       <c r="H49" s="11">
         <v>188</v>
       </c>
       <c r="I49" s="11">
         <v>2683</v>
       </c>
@@ -4897,57 +4775,54 @@
       </c>
       <c r="M49" s="11">
         <v>0</v>
       </c>
       <c r="N49" s="11">
         <v>4</v>
       </c>
       <c r="O49" s="11">
         <v>14</v>
       </c>
       <c r="P49" s="11">
         <v>6</v>
       </c>
       <c r="Q49" s="11">
         <v>8</v>
       </c>
       <c r="R49" s="11">
         <v>0</v>
       </c>
       <c r="S49" s="11">
         <v>0</v>
       </c>
       <c r="T49" s="11">
         <v>0</v>
       </c>
-      <c r="U49" s="11">
-[...3 lines deleted...]
-    <row r="50" spans="1:21">
+    </row>
+    <row r="50" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B50" s="11">
         <v>604</v>
       </c>
       <c r="C50" s="11">
         <v>30</v>
       </c>
       <c r="D50" s="11">
         <v>30</v>
       </c>
       <c r="E50" s="11">
         <v>0</v>
       </c>
       <c r="F50" s="11">
         <v>0</v>
       </c>
       <c r="G50" s="11">
         <v>0</v>
       </c>
       <c r="H50" s="11">
         <v>46</v>
       </c>
       <c r="I50" s="11">
         <v>588</v>
       </c>
@@ -4962,57 +4837,54 @@
       </c>
       <c r="M50" s="11">
         <v>0</v>
       </c>
       <c r="N50" s="11">
         <v>1</v>
       </c>
       <c r="O50" s="11">
         <v>4</v>
       </c>
       <c r="P50" s="11">
         <v>2</v>
       </c>
       <c r="Q50" s="11">
         <v>1</v>
       </c>
       <c r="R50" s="11">
         <v>1</v>
       </c>
       <c r="S50" s="11">
         <v>0</v>
       </c>
       <c r="T50" s="11">
         <v>0</v>
       </c>
-      <c r="U50" s="11">
-[...3 lines deleted...]
-    <row r="51" spans="1:21">
+    </row>
+    <row r="51" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B51" s="11">
         <v>1464</v>
       </c>
       <c r="C51" s="11">
         <v>131</v>
       </c>
       <c r="D51" s="11">
         <v>128</v>
       </c>
       <c r="E51" s="11">
         <v>1</v>
       </c>
       <c r="F51" s="11">
         <v>2</v>
       </c>
       <c r="G51" s="11">
         <v>0</v>
       </c>
       <c r="H51" s="11">
         <v>141</v>
       </c>
       <c r="I51" s="11">
         <v>1454</v>
       </c>
@@ -5027,57 +4899,54 @@
       </c>
       <c r="M51" s="11">
         <v>0</v>
       </c>
       <c r="N51" s="11">
         <v>5</v>
       </c>
       <c r="O51" s="11">
         <v>10</v>
       </c>
       <c r="P51" s="11">
         <v>5</v>
       </c>
       <c r="Q51" s="11">
         <v>4</v>
       </c>
       <c r="R51" s="11">
         <v>1</v>
       </c>
       <c r="S51" s="11">
         <v>0</v>
       </c>
       <c r="T51" s="11">
         <v>0</v>
       </c>
-      <c r="U51" s="11">
-[...3 lines deleted...]
-    <row r="52" spans="1:21">
+    </row>
+    <row r="52" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A52" s="23" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B52" s="11">
         <v>424</v>
       </c>
       <c r="C52" s="11">
         <v>36</v>
       </c>
       <c r="D52" s="11">
         <v>36</v>
       </c>
       <c r="E52" s="11">
         <v>0</v>
       </c>
       <c r="F52" s="11">
         <v>0</v>
       </c>
       <c r="G52" s="11">
         <v>0</v>
       </c>
       <c r="H52" s="11">
         <v>52</v>
       </c>
       <c r="I52" s="11">
         <v>408</v>
       </c>
@@ -5092,57 +4961,54 @@
       </c>
       <c r="M52" s="11">
         <v>1</v>
       </c>
       <c r="N52" s="11">
         <v>1</v>
       </c>
       <c r="O52" s="11">
         <v>2</v>
       </c>
       <c r="P52" s="11">
         <v>0</v>
       </c>
       <c r="Q52" s="11">
         <v>2</v>
       </c>
       <c r="R52" s="11">
         <v>0</v>
       </c>
       <c r="S52" s="11">
         <v>0</v>
       </c>
       <c r="T52" s="11">
         <v>0</v>
       </c>
-      <c r="U52" s="11">
-[...3 lines deleted...]
-    <row r="53" spans="1:21">
+    </row>
+    <row r="53" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A53" s="23" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B53" s="11">
         <v>336</v>
       </c>
       <c r="C53" s="11">
         <v>37</v>
       </c>
       <c r="D53" s="11">
         <v>37</v>
       </c>
       <c r="E53" s="11">
         <v>0</v>
       </c>
       <c r="F53" s="11">
         <v>0</v>
       </c>
       <c r="G53" s="11">
         <v>0</v>
       </c>
       <c r="H53" s="11">
         <v>46</v>
       </c>
       <c r="I53" s="11">
         <v>327</v>
       </c>
@@ -5157,60 +5023,57 @@
       </c>
       <c r="M53" s="11">
         <v>0</v>
       </c>
       <c r="N53" s="11">
         <v>0</v>
       </c>
       <c r="O53" s="11">
         <v>1</v>
       </c>
       <c r="P53" s="11">
         <v>0</v>
       </c>
       <c r="Q53" s="11">
         <v>1</v>
       </c>
       <c r="R53" s="11">
         <v>0</v>
       </c>
       <c r="S53" s="11">
         <v>0</v>
       </c>
       <c r="T53" s="11">
         <v>0</v>
       </c>
-      <c r="U53" s="11">
-[...3 lines deleted...]
-    <row r="54" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="54" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="23"/>
     </row>
-    <row r="55" spans="1:21" s="15" customFormat="1">
+    <row r="55" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B55" s="15">
         <v>2119</v>
       </c>
       <c r="C55" s="15">
         <v>172</v>
       </c>
       <c r="D55" s="15">
         <v>162</v>
       </c>
       <c r="E55" s="15">
         <v>0</v>
       </c>
       <c r="F55" s="15">
         <v>10</v>
       </c>
       <c r="G55" s="15">
         <v>0</v>
       </c>
       <c r="H55" s="15">
         <v>184</v>
       </c>
       <c r="I55" s="15">
         <v>2107</v>
       </c>
@@ -5225,57 +5088,54 @@
       </c>
       <c r="M55" s="15">
         <v>0</v>
       </c>
       <c r="N55" s="15">
         <v>5</v>
       </c>
       <c r="O55" s="15">
         <v>9</v>
       </c>
       <c r="P55" s="15">
         <v>6</v>
       </c>
       <c r="Q55" s="15">
         <v>2</v>
       </c>
       <c r="R55" s="15">
         <v>0</v>
       </c>
       <c r="S55" s="15">
         <v>0</v>
       </c>
       <c r="T55" s="15">
         <v>1</v>
       </c>
-      <c r="U55" s="15">
-[...3 lines deleted...]
-    <row r="56" spans="1:21">
+    </row>
+    <row r="56" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A56" s="23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B56" s="11">
         <v>147</v>
       </c>
       <c r="C56" s="11">
         <v>11</v>
       </c>
       <c r="D56" s="11">
         <v>10</v>
       </c>
       <c r="E56" s="11">
         <v>0</v>
       </c>
       <c r="F56" s="11">
         <v>1</v>
       </c>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
         <v>17</v>
       </c>
       <c r="I56" s="11">
         <v>141</v>
       </c>
@@ -5290,57 +5150,54 @@
       </c>
       <c r="M56" s="11">
         <v>0</v>
       </c>
       <c r="N56" s="11">
         <v>0</v>
       </c>
       <c r="O56" s="11">
         <v>1</v>
       </c>
       <c r="P56" s="11">
         <v>1</v>
       </c>
       <c r="Q56" s="11">
         <v>0</v>
       </c>
       <c r="R56" s="11">
         <v>0</v>
       </c>
       <c r="S56" s="11">
         <v>0</v>
       </c>
       <c r="T56" s="11">
         <v>0</v>
       </c>
-      <c r="U56" s="11">
-[...3 lines deleted...]
-    <row r="57" spans="1:21">
+    </row>
+    <row r="57" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A57" s="23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B57" s="11">
         <v>170</v>
       </c>
       <c r="C57" s="11">
         <v>21</v>
       </c>
       <c r="D57" s="11">
         <v>20</v>
       </c>
       <c r="E57" s="11">
         <v>0</v>
       </c>
       <c r="F57" s="11">
         <v>1</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
         <v>18</v>
       </c>
       <c r="I57" s="11">
         <v>173</v>
       </c>
@@ -5355,57 +5212,54 @@
       </c>
       <c r="M57" s="11">
         <v>0</v>
       </c>
       <c r="N57" s="11">
         <v>1</v>
       </c>
       <c r="O57" s="11">
         <v>0</v>
       </c>
       <c r="P57" s="11">
         <v>0</v>
       </c>
       <c r="Q57" s="11">
         <v>0</v>
       </c>
       <c r="R57" s="11">
         <v>0</v>
       </c>
       <c r="S57" s="11">
         <v>0</v>
       </c>
       <c r="T57" s="11">
         <v>0</v>
       </c>
-      <c r="U57" s="11">
-[...3 lines deleted...]
-    <row r="58" spans="1:21">
+    </row>
+    <row r="58" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A58" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B58" s="11">
         <v>658</v>
       </c>
       <c r="C58" s="11">
         <v>45</v>
       </c>
       <c r="D58" s="11">
         <v>43</v>
       </c>
       <c r="E58" s="11">
         <v>0</v>
       </c>
       <c r="F58" s="11">
         <v>2</v>
       </c>
       <c r="G58" s="11">
         <v>0</v>
       </c>
       <c r="H58" s="11">
         <v>37</v>
       </c>
       <c r="I58" s="11">
         <v>666</v>
       </c>
@@ -5420,57 +5274,54 @@
       </c>
       <c r="M58" s="11">
         <v>0</v>
       </c>
       <c r="N58" s="11">
         <v>3</v>
       </c>
       <c r="O58" s="11">
         <v>0</v>
       </c>
       <c r="P58" s="11">
         <v>0</v>
       </c>
       <c r="Q58" s="11">
         <v>0</v>
       </c>
       <c r="R58" s="11">
         <v>0</v>
       </c>
       <c r="S58" s="11">
         <v>0</v>
       </c>
       <c r="T58" s="11">
         <v>0</v>
       </c>
-      <c r="U58" s="11">
-[...3 lines deleted...]
-    <row r="59" spans="1:21">
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B59" s="11">
         <v>827</v>
       </c>
       <c r="C59" s="11">
         <v>66</v>
       </c>
       <c r="D59" s="11">
         <v>63</v>
       </c>
       <c r="E59" s="11">
         <v>0</v>
       </c>
       <c r="F59" s="11">
         <v>3</v>
       </c>
       <c r="G59" s="11">
         <v>0</v>
       </c>
       <c r="H59" s="11">
         <v>76</v>
       </c>
       <c r="I59" s="11">
         <v>817</v>
       </c>
@@ -5485,57 +5336,54 @@
       </c>
       <c r="M59" s="11">
         <v>0</v>
       </c>
       <c r="N59" s="11">
         <v>0</v>
       </c>
       <c r="O59" s="11">
         <v>4</v>
       </c>
       <c r="P59" s="11">
         <v>3</v>
       </c>
       <c r="Q59" s="11">
         <v>1</v>
       </c>
       <c r="R59" s="11">
         <v>0</v>
       </c>
       <c r="S59" s="11">
         <v>0</v>
       </c>
       <c r="T59" s="11">
         <v>0</v>
       </c>
-      <c r="U59" s="11">
-[...3 lines deleted...]
-    <row r="60" spans="1:21">
+    </row>
+    <row r="60" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A60" s="23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B60" s="11">
         <v>317</v>
       </c>
       <c r="C60" s="11">
         <v>29</v>
       </c>
       <c r="D60" s="11">
         <v>26</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
       <c r="F60" s="11">
         <v>3</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>36</v>
       </c>
       <c r="I60" s="11">
         <v>310</v>
       </c>
@@ -5550,60 +5398,57 @@
       </c>
       <c r="M60" s="11">
         <v>0</v>
       </c>
       <c r="N60" s="11">
         <v>1</v>
       </c>
       <c r="O60" s="11">
         <v>4</v>
       </c>
       <c r="P60" s="11">
         <v>2</v>
       </c>
       <c r="Q60" s="11">
         <v>1</v>
       </c>
       <c r="R60" s="11">
         <v>0</v>
       </c>
       <c r="S60" s="11">
         <v>0</v>
       </c>
       <c r="T60" s="11">
         <v>1</v>
       </c>
-      <c r="U60" s="11">
-[...3 lines deleted...]
-    <row r="61" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="61" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="23"/>
     </row>
-    <row r="62" spans="1:21" s="15" customFormat="1">
+    <row r="62" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B62" s="15">
         <v>1003</v>
       </c>
       <c r="C62" s="15">
         <v>70</v>
       </c>
       <c r="D62" s="15">
         <v>69</v>
       </c>
       <c r="E62" s="15">
         <v>0</v>
       </c>
       <c r="F62" s="15">
         <v>1</v>
       </c>
       <c r="G62" s="15">
         <v>0</v>
       </c>
       <c r="H62" s="15">
         <v>81</v>
       </c>
       <c r="I62" s="15">
         <v>992</v>
       </c>
@@ -5618,57 +5463,54 @@
       </c>
       <c r="M62" s="15">
         <v>0</v>
       </c>
       <c r="N62" s="15">
         <v>1</v>
       </c>
       <c r="O62" s="15">
         <v>4</v>
       </c>
       <c r="P62" s="15">
         <v>3</v>
       </c>
       <c r="Q62" s="15">
         <v>1</v>
       </c>
       <c r="R62" s="15">
         <v>0</v>
       </c>
       <c r="S62" s="15">
         <v>0</v>
       </c>
       <c r="T62" s="15">
         <v>0</v>
       </c>
-      <c r="U62" s="15">
-[...3 lines deleted...]
-    <row r="63" spans="1:21">
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A63" s="23" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B63" s="11">
         <v>179</v>
       </c>
       <c r="C63" s="11">
         <v>14</v>
       </c>
       <c r="D63" s="11">
         <v>14</v>
       </c>
       <c r="E63" s="11">
         <v>0</v>
       </c>
       <c r="F63" s="11">
         <v>0</v>
       </c>
       <c r="G63" s="11">
         <v>0</v>
       </c>
       <c r="H63" s="11">
         <v>15</v>
       </c>
       <c r="I63" s="11">
         <v>178</v>
       </c>
@@ -5683,57 +5525,54 @@
       </c>
       <c r="M63" s="11">
         <v>0</v>
       </c>
       <c r="N63" s="11">
         <v>0</v>
       </c>
       <c r="O63" s="11">
         <v>0</v>
       </c>
       <c r="P63" s="11">
         <v>0</v>
       </c>
       <c r="Q63" s="11">
         <v>0</v>
       </c>
       <c r="R63" s="11">
         <v>0</v>
       </c>
       <c r="S63" s="11">
         <v>0</v>
       </c>
       <c r="T63" s="11">
         <v>0</v>
       </c>
-      <c r="U63" s="11">
-[...3 lines deleted...]
-    <row r="64" spans="1:21">
+    </row>
+    <row r="64" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A64" s="23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B64" s="11">
         <v>323</v>
       </c>
       <c r="C64" s="11">
         <v>25</v>
       </c>
       <c r="D64" s="11">
         <v>25</v>
       </c>
       <c r="E64" s="11">
         <v>0</v>
       </c>
       <c r="F64" s="11">
         <v>0</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
         <v>26</v>
       </c>
       <c r="I64" s="11">
         <v>322</v>
       </c>
@@ -5748,57 +5587,54 @@
       </c>
       <c r="M64" s="11">
         <v>0</v>
       </c>
       <c r="N64" s="11">
         <v>1</v>
       </c>
       <c r="O64" s="11">
         <v>1</v>
       </c>
       <c r="P64" s="11">
         <v>1</v>
       </c>
       <c r="Q64" s="11">
         <v>0</v>
       </c>
       <c r="R64" s="11">
         <v>0</v>
       </c>
       <c r="S64" s="11">
         <v>0</v>
       </c>
       <c r="T64" s="11">
         <v>0</v>
       </c>
-      <c r="U64" s="11">
-[...3 lines deleted...]
-    <row r="65" spans="1:21">
+    </row>
+    <row r="65" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A65" s="23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B65" s="11">
         <v>305</v>
       </c>
       <c r="C65" s="11">
         <v>19</v>
       </c>
       <c r="D65" s="11">
         <v>19</v>
       </c>
       <c r="E65" s="11">
         <v>0</v>
       </c>
       <c r="F65" s="11">
         <v>0</v>
       </c>
       <c r="G65" s="11">
         <v>0</v>
       </c>
       <c r="H65" s="11">
         <v>26</v>
       </c>
       <c r="I65" s="11">
         <v>298</v>
       </c>
@@ -5813,57 +5649,54 @@
       </c>
       <c r="M65" s="11">
         <v>0</v>
       </c>
       <c r="N65" s="11">
         <v>0</v>
       </c>
       <c r="O65" s="11">
         <v>2</v>
       </c>
       <c r="P65" s="11">
         <v>1</v>
       </c>
       <c r="Q65" s="11">
         <v>1</v>
       </c>
       <c r="R65" s="11">
         <v>0</v>
       </c>
       <c r="S65" s="11">
         <v>0</v>
       </c>
       <c r="T65" s="11">
         <v>0</v>
       </c>
-      <c r="U65" s="11">
-[...3 lines deleted...]
-    <row r="66" spans="1:21">
+    </row>
+    <row r="66" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A66" s="23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B66" s="11">
         <v>196</v>
       </c>
       <c r="C66" s="11">
         <v>12</v>
       </c>
       <c r="D66" s="11">
         <v>11</v>
       </c>
       <c r="E66" s="11">
         <v>0</v>
       </c>
       <c r="F66" s="11">
         <v>1</v>
       </c>
       <c r="G66" s="11">
         <v>0</v>
       </c>
       <c r="H66" s="11">
         <v>14</v>
       </c>
       <c r="I66" s="11">
         <v>194</v>
       </c>
@@ -5878,125 +5711,119 @@
       </c>
       <c r="M66" s="11">
         <v>0</v>
       </c>
       <c r="N66" s="11">
         <v>0</v>
       </c>
       <c r="O66" s="11">
         <v>1</v>
       </c>
       <c r="P66" s="11">
         <v>1</v>
       </c>
       <c r="Q66" s="11">
         <v>0</v>
       </c>
       <c r="R66" s="11">
         <v>0</v>
       </c>
       <c r="S66" s="11">
         <v>0</v>
       </c>
       <c r="T66" s="11">
         <v>0</v>
       </c>
-      <c r="U66" s="11">
-[...3 lines deleted...]
-    <row r="67" spans="1:21" ht="17.25" customHeight="1">
+    </row>
+    <row r="67" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="23"/>
     </row>
-    <row r="68" spans="1:21" s="15" customFormat="1">
+    <row r="68" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B68" s="15">
         <v>3858</v>
       </c>
       <c r="C68" s="15">
         <v>263</v>
       </c>
       <c r="D68" s="15">
         <v>251</v>
       </c>
       <c r="E68" s="15">
         <v>0</v>
       </c>
       <c r="F68" s="15">
         <v>12</v>
       </c>
       <c r="G68" s="15">
         <v>0</v>
       </c>
       <c r="H68" s="15">
         <v>290</v>
       </c>
       <c r="I68" s="15">
         <v>3831</v>
       </c>
       <c r="J68" s="15">
         <v>230</v>
       </c>
       <c r="K68" s="15">
         <v>221</v>
       </c>
       <c r="L68" s="15">
+        <v>5</v>
+      </c>
+      <c r="M68" s="15">
+        <v>0</v>
+      </c>
+      <c r="N68" s="15">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
       <c r="O68" s="15">
         <v>33</v>
       </c>
       <c r="P68" s="15">
         <v>17</v>
       </c>
       <c r="Q68" s="15">
         <v>14</v>
       </c>
       <c r="R68" s="15">
         <v>0</v>
       </c>
       <c r="S68" s="15">
         <v>2</v>
       </c>
       <c r="T68" s="15">
         <v>0</v>
       </c>
-      <c r="U68" s="15">
-[...3 lines deleted...]
-    <row r="69" spans="1:21">
+    </row>
+    <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69" s="23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B69" s="11">
         <v>1385</v>
       </c>
       <c r="C69" s="11">
         <v>91</v>
       </c>
       <c r="D69" s="11">
         <v>89</v>
       </c>
       <c r="E69" s="11">
         <v>0</v>
       </c>
       <c r="F69" s="11">
         <v>2</v>
       </c>
       <c r="G69" s="11">
         <v>0</v>
       </c>
       <c r="H69" s="11">
         <v>103</v>
       </c>
       <c r="I69" s="11">
         <v>1373</v>
       </c>
@@ -6011,57 +5838,54 @@
       </c>
       <c r="M69" s="11">
         <v>0</v>
       </c>
       <c r="N69" s="11">
         <v>2</v>
       </c>
       <c r="O69" s="11">
         <v>13</v>
       </c>
       <c r="P69" s="11">
         <v>6</v>
       </c>
       <c r="Q69" s="11">
         <v>6</v>
       </c>
       <c r="R69" s="11">
         <v>0</v>
       </c>
       <c r="S69" s="11">
         <v>1</v>
       </c>
       <c r="T69" s="11">
         <v>0</v>
       </c>
-      <c r="U69" s="11">
-[...3 lines deleted...]
-    <row r="70" spans="1:21">
+    </row>
+    <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70" s="23" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B70" s="11">
         <v>537</v>
       </c>
       <c r="C70" s="11">
         <v>34</v>
       </c>
       <c r="D70" s="11">
         <v>27</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>7</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
         <v>41</v>
       </c>
       <c r="I70" s="11">
         <v>530</v>
       </c>
@@ -6076,57 +5900,54 @@
       </c>
       <c r="M70" s="11">
         <v>0</v>
       </c>
       <c r="N70" s="11">
         <v>0</v>
       </c>
       <c r="O70" s="11">
         <v>6</v>
       </c>
       <c r="P70" s="11">
         <v>1</v>
       </c>
       <c r="Q70" s="11">
         <v>5</v>
       </c>
       <c r="R70" s="11">
         <v>0</v>
       </c>
       <c r="S70" s="11">
         <v>0</v>
       </c>
       <c r="T70" s="11">
         <v>0</v>
       </c>
-      <c r="U70" s="11">
-[...3 lines deleted...]
-    <row r="71" spans="1:21">
+    </row>
+    <row r="71" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A71" s="23" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B71" s="11">
         <v>202</v>
       </c>
       <c r="C71" s="11">
         <v>16</v>
       </c>
       <c r="D71" s="11">
         <v>16</v>
       </c>
       <c r="E71" s="11">
         <v>0</v>
       </c>
       <c r="F71" s="11">
         <v>0</v>
       </c>
       <c r="G71" s="11">
         <v>0</v>
       </c>
       <c r="H71" s="11">
         <v>11</v>
       </c>
       <c r="I71" s="11">
         <v>207</v>
       </c>
@@ -6141,57 +5962,54 @@
       </c>
       <c r="M71" s="11">
         <v>0</v>
       </c>
       <c r="N71" s="11">
         <v>1</v>
       </c>
       <c r="O71" s="11">
         <v>1</v>
       </c>
       <c r="P71" s="11">
         <v>1</v>
       </c>
       <c r="Q71" s="11">
         <v>0</v>
       </c>
       <c r="R71" s="11">
         <v>0</v>
       </c>
       <c r="S71" s="11">
         <v>0</v>
       </c>
       <c r="T71" s="11">
         <v>0</v>
       </c>
-      <c r="U71" s="11">
-[...3 lines deleted...]
-    <row r="72" spans="1:21">
+    </row>
+    <row r="72" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A72" s="23" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B72" s="11">
         <v>305</v>
       </c>
       <c r="C72" s="11">
         <v>22</v>
       </c>
       <c r="D72" s="11">
         <v>22</v>
       </c>
       <c r="E72" s="11">
         <v>0</v>
       </c>
       <c r="F72" s="11">
         <v>0</v>
       </c>
       <c r="G72" s="11">
         <v>0</v>
       </c>
       <c r="H72" s="11">
         <v>27</v>
       </c>
       <c r="I72" s="11">
         <v>300</v>
       </c>
@@ -6206,57 +6024,54 @@
       </c>
       <c r="M72" s="11">
         <v>0</v>
       </c>
       <c r="N72" s="11">
         <v>0</v>
       </c>
       <c r="O72" s="11">
         <v>2</v>
       </c>
       <c r="P72" s="11">
         <v>2</v>
       </c>
       <c r="Q72" s="11">
         <v>0</v>
       </c>
       <c r="R72" s="11">
         <v>0</v>
       </c>
       <c r="S72" s="11">
         <v>0</v>
       </c>
       <c r="T72" s="11">
         <v>0</v>
       </c>
-      <c r="U72" s="11">
-[...3 lines deleted...]
-    <row r="73" spans="1:21">
+    </row>
+    <row r="73" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A73" s="23" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B73" s="11">
         <v>424</v>
       </c>
       <c r="C73" s="11">
         <v>30</v>
       </c>
       <c r="D73" s="11">
         <v>30</v>
       </c>
       <c r="E73" s="11">
         <v>0</v>
       </c>
       <c r="F73" s="11">
         <v>0</v>
       </c>
       <c r="G73" s="11">
         <v>0</v>
       </c>
       <c r="H73" s="11">
         <v>32</v>
       </c>
       <c r="I73" s="11">
         <v>422</v>
       </c>
@@ -6271,57 +6086,54 @@
       </c>
       <c r="M73" s="11">
         <v>0</v>
       </c>
       <c r="N73" s="11">
         <v>1</v>
       </c>
       <c r="O73" s="11">
         <v>2</v>
       </c>
       <c r="P73" s="11">
         <v>0</v>
       </c>
       <c r="Q73" s="11">
         <v>1</v>
       </c>
       <c r="R73" s="11">
         <v>0</v>
       </c>
       <c r="S73" s="11">
         <v>1</v>
       </c>
       <c r="T73" s="11">
         <v>0</v>
       </c>
-      <c r="U73" s="11">
-[...3 lines deleted...]
-    <row r="74" spans="1:21">
+    </row>
+    <row r="74" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A74" s="23" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B74" s="11">
         <v>191</v>
       </c>
       <c r="C74" s="11">
         <v>13</v>
       </c>
       <c r="D74" s="11">
         <v>12</v>
       </c>
       <c r="E74" s="11">
         <v>0</v>
       </c>
       <c r="F74" s="11">
         <v>1</v>
       </c>
       <c r="G74" s="11">
         <v>0</v>
       </c>
       <c r="H74" s="11">
         <v>12</v>
       </c>
       <c r="I74" s="11">
         <v>192</v>
       </c>
@@ -6336,57 +6148,54 @@
       </c>
       <c r="M74" s="11">
         <v>0</v>
       </c>
       <c r="N74" s="11">
         <v>0</v>
       </c>
       <c r="O74" s="11">
         <v>3</v>
       </c>
       <c r="P74" s="11">
         <v>2</v>
       </c>
       <c r="Q74" s="11">
         <v>1</v>
       </c>
       <c r="R74" s="11">
         <v>0</v>
       </c>
       <c r="S74" s="11">
         <v>0</v>
       </c>
       <c r="T74" s="11">
         <v>0</v>
       </c>
-      <c r="U74" s="11">
-[...3 lines deleted...]
-    <row r="75" spans="1:21">
+    </row>
+    <row r="75" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A75" s="23" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B75" s="11">
         <v>199</v>
       </c>
       <c r="C75" s="11">
         <v>15</v>
       </c>
       <c r="D75" s="11">
         <v>15</v>
       </c>
       <c r="E75" s="11">
         <v>0</v>
       </c>
       <c r="F75" s="11">
         <v>0</v>
       </c>
       <c r="G75" s="11">
         <v>0</v>
       </c>
       <c r="H75" s="11">
         <v>20</v>
       </c>
       <c r="I75" s="11">
         <v>194</v>
       </c>
@@ -6401,122 +6210,116 @@
       </c>
       <c r="M75" s="11">
         <v>0</v>
       </c>
       <c r="N75" s="11">
         <v>0</v>
       </c>
       <c r="O75" s="11">
         <v>2</v>
       </c>
       <c r="P75" s="11">
         <v>2</v>
       </c>
       <c r="Q75" s="11">
         <v>0</v>
       </c>
       <c r="R75" s="11">
         <v>0</v>
       </c>
       <c r="S75" s="11">
         <v>0</v>
       </c>
       <c r="T75" s="11">
         <v>0</v>
       </c>
-      <c r="U75" s="11">
-[...3 lines deleted...]
-    <row r="76" spans="1:21">
+    </row>
+    <row r="76" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A76" s="23" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B76" s="11">
         <v>246</v>
       </c>
       <c r="C76" s="11">
         <v>16</v>
       </c>
       <c r="D76" s="11">
         <v>15</v>
       </c>
       <c r="E76" s="11">
         <v>0</v>
       </c>
       <c r="F76" s="11">
         <v>1</v>
       </c>
       <c r="G76" s="11">
         <v>0</v>
       </c>
       <c r="H76" s="11">
         <v>13</v>
       </c>
       <c r="I76" s="11">
         <v>249</v>
       </c>
       <c r="J76" s="11">
         <v>16</v>
       </c>
       <c r="K76" s="11">
         <v>15</v>
       </c>
       <c r="L76" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M76" s="11">
         <v>0</v>
       </c>
       <c r="N76" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O76" s="11">
         <v>0</v>
       </c>
       <c r="P76" s="11">
         <v>0</v>
       </c>
       <c r="Q76" s="11">
         <v>0</v>
       </c>
       <c r="R76" s="11">
         <v>0</v>
       </c>
       <c r="S76" s="11">
         <v>0</v>
       </c>
       <c r="T76" s="11">
         <v>0</v>
       </c>
-      <c r="U76" s="11">
-[...3 lines deleted...]
-    <row r="77" spans="1:21">
+    </row>
+    <row r="77" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A77" s="23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B77" s="11">
         <v>369</v>
       </c>
       <c r="C77" s="11">
         <v>26</v>
       </c>
       <c r="D77" s="11">
         <v>25</v>
       </c>
       <c r="E77" s="11">
         <v>0</v>
       </c>
       <c r="F77" s="11">
         <v>1</v>
       </c>
       <c r="G77" s="11">
         <v>0</v>
       </c>
       <c r="H77" s="11">
         <v>31</v>
       </c>
       <c r="I77" s="11">
         <v>364</v>
       </c>
@@ -6531,106 +6334,101 @@
       </c>
       <c r="M77" s="11">
         <v>0</v>
       </c>
       <c r="N77" s="11">
         <v>0</v>
       </c>
       <c r="O77" s="11">
         <v>4</v>
       </c>
       <c r="P77" s="11">
         <v>3</v>
       </c>
       <c r="Q77" s="11">
         <v>1</v>
       </c>
       <c r="R77" s="11">
         <v>0</v>
       </c>
       <c r="S77" s="11">
         <v>0</v>
       </c>
       <c r="T77" s="11">
         <v>0</v>
       </c>
-      <c r="U77" s="11">
-[...3 lines deleted...]
-    <row r="78" spans="1:21">
+    </row>
+    <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78" s="12"/>
       <c r="B78" s="13"/>
       <c r="C78" s="14"/>
       <c r="D78" s="14"/>
       <c r="E78" s="14"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="14"/>
       <c r="M78" s="14"/>
       <c r="N78" s="14"/>
       <c r="O78" s="14"/>
       <c r="P78" s="14"/>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="14"/>
       <c r="T78" s="14"/>
-      <c r="U78" s="14"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:21">
+    </row>
+    <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="19">
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:N5"/>
+    <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
-    <mergeCell ref="P5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="S2:U2"/>
+    <mergeCell ref="R2:T2"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
-    <mergeCell ref="J3:U3"/>
-    <mergeCell ref="U4:U7"/>
+    <mergeCell ref="J3:T3"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
     <mergeCell ref="J4:N4"/>
-    <mergeCell ref="J5:J7"/>
-[...2 lines deleted...]
-    <mergeCell ref="L6:L7"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>