--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,104 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36205B5B-2FAA-4FA9-BB88-A0D92BBD330C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19850" windowHeight="12040"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="23-12-07" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷._1">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷._2">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷._3">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷._4">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>本月保護した</t>
   </si>
   <si>
     <t>食事給与</t>
   </si>
   <si>
     <t>衣料給与</t>
   </si>
   <si>
     <t>医療援助</t>
   </si>
   <si>
     <t>人           員</t>
   </si>
   <si>
     <t>１　　　号　　　観　　　察</t>
   </si>
   <si>
     <t>２　　　号　　　観　　　察</t>
@@ -301,62 +315,62 @@
   </si>
   <si>
     <t>　　 それぞれを別人員として計上。）している。</t>
   </si>
   <si>
     <t>（注）「本月保護した人員」の欄には、令和５年１１月以前は１回の認定に基づき２以上の措置を実施したときでも１人として計上していたが、同年１２月</t>
     <rPh sb="0" eb="70">
       <t>チュウホンゲツホゴジンインランレイワネンガツイゼンカイニンテイモトイジョウソチジッシニンケイジョウドウネンガツ</t>
     </rPh>
     <phoneticPr fontId="41"/>
   </si>
   <si>
     <t>　　 以降は、同一月に同一人に対して２以上の措置を実施した場合でも１人として計上（ただし、更生緊急保護が終了した月に再度開始した場合にあっては、</t>
     <rPh sb="0" eb="72">
       <t>ドウイツツキ</t>
     </rPh>
     <phoneticPr fontId="41"/>
   </si>
   <si>
     <t>（令和5年12月)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="&quot;(&quot;[$-411]ggge&quot;年&quot;m&quot;月)&quot;"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1251,564 +1265,558 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="74" applyNumberFormat="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="35" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="35" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23579" name="AutoShape 1"/>
+        <xdr:cNvPr id="23579" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B5C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="3629025"/>
           <a:ext cx="152400" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44067"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算4表"/>
       <sheetName val="10月"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1941,794 +1949,785 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="5.83203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="14.25" style="3" customWidth="1"/>
     <col min="5" max="7" width="9" style="3"/>
     <col min="8" max="8" width="9.5" style="3" customWidth="1"/>
     <col min="9" max="9" width="9" style="3"/>
     <col min="10" max="10" width="17.25" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="3"/>
     <col min="14" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="15" width="14.25" style="3" customWidth="1"/>
     <col min="16" max="18" width="9" style="3"/>
     <col min="19" max="19" width="9.5" style="3" customWidth="1"/>
     <col min="20" max="20" width="9" style="3"/>
     <col min="21" max="21" width="17.25" style="3" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" customWidth="1"/>
     <col min="23" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="17" thickBot="1">
+    <row r="1" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-      <c r="J1" s="33" t="s">
+      <c r="J1" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="K1" s="34"/>
-[...8 lines deleted...]
-      <c r="T1" s="35"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="9"/>
+      <c r="R1" s="9"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
     </row>
-    <row r="2" spans="1:20" ht="17" thickTop="1">
+    <row r="2" spans="1:20" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="7"/>
-[...14 lines deleted...]
-      <c r="T2" s="36"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="8"/>
     </row>
-    <row r="3" spans="1:20" ht="16.5">
+    <row r="3" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
-      <c r="C3" s="10"/>
-[...1 lines deleted...]
-      <c r="E3" s="45" t="s">
+      <c r="C3" s="9"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="46"/>
-[...4 lines deleted...]
-      <c r="K3" s="7"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="4"/>
     </row>
-    <row r="4" spans="1:20" ht="24.75" customHeight="1">
+    <row r="4" spans="1:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
-      <c r="D4" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="13" t="s">
+      <c r="D4" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="13" t="s">
+      <c r="G4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="14" t="s">
+      <c r="H4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="28" t="s">
+      <c r="I4" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="30" t="s">
+      <c r="J4" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="K4" s="15"/>
+      <c r="K4" s="14"/>
     </row>
-    <row r="5" spans="1:20" ht="16.5">
-[...3 lines deleted...]
-      <c r="D5" s="18" t="s">
+    <row r="5" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="15"/>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="17"/>
-[...4 lines deleted...]
-      <c r="J5" s="31" t="s">
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="K5" s="9"/>
+      <c r="K5" s="8"/>
     </row>
-    <row r="6" spans="1:20" ht="16.5">
-      <c r="A6" s="47" t="s">
+    <row r="6" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="47"/>
-[...4 lines deleted...]
-      <c r="E6" s="21">
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="34">
+        <v>792</v>
+      </c>
+      <c r="E6" s="20">
         <v>1</v>
       </c>
-      <c r="F6" s="21">
+      <c r="F6" s="20">
         <v>14</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G6" s="20">
         <v>110</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="20">
         <v>1</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="20">
         <v>20</v>
       </c>
-      <c r="J6" s="21">
-[...2 lines deleted...]
-      <c r="K6" s="9"/>
+      <c r="J6" s="20">
+        <v>168</v>
+      </c>
+      <c r="K6" s="8"/>
     </row>
-    <row r="7" spans="1:20" ht="16.5">
-      <c r="A7" s="48" t="s">
+    <row r="7" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="48"/>
-[...1 lines deleted...]
-      <c r="D7" s="20">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="19">
         <v>363</v>
       </c>
-      <c r="E7" s="21">
-[...2 lines deleted...]
-      <c r="F7" s="21">
+      <c r="E7" s="20">
+        <v>0</v>
+      </c>
+      <c r="F7" s="20">
         <v>2</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>42</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>1</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>5</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="20">
         <v>35</v>
       </c>
-      <c r="K7" s="9"/>
+      <c r="K7" s="8"/>
     </row>
-    <row r="8" spans="1:20" ht="16.5">
-[...1 lines deleted...]
-      <c r="B8" s="44" t="s">
+    <row r="8" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="9"/>
+      <c r="B8" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="44"/>
-      <c r="D8" s="25">
+      <c r="C8" s="38"/>
+      <c r="D8" s="23">
         <v>7</v>
       </c>
-      <c r="E8" s="24">
-[...11 lines deleted...]
-      <c r="I8" s="24">
+      <c r="E8" s="22">
+        <v>0</v>
+      </c>
+      <c r="F8" s="22">
+        <v>0</v>
+      </c>
+      <c r="G8" s="22">
+        <v>0</v>
+      </c>
+      <c r="H8" s="22">
+        <v>0</v>
+      </c>
+      <c r="I8" s="22">
         <v>1</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="22">
         <v>3</v>
       </c>
-      <c r="K8" s="9"/>
+      <c r="K8" s="8"/>
     </row>
-    <row r="9" spans="1:20" ht="16.5">
-[...1 lines deleted...]
-      <c r="B9" s="44" t="s">
+    <row r="9" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="9"/>
+      <c r="B9" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="44"/>
-      <c r="D9" s="25">
+      <c r="C9" s="38"/>
+      <c r="D9" s="23">
         <v>7</v>
       </c>
-      <c r="E9" s="24">
-[...5 lines deleted...]
-      <c r="G9" s="24">
+      <c r="E9" s="22">
+        <v>0</v>
+      </c>
+      <c r="F9" s="22">
+        <v>0</v>
+      </c>
+      <c r="G9" s="22">
         <v>1</v>
       </c>
-      <c r="H9" s="24">
-[...5 lines deleted...]
-      <c r="J9" s="24">
+      <c r="H9" s="22">
+        <v>0</v>
+      </c>
+      <c r="I9" s="22">
+        <v>0</v>
+      </c>
+      <c r="J9" s="22">
         <v>2</v>
       </c>
-      <c r="K9" s="9"/>
+      <c r="K9" s="8"/>
     </row>
-    <row r="10" spans="1:20" ht="16.5">
-[...1 lines deleted...]
-      <c r="B10" s="44" t="s">
+    <row r="10" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="9"/>
+      <c r="B10" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="44"/>
-      <c r="D10" s="25">
+      <c r="C10" s="38"/>
+      <c r="D10" s="23">
         <v>331</v>
       </c>
-      <c r="E10" s="24">
-[...2 lines deleted...]
-      <c r="F10" s="24">
+      <c r="E10" s="22">
+        <v>0</v>
+      </c>
+      <c r="F10" s="22">
         <v>1</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="22">
         <v>39</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="22">
         <v>1</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="22">
         <v>1</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="22">
         <v>21</v>
       </c>
-      <c r="K10" s="9"/>
+      <c r="K10" s="8"/>
     </row>
-    <row r="11" spans="1:20" ht="16.5">
-[...1 lines deleted...]
-      <c r="B11" s="44" t="s">
+    <row r="11" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="9"/>
+      <c r="B11" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="44"/>
-      <c r="D11" s="25">
+      <c r="C11" s="38"/>
+      <c r="D11" s="23">
         <v>18</v>
       </c>
-      <c r="E11" s="24">
-[...2 lines deleted...]
-      <c r="F11" s="24">
+      <c r="E11" s="22">
+        <v>0</v>
+      </c>
+      <c r="F11" s="22">
         <v>1</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="22">
         <v>2</v>
       </c>
-      <c r="H11" s="24">
-[...2 lines deleted...]
-      <c r="I11" s="24">
+      <c r="H11" s="22">
+        <v>0</v>
+      </c>
+      <c r="I11" s="22">
         <v>3</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="22">
         <v>9</v>
       </c>
-      <c r="K11" s="9"/>
+      <c r="K11" s="8"/>
     </row>
-    <row r="12" spans="1:20" ht="16.5">
-[...1 lines deleted...]
-      <c r="B12" s="41" t="s">
+    <row r="12" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="41"/>
-[...21 lines deleted...]
-      <c r="K12" s="9"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="36">
+        <v>0</v>
+      </c>
+      <c r="E12" s="37">
+        <v>0</v>
+      </c>
+      <c r="F12" s="37">
+        <v>0</v>
+      </c>
+      <c r="G12" s="37">
+        <v>0</v>
+      </c>
+      <c r="H12" s="37">
+        <v>0</v>
+      </c>
+      <c r="I12" s="37">
+        <v>0</v>
+      </c>
+      <c r="J12" s="37">
+        <v>0</v>
+      </c>
+      <c r="K12" s="8"/>
     </row>
-    <row r="13" spans="1:20" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B13" s="44" t="s">
+    <row r="13" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="49"/>
-[...21 lines deleted...]
-      <c r="K13" s="9"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="23">
+        <v>0</v>
+      </c>
+      <c r="E13" s="22">
+        <v>0</v>
+      </c>
+      <c r="F13" s="22">
+        <v>0</v>
+      </c>
+      <c r="G13" s="22">
+        <v>0</v>
+      </c>
+      <c r="H13" s="22">
+        <v>0</v>
+      </c>
+      <c r="I13" s="22">
+        <v>0</v>
+      </c>
+      <c r="J13" s="22">
+        <v>0</v>
+      </c>
+      <c r="K13" s="8"/>
     </row>
-    <row r="14" spans="1:20" ht="16.5">
+    <row r="14" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="5"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
-      <c r="K14" s="9"/>
+      <c r="K14" s="8"/>
     </row>
-    <row r="15" spans="1:20" ht="16.5" customHeight="1">
-      <c r="A15" s="48" t="s">
+    <row r="15" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="48"/>
-[...4 lines deleted...]
-      <c r="E15" s="21">
+      <c r="B15" s="46"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="19">
+        <v>429</v>
+      </c>
+      <c r="E15" s="20">
         <v>1</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>12</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>68</v>
       </c>
-      <c r="H15" s="21">
-[...2 lines deleted...]
-      <c r="I15" s="21">
+      <c r="H15" s="20">
+        <v>0</v>
+      </c>
+      <c r="I15" s="20">
         <v>15</v>
       </c>
-      <c r="J15" s="21">
-[...2 lines deleted...]
-      <c r="K15" s="9"/>
+      <c r="J15" s="20">
+        <v>133</v>
+      </c>
+      <c r="K15" s="8"/>
     </row>
-    <row r="16" spans="1:20" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B16" s="44" t="s">
+    <row r="16" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9"/>
+      <c r="B16" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="49"/>
-      <c r="D16" s="25">
+      <c r="C16" s="39"/>
+      <c r="D16" s="23">
         <v>226</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="22">
         <v>1</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="22">
         <v>4</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="22">
         <v>11</v>
       </c>
-      <c r="H16" s="24">
-[...2 lines deleted...]
-      <c r="I16" s="24">
+      <c r="H16" s="22">
+        <v>0</v>
+      </c>
+      <c r="I16" s="22">
         <v>2</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="22">
         <v>17</v>
       </c>
-      <c r="K16" s="9"/>
+      <c r="K16" s="8"/>
     </row>
-    <row r="17" spans="1:11" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="44" t="s">
+    <row r="17" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9"/>
+      <c r="B17" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="49"/>
-[...21 lines deleted...]
-      <c r="K17" s="9"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="23">
+        <v>0</v>
+      </c>
+      <c r="E17" s="22">
+        <v>0</v>
+      </c>
+      <c r="F17" s="22">
+        <v>0</v>
+      </c>
+      <c r="G17" s="22">
+        <v>0</v>
+      </c>
+      <c r="H17" s="22">
+        <v>0</v>
+      </c>
+      <c r="I17" s="22">
+        <v>0</v>
+      </c>
+      <c r="J17" s="22">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8"/>
     </row>
-    <row r="18" spans="1:11" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B18" s="50" t="s">
+    <row r="18" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9"/>
+      <c r="B18" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="32" t="s">
+      <c r="C18" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="23">
         <v>24</v>
       </c>
-      <c r="E18" s="24">
-[...2 lines deleted...]
-      <c r="F18" s="24">
+      <c r="E18" s="22">
+        <v>0</v>
+      </c>
+      <c r="F18" s="22">
         <v>1</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="22">
         <v>4</v>
       </c>
-      <c r="H18" s="24">
-[...2 lines deleted...]
-      <c r="I18" s="24">
+      <c r="H18" s="22">
+        <v>0</v>
+      </c>
+      <c r="I18" s="22">
         <v>4</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="22">
         <v>15</v>
       </c>
-      <c r="K18" s="9"/>
+      <c r="K18" s="8"/>
     </row>
-    <row r="19" spans="1:11" ht="16.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C19" s="32" t="s">
+    <row r="19" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="9"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="23">
         <v>68</v>
       </c>
-      <c r="E19" s="24">
-[...2 lines deleted...]
-      <c r="F19" s="24">
+      <c r="E19" s="22">
+        <v>0</v>
+      </c>
+      <c r="F19" s="22">
         <v>2</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="22">
         <v>22</v>
       </c>
-      <c r="H19" s="24">
-[...2 lines deleted...]
-      <c r="I19" s="24">
+      <c r="H19" s="22">
+        <v>0</v>
+      </c>
+      <c r="I19" s="22">
         <v>4</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="22">
         <v>41</v>
       </c>
-      <c r="K19" s="9"/>
+      <c r="K19" s="8"/>
     </row>
-    <row r="20" spans="1:11" ht="16.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C20" s="32" t="s">
+    <row r="20" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="D20" s="25">
-[...20 lines deleted...]
-      <c r="K20" s="9"/>
+      <c r="D20" s="23">
+        <v>0</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0</v>
+      </c>
+      <c r="F20" s="22">
+        <v>0</v>
+      </c>
+      <c r="G20" s="22">
+        <v>0</v>
+      </c>
+      <c r="H20" s="22">
+        <v>0</v>
+      </c>
+      <c r="I20" s="22">
+        <v>0</v>
+      </c>
+      <c r="J20" s="22">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8"/>
     </row>
-    <row r="21" spans="1:11" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B21" s="44" t="s">
+    <row r="21" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="9"/>
+      <c r="B21" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="49"/>
-      <c r="D21" s="25">
+      <c r="C21" s="39"/>
+      <c r="D21" s="23">
         <v>75</v>
       </c>
-      <c r="E21" s="24">
-[...2 lines deleted...]
-      <c r="F21" s="24">
+      <c r="E21" s="22">
+        <v>0</v>
+      </c>
+      <c r="F21" s="22">
         <v>5</v>
       </c>
-      <c r="G21" s="24">
+      <c r="G21" s="22">
         <v>23</v>
       </c>
-      <c r="H21" s="24">
-[...2 lines deleted...]
-      <c r="I21" s="24">
+      <c r="H21" s="22">
+        <v>0</v>
+      </c>
+      <c r="I21" s="22">
         <v>4</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="22">
         <v>45</v>
       </c>
-      <c r="K21" s="9"/>
+      <c r="K21" s="8"/>
     </row>
-    <row r="22" spans="1:11" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B22" s="41" t="s">
+    <row r="22" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9"/>
+      <c r="B22" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="41"/>
-[...21 lines deleted...]
-      <c r="K22" s="9"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="36">
+        <v>0</v>
+      </c>
+      <c r="E22" s="37">
+        <v>0</v>
+      </c>
+      <c r="F22" s="37">
+        <v>0</v>
+      </c>
+      <c r="G22" s="37">
+        <v>0</v>
+      </c>
+      <c r="H22" s="37">
+        <v>0</v>
+      </c>
+      <c r="I22" s="37">
+        <v>0</v>
+      </c>
+      <c r="J22" s="37">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8"/>
     </row>
-    <row r="23" spans="1:11" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B23" s="52" t="s">
+    <row r="23" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9"/>
+      <c r="B23" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="49"/>
-      <c r="D23" s="25">
+      <c r="C23" s="39"/>
+      <c r="D23" s="23">
         <v>21</v>
       </c>
-      <c r="E23" s="24">
-[...5 lines deleted...]
-      <c r="G23" s="24">
+      <c r="E23" s="22">
+        <v>0</v>
+      </c>
+      <c r="F23" s="22">
+        <v>0</v>
+      </c>
+      <c r="G23" s="22">
         <v>6</v>
       </c>
-      <c r="H23" s="24">
-[...2 lines deleted...]
-      <c r="I23" s="24">
+      <c r="H23" s="22">
+        <v>0</v>
+      </c>
+      <c r="I23" s="22">
         <v>1</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="22">
         <v>10</v>
       </c>
-      <c r="K23" s="9"/>
+      <c r="K23" s="8"/>
     </row>
-    <row r="24" spans="1:11" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B24" s="44" t="s">
+    <row r="24" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9"/>
+      <c r="B24" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="49"/>
-      <c r="D24" s="25">
+      <c r="C24" s="39"/>
+      <c r="D24" s="23">
         <v>14</v>
       </c>
-      <c r="E24" s="24">
-[...5 lines deleted...]
-      <c r="G24" s="24">
+      <c r="E24" s="22">
+        <v>0</v>
+      </c>
+      <c r="F24" s="22">
+        <v>0</v>
+      </c>
+      <c r="G24" s="22">
         <v>2</v>
       </c>
-      <c r="H24" s="24">
-[...5 lines deleted...]
-      <c r="J24" s="24">
+      <c r="H24" s="22">
+        <v>0</v>
+      </c>
+      <c r="I24" s="22">
+        <v>0</v>
+      </c>
+      <c r="J24" s="22">
         <v>4</v>
       </c>
-      <c r="K24" s="9"/>
+      <c r="K24" s="8"/>
     </row>
-    <row r="25" spans="1:11" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B25" s="42" t="s">
+    <row r="25" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="21"/>
+      <c r="B25" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="43"/>
-[...21 lines deleted...]
-      <c r="K25" s="9"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="24">
+        <v>1</v>
+      </c>
+      <c r="E25" s="25">
+        <v>0</v>
+      </c>
+      <c r="F25" s="25">
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="25">
+        <v>0</v>
+      </c>
+      <c r="I25" s="25">
+        <v>0</v>
+      </c>
+      <c r="J25" s="25">
+        <v>1</v>
+      </c>
+      <c r="K25" s="8"/>
     </row>
-    <row r="26" spans="1:11">
-      <c r="A26" s="38" t="s">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A26" s="35" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
-      <c r="A27" s="38" t="s">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A27" s="35" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
-      <c r="A28" s="38" t="s">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A28" s="35" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="B23:C23"/>
-[...9 lines deleted...]
-    <mergeCell ref="B9:C9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B18:B20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="E3:J3"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>23-12-07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>