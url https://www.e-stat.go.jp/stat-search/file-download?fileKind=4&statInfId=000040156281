--- v0 (2026-05-18)
+++ v1 (2026-08-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D9B7324-6762-44B5-9ABB-93FD19827AD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{85D3C7BB-EE17-46F1-98A4-45DACD991519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67CAACCC-4379-44CE-AAD1-D8F630DEDC61}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{C516F452-C4CB-459D-ADFA-EEA61396188E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C516F452-C4CB-459D-ADFA-EEA61396188E}"/>
   </bookViews>
   <sheets>
     <sheet name="26京都" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="89">
   <si>
     <t>26  京都府　　　　　　　　　　　　</t>
@@ -728,308 +728,308 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_GEC13" xfId="2" xr:uid="{E269E75D-84A6-44AA-973C-8D02868BA2C3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1091,51 +1091,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1233,833 +1233,78 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEAB4DB1-9567-4F14-84B1-33AB2654BC4D}">
   <dimension ref="A1:Z41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="4" customWidth="1"/>
     <col min="2" max="2" width="7.75" style="3" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="5" width="6.375" style="4" customWidth="1"/>
     <col min="6" max="8" width="5.75" style="4" customWidth="1"/>
     <col min="9" max="15" width="6.375" style="4" customWidth="1"/>
     <col min="16" max="25" width="6.125" style="4" customWidth="1"/>
     <col min="26" max="26" width="7.75" style="5" customWidth="1"/>
-    <col min="27" max="254" width="8.75" style="4"/>
-[...755 lines deleted...]
-    <col min="16155" max="16384" width="8.75" style="4"/>
+    <col min="27" max="27" width="8.75" style="4"/>
+    <col min="28" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
@@ -2409,72 +1654,72 @@
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
       <c r="T12" s="41"/>
       <c r="U12" s="41"/>
       <c r="V12" s="41"/>
       <c r="W12" s="41"/>
       <c r="X12" s="41"/>
       <c r="Y12" s="41"/>
       <c r="Z12" s="42"/>
     </row>
     <row r="13" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="43" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="44">
         <v>100</v>
       </c>
       <c r="C13" s="1">
-        <v>903</v>
+        <v>766</v>
       </c>
       <c r="D13" s="1">
-        <v>895</v>
+        <v>758</v>
       </c>
       <c r="E13" s="1">
         <v>119</v>
       </c>
       <c r="F13" s="1">
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
         <v>2</v>
       </c>
       <c r="I13" s="1">
         <v>4</v>
       </c>
       <c r="J13" s="1">
-        <v>710</v>
+        <v>574</v>
       </c>
       <c r="K13" s="1">
         <v>40</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M13" s="1">
         <v>1</v>
       </c>
       <c r="N13" s="1">
         <v>1</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P13" s="1">
         <v>7</v>
       </c>
       <c r="Q13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R13" s="1" t="s">
         <v>63</v>
       </c>
@@ -2489,72 +1734,72 @@
       </c>
       <c r="V13" s="1">
         <v>2</v>
       </c>
       <c r="W13" s="1">
         <v>0</v>
       </c>
       <c r="X13" s="1">
         <v>5</v>
       </c>
       <c r="Y13" s="1">
         <v>1</v>
       </c>
       <c r="Z13" s="45">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="44">
         <v>201</v>
       </c>
       <c r="C14" s="1">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D14" s="1">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E14" s="1">
         <v>158</v>
       </c>
       <c r="F14" s="1">
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
         <v>15</v>
       </c>
       <c r="I14" s="1">
         <v>5</v>
       </c>
       <c r="J14" s="1">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="K14" s="1">
         <v>25</v>
       </c>
       <c r="L14" s="1">
         <v>4</v>
       </c>
       <c r="M14" s="1">
         <v>3</v>
       </c>
       <c r="N14" s="1">
         <v>3</v>
       </c>
       <c r="O14" s="1">
         <v>5</v>
       </c>
       <c r="P14" s="1">
         <v>163</v>
       </c>
       <c r="Q14" s="1">
         <v>7</v>
       </c>
       <c r="R14" s="1">
         <v>9</v>
       </c>
@@ -2569,72 +1814,72 @@
       </c>
       <c r="V14" s="1">
         <v>137</v>
       </c>
       <c r="W14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="X14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y14" s="1">
         <v>3</v>
       </c>
       <c r="Z14" s="45">
         <v>201</v>
       </c>
     </row>
     <row r="15" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="43" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="44">
         <v>202</v>
       </c>
       <c r="C15" s="1">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D15" s="1">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E15" s="1">
         <v>61</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="1">
         <v>0</v>
       </c>
       <c r="H15" s="1">
         <v>4</v>
       </c>
       <c r="I15" s="1">
         <v>4</v>
       </c>
       <c r="J15" s="1">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K15" s="1">
         <v>4</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="1">
         <v>2</v>
       </c>
       <c r="N15" s="1">
         <v>2</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P15" s="1">
         <v>93</v>
       </c>
       <c r="Q15" s="1">
         <v>0</v>
       </c>
       <c r="R15" s="1">
         <v>23</v>
       </c>
@@ -2649,72 +1894,72 @@
       </c>
       <c r="V15" s="1">
         <v>69</v>
       </c>
       <c r="W15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y15" s="1">
         <v>2</v>
       </c>
       <c r="Z15" s="45">
         <v>202</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="44">
         <v>203</v>
       </c>
       <c r="C16" s="1">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D16" s="1">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E16" s="1">
         <v>137</v>
       </c>
       <c r="F16" s="1">
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <v>0</v>
       </c>
       <c r="H16" s="1">
         <v>11</v>
       </c>
       <c r="I16" s="1">
         <v>3</v>
       </c>
       <c r="J16" s="1">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K16" s="1">
         <v>11</v>
       </c>
       <c r="L16" s="1">
         <v>1</v>
       </c>
       <c r="M16" s="1">
         <v>8</v>
       </c>
       <c r="N16" s="1">
         <v>8</v>
       </c>
       <c r="O16" s="1">
         <v>3</v>
       </c>
       <c r="P16" s="1">
         <v>191</v>
       </c>
       <c r="Q16" s="1">
         <v>5</v>
       </c>
       <c r="R16" s="1">
         <v>154</v>
       </c>
@@ -2729,72 +1974,72 @@
       </c>
       <c r="V16" s="1">
         <v>31</v>
       </c>
       <c r="W16" s="1">
         <v>0</v>
       </c>
       <c r="X16" s="1">
         <v>0</v>
       </c>
       <c r="Y16" s="1">
         <v>9</v>
       </c>
       <c r="Z16" s="45">
         <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="44">
         <v>204</v>
       </c>
       <c r="C17" s="1">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D17" s="1">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E17" s="1">
         <v>20</v>
       </c>
       <c r="F17" s="1">
         <v>0</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H17" s="1">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>1</v>
       </c>
       <c r="J17" s="1">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K17" s="1">
         <v>0</v>
       </c>
       <c r="L17" s="1">
         <v>4</v>
       </c>
       <c r="M17" s="1">
         <v>13</v>
       </c>
       <c r="N17" s="1">
         <v>13</v>
       </c>
       <c r="O17" s="1">
         <v>1</v>
       </c>
       <c r="P17" s="1">
         <v>21</v>
       </c>
       <c r="Q17" s="1">
         <v>0</v>
       </c>
       <c r="R17" s="1">
         <v>4</v>
       </c>
@@ -2812,69 +2057,69 @@
       </c>
       <c r="W17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y17" s="1">
         <v>13</v>
       </c>
       <c r="Z17" s="45">
         <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="44">
         <v>205</v>
       </c>
       <c r="C18" s="1">
         <v>85</v>
       </c>
       <c r="D18" s="1">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E18" s="1">
         <v>33</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G18" s="1">
         <v>0</v>
       </c>
       <c r="H18" s="1">
         <v>1</v>
       </c>
       <c r="I18" s="1">
         <v>2</v>
       </c>
       <c r="J18" s="1">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K18" s="1">
         <v>14</v>
       </c>
       <c r="L18" s="1">
         <v>3</v>
       </c>
       <c r="M18" s="1">
         <v>0</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="O18" s="1">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>6</v>
       </c>
       <c r="Q18" s="1">
         <v>0</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>63</v>
       </c>
@@ -2889,72 +2134,72 @@
       </c>
       <c r="V18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="W18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X18" s="1">
         <v>4</v>
       </c>
       <c r="Y18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z18" s="45">
         <v>205</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="43" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="44">
         <v>206</v>
       </c>
       <c r="C19" s="1">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="D19" s="1">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E19" s="1">
         <v>176</v>
       </c>
       <c r="F19" s="1">
         <v>3</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
         <v>9</v>
       </c>
       <c r="I19" s="1">
         <v>4</v>
       </c>
       <c r="J19" s="1">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="K19" s="1">
         <v>3</v>
       </c>
       <c r="L19" s="1">
         <v>7</v>
       </c>
       <c r="M19" s="1">
         <v>0</v>
       </c>
       <c r="N19" s="1">
         <v>0</v>
       </c>
       <c r="O19" s="1">
         <v>6</v>
       </c>
       <c r="P19" s="1">
         <v>235</v>
       </c>
       <c r="Q19" s="1">
         <v>26</v>
       </c>
       <c r="R19" s="1">
         <v>17</v>
       </c>
@@ -2969,72 +2214,72 @@
       </c>
       <c r="V19" s="1">
         <v>82</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y19" s="1">
         <v>0</v>
       </c>
       <c r="Z19" s="45">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="44">
         <v>207</v>
       </c>
       <c r="C20" s="1">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D20" s="1">
         <v>86</v>
       </c>
       <c r="E20" s="1">
         <v>19</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H20" s="1">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>4</v>
       </c>
       <c r="J20" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K20" s="1">
         <v>20</v>
       </c>
       <c r="L20" s="1">
         <v>19</v>
       </c>
       <c r="M20" s="1">
         <v>9</v>
       </c>
       <c r="N20" s="1">
         <v>9</v>
       </c>
       <c r="O20" s="1">
         <v>1</v>
       </c>
       <c r="P20" s="1">
         <v>9</v>
       </c>
       <c r="Q20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R20" s="1" t="s">
         <v>63</v>
       </c>
@@ -3049,72 +2294,72 @@
       </c>
       <c r="V20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="W20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y20" s="1">
         <v>9</v>
       </c>
       <c r="Z20" s="45">
         <v>207</v>
       </c>
     </row>
     <row r="21" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="43" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="44">
         <v>208</v>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" s="1">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E21" s="1">
         <v>7</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H21" s="1">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="1">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K21" s="1">
         <v>1</v>
       </c>
       <c r="L21" s="1">
         <v>3</v>
       </c>
       <c r="M21" s="1">
         <v>0</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="O21" s="1">
         <v>0</v>
       </c>
       <c r="P21" s="1">
         <v>0</v>
       </c>
       <c r="Q21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R21" s="1" t="s">
         <v>63</v>
       </c>
@@ -3129,54 +2374,54 @@
       </c>
       <c r="V21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X21" s="1">
         <v>0</v>
       </c>
       <c r="Y21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z21" s="45">
         <v>208</v>
       </c>
     </row>
     <row r="22" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="44">
         <v>209</v>
       </c>
       <c r="C22" s="1">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D22" s="1">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E22" s="1">
         <v>8</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H22" s="1">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>1</v>
       </c>
       <c r="J22" s="1">
         <v>83</v>
       </c>
       <c r="K22" s="1">
         <v>1</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>62</v>
       </c>
@@ -3209,72 +2454,72 @@
       </c>
       <c r="V22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z22" s="45">
         <v>209</v>
       </c>
     </row>
     <row r="23" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="43" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="44">
         <v>210</v>
       </c>
       <c r="C23" s="1">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="D23" s="1">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="E23" s="1">
         <v>27</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H23" s="1">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>1</v>
       </c>
       <c r="J23" s="1">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="K23" s="1">
         <v>5</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M23" s="1">
         <v>10</v>
       </c>
       <c r="N23" s="1">
         <v>10</v>
       </c>
       <c r="O23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Q23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R23" s="1" t="s">
         <v>63</v>
       </c>
@@ -3289,72 +2534,72 @@
       </c>
       <c r="V23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y23" s="1">
         <v>10</v>
       </c>
       <c r="Z23" s="45">
         <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="43" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="44">
         <v>211</v>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D24" s="1">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E24" s="1">
         <v>40</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H24" s="1">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="1">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K24" s="1">
         <v>2</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M24" s="1">
         <v>6</v>
       </c>
       <c r="N24" s="1">
         <v>6</v>
       </c>
       <c r="O24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Q24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R24" s="1" t="s">
         <v>63</v>
       </c>
@@ -3369,72 +2614,72 @@
       </c>
       <c r="V24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y24" s="1">
         <v>6</v>
       </c>
       <c r="Z24" s="45">
         <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="43" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="44">
         <v>212</v>
       </c>
       <c r="C25" s="1">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="D25" s="1">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="E25" s="1">
         <v>286</v>
       </c>
       <c r="F25" s="1">
         <v>0</v>
       </c>
       <c r="G25" s="1">
         <v>0</v>
       </c>
       <c r="H25" s="1">
         <v>7</v>
       </c>
       <c r="I25" s="1">
         <v>29</v>
       </c>
       <c r="J25" s="1">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="K25" s="1">
         <v>45</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M25" s="1">
         <v>17</v>
       </c>
       <c r="N25" s="1">
         <v>17</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P25" s="1">
         <v>67</v>
       </c>
       <c r="Q25" s="1">
         <v>33</v>
       </c>
       <c r="R25" s="1">
         <v>29</v>
       </c>
@@ -3449,72 +2694,72 @@
       </c>
       <c r="V25" s="1">
         <v>0</v>
       </c>
       <c r="W25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="X25" s="1">
         <v>1</v>
       </c>
       <c r="Y25" s="1">
         <v>18</v>
       </c>
       <c r="Z25" s="45">
         <v>212</v>
       </c>
     </row>
     <row r="26" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="43" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="44">
         <v>213</v>
       </c>
       <c r="C26" s="1">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D26" s="1">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E26" s="1">
         <v>164</v>
       </c>
       <c r="F26" s="1">
         <v>0</v>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
         <v>11</v>
       </c>
       <c r="I26" s="1">
         <v>2</v>
       </c>
       <c r="J26" s="1">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K26" s="1">
         <v>5</v>
       </c>
       <c r="L26" s="1">
         <v>6</v>
       </c>
       <c r="M26" s="1">
         <v>0</v>
       </c>
       <c r="N26" s="1">
         <v>0</v>
       </c>
       <c r="O26" s="1">
         <v>3</v>
       </c>
       <c r="P26" s="1">
         <v>183</v>
       </c>
       <c r="Q26" s="1">
         <v>20</v>
       </c>
       <c r="R26" s="1">
         <v>55</v>
       </c>
@@ -3529,72 +2774,72 @@
       </c>
       <c r="V26" s="1">
         <v>3</v>
       </c>
       <c r="W26" s="1">
         <v>7</v>
       </c>
       <c r="X26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="Y26" s="1">
         <v>0</v>
       </c>
       <c r="Z26" s="45">
         <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="43" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="44">
         <v>214</v>
       </c>
       <c r="C27" s="1">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="D27" s="1">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="E27" s="1">
         <v>58</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H27" s="1">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>3</v>
       </c>
       <c r="J27" s="1">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="K27" s="1">
         <v>10</v>
       </c>
       <c r="L27" s="1">
         <v>7</v>
       </c>
       <c r="M27" s="1">
         <v>20</v>
       </c>
       <c r="N27" s="1">
         <v>20</v>
       </c>
       <c r="O27" s="1">
         <v>2</v>
       </c>
       <c r="P27" s="1">
         <v>4</v>
       </c>
       <c r="Q27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R27" s="1">
         <v>4</v>
       </c>
@@ -3689,72 +2934,72 @@
       </c>
       <c r="V28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z28" s="45">
         <v>303</v>
       </c>
     </row>
     <row r="29" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="43" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="44">
         <v>322</v>
       </c>
       <c r="C29" s="1">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="D29" s="1">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="E29" s="1">
         <v>24</v>
       </c>
       <c r="F29" s="1">
         <v>0</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H29" s="1">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>1</v>
       </c>
       <c r="J29" s="1">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="K29" s="1">
         <v>1</v>
       </c>
       <c r="L29" s="1">
         <v>6</v>
       </c>
       <c r="M29" s="1">
         <v>1</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>62</v>
       </c>
       <c r="O29" s="1">
         <v>1</v>
       </c>
       <c r="P29" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Q29" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R29" s="1" t="s">
         <v>63</v>
       </c>
@@ -3849,51 +3094,51 @@
       </c>
       <c r="V30" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W30" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X30" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y30" s="1">
         <v>2</v>
       </c>
       <c r="Z30" s="45">
         <v>343</v>
       </c>
     </row>
     <row r="31" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="44">
         <v>344</v>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D31" s="1">
         <v>93</v>
       </c>
       <c r="E31" s="1">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H31" s="1">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="1">
         <v>12</v>
       </c>
       <c r="K31" s="1">
         <v>1</v>
       </c>
@@ -4089,72 +3334,72 @@
       </c>
       <c r="V33" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W33" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X33" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y33" s="1">
         <v>148</v>
       </c>
       <c r="Z33" s="45">
         <v>365</v>
       </c>
     </row>
     <row r="34" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="44">
         <v>366</v>
       </c>
       <c r="C34" s="1">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="D34" s="1">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="E34" s="1">
         <v>24</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H34" s="1">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>1</v>
       </c>
       <c r="J34" s="1">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="K34" s="1">
         <v>0</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M34" s="1">
         <v>0</v>
       </c>
       <c r="N34" s="1">
         <v>0</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P34" s="1">
         <v>0</v>
       </c>
       <c r="Q34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>63</v>
       </c>
@@ -4249,72 +3494,72 @@
       </c>
       <c r="V35" s="1" t="s">
         <v>63</v>
       </c>
       <c r="W35" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X35" s="1">
         <v>1</v>
       </c>
       <c r="Y35" s="1">
         <v>64</v>
       </c>
       <c r="Z35" s="45">
         <v>367</v>
       </c>
     </row>
     <row r="36" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="44">
         <v>407</v>
       </c>
       <c r="C36" s="1">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="D36" s="1">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E36" s="1">
         <v>77</v>
       </c>
       <c r="F36" s="1">
         <v>0</v>
       </c>
       <c r="G36" s="1">
         <v>0</v>
       </c>
       <c r="H36" s="1">
         <v>8</v>
       </c>
       <c r="I36" s="1">
         <v>1</v>
       </c>
       <c r="J36" s="1">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="K36" s="1">
         <v>10</v>
       </c>
       <c r="L36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M36" s="1">
         <v>0</v>
       </c>
       <c r="N36" s="1" t="s">
         <v>63</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="P36" s="1">
         <v>437</v>
       </c>
       <c r="Q36" s="1">
         <v>48</v>
       </c>
       <c r="R36" s="1">
         <v>100</v>
       </c>
@@ -4332,51 +3577,51 @@
       </c>
       <c r="W36" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="Y36" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z36" s="45">
         <v>407</v>
       </c>
     </row>
     <row r="37" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="44">
         <v>463</v>
       </c>
       <c r="C37" s="1">
         <v>23</v>
       </c>
       <c r="D37" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" s="1">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G37" s="1">
         <v>0</v>
       </c>
       <c r="H37" s="1">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="1">
         <v>8</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="L37" s="1">
         <v>0</v>
       </c>
@@ -4409,51 +3654,51 @@
       </c>
       <c r="V37" s="1" t="s">
         <v>62</v>
       </c>
       <c r="W37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Y37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="Z37" s="45">
         <v>463</v>
       </c>
     </row>
     <row r="38" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="44">
         <v>465</v>
       </c>
       <c r="C38" s="1">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D38" s="1">
         <v>116</v>
       </c>
       <c r="E38" s="1">
         <v>77</v>
       </c>
       <c r="F38" s="1">
         <v>0</v>
       </c>
       <c r="G38" s="1">
         <v>0</v>
       </c>
       <c r="H38" s="1">
         <v>3</v>
       </c>
       <c r="I38" s="1">
         <v>1</v>
       </c>
       <c r="J38" s="1">
         <v>34</v>
       </c>
       <c r="K38" s="1">
         <v>1</v>
       </c>