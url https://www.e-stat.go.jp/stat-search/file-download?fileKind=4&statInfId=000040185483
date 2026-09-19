--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,106 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\a002614s301h.ap-northeast-1.compute.internal\root\02_DATA\06_保護統計\02_OUT\03_帳票\01_月報\02_保護観察所\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1702DC1-87B6-4E72-97C0-B55EEF2B76A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13860" windowHeight="9780"/>
+    <workbookView xWindow="1710" yWindow="1110" windowWidth="18780" windowHeight="10410" xr2:uid="{E86CC0D3-684D-460D-9639-72B51D48D152}"/>
   </bookViews>
   <sheets>
     <sheet name="24-04-01" sheetId="14" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+    <externalReference r:id="rId6"/>
+    <externalReference r:id="rId7"/>
+    <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
-    <definedName name="\a">[1]合算分!#REF!</definedName>
+    <definedName name="\a">[5]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
-    <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
-    <definedName name="\f">[2]合算4表!#REF!</definedName>
+    <definedName name="\f" localSheetId="0">[4]合算4表!#REF!</definedName>
+    <definedName name="\f">[4]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-04-01'!$A$1:$I$100</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H1" i="14" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="98">
   <si>
     <t>月末現在</t>
   </si>
   <si>
     <t>総　　数</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>前月からの</t>
   </si>
   <si>
     <t>保護観察</t>
   </si>
   <si>
     <t>保護観察所</t>
   </si>
   <si>
     <t>繰  越  し</t>
   </si>
   <si>
     <t>移　送</t>
   </si>
   <si>
@@ -309,78 +348,78 @@
       <t>タンキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　　       更生指導</t>
     <rPh sb="12" eb="14">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シドウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　（うち）    　 ＳＥ・ＳＡ対象者以外　　　特定少年を除く</t>
     <rPh sb="24" eb="26">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ショウネン</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ノゾ</t>
     </rPh>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="42"/>
   </si>
   <si>
     <t>　　　　　　　  　　　　　　　　　　　　　　　　特定少年</t>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="42"/>
   </si>
   <si>
     <t>　　　　         ＳＥ・ＳＡ対象者　　　　 　特定少年を除く</t>
     <rPh sb="27" eb="29">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ショウネン</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ノゾ</t>
     </rPh>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="42"/>
   </si>
   <si>
     <t>　　　　         　　　　　　　　　　　　 　　　特定少年</t>
     <rPh sb="29" eb="31">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ショウネン</t>
     </rPh>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="42"/>
   </si>
   <si>
     <t xml:space="preserve">  （うち）       特定少年を除く(一般)</t>
     <rPh sb="13" eb="17">
       <t>トクテイショウネン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　　       特定少年を除く(交通)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　　       特定少年を除く(短期)</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　　       特定少年を除く(交通短期)</t>
     <phoneticPr fontId="4"/>
@@ -545,96 +584,99 @@
     <t>福岡(本庁）</t>
   </si>
   <si>
     <t>北九州(支部)</t>
   </si>
   <si>
     <t>佐賀</t>
   </si>
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>那覇</t>
-  </si>
-[...1 lines deleted...]
-    <t>（令和6年4月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
-    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="183" formatCode="#,###;\(#,###\);&quot;-&quot;"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="#\ ###;\(#\ ###\);\-"/>
+    <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="178" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="179" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="180" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="221" formatCode="#,###;\(#,###\);&quot;-&quot;"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="45">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -780,54 +822,71 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="63"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="23"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="14"/>
+      <name val="Terminal"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1204,447 +1263,453 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="17" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0">
+    <xf numFmtId="10" fontId="11" fillId="17" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="0">
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="22" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="24" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="221" fontId="40" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="221" fontId="40" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="221" fontId="40" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="221" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="37" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="221" fontId="41" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="41" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="221" fontId="41" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="183" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="221" fontId="40" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="221" fontId="43" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="40" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="44" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{6B54E5FA-EE25-47A1-AC3E-AA5807E981D6}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{2BE33EF7-92E5-436C-939E-A88E8F437A58}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{DFCAEC21-9CE2-4D36-837C-58ADA1D94225}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{125E97D7-6DF9-43F8-81A9-33D41C059948}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{CE273A1C-F836-4AEA-8F38-B3A946B198AC}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{A51C1AFF-8098-477D-BD42-5616B8410698}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{B577D258-80C0-442C-9E7E-2796BC09A417}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{171A5958-376C-4162-9B2A-0AB6D1E49A24}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{C891B986-72CD-4B8F-8D50-2FD46D1B4678}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{C503F4A3-B7FE-4DD2-885A-0EEE9C99BF75}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{5EB7D35E-9DAF-4B89-9A79-E7BABE4960FA}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{43B5D398-1F46-4ADD-A20D-CE4531BB4617}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{0A36ED64-E957-4A7A-A222-9B6B92D48136}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{D15D06DA-3826-4505-82EA-D04B9F154ABF}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{42177A5D-8C95-4F09-A1E3-88AEEC62B6C2}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{5B05CC82-B322-4216-88AE-A6BF9EA89076}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{CA87D612-1A0E-4EDF-874D-E66964E9F277}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{C4C44663-EE06-4661-81C6-3CDA4EBE26B1}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{141EB716-85A5-44E3-A4DC-C62E386297D9}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{B249A648-BF46-48CB-AEEA-401447876531}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{CEAF2F3E-39D9-4862-8153-682BB6BAA5F1}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{C014FD44-27E9-46A1-A607-EABE6354234C}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{6C0B382E-70A5-443E-981C-6CD58E592954}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{BE58F91C-E7B9-4973-B07C-A1586EE6FF29}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{C64EE109-0DF3-4AF4-8165-4025ABD86EC2}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{4E4BD8DE-1F31-4D8D-8A91-C8F2E4DE9E11}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{40BABCDC-D8DD-468E-9EC2-06D0872341AF}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{AC58535B-7850-49B3-9A0B-1389E557F7B7}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{CC862543-5B87-4CD4-9C6D-F818BE465837}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{76EDCE9A-C6BB-466E-99A5-6D6F32F04C5C}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{961B2A9D-5DE0-4DF6-9041-429B49D62D9B}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{12BA9A66-6C93-4DB3-A15D-CEEE45553AC7}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{B642BB37-9B06-41E8-AE92-A136CA7D6835}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{F9D6314B-5452-4631-9C22-33D3618D8BA7}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{8B5995B2-9BF7-43D4-9573-03FA13CCA1C7}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{D5FB7EC1-2AD0-48A2-B80C-8E125BEE2C1B}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25689" name="AutoShape 3"/>
+        <xdr:cNvPr id="25689" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37DDB861-1568-4012-521D-DABA39155F4B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="1343025"/>
           <a:ext cx="142875" cy="1609725"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 159037"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1653,51 +1718,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25690" name="AutoShape 4"/>
+        <xdr:cNvPr id="25690" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{172E74B9-EF3F-4409-7C82-0BBA728E777B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="3162300"/>
           <a:ext cx="76200" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 75750"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1706,51 +1777,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25691" name="AutoShape 3"/>
+        <xdr:cNvPr id="25691" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76ABF1CB-22A2-BE60-B8F7-C3F05AC55978}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="4067175"/>
           <a:ext cx="76200" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60116"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1759,51 +1836,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25692" name="AutoShape 3"/>
+        <xdr:cNvPr id="25692" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{671E2A95-5EB8-BD50-1898-3BE25D9F01EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="4791075"/>
           <a:ext cx="76200" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 59074"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1812,51 +1895,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2295525</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2352675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25693" name="AutoShape 3"/>
+        <xdr:cNvPr id="25693" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71EF39E1-2880-CEE7-A685-BC2FF9219E8A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2295525" y="3524250"/>
           <a:ext cx="57150" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52645"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1865,291 +1954,532 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2295525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2352675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25694" name="AutoShape 3"/>
+        <xdr:cNvPr id="25694" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF92073-7D46-D6F5-1E38-8BCE8EF22592}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2295525" y="3162300"/>
           <a:ext cx="57150" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52645"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/01_APPLI/02_VBA/06_SP/02_TMP/06_SP_&#26376;&#22577;_&#38619;&#24418;SPM0004_SPM0010.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\192.168.1.22\root\docume~1\060301\locals~1\temp\lh_tmp0\&#20445;&#35703;&#35211;&#31309;20061106.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\04000sf0001\&#24773;&#22577;&#12471;&#12473;&#12486;&#12512;\&#25903;&#37096;&#24180;&#22577;\&#35519;&#26619;&#35215;&#31243;\&#35519;&#26619;&#35215;&#23450;\&#31532;&#65303;&#34920;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\04000sf0001\&#24773;&#22577;&#12471;&#12473;&#12486;&#12512;\&#25903;&#37096;&#24180;&#22577;\&#35519;&#26619;&#35215;&#31243;\&#35519;&#26619;&#35215;&#23450;\&#28006;&#21644;&#12469;&#12531;&#12503;&#12523;\&#65400;&#65431;&#65394;&#65393;&#65437;&#65412;&#29992;\Excel&#65411;&#65438;&#65392;&#65408;\Book2.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Sepserver\project\docume~1\060301\locals~1\temp\lh_tmp0\&#20445;&#35703;&#35211;&#31309;20061106.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="SPM0004"/>
+      <sheetName val="SPM0004_PRM"/>
+      <sheetName val="SPM0005"/>
+      <sheetName val="SPM0005_PRM"/>
+      <sheetName val="SPM0006"/>
+      <sheetName val="SPM0006_PRM"/>
+      <sheetName val="SPM0007"/>
+      <sheetName val="SPM0007_PRM"/>
+      <sheetName val="SPM0008"/>
+      <sheetName val="SPM0008_PRM"/>
+      <sheetName val="SPM0009"/>
+      <sheetName val="SPM0009_PRM"/>
+      <sheetName val="SPM0010"/>
+      <sheetName val="SPM0010_PRM"/>
+      <sheetName val="#REF"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="工数見積"/>
+      <sheetName val="1月"/>
+      <sheetName val="2月"/>
+      <sheetName val="3月"/>
+      <sheetName val="4月"/>
+      <sheetName val="5月"/>
+      <sheetName val="6月"/>
+      <sheetName val="7月"/>
+      <sheetName val="8月"/>
+      <sheetName val="9月"/>
+      <sheetName val="10月"/>
+      <sheetName val="11月"/>
+      <sheetName val="12月"/>
+      <sheetName val="年間"/>
+      <sheetName val="調査票ファイル"/>
+      <sheetName val="入力ﾃﾞｰﾀ"/>
+      <sheetName val="様式5-1号"/>
+      <sheetName val="様式5-2号"/>
+      <sheetName val="様式6号"/>
+      <sheetName val="様式8号"/>
+      <sheetName val="様式7号"/>
+      <sheetName val="メニュー画面"/>
+      <sheetName val="開始調査票送付書"/>
+      <sheetName val="終了調査票送付書"/>
+      <sheetName val="エラーチェック表"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="2月"/>
+      <sheetName val="3月"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="合算4表"/>
+      <sheetName val="10月"/>
+      <sheetName val="1月"/>
+      <sheetName val="2月"/>
+      <sheetName val="3月"/>
+      <sheetName val="4月"/>
+      <sheetName val="5月"/>
+      <sheetName val="6月"/>
+      <sheetName val="7月"/>
+      <sheetName val="8月"/>
+      <sheetName val="9月"/>
+      <sheetName val="11月"/>
+      <sheetName val="12月"/>
+      <sheetName val="年間"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
-      <sheetName val="合算4表"/>
-      <sheetName val="10月"/>
+      <sheetName val="6月"/>
+      <sheetName val="2月"/>
       <sheetName val="1月"/>
-      <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
-      <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
+      <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="工数見積"/>
+      <sheetName val="1月"/>
+      <sheetName val="2月"/>
+      <sheetName val="3月"/>
+      <sheetName val="4月"/>
+      <sheetName val="5月"/>
+      <sheetName val="6月"/>
+      <sheetName val="7月"/>
+      <sheetName val="8月"/>
+      <sheetName val="9月"/>
+      <sheetName val="10月"/>
+      <sheetName val="11月"/>
+      <sheetName val="12月"/>
+      <sheetName val="年間"/>
+      <sheetName val="調査票ファイル"/>
+      <sheetName val="入力ﾃﾞｰﾀ"/>
+      <sheetName val="様式5-1号"/>
+      <sheetName val="様式5-2号"/>
+      <sheetName val="様式6号"/>
+      <sheetName val="様式8号"/>
+      <sheetName val="様式7号"/>
+      <sheetName val="メニュー画面"/>
+      <sheetName val="開始調査票送付書"/>
+      <sheetName val="終了調査票送付書"/>
+      <sheetName val="エラーチェック表"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2282,88 +2612,91 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F53A76F2-5971-43AA-B446-81FAD68BF3B4}">
   <sheetPr codeName="Sheet18">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I163"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="48.25" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.5" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.75" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.25" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.75" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="11" style="3" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="30"/>
-[...1 lines deleted...]
-        <v>98</v>
+      <c r="G1" s="30">
+        <v>45383</v>
+      </c>
+      <c r="H1" s="31" t="str">
+        <f>"（"&amp;IF(TEXT(G1,"e")="1",TEXT(G1,"ggg")&amp;"元",TEXT(G1,"ggge"))&amp;"年"&amp;TEXT(G1,"m")&amp;"月）"</f>
+        <v>（令和6年4月）</v>
       </c>
       <c r="I1" s="31"/>
     </row>
     <row r="2" spans="1:9" ht="15" thickTop="1">
       <c r="B2" s="4"/>
       <c r="C2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="10"/>
       <c r="F3" s="7"/>
@@ -2400,101 +2733,101 @@
       </c>
       <c r="I4" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="6"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="14"/>
       <c r="E5" s="6"/>
       <c r="F5" s="5"/>
       <c r="G5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="16"/>
       <c r="I5" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="28" customFormat="1">
       <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="19">
-        <v>22796</v>
+        <v>22794</v>
       </c>
       <c r="C6" s="20">
         <v>2025</v>
       </c>
       <c r="D6" s="20">
         <v>1865</v>
       </c>
       <c r="E6" s="20">
         <v>160</v>
       </c>
       <c r="F6" s="20">
         <v>1974</v>
       </c>
       <c r="G6" s="20">
         <v>1830</v>
       </c>
       <c r="H6" s="20">
         <v>144</v>
       </c>
       <c r="I6" s="20">
-        <v>22847</v>
+        <v>22845</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="23">
-        <v>9727</v>
+        <v>9725</v>
       </c>
       <c r="C7" s="3">
         <v>841</v>
       </c>
       <c r="D7" s="24">
         <v>757</v>
       </c>
       <c r="E7" s="24">
         <v>84</v>
       </c>
       <c r="F7" s="3">
         <v>782</v>
       </c>
       <c r="G7" s="24">
         <v>710</v>
       </c>
       <c r="H7" s="24">
         <v>72</v>
       </c>
       <c r="I7" s="3">
-        <v>9786</v>
+        <v>9784</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="23">
         <v>3693</v>
       </c>
       <c r="C8" s="3">
         <v>237</v>
       </c>
       <c r="D8" s="24">
         <v>202</v>
       </c>
       <c r="E8" s="24">
         <v>35</v>
       </c>
       <c r="F8" s="3">
         <v>205</v>
       </c>
       <c r="G8" s="24">
         <v>176</v>
       </c>
       <c r="H8" s="24">
@@ -2661,101 +2994,101 @@
       </c>
       <c r="D14" s="24">
         <v>33</v>
       </c>
       <c r="E14" s="24">
         <v>4</v>
       </c>
       <c r="F14" s="3">
         <v>25</v>
       </c>
       <c r="G14" s="24">
         <v>20</v>
       </c>
       <c r="H14" s="24">
         <v>5</v>
       </c>
       <c r="I14" s="3">
         <v>223</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C15" s="3">
         <v>54</v>
       </c>
       <c r="D15" s="24">
         <v>54</v>
       </c>
       <c r="E15" s="24">
         <v>0</v>
       </c>
       <c r="F15" s="3">
         <v>95</v>
       </c>
       <c r="G15" s="24">
         <v>95</v>
       </c>
       <c r="H15" s="24">
         <v>0</v>
       </c>
       <c r="I15" s="3">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="23">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C16" s="3">
         <v>72</v>
       </c>
       <c r="D16" s="24">
         <v>72</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="3">
         <v>114</v>
       </c>
       <c r="G16" s="24">
         <v>114</v>
       </c>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="3">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="23">
         <v>1801</v>
       </c>
       <c r="C17" s="3">
         <v>131</v>
       </c>
       <c r="D17" s="3">
         <v>112</v>
       </c>
       <c r="E17" s="3">
         <v>19</v>
       </c>
       <c r="F17" s="3">
         <v>96</v>
       </c>
       <c r="G17" s="3">
         <v>79</v>
       </c>
       <c r="H17" s="3">
@@ -3860,72 +4193,72 @@
         <v>35</v>
       </c>
       <c r="H58" s="24">
         <v>5</v>
       </c>
       <c r="I58" s="3">
         <v>556</v>
       </c>
     </row>
     <row r="59" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
       <c r="A59" s="8"/>
       <c r="B59" s="23"/>
       <c r="C59" s="3"/>
       <c r="D59" s="24"/>
       <c r="E59" s="24"/>
       <c r="F59" s="3"/>
       <c r="G59" s="24"/>
       <c r="H59" s="24"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:9" s="26" customFormat="1">
       <c r="A60" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="25">
-        <v>2453</v>
+        <v>2451</v>
       </c>
       <c r="C60" s="26">
         <v>205</v>
       </c>
       <c r="D60" s="26">
         <v>191</v>
       </c>
       <c r="E60" s="26">
         <v>14</v>
       </c>
       <c r="F60" s="26">
         <v>222</v>
       </c>
       <c r="G60" s="26">
         <v>215</v>
       </c>
       <c r="H60" s="26">
         <v>7</v>
       </c>
       <c r="I60" s="26">
-        <v>2436</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="61" spans="1:9" s="28" customFormat="1">
       <c r="A61" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="23">
         <v>101</v>
       </c>
       <c r="C61" s="3">
         <v>5</v>
       </c>
       <c r="D61" s="24">
         <v>5</v>
       </c>
       <c r="E61" s="24">
         <v>0</v>
       </c>
       <c r="F61" s="3">
         <v>12</v>
       </c>
       <c r="G61" s="24">
         <v>12</v>
       </c>
       <c r="H61" s="24">
@@ -4005,72 +4338,72 @@
       </c>
       <c r="D64" s="24">
         <v>22</v>
       </c>
       <c r="E64" s="24">
         <v>5</v>
       </c>
       <c r="F64" s="3">
         <v>24</v>
       </c>
       <c r="G64" s="24">
         <v>21</v>
       </c>
       <c r="H64" s="24">
         <v>3</v>
       </c>
       <c r="I64" s="3">
         <v>324</v>
       </c>
     </row>
     <row r="65" spans="1:9" s="28" customFormat="1">
       <c r="A65" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="23">
-        <v>1421</v>
+        <v>1419</v>
       </c>
       <c r="C65" s="3">
         <v>107</v>
       </c>
       <c r="D65" s="24">
         <v>101</v>
       </c>
       <c r="E65" s="24">
         <v>6</v>
       </c>
       <c r="F65" s="3">
         <v>128</v>
       </c>
       <c r="G65" s="24">
         <v>127</v>
       </c>
       <c r="H65" s="24">
         <v>1</v>
       </c>
       <c r="I65" s="3">
-        <v>1400</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="66" spans="1:9" s="28" customFormat="1">
       <c r="A66" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="23">
         <v>308</v>
       </c>
       <c r="C66" s="3">
         <v>39</v>
       </c>
       <c r="D66" s="24">
         <v>38</v>
       </c>
       <c r="E66" s="24">
         <v>1</v>
       </c>
       <c r="F66" s="3">
         <v>25</v>
       </c>
       <c r="G66" s="24">
         <v>24</v>
       </c>
       <c r="H66" s="24">
@@ -5087,31 +5420,32 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-04-01</vt:lpstr>
       <vt:lpstr>'24-04-01'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>