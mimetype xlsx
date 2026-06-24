--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,110 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="29" documentId="8_{D1BC155F-25F8-4B55-A6CA-D89A5E2D19AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{54D25A28-A95D-4932-A9E8-8E7AF73A41C0}"/>
+  <xr:revisionPtr revIDLastSave="29" documentId="8_{DA67CE59-01EF-4F96-916A-6ECB9EEA7AF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6933342-C4B2-47B1-A6B6-EEC5E1F28113}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4DA33EEA-160B-41CF-8D76-E673D5ED96F3}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{72B061A2-4F58-4393-8A78-F52EF8C9ED07}"/>
   </bookViews>
   <sheets>
     <sheet name="給与額" sheetId="2" r:id="rId1"/>
     <sheet name="時間" sheetId="3" r:id="rId2"/>
     <sheet name="雇用" sheetId="4" r:id="rId3"/>
     <sheet name="賃金指数" sheetId="5" r:id="rId4"/>
     <sheet name="時間指数" sheetId="6" r:id="rId5"/>
     <sheet name="雇用指数" sheetId="7" r:id="rId6"/>
     <sheet name="パート比率" sheetId="9" r:id="rId7"/>
     <sheet name="労働異動率" sheetId="10" r:id="rId8"/>
     <sheet name="国際比較" sheetId="8" r:id="rId9"/>
     <sheet name="時間当たり給与" sheetId="11" r:id="rId10"/>
     <sheet name="季節調整済指数" sheetId="12" r:id="rId11"/>
     <sheet name="付表" sheetId="1" r:id="rId12"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">時間!$A$1:$J$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">給与額!$A$1:$L$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">雇用!$A$1:$J$71</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">雇用指数!$A$1:$M$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">雇用指数!$A$1:$M$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">国際比較!$A$1:$O$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">時間!$A$1:$J$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">時間指数!$A$1:$M$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">賃金指数!$A$1:$N$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">付表!$A$1:$W$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">付表!$A$1:$W$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">労働異動率!$A$1:$F$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1012" uniqueCount="264">
   <si>
     <t>付表　前年比（％）、前年差（ポイント）の推移（調査産業計、事業所規模５人以上）</t>
     <rPh sb="10" eb="12">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>賃　　　　　　金</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>「持家の帰属家賃を</t>
     <rPh sb="1" eb="3">
       <t>モチイエ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キゾク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヤチン</t>
     </rPh>
@@ -269,120 +275,123 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>指数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>季調値</t>
   </si>
   <si>
     <t>比率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>％</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>ポイント</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　　　2018年</t>
+    <t>　 　　 2018年</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>　　　　2019年</t>
-[...47 lines deleted...]
-    <t>　　　　　　　12月</t>
+    <t>　 　　 2019年</t>
+  </si>
+  <si>
+    <t>　 　　 2020年</t>
+  </si>
+  <si>
+    <t>　 　　 2021年</t>
+  </si>
+  <si>
+    <t>　 　　 2022年</t>
+  </si>
+  <si>
+    <t>　 　　 2023年</t>
+  </si>
+  <si>
+    <t>　 　　 2024年</t>
+  </si>
+  <si>
+    <t>　 　　 2025年</t>
+  </si>
+  <si>
+    <t>　　　　2024年４月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ５月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ６月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ７月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ８月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ９月</t>
+  </si>
+  <si>
+    <t>　　　　　　  10月</t>
+  </si>
+  <si>
+    <t>　　　　　　  11月</t>
+  </si>
+  <si>
+    <t>　　　　　　  12月</t>
   </si>
   <si>
     <t>　　　　2025年１月</t>
   </si>
   <si>
-    <t>　　　　　　　２月</t>
-[...2 lines deleted...]
-    <t>　　　　　　　３月</t>
+    <t>　　　　　　  ２月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ３月</t>
+  </si>
+  <si>
+    <t>　　　　　　  ４月</t>
   </si>
   <si>
     <t>　　　　2026年１月</t>
   </si>
   <si>
-    <t>速報※　　　　３月</t>
+    <t>速報→  　　  ４月</t>
+  </si>
+  <si>
+    <t>確報→　　  　４月</t>
   </si>
   <si>
     <t>注1：パート時間当は、所定内給与（パートタイム労働者）を所定内労働時間（パートタイム労働者）で除して算出している。</t>
     <rPh sb="6" eb="8">
       <t>ジカン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ア</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショテイナイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>ロウドウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注2：実質賃金（総額）は、現金給与総額指数を消費者物価指数で除して算出しており、賃金の購買力を示すため、実際に取引が行われている財・サービスに限定して</t>
@@ -495,83 +504,50 @@
     <rPh sb="22" eb="25">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シスウ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ドウゲツ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ヒ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注4：季節調整値（季調値）は、前月比であり、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
-    <rPh sb="3" eb="5">
-[...31 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注5：パートタイム労働者比率は、前年差（ポイント）の推移となっている。</t>
     <rPh sb="9" eb="12">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヒリツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>サ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>スイイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注6：ｒは速報から確報時に改訂（revised）された値を表す。</t>
     <rPh sb="5" eb="7">
       <t>ソクホウ</t>
@@ -689,107 +665,101 @@
     <rPh sb="70" eb="72">
       <t>レイワ</t>
     </rPh>
     <rPh sb="74" eb="75">
       <t>ネン</t>
     </rPh>
     <rPh sb="76" eb="77">
       <t>アタイ</t>
     </rPh>
     <rPh sb="78" eb="80">
       <t>ヒカク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　算出しているため、指数から算出した場合と一致しない。</t>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>イッチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>※速報値は、確報で改訂される場合がある。</t>
-[...1 lines deleted...]
-  <si>
     <t>第１表  月間現金給与額</t>
   </si>
   <si>
-    <t>（事業所規模５人以上、2026（令和８）年３月速報）</t>
+    <t>（事業所規模５人以上、2026（令和８）年４月確報）</t>
   </si>
   <si>
     <t>現金給与総額</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>産　　　業</t>
   </si>
   <si>
     <t>きまって支給</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特別に支払われ</t>
   </si>
   <si>
     <t>する給与</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>所 定 内 給 与</t>
   </si>
   <si>
     <t>所 定 外 給 与</t>
   </si>
   <si>
     <t>た給与</t>
   </si>
   <si>
     <t>前年比</t>
   </si>
   <si>
     <t>就業形態計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>円</t>
   </si>
   <si>
     <t xml:space="preserve">％ </t>
   </si>
   <si>
     <t xml:space="preserve">％ </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>調 査 産 業 計</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>鉱業，採石業等</t>
     <rPh sb="0" eb="2">
       <t>コウギョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サイセキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>建　　設　　業</t>
   </si>
   <si>
     <t>製　　造　　業</t>
   </si>
   <si>
     <t>電気 ・ ガス業</t>
@@ -1297,90 +1267,87 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>ゼンネンヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>実質前年比</t>
   </si>
   <si>
     <t>現　金　給　与　総　額</t>
   </si>
   <si>
     <t>　　2022年</t>
   </si>
   <si>
     <t>　　2023年</t>
   </si>
   <si>
     <t>　　2024年</t>
   </si>
   <si>
     <t>　　2025年</t>
   </si>
   <si>
-    <t>　　2025年２月</t>
+    <t>　　2025年３月</t>
+  </si>
+  <si>
+    <t>　　　　　４月</t>
+  </si>
+  <si>
+    <t>　　　　　５月</t>
+  </si>
+  <si>
+    <t>　　　　　６月</t>
+  </si>
+  <si>
+    <t>　　　　　７月</t>
+  </si>
+  <si>
+    <t>　　　　　８月</t>
+  </si>
+  <si>
+    <t>　　　　　９月</t>
+  </si>
+  <si>
+    <t>　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　12月</t>
+  </si>
+  <si>
+    <t>　　2026年１月</t>
+  </si>
+  <si>
+    <t>　　　　　２月</t>
   </si>
   <si>
     <t>　　　　　３月</t>
-  </si>
-[...34 lines deleted...]
-    <t>　　　　　３月(速報)</t>
   </si>
   <si>
     <t>きまって支給する給与</t>
   </si>
   <si>
     <t>所　定　内　給　与</t>
   </si>
   <si>
     <t xml:space="preserve">－ </t>
   </si>
   <si>
     <t>注：実質前年比は、名目賃金指数を消費者物価指数（持家の帰属家賃を除く総合）で除して算出した実質賃金指数の前年(同月)比を指す。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジッシツ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>メイモク</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -1492,98 +1459,95 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>イギリス</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ドイツ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時給</t>
     <rPh sb="0" eb="2">
       <t>ジキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>週給</t>
     <rPh sb="0" eb="2">
       <t>シュウキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>厚生労働省調べ（2026年04月24日16:00(JST)時点）</t>
+    <t>厚生労働省調べ（2026年06月16日16:00(JST)時点）</t>
   </si>
   <si>
     <t>各国の値はすべて前年比、または前年同月比であり、適宜遡及改訂されることがある。</t>
     <rPh sb="0" eb="2">
       <t>カッコク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>アタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ドウゲツヒ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>テキギ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>ソキュウカイテイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>日本は、名目賃金指数(現金給与総額)を消費者物価指数(総合)で除して算出しており、最新月</t>
+    <t>日本は、名目賃金指数(現金給与総額)を消費者物価指数(総合)で除して算出している。</t>
     <rPh sb="4" eb="6">
       <t>メイモク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ゲンキン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ソウガク</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...1 lines deleted...]
-    <t>の値は速報値である。</t>
   </si>
   <si>
     <t>アメリカ、イギリス、ドイツについては各国のプレス等におけるヘッドラインを引用している。</t>
     <rPh sb="18" eb="19">
       <t>カク</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>コク</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>トウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>インヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>なお、実質化に用いた日本を含む各国の消費者物価指数は帰属家賃を含んでいる。</t>
     <rPh sb="3" eb="6">
       <t>ジッシツカ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>モチ</t>
     </rPh>
@@ -1747,94 +1711,152 @@
   <si>
     <t>　　系列：Real wage index, Germany, Overall Economy (Series ID: 62361-0001/0020)</t>
     <rPh sb="2" eb="4">
       <t>ケイレツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時系列表第４表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>パートタイム労働者比率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>パートタイム労働者</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　月</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>ツキ</t>
+      <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　2022年　　　　　</t>
+  </si>
+  <si>
+    <t>　　2023年　　　　　</t>
+  </si>
+  <si>
+    <t>　　2024年　　　　　</t>
+  </si>
+  <si>
+    <t>　　2025年　　　　　</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　2025年３月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ４月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ５月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ６月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ７月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ８月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ９月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  12月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　2026年１月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ２月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　  ３月</t>
   </si>
   <si>
     <t>時系列表第５表　　労働異動率</t>
     <rPh sb="9" eb="11">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イドウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>入  職  率</t>
     <rPh sb="0" eb="1">
       <t>イ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>離  職  率</t>
     <rPh sb="0" eb="1">
       <t>リ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>年　月</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>時系列表第７表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時間当たり給与（パートタイム労働者）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時間当たり給与</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前年比</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -1884,93 +1906,54 @@
   </si>
   <si>
     <t>常  用  雇  用</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>する給与</t>
   </si>
   <si>
     <t>製   造   業</t>
     <rPh sb="0" eb="1">
       <t>セイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゾウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前月比</t>
   </si>
   <si>
-    <t>　 2024年４月</t>
-[...41 lines deleted...]
-    <t>　　     ３月(速報)</t>
+    <t xml:space="preserve">  　2024年５月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　2025年１月</t>
   </si>
   <si>
     <t>注１：季節調整の方法は、センサス局法(Ⅹ-13ＡＲＩＭＡ-ＳＥＡＴＳの中のＸ-12ＡＲＩＭＡ)による。</t>
     <rPh sb="35" eb="36">
       <t>ナカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注２：季節調整値及びその前月比は、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キセツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウセイチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ゼンゲツヒ</t>
     </rPh>
@@ -1985,184 +1968,182 @@
     </rPh>
     <rPh sb="28" eb="30">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ソクホウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>コウヒョウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ジ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>カコ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>サカノボ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>カイテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">      この季節調整値の2025（令和７）年12月分以前については、1998（平成10）年１月から2025（令和７）年12月分までの28年分のデータを用いて</t>
+    <t xml:space="preserve">      この季節調整値の2025（令和７）年12月分以前については、1998（平成10）年１月から2025（令和７）年12月分までの28年分のデータ</t>
     <rPh sb="8" eb="13">
       <t>キセツチョウセイチ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>レイワ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ネン</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ヘイネン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>イゼン</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>レイワ</t>
     </rPh>
     <rPh sb="60" eb="61">
       <t>ネン</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="70" eb="71">
       <t>ネン</t>
     </rPh>
     <rPh sb="71" eb="72">
       <t>ブン</t>
     </rPh>
-    <rPh sb="77" eb="78">
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　を用いて再計算し、2026（令和８）年１月分以降については、当該データから得られる予測季節要素を用いて計算している。</t>
+    <rPh sb="17" eb="19">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>エ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ヨソク</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>キセツ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ヨウソ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
       <t>モチ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...24 lines deleted...]
-    <rPh sb="50" eb="52">
+    <rPh sb="54" eb="56">
       <t>ケイサン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="9">
-[...4 lines deleted...]
-    <numFmt numFmtId="180" formatCode="0.0"/>
+  <numFmts count="10">
+    <numFmt numFmtId="176" formatCode="&quot;r&quot;0.0;&quot;r&quot;\-0.0"/>
+    <numFmt numFmtId="177" formatCode="&quot;r&quot;0.00;&quot;r&quot;\-0.00"/>
+    <numFmt numFmtId="178" formatCode="\ 0.0;\-0.0"/>
+    <numFmt numFmtId="179" formatCode="0.0;\-0.0"/>
+    <numFmt numFmtId="180" formatCode="0.00;\-0.00"/>
     <numFmt numFmtId="181" formatCode="0.0\ "/>
     <numFmt numFmtId="182" formatCode="#,##0.0"/>
     <numFmt numFmtId="183" formatCode="0.00_ "/>
     <numFmt numFmtId="184" formatCode="0.00\ "/>
+    <numFmt numFmtId="185" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
@@ -2184,62 +2165,80 @@
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ｺﾞｼｯｸ"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="10.5"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="49">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -2765,60 +2764,61 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="433">
+  <cellXfs count="437">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
@@ -2849,412 +2849,358 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed" textRotation="180"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...52 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3265,57 +3211,57 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -3424,114 +3370,111 @@
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="182" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="182" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="34" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -3565,270 +3508,308 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="184" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="181" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -3856,163 +3837,179 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{4712972F-D99F-45BE-AAC1-18763102E200}"/>
-[...2 lines deleted...]
-    <cellStyle name="標準_構造賃金_部品" xfId="4" xr:uid="{8C9B5589-D16D-4F51-9AFE-4C185EF877AD}"/>
+    <cellStyle name="標準 2" xfId="4" xr:uid="{A1AB9C1D-7967-4B0B-B698-ED43F39BCFDE}"/>
+    <cellStyle name="標準_5-T-1" xfId="1" xr:uid="{620A1873-3022-4CA4-B2C3-041754B2AB69}"/>
+    <cellStyle name="標準_5-T-1 2" xfId="3" xr:uid="{3D35E914-1A77-4FFA-A0A5-5F8DEEE7229F}"/>
+    <cellStyle name="標準_5-T-1_1速報" xfId="2" xr:uid="{74029C0E-E299-4105-8DCF-F55590A1FA8B}"/>
+    <cellStyle name="標準_構造賃金_部品" xfId="5" xr:uid="{0FBFC403-940C-4AA7-83D2-CFC096E3DEAD}"/>
   </cellStyles>
-  <dxfs count="13">
+  <dxfs count="15">
     <dxf>
-      <border>
-[...5 lines deleted...]
-      </border>
+      <numFmt numFmtId="177" formatCode="&quot;r&quot;0.00;&quot;r&quot;\-0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;r&quot;0.0;&quot;r&quot;\-0.0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
@@ -4061,78 +4058,89 @@
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
-          <color indexed="64"/>
+          <color auto="1"/>
         </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="dotted">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4486,4265 +4494,4162 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C793BD8-6B3C-4890-AF50-C152372E0675}">
-[...3 lines deleted...]
-  <dimension ref="A1:M71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0CB0C03-C944-41DA-919F-FD330C810DA1}">
+  <dimension ref="A1:L71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="142" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="142"/>
+    <col min="1" max="1" width="2.5" style="126" customWidth="1"/>
+    <col min="2" max="2" width="18" style="126" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="126" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="126" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="126" customWidth="1"/>
+    <col min="6" max="6" width="8.375" style="126" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="126" customWidth="1"/>
+    <col min="8" max="8" width="8.375" style="126" customWidth="1"/>
+    <col min="9" max="9" width="9.5" style="126" customWidth="1"/>
+    <col min="10" max="10" width="8.375" style="126" customWidth="1"/>
+    <col min="11" max="11" width="9.125" style="126" customWidth="1"/>
+    <col min="12" max="12" width="8.375" style="126" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="126"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="147" t="s">
+    <row r="1" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A1" s="131" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="146"/>
-[...11 lines deleted...]
-    <row r="2" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="148"/>
-[...3 lines deleted...]
-      <c r="B3" s="150"/>
+      <c r="B2" s="132"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A3" s="133"/>
+      <c r="B3" s="134"/>
       <c r="C3" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="151"/>
-[...10 lines deleted...]
-      <c r="A4" s="153" t="s">
+      <c r="D3" s="135"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="134"/>
+      <c r="H3" s="134"/>
+      <c r="I3" s="134"/>
+      <c r="J3" s="134"/>
+      <c r="K3" s="134"/>
+      <c r="L3" s="136"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A4" s="137" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="154"/>
-[...2 lines deleted...]
-      <c r="E4" s="157" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="139"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="141" t="s">
         <v>84</v>
       </c>
-      <c r="F4" s="151"/>
-[...4 lines deleted...]
-      <c r="K4" s="158" t="s">
+      <c r="F4" s="135"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="142" t="s">
         <v>85</v>
       </c>
-      <c r="L4" s="159"/>
-[...5 lines deleted...]
-      <c r="D5" s="156"/>
+      <c r="L4" s="143"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="140"/>
       <c r="E5" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="156"/>
+      <c r="F5" s="140"/>
       <c r="G5" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="H5" s="159"/>
+      <c r="H5" s="143"/>
       <c r="I5" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="J5" s="160"/>
+      <c r="J5" s="144"/>
       <c r="K5" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="L5" s="161"/>
-[...5 lines deleted...]
-      <c r="D6" s="164" t="s">
+      <c r="L5" s="145"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A6" s="146"/>
+      <c r="B6" s="147"/>
+      <c r="C6" s="146"/>
+      <c r="D6" s="148" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="56"/>
-      <c r="F6" s="164" t="s">
+      <c r="F6" s="148" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="162"/>
-      <c r="H6" s="164" t="s">
+      <c r="G6" s="146"/>
+      <c r="H6" s="148" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="162"/>
-      <c r="J6" s="164" t="s">
+      <c r="I6" s="146"/>
+      <c r="J6" s="148" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="165"/>
-      <c r="L6" s="166" t="s">
+      <c r="K6" s="149"/>
+      <c r="L6" s="150" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="157" t="s">
+    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="141" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="167"/>
-      <c r="C7" s="168" t="s">
+      <c r="B7" s="151"/>
+      <c r="C7" s="152" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="169" t="s">
+      <c r="D7" s="153" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="170" t="s">
+      <c r="E7" s="154" t="s">
         <v>92</v>
       </c>
-      <c r="F7" s="171" t="s">
+      <c r="F7" s="155" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="169" t="s">
+      <c r="G7" s="153" t="s">
         <v>92</v>
       </c>
-      <c r="H7" s="169" t="s">
+      <c r="H7" s="153" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="170" t="s">
+      <c r="I7" s="154" t="s">
         <v>92</v>
       </c>
-      <c r="J7" s="171" t="s">
+      <c r="J7" s="155" t="s">
         <v>94</v>
       </c>
-      <c r="K7" s="169" t="s">
+      <c r="K7" s="153" t="s">
         <v>92</v>
       </c>
-      <c r="L7" s="172" t="s">
+      <c r="L7" s="156" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="153" t="s">
+    <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="137" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="154"/>
-[...3 lines deleted...]
-      <c r="D8" s="174">
+      <c r="B8" s="138"/>
+      <c r="C8" s="157">
+        <v>312699</v>
+      </c>
+      <c r="D8" s="158">
+        <v>3.6</v>
+      </c>
+      <c r="E8" s="157">
+        <v>299015</v>
+      </c>
+      <c r="F8" s="158">
+        <v>3.4</v>
+      </c>
+      <c r="G8" s="157">
+        <v>277710</v>
+      </c>
+      <c r="H8" s="158">
+        <v>3.3</v>
+      </c>
+      <c r="I8" s="157">
+        <v>21305</v>
+      </c>
+      <c r="J8" s="159">
+        <v>4.8</v>
+      </c>
+      <c r="K8" s="157">
+        <v>13684</v>
+      </c>
+      <c r="L8" s="159">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="138"/>
+      <c r="C9" s="157">
+        <v>396373</v>
+      </c>
+      <c r="D9" s="158">
+        <v>2.6</v>
+      </c>
+      <c r="E9" s="157">
+        <v>374828</v>
+      </c>
+      <c r="F9" s="158">
+        <v>1.4</v>
+      </c>
+      <c r="G9" s="157">
+        <v>350737</v>
+      </c>
+      <c r="H9" s="158">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I9" s="157">
+        <v>24091</v>
+      </c>
+      <c r="J9" s="159">
+        <v>-8.6</v>
+      </c>
+      <c r="K9" s="157">
+        <v>21545</v>
+      </c>
+      <c r="L9" s="159">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="138"/>
+      <c r="C10" s="157">
+        <v>411712</v>
+      </c>
+      <c r="D10" s="158">
+        <v>5.4</v>
+      </c>
+      <c r="E10" s="157">
+        <v>380210</v>
+      </c>
+      <c r="F10" s="158">
+        <v>3.7</v>
+      </c>
+      <c r="G10" s="157">
+        <v>353720</v>
+      </c>
+      <c r="H10" s="158">
+        <v>3.8</v>
+      </c>
+      <c r="I10" s="157">
+        <v>26490</v>
+      </c>
+      <c r="J10" s="159">
+        <v>1.7</v>
+      </c>
+      <c r="K10" s="157">
+        <v>31502</v>
+      </c>
+      <c r="L10" s="159">
+        <v>33.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="B11" s="138"/>
+      <c r="C11" s="157">
+        <v>364860</v>
+      </c>
+      <c r="D11" s="158">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E11" s="157">
+        <v>351882</v>
+      </c>
+      <c r="F11" s="158">
+        <v>4.5</v>
+      </c>
+      <c r="G11" s="157">
+        <v>317664</v>
+      </c>
+      <c r="H11" s="158">
+        <v>4.3</v>
+      </c>
+      <c r="I11" s="157">
+        <v>34218</v>
+      </c>
+      <c r="J11" s="159">
+        <v>6.8</v>
+      </c>
+      <c r="K11" s="157">
+        <v>12978</v>
+      </c>
+      <c r="L11" s="159">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="138"/>
+      <c r="C12" s="157">
+        <v>520376</v>
+      </c>
+      <c r="D12" s="158">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E12" s="157">
+        <v>504600</v>
+      </c>
+      <c r="F12" s="158">
+        <v>3.7</v>
+      </c>
+      <c r="G12" s="157">
+        <v>440370</v>
+      </c>
+      <c r="H12" s="158">
+        <v>3.8</v>
+      </c>
+      <c r="I12" s="157">
+        <v>64230</v>
+      </c>
+      <c r="J12" s="159">
+        <v>2.5</v>
+      </c>
+      <c r="K12" s="157">
+        <v>15776</v>
+      </c>
+      <c r="L12" s="159">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="138"/>
+      <c r="C13" s="157">
+        <v>473275</v>
+      </c>
+      <c r="D13" s="158">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E13" s="157">
+        <v>449398</v>
+      </c>
+      <c r="F13" s="158">
+        <v>5.2</v>
+      </c>
+      <c r="G13" s="157">
+        <v>412360</v>
+      </c>
+      <c r="H13" s="158">
+        <v>5.3</v>
+      </c>
+      <c r="I13" s="157">
+        <v>37038</v>
+      </c>
+      <c r="J13" s="159">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K13" s="157">
+        <v>23877</v>
+      </c>
+      <c r="L13" s="159">
+        <v>-5.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="138"/>
+      <c r="C14" s="157">
+        <v>354039</v>
+      </c>
+      <c r="D14" s="158">
+        <v>7.7</v>
+      </c>
+      <c r="E14" s="157">
+        <v>337623</v>
+      </c>
+      <c r="F14" s="158">
+        <v>6.4</v>
+      </c>
+      <c r="G14" s="157">
+        <v>291648</v>
+      </c>
+      <c r="H14" s="158">
+        <v>5.9</v>
+      </c>
+      <c r="I14" s="157">
+        <v>45975</v>
+      </c>
+      <c r="J14" s="159">
+        <v>9.9</v>
+      </c>
+      <c r="K14" s="157">
+        <v>16416</v>
+      </c>
+      <c r="L14" s="159">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="138"/>
+      <c r="C15" s="157">
+        <v>276986</v>
+      </c>
+      <c r="D15" s="158">
         <v>2.7</v>
       </c>
-      <c r="E8" s="173">
-[...8 lines deleted...]
-      <c r="H8" s="174">
+      <c r="E15" s="157">
+        <v>262284</v>
+      </c>
+      <c r="F15" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="G15" s="157">
+        <v>248478</v>
+      </c>
+      <c r="H15" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="I15" s="157">
+        <v>13806</v>
+      </c>
+      <c r="J15" s="159">
+        <v>4.8</v>
+      </c>
+      <c r="K15" s="157">
+        <v>14702</v>
+      </c>
+      <c r="L15" s="159">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="138"/>
+      <c r="C16" s="157">
+        <v>469259</v>
+      </c>
+      <c r="D16" s="158">
+        <v>8</v>
+      </c>
+      <c r="E16" s="157">
+        <v>451442</v>
+      </c>
+      <c r="F16" s="158">
+        <v>7.6</v>
+      </c>
+      <c r="G16" s="157">
+        <v>423227</v>
+      </c>
+      <c r="H16" s="158">
+        <v>8.4</v>
+      </c>
+      <c r="I16" s="157">
+        <v>28215</v>
+      </c>
+      <c r="J16" s="159">
+        <v>-4.3</v>
+      </c>
+      <c r="K16" s="157">
+        <v>17817</v>
+      </c>
+      <c r="L16" s="159">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="130"/>
+      <c r="C17" s="157">
+        <v>371629</v>
+      </c>
+      <c r="D17" s="158">
+        <v>1.8</v>
+      </c>
+      <c r="E17" s="157">
+        <v>343883</v>
+      </c>
+      <c r="F17" s="158">
+        <v>1.5</v>
+      </c>
+      <c r="G17" s="157">
+        <v>320215</v>
+      </c>
+      <c r="H17" s="158">
+        <v>1.9</v>
+      </c>
+      <c r="I17" s="157">
+        <v>23668</v>
+      </c>
+      <c r="J17" s="159">
+        <v>-4.8</v>
+      </c>
+      <c r="K17" s="157">
+        <v>27746</v>
+      </c>
+      <c r="L17" s="159">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="138"/>
+      <c r="C18" s="157">
+        <v>453735</v>
+      </c>
+      <c r="D18" s="158">
+        <v>0.8</v>
+      </c>
+      <c r="E18" s="157">
+        <v>422772</v>
+      </c>
+      <c r="F18" s="158">
+        <v>4.2</v>
+      </c>
+      <c r="G18" s="157">
+        <v>392888</v>
+      </c>
+      <c r="H18" s="158">
+        <v>3.9</v>
+      </c>
+      <c r="I18" s="157">
+        <v>29884</v>
+      </c>
+      <c r="J18" s="159">
+        <v>8</v>
+      </c>
+      <c r="K18" s="157">
+        <v>30963</v>
+      </c>
+      <c r="L18" s="159">
+        <v>-30.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="130"/>
+      <c r="C19" s="157">
+        <v>136309</v>
+      </c>
+      <c r="D19" s="158">
+        <v>0.8</v>
+      </c>
+      <c r="E19" s="157">
+        <v>132394</v>
+      </c>
+      <c r="F19" s="158">
+        <v>0.9</v>
+      </c>
+      <c r="G19" s="157">
+        <v>124781</v>
+      </c>
+      <c r="H19" s="158">
+        <v>1</v>
+      </c>
+      <c r="I19" s="157">
+        <v>7613</v>
+      </c>
+      <c r="J19" s="159">
+        <v>-0.7</v>
+      </c>
+      <c r="K19" s="157">
+        <v>3915</v>
+      </c>
+      <c r="L19" s="159">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="130"/>
+      <c r="C20" s="157">
+        <v>223071</v>
+      </c>
+      <c r="D20" s="158">
+        <v>0.8</v>
+      </c>
+      <c r="E20" s="157">
+        <v>216132</v>
+      </c>
+      <c r="F20" s="158">
+        <v>0.9</v>
+      </c>
+      <c r="G20" s="157">
+        <v>205746</v>
+      </c>
+      <c r="H20" s="158">
+        <v>0.8</v>
+      </c>
+      <c r="I20" s="157">
+        <v>10386</v>
+      </c>
+      <c r="J20" s="159">
+        <v>1.5</v>
+      </c>
+      <c r="K20" s="157">
+        <v>6939</v>
+      </c>
+      <c r="L20" s="159">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="130"/>
+      <c r="C21" s="157">
+        <v>330642</v>
+      </c>
+      <c r="D21" s="158">
+        <v>2.9</v>
+      </c>
+      <c r="E21" s="157">
+        <v>318930</v>
+      </c>
+      <c r="F21" s="158">
+        <v>1.6</v>
+      </c>
+      <c r="G21" s="157">
+        <v>309663</v>
+      </c>
+      <c r="H21" s="158">
+        <v>1.2</v>
+      </c>
+      <c r="I21" s="157">
+        <v>9267</v>
+      </c>
+      <c r="J21" s="159">
+        <v>14.5</v>
+      </c>
+      <c r="K21" s="157">
+        <v>11712</v>
+      </c>
+      <c r="L21" s="159">
+        <v>60.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" s="138"/>
+      <c r="C22" s="157">
+        <v>285847</v>
+      </c>
+      <c r="D22" s="158">
+        <v>2.4</v>
+      </c>
+      <c r="E22" s="157">
+        <v>277258</v>
+      </c>
+      <c r="F22" s="158">
+        <v>2</v>
+      </c>
+      <c r="G22" s="157">
+        <v>262630</v>
+      </c>
+      <c r="H22" s="158">
+        <v>1.8</v>
+      </c>
+      <c r="I22" s="157">
+        <v>14628</v>
+      </c>
+      <c r="J22" s="159">
+        <v>3.9</v>
+      </c>
+      <c r="K22" s="157">
+        <v>8589</v>
+      </c>
+      <c r="L22" s="159">
+        <v>20.399999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" s="130"/>
+      <c r="C23" s="157">
+        <v>351630</v>
+      </c>
+      <c r="D23" s="158">
+        <v>8.4</v>
+      </c>
+      <c r="E23" s="157">
+        <v>328577</v>
+      </c>
+      <c r="F23" s="158">
+        <v>6.5</v>
+      </c>
+      <c r="G23" s="157">
+        <v>309446</v>
+      </c>
+      <c r="H23" s="158">
+        <v>6.5</v>
+      </c>
+      <c r="I23" s="157">
+        <v>19131</v>
+      </c>
+      <c r="J23" s="159">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K23" s="157">
+        <v>23053</v>
+      </c>
+      <c r="L23" s="159">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="130"/>
+      <c r="C24" s="157">
+        <v>266647</v>
+      </c>
+      <c r="D24" s="158">
+        <v>4</v>
+      </c>
+      <c r="E24" s="157">
+        <v>258565</v>
+      </c>
+      <c r="F24" s="158">
         <v>3.2</v>
       </c>
-      <c r="I8" s="173">
-[...380 lines deleted...]
-      <c r="F18" s="174">
+      <c r="G24" s="157">
+        <v>238859</v>
+      </c>
+      <c r="H24" s="158">
         <v>3.1</v>
       </c>
-      <c r="G18" s="173">
-[...224 lines deleted...]
-      <c r="D24" s="174">
+      <c r="I24" s="157">
+        <v>19706</v>
+      </c>
+      <c r="J24" s="159">
         <v>4.3</v>
       </c>
-      <c r="E24" s="173">
-[...55 lines deleted...]
-    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K24" s="157">
+        <v>8082</v>
+      </c>
+      <c r="L24" s="159">
+        <v>38.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="162"/>
+      <c r="B25" s="163"/>
+      <c r="C25" s="164"/>
+      <c r="D25" s="165"/>
+      <c r="E25" s="164"/>
+      <c r="F25" s="166"/>
+      <c r="G25" s="167"/>
+      <c r="H25" s="165"/>
+      <c r="I25" s="164"/>
+      <c r="J25" s="166"/>
+      <c r="K25" s="167"/>
+      <c r="L25" s="166"/>
+    </row>
+    <row r="26" spans="1:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="168"/>
+      <c r="B26" s="169"/>
+      <c r="C26" s="133"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="134"/>
+      <c r="F26" s="134"/>
+      <c r="G26" s="133"/>
+      <c r="H26" s="136"/>
+      <c r="I26" s="134"/>
+      <c r="J26" s="134"/>
+      <c r="K26" s="133"/>
+      <c r="L26" s="136"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="152" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" s="156" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="153" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="153" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27" s="152" t="s">
+        <v>92</v>
+      </c>
+      <c r="H27" s="156" t="s">
+        <v>93</v>
+      </c>
+      <c r="I27" s="153" t="s">
+        <v>92</v>
+      </c>
+      <c r="J27" s="153" t="s">
+        <v>94</v>
+      </c>
+      <c r="K27" s="152" t="s">
+        <v>92</v>
+      </c>
+      <c r="L27" s="156" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="137"/>
+      <c r="B28" s="137" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="157">
+        <v>403374</v>
+      </c>
+      <c r="D28" s="158">
+        <v>4</v>
+      </c>
+      <c r="E28" s="157">
+        <v>383874</v>
+      </c>
+      <c r="F28" s="158">
+        <v>3.6</v>
+      </c>
+      <c r="G28" s="157">
+        <v>354351</v>
+      </c>
+      <c r="H28" s="158">
+        <v>3.6</v>
+      </c>
+      <c r="I28" s="157">
+        <v>29523</v>
+      </c>
+      <c r="J28" s="159">
+        <v>5.2</v>
+      </c>
+      <c r="K28" s="157">
+        <v>19500</v>
+      </c>
+      <c r="L28" s="159">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="137"/>
+      <c r="B29" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" s="157">
+        <v>430435</v>
+      </c>
+      <c r="D29" s="158">
+        <v>6.1</v>
+      </c>
+      <c r="E29" s="157">
+        <v>406698</v>
+      </c>
+      <c r="F29" s="158">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G29" s="157">
+        <v>380119</v>
+      </c>
+      <c r="H29" s="158">
+        <v>5.6</v>
+      </c>
+      <c r="I29" s="157">
+        <v>26579</v>
+      </c>
+      <c r="J29" s="159">
+        <v>-5</v>
+      </c>
+      <c r="K29" s="157">
+        <v>23737</v>
+      </c>
+      <c r="L29" s="159">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="137"/>
+      <c r="B30" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="157">
+        <v>428705</v>
+      </c>
+      <c r="D30" s="158">
+        <v>5.8</v>
+      </c>
+      <c r="E30" s="157">
+        <v>395589</v>
+      </c>
+      <c r="F30" s="158">
+        <v>4</v>
+      </c>
+      <c r="G30" s="157">
+        <v>367710</v>
+      </c>
+      <c r="H30" s="158">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I30" s="157">
+        <v>27879</v>
+      </c>
+      <c r="J30" s="159">
+        <v>1.9</v>
+      </c>
+      <c r="K30" s="157">
+        <v>33116</v>
+      </c>
+      <c r="L30" s="159">
+        <v>33.799999999999997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="137"/>
+      <c r="B31" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C31" s="157">
+        <v>396409</v>
+      </c>
+      <c r="D31" s="158">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E31" s="157">
+        <v>381697</v>
+      </c>
+      <c r="F31" s="158">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G31" s="157">
+        <v>343558</v>
+      </c>
+      <c r="H31" s="158">
+        <v>4</v>
+      </c>
+      <c r="I31" s="157">
+        <v>38139</v>
+      </c>
+      <c r="J31" s="159">
+        <v>6.9</v>
+      </c>
+      <c r="K31" s="157">
+        <v>14712</v>
+      </c>
+      <c r="L31" s="159">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="137"/>
+      <c r="B32" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="157">
+        <v>533467</v>
+      </c>
+      <c r="D32" s="158">
+        <v>4.3</v>
+      </c>
+      <c r="E32" s="157">
+        <v>517227</v>
+      </c>
+      <c r="F32" s="158">
+        <v>3.7</v>
+      </c>
+      <c r="G32" s="157">
+        <v>450658</v>
+      </c>
+      <c r="H32" s="158">
+        <v>3.9</v>
+      </c>
+      <c r="I32" s="157">
+        <v>66569</v>
+      </c>
+      <c r="J32" s="159">
+        <v>2.7</v>
+      </c>
+      <c r="K32" s="157">
+        <v>16240</v>
+      </c>
+      <c r="L32" s="159">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="137"/>
+      <c r="B33" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" s="157">
+        <v>489270</v>
+      </c>
+      <c r="D33" s="158">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E33" s="157">
+        <v>464256</v>
+      </c>
+      <c r="F33" s="158">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G33" s="157">
+        <v>425624</v>
+      </c>
+      <c r="H33" s="158">
+        <v>5</v>
+      </c>
+      <c r="I33" s="157">
+        <v>38632</v>
+      </c>
+      <c r="J33" s="159">
+        <v>3.8</v>
+      </c>
+      <c r="K33" s="157">
+        <v>25014</v>
+      </c>
+      <c r="L33" s="159">
+        <v>-5.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="137"/>
+      <c r="B34" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="157">
+        <v>401983</v>
+      </c>
+      <c r="D34" s="158">
+        <v>7.5</v>
+      </c>
+      <c r="E34" s="157">
+        <v>382143</v>
+      </c>
+      <c r="F34" s="158">
+        <v>6.1</v>
+      </c>
+      <c r="G34" s="157">
+        <v>328193</v>
+      </c>
+      <c r="H34" s="158">
+        <v>5.6</v>
+      </c>
+      <c r="I34" s="157">
+        <v>53950</v>
+      </c>
+      <c r="J34" s="159">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K34" s="157">
+        <v>19840</v>
+      </c>
+      <c r="L34" s="159">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="137"/>
+      <c r="B35" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="157">
+        <v>410918</v>
+      </c>
+      <c r="D35" s="158">
+        <v>2.6</v>
+      </c>
+      <c r="E35" s="157">
+        <v>384775</v>
+      </c>
+      <c r="F35" s="158">
+        <v>2.6</v>
+      </c>
+      <c r="G35" s="157">
+        <v>361763</v>
+      </c>
+      <c r="H35" s="158">
+        <v>2.6</v>
+      </c>
+      <c r="I35" s="157">
+        <v>23012</v>
+      </c>
+      <c r="J35" s="159">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K35" s="157">
+        <v>26143</v>
+      </c>
+      <c r="L35" s="159">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="137"/>
+      <c r="B36" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="157">
+        <v>502542</v>
+      </c>
+      <c r="D36" s="158">
+        <v>8</v>
+      </c>
+      <c r="E36" s="157">
+        <v>482994</v>
+      </c>
+      <c r="F36" s="158">
+        <v>7.6</v>
+      </c>
+      <c r="G36" s="157">
+        <v>452084</v>
+      </c>
+      <c r="H36" s="158">
+        <v>8.5</v>
+      </c>
+      <c r="I36" s="157">
+        <v>30910</v>
+      </c>
+      <c r="J36" s="159">
+        <v>-4.5</v>
+      </c>
+      <c r="K36" s="157">
+        <v>19548</v>
+      </c>
+      <c r="L36" s="159">
+        <v>19.899999999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="160"/>
+      <c r="B37" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" s="157">
+        <v>436300</v>
+      </c>
+      <c r="D37" s="158">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E37" s="157">
+        <v>402067</v>
+      </c>
+      <c r="F37" s="158">
+        <v>1.7</v>
+      </c>
+      <c r="G37" s="157">
+        <v>372911</v>
+      </c>
+      <c r="H37" s="158">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I37" s="157">
+        <v>29156</v>
+      </c>
+      <c r="J37" s="159">
+        <v>-4.3</v>
+      </c>
+      <c r="K37" s="157">
+        <v>34233</v>
+      </c>
+      <c r="L37" s="159">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="137"/>
+      <c r="B38" s="137" t="s">
         <v>113</v>
       </c>
-      <c r="C27" s="168" t="s">
+      <c r="C38" s="157">
+        <v>490507</v>
+      </c>
+      <c r="D38" s="158">
+        <v>0.9</v>
+      </c>
+      <c r="E38" s="157">
+        <v>456099</v>
+      </c>
+      <c r="F38" s="158">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G38" s="157">
+        <v>423072</v>
+      </c>
+      <c r="H38" s="158">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I38" s="157">
+        <v>33027</v>
+      </c>
+      <c r="J38" s="159">
+        <v>7.5</v>
+      </c>
+      <c r="K38" s="157">
+        <v>34408</v>
+      </c>
+      <c r="L38" s="159">
+        <v>-30.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="161"/>
+      <c r="B39" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="157">
+        <v>332840</v>
+      </c>
+      <c r="D39" s="158">
+        <v>0</v>
+      </c>
+      <c r="E39" s="157">
+        <v>315530</v>
+      </c>
+      <c r="F39" s="158">
+        <v>0.3</v>
+      </c>
+      <c r="G39" s="157">
+        <v>290117</v>
+      </c>
+      <c r="H39" s="158">
+        <v>0.4</v>
+      </c>
+      <c r="I39" s="157">
+        <v>25413</v>
+      </c>
+      <c r="J39" s="159">
+        <v>-0.7</v>
+      </c>
+      <c r="K39" s="157">
+        <v>17310</v>
+      </c>
+      <c r="L39" s="159">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="160"/>
+      <c r="B40" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="157">
+        <v>341741</v>
+      </c>
+      <c r="D40" s="158">
+        <v>0.4</v>
+      </c>
+      <c r="E40" s="157">
+        <v>328277</v>
+      </c>
+      <c r="F40" s="158">
+        <v>0.4</v>
+      </c>
+      <c r="G40" s="157">
+        <v>310789</v>
+      </c>
+      <c r="H40" s="158">
+        <v>0.5</v>
+      </c>
+      <c r="I40" s="157">
+        <v>17488</v>
+      </c>
+      <c r="J40" s="159">
+        <v>0.3</v>
+      </c>
+      <c r="K40" s="157">
+        <v>13464</v>
+      </c>
+      <c r="L40" s="159">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="161"/>
+      <c r="B41" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="157">
+        <v>442943</v>
+      </c>
+      <c r="D41" s="158">
+        <v>3.3</v>
+      </c>
+      <c r="E41" s="157">
+        <v>425998</v>
+      </c>
+      <c r="F41" s="158">
+        <v>1.9</v>
+      </c>
+      <c r="G41" s="157">
+        <v>412708</v>
+      </c>
+      <c r="H41" s="158">
+        <v>1.5</v>
+      </c>
+      <c r="I41" s="157">
+        <v>13290</v>
+      </c>
+      <c r="J41" s="159">
+        <v>15.7</v>
+      </c>
+      <c r="K41" s="157">
+        <v>16945</v>
+      </c>
+      <c r="L41" s="159">
+        <v>62.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="137"/>
+      <c r="B42" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="157">
+        <v>361901</v>
+      </c>
+      <c r="D42" s="158">
+        <v>3.4</v>
+      </c>
+      <c r="E42" s="157">
+        <v>349933</v>
+      </c>
+      <c r="F42" s="158">
+        <v>2.9</v>
+      </c>
+      <c r="G42" s="157">
+        <v>329230</v>
+      </c>
+      <c r="H42" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="I42" s="157">
+        <v>20703</v>
+      </c>
+      <c r="J42" s="159">
+        <v>5.5</v>
+      </c>
+      <c r="K42" s="157">
+        <v>11968</v>
+      </c>
+      <c r="L42" s="159">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="161"/>
+      <c r="B43" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="157">
+        <v>384523</v>
+      </c>
+      <c r="D43" s="158">
+        <v>6.5</v>
+      </c>
+      <c r="E43" s="157">
+        <v>357472</v>
+      </c>
+      <c r="F43" s="158">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G43" s="157">
+        <v>336556</v>
+      </c>
+      <c r="H43" s="158">
+        <v>4.5</v>
+      </c>
+      <c r="I43" s="157">
+        <v>20916</v>
+      </c>
+      <c r="J43" s="159">
+        <v>5.9</v>
+      </c>
+      <c r="K43" s="157">
+        <v>27051</v>
+      </c>
+      <c r="L43" s="159">
+        <v>41.9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="160"/>
+      <c r="B44" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="157">
+        <v>327671</v>
+      </c>
+      <c r="D44" s="158">
+        <v>3.6</v>
+      </c>
+      <c r="E44" s="157">
+        <v>316560</v>
+      </c>
+      <c r="F44" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="G44" s="157">
+        <v>290508</v>
+      </c>
+      <c r="H44" s="158">
+        <v>2.7</v>
+      </c>
+      <c r="I44" s="157">
+        <v>26052</v>
+      </c>
+      <c r="J44" s="159">
+        <v>3.9</v>
+      </c>
+      <c r="K44" s="157">
+        <v>11111</v>
+      </c>
+      <c r="L44" s="159">
+        <v>35.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="162"/>
+      <c r="B45" s="170"/>
+      <c r="C45" s="164"/>
+      <c r="D45" s="166"/>
+      <c r="E45" s="167"/>
+      <c r="F45" s="165"/>
+      <c r="G45" s="164"/>
+      <c r="H45" s="166"/>
+      <c r="I45" s="167"/>
+      <c r="J45" s="165"/>
+      <c r="K45" s="164"/>
+      <c r="L45" s="166"/>
+    </row>
+    <row r="46" spans="1:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="162"/>
+      <c r="B46" s="169"/>
+      <c r="C46" s="141"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="172"/>
+      <c r="F46" s="172"/>
+      <c r="G46" s="141"/>
+      <c r="H46" s="171"/>
+      <c r="I46" s="172"/>
+      <c r="J46" s="172"/>
+      <c r="K46" s="141"/>
+      <c r="L46" s="171"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="139"/>
+      <c r="B47" s="139" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="152" t="s">
         <v>92</v>
       </c>
-      <c r="D27" s="172" t="s">
+      <c r="D47" s="156" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="169" t="s">
+      <c r="E47" s="153" t="s">
         <v>92</v>
       </c>
-      <c r="F27" s="169" t="s">
+      <c r="F47" s="153" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="168" t="s">
+      <c r="G47" s="152" t="s">
         <v>92</v>
       </c>
-      <c r="H27" s="172" t="s">
+      <c r="H47" s="156" t="s">
         <v>93</v>
       </c>
-      <c r="I27" s="169" t="s">
+      <c r="I47" s="153" t="s">
         <v>92</v>
       </c>
-      <c r="J27" s="169" t="s">
+      <c r="J47" s="153" t="s">
         <v>94</v>
       </c>
-      <c r="K27" s="168" t="s">
+      <c r="K47" s="152" t="s">
         <v>92</v>
       </c>
-      <c r="L27" s="172" t="s">
+      <c r="L47" s="156" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B28" s="153" t="s">
+    <row r="48" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="137"/>
+      <c r="B48" s="137" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="173">
-[...2 lines deleted...]
-      <c r="D28" s="174">
+      <c r="C48" s="157">
+        <v>115118</v>
+      </c>
+      <c r="D48" s="158">
+        <v>2.9</v>
+      </c>
+      <c r="E48" s="157">
+        <v>114107</v>
+      </c>
+      <c r="F48" s="158">
+        <v>2.9</v>
+      </c>
+      <c r="G48" s="157">
+        <v>110710</v>
+      </c>
+      <c r="H48" s="158">
+        <v>2.9</v>
+      </c>
+      <c r="I48" s="157">
+        <v>3397</v>
+      </c>
+      <c r="J48" s="158">
+        <v>1.5</v>
+      </c>
+      <c r="K48" s="157">
+        <v>1011</v>
+      </c>
+      <c r="L48" s="159">
+        <v>16.100000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="137"/>
+      <c r="B49" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="157">
+        <v>98532</v>
+      </c>
+      <c r="D49" s="158">
+        <v>-10.3</v>
+      </c>
+      <c r="E49" s="157">
+        <v>96158</v>
+      </c>
+      <c r="F49" s="158">
+        <v>-12.3</v>
+      </c>
+      <c r="G49" s="157">
+        <v>93813</v>
+      </c>
+      <c r="H49" s="158">
+        <v>-12</v>
+      </c>
+      <c r="I49" s="157">
+        <v>2345</v>
+      </c>
+      <c r="J49" s="158">
+        <v>-18.600000000000001</v>
+      </c>
+      <c r="K49" s="157">
+        <v>2374</v>
+      </c>
+      <c r="L49" s="159">
+        <v>1123.7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="137"/>
+      <c r="B50" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="157">
+        <v>124977</v>
+      </c>
+      <c r="D50" s="158">
+        <v>-0.4</v>
+      </c>
+      <c r="E50" s="157">
+        <v>120714</v>
+      </c>
+      <c r="F50" s="158">
+        <v>-1</v>
+      </c>
+      <c r="G50" s="157">
+        <v>117650</v>
+      </c>
+      <c r="H50" s="158">
+        <v>-1.4</v>
+      </c>
+      <c r="I50" s="157">
+        <v>3064</v>
+      </c>
+      <c r="J50" s="158">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K50" s="157">
+        <v>4263</v>
+      </c>
+      <c r="L50" s="159">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="137"/>
+      <c r="B51" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51" s="157">
+        <v>147913</v>
+      </c>
+      <c r="D51" s="158">
+        <v>3.1</v>
+      </c>
+      <c r="E51" s="157">
+        <v>146860</v>
+      </c>
+      <c r="F51" s="158">
         <v>3.3</v>
       </c>
-      <c r="E28" s="173">
-[...14 lines deleted...]
-      <c r="J28" s="175">
+      <c r="G51" s="157">
+        <v>139606</v>
+      </c>
+      <c r="H51" s="158">
+        <v>4.3</v>
+      </c>
+      <c r="I51" s="157">
+        <v>7254</v>
+      </c>
+      <c r="J51" s="158">
+        <v>-11.3</v>
+      </c>
+      <c r="K51" s="157">
+        <v>1053</v>
+      </c>
+      <c r="L51" s="159">
+        <v>-10.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="137"/>
+      <c r="B52" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" s="157">
+        <v>178357</v>
+      </c>
+      <c r="D52" s="158">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E52" s="157">
+        <v>174698</v>
+      </c>
+      <c r="F52" s="158">
+        <v>5.4</v>
+      </c>
+      <c r="G52" s="157">
+        <v>171572</v>
+      </c>
+      <c r="H52" s="158">
+        <v>6</v>
+      </c>
+      <c r="I52" s="157">
+        <v>3126</v>
+      </c>
+      <c r="J52" s="158">
+        <v>-20.6</v>
+      </c>
+      <c r="K52" s="157">
+        <v>3659</v>
+      </c>
+      <c r="L52" s="159">
+        <v>-9.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="137"/>
+      <c r="B53" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C53" s="157">
+        <v>157521</v>
+      </c>
+      <c r="D53" s="158">
+        <v>11.7</v>
+      </c>
+      <c r="E53" s="157">
+        <v>156095</v>
+      </c>
+      <c r="F53" s="158">
+        <v>12.8</v>
+      </c>
+      <c r="G53" s="157">
+        <v>150517</v>
+      </c>
+      <c r="H53" s="158">
+        <v>12.6</v>
+      </c>
+      <c r="I53" s="157">
+        <v>5578</v>
+      </c>
+      <c r="J53" s="158">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K53" s="157">
+        <v>1426</v>
+      </c>
+      <c r="L53" s="159">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="137"/>
+      <c r="B54" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="157">
+        <v>138435</v>
+      </c>
+      <c r="D54" s="158">
+        <v>1.9</v>
+      </c>
+      <c r="E54" s="157">
+        <v>137417</v>
+      </c>
+      <c r="F54" s="158">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G54" s="157">
+        <v>127306</v>
+      </c>
+      <c r="H54" s="158">
+        <v>1.9</v>
+      </c>
+      <c r="I54" s="157">
+        <v>10111</v>
+      </c>
+      <c r="J54" s="158">
+        <v>6</v>
+      </c>
+      <c r="K54" s="157">
+        <v>1018</v>
+      </c>
+      <c r="L54" s="159">
+        <v>-21.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="137"/>
+      <c r="B55" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="157">
+        <v>113088</v>
+      </c>
+      <c r="D55" s="158">
+        <v>3</v>
+      </c>
+      <c r="E55" s="157">
+        <v>112388</v>
+      </c>
+      <c r="F55" s="158">
+        <v>3.3</v>
+      </c>
+      <c r="G55" s="157">
+        <v>109848</v>
+      </c>
+      <c r="H55" s="158">
+        <v>3.1</v>
+      </c>
+      <c r="I55" s="157">
+        <v>2540</v>
+      </c>
+      <c r="J55" s="158">
+        <v>6.5</v>
+      </c>
+      <c r="K55" s="157">
+        <v>700</v>
+      </c>
+      <c r="L55" s="159">
+        <v>-27.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="137"/>
+      <c r="B56" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" s="157">
+        <v>167942</v>
+      </c>
+      <c r="D56" s="158">
+        <v>6.2</v>
+      </c>
+      <c r="E56" s="157">
+        <v>165793</v>
+      </c>
+      <c r="F56" s="158">
+        <v>5.9</v>
+      </c>
+      <c r="G56" s="157">
+        <v>161973</v>
+      </c>
+      <c r="H56" s="158">
+        <v>6</v>
+      </c>
+      <c r="I56" s="157">
+        <v>3820</v>
+      </c>
+      <c r="J56" s="158">
+        <v>5</v>
+      </c>
+      <c r="K56" s="157">
+        <v>2149</v>
+      </c>
+      <c r="L56" s="159">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="137"/>
+      <c r="B57" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="157">
+        <v>133428</v>
+      </c>
+      <c r="D57" s="158">
+        <v>5.9</v>
+      </c>
+      <c r="E57" s="157">
+        <v>129576</v>
+      </c>
+      <c r="F57" s="158">
+        <v>7.4</v>
+      </c>
+      <c r="G57" s="157">
+        <v>126121</v>
+      </c>
+      <c r="H57" s="158">
+        <v>7.4</v>
+      </c>
+      <c r="I57" s="157">
+        <v>3455</v>
+      </c>
+      <c r="J57" s="158">
+        <v>6.8</v>
+      </c>
+      <c r="K57" s="157">
+        <v>3852</v>
+      </c>
+      <c r="L57" s="159">
+        <v>-26.9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="137"/>
+      <c r="B58" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="157">
+        <v>148069</v>
+      </c>
+      <c r="D58" s="158">
+        <v>-3.8</v>
+      </c>
+      <c r="E58" s="157">
+        <v>145749</v>
+      </c>
+      <c r="F58" s="158">
+        <v>-3.3</v>
+      </c>
+      <c r="G58" s="157">
+        <v>141988</v>
+      </c>
+      <c r="H58" s="158">
+        <v>-4</v>
+      </c>
+      <c r="I58" s="157">
+        <v>3761</v>
+      </c>
+      <c r="J58" s="158">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="K58" s="157">
+        <v>2320</v>
+      </c>
+      <c r="L58" s="159">
+        <v>-29.7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="137"/>
+      <c r="B59" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="157">
+        <v>82635</v>
+      </c>
+      <c r="D59" s="158">
         <v>2.7</v>
       </c>
-      <c r="K28" s="173">
-[...35 lines deleted...]
-      <c r="J29" s="175">
+      <c r="E59" s="157">
+        <v>82378</v>
+      </c>
+      <c r="F59" s="158">
+        <v>2.6</v>
+      </c>
+      <c r="G59" s="157">
+        <v>79627</v>
+      </c>
+      <c r="H59" s="158">
+        <v>2.7</v>
+      </c>
+      <c r="I59" s="157">
+        <v>2751</v>
+      </c>
+      <c r="J59" s="158">
+        <v>1.7</v>
+      </c>
+      <c r="K59" s="157">
+        <v>257</v>
+      </c>
+      <c r="L59" s="159">
+        <v>31.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="137"/>
+      <c r="B60" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" s="157">
+        <v>107995</v>
+      </c>
+      <c r="D60" s="158">
+        <v>6.3</v>
+      </c>
+      <c r="E60" s="157">
+        <v>107383</v>
+      </c>
+      <c r="F60" s="158">
+        <v>6.1</v>
+      </c>
+      <c r="G60" s="157">
+        <v>103884</v>
+      </c>
+      <c r="H60" s="158">
+        <v>5.7</v>
+      </c>
+      <c r="I60" s="157">
+        <v>3499</v>
+      </c>
+      <c r="J60" s="158">
+        <v>16.2</v>
+      </c>
+      <c r="K60" s="157">
+        <v>612</v>
+      </c>
+      <c r="L60" s="159">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="161"/>
+      <c r="B61" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="C61" s="157">
+        <v>97503</v>
+      </c>
+      <c r="D61" s="158">
+        <v>2.5</v>
+      </c>
+      <c r="E61" s="157">
+        <v>96656</v>
+      </c>
+      <c r="F61" s="158">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G61" s="157">
+        <v>95742</v>
+      </c>
+      <c r="H61" s="158">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I61" s="157">
+        <v>914</v>
+      </c>
+      <c r="J61" s="158">
         <v>-3.3</v>
       </c>
-      <c r="K29" s="173">
-[...95 lines deleted...]
-      <c r="D32" s="174">
+      <c r="K61" s="157">
+        <v>847</v>
+      </c>
+      <c r="L61" s="159">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="161"/>
+      <c r="B62" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="157">
+        <v>137314</v>
+      </c>
+      <c r="D62" s="158">
+        <v>3.4</v>
+      </c>
+      <c r="E62" s="157">
+        <v>135325</v>
+      </c>
+      <c r="F62" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="G62" s="157">
+        <v>132560</v>
+      </c>
+      <c r="H62" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="I62" s="157">
+        <v>2765</v>
+      </c>
+      <c r="J62" s="158">
+        <v>6.8</v>
+      </c>
+      <c r="K62" s="157">
+        <v>1989</v>
+      </c>
+      <c r="L62" s="159">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="137"/>
+      <c r="B63" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="C63" s="157">
+        <v>178551</v>
+      </c>
+      <c r="D63" s="158">
+        <v>15.6</v>
+      </c>
+      <c r="E63" s="157">
+        <v>176533</v>
+      </c>
+      <c r="F63" s="158">
+        <v>15.2</v>
+      </c>
+      <c r="G63" s="157">
+        <v>166794</v>
+      </c>
+      <c r="H63" s="158">
+        <v>14.7</v>
+      </c>
+      <c r="I63" s="157">
+        <v>9739</v>
+      </c>
+      <c r="J63" s="158">
+        <v>21</v>
+      </c>
+      <c r="K63" s="157">
+        <v>2018</v>
+      </c>
+      <c r="L63" s="159">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="56"/>
+      <c r="B64" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="157">
+        <v>125138</v>
+      </c>
+      <c r="D64" s="158">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E64" s="157">
+        <v>124079</v>
+      </c>
+      <c r="F64" s="158">
         <v>1.8</v>
       </c>
-      <c r="E32" s="173">
-[...579 lines deleted...]
-      <c r="H48" s="174">
+      <c r="G64" s="157">
+        <v>119088</v>
+      </c>
+      <c r="H64" s="158">
         <v>2</v>
       </c>
-      <c r="I48" s="173">
-[...621 lines deleted...]
-      <c r="L65" s="187"/>
+      <c r="I64" s="157">
+        <v>4991</v>
+      </c>
+      <c r="J64" s="158">
+        <v>-0.9</v>
+      </c>
+      <c r="K64" s="157">
+        <v>1059</v>
+      </c>
+      <c r="L64" s="159">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="141"/>
+      <c r="B65" s="171"/>
+      <c r="C65" s="172"/>
+      <c r="D65" s="171"/>
+      <c r="E65" s="172"/>
+      <c r="F65" s="171"/>
+      <c r="G65" s="141"/>
+      <c r="H65" s="171"/>
+      <c r="I65" s="172"/>
+      <c r="J65" s="171"/>
+      <c r="K65" s="141"/>
+      <c r="L65" s="171"/>
     </row>
     <row r="66" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="C66" s="152" t="s">
+        <v>92</v>
+      </c>
+      <c r="D66" s="156" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" s="153" t="s">
+        <v>92</v>
+      </c>
+      <c r="F66" s="153" t="s">
+        <v>93</v>
+      </c>
+      <c r="G66" s="152" t="s">
+        <v>92</v>
+      </c>
+      <c r="H66" s="156" t="s">
+        <v>93</v>
+      </c>
+      <c r="I66" s="153" t="s">
+        <v>92</v>
+      </c>
+      <c r="J66" s="153" t="s">
+        <v>94</v>
+      </c>
+      <c r="K66" s="152" t="s">
+        <v>92</v>
+      </c>
+      <c r="L66" s="156" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="374" t="s">
         <v>116</v>
       </c>
-      <c r="C66" s="168" t="s">
-[...31 lines deleted...]
-      <c r="A67" s="376" t="s">
+      <c r="B67" s="126" t="s">
         <v>117</v>
       </c>
-      <c r="B67" s="142" t="s">
+      <c r="C67" s="173">
+        <v>352253</v>
+      </c>
+      <c r="D67" s="158">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E67" s="173">
+        <v>336689</v>
+      </c>
+      <c r="F67" s="158">
+        <v>4</v>
+      </c>
+      <c r="G67" s="173">
+        <v>309459</v>
+      </c>
+      <c r="H67" s="158">
+        <v>3.7</v>
+      </c>
+      <c r="I67" s="173">
+        <v>27230</v>
+      </c>
+      <c r="J67" s="159">
+        <v>6.5</v>
+      </c>
+      <c r="K67" s="173">
+        <v>15564</v>
+      </c>
+      <c r="L67" s="159">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="374"/>
+      <c r="B68" s="126" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="189">
-[...8 lines deleted...]
-      <c r="F67" s="174">
+      <c r="C68" s="173">
+        <v>427027</v>
+      </c>
+      <c r="D68" s="158">
+        <v>4</v>
+      </c>
+      <c r="E68" s="173">
+        <v>406642</v>
+      </c>
+      <c r="F68" s="158">
+        <v>3.8</v>
+      </c>
+      <c r="G68" s="173">
+        <v>371774</v>
+      </c>
+      <c r="H68" s="158">
+        <v>3.6</v>
+      </c>
+      <c r="I68" s="173">
+        <v>34868</v>
+      </c>
+      <c r="J68" s="159">
+        <v>6.5</v>
+      </c>
+      <c r="K68" s="173">
+        <v>20385</v>
+      </c>
+      <c r="L68" s="159">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="374"/>
+      <c r="B69" s="140" t="s">
+        <v>119</v>
+      </c>
+      <c r="C69" s="173">
+        <v>129859</v>
+      </c>
+      <c r="D69" s="158">
         <v>3.7</v>
       </c>
-      <c r="G67" s="189">
-[...56 lines deleted...]
-      <c r="B69" s="156" t="s">
+      <c r="E69" s="173">
+        <v>128634</v>
+      </c>
+      <c r="F69" s="158">
+        <v>3.5</v>
+      </c>
+      <c r="G69" s="173">
+        <v>124122</v>
+      </c>
+      <c r="H69" s="158">
+        <v>3.4</v>
+      </c>
+      <c r="I69" s="173">
+        <v>4512</v>
+      </c>
+      <c r="J69" s="159">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K69" s="173">
+        <v>1225</v>
+      </c>
+      <c r="L69" s="159">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="375"/>
+      <c r="B70" s="174"/>
+      <c r="C70" s="56"/>
+      <c r="D70" s="175"/>
+      <c r="E70" s="174"/>
+      <c r="F70" s="174"/>
+      <c r="G70" s="56"/>
+      <c r="H70" s="175"/>
+      <c r="I70" s="174"/>
+      <c r="J70" s="174"/>
+      <c r="K70" s="56"/>
+      <c r="L70" s="175"/>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A71" s="126" t="s">
         <v>120</v>
-      </c>
-[...47 lines deleted...]
-        <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="84" firstPageNumber="5" fitToWidth="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" firstPageNumber="5" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF6D0FDB-225D-49C5-AFD2-977B55AB30CA}">
-  <dimension ref="A1:F29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D6EA3E1-8472-4B52-9447-78AC7729D676}">
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="6" customWidth="1"/>
-    <col min="3" max="3" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="9.75" customWidth="1"/>
     <col min="4" max="5" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A1" s="378" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="378"/>
+      <c r="A1" s="376" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1" s="376"/>
+      <c r="C1" s="376"/>
+      <c r="D1" s="376"/>
+      <c r="E1" s="376"/>
+      <c r="F1" s="376"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="414" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B2" s="414"/>
       <c r="C2" s="414"/>
       <c r="D2" s="414"/>
       <c r="E2" s="414"/>
       <c r="F2" s="414"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="252" t="s">
-[...3 lines deleted...]
-      <c r="F4" s="252"/>
+      <c r="B4" s="235" t="s">
+        <v>146</v>
+      </c>
+      <c r="D4" s="236"/>
+      <c r="F4" s="235"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B5" s="197"/>
-      <c r="C5" s="258"/>
+      <c r="B5" s="181"/>
+      <c r="C5" s="241"/>
       <c r="D5" s="409" t="s">
+        <v>246</v>
+      </c>
+      <c r="E5" s="410"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B6" s="395" t="s">
+        <v>243</v>
+      </c>
+      <c r="C6" s="396"/>
+      <c r="D6" s="348"/>
+      <c r="E6" s="267"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B7" s="253"/>
+      <c r="C7" s="316"/>
+      <c r="D7" s="253"/>
+      <c r="E7" s="257" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B8" s="240"/>
+      <c r="C8" s="261"/>
+      <c r="D8" s="337" t="s">
+        <v>248</v>
+      </c>
+      <c r="E8" s="263" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B9" s="384" t="s">
+        <v>223</v>
+      </c>
+      <c r="C9" s="385"/>
+      <c r="D9" s="352">
+        <v>1242</v>
+      </c>
+      <c r="E9" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B10" s="384" t="s">
+        <v>224</v>
+      </c>
+      <c r="C10" s="385"/>
+      <c r="D10" s="352">
+        <v>1279</v>
+      </c>
+      <c r="E10" s="274">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B11" s="384" t="s">
+        <v>225</v>
+      </c>
+      <c r="C11" s="385"/>
+      <c r="D11" s="352">
+        <v>1343</v>
+      </c>
+      <c r="E11" s="274">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B12" s="384" t="s">
+        <v>226</v>
+      </c>
+      <c r="C12" s="385"/>
+      <c r="D12" s="352">
+        <v>1394</v>
+      </c>
+      <c r="E12" s="274">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B13" s="388" t="s">
+        <v>227</v>
+      </c>
+      <c r="C13" s="389"/>
+      <c r="D13" s="353">
+        <v>1378</v>
+      </c>
+      <c r="E13" s="279">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B14" s="384" t="s">
+        <v>228</v>
+      </c>
+      <c r="C14" s="385"/>
+      <c r="D14" s="352">
+        <v>1369</v>
+      </c>
+      <c r="E14" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B15" s="384" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="385"/>
+      <c r="D15" s="352">
+        <v>1384</v>
+      </c>
+      <c r="E15" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B16" s="384" t="s">
+        <v>230</v>
+      </c>
+      <c r="C16" s="385"/>
+      <c r="D16" s="352">
+        <v>1385</v>
+      </c>
+      <c r="E16" s="274">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B17" s="384" t="s">
         <v>231</v>
       </c>
-      <c r="E5" s="410"/>
-[...13 lines deleted...]
-      <c r="E7" s="274" t="s">
+      <c r="C17" s="385"/>
+      <c r="D17" s="352">
+        <v>1381</v>
+      </c>
+      <c r="E17" s="274">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B18" s="384" t="s">
         <v>232</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D8" s="353" t="s">
+      <c r="C18" s="385"/>
+      <c r="D18" s="352">
+        <v>1411</v>
+      </c>
+      <c r="E18" s="274">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B19" s="384" t="s">
         <v>233</v>
       </c>
-      <c r="E8" s="280" t="s">
-[...35 lines deleted...]
-      <c r="E11" s="291">
+      <c r="C19" s="385"/>
+      <c r="D19" s="352">
+        <v>1388</v>
+      </c>
+      <c r="E19" s="274">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B20" s="384" t="s">
+        <v>234</v>
+      </c>
+      <c r="C20" s="385"/>
+      <c r="D20" s="352">
+        <v>1401</v>
+      </c>
+      <c r="E20" s="274">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B21" s="384" t="s">
+        <v>235</v>
+      </c>
+      <c r="C21" s="385"/>
+      <c r="D21" s="352">
+        <v>1424</v>
+      </c>
+      <c r="E21" s="274">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B22" s="384" t="s">
+        <v>236</v>
+      </c>
+      <c r="C22" s="385"/>
+      <c r="D22" s="352">
+        <v>1426</v>
+      </c>
+      <c r="E22" s="274">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B23" s="384" t="s">
+        <v>237</v>
+      </c>
+      <c r="C23" s="385"/>
+      <c r="D23" s="352">
+        <v>1446</v>
+      </c>
+      <c r="E23" s="274">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B24" s="384" t="s">
+        <v>238</v>
+      </c>
+      <c r="C24" s="385"/>
+      <c r="D24" s="352">
+        <v>1443</v>
+      </c>
+      <c r="E24" s="274">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B25" s="384" t="s">
+        <v>239</v>
+      </c>
+      <c r="C25" s="385"/>
+      <c r="D25" s="352">
+        <v>1437</v>
+      </c>
+      <c r="E25" s="274">
         <v>4.3</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
-[...166 lines deleted...]
-    </row>
     <row r="26" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B26" s="384" t="s">
-[...7 lines deleted...]
-        <v>3.8</v>
+      <c r="B26" s="382" t="s">
+        <v>228</v>
+      </c>
+      <c r="C26" s="383"/>
+      <c r="D26" s="354">
+        <v>1434</v>
+      </c>
+      <c r="E26" s="355">
+        <v>4.7</v>
       </c>
     </row>
     <row r="27" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B27" s="253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="236" t="s">
+        <v>249</v>
+      </c>
+      <c r="C27" s="346"/>
+      <c r="D27" s="356"/>
+      <c r="E27" s="357"/>
     </row>
     <row r="28" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B28" s="253" t="s">
-        <v>235</v>
+      <c r="B28" s="236" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B29" s="253"/>
+      <c r="B29" s="236"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B30" s="358"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="B13:C26">
-    <cfRule type="expression" dxfId="4" priority="2">
+  <conditionalFormatting sqref="B13:E25">
+    <cfRule type="expression" dxfId="4" priority="1">
       <formula>OR(RIGHT($B13,2)="６月",RIGHT($B13,3)="12月")</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>OR(RIGHT($B12,2)="６月",RIGHT($B12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E87B1B2-30EF-41FE-A147-C94B37D2C560}">
-  <dimension ref="A1:N44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76FFB15A-8A7E-494A-B81D-60B089993262}">
+  <dimension ref="A1:N48"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:N1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="14" customWidth="1"/>
+    <col min="2" max="2" width="9.75" customWidth="1"/>
     <col min="3" max="14" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="361" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="361"/>
+      <c r="A1" s="390" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
+      <c r="G1" s="390"/>
+      <c r="H1" s="390"/>
+      <c r="I1" s="390"/>
+      <c r="J1" s="390"/>
+      <c r="K1" s="390"/>
+      <c r="L1" s="390"/>
+      <c r="M1" s="390"/>
+      <c r="N1" s="390"/>
     </row>
     <row r="3" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="252" t="s">
+      <c r="A3" s="235" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="235"/>
+      <c r="C3" s="236"/>
+      <c r="D3" s="236"/>
+      <c r="E3" s="236"/>
+      <c r="F3" s="236"/>
+      <c r="G3" s="236"/>
+      <c r="H3" s="236"/>
+      <c r="I3" s="236"/>
+      <c r="J3" s="236"/>
+      <c r="K3" s="236"/>
+      <c r="L3" s="236"/>
+      <c r="M3" s="235"/>
+      <c r="N3" s="237" t="s">
         <v>147</v>
       </c>
-      <c r="B3" s="252"/>
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A4" s="257"/>
-[...18 lines deleted...]
-      <c r="N4" s="405"/>
+      <c r="A4" s="419" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4" s="420"/>
+      <c r="C4" s="397" t="s">
+        <v>252</v>
+      </c>
+      <c r="D4" s="398"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="397" t="s">
+        <v>253</v>
+      </c>
+      <c r="H4" s="398"/>
+      <c r="I4" s="359"/>
+      <c r="J4" s="359"/>
+      <c r="K4" s="242"/>
+      <c r="L4" s="266"/>
+      <c r="M4" s="397" t="s">
+        <v>254</v>
+      </c>
+      <c r="N4" s="403"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A5" s="419" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="372" t="s">
+      <c r="A5" s="421"/>
+      <c r="B5" s="422"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="267"/>
+      <c r="E5" s="360" t="s">
         <v>84</v>
       </c>
-      <c r="F5" s="253"/>
-[...8 lines deleted...]
-      <c r="N5" s="284"/>
+      <c r="F5" s="236"/>
+      <c r="G5" s="247"/>
+      <c r="H5" s="267"/>
+      <c r="I5" s="397" t="s">
+        <v>126</v>
+      </c>
+      <c r="J5" s="398"/>
+      <c r="L5" s="267"/>
+      <c r="M5" s="247"/>
+      <c r="N5" s="267"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A6" s="419"/>
-[...16 lines deleted...]
-      <c r="N6" s="284"/>
+      <c r="A6" s="421"/>
+      <c r="B6" s="422"/>
+      <c r="C6" s="247"/>
+      <c r="D6" s="267"/>
+      <c r="E6" s="360" t="s">
+        <v>255</v>
+      </c>
+      <c r="F6" s="236"/>
+      <c r="G6" s="247"/>
+      <c r="H6" s="267"/>
+      <c r="I6" s="140"/>
+      <c r="J6" s="236"/>
+      <c r="K6" s="409" t="s">
+        <v>256</v>
+      </c>
+      <c r="L6" s="410"/>
+      <c r="M6" s="247"/>
+      <c r="N6" s="267"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A7" s="270"/>
-[...23 lines deleted...]
-        <v>242</v>
+      <c r="A7" s="423"/>
+      <c r="B7" s="424"/>
+      <c r="C7" s="253"/>
+      <c r="D7" s="257" t="s">
+        <v>257</v>
+      </c>
+      <c r="E7" s="236"/>
+      <c r="F7" s="257" t="s">
+        <v>257</v>
+      </c>
+      <c r="G7" s="253"/>
+      <c r="H7" s="257" t="s">
+        <v>257</v>
+      </c>
+      <c r="I7" s="316"/>
+      <c r="J7" s="254" t="s">
+        <v>257</v>
+      </c>
+      <c r="K7" s="361"/>
+      <c r="L7" s="257" t="s">
+        <v>257</v>
+      </c>
+      <c r="M7" s="256"/>
+      <c r="N7" s="257" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A8" s="257"/>
-[...2 lines deleted...]
-      <c r="D8" s="280" t="s">
+      <c r="A8" s="240"/>
+      <c r="B8" s="308"/>
+      <c r="C8" s="240"/>
+      <c r="D8" s="263" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="257"/>
-      <c r="F8" s="280" t="s">
+      <c r="E8" s="240"/>
+      <c r="F8" s="263" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="257"/>
-      <c r="H8" s="280" t="s">
+      <c r="G8" s="240"/>
+      <c r="H8" s="263" t="s">
         <v>43</v>
       </c>
-      <c r="I8" s="257"/>
-      <c r="J8" s="280" t="s">
+      <c r="I8" s="240"/>
+      <c r="J8" s="263" t="s">
         <v>43</v>
       </c>
-      <c r="K8" s="257"/>
-      <c r="L8" s="280" t="s">
+      <c r="K8" s="240"/>
+      <c r="L8" s="263" t="s">
         <v>43</v>
       </c>
-      <c r="M8" s="257"/>
-      <c r="N8" s="280" t="s">
+      <c r="M8" s="240"/>
+      <c r="N8" s="263" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A9" s="417" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="B9" s="418"/>
-      <c r="C9" s="290">
+      <c r="C9" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="D9" s="362">
+        <v>1.4</v>
+      </c>
+      <c r="E9" s="273">
         <v>105</v>
       </c>
-      <c r="D9" s="291">
-[...30 lines deleted...]
-        <v>0.1</v>
+      <c r="F9" s="271">
+        <v>0.6</v>
+      </c>
+      <c r="G9" s="273">
+        <v>100.4</v>
+      </c>
+      <c r="H9" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="I9" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="J9" s="271">
+        <v>0.6</v>
+      </c>
+      <c r="K9" s="273">
+        <v>110.4</v>
+      </c>
+      <c r="L9" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="M9" s="273">
+        <v>104.2</v>
+      </c>
+      <c r="N9" s="274">
+        <v>0.3</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A10" s="417" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B10" s="418"/>
-      <c r="C10" s="290">
-[...23 lines deleted...]
-      <c r="K10" s="290">
+      <c r="C10" s="273">
+        <v>107.8</v>
+      </c>
+      <c r="D10" s="362">
+        <v>1.2</v>
+      </c>
+      <c r="E10" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="F10" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="G10" s="273">
+        <v>99.9</v>
+      </c>
+      <c r="H10" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="I10" s="273">
+        <v>106.7</v>
+      </c>
+      <c r="J10" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="K10" s="273">
         <v>110.4</v>
       </c>
-      <c r="L10" s="291">
-[...6 lines deleted...]
-        <v>0.3</v>
+      <c r="L10" s="274">
+        <v>0</v>
+      </c>
+      <c r="M10" s="273">
+        <v>104.3</v>
+      </c>
+      <c r="N10" s="274">
+        <v>0.1</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A11" s="417" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B11" s="418"/>
-      <c r="C11" s="290">
-[...8 lines deleted...]
-      <c r="F11" s="288">
+      <c r="C11" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="D11" s="362">
+        <v>-1.2</v>
+      </c>
+      <c r="E11" s="273">
+        <v>105.3</v>
+      </c>
+      <c r="F11" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="G11" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="H11" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="I11" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="J11" s="271">
+        <v>-0.5</v>
+      </c>
+      <c r="K11" s="273">
+        <v>112.1</v>
+      </c>
+      <c r="L11" s="274">
+        <v>1.5</v>
+      </c>
+      <c r="M11" s="273">
+        <v>104.5</v>
+      </c>
+      <c r="N11" s="274">
         <v>0.2</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.1</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A12" s="417" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="B12" s="418"/>
-      <c r="C12" s="290">
+      <c r="C12" s="273">
         <v>106.5</v>
       </c>
-      <c r="D12" s="291">
-[...2 lines deleted...]
-      <c r="E12" s="290">
+      <c r="D12" s="362">
+        <v>0</v>
+      </c>
+      <c r="E12" s="273">
+        <v>105.5</v>
+      </c>
+      <c r="F12" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="G12" s="273">
+        <v>99.7</v>
+      </c>
+      <c r="H12" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="I12" s="273">
         <v>105.3</v>
       </c>
-      <c r="F12" s="288">
+      <c r="J12" s="271">
+        <v>-0.8</v>
+      </c>
+      <c r="K12" s="273">
+        <v>111.5</v>
+      </c>
+      <c r="L12" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="M12" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="N12" s="274">
         <v>0.1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.2</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A13" s="417" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B13" s="418"/>
-      <c r="C13" s="290">
-[...2 lines deleted...]
-      <c r="D13" s="291">
+      <c r="C13" s="273">
+        <v>106.4</v>
+      </c>
+      <c r="D13" s="362">
+        <v>-0.1</v>
+      </c>
+      <c r="E13" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F13" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="G13" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="H13" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="I13" s="273">
+        <v>105.4</v>
+      </c>
+      <c r="J13" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="K13" s="273">
+        <v>111.9</v>
+      </c>
+      <c r="L13" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="M13" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="N13" s="274">
         <v>0</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.1</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A14" s="417" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="B14" s="418"/>
-      <c r="C14" s="290">
-[...2 lines deleted...]
-      <c r="D14" s="291">
+      <c r="C14" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="D14" s="362">
+        <v>0.1</v>
+      </c>
+      <c r="E14" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F14" s="271">
+        <v>0</v>
+      </c>
+      <c r="G14" s="273">
+        <v>99.7</v>
+      </c>
+      <c r="H14" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="I14" s="273">
+        <v>105.3</v>
+      </c>
+      <c r="J14" s="271">
         <v>-0.1</v>
       </c>
-      <c r="E14" s="290">
-[...2 lines deleted...]
-      <c r="F14" s="288">
+      <c r="K14" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="L14" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="M14" s="273">
+        <v>104.7</v>
+      </c>
+      <c r="N14" s="274">
         <v>0.1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A15" s="417" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="B15" s="418"/>
-      <c r="C15" s="290">
-[...5 lines deleted...]
-      <c r="E15" s="290">
+      <c r="C15" s="273">
+        <v>107.4</v>
+      </c>
+      <c r="D15" s="362">
+        <v>0.8</v>
+      </c>
+      <c r="E15" s="273">
+        <v>105.9</v>
+      </c>
+      <c r="F15" s="271">
+        <v>0.3</v>
+      </c>
+      <c r="G15" s="273">
+        <v>99.3</v>
+      </c>
+      <c r="H15" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="I15" s="273">
         <v>105.6</v>
       </c>
-      <c r="F15" s="288">
-[...5 lines deleted...]
-      <c r="H15" s="291">
+      <c r="J15" s="271">
         <v>0.3</v>
       </c>
-      <c r="I15" s="290">
-[...14 lines deleted...]
-      <c r="N15" s="291">
+      <c r="K15" s="273">
+        <v>110.8</v>
+      </c>
+      <c r="L15" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="M15" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="N15" s="274">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A16" s="417" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="B16" s="418"/>
-      <c r="C16" s="290">
-[...8 lines deleted...]
-      <c r="F16" s="288">
+      <c r="C16" s="273">
+        <v>107.6</v>
+      </c>
+      <c r="D16" s="362">
+        <v>0.2</v>
+      </c>
+      <c r="E16" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="F16" s="271">
         <v>0.3</v>
       </c>
-      <c r="G16" s="290">
-[...20 lines deleted...]
-      <c r="N16" s="291">
+      <c r="G16" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="H16" s="274">
         <v>0.1</v>
+      </c>
+      <c r="I16" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="J16" s="271">
+        <v>-0.9</v>
+      </c>
+      <c r="K16" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="L16" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="M16" s="273">
+        <v>105</v>
+      </c>
+      <c r="N16" s="274">
+        <v>0.2</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A17" s="417" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B17" s="418"/>
-      <c r="C17" s="290">
-[...32 lines deleted...]
-      <c r="N17" s="291">
+      <c r="C17" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="D17" s="362">
+        <v>-0.7</v>
+      </c>
+      <c r="E17" s="273">
+        <v>106</v>
+      </c>
+      <c r="F17" s="271">
+        <v>-0.2</v>
+      </c>
+      <c r="G17" s="273">
+        <v>98.8</v>
+      </c>
+      <c r="H17" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="I17" s="273">
+        <v>104.5</v>
+      </c>
+      <c r="J17" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="K17" s="273">
+        <v>111.7</v>
+      </c>
+      <c r="L17" s="274">
+        <v>2</v>
+      </c>
+      <c r="M17" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="N17" s="274">
         <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A18" s="417" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="B18" s="418"/>
-      <c r="C18" s="290">
-[...32 lines deleted...]
-      <c r="N18" s="291">
+      <c r="C18" s="273">
+        <v>107.5</v>
+      </c>
+      <c r="D18" s="362">
+        <v>0.7</v>
+      </c>
+      <c r="E18" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F18" s="271">
+        <v>-0.4</v>
+      </c>
+      <c r="G18" s="273">
+        <v>99.2</v>
+      </c>
+      <c r="H18" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="I18" s="273">
+        <v>104.7</v>
+      </c>
+      <c r="J18" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="K18" s="273">
+        <v>112.3</v>
+      </c>
+      <c r="L18" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="M18" s="273">
+        <v>105.4</v>
+      </c>
+      <c r="N18" s="274">
         <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A19" s="417" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B19" s="418"/>
-      <c r="C19" s="290">
-[...20 lines deleted...]
-      <c r="J19" s="288">
+      <c r="C19" s="273">
+        <v>107.3</v>
+      </c>
+      <c r="D19" s="362">
+        <v>-0.2</v>
+      </c>
+      <c r="E19" s="273">
+        <v>105.8</v>
+      </c>
+      <c r="F19" s="271">
         <v>0.2</v>
       </c>
-      <c r="K19" s="290">
-[...9 lines deleted...]
-        <v>0.2</v>
+      <c r="G19" s="273">
+        <v>97.7</v>
+      </c>
+      <c r="H19" s="274">
+        <v>-1.5</v>
+      </c>
+      <c r="I19" s="273">
+        <v>104</v>
+      </c>
+      <c r="J19" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="K19" s="273">
+        <v>110.6</v>
+      </c>
+      <c r="L19" s="274">
+        <v>-1.5</v>
+      </c>
+      <c r="M19" s="273">
+        <v>105.5</v>
+      </c>
+      <c r="N19" s="274">
+        <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A20" s="417" t="s">
-        <v>254</v>
+        <v>228</v>
       </c>
       <c r="B20" s="418"/>
-      <c r="C20" s="290">
-[...8 lines deleted...]
-      <c r="F20" s="288">
+      <c r="C20" s="273">
+        <v>107.6</v>
+      </c>
+      <c r="D20" s="362">
+        <v>0.3</v>
+      </c>
+      <c r="E20" s="273">
+        <v>106.7</v>
+      </c>
+      <c r="F20" s="271">
+        <v>0.9</v>
+      </c>
+      <c r="G20" s="273">
+        <v>99</v>
+      </c>
+      <c r="H20" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="I20" s="273">
+        <v>103.7</v>
+      </c>
+      <c r="J20" s="271">
+        <v>-0.3</v>
+      </c>
+      <c r="K20" s="273">
+        <v>112.4</v>
+      </c>
+      <c r="L20" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="M20" s="273">
+        <v>105.7</v>
+      </c>
+      <c r="N20" s="274">
         <v>0.2</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.1</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A21" s="417" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="B21" s="418"/>
-      <c r="C21" s="290">
-[...2 lines deleted...]
-      <c r="D21" s="291">
+      <c r="C21" s="273">
+        <v>107.8</v>
+      </c>
+      <c r="D21" s="362">
+        <v>0.2</v>
+      </c>
+      <c r="E21" s="273">
+        <v>107</v>
+      </c>
+      <c r="F21" s="271">
         <v>0.3</v>
       </c>
-      <c r="E21" s="290">
-[...26 lines deleted...]
-      <c r="N21" s="291">
+      <c r="G21" s="273">
+        <v>99.1</v>
+      </c>
+      <c r="H21" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="I21" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="J21" s="271">
+        <v>1.4</v>
+      </c>
+      <c r="K21" s="273">
+        <v>112.5</v>
+      </c>
+      <c r="L21" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="M21" s="273">
+        <v>105.9</v>
+      </c>
+      <c r="N21" s="274">
         <v>0.2</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A22" s="417" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B22" s="418"/>
-      <c r="C22" s="290">
-[...2 lines deleted...]
-      <c r="D22" s="291">
+      <c r="C22" s="273">
+        <v>110.7</v>
+      </c>
+      <c r="D22" s="362">
+        <v>2.7</v>
+      </c>
+      <c r="E22" s="273">
+        <v>107.2</v>
+      </c>
+      <c r="F22" s="271">
         <v>0.2</v>
       </c>
-      <c r="E22" s="290">
-[...23 lines deleted...]
-      <c r="M22" s="290">
+      <c r="G22" s="273">
+        <v>98.6</v>
+      </c>
+      <c r="H22" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="I22" s="273">
+        <v>103.4</v>
+      </c>
+      <c r="J22" s="271">
+        <v>-1.7</v>
+      </c>
+      <c r="K22" s="273">
+        <v>112</v>
+      </c>
+      <c r="L22" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="M22" s="273">
         <v>105.9</v>
       </c>
-      <c r="N22" s="291">
-        <v>0.2</v>
+      <c r="N22" s="274">
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A23" s="417" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B23" s="418"/>
-      <c r="C23" s="290">
-[...8 lines deleted...]
-      <c r="F23" s="288">
+      <c r="C23" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="D23" s="362">
+        <v>-0.5</v>
+      </c>
+      <c r="E23" s="273">
+        <v>107.4</v>
+      </c>
+      <c r="F23" s="271">
         <v>0.2</v>
       </c>
-      <c r="G23" s="290">
-[...17 lines deleted...]
-      <c r="M23" s="290">
+      <c r="G23" s="273">
+        <v>100</v>
+      </c>
+      <c r="H23" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="I23" s="273">
+        <v>103.2</v>
+      </c>
+      <c r="J23" s="271">
+        <v>-0.2</v>
+      </c>
+      <c r="K23" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="L23" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="M23" s="273">
         <v>105.9</v>
       </c>
-      <c r="N23" s="291">
+      <c r="N23" s="274">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A24" s="417" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="B24" s="418"/>
-      <c r="C24" s="290">
-[...26 lines deleted...]
-      <c r="L24" s="291">
+      <c r="C24" s="273">
+        <v>108.3</v>
+      </c>
+      <c r="D24" s="362">
+        <v>-1.6</v>
+      </c>
+      <c r="E24" s="273">
+        <v>107.5</v>
+      </c>
+      <c r="F24" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="G24" s="273">
+        <v>98.4</v>
+      </c>
+      <c r="H24" s="274">
+        <v>-1.6</v>
+      </c>
+      <c r="I24" s="273">
+        <v>102.6</v>
+      </c>
+      <c r="J24" s="271">
         <v>-0.6</v>
       </c>
-      <c r="M24" s="290">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K24" s="273">
+        <v>110.2</v>
+      </c>
+      <c r="L24" s="274">
+        <v>-1</v>
+      </c>
+      <c r="M24" s="273">
+        <v>106</v>
+      </c>
+      <c r="N24" s="274">
+        <v>0.1</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A25" s="417" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B25" s="418"/>
-      <c r="C25" s="290">
-[...8 lines deleted...]
-      <c r="F25" s="288">
+      <c r="C25" s="273">
+        <v>108.8</v>
+      </c>
+      <c r="D25" s="362">
+        <v>0.5</v>
+      </c>
+      <c r="E25" s="273">
+        <v>107.6</v>
+      </c>
+      <c r="F25" s="271">
         <v>0.1</v>
       </c>
-      <c r="G25" s="290">
-[...17 lines deleted...]
-      <c r="M25" s="290">
+      <c r="G25" s="273">
+        <v>98.6</v>
+      </c>
+      <c r="H25" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="I25" s="273">
+        <v>103</v>
+      </c>
+      <c r="J25" s="271">
+        <v>0.4</v>
+      </c>
+      <c r="K25" s="273">
+        <v>110.3</v>
+      </c>
+      <c r="L25" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="M25" s="273">
         <v>106</v>
       </c>
-      <c r="N25" s="291">
-        <v>0.1</v>
+      <c r="N25" s="274">
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A26" s="417" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="B26" s="418"/>
-      <c r="C26" s="290">
-[...8 lines deleted...]
-      <c r="F26" s="288">
+      <c r="C26" s="273">
+        <v>109.1</v>
+      </c>
+      <c r="D26" s="362">
+        <v>0.3</v>
+      </c>
+      <c r="E26" s="273">
+        <v>108.3</v>
+      </c>
+      <c r="F26" s="271">
+        <v>0.7</v>
+      </c>
+      <c r="G26" s="273">
+        <v>99.2</v>
+      </c>
+      <c r="H26" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="I26" s="273">
+        <v>102.9</v>
+      </c>
+      <c r="J26" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="K26" s="273">
+        <v>111.7</v>
+      </c>
+      <c r="L26" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="M26" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="N26" s="274">
         <v>0.1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A27" s="417" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="B27" s="418"/>
-      <c r="C27" s="290">
-[...33 lines deleted...]
-        <v>0.1</v>
+      <c r="C27" s="273">
+        <v>109.3</v>
+      </c>
+      <c r="D27" s="362">
+        <v>0.2</v>
+      </c>
+      <c r="E27" s="273">
+        <v>108.1</v>
+      </c>
+      <c r="F27" s="271">
+        <v>-0.2</v>
+      </c>
+      <c r="G27" s="273">
+        <v>98</v>
+      </c>
+      <c r="H27" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="I27" s="273">
+        <v>102.1</v>
+      </c>
+      <c r="J27" s="271">
+        <v>-0.8</v>
+      </c>
+      <c r="K27" s="273">
+        <v>111.1</v>
+      </c>
+      <c r="L27" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="M27" s="273">
+        <v>106.3</v>
+      </c>
+      <c r="N27" s="274">
+        <v>0.2</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A28" s="417" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="B28" s="418"/>
-      <c r="C28" s="290">
-[...33 lines deleted...]
-        <v>0.2</v>
+      <c r="C28" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="D28" s="362">
+        <v>0.7</v>
+      </c>
+      <c r="E28" s="273">
+        <v>108.2</v>
+      </c>
+      <c r="F28" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="G28" s="273">
+        <v>97</v>
+      </c>
+      <c r="H28" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I28" s="273">
+        <v>102.2</v>
+      </c>
+      <c r="J28" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="K28" s="273">
+        <v>110.8</v>
+      </c>
+      <c r="L28" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="M28" s="273">
+        <v>106.4</v>
+      </c>
+      <c r="N28" s="274">
+        <v>0.1</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A29" s="417" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B29" s="418"/>
-      <c r="C29" s="290">
-[...2 lines deleted...]
-      <c r="D29" s="291">
+      <c r="C29" s="273">
+        <v>109.3</v>
+      </c>
+      <c r="D29" s="362">
+        <v>-0.7</v>
+      </c>
+      <c r="E29" s="273">
+        <v>109</v>
+      </c>
+      <c r="F29" s="271">
         <v>0.7</v>
       </c>
-      <c r="E29" s="290">
-[...26 lines deleted...]
-      <c r="N29" s="291">
+      <c r="G29" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="H29" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="I29" s="273">
+        <v>104.2</v>
+      </c>
+      <c r="J29" s="271">
+        <v>2</v>
+      </c>
+      <c r="K29" s="273">
+        <v>113.3</v>
+      </c>
+      <c r="L29" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M29" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="N29" s="274">
         <v>0.1</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A30" s="417" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B30" s="418"/>
-      <c r="C30" s="290">
-[...23 lines deleted...]
-      <c r="K30" s="290">
+      <c r="C30" s="273">
+        <v>111.2</v>
+      </c>
+      <c r="D30" s="362">
+        <v>1.7</v>
+      </c>
+      <c r="E30" s="273">
+        <v>109.1</v>
+      </c>
+      <c r="F30" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="G30" s="273">
+        <v>98.1</v>
+      </c>
+      <c r="H30" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="I30" s="273">
+        <v>103.6</v>
+      </c>
+      <c r="J30" s="271">
+        <v>-0.6</v>
+      </c>
+      <c r="K30" s="273">
         <v>113.3</v>
       </c>
-      <c r="L30" s="291">
-[...6 lines deleted...]
-        <v>0.1</v>
+      <c r="L30" s="274">
+        <v>0</v>
+      </c>
+      <c r="M30" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="N30" s="274">
+        <v>0.3</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A31" s="417" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B31" s="418"/>
-      <c r="C31" s="290">
-[...26 lines deleted...]
-      <c r="L31" s="291">
+      <c r="C31" s="273">
+        <v>110.7</v>
+      </c>
+      <c r="D31" s="362">
+        <v>-0.4</v>
+      </c>
+      <c r="E31" s="273">
+        <v>109.4</v>
+      </c>
+      <c r="F31" s="271">
+        <v>0.3</v>
+      </c>
+      <c r="G31" s="273">
+        <v>97.7</v>
+      </c>
+      <c r="H31" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="I31" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="J31" s="271">
+        <v>-0.3</v>
+      </c>
+      <c r="K31" s="273">
+        <v>114.7</v>
+      </c>
+      <c r="L31" s="274">
+        <v>1.2</v>
+      </c>
+      <c r="M31" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="N31" s="274">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A32" s="415" t="s">
-        <v>257</v>
+        <v>228</v>
       </c>
       <c r="B32" s="416"/>
-      <c r="C32" s="297">
-[...33 lines deleted...]
-        <v>0</v>
+      <c r="C32" s="280">
+        <v>111.4</v>
+      </c>
+      <c r="D32" s="363">
+        <v>0.6</v>
+      </c>
+      <c r="E32" s="280">
+        <v>110.3</v>
+      </c>
+      <c r="F32" s="281">
+        <v>0.8</v>
+      </c>
+      <c r="G32" s="280">
+        <v>98.9</v>
+      </c>
+      <c r="H32" s="283">
+        <v>1.2</v>
+      </c>
+      <c r="I32" s="280">
+        <v>104.6</v>
+      </c>
+      <c r="J32" s="281">
+        <v>1.3</v>
+      </c>
+      <c r="K32" s="280">
+        <v>115.3</v>
+      </c>
+      <c r="L32" s="283">
+        <v>0.5</v>
+      </c>
+      <c r="M32" s="280">
+        <v>106.7</v>
+      </c>
+      <c r="N32" s="283">
+        <v>-0.1</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A33" s="156" t="s">
-[...14 lines deleted...]
-      <c r="N33" s="375"/>
+      <c r="A33" s="140" t="s">
+        <v>260</v>
+      </c>
+      <c r="B33" s="140"/>
+      <c r="C33" s="364"/>
+      <c r="D33" s="172"/>
+      <c r="E33" s="364"/>
+      <c r="F33" s="364"/>
+      <c r="G33" s="364"/>
+      <c r="H33" s="364"/>
+      <c r="I33" s="364"/>
+      <c r="J33" s="364"/>
+      <c r="K33" s="364"/>
+      <c r="L33" s="364"/>
+      <c r="M33" s="364"/>
+      <c r="N33" s="364"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A34" s="253" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="253"/>
+      <c r="A34" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="B34" s="140"/>
+      <c r="D34" s="126"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A35" s="253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="B35" s="140"/>
+      <c r="D35" s="126"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A36" s="253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="236" t="s">
+        <v>263</v>
+      </c>
+      <c r="B36" s="140"/>
+      <c r="D36" s="126"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A37" s="156"/>
+      <c r="A37" s="140"/>
+      <c r="B37" s="236"/>
+      <c r="D37" s="126"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A38" s="253"/>
+      <c r="A38" s="236"/>
+      <c r="D38" s="126"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A39" s="253"/>
+      <c r="A39" s="236"/>
+      <c r="D39" s="126"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A40" s="253"/>
+      <c r="A40" s="236"/>
+      <c r="D40" s="126"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A41" s="156"/>
+      <c r="A41" s="140"/>
+      <c r="D41" s="126"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A42" s="253"/>
+      <c r="A42" s="236"/>
+      <c r="D42" s="126"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A43" s="253"/>
+      <c r="A43" s="236"/>
+      <c r="D43" s="126"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A44" s="253"/>
+      <c r="A44" s="236"/>
+      <c r="D44" s="126"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="D45" s="126"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="D46" s="126"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="D47" s="126"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="D48" s="126"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
+  <mergeCells count="31">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="A5:B6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A9:N32">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="1" priority="1">
+  <conditionalFormatting sqref="A9:N31 A32:B32">
+    <cfRule type="expression" dxfId="3" priority="1">
       <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3EC0A47-FE38-4A19-8DF3-D89D68C467B4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7128421A-3DA5-4A63-A1F6-AEDA08E920D5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AO55"/>
+  <dimension ref="A1:AO56"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.875" style="4" customWidth="1"/>
-    <col min="4" max="13" width="7.375" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="9" style="4"/>
+    <col min="4" max="23" width="7.375" style="4" customWidth="1"/>
+    <col min="24" max="24" width="25.5" style="4" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="11"/>
-      <c r="P2" s="427" t="s">
+      <c r="P2" s="429" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="428"/>
+      <c r="Q2" s="430"/>
       <c r="R2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="13"/>
       <c r="V2" s="14" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="15"/>
       <c r="C3" s="16"/>
       <c r="D3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="O3" s="21"/>
-      <c r="P3" s="429"/>
-      <c r="Q3" s="430"/>
+      <c r="P3" s="431"/>
+      <c r="Q3" s="432"/>
       <c r="R3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="22"/>
       <c r="V3" s="15"/>
       <c r="W3" s="16"/>
     </row>
     <row r="4" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="15"/>
       <c r="C4" s="16"/>
       <c r="D4" s="15"/>
       <c r="F4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="23" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="25"/>
       <c r="N4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="R4" s="15"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="29"/>
       <c r="V4" s="15"/>
       <c r="W4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="431" t="s">
+      <c r="B5" s="433" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="432"/>
+      <c r="C5" s="434"/>
       <c r="D5" s="15"/>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="32"/>
       <c r="H5" s="23" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="33"/>
       <c r="J5" s="34"/>
       <c r="K5" s="23" t="s">
         <v>17</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="35"/>
       <c r="N5" s="36" t="s">
         <v>19</v>
       </c>
       <c r="O5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="38" t="s">
         <v>19</v>
@@ -8946,54 +8851,54 @@
         <v>43</v>
       </c>
       <c r="Q9" s="65" t="s">
         <v>43</v>
       </c>
       <c r="R9" s="61" t="s">
         <v>43</v>
       </c>
       <c r="S9" s="68" t="s">
         <v>43</v>
       </c>
       <c r="T9" s="63" t="s">
         <v>43</v>
       </c>
       <c r="U9" s="69" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="70" t="s">
         <v>43</v>
       </c>
       <c r="W9" s="67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="425" t="s">
+      <c r="B10" s="435" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="426"/>
+      <c r="C10" s="436"/>
       <c r="D10" s="71">
         <v>1.4</v>
       </c>
       <c r="E10" s="72">
         <v>1.6</v>
       </c>
       <c r="F10" s="73">
         <v>0.9</v>
       </c>
       <c r="G10" s="73">
         <v>1</v>
       </c>
       <c r="H10" s="73">
         <v>0.8</v>
       </c>
       <c r="I10" s="73">
         <v>1</v>
       </c>
       <c r="J10" s="73">
         <v>2.2999999999999998</v>
       </c>
       <c r="K10" s="73">
         <v>0.7</v>
       </c>
       <c r="L10" s="71">
@@ -9012,54 +8917,54 @@
         <v>0.5</v>
       </c>
       <c r="Q10" s="77">
         <v>1</v>
       </c>
       <c r="R10" s="71">
         <v>-0.8</v>
       </c>
       <c r="S10" s="72">
         <v>-0.8</v>
       </c>
       <c r="T10" s="73">
         <v>-1.5</v>
       </c>
       <c r="U10" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V10" s="75">
         <v>0.2</v>
       </c>
       <c r="W10" s="79">
         <v>0.19</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="425" t="s">
+      <c r="B11" s="435" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="426"/>
+      <c r="C11" s="436"/>
       <c r="D11" s="80">
         <v>-0.4</v>
       </c>
       <c r="E11" s="81">
         <v>0.3</v>
       </c>
       <c r="F11" s="82">
         <v>-0.2</v>
       </c>
       <c r="G11" s="82">
         <v>0.5</v>
       </c>
       <c r="H11" s="82">
         <v>-0.1</v>
       </c>
       <c r="I11" s="82">
         <v>0.6</v>
       </c>
       <c r="J11" s="82">
         <v>2.7</v>
       </c>
       <c r="K11" s="82">
         <v>-0.8</v>
       </c>
       <c r="L11" s="80">
@@ -9078,54 +8983,54 @@
         <v>-0.9</v>
       </c>
       <c r="Q11" s="86">
         <v>0.5</v>
       </c>
       <c r="R11" s="80">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S11" s="81">
         <v>-2.2000000000000002</v>
       </c>
       <c r="T11" s="82">
         <v>-1.9</v>
       </c>
       <c r="U11" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V11" s="84">
         <v>1.2</v>
       </c>
       <c r="W11" s="87">
         <v>0.65</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="425" t="s">
+      <c r="B12" s="435" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="426"/>
+      <c r="C12" s="436"/>
       <c r="D12" s="80">
         <v>-1.2</v>
       </c>
       <c r="E12" s="81">
         <v>-1.7</v>
       </c>
       <c r="F12" s="82">
         <v>-0.7</v>
       </c>
       <c r="G12" s="82">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H12" s="82">
         <v>0.2</v>
       </c>
       <c r="I12" s="82">
         <v>-0.1</v>
       </c>
       <c r="J12" s="82">
         <v>3.9</v>
       </c>
       <c r="K12" s="82">
         <v>-12.1</v>
       </c>
       <c r="L12" s="80">
@@ -9144,54 +9049,54 @@
         <v>-1.2</v>
       </c>
       <c r="Q12" s="86">
         <v>0</v>
       </c>
       <c r="R12" s="80">
         <v>-2.8</v>
       </c>
       <c r="S12" s="81">
         <v>-2</v>
       </c>
       <c r="T12" s="82">
         <v>-13.2</v>
       </c>
       <c r="U12" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V12" s="84">
         <v>0.2</v>
       </c>
       <c r="W12" s="87">
         <v>-0.4</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="425" t="s">
+      <c r="B13" s="435" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="426"/>
+      <c r="C13" s="436"/>
       <c r="D13" s="80">
         <v>0.3</v>
       </c>
       <c r="E13" s="81">
         <v>0.5</v>
       </c>
       <c r="F13" s="82">
         <v>0.5</v>
       </c>
       <c r="G13" s="82">
         <v>0.8</v>
       </c>
       <c r="H13" s="82">
         <v>0.3</v>
       </c>
       <c r="I13" s="82">
         <v>0.4</v>
       </c>
       <c r="J13" s="82">
         <v>0.8</v>
       </c>
       <c r="K13" s="82">
         <v>3.9</v>
       </c>
       <c r="L13" s="81">
@@ -9210,54 +9115,54 @@
         <v>0.5</v>
       </c>
       <c r="Q13" s="91">
         <v>-0.2</v>
       </c>
       <c r="R13" s="80">
         <v>0.6</v>
       </c>
       <c r="S13" s="81">
         <v>0.4</v>
       </c>
       <c r="T13" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="U13" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V13" s="80">
         <v>0.5</v>
       </c>
       <c r="W13" s="87">
         <v>0.15</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="425" t="s">
+      <c r="B14" s="435" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="426"/>
+      <c r="C14" s="436"/>
       <c r="D14" s="80">
         <v>2</v>
       </c>
       <c r="E14" s="81">
         <v>2.2999999999999998</v>
       </c>
       <c r="F14" s="82">
         <v>1.4</v>
       </c>
       <c r="G14" s="82">
         <v>1.6</v>
       </c>
       <c r="H14" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="I14" s="82">
         <v>1.3</v>
       </c>
       <c r="J14" s="82">
         <v>1.6</v>
       </c>
       <c r="K14" s="82">
         <v>5</v>
       </c>
       <c r="L14" s="81">
@@ -9276,54 +9181,54 @@
         <v>-0.5</v>
       </c>
       <c r="Q14" s="91">
         <v>2.5</v>
       </c>
       <c r="R14" s="80">
         <v>0.1</v>
       </c>
       <c r="S14" s="81">
         <v>-0.3</v>
       </c>
       <c r="T14" s="82">
         <v>4.5999999999999996</v>
       </c>
       <c r="U14" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V14" s="80">
         <v>0.8</v>
       </c>
       <c r="W14" s="87">
         <v>0.32</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="425" t="s">
+      <c r="B15" s="435" t="s">
         <v>51</v>
       </c>
-      <c r="C15" s="426"/>
+      <c r="C15" s="436"/>
       <c r="D15" s="80">
         <v>1.2</v>
       </c>
       <c r="E15" s="81">
         <v>1.8</v>
       </c>
       <c r="F15" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="82">
         <v>1.6</v>
       </c>
       <c r="H15" s="82">
         <v>1.2</v>
       </c>
       <c r="I15" s="82">
         <v>1.6</v>
       </c>
       <c r="J15" s="82">
         <v>3</v>
       </c>
       <c r="K15" s="82">
         <v>0.2</v>
       </c>
       <c r="L15" s="81">
@@ -9342,54 +9247,54 @@
         <v>-2</v>
       </c>
       <c r="Q15" s="91">
         <v>3.2</v>
       </c>
       <c r="R15" s="80">
         <v>0.1</v>
       </c>
       <c r="S15" s="81">
         <v>0.2</v>
       </c>
       <c r="T15" s="82">
         <v>-0.9</v>
       </c>
       <c r="U15" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V15" s="80">
         <v>1.9</v>
       </c>
       <c r="W15" s="87">
         <v>0.64</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="425" t="s">
+      <c r="B16" s="435" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="426"/>
+      <c r="C16" s="436"/>
       <c r="D16" s="85">
         <v>2.8</v>
       </c>
       <c r="E16" s="92">
         <v>3.2</v>
       </c>
       <c r="F16" s="93">
         <v>2</v>
       </c>
       <c r="G16" s="93">
         <v>2.4</v>
       </c>
       <c r="H16" s="93">
         <v>2.1</v>
       </c>
       <c r="I16" s="93">
         <v>2.4</v>
       </c>
       <c r="J16" s="93">
         <v>4.3</v>
       </c>
       <c r="K16" s="93">
         <v>0</v>
       </c>
       <c r="L16" s="92">
@@ -9408,54 +9313,54 @@
         <v>0</v>
       </c>
       <c r="Q16" s="91">
         <v>2.7</v>
       </c>
       <c r="R16" s="94">
         <v>-1</v>
       </c>
       <c r="S16" s="92">
         <v>-0.9</v>
       </c>
       <c r="T16" s="93">
         <v>-2.7</v>
       </c>
       <c r="U16" s="95" t="s">
         <v>46</v>
       </c>
       <c r="V16" s="94">
         <v>1.2</v>
       </c>
       <c r="W16" s="96">
         <v>0.51</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="421" t="s">
+      <c r="B17" s="435" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="422"/>
+      <c r="C17" s="436"/>
       <c r="D17" s="97">
         <v>2.2999999999999998</v>
       </c>
       <c r="E17" s="98">
         <v>2.9</v>
       </c>
       <c r="F17" s="99">
         <v>2</v>
       </c>
       <c r="G17" s="99">
         <v>2.2999999999999998</v>
       </c>
       <c r="H17" s="99">
         <v>2</v>
       </c>
       <c r="I17" s="99">
         <v>2.5</v>
       </c>
       <c r="J17" s="99">
         <v>3.8</v>
       </c>
       <c r="K17" s="99">
         <v>1.3</v>
       </c>
       <c r="L17" s="98">
@@ -9496,8956 +9401,8926 @@
       </c>
     </row>
     <row r="18" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="105"/>
       <c r="C18" s="106"/>
       <c r="D18" s="15"/>
       <c r="E18" s="107"/>
       <c r="F18" s="32"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="M18" s="108"/>
       <c r="N18" s="15"/>
       <c r="O18" s="108"/>
       <c r="P18" s="109"/>
       <c r="Q18" s="110"/>
       <c r="S18" s="107"/>
       <c r="T18" s="32"/>
       <c r="U18" s="16"/>
       <c r="V18" s="15"/>
       <c r="W18" s="87"/>
     </row>
     <row r="19" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="421" t="s">
+      <c r="B19" s="427" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="422"/>
+      <c r="C19" s="428"/>
       <c r="D19" s="111">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="E19" s="112">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="F19" s="113">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="G19" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="H19" s="113">
         <v>1.8</v>
       </c>
-      <c r="H19" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="113">
-        <v>2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="J19" s="113">
-        <v>4.9000000000000004</v>
+        <v>3.6</v>
       </c>
       <c r="K19" s="112">
-        <v>-0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="L19" s="113">
-        <v>-5.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="M19" s="114">
-        <v>-5.0999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="N19" s="115">
-        <v>-2.1</v>
+        <v>-1.2</v>
       </c>
       <c r="O19" s="114">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="P19" s="116">
-        <v>-1.7</v>
+        <v>-0.8</v>
       </c>
       <c r="Q19" s="117">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="R19" s="113">
-        <v>-2.6</v>
+        <v>-0.9</v>
       </c>
       <c r="S19" s="113">
-        <v>-2.6</v>
+        <v>-0.7</v>
       </c>
       <c r="T19" s="113">
         <v>-2.8</v>
       </c>
       <c r="U19" s="114">
+        <v>-1.5</v>
+      </c>
+      <c r="V19" s="111">
+        <v>1.2</v>
+      </c>
+      <c r="W19" s="87">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="427" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="428"/>
+      <c r="D20" s="111">
+        <v>2</v>
+      </c>
+      <c r="E20" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="F20" s="113">
+        <v>2</v>
+      </c>
+      <c r="G20" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="H20" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I20" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J20" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K20" s="112">
+        <v>0.9</v>
+      </c>
+      <c r="L20" s="113">
+        <v>0.1</v>
+      </c>
+      <c r="M20" s="114">
+        <v>1.2</v>
+      </c>
+      <c r="N20" s="115">
+        <v>-1.3</v>
+      </c>
+      <c r="O20" s="114">
+        <v>3.3</v>
+      </c>
+      <c r="P20" s="116">
+        <v>-0.9</v>
+      </c>
+      <c r="Q20" s="117">
+        <v>2.8</v>
+      </c>
+      <c r="R20" s="113">
+        <v>1</v>
+      </c>
+      <c r="S20" s="113">
+        <v>1.2</v>
+      </c>
+      <c r="T20" s="113">
+        <v>-2</v>
+      </c>
+      <c r="U20" s="114">
+        <v>1.8</v>
+      </c>
+      <c r="V20" s="111">
         <v>1.3</v>
       </c>
-      <c r="V19" s="111">
-[...14 lines deleted...]
-      <c r="E20" s="112">
+      <c r="W20" s="87">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="427" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="428"/>
+      <c r="D21" s="111">
+        <v>4.5</v>
+      </c>
+      <c r="E21" s="112">
+        <v>5</v>
+      </c>
+      <c r="F21" s="113">
         <v>2.1</v>
-      </c>
-[...67 lines deleted...]
-        <v>2</v>
       </c>
       <c r="G21" s="113">
         <v>2.6</v>
       </c>
       <c r="H21" s="113">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I21" s="113">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="J21" s="113">
-        <v>4.0999999999999996</v>
+        <v>4.7</v>
       </c>
       <c r="K21" s="112">
         <v>0.9</v>
       </c>
       <c r="L21" s="113">
-        <v>0.1</v>
+        <v>7.8</v>
       </c>
       <c r="M21" s="114">
-        <v>1.2</v>
+        <v>8.1</v>
       </c>
       <c r="N21" s="115">
-        <v>-1.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="O21" s="114">
         <v>3.3</v>
       </c>
       <c r="P21" s="116">
-        <v>-0.9</v>
+        <v>1.5</v>
       </c>
       <c r="Q21" s="117">
         <v>2.8</v>
       </c>
       <c r="R21" s="113">
-        <v>1</v>
+        <v>-3.1</v>
       </c>
       <c r="S21" s="113">
-        <v>1.2</v>
+        <v>-3.1</v>
       </c>
       <c r="T21" s="113">
-        <v>-2</v>
+        <v>-2.9</v>
       </c>
       <c r="U21" s="114">
-        <v>1.8</v>
+        <v>0</v>
       </c>
       <c r="V21" s="111">
-        <v>1.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="W21" s="87">
-        <v>0.73</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="421" t="s">
+      <c r="B22" s="427" t="s">
         <v>57</v>
       </c>
-      <c r="C22" s="422"/>
+      <c r="C22" s="428"/>
       <c r="D22" s="111">
-        <v>4.5</v>
+        <v>3.4</v>
       </c>
       <c r="E22" s="112">
-        <v>5</v>
+        <v>3.9</v>
       </c>
       <c r="F22" s="113">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G22" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H22" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="I22" s="113">
         <v>2.6</v>
       </c>
-      <c r="H22" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="J22" s="113">
-        <v>4.7</v>
+        <v>3.7</v>
       </c>
       <c r="K22" s="112">
-        <v>0.9</v>
+        <v>-0.2</v>
       </c>
       <c r="L22" s="113">
-        <v>7.8</v>
+        <v>6.6</v>
       </c>
       <c r="M22" s="114">
-        <v>8.1</v>
+        <v>7.1</v>
       </c>
       <c r="N22" s="115">
-        <v>1.1000000000000001</v>
+        <v>0.3</v>
       </c>
       <c r="O22" s="114">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="P22" s="116">
-        <v>1.5</v>
+        <v>0.7</v>
       </c>
       <c r="Q22" s="117">
         <v>2.8</v>
       </c>
       <c r="R22" s="113">
-        <v>-3.1</v>
+        <v>0.6</v>
       </c>
       <c r="S22" s="113">
-        <v>-3.1</v>
+        <v>0.8</v>
       </c>
       <c r="T22" s="113">
-        <v>-2.9</v>
+        <v>-2</v>
       </c>
       <c r="U22" s="114">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="V22" s="111">
-        <v>1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="W22" s="87">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="421" t="s">
+      <c r="B23" s="427" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="422"/>
+      <c r="C23" s="428"/>
       <c r="D23" s="111">
-        <v>3.4</v>
+        <v>2.8</v>
       </c>
       <c r="E23" s="112">
-        <v>3.9</v>
+        <v>3.1</v>
       </c>
       <c r="F23" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="G23" s="113">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="H23" s="113">
         <v>2.4</v>
       </c>
       <c r="I23" s="113">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="J23" s="113">
-        <v>3.7</v>
+        <v>4.8</v>
       </c>
       <c r="K23" s="112">
-        <v>-0.2</v>
+        <v>1.7</v>
       </c>
       <c r="L23" s="113">
-        <v>6.6</v>
+        <v>12</v>
       </c>
       <c r="M23" s="114">
-        <v>7.1</v>
+        <v>12.9</v>
       </c>
       <c r="N23" s="115">
-        <v>0.3</v>
+        <v>-0.8</v>
       </c>
       <c r="O23" s="114">
-        <v>3.2</v>
+        <v>3.5</v>
       </c>
       <c r="P23" s="116">
-        <v>0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="Q23" s="117">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="R23" s="113">
-        <v>0.6</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="S23" s="113">
-        <v>0.8</v>
+        <v>-1</v>
       </c>
       <c r="T23" s="113">
-        <v>-2</v>
+        <v>-3.1</v>
       </c>
       <c r="U23" s="114">
-        <v>1.5</v>
+        <v>-0.5</v>
       </c>
       <c r="V23" s="111">
         <v>1.2</v>
       </c>
       <c r="W23" s="87">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="421" t="s">
+      <c r="B24" s="427" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="422"/>
+      <c r="C24" s="428"/>
       <c r="D24" s="111">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="E24" s="112">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
       <c r="F24" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G24" s="113">
         <v>2.4</v>
       </c>
-      <c r="G24" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="I24" s="113">
         <v>2.7</v>
       </c>
       <c r="J24" s="113">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="K24" s="112">
-        <v>1.7</v>
+        <v>-0.9</v>
       </c>
       <c r="L24" s="113">
-        <v>12</v>
+        <v>12.4</v>
       </c>
       <c r="M24" s="114">
-        <v>12.9</v>
+        <v>13.1</v>
       </c>
       <c r="N24" s="115">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="O24" s="114">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
       <c r="P24" s="116">
-        <v>-0.4</v>
+        <v>-0.1</v>
       </c>
       <c r="Q24" s="117">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="R24" s="113">
-        <v>-1.1000000000000001</v>
+        <v>-2.7</v>
       </c>
       <c r="S24" s="113">
-        <v>-1</v>
+        <v>-2.7</v>
       </c>
       <c r="T24" s="113">
-        <v>-3.1</v>
+        <v>-3</v>
       </c>
       <c r="U24" s="114">
-        <v>-0.5</v>
+        <v>0.4</v>
       </c>
       <c r="V24" s="111">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="W24" s="87">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="421" t="s">
+      <c r="B25" s="427" t="s">
         <v>60</v>
       </c>
-      <c r="C25" s="422"/>
+      <c r="C25" s="428"/>
       <c r="D25" s="118">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E25" s="112">
         <v>2.5</v>
       </c>
-      <c r="E25" s="112">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="112">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G25" s="113">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="H25" s="113">
         <v>2.5</v>
       </c>
       <c r="I25" s="113">
         <v>2.7</v>
       </c>
       <c r="J25" s="113">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="K25" s="112">
-        <v>-0.9</v>
+        <v>0.7</v>
       </c>
       <c r="L25" s="113">
-        <v>12.4</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="M25" s="114">
-        <v>13.1</v>
+        <v>-1.2</v>
       </c>
       <c r="N25" s="115">
         <v>-0.4</v>
       </c>
       <c r="O25" s="114">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="P25" s="116">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="117">
-        <v>2.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="R25" s="113">
-        <v>-2.7</v>
+        <v>-0.4</v>
       </c>
       <c r="S25" s="113">
-        <v>-2.7</v>
+        <v>-0.2</v>
       </c>
       <c r="T25" s="113">
-        <v>-3</v>
+        <v>-2.8</v>
       </c>
       <c r="U25" s="114">
-        <v>0.4</v>
+        <v>-0.5</v>
       </c>
       <c r="V25" s="111">
         <v>1</v>
       </c>
       <c r="W25" s="87">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="421" t="s">
+      <c r="B26" s="427" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="422"/>
+      <c r="C26" s="428"/>
       <c r="D26" s="118">
-        <v>2.2000000000000002</v>
+        <v>3.9</v>
       </c>
       <c r="E26" s="112">
+        <v>4.2</v>
+      </c>
+      <c r="F26" s="112">
         <v>2.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.2999999999999998</v>
       </c>
       <c r="G26" s="113">
         <v>2.7</v>
       </c>
       <c r="H26" s="113">
         <v>2.5</v>
       </c>
       <c r="I26" s="113">
         <v>2.7</v>
       </c>
       <c r="J26" s="113">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="K26" s="112">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="L26" s="113">
-        <v>-2.2000000000000002</v>
+        <v>24.9</v>
       </c>
       <c r="M26" s="114">
-        <v>-1.2</v>
+        <v>25.4</v>
       </c>
       <c r="N26" s="115">
-        <v>-0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O26" s="114">
-        <v>2.6</v>
+        <v>3.4</v>
       </c>
       <c r="P26" s="116">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="Q26" s="117">
-        <v>2.2999999999999998</v>
+        <v>2.9</v>
       </c>
       <c r="R26" s="113">
-        <v>-0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="S26" s="113">
         <v>-0.2</v>
       </c>
       <c r="T26" s="113">
-        <v>-2.8</v>
+        <v>-1.9</v>
       </c>
       <c r="U26" s="114">
-        <v>-0.5</v>
+        <v>-0.4</v>
       </c>
       <c r="V26" s="111">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="W26" s="87">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="421" t="s">
+      <c r="B27" s="427" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="422"/>
+      <c r="C27" s="428"/>
       <c r="D27" s="118">
-        <v>3.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="E27" s="112">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="F27" s="112">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="G27" s="113">
         <v>2.7</v>
       </c>
       <c r="H27" s="113">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="I27" s="113">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="J27" s="113">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="K27" s="112">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="L27" s="113">
-        <v>24.9</v>
+        <v>6.2</v>
       </c>
       <c r="M27" s="114">
-        <v>25.4</v>
+        <v>6.4</v>
       </c>
       <c r="N27" s="115">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="O27" s="114">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="P27" s="116">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="Q27" s="117">
-        <v>2.9</v>
+        <v>3.6</v>
       </c>
       <c r="R27" s="113">
-        <v>-0.3</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="S27" s="113">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="T27" s="113">
-        <v>-1.9</v>
+        <v>-2.8</v>
       </c>
       <c r="U27" s="114">
-        <v>-0.4</v>
+        <v>-1.2</v>
       </c>
       <c r="V27" s="111">
         <v>0.9</v>
       </c>
       <c r="W27" s="87">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="28" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B28" s="421" t="s">
+      <c r="B28" s="427" t="s">
         <v>63</v>
       </c>
-      <c r="C28" s="422"/>
+      <c r="C28" s="428"/>
       <c r="D28" s="118">
-        <v>4.4000000000000004</v>
+        <v>1.8</v>
       </c>
       <c r="E28" s="112">
+        <v>2</v>
+      </c>
+      <c r="F28" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G28" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H28" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I28" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J28" s="113">
+        <v>4.3</v>
+      </c>
+      <c r="K28" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="L28" s="113">
+        <v>-7.4</v>
+      </c>
+      <c r="M28" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N28" s="115">
+        <v>-2.8</v>
+      </c>
+      <c r="O28" s="114">
         <v>4.7</v>
       </c>
-      <c r="F28" s="112">
+      <c r="P28" s="116">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Q28" s="117">
+        <v>4</v>
+      </c>
+      <c r="R28" s="113">
+        <v>-0.2</v>
+      </c>
+      <c r="S28" s="113">
+        <v>-0.1</v>
+      </c>
+      <c r="T28" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U28" s="114">
+        <v>2</v>
+      </c>
+      <c r="V28" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W28" s="87">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B29" s="427" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="428"/>
+      <c r="D29" s="118">
+        <v>2.7</v>
+      </c>
+      <c r="E29" s="112">
+        <v>3.6</v>
+      </c>
+      <c r="F29" s="113">
+        <v>1.4</v>
+      </c>
+      <c r="G29" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H29" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="I29" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="J29" s="113">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K29" s="113">
         <v>2.4</v>
       </c>
-      <c r="G28" s="113">
-[...38 lines deleted...]
-      <c r="T28" s="113">
+      <c r="L29" s="112">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="M29" s="114">
+        <v>79.5</v>
+      </c>
+      <c r="N29" s="118">
+        <v>-1.5</v>
+      </c>
+      <c r="O29" s="119">
+        <v>4.3</v>
+      </c>
+      <c r="P29" s="120">
+        <v>-0.8</v>
+      </c>
+      <c r="Q29" s="121">
+        <v>3.7</v>
+      </c>
+      <c r="R29" s="111">
         <v>-2.8</v>
       </c>
-      <c r="U28" s="114">
-[...44 lines deleted...]
-      <c r="N29" s="118">
+      <c r="S29" s="112">
         <v>-2.8</v>
       </c>
-      <c r="O29" s="119">
-[...13 lines deleted...]
-      </c>
       <c r="T29" s="113">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="U29" s="114">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="V29" s="111">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="W29" s="87">
-        <v>0.55000000000000004</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="30" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="421" t="s">
+      <c r="B30" s="427" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="422"/>
+      <c r="C30" s="428"/>
       <c r="D30" s="118">
-        <v>2.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E30" s="112">
-        <v>3.6</v>
+        <v>2.9</v>
       </c>
       <c r="F30" s="113">
         <v>1.4</v>
       </c>
       <c r="G30" s="113">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="H30" s="113">
+        <v>1.4</v>
+      </c>
+      <c r="I30" s="113">
+        <v>2</v>
+      </c>
+      <c r="J30" s="113">
+        <v>4</v>
+      </c>
+      <c r="K30" s="113">
+        <v>-0.4</v>
+      </c>
+      <c r="L30" s="112">
+        <v>14.5</v>
+      </c>
+      <c r="M30" s="114">
+        <v>14.9</v>
+      </c>
+      <c r="N30" s="118">
+        <v>-1.8</v>
+      </c>
+      <c r="O30" s="119">
+        <v>4.2</v>
+      </c>
+      <c r="P30" s="120">
+        <v>-1.2</v>
+      </c>
+      <c r="Q30" s="121">
+        <v>3.6</v>
+      </c>
+      <c r="R30" s="111">
+        <v>-2.7</v>
+      </c>
+      <c r="S30" s="112">
+        <v>-2.6</v>
+      </c>
+      <c r="T30" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="U30" s="114">
+        <v>-1.5</v>
+      </c>
+      <c r="V30" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W30" s="87">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="427" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="428"/>
+      <c r="D31" s="118">
+        <v>2</v>
+      </c>
+      <c r="E31" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="F31" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="G31" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="H31" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I31" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J31" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K31" s="113">
         <v>1.3</v>
       </c>
-      <c r="I30" s="113">
-[...14 lines deleted...]
-      <c r="N30" s="118">
+      <c r="L31" s="112">
+        <v>0.1</v>
+      </c>
+      <c r="M31" s="114">
+        <v>1.3</v>
+      </c>
+      <c r="N31" s="118">
+        <v>-2</v>
+      </c>
+      <c r="O31" s="119">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P31" s="120">
         <v>-1.5</v>
-      </c>
-[...70 lines deleted...]
-        <v>-1.2</v>
       </c>
       <c r="Q31" s="121">
         <v>3.6</v>
       </c>
       <c r="R31" s="111">
-        <v>-2.7</v>
+        <v>-1.3</v>
       </c>
       <c r="S31" s="112">
-        <v>-2.6</v>
+        <v>-1.3</v>
       </c>
       <c r="T31" s="113">
         <v>-2.8</v>
       </c>
       <c r="U31" s="114">
-        <v>-1.5</v>
+        <v>1.6</v>
       </c>
       <c r="V31" s="111">
         <v>1.7</v>
       </c>
       <c r="W31" s="87">
-        <v>0.57999999999999996</v>
+        <v>0.56000000000000005</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="122"/>
-      <c r="B32" s="421" t="s">
+      <c r="B32" s="427" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="422"/>
+      <c r="C32" s="428"/>
       <c r="D32" s="111">
+        <v>1.4</v>
+      </c>
+      <c r="E32" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="F32" s="113">
         <v>2</v>
       </c>
-      <c r="E32" s="112">
-[...2 lines deleted...]
-      <c r="F32" s="113">
+      <c r="G32" s="113">
         <v>2.1</v>
       </c>
-      <c r="G32" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="H32" s="113">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="I32" s="113">
-        <v>2.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J32" s="113">
         <v>4.0999999999999996</v>
       </c>
       <c r="K32" s="113">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="L32" s="112">
+        <v>-6.6</v>
+      </c>
+      <c r="M32" s="114">
+        <v>-6</v>
+      </c>
+      <c r="N32" s="118">
+        <v>-2.6</v>
+      </c>
+      <c r="O32" s="119">
+        <v>4</v>
+      </c>
+      <c r="P32" s="120">
+        <v>-2</v>
+      </c>
+      <c r="Q32" s="121">
+        <v>3.5</v>
+      </c>
+      <c r="R32" s="111">
+        <v>-1.7</v>
+      </c>
+      <c r="S32" s="112">
+        <v>-1.8</v>
+      </c>
+      <c r="T32" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U32" s="123">
         <v>0.1</v>
-      </c>
-[...25 lines deleted...]
-        <v>1.6</v>
       </c>
       <c r="V32" s="111">
         <v>1.7</v>
       </c>
       <c r="W32" s="87">
-        <v>0.56000000000000005</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="122"/>
-      <c r="B33" s="421" t="s">
+      <c r="B33" s="427" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="422"/>
+      <c r="C33" s="428"/>
       <c r="D33" s="111">
-        <v>1.4</v>
+        <v>3.1</v>
       </c>
       <c r="E33" s="112">
-        <v>1.6</v>
+        <v>3.8</v>
       </c>
       <c r="F33" s="113">
         <v>2</v>
       </c>
       <c r="G33" s="113">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="H33" s="113">
         <v>2</v>
       </c>
       <c r="I33" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="J33" s="113">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="K33" s="113">
-        <v>1.4</v>
+        <v>0.5</v>
       </c>
       <c r="L33" s="112">
-        <v>-6.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="M33" s="114">
-        <v>-6</v>
+        <v>5.4</v>
       </c>
       <c r="N33" s="118">
-        <v>-2.6</v>
+        <v>-0.8</v>
       </c>
       <c r="O33" s="119">
+        <v>3.8</v>
+      </c>
+      <c r="P33" s="120">
+        <v>-0.1</v>
+      </c>
+      <c r="Q33" s="121">
+        <v>3.3</v>
+      </c>
+      <c r="R33" s="111">
+        <v>-0.4</v>
+      </c>
+      <c r="S33" s="112">
+        <v>-0.1</v>
+      </c>
+      <c r="T33" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U33" s="123">
+        <v>-0.4</v>
+      </c>
+      <c r="V33" s="111">
+        <v>1.5</v>
+      </c>
+      <c r="W33" s="87">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="122"/>
+      <c r="B34" s="427" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="428"/>
+      <c r="D34" s="111">
+        <v>3.4</v>
+      </c>
+      <c r="E34" s="112">
         <v>4</v>
       </c>
-      <c r="P33" s="120">
-[...35 lines deleted...]
-      </c>
       <c r="F34" s="113">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="G34" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H34" s="113">
         <v>2</v>
       </c>
       <c r="I34" s="113">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="J34" s="113">
-        <v>3.7</v>
+        <v>3.1</v>
       </c>
       <c r="K34" s="113">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="L34" s="112">
-        <v>4.4000000000000004</v>
+        <v>6.3</v>
       </c>
       <c r="M34" s="114">
-        <v>5.4</v>
+        <v>7.1</v>
       </c>
       <c r="N34" s="118">
-        <v>-0.8</v>
+        <v>-0.2</v>
       </c>
       <c r="O34" s="119">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="P34" s="120">
-        <v>-0.1</v>
+        <v>0.3</v>
       </c>
       <c r="Q34" s="121">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="R34" s="111">
-        <v>-0.4</v>
+        <v>0.3</v>
       </c>
       <c r="S34" s="112">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="T34" s="113">
         <v>-3</v>
       </c>
       <c r="U34" s="123">
-        <v>-0.4</v>
+        <v>-0.6</v>
       </c>
       <c r="V34" s="111">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="W34" s="87">
-        <v>0.53</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="122"/>
-      <c r="B35" s="421" t="s">
+      <c r="B35" s="427" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="422"/>
+      <c r="C35" s="428"/>
       <c r="D35" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="E35" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="F35" s="113">
+        <v>1.8</v>
+      </c>
+      <c r="G35" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H35" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I35" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="J35" s="113">
+        <v>3.6</v>
+      </c>
+      <c r="K35" s="113">
+        <v>0.4</v>
+      </c>
+      <c r="L35" s="112">
+        <v>-7.8</v>
+      </c>
+      <c r="M35" s="114">
+        <v>-7.1</v>
+      </c>
+      <c r="N35" s="118">
+        <v>-1.7</v>
+      </c>
+      <c r="O35" s="119">
+        <v>3.1</v>
+      </c>
+      <c r="P35" s="120">
+        <v>-1.4</v>
+      </c>
+      <c r="Q35" s="121">
+        <v>2.7</v>
+      </c>
+      <c r="R35" s="111">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S35" s="112">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="T35" s="113">
+        <v>-3.3</v>
+      </c>
+      <c r="U35" s="123">
+        <v>-1</v>
+      </c>
+      <c r="V35" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="W35" s="87">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="427" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="428"/>
+      <c r="D36" s="111">
+        <v>2.1</v>
+      </c>
+      <c r="E36" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="F36" s="113">
+        <v>2</v>
+      </c>
+      <c r="G36" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H36" s="113">
+        <v>2</v>
+      </c>
+      <c r="I36" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="J36" s="113">
+        <v>2.8</v>
+      </c>
+      <c r="K36" s="113">
+        <v>1</v>
+      </c>
+      <c r="L36" s="112">
+        <v>3.8</v>
+      </c>
+      <c r="M36" s="114">
+        <v>4.7</v>
+      </c>
+      <c r="N36" s="118">
+        <v>-1.3</v>
+      </c>
+      <c r="O36" s="119">
         <v>3.4</v>
       </c>
-      <c r="E35" s="112">
-[...97 lines deleted...]
-      </c>
       <c r="P36" s="120">
-        <v>-1.4</v>
+        <v>-0.7</v>
       </c>
       <c r="Q36" s="121">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="R36" s="111">
-        <v>-2.2999999999999998</v>
+        <v>-0.1</v>
       </c>
       <c r="S36" s="112">
-        <v>-2.2999999999999998</v>
+        <v>0</v>
       </c>
       <c r="T36" s="113">
-        <v>-3.3</v>
+        <v>-2</v>
       </c>
       <c r="U36" s="123">
-        <v>-1</v>
+        <v>0.1</v>
       </c>
       <c r="V36" s="111">
         <v>1.3</v>
       </c>
       <c r="W36" s="87">
-        <v>0.39</v>
-[...3 lines deleted...]
-      <c r="B37" s="421" t="s">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="427" t="s">
         <v>60</v>
       </c>
-      <c r="C37" s="422"/>
+      <c r="C37" s="428"/>
       <c r="D37" s="111">
+        <v>2.5</v>
+      </c>
+      <c r="E37" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="F37" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="G37" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H37" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="I37" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J37" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="K37" s="113">
         <v>2.1</v>
       </c>
-      <c r="E37" s="112">
-[...19 lines deleted...]
-      </c>
       <c r="L37" s="112">
-        <v>3.8</v>
+        <v>6.4</v>
       </c>
       <c r="M37" s="114">
-        <v>4.7</v>
+        <v>6.6</v>
       </c>
       <c r="N37" s="118">
-        <v>-1.3</v>
+        <v>-0.8</v>
       </c>
       <c r="O37" s="119">
         <v>3.4</v>
       </c>
       <c r="P37" s="120">
-        <v>-0.7</v>
+        <v>-0.5</v>
       </c>
       <c r="Q37" s="121">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="R37" s="111">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="S37" s="112">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="T37" s="113">
-        <v>-2</v>
+        <v>-1.9</v>
       </c>
       <c r="U37" s="123">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
       <c r="V37" s="111">
         <v>1.3</v>
       </c>
       <c r="W37" s="87">
-        <v>0.42</v>
-[...3 lines deleted...]
-      <c r="B38" s="421" t="s">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="427" t="s">
         <v>61</v>
       </c>
-      <c r="C38" s="422"/>
+      <c r="C38" s="428"/>
       <c r="D38" s="118">
-        <v>2.5</v>
+        <v>1.7</v>
       </c>
       <c r="E38" s="112">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="F38" s="112">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="G38" s="113">
-        <v>2.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H38" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I38" s="113">
         <v>2.4</v>
       </c>
-      <c r="I38" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="J38" s="113">
-        <v>3.2</v>
+        <v>4</v>
       </c>
       <c r="K38" s="113">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
       <c r="L38" s="112">
-        <v>6.4</v>
+        <v>-1.5</v>
       </c>
       <c r="M38" s="114">
-        <v>6.6</v>
+        <v>-0.8</v>
       </c>
       <c r="N38" s="118">
-        <v>-0.8</v>
+        <v>-1.6</v>
       </c>
       <c r="O38" s="119">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="P38" s="120">
+        <v>-1.2</v>
+      </c>
+      <c r="Q38" s="121">
+        <v>2.9</v>
+      </c>
+      <c r="R38" s="111">
+        <v>-3.9</v>
+      </c>
+      <c r="S38" s="112">
+        <v>-3.9</v>
+      </c>
+      <c r="T38" s="113">
+        <v>-3.8</v>
+      </c>
+      <c r="U38" s="123">
         <v>-0.5</v>
-      </c>
-[...13 lines deleted...]
-        <v>1.3</v>
       </c>
       <c r="V38" s="111">
         <v>1.3</v>
       </c>
       <c r="W38" s="87">
-        <v>0.2</v>
-[...3 lines deleted...]
-      <c r="B39" s="421" t="s">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="427" t="s">
         <v>62</v>
       </c>
-      <c r="C39" s="422"/>
+      <c r="C39" s="428"/>
       <c r="D39" s="118">
-        <v>1.7</v>
+        <v>2.4</v>
       </c>
       <c r="E39" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="F39" s="112">
+        <v>2</v>
+      </c>
+      <c r="G39" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H39" s="113">
         <v>2.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.9</v>
       </c>
       <c r="I39" s="113">
         <v>2.4</v>
       </c>
       <c r="J39" s="113">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="K39" s="113">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="L39" s="112">
-        <v>-1.5</v>
+        <v>2.7</v>
       </c>
       <c r="M39" s="114">
-        <v>-0.8</v>
+        <v>3.1</v>
       </c>
       <c r="N39" s="118">
+        <v>-0.1</v>
+      </c>
+      <c r="O39" s="119">
+        <v>2.4</v>
+      </c>
+      <c r="P39" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="Q39" s="121">
+        <v>2.1</v>
+      </c>
+      <c r="R39" s="111">
         <v>-1.6</v>
       </c>
-      <c r="O39" s="119">
-[...10 lines deleted...]
-      </c>
       <c r="S39" s="112">
-        <v>-3.9</v>
+        <v>-1.6</v>
       </c>
       <c r="T39" s="113">
-        <v>-3.8</v>
+        <v>-2</v>
       </c>
       <c r="U39" s="123">
-        <v>-0.5</v>
+        <v>-0.3</v>
       </c>
       <c r="V39" s="111">
         <v>1.3</v>
       </c>
       <c r="W39" s="87">
-        <v>0.37</v>
-[...6 lines deleted...]
-      <c r="C40" s="422"/>
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="427" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="428"/>
       <c r="D40" s="118">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="E40" s="112">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="F40" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="G40" s="113">
+        <v>3.5</v>
+      </c>
+      <c r="H40" s="113">
+        <v>3</v>
+      </c>
+      <c r="I40" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="J40" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="K40" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="L40" s="112">
+        <v>-8.6</v>
+      </c>
+      <c r="M40" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N40" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="O40" s="119">
+        <v>1.7</v>
+      </c>
+      <c r="P40" s="120">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="121">
+        <v>1.5</v>
+      </c>
+      <c r="R40" s="111">
+        <v>-0.1</v>
+      </c>
+      <c r="S40" s="112">
+        <v>-0.1</v>
+      </c>
+      <c r="T40" s="113">
+        <v>0</v>
+      </c>
+      <c r="U40" s="123">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V40" s="111">
+        <v>1.2</v>
+      </c>
+      <c r="W40" s="87">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="427" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="428"/>
+      <c r="D41" s="118">
+        <v>3.4</v>
+      </c>
+      <c r="E41" s="112">
+        <v>3.9</v>
+      </c>
+      <c r="F41" s="112">
+        <v>3.3</v>
+      </c>
+      <c r="G41" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="H41" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="I41" s="113">
+        <v>3.8</v>
+      </c>
+      <c r="J41" s="113">
+        <v>4.2</v>
+      </c>
+      <c r="K41" s="113">
+        <v>3</v>
+      </c>
+      <c r="L41" s="112">
+        <v>7.5</v>
+      </c>
+      <c r="M41" s="114">
+        <v>8</v>
+      </c>
+      <c r="N41" s="118">
         <v>2</v>
       </c>
-      <c r="G40" s="113">
-[...2 lines deleted...]
-      <c r="H40" s="113">
+      <c r="O41" s="119">
+        <v>1.4</v>
+      </c>
+      <c r="P41" s="120">
         <v>2.1</v>
       </c>
-      <c r="I40" s="113">
-[...2 lines deleted...]
-      <c r="J40" s="113">
+      <c r="Q41" s="121">
+        <v>1.3</v>
+      </c>
+      <c r="R41" s="111">
+        <v>-1</v>
+      </c>
+      <c r="S41" s="112">
+        <v>-1</v>
+      </c>
+      <c r="T41" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U41" s="123">
+        <v>0</v>
+      </c>
+      <c r="V41" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="W41" s="87">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="427" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="428"/>
+      <c r="D42" s="118">
+        <v>3.1</v>
+      </c>
+      <c r="E42" s="112">
+        <v>3.6</v>
+      </c>
+      <c r="F42" s="112">
+        <v>3.3</v>
+      </c>
+      <c r="G42" s="113">
+        <v>3.9</v>
+      </c>
+      <c r="H42" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="I42" s="113">
+        <v>3.9</v>
+      </c>
+      <c r="J42" s="113">
+        <v>4.3</v>
+      </c>
+      <c r="K42" s="113">
+        <v>3.1</v>
+      </c>
+      <c r="L42" s="112">
+        <v>-0.7</v>
+      </c>
+      <c r="M42" s="114">
+        <v>0.2</v>
+      </c>
+      <c r="N42" s="118">
+        <v>1.4</v>
+      </c>
+      <c r="O42" s="119">
+        <v>1.6</v>
+      </c>
+      <c r="P42" s="120">
+        <v>1.6</v>
+      </c>
+      <c r="Q42" s="121">
+        <v>1.5</v>
+      </c>
+      <c r="R42" s="111">
+        <v>0.5</v>
+      </c>
+      <c r="S42" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="T42" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U42" s="123">
+        <v>1.2</v>
+      </c>
+      <c r="V42" s="111">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W42" s="87">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="427" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" s="428"/>
+      <c r="D43" s="118">
         <v>3.5</v>
       </c>
-      <c r="K40" s="113">
+      <c r="E43" s="112">
+        <v>3.9</v>
+      </c>
+      <c r="F43" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="G43" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="H43" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="I43" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="J43" s="113">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K43" s="113">
+        <v>4.2</v>
+      </c>
+      <c r="L43" s="112">
+        <v>7.4</v>
+      </c>
+      <c r="M43" s="114">
+        <v>7.4</v>
+      </c>
+      <c r="N43" s="118">
+        <v>1.9</v>
+      </c>
+      <c r="O43" s="119">
         <v>1.5</v>
       </c>
-      <c r="L40" s="112">
-[...11 lines deleted...]
-      <c r="P40" s="120">
+      <c r="P43" s="115">
+        <v>2.1</v>
+      </c>
+      <c r="Q43" s="119">
+        <v>1.4</v>
+      </c>
+      <c r="R43" s="111">
         <v>0.3</v>
       </c>
-      <c r="Q40" s="121">
-[...41 lines deleted...]
-      <c r="I41" s="113">
+      <c r="S43" s="112">
+        <v>0.3</v>
+      </c>
+      <c r="T43" s="113">
+        <v>0</v>
+      </c>
+      <c r="U43" s="123">
+        <v>-0.2</v>
+      </c>
+      <c r="V43" s="111">
+        <v>1</v>
+      </c>
+      <c r="W43" s="124">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B44" s="425" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="426"/>
+      <c r="D44" s="365">
+        <v>3.6</v>
+      </c>
+      <c r="E44" s="366">
+        <v>4</v>
+      </c>
+      <c r="F44" s="367">
         <v>3.4</v>
       </c>
-      <c r="J41" s="113">
-[...17 lines deleted...]
-      <c r="P41" s="120">
+      <c r="G44" s="366">
+        <v>3.6</v>
+      </c>
+      <c r="H44" s="366">
+        <v>3.3</v>
+      </c>
+      <c r="I44" s="366">
+        <v>3.6</v>
+      </c>
+      <c r="J44" s="368">
+        <v>4.7</v>
+      </c>
+      <c r="K44" s="366">
+        <v>4.8</v>
+      </c>
+      <c r="L44" s="366">
+        <v>10.3</v>
+      </c>
+      <c r="M44" s="369">
+        <v>10.4</v>
+      </c>
+      <c r="N44" s="365">
+        <v>2</v>
+      </c>
+      <c r="O44" s="370">
+        <v>1.5</v>
+      </c>
+      <c r="P44" s="365">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q44" s="370">
+        <v>1.4</v>
+      </c>
+      <c r="R44" s="365">
+        <v>0.2</v>
+      </c>
+      <c r="S44" s="366">
+        <v>0.2</v>
+      </c>
+      <c r="T44" s="366">
         <v>1</v>
       </c>
-      <c r="Q41" s="121">
-[...166 lines deleted...]
-      <c r="B46" s="142" t="s">
+      <c r="U44" s="371">
+        <v>0.5</v>
+      </c>
+      <c r="V44" s="372">
+        <v>0.9</v>
+      </c>
+      <c r="W44" s="373">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="U45" s="125"/>
+      <c r="V45" s="125"/>
+    </row>
+    <row r="46" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B46" s="126" t="s">
         <v>70</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B47" s="142" t="s">
+      <c r="U46" s="125"/>
+      <c r="V46" s="125"/>
+    </row>
+    <row r="47" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B47" s="126" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B48" s="142" t="s">
+      <c r="U47" s="125"/>
+      <c r="V47" s="125"/>
+    </row>
+    <row r="48" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="127"/>
+      <c r="B48" s="126" t="s">
         <v>72</v>
       </c>
-      <c r="W48" s="80"/>
-[...14 lines deleted...]
-      <c r="AO48" s="144"/>
     </row>
     <row r="49" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="143"/>
-      <c r="B49" s="142" t="s">
+      <c r="A49" s="127"/>
+      <c r="B49" s="126" t="s">
         <v>73</v>
       </c>
       <c r="W49" s="80"/>
-      <c r="X49" s="144"/>
-[...13 lines deleted...]
-      <c r="AO49" s="144"/>
+      <c r="X49" s="128"/>
+      <c r="Y49" s="128"/>
+      <c r="Z49" s="128"/>
+      <c r="AA49" s="128"/>
+      <c r="AB49" s="128"/>
+      <c r="AC49" s="128"/>
+      <c r="AG49" s="128"/>
+      <c r="AH49" s="128"/>
+      <c r="AI49" s="128"/>
+      <c r="AJ49" s="128"/>
+      <c r="AK49" s="128"/>
+      <c r="AL49" s="128"/>
+      <c r="AM49" s="128"/>
+      <c r="AN49" s="128"/>
+      <c r="AO49" s="128"/>
     </row>
     <row r="50" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B50" s="142" t="s">
+      <c r="A50" s="127"/>
+      <c r="B50" s="126" t="s">
         <v>74</v>
       </c>
+      <c r="W50" s="80"/>
+      <c r="X50" s="128"/>
+      <c r="Y50" s="128"/>
+      <c r="Z50" s="128"/>
+      <c r="AA50" s="128"/>
+      <c r="AB50" s="128"/>
+      <c r="AC50" s="128"/>
+      <c r="AG50" s="128"/>
+      <c r="AH50" s="128"/>
+      <c r="AI50" s="128"/>
+      <c r="AJ50" s="128"/>
+      <c r="AK50" s="128"/>
+      <c r="AL50" s="128"/>
+      <c r="AM50" s="128"/>
+      <c r="AN50" s="128"/>
+      <c r="AO50" s="128"/>
     </row>
     <row r="51" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B51" s="142" t="s">
+      <c r="B51" s="126" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B52" s="4" t="s">
+      <c r="B52" s="126" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B53" s="142" t="s">
+      <c r="B53" s="4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B54" s="145" t="s">
+      <c r="B54" s="126" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B55" s="145" t="s">
+      <c r="B55" s="129" t="s">
         <v>79</v>
       </c>
     </row>
+    <row r="56" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B56" s="129"/>
+    </row>
   </sheetData>
-  <mergeCells count="35">
-    <mergeCell ref="B13:C13"/>
+  <mergeCells count="36">
+    <mergeCell ref="B20:C20"/>
     <mergeCell ref="P2:Q3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B19:C19"/>
-    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B32:C32"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
-    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B44:C44"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="B19:W42">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="2" priority="1">
       <formula>OR(RIGHT($B19,2)="６月",RIGHT($B19,3)="12月")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:V44">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>D44&lt;&gt;D43</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="W44">
+    <cfRule type="expression" dxfId="0" priority="3">
+      <formula>W44&lt;&gt;$W$43</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="68" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAF1E6E1-971A-496C-AA8D-9E1C627B708F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34F23E80-AF69-4A69-960B-7419EB790EC2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K71"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="216" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="142"/>
+    <col min="1" max="1" width="2.5" style="200" customWidth="1"/>
+    <col min="2" max="2" width="18" style="200" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="200" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="200" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="200" customWidth="1"/>
+    <col min="6" max="6" width="8.375" style="200" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="200" customWidth="1"/>
+    <col min="8" max="8" width="8.375" style="200" customWidth="1"/>
+    <col min="9" max="9" width="9.5" style="200" customWidth="1"/>
+    <col min="10" max="10" width="8.375" style="200" customWidth="1"/>
+    <col min="11" max="11" width="3.75" style="126" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="126"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-    <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="376" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="376"/>
+      <c r="C1" s="376"/>
+      <c r="D1" s="376"/>
+      <c r="E1" s="376"/>
+      <c r="F1" s="376"/>
+      <c r="G1" s="376"/>
+      <c r="H1" s="376"/>
+      <c r="I1" s="376"/>
+      <c r="J1" s="376"/>
+    </row>
+    <row r="2" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="126"/>
+      <c r="B2" s="126"/>
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="126"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="126"/>
+      <c r="I2" s="126"/>
+      <c r="J2" s="126"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="192"/>
-[...12 lines deleted...]
-      <c r="C4" s="193" t="s">
+      <c r="B3" s="176"/>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="141"/>
+      <c r="B4" s="172"/>
+      <c r="C4" s="177" t="s">
+        <v>122</v>
+      </c>
+      <c r="D4" s="178"/>
+      <c r="E4" s="172"/>
+      <c r="F4" s="172"/>
+      <c r="G4" s="172"/>
+      <c r="H4" s="179"/>
+      <c r="I4" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="194"/>
-[...4 lines deleted...]
-      <c r="I4" s="14" t="s">
+      <c r="J4" s="144"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="137" t="s">
         <v>124</v>
       </c>
-      <c r="J4" s="160"/>
-[...2 lines deleted...]
-      <c r="A5" s="153" t="s">
+      <c r="B5" s="130"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="180" t="s">
         <v>125</v>
       </c>
-      <c r="B5" s="146"/>
-[...2 lines deleted...]
-      <c r="E5" s="196" t="s">
+      <c r="F5" s="178"/>
+      <c r="G5" s="181" t="s">
         <v>126</v>
       </c>
-      <c r="F5" s="194"/>
-      <c r="G5" s="197" t="s">
+      <c r="H5" s="130"/>
+      <c r="I5" s="182"/>
+      <c r="J5" s="183"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="56"/>
+      <c r="B6" s="174"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="184" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="56"/>
+      <c r="F6" s="184" t="s">
+        <v>90</v>
+      </c>
+      <c r="G6" s="56"/>
+      <c r="H6" s="185" t="s">
+        <v>90</v>
+      </c>
+      <c r="I6" s="56"/>
+      <c r="J6" s="185" t="s">
         <v>127</v>
       </c>
-      <c r="H5" s="146"/>
-[...19 lines deleted...]
-      <c r="J6" s="201" t="s">
+    </row>
+    <row r="7" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="141" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="151"/>
+      <c r="C7" s="186" t="s">
         <v>128</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C7" s="202" t="s">
+      <c r="D7" s="187" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="188" t="s">
         <v>129</v>
       </c>
-      <c r="D7" s="203" t="s">
+      <c r="F7" s="189" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="204" t="s">
+      <c r="G7" s="187" t="s">
+        <v>129</v>
+      </c>
+      <c r="H7" s="190" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="187" t="s">
         <v>130</v>
       </c>
-      <c r="F7" s="205" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="203" t="s">
+      <c r="J7" s="191" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="207" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="153" t="s">
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="137" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="154"/>
-[...3 lines deleted...]
-      <c r="D8" s="209">
+      <c r="B8" s="138"/>
+      <c r="C8" s="192">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="D8" s="193">
+        <v>0.2</v>
+      </c>
+      <c r="E8" s="192">
+        <v>129.5</v>
+      </c>
+      <c r="F8" s="194">
+        <v>0.2</v>
+      </c>
+      <c r="G8" s="195">
+        <v>10.3</v>
+      </c>
+      <c r="H8" s="194">
+        <v>1</v>
+      </c>
+      <c r="I8" s="195">
+        <v>18</v>
+      </c>
+      <c r="J8" s="194">
         <v>0</v>
       </c>
-      <c r="E8" s="208">
-[...2 lines deleted...]
-      <c r="F8" s="210">
+    </row>
+    <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="138"/>
+      <c r="C9" s="192">
+        <v>161.1</v>
+      </c>
+      <c r="D9" s="193">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E9" s="192">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="F9" s="194">
+        <v>-0.4</v>
+      </c>
+      <c r="G9" s="195">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H9" s="194">
+        <v>-12.6</v>
+      </c>
+      <c r="I9" s="195">
+        <v>19.7</v>
+      </c>
+      <c r="J9" s="194">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="138"/>
+      <c r="C10" s="192">
+        <v>164.7</v>
+      </c>
+      <c r="D10" s="193">
+        <v>-0.3</v>
+      </c>
+      <c r="E10" s="192">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="F10" s="194">
+        <v>0.1</v>
+      </c>
+      <c r="G10" s="195">
+        <v>12</v>
+      </c>
+      <c r="H10" s="194">
+        <v>-5.5</v>
+      </c>
+      <c r="I10" s="195">
+        <v>20.3</v>
+      </c>
+      <c r="J10" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="B11" s="138"/>
+      <c r="C11" s="192">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="D11" s="193">
+        <v>1.8</v>
+      </c>
+      <c r="E11" s="192">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="F11" s="194">
+        <v>1.6</v>
+      </c>
+      <c r="G11" s="195">
+        <v>14</v>
+      </c>
+      <c r="H11" s="194">
+        <v>2.9</v>
+      </c>
+      <c r="I11" s="195">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J11" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="138"/>
+      <c r="C12" s="192">
+        <v>164</v>
+      </c>
+      <c r="D12" s="193">
+        <v>1.4</v>
+      </c>
+      <c r="E12" s="192">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="F12" s="194">
+        <v>1.7</v>
+      </c>
+      <c r="G12" s="195">
+        <v>17.2</v>
+      </c>
+      <c r="H12" s="194">
+        <v>-0.5</v>
+      </c>
+      <c r="I12" s="195">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="J12" s="194">
         <v>0.2</v>
       </c>
-      <c r="G8" s="211">
-[...8 lines deleted...]
-      <c r="J8" s="210">
+    </row>
+    <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="138"/>
+      <c r="C13" s="192">
+        <v>165.1</v>
+      </c>
+      <c r="D13" s="193">
+        <v>1.5</v>
+      </c>
+      <c r="E13" s="192">
+        <v>149</v>
+      </c>
+      <c r="F13" s="194">
+        <v>1.9</v>
+      </c>
+      <c r="G13" s="195">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H13" s="194">
+        <v>-2.4</v>
+      </c>
+      <c r="I13" s="195">
+        <v>19.5</v>
+      </c>
+      <c r="J13" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="138"/>
+      <c r="C14" s="192">
+        <v>168.3</v>
+      </c>
+      <c r="D14" s="193">
+        <v>2.8</v>
+      </c>
+      <c r="E14" s="192">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="F14" s="194">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G14" s="195">
+        <v>22.1</v>
+      </c>
+      <c r="H14" s="194">
+        <v>6.7</v>
+      </c>
+      <c r="I14" s="195">
+        <v>19.8</v>
+      </c>
+      <c r="J14" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="138"/>
+      <c r="C15" s="192">
+        <v>130.4</v>
+      </c>
+      <c r="D15" s="193">
+        <v>0</v>
+      </c>
+      <c r="E15" s="192">
+        <v>122.9</v>
+      </c>
+      <c r="F15" s="194">
+        <v>0</v>
+      </c>
+      <c r="G15" s="195">
+        <v>7.5</v>
+      </c>
+      <c r="H15" s="194">
+        <v>1.4</v>
+      </c>
+      <c r="I15" s="195">
+        <v>17.7</v>
+      </c>
+      <c r="J15" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="138"/>
+      <c r="C16" s="192">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="D16" s="193">
+        <v>0.4</v>
+      </c>
+      <c r="E16" s="192">
+        <v>140.1</v>
+      </c>
+      <c r="F16" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G16" s="195">
+        <v>13.7</v>
+      </c>
+      <c r="H16" s="194">
+        <v>0</v>
+      </c>
+      <c r="I16" s="195">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="J16" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="130"/>
+      <c r="C17" s="192">
+        <v>153.5</v>
+      </c>
+      <c r="D17" s="193">
+        <v>-0.4</v>
+      </c>
+      <c r="E17" s="192">
+        <v>141</v>
+      </c>
+      <c r="F17" s="194">
         <v>0.1</v>
       </c>
-      <c r="K8" s="142" t="s">
-[...26 lines deleted...]
-      <c r="I9" s="211">
+      <c r="G17" s="195">
+        <v>12.5</v>
+      </c>
+      <c r="H17" s="194">
+        <v>-6</v>
+      </c>
+      <c r="I17" s="195">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J17" s="194">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="138"/>
+      <c r="C18" s="192">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="D18" s="193">
+        <v>1.2</v>
+      </c>
+      <c r="E18" s="192">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="F18" s="194">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G18" s="195">
+        <v>13.5</v>
+      </c>
+      <c r="H18" s="194">
+        <v>3.1</v>
+      </c>
+      <c r="I18" s="195">
+        <v>19</v>
+      </c>
+      <c r="J18" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="130"/>
+      <c r="C19" s="192">
+        <v>87.7</v>
+      </c>
+      <c r="D19" s="193">
+        <v>-1.7</v>
+      </c>
+      <c r="E19" s="192">
+        <v>82.3</v>
+      </c>
+      <c r="F19" s="194">
+        <v>-1.8</v>
+      </c>
+      <c r="G19" s="195">
+        <v>5.4</v>
+      </c>
+      <c r="H19" s="194">
+        <v>0</v>
+      </c>
+      <c r="I19" s="195">
+        <v>13.4</v>
+      </c>
+      <c r="J19" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="130"/>
+      <c r="C20" s="192">
+        <v>122.1</v>
+      </c>
+      <c r="D20" s="193">
+        <v>-1.4</v>
+      </c>
+      <c r="E20" s="192">
+        <v>115.8</v>
+      </c>
+      <c r="F20" s="194">
+        <v>-1</v>
+      </c>
+      <c r="G20" s="195">
+        <v>6.3</v>
+      </c>
+      <c r="H20" s="194">
+        <v>-7.3</v>
+      </c>
+      <c r="I20" s="195">
+        <v>16.7</v>
+      </c>
+      <c r="J20" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="130"/>
+      <c r="C21" s="192">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D21" s="193">
+        <v>-0.2</v>
+      </c>
+      <c r="E21" s="192">
+        <v>121.9</v>
+      </c>
+      <c r="F21" s="194">
+        <v>-0.1</v>
+      </c>
+      <c r="G21" s="195">
+        <v>12.8</v>
+      </c>
+      <c r="H21" s="194">
+        <v>-1.5</v>
+      </c>
+      <c r="I21" s="195">
+        <v>17.2</v>
+      </c>
+      <c r="J21" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" s="138"/>
+      <c r="C22" s="192">
+        <v>130.9</v>
+      </c>
+      <c r="D22" s="193">
+        <v>-1.3</v>
+      </c>
+      <c r="E22" s="192">
+        <v>126</v>
+      </c>
+      <c r="F22" s="194">
+        <v>-1.2</v>
+      </c>
+      <c r="G22" s="195">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H22" s="194">
+        <v>-4</v>
+      </c>
+      <c r="I22" s="195">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="J22" s="194">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" s="130"/>
+      <c r="C23" s="192">
+        <v>153.5</v>
+      </c>
+      <c r="D23" s="193">
+        <v>0.6</v>
+      </c>
+      <c r="E23" s="192">
+        <v>145.5</v>
+      </c>
+      <c r="F23" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G23" s="195">
+        <v>8</v>
+      </c>
+      <c r="H23" s="194">
+        <v>2.6</v>
+      </c>
+      <c r="I23" s="195">
         <v>19.399999999999999</v>
       </c>
-      <c r="J9" s="210">
-[...89 lines deleted...]
-      <c r="G12" s="211">
+      <c r="J23" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="130"/>
+      <c r="C24" s="192">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="D24" s="193">
+        <v>0.4</v>
+      </c>
+      <c r="E24" s="192">
+        <v>129.6</v>
+      </c>
+      <c r="F24" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G24" s="195">
+        <v>10.1</v>
+      </c>
+      <c r="H24" s="194">
+        <v>0</v>
+      </c>
+      <c r="I24" s="195">
         <v>18.100000000000001</v>
       </c>
-      <c r="H12" s="210">
-[...104 lines deleted...]
-      <c r="J15" s="210">
+      <c r="J24" s="194">
         <v>0</v>
       </c>
-      <c r="K15" s="142" t="s">
-[...324 lines deleted...]
-    <row r="27" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="25" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="162"/>
+      <c r="B25" s="163"/>
+      <c r="C25" s="196"/>
+      <c r="D25" s="197"/>
+      <c r="E25" s="196"/>
+      <c r="F25" s="198"/>
+      <c r="G25" s="199"/>
+      <c r="H25" s="198"/>
+      <c r="I25" s="199"/>
+      <c r="J25" s="198"/>
+    </row>
+    <row r="26" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="168"/>
+      <c r="B26" s="169"/>
+      <c r="C26" s="169"/>
+      <c r="D26" s="151"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="151"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="169"/>
+      <c r="J26" s="151"/>
+    </row>
+    <row r="27" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C27" s="202" t="s">
+        <v>132</v>
+      </c>
+      <c r="C27" s="186" t="s">
+        <v>128</v>
+      </c>
+      <c r="D27" s="190" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="186" t="s">
         <v>129</v>
       </c>
-      <c r="D27" s="206" t="s">
+      <c r="F27" s="190" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="202" t="s">
+      <c r="G27" s="186" t="s">
+        <v>129</v>
+      </c>
+      <c r="H27" s="190" t="s">
+        <v>93</v>
+      </c>
+      <c r="I27" s="186" t="s">
         <v>130</v>
       </c>
-      <c r="F27" s="206" t="s">
+      <c r="J27" s="191" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="137"/>
+      <c r="B28" s="137" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="192">
+        <v>167.5</v>
+      </c>
+      <c r="D28" s="193">
+        <v>0.8</v>
+      </c>
+      <c r="E28" s="192">
+        <v>153.6</v>
+      </c>
+      <c r="F28" s="194">
+        <v>0.9</v>
+      </c>
+      <c r="G28" s="195">
+        <v>13.9</v>
+      </c>
+      <c r="H28" s="194">
+        <v>0.7</v>
+      </c>
+      <c r="I28" s="195">
+        <v>20</v>
+      </c>
+      <c r="J28" s="194">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="137"/>
+      <c r="B29" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" s="192">
+        <v>170.9</v>
+      </c>
+      <c r="D29" s="193">
+        <v>1.6</v>
+      </c>
+      <c r="E29" s="192">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="F29" s="194">
+        <v>2.5</v>
+      </c>
+      <c r="G29" s="195">
+        <v>10.7</v>
+      </c>
+      <c r="H29" s="194">
+        <v>-9.3000000000000007</v>
+      </c>
+      <c r="I29" s="195">
+        <v>20.6</v>
+      </c>
+      <c r="J29" s="194">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="137"/>
+      <c r="B30" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="192">
+        <v>169.6</v>
+      </c>
+      <c r="D30" s="193">
+        <v>0</v>
+      </c>
+      <c r="E30" s="192">
+        <v>157</v>
+      </c>
+      <c r="F30" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G30" s="195">
+        <v>12.6</v>
+      </c>
+      <c r="H30" s="194">
+        <v>-5.2</v>
+      </c>
+      <c r="I30" s="195">
+        <v>20.7</v>
+      </c>
+      <c r="J30" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="137"/>
+      <c r="B31" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C31" s="192">
+        <v>170</v>
+      </c>
+      <c r="D31" s="193">
+        <v>1.9</v>
+      </c>
+      <c r="E31" s="192">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="F31" s="194">
+        <v>1.8</v>
+      </c>
+      <c r="G31" s="195">
+        <v>15.3</v>
+      </c>
+      <c r="H31" s="194">
+        <v>2.7</v>
+      </c>
+      <c r="I31" s="195">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J31" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="137"/>
+      <c r="B32" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="192">
+        <v>166.1</v>
+      </c>
+      <c r="D32" s="193">
+        <v>1.5</v>
+      </c>
+      <c r="E32" s="192">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="F32" s="194">
+        <v>1.8</v>
+      </c>
+      <c r="G32" s="195">
+        <v>17.8</v>
+      </c>
+      <c r="H32" s="194">
+        <v>-0.5</v>
+      </c>
+      <c r="I32" s="195">
+        <v>19.5</v>
+      </c>
+      <c r="J32" s="194">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="137"/>
+      <c r="B33" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" s="192">
+        <v>168.4</v>
+      </c>
+      <c r="D33" s="193">
+        <v>1.2</v>
+      </c>
+      <c r="E33" s="192">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F33" s="194">
+        <v>1.6</v>
+      </c>
+      <c r="G33" s="195">
+        <v>16.7</v>
+      </c>
+      <c r="H33" s="194">
+        <v>-3</v>
+      </c>
+      <c r="I33" s="195">
+        <v>19.7</v>
+      </c>
+      <c r="J33" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="137"/>
+      <c r="B34" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="192">
+        <v>183.7</v>
+      </c>
+      <c r="D34" s="193">
+        <v>3</v>
+      </c>
+      <c r="E34" s="192">
+        <v>157.9</v>
+      </c>
+      <c r="F34" s="194">
+        <v>2.5</v>
+      </c>
+      <c r="G34" s="195">
+        <v>25.8</v>
+      </c>
+      <c r="H34" s="194">
+        <v>6.2</v>
+      </c>
+      <c r="I34" s="195">
+        <v>20.8</v>
+      </c>
+      <c r="J34" s="194">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="137"/>
+      <c r="B35" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="192">
+        <v>167.4</v>
+      </c>
+      <c r="D35" s="193">
+        <v>0.5</v>
+      </c>
+      <c r="E35" s="192">
+        <v>155.30000000000001</v>
+      </c>
+      <c r="F35" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G35" s="195">
+        <v>12.1</v>
+      </c>
+      <c r="H35" s="194">
+        <v>0.8</v>
+      </c>
+      <c r="I35" s="195">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="J35" s="194">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="137"/>
+      <c r="B36" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="192">
+        <v>159.4</v>
+      </c>
+      <c r="D36" s="193">
+        <v>0.6</v>
+      </c>
+      <c r="E36" s="192">
+        <v>144.4</v>
+      </c>
+      <c r="F36" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G36" s="195">
+        <v>15</v>
+      </c>
+      <c r="H36" s="194">
+        <v>0.7</v>
+      </c>
+      <c r="I36" s="195">
+        <v>19.7</v>
+      </c>
+      <c r="J36" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="160"/>
+      <c r="B37" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" s="192">
+        <v>169.6</v>
+      </c>
+      <c r="D37" s="193">
+        <v>-0.4</v>
+      </c>
+      <c r="E37" s="192">
+        <v>154.4</v>
+      </c>
+      <c r="F37" s="194">
+        <v>0.2</v>
+      </c>
+      <c r="G37" s="195">
+        <v>15.2</v>
+      </c>
+      <c r="H37" s="194">
+        <v>-6.2</v>
+      </c>
+      <c r="I37" s="195">
+        <v>20.2</v>
+      </c>
+      <c r="J37" s="194">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="137"/>
+      <c r="B38" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="192">
+        <v>165.4</v>
+      </c>
+      <c r="D38" s="193">
+        <v>1.6</v>
+      </c>
+      <c r="E38" s="192">
+        <v>150.6</v>
+      </c>
+      <c r="F38" s="194">
+        <v>1.5</v>
+      </c>
+      <c r="G38" s="195">
+        <v>14.8</v>
+      </c>
+      <c r="H38" s="194">
+        <v>2.1</v>
+      </c>
+      <c r="I38" s="195">
+        <v>19.7</v>
+      </c>
+      <c r="J38" s="194">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="161"/>
+      <c r="B39" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="192">
+        <v>175.1</v>
+      </c>
+      <c r="D39" s="193">
+        <v>-1.7</v>
+      </c>
+      <c r="E39" s="192">
+        <v>158.6</v>
+      </c>
+      <c r="F39" s="194">
+        <v>-1.8</v>
+      </c>
+      <c r="G39" s="195">
+        <v>16.5</v>
+      </c>
+      <c r="H39" s="194">
+        <v>-0.6</v>
+      </c>
+      <c r="I39" s="195">
+        <v>20.5</v>
+      </c>
+      <c r="J39" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="160"/>
+      <c r="B40" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="192">
+        <v>167.2</v>
+      </c>
+      <c r="D40" s="193">
+        <v>-1.3</v>
+      </c>
+      <c r="E40" s="192">
+        <v>157.1</v>
+      </c>
+      <c r="F40" s="194">
+        <v>-0.8</v>
+      </c>
+      <c r="G40" s="195">
+        <v>10.1</v>
+      </c>
+      <c r="H40" s="194">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="I40" s="195">
+        <v>20.5</v>
+      </c>
+      <c r="J40" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="161"/>
+      <c r="B41" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="192">
+        <v>173.7</v>
+      </c>
+      <c r="D41" s="193">
+        <v>0.4</v>
+      </c>
+      <c r="E41" s="192">
+        <v>155.1</v>
+      </c>
+      <c r="F41" s="194">
+        <v>0.5</v>
+      </c>
+      <c r="G41" s="195">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="H41" s="194">
+        <v>-0.5</v>
+      </c>
+      <c r="I41" s="195">
+        <v>20.5</v>
+      </c>
+      <c r="J41" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="137"/>
+      <c r="B42" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="192">
+        <v>158.5</v>
+      </c>
+      <c r="D42" s="193">
+        <v>0</v>
+      </c>
+      <c r="E42" s="192">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F42" s="194">
+        <v>0</v>
+      </c>
+      <c r="G42" s="195">
+        <v>6.8</v>
+      </c>
+      <c r="H42" s="194">
+        <v>-1.5</v>
+      </c>
+      <c r="I42" s="195">
+        <v>19.8</v>
+      </c>
+      <c r="J42" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="161"/>
+      <c r="B43" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="192">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="D43" s="193">
+        <v>-1</v>
+      </c>
+      <c r="E43" s="192">
+        <v>151.9</v>
+      </c>
+      <c r="F43" s="194">
+        <v>-0.9</v>
+      </c>
+      <c r="G43" s="195">
+        <v>8.4</v>
+      </c>
+      <c r="H43" s="194">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="I43" s="195">
+        <v>19.7</v>
+      </c>
+      <c r="J43" s="194">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="160"/>
+      <c r="B44" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="192">
+        <v>161.9</v>
+      </c>
+      <c r="D44" s="193">
+        <v>0.3</v>
+      </c>
+      <c r="E44" s="192">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="F44" s="194">
+        <v>0.4</v>
+      </c>
+      <c r="G44" s="195">
+        <v>13.2</v>
+      </c>
+      <c r="H44" s="194">
+        <v>0</v>
+      </c>
+      <c r="I44" s="195">
+        <v>19.5</v>
+      </c>
+      <c r="J44" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="162"/>
+      <c r="B45" s="170"/>
+      <c r="C45" s="196"/>
+      <c r="D45" s="198"/>
+      <c r="E45" s="196"/>
+      <c r="F45" s="198"/>
+      <c r="G45" s="196"/>
+      <c r="H45" s="198"/>
+      <c r="I45" s="196"/>
+      <c r="J45" s="198"/>
+    </row>
+    <row r="46" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="168"/>
+      <c r="B46" s="169"/>
+      <c r="C46" s="169"/>
+      <c r="D46" s="151"/>
+      <c r="E46" s="169"/>
+      <c r="F46" s="151"/>
+      <c r="G46" s="169"/>
+      <c r="H46" s="151"/>
+      <c r="I46" s="169"/>
+      <c r="J46" s="151"/>
+    </row>
+    <row r="47" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="139"/>
+      <c r="B47" s="139" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="186" t="s">
+        <v>128</v>
+      </c>
+      <c r="D47" s="190" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="202" t="s">
+      <c r="E47" s="186" t="s">
+        <v>129</v>
+      </c>
+      <c r="F47" s="190" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" s="186" t="s">
+        <v>129</v>
+      </c>
+      <c r="H47" s="190" t="s">
+        <v>93</v>
+      </c>
+      <c r="I47" s="186" t="s">
         <v>130</v>
       </c>
-      <c r="H27" s="206" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="202" t="s">
+      <c r="J47" s="191" t="s">
         <v>131</v>
       </c>
-      <c r="J27" s="207" t="s">
-[...5 lines deleted...]
-      <c r="B28" s="153" t="s">
+    </row>
+    <row r="48" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="137"/>
+      <c r="B48" s="137" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="208">
-[...8 lines deleted...]
-      <c r="F28" s="210">
+      <c r="C48" s="192">
+        <v>79.5</v>
+      </c>
+      <c r="D48" s="193">
+        <v>-1.7</v>
+      </c>
+      <c r="E48" s="192">
+        <v>77.2</v>
+      </c>
+      <c r="F48" s="193">
+        <v>-1.8</v>
+      </c>
+      <c r="G48" s="192">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H48" s="193">
+        <v>0</v>
+      </c>
+      <c r="I48" s="192">
+        <v>13.6</v>
+      </c>
+      <c r="J48" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="137"/>
+      <c r="B49" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="192">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D49" s="193">
+        <v>-13.4</v>
+      </c>
+      <c r="E49" s="192">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F49" s="193">
+        <v>-13.7</v>
+      </c>
+      <c r="G49" s="192">
+        <v>1.7</v>
+      </c>
+      <c r="H49" s="193">
+        <v>0</v>
+      </c>
+      <c r="I49" s="192">
+        <v>11.2</v>
+      </c>
+      <c r="J49" s="194">
+        <v>-3.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="137"/>
+      <c r="B50" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="192">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D50" s="193">
+        <v>-4.3</v>
+      </c>
+      <c r="E50" s="192">
+        <v>79.8</v>
+      </c>
+      <c r="F50" s="193">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="G50" s="192">
+        <v>1.8</v>
+      </c>
+      <c r="H50" s="193">
+        <v>20</v>
+      </c>
+      <c r="I50" s="192">
+        <v>13.8</v>
+      </c>
+      <c r="J50" s="194">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="137"/>
+      <c r="B51" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51" s="192">
+        <v>112.1</v>
+      </c>
+      <c r="D51" s="193">
+        <v>-1.8</v>
+      </c>
+      <c r="E51" s="192">
+        <v>107.4</v>
+      </c>
+      <c r="F51" s="193">
+        <v>-1.2</v>
+      </c>
+      <c r="G51" s="192">
+        <v>4.7</v>
+      </c>
+      <c r="H51" s="193">
+        <v>-14.5</v>
+      </c>
+      <c r="I51" s="192">
+        <v>17</v>
+      </c>
+      <c r="J51" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="137"/>
+      <c r="B52" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" s="192">
+        <v>110.1</v>
+      </c>
+      <c r="D52" s="193">
+        <v>-0.1</v>
+      </c>
+      <c r="E52" s="192">
+        <v>108.8</v>
+      </c>
+      <c r="F52" s="193">
+        <v>0.3</v>
+      </c>
+      <c r="G52" s="192">
+        <v>1.3</v>
+      </c>
+      <c r="H52" s="193">
+        <v>-23.5</v>
+      </c>
+      <c r="I52" s="192">
+        <v>16.2</v>
+      </c>
+      <c r="J52" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="137"/>
+      <c r="B53" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C53" s="192">
+        <v>98.3</v>
+      </c>
+      <c r="D53" s="193">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E53" s="192">
+        <v>95.2</v>
+      </c>
+      <c r="F53" s="193">
+        <v>10.6</v>
+      </c>
+      <c r="G53" s="192">
+        <v>3.1</v>
+      </c>
+      <c r="H53" s="193">
+        <v>3.3</v>
+      </c>
+      <c r="I53" s="192">
+        <v>15.1</v>
+      </c>
+      <c r="J53" s="194">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="137"/>
+      <c r="B54" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="192">
+        <v>98.7</v>
+      </c>
+      <c r="D54" s="193">
+        <v>-2.9</v>
+      </c>
+      <c r="E54" s="192">
+        <v>93.2</v>
+      </c>
+      <c r="F54" s="193">
+        <v>-3.1</v>
+      </c>
+      <c r="G54" s="192">
+        <v>5.5</v>
+      </c>
+      <c r="H54" s="193">
+        <v>0</v>
+      </c>
+      <c r="I54" s="192">
+        <v>15.7</v>
+      </c>
+      <c r="J54" s="194">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="137"/>
+      <c r="B55" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="192">
+        <v>85.1</v>
+      </c>
+      <c r="D55" s="193">
+        <v>-1.2</v>
+      </c>
+      <c r="E55" s="192">
+        <v>83.1</v>
+      </c>
+      <c r="F55" s="193">
+        <v>-1.5</v>
+      </c>
+      <c r="G55" s="192">
+        <v>2</v>
+      </c>
+      <c r="H55" s="193">
+        <v>11.1</v>
+      </c>
+      <c r="I55" s="192">
+        <v>14.7</v>
+      </c>
+      <c r="J55" s="194">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="137"/>
+      <c r="B56" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" s="192">
+        <v>103.6</v>
+      </c>
+      <c r="D56" s="193">
+        <v>0.7</v>
+      </c>
+      <c r="E56" s="192">
+        <v>101.2</v>
+      </c>
+      <c r="F56" s="193">
+        <v>0.9</v>
+      </c>
+      <c r="G56" s="192">
+        <v>2.4</v>
+      </c>
+      <c r="H56" s="193">
+        <v>-7.7</v>
+      </c>
+      <c r="I56" s="192">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J56" s="194">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="137"/>
+      <c r="B57" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="192">
+        <v>94</v>
+      </c>
+      <c r="D57" s="193">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E57" s="192">
+        <v>91.7</v>
+      </c>
+      <c r="F57" s="193">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G57" s="192">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H57" s="193">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I57" s="192">
+        <v>15.3</v>
+      </c>
+      <c r="J57" s="194">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="137"/>
+      <c r="B58" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="192">
+        <v>88.3</v>
+      </c>
+      <c r="D58" s="193">
+        <v>-5.8</v>
+      </c>
+      <c r="E58" s="192">
+        <v>85.9</v>
+      </c>
+      <c r="F58" s="193">
+        <v>-6.5</v>
+      </c>
+      <c r="G58" s="192">
+        <v>2.4</v>
+      </c>
+      <c r="H58" s="193">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I58" s="192">
+        <v>13.9</v>
+      </c>
+      <c r="J58" s="194">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="137"/>
+      <c r="B59" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="192">
+        <v>63.8</v>
+      </c>
+      <c r="D59" s="193">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E59" s="192">
+        <v>61.4</v>
+      </c>
+      <c r="F59" s="193">
+        <v>-1.5</v>
+      </c>
+      <c r="G59" s="192">
+        <v>2.4</v>
+      </c>
+      <c r="H59" s="193">
+        <v>9.1</v>
+      </c>
+      <c r="I59" s="192">
+        <v>11.5</v>
+      </c>
+      <c r="J59" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="137"/>
+      <c r="B60" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" s="192">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="D60" s="193">
+        <v>0.2</v>
+      </c>
+      <c r="E60" s="192">
+        <v>75.8</v>
+      </c>
+      <c r="F60" s="193">
+        <v>0.3</v>
+      </c>
+      <c r="G60" s="192">
+        <v>2.6</v>
+      </c>
+      <c r="H60" s="193">
+        <v>0</v>
+      </c>
+      <c r="I60" s="192">
+        <v>13</v>
+      </c>
+      <c r="J60" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="137"/>
+      <c r="B61" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="C61" s="192">
+        <v>53.8</v>
+      </c>
+      <c r="D61" s="193">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E61" s="192">
+        <v>52.9</v>
+      </c>
+      <c r="F61" s="193">
+        <v>-2</v>
+      </c>
+      <c r="G61" s="192">
+        <v>0.9</v>
+      </c>
+      <c r="H61" s="193">
+        <v>-18.2</v>
+      </c>
+      <c r="I61" s="192">
+        <v>10.4</v>
+      </c>
+      <c r="J61" s="194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="137"/>
+      <c r="B62" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="192">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="D62" s="193">
+        <v>-2.6</v>
+      </c>
+      <c r="E62" s="192">
+        <v>75.7</v>
+      </c>
+      <c r="F62" s="193">
+        <v>-2.4</v>
+      </c>
+      <c r="G62" s="192">
+        <v>1.2</v>
+      </c>
+      <c r="H62" s="193">
+        <v>-14.3</v>
+      </c>
+      <c r="I62" s="192">
+        <v>13.2</v>
+      </c>
+      <c r="J62" s="194">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="161"/>
+      <c r="B63" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="C63" s="192">
+        <v>117.6</v>
+      </c>
+      <c r="D63" s="193">
+        <v>6.5</v>
+      </c>
+      <c r="E63" s="192">
+        <v>112.1</v>
+      </c>
+      <c r="F63" s="193">
+        <v>6.3</v>
+      </c>
+      <c r="G63" s="192">
+        <v>5.5</v>
+      </c>
+      <c r="H63" s="193">
+        <v>12.2</v>
+      </c>
+      <c r="I63" s="192">
+        <v>17.7</v>
+      </c>
+      <c r="J63" s="194">
         <v>1</v>
       </c>
-      <c r="G28" s="211">
-[...41 lines deleted...]
-      <c r="J29" s="210">
+    </row>
+    <row r="64" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="161"/>
+      <c r="B64" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="192">
+        <v>88.3</v>
+      </c>
+      <c r="D64" s="193">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E64" s="192">
+        <v>85.4</v>
+      </c>
+      <c r="F64" s="193">
+        <v>-0.8</v>
+      </c>
+      <c r="G64" s="192">
+        <v>2.9</v>
+      </c>
+      <c r="H64" s="193">
+        <v>-9.4</v>
+      </c>
+      <c r="I64" s="192">
+        <v>14.9</v>
+      </c>
+      <c r="J64" s="194">
         <v>-0.1</v>
       </c>
-      <c r="K29" s="142" t="s">
-[...1075 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="157"/>
-[...8 lines deleted...]
-      <c r="J65" s="187"/>
+      <c r="A65" s="141"/>
+      <c r="B65" s="171"/>
+      <c r="C65" s="172"/>
+      <c r="D65" s="171"/>
+      <c r="E65" s="172"/>
+      <c r="F65" s="172"/>
+      <c r="G65" s="141"/>
+      <c r="H65" s="171"/>
+      <c r="I65" s="172"/>
+      <c r="J65" s="171"/>
     </row>
     <row r="66" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="B66" s="126"/>
+      <c r="C66" s="152" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="156" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" s="153" t="s">
+        <v>133</v>
+      </c>
+      <c r="F66" s="153" t="s">
+        <v>93</v>
+      </c>
+      <c r="G66" s="152" t="s">
+        <v>133</v>
+      </c>
+      <c r="H66" s="156" t="s">
+        <v>93</v>
+      </c>
+      <c r="I66" s="153" t="s">
+        <v>134</v>
+      </c>
+      <c r="J66" s="156" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="374" t="s">
         <v>116</v>
       </c>
-      <c r="B66" s="142"/>
-[...26 lines deleted...]
-      <c r="A67" s="376" t="s">
+      <c r="B67" s="126" t="s">
         <v>117</v>
       </c>
-      <c r="B67" s="142" t="s">
+      <c r="C67" s="192">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="D67" s="193">
+        <v>1</v>
+      </c>
+      <c r="E67" s="192">
+        <v>134.6</v>
+      </c>
+      <c r="F67" s="193">
+        <v>1</v>
+      </c>
+      <c r="G67" s="192">
+        <v>12.2</v>
+      </c>
+      <c r="H67" s="193">
+        <v>1.7</v>
+      </c>
+      <c r="I67" s="192">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J67" s="194">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="374"/>
+      <c r="B68" s="126" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="208">
-[...20 lines deleted...]
-      <c r="J67" s="210">
+      <c r="C68" s="192">
+        <v>167.1</v>
+      </c>
+      <c r="D68" s="193">
+        <v>1.4</v>
+      </c>
+      <c r="E68" s="192">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F68" s="193">
+        <v>1.2</v>
+      </c>
+      <c r="G68" s="192">
+        <v>15.4</v>
+      </c>
+      <c r="H68" s="193">
+        <v>2.7</v>
+      </c>
+      <c r="I68" s="192">
+        <v>19.8</v>
+      </c>
+      <c r="J68" s="194">
         <v>0.2</v>
       </c>
     </row>
-    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B68" s="142" t="s">
+    <row r="69" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="374"/>
+      <c r="B69" s="140" t="s">
         <v>119</v>
       </c>
-      <c r="C68" s="208">
-[...26 lines deleted...]
-      <c r="B69" s="156" t="s">
+      <c r="C69" s="192">
+        <v>86.7</v>
+      </c>
+      <c r="D69" s="193">
+        <v>-1.3</v>
+      </c>
+      <c r="E69" s="192">
+        <v>83.8</v>
+      </c>
+      <c r="F69" s="193">
+        <v>-1.4</v>
+      </c>
+      <c r="G69" s="192">
+        <v>2.9</v>
+      </c>
+      <c r="H69" s="193">
+        <v>0</v>
+      </c>
+      <c r="I69" s="192">
+        <v>14.4</v>
+      </c>
+      <c r="J69" s="194">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="375"/>
+      <c r="B70" s="174"/>
+      <c r="C70" s="56"/>
+      <c r="D70" s="175"/>
+      <c r="E70" s="174"/>
+      <c r="F70" s="174"/>
+      <c r="G70" s="56"/>
+      <c r="H70" s="175"/>
+      <c r="I70" s="174"/>
+      <c r="J70" s="175"/>
+    </row>
+    <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="A71" s="126" t="s">
         <v>120</v>
       </c>
-      <c r="C69" s="208">
-[...48 lines deleted...]
-      <c r="J71" s="142"/>
+      <c r="B71" s="126"/>
+      <c r="C71" s="126"/>
+      <c r="D71" s="126"/>
+      <c r="E71" s="126"/>
+      <c r="F71" s="126"/>
+      <c r="G71" s="126"/>
+      <c r="H71" s="126"/>
+      <c r="I71" s="126"/>
+      <c r="J71" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.51181102362204722" bottom="0.19685039370078741" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E36DC42D-F747-4FD7-874F-EAB188680FC4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F494BE40-C604-4EFF-A575-E26ECC2FABA6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K71"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="216" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9" style="142"/>
+    <col min="1" max="1" width="2.5" style="200" customWidth="1"/>
+    <col min="2" max="2" width="18" style="200" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="200" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="200" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="200" customWidth="1"/>
+    <col min="6" max="10" width="8.375" style="200" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="126"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-    <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="377" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="377"/>
+      <c r="C1" s="377"/>
+      <c r="D1" s="377"/>
+      <c r="E1" s="377"/>
+      <c r="F1" s="377"/>
+      <c r="G1" s="377"/>
+      <c r="H1" s="377"/>
+      <c r="I1" s="377"/>
+      <c r="J1" s="377"/>
+    </row>
+    <row r="2" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="201"/>
+      <c r="F2" s="201"/>
+      <c r="G2" s="201"/>
+      <c r="H2" s="201"/>
+      <c r="I2" s="201"/>
+      <c r="J2" s="201"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="220"/>
-[...12 lines deleted...]
-      <c r="C4" s="380" t="s">
+      <c r="B3" s="202"/>
+      <c r="C3" s="201"/>
+      <c r="D3" s="201"/>
+      <c r="E3" s="201"/>
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="H3" s="201"/>
+      <c r="I3" s="201"/>
+      <c r="J3" s="201"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="169"/>
+      <c r="B4" s="203"/>
+      <c r="C4" s="378" t="s">
+        <v>137</v>
+      </c>
+      <c r="D4" s="379"/>
+      <c r="E4" s="204"/>
+      <c r="F4" s="204"/>
+      <c r="G4" s="380" t="s">
         <v>138</v>
       </c>
-      <c r="D4" s="381"/>
-[...2 lines deleted...]
-      <c r="G4" s="382" t="s">
+      <c r="H4" s="381"/>
+      <c r="I4" s="380" t="s">
         <v>139</v>
       </c>
-      <c r="H4" s="383"/>
-      <c r="I4" s="382" t="s">
+      <c r="J4" s="381"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="137" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5" s="130"/>
+      <c r="C5" s="205"/>
+      <c r="D5" s="206"/>
+      <c r="E5" s="207" t="s">
         <v>140</v>
       </c>
-      <c r="J4" s="383"/>
-[...8 lines deleted...]
-      <c r="E5" s="224" t="s">
+      <c r="F5" s="208"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="206"/>
+      <c r="I5" s="205"/>
+      <c r="J5" s="209"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="170"/>
+      <c r="B6" s="210"/>
+      <c r="C6" s="211"/>
+      <c r="D6" s="212" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="213"/>
+      <c r="F6" s="212" t="s">
         <v>141</v>
       </c>
-      <c r="F5" s="225"/>
-[...13 lines deleted...]
-      <c r="F6" s="229" t="s">
+      <c r="G6" s="213"/>
+      <c r="H6" s="214" t="s">
+        <v>127</v>
+      </c>
+      <c r="I6" s="213"/>
+      <c r="J6" s="215" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="141" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="151"/>
+      <c r="C7" s="192" t="s">
         <v>142</v>
       </c>
-      <c r="G6" s="230"/>
-[...13 lines deleted...]
-      <c r="C7" s="208" t="s">
+      <c r="D7" s="195" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="217" t="s">
         <v>143</v>
       </c>
-      <c r="D7" s="211" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="233" t="s">
+      <c r="G7" s="216" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="234" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="233" t="s">
+      <c r="H7" s="217" t="s">
+        <v>143</v>
+      </c>
+      <c r="I7" s="195" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="234" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="153" t="s">
+      <c r="J7" s="218" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="137" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="154"/>
-[...15 lines deleted...]
-      <c r="H8" s="240">
+      <c r="B8" s="138"/>
+      <c r="C8" s="219">
+        <v>51983</v>
+      </c>
+      <c r="D8" s="193">
+        <v>0.9</v>
+      </c>
+      <c r="E8" s="220">
+        <v>31.16</v>
+      </c>
+      <c r="F8" s="221">
+        <v>0.12</v>
+      </c>
+      <c r="G8" s="222">
+        <v>5.31</v>
+      </c>
+      <c r="H8" s="223">
+        <v>0.04</v>
+      </c>
+      <c r="I8" s="224">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="J8" s="223">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="138"/>
+      <c r="C9" s="219">
+        <v>12</v>
+      </c>
+      <c r="D9" s="193">
+        <v>-1.8</v>
+      </c>
+      <c r="E9" s="220">
+        <v>9.51</v>
+      </c>
+      <c r="F9" s="221">
+        <v>3.15</v>
+      </c>
+      <c r="G9" s="222">
+        <v>4.22</v>
+      </c>
+      <c r="H9" s="223">
+        <v>0.13</v>
+      </c>
+      <c r="I9" s="224">
+        <v>4.01</v>
+      </c>
+      <c r="J9" s="223">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="138"/>
+      <c r="C10" s="219">
+        <v>2632</v>
+      </c>
+      <c r="D10" s="193">
+        <v>2</v>
+      </c>
+      <c r="E10" s="220">
+        <v>5.49</v>
+      </c>
+      <c r="F10" s="221">
+        <v>0.25</v>
+      </c>
+      <c r="G10" s="222">
+        <v>3.22</v>
+      </c>
+      <c r="H10" s="223">
+        <v>-0.52</v>
+      </c>
+      <c r="I10" s="224">
+        <v>2.02</v>
+      </c>
+      <c r="J10" s="223">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="B11" s="138"/>
+      <c r="C11" s="219">
+        <v>7725</v>
+      </c>
+      <c r="D11" s="193">
+        <v>0.4</v>
+      </c>
+      <c r="E11" s="220">
+        <v>12.59</v>
+      </c>
+      <c r="F11" s="221">
+        <v>-0.47</v>
+      </c>
+      <c r="G11" s="222">
+        <v>2.9</v>
+      </c>
+      <c r="H11" s="223">
+        <v>0.09</v>
+      </c>
+      <c r="I11" s="224">
+        <v>1.67</v>
+      </c>
+      <c r="J11" s="223">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="138"/>
+      <c r="C12" s="219">
+        <v>271</v>
+      </c>
+      <c r="D12" s="193">
+        <v>1.5</v>
+      </c>
+      <c r="E12" s="220">
+        <v>3.72</v>
+      </c>
+      <c r="F12" s="221">
+        <v>0.17</v>
+      </c>
+      <c r="G12" s="222">
+        <v>5.6</v>
+      </c>
+      <c r="H12" s="223">
+        <v>-0.17</v>
+      </c>
+      <c r="I12" s="224">
+        <v>3.68</v>
+      </c>
+      <c r="J12" s="223">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="138"/>
+      <c r="C13" s="219">
+        <v>1925</v>
+      </c>
+      <c r="D13" s="193">
+        <v>0.8</v>
+      </c>
+      <c r="E13" s="220">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="F13" s="221">
+        <v>-0.21</v>
+      </c>
+      <c r="G13" s="222">
+        <v>6.42</v>
+      </c>
+      <c r="H13" s="223">
+        <v>0.15</v>
+      </c>
+      <c r="I13" s="224">
+        <v>3.15</v>
+      </c>
+      <c r="J13" s="223">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="138"/>
+      <c r="C14" s="219">
+        <v>2956</v>
+      </c>
+      <c r="D14" s="193">
+        <v>0.1</v>
+      </c>
+      <c r="E14" s="220">
+        <v>18.14</v>
+      </c>
+      <c r="F14" s="221">
+        <v>-0.91</v>
+      </c>
+      <c r="G14" s="222">
+        <v>3.26</v>
+      </c>
+      <c r="H14" s="223">
+        <v>-0.05</v>
+      </c>
+      <c r="I14" s="224">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="J14" s="223">
+        <v>-0.48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="138"/>
+      <c r="C15" s="219">
+        <v>9444</v>
+      </c>
+      <c r="D15" s="193">
+        <v>0.6</v>
+      </c>
+      <c r="E15" s="220">
+        <v>44.59</v>
+      </c>
+      <c r="F15" s="221">
+        <v>-0.11</v>
+      </c>
+      <c r="G15" s="222">
+        <v>4.07</v>
+      </c>
+      <c r="H15" s="223">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I15" s="224">
+        <v>3.4</v>
+      </c>
+      <c r="J15" s="223">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="138"/>
+      <c r="C16" s="219">
+        <v>1333</v>
+      </c>
+      <c r="D16" s="193">
+        <v>-0.8</v>
+      </c>
+      <c r="E16" s="220">
+        <v>9.76</v>
+      </c>
+      <c r="F16" s="221">
+        <v>-0.09</v>
+      </c>
+      <c r="G16" s="222">
+        <v>8.98</v>
+      </c>
+      <c r="H16" s="223">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="I16" s="224">
+        <v>6.96</v>
+      </c>
+      <c r="J16" s="223">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="130"/>
+      <c r="C17" s="219">
+        <v>947</v>
+      </c>
+      <c r="D17" s="193">
+        <v>2.5</v>
+      </c>
+      <c r="E17" s="220">
+        <v>21.07</v>
+      </c>
+      <c r="F17" s="221">
+        <v>0.77</v>
+      </c>
+      <c r="G17" s="222">
+        <v>5.66</v>
+      </c>
+      <c r="H17" s="223">
+        <v>0.49</v>
+      </c>
+      <c r="I17" s="224">
+        <v>3.97</v>
+      </c>
+      <c r="J17" s="223">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="137" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="138"/>
+      <c r="C18" s="219">
+        <v>1772</v>
+      </c>
+      <c r="D18" s="193">
+        <v>0.5</v>
+      </c>
+      <c r="E18" s="220">
+        <v>10.58</v>
+      </c>
+      <c r="F18" s="221">
         <v>-0.13</v>
       </c>
-      <c r="I8" s="241">
-[...14 lines deleted...]
-      <c r="D9" s="209">
+      <c r="G18" s="222">
+        <v>5.68</v>
+      </c>
+      <c r="H18" s="223">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="I18" s="224">
+        <v>4.24</v>
+      </c>
+      <c r="J18" s="223">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="130"/>
+      <c r="C19" s="219">
+        <v>4545</v>
+      </c>
+      <c r="D19" s="193">
+        <v>2.6</v>
+      </c>
+      <c r="E19" s="220">
+        <v>78.12</v>
+      </c>
+      <c r="F19" s="221">
+        <v>0.06</v>
+      </c>
+      <c r="G19" s="222">
+        <v>6.16</v>
+      </c>
+      <c r="H19" s="223">
+        <v>-0.18</v>
+      </c>
+      <c r="I19" s="224">
+        <v>6.99</v>
+      </c>
+      <c r="J19" s="223">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="130"/>
+      <c r="C20" s="219">
+        <v>1495</v>
+      </c>
+      <c r="D20" s="193">
+        <v>0</v>
+      </c>
+      <c r="E20" s="220">
+        <v>50.31</v>
+      </c>
+      <c r="F20" s="221">
+        <v>1.04</v>
+      </c>
+      <c r="G20" s="222">
+        <v>4.72</v>
+      </c>
+      <c r="H20" s="223">
+        <v>-1.05</v>
+      </c>
+      <c r="I20" s="224">
+        <v>4.42</v>
+      </c>
+      <c r="J20" s="223">
+        <v>-0.22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="130"/>
+      <c r="C21" s="219">
+        <v>3232</v>
+      </c>
+      <c r="D21" s="193">
         <v>1.2</v>
       </c>
-      <c r="E9" s="237">
-[...68 lines deleted...]
-      <c r="H11" s="240">
+      <c r="E21" s="220">
+        <v>32.5</v>
+      </c>
+      <c r="F21" s="221">
+        <v>0.22</v>
+      </c>
+      <c r="G21" s="222">
+        <v>13.15</v>
+      </c>
+      <c r="H21" s="223">
+        <v>0.45</v>
+      </c>
+      <c r="I21" s="224">
+        <v>11.69</v>
+      </c>
+      <c r="J21" s="223">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" s="138"/>
+      <c r="C22" s="219">
+        <v>8563</v>
+      </c>
+      <c r="D22" s="193">
+        <v>1.7</v>
+      </c>
+      <c r="E22" s="220">
+        <v>33.6</v>
+      </c>
+      <c r="F22" s="221">
+        <v>1.3</v>
+      </c>
+      <c r="G22" s="222">
+        <v>5.9</v>
+      </c>
+      <c r="H22" s="223">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="I22" s="224">
+        <v>4.07</v>
+      </c>
+      <c r="J22" s="223">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" s="130"/>
+      <c r="C23" s="219">
+        <v>339</v>
+      </c>
+      <c r="D23" s="193">
+        <v>-2</v>
+      </c>
+      <c r="E23" s="220">
+        <v>15.77</v>
+      </c>
+      <c r="F23" s="221">
+        <v>-1.95</v>
+      </c>
+      <c r="G23" s="222">
+        <v>9.75</v>
+      </c>
+      <c r="H23" s="223">
+        <v>0.52</v>
+      </c>
+      <c r="I23" s="224">
+        <v>8.15</v>
+      </c>
+      <c r="J23" s="223">
         <v>-0.09</v>
       </c>
-      <c r="I11" s="241">
-[...32 lines deleted...]
-      <c r="J12" s="240">
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="130"/>
+      <c r="C24" s="219">
+        <v>4791</v>
+      </c>
+      <c r="D24" s="193">
+        <v>0.7</v>
+      </c>
+      <c r="E24" s="220">
+        <v>29.89</v>
+      </c>
+      <c r="F24" s="221">
         <v>-0.76</v>
       </c>
-    </row>
-[...357 lines deleted...]
-        <v>0.16</v>
+      <c r="G24" s="222">
+        <v>5.13</v>
+      </c>
+      <c r="H24" s="223">
+        <v>0.51</v>
+      </c>
+      <c r="I24" s="224">
+        <v>4.59</v>
+      </c>
+      <c r="J24" s="223">
+        <v>0.51</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="178"/>
-[...8 lines deleted...]
-      <c r="J25" s="244"/>
+      <c r="A25" s="162"/>
+      <c r="B25" s="163"/>
+      <c r="C25" s="225"/>
+      <c r="D25" s="197"/>
+      <c r="E25" s="225"/>
+      <c r="F25" s="198"/>
+      <c r="G25" s="226"/>
+      <c r="H25" s="227"/>
+      <c r="I25" s="228"/>
+      <c r="J25" s="227"/>
     </row>
     <row r="26" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="184"/>
-[...8 lines deleted...]
-      <c r="J26" s="167"/>
+      <c r="A26" s="168"/>
+      <c r="B26" s="169"/>
+      <c r="C26" s="169"/>
+      <c r="D26" s="151"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="151"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="203"/>
+      <c r="J26" s="151"/>
     </row>
     <row r="27" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="192" t="s">
+        <v>142</v>
+      </c>
+      <c r="D27" s="218" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="G27" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="H27" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="I27" s="195" t="s">
+        <v>43</v>
+      </c>
+      <c r="J27" s="218" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="137"/>
+      <c r="B28" s="137" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="219">
+        <v>35784</v>
+      </c>
+      <c r="D28" s="193">
+        <v>0.9</v>
+      </c>
+      <c r="E28" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F28" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G28" s="222">
+        <v>5.44</v>
+      </c>
+      <c r="H28" s="223">
+        <v>0.12</v>
+      </c>
+      <c r="I28" s="224">
+        <v>3.58</v>
+      </c>
+      <c r="J28" s="223">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="137"/>
+      <c r="B29" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" s="219">
+        <v>11</v>
+      </c>
+      <c r="D29" s="193">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="E29" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F29" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" s="222">
+        <v>4.71</v>
+      </c>
+      <c r="H29" s="223">
+        <v>0.33</v>
+      </c>
+      <c r="I29" s="224">
+        <v>2.8</v>
+      </c>
+      <c r="J29" s="223">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="137"/>
+      <c r="B30" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="219">
+        <v>2488</v>
+      </c>
+      <c r="D30" s="193">
+        <v>1.7</v>
+      </c>
+      <c r="E30" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F30" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G30" s="222">
+        <v>3.23</v>
+      </c>
+      <c r="H30" s="223">
+        <v>-0.54</v>
+      </c>
+      <c r="I30" s="224">
+        <v>1.85</v>
+      </c>
+      <c r="J30" s="223">
+        <v>-0.22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="137"/>
+      <c r="B31" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C31" s="219">
+        <v>6753</v>
+      </c>
+      <c r="D31" s="193">
+        <v>0.9</v>
+      </c>
+      <c r="E31" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F31" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G31" s="222">
+        <v>3.02</v>
+      </c>
+      <c r="H31" s="223">
+        <v>0.13</v>
+      </c>
+      <c r="I31" s="224">
+        <v>1.56</v>
+      </c>
+      <c r="J31" s="223">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="137"/>
+      <c r="B32" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="219">
+        <v>261</v>
+      </c>
+      <c r="D32" s="193">
+        <v>1.3</v>
+      </c>
+      <c r="E32" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F32" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="222">
+        <v>5.39</v>
+      </c>
+      <c r="H32" s="223">
+        <v>-0.15</v>
+      </c>
+      <c r="I32" s="224">
+        <v>3.46</v>
+      </c>
+      <c r="J32" s="223">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="137"/>
+      <c r="B33" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" s="219">
+        <v>1835</v>
+      </c>
+      <c r="D33" s="193">
+        <v>1</v>
+      </c>
+      <c r="E33" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F33" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G33" s="222">
+        <v>6.55</v>
+      </c>
+      <c r="H33" s="223">
+        <v>0.22</v>
+      </c>
+      <c r="I33" s="224">
+        <v>3.07</v>
+      </c>
+      <c r="J33" s="223">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="137"/>
+      <c r="B34" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="219">
+        <v>2420</v>
+      </c>
+      <c r="D34" s="193">
+        <v>1.2</v>
+      </c>
+      <c r="E34" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F34" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G34" s="222">
+        <v>3.32</v>
+      </c>
+      <c r="H34" s="223">
+        <v>-0.02</v>
+      </c>
+      <c r="I34" s="224">
+        <v>1.99</v>
+      </c>
+      <c r="J34" s="223">
+        <v>-0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="137"/>
+      <c r="B35" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="219">
+        <v>5233</v>
+      </c>
+      <c r="D35" s="193">
+        <v>0.8</v>
+      </c>
+      <c r="E35" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F35" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="222">
+        <v>4.82</v>
+      </c>
+      <c r="H35" s="223">
+        <v>0.5</v>
+      </c>
+      <c r="I35" s="224">
+        <v>2.98</v>
+      </c>
+      <c r="J35" s="223">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="137"/>
+      <c r="B36" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="219">
+        <v>1203</v>
+      </c>
+      <c r="D36" s="193">
+        <v>-0.8</v>
+      </c>
+      <c r="E36" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F36" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="222">
+        <v>9.68</v>
+      </c>
+      <c r="H36" s="223">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I36" s="224">
+        <v>7.23</v>
+      </c>
+      <c r="J36" s="223">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="160"/>
+      <c r="B37" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" s="219">
+        <v>748</v>
+      </c>
+      <c r="D37" s="193">
+        <v>1.6</v>
+      </c>
+      <c r="E37" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F37" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="222">
+        <v>6.46</v>
+      </c>
+      <c r="H37" s="223">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="I37" s="224">
+        <v>4.04</v>
+      </c>
+      <c r="J37" s="223">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="137"/>
+      <c r="B38" s="137" t="s">
         <v>113</v>
       </c>
-      <c r="C27" s="208" t="s">
+      <c r="C38" s="219">
+        <v>1585</v>
+      </c>
+      <c r="D38" s="193">
+        <v>0.7</v>
+      </c>
+      <c r="E38" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F38" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G38" s="222">
+        <v>5.71</v>
+      </c>
+      <c r="H38" s="223">
+        <v>-0.53</v>
+      </c>
+      <c r="I38" s="224">
+        <v>4</v>
+      </c>
+      <c r="J38" s="223">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="161"/>
+      <c r="B39" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="219">
+        <v>994</v>
+      </c>
+      <c r="D39" s="193">
+        <v>2.4</v>
+      </c>
+      <c r="E39" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F39" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="222">
+        <v>6.35</v>
+      </c>
+      <c r="H39" s="223">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I39" s="224">
+        <v>3.4</v>
+      </c>
+      <c r="J39" s="223">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="160"/>
+      <c r="B40" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="219">
+        <v>743</v>
+      </c>
+      <c r="D40" s="193">
+        <v>-2.1</v>
+      </c>
+      <c r="E40" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F40" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="222">
+        <v>5</v>
+      </c>
+      <c r="H40" s="223">
+        <v>-1.71</v>
+      </c>
+      <c r="I40" s="224">
+        <v>3.08</v>
+      </c>
+      <c r="J40" s="223">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="161"/>
+      <c r="B41" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="219">
+        <v>2182</v>
+      </c>
+      <c r="D41" s="193">
+        <v>0.8</v>
+      </c>
+      <c r="E41" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G41" s="222">
+        <v>11.89</v>
+      </c>
+      <c r="H41" s="223">
+        <v>0.82</v>
+      </c>
+      <c r="I41" s="224">
+        <v>10.57</v>
+      </c>
+      <c r="J41" s="223">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="137"/>
+      <c r="B42" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="219">
+        <v>5686</v>
+      </c>
+      <c r="D42" s="193">
+        <v>-0.2</v>
+      </c>
+      <c r="E42" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F42" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G42" s="222">
+        <v>6.47</v>
+      </c>
+      <c r="H42" s="223">
+        <v>-0.26</v>
+      </c>
+      <c r="I42" s="224">
+        <v>3.89</v>
+      </c>
+      <c r="J42" s="223">
+        <v>-0.37</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="161"/>
+      <c r="B43" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="219">
+        <v>286</v>
+      </c>
+      <c r="D43" s="193">
+        <v>0.3</v>
+      </c>
+      <c r="E43" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F43" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="222">
+        <v>11.01</v>
+      </c>
+      <c r="H43" s="223">
+        <v>0.35</v>
+      </c>
+      <c r="I43" s="224">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="J43" s="223">
+        <v>-0.49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="160"/>
+      <c r="B44" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="219">
+        <v>3359</v>
+      </c>
+      <c r="D44" s="193">
+        <v>1.9</v>
+      </c>
+      <c r="E44" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F44" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="222">
+        <v>5.43</v>
+      </c>
+      <c r="H44" s="223">
+        <v>0.7</v>
+      </c>
+      <c r="I44" s="224">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="J44" s="223">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="162"/>
+      <c r="B45" s="170"/>
+      <c r="C45" s="225"/>
+      <c r="D45" s="198"/>
+      <c r="E45" s="231"/>
+      <c r="F45" s="232"/>
+      <c r="G45" s="226"/>
+      <c r="H45" s="227"/>
+      <c r="I45" s="228"/>
+      <c r="J45" s="227"/>
+    </row>
+    <row r="46" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="168"/>
+      <c r="B46" s="169"/>
+      <c r="C46" s="169"/>
+      <c r="D46" s="151"/>
+      <c r="E46" s="203"/>
+      <c r="F46" s="203"/>
+      <c r="G46" s="169"/>
+      <c r="H46" s="151"/>
+      <c r="I46" s="203"/>
+      <c r="J46" s="151"/>
+    </row>
+    <row r="47" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="139"/>
+      <c r="B47" s="139" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="192" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="218" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="195" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47" s="195" t="s">
         <v>143</v>
       </c>
-      <c r="D27" s="235" t="s">
+      <c r="G47" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="H47" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="I47" s="195" t="s">
+        <v>43</v>
+      </c>
+      <c r="J47" s="218" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="137"/>
+      <c r="B48" s="137" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="219">
+        <v>16199</v>
+      </c>
+      <c r="D48" s="193">
+        <v>1.4</v>
+      </c>
+      <c r="E48" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F48" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G48" s="222">
+        <v>5.03</v>
+      </c>
+      <c r="H48" s="223">
+        <v>-0.13</v>
+      </c>
+      <c r="I48" s="224">
+        <v>5.64</v>
+      </c>
+      <c r="J48" s="223">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="137"/>
+      <c r="B49" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="219">
+        <v>1</v>
+      </c>
+      <c r="D49" s="193">
+        <v>46.9</v>
+      </c>
+      <c r="E49" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F49" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G49" s="222">
+        <v>0.3</v>
+      </c>
+      <c r="H49" s="223">
+        <v>0.3</v>
+      </c>
+      <c r="I49" s="224">
+        <v>13.76</v>
+      </c>
+      <c r="J49" s="223">
+        <v>13.26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="137"/>
+      <c r="B50" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="219">
+        <v>145</v>
+      </c>
+      <c r="D50" s="193">
+        <v>6.7</v>
+      </c>
+      <c r="E50" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F50" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="222">
+        <v>3.07</v>
+      </c>
+      <c r="H50" s="223">
+        <v>-0.17</v>
+      </c>
+      <c r="I50" s="224">
+        <v>4.83</v>
+      </c>
+      <c r="J50" s="223">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="137"/>
+      <c r="B51" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51" s="219">
+        <v>972</v>
+      </c>
+      <c r="D51" s="193">
+        <v>-3.2</v>
+      </c>
+      <c r="E51" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F51" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="222">
+        <v>2.06</v>
+      </c>
+      <c r="H51" s="223">
+        <v>-0.23</v>
+      </c>
+      <c r="I51" s="224">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="J51" s="223">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="137"/>
+      <c r="B52" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" s="219">
+        <v>10</v>
+      </c>
+      <c r="D52" s="193">
+        <v>6.4</v>
+      </c>
+      <c r="E52" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G52" s="222">
+        <v>11.23</v>
+      </c>
+      <c r="H52" s="223">
+        <v>-0.81</v>
+      </c>
+      <c r="I52" s="224">
+        <v>9.26</v>
+      </c>
+      <c r="J52" s="223">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="137"/>
+      <c r="B53" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C53" s="219">
+        <v>90</v>
+      </c>
+      <c r="D53" s="193">
+        <v>-3.6</v>
+      </c>
+      <c r="E53" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="222">
+        <v>3.94</v>
+      </c>
+      <c r="H53" s="223">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="I53" s="224">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="J53" s="223">
+        <v>-2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="137"/>
+      <c r="B54" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="219">
+        <v>536</v>
+      </c>
+      <c r="D54" s="193">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="E54" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F54" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="222">
+        <v>3</v>
+      </c>
+      <c r="H54" s="223">
+        <v>-0.18</v>
+      </c>
+      <c r="I54" s="224">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="J54" s="223">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="137"/>
+      <c r="B55" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="219">
+        <v>4211</v>
+      </c>
+      <c r="D55" s="193">
+        <v>0.3</v>
+      </c>
+      <c r="E55" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F55" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="222">
+        <v>3.15</v>
+      </c>
+      <c r="H55" s="223">
+        <v>0.03</v>
+      </c>
+      <c r="I55" s="224">
+        <v>3.9</v>
+      </c>
+      <c r="J55" s="223">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="137"/>
+      <c r="B56" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" s="219">
+        <v>130</v>
+      </c>
+      <c r="D56" s="193">
+        <v>-1.7</v>
+      </c>
+      <c r="E56" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F56" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="222">
+        <v>2.77</v>
+      </c>
+      <c r="H56" s="223">
+        <v>0.44</v>
+      </c>
+      <c r="I56" s="224">
+        <v>4.5</v>
+      </c>
+      <c r="J56" s="223">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="160"/>
+      <c r="B57" s="160" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="219">
+        <v>200</v>
+      </c>
+      <c r="D57" s="193">
+        <v>6.4</v>
+      </c>
+      <c r="E57" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G57" s="222">
+        <v>2.77</v>
+      </c>
+      <c r="H57" s="223">
+        <v>0.34</v>
+      </c>
+      <c r="I57" s="224">
+        <v>3.72</v>
+      </c>
+      <c r="J57" s="223">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="137"/>
+      <c r="B58" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="219">
+        <v>187</v>
+      </c>
+      <c r="D58" s="193">
+        <v>-0.7</v>
+      </c>
+      <c r="E58" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F58" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G58" s="222">
+        <v>5.35</v>
+      </c>
+      <c r="H58" s="223">
+        <v>-0.85</v>
+      </c>
+      <c r="I58" s="224">
+        <v>6.21</v>
+      </c>
+      <c r="J58" s="223">
+        <v>-0.83</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="161"/>
+      <c r="B59" s="161" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="219">
+        <v>3551</v>
+      </c>
+      <c r="D59" s="193">
+        <v>2.6</v>
+      </c>
+      <c r="E59" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F59" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G59" s="222">
+        <v>6.11</v>
+      </c>
+      <c r="H59" s="223">
+        <v>-0.31</v>
+      </c>
+      <c r="I59" s="224">
+        <v>7.94</v>
+      </c>
+      <c r="J59" s="223">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="160"/>
+      <c r="B60" s="160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" s="219">
+        <v>752</v>
+      </c>
+      <c r="D60" s="193">
+        <v>2.1</v>
+      </c>
+      <c r="E60" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F60" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G60" s="222">
+        <v>4.45</v>
+      </c>
+      <c r="H60" s="223">
+        <v>-0.4</v>
+      </c>
+      <c r="I60" s="224">
+        <v>5.7</v>
+      </c>
+      <c r="J60" s="223">
+        <v>-0.36</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="161"/>
+      <c r="B61" s="161" t="s">
+        <v>108</v>
+      </c>
+      <c r="C61" s="219">
+        <v>1050</v>
+      </c>
+      <c r="D61" s="193">
+        <v>1.9</v>
+      </c>
+      <c r="E61" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F61" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G61" s="222">
+        <v>15.76</v>
+      </c>
+      <c r="H61" s="223">
+        <v>-0.39</v>
+      </c>
+      <c r="I61" s="224">
+        <v>13.99</v>
+      </c>
+      <c r="J61" s="223">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="137"/>
+      <c r="B62" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="219">
+        <v>2877</v>
+      </c>
+      <c r="D62" s="193">
+        <v>5.8</v>
+      </c>
+      <c r="E62" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G62" s="222">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="H62" s="223">
+        <v>-0.25</v>
+      </c>
+      <c r="I62" s="224">
+        <v>4.41</v>
+      </c>
+      <c r="J62" s="223">
+        <v>-0.19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="161"/>
+      <c r="B63" s="161" t="s">
+        <v>110</v>
+      </c>
+      <c r="C63" s="219">
+        <v>53</v>
+      </c>
+      <c r="D63" s="193">
+        <v>-12.7</v>
+      </c>
+      <c r="E63" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F63" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G63" s="222">
+        <v>3.2</v>
+      </c>
+      <c r="H63" s="223">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="I63" s="224">
+        <v>4.03</v>
+      </c>
+      <c r="J63" s="223">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="160"/>
+      <c r="B64" s="160" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="219">
+        <v>1432</v>
+      </c>
+      <c r="D64" s="193">
+        <v>-1.7</v>
+      </c>
+      <c r="E64" s="229" t="s">
+        <v>144</v>
+      </c>
+      <c r="F64" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="G64" s="222">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="H64" s="223">
+        <v>0.06</v>
+      </c>
+      <c r="I64" s="224">
+        <v>5.21</v>
+      </c>
+      <c r="J64" s="223">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="141"/>
+      <c r="B65" s="171"/>
+      <c r="C65" s="172"/>
+      <c r="D65" s="171"/>
+      <c r="E65" s="172"/>
+      <c r="F65" s="172"/>
+      <c r="G65" s="141"/>
+      <c r="H65" s="171"/>
+      <c r="I65" s="172"/>
+      <c r="J65" s="171"/>
+    </row>
+    <row r="66" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="B66" s="126"/>
+      <c r="C66" s="192" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="218" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="208" t="s">
+      <c r="E66" s="192" t="s">
         <v>43</v>
       </c>
-      <c r="F27" s="235" t="s">
+      <c r="F66" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="G66" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="H66" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="I66" s="195" t="s">
+        <v>43</v>
+      </c>
+      <c r="J66" s="218" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="374" t="s">
+        <v>116</v>
+      </c>
+      <c r="B67" s="126" t="s">
+        <v>117</v>
+      </c>
+      <c r="C67" s="219">
+        <v>31550</v>
+      </c>
+      <c r="D67" s="193">
+        <v>0.6</v>
+      </c>
+      <c r="E67" s="220">
+        <v>24.91</v>
+      </c>
+      <c r="F67" s="221">
+        <v>-0.19</v>
+      </c>
+      <c r="G67" s="222">
+        <v>5.72</v>
+      </c>
+      <c r="H67" s="223">
+        <v>0.03</v>
+      </c>
+      <c r="I67" s="224">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="J67" s="223">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="374"/>
+      <c r="B68" s="126" t="s">
+        <v>118</v>
+      </c>
+      <c r="C68" s="219">
+        <v>23692</v>
+      </c>
+      <c r="D68" s="193">
+        <v>0.9</v>
+      </c>
+      <c r="E68" s="229" t="s">
         <v>144</v>
       </c>
-      <c r="G27" s="208" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="235" t="s">
+      <c r="F68" s="230" t="s">
         <v>144</v>
       </c>
-      <c r="I27" s="211" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="235" t="s">
+      <c r="G68" s="222">
+        <v>5.93</v>
+      </c>
+      <c r="H68" s="223">
+        <v>0.13</v>
+      </c>
+      <c r="I68" s="224">
+        <v>3.7</v>
+      </c>
+      <c r="J68" s="223">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="374"/>
+      <c r="B69" s="140" t="s">
+        <v>119</v>
+      </c>
+      <c r="C69" s="219">
+        <v>7859</v>
+      </c>
+      <c r="D69" s="193">
+        <v>-0.2</v>
+      </c>
+      <c r="E69" s="229" t="s">
         <v>144</v>
       </c>
-    </row>
-[...548 lines deleted...]
-      <c r="F47" s="211" t="s">
+      <c r="F69" s="230" t="s">
         <v>144</v>
       </c>
-      <c r="G47" s="208" t="s">
-[...628 lines deleted...]
-      <c r="B69" s="156" t="s">
+      <c r="G69" s="222">
+        <v>5.12</v>
+      </c>
+      <c r="H69" s="223">
+        <v>-0.23</v>
+      </c>
+      <c r="I69" s="224">
+        <v>5.43</v>
+      </c>
+      <c r="J69" s="223">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="375"/>
+      <c r="B70" s="174"/>
+      <c r="C70" s="56"/>
+      <c r="D70" s="175"/>
+      <c r="E70" s="174"/>
+      <c r="F70" s="174"/>
+      <c r="G70" s="56"/>
+      <c r="H70" s="175"/>
+      <c r="I70" s="174"/>
+      <c r="J70" s="175"/>
+    </row>
+    <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="A71" s="126" t="s">
         <v>120</v>
       </c>
-      <c r="C69" s="236">
-[...48 lines deleted...]
-      <c r="J71" s="142"/>
+      <c r="B71" s="126"/>
+      <c r="C71" s="126"/>
+      <c r="D71" s="126"/>
+      <c r="E71" s="126"/>
+      <c r="F71" s="126"/>
+      <c r="G71" s="126"/>
+      <c r="H71" s="126"/>
+      <c r="I71" s="126"/>
+      <c r="J71" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059D63A2-D781-4406-81FB-D78EAFE8087F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAE21D03-AE9F-4A9A-9896-D3251536CD8F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
-    <col min="2" max="2" width="14.5" customWidth="1"/>
+    <col min="2" max="2" width="9.75" customWidth="1"/>
     <col min="3" max="4" width="8.375" customWidth="1"/>
     <col min="5" max="5" width="9.125" customWidth="1"/>
     <col min="6" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="8" width="9.125" customWidth="1"/>
     <col min="9" max="10" width="8.375" customWidth="1"/>
     <col min="11" max="11" width="9.125" customWidth="1"/>
     <col min="12" max="13" width="8.375" customWidth="1"/>
     <col min="14" max="14" width="9.125" customWidth="1"/>
     <col min="15" max="15" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="390" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
+      <c r="G1" s="390"/>
+      <c r="H1" s="390"/>
+      <c r="I1" s="390"/>
+      <c r="J1" s="390"/>
+      <c r="K1" s="390"/>
+      <c r="L1" s="390"/>
+      <c r="M1" s="390"/>
+      <c r="N1" s="390"/>
+      <c r="O1" s="233"/>
+      <c r="P1" s="233"/>
+      <c r="Q1" s="233"/>
+    </row>
+    <row r="2" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="233"/>
+      <c r="B2" s="233"/>
+      <c r="C2" s="234"/>
+      <c r="D2" s="234"/>
+      <c r="E2" s="234"/>
+      <c r="F2" s="234"/>
+      <c r="G2" s="234"/>
+      <c r="H2" s="234"/>
+      <c r="I2" s="234"/>
+      <c r="J2" s="234"/>
+      <c r="K2" s="234"/>
+      <c r="L2" s="234"/>
+      <c r="M2" s="234"/>
+      <c r="N2" s="234"/>
+      <c r="O2" s="234"/>
+    </row>
+    <row r="3" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="235" t="s">
         <v>146</v>
       </c>
-      <c r="B1" s="392"/>
-[...34 lines deleted...]
-      <c r="A3" s="252" t="s">
+      <c r="B3" s="235"/>
+      <c r="C3" s="236"/>
+      <c r="D3" s="236"/>
+      <c r="E3" s="236"/>
+      <c r="F3" s="236"/>
+      <c r="G3" s="236"/>
+      <c r="H3" s="236"/>
+      <c r="I3" s="236"/>
+      <c r="J3" s="236"/>
+      <c r="K3" s="236"/>
+      <c r="L3" s="236"/>
+      <c r="M3" s="236"/>
+      <c r="N3" s="237"/>
+      <c r="Q3" s="237" t="s">
         <v>147</v>
       </c>
-      <c r="B3" s="252"/>
-[...12 lines deleted...]
-      <c r="Q3" s="254" t="s">
+    </row>
+    <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="238"/>
+      <c r="B4" s="239"/>
+      <c r="C4" s="240" t="s">
         <v>148</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C4" s="257" t="s">
+      <c r="D4" s="241"/>
+      <c r="E4" s="241"/>
+      <c r="F4" s="241"/>
+      <c r="G4" s="242"/>
+      <c r="H4" s="241"/>
+      <c r="I4" s="241"/>
+      <c r="J4" s="241"/>
+      <c r="K4" s="241"/>
+      <c r="L4" s="243"/>
+      <c r="M4" s="244"/>
+      <c r="N4" s="245"/>
+      <c r="O4" s="246" t="s">
         <v>149</v>
       </c>
-      <c r="D4" s="258"/>
-[...10 lines deleted...]
-      <c r="O4" s="263" t="s">
+      <c r="P4" s="391" t="s">
         <v>150</v>
       </c>
-      <c r="P4" s="393" t="s">
+      <c r="Q4" s="393" t="s">
         <v>151</v>
       </c>
-      <c r="Q4" s="395" t="s">
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A5" s="395" t="s">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="397" t="s">
+      <c r="B5" s="396"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="236"/>
+      <c r="E5" s="236"/>
+      <c r="F5" s="397" t="s">
         <v>153</v>
       </c>
-      <c r="B5" s="398"/>
-[...3 lines deleted...]
-      <c r="F5" s="399" t="s">
+      <c r="G5" s="398"/>
+      <c r="H5" s="248"/>
+      <c r="I5" s="399" t="s">
+        <v>114</v>
+      </c>
+      <c r="J5" s="400"/>
+      <c r="K5" s="249"/>
+      <c r="L5" s="401" t="s">
+        <v>115</v>
+      </c>
+      <c r="M5" s="402"/>
+      <c r="N5" s="245"/>
+      <c r="O5" s="250"/>
+      <c r="P5" s="392"/>
+      <c r="Q5" s="394"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A6" s="251"/>
+      <c r="B6" s="252"/>
+      <c r="C6" s="253"/>
+      <c r="D6" s="254" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="255" t="s">
         <v>154</v>
       </c>
-      <c r="G5" s="400"/>
-[...6 lines deleted...]
-      <c r="L5" s="403" t="s">
+      <c r="F6" s="256"/>
+      <c r="G6" s="257" t="s">
+        <v>90</v>
+      </c>
+      <c r="H6" s="255" t="s">
+        <v>155</v>
+      </c>
+      <c r="I6" s="256"/>
+      <c r="J6" s="257" t="s">
+        <v>90</v>
+      </c>
+      <c r="K6" s="255" t="s">
+        <v>155</v>
+      </c>
+      <c r="L6" s="253"/>
+      <c r="M6" s="257" t="s">
+        <v>90</v>
+      </c>
+      <c r="N6" s="255" t="s">
+        <v>155</v>
+      </c>
+      <c r="O6" s="258" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6" s="259" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q6" s="258" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A7" s="260"/>
+      <c r="B7" s="249"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="262" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="262" t="s">
+        <v>93</v>
+      </c>
+      <c r="F7" s="240"/>
+      <c r="G7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="H7" s="264" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="261"/>
+      <c r="J7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="K7" s="262" t="s">
+        <v>93</v>
+      </c>
+      <c r="L7" s="240"/>
+      <c r="M7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="N7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="O7" s="264" t="s">
+        <v>93</v>
+      </c>
+      <c r="P7" s="262" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q7" s="264" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A8" s="265" t="s">
+        <v>156</v>
+      </c>
+      <c r="B8" s="265"/>
+      <c r="C8" s="242"/>
+      <c r="D8" s="242"/>
+      <c r="E8" s="266"/>
+      <c r="F8" s="247"/>
+      <c r="G8" s="267"/>
+      <c r="H8" s="250"/>
+      <c r="I8" s="236"/>
+      <c r="J8" s="267"/>
+      <c r="K8" s="250"/>
+      <c r="L8" s="268"/>
+      <c r="M8" s="269"/>
+      <c r="N8" s="269"/>
+      <c r="O8" s="250"/>
+      <c r="P8" s="236"/>
+      <c r="Q8" s="250"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A9" s="386" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="387"/>
+      <c r="C9" s="270">
+        <v>102.3</v>
+      </c>
+      <c r="D9" s="271">
+        <v>2</v>
+      </c>
+      <c r="E9" s="272">
+        <v>-1</v>
+      </c>
+      <c r="F9" s="273">
+        <v>102.8</v>
+      </c>
+      <c r="G9" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H9" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="I9" s="273">
+        <v>102.7</v>
+      </c>
+      <c r="J9" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="K9" s="271">
+        <v>-0.4</v>
+      </c>
+      <c r="L9" s="273">
+        <v>104</v>
+      </c>
+      <c r="M9" s="274">
+        <v>3.1</v>
+      </c>
+      <c r="N9" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="O9" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="P9" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="Q9" s="274">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A10" s="384" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10" s="385"/>
+      <c r="C10" s="270">
+        <v>103.5</v>
+      </c>
+      <c r="D10" s="271">
+        <v>1.2</v>
+      </c>
+      <c r="E10" s="275">
+        <v>-2.5</v>
+      </c>
+      <c r="F10" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="G10" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="H10" s="271">
+        <v>-2</v>
+      </c>
+      <c r="I10" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="J10" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="K10" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="L10" s="273">
+        <v>105.9</v>
+      </c>
+      <c r="M10" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="N10" s="274">
+        <v>-2</v>
+      </c>
+      <c r="O10" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="P10" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="Q10" s="274">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A11" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11" s="385"/>
+      <c r="C11" s="273">
+        <v>109.2</v>
+      </c>
+      <c r="D11" s="271">
+        <v>2.8</v>
+      </c>
+      <c r="E11" s="275">
+        <v>-0.3</v>
+      </c>
+      <c r="F11" s="273">
+        <v>108.5</v>
+      </c>
+      <c r="G11" s="274">
+        <v>3.2</v>
+      </c>
+      <c r="H11" s="271">
+        <v>0</v>
+      </c>
+      <c r="I11" s="273">
+        <v>112.6</v>
+      </c>
+      <c r="J11" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="K11" s="271">
+        <v>0.7</v>
+      </c>
+      <c r="L11" s="273">
+        <v>108.9</v>
+      </c>
+      <c r="M11" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="N11" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="O11" s="274">
+        <v>3</v>
+      </c>
+      <c r="P11" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="Q11" s="274">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A12" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12" s="385"/>
+      <c r="C12" s="273">
+        <v>111.7</v>
+      </c>
+      <c r="D12" s="271">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E12" s="275">
+        <v>-1.3</v>
+      </c>
+      <c r="F12" s="273">
+        <v>111.6</v>
+      </c>
+      <c r="G12" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="H12" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="I12" s="273">
+        <v>115.2</v>
+      </c>
+      <c r="J12" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K12" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="L12" s="273">
+        <v>111.7</v>
+      </c>
+      <c r="M12" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="N12" s="274">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="274">
+        <v>4.2</v>
+      </c>
+      <c r="P12" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="Q12" s="274">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A13" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13" s="389"/>
+      <c r="C13" s="276">
+        <v>97.1</v>
+      </c>
+      <c r="D13" s="277">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E13" s="278">
+        <v>-1.8</v>
+      </c>
+      <c r="F13" s="276">
+        <v>95.9</v>
+      </c>
+      <c r="G13" s="279">
+        <v>2.9</v>
+      </c>
+      <c r="H13" s="277">
+        <v>-1.3</v>
+      </c>
+      <c r="I13" s="276">
+        <v>111.7</v>
+      </c>
+      <c r="J13" s="279">
+        <v>2.5</v>
+      </c>
+      <c r="K13" s="277">
+        <v>-1.7</v>
+      </c>
+      <c r="L13" s="276">
+        <v>95.1</v>
+      </c>
+      <c r="M13" s="279">
+        <v>2.1</v>
+      </c>
+      <c r="N13" s="279">
+        <v>-2</v>
+      </c>
+      <c r="O13" s="279">
+        <v>4.5</v>
+      </c>
+      <c r="P13" s="279">
+        <v>0.2</v>
+      </c>
+      <c r="Q13" s="279">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A14" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B14" s="385"/>
+      <c r="C14" s="273">
+        <v>94.8</v>
+      </c>
+      <c r="D14" s="271">
+        <v>2</v>
+      </c>
+      <c r="E14" s="275">
+        <v>-2</v>
+      </c>
+      <c r="F14" s="273">
+        <v>93</v>
+      </c>
+      <c r="G14" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="H14" s="271">
+        <v>-1.6</v>
+      </c>
+      <c r="I14" s="273">
+        <v>112.6</v>
+      </c>
+      <c r="J14" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="K14" s="271">
+        <v>-1.4</v>
+      </c>
+      <c r="L14" s="273">
+        <v>92.7</v>
+      </c>
+      <c r="M14" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N14" s="274">
+        <v>-1.6</v>
+      </c>
+      <c r="O14" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="P14" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="Q14" s="274">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A15" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="273">
+        <v>94.7</v>
+      </c>
+      <c r="D15" s="271">
+        <v>1.4</v>
+      </c>
+      <c r="E15" s="275">
+        <v>-2.6</v>
+      </c>
+      <c r="F15" s="273">
+        <v>92.7</v>
+      </c>
+      <c r="G15" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="H15" s="271">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="I15" s="273">
+        <v>112.8</v>
+      </c>
+      <c r="J15" s="274">
+        <v>3.1</v>
+      </c>
+      <c r="K15" s="271">
+        <v>-0.9</v>
+      </c>
+      <c r="L15" s="273">
+        <v>92.6</v>
+      </c>
+      <c r="M15" s="274">
+        <v>1.2</v>
+      </c>
+      <c r="N15" s="274">
+        <v>-2.8</v>
+      </c>
+      <c r="O15" s="274">
+        <v>3.1</v>
+      </c>
+      <c r="P15" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="Q15" s="274">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A16" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16" s="385"/>
+      <c r="C16" s="273">
+        <v>161.5</v>
+      </c>
+      <c r="D16" s="271">
+        <v>3.1</v>
+      </c>
+      <c r="E16" s="275">
+        <v>-0.8</v>
+      </c>
+      <c r="F16" s="273">
+        <v>165.5</v>
+      </c>
+      <c r="G16" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="H16" s="271">
+        <v>0</v>
+      </c>
+      <c r="I16" s="273">
+        <v>125.5</v>
+      </c>
+      <c r="J16" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="K16" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="L16" s="273">
+        <v>171.3</v>
+      </c>
+      <c r="M16" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="N16" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="O16" s="274">
+        <v>7.5</v>
+      </c>
+      <c r="P16" s="274">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q16" s="274">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A17" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17" s="385"/>
+      <c r="C17" s="273">
+        <v>130.9</v>
+      </c>
+      <c r="D17" s="271">
+        <v>3.4</v>
+      </c>
+      <c r="E17" s="275">
+        <v>-0.2</v>
+      </c>
+      <c r="F17" s="273">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="G17" s="274">
+        <v>4</v>
+      </c>
+      <c r="H17" s="271">
+        <v>0.5</v>
+      </c>
+      <c r="I17" s="273">
+        <v>118.7</v>
+      </c>
+      <c r="J17" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="K17" s="271">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L17" s="273">
+        <v>130.5</v>
+      </c>
+      <c r="M17" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="N17" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="O17" s="274">
+        <v>4.5</v>
+      </c>
+      <c r="P17" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="Q17" s="274">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A18" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18" s="385"/>
+      <c r="C18" s="273">
+        <v>94.2</v>
+      </c>
+      <c r="D18" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E18" s="275">
+        <v>-1.7</v>
+      </c>
+      <c r="F18" s="273">
+        <v>92.4</v>
+      </c>
+      <c r="G18" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="H18" s="271">
+        <v>-1.2</v>
+      </c>
+      <c r="I18" s="273">
+        <v>112</v>
+      </c>
+      <c r="J18" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="K18" s="271">
+        <v>-1.6</v>
+      </c>
+      <c r="L18" s="273">
+        <v>91.1</v>
+      </c>
+      <c r="M18" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="N18" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="O18" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="P18" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="Q18" s="274">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A19" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19" s="385"/>
+      <c r="C19" s="273">
+        <v>93.5</v>
+      </c>
+      <c r="D19" s="271">
+        <v>2.1</v>
+      </c>
+      <c r="E19" s="275">
+        <v>-1.3</v>
+      </c>
+      <c r="F19" s="273">
+        <v>91.7</v>
+      </c>
+      <c r="G19" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="H19" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="I19" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="J19" s="274">
+        <v>2</v>
+      </c>
+      <c r="K19" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="L19" s="273">
+        <v>91.8</v>
+      </c>
+      <c r="M19" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="N19" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="O19" s="274">
+        <v>3.2</v>
+      </c>
+      <c r="P19" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q19" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A20" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20" s="385"/>
+      <c r="C20" s="273">
+        <v>94.2</v>
+      </c>
+      <c r="D20" s="271">
+        <v>2.5</v>
+      </c>
+      <c r="E20" s="275">
+        <v>-0.8</v>
+      </c>
+      <c r="F20" s="273">
+        <v>92.1</v>
+      </c>
+      <c r="G20" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="H20" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="I20" s="273">
+        <v>113.7</v>
+      </c>
+      <c r="J20" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="K20" s="271">
+        <v>-0.6</v>
+      </c>
+      <c r="L20" s="273">
+        <v>92.5</v>
+      </c>
+      <c r="M20" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="N20" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="O20" s="274">
+        <v>3.7</v>
+      </c>
+      <c r="P20" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="Q20" s="274">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A21" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" s="385"/>
+      <c r="C21" s="273">
+        <v>98.5</v>
+      </c>
+      <c r="D21" s="271">
+        <v>1.7</v>
+      </c>
+      <c r="E21" s="275">
+        <v>-1.6</v>
+      </c>
+      <c r="F21" s="273">
+        <v>97.1</v>
+      </c>
+      <c r="G21" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="H21" s="271">
+        <v>-1.2</v>
+      </c>
+      <c r="I21" s="273">
+        <v>114.1</v>
+      </c>
+      <c r="J21" s="274">
+        <v>1.2</v>
+      </c>
+      <c r="K21" s="271">
+        <v>-2.1</v>
+      </c>
+      <c r="L21" s="273">
+        <v>96.3</v>
+      </c>
+      <c r="M21" s="274">
+        <v>2</v>
+      </c>
+      <c r="N21" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="O21" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="P21" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="Q21" s="274">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A22" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22" s="385"/>
+      <c r="C22" s="273">
+        <v>198.6</v>
+      </c>
+      <c r="D22" s="271">
+        <v>2.4</v>
+      </c>
+      <c r="E22" s="275">
+        <v>-0.1</v>
+      </c>
+      <c r="F22" s="273">
+        <v>206.4</v>
+      </c>
+      <c r="G22" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="H22" s="271">
+        <v>0.3</v>
+      </c>
+      <c r="I22" s="273">
+        <v>133.6</v>
+      </c>
+      <c r="J22" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="K22" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="L22" s="273">
+        <v>207.9</v>
+      </c>
+      <c r="M22" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N22" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="O22" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P22" s="274">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="274">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A23" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" s="385"/>
+      <c r="C23" s="273">
+        <v>94.2</v>
+      </c>
+      <c r="D23" s="271">
+        <v>2.5</v>
+      </c>
+      <c r="E23" s="275">
+        <v>0.7</v>
+      </c>
+      <c r="F23" s="273">
+        <v>92.9</v>
+      </c>
+      <c r="G23" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="H23" s="271">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I23" s="273">
+        <v>112.1</v>
+      </c>
+      <c r="J23" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K23" s="271">
+        <v>0.5</v>
+      </c>
+      <c r="L23" s="273">
+        <v>92.2</v>
+      </c>
+      <c r="M23" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="N23" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O23" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P23" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="Q23" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A24" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24" s="385"/>
+      <c r="C24" s="273">
+        <v>93.8</v>
+      </c>
+      <c r="D24" s="271">
+        <v>3.4</v>
+      </c>
+      <c r="E24" s="275">
+        <v>2</v>
+      </c>
+      <c r="F24" s="273">
+        <v>92.8</v>
+      </c>
+      <c r="G24" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="H24" s="271">
+        <v>2.5</v>
+      </c>
+      <c r="I24" s="273">
+        <v>109.7</v>
+      </c>
+      <c r="J24" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="K24" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="L24" s="273">
+        <v>92.4</v>
+      </c>
+      <c r="M24" s="274">
+        <v>4.2</v>
+      </c>
+      <c r="N24" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="O24" s="274">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P24" s="274">
+        <v>3.7</v>
+      </c>
+      <c r="Q24" s="274">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A25" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25" s="385"/>
+      <c r="C25" s="273">
+        <v>100.1</v>
+      </c>
+      <c r="D25" s="271">
+        <v>3.1</v>
+      </c>
+      <c r="E25" s="275">
+        <v>1.4</v>
+      </c>
+      <c r="F25" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="G25" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="H25" s="271">
+        <v>2</v>
+      </c>
+      <c r="I25" s="273">
+        <v>113.9</v>
+      </c>
+      <c r="J25" s="274">
+        <v>2</v>
+      </c>
+      <c r="K25" s="271">
+        <v>0.3</v>
+      </c>
+      <c r="L25" s="273">
+        <v>98.5</v>
+      </c>
+      <c r="M25" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="N25" s="274">
+        <v>1.9</v>
+      </c>
+      <c r="O25" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="P25" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="Q25" s="274">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A26" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26" s="383"/>
+      <c r="C26" s="280">
+        <v>98.2</v>
+      </c>
+      <c r="D26" s="281">
+        <v>3.6</v>
+      </c>
+      <c r="E26" s="282">
+        <v>2</v>
+      </c>
+      <c r="F26" s="280">
+        <v>96.7</v>
+      </c>
+      <c r="G26" s="283">
+        <v>4</v>
+      </c>
+      <c r="H26" s="281">
+        <v>2.4</v>
+      </c>
+      <c r="I26" s="280">
+        <v>115.9</v>
+      </c>
+      <c r="J26" s="283">
+        <v>2.9</v>
+      </c>
+      <c r="K26" s="281">
+        <v>1.3</v>
+      </c>
+      <c r="L26" s="280">
+        <v>96.5</v>
+      </c>
+      <c r="M26" s="283">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N26" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="O26" s="274">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P26" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="Q26" s="274">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A27" s="284" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27" s="284"/>
+      <c r="C27" s="285"/>
+      <c r="D27" s="286"/>
+      <c r="E27" s="287"/>
+      <c r="F27" s="288"/>
+      <c r="G27" s="289"/>
+      <c r="H27" s="290"/>
+      <c r="I27" s="288"/>
+      <c r="J27" s="289"/>
+      <c r="K27" s="290"/>
+      <c r="L27" s="288"/>
+      <c r="M27" s="289"/>
+      <c r="N27" s="289"/>
+      <c r="O27" s="272"/>
+      <c r="P27" s="290"/>
+      <c r="Q27" s="272"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A28" s="386" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" s="387"/>
+      <c r="C28" s="270">
+        <v>101.9</v>
+      </c>
+      <c r="D28" s="271">
+        <v>1.4</v>
+      </c>
+      <c r="E28" s="272">
+        <v>-1.6</v>
+      </c>
+      <c r="F28" s="273">
+        <v>102.3</v>
+      </c>
+      <c r="G28" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="H28" s="271">
+        <v>-1.4</v>
+      </c>
+      <c r="I28" s="273">
+        <v>102.6</v>
+      </c>
+      <c r="J28" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="K28" s="271">
+        <v>-0.5</v>
+      </c>
+      <c r="L28" s="273">
+        <v>103.6</v>
+      </c>
+      <c r="M28" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N28" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="O28" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="P28" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="Q28" s="274">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A29" s="384" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="385"/>
+      <c r="C29" s="270">
+        <v>103</v>
+      </c>
+      <c r="D29" s="271">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E29" s="275">
+        <v>-2.6</v>
+      </c>
+      <c r="F29" s="273">
+        <v>103.9</v>
+      </c>
+      <c r="G29" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="H29" s="271">
+        <v>-2.1</v>
+      </c>
+      <c r="I29" s="273">
+        <v>105.3</v>
+      </c>
+      <c r="J29" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="K29" s="271">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L29" s="273">
+        <v>105.3</v>
+      </c>
+      <c r="M29" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="N29" s="274">
+        <v>-2.1</v>
+      </c>
+      <c r="O29" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="P29" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="Q29" s="274">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A30" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" s="385"/>
+      <c r="C30" s="273">
+        <v>107.5</v>
+      </c>
+      <c r="D30" s="271">
+        <v>2</v>
+      </c>
+      <c r="E30" s="275">
+        <v>-1.2</v>
+      </c>
+      <c r="F30" s="273">
+        <v>106.6</v>
+      </c>
+      <c r="G30" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H30" s="271">
+        <v>-0.8</v>
+      </c>
+      <c r="I30" s="273">
+        <v>111.8</v>
+      </c>
+      <c r="J30" s="274">
+        <v>3.2</v>
+      </c>
+      <c r="K30" s="271">
+        <v>0</v>
+      </c>
+      <c r="L30" s="273">
+        <v>107.6</v>
+      </c>
+      <c r="M30" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="N30" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="O30" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="P30" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q30" s="274">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A31" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31" s="385"/>
+      <c r="C31" s="273">
+        <v>109.6</v>
+      </c>
+      <c r="D31" s="271">
+        <v>2</v>
+      </c>
+      <c r="E31" s="275">
+        <v>-1.6</v>
+      </c>
+      <c r="F31" s="273">
+        <v>109.1</v>
+      </c>
+      <c r="G31" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H31" s="271">
+        <v>-1.2</v>
+      </c>
+      <c r="I31" s="273">
+        <v>114.4</v>
+      </c>
+      <c r="J31" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K31" s="271">
+        <v>-1.2</v>
+      </c>
+      <c r="L31" s="273">
+        <v>110</v>
+      </c>
+      <c r="M31" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N31" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="O31" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="P31" s="274">
+        <v>1.9</v>
+      </c>
+      <c r="Q31" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A32" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32" s="389"/>
+      <c r="C32" s="276">
+        <v>107.9</v>
+      </c>
+      <c r="D32" s="277">
+        <v>1.4</v>
+      </c>
+      <c r="E32" s="278">
+        <v>-2.8</v>
+      </c>
+      <c r="F32" s="276">
+        <v>107.7</v>
+      </c>
+      <c r="G32" s="279">
+        <v>1.9</v>
+      </c>
+      <c r="H32" s="277">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="I32" s="276">
+        <v>112.2</v>
+      </c>
+      <c r="J32" s="279">
+        <v>1.9</v>
+      </c>
+      <c r="K32" s="277">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="L32" s="276">
+        <v>108</v>
+      </c>
+      <c r="M32" s="279">
+        <v>1.4</v>
+      </c>
+      <c r="N32" s="279">
+        <v>-2.7</v>
+      </c>
+      <c r="O32" s="279">
+        <v>3.6</v>
+      </c>
+      <c r="P32" s="279">
+        <v>0.6</v>
+      </c>
+      <c r="Q32" s="279">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A33" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B33" s="385"/>
+      <c r="C33" s="273">
+        <v>110.3</v>
+      </c>
+      <c r="D33" s="271">
+        <v>2.1</v>
+      </c>
+      <c r="E33" s="275">
+        <v>-1.9</v>
+      </c>
+      <c r="F33" s="273">
+        <v>109.8</v>
+      </c>
+      <c r="G33" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="H33" s="271">
+        <v>-1.5</v>
+      </c>
+      <c r="I33" s="273">
+        <v>115.1</v>
+      </c>
+      <c r="J33" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="K33" s="271">
+        <v>-1.4</v>
+      </c>
+      <c r="L33" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="M33" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N33" s="274">
+        <v>-1.7</v>
+      </c>
+      <c r="O33" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="P33" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q33" s="274">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A34" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B34" s="385"/>
+      <c r="C34" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="D34" s="271">
+        <v>2</v>
+      </c>
+      <c r="E34" s="275">
+        <v>-2</v>
+      </c>
+      <c r="F34" s="273">
+        <v>108.5</v>
+      </c>
+      <c r="G34" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="H34" s="271">
+        <v>-1.9</v>
+      </c>
+      <c r="I34" s="273">
+        <v>115.3</v>
+      </c>
+      <c r="J34" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="K34" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="L34" s="273">
+        <v>109.7</v>
+      </c>
+      <c r="M34" s="274">
+        <v>2</v>
+      </c>
+      <c r="N34" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="O34" s="274">
+        <v>4</v>
+      </c>
+      <c r="P34" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="Q34" s="274">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A35" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="385"/>
+      <c r="C35" s="273">
+        <v>110.4</v>
+      </c>
+      <c r="D35" s="271">
+        <v>2</v>
+      </c>
+      <c r="E35" s="275">
+        <v>-1.7</v>
+      </c>
+      <c r="F35" s="273">
+        <v>109.6</v>
+      </c>
+      <c r="G35" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H35" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="I35" s="273">
+        <v>116.3</v>
+      </c>
+      <c r="J35" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="K35" s="271">
+        <v>-1</v>
+      </c>
+      <c r="L35" s="273">
+        <v>110.7</v>
+      </c>
+      <c r="M35" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N35" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="O35" s="274">
+        <v>4.3</v>
+      </c>
+      <c r="P35" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="Q35" s="274">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A36" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B36" s="385"/>
+      <c r="C36" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="D36" s="271">
+        <v>2.1</v>
+      </c>
+      <c r="E36" s="275">
+        <v>-1.4</v>
+      </c>
+      <c r="F36" s="273">
+        <v>109.8</v>
+      </c>
+      <c r="G36" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="H36" s="271">
+        <v>-1</v>
+      </c>
+      <c r="I36" s="273">
         <v>116</v>
       </c>
-      <c r="M5" s="404"/>
-[...88 lines deleted...]
-      <c r="A8" s="282" t="s">
+      <c r="J36" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="K36" s="271">
+        <v>-1</v>
+      </c>
+      <c r="L36" s="273">
+        <v>110.9</v>
+      </c>
+      <c r="M36" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N36" s="274">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O36" s="274">
+        <v>4</v>
+      </c>
+      <c r="P36" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q36" s="274">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A37" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" s="385"/>
+      <c r="C37" s="273">
+        <v>109.4</v>
+      </c>
+      <c r="D37" s="271">
+        <v>1.8</v>
+      </c>
+      <c r="E37" s="275">
+        <v>-1.2</v>
+      </c>
+      <c r="F37" s="273">
+        <v>108.8</v>
+      </c>
+      <c r="G37" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H37" s="271">
+        <v>-0.8</v>
+      </c>
+      <c r="I37" s="273">
+        <v>114.1</v>
+      </c>
+      <c r="J37" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="K37" s="271">
+        <v>-1.5</v>
+      </c>
+      <c r="L37" s="273">
+        <v>110</v>
+      </c>
+      <c r="M37" s="274">
+        <v>2</v>
+      </c>
+      <c r="N37" s="274">
+        <v>-1</v>
+      </c>
+      <c r="O37" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="P37" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="Q37" s="274">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A38" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" s="385"/>
+      <c r="C38" s="273">
+        <v>110</v>
+      </c>
+      <c r="D38" s="271">
+        <v>2</v>
+      </c>
+      <c r="E38" s="275">
+        <v>-1.2</v>
+      </c>
+      <c r="F38" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="G38" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H38" s="271">
+        <v>-0.8</v>
+      </c>
+      <c r="I38" s="273">
+        <v>113.3</v>
+      </c>
+      <c r="J38" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="K38" s="271">
+        <v>-1.2</v>
+      </c>
+      <c r="L38" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="M38" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N38" s="274">
+        <v>-1</v>
+      </c>
+      <c r="O38" s="274">
+        <v>3.4</v>
+      </c>
+      <c r="P38" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="Q38" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A39" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" s="385"/>
+      <c r="C39" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="D39" s="271">
+        <v>2.5</v>
+      </c>
+      <c r="E39" s="275">
+        <v>-0.9</v>
+      </c>
+      <c r="F39" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="G39" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="H39" s="271">
+        <v>-0.8</v>
+      </c>
+      <c r="I39" s="273">
+        <v>116.5</v>
+      </c>
+      <c r="J39" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="K39" s="271">
+        <v>-0.7</v>
+      </c>
+      <c r="L39" s="273">
+        <v>112</v>
+      </c>
+      <c r="M39" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="N39" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="O39" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="P39" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q39" s="274">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A40" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" s="385"/>
+      <c r="C40" s="273">
+        <v>110.8</v>
+      </c>
+      <c r="D40" s="271">
+        <v>1.9</v>
+      </c>
+      <c r="E40" s="275">
+        <v>-1.3</v>
+      </c>
+      <c r="F40" s="273">
+        <v>110.4</v>
+      </c>
+      <c r="G40" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H40" s="271">
+        <v>-0.9</v>
+      </c>
+      <c r="I40" s="273">
+        <v>115.8</v>
+      </c>
+      <c r="J40" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="K40" s="271">
+        <v>-1.9</v>
+      </c>
+      <c r="L40" s="273">
+        <v>111.5</v>
+      </c>
+      <c r="M40" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N40" s="274">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O40" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="P40" s="274">
+        <v>2</v>
+      </c>
+      <c r="Q40" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A41" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" s="385"/>
+      <c r="C41" s="273">
+        <v>111</v>
+      </c>
+      <c r="D41" s="271">
+        <v>2</v>
+      </c>
+      <c r="E41" s="275">
+        <v>-0.4</v>
+      </c>
+      <c r="F41" s="273">
+        <v>110.6</v>
+      </c>
+      <c r="G41" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H41" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="I41" s="273">
+        <v>117</v>
+      </c>
+      <c r="J41" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="K41" s="271">
+        <v>-0.4</v>
+      </c>
+      <c r="L41" s="273">
+        <v>111.7</v>
+      </c>
+      <c r="M41" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N41" s="274">
+        <v>-0.2</v>
+      </c>
+      <c r="O41" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="P41" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="Q41" s="274">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A42" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" s="385"/>
+      <c r="C42" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="D42" s="271">
+        <v>2.9</v>
+      </c>
+      <c r="E42" s="275">
+        <v>1.3</v>
+      </c>
+      <c r="F42" s="273">
+        <v>110.4</v>
+      </c>
+      <c r="G42" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="H42" s="271">
+        <v>1.7</v>
+      </c>
+      <c r="I42" s="273">
+        <v>113.8</v>
+      </c>
+      <c r="J42" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K42" s="271">
+        <v>0.6</v>
+      </c>
+      <c r="L42" s="273">
+        <v>110.7</v>
+      </c>
+      <c r="M42" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="N42" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="O42" s="274">
+        <v>4.3</v>
+      </c>
+      <c r="P42" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="Q42" s="274">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A43" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" s="385"/>
+      <c r="C43" s="273">
+        <v>110.3</v>
+      </c>
+      <c r="D43" s="271">
+        <v>3.3</v>
+      </c>
+      <c r="E43" s="275">
+        <v>1.8</v>
+      </c>
+      <c r="F43" s="273">
+        <v>110.9</v>
+      </c>
+      <c r="G43" s="274">
+        <v>3.7</v>
+      </c>
+      <c r="H43" s="271">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I43" s="273">
+        <v>112.2</v>
+      </c>
+      <c r="J43" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="K43" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="L43" s="273">
+        <v>111.1</v>
+      </c>
+      <c r="M43" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="N43" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="O43" s="274">
+        <v>4.3</v>
+      </c>
+      <c r="P43" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="Q43" s="274">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A44" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" s="385"/>
+      <c r="C44" s="273">
+        <v>111.5</v>
+      </c>
+      <c r="D44" s="271">
+        <v>3.3</v>
+      </c>
+      <c r="E44" s="275">
+        <v>1.7</v>
+      </c>
+      <c r="F44" s="273">
+        <v>111.9</v>
+      </c>
+      <c r="G44" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="H44" s="271">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I44" s="273">
+        <v>114.9</v>
+      </c>
+      <c r="J44" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="K44" s="271">
+        <v>0.8</v>
+      </c>
+      <c r="L44" s="273">
+        <v>112.4</v>
+      </c>
+      <c r="M44" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N44" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="O44" s="274">
+        <v>4.3</v>
+      </c>
+      <c r="P44" s="274">
+        <v>3.2</v>
+      </c>
+      <c r="Q44" s="274">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A45" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" s="383"/>
+      <c r="C45" s="280">
+        <v>114</v>
+      </c>
+      <c r="D45" s="281">
+        <v>3.4</v>
+      </c>
+      <c r="E45" s="282">
+        <v>1.7</v>
+      </c>
+      <c r="F45" s="280">
+        <v>113.8</v>
+      </c>
+      <c r="G45" s="283">
+        <v>3.6</v>
+      </c>
+      <c r="H45" s="281">
+        <v>2.1</v>
+      </c>
+      <c r="I45" s="280">
+        <v>118.4</v>
+      </c>
+      <c r="J45" s="283">
+        <v>2.9</v>
+      </c>
+      <c r="K45" s="281">
+        <v>1.3</v>
+      </c>
+      <c r="L45" s="280">
+        <v>114.9</v>
+      </c>
+      <c r="M45" s="283">
+        <v>4</v>
+      </c>
+      <c r="N45" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="O45" s="274">
+        <v>4.5</v>
+      </c>
+      <c r="P45" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="Q45" s="274">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A46" s="265" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" s="265"/>
+      <c r="C46" s="285"/>
+      <c r="D46" s="286"/>
+      <c r="E46" s="287"/>
+      <c r="F46" s="288"/>
+      <c r="G46" s="289"/>
+      <c r="H46" s="290"/>
+      <c r="I46" s="288"/>
+      <c r="J46" s="289"/>
+      <c r="K46" s="290"/>
+      <c r="L46" s="288"/>
+      <c r="M46" s="289"/>
+      <c r="N46" s="289"/>
+      <c r="O46" s="272"/>
+      <c r="P46" s="290"/>
+      <c r="Q46" s="272"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A47" s="386" t="s">
         <v>157</v>
       </c>
-      <c r="B8" s="282"/>
-[...17 lines deleted...]
-      <c r="A9" s="388" t="s">
+      <c r="B47" s="387"/>
+      <c r="C47" s="270">
+        <v>101.4</v>
+      </c>
+      <c r="D47" s="271">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E47" s="291" t="s">
+        <v>176</v>
+      </c>
+      <c r="F47" s="273">
+        <v>101.7</v>
+      </c>
+      <c r="G47" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="H47" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I47" s="273">
+        <v>102.6</v>
+      </c>
+      <c r="J47" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K47" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L47" s="273">
+        <v>102.8</v>
+      </c>
+      <c r="M47" s="274">
+        <v>2</v>
+      </c>
+      <c r="N47" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O47" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="P47" s="274">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A48" s="384" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="389"/>
-[...3 lines deleted...]
-      <c r="D9" s="288">
+      <c r="B48" s="385"/>
+      <c r="C48" s="270">
+        <v>102.6</v>
+      </c>
+      <c r="D48" s="271">
+        <v>1.2</v>
+      </c>
+      <c r="E48" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F48" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="G48" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="H48" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I48" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="J48" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="K48" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L48" s="273">
+        <v>104.7</v>
+      </c>
+      <c r="M48" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="N48" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O48" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="P48" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="Q48" s="274">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A49" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="385"/>
+      <c r="C49" s="273">
+        <v>107.1</v>
+      </c>
+      <c r="D49" s="271">
+        <v>2.1</v>
+      </c>
+      <c r="E49" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F49" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="G49" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H49" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I49" s="273">
+        <v>111.7</v>
+      </c>
+      <c r="J49" s="274">
+        <v>3.1</v>
+      </c>
+      <c r="K49" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L49" s="273">
+        <v>107.2</v>
+      </c>
+      <c r="M49" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="N49" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O49" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="P49" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q49" s="274">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A50" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" s="385"/>
+      <c r="C50" s="273">
+        <v>109.2</v>
+      </c>
+      <c r="D50" s="271">
         <v>2</v>
       </c>
-      <c r="E9" s="289">
-[...5 lines deleted...]
-      <c r="G9" s="291">
+      <c r="E50" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F50" s="273">
+        <v>108.7</v>
+      </c>
+      <c r="G50" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="H50" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I50" s="273">
+        <v>114.2</v>
+      </c>
+      <c r="J50" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K50" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L50" s="273">
+        <v>109.7</v>
+      </c>
+      <c r="M50" s="274">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H9" s="288">
-[...5 lines deleted...]
-      <c r="J9" s="291">
+      <c r="N50" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O50" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="P50" s="274">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="274">
         <v>2.6</v>
       </c>
-      <c r="K9" s="288">
-[...5 lines deleted...]
-      <c r="M9" s="291">
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A51" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" s="389"/>
+      <c r="C51" s="276">
+        <v>107.4</v>
+      </c>
+      <c r="D51" s="277">
+        <v>1.4</v>
+      </c>
+      <c r="E51" s="295" t="s">
+        <v>176</v>
+      </c>
+      <c r="F51" s="276">
+        <v>107.2</v>
+      </c>
+      <c r="G51" s="279">
+        <v>2</v>
+      </c>
+      <c r="H51" s="296" t="s">
+        <v>176</v>
+      </c>
+      <c r="I51" s="276">
+        <v>112</v>
+      </c>
+      <c r="J51" s="279">
+        <v>1.8</v>
+      </c>
+      <c r="K51" s="296" t="s">
+        <v>176</v>
+      </c>
+      <c r="L51" s="276">
+        <v>107.7</v>
+      </c>
+      <c r="M51" s="279">
+        <v>1.6</v>
+      </c>
+      <c r="N51" s="297" t="s">
+        <v>176</v>
+      </c>
+      <c r="O51" s="279">
+        <v>3.3</v>
+      </c>
+      <c r="P51" s="279">
+        <v>0.8</v>
+      </c>
+      <c r="Q51" s="279">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A52" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B52" s="385"/>
+      <c r="C52" s="273">
+        <v>109.8</v>
+      </c>
+      <c r="D52" s="271">
+        <v>2.1</v>
+      </c>
+      <c r="E52" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F52" s="273">
+        <v>109.2</v>
+      </c>
+      <c r="G52" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="H52" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I52" s="273">
+        <v>114.8</v>
+      </c>
+      <c r="J52" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="K52" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L52" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="M52" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N52" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O52" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="P52" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="Q52" s="274">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A53" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B53" s="385"/>
+      <c r="C53" s="273">
+        <v>109.3</v>
+      </c>
+      <c r="D53" s="271">
+        <v>2</v>
+      </c>
+      <c r="E53" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F53" s="273">
+        <v>108.3</v>
+      </c>
+      <c r="G53" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H53" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I53" s="273">
+        <v>115.1</v>
+      </c>
+      <c r="J53" s="274">
         <v>3.1</v>
       </c>
-      <c r="N9" s="291">
-[...2 lines deleted...]
-      <c r="O9" s="291">
+      <c r="K53" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="273">
+        <v>109.6</v>
+      </c>
+      <c r="M53" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="N53" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O53" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="P53" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q53" s="274">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A54" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" s="385"/>
+      <c r="C54" s="273">
+        <v>110.2</v>
+      </c>
+      <c r="D54" s="271">
+        <v>2</v>
+      </c>
+      <c r="E54" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F54" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="G54" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="H54" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I54" s="273">
+        <v>116.2</v>
+      </c>
+      <c r="J54" s="274">
+        <v>2.7</v>
+      </c>
+      <c r="K54" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L54" s="273">
+        <v>110.6</v>
+      </c>
+      <c r="M54" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N54" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O54" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P54" s="274">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="274">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A55" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" s="385"/>
+      <c r="C55" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="D55" s="271">
+        <v>2</v>
+      </c>
+      <c r="E55" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F55" s="273">
+        <v>109.4</v>
+      </c>
+      <c r="G55" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="H55" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I55" s="273">
+        <v>115.9</v>
+      </c>
+      <c r="J55" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="K55" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L55" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="M55" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N55" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O55" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="P55" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="Q55" s="274">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A56" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B56" s="385"/>
+      <c r="C56" s="273">
+        <v>109.2</v>
+      </c>
+      <c r="D56" s="271">
+        <v>1.9</v>
+      </c>
+      <c r="E56" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F56" s="273">
+        <v>108.6</v>
+      </c>
+      <c r="G56" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H56" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I56" s="273">
+        <v>113.9</v>
+      </c>
+      <c r="J56" s="274">
+        <v>1.5</v>
+      </c>
+      <c r="K56" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L56" s="273">
+        <v>109.9</v>
+      </c>
+      <c r="M56" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N56" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O56" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="P56" s="274">
         <v>1.7</v>
       </c>
-      <c r="P9" s="291">
-[...2 lines deleted...]
-      <c r="Q9" s="291">
+      <c r="Q56" s="274">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A57" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="385"/>
+      <c r="C57" s="273">
+        <v>109.9</v>
+      </c>
+      <c r="D57" s="271">
+        <v>2</v>
+      </c>
+      <c r="E57" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F57" s="273">
+        <v>109.4</v>
+      </c>
+      <c r="G57" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="H57" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I57" s="273">
+        <v>113.2</v>
+      </c>
+      <c r="J57" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="K57" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L57" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="M57" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N57" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O57" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="P57" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="Q57" s="274">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A58" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="385"/>
+      <c r="C58" s="273">
+        <v>110.7</v>
+      </c>
+      <c r="D58" s="271">
+        <v>2.4</v>
+      </c>
+      <c r="E58" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F58" s="273">
+        <v>109.9</v>
+      </c>
+      <c r="G58" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="H58" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I58" s="273">
+        <v>116.3</v>
+      </c>
+      <c r="J58" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="K58" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L58" s="273">
+        <v>111.4</v>
+      </c>
+      <c r="M58" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="N58" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O58" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="P58" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="Q58" s="274">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A59" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" s="385"/>
+      <c r="C59" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="D59" s="271">
         <v>1.9</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="G10" s="291">
+      <c r="E59" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F59" s="273">
+        <v>109.7</v>
+      </c>
+      <c r="G59" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="H59" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I59" s="273">
+        <v>115.6</v>
+      </c>
+      <c r="J59" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K59" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L59" s="273">
+        <v>110.8</v>
+      </c>
+      <c r="M59" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N59" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O59" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="P59" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q59" s="274">
         <v>1.8</v>
       </c>
-      <c r="H10" s="288">
-[...5 lines deleted...]
-      <c r="J10" s="291">
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A60" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="385"/>
+      <c r="C60" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="D60" s="271">
+        <v>2.1</v>
+      </c>
+      <c r="E60" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F60" s="273">
+        <v>110</v>
+      </c>
+      <c r="G60" s="274">
         <v>2.4</v>
       </c>
-      <c r="K10" s="288">
-[...5 lines deleted...]
-      <c r="M10" s="291">
+      <c r="H60" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I60" s="273">
+        <v>116.7</v>
+      </c>
+      <c r="J60" s="274">
+        <v>2</v>
+      </c>
+      <c r="K60" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L60" s="273">
+        <v>111.2</v>
+      </c>
+      <c r="M60" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="N60" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O60" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="P60" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="Q60" s="274">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A61" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B61" s="385"/>
+      <c r="C61" s="273">
+        <v>109.9</v>
+      </c>
+      <c r="D61" s="271">
+        <v>3</v>
+      </c>
+      <c r="E61" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F61" s="273">
+        <v>110.1</v>
+      </c>
+      <c r="G61" s="274">
+        <v>3.4</v>
+      </c>
+      <c r="H61" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I61" s="273">
+        <v>113.6</v>
+      </c>
+      <c r="J61" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="K61" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L61" s="273">
+        <v>110.4</v>
+      </c>
+      <c r="M61" s="274">
+        <v>3.2</v>
+      </c>
+      <c r="N61" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O61" s="274">
+        <v>4.2</v>
+      </c>
+      <c r="P61" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="Q61" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A62" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B62" s="385"/>
+      <c r="C62" s="273">
+        <v>110</v>
+      </c>
+      <c r="D62" s="271">
+        <v>3.4</v>
+      </c>
+      <c r="E62" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F62" s="273">
+        <v>110.5</v>
+      </c>
+      <c r="G62" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="H62" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I62" s="273">
+        <v>112.1</v>
+      </c>
+      <c r="J62" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="K62" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L62" s="273">
+        <v>110.7</v>
+      </c>
+      <c r="M62" s="274">
+        <v>3.8</v>
+      </c>
+      <c r="N62" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O62" s="274">
+        <v>4.2</v>
+      </c>
+      <c r="P62" s="274">
+        <v>3.6</v>
+      </c>
+      <c r="Q62" s="274">
         <v>1.8</v>
       </c>
-      <c r="N10" s="291">
-[...20 lines deleted...]
-      <c r="D11" s="288">
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A63" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B63" s="385"/>
+      <c r="C63" s="273">
+        <v>111.1</v>
+      </c>
+      <c r="D63" s="271">
+        <v>3.4</v>
+      </c>
+      <c r="E63" s="294" t="s">
+        <v>176</v>
+      </c>
+      <c r="F63" s="273">
+        <v>111.4</v>
+      </c>
+      <c r="G63" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="H63" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="I63" s="273">
+        <v>114.7</v>
+      </c>
+      <c r="J63" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="K63" s="292" t="s">
+        <v>176</v>
+      </c>
+      <c r="L63" s="273">
+        <v>111.9</v>
+      </c>
+      <c r="M63" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="N63" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O63" s="274">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P63" s="274">
+        <v>3.1</v>
+      </c>
+      <c r="Q63" s="274">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A64" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B64" s="383"/>
+      <c r="C64" s="298">
+        <v>113.4</v>
+      </c>
+      <c r="D64" s="281">
+        <v>3.3</v>
+      </c>
+      <c r="E64" s="299" t="s">
+        <v>176</v>
+      </c>
+      <c r="F64" s="280">
+        <v>113.1</v>
+      </c>
+      <c r="G64" s="283">
+        <v>3.6</v>
+      </c>
+      <c r="H64" s="300" t="s">
+        <v>176</v>
+      </c>
+      <c r="I64" s="280">
+        <v>118.1</v>
+      </c>
+      <c r="J64" s="283">
+        <v>2.9</v>
+      </c>
+      <c r="K64" s="300" t="s">
+        <v>176</v>
+      </c>
+      <c r="L64" s="280">
+        <v>114.2</v>
+      </c>
+      <c r="M64" s="283">
+        <v>3.7</v>
+      </c>
+      <c r="N64" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="O64" s="274">
+        <v>4.3</v>
+      </c>
+      <c r="P64" s="282">
         <v>2.8</v>
       </c>
-      <c r="E11" s="292">
-[...413 lines deleted...]
-      <c r="G19" s="291">
+      <c r="Q64" s="283">
         <v>1.8</v>
       </c>
-      <c r="H19" s="288">
-[...1327 lines deleted...]
-      <c r="A46" s="282" t="s">
+    </row>
+    <row r="65" spans="1:17" s="126" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="140" t="s">
         <v>177</v>
       </c>
-      <c r="B46" s="282"/>
-[...957 lines deleted...]
-      <c r="A67" s="142"/>
+      <c r="B65" s="236"/>
+      <c r="C65" s="261"/>
+      <c r="D65" s="261"/>
+      <c r="E65" s="261"/>
+      <c r="F65" s="261"/>
+      <c r="G65" s="261"/>
+      <c r="H65" s="261"/>
+      <c r="I65" s="261"/>
+      <c r="J65" s="261"/>
+      <c r="K65" s="261"/>
+      <c r="L65" s="261"/>
+      <c r="M65" s="261"/>
+      <c r="N65" s="261"/>
+      <c r="O65" s="261"/>
+      <c r="P65"/>
+      <c r="Q65"/>
+    </row>
+    <row r="66" spans="1:17" s="126" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66"/>
+      <c r="I66"/>
+      <c r="J66"/>
+      <c r="K66"/>
+      <c r="L66"/>
+      <c r="M66"/>
+      <c r="N66"/>
+      <c r="O66"/>
+      <c r="P66"/>
+      <c r="Q66"/>
+    </row>
+    <row r="67" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
@@ -18469,2397 +18344,2409 @@
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:Q25 A32:Q44 A51:Q63">
-    <cfRule type="expression" dxfId="12" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="14" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="74" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="76" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3336ED8-C33D-41AB-84D8-4BABA3C51018}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D95F82AD-B9DF-47B2-A5FF-70EC1EF6EBAD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
-    <col min="2" max="2" width="14.5" customWidth="1"/>
+    <col min="2" max="2" width="9.75" customWidth="1"/>
     <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="390" t="s">
+        <v>178</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
+      <c r="G1" s="390"/>
+      <c r="H1" s="390"/>
+      <c r="I1" s="390"/>
+      <c r="J1" s="390"/>
+      <c r="K1" s="390"/>
+      <c r="L1" s="390"/>
+      <c r="M1" s="390"/>
+    </row>
+    <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="301"/>
+      <c r="B2" s="301"/>
+      <c r="G2" s="301"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="235" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="235"/>
+      <c r="C3" s="236"/>
+      <c r="D3" s="236"/>
+      <c r="E3" s="236"/>
+      <c r="F3" s="236"/>
+      <c r="G3" s="236"/>
+      <c r="H3" s="236"/>
+      <c r="I3" s="236"/>
+      <c r="J3" s="236"/>
+      <c r="M3" s="237" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="238"/>
+      <c r="B4" s="239"/>
+      <c r="C4" s="240" t="s">
+        <v>148</v>
+      </c>
+      <c r="D4" s="241"/>
+      <c r="E4" s="241"/>
+      <c r="F4" s="242"/>
+      <c r="G4" s="241"/>
+      <c r="H4" s="241"/>
+      <c r="I4" s="243"/>
+      <c r="J4" s="245"/>
+      <c r="K4" s="246" t="s">
+        <v>149</v>
+      </c>
+      <c r="L4" s="391" t="s">
+        <v>150</v>
+      </c>
+      <c r="M4" s="393" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A5" s="395" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5" s="396"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="236"/>
+      <c r="E5" s="397" t="s">
+        <v>153</v>
+      </c>
+      <c r="F5" s="403"/>
+      <c r="G5" s="302" t="s">
+        <v>114</v>
+      </c>
+      <c r="H5" s="303"/>
+      <c r="I5" s="401" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="404"/>
+      <c r="K5" s="250"/>
+      <c r="L5" s="392"/>
+      <c r="M5" s="394"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A6" s="251"/>
+      <c r="B6" s="252"/>
+      <c r="C6" s="253"/>
+      <c r="D6" s="254" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="256"/>
+      <c r="F6" s="257" t="s">
+        <v>90</v>
+      </c>
+      <c r="G6" s="256"/>
+      <c r="H6" s="257" t="s">
+        <v>90</v>
+      </c>
+      <c r="I6" s="253"/>
+      <c r="J6" s="257" t="s">
+        <v>90</v>
+      </c>
+      <c r="K6" s="258" t="s">
+        <v>90</v>
+      </c>
+      <c r="L6" s="259" t="s">
+        <v>90</v>
+      </c>
+      <c r="M6" s="258" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A7" s="260"/>
+      <c r="B7" s="249"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="240"/>
+      <c r="F7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="G7" s="304"/>
+      <c r="H7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="240"/>
+      <c r="J7" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="K7" s="264" t="s">
+        <v>93</v>
+      </c>
+      <c r="L7" s="262" t="s">
+        <v>93</v>
+      </c>
+      <c r="M7" s="264" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A8" s="265" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8" s="265"/>
+      <c r="C8" s="242"/>
+      <c r="D8" s="266"/>
+      <c r="E8" s="247"/>
+      <c r="F8" s="267"/>
+      <c r="G8" s="305"/>
+      <c r="H8" s="267"/>
+      <c r="I8" s="306"/>
+      <c r="J8" s="269"/>
+      <c r="K8" s="250"/>
+      <c r="L8" s="236"/>
+      <c r="M8" s="250"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A9" s="386" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="387"/>
+      <c r="C9" s="270">
+        <v>100.8</v>
+      </c>
+      <c r="D9" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="E9" s="273">
+        <v>101.2</v>
+      </c>
+      <c r="F9" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="G9" s="273">
+        <v>100.3</v>
+      </c>
+      <c r="H9" s="274">
+        <v>1</v>
+      </c>
+      <c r="I9" s="273">
+        <v>102</v>
+      </c>
+      <c r="J9" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="K9" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="L9" s="274">
+        <v>-0.2</v>
+      </c>
+      <c r="M9" s="274">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A10" s="384" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10" s="385"/>
+      <c r="C10" s="270">
+        <v>100.9</v>
+      </c>
+      <c r="D10" s="271">
+        <v>0.1</v>
+      </c>
+      <c r="E10" s="273">
+        <v>101.9</v>
+      </c>
+      <c r="F10" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G10" s="273">
+        <v>99.9</v>
+      </c>
+      <c r="H10" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="I10" s="273">
+        <v>102.4</v>
+      </c>
+      <c r="J10" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="K10" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="L10" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="M10" s="274">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A11" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11" s="385"/>
+      <c r="C11" s="273">
+        <v>101.4</v>
+      </c>
+      <c r="D11" s="271">
+        <v>-1</v>
+      </c>
+      <c r="E11" s="273">
+        <v>101.1</v>
+      </c>
+      <c r="F11" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="G11" s="273">
+        <v>101.1</v>
+      </c>
+      <c r="H11" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I11" s="273">
+        <v>101.8</v>
+      </c>
+      <c r="J11" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="K11" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="L11" s="274">
+        <v>-1</v>
+      </c>
+      <c r="M11" s="274">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A12" s="405" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12" s="406"/>
+      <c r="C12" s="273">
+        <v>100</v>
+      </c>
+      <c r="D12" s="271">
+        <v>-1.4</v>
+      </c>
+      <c r="E12" s="273">
+        <v>100.1</v>
+      </c>
+      <c r="F12" s="274">
+        <v>-1</v>
+      </c>
+      <c r="G12" s="273">
+        <v>99.7</v>
+      </c>
+      <c r="H12" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="I12" s="273">
+        <v>100.5</v>
+      </c>
+      <c r="J12" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="K12" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="L12" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="M12" s="274">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A13" s="384" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13" s="385"/>
+      <c r="C13" s="276">
+        <v>98.2</v>
+      </c>
+      <c r="D13" s="277">
+        <v>-2.7</v>
+      </c>
+      <c r="E13" s="276">
+        <v>98.3</v>
+      </c>
+      <c r="F13" s="279">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G13" s="276">
+        <v>99</v>
+      </c>
+      <c r="H13" s="279">
+        <v>-2</v>
+      </c>
+      <c r="I13" s="276">
+        <v>98.4</v>
+      </c>
+      <c r="J13" s="279">
+        <v>-2.7</v>
+      </c>
+      <c r="K13" s="279">
+        <v>-2.5</v>
+      </c>
+      <c r="L13" s="279">
+        <v>-2.8</v>
+      </c>
+      <c r="M13" s="279">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B14" s="385"/>
+      <c r="C14" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="D14" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="E14" s="273">
+        <v>103.6</v>
+      </c>
+      <c r="F14" s="274">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="G14" s="273">
+        <v>102</v>
+      </c>
+      <c r="H14" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="I14" s="273">
+        <v>103.6</v>
+      </c>
+      <c r="J14" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="K14" s="274">
+        <v>-0.9</v>
+      </c>
+      <c r="L14" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="M14" s="274">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="D15" s="271">
+        <v>-1.7</v>
+      </c>
+      <c r="E15" s="273">
+        <v>99</v>
+      </c>
+      <c r="F15" s="274">
+        <v>-1.6</v>
+      </c>
+      <c r="G15" s="273">
+        <v>101.1</v>
+      </c>
+      <c r="H15" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I15" s="273">
+        <v>100.1</v>
+      </c>
+      <c r="J15" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K15" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="L15" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="M15" s="274">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16" s="385"/>
+      <c r="C16" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="D16" s="271">
+        <v>-0.4</v>
+      </c>
+      <c r="E16" s="273">
+        <v>103.7</v>
+      </c>
+      <c r="F16" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="G16" s="273">
+        <v>101.9</v>
+      </c>
+      <c r="H16" s="274">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="I16" s="273">
+        <v>103.4</v>
+      </c>
+      <c r="J16" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="K16" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="L16" s="274">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M16" s="274">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17" s="385"/>
+      <c r="C17" s="273">
+        <v>105</v>
+      </c>
+      <c r="D17" s="271">
+        <v>0.3</v>
+      </c>
+      <c r="E17" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F17" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G17" s="273">
+        <v>102</v>
+      </c>
+      <c r="H17" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="I17" s="273">
+        <v>106</v>
+      </c>
+      <c r="J17" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="K17" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="L17" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="M17" s="274">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18" s="385"/>
+      <c r="C18" s="273">
+        <v>95.6</v>
+      </c>
+      <c r="D18" s="271">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E18" s="273">
+        <v>95</v>
+      </c>
+      <c r="F18" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G18" s="273">
+        <v>98.2</v>
+      </c>
+      <c r="H18" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I18" s="273">
+        <v>96.3</v>
+      </c>
+      <c r="J18" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K18" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="L18" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="M18" s="274">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19" s="385"/>
+      <c r="C19" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="D19" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="E19" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="F19" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="G19" s="273">
+        <v>99</v>
+      </c>
+      <c r="H19" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I19" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="J19" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="K19" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="L19" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="M19" s="274">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20" s="385"/>
+      <c r="C20" s="273">
+        <v>103.8</v>
+      </c>
+      <c r="D20" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="E20" s="273">
+        <v>104.4</v>
+      </c>
+      <c r="F20" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="G20" s="273">
+        <v>100.9</v>
+      </c>
+      <c r="H20" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="I20" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="J20" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="K20" s="274">
+        <v>1.2</v>
+      </c>
+      <c r="L20" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="M20" s="274">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" s="385"/>
+      <c r="C21" s="273">
+        <v>99.8</v>
+      </c>
+      <c r="D21" s="271">
+        <v>-3.9</v>
+      </c>
+      <c r="E21" s="273">
+        <v>100.2</v>
+      </c>
+      <c r="F21" s="274">
+        <v>-3.7</v>
+      </c>
+      <c r="G21" s="273">
+        <v>98.7</v>
+      </c>
+      <c r="H21" s="274">
+        <v>-2.7</v>
+      </c>
+      <c r="I21" s="273">
+        <v>100.3</v>
+      </c>
+      <c r="J21" s="274">
+        <v>-3.8</v>
+      </c>
+      <c r="K21" s="274">
+        <v>-3.1</v>
+      </c>
+      <c r="L21" s="274">
+        <v>-2.6</v>
+      </c>
+      <c r="M21" s="274">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22" s="385"/>
+      <c r="C22" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="D22" s="271">
+        <v>-1.6</v>
+      </c>
+      <c r="E22" s="273">
+        <v>99.9</v>
+      </c>
+      <c r="F22" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="G22" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="H22" s="274">
+        <v>-1.5</v>
+      </c>
+      <c r="I22" s="273">
+        <v>100</v>
+      </c>
+      <c r="J22" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="K22" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="L22" s="274">
+        <v>-1.8</v>
+      </c>
+      <c r="M22" s="274">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" s="385"/>
+      <c r="C23" s="273">
+        <v>95</v>
+      </c>
+      <c r="D23" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="E23" s="273">
+        <v>95.3</v>
+      </c>
+      <c r="F23" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="G23" s="273">
+        <v>95.6</v>
+      </c>
+      <c r="H23" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="I23" s="273">
+        <v>96.4</v>
+      </c>
+      <c r="J23" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="K23" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="L23" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="M23" s="274">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24" s="385"/>
+      <c r="C24" s="273">
+        <v>95.8</v>
+      </c>
+      <c r="D24" s="271">
+        <v>-1</v>
+      </c>
+      <c r="E24" s="273">
+        <v>96.6</v>
+      </c>
+      <c r="F24" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="G24" s="273">
+        <v>94.5</v>
+      </c>
+      <c r="H24" s="274">
+        <v>-2.4</v>
+      </c>
+      <c r="I24" s="273">
+        <v>96.1</v>
+      </c>
+      <c r="J24" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="K24" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="L24" s="274">
+        <v>-1</v>
+      </c>
+      <c r="M24" s="274">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25" s="385"/>
+      <c r="C25" s="273">
+        <v>98.7</v>
+      </c>
+      <c r="D25" s="271">
+        <v>0.5</v>
+      </c>
+      <c r="E25" s="273">
+        <v>99.6</v>
+      </c>
+      <c r="F25" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="G25" s="273">
+        <v>97.1</v>
+      </c>
+      <c r="H25" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="I25" s="273">
+        <v>99.8</v>
+      </c>
+      <c r="J25" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="K25" s="274">
+        <v>1.5</v>
+      </c>
+      <c r="L25" s="274">
+        <v>0</v>
+      </c>
+      <c r="M25" s="274">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A26" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26" s="383"/>
+      <c r="C26" s="280">
+        <v>103.5</v>
+      </c>
+      <c r="D26" s="281">
+        <v>0.2</v>
+      </c>
+      <c r="E26" s="280">
+        <v>104.4</v>
+      </c>
+      <c r="F26" s="283">
+        <v>0.8</v>
+      </c>
+      <c r="G26" s="280">
+        <v>100.3</v>
+      </c>
+      <c r="H26" s="283">
+        <v>-1.7</v>
+      </c>
+      <c r="I26" s="280">
+        <v>104.6</v>
+      </c>
+      <c r="J26" s="283">
+        <v>1</v>
+      </c>
+      <c r="K26" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="L26" s="274">
+        <v>0</v>
+      </c>
+      <c r="M26" s="274">
+        <v>-1.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A27" s="284" t="s">
         <v>180</v>
       </c>
-      <c r="B1" s="392"/>
-[...139 lines deleted...]
-      <c r="A8" s="282" t="s">
+      <c r="B27" s="284"/>
+      <c r="C27" s="285"/>
+      <c r="D27" s="286"/>
+      <c r="E27" s="288"/>
+      <c r="F27" s="289"/>
+      <c r="G27" s="288"/>
+      <c r="H27" s="289"/>
+      <c r="I27" s="288"/>
+      <c r="J27" s="289"/>
+      <c r="K27" s="272"/>
+      <c r="L27" s="290"/>
+      <c r="M27" s="272"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A28" s="386" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" s="387"/>
+      <c r="C28" s="270">
+        <v>100.1</v>
+      </c>
+      <c r="D28" s="271">
+        <v>-0.3</v>
+      </c>
+      <c r="E28" s="273">
+        <v>100.3</v>
+      </c>
+      <c r="F28" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="G28" s="273">
+        <v>100.3</v>
+      </c>
+      <c r="H28" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="I28" s="273">
+        <v>101.1</v>
+      </c>
+      <c r="J28" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="K28" s="274">
+        <v>0</v>
+      </c>
+      <c r="L28" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="M28" s="274">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A29" s="384" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="385"/>
+      <c r="C29" s="270">
+        <v>100.3</v>
+      </c>
+      <c r="D29" s="271">
+        <v>0.2</v>
+      </c>
+      <c r="E29" s="273">
+        <v>101.1</v>
+      </c>
+      <c r="F29" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="G29" s="273">
+        <v>99.8</v>
+      </c>
+      <c r="H29" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="I29" s="273">
+        <v>101.6</v>
+      </c>
+      <c r="J29" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="K29" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="L29" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="M29" s="274">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A30" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" s="385"/>
+      <c r="C30" s="273">
+        <v>100.8</v>
+      </c>
+      <c r="D30" s="271">
+        <v>-0.9</v>
+      </c>
+      <c r="E30" s="273">
+        <v>100.5</v>
+      </c>
+      <c r="F30" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="G30" s="273">
+        <v>101</v>
+      </c>
+      <c r="H30" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I30" s="273">
+        <v>101.2</v>
+      </c>
+      <c r="J30" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="K30" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="L30" s="274">
+        <v>-0.9</v>
+      </c>
+      <c r="M30" s="274">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A31" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31" s="385"/>
+      <c r="C31" s="273">
+        <v>99.5</v>
+      </c>
+      <c r="D31" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="E31" s="273">
+        <v>99.5</v>
+      </c>
+      <c r="F31" s="274">
+        <v>-1</v>
+      </c>
+      <c r="G31" s="273">
+        <v>99.5</v>
+      </c>
+      <c r="H31" s="274">
+        <v>-1.5</v>
+      </c>
+      <c r="I31" s="273">
+        <v>100</v>
+      </c>
+      <c r="J31" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="K31" s="274">
+        <v>-0.9</v>
+      </c>
+      <c r="L31" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="M31" s="274">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A32" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32" s="389"/>
+      <c r="C32" s="276">
+        <v>97.3</v>
+      </c>
+      <c r="D32" s="277">
+        <v>-2.6</v>
+      </c>
+      <c r="E32" s="276">
+        <v>97.2</v>
+      </c>
+      <c r="F32" s="279">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G32" s="276">
+        <v>98.7</v>
+      </c>
+      <c r="H32" s="279">
+        <v>-2.1</v>
+      </c>
+      <c r="I32" s="276">
+        <v>97.5</v>
+      </c>
+      <c r="J32" s="279">
+        <v>-2.6</v>
+      </c>
+      <c r="K32" s="279">
+        <v>-2.9</v>
+      </c>
+      <c r="L32" s="279">
+        <v>-2.8</v>
+      </c>
+      <c r="M32" s="279">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A33" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B33" s="385"/>
+      <c r="C33" s="273">
+        <v>102.7</v>
+      </c>
+      <c r="D33" s="271">
+        <v>-1.3</v>
+      </c>
+      <c r="E33" s="273">
+        <v>102.9</v>
+      </c>
+      <c r="F33" s="274">
+        <v>-1</v>
+      </c>
+      <c r="G33" s="273">
+        <v>101.8</v>
+      </c>
+      <c r="H33" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="I33" s="273">
+        <v>102.9</v>
+      </c>
+      <c r="J33" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="K33" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="L33" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="M33" s="274">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A34" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B34" s="385"/>
+      <c r="C34" s="273">
+        <v>99.1</v>
+      </c>
+      <c r="D34" s="271">
+        <v>-1.8</v>
+      </c>
+      <c r="E34" s="273">
+        <v>98.5</v>
+      </c>
+      <c r="F34" s="274">
+        <v>-1.7</v>
+      </c>
+      <c r="G34" s="273">
+        <v>100.9</v>
+      </c>
+      <c r="H34" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I34" s="273">
+        <v>99.7</v>
+      </c>
+      <c r="J34" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K34" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="L34" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="M34" s="274">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A35" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="385"/>
+      <c r="C35" s="273">
+        <v>103.2</v>
+      </c>
+      <c r="D35" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="E35" s="273">
+        <v>103.5</v>
+      </c>
+      <c r="F35" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="G35" s="273">
+        <v>101.8</v>
+      </c>
+      <c r="H35" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="I35" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="J35" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="K35" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="L35" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="M35" s="274">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A36" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B36" s="385"/>
+      <c r="C36" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="D36" s="271">
+        <v>0.4</v>
+      </c>
+      <c r="E36" s="273">
+        <v>105.5</v>
+      </c>
+      <c r="F36" s="274">
+        <v>1</v>
+      </c>
+      <c r="G36" s="273">
+        <v>101.9</v>
+      </c>
+      <c r="H36" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="I36" s="273">
+        <v>105.9</v>
+      </c>
+      <c r="J36" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="K36" s="274">
+        <v>1.5</v>
+      </c>
+      <c r="L36" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="M36" s="274">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A37" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" s="385"/>
+      <c r="C37" s="273">
+        <v>95.4</v>
+      </c>
+      <c r="D37" s="271">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E37" s="273">
+        <v>94.8</v>
+      </c>
+      <c r="F37" s="274">
+        <v>-2.1</v>
+      </c>
+      <c r="G37" s="273">
+        <v>98.1</v>
+      </c>
+      <c r="H37" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="I37" s="273">
+        <v>96.1</v>
+      </c>
+      <c r="J37" s="274">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="K37" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="L37" s="274">
+        <v>-2.1</v>
+      </c>
+      <c r="M37" s="274">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A38" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" s="385"/>
+      <c r="C38" s="273">
+        <v>99.1</v>
+      </c>
+      <c r="D38" s="271">
+        <v>0</v>
+      </c>
+      <c r="E38" s="273">
+        <v>99.1</v>
+      </c>
+      <c r="F38" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="G38" s="273">
+        <v>99</v>
+      </c>
+      <c r="H38" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="I38" s="273">
+        <v>99.2</v>
+      </c>
+      <c r="J38" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="K38" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="L38" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="M38" s="274">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A39" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" s="385"/>
+      <c r="C39" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="D39" s="271">
+        <v>0.4</v>
+      </c>
+      <c r="E39" s="273">
+        <v>103.9</v>
+      </c>
+      <c r="F39" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="G39" s="273">
+        <v>100.8</v>
+      </c>
+      <c r="H39" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="I39" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="J39" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="K39" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="L39" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="M39" s="274">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A40" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" s="385"/>
+      <c r="C40" s="273">
+        <v>99.1</v>
+      </c>
+      <c r="D40" s="271">
+        <v>-3.9</v>
+      </c>
+      <c r="E40" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="F40" s="274">
+        <v>-3.9</v>
+      </c>
+      <c r="G40" s="273">
+        <v>98.6</v>
+      </c>
+      <c r="H40" s="274">
+        <v>-2.7</v>
+      </c>
+      <c r="I40" s="273">
+        <v>99.5</v>
+      </c>
+      <c r="J40" s="274">
+        <v>-4</v>
+      </c>
+      <c r="K40" s="274">
+        <v>-3.4</v>
+      </c>
+      <c r="L40" s="274">
+        <v>-2.7</v>
+      </c>
+      <c r="M40" s="274">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A41" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" s="385"/>
+      <c r="C41" s="273">
+        <v>99</v>
+      </c>
+      <c r="D41" s="271">
+        <v>-1.6</v>
+      </c>
+      <c r="E41" s="273">
+        <v>99.2</v>
+      </c>
+      <c r="F41" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="G41" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="H41" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="I41" s="273">
+        <v>99.4</v>
+      </c>
+      <c r="J41" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="K41" s="274">
+        <v>-1.7</v>
+      </c>
+      <c r="L41" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="M41" s="274">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A42" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" s="385"/>
+      <c r="C42" s="273">
+        <v>94.4</v>
+      </c>
+      <c r="D42" s="271">
+        <v>-0.1</v>
+      </c>
+      <c r="E42" s="273">
+        <v>94.5</v>
+      </c>
+      <c r="F42" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="G42" s="273">
+        <v>95.3</v>
+      </c>
+      <c r="H42" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="I42" s="273">
+        <v>95.7</v>
+      </c>
+      <c r="J42" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="K42" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="L42" s="274">
+        <v>0</v>
+      </c>
+      <c r="M42" s="274">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A43" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" s="385"/>
+      <c r="C43" s="273">
+        <v>95.1</v>
+      </c>
+      <c r="D43" s="271">
+        <v>-1</v>
+      </c>
+      <c r="E43" s="273">
+        <v>95.7</v>
+      </c>
+      <c r="F43" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="G43" s="273">
+        <v>94.3</v>
+      </c>
+      <c r="H43" s="274">
+        <v>-2.4</v>
+      </c>
+      <c r="I43" s="273">
+        <v>95.3</v>
+      </c>
+      <c r="J43" s="274">
+        <v>-0.5</v>
+      </c>
+      <c r="K43" s="274">
+        <v>-0.3</v>
+      </c>
+      <c r="L43" s="274">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M43" s="274">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A44" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" s="385"/>
+      <c r="C44" s="273">
+        <v>97.9</v>
+      </c>
+      <c r="D44" s="271">
+        <v>0.6</v>
+      </c>
+      <c r="E44" s="273">
+        <v>98.6</v>
+      </c>
+      <c r="F44" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="G44" s="273">
+        <v>96.9</v>
+      </c>
+      <c r="H44" s="274">
+        <v>-1.8</v>
+      </c>
+      <c r="I44" s="273">
+        <v>98.8</v>
+      </c>
+      <c r="J44" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="K44" s="274">
+        <v>1.3</v>
+      </c>
+      <c r="L44" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="M44" s="274">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A45" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" s="383"/>
+      <c r="C45" s="280">
+        <v>102.9</v>
+      </c>
+      <c r="D45" s="281">
+        <v>0.2</v>
+      </c>
+      <c r="E45" s="280">
+        <v>103.8</v>
+      </c>
+      <c r="F45" s="283">
+        <v>0.9</v>
+      </c>
+      <c r="G45" s="280">
+        <v>100</v>
+      </c>
+      <c r="H45" s="283">
+        <v>-1.8</v>
+      </c>
+      <c r="I45" s="280">
+        <v>103.9</v>
+      </c>
+      <c r="J45" s="283">
+        <v>1</v>
+      </c>
+      <c r="K45" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="L45" s="274">
+        <v>0</v>
+      </c>
+      <c r="M45" s="274">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A46" s="265" t="s">
         <v>181</v>
       </c>
-      <c r="B8" s="282"/>
-[...13 lines deleted...]
-      <c r="A9" s="388" t="s">
+      <c r="B46" s="265"/>
+      <c r="C46" s="285"/>
+      <c r="D46" s="286"/>
+      <c r="E46" s="288"/>
+      <c r="F46" s="289"/>
+      <c r="G46" s="288"/>
+      <c r="H46" s="289"/>
+      <c r="I46" s="288"/>
+      <c r="J46" s="289"/>
+      <c r="K46" s="272"/>
+      <c r="L46" s="290"/>
+      <c r="M46" s="272"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A47" s="386" t="s">
+        <v>157</v>
+      </c>
+      <c r="B47" s="387"/>
+      <c r="C47" s="270">
+        <v>110</v>
+      </c>
+      <c r="D47" s="271">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E47" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="F47" s="274">
+        <v>4.8</v>
+      </c>
+      <c r="G47" s="273">
+        <v>102.8</v>
+      </c>
+      <c r="H47" s="274">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I47" s="273">
+        <v>113</v>
+      </c>
+      <c r="J47" s="274">
+        <v>5.2</v>
+      </c>
+      <c r="K47" s="274">
+        <v>6.2</v>
+      </c>
+      <c r="L47" s="274">
+        <v>4.2</v>
+      </c>
+      <c r="M47" s="274">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A48" s="384" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="389"/>
-[...15 lines deleted...]
-      <c r="H9" s="291">
+      <c r="B48" s="385"/>
+      <c r="C48" s="270">
+        <v>109</v>
+      </c>
+      <c r="D48" s="271">
+        <v>-0.9</v>
+      </c>
+      <c r="E48" s="273">
+        <v>110.9</v>
+      </c>
+      <c r="F48" s="274">
+        <v>-0.4</v>
+      </c>
+      <c r="G48" s="273">
+        <v>104.4</v>
+      </c>
+      <c r="H48" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="I48" s="273">
+        <v>111.6</v>
+      </c>
+      <c r="J48" s="274">
+        <v>-1.2</v>
+      </c>
+      <c r="K48" s="274">
+        <v>-5.5</v>
+      </c>
+      <c r="L48" s="274">
+        <v>-2.8</v>
+      </c>
+      <c r="M48" s="274">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A49" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="385"/>
+      <c r="C49" s="273">
+        <v>109.3</v>
+      </c>
+      <c r="D49" s="271">
+        <v>-2.7</v>
+      </c>
+      <c r="E49" s="273">
+        <v>109</v>
+      </c>
+      <c r="F49" s="274">
+        <v>-2.4</v>
+      </c>
+      <c r="G49" s="273">
+        <v>107.9</v>
+      </c>
+      <c r="H49" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="I49" s="273">
+        <v>108.4</v>
+      </c>
+      <c r="J49" s="274">
+        <v>-2.6</v>
+      </c>
+      <c r="K49" s="274">
+        <v>-3.6</v>
+      </c>
+      <c r="L49" s="274">
+        <v>-1.3</v>
+      </c>
+      <c r="M49" s="274">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A50" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" s="385"/>
+      <c r="C50" s="273">
+        <v>106.6</v>
+      </c>
+      <c r="D50" s="271">
+        <v>-2.5</v>
+      </c>
+      <c r="E50" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="F50" s="274">
+        <v>-2</v>
+      </c>
+      <c r="G50" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="H50" s="274">
+        <v>-1</v>
+      </c>
+      <c r="I50" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="J50" s="274">
+        <v>-1.8</v>
+      </c>
+      <c r="K50" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L50" s="274">
+        <v>-1</v>
+      </c>
+      <c r="M50" s="274">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A51" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" s="389"/>
+      <c r="C51" s="276">
+        <v>110.9</v>
+      </c>
+      <c r="D51" s="277">
+        <v>-2.8</v>
+      </c>
+      <c r="E51" s="276">
+        <v>110.5</v>
+      </c>
+      <c r="F51" s="279">
+        <v>-3.5</v>
+      </c>
+      <c r="G51" s="276">
+        <v>109.5</v>
+      </c>
+      <c r="H51" s="279">
+        <v>0</v>
+      </c>
+      <c r="I51" s="276">
+        <v>109.3</v>
+      </c>
+      <c r="J51" s="279">
+        <v>-3.3</v>
+      </c>
+      <c r="K51" s="279">
+        <v>0.7</v>
+      </c>
+      <c r="L51" s="279">
+        <v>-2.8</v>
+      </c>
+      <c r="M51" s="279">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A52" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B52" s="385"/>
+      <c r="C52" s="273">
+        <v>110.9</v>
+      </c>
+      <c r="D52" s="271">
+        <v>-2.8</v>
+      </c>
+      <c r="E52" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="F52" s="274">
+        <v>-2.1</v>
+      </c>
+      <c r="G52" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="H52" s="274">
+        <v>0</v>
+      </c>
+      <c r="I52" s="273">
+        <v>111.1</v>
+      </c>
+      <c r="J52" s="274">
+        <v>-1.7</v>
+      </c>
+      <c r="K52" s="274">
+        <v>3.1</v>
+      </c>
+      <c r="L52" s="274">
+        <v>-2.7</v>
+      </c>
+      <c r="M52" s="274">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A53" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B53" s="385"/>
+      <c r="C53" s="273">
+        <v>105.4</v>
+      </c>
+      <c r="D53" s="271">
+        <v>-1</v>
+      </c>
+      <c r="E53" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="F53" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="G53" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="H53" s="274">
+        <v>0</v>
+      </c>
+      <c r="I53" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="J53" s="274">
+        <v>-1.8</v>
+      </c>
+      <c r="K53" s="274">
+        <v>2.4</v>
+      </c>
+      <c r="L53" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="M53" s="274">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A54" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" s="385"/>
+      <c r="C54" s="273">
+        <v>105.4</v>
+      </c>
+      <c r="D54" s="271">
+        <v>-3</v>
+      </c>
+      <c r="E54" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F54" s="274">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G54" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H54" s="274">
+        <v>0</v>
+      </c>
+      <c r="I54" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="J54" s="274">
+        <v>-2.6</v>
+      </c>
+      <c r="K54" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="L54" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="M54" s="274">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A55" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" s="385"/>
+      <c r="C55" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="D55" s="271">
+        <v>-3</v>
+      </c>
+      <c r="E55" s="273">
+        <v>107.3</v>
+      </c>
+      <c r="F55" s="274">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G55" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H55" s="274">
+        <v>-4.3</v>
+      </c>
+      <c r="I55" s="273">
+        <v>107.4</v>
+      </c>
+      <c r="J55" s="274">
+        <v>-1.7</v>
+      </c>
+      <c r="K55" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="L55" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="M55" s="274">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A56" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B56" s="385"/>
+      <c r="C56" s="273">
+        <v>97.8</v>
+      </c>
+      <c r="D56" s="271">
+        <v>-3.3</v>
+      </c>
+      <c r="E56" s="273">
+        <v>97.6</v>
+      </c>
+      <c r="F56" s="274">
+        <v>-2.4</v>
+      </c>
+      <c r="G56" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H56" s="274">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I56" s="273">
+        <v>98.1</v>
+      </c>
+      <c r="J56" s="274">
+        <v>-1.9</v>
+      </c>
+      <c r="K56" s="274">
+        <v>-1.6</v>
+      </c>
+      <c r="L56" s="274">
+        <v>-3</v>
+      </c>
+      <c r="M56" s="274">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A57" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="385"/>
+      <c r="C57" s="273">
+        <v>105.4</v>
+      </c>
+      <c r="D57" s="271">
+        <v>-2</v>
+      </c>
+      <c r="E57" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F57" s="274">
+        <v>-1.6</v>
+      </c>
+      <c r="G57" s="273">
+        <v>100</v>
+      </c>
+      <c r="H57" s="274">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="I57" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="J57" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="K57" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="L57" s="274">
+        <v>0</v>
+      </c>
+      <c r="M57" s="274">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A58" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="385"/>
+      <c r="C58" s="273">
+        <v>110.9</v>
+      </c>
+      <c r="D58" s="271">
+        <v>-1.9</v>
+      </c>
+      <c r="E58" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="F58" s="274">
+        <v>-2.1</v>
+      </c>
+      <c r="G58" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H58" s="274">
+        <v>0</v>
+      </c>
+      <c r="I58" s="273">
+        <v>112</v>
+      </c>
+      <c r="J58" s="274">
+        <v>-0.9</v>
+      </c>
+      <c r="K58" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="L58" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="M58" s="274">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A59" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" s="385"/>
+      <c r="C59" s="273">
+        <v>108.7</v>
+      </c>
+      <c r="D59" s="271">
+        <v>-3.8</v>
+      </c>
+      <c r="E59" s="273">
+        <v>109.7</v>
+      </c>
+      <c r="F59" s="274">
+        <v>-2.8</v>
+      </c>
+      <c r="G59" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H59" s="274">
+        <v>0</v>
+      </c>
+      <c r="I59" s="273">
+        <v>109.3</v>
+      </c>
+      <c r="J59" s="274">
+        <v>-2.4</v>
+      </c>
+      <c r="K59" s="274">
+        <v>0</v>
+      </c>
+      <c r="L59" s="274">
+        <v>0</v>
+      </c>
+      <c r="M59" s="274">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A60" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="385"/>
+      <c r="C60" s="273">
+        <v>107.6</v>
+      </c>
+      <c r="D60" s="271">
+        <v>-2</v>
+      </c>
+      <c r="E60" s="273">
+        <v>108.1</v>
+      </c>
+      <c r="F60" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="G60" s="273">
+        <v>109.5</v>
+      </c>
+      <c r="H60" s="274">
+        <v>-4.2</v>
+      </c>
+      <c r="I60" s="273">
+        <v>107.4</v>
+      </c>
+      <c r="J60" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="K60" s="274">
+        <v>1.5</v>
+      </c>
+      <c r="L60" s="274">
+        <v>-1.4</v>
+      </c>
+      <c r="M60" s="274">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A61" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B61" s="385"/>
+      <c r="C61" s="273">
+        <v>103.3</v>
+      </c>
+      <c r="D61" s="271">
+        <v>0</v>
+      </c>
+      <c r="E61" s="273">
+        <v>104</v>
+      </c>
+      <c r="F61" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="G61" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H61" s="274">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I61" s="273">
+        <v>104.6</v>
+      </c>
+      <c r="J61" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="K61" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="L61" s="274">
+        <v>1.4</v>
+      </c>
+      <c r="M61" s="274">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A62" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B62" s="385"/>
+      <c r="C62" s="273">
+        <v>105.4</v>
+      </c>
+      <c r="D62" s="271">
+        <v>-1</v>
+      </c>
+      <c r="E62" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="F62" s="274">
+        <v>-0.7</v>
+      </c>
+      <c r="G62" s="273">
+        <v>100</v>
+      </c>
+      <c r="H62" s="274">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I62" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="J62" s="274">
+        <v>0</v>
+      </c>
+      <c r="K62" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="L62" s="274">
+        <v>0</v>
+      </c>
+      <c r="M62" s="274">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A63" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B63" s="385"/>
+      <c r="C63" s="273">
+        <v>109.8</v>
+      </c>
+      <c r="D63" s="271">
+        <v>-1</v>
+      </c>
+      <c r="E63" s="273">
+        <v>111.3</v>
+      </c>
+      <c r="F63" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G63" s="273">
+        <v>104.8</v>
+      </c>
+      <c r="H63" s="274">
+        <v>-4.3</v>
+      </c>
+      <c r="I63" s="273">
+        <v>111.1</v>
+      </c>
+      <c r="J63" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="K63" s="274">
+        <v>3</v>
+      </c>
+      <c r="L63" s="274">
+        <v>0</v>
+      </c>
+      <c r="M63" s="274">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A64" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B64" s="383"/>
+      <c r="C64" s="298">
+        <v>112</v>
+      </c>
+      <c r="D64" s="281">
         <v>1</v>
       </c>
-      <c r="I9" s="290">
-[...29 lines deleted...]
-      <c r="F10" s="291">
+      <c r="E64" s="280">
+        <v>112.1</v>
+      </c>
+      <c r="F64" s="283">
         <v>0.7</v>
       </c>
-      <c r="G10" s="290">
-[...557 lines deleted...]
-      <c r="K24" s="291">
+      <c r="G64" s="280">
+        <v>109.5</v>
+      </c>
+      <c r="H64" s="283">
+        <v>0</v>
+      </c>
+      <c r="I64" s="280">
+        <v>113</v>
+      </c>
+      <c r="J64" s="283">
+        <v>1.7</v>
+      </c>
+      <c r="K64" s="282">
+        <v>2.9</v>
+      </c>
+      <c r="L64" s="282">
         <v>1.4</v>
       </c>
-      <c r="L24" s="291">
-[...634 lines deleted...]
-      <c r="J41" s="291">
+      <c r="M64" s="283">
         <v>-4</v>
       </c>
-      <c r="K41" s="291">
-[...901 lines deleted...]
-      <c r="A67" s="142"/>
+    </row>
+    <row r="65" spans="1:13" s="126" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="236"/>
+      <c r="C65" s="236"/>
+      <c r="D65" s="236"/>
+      <c r="E65" s="236"/>
+      <c r="F65" s="236"/>
+      <c r="G65" s="236"/>
+      <c r="H65" s="236"/>
+      <c r="I65" s="236"/>
+      <c r="J65" s="236"/>
+      <c r="K65" s="236"/>
+      <c r="L65"/>
+      <c r="M65"/>
+    </row>
+    <row r="66" spans="1:13" s="126" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66"/>
+      <c r="I66"/>
+      <c r="J66"/>
+      <c r="K66"/>
+      <c r="L66"/>
+      <c r="M66"/>
+    </row>
+    <row r="67" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
@@ -20881,2623 +20768,2952 @@
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A13:M26 A32:M45 A51:M64">
-    <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
+  <conditionalFormatting sqref="A13:M25 A32:M44 A51:M63">
+    <cfRule type="expression" dxfId="13" priority="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="81" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4BAA29B-5232-4571-BCC0-8B224C225063}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9A9C59E-C98A-4E8D-AABE-9AB66DD7C7DC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="14.5" customWidth="1"/>
-    <col min="3" max="11" width="8.375" customWidth="1"/>
+    <col min="2" max="2" width="9.75" customWidth="1"/>
+    <col min="3" max="12" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="392"/>
+      <c r="A1" s="390" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
+      <c r="G1" s="390"/>
+      <c r="H1" s="390"/>
+      <c r="I1" s="390"/>
+      <c r="J1" s="390"/>
+      <c r="K1" s="390"/>
+      <c r="L1" s="390"/>
+      <c r="M1" s="390"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="252" t="s">
+      <c r="A3" s="235" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="235"/>
+      <c r="C3" s="236"/>
+      <c r="D3" s="236"/>
+      <c r="E3" s="236"/>
+      <c r="F3" s="236"/>
+      <c r="G3" s="235"/>
+      <c r="H3" s="236"/>
+      <c r="I3" s="236"/>
+      <c r="M3" s="237" t="s">
         <v>147</v>
       </c>
-      <c r="B3" s="252"/>
-[...7 lines deleted...]
-      <c r="M3" s="254" t="s">
+    </row>
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="238"/>
+      <c r="B4" s="239"/>
+      <c r="C4" s="240" t="s">
         <v>148</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C4" s="257" t="s">
+      <c r="D4" s="241"/>
+      <c r="E4" s="241"/>
+      <c r="F4" s="242"/>
+      <c r="G4" s="241"/>
+      <c r="H4" s="241"/>
+      <c r="I4" s="243"/>
+      <c r="J4" s="245"/>
+      <c r="K4" s="246" t="s">
         <v>149</v>
       </c>
-      <c r="D4" s="258"/>
-[...6 lines deleted...]
-      <c r="K4" s="263" t="s">
+      <c r="L4" s="391" t="s">
         <v>150</v>
       </c>
-      <c r="L4" s="393" t="s">
+      <c r="M4" s="393" t="s">
         <v>151</v>
       </c>
-      <c r="M4" s="395" t="s">
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A5" s="395" t="s">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="397" t="s">
+      <c r="B5" s="396"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="236"/>
+      <c r="E5" s="397" t="s">
         <v>153</v>
       </c>
-      <c r="B5" s="398"/>
-[...6 lines deleted...]
-      <c r="G5" s="319" t="s">
+      <c r="F5" s="403"/>
+      <c r="G5" s="302" t="s">
+        <v>114</v>
+      </c>
+      <c r="H5" s="303"/>
+      <c r="I5" s="401" t="s">
         <v>115</v>
       </c>
-      <c r="H5" s="320"/>
-[...6 lines deleted...]
-      <c r="M5" s="396"/>
+      <c r="J5" s="404"/>
+      <c r="K5" s="250"/>
+      <c r="L5" s="392"/>
+      <c r="M5" s="394"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A6" s="268"/>
-[...2 lines deleted...]
-      <c r="D6" s="271" t="s">
+      <c r="A6" s="251"/>
+      <c r="B6" s="252"/>
+      <c r="C6" s="253"/>
+      <c r="D6" s="254" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="273"/>
-      <c r="F6" s="274" t="s">
+      <c r="E6" s="256"/>
+      <c r="F6" s="257" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="273"/>
-      <c r="H6" s="274" t="s">
+      <c r="G6" s="256"/>
+      <c r="H6" s="257" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="270"/>
-      <c r="J6" s="274" t="s">
+      <c r="I6" s="253"/>
+      <c r="J6" s="257" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="275" t="s">
+      <c r="K6" s="258" t="s">
         <v>90</v>
       </c>
-      <c r="L6" s="276" t="s">
+      <c r="L6" s="259" t="s">
         <v>90</v>
       </c>
-      <c r="M6" s="275" t="s">
+      <c r="M6" s="258" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A7" s="257"/>
-[...2 lines deleted...]
-      <c r="D7" s="280" t="s">
+      <c r="A7" s="240"/>
+      <c r="B7" s="308"/>
+      <c r="C7" s="240"/>
+      <c r="D7" s="263" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="257"/>
-      <c r="F7" s="280" t="s">
+      <c r="E7" s="240"/>
+      <c r="F7" s="263" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="321"/>
-      <c r="H7" s="280" t="s">
+      <c r="G7" s="304"/>
+      <c r="H7" s="263" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="257"/>
-      <c r="J7" s="280" t="s">
+      <c r="I7" s="240"/>
+      <c r="J7" s="263" t="s">
         <v>93</v>
       </c>
-      <c r="K7" s="281" t="s">
+      <c r="K7" s="264" t="s">
         <v>93</v>
       </c>
-      <c r="L7" s="279" t="s">
+      <c r="L7" s="262" t="s">
         <v>93</v>
       </c>
-      <c r="M7" s="281" t="s">
+      <c r="M7" s="264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A8" s="386" t="s">
+      <c r="A8" s="384" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="385"/>
+      <c r="C8" s="270">
+        <v>101.3</v>
+      </c>
+      <c r="D8" s="271">
+        <v>0.8</v>
+      </c>
+      <c r="E8" s="273">
+        <v>100.6</v>
+      </c>
+      <c r="F8" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="G8" s="273">
+        <v>102.8</v>
+      </c>
+      <c r="H8" s="274">
+        <v>1.8</v>
+      </c>
+      <c r="I8" s="273">
+        <v>99.7</v>
+      </c>
+      <c r="J8" s="274">
+        <v>-0.6</v>
+      </c>
+      <c r="K8" s="274">
+        <v>-0.9</v>
+      </c>
+      <c r="L8" s="274">
+        <v>-0.8</v>
+      </c>
+      <c r="M8" s="274">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A9" s="384" t="s">
         <v>158</v>
       </c>
-      <c r="B8" s="387"/>
-[...3 lines deleted...]
-      <c r="D8" s="288">
+      <c r="B9" s="385"/>
+      <c r="C9" s="270">
+        <v>103.1</v>
+      </c>
+      <c r="D9" s="271">
+        <v>1.9</v>
+      </c>
+      <c r="E9" s="273">
+        <v>101.5</v>
+      </c>
+      <c r="F9" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="G9" s="273">
+        <v>106.8</v>
+      </c>
+      <c r="H9" s="274">
+        <v>3.9</v>
+      </c>
+      <c r="I9" s="273">
+        <v>100.4</v>
+      </c>
+      <c r="J9" s="274">
         <v>0.8</v>
       </c>
-      <c r="E8" s="290">
-[...2 lines deleted...]
-      <c r="F8" s="291">
+      <c r="K9" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="L9" s="274">
         <v>0.3</v>
       </c>
-      <c r="G8" s="290">
+      <c r="M9" s="274">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A10" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="385"/>
+      <c r="C10" s="273">
+        <v>104.3</v>
+      </c>
+      <c r="D10" s="271">
+        <v>1.2</v>
+      </c>
+      <c r="E10" s="273">
+        <v>104.7</v>
+      </c>
+      <c r="F10" s="274">
+        <v>3.2</v>
+      </c>
+      <c r="G10" s="273">
+        <v>103.4</v>
+      </c>
+      <c r="H10" s="274">
+        <v>-3.2</v>
+      </c>
+      <c r="I10" s="273">
+        <v>101.6</v>
+      </c>
+      <c r="J10" s="274">
+        <v>1.2</v>
+      </c>
+      <c r="K10" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="L10" s="274">
+        <v>1.6</v>
+      </c>
+      <c r="M10" s="274">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A11" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="385"/>
+      <c r="C11" s="273">
+        <v>105.9</v>
+      </c>
+      <c r="D11" s="271">
+        <v>1.5</v>
+      </c>
+      <c r="E11" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="F11" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="G11" s="273">
+        <v>106.4</v>
+      </c>
+      <c r="H11" s="274">
+        <v>2.9</v>
+      </c>
+      <c r="I11" s="273">
+        <v>102.5</v>
+      </c>
+      <c r="J11" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="K11" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="L11" s="274">
+        <v>1</v>
+      </c>
+      <c r="M11" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A12" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="389"/>
+      <c r="C12" s="276">
+        <v>104.4</v>
+      </c>
+      <c r="D12" s="277">
+        <v>1.7</v>
+      </c>
+      <c r="E12" s="276">
+        <v>103.8</v>
+      </c>
+      <c r="F12" s="279">
+        <v>0.8</v>
+      </c>
+      <c r="G12" s="276">
+        <v>105.6</v>
+      </c>
+      <c r="H12" s="279">
+        <v>3.5</v>
+      </c>
+      <c r="I12" s="276">
+        <v>100.9</v>
+      </c>
+      <c r="J12" s="279">
+        <v>0.9</v>
+      </c>
+      <c r="K12" s="279">
+        <v>-0.1</v>
+      </c>
+      <c r="L12" s="279">
+        <v>1.6</v>
+      </c>
+      <c r="M12" s="279">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A13" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="385"/>
+      <c r="C13" s="273">
+        <v>105.7</v>
+      </c>
+      <c r="D13" s="271">
+        <v>1.7</v>
+      </c>
+      <c r="E13" s="273">
+        <v>105.8</v>
+      </c>
+      <c r="F13" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="G13" s="273">
+        <v>105.3</v>
+      </c>
+      <c r="H13" s="274">
+        <v>3.5</v>
+      </c>
+      <c r="I13" s="273">
+        <v>102.7</v>
+      </c>
+      <c r="J13" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K13" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="L13" s="274">
+        <v>1.7</v>
+      </c>
+      <c r="M13" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="385"/>
+      <c r="C14" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="D14" s="271">
+        <v>1.7</v>
+      </c>
+      <c r="E14" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="F14" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G14" s="273">
+        <v>105.8</v>
+      </c>
+      <c r="H14" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="I14" s="273">
+        <v>103</v>
+      </c>
+      <c r="J14" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K14" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="L14" s="274">
+        <v>1.5</v>
+      </c>
+      <c r="M14" s="274">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="D15" s="271">
+        <v>1.5</v>
+      </c>
+      <c r="E15" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="F15" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="G15" s="273">
+        <v>106.6</v>
+      </c>
+      <c r="H15" s="274">
+        <v>3.3</v>
+      </c>
+      <c r="I15" s="273">
+        <v>103.1</v>
+      </c>
+      <c r="J15" s="274">
+        <v>1</v>
+      </c>
+      <c r="K15" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="L15" s="274">
+        <v>1.2</v>
+      </c>
+      <c r="M15" s="274">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="385"/>
+      <c r="C16" s="273">
+        <v>106.4</v>
+      </c>
+      <c r="D16" s="271">
+        <v>1.4</v>
+      </c>
+      <c r="E16" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="F16" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="G16" s="273">
+        <v>106.7</v>
+      </c>
+      <c r="H16" s="274">
+        <v>3</v>
+      </c>
+      <c r="I16" s="273">
+        <v>103.1</v>
+      </c>
+      <c r="J16" s="274">
+        <v>1</v>
+      </c>
+      <c r="K16" s="274">
+        <v>-0.1</v>
+      </c>
+      <c r="L16" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="M16" s="274">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="385"/>
+      <c r="C17" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="D17" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E17" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="F17" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="G17" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="H17" s="274">
+        <v>2.6</v>
+      </c>
+      <c r="I17" s="273">
         <v>102.8</v>
       </c>
-      <c r="H8" s="291">
+      <c r="J17" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="K17" s="274">
+        <v>0.1</v>
+      </c>
+      <c r="L17" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="M17" s="274">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="385"/>
+      <c r="C18" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="D18" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E18" s="273">
+        <v>106.1</v>
+      </c>
+      <c r="F18" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G18" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="H18" s="274">
+        <v>2.8</v>
+      </c>
+      <c r="I18" s="273">
+        <v>102.7</v>
+      </c>
+      <c r="J18" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="K18" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="L18" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="M18" s="274">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19" s="385"/>
+      <c r="C19" s="273">
+        <v>106.3</v>
+      </c>
+      <c r="D19" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E19" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="F19" s="274">
+        <v>1</v>
+      </c>
+      <c r="G19" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="H19" s="274">
+        <v>1.9</v>
+      </c>
+      <c r="I19" s="273">
+        <v>102.7</v>
+      </c>
+      <c r="J19" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="K19" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="L19" s="274">
+        <v>0.6</v>
+      </c>
+      <c r="M19" s="274">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" s="385"/>
+      <c r="C20" s="273">
+        <v>106.5</v>
+      </c>
+      <c r="D20" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E20" s="273">
+        <v>105.9</v>
+      </c>
+      <c r="F20" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G20" s="273">
+        <v>107.7</v>
+      </c>
+      <c r="H20" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="I20" s="273">
+        <v>102.9</v>
+      </c>
+      <c r="J20" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="K20" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="L20" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="M20" s="274">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21" s="385"/>
+      <c r="C21" s="273">
+        <v>106.6</v>
+      </c>
+      <c r="D21" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E21" s="273">
+        <v>106</v>
+      </c>
+      <c r="F21" s="274">
+        <v>0.9</v>
+      </c>
+      <c r="G21" s="273">
+        <v>107.8</v>
+      </c>
+      <c r="H21" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I21" s="273">
+        <v>102.9</v>
+      </c>
+      <c r="J21" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="K21" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="L21" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="M21" s="274">
         <v>1.8</v>
       </c>
-      <c r="I8" s="290">
-[...29 lines deleted...]
-      <c r="F9" s="291">
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" s="385"/>
+      <c r="C22" s="273">
+        <v>106.3</v>
+      </c>
+      <c r="D22" s="271">
+        <v>1.2</v>
+      </c>
+      <c r="E22" s="273">
+        <v>105.2</v>
+      </c>
+      <c r="F22" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G22" s="273">
+        <v>108.7</v>
+      </c>
+      <c r="H22" s="274">
+        <v>2.5</v>
+      </c>
+      <c r="I22" s="273">
+        <v>102.6</v>
+      </c>
+      <c r="J22" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="K22" s="274">
+        <v>0.2</v>
+      </c>
+      <c r="L22" s="274">
+        <v>0.4</v>
+      </c>
+      <c r="M22" s="274">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23" s="385"/>
+      <c r="C23" s="273">
+        <v>106.2</v>
+      </c>
+      <c r="D23" s="271">
+        <v>1.3</v>
+      </c>
+      <c r="E23" s="273">
+        <v>105.1</v>
+      </c>
+      <c r="F23" s="274">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G23" s="273">
+        <v>108.7</v>
+      </c>
+      <c r="H23" s="274">
+        <v>2.1</v>
+      </c>
+      <c r="I23" s="273">
+        <v>102.4</v>
+      </c>
+      <c r="J23" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="K23" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="L23" s="274">
+        <v>0.5</v>
+      </c>
+      <c r="M23" s="274">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="385"/>
+      <c r="C24" s="273">
+        <v>105.6</v>
+      </c>
+      <c r="D24" s="271">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="273">
+        <v>104.5</v>
+      </c>
+      <c r="F24" s="274">
+        <v>0.7</v>
+      </c>
+      <c r="G24" s="273">
+        <v>107.9</v>
+      </c>
+      <c r="H24" s="274">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I24" s="273">
+        <v>101.7</v>
+      </c>
+      <c r="J24" s="274">
+        <v>0.8</v>
+      </c>
+      <c r="K24" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="L24" s="274">
+        <v>0.3</v>
+      </c>
+      <c r="M24" s="274">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B25" s="383"/>
+      <c r="C25" s="280">
+        <v>106.7</v>
+      </c>
+      <c r="D25" s="281">
         <v>0.9</v>
       </c>
-      <c r="G9" s="290">
+      <c r="E25" s="280">
+        <v>106.7</v>
+      </c>
+      <c r="F25" s="283">
+        <v>0.9</v>
+      </c>
+      <c r="G25" s="280">
         <v>106.8</v>
       </c>
-      <c r="H9" s="291">
-[...143 lines deleted...]
-      <c r="D13" s="288">
+      <c r="H25" s="283">
+        <v>1.4</v>
+      </c>
+      <c r="I25" s="280">
+        <v>103.3</v>
+      </c>
+      <c r="J25" s="283">
+        <v>0.6</v>
+      </c>
+      <c r="K25" s="282">
+        <v>0.4</v>
+      </c>
+      <c r="L25" s="283">
+        <v>0.6</v>
+      </c>
+      <c r="M25" s="283">
         <v>1.7</v>
       </c>
-      <c r="E13" s="290">
-[...493 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="142"/>
-[...8 lines deleted...]
-      <c r="J26" s="278"/>
+      <c r="A26" s="126"/>
+      <c r="B26" s="261"/>
+      <c r="C26" s="261"/>
+      <c r="D26" s="261"/>
+      <c r="E26" s="261"/>
+      <c r="F26" s="261"/>
+      <c r="G26" s="261"/>
+      <c r="H26" s="261"/>
+      <c r="I26" s="261"/>
+      <c r="J26" s="261"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A27" s="142"/>
+      <c r="A27" s="126"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A28" s="142"/>
+      <c r="A28" s="126"/>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A57" s="126"/>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A58" s="126"/>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="B59" s="309"/>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="B60" s="310"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A12:M25">
-    <cfRule type="expression" dxfId="10" priority="1" stopIfTrue="1">
+  <conditionalFormatting sqref="A12:B24">
+    <cfRule type="expression" dxfId="12" priority="2">
+      <formula>OR(RIGHT($A12,2)="６月",RIGHT($A12,3)="12月")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C12:M24">
+    <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A12,2)="６月",RIGHT($A12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="81" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" firstPageNumber="10" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD8428F4-9447-4DD5-8A0A-6B61B05A8703}">
-  <dimension ref="A1:D27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4842254-1918-41A7-9196-20308E9C61C4}">
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="8.375" customWidth="1"/>
+    <col min="1" max="1" width="13.375" customWidth="1"/>
+    <col min="2" max="2" width="2.25" customWidth="1"/>
+    <col min="3" max="4" width="9.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="390" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+    </row>
+    <row r="2" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="390" t="s">
+        <v>220</v>
+      </c>
+      <c r="B2" s="390"/>
+      <c r="C2" s="390"/>
+      <c r="D2" s="390"/>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="235" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="235"/>
+      <c r="C4" s="236"/>
+      <c r="D4" s="236"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A5" s="238"/>
+      <c r="B5" s="239"/>
+      <c r="C5" s="335" t="s">
+        <v>221</v>
+      </c>
+      <c r="D5" s="303"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A6" s="407" t="s">
         <v>222</v>
       </c>
-      <c r="B1" s="392"/>
-[...4 lines deleted...]
-      <c r="A2" s="392" t="s">
+      <c r="B6" s="408"/>
+      <c r="C6" s="336" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="267"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A7" s="251"/>
+      <c r="B7" s="252"/>
+      <c r="C7" s="253"/>
+      <c r="D7" s="257" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A8" s="240"/>
+      <c r="B8" s="308"/>
+      <c r="C8" s="337" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="263" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A9" s="384" t="s">
         <v>223</v>
       </c>
-      <c r="B2" s="392"/>
-[...14 lines deleted...]
-      <c r="C5" s="351" t="s">
+      <c r="B9" s="385"/>
+      <c r="C9" s="338">
+        <v>31.6</v>
+      </c>
+      <c r="D9" s="339">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A10" s="384" t="s">
         <v>224</v>
       </c>
-      <c r="D5" s="320"/>
-[...2 lines deleted...]
-      <c r="A6" s="397" t="s">
+      <c r="B10" s="385"/>
+      <c r="C10" s="338">
+        <v>32.24</v>
+      </c>
+      <c r="D10" s="339">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A11" s="384" t="s">
         <v>225</v>
       </c>
-      <c r="B6" s="398"/>
-[...52 lines deleted...]
-      <c r="C11" s="354">
+      <c r="B11" s="385"/>
+      <c r="C11" s="338">
         <v>30.86</v>
       </c>
-      <c r="D11" s="355">
+      <c r="D11" s="339">
         <v>0.51</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A12" s="386" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="354">
+      <c r="A12" s="384" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12" s="385"/>
+      <c r="C12" s="338">
         <v>31.31</v>
       </c>
-      <c r="D12" s="355">
+      <c r="D12" s="339">
         <v>0.45</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A13" s="390" t="s">
-[...7 lines deleted...]
-        <v>0.73</v>
+      <c r="A13" s="388" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13" s="389"/>
+      <c r="C13" s="340">
+        <v>31.51</v>
+      </c>
+      <c r="D13" s="341">
+        <v>0.57999999999999996</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A14" s="386" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="354">
+      <c r="A14" s="384" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="385"/>
+      <c r="C14" s="338">
+        <v>31.04</v>
+      </c>
+      <c r="D14" s="339">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A15" s="384" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="338">
+        <v>31.05</v>
+      </c>
+      <c r="D15" s="339">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A16" s="384" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="385"/>
+      <c r="C16" s="338">
+        <v>31.23</v>
+      </c>
+      <c r="D16" s="339">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A17" s="384" t="s">
+        <v>231</v>
+      </c>
+      <c r="B17" s="385"/>
+      <c r="C17" s="338">
+        <v>31.24</v>
+      </c>
+      <c r="D17" s="339">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A18" s="384" t="s">
+        <v>232</v>
+      </c>
+      <c r="B18" s="385"/>
+      <c r="C18" s="338">
+        <v>31.21</v>
+      </c>
+      <c r="D18" s="339">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A19" s="384" t="s">
+        <v>233</v>
+      </c>
+      <c r="B19" s="385"/>
+      <c r="C19" s="338">
+        <v>31.14</v>
+      </c>
+      <c r="D19" s="339">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A20" s="384" t="s">
+        <v>234</v>
+      </c>
+      <c r="B20" s="385"/>
+      <c r="C20" s="338">
+        <v>31.2</v>
+      </c>
+      <c r="D20" s="339">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A21" s="384" t="s">
+        <v>235</v>
+      </c>
+      <c r="B21" s="385"/>
+      <c r="C21" s="338">
+        <v>31.49</v>
+      </c>
+      <c r="D21" s="339">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A22" s="384" t="s">
+        <v>236</v>
+      </c>
+      <c r="B22" s="385"/>
+      <c r="C22" s="338">
         <v>31.51</v>
       </c>
-      <c r="D14" s="355">
-[...96 lines deleted...]
-        <v>0.37</v>
+      <c r="D22" s="339">
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A23" s="386" t="s">
-[...7 lines deleted...]
-        <v>0.28999999999999998</v>
+      <c r="A23" s="384" t="s">
+        <v>237</v>
+      </c>
+      <c r="B23" s="385"/>
+      <c r="C23" s="338">
+        <v>31.83</v>
+      </c>
+      <c r="D23" s="339">
+        <v>0.4</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A24" s="386" t="s">
-[...7 lines deleted...]
-        <v>0.4</v>
+      <c r="A24" s="384" t="s">
+        <v>238</v>
+      </c>
+      <c r="B24" s="385"/>
+      <c r="C24" s="338">
+        <v>31.86</v>
+      </c>
+      <c r="D24" s="339">
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A25" s="386" t="s">
-[...7 lines deleted...]
-        <v>0.21</v>
+      <c r="A25" s="384" t="s">
+        <v>239</v>
+      </c>
+      <c r="B25" s="385"/>
+      <c r="C25" s="338">
+        <v>31.82</v>
+      </c>
+      <c r="D25" s="339">
+        <v>0.31</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A26" s="384" t="s">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="B26" s="385"/>
-      <c r="C26" s="358">
-[...3 lines deleted...]
-        <v>0.44</v>
+      <c r="C26" s="342">
+        <v>31.16</v>
+      </c>
+      <c r="D26" s="343">
+        <v>0.12</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A27" s="360"/>
+      <c r="A27" s="344"/>
+      <c r="B27" s="344"/>
+      <c r="C27" s="345"/>
+      <c r="D27" s="345"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="B28" s="346"/>
+      <c r="C28" s="347"/>
+      <c r="D28" s="347"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A27">
+  <conditionalFormatting sqref="A13:D25">
+    <cfRule type="expression" dxfId="10" priority="2">
+      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A27:D27">
     <cfRule type="expression" dxfId="9" priority="1">
       <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A13:D26">
-[...1 lines deleted...]
-      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
+  <conditionalFormatting sqref="B28:D28">
+    <cfRule type="expression" dxfId="8" priority="3">
+      <formula>OR(RIGHT(#REF!,2)="６月",RIGHT(#REF!,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D6D5D46-6DC0-4728-AE70-CCD4AF54E814}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E3ECA8A-2820-45BC-96CB-24BED56A70E7}">
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:F1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="14.25" customWidth="1"/>
+    <col min="2" max="2" width="9.75" customWidth="1"/>
     <col min="3" max="6" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="361" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="324"/>
+      <c r="A1" s="390" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="324"/>
-[...4 lines deleted...]
-      <c r="F2" s="324"/>
+      <c r="A2" s="307"/>
+      <c r="B2" s="233"/>
+      <c r="C2" s="307"/>
+      <c r="D2" s="307"/>
+      <c r="E2" s="307"/>
+      <c r="F2" s="307"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="252" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="254"/>
+      <c r="A4" s="235" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="235"/>
+      <c r="C4" s="236"/>
+      <c r="D4" s="236"/>
+      <c r="F4" s="237"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A5" s="255"/>
-      <c r="B5" s="256"/>
+      <c r="A5" s="238"/>
+      <c r="B5" s="239"/>
       <c r="C5" s="409" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="D5" s="410"/>
       <c r="E5" s="409" t="s">
+        <v>242</v>
+      </c>
+      <c r="F5" s="410"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="407" t="s">
+        <v>243</v>
+      </c>
+      <c r="B6" s="408"/>
+      <c r="C6" s="348"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="349"/>
+      <c r="F6" s="269"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="251"/>
+      <c r="B7" s="252"/>
+      <c r="C7" s="256"/>
+      <c r="D7" s="257" t="s">
+        <v>141</v>
+      </c>
+      <c r="E7" s="316"/>
+      <c r="F7" s="257" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="238"/>
+      <c r="B8" s="239"/>
+      <c r="C8" s="337" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="263" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="337" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="263" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="384" t="s">
+        <v>223</v>
+      </c>
+      <c r="B9" s="385"/>
+      <c r="C9" s="338">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="D9" s="339">
+        <v>0.09</v>
+      </c>
+      <c r="E9" s="347">
+        <v>1.98</v>
+      </c>
+      <c r="F9" s="339">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="384" t="s">
+        <v>224</v>
+      </c>
+      <c r="B10" s="385"/>
+      <c r="C10" s="338">
+        <v>2.14</v>
+      </c>
+      <c r="D10" s="339">
+        <v>0.09</v>
+      </c>
+      <c r="E10" s="347">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="F10" s="339">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="384" t="s">
+        <v>225</v>
+      </c>
+      <c r="B11" s="385"/>
+      <c r="C11" s="338">
+        <v>2.04</v>
+      </c>
+      <c r="D11" s="339">
+        <v>-0.1</v>
+      </c>
+      <c r="E11" s="347">
+        <v>1.94</v>
+      </c>
+      <c r="F11" s="339">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="384" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12" s="385"/>
+      <c r="C12" s="338">
+        <v>1.99</v>
+      </c>
+      <c r="D12" s="339">
+        <v>-0.05</v>
+      </c>
+      <c r="E12" s="347">
+        <v>1.89</v>
+      </c>
+      <c r="F12" s="339">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="388" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13" s="389"/>
+      <c r="C13" s="340">
+        <v>1.81</v>
+      </c>
+      <c r="D13" s="341">
+        <v>-0.05</v>
+      </c>
+      <c r="E13" s="350">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F13" s="341">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="384" t="s">
         <v>228</v>
       </c>
-      <c r="F5" s="410"/>
-[...71 lines deleted...]
-      <c r="F10" s="355">
+      <c r="B14" s="385"/>
+      <c r="C14" s="338">
+        <v>5.27</v>
+      </c>
+      <c r="D14" s="339">
+        <v>-0.06</v>
+      </c>
+      <c r="E14" s="347">
+        <v>4.04</v>
+      </c>
+      <c r="F14" s="339">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="384" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="338">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="D15" s="339">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="E15" s="347">
+        <v>1.87</v>
+      </c>
+      <c r="F15" s="339">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="384" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="385"/>
+      <c r="C16" s="338">
+        <v>1.83</v>
+      </c>
+      <c r="D16" s="339">
+        <v>-0.03</v>
+      </c>
+      <c r="E16" s="347">
+        <v>1.67</v>
+      </c>
+      <c r="F16" s="339">
         <v>0.03</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="D12" s="355">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="384" t="s">
+        <v>231</v>
+      </c>
+      <c r="B17" s="385"/>
+      <c r="C17" s="338">
+        <v>1.79</v>
+      </c>
+      <c r="D17" s="339">
+        <v>-0.02</v>
+      </c>
+      <c r="E17" s="347">
+        <v>1.66</v>
+      </c>
+      <c r="F17" s="339">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="384" t="s">
+        <v>232</v>
+      </c>
+      <c r="B18" s="385"/>
+      <c r="C18" s="338">
+        <v>1.53</v>
+      </c>
+      <c r="D18" s="339">
+        <v>-0.08</v>
+      </c>
+      <c r="E18" s="347">
+        <v>1.68</v>
+      </c>
+      <c r="F18" s="339">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="384" t="s">
+        <v>233</v>
+      </c>
+      <c r="B19" s="385"/>
+      <c r="C19" s="338">
+        <v>1.63</v>
+      </c>
+      <c r="D19" s="339">
+        <v>0.02</v>
+      </c>
+      <c r="E19" s="347">
+        <v>1.72</v>
+      </c>
+      <c r="F19" s="339">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="384" t="s">
+        <v>234</v>
+      </c>
+      <c r="B20" s="385"/>
+      <c r="C20" s="338">
+        <v>1.9</v>
+      </c>
+      <c r="D20" s="339">
+        <v>-0.08</v>
+      </c>
+      <c r="E20" s="347">
+        <v>1.77</v>
+      </c>
+      <c r="F20" s="339">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="384" t="s">
+        <v>235</v>
+      </c>
+      <c r="B21" s="385"/>
+      <c r="C21" s="338">
+        <v>1.59</v>
+      </c>
+      <c r="D21" s="339">
+        <v>-0.02</v>
+      </c>
+      <c r="E21" s="347">
+        <v>1.41</v>
+      </c>
+      <c r="F21" s="339">
         <v>-0.05</v>
       </c>
-      <c r="E12" s="364">
-[...50 lines deleted...]
-      <c r="D15" s="355">
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="384" t="s">
+        <v>236</v>
+      </c>
+      <c r="B22" s="385"/>
+      <c r="C22" s="338">
+        <v>1.46</v>
+      </c>
+      <c r="D22" s="339">
+        <v>-0.02</v>
+      </c>
+      <c r="E22" s="347">
+        <v>1.36</v>
+      </c>
+      <c r="F22" s="339">
         <v>-0.06</v>
       </c>
-      <c r="E15" s="364">
-[...56 lines deleted...]
-      <c r="F18" s="355">
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="384" t="s">
+        <v>237</v>
+      </c>
+      <c r="B23" s="385"/>
+      <c r="C23" s="338">
+        <v>1.34</v>
+      </c>
+      <c r="D23" s="339">
+        <v>0.04</v>
+      </c>
+      <c r="E23" s="347">
+        <v>1.59</v>
+      </c>
+      <c r="F23" s="339">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
-[...85 lines deleted...]
-      <c r="F23" s="355">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="384" t="s">
+        <v>238</v>
+      </c>
+      <c r="B24" s="385"/>
+      <c r="C24" s="338">
+        <v>1.57</v>
+      </c>
+      <c r="D24" s="339">
+        <v>0.06</v>
+      </c>
+      <c r="E24" s="347">
+        <v>1.69</v>
+      </c>
+      <c r="F24" s="339">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="384" t="s">
+        <v>239</v>
+      </c>
+      <c r="B25" s="385"/>
+      <c r="C25" s="338">
+        <v>1.75</v>
+      </c>
+      <c r="D25" s="339">
         <v>-0.06</v>
       </c>
-    </row>
-[...33 lines deleted...]
-        <v>0.01</v>
+      <c r="E25" s="347">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F25" s="339">
+        <v>0.12</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A26" s="384" t="s">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="B26" s="385"/>
-      <c r="C26" s="358">
-[...9 lines deleted...]
-        <v>0.02</v>
+      <c r="C26" s="342">
+        <v>5.31</v>
+      </c>
+      <c r="D26" s="343">
+        <v>0.04</v>
+      </c>
+      <c r="E26" s="351">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="F26" s="343">
+        <v>0.19</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A27" s="360"/>
+      <c r="A27" s="344"/>
+      <c r="B27" s="344"/>
+      <c r="C27" s="345"/>
+      <c r="D27" s="345"/>
+      <c r="E27" s="345"/>
+      <c r="F27" s="345"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
-    <mergeCell ref="A17:B17"/>
+  <mergeCells count="22">
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
-    <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A27">
-[...1 lines deleted...]
-      <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
+  <conditionalFormatting sqref="A13:F25">
+    <cfRule type="expression" dxfId="7" priority="2">
+      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A13:F26">
-[...1 lines deleted...]
-      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
+  <conditionalFormatting sqref="A27:F27">
+    <cfRule type="expression" dxfId="6" priority="1">
+      <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F703A79-8822-4ADE-9FAF-9D06FE4F3520}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55B06056-668A-4E5B-AD5E-9CB7036F4AF7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L54"/>
+  <dimension ref="A1:L53"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="13" width="7.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="390" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1" s="390"/>
+      <c r="C1" s="390"/>
+      <c r="D1" s="390"/>
+      <c r="E1" s="390"/>
+      <c r="F1" s="390"/>
+      <c r="G1" s="311"/>
+      <c r="H1" s="234"/>
+      <c r="I1" s="307"/>
+      <c r="J1" s="307"/>
+      <c r="K1" s="307"/>
+      <c r="L1" s="307"/>
+    </row>
+    <row r="2" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="390" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2" s="390"/>
+      <c r="C2" s="390"/>
+      <c r="D2" s="390"/>
+      <c r="E2" s="390"/>
+      <c r="F2" s="390"/>
+      <c r="G2" s="311"/>
+      <c r="H2" s="307"/>
+      <c r="I2" s="307"/>
+      <c r="J2" s="307"/>
+      <c r="K2" s="307"/>
+      <c r="L2" s="307"/>
+    </row>
+    <row r="4" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="235"/>
+      <c r="B4" s="235"/>
+      <c r="C4" s="236"/>
+      <c r="D4" s="236"/>
+      <c r="E4" s="236"/>
+      <c r="G4" s="312" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="392"/>
-[...12 lines deleted...]
-      <c r="A2" s="392" t="s">
+      <c r="H4" s="236"/>
+      <c r="J4" s="235"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="181"/>
+      <c r="B5" s="241"/>
+      <c r="C5" s="313"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="239"/>
+      <c r="F5" s="245"/>
+      <c r="G5" s="246"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="384" t="s">
         <v>186</v>
       </c>
-      <c r="B2" s="392"/>
-[...17 lines deleted...]
-      <c r="G4" s="327" t="s">
+      <c r="B6" s="411"/>
+      <c r="C6" s="314" t="s">
         <v>187</v>
       </c>
-      <c r="H4" s="253"/>
-[...12 lines deleted...]
-      <c r="A6" s="386" t="s">
+      <c r="D6" s="412" t="s">
         <v>188</v>
       </c>
-      <c r="B6" s="411"/>
-      <c r="C6" s="329" t="s">
+      <c r="E6" s="413"/>
+      <c r="F6" s="315" t="s">
         <v>189</v>
       </c>
-      <c r="D6" s="412" t="s">
+      <c r="G6" s="314" t="s">
         <v>190</v>
       </c>
-      <c r="E6" s="413"/>
-      <c r="F6" s="330" t="s">
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="253"/>
+      <c r="B7" s="316"/>
+      <c r="C7" s="317"/>
+      <c r="D7" s="318" t="s">
         <v>191</v>
       </c>
-      <c r="G6" s="329" t="s">
+      <c r="E7" s="319" t="s">
         <v>192</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D7" s="333" t="s">
+      <c r="F7" s="320"/>
+      <c r="G7" s="317"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="240"/>
+      <c r="B8" s="308"/>
+      <c r="C8" s="321" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="322" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="321" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="321" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="321" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="384" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="385"/>
+      <c r="C9" s="293">
+        <v>-0.5</v>
+      </c>
+      <c r="D9" s="323">
+        <v>-2.4</v>
+      </c>
+      <c r="E9" s="293">
+        <v>-2.9</v>
+      </c>
+      <c r="F9" s="293">
+        <v>-1.6</v>
+      </c>
+      <c r="G9" s="294">
+        <v>-4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="384" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10" s="385"/>
+      <c r="C10" s="293">
+        <v>-2</v>
+      </c>
+      <c r="D10" s="323">
+        <v>0.5</v>
+      </c>
+      <c r="E10" s="293">
+        <v>0</v>
+      </c>
+      <c r="F10" s="293">
+        <v>0.2</v>
+      </c>
+      <c r="G10" s="294">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="384" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11" s="385"/>
+      <c r="C11" s="293">
+        <v>0</v>
+      </c>
+      <c r="D11" s="323">
+        <v>1</v>
+      </c>
+      <c r="E11" s="293">
+        <v>0.6</v>
+      </c>
+      <c r="F11" s="293">
+        <v>1.9</v>
+      </c>
+      <c r="G11" s="294">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="384" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12" s="385"/>
+      <c r="C12" s="293">
+        <v>-0.8</v>
+      </c>
+      <c r="D12" s="323">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="293">
+        <v>1.2</v>
+      </c>
+      <c r="F12" s="293">
+        <v>0.9</v>
+      </c>
+      <c r="G12" s="293">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="388" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13" s="389"/>
+      <c r="C13" s="297">
+        <v>-1.2</v>
+      </c>
+      <c r="D13" s="324">
+        <v>1.8</v>
+      </c>
+      <c r="E13" s="297">
+        <v>1.2</v>
+      </c>
+      <c r="F13" s="297">
+        <v>1.9</v>
+      </c>
+      <c r="G13" s="297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="384" t="s">
+        <v>162</v>
+      </c>
+      <c r="B14" s="385"/>
+      <c r="C14" s="293">
+        <v>-1.5</v>
+      </c>
+      <c r="D14" s="323">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="293">
+        <v>1.8</v>
+      </c>
+      <c r="F14" s="293">
+        <v>0.3</v>
+      </c>
+      <c r="G14" s="294">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="384" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="293">
+        <v>-2</v>
+      </c>
+      <c r="D15" s="323">
+        <v>1.6</v>
+      </c>
+      <c r="E15" s="293">
+        <v>1.3</v>
+      </c>
+      <c r="F15" s="293">
+        <v>0.4</v>
+      </c>
+      <c r="G15" s="294">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16" s="385"/>
+      <c r="C16" s="293">
+        <v>-0.1</v>
+      </c>
+      <c r="D16" s="323">
+        <v>1.2</v>
+      </c>
+      <c r="E16" s="293">
+        <v>0.8</v>
+      </c>
+      <c r="F16" s="293">
+        <v>0.7</v>
+      </c>
+      <c r="G16" s="294">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="384" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17" s="385"/>
+      <c r="C17" s="293">
+        <v>0.3</v>
+      </c>
+      <c r="D17" s="323">
+        <v>1.2</v>
+      </c>
+      <c r="E17" s="293">
+        <v>1.2</v>
+      </c>
+      <c r="F17" s="293">
+        <v>0.8</v>
+      </c>
+      <c r="G17" s="294">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="384" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18" s="385"/>
+      <c r="C18" s="293">
+        <v>-1.4</v>
+      </c>
+      <c r="D18" s="323">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E18" s="293">
+        <v>0.7</v>
+      </c>
+      <c r="F18" s="293">
+        <v>1.2</v>
+      </c>
+      <c r="G18" s="294">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A19" s="384" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19" s="385"/>
+      <c r="C19" s="293">
+        <v>-0.7</v>
+      </c>
+      <c r="D19" s="323">
+        <v>0.8</v>
+      </c>
+      <c r="E19" s="293">
+        <v>0.5</v>
+      </c>
+      <c r="F19" s="293">
+        <v>0.3</v>
+      </c>
+      <c r="G19" s="294">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A20" s="384" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20" s="385"/>
+      <c r="C20" s="293">
+        <v>-0.5</v>
+      </c>
+      <c r="D20" s="323" t="s">
+        <v>176</v>
+      </c>
+      <c r="E20" s="293" t="s">
+        <v>176</v>
+      </c>
+      <c r="F20" s="293">
+        <v>0.8</v>
+      </c>
+      <c r="G20" s="294">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A21" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" s="385"/>
+      <c r="C21" s="293">
+        <v>-1.2</v>
+      </c>
+      <c r="D21" s="323">
+        <v>1.2</v>
+      </c>
+      <c r="E21" s="293">
+        <v>1.2</v>
+      </c>
+      <c r="F21" s="293">
+        <v>1</v>
+      </c>
+      <c r="G21" s="294">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A22" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22" s="385"/>
+      <c r="C22" s="293">
+        <v>0.3</v>
+      </c>
+      <c r="D22" s="323">
+        <v>1</v>
+      </c>
+      <c r="E22" s="293">
+        <v>0.7</v>
+      </c>
+      <c r="F22" s="293">
+        <v>-0.5</v>
+      </c>
+      <c r="G22" s="294">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A23" s="384" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" s="385"/>
+      <c r="C23" s="293">
+        <v>1</v>
+      </c>
+      <c r="D23" s="323">
+        <v>1.2</v>
+      </c>
+      <c r="E23" s="293">
+        <v>1.8</v>
+      </c>
+      <c r="F23" s="293">
+        <v>1.5</v>
+      </c>
+      <c r="G23" s="294">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A24" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24" s="385"/>
+      <c r="C24" s="293">
+        <v>2.1</v>
+      </c>
+      <c r="D24" s="323">
+        <v>1.2</v>
+      </c>
+      <c r="E24" s="293">
+        <v>1.5</v>
+      </c>
+      <c r="F24" s="293">
+        <v>0.6</v>
+      </c>
+      <c r="G24" s="294">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A25" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25" s="385"/>
+      <c r="C25" s="293">
+        <v>1.6</v>
+      </c>
+      <c r="D25" s="323">
+        <v>0.2</v>
+      </c>
+      <c r="E25" s="293">
+        <v>0.1</v>
+      </c>
+      <c r="F25" s="293">
+        <v>0.3</v>
+      </c>
+      <c r="G25" s="294">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A26" s="382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26" s="383"/>
+      <c r="C26" s="325">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D26" s="326">
+        <v>-0.3</v>
+      </c>
+      <c r="E26" s="325">
+        <v>-0.2</v>
+      </c>
+      <c r="F26" s="325" t="s">
+        <v>176</v>
+      </c>
+      <c r="G26" s="299">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A27" s="327" t="s">
         <v>193</v>
       </c>
-      <c r="E7" s="334" t="s">
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A28" s="327" t="s">
         <v>194</v>
       </c>
-      <c r="F7" s="335"/>
-[...400 lines deleted...]
-      <c r="A27" s="342" t="s">
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A29" s="327" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A28" s="342" t="s">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A30" s="327" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A29" s="342" t="s">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A31" s="327" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A30" s="343" t="s">
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="327" t="s">
         <v>198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="342" t="s">
+      <c r="B32" s="236"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A33" s="327" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="342" t="s">
+      <c r="B33" s="236"/>
+      <c r="C33" s="236"/>
+      <c r="D33" s="236"/>
+      <c r="E33" s="236"/>
+      <c r="F33" s="236"/>
+      <c r="G33" s="236"/>
+      <c r="H33" s="236"/>
+      <c r="I33" s="236"/>
+      <c r="J33" s="236"/>
+      <c r="K33" s="236"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A34" s="327" t="s">
         <v>200</v>
       </c>
-      <c r="B32" s="253"/>
-[...2 lines deleted...]
-      <c r="A33" s="342" t="s">
+      <c r="B34" s="236"/>
+      <c r="C34" s="236"/>
+      <c r="D34" s="236"/>
+      <c r="E34" s="236"/>
+      <c r="F34" s="236"/>
+      <c r="G34" s="236"/>
+      <c r="H34" s="236"/>
+      <c r="I34" s="236"/>
+      <c r="J34" s="236"/>
+      <c r="K34" s="236"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A35" s="327" t="s">
         <v>201</v>
       </c>
-      <c r="B33" s="253"/>
-[...11 lines deleted...]
-      <c r="A34" s="342" t="s">
+      <c r="B35" s="236"/>
+      <c r="C35" s="236"/>
+      <c r="D35" s="236"/>
+      <c r="E35" s="236"/>
+      <c r="F35" s="236"/>
+      <c r="G35" s="236"/>
+      <c r="H35" s="236"/>
+      <c r="I35" s="236"/>
+      <c r="J35" s="236"/>
+      <c r="K35" s="236"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A36" s="327" t="s">
         <v>202</v>
       </c>
-      <c r="B34" s="253"/>
-[...11 lines deleted...]
-      <c r="A35" s="342" t="s">
+      <c r="B36" s="236"/>
+      <c r="D36" s="328"/>
+      <c r="F36" s="328"/>
+      <c r="G36" s="328"/>
+      <c r="H36" s="236"/>
+      <c r="I36" s="236"/>
+      <c r="J36" s="236"/>
+      <c r="K36" s="236"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A37" s="327" t="s">
         <v>203</v>
       </c>
-      <c r="B35" s="253"/>
-[...11 lines deleted...]
-      <c r="A36" s="342" t="s">
+      <c r="B37" s="236"/>
+      <c r="D37" s="236"/>
+      <c r="F37" s="236"/>
+      <c r="G37" s="236"/>
+      <c r="H37" s="236"/>
+      <c r="I37" s="236"/>
+      <c r="J37" s="236"/>
+      <c r="K37" s="236"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A38" s="327" t="s">
         <v>204</v>
       </c>
-      <c r="B36" s="253"/>
-[...9 lines deleted...]
-      <c r="A37" s="342" t="s">
+      <c r="B38" s="236"/>
+      <c r="D38" s="236"/>
+      <c r="F38" s="236"/>
+      <c r="G38" s="236"/>
+      <c r="H38" s="236"/>
+      <c r="I38" s="236"/>
+      <c r="J38" s="236"/>
+      <c r="K38" s="236"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A39" s="327" t="s">
         <v>205</v>
       </c>
-      <c r="B37" s="253"/>
-[...9 lines deleted...]
-      <c r="A38" s="342" t="s">
+      <c r="B39" s="236"/>
+      <c r="D39" s="236"/>
+      <c r="F39" s="236"/>
+      <c r="G39" s="236"/>
+      <c r="H39" s="236"/>
+      <c r="I39" s="236"/>
+      <c r="J39" s="236"/>
+      <c r="K39" s="236"/>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="327" t="s">
         <v>206</v>
       </c>
-      <c r="B38" s="253"/>
-[...9 lines deleted...]
-      <c r="A39" s="342" t="s">
+      <c r="B40" s="236"/>
+      <c r="D40" s="236"/>
+      <c r="F40" s="236"/>
+      <c r="G40" s="236"/>
+      <c r="H40" s="236"/>
+      <c r="I40" s="236"/>
+      <c r="J40" s="236"/>
+      <c r="K40" s="236"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A41" s="327" t="s">
         <v>207</v>
       </c>
-      <c r="B39" s="253"/>
-[...9 lines deleted...]
-      <c r="A40" s="342" t="s">
+      <c r="B41" s="329"/>
+      <c r="D41" s="236"/>
+      <c r="F41" s="236"/>
+      <c r="G41" s="236"/>
+      <c r="H41" s="236"/>
+      <c r="I41" s="236"/>
+      <c r="J41" s="236"/>
+      <c r="K41" s="236"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A42" s="327" t="s">
         <v>208</v>
       </c>
-      <c r="B40" s="253"/>
-[...9 lines deleted...]
-      <c r="A41" s="342" t="s">
+      <c r="B42" s="236"/>
+      <c r="C42" s="236"/>
+      <c r="D42" s="236"/>
+      <c r="E42" s="236"/>
+      <c r="F42" s="236"/>
+      <c r="G42" s="236"/>
+      <c r="H42" s="236"/>
+      <c r="I42" s="236"/>
+      <c r="J42" s="236"/>
+      <c r="K42" s="236"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A43" s="327" t="s">
         <v>209</v>
       </c>
-      <c r="B41" s="345"/>
-[...9 lines deleted...]
-      <c r="A42" s="342" t="s">
+      <c r="B43" s="330"/>
+      <c r="C43" s="236"/>
+      <c r="D43" s="236"/>
+      <c r="E43" s="236"/>
+      <c r="F43" s="236"/>
+      <c r="G43" s="236"/>
+      <c r="H43" s="236"/>
+      <c r="I43" s="236"/>
+      <c r="J43" s="236"/>
+      <c r="K43" s="236"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A44" s="327" t="s">
         <v>210</v>
       </c>
-      <c r="B42" s="253"/>
-[...11 lines deleted...]
-      <c r="A43" s="342" t="s">
+      <c r="B44" s="331"/>
+      <c r="D44" s="332"/>
+      <c r="F44" s="332"/>
+      <c r="G44" s="332"/>
+      <c r="H44" s="331"/>
+      <c r="I44" s="331"/>
+      <c r="J44" s="333"/>
+      <c r="K44" s="333"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A45" s="327" t="s">
         <v>211</v>
       </c>
-      <c r="B43" s="346"/>
-[...11 lines deleted...]
-      <c r="A44" s="342" t="s">
+      <c r="B45" s="331"/>
+      <c r="D45" s="331"/>
+      <c r="F45" s="331"/>
+      <c r="G45" s="331"/>
+      <c r="H45" s="331"/>
+      <c r="I45" s="331"/>
+      <c r="J45" s="333"/>
+      <c r="K45" s="307"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A46" s="327" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" s="331"/>
+      <c r="F46" s="331"/>
+      <c r="G46" s="331"/>
+      <c r="H46" s="331"/>
+      <c r="I46" s="331"/>
+      <c r="J46" s="333"/>
+      <c r="K46" s="333"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A47" s="327" t="s">
         <v>212</v>
       </c>
-      <c r="B44" s="347"/>
-[...9 lines deleted...]
-      <c r="A45" s="342" t="s">
+      <c r="D47" s="331"/>
+      <c r="F47" s="331"/>
+      <c r="G47" s="331"/>
+      <c r="H47" s="331"/>
+      <c r="I47" s="331"/>
+      <c r="J47" s="333"/>
+      <c r="K47" s="307"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A48" s="327" t="s">
         <v>213</v>
       </c>
-      <c r="B45" s="347"/>
-[...9 lines deleted...]
-      <c r="A46" s="342" t="s">
+      <c r="B48" s="331"/>
+      <c r="C48" s="307"/>
+      <c r="D48" s="307"/>
+      <c r="E48" s="307"/>
+      <c r="F48" s="307"/>
+      <c r="G48" s="307"/>
+      <c r="H48" s="307"/>
+      <c r="I48" s="307"/>
+      <c r="J48" s="307"/>
+      <c r="K48" s="307"/>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A49" s="327" t="s">
         <v>214</v>
       </c>
-      <c r="D46" s="347"/>
-[...20 lines deleted...]
-      <c r="A48" s="342" t="s">
+      <c r="B49" s="334"/>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A50" s="327" t="s">
         <v>215</v>
       </c>
-      <c r="B48" s="347"/>
-[...11 lines deleted...]
-      <c r="A49" s="342" t="s">
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A51" s="327" t="s">
         <v>216</v>
       </c>
-      <c r="B49" s="350"/>
-[...2 lines deleted...]
-      <c r="A50" s="342" t="s">
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A52" s="327" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A51" s="342" t="s">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A53" s="327" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:G25">
     <cfRule type="expression" dxfId="5" priority="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="67" firstPageNumber="12" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4e062f823779b1819daf15cea5601343">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5f303e5501eb88df537d78214de721b" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
+    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263dbbe5-076b-4606-a03b-9598f5f2f35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e30ab957-e380-4fd5-a3cb-077691bce390}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2BEE023-47E3-4A16-ADBF-27E62CAE0C27}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEB80A70-447A-4EFC-9E1E-650FFA1FD69F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{517475B5-8794-4EF6-ADC1-A6960871A6D9}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>給与額</vt:lpstr>
       <vt:lpstr>時間</vt:lpstr>
       <vt:lpstr>雇用</vt:lpstr>
       <vt:lpstr>賃金指数</vt:lpstr>
       <vt:lpstr>時間指数</vt:lpstr>
       <vt:lpstr>雇用指数</vt:lpstr>
       <vt:lpstr>パート比率</vt:lpstr>
       <vt:lpstr>労働異動率</vt:lpstr>
       <vt:lpstr>国際比較</vt:lpstr>
       <vt:lpstr>時間当たり給与</vt:lpstr>
       <vt:lpstr>季節調整済指数</vt:lpstr>
       <vt:lpstr>付表</vt:lpstr>
       <vt:lpstr>給与額!Print_Area</vt:lpstr>
       <vt:lpstr>雇用!Print_Area</vt:lpstr>
       <vt:lpstr>雇用指数!Print_Area</vt:lpstr>
       <vt:lpstr>国際比較!Print_Area</vt:lpstr>
       <vt:lpstr>時間!Print_Area</vt:lpstr>
       <vt:lpstr>時間指数!Print_Area</vt:lpstr>
       <vt:lpstr>賃金指数!Print_Area</vt:lpstr>
       <vt:lpstr>付表!Print_Area</vt:lpstr>
+      <vt:lpstr>労働異動率!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC</vt:lpwstr>
+  </property>
+</Properties>
+</file>