--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -1,116 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="29" documentId="8_{DA67CE59-01EF-4F96-916A-6ECB9EEA7AF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6933342-C4B2-47B1-A6B6-EEC5E1F28113}"/>
+  <xr:revisionPtr revIDLastSave="29" documentId="8_{C631E19F-88C7-4F2C-A9FE-F0A0C508D0ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{802F584A-5B27-498A-987B-6AFB48D20616}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{72B061A2-4F58-4393-8A78-F52EF8C9ED07}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34370CFC-9AAD-4741-A2B3-66B31BFF82FB}"/>
   </bookViews>
   <sheets>
     <sheet name="給与額" sheetId="2" r:id="rId1"/>
     <sheet name="時間" sheetId="3" r:id="rId2"/>
     <sheet name="雇用" sheetId="4" r:id="rId3"/>
     <sheet name="賃金指数" sheetId="5" r:id="rId4"/>
     <sheet name="時間指数" sheetId="6" r:id="rId5"/>
     <sheet name="雇用指数" sheetId="7" r:id="rId6"/>
     <sheet name="パート比率" sheetId="9" r:id="rId7"/>
     <sheet name="労働異動率" sheetId="10" r:id="rId8"/>
     <sheet name="国際比較" sheetId="8" r:id="rId9"/>
     <sheet name="時間当たり給与" sheetId="11" r:id="rId10"/>
     <sheet name="季節調整済指数" sheetId="12" r:id="rId11"/>
     <sheet name="付表" sheetId="1" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">時間!$A$1:$J$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">給与額!$A$1:$L$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">雇用!$A$1:$J$71</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">雇用指数!$A$1:$M$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">雇用指数!$A$1:$M$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">国際比較!$A$1:$O$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">時間!$A$1:$J$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">時間指数!$A$1:$M$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">賃金指数!$A$1:$N$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">付表!$A$1:$W$56</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">労働異動率!$A$1:$F$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">付表!$A$1:$W$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1012" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1095" uniqueCount="263">
   <si>
     <t>付表　前年比（％）、前年差（ポイント）の推移（調査産業計、事業所規模５人以上）</t>
     <rPh sb="10" eb="12">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>賃　　　　　　金</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>「持家の帰属家賃を</t>
     <rPh sb="1" eb="3">
       <t>モチイエ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キゾク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヤチン</t>
     </rPh>
@@ -275,123 +269,120 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>指数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>季調値</t>
   </si>
   <si>
     <t>比率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>％</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>ポイント</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　 　　 2018年</t>
+    <t>　　　　2018年</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>　 　　 2019年</t>
-[...44 lines deleted...]
-    <t>　　　　　　  12月</t>
+    <t>　　　　2019年</t>
+  </si>
+  <si>
+    <t>　　　　2020年</t>
+  </si>
+  <si>
+    <t>　　　　2021年</t>
+  </si>
+  <si>
+    <t>　　　　2022年</t>
+  </si>
+  <si>
+    <t>　　　　2023年</t>
+  </si>
+  <si>
+    <t>　　　　2024年</t>
+  </si>
+  <si>
+    <t>　　　　2025年</t>
+  </si>
+  <si>
+    <t>　　　　2024年６月</t>
+  </si>
+  <si>
+    <t>　　　　　　　７月</t>
+  </si>
+  <si>
+    <t>　　　　　　　８月</t>
+  </si>
+  <si>
+    <t>　　　　　　　９月</t>
+  </si>
+  <si>
+    <t>　　　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　　　12月</t>
   </si>
   <si>
     <t>　　　　2025年１月</t>
   </si>
   <si>
-    <t>　　　　　　  ２月</t>
-[...5 lines deleted...]
-    <t>　　　　　　  ４月</t>
+    <t>　　　　　　　２月</t>
+  </si>
+  <si>
+    <t>　　　　　　　３月</t>
+  </si>
+  <si>
+    <t>　　　　　　　４月</t>
+  </si>
+  <si>
+    <t>　　　　　　　５月</t>
+  </si>
+  <si>
+    <t>　　　　　　　６月</t>
   </si>
   <si>
     <t>　　　　2026年１月</t>
   </si>
   <si>
-    <t>速報→  　　  ４月</t>
-[...2 lines deleted...]
-    <t>確報→　　  　４月</t>
+    <t>速報※　　　　６月</t>
   </si>
   <si>
     <t>注1：パート時間当は、所定内給与（パートタイム労働者）を所定内労働時間（パートタイム労働者）で除して算出している。</t>
     <rPh sb="6" eb="8">
       <t>ジカン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ア</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショテイナイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>ロウドウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注2：実質賃金（総額）は、現金給与総額指数を消費者物価指数で除して算出しており、賃金の購買力を示すため、実際に取引が行われている財・サービスに限定して</t>
@@ -504,50 +495,83 @@
     <rPh sb="22" eb="25">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シスウ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ドウゲツ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ヒ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注4：季節調整値（季調値）は、前月比であり、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
+    <rPh sb="3" eb="5">
+      <t>キセツ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>チョウセイチ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ガツブン</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ソクホウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>コウヒョウ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>カコ</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>サカノボ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>カイテイ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注5：パートタイム労働者比率は、前年差（ポイント）の推移となっている。</t>
     <rPh sb="9" eb="12">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヒリツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>サ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>スイイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注6：ｒは速報から確報時に改訂（revised）された値を表す。</t>
     <rPh sb="5" eb="7">
       <t>ソクホウ</t>
@@ -665,101 +689,107 @@
     <rPh sb="70" eb="72">
       <t>レイワ</t>
     </rPh>
     <rPh sb="74" eb="75">
       <t>ネン</t>
     </rPh>
     <rPh sb="76" eb="77">
       <t>アタイ</t>
     </rPh>
     <rPh sb="78" eb="80">
       <t>ヒカク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　算出しているため、指数から算出した場合と一致しない。</t>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>イッチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>※速報値は、確報で改訂される場合がある。</t>
+  </si>
+  <si>
     <t>第１表  月間現金給与額</t>
   </si>
   <si>
-    <t>（事業所規模５人以上、2026（令和８）年４月確報）</t>
+    <t>（事業所規模５人以上、2026（令和８）年６月速報）</t>
   </si>
   <si>
     <t>現金給与総額</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>産　　　業</t>
   </si>
   <si>
     <t>きまって支給</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特別に支払われ</t>
   </si>
   <si>
     <t>する給与</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>所 定 内 給 与</t>
   </si>
   <si>
     <t>所 定 外 給 与</t>
   </si>
   <si>
     <t>た給与</t>
   </si>
   <si>
     <t>前年比</t>
   </si>
   <si>
     <t>就業形態計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>円</t>
   </si>
   <si>
     <t xml:space="preserve">％ </t>
   </si>
   <si>
     <t xml:space="preserve">％ </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>調 査 産 業 計</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>鉱業，採石業等</t>
     <rPh sb="0" eb="2">
       <t>コウギョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サイセキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>建　　設　　業</t>
   </si>
   <si>
     <t>製　　造　　業</t>
   </si>
   <si>
     <t>電気 ・ ガス業</t>
@@ -1105,50 +1135,53 @@
     <t>日</t>
   </si>
   <si>
     <t xml:space="preserve">日 </t>
   </si>
   <si>
     <t>一般労働者　</t>
     <rPh sb="0" eb="1">
       <t>イチ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ロウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ドウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t xml:space="preserve">        -</t>
+  </si>
+  <si>
     <t>時間</t>
     <rPh sb="0" eb="2">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第３表　常用雇用及び労働異動率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -1267,87 +1300,90 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>ゼンネンヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>実質前年比</t>
   </si>
   <si>
     <t>現　金　給　与　総　額</t>
   </si>
   <si>
     <t>　　2022年</t>
   </si>
   <si>
     <t>　　2023年</t>
   </si>
   <si>
     <t>　　2024年</t>
   </si>
   <si>
     <t>　　2025年</t>
   </si>
   <si>
-    <t>　　2025年３月</t>
+    <t>　　2025年５月</t>
+  </si>
+  <si>
+    <t>　　　　　６月</t>
+  </si>
+  <si>
+    <t>　　　　　７月</t>
+  </si>
+  <si>
+    <t>　　　　　８月</t>
+  </si>
+  <si>
+    <t>　　　　　９月</t>
+  </si>
+  <si>
+    <t>　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　12月</t>
+  </si>
+  <si>
+    <t>　　2026年１月</t>
+  </si>
+  <si>
+    <t>　　　　　２月</t>
+  </si>
+  <si>
+    <t>　　　　　３月</t>
   </si>
   <si>
     <t>　　　　　４月</t>
   </si>
   <si>
     <t>　　　　　５月</t>
   </si>
   <si>
-    <t>　　　　　６月</t>
-[...26 lines deleted...]
-    <t>　　　　　３月</t>
+    <t>　　　　　６月(速報)</t>
   </si>
   <si>
     <t>きまって支給する給与</t>
   </si>
   <si>
     <t>所　定　内　給　与</t>
   </si>
   <si>
     <t xml:space="preserve">－ </t>
   </si>
   <si>
     <t>注：実質前年比は、名目賃金指数を消費者物価指数（持家の帰属家賃を除く総合）で除して算出した実質賃金指数の前年(同月)比を指す。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジッシツ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>メイモク</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -1459,95 +1495,98 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>イギリス</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ドイツ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時給</t>
     <rPh sb="0" eb="2">
       <t>ジキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>週給</t>
     <rPh sb="0" eb="2">
       <t>シュウキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>厚生労働省調べ（2026年06月16日16:00(JST)時点）</t>
+    <t>厚生労働省調べ（2026年07月28日16:00(JST)時点）</t>
   </si>
   <si>
     <t>各国の値はすべて前年比、または前年同月比であり、適宜遡及改訂されることがある。</t>
     <rPh sb="0" eb="2">
       <t>カッコク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>アタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ドウゲツヒ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>テキギ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>ソキュウカイテイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>日本は、名目賃金指数(現金給与総額)を消費者物価指数(総合)で除して算出している。</t>
+    <t>日本は、名目賃金指数(現金給与総額)を消費者物価指数(総合)で除して算出しており、最新月</t>
     <rPh sb="4" eb="6">
       <t>メイモク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ゲンキン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ソウガク</t>
     </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>の値は速報値である。</t>
   </si>
   <si>
     <t>アメリカ、イギリス、ドイツについては各国のプレス等におけるヘッドラインを引用している。</t>
     <rPh sb="18" eb="19">
       <t>カク</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>コク</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>トウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>インヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>なお、実質化に用いた日本を含む各国の消費者物価指数は帰属家賃を含んでいる。</t>
     <rPh sb="3" eb="6">
       <t>ジッシツカ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>モチ</t>
     </rPh>
@@ -1711,152 +1750,94 @@
   <si>
     <t>　　系列：Real wage index, Germany, Overall Economy (Series ID: 62361-0001/0020)</t>
     <rPh sb="2" eb="4">
       <t>ケイレツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時系列表第４表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>パートタイム労働者比率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>パートタイム労働者</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　月</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>ゲツ</t>
+      <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...49 lines deleted...]
-    <t xml:space="preserve">  　　　  ３月</t>
   </si>
   <si>
     <t>時系列表第５表　　労働異動率</t>
     <rPh sb="9" eb="11">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イドウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>入  職  率</t>
     <rPh sb="0" eb="1">
       <t>イ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>離  職  率</t>
     <rPh sb="0" eb="1">
       <t>リ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>年　月</t>
-[...5 lines deleted...]
-  <si>
     <t>時系列表第７表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時間当たり給与（パートタイム労働者）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時間当たり給与</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前年比</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -1906,54 +1887,93 @@
   </si>
   <si>
     <t>常  用  雇  用</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>する給与</t>
   </si>
   <si>
     <t>製   造   業</t>
     <rPh sb="0" eb="1">
       <t>セイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゾウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前月比</t>
   </si>
   <si>
-    <t xml:space="preserve">  　2024年５月</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  　2025年１月</t>
+    <t>　 2024年７月</t>
+  </si>
+  <si>
+    <t>　　　　 ８月</t>
+  </si>
+  <si>
+    <t>　　　　 ９月</t>
+  </si>
+  <si>
+    <t>　　　　 10月</t>
+  </si>
+  <si>
+    <t>　　　　 11月</t>
+  </si>
+  <si>
+    <t>　　　　 12月</t>
+  </si>
+  <si>
+    <t>　 2025年１月</t>
+  </si>
+  <si>
+    <t>　　　　 ２月</t>
+  </si>
+  <si>
+    <t>　　　　 ３月</t>
+  </si>
+  <si>
+    <t>　　　　 ４月</t>
+  </si>
+  <si>
+    <t>　　　　 ５月</t>
+  </si>
+  <si>
+    <t>　　　　 ６月</t>
+  </si>
+  <si>
+    <t>　　　　 ７月</t>
+  </si>
+  <si>
+    <t>　 2026年１月</t>
+  </si>
+  <si>
+    <t>　　     ６月(速報)</t>
   </si>
   <si>
     <t>注１：季節調整の方法は、センサス局法(Ⅹ-13ＡＲＩＭＡ-ＳＥＡＴＳの中のＸ-12ＡＲＩＭＡ)による。</t>
     <rPh sb="35" eb="36">
       <t>ナカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注２：季節調整値及びその前月比は、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キセツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウセイチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ゼンゲツヒ</t>
     </rPh>
@@ -1968,182 +1988,184 @@
     </rPh>
     <rPh sb="28" eb="30">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ソクホウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>コウヒョウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ジ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>カコ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>サカノボ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>カイテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">      この季節調整値の2025（令和７）年12月分以前については、1998（平成10）年１月から2025（令和７）年12月分までの28年分のデータ</t>
+    <t xml:space="preserve">      この季節調整値の2025（令和７）年12月分以前については、1998（平成10）年１月から2025（令和７）年12月分までの28年分のデータを用いて</t>
     <rPh sb="8" eb="13">
       <t>キセツチョウセイチ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>レイワ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ネン</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ヘイネン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>イゼン</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>レイワ</t>
     </rPh>
     <rPh sb="60" eb="61">
       <t>ネン</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="70" eb="71">
       <t>ネン</t>
     </rPh>
     <rPh sb="71" eb="72">
       <t>ブン</t>
     </rPh>
+    <rPh sb="77" eb="78">
+      <t>モチ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　　を用いて再計算し、2026（令和８）年１月分以降については、当該データから得られる予測季節要素を用いて計算している。</t>
-    <rPh sb="17" eb="19">
+    <t>　　　再計算し、2026（令和８）年１月分以降については、当該データから得られる予測季節要素を用いて計算している。</t>
+    <rPh sb="13" eb="15">
       <t>レイワ</t>
     </rPh>
-    <rPh sb="33" eb="35">
+    <rPh sb="29" eb="31">
       <t>トウガイ</t>
     </rPh>
-    <rPh sb="40" eb="41">
+    <rPh sb="36" eb="37">
       <t>エ</t>
     </rPh>
+    <rPh sb="40" eb="42">
+      <t>ヨソク</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>キセツ</t>
+    </rPh>
     <rPh sb="44" eb="46">
-      <t>ヨソク</t>
-[...4 lines deleted...]
-    <rPh sb="48" eb="50">
       <t>ヨウソ</t>
     </rPh>
-    <rPh sb="51" eb="52">
+    <rPh sb="47" eb="48">
       <t>モチ</t>
     </rPh>
-    <rPh sb="54" eb="56">
+    <rPh sb="50" eb="52">
       <t>ケイサン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
-[...4 lines deleted...]
-    <numFmt numFmtId="180" formatCode="0.00;\-0.00"/>
+  <numFmts count="9">
+    <numFmt numFmtId="176" formatCode="\ 0.0;\-0.0"/>
+    <numFmt numFmtId="177" formatCode="0.0;\-0.0"/>
+    <numFmt numFmtId="178" formatCode="&quot;r&quot;0.0;&quot;r&quot;\-0.0"/>
+    <numFmt numFmtId="179" formatCode="&quot;r&quot;0.00;&quot;r&quot;\-0.00"/>
+    <numFmt numFmtId="180" formatCode="0.0"/>
     <numFmt numFmtId="181" formatCode="0.0\ "/>
     <numFmt numFmtId="182" formatCode="#,##0.0"/>
     <numFmt numFmtId="183" formatCode="0.00_ "/>
     <numFmt numFmtId="184" formatCode="0.00\ "/>
-    <numFmt numFmtId="185" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
@@ -2165,80 +2187,62 @@
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ｺﾞｼｯｸ"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="49">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -2764,61 +2768,60 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="437">
+  <cellXfs count="433">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
@@ -2849,358 +2852,412 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" textRotation="180"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3211,57 +3268,57 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -3370,111 +3427,114 @@
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="182" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="34" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -3508,308 +3568,270 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="185" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="7" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -3837,179 +3859,163 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="4" xr:uid="{A1AB9C1D-7967-4B0B-B698-ED43F39BCFDE}"/>
-[...3 lines deleted...]
-    <cellStyle name="標準_構造賃金_部品" xfId="5" xr:uid="{0FBFC403-940C-4AA7-83D2-CFC096E3DEAD}"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{ABBB71D8-3366-4E83-8822-6A8DC5DDCD23}"/>
+    <cellStyle name="標準_5-T-1 2" xfId="1" xr:uid="{3D07229D-3525-4251-A872-26CC5DF72851}"/>
+    <cellStyle name="標準_5-T-1_1速報" xfId="2" xr:uid="{93B6A75F-AB06-49A4-AC79-6C00D08C17F2}"/>
+    <cellStyle name="標準_構造賃金_部品" xfId="4" xr:uid="{17BA20F7-7658-49B8-AF5B-63716226BBB9}"/>
   </cellStyles>
-  <dxfs count="15">
+  <dxfs count="13">
     <dxf>
-      <numFmt numFmtId="177" formatCode="&quot;r&quot;0.00;&quot;r&quot;\-0.00"/>
-[...2 lines deleted...]
-      <numFmt numFmtId="176" formatCode="&quot;r&quot;0.0;&quot;r&quot;\-0.0"/>
+      <border>
+        <bottom style="dotted">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
@@ -4058,89 +4064,78 @@
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
-          <color auto="1"/>
+          <color indexed="64"/>
         </bottom>
-        <vertical/>
-[...9 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4494,4162 +4489,4265 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0CB0C03-C944-41DA-919F-FD330C810DA1}">
-  <dimension ref="A1:L71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36882067-0DF4-4385-9024-4186A2ABC78D}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="126" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9" style="126"/>
+    <col min="1" max="1" width="2.5" style="142" customWidth="1"/>
+    <col min="2" max="2" width="18" style="142" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="142" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="142" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="142" customWidth="1"/>
+    <col min="6" max="6" width="8.375" style="142" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="142" customWidth="1"/>
+    <col min="8" max="8" width="8.375" style="142" customWidth="1"/>
+    <col min="9" max="9" width="9.5" style="142" customWidth="1"/>
+    <col min="10" max="10" width="8.375" style="142" customWidth="1"/>
+    <col min="11" max="11" width="9.125" style="142" customWidth="1"/>
+    <col min="12" max="12" width="8.375" style="142" customWidth="1"/>
+    <col min="13" max="13" width="3.75" style="142" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="142"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="131" t="s">
+    <row r="1" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A1" s="147" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="130"/>
-[...11 lines deleted...]
-    <row r="2" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+      <c r="K1" s="146"/>
+      <c r="L1" s="146"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="132"/>
-[...3 lines deleted...]
-      <c r="B3" s="134"/>
+      <c r="B2" s="148"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A3" s="149"/>
+      <c r="B3" s="150"/>
       <c r="C3" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="135"/>
-[...10 lines deleted...]
-      <c r="A4" s="137" t="s">
+      <c r="D3" s="151"/>
+      <c r="E3" s="150"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="150"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
+      <c r="J3" s="150"/>
+      <c r="K3" s="150"/>
+      <c r="L3" s="152"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A4" s="153" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="138"/>
-[...2 lines deleted...]
-      <c r="E4" s="141" t="s">
+      <c r="B4" s="154"/>
+      <c r="C4" s="155"/>
+      <c r="D4" s="156"/>
+      <c r="E4" s="157" t="s">
         <v>84</v>
       </c>
-      <c r="F4" s="135"/>
-[...4 lines deleted...]
-      <c r="K4" s="142" t="s">
+      <c r="F4" s="151"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="152"/>
+      <c r="K4" s="158" t="s">
         <v>85</v>
       </c>
-      <c r="L4" s="143"/>
-[...5 lines deleted...]
-      <c r="D5" s="140"/>
+      <c r="L4" s="159"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A5" s="155"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="155"/>
+      <c r="D5" s="156"/>
       <c r="E5" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="140"/>
+      <c r="F5" s="156"/>
       <c r="G5" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="H5" s="143"/>
+      <c r="H5" s="159"/>
       <c r="I5" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="J5" s="144"/>
+      <c r="J5" s="160"/>
       <c r="K5" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="L5" s="145"/>
-[...5 lines deleted...]
-      <c r="D6" s="148" t="s">
+      <c r="L5" s="161"/>
+    </row>
+    <row r="6" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="162"/>
+      <c r="B6" s="163"/>
+      <c r="C6" s="162"/>
+      <c r="D6" s="164" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="56"/>
-      <c r="F6" s="148" t="s">
+      <c r="F6" s="164" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="146"/>
-      <c r="H6" s="148" t="s">
+      <c r="G6" s="162"/>
+      <c r="H6" s="164" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="146"/>
-      <c r="J6" s="148" t="s">
+      <c r="I6" s="162"/>
+      <c r="J6" s="164" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="149"/>
-      <c r="L6" s="150" t="s">
+      <c r="K6" s="165"/>
+      <c r="L6" s="166" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="141" t="s">
+    <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="151"/>
-      <c r="C7" s="152" t="s">
+      <c r="B7" s="167"/>
+      <c r="C7" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="153" t="s">
+      <c r="D7" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="154" t="s">
+      <c r="E7" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="F7" s="155" t="s">
+      <c r="F7" s="171" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="153" t="s">
+      <c r="G7" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="H7" s="153" t="s">
+      <c r="H7" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="154" t="s">
+      <c r="I7" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="J7" s="155" t="s">
+      <c r="J7" s="171" t="s">
         <v>94</v>
       </c>
-      <c r="K7" s="153" t="s">
+      <c r="K7" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="L7" s="156" t="s">
+      <c r="L7" s="172" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="137" t="s">
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="153" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="138"/>
-[...9 lines deleted...]
-      <c r="F8" s="158">
+      <c r="B8" s="154"/>
+      <c r="C8" s="173">
+        <v>531677</v>
+      </c>
+      <c r="D8" s="174">
         <v>3.4</v>
       </c>
-      <c r="G8" s="157">
-[...2 lines deleted...]
-      <c r="H8" s="158">
+      <c r="E8" s="173">
+        <v>299232</v>
+      </c>
+      <c r="F8" s="174">
+        <v>3.4</v>
+      </c>
+      <c r="G8" s="173">
+        <v>279189</v>
+      </c>
+      <c r="H8" s="174">
+        <v>3.4</v>
+      </c>
+      <c r="I8" s="173">
+        <v>20043</v>
+      </c>
+      <c r="J8" s="175">
+        <v>2.8</v>
+      </c>
+      <c r="K8" s="173">
+        <v>232445</v>
+      </c>
+      <c r="L8" s="175">
+        <v>3.5</v>
+      </c>
+      <c r="M8" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="154"/>
+      <c r="C9" s="173">
+        <v>670076</v>
+      </c>
+      <c r="D9" s="174">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="E9" s="173">
+        <v>356316</v>
+      </c>
+      <c r="F9" s="174">
+        <v>0.8</v>
+      </c>
+      <c r="G9" s="173">
+        <v>330716</v>
+      </c>
+      <c r="H9" s="174">
+        <v>0.2</v>
+      </c>
+      <c r="I9" s="173">
+        <v>25600</v>
+      </c>
+      <c r="J9" s="175">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K9" s="173">
+        <v>313760</v>
+      </c>
+      <c r="L9" s="175">
+        <v>-19.2</v>
+      </c>
+      <c r="M9" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="154"/>
+      <c r="C10" s="173">
+        <v>607369</v>
+      </c>
+      <c r="D10" s="174">
+        <v>-1.2</v>
+      </c>
+      <c r="E10" s="173">
+        <v>381669</v>
+      </c>
+      <c r="F10" s="174">
+        <v>3.2</v>
+      </c>
+      <c r="G10" s="173">
+        <v>356869</v>
+      </c>
+      <c r="H10" s="174">
+        <v>3.8</v>
+      </c>
+      <c r="I10" s="173">
+        <v>24800</v>
+      </c>
+      <c r="J10" s="175">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="K10" s="173">
+        <v>225700</v>
+      </c>
+      <c r="L10" s="175">
+        <v>-7.8</v>
+      </c>
+      <c r="M10" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="173">
+        <v>614826</v>
+      </c>
+      <c r="D11" s="174">
+        <v>2.7</v>
+      </c>
+      <c r="E11" s="173">
+        <v>351053</v>
+      </c>
+      <c r="F11" s="174">
         <v>3.3</v>
       </c>
-      <c r="I8" s="157">
-[...13 lines deleted...]
-      <c r="A9" s="137" t="s">
+      <c r="G11" s="173">
+        <v>318097</v>
+      </c>
+      <c r="H11" s="174">
+        <v>3.1</v>
+      </c>
+      <c r="I11" s="173">
+        <v>32956</v>
+      </c>
+      <c r="J11" s="175">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K11" s="173">
+        <v>263773</v>
+      </c>
+      <c r="L11" s="175">
+        <v>2</v>
+      </c>
+      <c r="M11" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="B9" s="138"/>
-[...9 lines deleted...]
-      <c r="F9" s="158">
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="154"/>
+      <c r="C12" s="173">
+        <v>1262688</v>
+      </c>
+      <c r="D12" s="174">
+        <v>7.3</v>
+      </c>
+      <c r="E12" s="173">
+        <v>504726</v>
+      </c>
+      <c r="F12" s="174">
+        <v>3.1</v>
+      </c>
+      <c r="G12" s="173">
+        <v>442847</v>
+      </c>
+      <c r="H12" s="174">
+        <v>2.8</v>
+      </c>
+      <c r="I12" s="173">
+        <v>61879</v>
+      </c>
+      <c r="J12" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K12" s="173">
+        <v>757962</v>
+      </c>
+      <c r="L12" s="175">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M12" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="154"/>
+      <c r="C13" s="173">
+        <v>1017876</v>
+      </c>
+      <c r="D13" s="174">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E13" s="173">
+        <v>447794</v>
+      </c>
+      <c r="F13" s="174">
+        <v>5.4</v>
+      </c>
+      <c r="G13" s="173">
+        <v>414545</v>
+      </c>
+      <c r="H13" s="174">
+        <v>5.8</v>
+      </c>
+      <c r="I13" s="173">
+        <v>33249</v>
+      </c>
+      <c r="J13" s="175">
         <v>1.4</v>
       </c>
-      <c r="G9" s="157">
-[...2 lines deleted...]
-      <c r="H9" s="158">
+      <c r="K13" s="173">
+        <v>570082</v>
+      </c>
+      <c r="L13" s="175">
+        <v>4.5</v>
+      </c>
+      <c r="M13" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="154"/>
+      <c r="C14" s="173">
+        <v>519753</v>
+      </c>
+      <c r="D14" s="174">
+        <v>0.2</v>
+      </c>
+      <c r="E14" s="173">
+        <v>330252</v>
+      </c>
+      <c r="F14" s="174">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I9" s="157">
-[...20 lines deleted...]
-      <c r="D10" s="158">
+      <c r="G14" s="173">
+        <v>288063</v>
+      </c>
+      <c r="H14" s="174">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I14" s="173">
+        <v>42189</v>
+      </c>
+      <c r="J14" s="175">
+        <v>1.7</v>
+      </c>
+      <c r="K14" s="173">
+        <v>189501</v>
+      </c>
+      <c r="L14" s="175">
+        <v>-3.1</v>
+      </c>
+      <c r="M14" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="154"/>
+      <c r="C15" s="173">
+        <v>410644</v>
+      </c>
+      <c r="D15" s="174">
+        <v>-0.4</v>
+      </c>
+      <c r="E15" s="173">
+        <v>261948</v>
+      </c>
+      <c r="F15" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="G15" s="173">
+        <v>249389</v>
+      </c>
+      <c r="H15" s="174">
+        <v>3</v>
+      </c>
+      <c r="I15" s="173">
+        <v>12559</v>
+      </c>
+      <c r="J15" s="175">
+        <v>1.2</v>
+      </c>
+      <c r="K15" s="173">
+        <v>148696</v>
+      </c>
+      <c r="L15" s="175">
+        <v>-5.8</v>
+      </c>
+      <c r="M15" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="154"/>
+      <c r="C16" s="173">
+        <v>1125656</v>
+      </c>
+      <c r="D16" s="174">
+        <v>11.6</v>
+      </c>
+      <c r="E16" s="173">
+        <v>463050</v>
+      </c>
+      <c r="F16" s="174">
+        <v>10.7</v>
+      </c>
+      <c r="G16" s="173">
+        <v>434784</v>
+      </c>
+      <c r="H16" s="174">
+        <v>11.4</v>
+      </c>
+      <c r="I16" s="173">
+        <v>28266</v>
+      </c>
+      <c r="J16" s="175">
+        <v>1.4</v>
+      </c>
+      <c r="K16" s="173">
+        <v>662606</v>
+      </c>
+      <c r="L16" s="175">
+        <v>12.3</v>
+      </c>
+      <c r="M16" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="146"/>
+      <c r="C17" s="173">
+        <v>643432</v>
+      </c>
+      <c r="D17" s="174">
+        <v>-4.7</v>
+      </c>
+      <c r="E17" s="173">
+        <v>348148</v>
+      </c>
+      <c r="F17" s="174">
+        <v>-0.7</v>
+      </c>
+      <c r="G17" s="173">
+        <v>327355</v>
+      </c>
+      <c r="H17" s="174">
+        <v>-0.1</v>
+      </c>
+      <c r="I17" s="173">
+        <v>20793</v>
+      </c>
+      <c r="J17" s="175">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="K17" s="173">
+        <v>295284</v>
+      </c>
+      <c r="L17" s="175">
+        <v>-9.1</v>
+      </c>
+      <c r="M17" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="153" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="154"/>
+      <c r="C18" s="173">
+        <v>892262</v>
+      </c>
+      <c r="D18" s="174">
+        <v>11.7</v>
+      </c>
+      <c r="E18" s="173">
+        <v>427236</v>
+      </c>
+      <c r="F18" s="174">
+        <v>5.8</v>
+      </c>
+      <c r="G18" s="173">
+        <v>399485</v>
+      </c>
+      <c r="H18" s="174">
+        <v>5.6</v>
+      </c>
+      <c r="I18" s="173">
+        <v>27751</v>
+      </c>
+      <c r="J18" s="175">
+        <v>7.6</v>
+      </c>
+      <c r="K18" s="173">
+        <v>465026</v>
+      </c>
+      <c r="L18" s="175">
+        <v>17.8</v>
+      </c>
+      <c r="M18" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="146"/>
+      <c r="C19" s="173">
+        <v>158585</v>
+      </c>
+      <c r="D19" s="174">
+        <v>0.9</v>
+      </c>
+      <c r="E19" s="173">
+        <v>133132</v>
+      </c>
+      <c r="F19" s="174">
+        <v>1.8</v>
+      </c>
+      <c r="G19" s="173">
+        <v>125942</v>
+      </c>
+      <c r="H19" s="174">
+        <v>1.8</v>
+      </c>
+      <c r="I19" s="173">
+        <v>7190</v>
+      </c>
+      <c r="J19" s="175">
+        <v>-0.5</v>
+      </c>
+      <c r="K19" s="173">
+        <v>25453</v>
+      </c>
+      <c r="L19" s="175">
+        <v>-3.5</v>
+      </c>
+      <c r="M19" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="146"/>
+      <c r="C20" s="173">
+        <v>320881</v>
+      </c>
+      <c r="D20" s="174">
+        <v>9.4</v>
+      </c>
+      <c r="E20" s="173">
+        <v>225099</v>
+      </c>
+      <c r="F20" s="174">
+        <v>3.7</v>
+      </c>
+      <c r="G20" s="173">
+        <v>214393</v>
+      </c>
+      <c r="H20" s="174">
+        <v>3.4</v>
+      </c>
+      <c r="I20" s="173">
+        <v>10706</v>
+      </c>
+      <c r="J20" s="175">
+        <v>11.3</v>
+      </c>
+      <c r="K20" s="173">
+        <v>95782</v>
+      </c>
+      <c r="L20" s="175">
+        <v>25.4</v>
+      </c>
+      <c r="M20" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="146"/>
+      <c r="C21" s="173">
+        <v>817746</v>
+      </c>
+      <c r="D21" s="174">
         <v>5.4</v>
       </c>
-      <c r="E10" s="157">
-[...86 lines deleted...]
-      <c r="J12" s="159">
+      <c r="E21" s="173">
+        <v>314714</v>
+      </c>
+      <c r="F21" s="174">
+        <v>2.8</v>
+      </c>
+      <c r="G21" s="173">
+        <v>307849</v>
+      </c>
+      <c r="H21" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="I21" s="173">
+        <v>6865</v>
+      </c>
+      <c r="J21" s="175">
+        <v>-1</v>
+      </c>
+      <c r="K21" s="173">
+        <v>503032</v>
+      </c>
+      <c r="L21" s="175">
+        <v>7.1</v>
+      </c>
+      <c r="M21" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="154"/>
+      <c r="C22" s="173">
+        <v>455586</v>
+      </c>
+      <c r="D22" s="174">
+        <v>5.8</v>
+      </c>
+      <c r="E22" s="173">
+        <v>277871</v>
+      </c>
+      <c r="F22" s="174">
+        <v>3.2</v>
+      </c>
+      <c r="G22" s="173">
+        <v>263395</v>
+      </c>
+      <c r="H22" s="174">
+        <v>3</v>
+      </c>
+      <c r="I22" s="173">
+        <v>14476</v>
+      </c>
+      <c r="J22" s="175">
+        <v>6.2</v>
+      </c>
+      <c r="K22" s="173">
+        <v>177715</v>
+      </c>
+      <c r="L22" s="175">
+        <v>10</v>
+      </c>
+      <c r="M22" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="146"/>
+      <c r="C23" s="173">
+        <v>674106</v>
+      </c>
+      <c r="D23" s="174">
+        <v>-1.3</v>
+      </c>
+      <c r="E23" s="173">
+        <v>326190</v>
+      </c>
+      <c r="F23" s="174">
+        <v>5.2</v>
+      </c>
+      <c r="G23" s="173">
+        <v>309045</v>
+      </c>
+      <c r="H23" s="174">
+        <v>5.6</v>
+      </c>
+      <c r="I23" s="173">
+        <v>17145</v>
+      </c>
+      <c r="J23" s="175">
+        <v>-1.5</v>
+      </c>
+      <c r="K23" s="173">
+        <v>347916</v>
+      </c>
+      <c r="L23" s="175">
+        <v>-6.7</v>
+      </c>
+      <c r="M23" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="146"/>
+      <c r="C24" s="173">
+        <v>398718</v>
+      </c>
+      <c r="D24" s="174">
+        <v>3</v>
+      </c>
+      <c r="E24" s="173">
+        <v>259104</v>
+      </c>
+      <c r="F24" s="174">
+        <v>2.7</v>
+      </c>
+      <c r="G24" s="173">
+        <v>239960</v>
+      </c>
+      <c r="H24" s="174">
         <v>2.5</v>
       </c>
-      <c r="K12" s="157">
-[...466 lines deleted...]
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I24" s="173">
+        <v>19144</v>
+      </c>
+      <c r="J24" s="175">
+        <v>5.5</v>
+      </c>
+      <c r="K24" s="173">
+        <v>139614</v>
+      </c>
+      <c r="L24" s="175">
+        <v>3.3</v>
+      </c>
+      <c r="M24" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="178"/>
+      <c r="B25" s="179"/>
+      <c r="C25" s="180"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="180"/>
+      <c r="F25" s="182"/>
+      <c r="G25" s="183"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="180"/>
+      <c r="J25" s="182"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="182"/>
+    </row>
+    <row r="26" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="184"/>
+      <c r="B26" s="185"/>
+      <c r="C26" s="149"/>
+      <c r="D26" s="152"/>
+      <c r="E26" s="150"/>
+      <c r="F26" s="150"/>
+      <c r="G26" s="149"/>
+      <c r="H26" s="152"/>
+      <c r="I26" s="150"/>
+      <c r="J26" s="150"/>
+      <c r="K26" s="149"/>
+      <c r="L26" s="152"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="168" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" s="172" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="169" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="169" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27" s="168" t="s">
+        <v>92</v>
+      </c>
+      <c r="H27" s="172" t="s">
+        <v>93</v>
+      </c>
+      <c r="I27" s="169" t="s">
+        <v>92</v>
+      </c>
+      <c r="J27" s="169" t="s">
+        <v>94</v>
+      </c>
+      <c r="K27" s="168" t="s">
+        <v>92</v>
+      </c>
+      <c r="L27" s="172" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="153"/>
+      <c r="B28" s="153" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="173">
+        <v>715604</v>
+      </c>
+      <c r="D28" s="174">
+        <v>3.6</v>
+      </c>
+      <c r="E28" s="173">
+        <v>383221</v>
+      </c>
+      <c r="F28" s="174">
+        <v>3.6</v>
+      </c>
+      <c r="G28" s="173">
+        <v>355475</v>
+      </c>
+      <c r="H28" s="174">
+        <v>3.6</v>
+      </c>
+      <c r="I28" s="173">
+        <v>27746</v>
+      </c>
+      <c r="J28" s="175">
+        <v>3.2</v>
+      </c>
+      <c r="K28" s="173">
+        <v>332383</v>
+      </c>
+      <c r="L28" s="175">
+        <v>3.7</v>
+      </c>
+      <c r="M28" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="153"/>
+      <c r="B29" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="173">
+        <v>733788</v>
+      </c>
+      <c r="D29" s="174">
+        <v>-6.8</v>
+      </c>
+      <c r="E29" s="173">
+        <v>385259</v>
+      </c>
+      <c r="F29" s="174">
+        <v>3.9</v>
+      </c>
+      <c r="G29" s="173">
+        <v>357115</v>
+      </c>
+      <c r="H29" s="174">
+        <v>3.3</v>
+      </c>
+      <c r="I29" s="173">
+        <v>28144</v>
+      </c>
+      <c r="J29" s="175">
+        <v>11.5</v>
+      </c>
+      <c r="K29" s="173">
+        <v>348529</v>
+      </c>
+      <c r="L29" s="175">
+        <v>-16.3</v>
+      </c>
+      <c r="M29" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="153"/>
+      <c r="B30" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="173">
+        <v>633234</v>
+      </c>
+      <c r="D30" s="174">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E30" s="173">
+        <v>395792</v>
+      </c>
+      <c r="F30" s="174">
+        <v>3.4</v>
+      </c>
+      <c r="G30" s="173">
+        <v>369755</v>
+      </c>
+      <c r="H30" s="174">
+        <v>4</v>
+      </c>
+      <c r="I30" s="173">
+        <v>26037</v>
+      </c>
+      <c r="J30" s="175">
+        <v>-3.8</v>
+      </c>
+      <c r="K30" s="173">
+        <v>237442</v>
+      </c>
+      <c r="L30" s="175">
+        <v>-7.7</v>
+      </c>
+      <c r="M30" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="153"/>
+      <c r="B31" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="173">
+        <v>682561</v>
+      </c>
+      <c r="D31" s="174">
+        <v>2.8</v>
+      </c>
+      <c r="E31" s="173">
+        <v>381441</v>
+      </c>
+      <c r="F31" s="174">
+        <v>3.3</v>
+      </c>
+      <c r="G31" s="173">
+        <v>344546</v>
+      </c>
+      <c r="H31" s="174">
+        <v>3</v>
+      </c>
+      <c r="I31" s="173">
+        <v>36895</v>
+      </c>
+      <c r="J31" s="175">
+        <v>5.7</v>
+      </c>
+      <c r="K31" s="173">
+        <v>301120</v>
+      </c>
+      <c r="L31" s="175">
+        <v>2</v>
+      </c>
+      <c r="M31" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="153"/>
+      <c r="B32" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="173">
+        <v>1296145</v>
+      </c>
+      <c r="D32" s="174">
+        <v>7.4</v>
+      </c>
+      <c r="E32" s="173">
+        <v>517210</v>
+      </c>
+      <c r="F32" s="174">
+        <v>3.1</v>
+      </c>
+      <c r="G32" s="173">
+        <v>453058</v>
+      </c>
+      <c r="H32" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="I32" s="173">
+        <v>64152</v>
+      </c>
+      <c r="J32" s="175">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K32" s="173">
+        <v>778935</v>
+      </c>
+      <c r="L32" s="175">
+        <v>10.4</v>
+      </c>
+      <c r="M32" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="153"/>
+      <c r="B33" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="173">
+        <v>1056256</v>
+      </c>
+      <c r="D33" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="E33" s="173">
+        <v>460913</v>
+      </c>
+      <c r="F33" s="174">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G33" s="173">
+        <v>426393</v>
+      </c>
+      <c r="H33" s="174">
+        <v>5.4</v>
+      </c>
+      <c r="I33" s="173">
+        <v>34520</v>
+      </c>
+      <c r="J33" s="175">
+        <v>0.9</v>
+      </c>
+      <c r="K33" s="173">
+        <v>595343</v>
+      </c>
+      <c r="L33" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M33" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="153"/>
+      <c r="B34" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="173">
+        <v>609257</v>
+      </c>
+      <c r="D34" s="174">
+        <v>1</v>
+      </c>
+      <c r="E34" s="173">
+        <v>376220</v>
+      </c>
+      <c r="F34" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="G34" s="173">
+        <v>326271</v>
+      </c>
+      <c r="H34" s="174">
+        <v>3</v>
+      </c>
+      <c r="I34" s="173">
+        <v>49949</v>
+      </c>
+      <c r="J34" s="175">
+        <v>2.4</v>
+      </c>
+      <c r="K34" s="173">
+        <v>233037</v>
+      </c>
+      <c r="L34" s="175">
+        <v>-1.9</v>
+      </c>
+      <c r="M34" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="153"/>
+      <c r="B35" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="173">
+        <v>647004</v>
+      </c>
+      <c r="D35" s="174">
+        <v>-1.2</v>
+      </c>
+      <c r="E35" s="173">
+        <v>381331</v>
+      </c>
+      <c r="F35" s="174">
+        <v>2.5</v>
+      </c>
+      <c r="G35" s="173">
+        <v>360501</v>
+      </c>
+      <c r="H35" s="174">
+        <v>2.6</v>
+      </c>
+      <c r="I35" s="173">
+        <v>20830</v>
+      </c>
+      <c r="J35" s="175">
+        <v>0.8</v>
+      </c>
+      <c r="K35" s="173">
+        <v>265673</v>
+      </c>
+      <c r="L35" s="175">
+        <v>-6</v>
+      </c>
+      <c r="M35" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="153"/>
+      <c r="B36" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="173">
+        <v>1220344</v>
+      </c>
+      <c r="D36" s="174">
+        <v>10.7</v>
+      </c>
+      <c r="E36" s="173">
+        <v>494557</v>
+      </c>
+      <c r="F36" s="174">
+        <v>10.3</v>
+      </c>
+      <c r="G36" s="173">
+        <v>463764</v>
+      </c>
+      <c r="H36" s="174">
+        <v>11</v>
+      </c>
+      <c r="I36" s="173">
+        <v>30793</v>
+      </c>
+      <c r="J36" s="175">
+        <v>0.3</v>
+      </c>
+      <c r="K36" s="173">
+        <v>725787</v>
+      </c>
+      <c r="L36" s="175">
+        <v>10.9</v>
+      </c>
+      <c r="M36" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="176"/>
+      <c r="B37" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="173">
+        <v>781151</v>
+      </c>
+      <c r="D37" s="174">
+        <v>-3.6</v>
+      </c>
+      <c r="E37" s="173">
+        <v>408627</v>
+      </c>
+      <c r="F37" s="174">
+        <v>0.4</v>
+      </c>
+      <c r="G37" s="173">
+        <v>383004</v>
+      </c>
+      <c r="H37" s="174">
+        <v>1</v>
+      </c>
+      <c r="I37" s="173">
+        <v>25623</v>
+      </c>
+      <c r="J37" s="175">
+        <v>-7.9</v>
+      </c>
+      <c r="K37" s="173">
+        <v>372524</v>
+      </c>
+      <c r="L37" s="175">
+        <v>-7.6</v>
+      </c>
+      <c r="M37" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="153"/>
+      <c r="B38" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="173">
+        <v>974978</v>
+      </c>
+      <c r="D38" s="174">
+        <v>11.3</v>
+      </c>
+      <c r="E38" s="173">
+        <v>460085</v>
+      </c>
+      <c r="F38" s="174">
+        <v>5.5</v>
+      </c>
+      <c r="G38" s="173">
+        <v>429394</v>
+      </c>
+      <c r="H38" s="174">
+        <v>5.4</v>
+      </c>
+      <c r="I38" s="173">
+        <v>30691</v>
+      </c>
+      <c r="J38" s="175">
+        <v>6.8</v>
+      </c>
+      <c r="K38" s="173">
+        <v>514893</v>
+      </c>
+      <c r="L38" s="175">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="M38" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="177"/>
+      <c r="B39" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="173">
+        <v>429037</v>
+      </c>
+      <c r="D39" s="174">
+        <v>0.2</v>
+      </c>
+      <c r="E39" s="173">
+        <v>315322</v>
+      </c>
+      <c r="F39" s="174">
+        <v>0.5</v>
+      </c>
+      <c r="G39" s="173">
+        <v>291958</v>
+      </c>
+      <c r="H39" s="174">
+        <v>0.6</v>
+      </c>
+      <c r="I39" s="173">
+        <v>23364</v>
+      </c>
+      <c r="J39" s="175">
+        <v>-1.6</v>
+      </c>
+      <c r="K39" s="173">
+        <v>113715</v>
+      </c>
+      <c r="L39" s="175">
+        <v>-0.7</v>
+      </c>
+      <c r="M39" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="176"/>
+      <c r="B40" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="173">
+        <v>506707</v>
+      </c>
+      <c r="D40" s="174">
+        <v>8.5</v>
+      </c>
+      <c r="E40" s="173">
+        <v>330305</v>
+      </c>
+      <c r="F40" s="174">
+        <v>1.9</v>
+      </c>
+      <c r="G40" s="173">
+        <v>312884</v>
+      </c>
+      <c r="H40" s="174">
+        <v>1.6</v>
+      </c>
+      <c r="I40" s="173">
+        <v>17421</v>
+      </c>
+      <c r="J40" s="175">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K40" s="173">
+        <v>176402</v>
+      </c>
+      <c r="L40" s="175">
+        <v>23.3</v>
+      </c>
+      <c r="M40" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="177"/>
+      <c r="B41" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="173">
+        <v>1154659</v>
+      </c>
+      <c r="D41" s="174">
+        <v>5.5</v>
+      </c>
+      <c r="E41" s="173">
+        <v>423041</v>
+      </c>
+      <c r="F41" s="174">
+        <v>3.5</v>
+      </c>
+      <c r="G41" s="173">
+        <v>413117</v>
+      </c>
+      <c r="H41" s="174">
+        <v>3.5</v>
+      </c>
+      <c r="I41" s="173">
+        <v>9924</v>
+      </c>
+      <c r="J41" s="175">
+        <v>-0.7</v>
+      </c>
+      <c r="K41" s="173">
+        <v>731618</v>
+      </c>
+      <c r="L41" s="175">
+        <v>6.7</v>
+      </c>
+      <c r="M41" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="153"/>
+      <c r="B42" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="173">
+        <v>603544</v>
+      </c>
+      <c r="D42" s="174">
+        <v>7.6</v>
+      </c>
+      <c r="E42" s="173">
+        <v>350226</v>
+      </c>
+      <c r="F42" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="G42" s="173">
+        <v>329691</v>
+      </c>
+      <c r="H42" s="174">
+        <v>4.3</v>
+      </c>
+      <c r="I42" s="173">
+        <v>20535</v>
+      </c>
+      <c r="J42" s="175">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K42" s="173">
+        <v>253318</v>
+      </c>
+      <c r="L42" s="175">
+        <v>12.2</v>
+      </c>
+      <c r="M42" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="177"/>
+      <c r="B43" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="173">
+        <v>763000</v>
+      </c>
+      <c r="D43" s="174">
+        <v>-2.8</v>
+      </c>
+      <c r="E43" s="173">
+        <v>356668</v>
+      </c>
+      <c r="F43" s="174">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G43" s="173">
+        <v>337792</v>
+      </c>
+      <c r="H43" s="174">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I43" s="173">
+        <v>18876</v>
+      </c>
+      <c r="J43" s="175">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="K43" s="173">
+        <v>406332</v>
+      </c>
+      <c r="L43" s="175">
+        <v>-8</v>
+      </c>
+      <c r="M43" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="176"/>
+      <c r="B44" s="176" t="s">
         <v>112</v>
       </c>
-      <c r="C27" s="152" t="s">
+      <c r="C44" s="173">
+        <v>508641</v>
+      </c>
+      <c r="D44" s="174">
+        <v>1.8</v>
+      </c>
+      <c r="E44" s="173">
+        <v>315093</v>
+      </c>
+      <c r="F44" s="174">
+        <v>2</v>
+      </c>
+      <c r="G44" s="173">
+        <v>289816</v>
+      </c>
+      <c r="H44" s="174">
+        <v>1.6</v>
+      </c>
+      <c r="I44" s="173">
+        <v>25277</v>
+      </c>
+      <c r="J44" s="175">
+        <v>5.5</v>
+      </c>
+      <c r="K44" s="173">
+        <v>193548</v>
+      </c>
+      <c r="L44" s="175">
+        <v>1.7</v>
+      </c>
+      <c r="M44" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="178"/>
+      <c r="B45" s="186"/>
+      <c r="C45" s="180"/>
+      <c r="D45" s="182"/>
+      <c r="E45" s="183"/>
+      <c r="F45" s="181"/>
+      <c r="G45" s="180"/>
+      <c r="H45" s="182"/>
+      <c r="I45" s="183"/>
+      <c r="J45" s="181"/>
+      <c r="K45" s="180"/>
+      <c r="L45" s="182"/>
+    </row>
+    <row r="46" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="178"/>
+      <c r="B46" s="185"/>
+      <c r="C46" s="157"/>
+      <c r="D46" s="187"/>
+      <c r="E46" s="188"/>
+      <c r="F46" s="188"/>
+      <c r="G46" s="157"/>
+      <c r="H46" s="187"/>
+      <c r="I46" s="188"/>
+      <c r="J46" s="188"/>
+      <c r="K46" s="157"/>
+      <c r="L46" s="187"/>
+    </row>
+    <row r="47" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="155"/>
+      <c r="B47" s="155" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="D27" s="156" t="s">
+      <c r="D47" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="153" t="s">
+      <c r="E47" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="F27" s="153" t="s">
+      <c r="F47" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="152" t="s">
+      <c r="G47" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="H27" s="156" t="s">
+      <c r="H47" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="I27" s="153" t="s">
+      <c r="I47" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="J27" s="153" t="s">
+      <c r="J47" s="169" t="s">
         <v>94</v>
       </c>
-      <c r="K27" s="152" t="s">
+      <c r="K47" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="L27" s="156" t="s">
+      <c r="L47" s="172" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B28" s="137" t="s">
+    <row r="48" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="153"/>
+      <c r="B48" s="153" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="157">
-[...2 lines deleted...]
-      <c r="D28" s="158">
+      <c r="C48" s="173">
+        <v>129042</v>
+      </c>
+      <c r="D48" s="174">
+        <v>3.5</v>
+      </c>
+      <c r="E48" s="173">
+        <v>115371</v>
+      </c>
+      <c r="F48" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="G48" s="173">
+        <v>112192</v>
+      </c>
+      <c r="H48" s="174">
+        <v>3</v>
+      </c>
+      <c r="I48" s="173">
+        <v>3179</v>
+      </c>
+      <c r="J48" s="174">
+        <v>0.1</v>
+      </c>
+      <c r="K48" s="173">
+        <v>13671</v>
+      </c>
+      <c r="L48" s="175">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="M48" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="153"/>
+      <c r="B49" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="173">
+        <v>97259</v>
+      </c>
+      <c r="D49" s="174">
+        <v>-21.8</v>
+      </c>
+      <c r="E49" s="173">
+        <v>96098</v>
+      </c>
+      <c r="F49" s="174">
+        <v>-18.399999999999999</v>
+      </c>
+      <c r="G49" s="173">
+        <v>93362</v>
+      </c>
+      <c r="H49" s="174">
+        <v>-20.7</v>
+      </c>
+      <c r="I49" s="173">
+        <v>2736</v>
+      </c>
+      <c r="J49" s="174">
+        <v>12928.6</v>
+      </c>
+      <c r="K49" s="173">
+        <v>1161</v>
+      </c>
+      <c r="L49" s="175">
+        <v>-82.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="153"/>
+      <c r="B50" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="173">
+        <v>146347</v>
+      </c>
+      <c r="D50" s="174">
+        <v>4.8</v>
+      </c>
+      <c r="E50" s="173">
+        <v>129948</v>
+      </c>
+      <c r="F50" s="174">
+        <v>2.5</v>
+      </c>
+      <c r="G50" s="173">
+        <v>127205</v>
+      </c>
+      <c r="H50" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="I50" s="173">
+        <v>2743</v>
+      </c>
+      <c r="J50" s="174">
+        <v>-9.4</v>
+      </c>
+      <c r="K50" s="173">
+        <v>16399</v>
+      </c>
+      <c r="L50" s="175">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="153"/>
+      <c r="B51" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="173">
+        <v>159498</v>
+      </c>
+      <c r="D51" s="174">
+        <v>2.6</v>
+      </c>
+      <c r="E51" s="173">
+        <v>146776</v>
+      </c>
+      <c r="F51" s="174">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G51" s="173">
+        <v>140297</v>
+      </c>
+      <c r="H51" s="174">
+        <v>3.1</v>
+      </c>
+      <c r="I51" s="173">
+        <v>6479</v>
+      </c>
+      <c r="J51" s="174">
+        <v>-12</v>
+      </c>
+      <c r="K51" s="173">
+        <v>12722</v>
+      </c>
+      <c r="L51" s="175">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="153"/>
+      <c r="B52" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="173">
+        <v>399746</v>
+      </c>
+      <c r="D52" s="174">
+        <v>5</v>
+      </c>
+      <c r="E52" s="173">
+        <v>182734</v>
+      </c>
+      <c r="F52" s="174">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G52" s="173">
+        <v>179471</v>
+      </c>
+      <c r="H52" s="174">
+        <v>8.9</v>
+      </c>
+      <c r="I52" s="173">
+        <v>3263</v>
+      </c>
+      <c r="J52" s="174">
+        <v>-18.3</v>
+      </c>
+      <c r="K52" s="173">
+        <v>217012</v>
+      </c>
+      <c r="L52" s="175">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="153"/>
+      <c r="B53" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="173">
+        <v>183508</v>
+      </c>
+      <c r="D53" s="174">
+        <v>14.7</v>
+      </c>
+      <c r="E53" s="173">
+        <v>162596</v>
+      </c>
+      <c r="F53" s="174">
+        <v>12.7</v>
+      </c>
+      <c r="G53" s="173">
+        <v>156984</v>
+      </c>
+      <c r="H53" s="174">
+        <v>12.7</v>
+      </c>
+      <c r="I53" s="173">
+        <v>5612</v>
+      </c>
+      <c r="J53" s="174">
+        <v>13.6</v>
+      </c>
+      <c r="K53" s="173">
+        <v>20912</v>
+      </c>
+      <c r="L53" s="175">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="153"/>
+      <c r="B54" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="173">
+        <v>145893</v>
+      </c>
+      <c r="D54" s="174">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E54" s="173">
+        <v>138241</v>
+      </c>
+      <c r="F54" s="174">
+        <v>2.8</v>
+      </c>
+      <c r="G54" s="173">
+        <v>128465</v>
+      </c>
+      <c r="H54" s="174">
+        <v>2.5</v>
+      </c>
+      <c r="I54" s="173">
+        <v>9776</v>
+      </c>
+      <c r="J54" s="174">
+        <v>6.4</v>
+      </c>
+      <c r="K54" s="173">
+        <v>7652</v>
+      </c>
+      <c r="L54" s="175">
+        <v>-21.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="153"/>
+      <c r="B55" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="173">
+        <v>117554</v>
+      </c>
+      <c r="D55" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="E55" s="173">
+        <v>113912</v>
+      </c>
+      <c r="F55" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="G55" s="173">
+        <v>111609</v>
+      </c>
+      <c r="H55" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="I55" s="173">
+        <v>2303</v>
+      </c>
+      <c r="J55" s="174">
+        <v>5</v>
+      </c>
+      <c r="K55" s="173">
+        <v>3642</v>
+      </c>
+      <c r="L55" s="175">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="153"/>
+      <c r="B56" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="173">
+        <v>184546</v>
+      </c>
+      <c r="D56" s="174">
+        <v>-1.3</v>
+      </c>
+      <c r="E56" s="173">
+        <v>149896</v>
+      </c>
+      <c r="F56" s="174">
+        <v>-4.7</v>
+      </c>
+      <c r="G56" s="173">
+        <v>146747</v>
+      </c>
+      <c r="H56" s="174">
+        <v>-4.5</v>
+      </c>
+      <c r="I56" s="173">
+        <v>3149</v>
+      </c>
+      <c r="J56" s="174">
+        <v>-8</v>
+      </c>
+      <c r="K56" s="173">
+        <v>34650</v>
+      </c>
+      <c r="L56" s="175">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="153"/>
+      <c r="B57" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="173">
+        <v>138142</v>
+      </c>
+      <c r="D57" s="174">
+        <v>3.9</v>
+      </c>
+      <c r="E57" s="173">
+        <v>126250</v>
+      </c>
+      <c r="F57" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="G57" s="173">
+        <v>123175</v>
+      </c>
+      <c r="H57" s="174">
+        <v>3.1</v>
+      </c>
+      <c r="I57" s="173">
+        <v>3075</v>
+      </c>
+      <c r="J57" s="174">
+        <v>-0.2</v>
+      </c>
+      <c r="K57" s="173">
+        <v>11892</v>
+      </c>
+      <c r="L57" s="175">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="153"/>
+      <c r="B58" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="173">
+        <v>190904</v>
+      </c>
+      <c r="D58" s="174">
+        <v>-0.3</v>
+      </c>
+      <c r="E58" s="173">
+        <v>148709</v>
+      </c>
+      <c r="F58" s="174">
+        <v>-0.8</v>
+      </c>
+      <c r="G58" s="173">
+        <v>145884</v>
+      </c>
+      <c r="H58" s="174">
+        <v>-1</v>
+      </c>
+      <c r="I58" s="173">
+        <v>2825</v>
+      </c>
+      <c r="J58" s="174">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K58" s="173">
+        <v>42195</v>
+      </c>
+      <c r="L58" s="175">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="153"/>
+      <c r="B59" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="173">
+        <v>84636</v>
+      </c>
+      <c r="D59" s="174">
         <v>4</v>
       </c>
-      <c r="E28" s="157">
-[...26 lines deleted...]
-      <c r="B29" s="137" t="s">
+      <c r="E59" s="173">
+        <v>83316</v>
+      </c>
+      <c r="F59" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="G59" s="173">
+        <v>80548</v>
+      </c>
+      <c r="H59" s="174">
+        <v>4.5</v>
+      </c>
+      <c r="I59" s="173">
+        <v>2768</v>
+      </c>
+      <c r="J59" s="174">
+        <v>6</v>
+      </c>
+      <c r="K59" s="173">
+        <v>1320</v>
+      </c>
+      <c r="L59" s="175">
+        <v>-22.6</v>
+      </c>
+      <c r="M59" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="C29" s="157">
-[...44 lines deleted...]
-      <c r="F30" s="158">
+    </row>
+    <row r="60" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="153"/>
+      <c r="B60" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="173">
+        <v>123922</v>
+      </c>
+      <c r="D60" s="174">
+        <v>11.6</v>
+      </c>
+      <c r="E60" s="173">
+        <v>113589</v>
+      </c>
+      <c r="F60" s="174">
+        <v>8.6</v>
+      </c>
+      <c r="G60" s="173">
+        <v>110000</v>
+      </c>
+      <c r="H60" s="174">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I60" s="173">
+        <v>3589</v>
+      </c>
+      <c r="J60" s="174">
+        <v>23.9</v>
+      </c>
+      <c r="K60" s="173">
+        <v>10333</v>
+      </c>
+      <c r="L60" s="175">
+        <v>58.7</v>
+      </c>
+      <c r="M60" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="177"/>
+      <c r="B61" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="173">
+        <v>148543</v>
+      </c>
+      <c r="D61" s="174">
+        <v>5</v>
+      </c>
+      <c r="E61" s="173">
+        <v>99546</v>
+      </c>
+      <c r="F61" s="174">
+        <v>-2.6</v>
+      </c>
+      <c r="G61" s="173">
+        <v>98756</v>
+      </c>
+      <c r="H61" s="174">
+        <v>-2.6</v>
+      </c>
+      <c r="I61" s="173">
+        <v>790</v>
+      </c>
+      <c r="J61" s="174">
+        <v>-6.7</v>
+      </c>
+      <c r="K61" s="173">
+        <v>48997</v>
+      </c>
+      <c r="L61" s="175">
+        <v>24.8</v>
+      </c>
+      <c r="M61" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="177"/>
+      <c r="B62" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="173">
+        <v>167229</v>
+      </c>
+      <c r="D62" s="174">
+        <v>2.9</v>
+      </c>
+      <c r="E62" s="173">
+        <v>136858</v>
+      </c>
+      <c r="F62" s="174">
+        <v>2.5</v>
+      </c>
+      <c r="G62" s="173">
+        <v>134191</v>
+      </c>
+      <c r="H62" s="174">
+        <v>2.5</v>
+      </c>
+      <c r="I62" s="173">
+        <v>2667</v>
+      </c>
+      <c r="J62" s="174">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K62" s="173">
+        <v>30371</v>
+      </c>
+      <c r="L62" s="175">
         <v>4</v>
       </c>
-      <c r="G30" s="157">
-[...314 lines deleted...]
-      <c r="D39" s="158">
+      <c r="M62" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="153"/>
+      <c r="B63" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="173">
+        <v>231315</v>
+      </c>
+      <c r="D63" s="174">
+        <v>9</v>
+      </c>
+      <c r="E63" s="173">
+        <v>174378</v>
+      </c>
+      <c r="F63" s="174">
+        <v>10</v>
+      </c>
+      <c r="G63" s="173">
+        <v>165859</v>
+      </c>
+      <c r="H63" s="174">
+        <v>10.5</v>
+      </c>
+      <c r="I63" s="173">
+        <v>8519</v>
+      </c>
+      <c r="J63" s="174">
+        <v>0.5</v>
+      </c>
+      <c r="K63" s="173">
+        <v>56937</v>
+      </c>
+      <c r="L63" s="175">
+        <v>6.2</v>
+      </c>
+      <c r="M63" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="56"/>
+      <c r="B64" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" s="173">
+        <v>132571</v>
+      </c>
+      <c r="D64" s="174">
+        <v>-0.8</v>
+      </c>
+      <c r="E64" s="173">
+        <v>123541</v>
+      </c>
+      <c r="F64" s="174">
         <v>0</v>
       </c>
-      <c r="E39" s="157">
-[...44 lines deleted...]
-      <c r="H40" s="158">
+      <c r="G64" s="173">
+        <v>119245</v>
+      </c>
+      <c r="H64" s="174">
         <v>0.5</v>
       </c>
-      <c r="I40" s="157">
-[...258 lines deleted...]
-      <c r="B49" s="137" t="s">
+      <c r="I64" s="173">
+        <v>4296</v>
+      </c>
+      <c r="J64" s="174">
+        <v>-13.7</v>
+      </c>
+      <c r="K64" s="173">
+        <v>9030</v>
+      </c>
+      <c r="L64" s="175">
+        <v>-9.6</v>
+      </c>
+      <c r="M64" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="C49" s="157">
-[...582 lines deleted...]
-      <c r="L65" s="171"/>
+    </row>
+    <row r="65" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="157"/>
+      <c r="B65" s="187"/>
+      <c r="C65" s="188"/>
+      <c r="D65" s="187"/>
+      <c r="E65" s="188"/>
+      <c r="F65" s="187"/>
+      <c r="G65" s="157"/>
+      <c r="H65" s="187"/>
+      <c r="I65" s="188"/>
+      <c r="J65" s="187"/>
+      <c r="K65" s="157"/>
+      <c r="L65" s="187"/>
     </row>
     <row r="66" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C66" s="152" t="s">
+        <v>116</v>
+      </c>
+      <c r="C66" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="D66" s="156" t="s">
+      <c r="D66" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="E66" s="153" t="s">
+      <c r="E66" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="F66" s="153" t="s">
+      <c r="F66" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="G66" s="152" t="s">
+      <c r="G66" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="H66" s="156" t="s">
+      <c r="H66" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="I66" s="153" t="s">
+      <c r="I66" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="J66" s="153" t="s">
+      <c r="J66" s="169" t="s">
         <v>94</v>
       </c>
-      <c r="K66" s="152" t="s">
+      <c r="K66" s="168" t="s">
         <v>92</v>
       </c>
-      <c r="L66" s="156" t="s">
+      <c r="L66" s="172" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="67" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B67" s="126" t="s">
+    <row r="67" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="376" t="s">
         <v>117</v>
       </c>
-      <c r="C67" s="173">
-[...2 lines deleted...]
-      <c r="D67" s="158">
+      <c r="B67" s="142" t="s">
+        <v>118</v>
+      </c>
+      <c r="C67" s="189">
+        <v>646206</v>
+      </c>
+      <c r="D67" s="174">
+        <v>3.3</v>
+      </c>
+      <c r="E67" s="189">
+        <v>335831</v>
+      </c>
+      <c r="F67" s="174">
+        <v>3.5</v>
+      </c>
+      <c r="G67" s="189">
+        <v>310438</v>
+      </c>
+      <c r="H67" s="174">
+        <v>3.6</v>
+      </c>
+      <c r="I67" s="189">
+        <v>25393</v>
+      </c>
+      <c r="J67" s="175">
+        <v>3.3</v>
+      </c>
+      <c r="K67" s="189">
+        <v>310375</v>
+      </c>
+      <c r="L67" s="175">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="376"/>
+      <c r="B68" s="142" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="189">
+        <v>815745</v>
+      </c>
+      <c r="D68" s="174">
+        <v>3.4</v>
+      </c>
+      <c r="E68" s="189">
+        <v>405913</v>
+      </c>
+      <c r="F68" s="174">
+        <v>3.7</v>
+      </c>
+      <c r="G68" s="189">
+        <v>373326</v>
+      </c>
+      <c r="H68" s="174">
+        <v>3.7</v>
+      </c>
+      <c r="I68" s="189">
+        <v>32587</v>
+      </c>
+      <c r="J68" s="175">
+        <v>3.5</v>
+      </c>
+      <c r="K68" s="189">
+        <v>409832</v>
+      </c>
+      <c r="L68" s="175">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="376"/>
+      <c r="B69" s="156" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="189">
+        <v>146197</v>
+      </c>
+      <c r="D69" s="174">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E67" s="173">
-[...93 lines deleted...]
-        <v>34.5</v>
+      <c r="E69" s="189">
+        <v>129144</v>
+      </c>
+      <c r="F69" s="174">
+        <v>3</v>
+      </c>
+      <c r="G69" s="189">
+        <v>124967</v>
+      </c>
+      <c r="H69" s="174">
+        <v>3</v>
+      </c>
+      <c r="I69" s="189">
+        <v>4177</v>
+      </c>
+      <c r="J69" s="175">
+        <v>1</v>
+      </c>
+      <c r="K69" s="189">
+        <v>17053</v>
+      </c>
+      <c r="L69" s="175">
+        <v>13.8</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="375"/>
-      <c r="B70" s="174"/>
+      <c r="A70" s="377"/>
+      <c r="B70" s="190"/>
       <c r="C70" s="56"/>
-      <c r="D70" s="175"/>
-[...1 lines deleted...]
-      <c r="F70" s="174"/>
+      <c r="D70" s="191"/>
+      <c r="E70" s="190"/>
+      <c r="F70" s="190"/>
       <c r="G70" s="56"/>
-      <c r="H70" s="175"/>
-[...1 lines deleted...]
-      <c r="J70" s="174"/>
+      <c r="H70" s="191"/>
+      <c r="I70" s="190"/>
+      <c r="J70" s="190"/>
       <c r="K70" s="56"/>
-      <c r="L70" s="175"/>
+      <c r="L70" s="191"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A71" s="126" t="s">
-        <v>120</v>
+      <c r="A71" s="142" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="81" firstPageNumber="5" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="84" firstPageNumber="5" fitToWidth="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D6EA3E1-8472-4B52-9447-78AC7729D676}">
-  <dimension ref="A1:F30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D3B1983-2A89-47E1-B166-A616A99EB4DE}">
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="6" customWidth="1"/>
-    <col min="3" max="3" width="9.75" customWidth="1"/>
+    <col min="3" max="3" width="13.5" customWidth="1"/>
     <col min="4" max="5" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A1" s="376" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="376"/>
+      <c r="A1" s="378" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="378"/>
+      <c r="C1" s="378"/>
+      <c r="D1" s="378"/>
+      <c r="E1" s="378"/>
+      <c r="F1" s="378"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="414" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B2" s="414"/>
       <c r="C2" s="414"/>
       <c r="D2" s="414"/>
       <c r="E2" s="414"/>
       <c r="F2" s="414"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="235" t="s">
-[...3 lines deleted...]
-      <c r="F4" s="235"/>
+      <c r="B4" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="D4" s="253"/>
+      <c r="F4" s="252"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B5" s="181"/>
-      <c r="C5" s="241"/>
+      <c r="B5" s="197"/>
+      <c r="C5" s="258"/>
       <c r="D5" s="409" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="E5" s="410"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B6" s="395" t="s">
-[...4 lines deleted...]
-      <c r="E6" s="267"/>
+      <c r="B6" s="397" t="s">
+        <v>226</v>
+      </c>
+      <c r="C6" s="398"/>
+      <c r="D6" s="362"/>
+      <c r="E6" s="284"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B7" s="253"/>
-[...3 lines deleted...]
-        <v>247</v>
+      <c r="B7" s="270"/>
+      <c r="C7" s="331"/>
+      <c r="D7" s="270"/>
+      <c r="E7" s="274" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B8" s="240"/>
-[...4 lines deleted...]
-      <c r="E8" s="263" t="s">
+      <c r="B8" s="257"/>
+      <c r="C8" s="278"/>
+      <c r="D8" s="353" t="s">
+        <v>234</v>
+      </c>
+      <c r="E8" s="280" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B9" s="384" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="352">
+      <c r="B9" s="386" t="s">
+        <v>159</v>
+      </c>
+      <c r="C9" s="387"/>
+      <c r="D9" s="367">
         <v>1242</v>
       </c>
-      <c r="E9" s="274">
+      <c r="E9" s="291">
         <v>1.6</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B10" s="384" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="352">
+      <c r="B10" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="387"/>
+      <c r="D10" s="367">
         <v>1279</v>
       </c>
-      <c r="E10" s="274">
+      <c r="E10" s="291">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B11" s="384" t="s">
-[...3 lines deleted...]
-      <c r="D11" s="352">
+      <c r="B11" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="C11" s="387"/>
+      <c r="D11" s="367">
         <v>1343</v>
       </c>
-      <c r="E11" s="274">
+      <c r="E11" s="291">
         <v>4.3</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B12" s="384" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="352">
+      <c r="B12" s="407" t="s">
+        <v>162</v>
+      </c>
+      <c r="C12" s="408"/>
+      <c r="D12" s="368">
         <v>1394</v>
       </c>
-      <c r="E12" s="274">
+      <c r="E12" s="369">
         <v>3.8</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B13" s="388" t="s">
-[...6 lines deleted...]
-      <c r="E13" s="279">
+      <c r="B13" s="386" t="s">
+        <v>163</v>
+      </c>
+      <c r="C13" s="387"/>
+      <c r="D13" s="367">
+        <v>1384</v>
+      </c>
+      <c r="E13" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B14" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="C14" s="387"/>
+      <c r="D14" s="367">
+        <v>1385</v>
+      </c>
+      <c r="E14" s="291">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B15" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="C15" s="387"/>
+      <c r="D15" s="367">
+        <v>1381</v>
+      </c>
+      <c r="E15" s="291">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B16" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="C16" s="387"/>
+      <c r="D16" s="367">
+        <v>1411</v>
+      </c>
+      <c r="E16" s="291">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B17" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="C17" s="387"/>
+      <c r="D17" s="367">
+        <v>1388</v>
+      </c>
+      <c r="E17" s="291">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B18" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="C18" s="387"/>
+      <c r="D18" s="367">
+        <v>1401</v>
+      </c>
+      <c r="E18" s="291">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B19" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="C19" s="387"/>
+      <c r="D19" s="367">
+        <v>1424</v>
+      </c>
+      <c r="E19" s="291">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-      <c r="E16" s="274">
+    <row r="20" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B20" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="C20" s="387"/>
+      <c r="D20" s="367">
+        <v>1426</v>
+      </c>
+      <c r="E20" s="291">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B21" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="C21" s="387"/>
+      <c r="D21" s="367">
+        <v>1446</v>
+      </c>
+      <c r="E21" s="291">
         <v>3.7</v>
       </c>
     </row>
-    <row r="17" spans="2:5" x14ac:dyDescent="0.15">
-[...48 lines deleted...]
-      <c r="B21" s="384" t="s">
+    <row r="22" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B22" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="C22" s="387"/>
+      <c r="D22" s="367">
+        <v>1443</v>
+      </c>
+      <c r="E22" s="291">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B23" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="C23" s="387"/>
+      <c r="D23" s="367">
+        <v>1437</v>
+      </c>
+      <c r="E23" s="291">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B24" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="C24" s="387"/>
+      <c r="D24" s="367">
+        <v>1434</v>
+      </c>
+      <c r="E24" s="291">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B25" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="C25" s="387"/>
+      <c r="D25" s="367">
+        <v>1453</v>
+      </c>
+      <c r="E25" s="291">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B26" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="C26" s="385"/>
+      <c r="D26" s="370">
+        <v>1444</v>
+      </c>
+      <c r="E26" s="300">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B27" s="253" t="s">
         <v>235</v>
       </c>
-      <c r="C21" s="385"/>
-[...8 lines deleted...]
-      <c r="B22" s="384" t="s">
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B28" s="253" t="s">
         <v>236</v>
       </c>
-      <c r="C22" s="385"/>
-[...66 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B29" s="236"/>
-[...2 lines deleted...]
-      <c r="B30" s="358"/>
+      <c r="B29" s="253"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="B13:E25">
-    <cfRule type="expression" dxfId="4" priority="1">
+  <conditionalFormatting sqref="B13:C26">
+    <cfRule type="expression" dxfId="4" priority="2">
       <formula>OR(RIGHT($B13,2)="６月",RIGHT($B13,3)="12月")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D12:E26">
+    <cfRule type="expression" dxfId="3" priority="1">
+      <formula>OR(RIGHT($B12,2)="６月",RIGHT($B12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76FFB15A-8A7E-494A-B81D-60B089993262}">
-  <dimension ref="A1:N48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02A4616-E249-4074-91FF-34E555EE19EC}">
+  <dimension ref="A1:N44"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="9.75" customWidth="1"/>
+    <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="14" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="390"/>
+      <c r="A1" s="361" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1" s="361"/>
+      <c r="C1" s="361"/>
+      <c r="D1" s="361"/>
+      <c r="E1" s="361"/>
+      <c r="F1" s="361"/>
+      <c r="G1" s="361"/>
+      <c r="H1" s="361"/>
+      <c r="I1" s="361"/>
+      <c r="J1" s="361"/>
+      <c r="K1" s="361"/>
+      <c r="L1" s="361"/>
+      <c r="M1" s="361"/>
+      <c r="N1" s="361"/>
     </row>
     <row r="3" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="235" t="s">
-[...15 lines deleted...]
-        <v>147</v>
+      <c r="A3" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="B3" s="252"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="252"/>
+      <c r="N3" s="254" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A4" s="419" t="s">
-[...20 lines deleted...]
-      <c r="N4" s="403"/>
+      <c r="A4" s="257"/>
+      <c r="B4" s="325"/>
+      <c r="C4" s="399" t="s">
+        <v>238</v>
+      </c>
+      <c r="D4" s="400"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="283"/>
+      <c r="G4" s="399" t="s">
+        <v>239</v>
+      </c>
+      <c r="H4" s="400"/>
+      <c r="I4" s="371"/>
+      <c r="J4" s="371"/>
+      <c r="K4" s="259"/>
+      <c r="L4" s="283"/>
+      <c r="M4" s="399" t="s">
+        <v>240</v>
+      </c>
+      <c r="N4" s="405"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A5" s="421"/>
-[...3 lines deleted...]
-      <c r="E5" s="360" t="s">
+      <c r="A5" s="419" t="s">
+        <v>226</v>
+      </c>
+      <c r="B5" s="420"/>
+      <c r="C5" s="264"/>
+      <c r="D5" s="284"/>
+      <c r="E5" s="372" t="s">
         <v>84</v>
       </c>
-      <c r="F5" s="236"/>
-[...8 lines deleted...]
-      <c r="N5" s="267"/>
+      <c r="F5" s="253"/>
+      <c r="G5" s="264"/>
+      <c r="H5" s="284"/>
+      <c r="I5" s="399" t="s">
+        <v>127</v>
+      </c>
+      <c r="J5" s="400"/>
+      <c r="L5" s="284"/>
+      <c r="M5" s="264"/>
+      <c r="N5" s="284"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A6" s="421"/>
-[...16 lines deleted...]
-      <c r="N6" s="267"/>
+      <c r="A6" s="419"/>
+      <c r="B6" s="420"/>
+      <c r="C6" s="264"/>
+      <c r="D6" s="284"/>
+      <c r="E6" s="372" t="s">
+        <v>241</v>
+      </c>
+      <c r="F6" s="253"/>
+      <c r="G6" s="264"/>
+      <c r="H6" s="284"/>
+      <c r="I6" s="156"/>
+      <c r="J6" s="253"/>
+      <c r="K6" s="399" t="s">
+        <v>242</v>
+      </c>
+      <c r="L6" s="405"/>
+      <c r="M6" s="264"/>
+      <c r="N6" s="284"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A7" s="423"/>
-[...23 lines deleted...]
-        <v>257</v>
+      <c r="A7" s="270"/>
+      <c r="B7" s="373"/>
+      <c r="C7" s="270"/>
+      <c r="D7" s="274" t="s">
+        <v>243</v>
+      </c>
+      <c r="E7" s="253"/>
+      <c r="F7" s="274" t="s">
+        <v>243</v>
+      </c>
+      <c r="G7" s="270"/>
+      <c r="H7" s="274" t="s">
+        <v>243</v>
+      </c>
+      <c r="I7" s="331"/>
+      <c r="J7" s="271" t="s">
+        <v>243</v>
+      </c>
+      <c r="K7" s="374"/>
+      <c r="L7" s="274" t="s">
+        <v>243</v>
+      </c>
+      <c r="M7" s="273"/>
+      <c r="N7" s="274" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A8" s="240"/>
-[...2 lines deleted...]
-      <c r="D8" s="263" t="s">
+      <c r="A8" s="257"/>
+      <c r="B8" s="325"/>
+      <c r="C8" s="257"/>
+      <c r="D8" s="280" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="240"/>
-      <c r="F8" s="263" t="s">
+      <c r="E8" s="257"/>
+      <c r="F8" s="280" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="240"/>
-      <c r="H8" s="263" t="s">
+      <c r="G8" s="257"/>
+      <c r="H8" s="280" t="s">
         <v>43</v>
       </c>
-      <c r="I8" s="240"/>
-      <c r="J8" s="263" t="s">
+      <c r="I8" s="257"/>
+      <c r="J8" s="280" t="s">
         <v>43</v>
       </c>
-      <c r="K8" s="240"/>
-      <c r="L8" s="263" t="s">
+      <c r="K8" s="257"/>
+      <c r="L8" s="280" t="s">
         <v>43</v>
       </c>
-      <c r="M8" s="240"/>
-      <c r="N8" s="263" t="s">
+      <c r="M8" s="257"/>
+      <c r="N8" s="280" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A9" s="417" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="B9" s="418"/>
-      <c r="C9" s="273">
+      <c r="C9" s="290">
         <v>106.5</v>
       </c>
-      <c r="D9" s="362">
-[...30 lines deleted...]
-        <v>0.3</v>
+      <c r="D9" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="E9" s="290">
+        <v>105.3</v>
+      </c>
+      <c r="F9" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="G9" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="H9" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="I9" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="J9" s="288">
+        <v>-0.5</v>
+      </c>
+      <c r="K9" s="290">
+        <v>112.1</v>
+      </c>
+      <c r="L9" s="291">
+        <v>1.5</v>
+      </c>
+      <c r="M9" s="290">
+        <v>104.5</v>
+      </c>
+      <c r="N9" s="291">
+        <v>0.2</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A10" s="417" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B10" s="418"/>
-      <c r="C10" s="273">
-[...8 lines deleted...]
-      <c r="F10" s="271">
+      <c r="C10" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="D10" s="291">
+        <v>0</v>
+      </c>
+      <c r="E10" s="290">
+        <v>105.5</v>
+      </c>
+      <c r="F10" s="288">
         <v>0.2</v>
       </c>
-      <c r="G10" s="273">
-[...2 lines deleted...]
-      <c r="H10" s="274">
+      <c r="G10" s="290">
+        <v>99.7</v>
+      </c>
+      <c r="H10" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="I10" s="290">
+        <v>105.3</v>
+      </c>
+      <c r="J10" s="288">
+        <v>-0.8</v>
+      </c>
+      <c r="K10" s="290">
+        <v>111.5</v>
+      </c>
+      <c r="L10" s="291">
         <v>-0.5</v>
       </c>
-      <c r="I10" s="273">
-[...14 lines deleted...]
-      <c r="N10" s="274">
+      <c r="M10" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="N10" s="291">
         <v>0.1</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A11" s="417" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="B11" s="418"/>
-      <c r="C11" s="273">
-[...8 lines deleted...]
-      <c r="F11" s="271">
+      <c r="C11" s="290">
+        <v>106.4</v>
+      </c>
+      <c r="D11" s="291">
+        <v>-0.1</v>
+      </c>
+      <c r="E11" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="F11" s="288">
         <v>0.1</v>
       </c>
-      <c r="G11" s="273">
-[...2 lines deleted...]
-      <c r="H11" s="274">
+      <c r="G11" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="H11" s="291">
         <v>-0.3</v>
       </c>
-      <c r="I11" s="273">
-[...15 lines deleted...]
-        <v>0.2</v>
+      <c r="I11" s="290">
+        <v>105.4</v>
+      </c>
+      <c r="J11" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="K11" s="290">
+        <v>111.9</v>
+      </c>
+      <c r="L11" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="M11" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="N11" s="291">
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A12" s="417" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="B12" s="418"/>
-      <c r="C12" s="273">
+      <c r="C12" s="290">
         <v>106.5</v>
       </c>
-      <c r="D12" s="362">
+      <c r="D12" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="E12" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="F12" s="288">
         <v>0</v>
       </c>
-      <c r="E12" s="273">
-[...5 lines deleted...]
-      <c r="G12" s="273">
+      <c r="G12" s="290">
         <v>99.7</v>
       </c>
-      <c r="H12" s="274">
-[...2 lines deleted...]
-      <c r="I12" s="273">
+      <c r="H12" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="I12" s="290">
         <v>105.3</v>
       </c>
-      <c r="J12" s="271">
-[...5 lines deleted...]
-      <c r="L12" s="274">
+      <c r="J12" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="K12" s="290">
+        <v>111.3</v>
+      </c>
+      <c r="L12" s="291">
         <v>-0.5</v>
       </c>
-      <c r="M12" s="273">
-[...2 lines deleted...]
-      <c r="N12" s="274">
+      <c r="M12" s="290">
+        <v>104.7</v>
+      </c>
+      <c r="N12" s="291">
         <v>0.1</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A13" s="417" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="B13" s="418"/>
-      <c r="C13" s="273">
-[...5 lines deleted...]
-      <c r="E13" s="273">
+      <c r="C13" s="290">
+        <v>107.4</v>
+      </c>
+      <c r="D13" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="E13" s="290">
+        <v>105.9</v>
+      </c>
+      <c r="F13" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="G13" s="290">
+        <v>99.3</v>
+      </c>
+      <c r="H13" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="I13" s="290">
         <v>105.6</v>
       </c>
-      <c r="F13" s="271">
+      <c r="J13" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="K13" s="290">
+        <v>110.8</v>
+      </c>
+      <c r="L13" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="M13" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="N13" s="291">
         <v>0.1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A14" s="417" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="B14" s="418"/>
-      <c r="C14" s="273">
-[...2 lines deleted...]
-      <c r="D14" s="362">
+      <c r="C14" s="290">
+        <v>107.6</v>
+      </c>
+      <c r="D14" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="E14" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="F14" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="G14" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="H14" s="291">
         <v>0.1</v>
       </c>
-      <c r="E14" s="273">
-[...27 lines deleted...]
-        <v>0.1</v>
+      <c r="I14" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="J14" s="288">
+        <v>-0.9</v>
+      </c>
+      <c r="K14" s="290">
+        <v>109.5</v>
+      </c>
+      <c r="L14" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="M14" s="290">
+        <v>105</v>
+      </c>
+      <c r="N14" s="291">
+        <v>0.2</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A15" s="417" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="B15" s="418"/>
-      <c r="C15" s="273">
-[...33 lines deleted...]
-        <v>0.1</v>
+      <c r="C15" s="290">
+        <v>106.8</v>
+      </c>
+      <c r="D15" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="E15" s="290">
+        <v>106</v>
+      </c>
+      <c r="F15" s="288">
+        <v>-0.2</v>
+      </c>
+      <c r="G15" s="290">
+        <v>98.8</v>
+      </c>
+      <c r="H15" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="I15" s="290">
+        <v>104.5</v>
+      </c>
+      <c r="J15" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="K15" s="290">
+        <v>111.7</v>
+      </c>
+      <c r="L15" s="291">
+        <v>2</v>
+      </c>
+      <c r="M15" s="290">
+        <v>105.2</v>
+      </c>
+      <c r="N15" s="291">
+        <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A16" s="417" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="B16" s="418"/>
-      <c r="C16" s="273">
-[...2 lines deleted...]
-      <c r="D16" s="362">
+      <c r="C16" s="290">
+        <v>107.5</v>
+      </c>
+      <c r="D16" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="E16" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="F16" s="288">
+        <v>-0.4</v>
+      </c>
+      <c r="G16" s="290">
+        <v>99.2</v>
+      </c>
+      <c r="H16" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="I16" s="290">
+        <v>104.7</v>
+      </c>
+      <c r="J16" s="288">
         <v>0.2</v>
       </c>
-      <c r="E16" s="273">
-[...26 lines deleted...]
-      <c r="N16" s="274">
+      <c r="K16" s="290">
+        <v>112.3</v>
+      </c>
+      <c r="L16" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="M16" s="290">
+        <v>105.4</v>
+      </c>
+      <c r="N16" s="291">
         <v>0.2</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A17" s="417" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B17" s="418"/>
-      <c r="C17" s="273">
-[...2 lines deleted...]
-      <c r="D17" s="362">
+      <c r="C17" s="290">
+        <v>107.3</v>
+      </c>
+      <c r="D17" s="291">
+        <v>-0.2</v>
+      </c>
+      <c r="E17" s="290">
+        <v>105.8</v>
+      </c>
+      <c r="F17" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="G17" s="290">
+        <v>97.7</v>
+      </c>
+      <c r="H17" s="291">
+        <v>-1.5</v>
+      </c>
+      <c r="I17" s="290">
+        <v>104</v>
+      </c>
+      <c r="J17" s="288">
         <v>-0.7</v>
       </c>
-      <c r="E17" s="273">
-[...27 lines deleted...]
-        <v>0.2</v>
+      <c r="K17" s="290">
+        <v>110.6</v>
+      </c>
+      <c r="L17" s="291">
+        <v>-1.5</v>
+      </c>
+      <c r="M17" s="290">
+        <v>105.5</v>
+      </c>
+      <c r="N17" s="291">
+        <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A18" s="417" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B18" s="418"/>
-      <c r="C18" s="273">
-[...32 lines deleted...]
-      <c r="N18" s="274">
+      <c r="C18" s="290">
+        <v>107.6</v>
+      </c>
+      <c r="D18" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="E18" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="F18" s="288">
+        <v>0.9</v>
+      </c>
+      <c r="G18" s="290">
+        <v>99</v>
+      </c>
+      <c r="H18" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="I18" s="290">
+        <v>103.7</v>
+      </c>
+      <c r="J18" s="288">
+        <v>-0.3</v>
+      </c>
+      <c r="K18" s="290">
+        <v>112.4</v>
+      </c>
+      <c r="L18" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="M18" s="290">
+        <v>105.7</v>
+      </c>
+      <c r="N18" s="291">
         <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A19" s="417" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="B19" s="418"/>
-      <c r="C19" s="273">
-[...8 lines deleted...]
-      <c r="F19" s="271">
+      <c r="C19" s="290">
+        <v>107.8</v>
+      </c>
+      <c r="D19" s="291">
         <v>0.2</v>
       </c>
-      <c r="G19" s="273">
-[...20 lines deleted...]
-      <c r="N19" s="274">
+      <c r="E19" s="290">
+        <v>107</v>
+      </c>
+      <c r="F19" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="G19" s="290">
+        <v>99.1</v>
+      </c>
+      <c r="H19" s="291">
         <v>0.1</v>
+      </c>
+      <c r="I19" s="290">
+        <v>105.2</v>
+      </c>
+      <c r="J19" s="288">
+        <v>1.4</v>
+      </c>
+      <c r="K19" s="290">
+        <v>112.5</v>
+      </c>
+      <c r="L19" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="M19" s="290">
+        <v>105.9</v>
+      </c>
+      <c r="N19" s="291">
+        <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A20" s="417" t="s">
-        <v>228</v>
+        <v>255</v>
       </c>
       <c r="B20" s="418"/>
-      <c r="C20" s="273">
-[...32 lines deleted...]
-      <c r="N20" s="274">
+      <c r="C20" s="290">
+        <v>110.7</v>
+      </c>
+      <c r="D20" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="E20" s="290">
+        <v>107.2</v>
+      </c>
+      <c r="F20" s="288">
         <v>0.2</v>
+      </c>
+      <c r="G20" s="290">
+        <v>98.6</v>
+      </c>
+      <c r="H20" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="I20" s="290">
+        <v>103.4</v>
+      </c>
+      <c r="J20" s="288">
+        <v>-1.7</v>
+      </c>
+      <c r="K20" s="290">
+        <v>112</v>
+      </c>
+      <c r="L20" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="M20" s="290">
+        <v>105.9</v>
+      </c>
+      <c r="N20" s="291">
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A21" s="417" t="s">
-        <v>229</v>
+        <v>256</v>
       </c>
       <c r="B21" s="418"/>
-      <c r="C21" s="273">
-[...2 lines deleted...]
-      <c r="D21" s="362">
+      <c r="C21" s="290">
+        <v>110.1</v>
+      </c>
+      <c r="D21" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="E21" s="290">
+        <v>107.4</v>
+      </c>
+      <c r="F21" s="288">
         <v>0.2</v>
       </c>
-      <c r="E21" s="273">
-[...14 lines deleted...]
-      <c r="J21" s="271">
+      <c r="G21" s="290">
+        <v>100</v>
+      </c>
+      <c r="H21" s="291">
         <v>1.4</v>
       </c>
-      <c r="K21" s="273">
-[...5 lines deleted...]
-      <c r="M21" s="273">
+      <c r="I21" s="290">
+        <v>103.2</v>
+      </c>
+      <c r="J21" s="288">
+        <v>-0.2</v>
+      </c>
+      <c r="K21" s="290">
+        <v>111.3</v>
+      </c>
+      <c r="L21" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="M21" s="290">
         <v>105.9</v>
       </c>
-      <c r="N21" s="274">
-        <v>0.2</v>
+      <c r="N21" s="291">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A22" s="417" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B22" s="418"/>
-      <c r="C22" s="273">
-[...33 lines deleted...]
-        <v>0</v>
+      <c r="C22" s="290">
+        <v>108.3</v>
+      </c>
+      <c r="D22" s="291">
+        <v>-1.6</v>
+      </c>
+      <c r="E22" s="290">
+        <v>107.5</v>
+      </c>
+      <c r="F22" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="G22" s="290">
+        <v>98.4</v>
+      </c>
+      <c r="H22" s="291">
+        <v>-1.6</v>
+      </c>
+      <c r="I22" s="290">
+        <v>102.6</v>
+      </c>
+      <c r="J22" s="288">
+        <v>-0.6</v>
+      </c>
+      <c r="K22" s="290">
+        <v>110.2</v>
+      </c>
+      <c r="L22" s="291">
+        <v>-1</v>
+      </c>
+      <c r="M22" s="290">
+        <v>106</v>
+      </c>
+      <c r="N22" s="291">
+        <v>0.1</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A23" s="417" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="B23" s="418"/>
-      <c r="C23" s="273">
-[...8 lines deleted...]
-      <c r="F23" s="271">
+      <c r="C23" s="290">
+        <v>108.8</v>
+      </c>
+      <c r="D23" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="E23" s="290">
+        <v>107.6</v>
+      </c>
+      <c r="F23" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="G23" s="290">
+        <v>98.6</v>
+      </c>
+      <c r="H23" s="291">
         <v>0.2</v>
       </c>
-      <c r="G23" s="273">
-[...20 lines deleted...]
-      <c r="N23" s="274">
+      <c r="I23" s="290">
+        <v>103</v>
+      </c>
+      <c r="J23" s="288">
+        <v>0.4</v>
+      </c>
+      <c r="K23" s="290">
+        <v>110.3</v>
+      </c>
+      <c r="L23" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="M23" s="290">
+        <v>106</v>
+      </c>
+      <c r="N23" s="291">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A24" s="417" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="B24" s="418"/>
-      <c r="C24" s="273">
+      <c r="C24" s="290">
+        <v>109.1</v>
+      </c>
+      <c r="D24" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="E24" s="290">
         <v>108.3</v>
       </c>
-      <c r="D24" s="362">
-[...29 lines deleted...]
-      <c r="N24" s="274">
+      <c r="F24" s="288">
+        <v>0.7</v>
+      </c>
+      <c r="G24" s="290">
+        <v>99.2</v>
+      </c>
+      <c r="H24" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="I24" s="290">
+        <v>102.9</v>
+      </c>
+      <c r="J24" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="K24" s="290">
+        <v>111.7</v>
+      </c>
+      <c r="L24" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="M24" s="290">
+        <v>106.1</v>
+      </c>
+      <c r="N24" s="291">
         <v>0.1</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A25" s="417" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="B25" s="418"/>
-      <c r="C25" s="273">
-[...14 lines deleted...]
-      <c r="H25" s="274">
+      <c r="C25" s="290">
+        <v>109.3</v>
+      </c>
+      <c r="D25" s="291">
         <v>0.2</v>
       </c>
-      <c r="I25" s="273">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="E25" s="290">
+        <v>108.1</v>
+      </c>
+      <c r="F25" s="288">
+        <v>-0.2</v>
+      </c>
+      <c r="G25" s="290">
+        <v>98</v>
+      </c>
+      <c r="H25" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="I25" s="290">
+        <v>102.1</v>
+      </c>
+      <c r="J25" s="288">
+        <v>-0.8</v>
+      </c>
+      <c r="K25" s="290">
+        <v>111.1</v>
+      </c>
+      <c r="L25" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="M25" s="290">
+        <v>106.3</v>
+      </c>
+      <c r="N25" s="291">
+        <v>0.2</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A26" s="417" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="B26" s="418"/>
-      <c r="C26" s="273">
-[...8 lines deleted...]
-      <c r="F26" s="271">
+      <c r="C26" s="290">
+        <v>110.1</v>
+      </c>
+      <c r="D26" s="291">
         <v>0.7</v>
       </c>
-      <c r="G26" s="273">
-[...20 lines deleted...]
-      <c r="N26" s="274">
+      <c r="E26" s="290">
+        <v>108.2</v>
+      </c>
+      <c r="F26" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="G26" s="290">
+        <v>97</v>
+      </c>
+      <c r="H26" s="291">
+        <v>-1</v>
+      </c>
+      <c r="I26" s="290">
+        <v>102.2</v>
+      </c>
+      <c r="J26" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="K26" s="290">
+        <v>110.8</v>
+      </c>
+      <c r="L26" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="M26" s="290">
+        <v>106.4</v>
+      </c>
+      <c r="N26" s="291">
         <v>0.1</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A27" s="417" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="B27" s="418"/>
-      <c r="C27" s="273">
+      <c r="C27" s="290">
         <v>109.3</v>
       </c>
-      <c r="D27" s="362">
-[...30 lines deleted...]
-        <v>0.2</v>
+      <c r="D27" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="E27" s="290">
+        <v>109</v>
+      </c>
+      <c r="F27" s="288">
+        <v>0.7</v>
+      </c>
+      <c r="G27" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="H27" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="I27" s="290">
+        <v>104.2</v>
+      </c>
+      <c r="J27" s="288">
+        <v>2</v>
+      </c>
+      <c r="K27" s="290">
+        <v>113.3</v>
+      </c>
+      <c r="L27" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M27" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="N27" s="291">
+        <v>0.1</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A28" s="417" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="B28" s="418"/>
-      <c r="C28" s="273">
-[...8 lines deleted...]
-      <c r="F28" s="271">
+      <c r="C28" s="290">
+        <v>111.2</v>
+      </c>
+      <c r="D28" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="E28" s="290">
+        <v>109.1</v>
+      </c>
+      <c r="F28" s="288">
         <v>0.1</v>
       </c>
-      <c r="G28" s="273">
-[...21 lines deleted...]
-        <v>0.1</v>
+      <c r="G28" s="290">
+        <v>98.1</v>
+      </c>
+      <c r="H28" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="I28" s="290">
+        <v>103.6</v>
+      </c>
+      <c r="J28" s="288">
+        <v>-0.6</v>
+      </c>
+      <c r="K28" s="290">
+        <v>113.3</v>
+      </c>
+      <c r="L28" s="291">
+        <v>0</v>
+      </c>
+      <c r="M28" s="290">
+        <v>106.8</v>
+      </c>
+      <c r="N28" s="291">
+        <v>0.3</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A29" s="417" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B29" s="418"/>
-      <c r="C29" s="273">
-[...33 lines deleted...]
-        <v>0.1</v>
+      <c r="C29" s="290">
+        <v>110.7</v>
+      </c>
+      <c r="D29" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="E29" s="290">
+        <v>109.4</v>
+      </c>
+      <c r="F29" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="G29" s="290">
+        <v>97.7</v>
+      </c>
+      <c r="H29" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="I29" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="J29" s="288">
+        <v>-0.3</v>
+      </c>
+      <c r="K29" s="290">
+        <v>114.7</v>
+      </c>
+      <c r="L29" s="291">
+        <v>1.2</v>
+      </c>
+      <c r="M29" s="290">
+        <v>106.8</v>
+      </c>
+      <c r="N29" s="291">
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A30" s="417" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B30" s="418"/>
-      <c r="C30" s="273">
-[...33 lines deleted...]
-        <v>0.3</v>
+      <c r="C30" s="290">
+        <v>111.4</v>
+      </c>
+      <c r="D30" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="E30" s="290">
+        <v>110.3</v>
+      </c>
+      <c r="F30" s="288">
+        <v>0.8</v>
+      </c>
+      <c r="G30" s="290">
+        <v>98.9</v>
+      </c>
+      <c r="H30" s="291">
+        <v>1.2</v>
+      </c>
+      <c r="I30" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="J30" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="K30" s="290">
+        <v>115.3</v>
+      </c>
+      <c r="L30" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="M30" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="N30" s="291">
+        <v>-0.1</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A31" s="417" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="B31" s="418"/>
-      <c r="C31" s="273">
-[...32 lines deleted...]
-      <c r="N31" s="274">
+      <c r="C31" s="290">
+        <v>111.6</v>
+      </c>
+      <c r="D31" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="E31" s="290">
+        <v>110.4</v>
+      </c>
+      <c r="F31" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="G31" s="290">
+        <v>97.4</v>
+      </c>
+      <c r="H31" s="291">
+        <v>-1.5</v>
+      </c>
+      <c r="I31" s="290">
+        <v>102.6</v>
+      </c>
+      <c r="J31" s="288">
+        <v>-1.9</v>
+      </c>
+      <c r="K31" s="290">
+        <v>113.9</v>
+      </c>
+      <c r="L31" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="M31" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="N31" s="291">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A32" s="415" t="s">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="B32" s="416"/>
-      <c r="C32" s="280">
-[...26 lines deleted...]
-      <c r="L32" s="283">
+      <c r="C32" s="297">
+        <v>114.4</v>
+      </c>
+      <c r="D32" s="298">
+        <v>2.5</v>
+      </c>
+      <c r="E32" s="297">
+        <v>110.7</v>
+      </c>
+      <c r="F32" s="298">
+        <v>0.3</v>
+      </c>
+      <c r="G32" s="297">
+        <v>97.7</v>
+      </c>
+      <c r="H32" s="300">
+        <v>0.3</v>
+      </c>
+      <c r="I32" s="297">
+        <v>103</v>
+      </c>
+      <c r="J32" s="298">
+        <v>0.4</v>
+      </c>
+      <c r="K32" s="297">
+        <v>114.5</v>
+      </c>
+      <c r="L32" s="300">
         <v>0.5</v>
       </c>
-      <c r="M32" s="280">
-[...3 lines deleted...]
-        <v>-0.1</v>
+      <c r="M32" s="297">
+        <v>106.8</v>
+      </c>
+      <c r="N32" s="300">
+        <v>0.1</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A33" s="140" t="s">
+      <c r="A33" s="156" t="s">
+        <v>259</v>
+      </c>
+      <c r="B33" s="156"/>
+      <c r="C33" s="375"/>
+      <c r="D33" s="375"/>
+      <c r="E33" s="375"/>
+      <c r="F33" s="375"/>
+      <c r="G33" s="375"/>
+      <c r="H33" s="375"/>
+      <c r="I33" s="375"/>
+      <c r="J33" s="375"/>
+      <c r="K33" s="375"/>
+      <c r="L33" s="375"/>
+      <c r="M33" s="375"/>
+      <c r="N33" s="375"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A34" s="253" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="140"/>
-[...14 lines deleted...]
-      <c r="A34" s="236" t="s">
+      <c r="B34" s="253"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A35" s="253" t="s">
         <v>261</v>
       </c>
-      <c r="B34" s="140"/>
-[...3 lines deleted...]
-      <c r="A35" s="236" t="s">
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A36" s="253" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="140"/>
-[...7 lines deleted...]
-      <c r="D36" s="126"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A37" s="140"/>
-[...1 lines deleted...]
-      <c r="D37" s="126"/>
+      <c r="A37" s="156"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A38" s="236"/>
-      <c r="D38" s="126"/>
+      <c r="A38" s="253"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A39" s="236"/>
-      <c r="D39" s="126"/>
+      <c r="A39" s="253"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A40" s="236"/>
-      <c r="D40" s="126"/>
+      <c r="A40" s="253"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A41" s="140"/>
-      <c r="D41" s="126"/>
+      <c r="A41" s="156"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A42" s="236"/>
-      <c r="D42" s="126"/>
+      <c r="A42" s="253"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A43" s="236"/>
-      <c r="D43" s="126"/>
+      <c r="A43" s="253"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A44" s="236"/>
-[...12 lines deleted...]
-      <c r="D48" s="126"/>
+      <c r="A44" s="253"/>
     </row>
   </sheetData>
-  <mergeCells count="31">
-[...1 lines deleted...]
-    <mergeCell ref="A4:B7"/>
+  <mergeCells count="30">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="M4:N4"/>
+    <mergeCell ref="A5:B6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A9:N31 A32:B32">
-    <cfRule type="expression" dxfId="3" priority="1">
+  <conditionalFormatting sqref="A9:N32">
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C9:N30">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7128421A-3DA5-4A63-A1F6-AEDA08E920D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5AD0E9F-2857-416F-B75F-656D442690E1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AO56"/>
+  <dimension ref="A1:AO55"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.875" style="4" customWidth="1"/>
-    <col min="4" max="23" width="7.375" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9" style="4"/>
+    <col min="4" max="13" width="7.375" style="4" customWidth="1"/>
+    <col min="14" max="15" width="7.5" style="4" customWidth="1"/>
+    <col min="16" max="23" width="7.375" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="11"/>
-      <c r="P2" s="429" t="s">
+      <c r="P2" s="427" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="430"/>
+      <c r="Q2" s="428"/>
       <c r="R2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="13"/>
       <c r="V2" s="14" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="15"/>
       <c r="C3" s="16"/>
       <c r="D3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="O3" s="21"/>
-      <c r="P3" s="431"/>
-      <c r="Q3" s="432"/>
+      <c r="P3" s="429"/>
+      <c r="Q3" s="430"/>
       <c r="R3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="22"/>
       <c r="V3" s="15"/>
       <c r="W3" s="16"/>
     </row>
     <row r="4" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="15"/>
       <c r="C4" s="16"/>
       <c r="D4" s="15"/>
       <c r="F4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="23" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="25"/>
       <c r="N4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="R4" s="15"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="29"/>
       <c r="V4" s="15"/>
       <c r="W4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="433" t="s">
+      <c r="B5" s="431" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="434"/>
+      <c r="C5" s="432"/>
       <c r="D5" s="15"/>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="32"/>
       <c r="H5" s="23" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="33"/>
       <c r="J5" s="34"/>
       <c r="K5" s="23" t="s">
         <v>17</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="35"/>
       <c r="N5" s="36" t="s">
         <v>19</v>
       </c>
       <c r="O5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="38" t="s">
         <v>19</v>
@@ -8851,54 +8949,54 @@
         <v>43</v>
       </c>
       <c r="Q9" s="65" t="s">
         <v>43</v>
       </c>
       <c r="R9" s="61" t="s">
         <v>43</v>
       </c>
       <c r="S9" s="68" t="s">
         <v>43</v>
       </c>
       <c r="T9" s="63" t="s">
         <v>43</v>
       </c>
       <c r="U9" s="69" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="70" t="s">
         <v>43</v>
       </c>
       <c r="W9" s="67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="435" t="s">
+      <c r="B10" s="425" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="436"/>
+      <c r="C10" s="426"/>
       <c r="D10" s="71">
         <v>1.4</v>
       </c>
       <c r="E10" s="72">
         <v>1.6</v>
       </c>
       <c r="F10" s="73">
         <v>0.9</v>
       </c>
       <c r="G10" s="73">
         <v>1</v>
       </c>
       <c r="H10" s="73">
         <v>0.8</v>
       </c>
       <c r="I10" s="73">
         <v>1</v>
       </c>
       <c r="J10" s="73">
         <v>2.2999999999999998</v>
       </c>
       <c r="K10" s="73">
         <v>0.7</v>
       </c>
       <c r="L10" s="71">
@@ -8917,54 +9015,54 @@
         <v>0.5</v>
       </c>
       <c r="Q10" s="77">
         <v>1</v>
       </c>
       <c r="R10" s="71">
         <v>-0.8</v>
       </c>
       <c r="S10" s="72">
         <v>-0.8</v>
       </c>
       <c r="T10" s="73">
         <v>-1.5</v>
       </c>
       <c r="U10" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V10" s="75">
         <v>0.2</v>
       </c>
       <c r="W10" s="79">
         <v>0.19</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="435" t="s">
+      <c r="B11" s="425" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="436"/>
+      <c r="C11" s="426"/>
       <c r="D11" s="80">
         <v>-0.4</v>
       </c>
       <c r="E11" s="81">
         <v>0.3</v>
       </c>
       <c r="F11" s="82">
         <v>-0.2</v>
       </c>
       <c r="G11" s="82">
         <v>0.5</v>
       </c>
       <c r="H11" s="82">
         <v>-0.1</v>
       </c>
       <c r="I11" s="82">
         <v>0.6</v>
       </c>
       <c r="J11" s="82">
         <v>2.7</v>
       </c>
       <c r="K11" s="82">
         <v>-0.8</v>
       </c>
       <c r="L11" s="80">
@@ -8983,54 +9081,54 @@
         <v>-0.9</v>
       </c>
       <c r="Q11" s="86">
         <v>0.5</v>
       </c>
       <c r="R11" s="80">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S11" s="81">
         <v>-2.2000000000000002</v>
       </c>
       <c r="T11" s="82">
         <v>-1.9</v>
       </c>
       <c r="U11" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V11" s="84">
         <v>1.2</v>
       </c>
       <c r="W11" s="87">
         <v>0.65</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="435" t="s">
+      <c r="B12" s="425" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="436"/>
+      <c r="C12" s="426"/>
       <c r="D12" s="80">
         <v>-1.2</v>
       </c>
       <c r="E12" s="81">
         <v>-1.7</v>
       </c>
       <c r="F12" s="82">
         <v>-0.7</v>
       </c>
       <c r="G12" s="82">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H12" s="82">
         <v>0.2</v>
       </c>
       <c r="I12" s="82">
         <v>-0.1</v>
       </c>
       <c r="J12" s="82">
         <v>3.9</v>
       </c>
       <c r="K12" s="82">
         <v>-12.1</v>
       </c>
       <c r="L12" s="80">
@@ -9049,54 +9147,54 @@
         <v>-1.2</v>
       </c>
       <c r="Q12" s="86">
         <v>0</v>
       </c>
       <c r="R12" s="80">
         <v>-2.8</v>
       </c>
       <c r="S12" s="81">
         <v>-2</v>
       </c>
       <c r="T12" s="82">
         <v>-13.2</v>
       </c>
       <c r="U12" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V12" s="84">
         <v>0.2</v>
       </c>
       <c r="W12" s="87">
         <v>-0.4</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="435" t="s">
+      <c r="B13" s="425" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="436"/>
+      <c r="C13" s="426"/>
       <c r="D13" s="80">
         <v>0.3</v>
       </c>
       <c r="E13" s="81">
         <v>0.5</v>
       </c>
       <c r="F13" s="82">
         <v>0.5</v>
       </c>
       <c r="G13" s="82">
         <v>0.8</v>
       </c>
       <c r="H13" s="82">
         <v>0.3</v>
       </c>
       <c r="I13" s="82">
         <v>0.4</v>
       </c>
       <c r="J13" s="82">
         <v>0.8</v>
       </c>
       <c r="K13" s="82">
         <v>3.9</v>
       </c>
       <c r="L13" s="81">
@@ -9115,54 +9213,54 @@
         <v>0.5</v>
       </c>
       <c r="Q13" s="91">
         <v>-0.2</v>
       </c>
       <c r="R13" s="80">
         <v>0.6</v>
       </c>
       <c r="S13" s="81">
         <v>0.4</v>
       </c>
       <c r="T13" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="U13" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V13" s="80">
         <v>0.5</v>
       </c>
       <c r="W13" s="87">
         <v>0.15</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="435" t="s">
+      <c r="B14" s="425" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="436"/>
+      <c r="C14" s="426"/>
       <c r="D14" s="80">
         <v>2</v>
       </c>
       <c r="E14" s="81">
         <v>2.2999999999999998</v>
       </c>
       <c r="F14" s="82">
         <v>1.4</v>
       </c>
       <c r="G14" s="82">
         <v>1.6</v>
       </c>
       <c r="H14" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="I14" s="82">
         <v>1.3</v>
       </c>
       <c r="J14" s="82">
         <v>1.6</v>
       </c>
       <c r="K14" s="82">
         <v>5</v>
       </c>
       <c r="L14" s="81">
@@ -9181,54 +9279,54 @@
         <v>-0.5</v>
       </c>
       <c r="Q14" s="91">
         <v>2.5</v>
       </c>
       <c r="R14" s="80">
         <v>0.1</v>
       </c>
       <c r="S14" s="81">
         <v>-0.3</v>
       </c>
       <c r="T14" s="82">
         <v>4.5999999999999996</v>
       </c>
       <c r="U14" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V14" s="80">
         <v>0.8</v>
       </c>
       <c r="W14" s="87">
         <v>0.32</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="435" t="s">
+      <c r="B15" s="425" t="s">
         <v>51</v>
       </c>
-      <c r="C15" s="436"/>
+      <c r="C15" s="426"/>
       <c r="D15" s="80">
         <v>1.2</v>
       </c>
       <c r="E15" s="81">
         <v>1.8</v>
       </c>
       <c r="F15" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="82">
         <v>1.6</v>
       </c>
       <c r="H15" s="82">
         <v>1.2</v>
       </c>
       <c r="I15" s="82">
         <v>1.6</v>
       </c>
       <c r="J15" s="82">
         <v>3</v>
       </c>
       <c r="K15" s="82">
         <v>0.2</v>
       </c>
       <c r="L15" s="81">
@@ -9247,54 +9345,54 @@
         <v>-2</v>
       </c>
       <c r="Q15" s="91">
         <v>3.2</v>
       </c>
       <c r="R15" s="80">
         <v>0.1</v>
       </c>
       <c r="S15" s="81">
         <v>0.2</v>
       </c>
       <c r="T15" s="82">
         <v>-0.9</v>
       </c>
       <c r="U15" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V15" s="80">
         <v>1.9</v>
       </c>
       <c r="W15" s="87">
         <v>0.64</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="435" t="s">
+      <c r="B16" s="425" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="436"/>
+      <c r="C16" s="426"/>
       <c r="D16" s="85">
         <v>2.8</v>
       </c>
       <c r="E16" s="92">
         <v>3.2</v>
       </c>
       <c r="F16" s="93">
         <v>2</v>
       </c>
       <c r="G16" s="93">
         <v>2.4</v>
       </c>
       <c r="H16" s="93">
         <v>2.1</v>
       </c>
       <c r="I16" s="93">
         <v>2.4</v>
       </c>
       <c r="J16" s="93">
         <v>4.3</v>
       </c>
       <c r="K16" s="93">
         <v>0</v>
       </c>
       <c r="L16" s="92">
@@ -9313,54 +9411,54 @@
         <v>0</v>
       </c>
       <c r="Q16" s="91">
         <v>2.7</v>
       </c>
       <c r="R16" s="94">
         <v>-1</v>
       </c>
       <c r="S16" s="92">
         <v>-0.9</v>
       </c>
       <c r="T16" s="93">
         <v>-2.7</v>
       </c>
       <c r="U16" s="95" t="s">
         <v>46</v>
       </c>
       <c r="V16" s="94">
         <v>1.2</v>
       </c>
       <c r="W16" s="96">
         <v>0.51</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="435" t="s">
+      <c r="B17" s="421" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="436"/>
+      <c r="C17" s="422"/>
       <c r="D17" s="97">
         <v>2.2999999999999998</v>
       </c>
       <c r="E17" s="98">
         <v>2.9</v>
       </c>
       <c r="F17" s="99">
         <v>2</v>
       </c>
       <c r="G17" s="99">
         <v>2.2999999999999998</v>
       </c>
       <c r="H17" s="99">
         <v>2</v>
       </c>
       <c r="I17" s="99">
         <v>2.5</v>
       </c>
       <c r="J17" s="99">
         <v>3.8</v>
       </c>
       <c r="K17" s="99">
         <v>1.3</v>
       </c>
       <c r="L17" s="98">
@@ -9401,8926 +9499,8956 @@
       </c>
     </row>
     <row r="18" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="105"/>
       <c r="C18" s="106"/>
       <c r="D18" s="15"/>
       <c r="E18" s="107"/>
       <c r="F18" s="32"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="M18" s="108"/>
       <c r="N18" s="15"/>
       <c r="O18" s="108"/>
       <c r="P18" s="109"/>
       <c r="Q18" s="110"/>
       <c r="S18" s="107"/>
       <c r="T18" s="32"/>
       <c r="U18" s="16"/>
       <c r="V18" s="15"/>
       <c r="W18" s="87"/>
     </row>
     <row r="19" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="427" t="s">
+      <c r="B19" s="421" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="428"/>
+      <c r="C19" s="422"/>
       <c r="D19" s="111">
-        <v>1.6</v>
+        <v>4.5</v>
       </c>
       <c r="E19" s="112">
+        <v>5</v>
+      </c>
+      <c r="F19" s="113">
         <v>2.1</v>
       </c>
-      <c r="F19" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="113">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="H19" s="113">
-        <v>1.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I19" s="113">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="J19" s="113">
-        <v>3.6</v>
+        <v>4.7</v>
       </c>
       <c r="K19" s="112">
-        <v>-1.2</v>
+        <v>0.9</v>
       </c>
       <c r="L19" s="113">
+        <v>7.8</v>
+      </c>
+      <c r="M19" s="114">
+        <v>8.1</v>
+      </c>
+      <c r="N19" s="115">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O19" s="114">
+        <v>3.3</v>
+      </c>
+      <c r="P19" s="116">
+        <v>1.5</v>
+      </c>
+      <c r="Q19" s="117">
+        <v>2.8</v>
+      </c>
+      <c r="R19" s="113">
+        <v>-3.1</v>
+      </c>
+      <c r="S19" s="113">
+        <v>-3.1</v>
+      </c>
+      <c r="T19" s="113">
+        <v>-2.9</v>
+      </c>
+      <c r="U19" s="114">
+        <v>0</v>
+      </c>
+      <c r="V19" s="111">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W19" s="87">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="421" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="422"/>
+      <c r="D20" s="111">
+        <v>3.4</v>
+      </c>
+      <c r="E20" s="112">
+        <v>3.9</v>
+      </c>
+      <c r="F20" s="113">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M19" s="114">
-[...11 lines deleted...]
-      <c r="Q19" s="117">
+      <c r="G20" s="113">
         <v>2.5</v>
       </c>
-      <c r="R19" s="113">
-[...34 lines deleted...]
-      </c>
       <c r="H20" s="113">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="I20" s="113">
         <v>2.6</v>
       </c>
       <c r="J20" s="113">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="K20" s="112">
-        <v>0.9</v>
+        <v>-0.2</v>
       </c>
       <c r="L20" s="113">
-        <v>0.1</v>
+        <v>6.6</v>
       </c>
       <c r="M20" s="114">
-        <v>1.2</v>
+        <v>7.1</v>
       </c>
       <c r="N20" s="115">
-        <v>-1.3</v>
+        <v>0.3</v>
       </c>
       <c r="O20" s="114">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="P20" s="116">
-        <v>-0.9</v>
+        <v>0.7</v>
       </c>
       <c r="Q20" s="117">
         <v>2.8</v>
       </c>
       <c r="R20" s="113">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="S20" s="113">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="T20" s="113">
         <v>-2</v>
       </c>
       <c r="U20" s="114">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
       <c r="V20" s="111">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="W20" s="87">
-        <v>0.73</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="427" t="s">
+      <c r="B21" s="421" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="428"/>
+      <c r="C21" s="422"/>
       <c r="D21" s="111">
-        <v>4.5</v>
+        <v>2.8</v>
       </c>
       <c r="E21" s="112">
-        <v>5</v>
+        <v>3.1</v>
       </c>
       <c r="F21" s="113">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="G21" s="113">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="H21" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="I21" s="113">
         <v>2.7</v>
       </c>
       <c r="J21" s="113">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="K21" s="112">
-        <v>0.9</v>
+        <v>1.7</v>
       </c>
       <c r="L21" s="113">
-        <v>7.8</v>
+        <v>12</v>
       </c>
       <c r="M21" s="114">
-        <v>8.1</v>
+        <v>12.9</v>
       </c>
       <c r="N21" s="115">
-        <v>1.1000000000000001</v>
+        <v>-0.8</v>
       </c>
       <c r="O21" s="114">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="P21" s="116">
-        <v>1.5</v>
+        <v>-0.4</v>
       </c>
       <c r="Q21" s="117">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="R21" s="113">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S21" s="113">
+        <v>-1</v>
+      </c>
+      <c r="T21" s="113">
         <v>-3.1</v>
       </c>
-      <c r="S21" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="U21" s="114">
-        <v>0</v>
+        <v>-0.5</v>
       </c>
       <c r="V21" s="111">
-        <v>1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="W21" s="87">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="427" t="s">
+      <c r="B22" s="421" t="s">
         <v>57</v>
       </c>
-      <c r="C22" s="428"/>
+      <c r="C22" s="422"/>
       <c r="D22" s="111">
-        <v>3.4</v>
+        <v>2.5</v>
       </c>
       <c r="E22" s="112">
-        <v>3.9</v>
+        <v>2.6</v>
       </c>
       <c r="F22" s="113">
         <v>2.2000000000000002</v>
       </c>
       <c r="G22" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H22" s="113">
         <v>2.5</v>
       </c>
-      <c r="H22" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="I22" s="113">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="J22" s="113">
-        <v>3.7</v>
+        <v>4.7</v>
       </c>
       <c r="K22" s="112">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="L22" s="113">
-        <v>6.6</v>
+        <v>12.4</v>
       </c>
       <c r="M22" s="114">
-        <v>7.1</v>
+        <v>13.1</v>
       </c>
       <c r="N22" s="115">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="O22" s="114">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="P22" s="116">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="Q22" s="117">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="R22" s="113">
-        <v>0.6</v>
+        <v>-2.7</v>
       </c>
       <c r="S22" s="113">
-        <v>0.8</v>
+        <v>-2.7</v>
       </c>
       <c r="T22" s="113">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="U22" s="114">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="V22" s="111">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="W22" s="87">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="427" t="s">
+      <c r="B23" s="421" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="428"/>
+      <c r="C23" s="422"/>
       <c r="D23" s="111">
-        <v>2.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="E23" s="112">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="F23" s="113">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G23" s="113">
         <v>2.7</v>
       </c>
       <c r="H23" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="I23" s="113">
         <v>2.7</v>
       </c>
       <c r="J23" s="113">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="K23" s="112">
-        <v>1.7</v>
+        <v>0.7</v>
       </c>
       <c r="L23" s="113">
-        <v>12</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="M23" s="114">
-        <v>12.9</v>
+        <v>-1.2</v>
       </c>
       <c r="N23" s="115">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="O23" s="114">
-        <v>3.5</v>
+        <v>2.6</v>
       </c>
       <c r="P23" s="116">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="117">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R23" s="113">
         <v>-0.4</v>
       </c>
-      <c r="Q23" s="117">
-[...4 lines deleted...]
-      </c>
       <c r="S23" s="113">
-        <v>-1</v>
+        <v>-0.2</v>
       </c>
       <c r="T23" s="113">
-        <v>-3.1</v>
+        <v>-2.8</v>
       </c>
       <c r="U23" s="114">
         <v>-0.5</v>
       </c>
       <c r="V23" s="111">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="W23" s="87">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="427" t="s">
+      <c r="B24" s="421" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="428"/>
+      <c r="C24" s="422"/>
       <c r="D24" s="111">
+        <v>3.9</v>
+      </c>
+      <c r="E24" s="112">
+        <v>4.2</v>
+      </c>
+      <c r="F24" s="112">
         <v>2.5</v>
       </c>
-      <c r="E24" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="113">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="H24" s="113">
         <v>2.5</v>
       </c>
       <c r="I24" s="113">
         <v>2.7</v>
       </c>
       <c r="J24" s="113">
+        <v>4.5</v>
+      </c>
+      <c r="K24" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="L24" s="113">
+        <v>24.9</v>
+      </c>
+      <c r="M24" s="114">
+        <v>25.4</v>
+      </c>
+      <c r="N24" s="115">
+        <v>0.5</v>
+      </c>
+      <c r="O24" s="114">
+        <v>3.4</v>
+      </c>
+      <c r="P24" s="116">
+        <v>0.9</v>
+      </c>
+      <c r="Q24" s="117">
+        <v>2.9</v>
+      </c>
+      <c r="R24" s="113">
+        <v>-0.3</v>
+      </c>
+      <c r="S24" s="113">
+        <v>-0.2</v>
+      </c>
+      <c r="T24" s="113">
+        <v>-1.9</v>
+      </c>
+      <c r="U24" s="114">
+        <v>-0.4</v>
+      </c>
+      <c r="V24" s="111">
+        <v>0.9</v>
+      </c>
+      <c r="W24" s="87">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="421" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="422"/>
+      <c r="D25" s="118">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E25" s="112">
         <v>4.7</v>
       </c>
-      <c r="K24" s="112">
-[...49 lines deleted...]
-      </c>
       <c r="F25" s="112">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="G25" s="113">
         <v>2.7</v>
       </c>
       <c r="H25" s="113">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="I25" s="113">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="J25" s="113">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="K25" s="112">
+        <v>0.8</v>
+      </c>
+      <c r="L25" s="113">
+        <v>6.2</v>
+      </c>
+      <c r="M25" s="114">
+        <v>6.4</v>
+      </c>
+      <c r="N25" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="O25" s="114">
+        <v>4.2</v>
+      </c>
+      <c r="P25" s="116">
         <v>0.7</v>
       </c>
-      <c r="L25" s="113">
-[...13 lines deleted...]
-      </c>
       <c r="Q25" s="117">
-        <v>2.2999999999999998</v>
+        <v>3.6</v>
       </c>
       <c r="R25" s="113">
-        <v>-0.4</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="S25" s="113">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="T25" s="113">
         <v>-2.8</v>
       </c>
       <c r="U25" s="114">
-        <v>-0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="V25" s="111">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="W25" s="87">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="427" t="s">
+      <c r="B26" s="421" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="428"/>
+      <c r="C26" s="422"/>
       <c r="D26" s="118">
-        <v>3.9</v>
+        <v>1.8</v>
       </c>
       <c r="E26" s="112">
+        <v>2</v>
+      </c>
+      <c r="F26" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G26" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H26" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I26" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J26" s="113">
+        <v>4.3</v>
+      </c>
+      <c r="K26" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="L26" s="113">
+        <v>-7.4</v>
+      </c>
+      <c r="M26" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N26" s="115">
+        <v>-2.8</v>
+      </c>
+      <c r="O26" s="114">
+        <v>4.7</v>
+      </c>
+      <c r="P26" s="116">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Q26" s="117">
+        <v>4</v>
+      </c>
+      <c r="R26" s="113">
+        <v>-0.2</v>
+      </c>
+      <c r="S26" s="113">
+        <v>-0.1</v>
+      </c>
+      <c r="T26" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U26" s="114">
+        <v>2</v>
+      </c>
+      <c r="V26" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W26" s="87">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="421" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="422"/>
+      <c r="D27" s="118">
+        <v>2.7</v>
+      </c>
+      <c r="E27" s="112">
+        <v>3.6</v>
+      </c>
+      <c r="F27" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="G27" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H27" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="I27" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="J27" s="113">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K27" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="L27" s="113">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="M27" s="114">
+        <v>79.5</v>
+      </c>
+      <c r="N27" s="115">
+        <v>-1.5</v>
+      </c>
+      <c r="O27" s="114">
+        <v>4.3</v>
+      </c>
+      <c r="P27" s="116">
+        <v>-0.8</v>
+      </c>
+      <c r="Q27" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="R27" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="S27" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="T27" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U27" s="114">
+        <v>0.5</v>
+      </c>
+      <c r="V27" s="111">
+        <v>1.6</v>
+      </c>
+      <c r="W27" s="87">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="421" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="422"/>
+      <c r="D28" s="118">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E28" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="F28" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="G28" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="H28" s="113">
+        <v>1.4</v>
+      </c>
+      <c r="I28" s="113">
+        <v>2</v>
+      </c>
+      <c r="J28" s="113">
+        <v>4</v>
+      </c>
+      <c r="K28" s="112">
+        <v>-0.4</v>
+      </c>
+      <c r="L28" s="113">
+        <v>14.5</v>
+      </c>
+      <c r="M28" s="114">
+        <v>14.9</v>
+      </c>
+      <c r="N28" s="115">
+        <v>-1.8</v>
+      </c>
+      <c r="O28" s="114">
         <v>4.2</v>
       </c>
-      <c r="F26" s="112">
-[...98 lines deleted...]
-      <c r="Q27" s="117">
+      <c r="P28" s="116">
+        <v>-1.2</v>
+      </c>
+      <c r="Q28" s="117">
         <v>3.6</v>
       </c>
-      <c r="R27" s="113">
-[...5 lines deleted...]
-      <c r="T27" s="113">
+      <c r="R28" s="113">
+        <v>-2.7</v>
+      </c>
+      <c r="S28" s="113">
+        <v>-2.6</v>
+      </c>
+      <c r="T28" s="113">
         <v>-2.8</v>
       </c>
-      <c r="U27" s="114">
-[...64 lines deleted...]
-      </c>
       <c r="U28" s="114">
-        <v>2</v>
+        <v>-1.5</v>
       </c>
       <c r="V28" s="111">
         <v>1.7</v>
       </c>
       <c r="W28" s="87">
-        <v>0.55000000000000004</v>
+        <v>0.57999999999999996</v>
       </c>
     </row>
     <row r="29" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="427" t="s">
+      <c r="B29" s="421" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="428"/>
+      <c r="C29" s="422"/>
       <c r="D29" s="118">
-        <v>2.7</v>
+        <v>2</v>
       </c>
       <c r="E29" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="F29" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="G29" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="H29" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I29" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J29" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K29" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="L29" s="112">
+        <v>0.1</v>
+      </c>
+      <c r="M29" s="114">
+        <v>1.3</v>
+      </c>
+      <c r="N29" s="118">
+        <v>-2</v>
+      </c>
+      <c r="O29" s="119">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P29" s="120">
+        <v>-1.5</v>
+      </c>
+      <c r="Q29" s="121">
         <v>3.6</v>
       </c>
-      <c r="F29" s="113">
+      <c r="R29" s="111">
+        <v>-1.3</v>
+      </c>
+      <c r="S29" s="112">
+        <v>-1.3</v>
+      </c>
+      <c r="T29" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="U29" s="114">
+        <v>1.6</v>
+      </c>
+      <c r="V29" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W29" s="87">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="421" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="422"/>
+      <c r="D30" s="118">
         <v>1.4</v>
       </c>
-      <c r="G29" s="113">
+      <c r="E30" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="F30" s="113">
+        <v>2</v>
+      </c>
+      <c r="G30" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="H30" s="113">
+        <v>2</v>
+      </c>
+      <c r="I30" s="113">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H29" s="113">
-[...59 lines deleted...]
-      <c r="F30" s="113">
+      <c r="J30" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K30" s="113">
         <v>1.4</v>
       </c>
-      <c r="G30" s="113">
-[...8 lines deleted...]
-      <c r="J30" s="113">
+      <c r="L30" s="112">
+        <v>-6.6</v>
+      </c>
+      <c r="M30" s="114">
+        <v>-6</v>
+      </c>
+      <c r="N30" s="118">
+        <v>-2.6</v>
+      </c>
+      <c r="O30" s="119">
         <v>4</v>
       </c>
-      <c r="K30" s="113">
-[...8 lines deleted...]
-      <c r="N30" s="118">
+      <c r="P30" s="120">
+        <v>-2</v>
+      </c>
+      <c r="Q30" s="121">
+        <v>3.5</v>
+      </c>
+      <c r="R30" s="111">
+        <v>-1.7</v>
+      </c>
+      <c r="S30" s="112">
         <v>-1.8</v>
       </c>
-      <c r="O30" s="119">
-[...13 lines deleted...]
-      </c>
       <c r="T30" s="113">
-        <v>-2.8</v>
+        <v>-1</v>
       </c>
       <c r="U30" s="114">
-        <v>-1.5</v>
+        <v>0.1</v>
       </c>
       <c r="V30" s="111">
         <v>1.7</v>
       </c>
       <c r="W30" s="87">
-        <v>0.57999999999999996</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="31" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="427" t="s">
+      <c r="B31" s="421" t="s">
         <v>66</v>
       </c>
-      <c r="C31" s="428"/>
+      <c r="C31" s="422"/>
       <c r="D31" s="118">
+        <v>3.1</v>
+      </c>
+      <c r="E31" s="112">
+        <v>3.8</v>
+      </c>
+      <c r="F31" s="113">
         <v>2</v>
       </c>
-      <c r="E31" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="113">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="H31" s="113">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="I31" s="113">
         <v>2.6</v>
       </c>
       <c r="J31" s="113">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="K31" s="113">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="L31" s="112">
-        <v>0.1</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="M31" s="114">
-        <v>1.3</v>
+        <v>5.4</v>
       </c>
       <c r="N31" s="118">
-        <v>-2</v>
+        <v>-0.8</v>
       </c>
       <c r="O31" s="119">
-        <v>4.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="P31" s="120">
-        <v>-1.5</v>
+        <v>-0.1</v>
       </c>
       <c r="Q31" s="121">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="R31" s="111">
-        <v>-1.3</v>
+        <v>-0.4</v>
       </c>
       <c r="S31" s="112">
-        <v>-1.3</v>
+        <v>-0.1</v>
       </c>
       <c r="T31" s="113">
-        <v>-2.8</v>
+        <v>-3</v>
       </c>
       <c r="U31" s="114">
-        <v>1.6</v>
+        <v>-0.4</v>
       </c>
       <c r="V31" s="111">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="W31" s="87">
-        <v>0.56000000000000005</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="122"/>
-      <c r="B32" s="427" t="s">
+      <c r="B32" s="421" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="428"/>
+      <c r="C32" s="422"/>
       <c r="D32" s="111">
-        <v>1.4</v>
+        <v>3.4</v>
       </c>
       <c r="E32" s="112">
-        <v>1.6</v>
+        <v>4</v>
       </c>
       <c r="F32" s="113">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="G32" s="113">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="H32" s="113">
         <v>2</v>
       </c>
       <c r="I32" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="J32" s="113">
+        <v>3.1</v>
+      </c>
+      <c r="K32" s="113">
+        <v>3</v>
+      </c>
+      <c r="L32" s="112">
+        <v>6.3</v>
+      </c>
+      <c r="M32" s="114">
+        <v>7.1</v>
+      </c>
+      <c r="N32" s="118">
+        <v>-0.2</v>
+      </c>
+      <c r="O32" s="119">
+        <v>3.6</v>
+      </c>
+      <c r="P32" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="Q32" s="121">
+        <v>3.1</v>
+      </c>
+      <c r="R32" s="111">
+        <v>0.3</v>
+      </c>
+      <c r="S32" s="112">
+        <v>0.4</v>
+      </c>
+      <c r="T32" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U32" s="123">
+        <v>-0.6</v>
+      </c>
+      <c r="V32" s="111">
+        <v>1.4</v>
+      </c>
+      <c r="W32" s="87">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="122"/>
+      <c r="B33" s="421" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="422"/>
+      <c r="D33" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="E33" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="F33" s="113">
+        <v>1.8</v>
+      </c>
+      <c r="G33" s="113">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J32" s="113">
-[...23 lines deleted...]
-      <c r="R32" s="111">
+      <c r="H33" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I33" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="J33" s="113">
+        <v>3.6</v>
+      </c>
+      <c r="K33" s="113">
+        <v>0.4</v>
+      </c>
+      <c r="L33" s="112">
+        <v>-7.8</v>
+      </c>
+      <c r="M33" s="114">
+        <v>-7.1</v>
+      </c>
+      <c r="N33" s="118">
         <v>-1.7</v>
       </c>
-      <c r="S32" s="112">
-[...2 lines deleted...]
-      <c r="T32" s="113">
+      <c r="O33" s="119">
+        <v>3.1</v>
+      </c>
+      <c r="P33" s="120">
+        <v>-1.4</v>
+      </c>
+      <c r="Q33" s="121">
+        <v>2.7</v>
+      </c>
+      <c r="R33" s="111">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S33" s="112">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="T33" s="113">
+        <v>-3.3</v>
+      </c>
+      <c r="U33" s="123">
         <v>-1</v>
       </c>
-      <c r="U32" s="123">
-[...21 lines deleted...]
-      <c r="F33" s="113">
+      <c r="V33" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="W33" s="87">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="122"/>
+      <c r="B34" s="421" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="422"/>
+      <c r="D34" s="111">
+        <v>2.1</v>
+      </c>
+      <c r="E34" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="F34" s="113">
         <v>2</v>
       </c>
-      <c r="G33" s="113">
+      <c r="G34" s="113">
         <v>2.4</v>
-      </c>
-[...65 lines deleted...]
-        <v>2.5</v>
       </c>
       <c r="H34" s="113">
         <v>2</v>
       </c>
       <c r="I34" s="113">
         <v>2.5</v>
       </c>
       <c r="J34" s="113">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="K34" s="113">
+        <v>1</v>
+      </c>
+      <c r="L34" s="112">
+        <v>3.8</v>
+      </c>
+      <c r="M34" s="114">
+        <v>4.7</v>
+      </c>
+      <c r="N34" s="118">
+        <v>-1.3</v>
+      </c>
+      <c r="O34" s="119">
+        <v>3.4</v>
+      </c>
+      <c r="P34" s="120">
+        <v>-0.7</v>
+      </c>
+      <c r="Q34" s="121">
+        <v>2.9</v>
+      </c>
+      <c r="R34" s="111">
+        <v>-0.1</v>
+      </c>
+      <c r="S34" s="112">
+        <v>0</v>
+      </c>
+      <c r="T34" s="113">
+        <v>-2</v>
+      </c>
+      <c r="U34" s="123">
+        <v>0.1</v>
+      </c>
+      <c r="V34" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="W34" s="87">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="122"/>
+      <c r="B35" s="421" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="422"/>
+      <c r="D35" s="111">
+        <v>2.5</v>
+      </c>
+      <c r="E35" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="F35" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="G35" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H35" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="I35" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J35" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="K35" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="L35" s="112">
+        <v>6.4</v>
+      </c>
+      <c r="M35" s="114">
+        <v>6.6</v>
+      </c>
+      <c r="N35" s="118">
+        <v>-0.8</v>
+      </c>
+      <c r="O35" s="119">
+        <v>3.4</v>
+      </c>
+      <c r="P35" s="120">
+        <v>-0.5</v>
+      </c>
+      <c r="Q35" s="121">
         <v>3</v>
       </c>
-      <c r="L34" s="112">
-[...20 lines deleted...]
-      <c r="S34" s="112">
+      <c r="R35" s="111">
+        <v>0.2</v>
+      </c>
+      <c r="S35" s="112">
         <v>0.4</v>
       </c>
-      <c r="T34" s="113">
-[...18 lines deleted...]
-      <c r="D35" s="111">
+      <c r="T35" s="113">
+        <v>-1.9</v>
+      </c>
+      <c r="U35" s="123">
         <v>1.3</v>
-      </c>
-[...49 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="V35" s="111">
         <v>1.3</v>
       </c>
       <c r="W35" s="87">
-        <v>0.39</v>
-[...3 lines deleted...]
-      <c r="B36" s="427" t="s">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="421" t="s">
         <v>59</v>
       </c>
-      <c r="C36" s="428"/>
+      <c r="C36" s="422"/>
       <c r="D36" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="E36" s="112">
         <v>2.1</v>
       </c>
-      <c r="E36" s="112">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="113">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="G36" s="113">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H36" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I36" s="113">
         <v>2.4</v>
       </c>
-      <c r="H36" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="J36" s="113">
-        <v>2.8</v>
+        <v>4</v>
       </c>
       <c r="K36" s="113">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="L36" s="112">
-        <v>3.8</v>
+        <v>-1.5</v>
       </c>
       <c r="M36" s="114">
-        <v>4.7</v>
+        <v>-0.8</v>
       </c>
       <c r="N36" s="118">
-        <v>-1.3</v>
+        <v>-1.6</v>
       </c>
       <c r="O36" s="119">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="P36" s="120">
-        <v>-0.7</v>
+        <v>-1.2</v>
       </c>
       <c r="Q36" s="121">
         <v>2.9</v>
       </c>
       <c r="R36" s="111">
-        <v>-0.1</v>
+        <v>-3.9</v>
       </c>
       <c r="S36" s="112">
-        <v>0</v>
+        <v>-3.9</v>
       </c>
       <c r="T36" s="113">
-        <v>-2</v>
+        <v>-3.8</v>
       </c>
       <c r="U36" s="123">
-        <v>0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="V36" s="111">
         <v>1.3</v>
       </c>
       <c r="W36" s="87">
-        <v>0.42</v>
-[...3 lines deleted...]
-      <c r="B37" s="427" t="s">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="421" t="s">
         <v>60</v>
       </c>
-      <c r="C37" s="428"/>
+      <c r="C37" s="422"/>
       <c r="D37" s="111">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="E37" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="F37" s="113">
+        <v>2</v>
+      </c>
+      <c r="G37" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H37" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I37" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="J37" s="113">
+        <v>3.5</v>
+      </c>
+      <c r="K37" s="113">
+        <v>1.5</v>
+      </c>
+      <c r="L37" s="112">
         <v>2.7</v>
       </c>
-      <c r="F37" s="113">
-[...5 lines deleted...]
-      <c r="H37" s="113">
+      <c r="M37" s="114">
+        <v>3.1</v>
+      </c>
+      <c r="N37" s="118">
+        <v>-0.1</v>
+      </c>
+      <c r="O37" s="119">
         <v>2.4</v>
       </c>
-      <c r="I37" s="113">
-[...5 lines deleted...]
-      <c r="K37" s="113">
+      <c r="P37" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="Q37" s="121">
         <v>2.1</v>
       </c>
-      <c r="L37" s="112">
-[...16 lines deleted...]
-      </c>
       <c r="R37" s="111">
-        <v>0.2</v>
+        <v>-1.6</v>
       </c>
       <c r="S37" s="112">
-        <v>0.4</v>
+        <v>-1.6</v>
       </c>
       <c r="T37" s="113">
-        <v>-1.9</v>
+        <v>-2</v>
       </c>
       <c r="U37" s="123">
-        <v>1.3</v>
+        <v>-0.3</v>
       </c>
       <c r="V37" s="111">
         <v>1.3</v>
       </c>
       <c r="W37" s="87">
-        <v>0.2</v>
-[...6 lines deleted...]
-      <c r="C38" s="428"/>
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="421" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="422"/>
       <c r="D38" s="118">
+        <v>2.5</v>
+      </c>
+      <c r="E38" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="F38" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="G38" s="113">
+        <v>3.5</v>
+      </c>
+      <c r="H38" s="113">
+        <v>3</v>
+      </c>
+      <c r="I38" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="J38" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="K38" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="L38" s="112">
+        <v>-8.6</v>
+      </c>
+      <c r="M38" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N38" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="O38" s="119">
         <v>1.7</v>
       </c>
-      <c r="E38" s="112">
+      <c r="P38" s="120">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="121">
+        <v>1.5</v>
+      </c>
+      <c r="R38" s="111">
+        <v>-0.1</v>
+      </c>
+      <c r="S38" s="112">
+        <v>-0.1</v>
+      </c>
+      <c r="T38" s="113">
+        <v>0</v>
+      </c>
+      <c r="U38" s="123">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V38" s="111">
+        <v>1.2</v>
+      </c>
+      <c r="W38" s="87">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="421" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="422"/>
+      <c r="D39" s="118">
+        <v>3.4</v>
+      </c>
+      <c r="E39" s="112">
+        <v>3.9</v>
+      </c>
+      <c r="F39" s="112">
+        <v>3.3</v>
+      </c>
+      <c r="G39" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="H39" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="I39" s="113">
+        <v>3.8</v>
+      </c>
+      <c r="J39" s="113">
+        <v>4.2</v>
+      </c>
+      <c r="K39" s="113">
+        <v>3</v>
+      </c>
+      <c r="L39" s="112">
+        <v>7.5</v>
+      </c>
+      <c r="M39" s="114">
+        <v>8</v>
+      </c>
+      <c r="N39" s="118">
+        <v>2</v>
+      </c>
+      <c r="O39" s="119">
+        <v>1.4</v>
+      </c>
+      <c r="P39" s="120">
         <v>2.1</v>
       </c>
-      <c r="F38" s="112">
-[...47 lines deleted...]
-      <c r="V38" s="111">
+      <c r="Q39" s="121">
         <v>1.3</v>
       </c>
-      <c r="W38" s="87">
-[...49 lines deleted...]
-      </c>
       <c r="R39" s="111">
-        <v>-1.6</v>
+        <v>-1</v>
       </c>
       <c r="S39" s="112">
-        <v>-1.6</v>
+        <v>-1</v>
       </c>
       <c r="T39" s="113">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="U39" s="123">
-        <v>-0.3</v>
+        <v>0</v>
       </c>
       <c r="V39" s="111">
         <v>1.3</v>
       </c>
       <c r="W39" s="87">
-        <v>0.28999999999999998</v>
-[...6 lines deleted...]
-      <c r="C40" s="428"/>
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="421" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" s="422"/>
       <c r="D40" s="118">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="E40" s="112">
-        <v>2.9</v>
+        <v>3.6</v>
       </c>
       <c r="F40" s="112">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
       <c r="G40" s="113">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="H40" s="113">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="I40" s="113">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
       <c r="J40" s="113">
-        <v>3.7</v>
+        <v>4.3</v>
       </c>
       <c r="K40" s="113">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="L40" s="112">
-        <v>-8.6</v>
+        <v>-0.7</v>
       </c>
       <c r="M40" s="114">
-        <v>-8.3000000000000007</v>
+        <v>0.2</v>
       </c>
       <c r="N40" s="118">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="O40" s="119">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="P40" s="120">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="Q40" s="121">
         <v>1.5</v>
       </c>
       <c r="R40" s="111">
-        <v>-0.1</v>
+        <v>0.5</v>
       </c>
       <c r="S40" s="112">
-        <v>-0.1</v>
+        <v>0.6</v>
       </c>
       <c r="T40" s="113">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="U40" s="123">
-        <v>2.2999999999999998</v>
+        <v>1.2</v>
       </c>
       <c r="V40" s="111">
-        <v>1.2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="W40" s="87">
-        <v>0.4</v>
-[...3 lines deleted...]
-      <c r="B41" s="427" t="s">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="421" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="428"/>
+      <c r="C41" s="422"/>
       <c r="D41" s="118">
+        <v>3.6</v>
+      </c>
+      <c r="E41" s="112">
+        <v>4</v>
+      </c>
+      <c r="F41" s="112">
         <v>3.4</v>
       </c>
-      <c r="E41" s="112">
-[...2 lines deleted...]
-      <c r="F41" s="112">
+      <c r="G41" s="113">
+        <v>3.6</v>
+      </c>
+      <c r="H41" s="113">
         <v>3.3</v>
       </c>
-      <c r="G41" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="I41" s="113">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="J41" s="113">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="K41" s="113">
-        <v>3</v>
+        <v>4.8</v>
       </c>
       <c r="L41" s="112">
-        <v>7.5</v>
+        <v>10.3</v>
       </c>
       <c r="M41" s="114">
-        <v>8</v>
+        <v>10.4</v>
       </c>
       <c r="N41" s="118">
         <v>2</v>
       </c>
       <c r="O41" s="119">
+        <v>1.5</v>
+      </c>
+      <c r="P41" s="120">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q41" s="121">
         <v>1.4</v>
       </c>
-      <c r="P41" s="120">
-[...4 lines deleted...]
-      </c>
       <c r="R41" s="111">
-        <v>-1</v>
+        <v>0.2</v>
       </c>
       <c r="S41" s="112">
-        <v>-1</v>
+        <v>0.2</v>
       </c>
       <c r="T41" s="113">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="U41" s="123">
+        <v>0.5</v>
+      </c>
+      <c r="V41" s="111">
+        <v>0.9</v>
+      </c>
+      <c r="W41" s="87">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="421" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="422"/>
+      <c r="D42" s="124">
+        <v>3.3</v>
+      </c>
+      <c r="E42" s="124">
+        <v>3.8</v>
+      </c>
+      <c r="F42" s="125">
+        <v>3</v>
+      </c>
+      <c r="G42" s="124">
+        <v>3.6</v>
+      </c>
+      <c r="H42" s="125">
+        <v>3</v>
+      </c>
+      <c r="I42" s="124">
+        <v>3.6</v>
+      </c>
+      <c r="J42" s="126">
+        <v>5</v>
+      </c>
+      <c r="K42" s="124">
+        <v>2.8</v>
+      </c>
+      <c r="L42" s="124">
+        <v>7.4</v>
+      </c>
+      <c r="M42" s="127">
+        <v>7.5</v>
+      </c>
+      <c r="N42" s="128">
+        <v>1.6</v>
+      </c>
+      <c r="O42" s="129">
+        <v>1.7</v>
+      </c>
+      <c r="P42" s="128">
+        <v>1.8</v>
+      </c>
+      <c r="Q42" s="129">
+        <v>1.5</v>
+      </c>
+      <c r="R42" s="128">
+        <v>-3.9</v>
+      </c>
+      <c r="S42" s="124">
+        <v>-3.9</v>
+      </c>
+      <c r="T42" s="125">
+        <v>-3</v>
+      </c>
+      <c r="U42" s="121">
+        <v>-1.2</v>
+      </c>
+      <c r="V42" s="130">
+        <v>0.8</v>
+      </c>
+      <c r="W42" s="131">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="423" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" s="424"/>
+      <c r="D43" s="132">
+        <v>3.4</v>
+      </c>
+      <c r="E43" s="133">
+        <v>3.6</v>
+      </c>
+      <c r="F43" s="133">
+        <v>3.4</v>
+      </c>
+      <c r="G43" s="134">
+        <v>3.6</v>
+      </c>
+      <c r="H43" s="134">
+        <v>3.4</v>
+      </c>
+      <c r="I43" s="134">
+        <v>3.6</v>
+      </c>
+      <c r="J43" s="135">
+        <v>4.3</v>
+      </c>
+      <c r="K43" s="133">
+        <v>2.8</v>
+      </c>
+      <c r="L43" s="133">
+        <v>3.5</v>
+      </c>
+      <c r="M43" s="136">
+        <v>3.7</v>
+      </c>
+      <c r="N43" s="132">
+        <v>1.6</v>
+      </c>
+      <c r="O43" s="137">
+        <v>1.9</v>
+      </c>
+      <c r="P43" s="132">
+        <v>1.7</v>
+      </c>
+      <c r="Q43" s="137">
+        <v>1.7</v>
+      </c>
+      <c r="R43" s="138">
+        <v>-0.3</v>
+      </c>
+      <c r="S43" s="133">
+        <v>-0.3</v>
+      </c>
+      <c r="T43" s="134">
         <v>0</v>
       </c>
-      <c r="V41" s="111">
-[...38 lines deleted...]
-      <c r="M42" s="114">
+      <c r="U43" s="139">
+        <v>0.5</v>
+      </c>
+      <c r="V43" s="132">
+        <v>0.8</v>
+      </c>
+      <c r="W43" s="140">
         <v>0.2</v>
       </c>
-      <c r="N42" s="118">
-[...97 lines deleted...]
-      <c r="B44" s="425" t="s">
+    </row>
+    <row r="44" spans="1:41" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="U44" s="141"/>
+      <c r="V44" s="141"/>
+    </row>
+    <row r="45" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B45" s="142" t="s">
         <v>69</v>
       </c>
-      <c r="C44" s="426"/>
-[...66 lines deleted...]
-      <c r="B46" s="126" t="s">
+      <c r="U45" s="141"/>
+      <c r="V45" s="141"/>
+    </row>
+    <row r="46" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="143"/>
+      <c r="B46" s="142" t="s">
         <v>70</v>
       </c>
-      <c r="U46" s="125"/>
-[...3 lines deleted...]
-      <c r="B47" s="126" t="s">
+    </row>
+    <row r="47" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="143"/>
+      <c r="B47" s="142" t="s">
         <v>71</v>
       </c>
-      <c r="U47" s="125"/>
-[...4 lines deleted...]
-      <c r="B48" s="126" t="s">
+    </row>
+    <row r="48" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="143"/>
+      <c r="B48" s="142" t="s">
         <v>72</v>
       </c>
+      <c r="W48" s="80"/>
+      <c r="X48" s="144"/>
+      <c r="Y48" s="144"/>
+      <c r="Z48" s="144"/>
+      <c r="AA48" s="144"/>
+      <c r="AB48" s="144"/>
+      <c r="AC48" s="144"/>
+      <c r="AG48" s="144"/>
+      <c r="AH48" s="144"/>
+      <c r="AI48" s="144"/>
+      <c r="AJ48" s="144"/>
+      <c r="AK48" s="144"/>
+      <c r="AL48" s="144"/>
+      <c r="AM48" s="144"/>
+      <c r="AN48" s="144"/>
+      <c r="AO48" s="144"/>
     </row>
     <row r="49" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="127"/>
-      <c r="B49" s="126" t="s">
+      <c r="A49" s="143"/>
+      <c r="B49" s="142" t="s">
         <v>73</v>
       </c>
       <c r="W49" s="80"/>
-      <c r="X49" s="128"/>
-[...13 lines deleted...]
-      <c r="AO49" s="128"/>
+      <c r="X49" s="144"/>
+      <c r="Y49" s="144"/>
+      <c r="Z49" s="144"/>
+      <c r="AA49" s="144"/>
+      <c r="AB49" s="144"/>
+      <c r="AC49" s="144"/>
+      <c r="AG49" s="144"/>
+      <c r="AH49" s="144"/>
+      <c r="AI49" s="144"/>
+      <c r="AJ49" s="144"/>
+      <c r="AK49" s="144"/>
+      <c r="AL49" s="144"/>
+      <c r="AM49" s="144"/>
+      <c r="AN49" s="144"/>
+      <c r="AO49" s="144"/>
     </row>
     <row r="50" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="127"/>
-      <c r="B50" s="126" t="s">
+      <c r="B50" s="142" t="s">
         <v>74</v>
       </c>
-      <c r="W50" s="80"/>
-[...14 lines deleted...]
-      <c r="AO50" s="128"/>
     </row>
     <row r="51" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B51" s="126" t="s">
+      <c r="B51" s="142" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B52" s="126" t="s">
+      <c r="B52" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B53" s="4" t="s">
+      <c r="B53" s="142" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B54" s="126" t="s">
+      <c r="B54" s="145" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B55" s="129" t="s">
+      <c r="B55" s="145" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="56" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="36">
-    <mergeCell ref="B20:C20"/>
+  <mergeCells count="35">
+    <mergeCell ref="B13:C13"/>
     <mergeCell ref="P2:Q3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B26:C26"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B19:C19"/>
-    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B38:C38"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
-    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
-    <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="B19:W42">
-    <cfRule type="expression" dxfId="2" priority="1">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>OR(RIGHT($B19,2)="６月",RIGHT($B19,3)="12月")</formula>
-    </cfRule>
-[...8 lines deleted...]
-      <formula>W44&lt;&gt;$W$43</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="65" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34F23E80-AF69-4A69-960B-7419EB790EC2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0DEF60B-54BA-489F-9F86-B82E26E7D84C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J71"/>
+  <dimension ref="A1:K71"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="200" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9" style="126"/>
+    <col min="1" max="1" width="2.5" style="216" customWidth="1"/>
+    <col min="2" max="2" width="18" style="216" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="216" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="216" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="216" customWidth="1"/>
+    <col min="6" max="6" width="8.375" style="216" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="216" customWidth="1"/>
+    <col min="8" max="8" width="8.375" style="216" customWidth="1"/>
+    <col min="9" max="9" width="9.5" style="216" customWidth="1"/>
+    <col min="10" max="10" width="8.375" style="216" customWidth="1"/>
+    <col min="11" max="11" width="9.125" style="142" customWidth="1"/>
+    <col min="12" max="12" width="8.375" style="142" customWidth="1"/>
+    <col min="13" max="13" width="3.75" style="142" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="142"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-    <row r="3" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="378" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="378"/>
+      <c r="C1" s="378"/>
+      <c r="D1" s="378"/>
+      <c r="E1" s="378"/>
+      <c r="F1" s="378"/>
+      <c r="G1" s="378"/>
+      <c r="H1" s="378"/>
+      <c r="I1" s="378"/>
+      <c r="J1" s="378"/>
+      <c r="K1" s="146"/>
+    </row>
+    <row r="2" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="142"/>
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="142"/>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="142"/>
+      <c r="H2" s="142"/>
+      <c r="I2" s="142"/>
+      <c r="J2" s="142"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="176"/>
-[...19 lines deleted...]
-      <c r="H4" s="179"/>
+      <c r="B3" s="192"/>
+      <c r="C3" s="156"/>
+      <c r="D3" s="156"/>
+      <c r="E3" s="156"/>
+      <c r="F3" s="156"/>
+      <c r="G3" s="156"/>
+      <c r="H3" s="156"/>
+      <c r="I3" s="156"/>
+      <c r="J3" s="156"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="157"/>
+      <c r="B4" s="188"/>
+      <c r="C4" s="193" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="194"/>
+      <c r="E4" s="188"/>
+      <c r="F4" s="188"/>
+      <c r="G4" s="188"/>
+      <c r="H4" s="195"/>
       <c r="I4" s="14" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="A5" s="137" t="s">
         <v>124</v>
       </c>
-      <c r="B5" s="130"/>
+      <c r="J4" s="160"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="153" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5" s="146"/>
       <c r="C5" s="109"/>
-      <c r="D5" s="126"/>
-      <c r="E5" s="180" t="s">
+      <c r="D5" s="142"/>
+      <c r="E5" s="196" t="s">
+        <v>126</v>
+      </c>
+      <c r="F5" s="194"/>
+      <c r="G5" s="197" t="s">
+        <v>127</v>
+      </c>
+      <c r="H5" s="146"/>
+      <c r="I5" s="198"/>
+      <c r="J5" s="199"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="56"/>
+      <c r="B6" s="190"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="200" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="56"/>
+      <c r="F6" s="200" t="s">
+        <v>90</v>
+      </c>
+      <c r="G6" s="56"/>
+      <c r="H6" s="201" t="s">
+        <v>90</v>
+      </c>
+      <c r="I6" s="56"/>
+      <c r="J6" s="201" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="157" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="167"/>
+      <c r="C7" s="202" t="s">
+        <v>129</v>
+      </c>
+      <c r="D7" s="203" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="204" t="s">
+        <v>130</v>
+      </c>
+      <c r="F7" s="205" t="s">
+        <v>93</v>
+      </c>
+      <c r="G7" s="203" t="s">
+        <v>130</v>
+      </c>
+      <c r="H7" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="203" t="s">
+        <v>131</v>
+      </c>
+      <c r="J7" s="207" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="153" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="154"/>
+      <c r="C8" s="208">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="D8" s="209">
+        <v>-0.3</v>
+      </c>
+      <c r="E8" s="208">
+        <v>129.5</v>
+      </c>
+      <c r="F8" s="210">
+        <v>-0.3</v>
+      </c>
+      <c r="G8" s="211">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H8" s="210">
+        <v>0</v>
+      </c>
+      <c r="I8" s="211">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="J8" s="210">
+        <v>0</v>
+      </c>
+      <c r="K8" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="154"/>
+      <c r="C9" s="208">
+        <v>167.1</v>
+      </c>
+      <c r="D9" s="209">
+        <v>3.3</v>
+      </c>
+      <c r="E9" s="208">
+        <v>156</v>
+      </c>
+      <c r="F9" s="210">
+        <v>2.9</v>
+      </c>
+      <c r="G9" s="211">
+        <v>11.1</v>
+      </c>
+      <c r="H9" s="210">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I9" s="211">
+        <v>20.3</v>
+      </c>
+      <c r="J9" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K9" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="154"/>
+      <c r="C10" s="208">
+        <v>166.1</v>
+      </c>
+      <c r="D10" s="209">
+        <v>-0.5</v>
+      </c>
+      <c r="E10" s="208">
+        <v>154.4</v>
+      </c>
+      <c r="F10" s="210">
+        <v>-0.2</v>
+      </c>
+      <c r="G10" s="211">
+        <v>11.7</v>
+      </c>
+      <c r="H10" s="210">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="I10" s="211">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J10" s="210">
+        <v>-0.2</v>
+      </c>
+      <c r="K10" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="208">
+        <v>161.5</v>
+      </c>
+      <c r="D11" s="209">
+        <v>-0.3</v>
+      </c>
+      <c r="E11" s="208">
+        <v>148.1</v>
+      </c>
+      <c r="F11" s="210">
+        <v>-0.6</v>
+      </c>
+      <c r="G11" s="211">
+        <v>13.4</v>
+      </c>
+      <c r="H11" s="210">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I11" s="211">
+        <v>19.5</v>
+      </c>
+      <c r="J11" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="K11" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="154"/>
+      <c r="C12" s="208">
+        <v>162</v>
+      </c>
+      <c r="D12" s="209">
+        <v>0.2</v>
+      </c>
+      <c r="E12" s="208">
+        <v>146.4</v>
+      </c>
+      <c r="F12" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="G12" s="211">
+        <v>15.6</v>
+      </c>
+      <c r="H12" s="210">
+        <v>-1.3</v>
+      </c>
+      <c r="I12" s="211">
+        <v>19.5</v>
+      </c>
+      <c r="J12" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K12" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="154"/>
+      <c r="C13" s="208">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="D13" s="209">
+        <v>0.7</v>
+      </c>
+      <c r="E13" s="208">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="F13" s="210">
+        <v>0.7</v>
+      </c>
+      <c r="G13" s="211">
+        <v>15.5</v>
+      </c>
+      <c r="H13" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="I13" s="211">
+        <v>19.2</v>
+      </c>
+      <c r="J13" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K13" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="154"/>
+      <c r="C14" s="208">
+        <v>166.7</v>
+      </c>
+      <c r="D14" s="209">
+        <v>1.8</v>
+      </c>
+      <c r="E14" s="208">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="F14" s="210">
+        <v>1.5</v>
+      </c>
+      <c r="G14" s="211">
+        <v>20.9</v>
+      </c>
+      <c r="H14" s="210">
+        <v>3.6</v>
+      </c>
+      <c r="I14" s="211">
+        <v>19.8</v>
+      </c>
+      <c r="J14" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="K14" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="154"/>
+      <c r="C15" s="208">
+        <v>129.5</v>
+      </c>
+      <c r="D15" s="209">
+        <v>-0.8</v>
+      </c>
+      <c r="E15" s="208">
+        <v>122.6</v>
+      </c>
+      <c r="F15" s="210">
+        <v>-0.8</v>
+      </c>
+      <c r="G15" s="211">
+        <v>6.9</v>
+      </c>
+      <c r="H15" s="210">
+        <v>0</v>
+      </c>
+      <c r="I15" s="211">
+        <v>17.7</v>
+      </c>
+      <c r="J15" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="K15" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="154"/>
+      <c r="C16" s="208">
+        <v>154.5</v>
+      </c>
+      <c r="D16" s="209">
+        <v>1.2</v>
+      </c>
+      <c r="E16" s="208">
+        <v>140.6</v>
+      </c>
+      <c r="F16" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="G16" s="211">
+        <v>13.9</v>
+      </c>
+      <c r="H16" s="210">
+        <v>9.5</v>
+      </c>
+      <c r="I16" s="211">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="J16" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K16" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="146"/>
+      <c r="C17" s="208">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="D17" s="209">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="E17" s="208">
+        <v>138.6</v>
+      </c>
+      <c r="F17" s="210">
+        <v>-1.9</v>
+      </c>
+      <c r="G17" s="211">
+        <v>11.7</v>
+      </c>
+      <c r="H17" s="210">
+        <v>-5.7</v>
+      </c>
+      <c r="I17" s="211">
+        <v>18.8</v>
+      </c>
+      <c r="J17" s="210">
+        <v>-0.3</v>
+      </c>
+      <c r="K17" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="153" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="154"/>
+      <c r="C18" s="208">
+        <v>158</v>
+      </c>
+      <c r="D18" s="209">
+        <v>0.6</v>
+      </c>
+      <c r="E18" s="208">
+        <v>144.9</v>
+      </c>
+      <c r="F18" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="G18" s="211">
+        <v>13.1</v>
+      </c>
+      <c r="H18" s="210">
+        <v>4</v>
+      </c>
+      <c r="I18" s="211">
+        <v>19.2</v>
+      </c>
+      <c r="J18" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K18" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="146"/>
+      <c r="C19" s="208">
+        <v>86.9</v>
+      </c>
+      <c r="D19" s="209">
+        <v>-0.4</v>
+      </c>
+      <c r="E19" s="208">
+        <v>81.7</v>
+      </c>
+      <c r="F19" s="210">
+        <v>-0.9</v>
+      </c>
+      <c r="G19" s="211">
+        <v>5.2</v>
+      </c>
+      <c r="H19" s="210">
+        <v>6.1</v>
+      </c>
+      <c r="I19" s="211">
+        <v>13.5</v>
+      </c>
+      <c r="J19" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K19" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="146"/>
+      <c r="C20" s="208">
         <v>125</v>
       </c>
-      <c r="F5" s="178"/>
-[...50 lines deleted...]
-      <c r="I7" s="187" t="s">
+      <c r="D20" s="209">
+        <v>0.3</v>
+      </c>
+      <c r="E20" s="208">
+        <v>118.7</v>
+      </c>
+      <c r="F20" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="G20" s="211">
+        <v>6.3</v>
+      </c>
+      <c r="H20" s="210">
+        <v>-6</v>
+      </c>
+      <c r="I20" s="211">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J20" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K20" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="146"/>
+      <c r="C21" s="208">
+        <v>131.5</v>
+      </c>
+      <c r="D21" s="209">
+        <v>-0.6</v>
+      </c>
+      <c r="E21" s="208">
+        <v>121.1</v>
+      </c>
+      <c r="F21" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="G21" s="211">
+        <v>10.4</v>
+      </c>
+      <c r="H21" s="210">
+        <v>-9.5</v>
+      </c>
+      <c r="I21" s="211">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="J21" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K21" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="154"/>
+      <c r="C22" s="208">
+        <v>131.1</v>
+      </c>
+      <c r="D22" s="209">
+        <v>-0.7</v>
+      </c>
+      <c r="E22" s="208">
+        <v>126.6</v>
+      </c>
+      <c r="F22" s="210">
+        <v>-0.6</v>
+      </c>
+      <c r="G22" s="211">
+        <v>4.5</v>
+      </c>
+      <c r="H22" s="210">
+        <v>-4.3</v>
+      </c>
+      <c r="I22" s="211">
+        <v>17.7</v>
+      </c>
+      <c r="J22" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="K22" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="146"/>
+      <c r="C23" s="208">
+        <v>154</v>
+      </c>
+      <c r="D23" s="209">
+        <v>2.5</v>
+      </c>
+      <c r="E23" s="208">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="F23" s="210">
+        <v>2.7</v>
+      </c>
+      <c r="G23" s="211">
+        <v>7.2</v>
+      </c>
+      <c r="H23" s="210">
+        <v>-1.4</v>
+      </c>
+      <c r="I23" s="211">
+        <v>19.5</v>
+      </c>
+      <c r="J23" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="K23" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="146"/>
+      <c r="C24" s="208">
+        <v>139.9</v>
+      </c>
+      <c r="D24" s="209">
+        <v>-0.3</v>
+      </c>
+      <c r="E24" s="208">
         <v>130</v>
       </c>
-      <c r="J7" s="191" t="s">
-[...23 lines deleted...]
-      <c r="H8" s="194">
+      <c r="F24" s="210">
+        <v>-0.5</v>
+      </c>
+      <c r="G24" s="211">
+        <v>9.9</v>
+      </c>
+      <c r="H24" s="210">
         <v>1</v>
       </c>
-      <c r="I8" s="195">
-[...7 lines deleted...]
-      <c r="A9" s="137" t="s">
+      <c r="I24" s="211">
+        <v>18.2</v>
+      </c>
+      <c r="J24" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="K24" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="B9" s="138"/>
-[...499 lines deleted...]
-    <row r="27" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="25" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="178"/>
+      <c r="B25" s="179"/>
+      <c r="C25" s="212"/>
+      <c r="D25" s="213"/>
+      <c r="E25" s="212"/>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="214"/>
+      <c r="I25" s="215"/>
+      <c r="J25" s="214"/>
+    </row>
+    <row r="26" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="184"/>
+      <c r="B26" s="185"/>
+      <c r="C26" s="185"/>
+      <c r="D26" s="167"/>
+      <c r="E26" s="185"/>
+      <c r="F26" s="167"/>
+      <c r="G26" s="185"/>
+      <c r="H26" s="167"/>
+      <c r="I26" s="185"/>
+      <c r="J26" s="167"/>
+    </row>
+    <row r="27" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
+        <v>133</v>
+      </c>
+      <c r="C27" s="202" t="s">
+        <v>129</v>
+      </c>
+      <c r="D27" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="202" t="s">
+        <v>130</v>
+      </c>
+      <c r="F27" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27" s="202" t="s">
+        <v>130</v>
+      </c>
+      <c r="H27" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="I27" s="202" t="s">
+        <v>131</v>
+      </c>
+      <c r="J27" s="207" t="s">
         <v>132</v>
       </c>
-      <c r="C27" s="186" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="190" t="s">
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="153"/>
+      <c r="B28" s="153" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="208">
+        <v>166.3</v>
+      </c>
+      <c r="D28" s="209">
+        <v>0</v>
+      </c>
+      <c r="E28" s="208">
+        <v>153.19999999999999</v>
+      </c>
+      <c r="F28" s="210">
+        <v>0</v>
+      </c>
+      <c r="G28" s="211">
+        <v>13.1</v>
+      </c>
+      <c r="H28" s="210">
+        <v>0</v>
+      </c>
+      <c r="I28" s="211">
+        <v>20</v>
+      </c>
+      <c r="J28" s="210">
+        <v>0</v>
+      </c>
+      <c r="K28" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="153"/>
+      <c r="B29" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="208">
+        <v>176.6</v>
+      </c>
+      <c r="D29" s="209">
+        <v>5</v>
+      </c>
+      <c r="E29" s="208">
+        <v>164.5</v>
+      </c>
+      <c r="F29" s="210">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G29" s="211">
+        <v>12.1</v>
+      </c>
+      <c r="H29" s="210">
+        <v>11</v>
+      </c>
+      <c r="I29" s="211">
+        <v>21.3</v>
+      </c>
+      <c r="J29" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="K29" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="153"/>
+      <c r="B30" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="208">
+        <v>170.6</v>
+      </c>
+      <c r="D30" s="209">
+        <v>-0.4</v>
+      </c>
+      <c r="E30" s="208">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="F30" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="G30" s="211">
+        <v>12.3</v>
+      </c>
+      <c r="H30" s="210">
+        <v>-4</v>
+      </c>
+      <c r="I30" s="211">
+        <v>20.7</v>
+      </c>
+      <c r="J30" s="210">
+        <v>-0.2</v>
+      </c>
+      <c r="K30" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="153"/>
+      <c r="B31" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="208">
+        <v>168.7</v>
+      </c>
+      <c r="D31" s="209">
+        <v>-0.2</v>
+      </c>
+      <c r="E31" s="208">
+        <v>153.9</v>
+      </c>
+      <c r="F31" s="210">
+        <v>-0.5</v>
+      </c>
+      <c r="G31" s="211">
+        <v>14.8</v>
+      </c>
+      <c r="H31" s="210">
+        <v>2.7</v>
+      </c>
+      <c r="I31" s="211">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J31" s="210">
+        <v>0</v>
+      </c>
+      <c r="K31" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="153"/>
+      <c r="B32" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="208">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="D32" s="209">
+        <v>0.2</v>
+      </c>
+      <c r="E32" s="208">
+        <v>147.6</v>
+      </c>
+      <c r="F32" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="G32" s="211">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H32" s="210">
+        <v>-1.3</v>
+      </c>
+      <c r="I32" s="211">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J32" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K32" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="153"/>
+      <c r="B33" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="208">
+        <v>165.2</v>
+      </c>
+      <c r="D33" s="209">
+        <v>0.5</v>
+      </c>
+      <c r="E33" s="208">
+        <v>149.1</v>
+      </c>
+      <c r="F33" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="G33" s="211">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H33" s="210">
+        <v>0.7</v>
+      </c>
+      <c r="I33" s="211">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="J33" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K33" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="153"/>
+      <c r="B34" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="208">
+        <v>182.8</v>
+      </c>
+      <c r="D34" s="209">
+        <v>2.4</v>
+      </c>
+      <c r="E34" s="208">
+        <v>158</v>
+      </c>
+      <c r="F34" s="210">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G34" s="211">
+        <v>24.8</v>
+      </c>
+      <c r="H34" s="210">
+        <v>4.7</v>
+      </c>
+      <c r="I34" s="211">
+        <v>20.7</v>
+      </c>
+      <c r="J34" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="K34" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="153"/>
+      <c r="B35" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="208">
+        <v>165.3</v>
+      </c>
+      <c r="D35" s="209">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E35" s="208">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="F35" s="210">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="G35" s="211">
+        <v>11</v>
+      </c>
+      <c r="H35" s="210">
+        <v>-0.8</v>
+      </c>
+      <c r="I35" s="211">
+        <v>20</v>
+      </c>
+      <c r="J35" s="210">
+        <v>-0.2</v>
+      </c>
+      <c r="K35" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="153"/>
+      <c r="B36" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="208">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="D36" s="209">
+        <v>1.3</v>
+      </c>
+      <c r="E36" s="208">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="F36" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="G36" s="211">
+        <v>15.1</v>
+      </c>
+      <c r="H36" s="210">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I36" s="211">
+        <v>19.7</v>
+      </c>
+      <c r="J36" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K36" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="176"/>
+      <c r="B37" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="208">
+        <v>166</v>
+      </c>
+      <c r="D37" s="209">
+        <v>-1.7</v>
+      </c>
+      <c r="E37" s="208">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F37" s="210">
+        <v>-1.5</v>
+      </c>
+      <c r="G37" s="211">
+        <v>14.3</v>
+      </c>
+      <c r="H37" s="210">
+        <v>-4.7</v>
+      </c>
+      <c r="I37" s="211">
+        <v>19.8</v>
+      </c>
+      <c r="J37" s="210">
+        <v>-0.3</v>
+      </c>
+      <c r="K37" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="153"/>
+      <c r="B38" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="208">
+        <v>166</v>
+      </c>
+      <c r="D38" s="209">
+        <v>0.6</v>
+      </c>
+      <c r="E38" s="208">
+        <v>151.6</v>
+      </c>
+      <c r="F38" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="G38" s="211">
+        <v>14.4</v>
+      </c>
+      <c r="H38" s="210">
+        <v>2.9</v>
+      </c>
+      <c r="I38" s="211">
+        <v>19.8</v>
+      </c>
+      <c r="J38" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K38" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="177"/>
+      <c r="B39" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="208">
+        <v>171.5</v>
+      </c>
+      <c r="D39" s="209">
+        <v>-0.8</v>
+      </c>
+      <c r="E39" s="208">
+        <v>156</v>
+      </c>
+      <c r="F39" s="210">
+        <v>-1.4</v>
+      </c>
+      <c r="G39" s="211">
+        <v>15.5</v>
+      </c>
+      <c r="H39" s="210">
+        <v>5.5</v>
+      </c>
+      <c r="I39" s="211">
+        <v>20.2</v>
+      </c>
+      <c r="J39" s="210">
+        <v>0</v>
+      </c>
+      <c r="K39" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="176"/>
+      <c r="B40" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="208">
+        <v>165.6</v>
+      </c>
+      <c r="D40" s="209">
+        <v>-0.5</v>
+      </c>
+      <c r="E40" s="208">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="F40" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="G40" s="211">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H40" s="210">
+        <v>-8.4</v>
+      </c>
+      <c r="I40" s="211">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J40" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K40" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="177"/>
+      <c r="B41" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="208">
+        <v>169.4</v>
+      </c>
+      <c r="D41" s="209">
+        <v>-0.5</v>
+      </c>
+      <c r="E41" s="208">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="F41" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="G41" s="211">
+        <v>15.2</v>
+      </c>
+      <c r="H41" s="210">
+        <v>-9</v>
+      </c>
+      <c r="I41" s="211">
+        <v>20.5</v>
+      </c>
+      <c r="J41" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="K41" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="153"/>
+      <c r="B42" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="208">
+        <v>158.5</v>
+      </c>
+      <c r="D42" s="209">
+        <v>0.9</v>
+      </c>
+      <c r="E42" s="208">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="F42" s="210">
+        <v>1</v>
+      </c>
+      <c r="G42" s="211">
+        <v>6.2</v>
+      </c>
+      <c r="H42" s="210">
+        <v>-1.6</v>
+      </c>
+      <c r="I42" s="211">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J42" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="K42" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="177"/>
+      <c r="B43" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="208">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="D43" s="209">
+        <v>1.9</v>
+      </c>
+      <c r="E43" s="208">
+        <v>153.6</v>
+      </c>
+      <c r="F43" s="210">
+        <v>2.1</v>
+      </c>
+      <c r="G43" s="211">
+        <v>7.6</v>
+      </c>
+      <c r="H43" s="210">
+        <v>-3.8</v>
+      </c>
+      <c r="I43" s="211">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J43" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="K43" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="176"/>
+      <c r="B44" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="208">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="D44" s="209">
+        <v>-0.4</v>
+      </c>
+      <c r="E44" s="208">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="F44" s="210">
+        <v>-0.5</v>
+      </c>
+      <c r="G44" s="211">
+        <v>12.9</v>
+      </c>
+      <c r="H44" s="210">
+        <v>1.5</v>
+      </c>
+      <c r="I44" s="211">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J44" s="210">
+        <v>0</v>
+      </c>
+      <c r="K44" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="178"/>
+      <c r="B45" s="186"/>
+      <c r="C45" s="212"/>
+      <c r="D45" s="214"/>
+      <c r="E45" s="212"/>
+      <c r="F45" s="214"/>
+      <c r="G45" s="212"/>
+      <c r="H45" s="214"/>
+      <c r="I45" s="212"/>
+      <c r="J45" s="214"/>
+    </row>
+    <row r="46" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="184"/>
+      <c r="B46" s="185"/>
+      <c r="C46" s="185"/>
+      <c r="D46" s="167"/>
+      <c r="E46" s="185"/>
+      <c r="F46" s="167"/>
+      <c r="G46" s="185"/>
+      <c r="H46" s="167"/>
+      <c r="I46" s="185"/>
+      <c r="J46" s="167"/>
+    </row>
+    <row r="47" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="155"/>
+      <c r="B47" s="155" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="202" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" s="206" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="186" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="190" t="s">
+      <c r="E47" s="202" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47" s="206" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="186" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="190" t="s">
+      <c r="G47" s="202" t="s">
+        <v>130</v>
+      </c>
+      <c r="H47" s="206" t="s">
         <v>93</v>
       </c>
-      <c r="I27" s="186" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="191" t="s">
+      <c r="I47" s="202" t="s">
         <v>131</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B28" s="137" t="s">
+      <c r="J47" s="207" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="153"/>
+      <c r="B48" s="153" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="192">
-[...8 lines deleted...]
-      <c r="F28" s="194">
+      <c r="C48" s="208">
+        <v>79.8</v>
+      </c>
+      <c r="D48" s="209">
+        <v>-1.3</v>
+      </c>
+      <c r="E48" s="208">
+        <v>77.7</v>
+      </c>
+      <c r="F48" s="209">
+        <v>-1.2</v>
+      </c>
+      <c r="G48" s="208">
+        <v>2.1</v>
+      </c>
+      <c r="H48" s="209">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I48" s="208">
+        <v>13.8</v>
+      </c>
+      <c r="J48" s="210">
+        <v>0</v>
+      </c>
+      <c r="K48" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="153"/>
+      <c r="B49" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="208">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D49" s="209">
+        <v>11.4</v>
+      </c>
+      <c r="E49" s="208">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="F49" s="209">
+        <v>8.6</v>
+      </c>
+      <c r="G49" s="208">
+        <v>2</v>
+      </c>
+      <c r="H49" s="209" t="s">
+        <v>134</v>
+      </c>
+      <c r="I49" s="208">
+        <v>12.1</v>
+      </c>
+      <c r="J49" s="210">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="153"/>
+      <c r="B50" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="208">
+        <v>87.4</v>
+      </c>
+      <c r="D50" s="209">
+        <v>-1.5</v>
+      </c>
+      <c r="E50" s="208">
+        <v>85.8</v>
+      </c>
+      <c r="F50" s="209">
+        <v>-1.7</v>
+      </c>
+      <c r="G50" s="208">
+        <v>1.6</v>
+      </c>
+      <c r="H50" s="209">
+        <v>14.4</v>
+      </c>
+      <c r="I50" s="208">
+        <v>14.8</v>
+      </c>
+      <c r="J50" s="210">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="153"/>
+      <c r="B51" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="208">
+        <v>112.7</v>
+      </c>
+      <c r="D51" s="209">
+        <v>-1.8</v>
+      </c>
+      <c r="E51" s="208">
+        <v>108.6</v>
+      </c>
+      <c r="F51" s="209">
+        <v>-1.4</v>
+      </c>
+      <c r="G51" s="208">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H51" s="209">
+        <v>-10.9</v>
+      </c>
+      <c r="I51" s="208">
+        <v>17.2</v>
+      </c>
+      <c r="J51" s="210">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="153"/>
+      <c r="B52" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="208">
+        <v>116.9</v>
+      </c>
+      <c r="D52" s="209">
+        <v>3.9</v>
+      </c>
+      <c r="E52" s="208">
+        <v>115.5</v>
+      </c>
+      <c r="F52" s="209">
+        <v>4</v>
+      </c>
+      <c r="G52" s="208">
+        <v>1.4</v>
+      </c>
+      <c r="H52" s="209">
+        <v>-6.7</v>
+      </c>
+      <c r="I52" s="208">
+        <v>17</v>
+      </c>
+      <c r="J52" s="210">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="153"/>
+      <c r="B53" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="208">
+        <v>98.7</v>
+      </c>
+      <c r="D53" s="209">
+        <v>5.6</v>
+      </c>
+      <c r="E53" s="208">
+        <v>95.6</v>
+      </c>
+      <c r="F53" s="209">
+        <v>5.8</v>
+      </c>
+      <c r="G53" s="208">
+        <v>3.1</v>
+      </c>
+      <c r="H53" s="209">
+        <v>0</v>
+      </c>
+      <c r="I53" s="208">
+        <v>15</v>
+      </c>
+      <c r="J53" s="210">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="153"/>
+      <c r="B54" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="208">
+        <v>99.4</v>
+      </c>
+      <c r="D54" s="209">
+        <v>-0.7</v>
+      </c>
+      <c r="E54" s="208">
+        <v>94.8</v>
+      </c>
+      <c r="F54" s="209">
+        <v>-0.4</v>
+      </c>
+      <c r="G54" s="208">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H54" s="209">
+        <v>-8</v>
+      </c>
+      <c r="I54" s="208">
+        <v>16</v>
+      </c>
+      <c r="J54" s="210">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="153"/>
+      <c r="B55" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="208">
+        <v>85.2</v>
+      </c>
+      <c r="D55" s="209">
+        <v>0</v>
+      </c>
+      <c r="E55" s="208">
+        <v>83.3</v>
+      </c>
+      <c r="F55" s="209">
+        <v>-0.2</v>
+      </c>
+      <c r="G55" s="208">
+        <v>1.9</v>
+      </c>
+      <c r="H55" s="209">
+        <v>11.7</v>
+      </c>
+      <c r="I55" s="208">
+        <v>14.9</v>
+      </c>
+      <c r="J55" s="210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="153"/>
+      <c r="B56" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="208">
+        <v>96.9</v>
+      </c>
+      <c r="D56" s="209">
+        <v>-5.7</v>
+      </c>
+      <c r="E56" s="208">
+        <v>95</v>
+      </c>
+      <c r="F56" s="209">
+        <v>-5.7</v>
+      </c>
+      <c r="G56" s="208">
+        <v>1.9</v>
+      </c>
+      <c r="H56" s="209">
+        <v>-5</v>
+      </c>
+      <c r="I56" s="208">
+        <v>15.7</v>
+      </c>
+      <c r="J56" s="210">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="153"/>
+      <c r="B57" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="208">
+        <v>92.6</v>
+      </c>
+      <c r="D57" s="209">
+        <v>-0.3</v>
+      </c>
+      <c r="E57" s="208">
+        <v>90.4</v>
+      </c>
+      <c r="F57" s="209">
+        <v>-0.5</v>
+      </c>
+      <c r="G57" s="208">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H57" s="209">
+        <v>4.8</v>
+      </c>
+      <c r="I57" s="208">
+        <v>15.1</v>
+      </c>
+      <c r="J57" s="210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="153"/>
+      <c r="B58" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="208">
+        <v>89.5</v>
+      </c>
+      <c r="D58" s="209">
+        <v>-5.9</v>
+      </c>
+      <c r="E58" s="208">
+        <v>87.7</v>
+      </c>
+      <c r="F58" s="209">
+        <v>-5.9</v>
+      </c>
+      <c r="G58" s="208">
+        <v>1.8</v>
+      </c>
+      <c r="H58" s="209">
+        <v>0</v>
+      </c>
+      <c r="I58" s="208">
+        <v>14.4</v>
+      </c>
+      <c r="J58" s="210">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="153"/>
+      <c r="B59" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="208">
+        <v>63.7</v>
+      </c>
+      <c r="D59" s="209">
+        <v>0.6</v>
+      </c>
+      <c r="E59" s="208">
+        <v>61.4</v>
+      </c>
+      <c r="F59" s="209">
+        <v>0.5</v>
+      </c>
+      <c r="G59" s="208">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H59" s="209">
+        <v>4.5</v>
+      </c>
+      <c r="I59" s="208">
+        <v>11.6</v>
+      </c>
+      <c r="J59" s="210">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="153"/>
+      <c r="B60" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="208">
+        <v>82</v>
+      </c>
+      <c r="D60" s="209">
+        <v>1.7</v>
+      </c>
+      <c r="E60" s="208">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="F60" s="209">
+        <v>1.7</v>
+      </c>
+      <c r="G60" s="208">
+        <v>2.6</v>
+      </c>
+      <c r="H60" s="209">
+        <v>0</v>
+      </c>
+      <c r="I60" s="208">
+        <v>13.6</v>
+      </c>
+      <c r="J60" s="210">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="153"/>
+      <c r="B61" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="208">
+        <v>56.3</v>
+      </c>
+      <c r="D61" s="209">
+        <v>-0.8</v>
+      </c>
+      <c r="E61" s="208">
+        <v>55.4</v>
+      </c>
+      <c r="F61" s="209">
+        <v>-0.6</v>
+      </c>
+      <c r="G61" s="208">
         <v>0.9</v>
       </c>
-      <c r="G28" s="195">
-[...2 lines deleted...]
-      <c r="H28" s="194">
+      <c r="H61" s="209">
+        <v>-10</v>
+      </c>
+      <c r="I61" s="208">
+        <v>11.2</v>
+      </c>
+      <c r="J61" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="K61" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="153"/>
+      <c r="B62" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="208">
+        <v>77.5</v>
+      </c>
+      <c r="D62" s="209">
+        <v>-3.4</v>
+      </c>
+      <c r="E62" s="208">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F62" s="209">
+        <v>-3.2</v>
+      </c>
+      <c r="G62" s="208">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H62" s="209">
+        <v>-21.4</v>
+      </c>
+      <c r="I62" s="208">
+        <v>13.4</v>
+      </c>
+      <c r="J62" s="210">
+        <v>-0.2</v>
+      </c>
+      <c r="K62" s="142" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="177"/>
+      <c r="B63" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="208">
+        <v>118.2</v>
+      </c>
+      <c r="D63" s="209">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E63" s="208">
+        <v>113</v>
+      </c>
+      <c r="F63" s="209">
+        <v>4.3</v>
+      </c>
+      <c r="G63" s="208">
+        <v>5.2</v>
+      </c>
+      <c r="H63" s="209">
+        <v>6.1</v>
+      </c>
+      <c r="I63" s="208">
+        <v>17.8</v>
+      </c>
+      <c r="J63" s="210">
         <v>0.7</v>
       </c>
-      <c r="I28" s="195">
-[...8 lines deleted...]
-      <c r="B29" s="137" t="s">
+      <c r="K63" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="C29" s="192">
-[...242 lines deleted...]
-      <c r="D37" s="193">
+    </row>
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="177"/>
+      <c r="B64" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" s="208">
+        <v>87.2</v>
+      </c>
+      <c r="D64" s="209">
+        <v>-3.8</v>
+      </c>
+      <c r="E64" s="208">
+        <v>84.6</v>
+      </c>
+      <c r="F64" s="209">
+        <v>-3.2</v>
+      </c>
+      <c r="G64" s="208">
+        <v>2.6</v>
+      </c>
+      <c r="H64" s="209">
+        <v>-18.8</v>
+      </c>
+      <c r="I64" s="208">
+        <v>14.9</v>
+      </c>
+      <c r="J64" s="210">
         <v>-0.4</v>
       </c>
-      <c r="E37" s="192">
-[...314 lines deleted...]
-      <c r="B49" s="137" t="s">
+      <c r="K64" s="142" t="s">
         <v>96</v>
       </c>
-      <c r="C49" s="192">
-[...472 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="141"/>
-[...8 lines deleted...]
-      <c r="J65" s="171"/>
+      <c r="A65" s="157"/>
+      <c r="B65" s="187"/>
+      <c r="C65" s="188"/>
+      <c r="D65" s="187"/>
+      <c r="E65" s="188"/>
+      <c r="F65" s="188"/>
+      <c r="G65" s="157"/>
+      <c r="H65" s="187"/>
+      <c r="I65" s="188"/>
+      <c r="J65" s="187"/>
     </row>
     <row r="66" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-      <c r="D66" s="156" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="142"/>
+      <c r="C66" s="168" t="s">
+        <v>135</v>
+      </c>
+      <c r="D66" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="E66" s="153" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="153" t="s">
+      <c r="E66" s="169" t="s">
+        <v>135</v>
+      </c>
+      <c r="F66" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="G66" s="152" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="156" t="s">
+      <c r="G66" s="168" t="s">
+        <v>135</v>
+      </c>
+      <c r="H66" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="I66" s="153" t="s">
-[...10 lines deleted...]
-      <c r="B67" s="126" t="s">
+      <c r="I66" s="169" t="s">
+        <v>136</v>
+      </c>
+      <c r="J66" s="172" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="376" t="s">
         <v>117</v>
       </c>
-      <c r="C67" s="192">
-[...2 lines deleted...]
-      <c r="D67" s="193">
+      <c r="B67" s="142" t="s">
+        <v>118</v>
+      </c>
+      <c r="C67" s="208">
+        <v>145.1</v>
+      </c>
+      <c r="D67" s="209">
+        <v>-0.1</v>
+      </c>
+      <c r="E67" s="208">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F67" s="209">
+        <v>-0.1</v>
+      </c>
+      <c r="G67" s="208">
+        <v>11.4</v>
+      </c>
+      <c r="H67" s="209">
         <v>1</v>
       </c>
-      <c r="E67" s="192">
-[...11 lines deleted...]
-      <c r="I67" s="192">
+      <c r="I67" s="208">
         <v>18.399999999999999</v>
       </c>
-      <c r="J67" s="194">
+      <c r="J67" s="210">
         <v>0.1</v>
       </c>
     </row>
-    <row r="68" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="D68" s="193">
+    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="376"/>
+      <c r="B68" s="142" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="208">
+        <v>165</v>
+      </c>
+      <c r="D68" s="209">
+        <v>0.1</v>
+      </c>
+      <c r="E68" s="208">
+        <v>150.6</v>
+      </c>
+      <c r="F68" s="209">
+        <v>0.1</v>
+      </c>
+      <c r="G68" s="208">
+        <v>14.4</v>
+      </c>
+      <c r="H68" s="209">
         <v>1.4</v>
       </c>
-      <c r="E68" s="192">
-[...8 lines deleted...]
-      <c r="H68" s="193">
+      <c r="I68" s="208">
+        <v>19.7</v>
+      </c>
+      <c r="J68" s="210">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="376"/>
+      <c r="B69" s="156" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="208">
+        <v>86.6</v>
+      </c>
+      <c r="D69" s="209">
+        <v>-1.3</v>
+      </c>
+      <c r="E69" s="208">
+        <v>83.9</v>
+      </c>
+      <c r="F69" s="209">
+        <v>-1.2</v>
+      </c>
+      <c r="G69" s="208">
         <v>2.7</v>
       </c>
-      <c r="I68" s="192">
-[...32 lines deleted...]
-      <c r="J69" s="194">
+      <c r="H69" s="209">
+        <v>-3.6</v>
+      </c>
+      <c r="I69" s="208">
+        <v>14.5</v>
+      </c>
+      <c r="J69" s="210">
         <v>-0.1</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="375"/>
-      <c r="B70" s="174"/>
+      <c r="A70" s="377"/>
+      <c r="B70" s="190"/>
       <c r="C70" s="56"/>
-      <c r="D70" s="175"/>
-[...1 lines deleted...]
-      <c r="F70" s="174"/>
+      <c r="D70" s="191"/>
+      <c r="E70" s="190"/>
+      <c r="F70" s="190"/>
       <c r="G70" s="56"/>
-      <c r="H70" s="175"/>
-[...1 lines deleted...]
-      <c r="J70" s="175"/>
+      <c r="H70" s="191"/>
+      <c r="I70" s="190"/>
+      <c r="J70" s="191"/>
     </row>
     <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A71" s="126" t="s">
-[...10 lines deleted...]
-      <c r="J71" s="126"/>
+      <c r="A71" s="142" t="s">
+        <v>121</v>
+      </c>
+      <c r="B71" s="142"/>
+      <c r="C71" s="142"/>
+      <c r="D71" s="142"/>
+      <c r="E71" s="142"/>
+      <c r="F71" s="142"/>
+      <c r="G71" s="142"/>
+      <c r="H71" s="142"/>
+      <c r="I71" s="142"/>
+      <c r="J71" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.51181102362204722" bottom="0.19685039370078741" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F494BE40-C604-4EFF-A575-E26ECC2FABA6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3780C7F0-6508-476B-AF49-319C07B95100}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J71"/>
+  <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="200" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9" style="126"/>
+    <col min="1" max="1" width="2.5" style="216" customWidth="1"/>
+    <col min="2" max="2" width="18" style="216" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="216" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="216" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="216" customWidth="1"/>
+    <col min="6" max="10" width="8.375" style="216" customWidth="1"/>
+    <col min="11" max="11" width="3.625" style="142" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="142"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-[...23 lines deleted...]
-    <row r="3" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="379" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="379"/>
+      <c r="C1" s="379"/>
+      <c r="D1" s="379"/>
+      <c r="E1" s="379"/>
+      <c r="F1" s="379"/>
+      <c r="G1" s="379"/>
+      <c r="H1" s="379"/>
+      <c r="I1" s="379"/>
+      <c r="J1" s="379"/>
+      <c r="K1" s="217"/>
+    </row>
+    <row r="2" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C2" s="218"/>
+      <c r="D2" s="218"/>
+      <c r="E2" s="218"/>
+      <c r="F2" s="218"/>
+      <c r="G2" s="218"/>
+      <c r="H2" s="218"/>
+      <c r="I2" s="218"/>
+      <c r="J2" s="218"/>
+      <c r="K2" s="219"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="202"/>
-[...22 lines deleted...]
-      <c r="I4" s="380" t="s">
+      <c r="B3" s="220"/>
+      <c r="C3" s="218"/>
+      <c r="D3" s="218"/>
+      <c r="E3" s="218"/>
+      <c r="F3" s="218"/>
+      <c r="G3" s="218"/>
+      <c r="H3" s="218"/>
+      <c r="I3" s="218"/>
+      <c r="J3" s="218"/>
+    </row>
+    <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="185"/>
+      <c r="B4" s="221"/>
+      <c r="C4" s="380" t="s">
         <v>139</v>
       </c>
-      <c r="J4" s="381"/>
-[...8 lines deleted...]
-      <c r="E5" s="207" t="s">
+      <c r="D4" s="381"/>
+      <c r="E4" s="222"/>
+      <c r="F4" s="222"/>
+      <c r="G4" s="382" t="s">
         <v>140</v>
       </c>
-      <c r="F5" s="208"/>
-[...9 lines deleted...]
-      <c r="D6" s="212" t="s">
+      <c r="H4" s="383"/>
+      <c r="I4" s="382" t="s">
+        <v>141</v>
+      </c>
+      <c r="J4" s="383"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="153" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5" s="146"/>
+      <c r="C5" s="223"/>
+      <c r="D5" s="219"/>
+      <c r="E5" s="224" t="s">
+        <v>142</v>
+      </c>
+      <c r="F5" s="225"/>
+      <c r="G5" s="223"/>
+      <c r="H5" s="219"/>
+      <c r="I5" s="223"/>
+      <c r="J5" s="226"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="186"/>
+      <c r="B6" s="227"/>
+      <c r="C6" s="228"/>
+      <c r="D6" s="229" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="213"/>
-[...13 lines deleted...]
-      <c r="A7" s="141" t="s">
+      <c r="E6" s="230"/>
+      <c r="F6" s="229" t="s">
+        <v>143</v>
+      </c>
+      <c r="G6" s="230"/>
+      <c r="H6" s="231" t="s">
+        <v>128</v>
+      </c>
+      <c r="I6" s="230"/>
+      <c r="J6" s="232" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="151"/>
-[...3 lines deleted...]
-      <c r="D7" s="195" t="s">
+      <c r="B7" s="167"/>
+      <c r="C7" s="208" t="s">
+        <v>144</v>
+      </c>
+      <c r="D7" s="211" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="216" t="s">
+      <c r="E7" s="233" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="217" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="216" t="s">
+      <c r="F7" s="234" t="s">
+        <v>145</v>
+      </c>
+      <c r="G7" s="233" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="217" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="195" t="s">
+      <c r="H7" s="234" t="s">
+        <v>145</v>
+      </c>
+      <c r="I7" s="211" t="s">
         <v>43</v>
       </c>
-      <c r="J7" s="218" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="137" t="s">
+      <c r="J7" s="235" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="153" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="138"/>
-[...15 lines deleted...]
-      <c r="H8" s="223">
+      <c r="B8" s="154"/>
+      <c r="C8" s="236">
+        <v>52179</v>
+      </c>
+      <c r="D8" s="209">
+        <v>0.8</v>
+      </c>
+      <c r="E8" s="237">
+        <v>31.43</v>
+      </c>
+      <c r="F8" s="238">
+        <v>0.2</v>
+      </c>
+      <c r="G8" s="239">
+        <v>1.87</v>
+      </c>
+      <c r="H8" s="240">
         <v>0.04</v>
       </c>
-      <c r="I8" s="224">
-[...2 lines deleted...]
-      <c r="J8" s="223">
+      <c r="I8" s="241">
+        <v>1.66</v>
+      </c>
+      <c r="J8" s="240">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="154"/>
+      <c r="C9" s="236">
+        <v>12</v>
+      </c>
+      <c r="D9" s="209">
+        <v>-3.2</v>
+      </c>
+      <c r="E9" s="237">
+        <v>10.01</v>
+      </c>
+      <c r="F9" s="238">
+        <v>2.85</v>
+      </c>
+      <c r="G9" s="239">
+        <v>0.1</v>
+      </c>
+      <c r="H9" s="240">
+        <v>-0.98</v>
+      </c>
+      <c r="I9" s="241">
+        <v>0.75</v>
+      </c>
+      <c r="J9" s="240">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="154"/>
+      <c r="C10" s="236">
+        <v>2651</v>
+      </c>
+      <c r="D10" s="209">
+        <v>2.1</v>
+      </c>
+      <c r="E10" s="237">
+        <v>5.37</v>
+      </c>
+      <c r="F10" s="238">
+        <v>0.24</v>
+      </c>
+      <c r="G10" s="239">
+        <v>1.2</v>
+      </c>
+      <c r="H10" s="240">
+        <v>0.21</v>
+      </c>
+      <c r="I10" s="241">
+        <v>0.93</v>
+      </c>
+      <c r="J10" s="240">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="236">
+        <v>7720</v>
+      </c>
+      <c r="D11" s="209">
+        <v>0.2</v>
+      </c>
+      <c r="E11" s="237">
+        <v>12.96</v>
+      </c>
+      <c r="F11" s="238">
+        <v>0.02</v>
+      </c>
+      <c r="G11" s="239">
+        <v>0.89</v>
+      </c>
+      <c r="H11" s="240">
+        <v>-0.04</v>
+      </c>
+      <c r="I11" s="241">
+        <v>0.94</v>
+      </c>
+      <c r="J11" s="240">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="154"/>
+      <c r="C12" s="236">
+        <v>270</v>
+      </c>
+      <c r="D12" s="209">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E12" s="237">
+        <v>3.76</v>
+      </c>
+      <c r="F12" s="238">
+        <v>0.11</v>
+      </c>
+      <c r="G12" s="239">
+        <v>0.89</v>
+      </c>
+      <c r="H12" s="240">
+        <v>0.02</v>
+      </c>
+      <c r="I12" s="241">
+        <v>0.98</v>
+      </c>
+      <c r="J12" s="240">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="154"/>
+      <c r="C13" s="236">
+        <v>1920</v>
+      </c>
+      <c r="D13" s="209">
+        <v>0.5</v>
+      </c>
+      <c r="E13" s="237">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F13" s="238">
+        <v>-0.41</v>
+      </c>
+      <c r="G13" s="239">
+        <v>1.08</v>
+      </c>
+      <c r="H13" s="240">
+        <v>-0.09</v>
+      </c>
+      <c r="I13" s="241">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="J13" s="240">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="154"/>
+      <c r="C14" s="236">
+        <v>2966</v>
+      </c>
+      <c r="D14" s="209">
+        <v>0.3</v>
+      </c>
+      <c r="E14" s="237">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="F14" s="238">
+        <v>0.93</v>
+      </c>
+      <c r="G14" s="239">
+        <v>1.41</v>
+      </c>
+      <c r="H14" s="240">
+        <v>-0.32</v>
+      </c>
+      <c r="I14" s="241">
+        <v>1.27</v>
+      </c>
+      <c r="J14" s="240">
+        <v>-0.32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="154"/>
+      <c r="C15" s="236">
+        <v>9448</v>
+      </c>
+      <c r="D15" s="209">
+        <v>0.4</v>
+      </c>
+      <c r="E15" s="237">
+        <v>44.68</v>
+      </c>
+      <c r="F15" s="238">
+        <v>0.01</v>
+      </c>
+      <c r="G15" s="239">
+        <v>2.06</v>
+      </c>
+      <c r="H15" s="240">
+        <v>0.04</v>
+      </c>
+      <c r="I15" s="241">
+        <v>1.81</v>
+      </c>
+      <c r="J15" s="240">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="154"/>
+      <c r="C16" s="236">
+        <v>1335</v>
+      </c>
+      <c r="D16" s="209">
+        <v>-0.8</v>
+      </c>
+      <c r="E16" s="237">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="F16" s="238">
+        <v>-1.2</v>
+      </c>
+      <c r="G16" s="239">
+        <v>1.03</v>
+      </c>
+      <c r="H16" s="240">
+        <v>0.05</v>
+      </c>
+      <c r="I16" s="241">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="J16" s="240">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="146"/>
+      <c r="C17" s="236">
+        <v>955</v>
+      </c>
+      <c r="D17" s="209">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E17" s="237">
+        <v>21.49</v>
+      </c>
+      <c r="F17" s="238">
+        <v>1.55</v>
+      </c>
+      <c r="G17" s="239">
+        <v>1.37</v>
+      </c>
+      <c r="H17" s="240">
+        <v>-0.43</v>
+      </c>
+      <c r="I17" s="241">
+        <v>1.27</v>
+      </c>
+      <c r="J17" s="240">
+        <v>-0.21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="153" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="154"/>
+      <c r="C18" s="236">
+        <v>1768</v>
+      </c>
+      <c r="D18" s="209">
+        <v>0</v>
+      </c>
+      <c r="E18" s="237">
+        <v>10.55</v>
+      </c>
+      <c r="F18" s="238">
+        <v>-0.88</v>
+      </c>
+      <c r="G18" s="239">
+        <v>1.32</v>
+      </c>
+      <c r="H18" s="240">
+        <v>0.01</v>
+      </c>
+      <c r="I18" s="241">
+        <v>1.68</v>
+      </c>
+      <c r="J18" s="240">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="146"/>
+      <c r="C19" s="236">
+        <v>4642</v>
+      </c>
+      <c r="D19" s="209">
+        <v>2.5</v>
+      </c>
+      <c r="E19" s="237">
+        <v>78.72</v>
+      </c>
+      <c r="F19" s="238">
+        <v>0.52</v>
+      </c>
+      <c r="G19" s="239">
+        <v>4.74</v>
+      </c>
+      <c r="H19" s="240">
         <v>0.19</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="J10" s="223">
+      <c r="I19" s="241">
+        <v>3.41</v>
+      </c>
+      <c r="J19" s="240">
         <v>-0.16</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="H11" s="223">
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="146"/>
+      <c r="C20" s="236">
+        <v>1493</v>
+      </c>
+      <c r="D20" s="209">
+        <v>-0.8</v>
+      </c>
+      <c r="E20" s="237">
+        <v>48.48</v>
+      </c>
+      <c r="F20" s="238">
+        <v>-0.33</v>
+      </c>
+      <c r="G20" s="239">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="H20" s="240">
+        <v>-0.19</v>
+      </c>
+      <c r="I20" s="241">
+        <v>2.52</v>
+      </c>
+      <c r="J20" s="240">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="146"/>
+      <c r="C21" s="236">
+        <v>3303</v>
+      </c>
+      <c r="D21" s="209">
+        <v>1.2</v>
+      </c>
+      <c r="E21" s="237">
+        <v>33.72</v>
+      </c>
+      <c r="F21" s="238">
+        <v>0.1</v>
+      </c>
+      <c r="G21" s="239">
+        <v>1.79</v>
+      </c>
+      <c r="H21" s="240">
+        <v>0.36</v>
+      </c>
+      <c r="I21" s="241">
+        <v>0.91</v>
+      </c>
+      <c r="J21" s="240">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="154"/>
+      <c r="C22" s="236">
+        <v>8548</v>
+      </c>
+      <c r="D22" s="209">
+        <v>1.4</v>
+      </c>
+      <c r="E22" s="237">
+        <v>33.93</v>
+      </c>
+      <c r="F22" s="238">
+        <v>1.25</v>
+      </c>
+      <c r="G22" s="239">
+        <v>1.44</v>
+      </c>
+      <c r="H22" s="240">
+        <v>-0.01</v>
+      </c>
+      <c r="I22" s="241">
+        <v>1.57</v>
+      </c>
+      <c r="J22" s="240">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="146"/>
+      <c r="C23" s="236">
+        <v>333</v>
+      </c>
+      <c r="D23" s="209">
+        <v>-3.6</v>
+      </c>
+      <c r="E23" s="237">
+        <v>16.88</v>
+      </c>
+      <c r="F23" s="238">
+        <v>-1</v>
+      </c>
+      <c r="G23" s="239">
+        <v>0.76</v>
+      </c>
+      <c r="H23" s="240">
+        <v>0</v>
+      </c>
+      <c r="I23" s="241">
+        <v>0.84</v>
+      </c>
+      <c r="J23" s="240">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="146"/>
+      <c r="C24" s="236">
+        <v>4813</v>
+      </c>
+      <c r="D24" s="209">
+        <v>0.6</v>
+      </c>
+      <c r="E24" s="237">
+        <v>29.17</v>
+      </c>
+      <c r="F24" s="238">
+        <v>-1.42</v>
+      </c>
+      <c r="G24" s="239">
+        <v>2.63</v>
+      </c>
+      <c r="H24" s="240">
+        <v>0.22</v>
+      </c>
+      <c r="I24" s="241">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="J24" s="240">
         <v>0.09</v>
       </c>
-      <c r="I11" s="224">
-[...394 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="162"/>
-[...8 lines deleted...]
-      <c r="J25" s="227"/>
+      <c r="A25" s="178"/>
+      <c r="B25" s="179"/>
+      <c r="C25" s="242"/>
+      <c r="D25" s="213"/>
+      <c r="E25" s="242"/>
+      <c r="F25" s="214"/>
+      <c r="G25" s="243"/>
+      <c r="H25" s="244"/>
+      <c r="I25" s="245"/>
+      <c r="J25" s="244"/>
     </row>
     <row r="26" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="168"/>
-[...8 lines deleted...]
-      <c r="J26" s="151"/>
+      <c r="A26" s="184"/>
+      <c r="B26" s="185"/>
+      <c r="C26" s="185"/>
+      <c r="D26" s="167"/>
+      <c r="E26" s="185"/>
+      <c r="F26" s="167"/>
+      <c r="G26" s="185"/>
+      <c r="H26" s="167"/>
+      <c r="I26" s="221"/>
+      <c r="J26" s="167"/>
     </row>
     <row r="27" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="208" t="s">
+        <v>144</v>
+      </c>
+      <c r="D27" s="235" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="208" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="235" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="208" t="s">
+        <v>43</v>
+      </c>
+      <c r="H27" s="235" t="s">
+        <v>145</v>
+      </c>
+      <c r="I27" s="211" t="s">
+        <v>43</v>
+      </c>
+      <c r="J27" s="235" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="153"/>
+      <c r="B28" s="153" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="236">
+        <v>35778</v>
+      </c>
+      <c r="D28" s="209">
+        <v>0.6</v>
+      </c>
+      <c r="E28" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F28" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G28" s="239">
+        <v>1.24</v>
+      </c>
+      <c r="H28" s="240">
+        <v>0.02</v>
+      </c>
+      <c r="I28" s="241">
+        <v>1.26</v>
+      </c>
+      <c r="J28" s="240">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="153"/>
+      <c r="B29" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="236">
+        <v>11</v>
+      </c>
+      <c r="D29" s="209">
+        <v>-6.1</v>
+      </c>
+      <c r="E29" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F29" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29" s="239">
+        <v>0.11</v>
+      </c>
+      <c r="H29" s="240">
+        <v>-0.26</v>
+      </c>
+      <c r="I29" s="241">
+        <v>0.77</v>
+      </c>
+      <c r="J29" s="240">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="153"/>
+      <c r="B30" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="236">
+        <v>2508</v>
+      </c>
+      <c r="D30" s="209">
+        <v>1.9</v>
+      </c>
+      <c r="E30" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F30" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G30" s="239">
+        <v>1.07</v>
+      </c>
+      <c r="H30" s="240">
+        <v>0.18</v>
+      </c>
+      <c r="I30" s="241">
+        <v>0.93</v>
+      </c>
+      <c r="J30" s="240">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="153"/>
+      <c r="B31" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="236">
+        <v>6719</v>
+      </c>
+      <c r="D31" s="209">
+        <v>0.2</v>
+      </c>
+      <c r="E31" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G31" s="239">
+        <v>0.76</v>
+      </c>
+      <c r="H31" s="240">
+        <v>-0.05</v>
+      </c>
+      <c r="I31" s="241">
+        <v>0.85</v>
+      </c>
+      <c r="J31" s="240">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="153"/>
+      <c r="B32" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="236">
+        <v>260</v>
+      </c>
+      <c r="D32" s="209">
+        <v>1</v>
+      </c>
+      <c r="E32" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F32" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G32" s="239">
+        <v>0.79</v>
+      </c>
+      <c r="H32" s="240">
+        <v>-0.05</v>
+      </c>
+      <c r="I32" s="241">
+        <v>0.94</v>
+      </c>
+      <c r="J32" s="240">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="153"/>
+      <c r="B33" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="236">
+        <v>1836</v>
+      </c>
+      <c r="D33" s="209">
+        <v>1</v>
+      </c>
+      <c r="E33" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F33" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G33" s="239">
+        <v>1.05</v>
+      </c>
+      <c r="H33" s="240">
+        <v>-0.04</v>
+      </c>
+      <c r="I33" s="241">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="J33" s="240">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="153"/>
+      <c r="B34" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="236">
+        <v>2393</v>
+      </c>
+      <c r="D34" s="209">
+        <v>-0.8</v>
+      </c>
+      <c r="E34" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F34" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G34" s="239">
+        <v>1.18</v>
+      </c>
+      <c r="H34" s="240">
+        <v>-0.26</v>
+      </c>
+      <c r="I34" s="241">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J34" s="240">
+        <v>-0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="153"/>
+      <c r="B35" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="236">
+        <v>5227</v>
+      </c>
+      <c r="D35" s="209">
+        <v>0.4</v>
+      </c>
+      <c r="E35" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G35" s="239">
+        <v>1.71</v>
+      </c>
+      <c r="H35" s="240">
+        <v>0.09</v>
+      </c>
+      <c r="I35" s="241">
+        <v>1.61</v>
+      </c>
+      <c r="J35" s="240">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="153"/>
+      <c r="B36" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="236">
+        <v>1213</v>
+      </c>
+      <c r="D36" s="209">
+        <v>0.5</v>
+      </c>
+      <c r="E36" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G36" s="239">
+        <v>1.01</v>
+      </c>
+      <c r="H36" s="240">
+        <v>0.11</v>
+      </c>
+      <c r="I36" s="241">
+        <v>1.04</v>
+      </c>
+      <c r="J36" s="240">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="176"/>
+      <c r="B37" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="236">
+        <v>750</v>
+      </c>
+      <c r="D37" s="209">
+        <v>0.2</v>
+      </c>
+      <c r="E37" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G37" s="239">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="H37" s="240">
+        <v>-0.46</v>
+      </c>
+      <c r="I37" s="241">
+        <v>1.25</v>
+      </c>
+      <c r="J37" s="240">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="153"/>
+      <c r="B38" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="236">
+        <v>1582</v>
+      </c>
+      <c r="D38" s="209">
+        <v>1</v>
+      </c>
+      <c r="E38" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F38" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G38" s="239">
+        <v>1.28</v>
+      </c>
+      <c r="H38" s="240">
+        <v>0.17</v>
+      </c>
+      <c r="I38" s="241">
+        <v>1.65</v>
+      </c>
+      <c r="J38" s="240">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="177"/>
+      <c r="B39" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="236">
+        <v>988</v>
+      </c>
+      <c r="D39" s="209">
+        <v>0.1</v>
+      </c>
+      <c r="E39" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G39" s="239">
+        <v>1.7</v>
+      </c>
+      <c r="H39" s="240">
+        <v>-0.85</v>
+      </c>
+      <c r="I39" s="241">
+        <v>2.21</v>
+      </c>
+      <c r="J39" s="240">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="176"/>
+      <c r="B40" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="236">
+        <v>769</v>
+      </c>
+      <c r="D40" s="209">
+        <v>-0.2</v>
+      </c>
+      <c r="E40" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G40" s="239">
+        <v>1.4</v>
+      </c>
+      <c r="H40" s="240">
+        <v>-0.3</v>
+      </c>
+      <c r="I40" s="241">
+        <v>1.27</v>
+      </c>
+      <c r="J40" s="240">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="177"/>
+      <c r="B41" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="236">
+        <v>2189</v>
+      </c>
+      <c r="D41" s="209">
+        <v>1</v>
+      </c>
+      <c r="E41" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F41" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G41" s="239">
+        <v>0.66</v>
+      </c>
+      <c r="H41" s="240">
+        <v>0.18</v>
+      </c>
+      <c r="I41" s="241">
+        <v>0.49</v>
+      </c>
+      <c r="J41" s="240">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="153"/>
+      <c r="B42" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="236">
+        <v>5648</v>
+      </c>
+      <c r="D42" s="209">
+        <v>-0.5</v>
+      </c>
+      <c r="E42" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F42" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G42" s="239">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="H42" s="240">
+        <v>0.06</v>
+      </c>
+      <c r="I42" s="241">
+        <v>1.34</v>
+      </c>
+      <c r="J42" s="240">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="177"/>
+      <c r="B43" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="236">
+        <v>276</v>
+      </c>
+      <c r="D43" s="209">
+        <v>-2.6</v>
+      </c>
+      <c r="E43" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F43" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G43" s="239">
+        <v>0.45</v>
+      </c>
+      <c r="H43" s="240">
+        <v>-0.08</v>
+      </c>
+      <c r="I43" s="241">
+        <v>0.92</v>
+      </c>
+      <c r="J43" s="240">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="176"/>
+      <c r="B44" s="176" t="s">
         <v>112</v>
       </c>
-      <c r="C27" s="192" t="s">
+      <c r="C44" s="236">
+        <v>3409</v>
+      </c>
+      <c r="D44" s="209">
+        <v>2.7</v>
+      </c>
+      <c r="E44" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G44" s="239">
+        <v>2.25</v>
+      </c>
+      <c r="H44" s="240">
+        <v>0.3</v>
+      </c>
+      <c r="I44" s="241">
+        <v>1.96</v>
+      </c>
+      <c r="J44" s="240">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="178"/>
+      <c r="B45" s="186"/>
+      <c r="C45" s="242"/>
+      <c r="D45" s="214"/>
+      <c r="E45" s="248"/>
+      <c r="F45" s="249"/>
+      <c r="G45" s="243"/>
+      <c r="H45" s="244"/>
+      <c r="I45" s="245"/>
+      <c r="J45" s="244"/>
+    </row>
+    <row r="46" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="184"/>
+      <c r="B46" s="185"/>
+      <c r="C46" s="185"/>
+      <c r="D46" s="167"/>
+      <c r="E46" s="221"/>
+      <c r="F46" s="221"/>
+      <c r="G46" s="185"/>
+      <c r="H46" s="167"/>
+      <c r="I46" s="221"/>
+      <c r="J46" s="167"/>
+    </row>
+    <row r="47" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="155"/>
+      <c r="B47" s="155" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="208" t="s">
+        <v>144</v>
+      </c>
+      <c r="D47" s="235" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="211" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47" s="211" t="s">
+        <v>145</v>
+      </c>
+      <c r="G47" s="208" t="s">
+        <v>43</v>
+      </c>
+      <c r="H47" s="235" t="s">
+        <v>145</v>
+      </c>
+      <c r="I47" s="211" t="s">
+        <v>43</v>
+      </c>
+      <c r="J47" s="235" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="153"/>
+      <c r="B48" s="153" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="236">
+        <v>16401</v>
+      </c>
+      <c r="D48" s="209">
+        <v>1.4</v>
+      </c>
+      <c r="E48" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G48" s="239">
+        <v>3.27</v>
+      </c>
+      <c r="H48" s="240">
+        <v>0.08</v>
+      </c>
+      <c r="I48" s="241">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="J48" s="240">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="153"/>
+      <c r="B49" s="153" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="236">
+        <v>1</v>
+      </c>
+      <c r="D49" s="209">
+        <v>35.5</v>
+      </c>
+      <c r="E49" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G49" s="239">
+        <v>0</v>
+      </c>
+      <c r="H49" s="240">
+        <v>-11.33</v>
+      </c>
+      <c r="I49" s="241">
+        <v>0.65</v>
+      </c>
+      <c r="J49" s="240">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="153"/>
+      <c r="B50" s="153" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="236">
         <v>142</v>
       </c>
-      <c r="D27" s="218" t="s">
+      <c r="D50" s="209">
+        <v>6.9</v>
+      </c>
+      <c r="E50" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F50" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G50" s="239">
+        <v>3.54</v>
+      </c>
+      <c r="H50" s="240">
+        <v>0.51</v>
+      </c>
+      <c r="I50" s="241">
+        <v>1.02</v>
+      </c>
+      <c r="J50" s="240">
+        <v>-1.18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="153"/>
+      <c r="B51" s="153" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="236">
+        <v>1001</v>
+      </c>
+      <c r="D51" s="209">
+        <v>0.4</v>
+      </c>
+      <c r="E51" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G51" s="239">
+        <v>1.79</v>
+      </c>
+      <c r="H51" s="240">
+        <v>0.03</v>
+      </c>
+      <c r="I51" s="241">
+        <v>1.57</v>
+      </c>
+      <c r="J51" s="240">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="153"/>
+      <c r="B52" s="153" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="236">
+        <v>10</v>
+      </c>
+      <c r="D52" s="209">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E52" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G52" s="239">
+        <v>3.41</v>
+      </c>
+      <c r="H52" s="240">
+        <v>1.72</v>
+      </c>
+      <c r="I52" s="241">
+        <v>2.12</v>
+      </c>
+      <c r="J52" s="240">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="153"/>
+      <c r="B53" s="153" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="236">
+        <v>84</v>
+      </c>
+      <c r="D53" s="209">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="E53" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F53" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G53" s="239">
+        <v>1.68</v>
+      </c>
+      <c r="H53" s="240">
+        <v>-1.1100000000000001</v>
+      </c>
+      <c r="I53" s="241">
+        <v>1.85</v>
+      </c>
+      <c r="J53" s="240">
+        <v>-0.64</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="153"/>
+      <c r="B54" s="153" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="236">
+        <v>574</v>
+      </c>
+      <c r="D54" s="209">
+        <v>5.5</v>
+      </c>
+      <c r="E54" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G54" s="239">
+        <v>2.39</v>
+      </c>
+      <c r="H54" s="240">
+        <v>-0.61</v>
+      </c>
+      <c r="I54" s="241">
+        <v>1.95</v>
+      </c>
+      <c r="J54" s="240">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="153"/>
+      <c r="B55" s="153" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="236">
+        <v>4222</v>
+      </c>
+      <c r="D55" s="209">
+        <v>0.5</v>
+      </c>
+      <c r="E55" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F55" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G55" s="239">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="H55" s="240">
+        <v>-0.03</v>
+      </c>
+      <c r="I55" s="241">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="J55" s="240">
+        <v>-0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="153"/>
+      <c r="B56" s="153" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="236">
+        <v>122</v>
+      </c>
+      <c r="D56" s="209">
+        <v>-12.4</v>
+      </c>
+      <c r="E56" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G56" s="239">
+        <v>1.21</v>
+      </c>
+      <c r="H56" s="240">
+        <v>-0.47</v>
+      </c>
+      <c r="I56" s="241">
+        <v>1.61</v>
+      </c>
+      <c r="J56" s="240">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="176"/>
+      <c r="B57" s="176" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="236">
+        <v>205</v>
+      </c>
+      <c r="D57" s="209">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E57" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F57" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G57" s="239">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="H57" s="240">
+        <v>-0.39</v>
+      </c>
+      <c r="I57" s="241">
+        <v>1.35</v>
+      </c>
+      <c r="J57" s="240">
+        <v>-0.38</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="153"/>
+      <c r="B58" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="236">
+        <v>186</v>
+      </c>
+      <c r="D58" s="209">
+        <v>-7.7</v>
+      </c>
+      <c r="E58" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F58" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G58" s="239">
+        <v>1.57</v>
+      </c>
+      <c r="H58" s="240">
+        <v>-1.39</v>
+      </c>
+      <c r="I58" s="241">
+        <v>1.89</v>
+      </c>
+      <c r="J58" s="240">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="177"/>
+      <c r="B59" s="177" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="236">
+        <v>3654</v>
+      </c>
+      <c r="D59" s="209">
+        <v>3.1</v>
+      </c>
+      <c r="E59" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F59" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G59" s="239">
+        <v>5.58</v>
+      </c>
+      <c r="H59" s="240">
+        <v>0.47</v>
+      </c>
+      <c r="I59" s="241">
+        <v>3.74</v>
+      </c>
+      <c r="J59" s="240">
+        <v>-0.19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="176"/>
+      <c r="B60" s="176" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="236">
+        <v>724</v>
+      </c>
+      <c r="D60" s="209">
+        <v>-1.5</v>
+      </c>
+      <c r="E60" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F60" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G60" s="239">
+        <v>3.57</v>
+      </c>
+      <c r="H60" s="240">
+        <v>-0.05</v>
+      </c>
+      <c r="I60" s="241">
+        <v>3.85</v>
+      </c>
+      <c r="J60" s="240">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="177"/>
+      <c r="B61" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="236">
+        <v>1114</v>
+      </c>
+      <c r="D61" s="209">
+        <v>1.5</v>
+      </c>
+      <c r="E61" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G61" s="239">
+        <v>4.04</v>
+      </c>
+      <c r="H61" s="240">
+        <v>0.71</v>
+      </c>
+      <c r="I61" s="241">
+        <v>1.76</v>
+      </c>
+      <c r="J61" s="240">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="153"/>
+      <c r="B62" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="236">
+        <v>2901</v>
+      </c>
+      <c r="D62" s="209">
+        <v>5.3</v>
+      </c>
+      <c r="E62" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G62" s="239">
+        <v>2.04</v>
+      </c>
+      <c r="H62" s="240">
+        <v>-0.19</v>
+      </c>
+      <c r="I62" s="241">
+        <v>2.02</v>
+      </c>
+      <c r="J62" s="240">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="177"/>
+      <c r="B63" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="236">
+        <v>56</v>
+      </c>
+      <c r="D63" s="209">
+        <v>-9</v>
+      </c>
+      <c r="E63" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G63" s="239">
+        <v>2.31</v>
+      </c>
+      <c r="H63" s="240">
+        <v>0.46</v>
+      </c>
+      <c r="I63" s="241">
+        <v>0.45</v>
+      </c>
+      <c r="J63" s="240">
+        <v>-1.06</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="176"/>
+      <c r="B64" s="176" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" s="236">
+        <v>1404</v>
+      </c>
+      <c r="D64" s="209">
+        <v>-3.9</v>
+      </c>
+      <c r="E64" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G64" s="239">
+        <v>3.54</v>
+      </c>
+      <c r="H64" s="240">
+        <v>0.08</v>
+      </c>
+      <c r="I64" s="241">
+        <v>3.56</v>
+      </c>
+      <c r="J64" s="240">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="157"/>
+      <c r="B65" s="187"/>
+      <c r="C65" s="188"/>
+      <c r="D65" s="187"/>
+      <c r="E65" s="188"/>
+      <c r="F65" s="188"/>
+      <c r="G65" s="157"/>
+      <c r="H65" s="187"/>
+      <c r="I65" s="188"/>
+      <c r="J65" s="187"/>
+    </row>
+    <row r="66" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="A66" s="109" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="142"/>
+      <c r="C66" s="208" t="s">
+        <v>144</v>
+      </c>
+      <c r="D66" s="235" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="192" t="s">
+      <c r="E66" s="208" t="s">
         <v>43</v>
       </c>
-      <c r="F27" s="218" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="192" t="s">
+      <c r="F66" s="235" t="s">
+        <v>145</v>
+      </c>
+      <c r="G66" s="208" t="s">
         <v>43</v>
       </c>
-      <c r="H27" s="218" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="195" t="s">
+      <c r="H66" s="235" t="s">
+        <v>145</v>
+      </c>
+      <c r="I66" s="211" t="s">
         <v>43</v>
       </c>
-      <c r="J27" s="218" t="s">
-[...203 lines deleted...]
-      <c r="H34" s="223">
+      <c r="J66" s="235" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="376" t="s">
+        <v>117</v>
+      </c>
+      <c r="B67" s="142" t="s">
+        <v>118</v>
+      </c>
+      <c r="C67" s="236">
+        <v>31618</v>
+      </c>
+      <c r="D67" s="209">
+        <v>0.4</v>
+      </c>
+      <c r="E67" s="237">
+        <v>25.36</v>
+      </c>
+      <c r="F67" s="238">
+        <v>0.09</v>
+      </c>
+      <c r="G67" s="239">
+        <v>1.57</v>
+      </c>
+      <c r="H67" s="240">
+        <v>0</v>
+      </c>
+      <c r="I67" s="241">
+        <v>1.57</v>
+      </c>
+      <c r="J67" s="240">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="376"/>
+      <c r="B68" s="142" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="236">
+        <v>23601</v>
+      </c>
+      <c r="D68" s="209">
+        <v>0.3</v>
+      </c>
+      <c r="E68" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G68" s="239">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="H68" s="240">
         <v>-0.02</v>
       </c>
-      <c r="I34" s="224">
-[...14 lines deleted...]
-      <c r="D35" s="193">
+      <c r="I68" s="241">
+        <v>1.23</v>
+      </c>
+      <c r="J68" s="240">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="376"/>
+      <c r="B69" s="156" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="236">
+        <v>8017</v>
+      </c>
+      <c r="D69" s="209">
         <v>0.8</v>
       </c>
-      <c r="E35" s="229" t="s">
-[...988 lines deleted...]
-      <c r="B70" s="174"/>
+      <c r="E69" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="G69" s="239">
+        <v>2.87</v>
+      </c>
+      <c r="H69" s="240">
+        <v>0.04</v>
+      </c>
+      <c r="I69" s="241">
+        <v>2.56</v>
+      </c>
+      <c r="J69" s="240">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="377"/>
+      <c r="B70" s="190"/>
       <c r="C70" s="56"/>
-      <c r="D70" s="175"/>
-[...1 lines deleted...]
-      <c r="F70" s="174"/>
+      <c r="D70" s="191"/>
+      <c r="E70" s="190"/>
+      <c r="F70" s="190"/>
       <c r="G70" s="56"/>
-      <c r="H70" s="175"/>
-[...1 lines deleted...]
-      <c r="J70" s="175"/>
+      <c r="H70" s="191"/>
+      <c r="I70" s="190"/>
+      <c r="J70" s="191"/>
     </row>
     <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A71" s="126" t="s">
-[...10 lines deleted...]
-      <c r="J71" s="126"/>
+      <c r="A71" s="142" t="s">
+        <v>121</v>
+      </c>
+      <c r="B71" s="142"/>
+      <c r="C71" s="142"/>
+      <c r="D71" s="142"/>
+      <c r="E71" s="142"/>
+      <c r="F71" s="142"/>
+      <c r="G71" s="142"/>
+      <c r="H71" s="142"/>
+      <c r="I71" s="142"/>
+      <c r="J71" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAE21D03-AE9F-4A9A-9896-D3251536CD8F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C780567F-20F4-4385-982C-B745E071433C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
-    <col min="2" max="2" width="9.75" customWidth="1"/>
+    <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="4" width="8.375" customWidth="1"/>
     <col min="5" max="5" width="9.125" customWidth="1"/>
     <col min="6" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="8" width="9.125" customWidth="1"/>
     <col min="9" max="10" width="8.375" customWidth="1"/>
     <col min="11" max="11" width="9.125" customWidth="1"/>
     <col min="12" max="13" width="8.375" customWidth="1"/>
     <col min="14" max="14" width="9.125" customWidth="1"/>
     <col min="15" max="15" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...17 lines deleted...]
-      <c r="Q1" s="233"/>
+      <c r="A1" s="392" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="392"/>
+      <c r="C1" s="392"/>
+      <c r="D1" s="392"/>
+      <c r="E1" s="392"/>
+      <c r="F1" s="392"/>
+      <c r="G1" s="392"/>
+      <c r="H1" s="392"/>
+      <c r="I1" s="392"/>
+      <c r="J1" s="392"/>
+      <c r="K1" s="392"/>
+      <c r="L1" s="392"/>
+      <c r="M1" s="392"/>
+      <c r="N1" s="392"/>
+      <c r="O1" s="250"/>
+      <c r="P1" s="250"/>
+      <c r="Q1" s="250"/>
     </row>
     <row r="2" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="233"/>
-[...13 lines deleted...]
-      <c r="O2" s="234"/>
+      <c r="A2" s="250"/>
+      <c r="B2" s="250"/>
+      <c r="C2" s="251"/>
+      <c r="D2" s="251"/>
+      <c r="E2" s="251"/>
+      <c r="F2" s="251"/>
+      <c r="G2" s="251"/>
+      <c r="H2" s="251"/>
+      <c r="I2" s="251"/>
+      <c r="J2" s="251"/>
+      <c r="K2" s="251"/>
+      <c r="L2" s="251"/>
+      <c r="M2" s="251"/>
+      <c r="N2" s="251"/>
+      <c r="O2" s="251"/>
     </row>
     <row r="3" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="235" t="s">
-[...16 lines deleted...]
-        <v>147</v>
+      <c r="A3" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="B3" s="252"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="253"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="254"/>
+      <c r="Q3" s="254" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="238"/>
-[...18 lines deleted...]
-      <c r="P4" s="391" t="s">
+      <c r="A4" s="255"/>
+      <c r="B4" s="256"/>
+      <c r="C4" s="257" t="s">
         <v>150</v>
       </c>
-      <c r="Q4" s="393" t="s">
+      <c r="D4" s="258"/>
+      <c r="E4" s="258"/>
+      <c r="F4" s="258"/>
+      <c r="G4" s="259"/>
+      <c r="H4" s="258"/>
+      <c r="I4" s="258"/>
+      <c r="J4" s="258"/>
+      <c r="K4" s="258"/>
+      <c r="L4" s="260"/>
+      <c r="M4" s="261"/>
+      <c r="N4" s="262"/>
+      <c r="O4" s="263" t="s">
         <v>151</v>
       </c>
+      <c r="P4" s="393" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q4" s="395" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A5" s="395" t="s">
-[...11 lines deleted...]
-      <c r="I5" s="399" t="s">
+      <c r="A5" s="397" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5" s="398"/>
+      <c r="C5" s="264"/>
+      <c r="D5" s="253"/>
+      <c r="E5" s="253"/>
+      <c r="F5" s="399" t="s">
+        <v>155</v>
+      </c>
+      <c r="G5" s="400"/>
+      <c r="H5" s="265"/>
+      <c r="I5" s="401" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="402"/>
+      <c r="K5" s="266"/>
+      <c r="L5" s="403" t="s">
+        <v>116</v>
+      </c>
+      <c r="M5" s="404"/>
+      <c r="N5" s="262"/>
+      <c r="O5" s="267"/>
+      <c r="P5" s="394"/>
+      <c r="Q5" s="396"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="270"/>
+      <c r="D6" s="271" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="272" t="s">
+        <v>156</v>
+      </c>
+      <c r="F6" s="273"/>
+      <c r="G6" s="274" t="s">
+        <v>90</v>
+      </c>
+      <c r="H6" s="272" t="s">
+        <v>157</v>
+      </c>
+      <c r="I6" s="273"/>
+      <c r="J6" s="274" t="s">
+        <v>90</v>
+      </c>
+      <c r="K6" s="272" t="s">
+        <v>157</v>
+      </c>
+      <c r="L6" s="270"/>
+      <c r="M6" s="274" t="s">
+        <v>90</v>
+      </c>
+      <c r="N6" s="272" t="s">
+        <v>157</v>
+      </c>
+      <c r="O6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6" s="276" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q6" s="275" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A7" s="277"/>
+      <c r="B7" s="266"/>
+      <c r="C7" s="278"/>
+      <c r="D7" s="279" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="279" t="s">
+        <v>93</v>
+      </c>
+      <c r="F7" s="257"/>
+      <c r="G7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="H7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="278"/>
+      <c r="J7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="K7" s="279" t="s">
+        <v>93</v>
+      </c>
+      <c r="L7" s="257"/>
+      <c r="M7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="N7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="O7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="P7" s="279" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q7" s="281" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A8" s="282" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8" s="282"/>
+      <c r="C8" s="259"/>
+      <c r="D8" s="259"/>
+      <c r="E8" s="283"/>
+      <c r="F8" s="264"/>
+      <c r="G8" s="284"/>
+      <c r="H8" s="267"/>
+      <c r="I8" s="253"/>
+      <c r="J8" s="284"/>
+      <c r="K8" s="267"/>
+      <c r="L8" s="285"/>
+      <c r="M8" s="286"/>
+      <c r="N8" s="286"/>
+      <c r="O8" s="267"/>
+      <c r="P8" s="253"/>
+      <c r="Q8" s="267"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A9" s="388" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="389"/>
+      <c r="C9" s="287">
+        <v>102.3</v>
+      </c>
+      <c r="D9" s="288">
+        <v>2</v>
+      </c>
+      <c r="E9" s="289">
+        <v>-1</v>
+      </c>
+      <c r="F9" s="290">
+        <v>102.8</v>
+      </c>
+      <c r="G9" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H9" s="288">
+        <v>-0.7</v>
+      </c>
+      <c r="I9" s="290">
+        <v>102.7</v>
+      </c>
+      <c r="J9" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="K9" s="288">
+        <v>-0.4</v>
+      </c>
+      <c r="L9" s="290">
+        <v>104</v>
+      </c>
+      <c r="M9" s="291">
+        <v>3.1</v>
+      </c>
+      <c r="N9" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="O9" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="P9" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="Q9" s="291">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A10" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="387"/>
+      <c r="C10" s="287">
+        <v>103.5</v>
+      </c>
+      <c r="D10" s="288">
+        <v>1.2</v>
+      </c>
+      <c r="E10" s="292">
+        <v>-2.5</v>
+      </c>
+      <c r="F10" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="G10" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="H10" s="288">
+        <v>-2</v>
+      </c>
+      <c r="I10" s="290">
+        <v>105.2</v>
+      </c>
+      <c r="J10" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="K10" s="288">
+        <v>-1.3</v>
+      </c>
+      <c r="L10" s="290">
+        <v>105.9</v>
+      </c>
+      <c r="M10" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="N10" s="291">
+        <v>-2</v>
+      </c>
+      <c r="O10" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="P10" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="Q10" s="291">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A11" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="387"/>
+      <c r="C11" s="290">
+        <v>109.2</v>
+      </c>
+      <c r="D11" s="288">
+        <v>2.8</v>
+      </c>
+      <c r="E11" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="F11" s="290">
+        <v>108.5</v>
+      </c>
+      <c r="G11" s="291">
+        <v>3.2</v>
+      </c>
+      <c r="H11" s="288">
+        <v>0</v>
+      </c>
+      <c r="I11" s="290">
+        <v>112.6</v>
+      </c>
+      <c r="J11" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="K11" s="288">
+        <v>0.7</v>
+      </c>
+      <c r="L11" s="290">
+        <v>108.9</v>
+      </c>
+      <c r="M11" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="N11" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="O11" s="291">
+        <v>3</v>
+      </c>
+      <c r="P11" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="Q11" s="291">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A12" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="387"/>
+      <c r="C12" s="290">
+        <v>111.7</v>
+      </c>
+      <c r="D12" s="288">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E12" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="F12" s="290">
+        <v>111.6</v>
+      </c>
+      <c r="G12" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="H12" s="288">
+        <v>-0.7</v>
+      </c>
+      <c r="I12" s="290">
+        <v>115.2</v>
+      </c>
+      <c r="J12" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K12" s="288">
+        <v>-1.3</v>
+      </c>
+      <c r="L12" s="290">
+        <v>111.7</v>
+      </c>
+      <c r="M12" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="N12" s="291">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="291">
+        <v>4.2</v>
+      </c>
+      <c r="P12" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="Q12" s="291">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A13" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="391"/>
+      <c r="C13" s="293">
+        <v>94.7</v>
+      </c>
+      <c r="D13" s="294">
+        <v>1.4</v>
+      </c>
+      <c r="E13" s="295">
+        <v>-2.6</v>
+      </c>
+      <c r="F13" s="293">
+        <v>92.7</v>
+      </c>
+      <c r="G13" s="296">
+        <v>1.6</v>
+      </c>
+      <c r="H13" s="294">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="I13" s="293">
+        <v>112.8</v>
+      </c>
+      <c r="J13" s="296">
+        <v>3.1</v>
+      </c>
+      <c r="K13" s="294">
+        <v>-0.9</v>
+      </c>
+      <c r="L13" s="293">
+        <v>92.6</v>
+      </c>
+      <c r="M13" s="296">
+        <v>1.2</v>
+      </c>
+      <c r="N13" s="296">
+        <v>-2.8</v>
+      </c>
+      <c r="O13" s="296">
+        <v>3.1</v>
+      </c>
+      <c r="P13" s="296">
+        <v>2.8</v>
+      </c>
+      <c r="Q13" s="296">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A14" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="387"/>
+      <c r="C14" s="290">
+        <v>161.5</v>
+      </c>
+      <c r="D14" s="288">
+        <v>3.1</v>
+      </c>
+      <c r="E14" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="F14" s="290">
+        <v>165.5</v>
+      </c>
+      <c r="G14" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="H14" s="288">
+        <v>0</v>
+      </c>
+      <c r="I14" s="290">
+        <v>125.5</v>
+      </c>
+      <c r="J14" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="K14" s="288">
+        <v>-1.3</v>
+      </c>
+      <c r="L14" s="290">
+        <v>171.3</v>
+      </c>
+      <c r="M14" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="N14" s="291">
+        <v>-0.1</v>
+      </c>
+      <c r="O14" s="291">
+        <v>7.5</v>
+      </c>
+      <c r="P14" s="291">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q14" s="291">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A15" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="387"/>
+      <c r="C15" s="290">
+        <v>130.9</v>
+      </c>
+      <c r="D15" s="288">
+        <v>3.4</v>
+      </c>
+      <c r="E15" s="292">
+        <v>-0.2</v>
+      </c>
+      <c r="F15" s="290">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="G15" s="291">
+        <v>4</v>
+      </c>
+      <c r="H15" s="288">
+        <v>0.5</v>
+      </c>
+      <c r="I15" s="290">
+        <v>118.7</v>
+      </c>
+      <c r="J15" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="K15" s="288">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L15" s="290">
+        <v>130.5</v>
+      </c>
+      <c r="M15" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="N15" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="O15" s="291">
+        <v>4.5</v>
+      </c>
+      <c r="P15" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="Q15" s="291">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A16" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="387"/>
+      <c r="C16" s="290">
+        <v>94.2</v>
+      </c>
+      <c r="D16" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E16" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="F16" s="290">
+        <v>92.4</v>
+      </c>
+      <c r="G16" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="H16" s="288">
+        <v>-1.2</v>
+      </c>
+      <c r="I16" s="290">
+        <v>112</v>
+      </c>
+      <c r="J16" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="K16" s="288">
+        <v>-1.6</v>
+      </c>
+      <c r="L16" s="290">
+        <v>91.1</v>
+      </c>
+      <c r="M16" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="N16" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="O16" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="P16" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="Q16" s="291">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A17" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="387"/>
+      <c r="C17" s="290">
+        <v>93.5</v>
+      </c>
+      <c r="D17" s="288">
+        <v>2.1</v>
+      </c>
+      <c r="E17" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="F17" s="290">
+        <v>91.7</v>
+      </c>
+      <c r="G17" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="H17" s="288">
+        <v>-0.7</v>
+      </c>
+      <c r="I17" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="J17" s="291">
+        <v>2</v>
+      </c>
+      <c r="K17" s="288">
+        <v>-1.3</v>
+      </c>
+      <c r="L17" s="290">
+        <v>91.8</v>
+      </c>
+      <c r="M17" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="N17" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="O17" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="P17" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q17" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A18" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="387"/>
+      <c r="C18" s="290">
+        <v>94.2</v>
+      </c>
+      <c r="D18" s="288">
+        <v>2.5</v>
+      </c>
+      <c r="E18" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="F18" s="290">
+        <v>92.1</v>
+      </c>
+      <c r="G18" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="H18" s="288">
+        <v>-0.7</v>
+      </c>
+      <c r="I18" s="290">
+        <v>113.7</v>
+      </c>
+      <c r="J18" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="K18" s="288">
+        <v>-0.6</v>
+      </c>
+      <c r="L18" s="290">
+        <v>92.5</v>
+      </c>
+      <c r="M18" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="N18" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="O18" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="P18" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="Q18" s="291">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A19" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="387"/>
+      <c r="C19" s="290">
+        <v>98.5</v>
+      </c>
+      <c r="D19" s="288">
+        <v>1.7</v>
+      </c>
+      <c r="E19" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="F19" s="290">
+        <v>97.1</v>
+      </c>
+      <c r="G19" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="H19" s="288">
+        <v>-1.2</v>
+      </c>
+      <c r="I19" s="290">
+        <v>114.1</v>
+      </c>
+      <c r="J19" s="291">
+        <v>1.2</v>
+      </c>
+      <c r="K19" s="288">
+        <v>-2.1</v>
+      </c>
+      <c r="L19" s="290">
+        <v>96.3</v>
+      </c>
+      <c r="M19" s="291">
+        <v>2</v>
+      </c>
+      <c r="N19" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="O19" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="P19" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="Q19" s="291">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A20" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="387"/>
+      <c r="C20" s="290">
+        <v>198.6</v>
+      </c>
+      <c r="D20" s="288">
+        <v>2.4</v>
+      </c>
+      <c r="E20" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="F20" s="290">
+        <v>206.4</v>
+      </c>
+      <c r="G20" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="H20" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="I20" s="290">
+        <v>133.6</v>
+      </c>
+      <c r="J20" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="K20" s="288">
+        <v>-0.7</v>
+      </c>
+      <c r="L20" s="290">
+        <v>207.9</v>
+      </c>
+      <c r="M20" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="N20" s="291">
+        <v>-0.1</v>
+      </c>
+      <c r="O20" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P20" s="291">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="291">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A21" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="387"/>
+      <c r="C21" s="290">
+        <v>94.2</v>
+      </c>
+      <c r="D21" s="288">
+        <v>2.5</v>
+      </c>
+      <c r="E21" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="F21" s="290">
+        <v>92.9</v>
+      </c>
+      <c r="G21" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="H21" s="288">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I21" s="290">
+        <v>112.1</v>
+      </c>
+      <c r="J21" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K21" s="288">
+        <v>0.5</v>
+      </c>
+      <c r="L21" s="290">
+        <v>92.2</v>
+      </c>
+      <c r="M21" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="N21" s="291">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O21" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P21" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="Q21" s="291">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A22" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="387"/>
+      <c r="C22" s="290">
+        <v>93.8</v>
+      </c>
+      <c r="D22" s="288">
+        <v>3.4</v>
+      </c>
+      <c r="E22" s="292">
+        <v>2</v>
+      </c>
+      <c r="F22" s="290">
+        <v>92.8</v>
+      </c>
+      <c r="G22" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="H22" s="288">
+        <v>2.5</v>
+      </c>
+      <c r="I22" s="290">
+        <v>109.7</v>
+      </c>
+      <c r="J22" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="K22" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="L22" s="290">
+        <v>92.4</v>
+      </c>
+      <c r="M22" s="291">
+        <v>4.2</v>
+      </c>
+      <c r="N22" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="O22" s="291">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P22" s="291">
+        <v>3.7</v>
+      </c>
+      <c r="Q22" s="291">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A23" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="387"/>
+      <c r="C23" s="290">
+        <v>100.1</v>
+      </c>
+      <c r="D23" s="288">
+        <v>3.1</v>
+      </c>
+      <c r="E23" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="F23" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="G23" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="H23" s="288">
+        <v>2</v>
+      </c>
+      <c r="I23" s="290">
+        <v>113.9</v>
+      </c>
+      <c r="J23" s="291">
+        <v>2</v>
+      </c>
+      <c r="K23" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="L23" s="290">
+        <v>98.5</v>
+      </c>
+      <c r="M23" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="N23" s="291">
+        <v>1.9</v>
+      </c>
+      <c r="O23" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="P23" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="Q23" s="291">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A24" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="387"/>
+      <c r="C24" s="290">
+        <v>98.2</v>
+      </c>
+      <c r="D24" s="288">
+        <v>3.6</v>
+      </c>
+      <c r="E24" s="292">
+        <v>2</v>
+      </c>
+      <c r="F24" s="290">
+        <v>96.7</v>
+      </c>
+      <c r="G24" s="291">
+        <v>4</v>
+      </c>
+      <c r="H24" s="288">
+        <v>2.4</v>
+      </c>
+      <c r="I24" s="290">
+        <v>115.9</v>
+      </c>
+      <c r="J24" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="K24" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="L24" s="290">
+        <v>96.5</v>
+      </c>
+      <c r="M24" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N24" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="O24" s="291">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P24" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="Q24" s="291">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A25" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="387"/>
+      <c r="C25" s="290">
+        <v>97.8</v>
+      </c>
+      <c r="D25" s="288">
+        <v>3.3</v>
+      </c>
+      <c r="E25" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="F25" s="290">
+        <v>96.2</v>
+      </c>
+      <c r="G25" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="H25" s="288">
+        <v>2</v>
+      </c>
+      <c r="I25" s="290">
+        <v>114.8</v>
+      </c>
+      <c r="J25" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="K25" s="288">
+        <v>0.1</v>
+      </c>
+      <c r="L25" s="290">
+        <v>95.7</v>
+      </c>
+      <c r="M25" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="N25" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="O25" s="291">
+        <v>4</v>
+      </c>
+      <c r="P25" s="291">
+        <v>6.1</v>
+      </c>
+      <c r="Q25" s="291">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A26" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26" s="385"/>
+      <c r="C26" s="297">
+        <v>167</v>
+      </c>
+      <c r="D26" s="298">
+        <v>3.4</v>
+      </c>
+      <c r="E26" s="299">
+        <v>1.6</v>
+      </c>
+      <c r="F26" s="297">
+        <v>171.5</v>
+      </c>
+      <c r="G26" s="300">
+        <v>3.6</v>
+      </c>
+      <c r="H26" s="298">
+        <v>1.8</v>
+      </c>
+      <c r="I26" s="297">
+        <v>129.9</v>
+      </c>
+      <c r="J26" s="300">
+        <v>3.5</v>
+      </c>
+      <c r="K26" s="298">
+        <v>1.6</v>
+      </c>
+      <c r="L26" s="297">
+        <v>177</v>
+      </c>
+      <c r="M26" s="300">
+        <v>3.3</v>
+      </c>
+      <c r="N26" s="291">
+        <v>1.5</v>
+      </c>
+      <c r="O26" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="P26" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="Q26" s="291">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A27" s="301" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27" s="301"/>
+      <c r="C27" s="302"/>
+      <c r="D27" s="303"/>
+      <c r="E27" s="304"/>
+      <c r="F27" s="305"/>
+      <c r="G27" s="306"/>
+      <c r="H27" s="307"/>
+      <c r="I27" s="305"/>
+      <c r="J27" s="306"/>
+      <c r="K27" s="307"/>
+      <c r="L27" s="305"/>
+      <c r="M27" s="306"/>
+      <c r="N27" s="306"/>
+      <c r="O27" s="289"/>
+      <c r="P27" s="307"/>
+      <c r="Q27" s="289"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A28" s="388" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" s="389"/>
+      <c r="C28" s="287">
+        <v>101.9</v>
+      </c>
+      <c r="D28" s="288">
+        <v>1.4</v>
+      </c>
+      <c r="E28" s="289">
+        <v>-1.6</v>
+      </c>
+      <c r="F28" s="290">
+        <v>102.3</v>
+      </c>
+      <c r="G28" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="H28" s="288">
+        <v>-1.4</v>
+      </c>
+      <c r="I28" s="290">
+        <v>102.6</v>
+      </c>
+      <c r="J28" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="K28" s="288">
+        <v>-0.5</v>
+      </c>
+      <c r="L28" s="290">
+        <v>103.6</v>
+      </c>
+      <c r="M28" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="N28" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="O28" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="P28" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="Q28" s="291">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A29" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" s="387"/>
+      <c r="C29" s="287">
+        <v>103</v>
+      </c>
+      <c r="D29" s="288">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E29" s="292">
+        <v>-2.6</v>
+      </c>
+      <c r="F29" s="290">
+        <v>103.9</v>
+      </c>
+      <c r="G29" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="H29" s="288">
+        <v>-2.1</v>
+      </c>
+      <c r="I29" s="290">
+        <v>105.3</v>
+      </c>
+      <c r="J29" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="K29" s="288">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L29" s="290">
+        <v>105.3</v>
+      </c>
+      <c r="M29" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="N29" s="291">
+        <v>-2.1</v>
+      </c>
+      <c r="O29" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="P29" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="Q29" s="291">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A30" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30" s="387"/>
+      <c r="C30" s="290">
+        <v>107.5</v>
+      </c>
+      <c r="D30" s="288">
+        <v>2</v>
+      </c>
+      <c r="E30" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="F30" s="290">
+        <v>106.6</v>
+      </c>
+      <c r="G30" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H30" s="288">
+        <v>-0.8</v>
+      </c>
+      <c r="I30" s="290">
+        <v>111.8</v>
+      </c>
+      <c r="J30" s="291">
+        <v>3.2</v>
+      </c>
+      <c r="K30" s="288">
+        <v>0</v>
+      </c>
+      <c r="L30" s="290">
+        <v>107.6</v>
+      </c>
+      <c r="M30" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="N30" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="O30" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="P30" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q30" s="291">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A31" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" s="387"/>
+      <c r="C31" s="290">
+        <v>109.6</v>
+      </c>
+      <c r="D31" s="288">
+        <v>2</v>
+      </c>
+      <c r="E31" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="F31" s="290">
+        <v>109.1</v>
+      </c>
+      <c r="G31" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H31" s="288">
+        <v>-1.2</v>
+      </c>
+      <c r="I31" s="290">
+        <v>114.4</v>
+      </c>
+      <c r="J31" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K31" s="288">
+        <v>-1.2</v>
+      </c>
+      <c r="L31" s="290">
+        <v>110</v>
+      </c>
+      <c r="M31" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N31" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="O31" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="P31" s="291">
+        <v>1.9</v>
+      </c>
+      <c r="Q31" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A32" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B32" s="391"/>
+      <c r="C32" s="293">
+        <v>109.5</v>
+      </c>
+      <c r="D32" s="294">
+        <v>2</v>
+      </c>
+      <c r="E32" s="295">
+        <v>-2</v>
+      </c>
+      <c r="F32" s="293">
+        <v>108.5</v>
+      </c>
+      <c r="G32" s="296">
+        <v>2.1</v>
+      </c>
+      <c r="H32" s="294">
+        <v>-1.9</v>
+      </c>
+      <c r="I32" s="293">
+        <v>115.3</v>
+      </c>
+      <c r="J32" s="296">
+        <v>3.3</v>
+      </c>
+      <c r="K32" s="294">
+        <v>-0.7</v>
+      </c>
+      <c r="L32" s="293">
+        <v>109.7</v>
+      </c>
+      <c r="M32" s="296">
+        <v>2</v>
+      </c>
+      <c r="N32" s="296">
+        <v>-1.9</v>
+      </c>
+      <c r="O32" s="296">
+        <v>4</v>
+      </c>
+      <c r="P32" s="296">
+        <v>2.1</v>
+      </c>
+      <c r="Q32" s="296">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A33" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B33" s="387"/>
+      <c r="C33" s="290">
+        <v>110.4</v>
+      </c>
+      <c r="D33" s="288">
+        <v>2</v>
+      </c>
+      <c r="E33" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="F33" s="290">
+        <v>109.6</v>
+      </c>
+      <c r="G33" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H33" s="288">
+        <v>-1.3</v>
+      </c>
+      <c r="I33" s="290">
+        <v>116.3</v>
+      </c>
+      <c r="J33" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="K33" s="288">
+        <v>-1</v>
+      </c>
+      <c r="L33" s="290">
+        <v>110.7</v>
+      </c>
+      <c r="M33" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N33" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="O33" s="291">
+        <v>4.3</v>
+      </c>
+      <c r="P33" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="Q33" s="291">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A34" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B34" s="387"/>
+      <c r="C34" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="D34" s="288">
+        <v>2.1</v>
+      </c>
+      <c r="E34" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="F34" s="290">
+        <v>109.8</v>
+      </c>
+      <c r="G34" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="H34" s="288">
+        <v>-1</v>
+      </c>
+      <c r="I34" s="290">
+        <v>116</v>
+      </c>
+      <c r="J34" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="K34" s="288">
+        <v>-1</v>
+      </c>
+      <c r="L34" s="290">
+        <v>110.9</v>
+      </c>
+      <c r="M34" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="N34" s="291">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O34" s="291">
+        <v>4</v>
+      </c>
+      <c r="P34" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q34" s="291">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A35" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B35" s="387"/>
+      <c r="C35" s="290">
+        <v>109.4</v>
+      </c>
+      <c r="D35" s="288">
+        <v>1.8</v>
+      </c>
+      <c r="E35" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="F35" s="290">
+        <v>108.8</v>
+      </c>
+      <c r="G35" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H35" s="288">
+        <v>-0.8</v>
+      </c>
+      <c r="I35" s="290">
+        <v>114.1</v>
+      </c>
+      <c r="J35" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="K35" s="288">
+        <v>-1.5</v>
+      </c>
+      <c r="L35" s="290">
+        <v>110</v>
+      </c>
+      <c r="M35" s="291">
+        <v>2</v>
+      </c>
+      <c r="N35" s="291">
+        <v>-1</v>
+      </c>
+      <c r="O35" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="P35" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="Q35" s="291">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A36" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B36" s="387"/>
+      <c r="C36" s="290">
+        <v>110</v>
+      </c>
+      <c r="D36" s="288">
+        <v>2</v>
+      </c>
+      <c r="E36" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="F36" s="290">
+        <v>109.5</v>
+      </c>
+      <c r="G36" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H36" s="288">
+        <v>-0.8</v>
+      </c>
+      <c r="I36" s="290">
+        <v>113.3</v>
+      </c>
+      <c r="J36" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="K36" s="288">
+        <v>-1.2</v>
+      </c>
+      <c r="L36" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="M36" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N36" s="291">
+        <v>-1</v>
+      </c>
+      <c r="O36" s="291">
+        <v>3.4</v>
+      </c>
+      <c r="P36" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="Q36" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A37" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B37" s="387"/>
+      <c r="C37" s="290">
+        <v>111.3</v>
+      </c>
+      <c r="D37" s="288">
+        <v>2.5</v>
+      </c>
+      <c r="E37" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="F37" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="G37" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="H37" s="288">
+        <v>-0.8</v>
+      </c>
+      <c r="I37" s="290">
+        <v>116.5</v>
+      </c>
+      <c r="J37" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="K37" s="288">
+        <v>-0.7</v>
+      </c>
+      <c r="L37" s="290">
+        <v>112</v>
+      </c>
+      <c r="M37" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="N37" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="O37" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="P37" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q37" s="291">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A38" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" s="387"/>
+      <c r="C38" s="290">
+        <v>110.8</v>
+      </c>
+      <c r="D38" s="288">
+        <v>1.9</v>
+      </c>
+      <c r="E38" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="F38" s="290">
+        <v>110.4</v>
+      </c>
+      <c r="G38" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H38" s="288">
+        <v>-0.9</v>
+      </c>
+      <c r="I38" s="290">
+        <v>115.8</v>
+      </c>
+      <c r="J38" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="K38" s="288">
+        <v>-1.9</v>
+      </c>
+      <c r="L38" s="290">
+        <v>111.5</v>
+      </c>
+      <c r="M38" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N38" s="291">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O38" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="P38" s="291">
+        <v>2</v>
+      </c>
+      <c r="Q38" s="291">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A39" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="387"/>
+      <c r="C39" s="290">
+        <v>111</v>
+      </c>
+      <c r="D39" s="288">
+        <v>2</v>
+      </c>
+      <c r="E39" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="F39" s="290">
+        <v>110.6</v>
+      </c>
+      <c r="G39" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H39" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="I39" s="290">
+        <v>117</v>
+      </c>
+      <c r="J39" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="K39" s="288">
+        <v>-0.4</v>
+      </c>
+      <c r="L39" s="290">
+        <v>111.7</v>
+      </c>
+      <c r="M39" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N39" s="291">
+        <v>-0.2</v>
+      </c>
+      <c r="O39" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="P39" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="Q39" s="291">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A40" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="387"/>
+      <c r="C40" s="290">
+        <v>110.1</v>
+      </c>
+      <c r="D40" s="288">
+        <v>2.9</v>
+      </c>
+      <c r="E40" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="F40" s="290">
+        <v>110.4</v>
+      </c>
+      <c r="G40" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="H40" s="288">
+        <v>1.7</v>
+      </c>
+      <c r="I40" s="290">
+        <v>113.8</v>
+      </c>
+      <c r="J40" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K40" s="288">
+        <v>0.6</v>
+      </c>
+      <c r="L40" s="290">
+        <v>110.7</v>
+      </c>
+      <c r="M40" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="N40" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="O40" s="291">
+        <v>4.3</v>
+      </c>
+      <c r="P40" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="Q40" s="291">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A41" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" s="387"/>
+      <c r="C41" s="290">
+        <v>110.3</v>
+      </c>
+      <c r="D41" s="288">
+        <v>3.3</v>
+      </c>
+      <c r="E41" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="F41" s="290">
+        <v>110.9</v>
+      </c>
+      <c r="G41" s="291">
+        <v>3.7</v>
+      </c>
+      <c r="H41" s="288">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I41" s="290">
+        <v>112.2</v>
+      </c>
+      <c r="J41" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="K41" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="L41" s="290">
+        <v>111.1</v>
+      </c>
+      <c r="M41" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="N41" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="O41" s="291">
+        <v>4.3</v>
+      </c>
+      <c r="P41" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="Q41" s="291">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A42" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" s="387"/>
+      <c r="C42" s="290">
+        <v>111.5</v>
+      </c>
+      <c r="D42" s="288">
+        <v>3.3</v>
+      </c>
+      <c r="E42" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="F42" s="290">
+        <v>111.9</v>
+      </c>
+      <c r="G42" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="H42" s="288">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I42" s="290">
+        <v>114.9</v>
+      </c>
+      <c r="J42" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="K42" s="288">
+        <v>0.8</v>
+      </c>
+      <c r="L42" s="290">
+        <v>112.4</v>
+      </c>
+      <c r="M42" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N42" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="O42" s="291">
+        <v>4.3</v>
+      </c>
+      <c r="P42" s="291">
+        <v>3.2</v>
+      </c>
+      <c r="Q42" s="291">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A43" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" s="387"/>
+      <c r="C43" s="290">
         <v>114</v>
       </c>
-      <c r="J5" s="400"/>
-[...121 lines deleted...]
-      <c r="D9" s="271">
+      <c r="D43" s="288">
+        <v>3.4</v>
+      </c>
+      <c r="E43" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="F43" s="290">
+        <v>113.8</v>
+      </c>
+      <c r="G43" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="H43" s="288">
+        <v>2.1</v>
+      </c>
+      <c r="I43" s="290">
+        <v>118.4</v>
+      </c>
+      <c r="J43" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="K43" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="L43" s="290">
+        <v>114.9</v>
+      </c>
+      <c r="M43" s="291">
+        <v>4</v>
+      </c>
+      <c r="N43" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="O43" s="291">
+        <v>4.5</v>
+      </c>
+      <c r="P43" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="Q43" s="291">
         <v>2</v>
       </c>
-      <c r="E9" s="272">
-[...2 lines deleted...]
-      <c r="F9" s="273">
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A44" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" s="387"/>
+      <c r="C44" s="290">
+        <v>112.8</v>
+      </c>
+      <c r="D44" s="288">
+        <v>3</v>
+      </c>
+      <c r="E44" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="F44" s="290">
+        <v>112.4</v>
+      </c>
+      <c r="G44" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="H44" s="288">
+        <v>1.8</v>
+      </c>
+      <c r="I44" s="290">
+        <v>117.1</v>
+      </c>
+      <c r="J44" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="K44" s="288">
+        <v>-0.2</v>
+      </c>
+      <c r="L44" s="290">
+        <v>113.5</v>
+      </c>
+      <c r="M44" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="N44" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="O44" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="P44" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="Q44" s="291">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A45" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" s="385"/>
+      <c r="C45" s="297">
+        <v>114.1</v>
+      </c>
+      <c r="D45" s="298">
+        <v>3.4</v>
+      </c>
+      <c r="E45" s="299">
+        <v>1.4</v>
+      </c>
+      <c r="F45" s="297">
+        <v>113.6</v>
+      </c>
+      <c r="G45" s="300">
+        <v>3.6</v>
+      </c>
+      <c r="H45" s="298">
+        <v>1.8</v>
+      </c>
+      <c r="I45" s="297">
+        <v>119.7</v>
+      </c>
+      <c r="J45" s="300">
+        <v>2.9</v>
+      </c>
+      <c r="K45" s="298">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L45" s="297">
+        <v>114.6</v>
+      </c>
+      <c r="M45" s="300">
+        <v>3.5</v>
+      </c>
+      <c r="N45" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="O45" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="P45" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="Q45" s="291">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A46" s="282" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" s="282"/>
+      <c r="C46" s="302"/>
+      <c r="D46" s="303"/>
+      <c r="E46" s="304"/>
+      <c r="F46" s="305"/>
+      <c r="G46" s="306"/>
+      <c r="H46" s="307"/>
+      <c r="I46" s="305"/>
+      <c r="J46" s="306"/>
+      <c r="K46" s="307"/>
+      <c r="L46" s="305"/>
+      <c r="M46" s="306"/>
+      <c r="N46" s="306"/>
+      <c r="O46" s="289"/>
+      <c r="P46" s="307"/>
+      <c r="Q46" s="289"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A47" s="388" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="389"/>
+      <c r="C47" s="287">
+        <v>101.4</v>
+      </c>
+      <c r="D47" s="288">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E47" s="308" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" s="290">
+        <v>101.7</v>
+      </c>
+      <c r="G47" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="H47" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I47" s="290">
+        <v>102.6</v>
+      </c>
+      <c r="J47" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K47" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L47" s="290">
         <v>102.8</v>
       </c>
-      <c r="G9" s="274">
+      <c r="M47" s="291">
+        <v>2</v>
+      </c>
+      <c r="N47" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O47" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="P47" s="291">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="291">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A48" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" s="387"/>
+      <c r="C48" s="287">
+        <v>102.6</v>
+      </c>
+      <c r="D48" s="288">
+        <v>1.2</v>
+      </c>
+      <c r="E48" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="G48" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="H48" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I48" s="290">
+        <v>105.2</v>
+      </c>
+      <c r="J48" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="K48" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L48" s="290">
+        <v>104.7</v>
+      </c>
+      <c r="M48" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="N48" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O48" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="P48" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="Q48" s="291">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A49" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" s="387"/>
+      <c r="C49" s="290">
+        <v>107.1</v>
+      </c>
+      <c r="D49" s="288">
+        <v>2.1</v>
+      </c>
+      <c r="E49" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" s="290">
+        <v>106.1</v>
+      </c>
+      <c r="G49" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H49" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I49" s="290">
+        <v>111.7</v>
+      </c>
+      <c r="J49" s="291">
+        <v>3.1</v>
+      </c>
+      <c r="K49" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L49" s="290">
+        <v>107.2</v>
+      </c>
+      <c r="M49" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="N49" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O49" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="P49" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q49" s="291">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A50" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="387"/>
+      <c r="C50" s="290">
+        <v>109.2</v>
+      </c>
+      <c r="D50" s="288">
+        <v>2</v>
+      </c>
+      <c r="E50" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F50" s="290">
+        <v>108.7</v>
+      </c>
+      <c r="G50" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="H50" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I50" s="290">
+        <v>114.2</v>
+      </c>
+      <c r="J50" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K50" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L50" s="290">
+        <v>109.7</v>
+      </c>
+      <c r="M50" s="291">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H9" s="271">
-[...5 lines deleted...]
-      <c r="J9" s="274">
+      <c r="N50" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O50" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="P50" s="291">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="291">
         <v>2.6</v>
       </c>
-      <c r="K9" s="271">
-[...5 lines deleted...]
-      <c r="M9" s="274">
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A51" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" s="391"/>
+      <c r="C51" s="293">
+        <v>109.3</v>
+      </c>
+      <c r="D51" s="294">
+        <v>2</v>
+      </c>
+      <c r="E51" s="312" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" s="293">
+        <v>108.3</v>
+      </c>
+      <c r="G51" s="296">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H51" s="313" t="s">
+        <v>179</v>
+      </c>
+      <c r="I51" s="293">
+        <v>115.1</v>
+      </c>
+      <c r="J51" s="296">
         <v>3.1</v>
       </c>
-      <c r="N9" s="274">
-[...2 lines deleted...]
-      <c r="O9" s="274">
+      <c r="K51" s="313" t="s">
+        <v>179</v>
+      </c>
+      <c r="L51" s="293">
+        <v>109.6</v>
+      </c>
+      <c r="M51" s="296">
+        <v>2.1</v>
+      </c>
+      <c r="N51" s="314" t="s">
+        <v>179</v>
+      </c>
+      <c r="O51" s="296">
+        <v>3.6</v>
+      </c>
+      <c r="P51" s="296">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q51" s="296">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A52" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B52" s="387"/>
+      <c r="C52" s="290">
+        <v>110.2</v>
+      </c>
+      <c r="D52" s="288">
+        <v>2</v>
+      </c>
+      <c r="E52" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F52" s="290">
+        <v>109.5</v>
+      </c>
+      <c r="G52" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="H52" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I52" s="290">
+        <v>116.2</v>
+      </c>
+      <c r="J52" s="291">
+        <v>2.7</v>
+      </c>
+      <c r="K52" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L52" s="290">
+        <v>110.6</v>
+      </c>
+      <c r="M52" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N52" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O52" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P52" s="291">
+        <v>2</v>
+      </c>
+      <c r="Q52" s="291">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A53" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" s="387"/>
+      <c r="C53" s="290">
+        <v>110.1</v>
+      </c>
+      <c r="D53" s="288">
+        <v>2</v>
+      </c>
+      <c r="E53" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" s="290">
+        <v>109.4</v>
+      </c>
+      <c r="G53" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="H53" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I53" s="290">
+        <v>115.9</v>
+      </c>
+      <c r="J53" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="K53" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L53" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="M53" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N53" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O53" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="P53" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="Q53" s="291">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A54" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B54" s="387"/>
+      <c r="C54" s="290">
+        <v>109.2</v>
+      </c>
+      <c r="D54" s="288">
+        <v>1.9</v>
+      </c>
+      <c r="E54" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F54" s="290">
+        <v>108.6</v>
+      </c>
+      <c r="G54" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H54" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I54" s="290">
+        <v>113.9</v>
+      </c>
+      <c r="J54" s="291">
+        <v>1.5</v>
+      </c>
+      <c r="K54" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" s="290">
+        <v>109.9</v>
+      </c>
+      <c r="M54" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N54" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O54" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="P54" s="291">
         <v>1.7</v>
       </c>
-      <c r="P9" s="274">
-[...2 lines deleted...]
-      <c r="Q9" s="274">
+      <c r="Q54" s="291">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A55" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" s="387"/>
+      <c r="C55" s="290">
+        <v>109.9</v>
+      </c>
+      <c r="D55" s="288">
+        <v>2</v>
+      </c>
+      <c r="E55" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F55" s="290">
+        <v>109.4</v>
+      </c>
+      <c r="G55" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="H55" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I55" s="290">
+        <v>113.2</v>
+      </c>
+      <c r="J55" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="K55" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L55" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="M55" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="N55" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O55" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="P55" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="Q55" s="291">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A56" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B56" s="387"/>
+      <c r="C56" s="290">
+        <v>110.7</v>
+      </c>
+      <c r="D56" s="288">
+        <v>2.4</v>
+      </c>
+      <c r="E56" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F56" s="290">
+        <v>109.9</v>
+      </c>
+      <c r="G56" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="H56" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I56" s="290">
+        <v>116.3</v>
+      </c>
+      <c r="J56" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="K56" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L56" s="290">
+        <v>111.4</v>
+      </c>
+      <c r="M56" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="N56" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O56" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="P56" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="Q56" s="291">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A57" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B57" s="387"/>
+      <c r="C57" s="290">
+        <v>110.1</v>
+      </c>
+      <c r="D57" s="288">
         <v>1.9</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="G10" s="274">
+      <c r="E57" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F57" s="290">
+        <v>109.7</v>
+      </c>
+      <c r="G57" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="H57" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I57" s="290">
+        <v>115.6</v>
+      </c>
+      <c r="J57" s="291">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K57" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L57" s="290">
+        <v>110.8</v>
+      </c>
+      <c r="M57" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N57" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O57" s="291">
+        <v>3.5</v>
+      </c>
+      <c r="P57" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q57" s="291">
         <v>1.8</v>
       </c>
-      <c r="H10" s="271">
-[...5 lines deleted...]
-      <c r="J10" s="274">
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A58" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="387"/>
+      <c r="C58" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="D58" s="288">
+        <v>2.1</v>
+      </c>
+      <c r="E58" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F58" s="290">
+        <v>110</v>
+      </c>
+      <c r="G58" s="291">
         <v>2.4</v>
       </c>
-      <c r="K10" s="271">
-[...5 lines deleted...]
-      <c r="M10" s="274">
+      <c r="H58" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I58" s="290">
+        <v>116.7</v>
+      </c>
+      <c r="J58" s="291">
+        <v>2</v>
+      </c>
+      <c r="K58" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L58" s="290">
+        <v>111.2</v>
+      </c>
+      <c r="M58" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="N58" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O58" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="P58" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="Q58" s="291">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A59" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B59" s="387"/>
+      <c r="C59" s="290">
+        <v>109.9</v>
+      </c>
+      <c r="D59" s="288">
+        <v>3</v>
+      </c>
+      <c r="E59" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F59" s="290">
+        <v>110.1</v>
+      </c>
+      <c r="G59" s="291">
+        <v>3.4</v>
+      </c>
+      <c r="H59" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I59" s="290">
+        <v>113.6</v>
+      </c>
+      <c r="J59" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="K59" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L59" s="290">
+        <v>110.4</v>
+      </c>
+      <c r="M59" s="291">
+        <v>3.2</v>
+      </c>
+      <c r="N59" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O59" s="291">
+        <v>4.2</v>
+      </c>
+      <c r="P59" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="Q59" s="291">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A60" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B60" s="387"/>
+      <c r="C60" s="290">
+        <v>110</v>
+      </c>
+      <c r="D60" s="288">
+        <v>3.4</v>
+      </c>
+      <c r="E60" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" s="290">
+        <v>110.5</v>
+      </c>
+      <c r="G60" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="H60" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I60" s="290">
+        <v>112.1</v>
+      </c>
+      <c r="J60" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="K60" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L60" s="290">
+        <v>110.7</v>
+      </c>
+      <c r="M60" s="291">
+        <v>3.8</v>
+      </c>
+      <c r="N60" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O60" s="291">
+        <v>4.2</v>
+      </c>
+      <c r="P60" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="Q60" s="291">
         <v>1.8</v>
       </c>
-      <c r="N10" s="274">
-[...20 lines deleted...]
-      <c r="D11" s="271">
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A61" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="387"/>
+      <c r="C61" s="290">
+        <v>111.1</v>
+      </c>
+      <c r="D61" s="288">
+        <v>3.4</v>
+      </c>
+      <c r="E61" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" s="290">
+        <v>111.4</v>
+      </c>
+      <c r="G61" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="H61" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I61" s="290">
+        <v>114.7</v>
+      </c>
+      <c r="J61" s="291">
+        <v>2.4</v>
+      </c>
+      <c r="K61" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L61" s="290">
+        <v>111.9</v>
+      </c>
+      <c r="M61" s="291">
+        <v>3.9</v>
+      </c>
+      <c r="N61" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O61" s="291">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P61" s="291">
+        <v>3.1</v>
+      </c>
+      <c r="Q61" s="291">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A62" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B62" s="387"/>
+      <c r="C62" s="290">
+        <v>113.4</v>
+      </c>
+      <c r="D62" s="288">
+        <v>3.3</v>
+      </c>
+      <c r="E62" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" s="290">
+        <v>113.1</v>
+      </c>
+      <c r="G62" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="H62" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I62" s="290">
+        <v>118.1</v>
+      </c>
+      <c r="J62" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="K62" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L62" s="290">
+        <v>114.2</v>
+      </c>
+      <c r="M62" s="291">
+        <v>3.7</v>
+      </c>
+      <c r="N62" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O62" s="291">
+        <v>4.3</v>
+      </c>
+      <c r="P62" s="291">
         <v>2.8</v>
       </c>
-      <c r="E11" s="275">
-[...11 lines deleted...]
-      <c r="I11" s="273">
+      <c r="Q62" s="291">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A63" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63" s="387"/>
+      <c r="C63" s="290">
         <v>112.6</v>
       </c>
-      <c r="J11" s="274">
-[...14 lines deleted...]
-      <c r="O11" s="274">
+      <c r="D63" s="288">
         <v>3</v>
       </c>
-      <c r="P11" s="274">
-[...176 lines deleted...]
-      <c r="G15" s="274">
+      <c r="E63" s="311" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="290">
+        <v>112.2</v>
+      </c>
+      <c r="G63" s="291">
+        <v>3.6</v>
+      </c>
+      <c r="H63" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="I63" s="290">
+        <v>116.9</v>
+      </c>
+      <c r="J63" s="291">
         <v>1.6</v>
       </c>
-      <c r="H15" s="271">
-[...5 lines deleted...]
-      <c r="J15" s="274">
+      <c r="K63" s="309" t="s">
+        <v>179</v>
+      </c>
+      <c r="L63" s="290">
+        <v>113.3</v>
+      </c>
+      <c r="M63" s="291">
+        <v>3.4</v>
+      </c>
+      <c r="N63" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O63" s="291">
+        <v>3.7</v>
+      </c>
+      <c r="P63" s="291">
+        <v>3</v>
+      </c>
+      <c r="Q63" s="291">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A64" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B64" s="385"/>
+      <c r="C64" s="315">
+        <v>114</v>
+      </c>
+      <c r="D64" s="298">
+        <v>3.4</v>
+      </c>
+      <c r="E64" s="316" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" s="297">
+        <v>113.4</v>
+      </c>
+      <c r="G64" s="300">
+        <v>3.6</v>
+      </c>
+      <c r="H64" s="317" t="s">
+        <v>179</v>
+      </c>
+      <c r="I64" s="297">
+        <v>119.7</v>
+      </c>
+      <c r="J64" s="300">
+        <v>3</v>
+      </c>
+      <c r="K64" s="317" t="s">
+        <v>179</v>
+      </c>
+      <c r="L64" s="297">
+        <v>114.6</v>
+      </c>
+      <c r="M64" s="300">
+        <v>3.6</v>
+      </c>
+      <c r="N64" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="O64" s="291">
         <v>3.1</v>
       </c>
-      <c r="K15" s="271">
-[...2150 lines deleted...]
-      <c r="Q58" s="274">
+      <c r="P64" s="299">
         <v>3</v>
       </c>
-    </row>
-[...110 lines deleted...]
-      <c r="D61" s="271">
+      <c r="Q64" s="300">
         <v>3</v>
       </c>
-      <c r="E61" s="294" t="s">
-[...232 lines deleted...]
-      <c r="A67" s="126"/>
+    </row>
+    <row r="65" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="142" t="s">
+        <v>180</v>
+      </c>
+      <c r="B65" s="253"/>
+      <c r="C65" s="278"/>
+      <c r="D65" s="278"/>
+      <c r="E65" s="278"/>
+      <c r="F65" s="278"/>
+      <c r="G65" s="278"/>
+      <c r="H65" s="278"/>
+      <c r="I65" s="278"/>
+      <c r="J65" s="278"/>
+      <c r="K65" s="278"/>
+      <c r="L65" s="278"/>
+      <c r="M65" s="278"/>
+      <c r="N65" s="278"/>
+      <c r="O65" s="278"/>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.15">
+      <c r="A66" s="142"/>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.15">
+      <c r="A67" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
@@ -18344,2409 +18472,2397 @@
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:Q25 A32:Q44 A51:Q63">
-    <cfRule type="expression" dxfId="14" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="12" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="76" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="74" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D95F82AD-B9DF-47B2-A5FF-70EC1EF6EBAD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC14CEFE-6A95-4EC5-BB72-44A025261729}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
-    <col min="2" max="2" width="9.75" customWidth="1"/>
+    <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="390"/>
+      <c r="A1" s="392" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1" s="392"/>
+      <c r="C1" s="392"/>
+      <c r="D1" s="392"/>
+      <c r="E1" s="392"/>
+      <c r="F1" s="392"/>
+      <c r="G1" s="392"/>
+      <c r="H1" s="392"/>
+      <c r="I1" s="392"/>
+      <c r="J1" s="392"/>
+      <c r="K1" s="392"/>
+      <c r="L1" s="392"/>
+      <c r="M1" s="392"/>
     </row>
     <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="301"/>
-[...1 lines deleted...]
-      <c r="G2" s="301"/>
+      <c r="A2" s="318"/>
+      <c r="B2" s="318"/>
+      <c r="G2" s="318"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="235" t="s">
-[...12 lines deleted...]
-        <v>147</v>
+      <c r="A3" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="B3" s="252"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="M3" s="254" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="238"/>
-[...14 lines deleted...]
-      <c r="L4" s="391" t="s">
+      <c r="A4" s="255"/>
+      <c r="B4" s="256"/>
+      <c r="C4" s="257" t="s">
         <v>150</v>
       </c>
-      <c r="M4" s="393" t="s">
+      <c r="D4" s="258"/>
+      <c r="E4" s="258"/>
+      <c r="F4" s="259"/>
+      <c r="G4" s="258"/>
+      <c r="H4" s="258"/>
+      <c r="I4" s="260"/>
+      <c r="J4" s="262"/>
+      <c r="K4" s="263" t="s">
         <v>151</v>
       </c>
+      <c r="L4" s="393" t="s">
+        <v>152</v>
+      </c>
+      <c r="M4" s="395" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A5" s="395" t="s">
-[...13 lines deleted...]
-      <c r="I5" s="401" t="s">
+      <c r="A5" s="397" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5" s="398"/>
+      <c r="C5" s="264"/>
+      <c r="D5" s="253"/>
+      <c r="E5" s="399" t="s">
+        <v>155</v>
+      </c>
+      <c r="F5" s="405"/>
+      <c r="G5" s="319" t="s">
         <v>115</v>
       </c>
-      <c r="J5" s="404"/>
-[...2 lines deleted...]
-      <c r="M5" s="394"/>
+      <c r="H5" s="320"/>
+      <c r="I5" s="403" t="s">
+        <v>116</v>
+      </c>
+      <c r="J5" s="406"/>
+      <c r="K5" s="267"/>
+      <c r="L5" s="394"/>
+      <c r="M5" s="396"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A6" s="251"/>
-[...2 lines deleted...]
-      <c r="D6" s="254" t="s">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="270"/>
+      <c r="D6" s="271" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="256"/>
-      <c r="F6" s="257" t="s">
+      <c r="E6" s="273"/>
+      <c r="F6" s="274" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="256"/>
-      <c r="H6" s="257" t="s">
+      <c r="G6" s="273"/>
+      <c r="H6" s="274" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="253"/>
-      <c r="J6" s="257" t="s">
+      <c r="I6" s="270"/>
+      <c r="J6" s="274" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="258" t="s">
+      <c r="K6" s="275" t="s">
         <v>90</v>
       </c>
-      <c r="L6" s="259" t="s">
+      <c r="L6" s="276" t="s">
         <v>90</v>
       </c>
-      <c r="M6" s="258" t="s">
+      <c r="M6" s="275" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A7" s="260"/>
-[...2 lines deleted...]
-      <c r="D7" s="263" t="s">
+      <c r="A7" s="277"/>
+      <c r="B7" s="266"/>
+      <c r="C7" s="278"/>
+      <c r="D7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="240"/>
-      <c r="F7" s="263" t="s">
+      <c r="E7" s="257"/>
+      <c r="F7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="304"/>
-      <c r="H7" s="263" t="s">
+      <c r="G7" s="321"/>
+      <c r="H7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="240"/>
-      <c r="J7" s="263" t="s">
+      <c r="I7" s="257"/>
+      <c r="J7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="K7" s="264" t="s">
+      <c r="K7" s="281" t="s">
         <v>93</v>
       </c>
-      <c r="L7" s="262" t="s">
+      <c r="L7" s="279" t="s">
         <v>93</v>
       </c>
-      <c r="M7" s="264" t="s">
+      <c r="M7" s="281" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A8" s="265" t="s">
-[...13 lines deleted...]
-      <c r="M8" s="250"/>
+      <c r="A8" s="282" t="s">
+        <v>182</v>
+      </c>
+      <c r="B8" s="282"/>
+      <c r="C8" s="259"/>
+      <c r="D8" s="283"/>
+      <c r="E8" s="264"/>
+      <c r="F8" s="284"/>
+      <c r="G8" s="322"/>
+      <c r="H8" s="284"/>
+      <c r="I8" s="323"/>
+      <c r="J8" s="286"/>
+      <c r="K8" s="267"/>
+      <c r="L8" s="253"/>
+      <c r="M8" s="267"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A9" s="386" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="270">
+      <c r="A9" s="388" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="389"/>
+      <c r="C9" s="287">
         <v>100.8</v>
       </c>
-      <c r="D9" s="271">
+      <c r="D9" s="288">
         <v>0.1</v>
       </c>
-      <c r="E9" s="273">
+      <c r="E9" s="290">
         <v>101.2</v>
       </c>
-      <c r="F9" s="274">
+      <c r="F9" s="291">
         <v>0.2</v>
       </c>
-      <c r="G9" s="273">
+      <c r="G9" s="290">
         <v>100.3</v>
       </c>
-      <c r="H9" s="274">
+      <c r="H9" s="291">
         <v>1</v>
       </c>
-      <c r="I9" s="273">
+      <c r="I9" s="290">
         <v>102</v>
       </c>
-      <c r="J9" s="274">
+      <c r="J9" s="291">
         <v>0.6</v>
       </c>
-      <c r="K9" s="274">
+      <c r="K9" s="291">
         <v>0.4</v>
       </c>
-      <c r="L9" s="274">
+      <c r="L9" s="291">
         <v>-0.2</v>
       </c>
-      <c r="M9" s="274">
+      <c r="M9" s="291">
         <v>-0.7</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A10" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="270">
+      <c r="A10" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="387"/>
+      <c r="C10" s="287">
         <v>100.9</v>
       </c>
-      <c r="D10" s="271">
+      <c r="D10" s="288">
         <v>0.1</v>
       </c>
-      <c r="E10" s="273">
+      <c r="E10" s="290">
         <v>101.9</v>
       </c>
-      <c r="F10" s="274">
+      <c r="F10" s="291">
         <v>0.7</v>
       </c>
-      <c r="G10" s="273">
+      <c r="G10" s="290">
         <v>99.9</v>
       </c>
-      <c r="H10" s="274">
+      <c r="H10" s="291">
         <v>-0.4</v>
       </c>
-      <c r="I10" s="273">
+      <c r="I10" s="290">
         <v>102.4</v>
       </c>
-      <c r="J10" s="274">
+      <c r="J10" s="291">
         <v>0.4</v>
       </c>
-      <c r="K10" s="274">
+      <c r="K10" s="291">
         <v>0.3</v>
       </c>
-      <c r="L10" s="274">
+      <c r="L10" s="291">
         <v>-0.8</v>
       </c>
-      <c r="M10" s="274">
+      <c r="M10" s="291">
         <v>0.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A11" s="384" t="s">
+      <c r="A11" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="387"/>
+      <c r="C11" s="290">
+        <v>101.4</v>
+      </c>
+      <c r="D11" s="288">
+        <v>-1</v>
+      </c>
+      <c r="E11" s="290">
+        <v>101.1</v>
+      </c>
+      <c r="F11" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="G11" s="290">
+        <v>101.1</v>
+      </c>
+      <c r="H11" s="291">
+        <v>-1</v>
+      </c>
+      <c r="I11" s="290">
+        <v>101.8</v>
+      </c>
+      <c r="J11" s="291">
+        <v>-0.8</v>
+      </c>
+      <c r="K11" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="L11" s="291">
+        <v>-1</v>
+      </c>
+      <c r="M11" s="291">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A12" s="407" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="408"/>
+      <c r="C12" s="290">
+        <v>100</v>
+      </c>
+      <c r="D12" s="288">
+        <v>-1.4</v>
+      </c>
+      <c r="E12" s="290">
+        <v>100.1</v>
+      </c>
+      <c r="F12" s="291">
+        <v>-1</v>
+      </c>
+      <c r="G12" s="290">
+        <v>99.7</v>
+      </c>
+      <c r="H12" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="I12" s="290">
+        <v>100.5</v>
+      </c>
+      <c r="J12" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="K12" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="L12" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="M12" s="291">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A13" s="386" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="387"/>
+      <c r="C13" s="293">
+        <v>99.6</v>
+      </c>
+      <c r="D13" s="294">
+        <v>-1.7</v>
+      </c>
+      <c r="E13" s="293">
+        <v>99</v>
+      </c>
+      <c r="F13" s="296">
+        <v>-1.6</v>
+      </c>
+      <c r="G13" s="293">
+        <v>101.1</v>
+      </c>
+      <c r="H13" s="296">
+        <v>-1</v>
+      </c>
+      <c r="I13" s="293">
+        <v>100.1</v>
+      </c>
+      <c r="J13" s="296">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K13" s="296">
+        <v>-0.8</v>
+      </c>
+      <c r="L13" s="296">
+        <v>-0.6</v>
+      </c>
+      <c r="M13" s="296">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="387"/>
+      <c r="C14" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="D14" s="288">
+        <v>-0.4</v>
+      </c>
+      <c r="E14" s="290">
+        <v>103.7</v>
+      </c>
+      <c r="F14" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="G14" s="290">
+        <v>101.9</v>
+      </c>
+      <c r="H14" s="291">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="I14" s="290">
+        <v>103.4</v>
+      </c>
+      <c r="J14" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="K14" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="L14" s="291">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M14" s="291">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="387"/>
+      <c r="C15" s="290">
+        <v>105</v>
+      </c>
+      <c r="D15" s="288">
+        <v>0.3</v>
+      </c>
+      <c r="E15" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="F15" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G15" s="290">
+        <v>102</v>
+      </c>
+      <c r="H15" s="291">
+        <v>-0.8</v>
+      </c>
+      <c r="I15" s="290">
+        <v>106</v>
+      </c>
+      <c r="J15" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="K15" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="L15" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="M15" s="291">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="387"/>
+      <c r="C16" s="290">
+        <v>95.6</v>
+      </c>
+      <c r="D16" s="288">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E16" s="290">
+        <v>95</v>
+      </c>
+      <c r="F16" s="291">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G16" s="290">
+        <v>98.2</v>
+      </c>
+      <c r="H16" s="291">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I16" s="290">
+        <v>96.3</v>
+      </c>
+      <c r="J16" s="291">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K16" s="291">
+        <v>-1.9</v>
+      </c>
+      <c r="L16" s="291">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="M16" s="291">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="387"/>
+      <c r="C17" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="D17" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="E17" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="F17" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="G17" s="290">
+        <v>99</v>
+      </c>
+      <c r="H17" s="291">
+        <v>-1</v>
+      </c>
+      <c r="I17" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="J17" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="K17" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="L17" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="M17" s="291">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="387"/>
+      <c r="C18" s="290">
+        <v>103.8</v>
+      </c>
+      <c r="D18" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="E18" s="290">
+        <v>104.4</v>
+      </c>
+      <c r="F18" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="G18" s="290">
+        <v>100.9</v>
+      </c>
+      <c r="H18" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="I18" s="290">
+        <v>105.2</v>
+      </c>
+      <c r="J18" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="K18" s="291">
+        <v>1.2</v>
+      </c>
+      <c r="L18" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="M18" s="291">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="387"/>
+      <c r="C19" s="290">
+        <v>99.8</v>
+      </c>
+      <c r="D19" s="288">
+        <v>-3.9</v>
+      </c>
+      <c r="E19" s="290">
+        <v>100.2</v>
+      </c>
+      <c r="F19" s="291">
+        <v>-3.7</v>
+      </c>
+      <c r="G19" s="290">
+        <v>98.7</v>
+      </c>
+      <c r="H19" s="291">
+        <v>-2.7</v>
+      </c>
+      <c r="I19" s="290">
+        <v>100.3</v>
+      </c>
+      <c r="J19" s="291">
+        <v>-3.8</v>
+      </c>
+      <c r="K19" s="291">
+        <v>-3.1</v>
+      </c>
+      <c r="L19" s="291">
+        <v>-2.6</v>
+      </c>
+      <c r="M19" s="291">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="387"/>
+      <c r="C20" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="D20" s="288">
+        <v>-1.6</v>
+      </c>
+      <c r="E20" s="290">
+        <v>99.9</v>
+      </c>
+      <c r="F20" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="G20" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="H20" s="291">
+        <v>-1.5</v>
+      </c>
+      <c r="I20" s="290">
+        <v>100</v>
+      </c>
+      <c r="J20" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="K20" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="L20" s="291">
+        <v>-1.8</v>
+      </c>
+      <c r="M20" s="291">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="387"/>
+      <c r="C21" s="290">
+        <v>95</v>
+      </c>
+      <c r="D21" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="E21" s="290">
+        <v>95.3</v>
+      </c>
+      <c r="F21" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="G21" s="290">
+        <v>95.6</v>
+      </c>
+      <c r="H21" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="I21" s="290">
+        <v>96.4</v>
+      </c>
+      <c r="J21" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="K21" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="L21" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="M21" s="291">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="387"/>
+      <c r="C22" s="290">
+        <v>95.8</v>
+      </c>
+      <c r="D22" s="288">
+        <v>-1</v>
+      </c>
+      <c r="E22" s="290">
+        <v>96.6</v>
+      </c>
+      <c r="F22" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="G22" s="290">
+        <v>94.5</v>
+      </c>
+      <c r="H22" s="291">
+        <v>-2.4</v>
+      </c>
+      <c r="I22" s="290">
+        <v>96.1</v>
+      </c>
+      <c r="J22" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="K22" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="L22" s="291">
+        <v>-1</v>
+      </c>
+      <c r="M22" s="291">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="387"/>
+      <c r="C23" s="290">
+        <v>98.7</v>
+      </c>
+      <c r="D23" s="288">
+        <v>0.5</v>
+      </c>
+      <c r="E23" s="290">
+        <v>99.6</v>
+      </c>
+      <c r="F23" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="G23" s="290">
+        <v>97.1</v>
+      </c>
+      <c r="H23" s="291">
+        <v>-1.9</v>
+      </c>
+      <c r="I23" s="290">
+        <v>99.8</v>
+      </c>
+      <c r="J23" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="K23" s="291">
+        <v>1.5</v>
+      </c>
+      <c r="L23" s="291">
+        <v>0</v>
+      </c>
+      <c r="M23" s="291">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="387"/>
+      <c r="C24" s="290">
+        <v>103.5</v>
+      </c>
+      <c r="D24" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="E24" s="290">
+        <v>104.4</v>
+      </c>
+      <c r="F24" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="G24" s="290">
+        <v>100.3</v>
+      </c>
+      <c r="H24" s="291">
+        <v>-1.7</v>
+      </c>
+      <c r="I24" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="J24" s="291">
+        <v>1</v>
+      </c>
+      <c r="K24" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="L24" s="291">
+        <v>0</v>
+      </c>
+      <c r="M24" s="291">
+        <v>-1.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="387"/>
+      <c r="C25" s="290">
+        <v>95.7</v>
+      </c>
+      <c r="D25" s="288">
+        <v>-3.9</v>
+      </c>
+      <c r="E25" s="290">
+        <v>95.3</v>
+      </c>
+      <c r="F25" s="291">
+        <v>-3.7</v>
+      </c>
+      <c r="G25" s="290">
+        <v>98</v>
+      </c>
+      <c r="H25" s="291">
+        <v>-3.1</v>
+      </c>
+      <c r="I25" s="290">
+        <v>96.3</v>
+      </c>
+      <c r="J25" s="291">
+        <v>-3.8</v>
+      </c>
+      <c r="K25" s="291">
+        <v>-2.7</v>
+      </c>
+      <c r="L25" s="291">
+        <v>-2.6</v>
+      </c>
+      <c r="M25" s="291">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A26" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26" s="385"/>
+      <c r="C26" s="297">
+        <v>103</v>
+      </c>
+      <c r="D26" s="298">
+        <v>-0.3</v>
+      </c>
+      <c r="E26" s="297">
+        <v>103.7</v>
+      </c>
+      <c r="F26" s="300">
+        <v>0</v>
+      </c>
+      <c r="G26" s="297">
+        <v>100.6</v>
+      </c>
+      <c r="H26" s="300">
+        <v>-1.3</v>
+      </c>
+      <c r="I26" s="297">
+        <v>103.3</v>
+      </c>
+      <c r="J26" s="300">
+        <v>-0.1</v>
+      </c>
+      <c r="K26" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="L26" s="291">
+        <v>-0.8</v>
+      </c>
+      <c r="M26" s="291">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A27" s="301" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" s="301"/>
+      <c r="C27" s="302"/>
+      <c r="D27" s="303"/>
+      <c r="E27" s="305"/>
+      <c r="F27" s="306"/>
+      <c r="G27" s="305"/>
+      <c r="H27" s="306"/>
+      <c r="I27" s="305"/>
+      <c r="J27" s="306"/>
+      <c r="K27" s="289"/>
+      <c r="L27" s="307"/>
+      <c r="M27" s="289"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A28" s="388" t="s">
         <v>159</v>
       </c>
-      <c r="B11" s="385"/>
-[...3 lines deleted...]
-      <c r="D11" s="271">
+      <c r="B28" s="389"/>
+      <c r="C28" s="287">
+        <v>100.1</v>
+      </c>
+      <c r="D28" s="288">
+        <v>-0.3</v>
+      </c>
+      <c r="E28" s="290">
+        <v>100.3</v>
+      </c>
+      <c r="F28" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="G28" s="290">
+        <v>100.3</v>
+      </c>
+      <c r="H28" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="I28" s="290">
+        <v>101.1</v>
+      </c>
+      <c r="J28" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="K28" s="291">
+        <v>0</v>
+      </c>
+      <c r="L28" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="M28" s="291">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A29" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" s="387"/>
+      <c r="C29" s="287">
+        <v>100.3</v>
+      </c>
+      <c r="D29" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="E29" s="290">
+        <v>101.1</v>
+      </c>
+      <c r="F29" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="G29" s="290">
+        <v>99.8</v>
+      </c>
+      <c r="H29" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="I29" s="290">
+        <v>101.6</v>
+      </c>
+      <c r="J29" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="K29" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="L29" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="M29" s="291">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A30" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30" s="387"/>
+      <c r="C30" s="290">
+        <v>100.8</v>
+      </c>
+      <c r="D30" s="288">
+        <v>-0.9</v>
+      </c>
+      <c r="E30" s="290">
+        <v>100.5</v>
+      </c>
+      <c r="F30" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="G30" s="290">
+        <v>101</v>
+      </c>
+      <c r="H30" s="291">
         <v>-1</v>
       </c>
-      <c r="E11" s="273">
-[...2 lines deleted...]
-      <c r="F11" s="274">
+      <c r="I30" s="290">
+        <v>101.2</v>
+      </c>
+      <c r="J30" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="K30" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="L30" s="291">
+        <v>-0.9</v>
+      </c>
+      <c r="M30" s="291">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A31" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" s="387"/>
+      <c r="C31" s="290">
+        <v>99.5</v>
+      </c>
+      <c r="D31" s="288">
+        <v>-1.3</v>
+      </c>
+      <c r="E31" s="290">
+        <v>99.5</v>
+      </c>
+      <c r="F31" s="291">
+        <v>-1</v>
+      </c>
+      <c r="G31" s="290">
+        <v>99.5</v>
+      </c>
+      <c r="H31" s="291">
+        <v>-1.5</v>
+      </c>
+      <c r="I31" s="290">
+        <v>100</v>
+      </c>
+      <c r="J31" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="K31" s="291">
+        <v>-0.9</v>
+      </c>
+      <c r="L31" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="M31" s="291">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A32" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B32" s="391"/>
+      <c r="C32" s="293">
+        <v>99.1</v>
+      </c>
+      <c r="D32" s="294">
+        <v>-1.8</v>
+      </c>
+      <c r="E32" s="293">
+        <v>98.5</v>
+      </c>
+      <c r="F32" s="296">
+        <v>-1.7</v>
+      </c>
+      <c r="G32" s="293">
+        <v>100.9</v>
+      </c>
+      <c r="H32" s="296">
+        <v>-1</v>
+      </c>
+      <c r="I32" s="293">
+        <v>99.7</v>
+      </c>
+      <c r="J32" s="296">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K32" s="296">
+        <v>-1.2</v>
+      </c>
+      <c r="L32" s="296">
         <v>-0.7</v>
       </c>
-      <c r="G11" s="273">
-[...2 lines deleted...]
-      <c r="H11" s="274">
+      <c r="M32" s="296">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A33" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B33" s="387"/>
+      <c r="C33" s="290">
+        <v>103.2</v>
+      </c>
+      <c r="D33" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="E33" s="290">
+        <v>103.5</v>
+      </c>
+      <c r="F33" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="G33" s="290">
+        <v>101.8</v>
+      </c>
+      <c r="H33" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="I33" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="J33" s="291">
+        <v>-0.1</v>
+      </c>
+      <c r="K33" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="L33" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="M33" s="291">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A34" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B34" s="387"/>
+      <c r="C34" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="D34" s="288">
+        <v>0.4</v>
+      </c>
+      <c r="E34" s="290">
+        <v>105.5</v>
+      </c>
+      <c r="F34" s="291">
+        <v>1</v>
+      </c>
+      <c r="G34" s="290">
+        <v>101.9</v>
+      </c>
+      <c r="H34" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="I34" s="290">
+        <v>105.9</v>
+      </c>
+      <c r="J34" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="K34" s="291">
+        <v>1.5</v>
+      </c>
+      <c r="L34" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="M34" s="291">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A35" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B35" s="387"/>
+      <c r="C35" s="290">
+        <v>95.4</v>
+      </c>
+      <c r="D35" s="288">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E35" s="290">
+        <v>94.8</v>
+      </c>
+      <c r="F35" s="291">
+        <v>-2.1</v>
+      </c>
+      <c r="G35" s="290">
+        <v>98.1</v>
+      </c>
+      <c r="H35" s="291">
+        <v>-1.9</v>
+      </c>
+      <c r="I35" s="290">
+        <v>96.1</v>
+      </c>
+      <c r="J35" s="291">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="K35" s="291">
+        <v>-1.9</v>
+      </c>
+      <c r="L35" s="291">
+        <v>-2.1</v>
+      </c>
+      <c r="M35" s="291">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A36" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B36" s="387"/>
+      <c r="C36" s="290">
+        <v>99.1</v>
+      </c>
+      <c r="D36" s="288">
+        <v>0</v>
+      </c>
+      <c r="E36" s="290">
+        <v>99.1</v>
+      </c>
+      <c r="F36" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="G36" s="290">
+        <v>99</v>
+      </c>
+      <c r="H36" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="I36" s="290">
+        <v>99.2</v>
+      </c>
+      <c r="J36" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="K36" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="L36" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="M36" s="291">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A37" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B37" s="387"/>
+      <c r="C37" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="D37" s="288">
+        <v>0.4</v>
+      </c>
+      <c r="E37" s="290">
+        <v>103.9</v>
+      </c>
+      <c r="F37" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="G37" s="290">
+        <v>100.8</v>
+      </c>
+      <c r="H37" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="I37" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="J37" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="K37" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="L37" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="M37" s="291">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A38" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" s="387"/>
+      <c r="C38" s="290">
+        <v>99.1</v>
+      </c>
+      <c r="D38" s="288">
+        <v>-3.9</v>
+      </c>
+      <c r="E38" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="F38" s="291">
+        <v>-3.9</v>
+      </c>
+      <c r="G38" s="290">
+        <v>98.6</v>
+      </c>
+      <c r="H38" s="291">
+        <v>-2.7</v>
+      </c>
+      <c r="I38" s="290">
+        <v>99.5</v>
+      </c>
+      <c r="J38" s="291">
+        <v>-4</v>
+      </c>
+      <c r="K38" s="291">
+        <v>-3.4</v>
+      </c>
+      <c r="L38" s="291">
+        <v>-2.7</v>
+      </c>
+      <c r="M38" s="291">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A39" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="387"/>
+      <c r="C39" s="290">
+        <v>99</v>
+      </c>
+      <c r="D39" s="288">
+        <v>-1.6</v>
+      </c>
+      <c r="E39" s="290">
+        <v>99.2</v>
+      </c>
+      <c r="F39" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="G39" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="H39" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="I39" s="290">
+        <v>99.4</v>
+      </c>
+      <c r="J39" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="K39" s="291">
+        <v>-1.7</v>
+      </c>
+      <c r="L39" s="291">
+        <v>-1.9</v>
+      </c>
+      <c r="M39" s="291">
         <v>-1</v>
       </c>
-      <c r="I11" s="273">
-[...2 lines deleted...]
-      <c r="J11" s="274">
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A40" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="387"/>
+      <c r="C40" s="290">
+        <v>94.4</v>
+      </c>
+      <c r="D40" s="288">
+        <v>-0.1</v>
+      </c>
+      <c r="E40" s="290">
+        <v>94.5</v>
+      </c>
+      <c r="F40" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="G40" s="290">
+        <v>95.3</v>
+      </c>
+      <c r="H40" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="I40" s="290">
+        <v>95.7</v>
+      </c>
+      <c r="J40" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="K40" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="L40" s="291">
+        <v>0</v>
+      </c>
+      <c r="M40" s="291">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A41" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" s="387"/>
+      <c r="C41" s="290">
+        <v>95.1</v>
+      </c>
+      <c r="D41" s="288">
+        <v>-1</v>
+      </c>
+      <c r="E41" s="290">
+        <v>95.7</v>
+      </c>
+      <c r="F41" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="G41" s="290">
+        <v>94.3</v>
+      </c>
+      <c r="H41" s="291">
+        <v>-2.4</v>
+      </c>
+      <c r="I41" s="290">
+        <v>95.3</v>
+      </c>
+      <c r="J41" s="291">
+        <v>-0.5</v>
+      </c>
+      <c r="K41" s="291">
+        <v>-0.3</v>
+      </c>
+      <c r="L41" s="291">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M41" s="291">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A42" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" s="387"/>
+      <c r="C42" s="290">
+        <v>97.9</v>
+      </c>
+      <c r="D42" s="288">
+        <v>0.6</v>
+      </c>
+      <c r="E42" s="290">
+        <v>98.6</v>
+      </c>
+      <c r="F42" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="G42" s="290">
+        <v>96.9</v>
+      </c>
+      <c r="H42" s="291">
+        <v>-1.8</v>
+      </c>
+      <c r="I42" s="290">
+        <v>98.8</v>
+      </c>
+      <c r="J42" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="K42" s="291">
+        <v>1.3</v>
+      </c>
+      <c r="L42" s="291">
+        <v>-0.1</v>
+      </c>
+      <c r="M42" s="291">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A43" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" s="387"/>
+      <c r="C43" s="290">
+        <v>102.9</v>
+      </c>
+      <c r="D43" s="288">
+        <v>0.2</v>
+      </c>
+      <c r="E43" s="290">
+        <v>103.8</v>
+      </c>
+      <c r="F43" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="G43" s="290">
+        <v>100</v>
+      </c>
+      <c r="H43" s="291">
+        <v>-1.8</v>
+      </c>
+      <c r="I43" s="290">
+        <v>103.9</v>
+      </c>
+      <c r="J43" s="291">
+        <v>1</v>
+      </c>
+      <c r="K43" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="L43" s="291">
+        <v>0</v>
+      </c>
+      <c r="M43" s="291">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A44" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" s="387"/>
+      <c r="C44" s="290">
+        <v>95.2</v>
+      </c>
+      <c r="D44" s="288">
+        <v>-3.9</v>
+      </c>
+      <c r="E44" s="290">
+        <v>94.7</v>
+      </c>
+      <c r="F44" s="291">
+        <v>-3.9</v>
+      </c>
+      <c r="G44" s="290">
+        <v>97.7</v>
+      </c>
+      <c r="H44" s="291">
+        <v>-3.2</v>
+      </c>
+      <c r="I44" s="290">
+        <v>95.8</v>
+      </c>
+      <c r="J44" s="291">
+        <v>-3.9</v>
+      </c>
+      <c r="K44" s="291">
+        <v>-3</v>
+      </c>
+      <c r="L44" s="291">
+        <v>-2.7</v>
+      </c>
+      <c r="M44" s="291">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A45" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" s="385"/>
+      <c r="C45" s="297">
+        <v>102.9</v>
+      </c>
+      <c r="D45" s="298">
+        <v>-0.3</v>
+      </c>
+      <c r="E45" s="297">
+        <v>103.5</v>
+      </c>
+      <c r="F45" s="300">
+        <v>0</v>
+      </c>
+      <c r="G45" s="297">
+        <v>100.6</v>
+      </c>
+      <c r="H45" s="300">
+        <v>-1.2</v>
+      </c>
+      <c r="I45" s="297">
+        <v>103.2</v>
+      </c>
+      <c r="J45" s="300">
+        <v>-0.1</v>
+      </c>
+      <c r="K45" s="291">
+        <v>-0.6</v>
+      </c>
+      <c r="L45" s="291">
         <v>-0.8</v>
       </c>
-      <c r="K11" s="274">
+      <c r="M45" s="291">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A46" s="282" t="s">
+        <v>184</v>
+      </c>
+      <c r="B46" s="282"/>
+      <c r="C46" s="302"/>
+      <c r="D46" s="303"/>
+      <c r="E46" s="305"/>
+      <c r="F46" s="306"/>
+      <c r="G46" s="305"/>
+      <c r="H46" s="306"/>
+      <c r="I46" s="305"/>
+      <c r="J46" s="306"/>
+      <c r="K46" s="289"/>
+      <c r="L46" s="307"/>
+      <c r="M46" s="289"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A47" s="388" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="389"/>
+      <c r="C47" s="287">
+        <v>110</v>
+      </c>
+      <c r="D47" s="288">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E47" s="290">
+        <v>111.3</v>
+      </c>
+      <c r="F47" s="291">
+        <v>4.8</v>
+      </c>
+      <c r="G47" s="290">
+        <v>102.8</v>
+      </c>
+      <c r="H47" s="291">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I47" s="290">
+        <v>113</v>
+      </c>
+      <c r="J47" s="291">
+        <v>5.2</v>
+      </c>
+      <c r="K47" s="291">
+        <v>6.2</v>
+      </c>
+      <c r="L47" s="291">
+        <v>4.2</v>
+      </c>
+      <c r="M47" s="291">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A48" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" s="387"/>
+      <c r="C48" s="287">
+        <v>109</v>
+      </c>
+      <c r="D48" s="288">
+        <v>-0.9</v>
+      </c>
+      <c r="E48" s="290">
+        <v>110.9</v>
+      </c>
+      <c r="F48" s="291">
+        <v>-0.4</v>
+      </c>
+      <c r="G48" s="290">
+        <v>104.4</v>
+      </c>
+      <c r="H48" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="I48" s="290">
+        <v>111.6</v>
+      </c>
+      <c r="J48" s="291">
+        <v>-1.2</v>
+      </c>
+      <c r="K48" s="291">
+        <v>-5.5</v>
+      </c>
+      <c r="L48" s="291">
+        <v>-2.8</v>
+      </c>
+      <c r="M48" s="291">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A49" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" s="387"/>
+      <c r="C49" s="290">
+        <v>109.3</v>
+      </c>
+      <c r="D49" s="288">
+        <v>-2.7</v>
+      </c>
+      <c r="E49" s="290">
+        <v>109</v>
+      </c>
+      <c r="F49" s="291">
+        <v>-2.4</v>
+      </c>
+      <c r="G49" s="290">
+        <v>107.9</v>
+      </c>
+      <c r="H49" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="I49" s="290">
+        <v>108.4</v>
+      </c>
+      <c r="J49" s="291">
+        <v>-2.6</v>
+      </c>
+      <c r="K49" s="291">
+        <v>-3.6</v>
+      </c>
+      <c r="L49" s="291">
+        <v>-1.3</v>
+      </c>
+      <c r="M49" s="291">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A50" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="387"/>
+      <c r="C50" s="290">
+        <v>106.6</v>
+      </c>
+      <c r="D50" s="288">
+        <v>-2.5</v>
+      </c>
+      <c r="E50" s="290">
+        <v>106.8</v>
+      </c>
+      <c r="F50" s="291">
+        <v>-2</v>
+      </c>
+      <c r="G50" s="290">
+        <v>106.8</v>
+      </c>
+      <c r="H50" s="291">
+        <v>-1</v>
+      </c>
+      <c r="I50" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="J50" s="291">
+        <v>-1.8</v>
+      </c>
+      <c r="K50" s="291">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L50" s="291">
+        <v>-1</v>
+      </c>
+      <c r="M50" s="291">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A51" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" s="391"/>
+      <c r="C51" s="293">
+        <v>105.4</v>
+      </c>
+      <c r="D51" s="294">
+        <v>-1</v>
+      </c>
+      <c r="E51" s="293">
+        <v>104.8</v>
+      </c>
+      <c r="F51" s="296">
+        <v>-0.8</v>
+      </c>
+      <c r="G51" s="293">
+        <v>109.5</v>
+      </c>
+      <c r="H51" s="296">
+        <v>0</v>
+      </c>
+      <c r="I51" s="293">
+        <v>104.6</v>
+      </c>
+      <c r="J51" s="296">
+        <v>-1.8</v>
+      </c>
+      <c r="K51" s="296">
+        <v>2.4</v>
+      </c>
+      <c r="L51" s="296">
+        <v>1.4</v>
+      </c>
+      <c r="M51" s="296">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A52" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B52" s="387"/>
+      <c r="C52" s="290">
+        <v>105.4</v>
+      </c>
+      <c r="D52" s="288">
+        <v>-3</v>
+      </c>
+      <c r="E52" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="F52" s="291">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G52" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H52" s="291">
+        <v>0</v>
+      </c>
+      <c r="I52" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="J52" s="291">
+        <v>-2.6</v>
+      </c>
+      <c r="K52" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="L52" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="M52" s="291">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A53" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" s="387"/>
+      <c r="C53" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="D53" s="288">
+        <v>-3</v>
+      </c>
+      <c r="E53" s="290">
+        <v>107.3</v>
+      </c>
+      <c r="F53" s="291">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G53" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H53" s="291">
+        <v>-4.3</v>
+      </c>
+      <c r="I53" s="290">
+        <v>107.4</v>
+      </c>
+      <c r="J53" s="291">
+        <v>-1.7</v>
+      </c>
+      <c r="K53" s="291">
+        <v>-0.8</v>
+      </c>
+      <c r="L53" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="M53" s="291">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A54" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B54" s="387"/>
+      <c r="C54" s="290">
+        <v>97.8</v>
+      </c>
+      <c r="D54" s="288">
+        <v>-3.3</v>
+      </c>
+      <c r="E54" s="290">
+        <v>97.6</v>
+      </c>
+      <c r="F54" s="291">
+        <v>-2.4</v>
+      </c>
+      <c r="G54" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H54" s="291">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I54" s="290">
+        <v>98.1</v>
+      </c>
+      <c r="J54" s="291">
+        <v>-1.9</v>
+      </c>
+      <c r="K54" s="291">
+        <v>-1.6</v>
+      </c>
+      <c r="L54" s="291">
+        <v>-3</v>
+      </c>
+      <c r="M54" s="291">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A55" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" s="387"/>
+      <c r="C55" s="290">
+        <v>105.4</v>
+      </c>
+      <c r="D55" s="288">
+        <v>-2</v>
+      </c>
+      <c r="E55" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="F55" s="291">
+        <v>-1.6</v>
+      </c>
+      <c r="G55" s="290">
+        <v>100</v>
+      </c>
+      <c r="H55" s="291">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="I55" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="J55" s="291">
+        <v>-0.8</v>
+      </c>
+      <c r="K55" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="L55" s="291">
+        <v>0</v>
+      </c>
+      <c r="M55" s="291">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A56" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B56" s="387"/>
+      <c r="C56" s="290">
+        <v>110.9</v>
+      </c>
+      <c r="D56" s="288">
+        <v>-1.9</v>
+      </c>
+      <c r="E56" s="290">
+        <v>111.3</v>
+      </c>
+      <c r="F56" s="291">
+        <v>-2.1</v>
+      </c>
+      <c r="G56" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H56" s="291">
+        <v>0</v>
+      </c>
+      <c r="I56" s="290">
+        <v>112</v>
+      </c>
+      <c r="J56" s="291">
+        <v>-0.9</v>
+      </c>
+      <c r="K56" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="L56" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="M56" s="291">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A57" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B57" s="387"/>
+      <c r="C57" s="290">
+        <v>108.7</v>
+      </c>
+      <c r="D57" s="288">
+        <v>-3.8</v>
+      </c>
+      <c r="E57" s="290">
+        <v>109.7</v>
+      </c>
+      <c r="F57" s="291">
+        <v>-2.8</v>
+      </c>
+      <c r="G57" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H57" s="291">
+        <v>0</v>
+      </c>
+      <c r="I57" s="290">
+        <v>109.3</v>
+      </c>
+      <c r="J57" s="291">
+        <v>-2.4</v>
+      </c>
+      <c r="K57" s="291">
+        <v>0</v>
+      </c>
+      <c r="L57" s="291">
+        <v>0</v>
+      </c>
+      <c r="M57" s="291">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A58" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="387"/>
+      <c r="C58" s="290">
+        <v>107.6</v>
+      </c>
+      <c r="D58" s="288">
+        <v>-2</v>
+      </c>
+      <c r="E58" s="290">
+        <v>108.1</v>
+      </c>
+      <c r="F58" s="291">
         <v>-0.7</v>
       </c>
-      <c r="L11" s="274">
+      <c r="G58" s="290">
+        <v>109.5</v>
+      </c>
+      <c r="H58" s="291">
+        <v>-4.2</v>
+      </c>
+      <c r="I58" s="290">
+        <v>107.4</v>
+      </c>
+      <c r="J58" s="291">
+        <v>-0.8</v>
+      </c>
+      <c r="K58" s="291">
+        <v>1.5</v>
+      </c>
+      <c r="L58" s="291">
+        <v>-1.4</v>
+      </c>
+      <c r="M58" s="291">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A59" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B59" s="387"/>
+      <c r="C59" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="D59" s="288">
+        <v>0</v>
+      </c>
+      <c r="E59" s="290">
+        <v>104</v>
+      </c>
+      <c r="F59" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="G59" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H59" s="291">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I59" s="290">
+        <v>104.6</v>
+      </c>
+      <c r="J59" s="291">
+        <v>1.8</v>
+      </c>
+      <c r="K59" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="L59" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="M59" s="291">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A60" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B60" s="387"/>
+      <c r="C60" s="290">
+        <v>105.4</v>
+      </c>
+      <c r="D60" s="288">
         <v>-1</v>
       </c>
-      <c r="M11" s="274">
-[...8 lines deleted...]
-      <c r="C12" s="273">
+      <c r="E60" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="F60" s="291">
+        <v>-0.7</v>
+      </c>
+      <c r="G60" s="290">
         <v>100</v>
       </c>
-      <c r="D12" s="271">
-[...5 lines deleted...]
-      <c r="F12" s="274">
+      <c r="H60" s="291">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I60" s="290">
+        <v>105.6</v>
+      </c>
+      <c r="J60" s="291">
+        <v>0</v>
+      </c>
+      <c r="K60" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="L60" s="291">
+        <v>0</v>
+      </c>
+      <c r="M60" s="291">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A61" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="387"/>
+      <c r="C61" s="290">
+        <v>109.8</v>
+      </c>
+      <c r="D61" s="288">
         <v>-1</v>
       </c>
-      <c r="G12" s="273">
-[...35 lines deleted...]
-      <c r="F13" s="279">
+      <c r="E61" s="290">
+        <v>111.3</v>
+      </c>
+      <c r="F61" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G61" s="290">
+        <v>104.8</v>
+      </c>
+      <c r="H61" s="291">
+        <v>-4.3</v>
+      </c>
+      <c r="I61" s="290">
+        <v>111.1</v>
+      </c>
+      <c r="J61" s="291">
+        <v>1.6</v>
+      </c>
+      <c r="K61" s="291">
+        <v>3</v>
+      </c>
+      <c r="L61" s="291">
+        <v>0</v>
+      </c>
+      <c r="M61" s="291">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A62" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B62" s="387"/>
+      <c r="C62" s="290">
+        <v>112</v>
+      </c>
+      <c r="D62" s="288">
+        <v>1</v>
+      </c>
+      <c r="E62" s="290">
+        <v>112.1</v>
+      </c>
+      <c r="F62" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G62" s="290">
+        <v>109.5</v>
+      </c>
+      <c r="H62" s="291">
+        <v>0</v>
+      </c>
+      <c r="I62" s="290">
+        <v>113</v>
+      </c>
+      <c r="J62" s="291">
+        <v>1.7</v>
+      </c>
+      <c r="K62" s="291">
+        <v>2.9</v>
+      </c>
+      <c r="L62" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="M62" s="291">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A63" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63" s="387"/>
+      <c r="C63" s="290">
+        <v>102.2</v>
+      </c>
+      <c r="D63" s="288">
+        <v>-3</v>
+      </c>
+      <c r="E63" s="290">
+        <v>102.4</v>
+      </c>
+      <c r="F63" s="291">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="G13" s="276">
-[...68 lines deleted...]
-      <c r="D15" s="271">
+      <c r="G63" s="290">
+        <v>109.5</v>
+      </c>
+      <c r="H63" s="291">
+        <v>0</v>
+      </c>
+      <c r="I63" s="290">
+        <v>102.8</v>
+      </c>
+      <c r="J63" s="291">
         <v>-1.7</v>
       </c>
-      <c r="E15" s="273">
-[...77 lines deleted...]
-      <c r="E17" s="273">
+      <c r="K63" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="L63" s="291">
+        <v>0</v>
+      </c>
+      <c r="M63" s="291">
+        <v>-6.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A64" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B64" s="385"/>
+      <c r="C64" s="315">
+        <v>105.4</v>
+      </c>
+      <c r="D64" s="298">
+        <v>0</v>
+      </c>
+      <c r="E64" s="297">
         <v>105.6</v>
       </c>
-      <c r="F17" s="274">
-[...203 lines deleted...]
-      <c r="I22" s="273">
+      <c r="F64" s="300">
+        <v>0</v>
+      </c>
+      <c r="G64" s="297">
         <v>100</v>
       </c>
-      <c r="J22" s="274">
-[...122 lines deleted...]
-      <c r="L25" s="274">
+      <c r="H64" s="300">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I64" s="297">
+        <v>105.6</v>
+      </c>
+      <c r="J64" s="300">
+        <v>1</v>
+      </c>
+      <c r="K64" s="299">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L64" s="299">
         <v>0</v>
       </c>
-      <c r="M25" s="274">
-[...1110 lines deleted...]
-      <c r="H55" s="274">
+      <c r="M64" s="300">
         <v>-4.3</v>
       </c>
-      <c r="I55" s="273">
-[...395 lines deleted...]
-      <c r="A67" s="126"/>
+    </row>
+    <row r="65" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="142"/>
+      <c r="B65" s="253"/>
+      <c r="C65" s="253"/>
+      <c r="D65" s="253"/>
+      <c r="E65" s="253"/>
+      <c r="F65" s="253"/>
+      <c r="G65" s="253"/>
+      <c r="H65" s="253"/>
+      <c r="I65" s="253"/>
+      <c r="J65" s="253"/>
+      <c r="K65" s="253"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A66" s="142"/>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A67" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
@@ -20768,2952 +20884,2623 @@
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A13:M25 A32:M44 A51:M63">
-    <cfRule type="expression" dxfId="13" priority="1">
+  <conditionalFormatting sqref="A13:M26 A32:M45 A51:M64">
+    <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="85" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9A9C59E-C98A-4E8D-AABE-9AB66DD7C7DC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2157962B-8562-4342-9EE3-B29E3109BB2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M60"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="9.75" customWidth="1"/>
-    <col min="3" max="12" width="8.375" customWidth="1"/>
+    <col min="2" max="2" width="14.5" customWidth="1"/>
+    <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="390"/>
+      <c r="A1" s="392" t="s">
+        <v>185</v>
+      </c>
+      <c r="B1" s="392"/>
+      <c r="C1" s="392"/>
+      <c r="D1" s="392"/>
+      <c r="E1" s="392"/>
+      <c r="F1" s="392"/>
+      <c r="G1" s="392"/>
+      <c r="H1" s="392"/>
+      <c r="I1" s="392"/>
+      <c r="J1" s="392"/>
+      <c r="K1" s="392"/>
+      <c r="L1" s="392"/>
+      <c r="M1" s="392"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="235" t="s">
-[...11 lines deleted...]
-        <v>147</v>
+      <c r="A3" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="B3" s="252"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="252"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="M3" s="254" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="238"/>
-[...14 lines deleted...]
-      <c r="L4" s="391" t="s">
+      <c r="A4" s="255"/>
+      <c r="B4" s="256"/>
+      <c r="C4" s="257" t="s">
         <v>150</v>
       </c>
-      <c r="M4" s="393" t="s">
+      <c r="D4" s="258"/>
+      <c r="E4" s="258"/>
+      <c r="F4" s="259"/>
+      <c r="G4" s="258"/>
+      <c r="H4" s="258"/>
+      <c r="I4" s="260"/>
+      <c r="J4" s="262"/>
+      <c r="K4" s="263" t="s">
         <v>151</v>
       </c>
+      <c r="L4" s="393" t="s">
+        <v>152</v>
+      </c>
+      <c r="M4" s="395" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A5" s="395" t="s">
-[...13 lines deleted...]
-      <c r="I5" s="401" t="s">
+      <c r="A5" s="397" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5" s="398"/>
+      <c r="C5" s="264"/>
+      <c r="D5" s="253"/>
+      <c r="E5" s="399" t="s">
+        <v>155</v>
+      </c>
+      <c r="F5" s="405"/>
+      <c r="G5" s="319" t="s">
         <v>115</v>
       </c>
-      <c r="J5" s="404"/>
-[...2 lines deleted...]
-      <c r="M5" s="394"/>
+      <c r="H5" s="320"/>
+      <c r="I5" s="403" t="s">
+        <v>116</v>
+      </c>
+      <c r="J5" s="406"/>
+      <c r="K5" s="267"/>
+      <c r="L5" s="394"/>
+      <c r="M5" s="396"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A6" s="251"/>
-[...2 lines deleted...]
-      <c r="D6" s="254" t="s">
+      <c r="A6" s="268"/>
+      <c r="B6" s="269"/>
+      <c r="C6" s="270"/>
+      <c r="D6" s="271" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="256"/>
-      <c r="F6" s="257" t="s">
+      <c r="E6" s="273"/>
+      <c r="F6" s="274" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="256"/>
-      <c r="H6" s="257" t="s">
+      <c r="G6" s="273"/>
+      <c r="H6" s="274" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="253"/>
-      <c r="J6" s="257" t="s">
+      <c r="I6" s="270"/>
+      <c r="J6" s="274" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="258" t="s">
+      <c r="K6" s="275" t="s">
         <v>90</v>
       </c>
-      <c r="L6" s="259" t="s">
+      <c r="L6" s="276" t="s">
         <v>90</v>
       </c>
-      <c r="M6" s="258" t="s">
+      <c r="M6" s="275" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A7" s="240"/>
-[...2 lines deleted...]
-      <c r="D7" s="263" t="s">
+      <c r="A7" s="257"/>
+      <c r="B7" s="325"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="240"/>
-      <c r="F7" s="263" t="s">
+      <c r="E7" s="257"/>
+      <c r="F7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="304"/>
-      <c r="H7" s="263" t="s">
+      <c r="G7" s="321"/>
+      <c r="H7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="240"/>
-      <c r="J7" s="263" t="s">
+      <c r="I7" s="257"/>
+      <c r="J7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="K7" s="264" t="s">
+      <c r="K7" s="281" t="s">
         <v>93</v>
       </c>
-      <c r="L7" s="262" t="s">
+      <c r="L7" s="279" t="s">
         <v>93</v>
       </c>
-      <c r="M7" s="264" t="s">
+      <c r="M7" s="281" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A8" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="270">
+      <c r="A8" s="386" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8" s="387"/>
+      <c r="C8" s="287">
         <v>101.3</v>
       </c>
-      <c r="D8" s="271">
+      <c r="D8" s="288">
         <v>0.8</v>
       </c>
-      <c r="E8" s="273">
+      <c r="E8" s="290">
         <v>100.6</v>
       </c>
-      <c r="F8" s="274">
+      <c r="F8" s="291">
         <v>0.3</v>
       </c>
-      <c r="G8" s="273">
+      <c r="G8" s="290">
         <v>102.8</v>
       </c>
-      <c r="H8" s="274">
+      <c r="H8" s="291">
         <v>1.8</v>
       </c>
-      <c r="I8" s="273">
+      <c r="I8" s="290">
         <v>99.7</v>
       </c>
-      <c r="J8" s="274">
+      <c r="J8" s="291">
         <v>-0.6</v>
       </c>
-      <c r="K8" s="274">
+      <c r="K8" s="291">
         <v>-0.9</v>
       </c>
-      <c r="L8" s="274">
+      <c r="L8" s="291">
         <v>-0.8</v>
       </c>
-      <c r="M8" s="274">
+      <c r="M8" s="291">
         <v>2.6</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A9" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="270">
+      <c r="A9" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="387"/>
+      <c r="C9" s="287">
         <v>103.1</v>
       </c>
-      <c r="D9" s="271">
+      <c r="D9" s="288">
         <v>1.9</v>
       </c>
-      <c r="E9" s="273">
+      <c r="E9" s="290">
         <v>101.5</v>
       </c>
-      <c r="F9" s="274">
+      <c r="F9" s="291">
         <v>0.9</v>
       </c>
-      <c r="G9" s="273">
+      <c r="G9" s="290">
         <v>106.8</v>
       </c>
-      <c r="H9" s="274">
+      <c r="H9" s="291">
         <v>3.9</v>
       </c>
-      <c r="I9" s="273">
+      <c r="I9" s="290">
         <v>100.4</v>
       </c>
-      <c r="J9" s="274">
+      <c r="J9" s="291">
         <v>0.8</v>
       </c>
-      <c r="K9" s="274">
+      <c r="K9" s="291">
         <v>0.2</v>
       </c>
-      <c r="L9" s="274">
+      <c r="L9" s="291">
         <v>0.3</v>
       </c>
-      <c r="M9" s="274">
+      <c r="M9" s="291">
         <v>1.9</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A10" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="273">
+      <c r="A10" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="387"/>
+      <c r="C10" s="290">
         <v>104.3</v>
       </c>
-      <c r="D10" s="271">
+      <c r="D10" s="288">
         <v>1.2</v>
       </c>
-      <c r="E10" s="273">
+      <c r="E10" s="290">
         <v>104.7</v>
       </c>
-      <c r="F10" s="274">
+      <c r="F10" s="291">
         <v>3.2</v>
       </c>
-      <c r="G10" s="273">
+      <c r="G10" s="290">
         <v>103.4</v>
       </c>
-      <c r="H10" s="274">
+      <c r="H10" s="291">
         <v>-3.2</v>
       </c>
-      <c r="I10" s="273">
+      <c r="I10" s="290">
         <v>101.6</v>
       </c>
-      <c r="J10" s="274">
+      <c r="J10" s="291">
         <v>1.2</v>
       </c>
-      <c r="K10" s="274">
+      <c r="K10" s="291">
         <v>-0.1</v>
       </c>
-      <c r="L10" s="274">
+      <c r="L10" s="291">
         <v>1.6</v>
       </c>
-      <c r="M10" s="274">
+      <c r="M10" s="291">
         <v>0.7</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A11" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="273">
+      <c r="A11" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="387"/>
+      <c r="C11" s="290">
         <v>105.9</v>
       </c>
-      <c r="D11" s="271">
+      <c r="D11" s="288">
         <v>1.5</v>
       </c>
-      <c r="E11" s="273">
+      <c r="E11" s="290">
         <v>105.6</v>
       </c>
-      <c r="F11" s="274">
+      <c r="F11" s="291">
         <v>0.9</v>
       </c>
-      <c r="G11" s="273">
+      <c r="G11" s="290">
         <v>106.4</v>
       </c>
-      <c r="H11" s="274">
+      <c r="H11" s="291">
         <v>2.9</v>
       </c>
-      <c r="I11" s="273">
+      <c r="I11" s="290">
         <v>102.5</v>
       </c>
-      <c r="J11" s="274">
+      <c r="J11" s="291">
         <v>0.9</v>
       </c>
-      <c r="K11" s="274">
+      <c r="K11" s="291">
         <v>0.1</v>
       </c>
-      <c r="L11" s="274">
+      <c r="L11" s="291">
         <v>1</v>
       </c>
-      <c r="M11" s="274">
+      <c r="M11" s="291">
         <v>1.6</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A12" s="388" t="s">
-[...6 lines deleted...]
-      <c r="D12" s="277">
+      <c r="A12" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="391"/>
+      <c r="C12" s="293">
+        <v>106.1</v>
+      </c>
+      <c r="D12" s="294">
         <v>1.7</v>
       </c>
-      <c r="E12" s="276">
-[...2 lines deleted...]
-      <c r="F12" s="279">
+      <c r="E12" s="293">
+        <v>106.2</v>
+      </c>
+      <c r="F12" s="296">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G12" s="293">
+        <v>105.8</v>
+      </c>
+      <c r="H12" s="296">
+        <v>2.8</v>
+      </c>
+      <c r="I12" s="293">
+        <v>103</v>
+      </c>
+      <c r="J12" s="296">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K12" s="296">
+        <v>0.1</v>
+      </c>
+      <c r="L12" s="296">
+        <v>1.5</v>
+      </c>
+      <c r="M12" s="296">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A13" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="387"/>
+      <c r="C13" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="D13" s="288">
+        <v>1.5</v>
+      </c>
+      <c r="E13" s="290">
+        <v>106.1</v>
+      </c>
+      <c r="F13" s="291">
         <v>0.8</v>
       </c>
-      <c r="G12" s="276">
+      <c r="G13" s="290">
+        <v>106.6</v>
+      </c>
+      <c r="H13" s="291">
+        <v>3.3</v>
+      </c>
+      <c r="I13" s="290">
+        <v>103.1</v>
+      </c>
+      <c r="J13" s="291">
+        <v>1</v>
+      </c>
+      <c r="K13" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="L13" s="291">
+        <v>1.2</v>
+      </c>
+      <c r="M13" s="291">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="387"/>
+      <c r="C14" s="290">
+        <v>106.4</v>
+      </c>
+      <c r="D14" s="288">
+        <v>1.4</v>
+      </c>
+      <c r="E14" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="F14" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="G14" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="H14" s="291">
+        <v>3</v>
+      </c>
+      <c r="I14" s="290">
+        <v>103.1</v>
+      </c>
+      <c r="J14" s="291">
+        <v>1</v>
+      </c>
+      <c r="K14" s="291">
+        <v>-0.1</v>
+      </c>
+      <c r="L14" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="M14" s="291">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="387"/>
+      <c r="C15" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="D15" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E15" s="290">
+        <v>106.1</v>
+      </c>
+      <c r="F15" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="G15" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="H15" s="291">
+        <v>2.6</v>
+      </c>
+      <c r="I15" s="290">
+        <v>102.8</v>
+      </c>
+      <c r="J15" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="291">
+        <v>0.1</v>
+      </c>
+      <c r="L15" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="M15" s="291">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="387"/>
+      <c r="C16" s="290">
+        <v>106.1</v>
+      </c>
+      <c r="D16" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E16" s="290">
+        <v>106.1</v>
+      </c>
+      <c r="F16" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G16" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="H16" s="291">
+        <v>2.8</v>
+      </c>
+      <c r="I16" s="290">
+        <v>102.7</v>
+      </c>
+      <c r="J16" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="K16" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="L16" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="M16" s="291">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="387"/>
+      <c r="C17" s="290">
+        <v>106.3</v>
+      </c>
+      <c r="D17" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E17" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="F17" s="291">
+        <v>1</v>
+      </c>
+      <c r="G17" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="H17" s="291">
+        <v>1.9</v>
+      </c>
+      <c r="I17" s="290">
+        <v>102.7</v>
+      </c>
+      <c r="J17" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="K17" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="L17" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="M17" s="291">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="387"/>
+      <c r="C18" s="290">
+        <v>106.5</v>
+      </c>
+      <c r="D18" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E18" s="290">
+        <v>105.9</v>
+      </c>
+      <c r="F18" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G18" s="290">
+        <v>107.7</v>
+      </c>
+      <c r="H18" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="I18" s="290">
+        <v>102.9</v>
+      </c>
+      <c r="J18" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="K18" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="L18" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="M18" s="291">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="387"/>
+      <c r="C19" s="290">
+        <v>106.6</v>
+      </c>
+      <c r="D19" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E19" s="290">
+        <v>106</v>
+      </c>
+      <c r="F19" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="G19" s="290">
+        <v>107.8</v>
+      </c>
+      <c r="H19" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I19" s="290">
+        <v>102.9</v>
+      </c>
+      <c r="J19" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="K19" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="L19" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="M19" s="291">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="387"/>
+      <c r="C20" s="290">
+        <v>106.3</v>
+      </c>
+      <c r="D20" s="288">
+        <v>1.2</v>
+      </c>
+      <c r="E20" s="290">
+        <v>105.2</v>
+      </c>
+      <c r="F20" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G20" s="290">
+        <v>108.7</v>
+      </c>
+      <c r="H20" s="291">
+        <v>2.5</v>
+      </c>
+      <c r="I20" s="290">
+        <v>102.6</v>
+      </c>
+      <c r="J20" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="K20" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="L20" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="M20" s="291">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="387"/>
+      <c r="C21" s="290">
+        <v>106.2</v>
+      </c>
+      <c r="D21" s="288">
+        <v>1.3</v>
+      </c>
+      <c r="E21" s="290">
+        <v>105.1</v>
+      </c>
+      <c r="F21" s="291">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G21" s="290">
+        <v>108.7</v>
+      </c>
+      <c r="H21" s="291">
+        <v>2.1</v>
+      </c>
+      <c r="I21" s="290">
+        <v>102.4</v>
+      </c>
+      <c r="J21" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="K21" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="L21" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="M21" s="291">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="387"/>
+      <c r="C22" s="290">
         <v>105.6</v>
       </c>
-      <c r="H12" s="279">
-[...5 lines deleted...]
-      <c r="J12" s="279">
+      <c r="D22" s="288">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E22" s="290">
+        <v>104.5</v>
+      </c>
+      <c r="F22" s="291">
+        <v>0.7</v>
+      </c>
+      <c r="G22" s="290">
+        <v>107.9</v>
+      </c>
+      <c r="H22" s="291">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I22" s="290">
+        <v>101.7</v>
+      </c>
+      <c r="J22" s="291">
+        <v>0.8</v>
+      </c>
+      <c r="K22" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="L22" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="M22" s="291">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23" s="387"/>
+      <c r="C23" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="D23" s="288">
         <v>0.9</v>
       </c>
-      <c r="K12" s="279">
-[...2 lines deleted...]
-      <c r="L12" s="279">
+      <c r="E23" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="F23" s="291">
+        <v>0.9</v>
+      </c>
+      <c r="G23" s="290">
+        <v>106.8</v>
+      </c>
+      <c r="H23" s="291">
+        <v>1.4</v>
+      </c>
+      <c r="I23" s="290">
+        <v>103.3</v>
+      </c>
+      <c r="J23" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="K23" s="291">
+        <v>0.4</v>
+      </c>
+      <c r="L23" s="291">
+        <v>0.6</v>
+      </c>
+      <c r="M23" s="291">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="387"/>
+      <c r="C24" s="290">
+        <v>106.9</v>
+      </c>
+      <c r="D24" s="288">
+        <v>0.8</v>
+      </c>
+      <c r="E24" s="290">
+        <v>106.7</v>
+      </c>
+      <c r="F24" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="G24" s="290">
+        <v>107.5</v>
+      </c>
+      <c r="H24" s="291">
         <v>1.6</v>
       </c>
-      <c r="M12" s="279">
-[...74 lines deleted...]
-      <c r="L14" s="274">
+      <c r="I24" s="290">
+        <v>103.5</v>
+      </c>
+      <c r="J24" s="291">
+        <v>0.5</v>
+      </c>
+      <c r="K24" s="291">
+        <v>0.3</v>
+      </c>
+      <c r="L24" s="291">
+        <v>0.2</v>
+      </c>
+      <c r="M24" s="291">
         <v>1.5</v>
       </c>
-      <c r="M14" s="274">
-[...17 lines deleted...]
-      <c r="F15" s="274">
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="384" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="385"/>
+      <c r="C25" s="297">
+        <v>107.1</v>
+      </c>
+      <c r="D25" s="298">
         <v>0.8</v>
       </c>
-      <c r="G15" s="273">
-[...17 lines deleted...]
-      <c r="M15" s="274">
+      <c r="E25" s="297">
+        <v>106.7</v>
+      </c>
+      <c r="F25" s="300">
+        <v>0.6</v>
+      </c>
+      <c r="G25" s="297">
+        <v>108.1</v>
+      </c>
+      <c r="H25" s="300">
         <v>1.4</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D16" s="271">
+      <c r="I25" s="297">
+        <v>103.5</v>
+      </c>
+      <c r="J25" s="300">
+        <v>0.4</v>
+      </c>
+      <c r="K25" s="299">
+        <v>0.2</v>
+      </c>
+      <c r="L25" s="300">
+        <v>0.4</v>
+      </c>
+      <c r="M25" s="300">
         <v>1.4</v>
       </c>
-      <c r="E16" s="273">
-[...376 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="126"/>
-[...8 lines deleted...]
-      <c r="J26" s="261"/>
+      <c r="A26" s="142"/>
+      <c r="B26" s="278"/>
+      <c r="C26" s="278"/>
+      <c r="D26" s="278"/>
+      <c r="E26" s="278"/>
+      <c r="F26" s="278"/>
+      <c r="G26" s="278"/>
+      <c r="H26" s="278"/>
+      <c r="I26" s="278"/>
+      <c r="J26" s="278"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A27" s="126"/>
+      <c r="A27" s="142"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A28" s="126"/>
-[...11 lines deleted...]
-      <c r="B60" s="310"/>
+      <c r="A28" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A12:B24">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
+  <conditionalFormatting sqref="A12:M25">
+    <cfRule type="expression" dxfId="10" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A12,2)="６月",RIGHT($A12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="85" firstPageNumber="10" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4842254-1918-41A7-9196-20308E9C61C4}">
-  <dimension ref="A1:D28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{078C17F9-1186-44AE-A366-C0F8835E0A94}">
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="13.375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="9.75" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="13.875" customWidth="1"/>
+    <col min="3" max="4" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...12 lines deleted...]
-      <c r="D2" s="390"/>
+      <c r="A1" s="392" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1" s="392"/>
+      <c r="C1" s="392"/>
+      <c r="D1" s="392"/>
+    </row>
+    <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="392" t="s">
+        <v>224</v>
+      </c>
+      <c r="B2" s="392"/>
+      <c r="C2" s="392"/>
+      <c r="D2" s="392"/>
     </row>
     <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="235" t="s">
-[...4 lines deleted...]
-      <c r="D4" s="236"/>
+      <c r="A4" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4" s="252"/>
+      <c r="C4" s="253"/>
+      <c r="D4" s="253"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A5" s="238"/>
-[...4 lines deleted...]
-      <c r="D5" s="303"/>
+      <c r="A5" s="255"/>
+      <c r="B5" s="256"/>
+      <c r="C5" s="351" t="s">
+        <v>225</v>
+      </c>
+      <c r="D5" s="320"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A6" s="407" t="s">
-[...3 lines deleted...]
-      <c r="C6" s="336" t="s">
+      <c r="A6" s="397" t="s">
+        <v>226</v>
+      </c>
+      <c r="B6" s="398"/>
+      <c r="C6" s="352" t="s">
         <v>41</v>
       </c>
-      <c r="D6" s="267"/>
+      <c r="D6" s="284"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A7" s="251"/>
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="270"/>
+      <c r="D7" s="274" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A8" s="240"/>
-[...1 lines deleted...]
-      <c r="C8" s="337" t="s">
+      <c r="A8" s="257"/>
+      <c r="B8" s="325"/>
+      <c r="C8" s="353" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="263" t="s">
-        <v>143</v>
+      <c r="D8" s="280" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A9" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="338">
+      <c r="A9" s="386" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="387"/>
+      <c r="C9" s="354">
         <v>31.6</v>
       </c>
-      <c r="D9" s="339">
+      <c r="D9" s="355">
         <v>0.32</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A10" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="338">
+      <c r="A10" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="387"/>
+      <c r="C10" s="354">
         <v>32.24</v>
       </c>
-      <c r="D10" s="339">
+      <c r="D10" s="355">
         <v>0.64</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A11" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="338">
+      <c r="A11" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="387"/>
+      <c r="C11" s="354">
         <v>30.86</v>
       </c>
-      <c r="D11" s="339">
+      <c r="D11" s="355">
         <v>0.51</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A12" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="338">
+      <c r="A12" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="387"/>
+      <c r="C12" s="354">
         <v>31.31</v>
       </c>
-      <c r="D12" s="339">
+      <c r="D12" s="355">
         <v>0.45</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A13" s="388" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="340">
+      <c r="A13" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="391"/>
+      <c r="C13" s="356">
+        <v>31.05</v>
+      </c>
+      <c r="D13" s="357">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A14" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="387"/>
+      <c r="C14" s="354">
+        <v>31.23</v>
+      </c>
+      <c r="D14" s="355">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A15" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="387"/>
+      <c r="C15" s="354">
+        <v>31.24</v>
+      </c>
+      <c r="D15" s="355">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A16" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="387"/>
+      <c r="C16" s="354">
+        <v>31.21</v>
+      </c>
+      <c r="D16" s="355">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A17" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="387"/>
+      <c r="C17" s="354">
+        <v>31.14</v>
+      </c>
+      <c r="D17" s="355">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A18" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="387"/>
+      <c r="C18" s="354">
+        <v>31.2</v>
+      </c>
+      <c r="D18" s="355">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A19" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="387"/>
+      <c r="C19" s="354">
+        <v>31.49</v>
+      </c>
+      <c r="D19" s="355">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A20" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="387"/>
+      <c r="C20" s="354">
         <v>31.51</v>
       </c>
-      <c r="D13" s="341">
-[...84 lines deleted...]
-        <v>0.2</v>
+      <c r="D20" s="355">
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A21" s="384" t="s">
-[...7 lines deleted...]
-        <v>0.37</v>
+      <c r="A21" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="387"/>
+      <c r="C21" s="354">
+        <v>31.83</v>
+      </c>
+      <c r="D21" s="355">
+        <v>0.4</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A22" s="384" t="s">
-[...7 lines deleted...]
-        <v>0.28999999999999998</v>
+      <c r="A22" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="387"/>
+      <c r="C22" s="354">
+        <v>31.86</v>
+      </c>
+      <c r="D22" s="355">
+        <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A23" s="384" t="s">
-[...7 lines deleted...]
-        <v>0.4</v>
+      <c r="A23" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="387"/>
+      <c r="C23" s="354">
+        <v>31.82</v>
+      </c>
+      <c r="D23" s="355">
+        <v>0.31</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A24" s="384" t="s">
-[...7 lines deleted...]
-        <v>0.21</v>
+      <c r="A24" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="387"/>
+      <c r="C24" s="354">
+        <v>31.16</v>
+      </c>
+      <c r="D24" s="355">
+        <v>0.12</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A25" s="384" t="s">
-[...7 lines deleted...]
-        <v>0.31</v>
+      <c r="A25" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="387"/>
+      <c r="C25" s="354">
+        <v>31.3</v>
+      </c>
+      <c r="D25" s="355">
+        <v>0.25</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A26" s="384" t="s">
-        <v>228</v>
+        <v>176</v>
       </c>
       <c r="B26" s="385"/>
-      <c r="C26" s="342">
-[...3 lines deleted...]
-        <v>0.12</v>
+      <c r="C26" s="358">
+        <v>31.43</v>
+      </c>
+      <c r="D26" s="359">
+        <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A27" s="344"/>
-[...7 lines deleted...]
-      <c r="D28" s="347"/>
+      <c r="A27" s="360"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A13:D25">
-[...4 lines deleted...]
-  <conditionalFormatting sqref="A27:D27">
+  <conditionalFormatting sqref="A27">
     <cfRule type="expression" dxfId="9" priority="1">
       <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B28:D28">
-[...1 lines deleted...]
-      <formula>OR(RIGHT(#REF!,2)="６月",RIGHT(#REF!,3)="12月")</formula>
+  <conditionalFormatting sqref="A13:D26">
+    <cfRule type="expression" dxfId="8" priority="2">
+      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E3ECA8A-2820-45BC-96CB-24BED56A70E7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{010B95AA-61D7-4E9D-950E-B3C79065B5DD}">
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="9.75" customWidth="1"/>
+    <col min="2" max="2" width="14.25" customWidth="1"/>
     <col min="3" max="6" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="390"/>
+      <c r="A1" s="361" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1" s="324"/>
+      <c r="C1" s="324"/>
+      <c r="D1" s="324"/>
+      <c r="E1" s="324"/>
+      <c r="F1" s="324"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="307"/>
-[...4 lines deleted...]
-      <c r="F2" s="307"/>
+      <c r="A2" s="324"/>
+      <c r="B2" s="250"/>
+      <c r="C2" s="324"/>
+      <c r="D2" s="324"/>
+      <c r="E2" s="324"/>
+      <c r="F2" s="324"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="235" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="237"/>
+      <c r="A4" s="252" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4" s="252"/>
+      <c r="C4" s="253"/>
+      <c r="D4" s="253"/>
+      <c r="F4" s="254"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A5" s="238"/>
-      <c r="B5" s="239"/>
+      <c r="A5" s="255"/>
+      <c r="B5" s="256"/>
       <c r="C5" s="409" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="D5" s="410"/>
       <c r="E5" s="409" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="F5" s="410"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A6" s="407" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="269"/>
+      <c r="A6" s="397" t="s">
+        <v>226</v>
+      </c>
+      <c r="B6" s="398"/>
+      <c r="C6" s="362"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="363"/>
+      <c r="F6" s="286"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A7" s="251"/>
-[...7 lines deleted...]
-        <v>141</v>
+      <c r="A7" s="268"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="273"/>
+      <c r="D7" s="274" t="s">
+        <v>143</v>
+      </c>
+      <c r="E7" s="331"/>
+      <c r="F7" s="274" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A8" s="238"/>
-[...1 lines deleted...]
-      <c r="C8" s="337" t="s">
+      <c r="A8" s="255"/>
+      <c r="B8" s="256"/>
+      <c r="C8" s="353" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="263" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="337" t="s">
+      <c r="D8" s="280" t="s">
+        <v>145</v>
+      </c>
+      <c r="E8" s="353" t="s">
         <v>43</v>
       </c>
-      <c r="F8" s="263" t="s">
-        <v>143</v>
+      <c r="F8" s="280" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A9" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="338">
+      <c r="A9" s="386" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="387"/>
+      <c r="C9" s="354">
         <v>2.0499999999999998</v>
       </c>
-      <c r="D9" s="339">
+      <c r="D9" s="355">
         <v>0.09</v>
       </c>
-      <c r="E9" s="347">
+      <c r="E9" s="364">
         <v>1.98</v>
       </c>
-      <c r="F9" s="339">
+      <c r="F9" s="355">
         <v>0.05</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A10" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="338">
+      <c r="A10" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="387"/>
+      <c r="C10" s="354">
         <v>2.14</v>
       </c>
-      <c r="D10" s="339">
+      <c r="D10" s="355">
         <v>0.09</v>
       </c>
-      <c r="E10" s="347">
+      <c r="E10" s="364">
         <v>2.0099999999999998</v>
       </c>
-      <c r="F10" s="339">
+      <c r="F10" s="355">
         <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A11" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="338">
+      <c r="A11" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="387"/>
+      <c r="C11" s="354">
         <v>2.04</v>
       </c>
-      <c r="D11" s="339">
+      <c r="D11" s="355">
         <v>-0.1</v>
       </c>
-      <c r="E11" s="347">
+      <c r="E11" s="364">
         <v>1.94</v>
       </c>
-      <c r="F11" s="339">
+      <c r="F11" s="355">
         <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A12" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="338">
+      <c r="A12" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="387"/>
+      <c r="C12" s="354">
         <v>1.99</v>
       </c>
-      <c r="D12" s="339">
+      <c r="D12" s="355">
         <v>-0.05</v>
       </c>
-      <c r="E12" s="347">
+      <c r="E12" s="364">
         <v>1.89</v>
       </c>
-      <c r="F12" s="339">
+      <c r="F12" s="355">
         <v>-0.05</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A13" s="388" t="s">
-[...6 lines deleted...]
-      <c r="D13" s="341">
+      <c r="A13" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="391"/>
+      <c r="C13" s="356">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="D13" s="357">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="E13" s="365">
+        <v>1.87</v>
+      </c>
+      <c r="F13" s="357">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="387"/>
+      <c r="C14" s="354">
+        <v>1.83</v>
+      </c>
+      <c r="D14" s="355">
+        <v>-0.03</v>
+      </c>
+      <c r="E14" s="364">
+        <v>1.67</v>
+      </c>
+      <c r="F14" s="355">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="387"/>
+      <c r="C15" s="354">
+        <v>1.79</v>
+      </c>
+      <c r="D15" s="355">
+        <v>-0.02</v>
+      </c>
+      <c r="E15" s="364">
+        <v>1.66</v>
+      </c>
+      <c r="F15" s="355">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="387"/>
+      <c r="C16" s="354">
+        <v>1.53</v>
+      </c>
+      <c r="D16" s="355">
+        <v>-0.08</v>
+      </c>
+      <c r="E16" s="364">
+        <v>1.68</v>
+      </c>
+      <c r="F16" s="355">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="387"/>
+      <c r="C17" s="354">
+        <v>1.63</v>
+      </c>
+      <c r="D17" s="355">
+        <v>0.02</v>
+      </c>
+      <c r="E17" s="364">
+        <v>1.72</v>
+      </c>
+      <c r="F17" s="355">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="387"/>
+      <c r="C18" s="354">
+        <v>1.9</v>
+      </c>
+      <c r="D18" s="355">
+        <v>-0.08</v>
+      </c>
+      <c r="E18" s="364">
+        <v>1.77</v>
+      </c>
+      <c r="F18" s="355">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="387"/>
+      <c r="C19" s="354">
+        <v>1.59</v>
+      </c>
+      <c r="D19" s="355">
+        <v>-0.02</v>
+      </c>
+      <c r="E19" s="364">
+        <v>1.41</v>
+      </c>
+      <c r="F19" s="355">
         <v>-0.05</v>
       </c>
-      <c r="E13" s="350">
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="387"/>
+      <c r="C20" s="354">
+        <v>1.46</v>
+      </c>
+      <c r="D20" s="355">
+        <v>-0.02</v>
+      </c>
+      <c r="E20" s="364">
+        <v>1.36</v>
+      </c>
+      <c r="F20" s="355">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="387"/>
+      <c r="C21" s="354">
+        <v>1.34</v>
+      </c>
+      <c r="D21" s="355">
+        <v>0.04</v>
+      </c>
+      <c r="E21" s="364">
+        <v>1.59</v>
+      </c>
+      <c r="F21" s="355">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="387"/>
+      <c r="C22" s="354">
+        <v>1.57</v>
+      </c>
+      <c r="D22" s="355">
+        <v>0.06</v>
+      </c>
+      <c r="E22" s="364">
+        <v>1.69</v>
+      </c>
+      <c r="F22" s="355">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="387"/>
+      <c r="C23" s="354">
+        <v>1.75</v>
+      </c>
+      <c r="D23" s="355">
+        <v>-0.06</v>
+      </c>
+      <c r="E23" s="364">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F23" s="355">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="387"/>
+      <c r="C24" s="354">
+        <v>5.31</v>
+      </c>
+      <c r="D24" s="355">
+        <v>0.04</v>
+      </c>
+      <c r="E24" s="364">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="F24" s="355">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="387"/>
+      <c r="C25" s="354">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F13" s="341">
-[...89 lines deleted...]
-      <c r="F18" s="339">
+      <c r="D25" s="355">
         <v>-0.04</v>
       </c>
-    </row>
-[...123 lines deleted...]
-        <v>0.12</v>
+      <c r="E25" s="364">
+        <v>2</v>
+      </c>
+      <c r="F25" s="355">
+        <v>0.13</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A26" s="384" t="s">
-        <v>228</v>
+        <v>176</v>
       </c>
       <c r="B26" s="385"/>
-      <c r="C26" s="342">
-[...2 lines deleted...]
-      <c r="D26" s="343">
+      <c r="C26" s="358">
+        <v>1.87</v>
+      </c>
+      <c r="D26" s="359">
         <v>0.04</v>
       </c>
-      <c r="E26" s="351">
-[...3 lines deleted...]
-        <v>0.19</v>
+      <c r="E26" s="366">
+        <v>1.66</v>
+      </c>
+      <c r="F26" s="359">
+        <v>-0.01</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A27" s="344"/>
-[...4 lines deleted...]
-      <c r="F27" s="345"/>
+      <c r="A27" s="360"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...1 lines deleted...]
-    <mergeCell ref="A1:F1"/>
+  <mergeCells count="21">
+    <mergeCell ref="A17:B17"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
-    <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <conditionalFormatting sqref="A13:F25">
-[...1 lines deleted...]
-      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
+  <conditionalFormatting sqref="A27">
+    <cfRule type="expression" dxfId="7" priority="1">
+      <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A27:F27">
-[...1 lines deleted...]
-      <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
+  <conditionalFormatting sqref="A13:F26">
+    <cfRule type="expression" dxfId="6" priority="2">
+      <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55B06056-668A-4E5B-AD5E-9CB7036F4AF7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3D814AD-CC58-4A82-A9CD-A86C73AF8B11}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L53"/>
+  <dimension ref="A1:L54"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="13" width="7.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="390" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="307"/>
+      <c r="A1" s="392" t="s">
+        <v>186</v>
+      </c>
+      <c r="B1" s="392"/>
+      <c r="C1" s="392"/>
+      <c r="D1" s="392"/>
+      <c r="E1" s="392"/>
+      <c r="F1" s="392"/>
+      <c r="G1" s="326"/>
+      <c r="H1" s="251"/>
+      <c r="I1" s="324"/>
+      <c r="J1" s="324"/>
+      <c r="K1" s="324"/>
+      <c r="L1" s="324"/>
     </row>
     <row r="2" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="390" t="s">
-[...12 lines deleted...]
-      <c r="L2" s="307"/>
+      <c r="A2" s="392" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="392"/>
+      <c r="C2" s="392"/>
+      <c r="D2" s="392"/>
+      <c r="E2" s="392"/>
+      <c r="F2" s="392"/>
+      <c r="G2" s="326"/>
+      <c r="H2" s="324"/>
+      <c r="I2" s="324"/>
+      <c r="J2" s="324"/>
+      <c r="K2" s="324"/>
+      <c r="L2" s="324"/>
     </row>
     <row r="4" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="235"/>
-[...8 lines deleted...]
-      <c r="J4" s="235"/>
+      <c r="A4" s="252"/>
+      <c r="B4" s="252"/>
+      <c r="C4" s="253"/>
+      <c r="D4" s="253"/>
+      <c r="E4" s="253"/>
+      <c r="G4" s="327" t="s">
+        <v>188</v>
+      </c>
+      <c r="H4" s="253"/>
+      <c r="J4" s="252"/>
     </row>
     <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="181"/>
-[...5 lines deleted...]
-      <c r="G5" s="246"/>
+      <c r="A5" s="197"/>
+      <c r="B5" s="258"/>
+      <c r="C5" s="328"/>
+      <c r="D5" s="150"/>
+      <c r="E5" s="256"/>
+      <c r="F5" s="262"/>
+      <c r="G5" s="263"/>
     </row>
     <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="384" t="s">
-        <v>186</v>
+      <c r="A6" s="386" t="s">
+        <v>189</v>
       </c>
       <c r="B6" s="411"/>
-      <c r="C6" s="314" t="s">
-        <v>187</v>
+      <c r="C6" s="329" t="s">
+        <v>190</v>
       </c>
       <c r="D6" s="412" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E6" s="413"/>
-      <c r="F6" s="315" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="F6" s="330" t="s">
+        <v>192</v>
+      </c>
+      <c r="G6" s="329" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="253"/>
-[...9 lines deleted...]
-      <c r="G7" s="317"/>
+      <c r="A7" s="270"/>
+      <c r="B7" s="331"/>
+      <c r="C7" s="332"/>
+      <c r="D7" s="333" t="s">
+        <v>194</v>
+      </c>
+      <c r="E7" s="334" t="s">
+        <v>195</v>
+      </c>
+      <c r="F7" s="335"/>
+      <c r="G7" s="332"/>
     </row>
     <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="240"/>
-[...1 lines deleted...]
-      <c r="C8" s="321" t="s">
+      <c r="A8" s="257"/>
+      <c r="B8" s="325"/>
+      <c r="C8" s="336" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="322" t="s">
+      <c r="D8" s="337" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="321" t="s">
+      <c r="E8" s="336" t="s">
         <v>43</v>
       </c>
-      <c r="F8" s="321" t="s">
+      <c r="F8" s="336" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="321" t="s">
+      <c r="G8" s="336" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="293">
+      <c r="A9" s="386" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="387"/>
+      <c r="C9" s="310">
         <v>-0.5</v>
       </c>
-      <c r="D9" s="323">
+      <c r="D9" s="338">
         <v>-2.4</v>
       </c>
-      <c r="E9" s="293">
+      <c r="E9" s="310">
         <v>-2.9</v>
       </c>
-      <c r="F9" s="293">
+      <c r="F9" s="310">
         <v>-1.6</v>
       </c>
-      <c r="G9" s="294">
+      <c r="G9" s="311">
         <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="293">
+      <c r="A10" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="387"/>
+      <c r="C10" s="310">
         <v>-2</v>
       </c>
-      <c r="D10" s="323">
+      <c r="D10" s="338">
         <v>0.5</v>
       </c>
-      <c r="E10" s="293">
+      <c r="E10" s="310">
         <v>0</v>
       </c>
-      <c r="F10" s="293">
+      <c r="F10" s="310">
         <v>0.2</v>
       </c>
-      <c r="G10" s="294">
+      <c r="G10" s="311">
         <v>0.2</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="293">
+      <c r="A11" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="387"/>
+      <c r="C11" s="310">
         <v>0</v>
       </c>
-      <c r="D11" s="323">
+      <c r="D11" s="338">
         <v>1</v>
       </c>
-      <c r="E11" s="293">
+      <c r="E11" s="310">
         <v>0.6</v>
       </c>
-      <c r="F11" s="293">
+      <c r="F11" s="310">
         <v>1.9</v>
       </c>
-      <c r="G11" s="294">
+      <c r="G11" s="311">
         <v>2.9</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="384" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="293">
+      <c r="A12" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="387"/>
+      <c r="C12" s="310">
         <v>-0.8</v>
       </c>
-      <c r="D12" s="323">
+      <c r="D12" s="338">
         <v>1.2</v>
       </c>
-      <c r="E12" s="293">
+      <c r="E12" s="310">
         <v>1.2</v>
       </c>
-      <c r="F12" s="293">
+      <c r="F12" s="310">
         <v>0.9</v>
       </c>
-      <c r="G12" s="293">
+      <c r="G12" s="310">
         <v>1.9</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="388" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="297">
+      <c r="A13" s="390" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="391"/>
+      <c r="C13" s="314">
+        <v>-2</v>
+      </c>
+      <c r="D13" s="339">
+        <v>1.6</v>
+      </c>
+      <c r="E13" s="314">
+        <v>1.3</v>
+      </c>
+      <c r="F13" s="314">
+        <v>0.8</v>
+      </c>
+      <c r="G13" s="314">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="386" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="387"/>
+      <c r="C14" s="310">
+        <v>-0.1</v>
+      </c>
+      <c r="D14" s="338">
+        <v>1.2</v>
+      </c>
+      <c r="E14" s="310">
+        <v>0.8</v>
+      </c>
+      <c r="F14" s="310">
+        <v>0.7</v>
+      </c>
+      <c r="G14" s="311">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="386" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="387"/>
+      <c r="C15" s="310">
+        <v>0.3</v>
+      </c>
+      <c r="D15" s="338">
+        <v>1.2</v>
+      </c>
+      <c r="E15" s="310">
+        <v>1.2</v>
+      </c>
+      <c r="F15" s="310">
+        <v>0.8</v>
+      </c>
+      <c r="G15" s="311">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="386" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="387"/>
+      <c r="C16" s="310">
+        <v>-1.4</v>
+      </c>
+      <c r="D16" s="338">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E16" s="310">
+        <v>0.7</v>
+      </c>
+      <c r="F16" s="310">
+        <v>1.2</v>
+      </c>
+      <c r="G16" s="311">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="386" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="387"/>
+      <c r="C17" s="310">
+        <v>-0.7</v>
+      </c>
+      <c r="D17" s="338">
+        <v>0.8</v>
+      </c>
+      <c r="E17" s="310">
+        <v>0.5</v>
+      </c>
+      <c r="F17" s="310">
+        <v>0.3</v>
+      </c>
+      <c r="G17" s="311">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="386" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="387"/>
+      <c r="C18" s="310">
+        <v>-0.5</v>
+      </c>
+      <c r="D18" s="338" t="s">
+        <v>179</v>
+      </c>
+      <c r="E18" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="F18" s="310">
+        <v>0.8</v>
+      </c>
+      <c r="G18" s="311">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="386" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="387"/>
+      <c r="C19" s="310">
         <v>-1.2</v>
       </c>
-      <c r="D13" s="324">
+      <c r="D19" s="338">
+        <v>1.2</v>
+      </c>
+      <c r="E19" s="310">
+        <v>1.2</v>
+      </c>
+      <c r="F19" s="310">
+        <v>1</v>
+      </c>
+      <c r="G19" s="311">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="386" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="387"/>
+      <c r="C20" s="310">
+        <v>0.3</v>
+      </c>
+      <c r="D20" s="338">
+        <v>1</v>
+      </c>
+      <c r="E20" s="310">
+        <v>0.7</v>
+      </c>
+      <c r="F20" s="310">
+        <v>-0.5</v>
+      </c>
+      <c r="G20" s="311">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="386" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="387"/>
+      <c r="C21" s="310">
+        <v>1</v>
+      </c>
+      <c r="D21" s="338">
+        <v>1.2</v>
+      </c>
+      <c r="E21" s="310">
         <v>1.8</v>
       </c>
-      <c r="E13" s="297">
+      <c r="F21" s="310">
+        <v>1.5</v>
+      </c>
+      <c r="G21" s="311">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="387"/>
+      <c r="C22" s="310">
+        <v>2.1</v>
+      </c>
+      <c r="D22" s="338">
         <v>1.2</v>
       </c>
-      <c r="F13" s="297">
-[...14 lines deleted...]
-      <c r="D14" s="323">
+      <c r="E22" s="310">
+        <v>1.5</v>
+      </c>
+      <c r="F22" s="310">
+        <v>0.7</v>
+      </c>
+      <c r="G22" s="311">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="387"/>
+      <c r="C23" s="310">
         <v>1.6</v>
       </c>
-      <c r="E14" s="293">
+      <c r="D23" s="338">
+        <v>0.2</v>
+      </c>
+      <c r="E23" s="310">
+        <v>0.1</v>
+      </c>
+      <c r="F23" s="310">
+        <v>1.2</v>
+      </c>
+      <c r="G23" s="311">
         <v>1.8</v>
       </c>
-      <c r="F14" s="293">
+    </row>
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="387"/>
+      <c r="C24" s="310">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D24" s="338">
+        <v>-0.3</v>
+      </c>
+      <c r="E24" s="310">
+        <v>-0.2</v>
+      </c>
+      <c r="F24" s="310">
+        <v>1.7</v>
+      </c>
+      <c r="G24" s="311">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="386" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="387"/>
+      <c r="C25" s="310">
+        <v>1.8</v>
+      </c>
+      <c r="D25" s="338">
+        <v>-0.8</v>
+      </c>
+      <c r="E25" s="310">
+        <v>-0.5</v>
+      </c>
+      <c r="F25" s="310">
+        <v>0.5</v>
+      </c>
+      <c r="G25" s="311">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="384" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26" s="385"/>
+      <c r="C26" s="340">
+        <v>1.7</v>
+      </c>
+      <c r="D26" s="341">
+        <v>0.1</v>
+      </c>
+      <c r="E26" s="340">
         <v>0.3</v>
       </c>
-      <c r="G14" s="294">
-[...252 lines deleted...]
-        <v>1.6</v>
+      <c r="F26" s="340" t="s">
+        <v>179</v>
+      </c>
+      <c r="G26" s="316" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A27" s="327" t="s">
-        <v>193</v>
+      <c r="A27" s="342" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A28" s="327" t="s">
-        <v>194</v>
+      <c r="A28" s="342" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A29" s="327" t="s">
-        <v>195</v>
+      <c r="A29" s="342" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A30" s="327" t="s">
-        <v>196</v>
+      <c r="A30" s="343" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A31" s="327" t="s">
-        <v>197</v>
+      <c r="A31" s="342" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="327" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="236"/>
+      <c r="A32" s="342" t="s">
+        <v>201</v>
+      </c>
+      <c r="B32" s="253"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A33" s="327" t="s">
-[...11 lines deleted...]
-      <c r="K33" s="236"/>
+      <c r="A33" s="342" t="s">
+        <v>202</v>
+      </c>
+      <c r="B33" s="253"/>
+      <c r="C33" s="253"/>
+      <c r="D33" s="253"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="253"/>
+      <c r="G33" s="253"/>
+      <c r="H33" s="253"/>
+      <c r="I33" s="253"/>
+      <c r="J33" s="253"/>
+      <c r="K33" s="253"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A34" s="327" t="s">
-[...11 lines deleted...]
-      <c r="K34" s="236"/>
+      <c r="A34" s="342" t="s">
+        <v>203</v>
+      </c>
+      <c r="B34" s="253"/>
+      <c r="C34" s="253"/>
+      <c r="D34" s="253"/>
+      <c r="E34" s="253"/>
+      <c r="F34" s="253"/>
+      <c r="G34" s="253"/>
+      <c r="H34" s="253"/>
+      <c r="I34" s="253"/>
+      <c r="J34" s="253"/>
+      <c r="K34" s="253"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A35" s="327" t="s">
-[...11 lines deleted...]
-      <c r="K35" s="236"/>
+      <c r="A35" s="342" t="s">
+        <v>204</v>
+      </c>
+      <c r="B35" s="253"/>
+      <c r="C35" s="253"/>
+      <c r="D35" s="253"/>
+      <c r="E35" s="253"/>
+      <c r="F35" s="253"/>
+      <c r="G35" s="253"/>
+      <c r="H35" s="253"/>
+      <c r="I35" s="253"/>
+      <c r="J35" s="253"/>
+      <c r="K35" s="253"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A36" s="327" t="s">
-[...9 lines deleted...]
-      <c r="K36" s="236"/>
+      <c r="A36" s="342" t="s">
+        <v>205</v>
+      </c>
+      <c r="B36" s="253"/>
+      <c r="D36" s="344"/>
+      <c r="F36" s="344"/>
+      <c r="G36" s="344"/>
+      <c r="H36" s="253"/>
+      <c r="I36" s="253"/>
+      <c r="J36" s="253"/>
+      <c r="K36" s="253"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A37" s="327" t="s">
-[...9 lines deleted...]
-      <c r="K37" s="236"/>
+      <c r="A37" s="342" t="s">
+        <v>206</v>
+      </c>
+      <c r="B37" s="253"/>
+      <c r="D37" s="253"/>
+      <c r="F37" s="253"/>
+      <c r="G37" s="253"/>
+      <c r="H37" s="253"/>
+      <c r="I37" s="253"/>
+      <c r="J37" s="253"/>
+      <c r="K37" s="253"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A38" s="327" t="s">
-[...9 lines deleted...]
-      <c r="K38" s="236"/>
+      <c r="A38" s="342" t="s">
+        <v>207</v>
+      </c>
+      <c r="B38" s="253"/>
+      <c r="D38" s="253"/>
+      <c r="F38" s="253"/>
+      <c r="G38" s="253"/>
+      <c r="H38" s="253"/>
+      <c r="I38" s="253"/>
+      <c r="J38" s="253"/>
+      <c r="K38" s="253"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A39" s="327" t="s">
-[...9 lines deleted...]
-      <c r="K39" s="236"/>
+      <c r="A39" s="342" t="s">
+        <v>208</v>
+      </c>
+      <c r="B39" s="253"/>
+      <c r="D39" s="253"/>
+      <c r="F39" s="253"/>
+      <c r="G39" s="253"/>
+      <c r="H39" s="253"/>
+      <c r="I39" s="253"/>
+      <c r="J39" s="253"/>
+      <c r="K39" s="253"/>
     </row>
     <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="327" t="s">
+      <c r="A40" s="342" t="s">
+        <v>209</v>
+      </c>
+      <c r="B40" s="253"/>
+      <c r="D40" s="253"/>
+      <c r="F40" s="253"/>
+      <c r="G40" s="253"/>
+      <c r="H40" s="253"/>
+      <c r="I40" s="253"/>
+      <c r="J40" s="253"/>
+      <c r="K40" s="253"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A41" s="342" t="s">
+        <v>210</v>
+      </c>
+      <c r="B41" s="345"/>
+      <c r="D41" s="253"/>
+      <c r="F41" s="253"/>
+      <c r="G41" s="253"/>
+      <c r="H41" s="253"/>
+      <c r="I41" s="253"/>
+      <c r="J41" s="253"/>
+      <c r="K41" s="253"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A42" s="342" t="s">
+        <v>211</v>
+      </c>
+      <c r="B42" s="253"/>
+      <c r="C42" s="253"/>
+      <c r="D42" s="253"/>
+      <c r="E42" s="253"/>
+      <c r="F42" s="253"/>
+      <c r="G42" s="253"/>
+      <c r="H42" s="253"/>
+      <c r="I42" s="253"/>
+      <c r="J42" s="253"/>
+      <c r="K42" s="253"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A43" s="342" t="s">
+        <v>212</v>
+      </c>
+      <c r="B43" s="346"/>
+      <c r="C43" s="253"/>
+      <c r="D43" s="253"/>
+      <c r="E43" s="253"/>
+      <c r="F43" s="253"/>
+      <c r="G43" s="253"/>
+      <c r="H43" s="253"/>
+      <c r="I43" s="253"/>
+      <c r="J43" s="253"/>
+      <c r="K43" s="253"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A44" s="342" t="s">
+        <v>213</v>
+      </c>
+      <c r="B44" s="347"/>
+      <c r="D44" s="348"/>
+      <c r="F44" s="348"/>
+      <c r="G44" s="348"/>
+      <c r="H44" s="347"/>
+      <c r="I44" s="347"/>
+      <c r="J44" s="349"/>
+      <c r="K44" s="349"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A45" s="342" t="s">
+        <v>214</v>
+      </c>
+      <c r="B45" s="347"/>
+      <c r="D45" s="347"/>
+      <c r="F45" s="347"/>
+      <c r="G45" s="347"/>
+      <c r="H45" s="347"/>
+      <c r="I45" s="347"/>
+      <c r="J45" s="349"/>
+      <c r="K45" s="324"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A46" s="342" t="s">
+        <v>215</v>
+      </c>
+      <c r="D46" s="347"/>
+      <c r="F46" s="347"/>
+      <c r="G46" s="347"/>
+      <c r="H46" s="347"/>
+      <c r="I46" s="347"/>
+      <c r="J46" s="349"/>
+      <c r="K46" s="349"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A47" s="342" t="s">
         <v>206</v>
       </c>
-      <c r="B40" s="236"/>
-[...99 lines deleted...]
-      <c r="K47" s="307"/>
+      <c r="D47" s="347"/>
+      <c r="F47" s="347"/>
+      <c r="G47" s="347"/>
+      <c r="H47" s="347"/>
+      <c r="I47" s="347"/>
+      <c r="J47" s="349"/>
+      <c r="K47" s="324"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A48" s="327" t="s">
-[...11 lines deleted...]
-      <c r="K48" s="307"/>
+      <c r="A48" s="342" t="s">
+        <v>216</v>
+      </c>
+      <c r="B48" s="347"/>
+      <c r="C48" s="324"/>
+      <c r="D48" s="324"/>
+      <c r="E48" s="324"/>
+      <c r="F48" s="324"/>
+      <c r="G48" s="324"/>
+      <c r="H48" s="324"/>
+      <c r="I48" s="324"/>
+      <c r="J48" s="324"/>
+      <c r="K48" s="324"/>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A49" s="327" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="334"/>
+      <c r="A49" s="342" t="s">
+        <v>217</v>
+      </c>
+      <c r="B49" s="350"/>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A50" s="327" t="s">
-        <v>215</v>
+      <c r="A50" s="342" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A51" s="327" t="s">
-        <v>216</v>
+      <c r="A51" s="342" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A52" s="327" t="s">
-        <v>217</v>
+      <c r="A52" s="342" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A53" s="327" t="s">
-        <v>218</v>
+      <c r="A53" s="342" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A54" s="342" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:G25">
     <cfRule type="expression" dxfId="5" priority="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="67" firstPageNumber="12" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...282 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>給与額</vt:lpstr>
       <vt:lpstr>時間</vt:lpstr>
       <vt:lpstr>雇用</vt:lpstr>
       <vt:lpstr>賃金指数</vt:lpstr>
       <vt:lpstr>時間指数</vt:lpstr>
       <vt:lpstr>雇用指数</vt:lpstr>
       <vt:lpstr>パート比率</vt:lpstr>
       <vt:lpstr>労働異動率</vt:lpstr>
       <vt:lpstr>国際比較</vt:lpstr>
       <vt:lpstr>時間当たり給与</vt:lpstr>
       <vt:lpstr>季節調整済指数</vt:lpstr>
       <vt:lpstr>付表</vt:lpstr>
       <vt:lpstr>給与額!Print_Area</vt:lpstr>
       <vt:lpstr>雇用!Print_Area</vt:lpstr>
       <vt:lpstr>雇用指数!Print_Area</vt:lpstr>
       <vt:lpstr>国際比較!Print_Area</vt:lpstr>
       <vt:lpstr>時間!Print_Area</vt:lpstr>
       <vt:lpstr>時間指数!Print_Area</vt:lpstr>
       <vt:lpstr>賃金指数!Print_Area</vt:lpstr>
       <vt:lpstr>付表!Print_Area</vt:lpstr>
-      <vt:lpstr>労働異動率!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>