--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -10,101 +10,101 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="29" documentId="8_{C631E19F-88C7-4F2C-A9FE-F0A0C508D0ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{802F584A-5B27-498A-987B-6AFB48D20616}"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="28" documentId="8_{1C4CAD1D-7C6E-4DE7-93BB-CF1FE4354890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E1058823-4F2B-4E98-AC85-67936AD8FE58}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34370CFC-9AAD-4741-A2B3-66B31BFF82FB}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8C24B1A5-F8F5-4C9B-99E0-A10551599CA8}"/>
   </bookViews>
   <sheets>
     <sheet name="給与額" sheetId="2" r:id="rId1"/>
     <sheet name="時間" sheetId="3" r:id="rId2"/>
     <sheet name="雇用" sheetId="4" r:id="rId3"/>
     <sheet name="賃金指数" sheetId="5" r:id="rId4"/>
     <sheet name="時間指数" sheetId="6" r:id="rId5"/>
     <sheet name="雇用指数" sheetId="7" r:id="rId6"/>
     <sheet name="パート比率" sheetId="9" r:id="rId7"/>
     <sheet name="労働異動率" sheetId="10" r:id="rId8"/>
     <sheet name="国際比較" sheetId="8" r:id="rId9"/>
     <sheet name="時間当たり給与" sheetId="11" r:id="rId10"/>
     <sheet name="季節調整済指数" sheetId="12" r:id="rId11"/>
     <sheet name="付表" sheetId="1" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">給与額!$A$1:$L$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">雇用!$A$1:$J$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">雇用指数!$A$1:$M$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">国際比較!$A$1:$O$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">時間!$A$1:$J$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">時間指数!$A$1:$M$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">賃金指数!$A$1:$N$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">付表!$A$1:$W$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1095" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="262">
   <si>
     <t>付表　前年比（％）、前年差（ポイント）の推移（調査産業計、事業所規模５人以上）</t>
     <rPh sb="10" eb="12">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>賃　　　　　　金</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>「持家の帰属家賃を</t>
     <rPh sb="1" eb="3">
       <t>モチイエ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キゾク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヤチン</t>
     </rPh>
@@ -296,93 +296,93 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>　　　　2019年</t>
   </si>
   <si>
     <t>　　　　2020年</t>
   </si>
   <si>
     <t>　　　　2021年</t>
   </si>
   <si>
     <t>　　　　2022年</t>
   </si>
   <si>
     <t>　　　　2023年</t>
   </si>
   <si>
     <t>　　　　2024年</t>
   </si>
   <si>
     <t>　　　　2025年</t>
   </si>
   <si>
-    <t>　　　　2024年６月</t>
+    <t>　　　　2024年７月</t>
+  </si>
+  <si>
+    <t>　　　　　　　８月</t>
+  </si>
+  <si>
+    <t>　　　　　　　９月</t>
+  </si>
+  <si>
+    <t>　　　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　　　12月</t>
+  </si>
+  <si>
+    <t>　　　　2025年１月</t>
+  </si>
+  <si>
+    <t>　　　　　　　２月</t>
+  </si>
+  <si>
+    <t>　　　　　　　３月</t>
+  </si>
+  <si>
+    <t>　　　　　　　４月</t>
+  </si>
+  <si>
+    <t>　　　　　　　５月</t>
+  </si>
+  <si>
+    <t>　　　　　　　６月</t>
   </si>
   <si>
     <t>　　　　　　　７月</t>
   </si>
   <si>
-    <t>　　　　　　　８月</t>
-[...31 lines deleted...]
-  <si>
     <t>　　　　2026年１月</t>
   </si>
   <si>
-    <t>速報※　　　　６月</t>
+    <t>速報※　　　　７月</t>
   </si>
   <si>
     <t>注1：パート時間当は、所定内給与（パートタイム労働者）を所定内労働時間（パートタイム労働者）で除して算出している。</t>
     <rPh sb="6" eb="8">
       <t>ジカン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ア</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショテイナイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>ロウドウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注2：実質賃金（総額）は、現金給与総額指数を消費者物価指数で除して算出しており、賃金の購買力を示すため、実際に取引が行われている財・サービスに限定して</t>
@@ -695,51 +695,51 @@
     <rPh sb="76" eb="77">
       <t>アタイ</t>
     </rPh>
     <rPh sb="78" eb="80">
       <t>ヒカク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　算出しているため、指数から算出した場合と一致しない。</t>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>イッチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※速報値は、確報で改訂される場合がある。</t>
   </si>
   <si>
     <t>第１表  月間現金給与額</t>
   </si>
   <si>
-    <t>（事業所規模５人以上、2026（令和８）年６月速報）</t>
+    <t>（事業所規模５人以上、2026（令和８）年７月速報）</t>
   </si>
   <si>
     <t>現金給与総額</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>産　　　業</t>
   </si>
   <si>
     <t>きまって支給</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特別に支払われ</t>
   </si>
   <si>
     <t>する給与</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>所 定 内 給 与</t>
   </si>
   <si>
     <t>所 定 外 給 与</t>
   </si>
@@ -1135,53 +1135,50 @@
     <t>日</t>
   </si>
   <si>
     <t xml:space="preserve">日 </t>
   </si>
   <si>
     <t>一般労働者　</t>
     <rPh sb="0" eb="1">
       <t>イチ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ロウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ドウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t xml:space="preserve">        -</t>
-[...1 lines deleted...]
-  <si>
     <t>時間</t>
     <rPh sb="0" eb="2">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第３表　常用雇用及び労働異動率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -1300,90 +1297,90 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>ゼンネンヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>実質前年比</t>
   </si>
   <si>
     <t>現　金　給　与　総　額</t>
   </si>
   <si>
     <t>　　2022年</t>
   </si>
   <si>
     <t>　　2023年</t>
   </si>
   <si>
     <t>　　2024年</t>
   </si>
   <si>
     <t>　　2025年</t>
   </si>
   <si>
-    <t>　　2025年５月</t>
+    <t>　　2025年６月</t>
+  </si>
+  <si>
+    <t>　　　　　７月</t>
+  </si>
+  <si>
+    <t>　　　　　８月</t>
+  </si>
+  <si>
+    <t>　　　　　９月</t>
+  </si>
+  <si>
+    <t>　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　12月</t>
+  </si>
+  <si>
+    <t>　　2026年１月</t>
+  </si>
+  <si>
+    <t>　　　　　２月</t>
+  </si>
+  <si>
+    <t>　　　　　３月</t>
+  </si>
+  <si>
+    <t>　　　　　４月</t>
+  </si>
+  <si>
+    <t>　　　　　５月</t>
   </si>
   <si>
     <t>　　　　　６月</t>
   </si>
   <si>
-    <t>　　　　　７月</t>
-[...32 lines deleted...]
-    <t>　　　　　６月(速報)</t>
+    <t>　　　　　７月(速報)</t>
   </si>
   <si>
     <t>きまって支給する給与</t>
   </si>
   <si>
     <t>所　定　内　給　与</t>
   </si>
   <si>
     <t xml:space="preserve">－ </t>
   </si>
   <si>
     <t>注：実質前年比は、名目賃金指数を消費者物価指数（持家の帰属家賃を除く総合）で除して算出した実質賃金指数の前年(同月)比を指す。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジッシツ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>メイモク</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -1495,51 +1492,51 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>イギリス</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ドイツ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時給</t>
     <rPh sb="0" eb="2">
       <t>ジキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>週給</t>
     <rPh sb="0" eb="2">
       <t>シュウキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>厚生労働省調べ（2026年07月28日16:00(JST)時点）</t>
+    <t>厚生労働省調べ（2026年08月28日18:00(JST)時点）</t>
   </si>
   <si>
     <t>各国の値はすべて前年比、または前年同月比であり、適宜遡及改訂されることがある。</t>
     <rPh sb="0" eb="2">
       <t>カッコク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>アタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ドウゲツヒ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>テキギ</t>
     </rPh>
     <rPh sb="26" eb="30">
@@ -1887,93 +1884,93 @@
   </si>
   <si>
     <t>常  用  雇  用</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>する給与</t>
   </si>
   <si>
     <t>製   造   業</t>
     <rPh sb="0" eb="1">
       <t>セイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゾウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前月比</t>
   </si>
   <si>
-    <t>　 2024年７月</t>
+    <t>　 2024年８月</t>
+  </si>
+  <si>
+    <t>　　　　 ９月</t>
+  </si>
+  <si>
+    <t>　　　　 10月</t>
+  </si>
+  <si>
+    <t>　　　　 11月</t>
+  </si>
+  <si>
+    <t>　　　　 12月</t>
+  </si>
+  <si>
+    <t>　 2025年１月</t>
+  </si>
+  <si>
+    <t>　　　　 ２月</t>
+  </si>
+  <si>
+    <t>　　　　 ３月</t>
+  </si>
+  <si>
+    <t>　　　　 ４月</t>
+  </si>
+  <si>
+    <t>　　　　 ５月</t>
+  </si>
+  <si>
+    <t>　　　　 ６月</t>
+  </si>
+  <si>
+    <t>　　　　 ７月</t>
   </si>
   <si>
     <t>　　　　 ８月</t>
   </si>
   <si>
-    <t>　　　　 ９月</t>
-[...31 lines deleted...]
-  <si>
     <t>　 2026年１月</t>
   </si>
   <si>
-    <t>　　     ６月(速報)</t>
+    <t>　　     ７月(速報)</t>
   </si>
   <si>
     <t>注１：季節調整の方法は、センサス局法(Ⅹ-13ＡＲＩＭＡ-ＳＥＡＴＳの中のＸ-12ＡＲＩＭＡ)による。</t>
     <rPh sb="35" eb="36">
       <t>ナカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注２：季節調整値及びその前月比は、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キセツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウセイチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ゼンゲツヒ</t>
     </rPh>
@@ -2777,51 +2774,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="433">
+  <cellXfs count="434">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
@@ -3164,50 +3161,53 @@
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed" textRotation="180"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
@@ -3958,54 +3958,54 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{ABBB71D8-3366-4E83-8822-6A8DC5DDCD23}"/>
-[...2 lines deleted...]
-    <cellStyle name="標準_構造賃金_部品" xfId="4" xr:uid="{17BA20F7-7658-49B8-AF5B-63716226BBB9}"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{F24E1246-0204-4132-981A-19652DD6D499}"/>
+    <cellStyle name="標準_5-T-1 2" xfId="1" xr:uid="{7A2D8263-E25C-4C57-8E4F-11CB610E54ED}"/>
+    <cellStyle name="標準_5-T-1_1速報" xfId="2" xr:uid="{353D9BDE-3221-4AC5-90C5-FC034FA5E83B}"/>
+    <cellStyle name="標準_構造賃金_部品" xfId="4" xr:uid="{E3C2756E-ADBB-4551-BB0B-D9C70CB4FD7E}"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
@@ -4489,4074 +4489,4076 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36882067-0DF4-4385-9024-4186A2ABC78D}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B50185B-A1DA-4795-944F-E69C1BC44360}">
+  <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="142" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="142"/>
+    <col min="1" max="1" width="2.5" style="143" customWidth="1"/>
+    <col min="2" max="2" width="18" style="143" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="143" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="143" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="143" customWidth="1"/>
+    <col min="6" max="6" width="8.375" style="143" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="143" customWidth="1"/>
+    <col min="8" max="8" width="8.375" style="143" customWidth="1"/>
+    <col min="9" max="9" width="9.5" style="143" customWidth="1"/>
+    <col min="10" max="10" width="8.375" style="143" customWidth="1"/>
+    <col min="11" max="11" width="9.125" style="143" customWidth="1"/>
+    <col min="12" max="12" width="8.375" style="143" customWidth="1"/>
+    <col min="13" max="13" width="3.75" style="143" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="147" t="s">
+      <c r="A1" s="148" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="146"/>
-[...9 lines deleted...]
-      <c r="L1" s="146"/>
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="148"/>
+      <c r="B2" s="149"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A3" s="149"/>
-      <c r="B3" s="150"/>
+      <c r="A3" s="150"/>
+      <c r="B3" s="151"/>
       <c r="C3" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="151"/>
-[...7 lines deleted...]
-      <c r="L3" s="152"/>
+      <c r="D3" s="152"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="153"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A4" s="153" t="s">
+      <c r="A4" s="154" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="154"/>
-[...2 lines deleted...]
-      <c r="E4" s="157" t="s">
+      <c r="B4" s="155"/>
+      <c r="C4" s="156"/>
+      <c r="D4" s="157"/>
+      <c r="E4" s="158" t="s">
         <v>84</v>
       </c>
-      <c r="F4" s="151"/>
-[...4 lines deleted...]
-      <c r="K4" s="158" t="s">
+      <c r="F4" s="152"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="153"/>
+      <c r="K4" s="159" t="s">
         <v>85</v>
       </c>
-      <c r="L4" s="159"/>
+      <c r="L4" s="160"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A5" s="155"/>
-[...2 lines deleted...]
-      <c r="D5" s="156"/>
+      <c r="A5" s="156"/>
+      <c r="B5" s="157"/>
+      <c r="C5" s="156"/>
+      <c r="D5" s="157"/>
       <c r="E5" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="F5" s="156"/>
+      <c r="F5" s="157"/>
       <c r="G5" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="H5" s="159"/>
+      <c r="H5" s="160"/>
       <c r="I5" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="J5" s="160"/>
+      <c r="J5" s="161"/>
       <c r="K5" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="L5" s="161"/>
+      <c r="L5" s="162"/>
     </row>
     <row r="6" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="162"/>
-[...2 lines deleted...]
-      <c r="D6" s="164" t="s">
+      <c r="A6" s="163"/>
+      <c r="B6" s="164"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="165" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="56"/>
-      <c r="F6" s="164" t="s">
+      <c r="F6" s="165" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="162"/>
-      <c r="H6" s="164" t="s">
+      <c r="G6" s="163"/>
+      <c r="H6" s="165" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="162"/>
-      <c r="J6" s="164" t="s">
+      <c r="I6" s="163"/>
+      <c r="J6" s="165" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="165"/>
-      <c r="L6" s="166" t="s">
+      <c r="K6" s="166"/>
+      <c r="L6" s="167" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="157" t="s">
+      <c r="A7" s="158" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="167"/>
-      <c r="C7" s="168" t="s">
+      <c r="B7" s="168"/>
+      <c r="C7" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="169" t="s">
+      <c r="D7" s="170" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="170" t="s">
+      <c r="E7" s="171" t="s">
         <v>92</v>
       </c>
-      <c r="F7" s="171" t="s">
+      <c r="F7" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="169" t="s">
+      <c r="G7" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="H7" s="169" t="s">
+      <c r="H7" s="170" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="170" t="s">
+      <c r="I7" s="171" t="s">
         <v>92</v>
       </c>
-      <c r="J7" s="171" t="s">
+      <c r="J7" s="172" t="s">
         <v>94</v>
       </c>
-      <c r="K7" s="169" t="s">
+      <c r="K7" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="L7" s="172" t="s">
+      <c r="L7" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="153" t="s">
+      <c r="A8" s="154" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="154"/>
-[...3 lines deleted...]
-      <c r="D8" s="174">
+      <c r="B8" s="155"/>
+      <c r="C8" s="174">
+        <v>436401</v>
+      </c>
+      <c r="D8" s="175">
+        <v>4.7</v>
+      </c>
+      <c r="E8" s="174">
+        <v>301582</v>
+      </c>
+      <c r="F8" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G8" s="174">
+        <v>280797</v>
+      </c>
+      <c r="H8" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I8" s="174">
+        <v>20785</v>
+      </c>
+      <c r="J8" s="176">
+        <v>3.1</v>
+      </c>
+      <c r="K8" s="174">
+        <v>134819</v>
+      </c>
+      <c r="L8" s="176">
+        <v>6.3</v>
+      </c>
+      <c r="M8" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="155"/>
+      <c r="C9" s="174">
+        <v>603323</v>
+      </c>
+      <c r="D9" s="175">
+        <v>12.6</v>
+      </c>
+      <c r="E9" s="174">
+        <v>370311</v>
+      </c>
+      <c r="F9" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="G9" s="174">
+        <v>345583</v>
+      </c>
+      <c r="H9" s="175">
+        <v>4.7</v>
+      </c>
+      <c r="I9" s="174">
+        <v>24728</v>
+      </c>
+      <c r="J9" s="176">
+        <v>-1.8</v>
+      </c>
+      <c r="K9" s="174">
+        <v>233012</v>
+      </c>
+      <c r="L9" s="176">
+        <v>28.8</v>
+      </c>
+      <c r="M9" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="155"/>
+      <c r="C10" s="174">
+        <v>668639</v>
+      </c>
+      <c r="D10" s="175">
+        <v>13.5</v>
+      </c>
+      <c r="E10" s="174">
+        <v>385284</v>
+      </c>
+      <c r="F10" s="175">
+        <v>4.5</v>
+      </c>
+      <c r="G10" s="174">
+        <v>360106</v>
+      </c>
+      <c r="H10" s="175">
+        <v>5.2</v>
+      </c>
+      <c r="I10" s="174">
+        <v>25178</v>
+      </c>
+      <c r="J10" s="176">
+        <v>-3.5</v>
+      </c>
+      <c r="K10" s="174">
+        <v>283355</v>
+      </c>
+      <c r="L10" s="176">
+        <v>28.6</v>
+      </c>
+      <c r="M10" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="155"/>
+      <c r="C11" s="174">
+        <v>629587</v>
+      </c>
+      <c r="D11" s="175">
+        <v>4.8</v>
+      </c>
+      <c r="E11" s="174">
+        <v>356547</v>
+      </c>
+      <c r="F11" s="175">
+        <v>4.8</v>
+      </c>
+      <c r="G11" s="174">
+        <v>321683</v>
+      </c>
+      <c r="H11" s="175">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I11" s="174">
+        <v>34864</v>
+      </c>
+      <c r="J11" s="176">
+        <v>7</v>
+      </c>
+      <c r="K11" s="174">
+        <v>273040</v>
+      </c>
+      <c r="L11" s="176">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M11" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="155"/>
+      <c r="C12" s="174">
+        <v>644014</v>
+      </c>
+      <c r="D12" s="175">
+        <v>4.8</v>
+      </c>
+      <c r="E12" s="174">
+        <v>519341</v>
+      </c>
+      <c r="F12" s="175">
+        <v>5.8</v>
+      </c>
+      <c r="G12" s="174">
+        <v>453228</v>
+      </c>
+      <c r="H12" s="175">
+        <v>5.3</v>
+      </c>
+      <c r="I12" s="174">
+        <v>66113</v>
+      </c>
+      <c r="J12" s="176">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K12" s="174">
+        <v>124673</v>
+      </c>
+      <c r="L12" s="176">
+        <v>0.5</v>
+      </c>
+      <c r="M12" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="155"/>
+      <c r="C13" s="174">
+        <v>577993</v>
+      </c>
+      <c r="D13" s="175">
+        <v>6.2</v>
+      </c>
+      <c r="E13" s="174">
+        <v>450440</v>
+      </c>
+      <c r="F13" s="175">
+        <v>6.5</v>
+      </c>
+      <c r="G13" s="174">
+        <v>413672</v>
+      </c>
+      <c r="H13" s="175">
+        <v>6.3</v>
+      </c>
+      <c r="I13" s="174">
+        <v>36768</v>
+      </c>
+      <c r="J13" s="176">
+        <v>8.9</v>
+      </c>
+      <c r="K13" s="174">
+        <v>127553</v>
+      </c>
+      <c r="L13" s="176">
+        <v>5.3</v>
+      </c>
+      <c r="M13" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="155"/>
+      <c r="C14" s="174">
+        <v>484447</v>
+      </c>
+      <c r="D14" s="175">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="E14" s="174">
+        <v>335518</v>
+      </c>
+      <c r="F14" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G14" s="174">
+        <v>292175</v>
+      </c>
+      <c r="H14" s="175">
+        <v>4.8</v>
+      </c>
+      <c r="I14" s="174">
+        <v>43343</v>
+      </c>
+      <c r="J14" s="176">
+        <v>-0.7</v>
+      </c>
+      <c r="K14" s="174">
+        <v>148929</v>
+      </c>
+      <c r="L14" s="176">
+        <v>19.2</v>
+      </c>
+      <c r="M14" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="155"/>
+      <c r="C15" s="174">
+        <v>421767</v>
+      </c>
+      <c r="D15" s="175">
+        <v>5.5</v>
+      </c>
+      <c r="E15" s="174">
+        <v>264592</v>
+      </c>
+      <c r="F15" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G15" s="174">
+        <v>251384</v>
+      </c>
+      <c r="H15" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="I15" s="174">
+        <v>13208</v>
+      </c>
+      <c r="J15" s="176">
+        <v>2.7</v>
+      </c>
+      <c r="K15" s="174">
+        <v>157175</v>
+      </c>
+      <c r="L15" s="176">
+        <v>8</v>
+      </c>
+      <c r="M15" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="155"/>
+      <c r="C16" s="174">
+        <v>509584</v>
+      </c>
+      <c r="D16" s="175">
+        <v>2.6</v>
+      </c>
+      <c r="E16" s="174">
+        <v>460583</v>
+      </c>
+      <c r="F16" s="175">
+        <v>8</v>
+      </c>
+      <c r="G16" s="174">
+        <v>430129</v>
+      </c>
+      <c r="H16" s="175">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I16" s="174">
+        <v>30454</v>
+      </c>
+      <c r="J16" s="176">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K16" s="174">
+        <v>49001</v>
+      </c>
+      <c r="L16" s="176">
+        <v>-29.9</v>
+      </c>
+      <c r="M16" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="147"/>
+      <c r="C17" s="174">
+        <v>534054</v>
+      </c>
+      <c r="D17" s="175">
+        <v>2.6</v>
+      </c>
+      <c r="E17" s="174">
+        <v>344436</v>
+      </c>
+      <c r="F17" s="175">
+        <v>1.7</v>
+      </c>
+      <c r="G17" s="174">
+        <v>322020</v>
+      </c>
+      <c r="H17" s="175">
+        <v>1.6</v>
+      </c>
+      <c r="I17" s="174">
+        <v>22416</v>
+      </c>
+      <c r="J17" s="176">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K17" s="174">
+        <v>189618</v>
+      </c>
+      <c r="L17" s="176">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M17" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="154" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="155"/>
+      <c r="C18" s="174">
+        <v>607597</v>
+      </c>
+      <c r="D18" s="175">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E18" s="174">
+        <v>432319</v>
+      </c>
+      <c r="F18" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G18" s="174">
+        <v>401405</v>
+      </c>
+      <c r="H18" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I18" s="174">
+        <v>30914</v>
+      </c>
+      <c r="J18" s="176">
+        <v>16.7</v>
+      </c>
+      <c r="K18" s="174">
+        <v>175278</v>
+      </c>
+      <c r="L18" s="176">
+        <v>-7.1</v>
+      </c>
+      <c r="M18" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="147"/>
+      <c r="C19" s="174">
+        <v>158523</v>
+      </c>
+      <c r="D19" s="175">
+        <v>3.2</v>
+      </c>
+      <c r="E19" s="174">
+        <v>136337</v>
+      </c>
+      <c r="F19" s="175">
+        <v>2.9</v>
+      </c>
+      <c r="G19" s="174">
+        <v>129023</v>
+      </c>
+      <c r="H19" s="175">
+        <v>3.1</v>
+      </c>
+      <c r="I19" s="174">
+        <v>7314</v>
+      </c>
+      <c r="J19" s="176">
+        <v>-1.3</v>
+      </c>
+      <c r="K19" s="174">
+        <v>22186</v>
+      </c>
+      <c r="L19" s="176">
+        <v>5.9</v>
+      </c>
+      <c r="M19" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="147"/>
+      <c r="C20" s="174">
+        <v>276960</v>
+      </c>
+      <c r="D20" s="175">
+        <v>3</v>
+      </c>
+      <c r="E20" s="174">
+        <v>220986</v>
+      </c>
+      <c r="F20" s="175">
+        <v>0.6</v>
+      </c>
+      <c r="G20" s="174">
+        <v>211065</v>
+      </c>
+      <c r="H20" s="175">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I20" s="174">
+        <v>9921</v>
+      </c>
+      <c r="J20" s="176">
+        <v>-7.2</v>
+      </c>
+      <c r="K20" s="174">
+        <v>55974</v>
+      </c>
+      <c r="L20" s="176">
+        <v>13.5</v>
+      </c>
+      <c r="M20" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="147"/>
+      <c r="C21" s="174">
+        <v>354893</v>
+      </c>
+      <c r="D21" s="175">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="E21" s="174">
+        <v>310775</v>
+      </c>
+      <c r="F21" s="175">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G21" s="174">
+        <v>304205</v>
+      </c>
+      <c r="H21" s="175">
+        <v>2.6</v>
+      </c>
+      <c r="I21" s="174">
+        <v>6570</v>
+      </c>
+      <c r="J21" s="176">
+        <v>-9.5</v>
+      </c>
+      <c r="K21" s="174">
+        <v>44118</v>
+      </c>
+      <c r="L21" s="176">
+        <v>-25.7</v>
+      </c>
+      <c r="M21" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="155"/>
+      <c r="C22" s="174">
+        <v>362767</v>
+      </c>
+      <c r="D22" s="175">
+        <v>3.3</v>
+      </c>
+      <c r="E22" s="174">
+        <v>279003</v>
+      </c>
+      <c r="F22" s="175">
+        <v>3.3</v>
+      </c>
+      <c r="G22" s="174">
+        <v>264899</v>
+      </c>
+      <c r="H22" s="175">
         <v>3.4</v>
       </c>
-      <c r="E8" s="173">
-[...14 lines deleted...]
-      <c r="J8" s="175">
+      <c r="I22" s="174">
+        <v>14104</v>
+      </c>
+      <c r="J22" s="176">
         <v>2.8</v>
       </c>
-      <c r="K8" s="173">
-[...2 lines deleted...]
-      <c r="L8" s="175">
+      <c r="K22" s="174">
+        <v>83764</v>
+      </c>
+      <c r="L22" s="176">
+        <v>3.8</v>
+      </c>
+      <c r="M22" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="147"/>
+      <c r="C23" s="174">
+        <v>426703</v>
+      </c>
+      <c r="D23" s="175">
+        <v>6.6</v>
+      </c>
+      <c r="E23" s="174">
+        <v>326168</v>
+      </c>
+      <c r="F23" s="175">
+        <v>4.5</v>
+      </c>
+      <c r="G23" s="174">
+        <v>311443</v>
+      </c>
+      <c r="H23" s="175">
+        <v>5</v>
+      </c>
+      <c r="I23" s="174">
+        <v>14725</v>
+      </c>
+      <c r="J23" s="176">
+        <v>-5.8</v>
+      </c>
+      <c r="K23" s="174">
+        <v>100535</v>
+      </c>
+      <c r="L23" s="176">
+        <v>14.4</v>
+      </c>
+      <c r="M23" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="147"/>
+      <c r="C24" s="174">
+        <v>334172</v>
+      </c>
+      <c r="D24" s="175">
+        <v>4.2</v>
+      </c>
+      <c r="E24" s="174">
+        <v>264513</v>
+      </c>
+      <c r="F24" s="175">
         <v>3.5</v>
       </c>
-      <c r="M8" s="142" t="s">
+      <c r="G24" s="174">
+        <v>244860</v>
+      </c>
+      <c r="H24" s="175">
+        <v>3.7</v>
+      </c>
+      <c r="I24" s="174">
+        <v>19653</v>
+      </c>
+      <c r="J24" s="176">
+        <v>1</v>
+      </c>
+      <c r="K24" s="174">
+        <v>69659</v>
+      </c>
+      <c r="L24" s="176">
+        <v>7</v>
+      </c>
+      <c r="M24" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...622 lines deleted...]
-    </row>
     <row r="25" spans="1:13" ht="3" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="178"/>
-[...10 lines deleted...]
-      <c r="L25" s="182"/>
+      <c r="A25" s="179"/>
+      <c r="B25" s="180"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="182"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="183"/>
+      <c r="G25" s="184"/>
+      <c r="H25" s="182"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="183"/>
+      <c r="K25" s="184"/>
+      <c r="L25" s="183"/>
     </row>
     <row r="26" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="184"/>
-[...10 lines deleted...]
-      <c r="L26" s="152"/>
+      <c r="A26" s="185"/>
+      <c r="B26" s="186"/>
+      <c r="C26" s="150"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="151"/>
+      <c r="F26" s="151"/>
+      <c r="G26" s="150"/>
+      <c r="H26" s="153"/>
+      <c r="I26" s="151"/>
+      <c r="J26" s="151"/>
+      <c r="K26" s="150"/>
+      <c r="L26" s="153"/>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
         <v>113</v>
       </c>
-      <c r="C27" s="168" t="s">
+      <c r="C27" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="D27" s="172" t="s">
+      <c r="D27" s="173" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="169" t="s">
+      <c r="E27" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="F27" s="169" t="s">
+      <c r="F27" s="170" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="168" t="s">
+      <c r="G27" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="H27" s="172" t="s">
+      <c r="H27" s="173" t="s">
         <v>93</v>
       </c>
-      <c r="I27" s="169" t="s">
+      <c r="I27" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="J27" s="169" t="s">
+      <c r="J27" s="170" t="s">
         <v>94</v>
       </c>
-      <c r="K27" s="168" t="s">
+      <c r="K27" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="L27" s="172" t="s">
+      <c r="L27" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="153"/>
-      <c r="B28" s="153" t="s">
+      <c r="A28" s="154"/>
+      <c r="B28" s="154" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="173">
-[...20 lines deleted...]
-      <c r="J28" s="175">
+      <c r="C28" s="174">
+        <v>578123</v>
+      </c>
+      <c r="D28" s="175">
+        <v>4.7</v>
+      </c>
+      <c r="E28" s="174">
+        <v>385178</v>
+      </c>
+      <c r="F28" s="175">
+        <v>4</v>
+      </c>
+      <c r="G28" s="174">
+        <v>356413</v>
+      </c>
+      <c r="H28" s="175">
+        <v>3.9</v>
+      </c>
+      <c r="I28" s="174">
+        <v>28765</v>
+      </c>
+      <c r="J28" s="176">
+        <v>3.3</v>
+      </c>
+      <c r="K28" s="174">
+        <v>192945</v>
+      </c>
+      <c r="L28" s="176">
+        <v>6.3</v>
+      </c>
+      <c r="M28" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="154"/>
+      <c r="B29" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="174">
+        <v>642289</v>
+      </c>
+      <c r="D29" s="175">
+        <v>12.2</v>
+      </c>
+      <c r="E29" s="174">
+        <v>391544</v>
+      </c>
+      <c r="F29" s="175">
+        <v>3.9</v>
+      </c>
+      <c r="G29" s="174">
+        <v>364978</v>
+      </c>
+      <c r="H29" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="I29" s="174">
+        <v>26566</v>
+      </c>
+      <c r="J29" s="176">
+        <v>-2.6</v>
+      </c>
+      <c r="K29" s="174">
+        <v>250745</v>
+      </c>
+      <c r="L29" s="176">
+        <v>28.1</v>
+      </c>
+      <c r="M29" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="154"/>
+      <c r="B30" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="174">
+        <v>698599</v>
+      </c>
+      <c r="D30" s="175">
+        <v>13.6</v>
+      </c>
+      <c r="E30" s="174">
+        <v>400068</v>
+      </c>
+      <c r="F30" s="175">
+        <v>4.5</v>
+      </c>
+      <c r="G30" s="174">
+        <v>373537</v>
+      </c>
+      <c r="H30" s="175">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I30" s="174">
+        <v>26531</v>
+      </c>
+      <c r="J30" s="176">
+        <v>-3.4</v>
+      </c>
+      <c r="K30" s="174">
+        <v>298531</v>
+      </c>
+      <c r="L30" s="176">
+        <v>28.7</v>
+      </c>
+      <c r="M30" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="154"/>
+      <c r="B31" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="174">
+        <v>695018</v>
+      </c>
+      <c r="D31" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="E31" s="174">
+        <v>385827</v>
+      </c>
+      <c r="F31" s="175">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G31" s="174">
+        <v>346972</v>
+      </c>
+      <c r="H31" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I31" s="174">
+        <v>38855</v>
+      </c>
+      <c r="J31" s="176">
+        <v>7</v>
+      </c>
+      <c r="K31" s="174">
+        <v>309191</v>
+      </c>
+      <c r="L31" s="176">
+        <v>4.2</v>
+      </c>
+      <c r="M31" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="154"/>
+      <c r="B32" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="174">
+        <v>663126</v>
+      </c>
+      <c r="D32" s="175">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E32" s="174">
+        <v>533484</v>
+      </c>
+      <c r="F32" s="175">
+        <v>5.9</v>
+      </c>
+      <c r="G32" s="174">
+        <v>464751</v>
+      </c>
+      <c r="H32" s="175">
+        <v>5.4</v>
+      </c>
+      <c r="I32" s="174">
+        <v>68733</v>
+      </c>
+      <c r="J32" s="176">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K32" s="174">
+        <v>129642</v>
+      </c>
+      <c r="L32" s="176">
+        <v>1.3</v>
+      </c>
+      <c r="M32" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="154"/>
+      <c r="B33" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="174">
+        <v>595783</v>
+      </c>
+      <c r="D33" s="175">
+        <v>5.2</v>
+      </c>
+      <c r="E33" s="174">
+        <v>463199</v>
+      </c>
+      <c r="F33" s="175">
+        <v>5.5</v>
+      </c>
+      <c r="G33" s="174">
+        <v>425008</v>
+      </c>
+      <c r="H33" s="175">
+        <v>5.4</v>
+      </c>
+      <c r="I33" s="174">
+        <v>38191</v>
+      </c>
+      <c r="J33" s="176">
+        <v>7.7</v>
+      </c>
+      <c r="K33" s="174">
+        <v>132584</v>
+      </c>
+      <c r="L33" s="176">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M33" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="154"/>
+      <c r="B34" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="174">
+        <v>562230</v>
+      </c>
+      <c r="D34" s="175">
+        <v>8.4</v>
+      </c>
+      <c r="E34" s="174">
+        <v>380536</v>
+      </c>
+      <c r="F34" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G34" s="174">
+        <v>329330</v>
+      </c>
+      <c r="H34" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I34" s="174">
+        <v>51206</v>
+      </c>
+      <c r="J34" s="176">
+        <v>-0.6</v>
+      </c>
+      <c r="K34" s="174">
+        <v>181694</v>
+      </c>
+      <c r="L34" s="176">
+        <v>19</v>
+      </c>
+      <c r="M34" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="154"/>
+      <c r="B35" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="174">
+        <v>657172</v>
+      </c>
+      <c r="D35" s="175">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E35" s="174">
+        <v>382103</v>
+      </c>
+      <c r="F35" s="175">
+        <v>2.9</v>
+      </c>
+      <c r="G35" s="174">
+        <v>360466</v>
+      </c>
+      <c r="H35" s="175">
+        <v>3</v>
+      </c>
+      <c r="I35" s="174">
+        <v>21637</v>
+      </c>
+      <c r="J35" s="176">
+        <v>0.7</v>
+      </c>
+      <c r="K35" s="174">
+        <v>275069</v>
+      </c>
+      <c r="L35" s="176">
+        <v>6.7</v>
+      </c>
+      <c r="M35" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="154"/>
+      <c r="B36" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="174">
+        <v>545481</v>
+      </c>
+      <c r="D36" s="175">
+        <v>2.4</v>
+      </c>
+      <c r="E36" s="174">
+        <v>491775</v>
+      </c>
+      <c r="F36" s="175">
+        <v>7.8</v>
+      </c>
+      <c r="G36" s="174">
+        <v>458532</v>
+      </c>
+      <c r="H36" s="175">
+        <v>8.1</v>
+      </c>
+      <c r="I36" s="174">
+        <v>33243</v>
+      </c>
+      <c r="J36" s="176">
+        <v>4.3</v>
+      </c>
+      <c r="K36" s="174">
+        <v>53706</v>
+      </c>
+      <c r="L36" s="176">
+        <v>-29.6</v>
+      </c>
+      <c r="M36" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="177"/>
+      <c r="B37" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="174">
+        <v>644025</v>
+      </c>
+      <c r="D37" s="175">
+        <v>3.5</v>
+      </c>
+      <c r="E37" s="174">
+        <v>403846</v>
+      </c>
+      <c r="F37" s="175">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G37" s="174">
+        <v>376085</v>
+      </c>
+      <c r="H37" s="175">
+        <v>2.1</v>
+      </c>
+      <c r="I37" s="174">
+        <v>27761</v>
+      </c>
+      <c r="J37" s="176">
+        <v>3.8</v>
+      </c>
+      <c r="K37" s="174">
+        <v>240179</v>
+      </c>
+      <c r="L37" s="176">
+        <v>5.8</v>
+      </c>
+      <c r="M37" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="154"/>
+      <c r="B38" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="174">
+        <v>658093</v>
+      </c>
+      <c r="D38" s="175">
+        <v>0.5</v>
+      </c>
+      <c r="E38" s="174">
+        <v>465172</v>
+      </c>
+      <c r="F38" s="175">
+        <v>4.5</v>
+      </c>
+      <c r="G38" s="174">
+        <v>431018</v>
+      </c>
+      <c r="H38" s="175">
+        <v>3.8</v>
+      </c>
+      <c r="I38" s="174">
+        <v>34154</v>
+      </c>
+      <c r="J38" s="176">
+        <v>15.9</v>
+      </c>
+      <c r="K38" s="174">
+        <v>192921</v>
+      </c>
+      <c r="L38" s="176">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="M38" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="178"/>
+      <c r="B39" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="174">
+        <v>405658</v>
+      </c>
+      <c r="D39" s="175">
+        <v>-0.4</v>
+      </c>
+      <c r="E39" s="174">
+        <v>312542</v>
+      </c>
+      <c r="F39" s="175">
+        <v>-1.3</v>
+      </c>
+      <c r="G39" s="174">
+        <v>288759</v>
+      </c>
+      <c r="H39" s="175">
+        <v>-1</v>
+      </c>
+      <c r="I39" s="174">
+        <v>23783</v>
+      </c>
+      <c r="J39" s="176">
+        <v>-4.3</v>
+      </c>
+      <c r="K39" s="174">
+        <v>93116</v>
+      </c>
+      <c r="L39" s="176">
+        <v>2.6</v>
+      </c>
+      <c r="M39" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="177"/>
+      <c r="B40" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="174">
+        <v>435931</v>
+      </c>
+      <c r="D40" s="175">
+        <v>3.7</v>
+      </c>
+      <c r="E40" s="174">
+        <v>329947</v>
+      </c>
+      <c r="F40" s="175">
+        <v>0.5</v>
+      </c>
+      <c r="G40" s="174">
+        <v>313547</v>
+      </c>
+      <c r="H40" s="175">
+        <v>1</v>
+      </c>
+      <c r="I40" s="174">
+        <v>16400</v>
+      </c>
+      <c r="J40" s="176">
+        <v>-7.1</v>
+      </c>
+      <c r="K40" s="174">
+        <v>105984</v>
+      </c>
+      <c r="L40" s="176">
+        <v>14.8</v>
+      </c>
+      <c r="M40" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="178"/>
+      <c r="B41" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="174">
+        <v>487030</v>
+      </c>
+      <c r="D41" s="175">
+        <v>-1.6</v>
+      </c>
+      <c r="E41" s="174">
+        <v>421099</v>
+      </c>
+      <c r="F41" s="175">
         <v>3.2</v>
       </c>
-      <c r="K28" s="173">
-[...2 lines deleted...]
-      <c r="L28" s="175">
+      <c r="G41" s="174">
+        <v>411470</v>
+      </c>
+      <c r="H41" s="175">
+        <v>3.5</v>
+      </c>
+      <c r="I41" s="174">
+        <v>9629</v>
+      </c>
+      <c r="J41" s="176">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="K41" s="174">
+        <v>65931</v>
+      </c>
+      <c r="L41" s="176">
+        <v>-24.9</v>
+      </c>
+      <c r="M41" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="154"/>
+      <c r="B42" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="174">
+        <v>472242</v>
+      </c>
+      <c r="D42" s="175">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E42" s="174">
+        <v>350636</v>
+      </c>
+      <c r="F42" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="G42" s="174">
+        <v>330666</v>
+      </c>
+      <c r="H42" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="I42" s="174">
+        <v>19970</v>
+      </c>
+      <c r="J42" s="176">
+        <v>4.2</v>
+      </c>
+      <c r="K42" s="174">
+        <v>121606</v>
+      </c>
+      <c r="L42" s="176">
+        <v>5.7</v>
+      </c>
+      <c r="M42" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="178"/>
+      <c r="B43" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="174">
+        <v>473086</v>
+      </c>
+      <c r="D43" s="175">
+        <v>6</v>
+      </c>
+      <c r="E43" s="174">
+        <v>353918</v>
+      </c>
+      <c r="F43" s="175">
         <v>3.7</v>
       </c>
-      <c r="M28" s="142" t="s">
+      <c r="G43" s="174">
+        <v>337958</v>
+      </c>
+      <c r="H43" s="175">
+        <v>4.2</v>
+      </c>
+      <c r="I43" s="174">
+        <v>15960</v>
+      </c>
+      <c r="J43" s="176">
+        <v>-5.3</v>
+      </c>
+      <c r="K43" s="174">
+        <v>119168</v>
+      </c>
+      <c r="L43" s="176">
+        <v>13.7</v>
+      </c>
+      <c r="M43" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B29" s="153" t="s">
+    <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="177"/>
+      <c r="B44" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="174">
+        <v>417260</v>
+      </c>
+      <c r="D44" s="175">
+        <v>3.8</v>
+      </c>
+      <c r="E44" s="174">
+        <v>320587</v>
+      </c>
+      <c r="F44" s="175">
+        <v>3</v>
+      </c>
+      <c r="G44" s="174">
+        <v>294772</v>
+      </c>
+      <c r="H44" s="175">
+        <v>3.2</v>
+      </c>
+      <c r="I44" s="174">
+        <v>25815</v>
+      </c>
+      <c r="J44" s="176">
+        <v>1</v>
+      </c>
+      <c r="K44" s="174">
+        <v>96673</v>
+      </c>
+      <c r="L44" s="176">
+        <v>6.3</v>
+      </c>
+      <c r="M44" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="179"/>
+      <c r="B45" s="187"/>
+      <c r="C45" s="181"/>
+      <c r="D45" s="183"/>
+      <c r="E45" s="184"/>
+      <c r="F45" s="182"/>
+      <c r="G45" s="181"/>
+      <c r="H45" s="183"/>
+      <c r="I45" s="184"/>
+      <c r="J45" s="182"/>
+      <c r="K45" s="181"/>
+      <c r="L45" s="183"/>
+    </row>
+    <row r="46" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="179"/>
+      <c r="B46" s="186"/>
+      <c r="C46" s="158"/>
+      <c r="D46" s="188"/>
+      <c r="E46" s="189"/>
+      <c r="F46" s="189"/>
+      <c r="G46" s="158"/>
+      <c r="H46" s="188"/>
+      <c r="I46" s="189"/>
+      <c r="J46" s="189"/>
+      <c r="K46" s="158"/>
+      <c r="L46" s="188"/>
+    </row>
+    <row r="47" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="156"/>
+      <c r="B47" s="156" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="169" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="170" t="s">
+        <v>92</v>
+      </c>
+      <c r="F47" s="170" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" s="169" t="s">
+        <v>92</v>
+      </c>
+      <c r="H47" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="I47" s="170" t="s">
+        <v>92</v>
+      </c>
+      <c r="J47" s="170" t="s">
+        <v>94</v>
+      </c>
+      <c r="K47" s="169" t="s">
+        <v>92</v>
+      </c>
+      <c r="L47" s="173" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="154"/>
+      <c r="B48" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="174">
+        <v>123493</v>
+      </c>
+      <c r="D48" s="175">
+        <v>4.7</v>
+      </c>
+      <c r="E48" s="174">
+        <v>117009</v>
+      </c>
+      <c r="F48" s="175">
+        <v>4.7</v>
+      </c>
+      <c r="G48" s="174">
+        <v>113843</v>
+      </c>
+      <c r="H48" s="175">
+        <v>4.8</v>
+      </c>
+      <c r="I48" s="174">
+        <v>3166</v>
+      </c>
+      <c r="J48" s="175">
+        <v>-0.1</v>
+      </c>
+      <c r="K48" s="174">
+        <v>6484</v>
+      </c>
+      <c r="L48" s="176">
+        <v>5.9</v>
+      </c>
+      <c r="M48" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="154"/>
+      <c r="B49" s="154" t="s">
         <v>97</v>
       </c>
-      <c r="C29" s="173">
-[...29 lines deleted...]
-      <c r="M29" s="142" t="s">
+      <c r="C49" s="174">
+        <v>105943</v>
+      </c>
+      <c r="D49" s="175">
+        <v>1.4</v>
+      </c>
+      <c r="E49" s="174">
+        <v>99279</v>
+      </c>
+      <c r="F49" s="175">
+        <v>3.7</v>
+      </c>
+      <c r="G49" s="174">
+        <v>98012</v>
+      </c>
+      <c r="H49" s="175">
+        <v>3</v>
+      </c>
+      <c r="I49" s="174">
+        <v>1267</v>
+      </c>
+      <c r="J49" s="175">
+        <v>140.9</v>
+      </c>
+      <c r="K49" s="174">
+        <v>6664</v>
+      </c>
+      <c r="L49" s="176">
+        <v>-24.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="154"/>
+      <c r="B50" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="174">
+        <v>149803</v>
+      </c>
+      <c r="D50" s="175">
+        <v>3.1</v>
+      </c>
+      <c r="E50" s="174">
+        <v>129264</v>
+      </c>
+      <c r="F50" s="175">
+        <v>5.8</v>
+      </c>
+      <c r="G50" s="174">
+        <v>127510</v>
+      </c>
+      <c r="H50" s="175">
+        <v>6.6</v>
+      </c>
+      <c r="I50" s="174">
+        <v>1754</v>
+      </c>
+      <c r="J50" s="175">
+        <v>-29.5</v>
+      </c>
+      <c r="K50" s="174">
+        <v>20539</v>
+      </c>
+      <c r="L50" s="176">
+        <v>-11.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="154"/>
+      <c r="B51" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="174">
+        <v>167670</v>
+      </c>
+      <c r="D51" s="175">
+        <v>6.6</v>
+      </c>
+      <c r="E51" s="174">
+        <v>149840</v>
+      </c>
+      <c r="F51" s="175">
+        <v>5.6</v>
+      </c>
+      <c r="G51" s="174">
+        <v>143152</v>
+      </c>
+      <c r="H51" s="175">
+        <v>6.4</v>
+      </c>
+      <c r="I51" s="174">
+        <v>6688</v>
+      </c>
+      <c r="J51" s="175">
+        <v>-9.5</v>
+      </c>
+      <c r="K51" s="174">
+        <v>17830</v>
+      </c>
+      <c r="L51" s="176">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="154"/>
+      <c r="B52" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="174">
+        <v>178768</v>
+      </c>
+      <c r="D52" s="175">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="E52" s="174">
+        <v>175060</v>
+      </c>
+      <c r="F52" s="175">
+        <v>5.8</v>
+      </c>
+      <c r="G52" s="174">
+        <v>172722</v>
+      </c>
+      <c r="H52" s="175">
+        <v>6.8</v>
+      </c>
+      <c r="I52" s="174">
+        <v>2338</v>
+      </c>
+      <c r="J52" s="175">
+        <v>-39.5</v>
+      </c>
+      <c r="K52" s="174">
+        <v>3708</v>
+      </c>
+      <c r="L52" s="176">
+        <v>-82.8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="154"/>
+      <c r="B53" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="174">
+        <v>194800</v>
+      </c>
+      <c r="D53" s="175">
+        <v>30.6</v>
+      </c>
+      <c r="E53" s="174">
+        <v>175606</v>
+      </c>
+      <c r="F53" s="175">
+        <v>26.5</v>
+      </c>
+      <c r="G53" s="174">
+        <v>169503</v>
+      </c>
+      <c r="H53" s="175">
+        <v>25.8</v>
+      </c>
+      <c r="I53" s="174">
+        <v>6103</v>
+      </c>
+      <c r="J53" s="175">
+        <v>51.9</v>
+      </c>
+      <c r="K53" s="174">
+        <v>19194</v>
+      </c>
+      <c r="L53" s="176">
+        <v>84.6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="154"/>
+      <c r="B54" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="174">
+        <v>151171</v>
+      </c>
+      <c r="D54" s="175">
+        <v>6.6</v>
+      </c>
+      <c r="E54" s="174">
+        <v>142632</v>
+      </c>
+      <c r="F54" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G54" s="174">
+        <v>132980</v>
+      </c>
+      <c r="H54" s="175">
+        <v>5.6</v>
+      </c>
+      <c r="I54" s="174">
+        <v>9652</v>
+      </c>
+      <c r="J54" s="175">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="K54" s="174">
+        <v>8539</v>
+      </c>
+      <c r="L54" s="176">
+        <v>44.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="154"/>
+      <c r="B55" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="174">
+        <v>120483</v>
+      </c>
+      <c r="D55" s="175">
+        <v>5.3</v>
+      </c>
+      <c r="E55" s="174">
+        <v>114194</v>
+      </c>
+      <c r="F55" s="175">
+        <v>5.5</v>
+      </c>
+      <c r="G55" s="174">
+        <v>111773</v>
+      </c>
+      <c r="H55" s="175">
+        <v>5.4</v>
+      </c>
+      <c r="I55" s="174">
+        <v>2421</v>
+      </c>
+      <c r="J55" s="175">
+        <v>13.1</v>
+      </c>
+      <c r="K55" s="174">
+        <v>6289</v>
+      </c>
+      <c r="L55" s="176">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="154"/>
+      <c r="B56" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="174">
+        <v>165637</v>
+      </c>
+      <c r="D56" s="175">
+        <v>-4.7</v>
+      </c>
+      <c r="E56" s="174">
+        <v>161716</v>
+      </c>
+      <c r="F56" s="175">
+        <v>0.5</v>
+      </c>
+      <c r="G56" s="174">
+        <v>157984</v>
+      </c>
+      <c r="H56" s="175">
+        <v>0.1</v>
+      </c>
+      <c r="I56" s="174">
+        <v>3732</v>
+      </c>
+      <c r="J56" s="175">
+        <v>20.6</v>
+      </c>
+      <c r="K56" s="174">
+        <v>3921</v>
+      </c>
+      <c r="L56" s="176">
+        <v>-69.7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="154"/>
+      <c r="B57" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="174">
+        <v>136083</v>
+      </c>
+      <c r="D57" s="175">
+        <v>5.5</v>
+      </c>
+      <c r="E57" s="174">
+        <v>129438</v>
+      </c>
+      <c r="F57" s="175">
+        <v>6.2</v>
+      </c>
+      <c r="G57" s="174">
+        <v>126365</v>
+      </c>
+      <c r="H57" s="175">
+        <v>6.5</v>
+      </c>
+      <c r="I57" s="174">
+        <v>3073</v>
+      </c>
+      <c r="J57" s="175">
+        <v>-4.5</v>
+      </c>
+      <c r="K57" s="174">
+        <v>6645</v>
+      </c>
+      <c r="L57" s="176">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="154"/>
+      <c r="B58" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="174">
+        <v>173789</v>
+      </c>
+      <c r="D58" s="175">
+        <v>7.3</v>
+      </c>
+      <c r="E58" s="174">
+        <v>150079</v>
+      </c>
+      <c r="F58" s="175">
+        <v>1</v>
+      </c>
+      <c r="G58" s="174">
+        <v>147002</v>
+      </c>
+      <c r="H58" s="175">
+        <v>0.5</v>
+      </c>
+      <c r="I58" s="174">
+        <v>3077</v>
+      </c>
+      <c r="J58" s="175">
+        <v>25.3</v>
+      </c>
+      <c r="K58" s="174">
+        <v>23710</v>
+      </c>
+      <c r="L58" s="176">
+        <v>77.8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="154"/>
+      <c r="B59" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="174">
+        <v>86912</v>
+      </c>
+      <c r="D59" s="175">
+        <v>5.6</v>
+      </c>
+      <c r="E59" s="174">
+        <v>85279</v>
+      </c>
+      <c r="F59" s="175">
+        <v>5.3</v>
+      </c>
+      <c r="G59" s="174">
+        <v>82738</v>
+      </c>
+      <c r="H59" s="175">
+        <v>5.4</v>
+      </c>
+      <c r="I59" s="174">
+        <v>2541</v>
+      </c>
+      <c r="J59" s="175">
+        <v>0.8</v>
+      </c>
+      <c r="K59" s="174">
+        <v>1633</v>
+      </c>
+      <c r="L59" s="176">
+        <v>18.5</v>
+      </c>
+      <c r="M59" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...34 lines deleted...]
-      <c r="M30" s="142" t="s">
+    <row r="60" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="154"/>
+      <c r="B60" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="174">
+        <v>111113</v>
+      </c>
+      <c r="D60" s="175">
+        <v>4.5</v>
+      </c>
+      <c r="E60" s="174">
+        <v>107312</v>
+      </c>
+      <c r="F60" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G60" s="174">
+        <v>104150</v>
+      </c>
+      <c r="H60" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="I60" s="174">
+        <v>3162</v>
+      </c>
+      <c r="J60" s="175">
+        <v>-2.1</v>
+      </c>
+      <c r="K60" s="174">
+        <v>3801</v>
+      </c>
+      <c r="L60" s="176">
+        <v>14.8</v>
+      </c>
+      <c r="M60" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...34 lines deleted...]
-      <c r="M31" s="142" t="s">
+    <row r="61" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="178"/>
+      <c r="B61" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="174">
+        <v>103583</v>
+      </c>
+      <c r="D61" s="175">
+        <v>-0.4</v>
+      </c>
+      <c r="E61" s="174">
+        <v>100951</v>
+      </c>
+      <c r="F61" s="175">
+        <v>1</v>
+      </c>
+      <c r="G61" s="174">
+        <v>100197</v>
+      </c>
+      <c r="H61" s="175">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I61" s="174">
+        <v>754</v>
+      </c>
+      <c r="J61" s="175">
+        <v>-9.4</v>
+      </c>
+      <c r="K61" s="174">
+        <v>2632</v>
+      </c>
+      <c r="L61" s="176">
+        <v>-34.799999999999997</v>
+      </c>
+      <c r="M61" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...34 lines deleted...]
-      <c r="M32" s="142" t="s">
+    <row r="62" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="178"/>
+      <c r="B62" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="174">
+        <v>149323</v>
+      </c>
+      <c r="D62" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E62" s="174">
+        <v>139340</v>
+      </c>
+      <c r="F62" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G62" s="174">
+        <v>136672</v>
+      </c>
+      <c r="H62" s="175">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I62" s="174">
+        <v>2668</v>
+      </c>
+      <c r="J62" s="175">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K62" s="174">
+        <v>9983</v>
+      </c>
+      <c r="L62" s="176">
+        <v>5.5</v>
+      </c>
+      <c r="M62" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...136 lines deleted...]
-      <c r="H36" s="174">
+    <row r="63" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="154"/>
+      <c r="B63" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="174">
+        <v>186814</v>
+      </c>
+      <c r="D63" s="175">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E63" s="174">
+        <v>182649</v>
+      </c>
+      <c r="F63" s="175">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G63" s="174">
+        <v>174310</v>
+      </c>
+      <c r="H63" s="175">
         <v>11</v>
       </c>
-      <c r="I36" s="173">
-[...981 lines deleted...]
-      <c r="M63" s="142" t="s">
+      <c r="I63" s="174">
+        <v>8339</v>
+      </c>
+      <c r="J63" s="175">
+        <v>-12.8</v>
+      </c>
+      <c r="K63" s="174">
+        <v>4165</v>
+      </c>
+      <c r="L63" s="176">
+        <v>14</v>
+      </c>
+      <c r="M63" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="56"/>
-      <c r="B64" s="176" t="s">
+      <c r="B64" s="177" t="s">
         <v>112</v>
       </c>
-      <c r="C64" s="173">
-[...29 lines deleted...]
-      <c r="M64" s="142" t="s">
+      <c r="C64" s="174">
+        <v>132747</v>
+      </c>
+      <c r="D64" s="175">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E64" s="174">
+        <v>128576</v>
+      </c>
+      <c r="F64" s="175">
+        <v>2.4</v>
+      </c>
+      <c r="G64" s="174">
+        <v>123860</v>
+      </c>
+      <c r="H64" s="175">
+        <v>2.9</v>
+      </c>
+      <c r="I64" s="174">
+        <v>4716</v>
+      </c>
+      <c r="J64" s="175">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="K64" s="174">
+        <v>4171</v>
+      </c>
+      <c r="L64" s="176">
+        <v>-3.4</v>
+      </c>
+      <c r="M64" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="157"/>
-[...10 lines deleted...]
-      <c r="L65" s="187"/>
+      <c r="A65" s="158"/>
+      <c r="B65" s="188"/>
+      <c r="C65" s="189"/>
+      <c r="D65" s="188"/>
+      <c r="E65" s="189"/>
+      <c r="F65" s="188"/>
+      <c r="G65" s="158"/>
+      <c r="H65" s="188"/>
+      <c r="I65" s="189"/>
+      <c r="J65" s="188"/>
+      <c r="K65" s="158"/>
+      <c r="L65" s="188"/>
     </row>
     <row r="66" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="C66" s="168" t="s">
+      <c r="C66" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="D66" s="172" t="s">
+      <c r="D66" s="173" t="s">
         <v>93</v>
       </c>
-      <c r="E66" s="169" t="s">
+      <c r="E66" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="F66" s="169" t="s">
+      <c r="F66" s="170" t="s">
         <v>93</v>
       </c>
-      <c r="G66" s="168" t="s">
+      <c r="G66" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="H66" s="172" t="s">
+      <c r="H66" s="173" t="s">
         <v>93</v>
       </c>
-      <c r="I66" s="169" t="s">
+      <c r="I66" s="170" t="s">
         <v>92</v>
       </c>
-      <c r="J66" s="169" t="s">
+      <c r="J66" s="170" t="s">
         <v>94</v>
       </c>
-      <c r="K66" s="168" t="s">
+      <c r="K66" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="L66" s="172" t="s">
+      <c r="L66" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="376" t="s">
+      <c r="A67" s="377" t="s">
         <v>117</v>
       </c>
-      <c r="B67" s="142" t="s">
+      <c r="B67" s="143" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="189">
-[...27 lines deleted...]
-        <v>3.1</v>
+      <c r="C67" s="190">
+        <v>501717</v>
+      </c>
+      <c r="D67" s="175">
+        <v>5.3</v>
+      </c>
+      <c r="E67" s="190">
+        <v>338257</v>
+      </c>
+      <c r="F67" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G67" s="190">
+        <v>311552</v>
+      </c>
+      <c r="H67" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I67" s="190">
+        <v>26705</v>
+      </c>
+      <c r="J67" s="176">
+        <v>5</v>
+      </c>
+      <c r="K67" s="190">
+        <v>163460</v>
+      </c>
+      <c r="L67" s="176">
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="376"/>
-      <c r="B68" s="142" t="s">
+      <c r="A68" s="377"/>
+      <c r="B68" s="143" t="s">
         <v>119</v>
       </c>
-      <c r="C68" s="189">
-[...27 lines deleted...]
-        <v>3.1</v>
+      <c r="C68" s="190">
+        <v>623477</v>
+      </c>
+      <c r="D68" s="175">
+        <v>5.4</v>
+      </c>
+      <c r="E68" s="190">
+        <v>407620</v>
+      </c>
+      <c r="F68" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G68" s="190">
+        <v>373404</v>
+      </c>
+      <c r="H68" s="175">
+        <v>3.9</v>
+      </c>
+      <c r="I68" s="190">
+        <v>34216</v>
+      </c>
+      <c r="J68" s="176">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K68" s="190">
+        <v>215857</v>
+      </c>
+      <c r="L68" s="176">
+        <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="376"/>
-      <c r="B69" s="156" t="s">
+      <c r="A69" s="377"/>
+      <c r="B69" s="157" t="s">
         <v>120</v>
       </c>
-      <c r="C69" s="189">
-[...27 lines deleted...]
-        <v>13.8</v>
+      <c r="C69" s="190">
+        <v>138497</v>
+      </c>
+      <c r="D69" s="175">
+        <v>4.2</v>
+      </c>
+      <c r="E69" s="190">
+        <v>131343</v>
+      </c>
+      <c r="F69" s="175">
+        <v>4.2</v>
+      </c>
+      <c r="G69" s="190">
+        <v>127045</v>
+      </c>
+      <c r="H69" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="I69" s="190">
+        <v>4298</v>
+      </c>
+      <c r="J69" s="176">
+        <v>2.4</v>
+      </c>
+      <c r="K69" s="190">
+        <v>7154</v>
+      </c>
+      <c r="L69" s="176">
+        <v>4.8</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="377"/>
-      <c r="B70" s="190"/>
+      <c r="A70" s="378"/>
+      <c r="B70" s="191"/>
       <c r="C70" s="56"/>
-      <c r="D70" s="191"/>
-[...1 lines deleted...]
-      <c r="F70" s="190"/>
+      <c r="D70" s="192"/>
+      <c r="E70" s="191"/>
+      <c r="F70" s="191"/>
       <c r="G70" s="56"/>
-      <c r="H70" s="191"/>
-[...1 lines deleted...]
-      <c r="J70" s="190"/>
+      <c r="H70" s="192"/>
+      <c r="I70" s="191"/>
+      <c r="J70" s="191"/>
       <c r="K70" s="56"/>
-      <c r="L70" s="191"/>
+      <c r="L70" s="192"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A71" s="142" t="s">
+      <c r="A71" s="143" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="5" fitToWidth="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D3B1983-2A89-47E1-B166-A616A99EB4DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F5CB204-ABF8-43DC-AD63-85260202804A}">
+  <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="13.5" customWidth="1"/>
     <col min="4" max="5" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A1" s="378" t="s">
+      <c r="A1" s="379" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1" s="379"/>
+      <c r="C1" s="379"/>
+      <c r="D1" s="379"/>
+      <c r="E1" s="379"/>
+      <c r="F1" s="379"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="415" t="s">
         <v>230</v>
       </c>
-      <c r="B1" s="378"/>
-[...6 lines deleted...]
-      <c r="A2" s="414" t="s">
+      <c r="B2" s="415"/>
+      <c r="C2" s="415"/>
+      <c r="D2" s="415"/>
+      <c r="E2" s="415"/>
+      <c r="F2" s="415"/>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="253" t="s">
+        <v>147</v>
+      </c>
+      <c r="D4" s="254"/>
+      <c r="F4" s="253"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B5" s="198"/>
+      <c r="C5" s="259"/>
+      <c r="D5" s="410" t="s">
         <v>231</v>
       </c>
-      <c r="B2" s="414"/>
-[...15 lines deleted...]
-      <c r="D5" s="409" t="s">
+      <c r="E5" s="411"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B6" s="398" t="s">
+        <v>225</v>
+      </c>
+      <c r="C6" s="399"/>
+      <c r="D6" s="363"/>
+      <c r="E6" s="285"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B7" s="271"/>
+      <c r="C7" s="332"/>
+      <c r="D7" s="271"/>
+      <c r="E7" s="275" t="s">
         <v>232</v>
       </c>
-      <c r="E5" s="410"/>
-[...13 lines deleted...]
-      <c r="E7" s="274" t="s">
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B8" s="258"/>
+      <c r="C8" s="279"/>
+      <c r="D8" s="354" t="s">
         <v>233</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D8" s="353" t="s">
+      <c r="E8" s="281" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B9" s="387" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="388"/>
+      <c r="D9" s="368">
+        <v>1242</v>
+      </c>
+      <c r="E9" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B10" s="387" t="s">
+        <v>159</v>
+      </c>
+      <c r="C10" s="388"/>
+      <c r="D10" s="368">
+        <v>1279</v>
+      </c>
+      <c r="E10" s="292">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B11" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="388"/>
+      <c r="D11" s="368">
+        <v>1343</v>
+      </c>
+      <c r="E11" s="292">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B12" s="408" t="s">
+        <v>161</v>
+      </c>
+      <c r="C12" s="409"/>
+      <c r="D12" s="369">
+        <v>1394</v>
+      </c>
+      <c r="E12" s="370">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B13" s="387" t="s">
+        <v>162</v>
+      </c>
+      <c r="C13" s="388"/>
+      <c r="D13" s="368">
+        <v>1385</v>
+      </c>
+      <c r="E13" s="292">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B14" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="C14" s="388"/>
+      <c r="D14" s="368">
+        <v>1381</v>
+      </c>
+      <c r="E14" s="292">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B15" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="388"/>
+      <c r="D15" s="368">
+        <v>1411</v>
+      </c>
+      <c r="E15" s="292">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B16" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="C16" s="388"/>
+      <c r="D16" s="368">
+        <v>1388</v>
+      </c>
+      <c r="E16" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B17" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="C17" s="388"/>
+      <c r="D17" s="368">
+        <v>1401</v>
+      </c>
+      <c r="E17" s="292">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B18" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="388"/>
+      <c r="D18" s="368">
+        <v>1424</v>
+      </c>
+      <c r="E18" s="292">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B19" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="C19" s="388"/>
+      <c r="D19" s="368">
+        <v>1426</v>
+      </c>
+      <c r="E19" s="292">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B20" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" s="388"/>
+      <c r="D20" s="368">
+        <v>1446</v>
+      </c>
+      <c r="E20" s="292">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B21" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="C21" s="388"/>
+      <c r="D21" s="368">
+        <v>1443</v>
+      </c>
+      <c r="E21" s="292">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B22" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="C22" s="388"/>
+      <c r="D22" s="368">
+        <v>1437</v>
+      </c>
+      <c r="E22" s="292">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B23" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="C23" s="388"/>
+      <c r="D23" s="368">
+        <v>1434</v>
+      </c>
+      <c r="E23" s="292">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B24" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="C24" s="388"/>
+      <c r="D24" s="368">
+        <v>1453</v>
+      </c>
+      <c r="E24" s="292">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B25" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="C25" s="388"/>
+      <c r="D25" s="368">
+        <v>1446</v>
+      </c>
+      <c r="E25" s="292">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B26" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="C26" s="386"/>
+      <c r="D26" s="371">
+        <v>1460</v>
+      </c>
+      <c r="E26" s="301">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B27" s="254" t="s">
         <v>234</v>
       </c>
-      <c r="E8" s="280" t="s">
-[...220 lines deleted...]
-      <c r="B27" s="253" t="s">
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B28" s="254" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="28" spans="2:5" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-    </row>
     <row r="29" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B29" s="253"/>
+      <c r="B29" s="254"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="B13:C26">
     <cfRule type="expression" dxfId="4" priority="2">
       <formula>OR(RIGHT($B13,2)="６月",RIGHT($B13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12:E26">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>OR(RIGHT($B12,2)="６月",RIGHT($B12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F02A4616-E249-4074-91FF-34E555EE19EC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D56921E-AA90-43D4-A19C-306A87CEF24D}">
+  <sheetPr codeName="Sheet32"/>
   <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="14" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="361" t="s">
+      <c r="A1" s="362" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1" s="362"/>
+      <c r="C1" s="362"/>
+      <c r="D1" s="362"/>
+      <c r="E1" s="362"/>
+      <c r="F1" s="362"/>
+      <c r="G1" s="362"/>
+      <c r="H1" s="362"/>
+      <c r="I1" s="362"/>
+      <c r="J1" s="362"/>
+      <c r="K1" s="362"/>
+      <c r="L1" s="362"/>
+      <c r="M1" s="362"/>
+      <c r="N1" s="362"/>
+    </row>
+    <row r="3" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="253" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="254"/>
+      <c r="D3" s="254"/>
+      <c r="E3" s="254"/>
+      <c r="F3" s="254"/>
+      <c r="G3" s="254"/>
+      <c r="H3" s="254"/>
+      <c r="I3" s="254"/>
+      <c r="J3" s="254"/>
+      <c r="K3" s="254"/>
+      <c r="L3" s="254"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="255" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A4" s="258"/>
+      <c r="B4" s="326"/>
+      <c r="C4" s="400" t="s">
         <v>237</v>
       </c>
-      <c r="B1" s="361"/>
-[...36 lines deleted...]
-      <c r="C4" s="399" t="s">
+      <c r="D4" s="401"/>
+      <c r="E4" s="372"/>
+      <c r="F4" s="284"/>
+      <c r="G4" s="400" t="s">
         <v>238</v>
       </c>
-      <c r="D4" s="400"/>
-[...2 lines deleted...]
-      <c r="G4" s="399" t="s">
+      <c r="H4" s="401"/>
+      <c r="I4" s="372"/>
+      <c r="J4" s="372"/>
+      <c r="K4" s="260"/>
+      <c r="L4" s="284"/>
+      <c r="M4" s="400" t="s">
         <v>239</v>
       </c>
-      <c r="H4" s="400"/>
-[...4 lines deleted...]
-      <c r="M4" s="399" t="s">
+      <c r="N4" s="406"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A5" s="420" t="s">
+        <v>225</v>
+      </c>
+      <c r="B5" s="421"/>
+      <c r="C5" s="265"/>
+      <c r="D5" s="285"/>
+      <c r="E5" s="373" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="254"/>
+      <c r="G5" s="265"/>
+      <c r="H5" s="285"/>
+      <c r="I5" s="400" t="s">
+        <v>127</v>
+      </c>
+      <c r="J5" s="401"/>
+      <c r="L5" s="285"/>
+      <c r="M5" s="265"/>
+      <c r="N5" s="285"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A6" s="420"/>
+      <c r="B6" s="421"/>
+      <c r="C6" s="265"/>
+      <c r="D6" s="285"/>
+      <c r="E6" s="373" t="s">
         <v>240</v>
       </c>
-      <c r="N4" s="405"/>
-[...27 lines deleted...]
-      <c r="E6" s="372" t="s">
+      <c r="F6" s="254"/>
+      <c r="G6" s="265"/>
+      <c r="H6" s="285"/>
+      <c r="I6" s="157"/>
+      <c r="J6" s="254"/>
+      <c r="K6" s="400" t="s">
         <v>241</v>
       </c>
-      <c r="F6" s="253"/>
-[...4 lines deleted...]
-      <c r="K6" s="399" t="s">
+      <c r="L6" s="406"/>
+      <c r="M6" s="265"/>
+      <c r="N6" s="285"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A7" s="271"/>
+      <c r="B7" s="374"/>
+      <c r="C7" s="271"/>
+      <c r="D7" s="275" t="s">
         <v>242</v>
       </c>
-      <c r="L6" s="405"/>
-[...7 lines deleted...]
-      <c r="D7" s="274" t="s">
+      <c r="E7" s="254"/>
+      <c r="F7" s="275" t="s">
+        <v>242</v>
+      </c>
+      <c r="G7" s="271"/>
+      <c r="H7" s="275" t="s">
+        <v>242</v>
+      </c>
+      <c r="I7" s="332"/>
+      <c r="J7" s="272" t="s">
+        <v>242</v>
+      </c>
+      <c r="K7" s="375"/>
+      <c r="L7" s="275" t="s">
+        <v>242</v>
+      </c>
+      <c r="M7" s="274"/>
+      <c r="N7" s="275" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A8" s="258"/>
+      <c r="B8" s="326"/>
+      <c r="C8" s="258"/>
+      <c r="D8" s="281" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="258"/>
+      <c r="F8" s="281" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="258"/>
+      <c r="H8" s="281" t="s">
+        <v>43</v>
+      </c>
+      <c r="I8" s="258"/>
+      <c r="J8" s="281" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="258"/>
+      <c r="L8" s="281" t="s">
+        <v>43</v>
+      </c>
+      <c r="M8" s="258"/>
+      <c r="N8" s="281" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A9" s="418" t="s">
         <v>243</v>
       </c>
-      <c r="E7" s="253"/>
-[...49 lines deleted...]
-      <c r="A9" s="417" t="s">
+      <c r="B9" s="419"/>
+      <c r="C9" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="D9" s="292">
+        <v>0</v>
+      </c>
+      <c r="E9" s="291">
+        <v>105.5</v>
+      </c>
+      <c r="F9" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="G9" s="291">
+        <v>99.7</v>
+      </c>
+      <c r="H9" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="I9" s="291">
+        <v>105.3</v>
+      </c>
+      <c r="J9" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="K9" s="291">
+        <v>111.5</v>
+      </c>
+      <c r="L9" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M9" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="N9" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A10" s="418" t="s">
         <v>244</v>
       </c>
-      <c r="B9" s="418"/>
-      <c r="C9" s="290">
+      <c r="B10" s="419"/>
+      <c r="C10" s="291">
+        <v>106.4</v>
+      </c>
+      <c r="D10" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="E10" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F10" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="G10" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="H10" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="I10" s="291">
+        <v>105.4</v>
+      </c>
+      <c r="J10" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="K10" s="291">
+        <v>111.9</v>
+      </c>
+      <c r="L10" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="M10" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="N10" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A11" s="418" t="s">
+        <v>245</v>
+      </c>
+      <c r="B11" s="419"/>
+      <c r="C11" s="291">
         <v>106.5</v>
       </c>
-      <c r="D9" s="291">
+      <c r="D11" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="E11" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F11" s="289">
+        <v>0</v>
+      </c>
+      <c r="G11" s="291">
+        <v>99.7</v>
+      </c>
+      <c r="H11" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="I11" s="291">
+        <v>105.3</v>
+      </c>
+      <c r="J11" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="K11" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="L11" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M11" s="291">
+        <v>104.7</v>
+      </c>
+      <c r="N11" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A12" s="418" t="s">
+        <v>246</v>
+      </c>
+      <c r="B12" s="419"/>
+      <c r="C12" s="291">
+        <v>107.4</v>
+      </c>
+      <c r="D12" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="E12" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="F12" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G12" s="291">
+        <v>99.3</v>
+      </c>
+      <c r="H12" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="I12" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="J12" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="K12" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="L12" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="M12" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="N12" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A13" s="418" t="s">
+        <v>247</v>
+      </c>
+      <c r="B13" s="419"/>
+      <c r="C13" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="D13" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="E13" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="F13" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G13" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="H13" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="I13" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="J13" s="289">
+        <v>-0.9</v>
+      </c>
+      <c r="K13" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="L13" s="292">
         <v>-1.2</v>
       </c>
-      <c r="E9" s="290">
-[...2 lines deleted...]
-      <c r="F9" s="288">
+      <c r="M13" s="291">
+        <v>105</v>
+      </c>
+      <c r="N13" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A14" s="418" t="s">
+        <v>248</v>
+      </c>
+      <c r="B14" s="419"/>
+      <c r="C14" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="D14" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="E14" s="291">
+        <v>106</v>
+      </c>
+      <c r="F14" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="G14" s="291">
+        <v>98.8</v>
+      </c>
+      <c r="H14" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="I14" s="291">
+        <v>104.5</v>
+      </c>
+      <c r="J14" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="K14" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="L14" s="292">
+        <v>2</v>
+      </c>
+      <c r="M14" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="N14" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A15" s="418" t="s">
+        <v>249</v>
+      </c>
+      <c r="B15" s="419"/>
+      <c r="C15" s="291">
+        <v>107.5</v>
+      </c>
+      <c r="D15" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="E15" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F15" s="289">
+        <v>-0.4</v>
+      </c>
+      <c r="G15" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="H15" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="I15" s="291">
+        <v>104.7</v>
+      </c>
+      <c r="J15" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="K15" s="291">
+        <v>112.3</v>
+      </c>
+      <c r="L15" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="M15" s="291">
+        <v>105.4</v>
+      </c>
+      <c r="N15" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A16" s="418" t="s">
+        <v>250</v>
+      </c>
+      <c r="B16" s="419"/>
+      <c r="C16" s="291">
+        <v>107.3</v>
+      </c>
+      <c r="D16" s="292">
+        <v>-0.2</v>
+      </c>
+      <c r="E16" s="291">
+        <v>105.8</v>
+      </c>
+      <c r="F16" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="G16" s="291">
+        <v>97.7</v>
+      </c>
+      <c r="H16" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I16" s="291">
+        <v>104</v>
+      </c>
+      <c r="J16" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="K16" s="291">
+        <v>110.6</v>
+      </c>
+      <c r="L16" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="M16" s="291">
+        <v>105.5</v>
+      </c>
+      <c r="N16" s="292">
         <v>0.1</v>
       </c>
-      <c r="G9" s="290">
-[...2 lines deleted...]
-      <c r="H9" s="291">
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A17" s="418" t="s">
+        <v>251</v>
+      </c>
+      <c r="B17" s="419"/>
+      <c r="C17" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="D17" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="E17" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="F17" s="289">
+        <v>0.9</v>
+      </c>
+      <c r="G17" s="291">
+        <v>99</v>
+      </c>
+      <c r="H17" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="I17" s="291">
+        <v>103.7</v>
+      </c>
+      <c r="J17" s="289">
         <v>-0.3</v>
       </c>
-      <c r="I9" s="290">
-[...2 lines deleted...]
-      <c r="J9" s="288">
+      <c r="K17" s="291">
+        <v>112.4</v>
+      </c>
+      <c r="L17" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="M17" s="291">
+        <v>105.7</v>
+      </c>
+      <c r="N17" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A18" s="418" t="s">
+        <v>252</v>
+      </c>
+      <c r="B18" s="419"/>
+      <c r="C18" s="291">
+        <v>107.8</v>
+      </c>
+      <c r="D18" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="E18" s="291">
+        <v>107</v>
+      </c>
+      <c r="F18" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G18" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="H18" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="I18" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="J18" s="289">
+        <v>1.4</v>
+      </c>
+      <c r="K18" s="291">
+        <v>112.5</v>
+      </c>
+      <c r="L18" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M18" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="N18" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A19" s="418" t="s">
+        <v>253</v>
+      </c>
+      <c r="B19" s="419"/>
+      <c r="C19" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="D19" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="E19" s="291">
+        <v>107.2</v>
+      </c>
+      <c r="F19" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="G19" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="H19" s="292">
         <v>-0.5</v>
       </c>
-      <c r="K9" s="290">
-[...8 lines deleted...]
-      <c r="N9" s="291">
+      <c r="I19" s="291">
+        <v>103.4</v>
+      </c>
+      <c r="J19" s="289">
+        <v>-1.7</v>
+      </c>
+      <c r="K19" s="291">
+        <v>112</v>
+      </c>
+      <c r="L19" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="M19" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="N19" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A20" s="418" t="s">
+        <v>254</v>
+      </c>
+      <c r="B20" s="419"/>
+      <c r="C20" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="D20" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="E20" s="291">
+        <v>107.4</v>
+      </c>
+      <c r="F20" s="289">
         <v>0.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="417" t="s">
+      <c r="G20" s="291">
+        <v>100</v>
+      </c>
+      <c r="H20" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="I20" s="291">
+        <v>103.2</v>
+      </c>
+      <c r="J20" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="K20" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="L20" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="M20" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="N20" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A21" s="418" t="s">
+        <v>255</v>
+      </c>
+      <c r="B21" s="419"/>
+      <c r="C21" s="291">
+        <v>108.3</v>
+      </c>
+      <c r="D21" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="E21" s="291">
+        <v>107.5</v>
+      </c>
+      <c r="F21" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="G21" s="291">
+        <v>98.4</v>
+      </c>
+      <c r="H21" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="I21" s="291">
+        <v>102.6</v>
+      </c>
+      <c r="J21" s="289">
+        <v>-0.6</v>
+      </c>
+      <c r="K21" s="291">
+        <v>110.2</v>
+      </c>
+      <c r="L21" s="292">
+        <v>-1</v>
+      </c>
+      <c r="M21" s="291">
+        <v>106</v>
+      </c>
+      <c r="N21" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A22" s="418" t="s">
+        <v>244</v>
+      </c>
+      <c r="B22" s="419"/>
+      <c r="C22" s="291">
+        <v>108.8</v>
+      </c>
+      <c r="D22" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="E22" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="F22" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="G22" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="H22" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="I22" s="291">
+        <v>103</v>
+      </c>
+      <c r="J22" s="289">
+        <v>0.4</v>
+      </c>
+      <c r="K22" s="291">
+        <v>110.3</v>
+      </c>
+      <c r="L22" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M22" s="291">
+        <v>106</v>
+      </c>
+      <c r="N22" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A23" s="418" t="s">
         <v>245</v>
       </c>
-      <c r="B10" s="418"/>
-      <c r="C10" s="290">
+      <c r="B23" s="419"/>
+      <c r="C23" s="291">
+        <v>109.1</v>
+      </c>
+      <c r="D23" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="E23" s="291">
+        <v>108.3</v>
+      </c>
+      <c r="F23" s="289">
+        <v>0.7</v>
+      </c>
+      <c r="G23" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="H23" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="I23" s="291">
+        <v>102.9</v>
+      </c>
+      <c r="J23" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="K23" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="L23" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="M23" s="291">
+        <v>106.1</v>
+      </c>
+      <c r="N23" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A24" s="418" t="s">
+        <v>246</v>
+      </c>
+      <c r="B24" s="419"/>
+      <c r="C24" s="291">
+        <v>109.3</v>
+      </c>
+      <c r="D24" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="E24" s="291">
+        <v>108.1</v>
+      </c>
+      <c r="F24" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="G24" s="291">
+        <v>98</v>
+      </c>
+      <c r="H24" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="I24" s="291">
+        <v>102.1</v>
+      </c>
+      <c r="J24" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="K24" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="L24" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M24" s="291">
+        <v>106.3</v>
+      </c>
+      <c r="N24" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A25" s="418" t="s">
+        <v>247</v>
+      </c>
+      <c r="B25" s="419"/>
+      <c r="C25" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="D25" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="E25" s="291">
+        <v>108.2</v>
+      </c>
+      <c r="F25" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="G25" s="291">
+        <v>97</v>
+      </c>
+      <c r="H25" s="292">
+        <v>-1</v>
+      </c>
+      <c r="I25" s="291">
+        <v>102.2</v>
+      </c>
+      <c r="J25" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="K25" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="L25" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="M25" s="291">
+        <v>106.4</v>
+      </c>
+      <c r="N25" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A26" s="418" t="s">
+        <v>256</v>
+      </c>
+      <c r="B26" s="419"/>
+      <c r="C26" s="291">
+        <v>109.3</v>
+      </c>
+      <c r="D26" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="E26" s="291">
+        <v>109</v>
+      </c>
+      <c r="F26" s="289">
+        <v>0.7</v>
+      </c>
+      <c r="G26" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="H26" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="I26" s="291">
+        <v>104.2</v>
+      </c>
+      <c r="J26" s="289">
+        <v>2</v>
+      </c>
+      <c r="K26" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="L26" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M26" s="291">
         <v>106.5</v>
       </c>
-      <c r="D10" s="291">
+      <c r="N26" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A27" s="418" t="s">
+        <v>249</v>
+      </c>
+      <c r="B27" s="419"/>
+      <c r="C27" s="291">
+        <v>111.2</v>
+      </c>
+      <c r="D27" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="E27" s="291">
+        <v>109.1</v>
+      </c>
+      <c r="F27" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="G27" s="291">
+        <v>98.1</v>
+      </c>
+      <c r="H27" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="I27" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="J27" s="289">
+        <v>-0.6</v>
+      </c>
+      <c r="K27" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="L27" s="292">
         <v>0</v>
       </c>
-      <c r="E10" s="290">
-[...2 lines deleted...]
-      <c r="F10" s="288">
+      <c r="M27" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="N27" s="292">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A28" s="418" t="s">
+        <v>250</v>
+      </c>
+      <c r="B28" s="419"/>
+      <c r="C28" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="D28" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="E28" s="291">
+        <v>109.4</v>
+      </c>
+      <c r="F28" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G28" s="291">
+        <v>97.7</v>
+      </c>
+      <c r="H28" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="I28" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="J28" s="289">
+        <v>-0.3</v>
+      </c>
+      <c r="K28" s="291">
+        <v>114.7</v>
+      </c>
+      <c r="L28" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="M28" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="N28" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A29" s="418" t="s">
+        <v>251</v>
+      </c>
+      <c r="B29" s="419"/>
+      <c r="C29" s="291">
+        <v>111.4</v>
+      </c>
+      <c r="D29" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="E29" s="291">
+        <v>110.3</v>
+      </c>
+      <c r="F29" s="289">
+        <v>0.8</v>
+      </c>
+      <c r="G29" s="291">
+        <v>98.9</v>
+      </c>
+      <c r="H29" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="I29" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="J29" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="K29" s="291">
+        <v>115.3</v>
+      </c>
+      <c r="L29" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="M29" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="N29" s="292">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A30" s="418" t="s">
+        <v>252</v>
+      </c>
+      <c r="B30" s="419"/>
+      <c r="C30" s="291">
+        <v>111.6</v>
+      </c>
+      <c r="D30" s="292">
         <v>0.2</v>
       </c>
-      <c r="G10" s="290">
-[...2 lines deleted...]
-      <c r="H10" s="291">
+      <c r="E30" s="291">
+        <v>110.4</v>
+      </c>
+      <c r="F30" s="289">
         <v>0.1</v>
       </c>
-      <c r="I10" s="290">
-[...14 lines deleted...]
-      <c r="N10" s="291">
+      <c r="G30" s="291">
+        <v>97.4</v>
+      </c>
+      <c r="H30" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I30" s="291">
+        <v>102.6</v>
+      </c>
+      <c r="J30" s="289">
+        <v>-1.9</v>
+      </c>
+      <c r="K30" s="291">
+        <v>113.9</v>
+      </c>
+      <c r="L30" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="M30" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="N30" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A31" s="418" t="s">
+        <v>253</v>
+      </c>
+      <c r="B31" s="419"/>
+      <c r="C31" s="291">
+        <v>115.1</v>
+      </c>
+      <c r="D31" s="289">
+        <v>3.1</v>
+      </c>
+      <c r="E31" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="F31" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G31" s="291">
+        <v>97.8</v>
+      </c>
+      <c r="H31" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="I31" s="291">
+        <v>103</v>
+      </c>
+      <c r="J31" s="289">
+        <v>0.4</v>
+      </c>
+      <c r="K31" s="291">
+        <v>116.9</v>
+      </c>
+      <c r="L31" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="M31" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="N31" s="292">
         <v>0.1</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="N11" s="291">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A32" s="416" t="s">
+        <v>257</v>
+      </c>
+      <c r="B32" s="417"/>
+      <c r="C32" s="298">
+        <v>115.1</v>
+      </c>
+      <c r="D32" s="299">
         <v>0</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F12" s="288">
+      <c r="E32" s="298">
+        <v>111.8</v>
+      </c>
+      <c r="F32" s="299">
+        <v>1</v>
+      </c>
+      <c r="G32" s="298">
+        <v>99.2</v>
+      </c>
+      <c r="H32" s="301">
+        <v>1.4</v>
+      </c>
+      <c r="I32" s="298">
+        <v>103.9</v>
+      </c>
+      <c r="J32" s="299">
+        <v>0.9</v>
+      </c>
+      <c r="K32" s="298">
+        <v>115</v>
+      </c>
+      <c r="L32" s="301">
+        <v>-1.6</v>
+      </c>
+      <c r="M32" s="298">
+        <v>106.8</v>
+      </c>
+      <c r="N32" s="301">
         <v>0</v>
       </c>
-      <c r="G12" s="290">
-[...823 lines deleted...]
-      <c r="A32" s="415" t="s">
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A33" s="157" t="s">
         <v>258</v>
       </c>
-      <c r="B32" s="416"/>
-[...38 lines deleted...]
-      <c r="A33" s="156" t="s">
+      <c r="B33" s="157"/>
+      <c r="C33" s="376"/>
+      <c r="D33" s="376"/>
+      <c r="E33" s="376"/>
+      <c r="F33" s="376"/>
+      <c r="G33" s="376"/>
+      <c r="H33" s="376"/>
+      <c r="I33" s="376"/>
+      <c r="J33" s="376"/>
+      <c r="K33" s="376"/>
+      <c r="L33" s="376"/>
+      <c r="M33" s="376"/>
+      <c r="N33" s="376"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A34" s="254" t="s">
         <v>259</v>
       </c>
-      <c r="B33" s="156"/>
-[...14 lines deleted...]
-      <c r="A34" s="253" t="s">
+      <c r="B34" s="254"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A35" s="254" t="s">
         <v>260</v>
       </c>
-      <c r="B34" s="253"/>
-[...2 lines deleted...]
-      <c r="A35" s="253" t="s">
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A36" s="254" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-    </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A37" s="156"/>
+      <c r="A37" s="157"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A38" s="253"/>
+      <c r="A38" s="254"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A39" s="253"/>
+      <c r="A39" s="254"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A40" s="253"/>
+      <c r="A40" s="254"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A41" s="156"/>
+      <c r="A41" s="157"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A42" s="253"/>
+      <c r="A42" s="254"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A43" s="253"/>
+      <c r="A43" s="254"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A44" s="253"/>
+      <c r="A44" s="254"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:B6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
@@ -8564,52 +8566,52 @@
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A9:N32">
     <cfRule type="expression" dxfId="2" priority="2">
       <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C9:N30">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5AD0E9F-2857-416F-B75F-656D442690E1}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73A77FCF-CFD1-4B22-A7F6-70C4E76DF131}">
+  <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AO55"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.875" style="4" customWidth="1"/>
     <col min="4" max="13" width="7.375" style="4" customWidth="1"/>
     <col min="14" max="15" width="7.5" style="4" customWidth="1"/>
     <col min="16" max="23" width="7.375" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -8617,137 +8619,137 @@
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="11"/>
-      <c r="P2" s="427" t="s">
+      <c r="P2" s="428" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="428"/>
+      <c r="Q2" s="429"/>
       <c r="R2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="13"/>
       <c r="V2" s="14" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="15"/>
       <c r="C3" s="16"/>
       <c r="D3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="O3" s="21"/>
-      <c r="P3" s="429"/>
-      <c r="Q3" s="430"/>
+      <c r="P3" s="430"/>
+      <c r="Q3" s="431"/>
       <c r="R3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="22"/>
       <c r="V3" s="15"/>
       <c r="W3" s="16"/>
     </row>
     <row r="4" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="15"/>
       <c r="C4" s="16"/>
       <c r="D4" s="15"/>
       <c r="F4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="23" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="25"/>
       <c r="N4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="R4" s="15"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="29"/>
       <c r="V4" s="15"/>
       <c r="W4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="431" t="s">
+      <c r="B5" s="432" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="432"/>
+      <c r="C5" s="433"/>
       <c r="D5" s="15"/>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="32"/>
       <c r="H5" s="23" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="33"/>
       <c r="J5" s="34"/>
       <c r="K5" s="23" t="s">
         <v>17</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="35"/>
       <c r="N5" s="36" t="s">
         <v>19</v>
       </c>
       <c r="O5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="38" t="s">
         <v>19</v>
@@ -8949,54 +8951,54 @@
         <v>43</v>
       </c>
       <c r="Q9" s="65" t="s">
         <v>43</v>
       </c>
       <c r="R9" s="61" t="s">
         <v>43</v>
       </c>
       <c r="S9" s="68" t="s">
         <v>43</v>
       </c>
       <c r="T9" s="63" t="s">
         <v>43</v>
       </c>
       <c r="U9" s="69" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="70" t="s">
         <v>43</v>
       </c>
       <c r="W9" s="67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="425" t="s">
+      <c r="B10" s="426" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="426"/>
+      <c r="C10" s="427"/>
       <c r="D10" s="71">
         <v>1.4</v>
       </c>
       <c r="E10" s="72">
         <v>1.6</v>
       </c>
       <c r="F10" s="73">
         <v>0.9</v>
       </c>
       <c r="G10" s="73">
         <v>1</v>
       </c>
       <c r="H10" s="73">
         <v>0.8</v>
       </c>
       <c r="I10" s="73">
         <v>1</v>
       </c>
       <c r="J10" s="73">
         <v>2.2999999999999998</v>
       </c>
       <c r="K10" s="73">
         <v>0.7</v>
       </c>
       <c r="L10" s="71">
@@ -9015,54 +9017,54 @@
         <v>0.5</v>
       </c>
       <c r="Q10" s="77">
         <v>1</v>
       </c>
       <c r="R10" s="71">
         <v>-0.8</v>
       </c>
       <c r="S10" s="72">
         <v>-0.8</v>
       </c>
       <c r="T10" s="73">
         <v>-1.5</v>
       </c>
       <c r="U10" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V10" s="75">
         <v>0.2</v>
       </c>
       <c r="W10" s="79">
         <v>0.19</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="425" t="s">
+      <c r="B11" s="426" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="426"/>
+      <c r="C11" s="427"/>
       <c r="D11" s="80">
         <v>-0.4</v>
       </c>
       <c r="E11" s="81">
         <v>0.3</v>
       </c>
       <c r="F11" s="82">
         <v>-0.2</v>
       </c>
       <c r="G11" s="82">
         <v>0.5</v>
       </c>
       <c r="H11" s="82">
         <v>-0.1</v>
       </c>
       <c r="I11" s="82">
         <v>0.6</v>
       </c>
       <c r="J11" s="82">
         <v>2.7</v>
       </c>
       <c r="K11" s="82">
         <v>-0.8</v>
       </c>
       <c r="L11" s="80">
@@ -9081,54 +9083,54 @@
         <v>-0.9</v>
       </c>
       <c r="Q11" s="86">
         <v>0.5</v>
       </c>
       <c r="R11" s="80">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S11" s="81">
         <v>-2.2000000000000002</v>
       </c>
       <c r="T11" s="82">
         <v>-1.9</v>
       </c>
       <c r="U11" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V11" s="84">
         <v>1.2</v>
       </c>
       <c r="W11" s="87">
         <v>0.65</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="425" t="s">
+      <c r="B12" s="426" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="426"/>
+      <c r="C12" s="427"/>
       <c r="D12" s="80">
         <v>-1.2</v>
       </c>
       <c r="E12" s="81">
         <v>-1.7</v>
       </c>
       <c r="F12" s="82">
         <v>-0.7</v>
       </c>
       <c r="G12" s="82">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H12" s="82">
         <v>0.2</v>
       </c>
       <c r="I12" s="82">
         <v>-0.1</v>
       </c>
       <c r="J12" s="82">
         <v>3.9</v>
       </c>
       <c r="K12" s="82">
         <v>-12.1</v>
       </c>
       <c r="L12" s="80">
@@ -9147,54 +9149,54 @@
         <v>-1.2</v>
       </c>
       <c r="Q12" s="86">
         <v>0</v>
       </c>
       <c r="R12" s="80">
         <v>-2.8</v>
       </c>
       <c r="S12" s="81">
         <v>-2</v>
       </c>
       <c r="T12" s="82">
         <v>-13.2</v>
       </c>
       <c r="U12" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V12" s="84">
         <v>0.2</v>
       </c>
       <c r="W12" s="87">
         <v>-0.4</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="425" t="s">
+      <c r="B13" s="426" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="426"/>
+      <c r="C13" s="427"/>
       <c r="D13" s="80">
         <v>0.3</v>
       </c>
       <c r="E13" s="81">
         <v>0.5</v>
       </c>
       <c r="F13" s="82">
         <v>0.5</v>
       </c>
       <c r="G13" s="82">
         <v>0.8</v>
       </c>
       <c r="H13" s="82">
         <v>0.3</v>
       </c>
       <c r="I13" s="82">
         <v>0.4</v>
       </c>
       <c r="J13" s="82">
         <v>0.8</v>
       </c>
       <c r="K13" s="82">
         <v>3.9</v>
       </c>
       <c r="L13" s="81">
@@ -9213,54 +9215,54 @@
         <v>0.5</v>
       </c>
       <c r="Q13" s="91">
         <v>-0.2</v>
       </c>
       <c r="R13" s="80">
         <v>0.6</v>
       </c>
       <c r="S13" s="81">
         <v>0.4</v>
       </c>
       <c r="T13" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="U13" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V13" s="80">
         <v>0.5</v>
       </c>
       <c r="W13" s="87">
         <v>0.15</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="425" t="s">
+      <c r="B14" s="426" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="426"/>
+      <c r="C14" s="427"/>
       <c r="D14" s="80">
         <v>2</v>
       </c>
       <c r="E14" s="81">
         <v>2.2999999999999998</v>
       </c>
       <c r="F14" s="82">
         <v>1.4</v>
       </c>
       <c r="G14" s="82">
         <v>1.6</v>
       </c>
       <c r="H14" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="I14" s="82">
         <v>1.3</v>
       </c>
       <c r="J14" s="82">
         <v>1.6</v>
       </c>
       <c r="K14" s="82">
         <v>5</v>
       </c>
       <c r="L14" s="81">
@@ -9279,54 +9281,54 @@
         <v>-0.5</v>
       </c>
       <c r="Q14" s="91">
         <v>2.5</v>
       </c>
       <c r="R14" s="80">
         <v>0.1</v>
       </c>
       <c r="S14" s="81">
         <v>-0.3</v>
       </c>
       <c r="T14" s="82">
         <v>4.5999999999999996</v>
       </c>
       <c r="U14" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V14" s="80">
         <v>0.8</v>
       </c>
       <c r="W14" s="87">
         <v>0.32</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="425" t="s">
+      <c r="B15" s="426" t="s">
         <v>51</v>
       </c>
-      <c r="C15" s="426"/>
+      <c r="C15" s="427"/>
       <c r="D15" s="80">
         <v>1.2</v>
       </c>
       <c r="E15" s="81">
         <v>1.8</v>
       </c>
       <c r="F15" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="82">
         <v>1.6</v>
       </c>
       <c r="H15" s="82">
         <v>1.2</v>
       </c>
       <c r="I15" s="82">
         <v>1.6</v>
       </c>
       <c r="J15" s="82">
         <v>3</v>
       </c>
       <c r="K15" s="82">
         <v>0.2</v>
       </c>
       <c r="L15" s="81">
@@ -9345,54 +9347,54 @@
         <v>-2</v>
       </c>
       <c r="Q15" s="91">
         <v>3.2</v>
       </c>
       <c r="R15" s="80">
         <v>0.1</v>
       </c>
       <c r="S15" s="81">
         <v>0.2</v>
       </c>
       <c r="T15" s="82">
         <v>-0.9</v>
       </c>
       <c r="U15" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V15" s="80">
         <v>1.9</v>
       </c>
       <c r="W15" s="87">
         <v>0.64</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="425" t="s">
+      <c r="B16" s="426" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="426"/>
+      <c r="C16" s="427"/>
       <c r="D16" s="85">
         <v>2.8</v>
       </c>
       <c r="E16" s="92">
         <v>3.2</v>
       </c>
       <c r="F16" s="93">
         <v>2</v>
       </c>
       <c r="G16" s="93">
         <v>2.4</v>
       </c>
       <c r="H16" s="93">
         <v>2.1</v>
       </c>
       <c r="I16" s="93">
         <v>2.4</v>
       </c>
       <c r="J16" s="93">
         <v>4.3</v>
       </c>
       <c r="K16" s="93">
         <v>0</v>
       </c>
       <c r="L16" s="92">
@@ -9411,54 +9413,54 @@
         <v>0</v>
       </c>
       <c r="Q16" s="91">
         <v>2.7</v>
       </c>
       <c r="R16" s="94">
         <v>-1</v>
       </c>
       <c r="S16" s="92">
         <v>-0.9</v>
       </c>
       <c r="T16" s="93">
         <v>-2.7</v>
       </c>
       <c r="U16" s="95" t="s">
         <v>46</v>
       </c>
       <c r="V16" s="94">
         <v>1.2</v>
       </c>
       <c r="W16" s="96">
         <v>0.51</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="421" t="s">
+      <c r="B17" s="422" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="422"/>
+      <c r="C17" s="423"/>
       <c r="D17" s="97">
         <v>2.2999999999999998</v>
       </c>
       <c r="E17" s="98">
         <v>2.9</v>
       </c>
       <c r="F17" s="99">
         <v>2</v>
       </c>
       <c r="G17" s="99">
         <v>2.2999999999999998</v>
       </c>
       <c r="H17" s="99">
         <v>2</v>
       </c>
       <c r="I17" s="99">
         <v>2.5</v>
       </c>
       <c r="J17" s="99">
         <v>3.8</v>
       </c>
       <c r="K17" s="99">
         <v>1.3</v>
       </c>
       <c r="L17" s="98">
@@ -9499,1797 +9501,1797 @@
       </c>
     </row>
     <row r="18" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="105"/>
       <c r="C18" s="106"/>
       <c r="D18" s="15"/>
       <c r="E18" s="107"/>
       <c r="F18" s="32"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="M18" s="108"/>
       <c r="N18" s="15"/>
       <c r="O18" s="108"/>
       <c r="P18" s="109"/>
       <c r="Q18" s="110"/>
       <c r="S18" s="107"/>
       <c r="T18" s="32"/>
       <c r="U18" s="16"/>
       <c r="V18" s="15"/>
       <c r="W18" s="87"/>
     </row>
     <row r="19" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="421" t="s">
+      <c r="B19" s="422" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="422"/>
+      <c r="C19" s="423"/>
       <c r="D19" s="111">
-        <v>4.5</v>
+        <v>3.4</v>
       </c>
       <c r="E19" s="112">
-        <v>5</v>
+        <v>3.9</v>
       </c>
       <c r="F19" s="113">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G19" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H19" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="I19" s="113">
         <v>2.6</v>
       </c>
-      <c r="H19" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="J19" s="113">
-        <v>4.7</v>
+        <v>3.7</v>
       </c>
       <c r="K19" s="112">
-        <v>0.9</v>
+        <v>-0.2</v>
       </c>
       <c r="L19" s="113">
-        <v>7.8</v>
+        <v>6.6</v>
       </c>
       <c r="M19" s="114">
-        <v>8.1</v>
+        <v>7.1</v>
       </c>
       <c r="N19" s="115">
-        <v>1.1000000000000001</v>
+        <v>0.3</v>
       </c>
       <c r="O19" s="114">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="P19" s="116">
-        <v>1.5</v>
+        <v>0.7</v>
       </c>
       <c r="Q19" s="117">
         <v>2.8</v>
       </c>
       <c r="R19" s="113">
-        <v>-3.1</v>
+        <v>0.6</v>
       </c>
       <c r="S19" s="113">
-        <v>-3.1</v>
+        <v>0.8</v>
       </c>
       <c r="T19" s="113">
-        <v>-2.9</v>
+        <v>-2</v>
       </c>
       <c r="U19" s="114">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="V19" s="111">
-        <v>1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="W19" s="87">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B20" s="421" t="s">
+      <c r="B20" s="422" t="s">
         <v>55</v>
       </c>
-      <c r="C20" s="422"/>
+      <c r="C20" s="423"/>
       <c r="D20" s="111">
-        <v>3.4</v>
+        <v>2.8</v>
       </c>
       <c r="E20" s="112">
-        <v>3.9</v>
+        <v>3.1</v>
       </c>
       <c r="F20" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="G20" s="113">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="H20" s="113">
         <v>2.4</v>
       </c>
       <c r="I20" s="113">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="J20" s="113">
-        <v>3.7</v>
+        <v>4.8</v>
       </c>
       <c r="K20" s="112">
-        <v>-0.2</v>
+        <v>1.7</v>
       </c>
       <c r="L20" s="113">
-        <v>6.6</v>
+        <v>12</v>
       </c>
       <c r="M20" s="114">
-        <v>7.1</v>
+        <v>12.9</v>
       </c>
       <c r="N20" s="115">
-        <v>0.3</v>
+        <v>-0.8</v>
       </c>
       <c r="O20" s="114">
-        <v>3.2</v>
+        <v>3.5</v>
       </c>
       <c r="P20" s="116">
-        <v>0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="Q20" s="117">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="R20" s="113">
-        <v>0.6</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="S20" s="113">
-        <v>0.8</v>
+        <v>-1</v>
       </c>
       <c r="T20" s="113">
-        <v>-2</v>
+        <v>-3.1</v>
       </c>
       <c r="U20" s="114">
-        <v>1.5</v>
+        <v>-0.5</v>
       </c>
       <c r="V20" s="111">
         <v>1.2</v>
       </c>
       <c r="W20" s="87">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="421" t="s">
+      <c r="B21" s="422" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="422"/>
+      <c r="C21" s="423"/>
       <c r="D21" s="111">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="E21" s="112">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
       <c r="F21" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G21" s="113">
         <v>2.4</v>
       </c>
-      <c r="G21" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="I21" s="113">
         <v>2.7</v>
       </c>
       <c r="J21" s="113">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="K21" s="112">
-        <v>1.7</v>
+        <v>-0.9</v>
       </c>
       <c r="L21" s="113">
-        <v>12</v>
+        <v>12.4</v>
       </c>
       <c r="M21" s="114">
-        <v>12.9</v>
+        <v>13.1</v>
       </c>
       <c r="N21" s="115">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="O21" s="114">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
       <c r="P21" s="116">
-        <v>-0.4</v>
+        <v>-0.1</v>
       </c>
       <c r="Q21" s="117">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="R21" s="113">
-        <v>-1.1000000000000001</v>
+        <v>-2.7</v>
       </c>
       <c r="S21" s="113">
-        <v>-1</v>
+        <v>-2.7</v>
       </c>
       <c r="T21" s="113">
-        <v>-3.1</v>
+        <v>-3</v>
       </c>
       <c r="U21" s="114">
-        <v>-0.5</v>
+        <v>0.4</v>
       </c>
       <c r="V21" s="111">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="W21" s="87">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="421" t="s">
+      <c r="B22" s="422" t="s">
         <v>57</v>
       </c>
-      <c r="C22" s="422"/>
+      <c r="C22" s="423"/>
       <c r="D22" s="111">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E22" s="112">
         <v>2.5</v>
       </c>
-      <c r="E22" s="112">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G22" s="113">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="H22" s="113">
         <v>2.5</v>
       </c>
       <c r="I22" s="113">
         <v>2.7</v>
       </c>
       <c r="J22" s="113">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="K22" s="112">
-        <v>-0.9</v>
+        <v>0.7</v>
       </c>
       <c r="L22" s="113">
-        <v>12.4</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="M22" s="114">
-        <v>13.1</v>
+        <v>-1.2</v>
       </c>
       <c r="N22" s="115">
         <v>-0.4</v>
       </c>
       <c r="O22" s="114">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="P22" s="116">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="117">
-        <v>2.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="R22" s="113">
-        <v>-2.7</v>
+        <v>-0.4</v>
       </c>
       <c r="S22" s="113">
-        <v>-2.7</v>
+        <v>-0.2</v>
       </c>
       <c r="T22" s="113">
-        <v>-3</v>
+        <v>-2.8</v>
       </c>
       <c r="U22" s="114">
-        <v>0.4</v>
+        <v>-0.5</v>
       </c>
       <c r="V22" s="111">
         <v>1</v>
       </c>
       <c r="W22" s="87">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="421" t="s">
+      <c r="B23" s="422" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="422"/>
+      <c r="C23" s="423"/>
       <c r="D23" s="111">
-        <v>2.2000000000000002</v>
+        <v>3.9</v>
       </c>
       <c r="E23" s="112">
+        <v>4.2</v>
+      </c>
+      <c r="F23" s="113">
         <v>2.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.2999999999999998</v>
       </c>
       <c r="G23" s="113">
         <v>2.7</v>
       </c>
       <c r="H23" s="113">
         <v>2.5</v>
       </c>
       <c r="I23" s="113">
         <v>2.7</v>
       </c>
       <c r="J23" s="113">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="K23" s="112">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="L23" s="113">
-        <v>-2.2000000000000002</v>
+        <v>24.9</v>
       </c>
       <c r="M23" s="114">
-        <v>-1.2</v>
+        <v>25.4</v>
       </c>
       <c r="N23" s="115">
-        <v>-0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O23" s="114">
-        <v>2.6</v>
+        <v>3.4</v>
       </c>
       <c r="P23" s="116">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="Q23" s="117">
-        <v>2.2999999999999998</v>
+        <v>2.9</v>
       </c>
       <c r="R23" s="113">
-        <v>-0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="S23" s="113">
         <v>-0.2</v>
       </c>
       <c r="T23" s="113">
-        <v>-2.8</v>
+        <v>-1.9</v>
       </c>
       <c r="U23" s="114">
-        <v>-0.5</v>
+        <v>-0.4</v>
       </c>
       <c r="V23" s="111">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="W23" s="87">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="421" t="s">
+      <c r="B24" s="422" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="422"/>
+      <c r="C24" s="423"/>
       <c r="D24" s="111">
-        <v>3.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="E24" s="112">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="F24" s="112">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="G24" s="113">
         <v>2.7</v>
       </c>
       <c r="H24" s="113">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="I24" s="113">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="J24" s="113">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="K24" s="112">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="L24" s="113">
-        <v>24.9</v>
+        <v>6.2</v>
       </c>
       <c r="M24" s="114">
-        <v>25.4</v>
+        <v>6.4</v>
       </c>
       <c r="N24" s="115">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="O24" s="114">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="P24" s="116">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="Q24" s="117">
-        <v>2.9</v>
+        <v>3.6</v>
       </c>
       <c r="R24" s="113">
-        <v>-0.3</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="S24" s="113">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="T24" s="113">
-        <v>-1.9</v>
+        <v>-2.8</v>
       </c>
       <c r="U24" s="114">
-        <v>-0.4</v>
+        <v>-1.2</v>
       </c>
       <c r="V24" s="111">
         <v>0.9</v>
       </c>
       <c r="W24" s="87">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="421" t="s">
+      <c r="B25" s="422" t="s">
         <v>60</v>
       </c>
-      <c r="C25" s="422"/>
+      <c r="C25" s="423"/>
       <c r="D25" s="118">
-        <v>4.4000000000000004</v>
+        <v>1.8</v>
       </c>
       <c r="E25" s="112">
+        <v>2</v>
+      </c>
+      <c r="F25" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G25" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H25" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I25" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J25" s="113">
+        <v>4.3</v>
+      </c>
+      <c r="K25" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="L25" s="113">
+        <v>-7.4</v>
+      </c>
+      <c r="M25" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N25" s="115">
+        <v>-2.8</v>
+      </c>
+      <c r="O25" s="114">
         <v>4.7</v>
       </c>
-      <c r="F25" s="112">
+      <c r="P25" s="116">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Q25" s="117">
+        <v>4</v>
+      </c>
+      <c r="R25" s="113">
+        <v>-0.2</v>
+      </c>
+      <c r="S25" s="113">
+        <v>-0.1</v>
+      </c>
+      <c r="T25" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U25" s="114">
+        <v>2</v>
+      </c>
+      <c r="V25" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W25" s="87">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="422" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="423"/>
+      <c r="D26" s="118">
+        <v>2.7</v>
+      </c>
+      <c r="E26" s="112">
+        <v>3.6</v>
+      </c>
+      <c r="F26" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="G26" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H26" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="I26" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="J26" s="113">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K26" s="112">
         <v>2.4</v>
       </c>
-      <c r="G25" s="113">
-[...38 lines deleted...]
-      <c r="T25" s="113">
+      <c r="L26" s="113">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="M26" s="114">
+        <v>79.5</v>
+      </c>
+      <c r="N26" s="115">
+        <v>-1.5</v>
+      </c>
+      <c r="O26" s="114">
+        <v>4.3</v>
+      </c>
+      <c r="P26" s="116">
+        <v>-0.8</v>
+      </c>
+      <c r="Q26" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="R26" s="113">
         <v>-2.8</v>
       </c>
-      <c r="U25" s="114">
-[...44 lines deleted...]
-      <c r="N26" s="115">
+      <c r="S26" s="113">
         <v>-2.8</v>
       </c>
-      <c r="O26" s="114">
-[...13 lines deleted...]
-      </c>
       <c r="T26" s="113">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="U26" s="114">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="V26" s="111">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="W26" s="87">
-        <v>0.55000000000000004</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="421" t="s">
+      <c r="B27" s="422" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="422"/>
+      <c r="C27" s="423"/>
       <c r="D27" s="118">
-        <v>2.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E27" s="112">
-        <v>3.6</v>
+        <v>2.9</v>
       </c>
       <c r="F27" s="112">
         <v>1.4</v>
       </c>
       <c r="G27" s="113">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="H27" s="113">
+        <v>1.4</v>
+      </c>
+      <c r="I27" s="113">
+        <v>2</v>
+      </c>
+      <c r="J27" s="113">
+        <v>4</v>
+      </c>
+      <c r="K27" s="112">
+        <v>-0.4</v>
+      </c>
+      <c r="L27" s="113">
+        <v>14.5</v>
+      </c>
+      <c r="M27" s="114">
+        <v>14.9</v>
+      </c>
+      <c r="N27" s="115">
+        <v>-1.8</v>
+      </c>
+      <c r="O27" s="114">
+        <v>4.2</v>
+      </c>
+      <c r="P27" s="116">
+        <v>-1.2</v>
+      </c>
+      <c r="Q27" s="117">
+        <v>3.6</v>
+      </c>
+      <c r="R27" s="113">
+        <v>-2.7</v>
+      </c>
+      <c r="S27" s="113">
+        <v>-2.6</v>
+      </c>
+      <c r="T27" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="U27" s="114">
+        <v>-1.5</v>
+      </c>
+      <c r="V27" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W27" s="87">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="422" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="423"/>
+      <c r="D28" s="118">
+        <v>2</v>
+      </c>
+      <c r="E28" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="F28" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="G28" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="H28" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I28" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J28" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K28" s="112">
         <v>1.3</v>
       </c>
-      <c r="I27" s="113">
-[...14 lines deleted...]
-      <c r="N27" s="115">
+      <c r="L28" s="113">
+        <v>0.1</v>
+      </c>
+      <c r="M28" s="114">
+        <v>1.3</v>
+      </c>
+      <c r="N28" s="115">
+        <v>-2</v>
+      </c>
+      <c r="O28" s="114">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P28" s="116">
         <v>-1.5</v>
-      </c>
-[...70 lines deleted...]
-        <v>-1.2</v>
       </c>
       <c r="Q28" s="117">
         <v>3.6</v>
       </c>
       <c r="R28" s="113">
-        <v>-2.7</v>
+        <v>-1.3</v>
       </c>
       <c r="S28" s="113">
-        <v>-2.6</v>
+        <v>-1.3</v>
       </c>
       <c r="T28" s="113">
         <v>-2.8</v>
       </c>
       <c r="U28" s="114">
-        <v>-1.5</v>
+        <v>1.6</v>
       </c>
       <c r="V28" s="111">
         <v>1.7</v>
       </c>
       <c r="W28" s="87">
-        <v>0.57999999999999996</v>
+        <v>0.56000000000000005</v>
       </c>
     </row>
     <row r="29" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="421" t="s">
+      <c r="B29" s="422" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="422"/>
+      <c r="C29" s="423"/>
       <c r="D29" s="118">
+        <v>1.4</v>
+      </c>
+      <c r="E29" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="F29" s="113">
         <v>2</v>
       </c>
-      <c r="E29" s="112">
-[...2 lines deleted...]
-      <c r="F29" s="113">
+      <c r="G29" s="113">
         <v>2.1</v>
       </c>
-      <c r="G29" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="113">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="I29" s="113">
-        <v>2.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J29" s="113">
         <v>4.0999999999999996</v>
       </c>
       <c r="K29" s="113">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="L29" s="112">
+        <v>-6.6</v>
+      </c>
+      <c r="M29" s="114">
+        <v>-6</v>
+      </c>
+      <c r="N29" s="118">
+        <v>-2.6</v>
+      </c>
+      <c r="O29" s="119">
+        <v>4</v>
+      </c>
+      <c r="P29" s="120">
+        <v>-2</v>
+      </c>
+      <c r="Q29" s="121">
+        <v>3.5</v>
+      </c>
+      <c r="R29" s="111">
+        <v>-1.7</v>
+      </c>
+      <c r="S29" s="112">
+        <v>-1.8</v>
+      </c>
+      <c r="T29" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U29" s="114">
         <v>0.1</v>
-      </c>
-[...25 lines deleted...]
-        <v>1.6</v>
       </c>
       <c r="V29" s="111">
         <v>1.7</v>
       </c>
       <c r="W29" s="87">
-        <v>0.56000000000000005</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="30" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="421" t="s">
+      <c r="B30" s="422" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="422"/>
+      <c r="C30" s="423"/>
       <c r="D30" s="118">
-        <v>1.4</v>
+        <v>3.1</v>
       </c>
       <c r="E30" s="112">
-        <v>1.6</v>
+        <v>3.8</v>
       </c>
       <c r="F30" s="113">
         <v>2</v>
       </c>
       <c r="G30" s="113">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="H30" s="113">
         <v>2</v>
       </c>
       <c r="I30" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="J30" s="113">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="K30" s="113">
-        <v>1.4</v>
+        <v>0.5</v>
       </c>
       <c r="L30" s="112">
-        <v>-6.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="M30" s="114">
-        <v>-6</v>
+        <v>5.4</v>
       </c>
       <c r="N30" s="118">
-        <v>-2.6</v>
+        <v>-0.8</v>
       </c>
       <c r="O30" s="119">
+        <v>3.8</v>
+      </c>
+      <c r="P30" s="120">
+        <v>-0.1</v>
+      </c>
+      <c r="Q30" s="121">
+        <v>3.3</v>
+      </c>
+      <c r="R30" s="111">
+        <v>-0.4</v>
+      </c>
+      <c r="S30" s="112">
+        <v>-0.1</v>
+      </c>
+      <c r="T30" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U30" s="114">
+        <v>-0.4</v>
+      </c>
+      <c r="V30" s="111">
+        <v>1.5</v>
+      </c>
+      <c r="W30" s="87">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="422" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="423"/>
+      <c r="D31" s="118">
+        <v>3.4</v>
+      </c>
+      <c r="E31" s="112">
         <v>4</v>
       </c>
-      <c r="P30" s="120">
-[...34 lines deleted...]
-      </c>
       <c r="F31" s="113">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="G31" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H31" s="113">
         <v>2</v>
       </c>
       <c r="I31" s="113">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="J31" s="113">
-        <v>3.7</v>
+        <v>3.1</v>
       </c>
       <c r="K31" s="113">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="L31" s="112">
-        <v>4.4000000000000004</v>
+        <v>6.3</v>
       </c>
       <c r="M31" s="114">
-        <v>5.4</v>
+        <v>7.1</v>
       </c>
       <c r="N31" s="118">
-        <v>-0.8</v>
+        <v>-0.2</v>
       </c>
       <c r="O31" s="119">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="P31" s="120">
-        <v>-0.1</v>
+        <v>0.3</v>
       </c>
       <c r="Q31" s="121">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="R31" s="111">
-        <v>-0.4</v>
+        <v>0.3</v>
       </c>
       <c r="S31" s="112">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="T31" s="113">
         <v>-3</v>
       </c>
       <c r="U31" s="114">
-        <v>-0.4</v>
+        <v>-0.6</v>
       </c>
       <c r="V31" s="111">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="W31" s="87">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="122"/>
-      <c r="B32" s="421" t="s">
+      <c r="B32" s="422" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="422"/>
+      <c r="C32" s="423"/>
       <c r="D32" s="111">
-        <v>3.4</v>
+        <v>1.3</v>
       </c>
       <c r="E32" s="112">
-        <v>4</v>
+        <v>1.8</v>
       </c>
       <c r="F32" s="113">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="G32" s="113">
-        <v>2.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H32" s="113">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="I32" s="113">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="J32" s="113">
+        <v>3.6</v>
+      </c>
+      <c r="K32" s="113">
+        <v>0.4</v>
+      </c>
+      <c r="L32" s="112">
+        <v>-7.8</v>
+      </c>
+      <c r="M32" s="114">
+        <v>-7.1</v>
+      </c>
+      <c r="N32" s="118">
+        <v>-1.7</v>
+      </c>
+      <c r="O32" s="119">
         <v>3.1</v>
       </c>
-      <c r="K32" s="113">
-[...13 lines deleted...]
-      </c>
       <c r="P32" s="120">
-        <v>0.3</v>
+        <v>-1.4</v>
       </c>
       <c r="Q32" s="121">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
       <c r="R32" s="111">
-        <v>0.3</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="S32" s="112">
-        <v>0.4</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="T32" s="113">
-        <v>-3</v>
+        <v>-3.3</v>
       </c>
       <c r="U32" s="123">
-        <v>-0.6</v>
+        <v>-1</v>
       </c>
       <c r="V32" s="111">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="W32" s="87">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="33" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="122"/>
-      <c r="B33" s="421" t="s">
+      <c r="B33" s="422" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="422"/>
+      <c r="C33" s="423"/>
       <c r="D33" s="111">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="E33" s="112">
-        <v>1.8</v>
+        <v>2.6</v>
       </c>
       <c r="F33" s="113">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="G33" s="113">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="H33" s="113">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="I33" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="J33" s="113">
-        <v>3.6</v>
+        <v>2.8</v>
       </c>
       <c r="K33" s="113">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="L33" s="112">
-        <v>-7.8</v>
+        <v>3.8</v>
       </c>
       <c r="M33" s="114">
-        <v>-7.1</v>
+        <v>4.7</v>
       </c>
       <c r="N33" s="118">
-        <v>-1.7</v>
+        <v>-1.3</v>
       </c>
       <c r="O33" s="119">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
       <c r="P33" s="120">
-        <v>-1.4</v>
+        <v>-0.7</v>
       </c>
       <c r="Q33" s="121">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="R33" s="111">
-        <v>-2.2999999999999998</v>
+        <v>-0.1</v>
       </c>
       <c r="S33" s="112">
-        <v>-2.2999999999999998</v>
+        <v>0</v>
       </c>
       <c r="T33" s="113">
-        <v>-3.3</v>
+        <v>-2</v>
       </c>
       <c r="U33" s="123">
-        <v>-1</v>
+        <v>0.1</v>
       </c>
       <c r="V33" s="111">
         <v>1.3</v>
       </c>
       <c r="W33" s="87">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="34" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="122"/>
-      <c r="B34" s="421" t="s">
+      <c r="B34" s="422" t="s">
         <v>57</v>
       </c>
-      <c r="C34" s="422"/>
+      <c r="C34" s="423"/>
       <c r="D34" s="111">
+        <v>2.5</v>
+      </c>
+      <c r="E34" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="F34" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="G34" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H34" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="I34" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J34" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="K34" s="113">
         <v>2.1</v>
       </c>
-      <c r="E34" s="112">
-[...19 lines deleted...]
-      </c>
       <c r="L34" s="112">
-        <v>3.8</v>
+        <v>6.4</v>
       </c>
       <c r="M34" s="114">
-        <v>4.7</v>
+        <v>6.6</v>
       </c>
       <c r="N34" s="118">
-        <v>-1.3</v>
+        <v>-0.8</v>
       </c>
       <c r="O34" s="119">
         <v>3.4</v>
       </c>
       <c r="P34" s="120">
-        <v>-0.7</v>
+        <v>-0.5</v>
       </c>
       <c r="Q34" s="121">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="R34" s="111">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="S34" s="112">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="T34" s="113">
-        <v>-2</v>
+        <v>-1.9</v>
       </c>
       <c r="U34" s="123">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
       <c r="V34" s="111">
         <v>1.3</v>
       </c>
       <c r="W34" s="87">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="35" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="122"/>
-      <c r="B35" s="421" t="s">
+      <c r="B35" s="422" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="422"/>
+      <c r="C35" s="423"/>
       <c r="D35" s="111">
-        <v>2.5</v>
+        <v>1.7</v>
       </c>
       <c r="E35" s="112">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="F35" s="113">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="G35" s="113">
-        <v>2.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H35" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I35" s="113">
         <v>2.4</v>
       </c>
-      <c r="I35" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="J35" s="113">
-        <v>3.2</v>
+        <v>4</v>
       </c>
       <c r="K35" s="113">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
       <c r="L35" s="112">
-        <v>6.4</v>
+        <v>-1.5</v>
       </c>
       <c r="M35" s="114">
-        <v>6.6</v>
+        <v>-0.8</v>
       </c>
       <c r="N35" s="118">
-        <v>-0.8</v>
+        <v>-1.6</v>
       </c>
       <c r="O35" s="119">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="P35" s="120">
+        <v>-1.2</v>
+      </c>
+      <c r="Q35" s="121">
+        <v>2.9</v>
+      </c>
+      <c r="R35" s="111">
+        <v>-3.9</v>
+      </c>
+      <c r="S35" s="112">
+        <v>-3.9</v>
+      </c>
+      <c r="T35" s="113">
+        <v>-3.8</v>
+      </c>
+      <c r="U35" s="123">
         <v>-0.5</v>
-      </c>
-[...13 lines deleted...]
-        <v>1.3</v>
       </c>
       <c r="V35" s="111">
         <v>1.3</v>
       </c>
       <c r="W35" s="87">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="36" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="421" t="s">
+      <c r="B36" s="422" t="s">
         <v>59</v>
       </c>
-      <c r="C36" s="422"/>
+      <c r="C36" s="423"/>
       <c r="D36" s="111">
-        <v>1.7</v>
+        <v>2.4</v>
       </c>
       <c r="E36" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="F36" s="113">
+        <v>2</v>
+      </c>
+      <c r="G36" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H36" s="113">
         <v>2.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.9</v>
       </c>
       <c r="I36" s="113">
         <v>2.4</v>
       </c>
       <c r="J36" s="113">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="K36" s="113">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="L36" s="112">
-        <v>-1.5</v>
+        <v>2.7</v>
       </c>
       <c r="M36" s="114">
-        <v>-0.8</v>
+        <v>3.1</v>
       </c>
       <c r="N36" s="118">
+        <v>-0.1</v>
+      </c>
+      <c r="O36" s="119">
+        <v>2.4</v>
+      </c>
+      <c r="P36" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="Q36" s="121">
+        <v>2.1</v>
+      </c>
+      <c r="R36" s="111">
         <v>-1.6</v>
       </c>
-      <c r="O36" s="119">
-[...10 lines deleted...]
-      </c>
       <c r="S36" s="112">
-        <v>-3.9</v>
+        <v>-1.6</v>
       </c>
       <c r="T36" s="113">
-        <v>-3.8</v>
+        <v>-2</v>
       </c>
       <c r="U36" s="123">
-        <v>-0.5</v>
+        <v>-0.3</v>
       </c>
       <c r="V36" s="111">
         <v>1.3</v>
       </c>
       <c r="W36" s="87">
-        <v>0.37</v>
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="37" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="421" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="422"/>
+      <c r="B37" s="422" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="423"/>
       <c r="D37" s="111">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="E37" s="112">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="F37" s="113">
+        <v>2.9</v>
+      </c>
+      <c r="G37" s="113">
+        <v>3.5</v>
+      </c>
+      <c r="H37" s="113">
+        <v>3</v>
+      </c>
+      <c r="I37" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="J37" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="K37" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="L37" s="112">
+        <v>-8.6</v>
+      </c>
+      <c r="M37" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N37" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="O37" s="119">
+        <v>1.7</v>
+      </c>
+      <c r="P37" s="120">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="121">
+        <v>1.5</v>
+      </c>
+      <c r="R37" s="111">
+        <v>-0.1</v>
+      </c>
+      <c r="S37" s="112">
+        <v>-0.1</v>
+      </c>
+      <c r="T37" s="113">
+        <v>0</v>
+      </c>
+      <c r="U37" s="123">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V37" s="111">
+        <v>1.2</v>
+      </c>
+      <c r="W37" s="87">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="422" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="423"/>
+      <c r="D38" s="118">
+        <v>3.4</v>
+      </c>
+      <c r="E38" s="112">
+        <v>3.9</v>
+      </c>
+      <c r="F38" s="112">
+        <v>3.3</v>
+      </c>
+      <c r="G38" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="H38" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="I38" s="113">
+        <v>3.8</v>
+      </c>
+      <c r="J38" s="113">
+        <v>4.2</v>
+      </c>
+      <c r="K38" s="113">
+        <v>3</v>
+      </c>
+      <c r="L38" s="112">
+        <v>7.5</v>
+      </c>
+      <c r="M38" s="114">
+        <v>8</v>
+      </c>
+      <c r="N38" s="118">
         <v>2</v>
       </c>
-      <c r="G37" s="113">
-[...2 lines deleted...]
-      <c r="H37" s="113">
+      <c r="O38" s="119">
+        <v>1.4</v>
+      </c>
+      <c r="P38" s="120">
         <v>2.1</v>
       </c>
-      <c r="I37" s="113">
-[...11 lines deleted...]
-      <c r="M37" s="114">
+      <c r="Q38" s="121">
+        <v>1.3</v>
+      </c>
+      <c r="R38" s="111">
+        <v>-1</v>
+      </c>
+      <c r="S38" s="112">
+        <v>-1</v>
+      </c>
+      <c r="T38" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U38" s="123">
+        <v>0</v>
+      </c>
+      <c r="V38" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="W38" s="87">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="422" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="423"/>
+      <c r="D39" s="118">
         <v>3.1</v>
       </c>
-      <c r="N37" s="118">
-[...103 lines deleted...]
-      </c>
       <c r="E39" s="112">
-        <v>3.9</v>
+        <v>3.6</v>
       </c>
       <c r="F39" s="112">
         <v>3.3</v>
       </c>
       <c r="G39" s="113">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="H39" s="113">
         <v>3.4</v>
       </c>
       <c r="I39" s="113">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="J39" s="113">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="K39" s="113">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="L39" s="112">
-        <v>7.5</v>
+        <v>-0.7</v>
       </c>
       <c r="M39" s="114">
-        <v>8</v>
+        <v>0.2</v>
       </c>
       <c r="N39" s="118">
-        <v>2</v>
+        <v>1.4</v>
       </c>
       <c r="O39" s="119">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="P39" s="120">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
       <c r="Q39" s="121">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="R39" s="111">
-        <v>-1</v>
+        <v>0.5</v>
       </c>
       <c r="S39" s="112">
-        <v>-1</v>
+        <v>0.6</v>
       </c>
       <c r="T39" s="113">
         <v>-1</v>
       </c>
       <c r="U39" s="123">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="V39" s="111">
-        <v>1.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="W39" s="87">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="40" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="421" t="s">
+      <c r="B40" s="422" t="s">
         <v>63</v>
       </c>
-      <c r="C40" s="422"/>
+      <c r="C40" s="423"/>
       <c r="D40" s="118">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="E40" s="112">
+        <v>4</v>
+      </c>
+      <c r="F40" s="112">
+        <v>3.4</v>
+      </c>
+      <c r="G40" s="113">
         <v>3.6</v>
       </c>
-      <c r="F40" s="112">
+      <c r="H40" s="113">
         <v>3.3</v>
       </c>
-      <c r="G40" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="I40" s="113">
-        <v>3.9</v>
+        <v>3.6</v>
       </c>
       <c r="J40" s="113">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="K40" s="113">
-        <v>3.1</v>
+        <v>4.8</v>
       </c>
       <c r="L40" s="112">
-        <v>-0.7</v>
+        <v>10.3</v>
       </c>
       <c r="M40" s="114">
+        <v>10.4</v>
+      </c>
+      <c r="N40" s="118">
+        <v>2</v>
+      </c>
+      <c r="O40" s="119">
+        <v>1.5</v>
+      </c>
+      <c r="P40" s="120">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q40" s="121">
+        <v>1.4</v>
+      </c>
+      <c r="R40" s="111">
         <v>0.2</v>
       </c>
-      <c r="N40" s="118">
-[...11 lines deleted...]
-      <c r="R40" s="111">
+      <c r="S40" s="112">
+        <v>0.2</v>
+      </c>
+      <c r="T40" s="113">
+        <v>1</v>
+      </c>
+      <c r="U40" s="123">
         <v>0.5</v>
       </c>
-      <c r="S40" s="112">
-[...7 lines deleted...]
-      </c>
       <c r="V40" s="111">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="W40" s="87">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="41" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="421" t="s">
+      <c r="B41" s="422" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="422"/>
+      <c r="C41" s="423"/>
       <c r="D41" s="118">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="E41" s="112">
-        <v>4</v>
+        <v>3.8</v>
       </c>
       <c r="F41" s="112">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="G41" s="113">
         <v>3.6</v>
       </c>
       <c r="H41" s="113">
-        <v>3.3</v>
+        <v>3</v>
       </c>
       <c r="I41" s="113">
         <v>3.6</v>
       </c>
       <c r="J41" s="113">
+        <v>5</v>
+      </c>
+      <c r="K41" s="113">
+        <v>2.8</v>
+      </c>
+      <c r="L41" s="112">
+        <v>7.4</v>
+      </c>
+      <c r="M41" s="114">
+        <v>7.5</v>
+      </c>
+      <c r="N41" s="118">
+        <v>1.6</v>
+      </c>
+      <c r="O41" s="119">
+        <v>1.7</v>
+      </c>
+      <c r="P41" s="120">
+        <v>1.8</v>
+      </c>
+      <c r="Q41" s="121">
+        <v>1.5</v>
+      </c>
+      <c r="R41" s="111">
+        <v>-3.9</v>
+      </c>
+      <c r="S41" s="112">
+        <v>-3.9</v>
+      </c>
+      <c r="T41" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U41" s="123">
+        <v>-1.2</v>
+      </c>
+      <c r="V41" s="111">
+        <v>0.8</v>
+      </c>
+      <c r="W41" s="87">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="422" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="423"/>
+      <c r="D42" s="124">
+        <v>4</v>
+      </c>
+      <c r="E42" s="124">
+        <v>4.2</v>
+      </c>
+      <c r="F42" s="125">
+        <v>3.4</v>
+      </c>
+      <c r="G42" s="124">
+        <v>3.7</v>
+      </c>
+      <c r="H42" s="124">
+        <v>3.5</v>
+      </c>
+      <c r="I42" s="124">
+        <v>3.7</v>
+      </c>
+      <c r="J42" s="126">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K42" s="124">
+        <v>3.4</v>
+      </c>
+      <c r="L42" s="124">
         <v>4.7</v>
       </c>
-      <c r="K41" s="113">
+      <c r="M42" s="127">
         <v>4.8</v>
       </c>
-      <c r="L41" s="112">
-[...5 lines deleted...]
-      <c r="N41" s="118">
+      <c r="N42" s="128">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O42" s="129">
+        <v>1.9</v>
+      </c>
+      <c r="P42" s="128">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q42" s="129">
+        <v>1.7</v>
+      </c>
+      <c r="R42" s="128">
+        <v>-0.2</v>
+      </c>
+      <c r="S42" s="125">
+        <v>-0.3</v>
+      </c>
+      <c r="T42" s="125">
+        <v>0</v>
+      </c>
+      <c r="U42" s="130">
+        <v>2.6</v>
+      </c>
+      <c r="V42" s="131">
+        <v>0.8</v>
+      </c>
+      <c r="W42" s="132">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="424" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" s="425"/>
+      <c r="D43" s="133">
+        <v>4.7</v>
+      </c>
+      <c r="E43" s="134">
+        <v>4.7</v>
+      </c>
+      <c r="F43" s="134">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G43" s="135">
+        <v>4</v>
+      </c>
+      <c r="H43" s="135">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I43" s="135">
+        <v>3.9</v>
+      </c>
+      <c r="J43" s="136">
+        <v>5.7</v>
+      </c>
+      <c r="K43" s="134">
+        <v>3.1</v>
+      </c>
+      <c r="L43" s="134">
+        <v>6.3</v>
+      </c>
+      <c r="M43" s="137">
+        <v>6.3</v>
+      </c>
+      <c r="N43" s="133">
+        <v>2.4</v>
+      </c>
+      <c r="O43" s="138">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P43" s="133">
+        <v>2.6</v>
+      </c>
+      <c r="Q43" s="138">
         <v>2</v>
       </c>
-      <c r="O41" s="119">
-[...14 lines deleted...]
-      <c r="T41" s="113">
+      <c r="R43" s="139">
+        <v>-0.2</v>
+      </c>
+      <c r="S43" s="134">
+        <v>-0.2</v>
+      </c>
+      <c r="T43" s="135">
         <v>1</v>
       </c>
-      <c r="U41" s="123">
-[...68 lines deleted...]
-      <c r="V42" s="130">
+      <c r="U43" s="140">
+        <v>-1.6</v>
+      </c>
+      <c r="V43" s="133">
         <v>0.8</v>
       </c>
-      <c r="W42" s="131">
-[...66 lines deleted...]
-        <v>0.2</v>
+      <c r="W43" s="141">
+        <v>0.04</v>
       </c>
     </row>
     <row r="44" spans="1:41" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="U44" s="141"/>
-      <c r="V44" s="141"/>
+      <c r="U44" s="142"/>
+      <c r="V44" s="142"/>
     </row>
     <row r="45" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B45" s="142" t="s">
+      <c r="B45" s="143" t="s">
         <v>69</v>
       </c>
-      <c r="U45" s="141"/>
-      <c r="V45" s="141"/>
+      <c r="U45" s="142"/>
+      <c r="V45" s="142"/>
     </row>
     <row r="46" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="143"/>
-      <c r="B46" s="142" t="s">
+      <c r="A46" s="144"/>
+      <c r="B46" s="143" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="143"/>
-      <c r="B47" s="142" t="s">
+      <c r="A47" s="144"/>
+      <c r="B47" s="143" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="48" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="143"/>
-      <c r="B48" s="142" t="s">
+      <c r="A48" s="144"/>
+      <c r="B48" s="143" t="s">
         <v>72</v>
       </c>
       <c r="W48" s="80"/>
-      <c r="X48" s="144"/>
-[...13 lines deleted...]
-      <c r="AO48" s="144"/>
+      <c r="X48" s="145"/>
+      <c r="Y48" s="145"/>
+      <c r="Z48" s="145"/>
+      <c r="AA48" s="145"/>
+      <c r="AB48" s="145"/>
+      <c r="AC48" s="145"/>
+      <c r="AG48" s="145"/>
+      <c r="AH48" s="145"/>
+      <c r="AI48" s="145"/>
+      <c r="AJ48" s="145"/>
+      <c r="AK48" s="145"/>
+      <c r="AL48" s="145"/>
+      <c r="AM48" s="145"/>
+      <c r="AN48" s="145"/>
+      <c r="AO48" s="145"/>
     </row>
     <row r="49" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="143"/>
-      <c r="B49" s="142" t="s">
+      <c r="A49" s="144"/>
+      <c r="B49" s="143" t="s">
         <v>73</v>
       </c>
       <c r="W49" s="80"/>
-      <c r="X49" s="144"/>
-[...13 lines deleted...]
-      <c r="AO49" s="144"/>
+      <c r="X49" s="145"/>
+      <c r="Y49" s="145"/>
+      <c r="Z49" s="145"/>
+      <c r="AA49" s="145"/>
+      <c r="AB49" s="145"/>
+      <c r="AC49" s="145"/>
+      <c r="AG49" s="145"/>
+      <c r="AH49" s="145"/>
+      <c r="AI49" s="145"/>
+      <c r="AJ49" s="145"/>
+      <c r="AK49" s="145"/>
+      <c r="AL49" s="145"/>
+      <c r="AM49" s="145"/>
+      <c r="AN49" s="145"/>
+      <c r="AO49" s="145"/>
     </row>
     <row r="50" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B50" s="142" t="s">
+      <c r="B50" s="143" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B51" s="142" t="s">
+      <c r="B51" s="143" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B52" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B53" s="142" t="s">
+      <c r="B53" s="143" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B54" s="145" t="s">
+      <c r="B54" s="146" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B55" s="145" t="s">
+      <c r="B55" s="146" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="P2:Q3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B27:C27"/>
@@ -11301,7154 +11303,7154 @@
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="B19:W42">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>OR(RIGHT($B19,2)="６月",RIGHT($B19,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0DEF60B-54BA-489F-9F86-B82E26E7D84C}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95164197-FAF7-47D7-96A6-2544104CD055}">
+  <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="216" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="142"/>
+    <col min="1" max="1" width="2.5" style="217" customWidth="1"/>
+    <col min="2" max="2" width="18" style="217" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="217" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="217" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="217" customWidth="1"/>
+    <col min="6" max="6" width="8.375" style="217" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="217" customWidth="1"/>
+    <col min="8" max="8" width="8.375" style="217" customWidth="1"/>
+    <col min="9" max="9" width="9.5" style="217" customWidth="1"/>
+    <col min="10" max="10" width="8.375" style="217" customWidth="1"/>
+    <col min="11" max="11" width="9.125" style="143" customWidth="1"/>
+    <col min="12" max="12" width="8.375" style="143" customWidth="1"/>
+    <col min="13" max="13" width="3.75" style="143" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="378" t="s">
+      <c r="A1" s="379" t="s">
         <v>122</v>
       </c>
-      <c r="B1" s="378"/>
-[...8 lines deleted...]
-      <c r="K1" s="146"/>
+      <c r="B1" s="379"/>
+      <c r="C1" s="379"/>
+      <c r="D1" s="379"/>
+      <c r="E1" s="379"/>
+      <c r="F1" s="379"/>
+      <c r="G1" s="379"/>
+      <c r="H1" s="379"/>
+      <c r="I1" s="379"/>
+      <c r="J1" s="379"/>
+      <c r="K1" s="147"/>
     </row>
     <row r="2" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="142"/>
-[...8 lines deleted...]
-      <c r="J2" s="142"/>
+      <c r="A2" s="143"/>
+      <c r="B2" s="143"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="143"/>
+      <c r="I2" s="143"/>
+      <c r="J2" s="143"/>
     </row>
     <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="192"/>
-[...7 lines deleted...]
-      <c r="J3" s="156"/>
+      <c r="B3" s="193"/>
+      <c r="C3" s="157"/>
+      <c r="D3" s="157"/>
+      <c r="E3" s="157"/>
+      <c r="F3" s="157"/>
+      <c r="G3" s="157"/>
+      <c r="H3" s="157"/>
+      <c r="I3" s="157"/>
+      <c r="J3" s="157"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="157"/>
-[...1 lines deleted...]
-      <c r="C4" s="193" t="s">
+      <c r="A4" s="158"/>
+      <c r="B4" s="189"/>
+      <c r="C4" s="194" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="194"/>
-[...3 lines deleted...]
-      <c r="H4" s="195"/>
+      <c r="D4" s="195"/>
+      <c r="E4" s="189"/>
+      <c r="F4" s="189"/>
+      <c r="G4" s="189"/>
+      <c r="H4" s="196"/>
       <c r="I4" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="J4" s="160"/>
+      <c r="J4" s="161"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="153" t="s">
+      <c r="A5" s="154" t="s">
         <v>125</v>
       </c>
-      <c r="B5" s="146"/>
+      <c r="B5" s="147"/>
       <c r="C5" s="109"/>
-      <c r="D5" s="142"/>
-      <c r="E5" s="196" t="s">
+      <c r="D5" s="143"/>
+      <c r="E5" s="197" t="s">
         <v>126</v>
       </c>
-      <c r="F5" s="194"/>
-      <c r="G5" s="197" t="s">
+      <c r="F5" s="195"/>
+      <c r="G5" s="198" t="s">
         <v>127</v>
       </c>
-      <c r="H5" s="146"/>
-[...1 lines deleted...]
-      <c r="J5" s="199"/>
+      <c r="H5" s="147"/>
+      <c r="I5" s="199"/>
+      <c r="J5" s="200"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="56"/>
-      <c r="B6" s="190"/>
+      <c r="B6" s="191"/>
       <c r="C6" s="56"/>
-      <c r="D6" s="200" t="s">
+      <c r="D6" s="201" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="56"/>
-      <c r="F6" s="200" t="s">
+      <c r="F6" s="201" t="s">
         <v>90</v>
       </c>
       <c r="G6" s="56"/>
-      <c r="H6" s="201" t="s">
+      <c r="H6" s="202" t="s">
         <v>90</v>
       </c>
       <c r="I6" s="56"/>
-      <c r="J6" s="201" t="s">
+      <c r="J6" s="202" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="157" t="s">
+      <c r="A7" s="158" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="167"/>
-      <c r="C7" s="202" t="s">
+      <c r="B7" s="168"/>
+      <c r="C7" s="203" t="s">
         <v>129</v>
       </c>
-      <c r="D7" s="203" t="s">
+      <c r="D7" s="204" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="204" t="s">
+      <c r="E7" s="205" t="s">
         <v>130</v>
       </c>
-      <c r="F7" s="205" t="s">
+      <c r="F7" s="206" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="203" t="s">
+      <c r="G7" s="204" t="s">
         <v>130</v>
       </c>
-      <c r="H7" s="206" t="s">
+      <c r="H7" s="207" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="203" t="s">
+      <c r="I7" s="204" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="207" t="s">
+      <c r="J7" s="208" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="153" t="s">
+      <c r="A8" s="154" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="154"/>
-[...3 lines deleted...]
-      <c r="D8" s="209">
+      <c r="B8" s="155"/>
+      <c r="C8" s="209">
+        <v>141.6</v>
+      </c>
+      <c r="D8" s="210">
+        <v>-0.2</v>
+      </c>
+      <c r="E8" s="209">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="F8" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G8" s="212">
+        <v>9.9</v>
+      </c>
+      <c r="H8" s="211">
+        <v>1</v>
+      </c>
+      <c r="I8" s="212">
+        <v>18.3</v>
+      </c>
+      <c r="J8" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="K8" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="155"/>
+      <c r="C9" s="209">
+        <v>169.2</v>
+      </c>
+      <c r="D9" s="210">
+        <v>-0.6</v>
+      </c>
+      <c r="E9" s="209">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="F9" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G9" s="212">
+        <v>10.4</v>
+      </c>
+      <c r="H9" s="211">
+        <v>-7.2</v>
+      </c>
+      <c r="I9" s="212">
+        <v>21.3</v>
+      </c>
+      <c r="J9" s="211">
+        <v>0.4</v>
+      </c>
+      <c r="K9" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="155"/>
+      <c r="C10" s="209">
+        <v>168.7</v>
+      </c>
+      <c r="D10" s="210">
+        <v>-0.5</v>
+      </c>
+      <c r="E10" s="209">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="F10" s="211">
+        <v>-0.5</v>
+      </c>
+      <c r="G10" s="212">
+        <v>12.4</v>
+      </c>
+      <c r="H10" s="211">
+        <v>-0.8</v>
+      </c>
+      <c r="I10" s="212">
+        <v>20.7</v>
+      </c>
+      <c r="J10" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="K10" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="155"/>
+      <c r="C11" s="209">
+        <v>165.7</v>
+      </c>
+      <c r="D11" s="210">
+        <v>0.7</v>
+      </c>
+      <c r="E11" s="209">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F11" s="211">
+        <v>0.5</v>
+      </c>
+      <c r="G11" s="212">
+        <v>14</v>
+      </c>
+      <c r="H11" s="211">
+        <v>3.7</v>
+      </c>
+      <c r="I11" s="212">
+        <v>20</v>
+      </c>
+      <c r="J11" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K11" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="155"/>
+      <c r="C12" s="209">
+        <v>169.1</v>
+      </c>
+      <c r="D12" s="210">
+        <v>1</v>
+      </c>
+      <c r="E12" s="209">
+        <v>151.4</v>
+      </c>
+      <c r="F12" s="211">
+        <v>0.3</v>
+      </c>
+      <c r="G12" s="212">
+        <v>17.7</v>
+      </c>
+      <c r="H12" s="211">
+        <v>8.6</v>
+      </c>
+      <c r="I12" s="212">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="J12" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K12" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="155"/>
+      <c r="C13" s="209">
+        <v>170.5</v>
+      </c>
+      <c r="D13" s="210">
+        <v>1.7</v>
+      </c>
+      <c r="E13" s="209">
+        <v>154.4</v>
+      </c>
+      <c r="F13" s="211">
+        <v>1.7</v>
+      </c>
+      <c r="G13" s="212">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H13" s="211">
+        <v>1.3</v>
+      </c>
+      <c r="I13" s="212">
+        <v>20.2</v>
+      </c>
+      <c r="J13" s="211">
+        <v>0.3</v>
+      </c>
+      <c r="K13" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="155"/>
+      <c r="C14" s="209">
+        <v>169.5</v>
+      </c>
+      <c r="D14" s="210">
+        <v>1</v>
+      </c>
+      <c r="E14" s="209">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="F14" s="211">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G14" s="212">
+        <v>21.2</v>
+      </c>
+      <c r="H14" s="211">
+        <v>-0.9</v>
+      </c>
+      <c r="I14" s="212">
+        <v>20</v>
+      </c>
+      <c r="J14" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K14" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="155"/>
+      <c r="C15" s="209">
+        <v>131.6</v>
+      </c>
+      <c r="D15" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="E15" s="209">
+        <v>124.6</v>
+      </c>
+      <c r="F15" s="211">
+        <v>0.3</v>
+      </c>
+      <c r="G15" s="212">
+        <v>7</v>
+      </c>
+      <c r="H15" s="211">
+        <v>-1.4</v>
+      </c>
+      <c r="I15" s="212">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="J15" s="211">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="155"/>
+      <c r="C16" s="209">
+        <v>158.9</v>
+      </c>
+      <c r="D16" s="210">
+        <v>1</v>
+      </c>
+      <c r="E16" s="209">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="F16" s="211">
+        <v>0</v>
+      </c>
+      <c r="G16" s="212">
+        <v>14.6</v>
+      </c>
+      <c r="H16" s="211">
+        <v>11.4</v>
+      </c>
+      <c r="I16" s="212">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J16" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K16" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="147"/>
+      <c r="C17" s="209">
+        <v>154.6</v>
+      </c>
+      <c r="D17" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="E17" s="209">
+        <v>142</v>
+      </c>
+      <c r="F17" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G17" s="212">
+        <v>12.6</v>
+      </c>
+      <c r="H17" s="211">
+        <v>7.7</v>
+      </c>
+      <c r="I17" s="212">
+        <v>19.3</v>
+      </c>
+      <c r="J17" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K17" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="154" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="155"/>
+      <c r="C18" s="209">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="D18" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="E18" s="209">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="F18" s="211">
+        <v>0.3</v>
+      </c>
+      <c r="G18" s="212">
+        <v>13.4</v>
+      </c>
+      <c r="H18" s="211">
+        <v>3.9</v>
+      </c>
+      <c r="I18" s="212">
+        <v>19.8</v>
+      </c>
+      <c r="J18" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K18" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="147"/>
+      <c r="C19" s="209">
+        <v>89.7</v>
+      </c>
+      <c r="D19" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="E19" s="209">
+        <v>84</v>
+      </c>
+      <c r="F19" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G19" s="212">
+        <v>5.7</v>
+      </c>
+      <c r="H19" s="211">
+        <v>11.8</v>
+      </c>
+      <c r="I19" s="212">
+        <v>13.7</v>
+      </c>
+      <c r="J19" s="211">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="147"/>
+      <c r="C20" s="209">
+        <v>123.4</v>
+      </c>
+      <c r="D20" s="210">
+        <v>-1.3</v>
+      </c>
+      <c r="E20" s="209">
+        <v>117.4</v>
+      </c>
+      <c r="F20" s="211">
+        <v>-0.9</v>
+      </c>
+      <c r="G20" s="212">
+        <v>6</v>
+      </c>
+      <c r="H20" s="211">
+        <v>-7.7</v>
+      </c>
+      <c r="I20" s="212">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="J20" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="K20" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="147"/>
+      <c r="C21" s="209">
+        <v>127.8</v>
+      </c>
+      <c r="D21" s="210">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="E21" s="209">
+        <v>119</v>
+      </c>
+      <c r="F21" s="211">
+        <v>-1.5</v>
+      </c>
+      <c r="G21" s="212">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H21" s="211">
+        <v>-11.2</v>
+      </c>
+      <c r="I21" s="212">
+        <v>17.2</v>
+      </c>
+      <c r="J21" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="K21" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="155"/>
+      <c r="C22" s="209">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="D22" s="210">
+        <v>-1.7</v>
+      </c>
+      <c r="E22" s="209">
+        <v>127.5</v>
+      </c>
+      <c r="F22" s="211">
+        <v>-1.7</v>
+      </c>
+      <c r="G22" s="212">
+        <v>4.7</v>
+      </c>
+      <c r="H22" s="211">
+        <v>-2</v>
+      </c>
+      <c r="I22" s="212">
+        <v>17.8</v>
+      </c>
+      <c r="J22" s="211">
         <v>-0.3</v>
       </c>
-      <c r="E8" s="208">
-[...17 lines deleted...]
-      <c r="K8" s="142" t="s">
+      <c r="K22" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="J9" s="210">
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="147"/>
+      <c r="C23" s="209">
+        <v>156.5</v>
+      </c>
+      <c r="D23" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="E23" s="209">
+        <v>149.4</v>
+      </c>
+      <c r="F23" s="211">
+        <v>1.2</v>
+      </c>
+      <c r="G23" s="212">
+        <v>7.1</v>
+      </c>
+      <c r="H23" s="211">
+        <v>-10.1</v>
+      </c>
+      <c r="I23" s="212">
+        <v>20</v>
+      </c>
+      <c r="J23" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K23" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="147"/>
+      <c r="C24" s="209">
+        <v>144</v>
+      </c>
+      <c r="D24" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="E24" s="209">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="F24" s="211">
         <v>0.2</v>
       </c>
-      <c r="K9" s="142" t="s">
+      <c r="G24" s="212">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H24" s="211">
+        <v>1</v>
+      </c>
+      <c r="I24" s="212">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="J24" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="K24" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...493 lines deleted...]
-    </row>
     <row r="25" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="178"/>
-[...8 lines deleted...]
-      <c r="J25" s="214"/>
+      <c r="A25" s="179"/>
+      <c r="B25" s="180"/>
+      <c r="C25" s="213"/>
+      <c r="D25" s="214"/>
+      <c r="E25" s="213"/>
+      <c r="F25" s="215"/>
+      <c r="G25" s="216"/>
+      <c r="H25" s="215"/>
+      <c r="I25" s="216"/>
+      <c r="J25" s="215"/>
     </row>
     <row r="26" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="184"/>
-[...8 lines deleted...]
-      <c r="J26" s="167"/>
+      <c r="A26" s="185"/>
+      <c r="B26" s="186"/>
+      <c r="C26" s="186"/>
+      <c r="D26" s="168"/>
+      <c r="E26" s="186"/>
+      <c r="F26" s="168"/>
+      <c r="G26" s="186"/>
+      <c r="H26" s="168"/>
+      <c r="I26" s="186"/>
+      <c r="J26" s="168"/>
     </row>
     <row r="27" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
         <v>133</v>
       </c>
-      <c r="C27" s="202" t="s">
+      <c r="C27" s="203" t="s">
         <v>129</v>
       </c>
-      <c r="D27" s="206" t="s">
+      <c r="D27" s="207" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="202" t="s">
+      <c r="E27" s="203" t="s">
         <v>130</v>
       </c>
-      <c r="F27" s="206" t="s">
+      <c r="F27" s="207" t="s">
         <v>93</v>
       </c>
-      <c r="G27" s="202" t="s">
+      <c r="G27" s="203" t="s">
         <v>130</v>
       </c>
-      <c r="H27" s="206" t="s">
+      <c r="H27" s="207" t="s">
         <v>93</v>
       </c>
-      <c r="I27" s="202" t="s">
+      <c r="I27" s="203" t="s">
         <v>131</v>
       </c>
-      <c r="J27" s="207" t="s">
+      <c r="J27" s="208" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="153"/>
-      <c r="B28" s="153" t="s">
+      <c r="A28" s="154"/>
+      <c r="B28" s="154" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="208">
-[...2 lines deleted...]
-      <c r="D28" s="209">
+      <c r="C28" s="209">
+        <v>169.5</v>
+      </c>
+      <c r="D28" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="E28" s="209">
+        <v>156.1</v>
+      </c>
+      <c r="F28" s="211">
         <v>0</v>
       </c>
-      <c r="E28" s="208">
-[...2 lines deleted...]
-      <c r="F28" s="210">
+      <c r="G28" s="212">
+        <v>13.4</v>
+      </c>
+      <c r="H28" s="211">
+        <v>0.7</v>
+      </c>
+      <c r="I28" s="212">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J28" s="211">
         <v>0</v>
       </c>
-      <c r="G28" s="211">
+      <c r="K28" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="154"/>
+      <c r="B29" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="209">
+        <v>175.2</v>
+      </c>
+      <c r="D29" s="210">
+        <v>-1.9</v>
+      </c>
+      <c r="E29" s="209">
+        <v>164.1</v>
+      </c>
+      <c r="F29" s="211">
+        <v>-1.4</v>
+      </c>
+      <c r="G29" s="212">
+        <v>11.1</v>
+      </c>
+      <c r="H29" s="211">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="I29" s="212">
+        <v>21.7</v>
+      </c>
+      <c r="J29" s="211">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="154"/>
+      <c r="B30" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="209">
+        <v>173.5</v>
+      </c>
+      <c r="D30" s="210">
+        <v>-0.6</v>
+      </c>
+      <c r="E30" s="209">
+        <v>160.5</v>
+      </c>
+      <c r="F30" s="211">
+        <v>-0.6</v>
+      </c>
+      <c r="G30" s="212">
+        <v>13</v>
+      </c>
+      <c r="H30" s="211">
+        <v>-1.5</v>
+      </c>
+      <c r="I30" s="212">
+        <v>21.1</v>
+      </c>
+      <c r="J30" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="K30" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="154"/>
+      <c r="B31" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="209">
+        <v>173.1</v>
+      </c>
+      <c r="D31" s="210">
+        <v>0.6</v>
+      </c>
+      <c r="E31" s="209">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="F31" s="211">
+        <v>0.4</v>
+      </c>
+      <c r="G31" s="212">
+        <v>15.3</v>
+      </c>
+      <c r="H31" s="211">
+        <v>3.4</v>
+      </c>
+      <c r="I31" s="212">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J31" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K31" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="154"/>
+      <c r="B32" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="209">
+        <v>171.4</v>
+      </c>
+      <c r="D32" s="210">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E32" s="209">
+        <v>153</v>
+      </c>
+      <c r="F32" s="211">
+        <v>0.2</v>
+      </c>
+      <c r="G32" s="212">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="H32" s="211">
+        <v>8.9</v>
+      </c>
+      <c r="I32" s="212">
+        <v>20.3</v>
+      </c>
+      <c r="J32" s="211">
+        <v>0.2</v>
+      </c>
+      <c r="K32" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="154"/>
+      <c r="B33" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="209">
+        <v>173.5</v>
+      </c>
+      <c r="D33" s="210">
+        <v>0.7</v>
+      </c>
+      <c r="E33" s="209">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="F33" s="211">
+        <v>0.8</v>
+      </c>
+      <c r="G33" s="212">
+        <v>16.7</v>
+      </c>
+      <c r="H33" s="211">
+        <v>0.6</v>
+      </c>
+      <c r="I33" s="212">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J33" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K33" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="154"/>
+      <c r="B34" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="209">
+        <v>185.1</v>
+      </c>
+      <c r="D34" s="210">
+        <v>1</v>
+      </c>
+      <c r="E34" s="209">
+        <v>160.1</v>
+      </c>
+      <c r="F34" s="211">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G34" s="212">
+        <v>25</v>
+      </c>
+      <c r="H34" s="211">
+        <v>-0.8</v>
+      </c>
+      <c r="I34" s="212">
+        <v>20.9</v>
+      </c>
+      <c r="J34" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K34" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="154"/>
+      <c r="B35" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="209">
+        <v>167.8</v>
+      </c>
+      <c r="D35" s="210">
+        <v>-0.4</v>
+      </c>
+      <c r="E35" s="209">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="F35" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G35" s="212">
+        <v>11</v>
+      </c>
+      <c r="H35" s="211">
+        <v>-2.7</v>
+      </c>
+      <c r="I35" s="212">
+        <v>20.3</v>
+      </c>
+      <c r="J35" s="211">
+        <v>0</v>
+      </c>
+      <c r="K35" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="154"/>
+      <c r="B36" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="209">
+        <v>165</v>
+      </c>
+      <c r="D36" s="210">
+        <v>1.2</v>
+      </c>
+      <c r="E36" s="209">
+        <v>149.1</v>
+      </c>
+      <c r="F36" s="211">
+        <v>0.2</v>
+      </c>
+      <c r="G36" s="212">
+        <v>15.9</v>
+      </c>
+      <c r="H36" s="211">
+        <v>11.2</v>
+      </c>
+      <c r="I36" s="212">
+        <v>20.3</v>
+      </c>
+      <c r="J36" s="211">
+        <v>0.2</v>
+      </c>
+      <c r="K36" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="177"/>
+      <c r="B37" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="209">
+        <v>171.1</v>
+      </c>
+      <c r="D37" s="210">
+        <v>0.7</v>
+      </c>
+      <c r="E37" s="209">
+        <v>155.6</v>
+      </c>
+      <c r="F37" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G37" s="212">
+        <v>15.5</v>
+      </c>
+      <c r="H37" s="211">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I37" s="212">
+        <v>20.3</v>
+      </c>
+      <c r="J37" s="211">
+        <v>0</v>
+      </c>
+      <c r="K37" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="154"/>
+      <c r="B38" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="209">
+        <v>171</v>
+      </c>
+      <c r="D38" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="E38" s="209">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="F38" s="211">
+        <v>0.3</v>
+      </c>
+      <c r="G38" s="212">
+        <v>14.7</v>
+      </c>
+      <c r="H38" s="211">
+        <v>2.1</v>
+      </c>
+      <c r="I38" s="212">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J38" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K38" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="178"/>
+      <c r="B39" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="209">
+        <v>173.9</v>
+      </c>
+      <c r="D39" s="210">
+        <v>-1.6</v>
+      </c>
+      <c r="E39" s="209">
+        <v>156.9</v>
+      </c>
+      <c r="F39" s="211">
+        <v>-2.8</v>
+      </c>
+      <c r="G39" s="212">
+        <v>17</v>
+      </c>
+      <c r="H39" s="211">
+        <v>10.4</v>
+      </c>
+      <c r="I39" s="212">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J39" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="K39" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="177"/>
+      <c r="B40" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="209">
+        <v>166.9</v>
+      </c>
+      <c r="D40" s="210">
+        <v>-0.5</v>
+      </c>
+      <c r="E40" s="209">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="F40" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="G40" s="212">
+        <v>9.6</v>
+      </c>
+      <c r="H40" s="211">
+        <v>-5</v>
+      </c>
+      <c r="I40" s="212">
+        <v>20.5</v>
+      </c>
+      <c r="J40" s="211">
+        <v>-0.2</v>
+      </c>
+      <c r="K40" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="178"/>
+      <c r="B41" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="209">
+        <v>165.9</v>
+      </c>
+      <c r="D41" s="210">
+        <v>-1.9</v>
+      </c>
+      <c r="E41" s="209">
+        <v>152.9</v>
+      </c>
+      <c r="F41" s="211">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="G41" s="212">
+        <v>13</v>
+      </c>
+      <c r="H41" s="211">
+        <v>-10.3</v>
+      </c>
+      <c r="I41" s="212">
+        <v>20.6</v>
+      </c>
+      <c r="J41" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="K41" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="154"/>
+      <c r="B42" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="209">
+        <v>160.5</v>
+      </c>
+      <c r="D42" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="E42" s="209">
+        <v>154</v>
+      </c>
+      <c r="F42" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="G42" s="212">
+        <v>6.5</v>
+      </c>
+      <c r="H42" s="211">
+        <v>0</v>
+      </c>
+      <c r="I42" s="212">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="J42" s="211">
+        <v>0</v>
+      </c>
+      <c r="K42" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="178"/>
+      <c r="B43" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="209">
+        <v>163.1</v>
+      </c>
+      <c r="D43" s="210">
+        <v>0</v>
+      </c>
+      <c r="E43" s="209">
+        <v>155.6</v>
+      </c>
+      <c r="F43" s="211">
+        <v>0.6</v>
+      </c>
+      <c r="G43" s="212">
+        <v>7.5</v>
+      </c>
+      <c r="H43" s="211">
+        <v>-10.7</v>
+      </c>
+      <c r="I43" s="212">
+        <v>20.3</v>
+      </c>
+      <c r="J43" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K43" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="177"/>
+      <c r="B44" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="209">
+        <v>166.2</v>
+      </c>
+      <c r="D44" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="E44" s="209">
+        <v>152.9</v>
+      </c>
+      <c r="F44" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="G44" s="212">
+        <v>13.3</v>
+      </c>
+      <c r="H44" s="211">
+        <v>0.7</v>
+      </c>
+      <c r="I44" s="212">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="J44" s="211">
+        <v>0</v>
+      </c>
+      <c r="K44" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="179"/>
+      <c r="B45" s="187"/>
+      <c r="C45" s="213"/>
+      <c r="D45" s="215"/>
+      <c r="E45" s="213"/>
+      <c r="F45" s="215"/>
+      <c r="G45" s="213"/>
+      <c r="H45" s="215"/>
+      <c r="I45" s="213"/>
+      <c r="J45" s="215"/>
+    </row>
+    <row r="46" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="185"/>
+      <c r="B46" s="186"/>
+      <c r="C46" s="186"/>
+      <c r="D46" s="168"/>
+      <c r="E46" s="186"/>
+      <c r="F46" s="168"/>
+      <c r="G46" s="186"/>
+      <c r="H46" s="168"/>
+      <c r="I46" s="186"/>
+      <c r="J46" s="168"/>
+    </row>
+    <row r="47" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="156"/>
+      <c r="B47" s="156" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="203" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" s="207" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="203" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47" s="207" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" s="203" t="s">
+        <v>130</v>
+      </c>
+      <c r="H47" s="207" t="s">
+        <v>93</v>
+      </c>
+      <c r="I47" s="203" t="s">
+        <v>131</v>
+      </c>
+      <c r="J47" s="208" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="154"/>
+      <c r="B48" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="209">
+        <v>80.2</v>
+      </c>
+      <c r="D48" s="210">
+        <v>-0.9</v>
+      </c>
+      <c r="E48" s="209">
+        <v>78</v>
+      </c>
+      <c r="F48" s="210">
+        <v>-0.9</v>
+      </c>
+      <c r="G48" s="209">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H48" s="210">
+        <v>0</v>
+      </c>
+      <c r="I48" s="209">
+        <v>13.8</v>
+      </c>
+      <c r="J48" s="211">
+        <v>-0.1</v>
+      </c>
+      <c r="K48" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="154"/>
+      <c r="B49" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="209">
+        <v>91.1</v>
+      </c>
+      <c r="D49" s="210">
+        <v>23.8</v>
+      </c>
+      <c r="E49" s="209">
+        <v>90.3</v>
+      </c>
+      <c r="F49" s="210">
+        <v>25.3</v>
+      </c>
+      <c r="G49" s="209">
+        <v>0.8</v>
+      </c>
+      <c r="H49" s="210">
+        <v>-46.7</v>
+      </c>
+      <c r="I49" s="209">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J49" s="211">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="154"/>
+      <c r="B50" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="209">
+        <v>85.9</v>
+      </c>
+      <c r="D50" s="210">
+        <v>-0.6</v>
+      </c>
+      <c r="E50" s="209">
+        <v>84.7</v>
+      </c>
+      <c r="F50" s="210">
+        <v>-0.5</v>
+      </c>
+      <c r="G50" s="209">
+        <v>1.2</v>
+      </c>
+      <c r="H50" s="210">
+        <v>-7.7</v>
+      </c>
+      <c r="I50" s="209">
+        <v>14.6</v>
+      </c>
+      <c r="J50" s="211">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="154"/>
+      <c r="B51" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="209">
+        <v>112.9</v>
+      </c>
+      <c r="D51" s="210">
+        <v>-0.7</v>
+      </c>
+      <c r="E51" s="209">
+        <v>108.6</v>
+      </c>
+      <c r="F51" s="210">
+        <v>0</v>
+      </c>
+      <c r="G51" s="209">
+        <v>4.3</v>
+      </c>
+      <c r="H51" s="210">
+        <v>-14</v>
+      </c>
+      <c r="I51" s="209">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J51" s="211">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="154"/>
+      <c r="B52" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="209">
+        <v>112.8</v>
+      </c>
+      <c r="D52" s="210">
+        <v>1</v>
+      </c>
+      <c r="E52" s="209">
+        <v>111.7</v>
+      </c>
+      <c r="F52" s="210">
+        <v>1.4</v>
+      </c>
+      <c r="G52" s="209">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H52" s="210">
+        <v>-31.3</v>
+      </c>
+      <c r="I52" s="209">
+        <v>16.2</v>
+      </c>
+      <c r="J52" s="211">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="154"/>
+      <c r="B53" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="209">
+        <v>105.9</v>
+      </c>
+      <c r="D53" s="210">
+        <v>16.7</v>
+      </c>
+      <c r="E53" s="209">
+        <v>102.4</v>
+      </c>
+      <c r="F53" s="210">
+        <v>16.3</v>
+      </c>
+      <c r="G53" s="209">
+        <v>3.5</v>
+      </c>
+      <c r="H53" s="210">
+        <v>29.7</v>
+      </c>
+      <c r="I53" s="209">
+        <v>16</v>
+      </c>
+      <c r="J53" s="211">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="154"/>
+      <c r="B54" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="209">
+        <v>102.5</v>
+      </c>
+      <c r="D54" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="E54" s="209">
+        <v>97.4</v>
+      </c>
+      <c r="F54" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="G54" s="209">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H54" s="210">
+        <v>-3.8</v>
+      </c>
+      <c r="I54" s="209">
+        <v>16.3</v>
+      </c>
+      <c r="J54" s="211">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="154"/>
+      <c r="B55" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="209">
+        <v>85.2</v>
+      </c>
+      <c r="D55" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="E55" s="209">
+        <v>83.3</v>
+      </c>
+      <c r="F55" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="G55" s="209">
+        <v>1.9</v>
+      </c>
+      <c r="H55" s="210">
+        <v>5.6</v>
+      </c>
+      <c r="I55" s="209">
+        <v>14.9</v>
+      </c>
+      <c r="J55" s="211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="154"/>
+      <c r="B56" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="209">
+        <v>100.8</v>
+      </c>
+      <c r="D56" s="210">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="E56" s="209">
+        <v>98.5</v>
+      </c>
+      <c r="F56" s="210">
+        <v>-5</v>
+      </c>
+      <c r="G56" s="209">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H56" s="210">
+        <v>21.1</v>
+      </c>
+      <c r="I56" s="209">
+        <v>16.2</v>
+      </c>
+      <c r="J56" s="211">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="154"/>
+      <c r="B57" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="209">
+        <v>94.8</v>
+      </c>
+      <c r="D57" s="210">
+        <v>2.4</v>
+      </c>
+      <c r="E57" s="209">
+        <v>92.7</v>
+      </c>
+      <c r="F57" s="210">
+        <v>2.6</v>
+      </c>
+      <c r="G57" s="209">
+        <v>2.1</v>
+      </c>
+      <c r="H57" s="210">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I57" s="209">
+        <v>15.6</v>
+      </c>
+      <c r="J57" s="211">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="154"/>
+      <c r="B58" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="209">
+        <v>91</v>
+      </c>
+      <c r="D58" s="210">
+        <v>-3.2</v>
+      </c>
+      <c r="E58" s="209">
+        <v>89</v>
+      </c>
+      <c r="F58" s="210">
+        <v>-3.8</v>
+      </c>
+      <c r="G58" s="209">
+        <v>2</v>
+      </c>
+      <c r="H58" s="210">
+        <v>42.7</v>
+      </c>
+      <c r="I58" s="209">
+        <v>14.4</v>
+      </c>
+      <c r="J58" s="211">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="154"/>
+      <c r="B59" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="209">
+        <v>65.2</v>
+      </c>
+      <c r="D59" s="210">
+        <v>0.8</v>
+      </c>
+      <c r="E59" s="209">
+        <v>62.8</v>
+      </c>
+      <c r="F59" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="G59" s="209">
+        <v>2.4</v>
+      </c>
+      <c r="H59" s="210">
+        <v>9.1</v>
+      </c>
+      <c r="I59" s="209">
+        <v>11.8</v>
+      </c>
+      <c r="J59" s="211">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="154"/>
+      <c r="B60" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="209">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D60" s="210">
+        <v>-1.7</v>
+      </c>
+      <c r="E60" s="209">
+        <v>75.7</v>
+      </c>
+      <c r="F60" s="210">
+        <v>-1.2</v>
+      </c>
+      <c r="G60" s="209">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H60" s="210">
+        <v>-15.3</v>
+      </c>
+      <c r="I60" s="209">
         <v>13.1</v>
       </c>
-      <c r="H28" s="210">
+      <c r="J60" s="211">
         <v>0</v>
       </c>
-      <c r="I28" s="211">
-[...2 lines deleted...]
-      <c r="J28" s="210">
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="154"/>
+      <c r="B61" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="209">
+        <v>55.2</v>
+      </c>
+      <c r="D61" s="210">
+        <v>-0.8</v>
+      </c>
+      <c r="E61" s="209">
+        <v>54.5</v>
+      </c>
+      <c r="F61" s="210">
+        <v>-0.6</v>
+      </c>
+      <c r="G61" s="209">
+        <v>0.7</v>
+      </c>
+      <c r="H61" s="210">
+        <v>-12.5</v>
+      </c>
+      <c r="I61" s="209">
+        <v>10.7</v>
+      </c>
+      <c r="J61" s="211">
+        <v>0.1</v>
+      </c>
+      <c r="K61" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="154"/>
+      <c r="B62" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="209">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="D62" s="210">
+        <v>-3.8</v>
+      </c>
+      <c r="E62" s="209">
+        <v>76</v>
+      </c>
+      <c r="F62" s="210">
+        <v>-3.9</v>
+      </c>
+      <c r="G62" s="209">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H62" s="210">
         <v>0</v>
       </c>
-      <c r="K28" s="142" t="s">
+      <c r="I62" s="209">
+        <v>13.3</v>
+      </c>
+      <c r="J62" s="211">
+        <v>-0.5</v>
+      </c>
+      <c r="K62" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="F29" s="210">
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="178"/>
+      <c r="B63" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="209">
+        <v>121.8</v>
+      </c>
+      <c r="D63" s="210">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E63" s="209">
+        <v>117.2</v>
+      </c>
+      <c r="F63" s="210">
+        <v>3.3</v>
+      </c>
+      <c r="G63" s="209">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G29" s="211">
-[...11 lines deleted...]
-      <c r="K29" s="142" t="s">
+      <c r="H63" s="210">
+        <v>-17.899999999999999</v>
+      </c>
+      <c r="I63" s="209">
+        <v>18.5</v>
+      </c>
+      <c r="J63" s="211">
+        <v>0.4</v>
+      </c>
+      <c r="K63" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="J30" s="210">
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="178"/>
+      <c r="B64" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" s="209">
+        <v>90.1</v>
+      </c>
+      <c r="D64" s="210">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E64" s="209">
+        <v>87.3</v>
+      </c>
+      <c r="F64" s="210">
+        <v>-0.9</v>
+      </c>
+      <c r="G64" s="209">
+        <v>2.8</v>
+      </c>
+      <c r="H64" s="210">
+        <v>-6.7</v>
+      </c>
+      <c r="I64" s="209">
+        <v>15.1</v>
+      </c>
+      <c r="J64" s="211">
         <v>-0.2</v>
       </c>
-      <c r="K30" s="142" t="s">
+      <c r="K64" s="143" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1039 lines deleted...]
-    </row>
     <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="157"/>
-[...8 lines deleted...]
-      <c r="J65" s="187"/>
+      <c r="A65" s="158"/>
+      <c r="B65" s="188"/>
+      <c r="C65" s="189"/>
+      <c r="D65" s="188"/>
+      <c r="E65" s="189"/>
+      <c r="F65" s="189"/>
+      <c r="G65" s="158"/>
+      <c r="H65" s="188"/>
+      <c r="I65" s="189"/>
+      <c r="J65" s="188"/>
     </row>
     <row r="66" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="B66" s="142"/>
-      <c r="C66" s="168" t="s">
+      <c r="B66" s="143"/>
+      <c r="C66" s="169" t="s">
+        <v>134</v>
+      </c>
+      <c r="D66" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" s="170" t="s">
+        <v>134</v>
+      </c>
+      <c r="F66" s="170" t="s">
+        <v>93</v>
+      </c>
+      <c r="G66" s="169" t="s">
+        <v>134</v>
+      </c>
+      <c r="H66" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="I66" s="170" t="s">
         <v>135</v>
       </c>
-      <c r="D66" s="172" t="s">
-[...14 lines deleted...]
-      <c r="I66" s="169" t="s">
+      <c r="J66" s="173" t="s">
         <v>136</v>
       </c>
-      <c r="J66" s="172" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="376" t="s">
+      <c r="A67" s="377" t="s">
         <v>117</v>
       </c>
-      <c r="B67" s="142" t="s">
+      <c r="B67" s="143" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="208">
-[...2 lines deleted...]
-      <c r="D67" s="209">
+      <c r="C67" s="209">
+        <v>149.1</v>
+      </c>
+      <c r="D67" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="E67" s="209">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="F67" s="210">
+        <v>0</v>
+      </c>
+      <c r="G67" s="209">
+        <v>11.8</v>
+      </c>
+      <c r="H67" s="210">
+        <v>1.8</v>
+      </c>
+      <c r="I67" s="209">
+        <v>18.8</v>
+      </c>
+      <c r="J67" s="211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="377"/>
+      <c r="B68" s="143" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="209">
+        <v>169.9</v>
+      </c>
+      <c r="D68" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="E68" s="209">
+        <v>155.1</v>
+      </c>
+      <c r="F68" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="G68" s="209">
+        <v>14.8</v>
+      </c>
+      <c r="H68" s="210">
+        <v>2</v>
+      </c>
+      <c r="I68" s="209">
+        <v>20.2</v>
+      </c>
+      <c r="J68" s="211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="377"/>
+      <c r="B69" s="157" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="209">
+        <v>86.9</v>
+      </c>
+      <c r="D69" s="210">
+        <v>-1.4</v>
+      </c>
+      <c r="E69" s="209">
+        <v>84.2</v>
+      </c>
+      <c r="F69" s="210">
+        <v>-1.4</v>
+      </c>
+      <c r="G69" s="209">
+        <v>2.7</v>
+      </c>
+      <c r="H69" s="210">
+        <v>0</v>
+      </c>
+      <c r="I69" s="209">
+        <v>14.5</v>
+      </c>
+      <c r="J69" s="211">
         <v>-0.1</v>
       </c>
-      <c r="E67" s="208">
-[...76 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="377"/>
-      <c r="B70" s="190"/>
+      <c r="A70" s="378"/>
+      <c r="B70" s="191"/>
       <c r="C70" s="56"/>
-      <c r="D70" s="191"/>
-[...1 lines deleted...]
-      <c r="F70" s="190"/>
+      <c r="D70" s="192"/>
+      <c r="E70" s="191"/>
+      <c r="F70" s="191"/>
       <c r="G70" s="56"/>
-      <c r="H70" s="191"/>
-[...1 lines deleted...]
-      <c r="J70" s="191"/>
+      <c r="H70" s="192"/>
+      <c r="I70" s="191"/>
+      <c r="J70" s="192"/>
     </row>
     <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A71" s="142" t="s">
+      <c r="A71" s="143" t="s">
         <v>121</v>
       </c>
-      <c r="B71" s="142"/>
-[...7 lines deleted...]
-      <c r="J71" s="142"/>
+      <c r="B71" s="143"/>
+      <c r="C71" s="143"/>
+      <c r="D71" s="143"/>
+      <c r="E71" s="143"/>
+      <c r="F71" s="143"/>
+      <c r="G71" s="143"/>
+      <c r="H71" s="143"/>
+      <c r="I71" s="143"/>
+      <c r="J71" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.51181102362204722" bottom="0.19685039370078741" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3780C7F0-6508-476B-AF49-319C07B95100}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E39B2A36-5AD0-4332-8A22-E8D87D4D5AAE}">
+  <sheetPr codeName="Sheet13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.5" style="216" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9" style="142"/>
+    <col min="1" max="1" width="2.5" style="217" customWidth="1"/>
+    <col min="2" max="2" width="18" style="217" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="217" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="217" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="217" customWidth="1"/>
+    <col min="6" max="10" width="8.375" style="217" customWidth="1"/>
+    <col min="11" max="11" width="3.625" style="143" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="379" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="217"/>
+      <c r="A1" s="380" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1" s="380"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
+      <c r="G1" s="380"/>
+      <c r="H1" s="380"/>
+      <c r="I1" s="380"/>
+      <c r="J1" s="380"/>
+      <c r="K1" s="218"/>
     </row>
     <row r="2" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C2" s="218"/>
-[...7 lines deleted...]
-      <c r="K2" s="219"/>
+      <c r="C2" s="219"/>
+      <c r="D2" s="219"/>
+      <c r="E2" s="219"/>
+      <c r="F2" s="219"/>
+      <c r="G2" s="219"/>
+      <c r="H2" s="219"/>
+      <c r="I2" s="219"/>
+      <c r="J2" s="219"/>
+      <c r="K2" s="220"/>
     </row>
     <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="220"/>
-[...7 lines deleted...]
-      <c r="J3" s="218"/>
+      <c r="B3" s="221"/>
+      <c r="C3" s="219"/>
+      <c r="D3" s="219"/>
+      <c r="E3" s="219"/>
+      <c r="F3" s="219"/>
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="185"/>
-[...1 lines deleted...]
-      <c r="C4" s="380" t="s">
+      <c r="A4" s="186"/>
+      <c r="B4" s="222"/>
+      <c r="C4" s="381" t="s">
+        <v>138</v>
+      </c>
+      <c r="D4" s="382"/>
+      <c r="E4" s="223"/>
+      <c r="F4" s="223"/>
+      <c r="G4" s="383" t="s">
         <v>139</v>
       </c>
-      <c r="D4" s="381"/>
-[...2 lines deleted...]
-      <c r="G4" s="382" t="s">
+      <c r="H4" s="384"/>
+      <c r="I4" s="383" t="s">
         <v>140</v>
       </c>
-      <c r="H4" s="383"/>
-      <c r="I4" s="382" t="s">
+      <c r="J4" s="384"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="154" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5" s="147"/>
+      <c r="C5" s="224"/>
+      <c r="D5" s="220"/>
+      <c r="E5" s="225" t="s">
         <v>141</v>
       </c>
-      <c r="J4" s="383"/>
-[...8 lines deleted...]
-      <c r="E5" s="224" t="s">
+      <c r="F5" s="226"/>
+      <c r="G5" s="224"/>
+      <c r="H5" s="220"/>
+      <c r="I5" s="224"/>
+      <c r="J5" s="227"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="187"/>
+      <c r="B6" s="228"/>
+      <c r="C6" s="229"/>
+      <c r="D6" s="230" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="231"/>
+      <c r="F6" s="230" t="s">
         <v>142</v>
       </c>
-      <c r="F5" s="225"/>
-[...13 lines deleted...]
-      <c r="F6" s="229" t="s">
+      <c r="G6" s="231"/>
+      <c r="H6" s="232" t="s">
+        <v>128</v>
+      </c>
+      <c r="I6" s="231"/>
+      <c r="J6" s="233" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="158" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="168"/>
+      <c r="C7" s="209" t="s">
         <v>143</v>
       </c>
-      <c r="G6" s="230"/>
-[...13 lines deleted...]
-      <c r="C7" s="208" t="s">
+      <c r="D7" s="212" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="234" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="235" t="s">
         <v>144</v>
       </c>
-      <c r="D7" s="211" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="233" t="s">
+      <c r="G7" s="234" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="234" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="233" t="s">
+      <c r="H7" s="235" t="s">
+        <v>144</v>
+      </c>
+      <c r="I7" s="212" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="234" t="s">
-[...6 lines deleted...]
-        <v>145</v>
+      <c r="J7" s="236" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="153" t="s">
+      <c r="A8" s="154" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="154"/>
-[...3 lines deleted...]
-      <c r="D8" s="209">
+      <c r="B8" s="155"/>
+      <c r="C8" s="237">
+        <v>52273</v>
+      </c>
+      <c r="D8" s="210">
         <v>0.8</v>
       </c>
-      <c r="E8" s="237">
-[...2 lines deleted...]
-      <c r="F8" s="238">
+      <c r="E8" s="238">
+        <v>31.28</v>
+      </c>
+      <c r="F8" s="239">
+        <v>0.04</v>
+      </c>
+      <c r="G8" s="240">
+        <v>1.83</v>
+      </c>
+      <c r="H8" s="241">
+        <v>0.04</v>
+      </c>
+      <c r="I8" s="242">
+        <v>1.67</v>
+      </c>
+      <c r="J8" s="241">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="155"/>
+      <c r="C9" s="237">
+        <v>12</v>
+      </c>
+      <c r="D9" s="210">
+        <v>-3.9</v>
+      </c>
+      <c r="E9" s="238">
+        <v>6.92</v>
+      </c>
+      <c r="F9" s="239">
+        <v>-1.44</v>
+      </c>
+      <c r="G9" s="240">
+        <v>0.83</v>
+      </c>
+      <c r="H9" s="241">
+        <v>-1.2</v>
+      </c>
+      <c r="I9" s="242">
+        <v>1.22</v>
+      </c>
+      <c r="J9" s="241">
+        <v>-0.38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="155"/>
+      <c r="C10" s="237">
+        <v>2658</v>
+      </c>
+      <c r="D10" s="210">
+        <v>2.1</v>
+      </c>
+      <c r="E10" s="238">
+        <v>5.54</v>
+      </c>
+      <c r="F10" s="239">
+        <v>-0.03</v>
+      </c>
+      <c r="G10" s="240">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="H10" s="241">
+        <v>-0.12</v>
+      </c>
+      <c r="I10" s="242">
+        <v>0.85</v>
+      </c>
+      <c r="J10" s="241">
+        <v>-0.17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="155"/>
+      <c r="C11" s="237">
+        <v>7705</v>
+      </c>
+      <c r="D11" s="210">
         <v>0.2</v>
       </c>
-      <c r="G8" s="239">
-[...26 lines deleted...]
-      <c r="F9" s="238">
+      <c r="E11" s="238">
+        <v>12.43</v>
+      </c>
+      <c r="F11" s="239">
+        <v>-0.44</v>
+      </c>
+      <c r="G11" s="240">
+        <v>0.82</v>
+      </c>
+      <c r="H11" s="241">
+        <v>-0.05</v>
+      </c>
+      <c r="I11" s="242">
+        <v>1.03</v>
+      </c>
+      <c r="J11" s="241">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="155"/>
+      <c r="C12" s="237">
+        <v>271</v>
+      </c>
+      <c r="D12" s="210">
+        <v>1.8</v>
+      </c>
+      <c r="E12" s="238">
+        <v>4</v>
+      </c>
+      <c r="F12" s="239">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="G12" s="240">
+        <v>2.89</v>
+      </c>
+      <c r="H12" s="241">
+        <v>0.4</v>
+      </c>
+      <c r="I12" s="242">
+        <v>2.75</v>
+      </c>
+      <c r="J12" s="241">
+        <v>-0.36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="155"/>
+      <c r="C13" s="237">
+        <v>1917</v>
+      </c>
+      <c r="D13" s="210">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E13" s="238">
+        <v>4.46</v>
+      </c>
+      <c r="F13" s="239">
+        <v>-0.91</v>
+      </c>
+      <c r="G13" s="240">
+        <v>1.81</v>
+      </c>
+      <c r="H13" s="241">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I13" s="242">
+        <v>1.97</v>
+      </c>
+      <c r="J13" s="241">
+        <v>-0.34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="155"/>
+      <c r="C14" s="237">
+        <v>2965</v>
+      </c>
+      <c r="D14" s="210">
+        <v>0</v>
+      </c>
+      <c r="E14" s="238">
+        <v>18.88</v>
+      </c>
+      <c r="F14" s="239">
+        <v>-0.09</v>
+      </c>
+      <c r="G14" s="240">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="H14" s="241">
+        <v>0.37</v>
+      </c>
+      <c r="I14" s="242">
+        <v>2.27</v>
+      </c>
+      <c r="J14" s="241">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="155"/>
+      <c r="C15" s="237">
+        <v>9453</v>
+      </c>
+      <c r="D15" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="E15" s="238">
+        <v>43.91</v>
+      </c>
+      <c r="F15" s="239">
+        <v>-0.72</v>
+      </c>
+      <c r="G15" s="240">
+        <v>1.63</v>
+      </c>
+      <c r="H15" s="241">
+        <v>0.08</v>
+      </c>
+      <c r="I15" s="242">
+        <v>1.52</v>
+      </c>
+      <c r="J15" s="241">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="155"/>
+      <c r="C16" s="237">
+        <v>1334</v>
+      </c>
+      <c r="D16" s="210">
+        <v>-0.7</v>
+      </c>
+      <c r="E16" s="238">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="F16" s="239">
+        <v>-0.55000000000000004</v>
+      </c>
+      <c r="G16" s="240">
+        <v>1.6</v>
+      </c>
+      <c r="H16" s="241">
+        <v>-0.02</v>
+      </c>
+      <c r="I16" s="242">
+        <v>1.72</v>
+      </c>
+      <c r="J16" s="241">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="147"/>
+      <c r="C17" s="237">
+        <v>949</v>
+      </c>
+      <c r="D17" s="210">
+        <v>1.7</v>
+      </c>
+      <c r="E17" s="238">
+        <v>21.76</v>
+      </c>
+      <c r="F17" s="239">
+        <v>1.19</v>
+      </c>
+      <c r="G17" s="240">
+        <v>1.53</v>
+      </c>
+      <c r="H17" s="241">
+        <v>0.03</v>
+      </c>
+      <c r="I17" s="242">
+        <v>2</v>
+      </c>
+      <c r="J17" s="241">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="154" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="155"/>
+      <c r="C18" s="237">
+        <v>1769</v>
+      </c>
+      <c r="D18" s="210">
+        <v>-0.4</v>
+      </c>
+      <c r="E18" s="238">
+        <v>10.57</v>
+      </c>
+      <c r="F18" s="239">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="G18" s="240">
+        <v>1.29</v>
+      </c>
+      <c r="H18" s="241">
+        <v>-0.37</v>
+      </c>
+      <c r="I18" s="242">
+        <v>1.23</v>
+      </c>
+      <c r="J18" s="241">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="147"/>
+      <c r="C19" s="237">
+        <v>4710</v>
+      </c>
+      <c r="D19" s="210">
+        <v>3.3</v>
+      </c>
+      <c r="E19" s="238">
+        <v>77.73</v>
+      </c>
+      <c r="F19" s="239">
+        <v>-0.48</v>
+      </c>
+      <c r="G19" s="240">
+        <v>4.25</v>
+      </c>
+      <c r="H19" s="241">
+        <v>0.44</v>
+      </c>
+      <c r="I19" s="242">
         <v>2.85</v>
       </c>
-      <c r="G9" s="239">
-[...68 lines deleted...]
-      <c r="J11" s="240">
+      <c r="J19" s="241">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="147"/>
+      <c r="C20" s="237">
+        <v>1501</v>
+      </c>
+      <c r="D20" s="210">
+        <v>-0.8</v>
+      </c>
+      <c r="E20" s="238">
+        <v>49.09</v>
+      </c>
+      <c r="F20" s="239">
+        <v>0.81</v>
+      </c>
+      <c r="G20" s="240">
+        <v>2.75</v>
+      </c>
+      <c r="H20" s="241">
         <v>0.06</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D12" s="209">
+      <c r="I20" s="242">
+        <v>2.42</v>
+      </c>
+      <c r="J20" s="241">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="147"/>
+      <c r="C21" s="237">
+        <v>3302</v>
+      </c>
+      <c r="D21" s="210">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E12" s="237">
-[...14 lines deleted...]
-      <c r="J12" s="240">
+      <c r="E21" s="238">
+        <v>34.51</v>
+      </c>
+      <c r="F21" s="239">
+        <v>0.66</v>
+      </c>
+      <c r="G21" s="240">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="H21" s="241">
+        <v>-0.11</v>
+      </c>
+      <c r="I21" s="242">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="J21" s="241">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="155"/>
+      <c r="C22" s="237">
+        <v>8565</v>
+      </c>
+      <c r="D22" s="210">
+        <v>1.4</v>
+      </c>
+      <c r="E22" s="238">
+        <v>34.01</v>
+      </c>
+      <c r="F22" s="239">
+        <v>1.39</v>
+      </c>
+      <c r="G22" s="240">
+        <v>1.45</v>
+      </c>
+      <c r="H22" s="241">
+        <v>-0.1</v>
+      </c>
+      <c r="I22" s="242">
+        <v>1.29</v>
+      </c>
+      <c r="J22" s="241">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="147"/>
+      <c r="C23" s="237">
+        <v>339</v>
+      </c>
+      <c r="D23" s="210">
+        <v>-1.7</v>
+      </c>
+      <c r="E23" s="238">
+        <v>16.25</v>
+      </c>
+      <c r="F23" s="239">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="G23" s="240">
+        <v>0.8</v>
+      </c>
+      <c r="H23" s="241">
+        <v>0.19</v>
+      </c>
+      <c r="I23" s="242">
+        <v>0.96</v>
+      </c>
+      <c r="J23" s="241">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="147"/>
+      <c r="C24" s="237">
+        <v>4822</v>
+      </c>
+      <c r="D24" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="E24" s="238">
+        <v>29.23</v>
+      </c>
+      <c r="F24" s="239">
+        <v>-0.77</v>
+      </c>
+      <c r="G24" s="240">
+        <v>2.87</v>
+      </c>
+      <c r="H24" s="241">
+        <v>0.03</v>
+      </c>
+      <c r="I24" s="242">
+        <v>2.67</v>
+      </c>
+      <c r="J24" s="241">
         <v>0.35</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...358 lines deleted...]
-    </row>
     <row r="25" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="178"/>
-[...8 lines deleted...]
-      <c r="J25" s="244"/>
+      <c r="A25" s="179"/>
+      <c r="B25" s="180"/>
+      <c r="C25" s="243"/>
+      <c r="D25" s="214"/>
+      <c r="E25" s="243"/>
+      <c r="F25" s="215"/>
+      <c r="G25" s="244"/>
+      <c r="H25" s="245"/>
+      <c r="I25" s="246"/>
+      <c r="J25" s="245"/>
     </row>
     <row r="26" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="184"/>
-[...8 lines deleted...]
-      <c r="J26" s="167"/>
+      <c r="A26" s="185"/>
+      <c r="B26" s="186"/>
+      <c r="C26" s="186"/>
+      <c r="D26" s="168"/>
+      <c r="E26" s="186"/>
+      <c r="F26" s="168"/>
+      <c r="G26" s="186"/>
+      <c r="H26" s="168"/>
+      <c r="I26" s="222"/>
+      <c r="J26" s="168"/>
     </row>
     <row r="27" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
         <v>113</v>
       </c>
-      <c r="C27" s="208" t="s">
+      <c r="C27" s="209" t="s">
+        <v>143</v>
+      </c>
+      <c r="D27" s="236" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="209" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="236" t="s">
         <v>144</v>
       </c>
-      <c r="D27" s="235" t="s">
+      <c r="G27" s="209" t="s">
+        <v>43</v>
+      </c>
+      <c r="H27" s="236" t="s">
+        <v>144</v>
+      </c>
+      <c r="I27" s="212" t="s">
+        <v>43</v>
+      </c>
+      <c r="J27" s="236" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="154"/>
+      <c r="B28" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="237">
+        <v>35923</v>
+      </c>
+      <c r="D28" s="210">
+        <v>0.8</v>
+      </c>
+      <c r="E28" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F28" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="240">
+        <v>1.3</v>
+      </c>
+      <c r="H28" s="241">
+        <v>0.01</v>
+      </c>
+      <c r="I28" s="242">
+        <v>1.43</v>
+      </c>
+      <c r="J28" s="241">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="154"/>
+      <c r="B29" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="237">
+        <v>11</v>
+      </c>
+      <c r="D29" s="210">
+        <v>-2.4</v>
+      </c>
+      <c r="E29" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F29" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G29" s="240">
+        <v>0.87</v>
+      </c>
+      <c r="H29" s="241">
+        <v>-0.21</v>
+      </c>
+      <c r="I29" s="242">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="241">
+        <v>-1.22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="154"/>
+      <c r="B30" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="237">
+        <v>2510</v>
+      </c>
+      <c r="D30" s="210">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E30" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F30" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G30" s="240">
+        <v>1.01</v>
+      </c>
+      <c r="H30" s="241">
+        <v>-0.11</v>
+      </c>
+      <c r="I30" s="242">
+        <v>0.85</v>
+      </c>
+      <c r="J30" s="241">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="154"/>
+      <c r="B31" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="237">
+        <v>6747</v>
+      </c>
+      <c r="D31" s="210">
+        <v>0.8</v>
+      </c>
+      <c r="E31" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F31" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G31" s="240">
+        <v>0.72</v>
+      </c>
+      <c r="H31" s="241">
+        <v>-0.05</v>
+      </c>
+      <c r="I31" s="242">
+        <v>0.98</v>
+      </c>
+      <c r="J31" s="241">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="154"/>
+      <c r="B32" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="237">
+        <v>260</v>
+      </c>
+      <c r="D32" s="210">
+        <v>1.4</v>
+      </c>
+      <c r="E32" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F32" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G32" s="240">
+        <v>2.88</v>
+      </c>
+      <c r="H32" s="241">
+        <v>0.34</v>
+      </c>
+      <c r="I32" s="242">
+        <v>2.83</v>
+      </c>
+      <c r="J32" s="241">
+        <v>-0.37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="154"/>
+      <c r="B33" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="237">
+        <v>1831</v>
+      </c>
+      <c r="D33" s="210">
+        <v>2</v>
+      </c>
+      <c r="E33" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="240">
+        <v>1.76</v>
+      </c>
+      <c r="H33" s="241">
+        <v>0.15</v>
+      </c>
+      <c r="I33" s="242">
+        <v>1.98</v>
+      </c>
+      <c r="J33" s="241">
+        <v>-0.32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="154"/>
+      <c r="B34" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="237">
+        <v>2405</v>
+      </c>
+      <c r="D34" s="210">
+        <v>0.1</v>
+      </c>
+      <c r="E34" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="240">
+        <v>2.31</v>
+      </c>
+      <c r="H34" s="241">
+        <v>0.76</v>
+      </c>
+      <c r="I34" s="242">
+        <v>2.23</v>
+      </c>
+      <c r="J34" s="241">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="154"/>
+      <c r="B35" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="237">
+        <v>5302</v>
+      </c>
+      <c r="D35" s="210">
+        <v>1.7</v>
+      </c>
+      <c r="E35" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F35" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="240">
+        <v>1.26</v>
+      </c>
+      <c r="H35" s="241">
+        <v>0.12</v>
+      </c>
+      <c r="I35" s="242">
+        <v>1.35</v>
+      </c>
+      <c r="J35" s="241">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="154"/>
+      <c r="B36" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="237">
+        <v>1208</v>
+      </c>
+      <c r="D36" s="210">
+        <v>-0.1</v>
+      </c>
+      <c r="E36" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F36" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" s="240">
+        <v>1.56</v>
+      </c>
+      <c r="H36" s="241">
+        <v>-0.11</v>
+      </c>
+      <c r="I36" s="242">
+        <v>1.7</v>
+      </c>
+      <c r="J36" s="241">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="177"/>
+      <c r="B37" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="237">
+        <v>742</v>
+      </c>
+      <c r="D37" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="E37" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F37" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G37" s="240">
+        <v>1.43</v>
+      </c>
+      <c r="H37" s="241">
+        <v>0.01</v>
+      </c>
+      <c r="I37" s="242">
+        <v>2.17</v>
+      </c>
+      <c r="J37" s="241">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="154"/>
+      <c r="B38" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="237">
+        <v>1582</v>
+      </c>
+      <c r="D38" s="210">
+        <v>0.3</v>
+      </c>
+      <c r="E38" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F38" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" s="240">
+        <v>0.94</v>
+      </c>
+      <c r="H38" s="241">
+        <v>-0.39</v>
+      </c>
+      <c r="I38" s="242">
+        <v>1.21</v>
+      </c>
+      <c r="J38" s="241">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="178"/>
+      <c r="B39" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="237">
+        <v>1049</v>
+      </c>
+      <c r="D39" s="210">
+        <v>5.5</v>
+      </c>
+      <c r="E39" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G39" s="240">
+        <v>2.02</v>
+      </c>
+      <c r="H39" s="241">
+        <v>-0.44</v>
+      </c>
+      <c r="I39" s="242">
+        <v>2.46</v>
+      </c>
+      <c r="J39" s="241">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="177"/>
+      <c r="B40" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="237">
+        <v>764</v>
+      </c>
+      <c r="D40" s="210">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E40" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F40" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G40" s="240">
+        <v>1.53</v>
+      </c>
+      <c r="H40" s="241">
+        <v>-0.35</v>
+      </c>
+      <c r="I40" s="242">
+        <v>1.77</v>
+      </c>
+      <c r="J40" s="241">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="178"/>
+      <c r="B41" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="237">
+        <v>2162</v>
+      </c>
+      <c r="D41" s="210">
+        <v>0</v>
+      </c>
+      <c r="E41" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="240">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="H41" s="241">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="I41" s="242">
+        <v>0.67</v>
+      </c>
+      <c r="J41" s="241">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="154"/>
+      <c r="B42" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="237">
+        <v>5652</v>
+      </c>
+      <c r="D42" s="210">
+        <v>-0.7</v>
+      </c>
+      <c r="E42" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G42" s="240">
+        <v>0.97</v>
+      </c>
+      <c r="H42" s="241">
+        <v>-0.2</v>
+      </c>
+      <c r="I42" s="242">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="J42" s="241">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="178"/>
+      <c r="B43" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="237">
+        <v>284</v>
+      </c>
+      <c r="D43" s="210">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E43" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F43" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G43" s="240">
+        <v>0.69</v>
+      </c>
+      <c r="H43" s="241">
+        <v>0.13</v>
+      </c>
+      <c r="I43" s="242">
+        <v>0.95</v>
+      </c>
+      <c r="J43" s="241">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="177"/>
+      <c r="B44" s="177" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="237">
+        <v>3412</v>
+      </c>
+      <c r="D44" s="210">
+        <v>1.5</v>
+      </c>
+      <c r="E44" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F44" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G44" s="240">
+        <v>2.44</v>
+      </c>
+      <c r="H44" s="241">
+        <v>0.23</v>
+      </c>
+      <c r="I44" s="242">
+        <v>2.38</v>
+      </c>
+      <c r="J44" s="241">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="179"/>
+      <c r="B45" s="187"/>
+      <c r="C45" s="243"/>
+      <c r="D45" s="215"/>
+      <c r="E45" s="249"/>
+      <c r="F45" s="250"/>
+      <c r="G45" s="244"/>
+      <c r="H45" s="245"/>
+      <c r="I45" s="246"/>
+      <c r="J45" s="245"/>
+    </row>
+    <row r="46" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="185"/>
+      <c r="B46" s="186"/>
+      <c r="C46" s="186"/>
+      <c r="D46" s="168"/>
+      <c r="E46" s="222"/>
+      <c r="F46" s="222"/>
+      <c r="G46" s="186"/>
+      <c r="H46" s="168"/>
+      <c r="I46" s="222"/>
+      <c r="J46" s="168"/>
+    </row>
+    <row r="47" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="156"/>
+      <c r="B47" s="156" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="209" t="s">
+        <v>143</v>
+      </c>
+      <c r="D47" s="236" t="s">
         <v>93</v>
       </c>
-      <c r="E27" s="208" t="s">
+      <c r="E47" s="212" t="s">
         <v>43</v>
       </c>
-      <c r="F27" s="235" t="s">
+      <c r="F47" s="212" t="s">
+        <v>144</v>
+      </c>
+      <c r="G47" s="209" t="s">
+        <v>43</v>
+      </c>
+      <c r="H47" s="236" t="s">
+        <v>144</v>
+      </c>
+      <c r="I47" s="212" t="s">
+        <v>43</v>
+      </c>
+      <c r="J47" s="236" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="154"/>
+      <c r="B48" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="237">
+        <v>16349</v>
+      </c>
+      <c r="D48" s="210">
+        <v>1</v>
+      </c>
+      <c r="E48" s="247" t="s">
         <v>145</v>
       </c>
-      <c r="G27" s="208" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="235" t="s">
+      <c r="F48" s="248" t="s">
         <v>145</v>
       </c>
-      <c r="I27" s="211" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="235" t="s">
+      <c r="G48" s="240">
+        <v>3.03</v>
+      </c>
+      <c r="H48" s="241">
+        <v>0.12</v>
+      </c>
+      <c r="I48" s="242">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="J48" s="241">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="154"/>
+      <c r="B49" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="237">
+        <v>1</v>
+      </c>
+      <c r="D49" s="210">
+        <v>-20.5</v>
+      </c>
+      <c r="E49" s="247" t="s">
         <v>145</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="J28" s="240">
+      <c r="F49" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G49" s="240">
+        <v>0.32</v>
+      </c>
+      <c r="H49" s="241">
+        <v>-13.61</v>
+      </c>
+      <c r="I49" s="242">
+        <v>9.98</v>
+      </c>
+      <c r="J49" s="241">
+        <v>9.8699999999999992</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="154"/>
+      <c r="B50" s="154" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="237">
+        <v>147</v>
+      </c>
+      <c r="D50" s="210">
+        <v>1.7</v>
+      </c>
+      <c r="E50" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F50" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G50" s="240">
+        <v>3.01</v>
+      </c>
+      <c r="H50" s="241">
+        <v>-0.42</v>
+      </c>
+      <c r="I50" s="242">
+        <v>0.78</v>
+      </c>
+      <c r="J50" s="241">
+        <v>-0.48</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="154"/>
+      <c r="B51" s="154" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="237">
+        <v>958</v>
+      </c>
+      <c r="D51" s="210">
+        <v>-3.1</v>
+      </c>
+      <c r="E51" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F51" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G51" s="240">
+        <v>1.54</v>
+      </c>
+      <c r="H51" s="241">
+        <v>0</v>
+      </c>
+      <c r="I51" s="242">
+        <v>1.38</v>
+      </c>
+      <c r="J51" s="241">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="154"/>
+      <c r="B52" s="154" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="237">
+        <v>11</v>
+      </c>
+      <c r="D52" s="210">
+        <v>9.6</v>
+      </c>
+      <c r="E52" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F52" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G52" s="240">
+        <v>3.03</v>
+      </c>
+      <c r="H52" s="241">
+        <v>1.87</v>
+      </c>
+      <c r="I52" s="242">
+        <v>0.8</v>
+      </c>
+      <c r="J52" s="241">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="154"/>
+      <c r="B53" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="237">
+        <v>86</v>
+      </c>
+      <c r="D53" s="210">
+        <v>-16</v>
+      </c>
+      <c r="E53" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F53" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G53" s="240">
+        <v>2.83</v>
+      </c>
+      <c r="H53" s="241">
+        <v>0.12</v>
+      </c>
+      <c r="I53" s="242">
+        <v>1.76</v>
+      </c>
+      <c r="J53" s="241">
+        <v>-0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="154"/>
+      <c r="B54" s="154" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="237">
+        <v>560</v>
+      </c>
+      <c r="D54" s="210">
+        <v>-0.4</v>
+      </c>
+      <c r="E54" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G54" s="240">
+        <v>1.93</v>
+      </c>
+      <c r="H54" s="241">
+        <v>-1.32</v>
+      </c>
+      <c r="I54" s="242">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="J54" s="241">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="154"/>
+      <c r="B55" s="154" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="237">
+        <v>4151</v>
+      </c>
+      <c r="D55" s="210">
+        <v>-1.2</v>
+      </c>
+      <c r="E55" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F55" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G55" s="240">
+        <v>2.11</v>
+      </c>
+      <c r="H55" s="241">
+        <v>0.06</v>
+      </c>
+      <c r="I55" s="242">
+        <v>1.73</v>
+      </c>
+      <c r="J55" s="241">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="154"/>
+      <c r="B56" s="154" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="237">
+        <v>126</v>
+      </c>
+      <c r="D56" s="210">
+        <v>-6.1</v>
+      </c>
+      <c r="E56" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F56" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G56" s="240">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="H56" s="241">
+        <v>0.82</v>
+      </c>
+      <c r="I56" s="242">
+        <v>1.88</v>
+      </c>
+      <c r="J56" s="241">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="177"/>
+      <c r="B57" s="177" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="237">
+        <v>206</v>
+      </c>
+      <c r="D57" s="210">
+        <v>7.6</v>
+      </c>
+      <c r="E57" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G57" s="240">
+        <v>1.93</v>
+      </c>
+      <c r="H57" s="241">
+        <v>0.11</v>
+      </c>
+      <c r="I57" s="242">
+        <v>1.37</v>
+      </c>
+      <c r="J57" s="241">
+        <v>-0.65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="154"/>
+      <c r="B58" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="237">
+        <v>187</v>
+      </c>
+      <c r="D58" s="210">
+        <v>-5.6</v>
+      </c>
+      <c r="E58" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G58" s="240">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="H58" s="241">
+        <v>-0.01</v>
+      </c>
+      <c r="I58" s="242">
+        <v>1.46</v>
+      </c>
+      <c r="J58" s="241">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="178"/>
+      <c r="B59" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="237">
+        <v>3661</v>
+      </c>
+      <c r="D59" s="210">
+        <v>2.7</v>
+      </c>
+      <c r="E59" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F59" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G59" s="240">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H59" s="241">
+        <v>0.7</v>
+      </c>
+      <c r="I59" s="242">
+        <v>2.96</v>
+      </c>
+      <c r="J59" s="241">
+        <v>-0.39</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="177"/>
+      <c r="B60" s="177" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="237">
+        <v>737</v>
+      </c>
+      <c r="D60" s="210">
+        <v>1</v>
+      </c>
+      <c r="E60" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F60" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G60" s="240">
+        <v>4.04</v>
+      </c>
+      <c r="H60" s="241">
+        <v>0.48</v>
+      </c>
+      <c r="I60" s="242">
+        <v>3.09</v>
+      </c>
+      <c r="J60" s="241">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="178"/>
+      <c r="B61" s="178" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="237">
+        <v>1140</v>
+      </c>
+      <c r="D61" s="210">
+        <v>3</v>
+      </c>
+      <c r="E61" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F61" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="240">
+        <v>2.29</v>
+      </c>
+      <c r="H61" s="241">
+        <v>-0.21</v>
+      </c>
+      <c r="I61" s="242">
+        <v>1.99</v>
+      </c>
+      <c r="J61" s="241">
+        <v>-0.39</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="154"/>
+      <c r="B62" s="154" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="237">
+        <v>2913</v>
+      </c>
+      <c r="D62" s="210">
+        <v>5.8</v>
+      </c>
+      <c r="E62" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F62" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="240">
+        <v>2.4</v>
+      </c>
+      <c r="H62" s="241">
         <v>7.0000000000000007E-2</v>
       </c>
-    </row>
-[...200 lines deleted...]
-      <c r="H35" s="240">
+      <c r="I62" s="242">
+        <v>1.54</v>
+      </c>
+      <c r="J62" s="241">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="178"/>
+      <c r="B63" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="237">
+        <v>55</v>
+      </c>
+      <c r="D63" s="210">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="E63" s="247" t="s">
+        <v>145</v>
+      </c>
+      <c r="F63" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G63" s="240">
+        <v>1.39</v>
+      </c>
+      <c r="H63" s="241">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="I63" s="242">
+        <v>0.97</v>
+      </c>
+      <c r="J63" s="241">
         <v>0.09</v>
       </c>
-      <c r="I35" s="241">
-[...248 lines deleted...]
-      <c r="B44" s="176" t="s">
+    </row>
+    <row r="64" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="177"/>
+      <c r="B64" s="177" t="s">
         <v>112</v>
       </c>
-      <c r="C44" s="236">
-[...62 lines deleted...]
-      <c r="F47" s="211" t="s">
+      <c r="C64" s="237">
+        <v>1410</v>
+      </c>
+      <c r="D64" s="210">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="E64" s="247" t="s">
         <v>145</v>
       </c>
-      <c r="G47" s="208" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="235" t="s">
+      <c r="F64" s="248" t="s">
         <v>145</v>
       </c>
-      <c r="I47" s="211" t="s">
-[...59 lines deleted...]
-      <c r="I49" s="241">
+      <c r="G64" s="240">
+        <v>3.91</v>
+      </c>
+      <c r="H64" s="241">
+        <v>-0.43</v>
+      </c>
+      <c r="I64" s="242">
+        <v>3.38</v>
+      </c>
+      <c r="J64" s="241">
         <v>0.65</v>
       </c>
-      <c r="J49" s="240">
-[...451 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="157"/>
-[...8 lines deleted...]
-      <c r="J65" s="187"/>
+      <c r="A65" s="158"/>
+      <c r="B65" s="188"/>
+      <c r="C65" s="189"/>
+      <c r="D65" s="188"/>
+      <c r="E65" s="189"/>
+      <c r="F65" s="189"/>
+      <c r="G65" s="158"/>
+      <c r="H65" s="188"/>
+      <c r="I65" s="189"/>
+      <c r="J65" s="188"/>
     </row>
     <row r="66" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="B66" s="142"/>
-      <c r="C66" s="208" t="s">
+      <c r="B66" s="143"/>
+      <c r="C66" s="209" t="s">
+        <v>143</v>
+      </c>
+      <c r="D66" s="236" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" s="209" t="s">
+        <v>43</v>
+      </c>
+      <c r="F66" s="236" t="s">
         <v>144</v>
       </c>
-      <c r="D66" s="235" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="208" t="s">
+      <c r="G66" s="209" t="s">
         <v>43</v>
       </c>
-      <c r="F66" s="235" t="s">
+      <c r="H66" s="236" t="s">
+        <v>144</v>
+      </c>
+      <c r="I66" s="212" t="s">
+        <v>43</v>
+      </c>
+      <c r="J66" s="236" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="377" t="s">
+        <v>117</v>
+      </c>
+      <c r="B67" s="143" t="s">
+        <v>118</v>
+      </c>
+      <c r="C67" s="237">
+        <v>31629</v>
+      </c>
+      <c r="D67" s="210">
+        <v>0.4</v>
+      </c>
+      <c r="E67" s="238">
+        <v>25.17</v>
+      </c>
+      <c r="F67" s="239">
+        <v>-0.04</v>
+      </c>
+      <c r="G67" s="240">
+        <v>1.74</v>
+      </c>
+      <c r="H67" s="241">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="I67" s="242">
+        <v>1.74</v>
+      </c>
+      <c r="J67" s="241">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="377"/>
+      <c r="B68" s="143" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="237">
+        <v>23670</v>
+      </c>
+      <c r="D68" s="210">
+        <v>0.5</v>
+      </c>
+      <c r="E68" s="247" t="s">
         <v>145</v>
       </c>
-      <c r="G66" s="208" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="235" t="s">
+      <c r="F68" s="248" t="s">
         <v>145</v>
       </c>
-      <c r="I66" s="211" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="235" t="s">
+      <c r="G68" s="240">
+        <v>1.36</v>
+      </c>
+      <c r="H68" s="241">
+        <v>0.11</v>
+      </c>
+      <c r="I68" s="242">
+        <v>1.53</v>
+      </c>
+      <c r="J68" s="241">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="377"/>
+      <c r="B69" s="157" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="237">
+        <v>7960</v>
+      </c>
+      <c r="D69" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="E69" s="247" t="s">
         <v>145</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="G69" s="239">
+      <c r="F69" s="248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G69" s="240">
         <v>2.87</v>
       </c>
-      <c r="H69" s="240">
-[...6 lines deleted...]
-        <v>-0.1</v>
+      <c r="H69" s="241">
+        <v>-0.04</v>
+      </c>
+      <c r="I69" s="242">
+        <v>2.36</v>
+      </c>
+      <c r="J69" s="241">
+        <v>0.12</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="377"/>
-      <c r="B70" s="190"/>
+      <c r="A70" s="378"/>
+      <c r="B70" s="191"/>
       <c r="C70" s="56"/>
-      <c r="D70" s="191"/>
-[...1 lines deleted...]
-      <c r="F70" s="190"/>
+      <c r="D70" s="192"/>
+      <c r="E70" s="191"/>
+      <c r="F70" s="191"/>
       <c r="G70" s="56"/>
-      <c r="H70" s="191"/>
-[...1 lines deleted...]
-      <c r="J70" s="191"/>
+      <c r="H70" s="192"/>
+      <c r="I70" s="191"/>
+      <c r="J70" s="192"/>
     </row>
     <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A71" s="142" t="s">
+      <c r="A71" s="143" t="s">
         <v>121</v>
       </c>
-      <c r="B71" s="142"/>
-[...7 lines deleted...]
-      <c r="J71" s="142"/>
+      <c r="B71" s="143"/>
+      <c r="C71" s="143"/>
+      <c r="D71" s="143"/>
+      <c r="E71" s="143"/>
+      <c r="F71" s="143"/>
+      <c r="G71" s="143"/>
+      <c r="H71" s="143"/>
+      <c r="I71" s="143"/>
+      <c r="J71" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C780567F-20F4-4385-982C-B745E071433C}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC522AFC-9A02-453A-980A-9B60D0F92AD1}">
+  <sheetPr codeName="Sheet20">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="4" width="8.375" customWidth="1"/>
     <col min="5" max="5" width="9.125" customWidth="1"/>
     <col min="6" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="8" width="9.125" customWidth="1"/>
     <col min="9" max="10" width="8.375" customWidth="1"/>
     <col min="11" max="11" width="9.125" customWidth="1"/>
     <col min="12" max="13" width="8.375" customWidth="1"/>
     <col min="14" max="14" width="9.125" customWidth="1"/>
     <col min="15" max="15" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="393" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1" s="393"/>
+      <c r="C1" s="393"/>
+      <c r="D1" s="393"/>
+      <c r="E1" s="393"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="393"/>
+      <c r="H1" s="393"/>
+      <c r="I1" s="393"/>
+      <c r="J1" s="393"/>
+      <c r="K1" s="393"/>
+      <c r="L1" s="393"/>
+      <c r="M1" s="393"/>
+      <c r="N1" s="393"/>
+      <c r="O1" s="251"/>
+      <c r="P1" s="251"/>
+      <c r="Q1" s="251"/>
+    </row>
+    <row r="2" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="251"/>
+      <c r="B2" s="251"/>
+      <c r="C2" s="252"/>
+      <c r="D2" s="252"/>
+      <c r="E2" s="252"/>
+      <c r="F2" s="252"/>
+      <c r="G2" s="252"/>
+      <c r="H2" s="252"/>
+      <c r="I2" s="252"/>
+      <c r="J2" s="252"/>
+      <c r="K2" s="252"/>
+      <c r="L2" s="252"/>
+      <c r="M2" s="252"/>
+      <c r="N2" s="252"/>
+      <c r="O2" s="252"/>
+    </row>
+    <row r="3" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="253" t="s">
         <v>147</v>
       </c>
-      <c r="B1" s="392"/>
-[...34 lines deleted...]
-      <c r="A3" s="252" t="s">
+      <c r="B3" s="253"/>
+      <c r="C3" s="254"/>
+      <c r="D3" s="254"/>
+      <c r="E3" s="254"/>
+      <c r="F3" s="254"/>
+      <c r="G3" s="254"/>
+      <c r="H3" s="254"/>
+      <c r="I3" s="254"/>
+      <c r="J3" s="254"/>
+      <c r="K3" s="254"/>
+      <c r="L3" s="254"/>
+      <c r="M3" s="254"/>
+      <c r="N3" s="255"/>
+      <c r="Q3" s="255" t="s">
         <v>148</v>
       </c>
-      <c r="B3" s="252"/>
-[...12 lines deleted...]
-      <c r="Q3" s="254" t="s">
+    </row>
+    <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="256"/>
+      <c r="B4" s="257"/>
+      <c r="C4" s="258" t="s">
         <v>149</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C4" s="257" t="s">
+      <c r="D4" s="259"/>
+      <c r="E4" s="259"/>
+      <c r="F4" s="259"/>
+      <c r="G4" s="260"/>
+      <c r="H4" s="259"/>
+      <c r="I4" s="259"/>
+      <c r="J4" s="259"/>
+      <c r="K4" s="259"/>
+      <c r="L4" s="261"/>
+      <c r="M4" s="262"/>
+      <c r="N4" s="263"/>
+      <c r="O4" s="264" t="s">
         <v>150</v>
       </c>
-      <c r="D4" s="258"/>
-[...10 lines deleted...]
-      <c r="O4" s="263" t="s">
+      <c r="P4" s="394" t="s">
         <v>151</v>
       </c>
-      <c r="P4" s="393" t="s">
+      <c r="Q4" s="396" t="s">
         <v>152</v>
       </c>
-      <c r="Q4" s="395" t="s">
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A5" s="398" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="397" t="s">
+      <c r="B5" s="399"/>
+      <c r="C5" s="265"/>
+      <c r="D5" s="254"/>
+      <c r="E5" s="254"/>
+      <c r="F5" s="400" t="s">
         <v>154</v>
       </c>
-      <c r="B5" s="398"/>
-[...3 lines deleted...]
-      <c r="F5" s="399" t="s">
+      <c r="G5" s="401"/>
+      <c r="H5" s="266"/>
+      <c r="I5" s="402" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="403"/>
+      <c r="K5" s="267"/>
+      <c r="L5" s="404" t="s">
+        <v>116</v>
+      </c>
+      <c r="M5" s="405"/>
+      <c r="N5" s="263"/>
+      <c r="O5" s="268"/>
+      <c r="P5" s="395"/>
+      <c r="Q5" s="397"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A6" s="269"/>
+      <c r="B6" s="270"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="272" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="273" t="s">
         <v>155</v>
       </c>
-      <c r="G5" s="400"/>
-[...1 lines deleted...]
-      <c r="I5" s="401" t="s">
+      <c r="F6" s="274"/>
+      <c r="G6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="H6" s="273" t="s">
+        <v>156</v>
+      </c>
+      <c r="I6" s="274"/>
+      <c r="J6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="K6" s="273" t="s">
+        <v>156</v>
+      </c>
+      <c r="L6" s="271"/>
+      <c r="M6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="N6" s="273" t="s">
+        <v>156</v>
+      </c>
+      <c r="O6" s="276" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6" s="277" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q6" s="276" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A7" s="278"/>
+      <c r="B7" s="267"/>
+      <c r="C7" s="279"/>
+      <c r="D7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="F7" s="258"/>
+      <c r="G7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="H7" s="282" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="279"/>
+      <c r="J7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="K7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="L7" s="258"/>
+      <c r="M7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="N7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="O7" s="282" t="s">
+        <v>93</v>
+      </c>
+      <c r="P7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q7" s="282" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A8" s="283" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="283"/>
+      <c r="C8" s="260"/>
+      <c r="D8" s="260"/>
+      <c r="E8" s="284"/>
+      <c r="F8" s="265"/>
+      <c r="G8" s="285"/>
+      <c r="H8" s="268"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="285"/>
+      <c r="K8" s="268"/>
+      <c r="L8" s="286"/>
+      <c r="M8" s="287"/>
+      <c r="N8" s="287"/>
+      <c r="O8" s="268"/>
+      <c r="P8" s="254"/>
+      <c r="Q8" s="268"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A9" s="389" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="390"/>
+      <c r="C9" s="288">
+        <v>102.3</v>
+      </c>
+      <c r="D9" s="289">
+        <v>2</v>
+      </c>
+      <c r="E9" s="290">
+        <v>-1</v>
+      </c>
+      <c r="F9" s="291">
+        <v>102.8</v>
+      </c>
+      <c r="G9" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H9" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="I9" s="291">
+        <v>102.7</v>
+      </c>
+      <c r="J9" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="K9" s="289">
+        <v>-0.4</v>
+      </c>
+      <c r="L9" s="291">
+        <v>104</v>
+      </c>
+      <c r="M9" s="292">
+        <v>3.1</v>
+      </c>
+      <c r="N9" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="O9" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="P9" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="Q9" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A10" s="387" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="388"/>
+      <c r="C10" s="288">
+        <v>103.5</v>
+      </c>
+      <c r="D10" s="289">
+        <v>1.2</v>
+      </c>
+      <c r="E10" s="293">
+        <v>-2.5</v>
+      </c>
+      <c r="F10" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="G10" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="H10" s="289">
+        <v>-2</v>
+      </c>
+      <c r="I10" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="J10" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K10" s="289">
+        <v>-1.3</v>
+      </c>
+      <c r="L10" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="M10" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="N10" s="292">
+        <v>-2</v>
+      </c>
+      <c r="O10" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="P10" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="Q10" s="292">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A11" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="388"/>
+      <c r="C11" s="291">
+        <v>109.2</v>
+      </c>
+      <c r="D11" s="289">
+        <v>2.8</v>
+      </c>
+      <c r="E11" s="293">
+        <v>-0.3</v>
+      </c>
+      <c r="F11" s="291">
+        <v>108.5</v>
+      </c>
+      <c r="G11" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="H11" s="289">
+        <v>0</v>
+      </c>
+      <c r="I11" s="291">
+        <v>112.6</v>
+      </c>
+      <c r="J11" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="K11" s="289">
+        <v>0.7</v>
+      </c>
+      <c r="L11" s="291">
+        <v>108.9</v>
+      </c>
+      <c r="M11" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="N11" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="O11" s="292">
+        <v>3</v>
+      </c>
+      <c r="P11" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="Q11" s="292">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A12" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="388"/>
+      <c r="C12" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="D12" s="289">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E12" s="293">
+        <v>-1.3</v>
+      </c>
+      <c r="F12" s="291">
+        <v>111.6</v>
+      </c>
+      <c r="G12" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="H12" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="I12" s="291">
+        <v>115.2</v>
+      </c>
+      <c r="J12" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K12" s="289">
+        <v>-1.3</v>
+      </c>
+      <c r="L12" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="M12" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="N12" s="292">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="P12" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="Q12" s="292">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A13" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="392"/>
+      <c r="C13" s="294">
+        <v>161.5</v>
+      </c>
+      <c r="D13" s="295">
+        <v>3.1</v>
+      </c>
+      <c r="E13" s="296">
+        <v>-0.8</v>
+      </c>
+      <c r="F13" s="294">
+        <v>165.5</v>
+      </c>
+      <c r="G13" s="297">
+        <v>3.8</v>
+      </c>
+      <c r="H13" s="295">
+        <v>0</v>
+      </c>
+      <c r="I13" s="294">
+        <v>125.5</v>
+      </c>
+      <c r="J13" s="297">
+        <v>2.5</v>
+      </c>
+      <c r="K13" s="295">
+        <v>-1.3</v>
+      </c>
+      <c r="L13" s="294">
+        <v>171.3</v>
+      </c>
+      <c r="M13" s="297">
+        <v>3.8</v>
+      </c>
+      <c r="N13" s="297">
+        <v>-0.1</v>
+      </c>
+      <c r="O13" s="297">
+        <v>7.5</v>
+      </c>
+      <c r="P13" s="297">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q13" s="297">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A14" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="388"/>
+      <c r="C14" s="291">
+        <v>130.9</v>
+      </c>
+      <c r="D14" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E14" s="293">
+        <v>-0.2</v>
+      </c>
+      <c r="F14" s="291">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="G14" s="292">
+        <v>4</v>
+      </c>
+      <c r="H14" s="289">
+        <v>0.5</v>
+      </c>
+      <c r="I14" s="291">
+        <v>118.7</v>
+      </c>
+      <c r="J14" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K14" s="289">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L14" s="291">
+        <v>130.5</v>
+      </c>
+      <c r="M14" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="N14" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="O14" s="292">
+        <v>4.5</v>
+      </c>
+      <c r="P14" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="Q14" s="292">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A15" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15" s="388"/>
+      <c r="C15" s="291">
+        <v>94.2</v>
+      </c>
+      <c r="D15" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E15" s="293">
+        <v>-1.7</v>
+      </c>
+      <c r="F15" s="291">
+        <v>92.4</v>
+      </c>
+      <c r="G15" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="H15" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="I15" s="291">
+        <v>112</v>
+      </c>
+      <c r="J15" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="K15" s="289">
+        <v>-1.6</v>
+      </c>
+      <c r="L15" s="291">
+        <v>91.1</v>
+      </c>
+      <c r="M15" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="N15" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="O15" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="P15" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="Q15" s="292">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A16" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="388"/>
+      <c r="C16" s="291">
+        <v>93.5</v>
+      </c>
+      <c r="D16" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="E16" s="293">
+        <v>-1.3</v>
+      </c>
+      <c r="F16" s="291">
+        <v>91.7</v>
+      </c>
+      <c r="G16" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="H16" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="I16" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="J16" s="292">
+        <v>2</v>
+      </c>
+      <c r="K16" s="289">
+        <v>-1.3</v>
+      </c>
+      <c r="L16" s="291">
+        <v>91.8</v>
+      </c>
+      <c r="M16" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="N16" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="O16" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="P16" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q16" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A17" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="388"/>
+      <c r="C17" s="291">
+        <v>94.2</v>
+      </c>
+      <c r="D17" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="E17" s="293">
+        <v>-0.8</v>
+      </c>
+      <c r="F17" s="291">
+        <v>92.1</v>
+      </c>
+      <c r="G17" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="H17" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="I17" s="291">
+        <v>113.7</v>
+      </c>
+      <c r="J17" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="K17" s="289">
+        <v>-0.6</v>
+      </c>
+      <c r="L17" s="291">
+        <v>92.5</v>
+      </c>
+      <c r="M17" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="N17" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="O17" s="293">
+        <v>3.7</v>
+      </c>
+      <c r="P17" s="293">
+        <v>2.6</v>
+      </c>
+      <c r="Q17" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A18" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="388"/>
+      <c r="C18" s="291">
+        <v>98.5</v>
+      </c>
+      <c r="D18" s="289">
+        <v>1.7</v>
+      </c>
+      <c r="E18" s="293">
+        <v>-1.6</v>
+      </c>
+      <c r="F18" s="291">
+        <v>97.1</v>
+      </c>
+      <c r="G18" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="H18" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="I18" s="291">
+        <v>114.1</v>
+      </c>
+      <c r="J18" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="K18" s="289">
+        <v>-2.1</v>
+      </c>
+      <c r="L18" s="291">
+        <v>96.3</v>
+      </c>
+      <c r="M18" s="292">
+        <v>2</v>
+      </c>
+      <c r="N18" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="O18" s="293">
+        <v>3.8</v>
+      </c>
+      <c r="P18" s="293">
+        <v>2.1</v>
+      </c>
+      <c r="Q18" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A19" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19" s="388"/>
+      <c r="C19" s="291">
+        <v>198.6</v>
+      </c>
+      <c r="D19" s="289">
+        <v>2.4</v>
+      </c>
+      <c r="E19" s="293">
+        <v>-0.1</v>
+      </c>
+      <c r="F19" s="291">
+        <v>206.4</v>
+      </c>
+      <c r="G19" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="H19" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="I19" s="291">
+        <v>133.6</v>
+      </c>
+      <c r="J19" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="K19" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="L19" s="291">
+        <v>207.9</v>
+      </c>
+      <c r="M19" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N19" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="O19" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P19" s="292">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="292">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" s="388"/>
+      <c r="C20" s="291">
+        <v>94.2</v>
+      </c>
+      <c r="D20" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="E20" s="293">
+        <v>0.7</v>
+      </c>
+      <c r="F20" s="291">
+        <v>92.9</v>
+      </c>
+      <c r="G20" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="H20" s="289">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I20" s="291">
+        <v>112.1</v>
+      </c>
+      <c r="J20" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K20" s="289">
+        <v>0.5</v>
+      </c>
+      <c r="L20" s="291">
+        <v>92.2</v>
+      </c>
+      <c r="M20" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="N20" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O20" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P20" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="Q20" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A21" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21" s="388"/>
+      <c r="C21" s="291">
+        <v>93.8</v>
+      </c>
+      <c r="D21" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E21" s="293">
+        <v>2</v>
+      </c>
+      <c r="F21" s="291">
+        <v>92.8</v>
+      </c>
+      <c r="G21" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="H21" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="I21" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="J21" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K21" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="L21" s="291">
+        <v>92.4</v>
+      </c>
+      <c r="M21" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="N21" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="O21" s="292">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P21" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="Q21" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A22" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" s="388"/>
+      <c r="C22" s="291">
+        <v>100.1</v>
+      </c>
+      <c r="D22" s="289">
+        <v>3.1</v>
+      </c>
+      <c r="E22" s="293">
+        <v>1.4</v>
+      </c>
+      <c r="F22" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="G22" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H22" s="289">
+        <v>2</v>
+      </c>
+      <c r="I22" s="291">
+        <v>113.9</v>
+      </c>
+      <c r="J22" s="292">
+        <v>2</v>
+      </c>
+      <c r="K22" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="L22" s="291">
+        <v>98.5</v>
+      </c>
+      <c r="M22" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="N22" s="292">
+        <v>1.9</v>
+      </c>
+      <c r="O22" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="P22" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="Q22" s="292">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A23" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23" s="388"/>
+      <c r="C23" s="291">
+        <v>98.2</v>
+      </c>
+      <c r="D23" s="289">
+        <v>3.6</v>
+      </c>
+      <c r="E23" s="293">
+        <v>2</v>
+      </c>
+      <c r="F23" s="291">
+        <v>96.7</v>
+      </c>
+      <c r="G23" s="292">
+        <v>4</v>
+      </c>
+      <c r="H23" s="289">
+        <v>2.4</v>
+      </c>
+      <c r="I23" s="291">
+        <v>115.9</v>
+      </c>
+      <c r="J23" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="K23" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="L23" s="291">
+        <v>96.5</v>
+      </c>
+      <c r="M23" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N23" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="O23" s="292">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P23" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="Q23" s="292">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A24" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="388"/>
+      <c r="C24" s="291">
+        <v>97.8</v>
+      </c>
+      <c r="D24" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E24" s="293">
+        <v>1.6</v>
+      </c>
+      <c r="F24" s="291">
+        <v>96.2</v>
+      </c>
+      <c r="G24" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="H24" s="289">
+        <v>2</v>
+      </c>
+      <c r="I24" s="291">
+        <v>114.8</v>
+      </c>
+      <c r="J24" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="K24" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="L24" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="M24" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="N24" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="O24" s="292">
+        <v>4</v>
+      </c>
+      <c r="P24" s="292">
+        <v>6.1</v>
+      </c>
+      <c r="Q24" s="292">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A25" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25" s="388"/>
+      <c r="C25" s="291">
+        <v>168</v>
+      </c>
+      <c r="D25" s="289">
+        <v>4</v>
+      </c>
+      <c r="E25" s="293">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F25" s="291">
+        <v>172.4</v>
+      </c>
+      <c r="G25" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="H25" s="289">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I25" s="291">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="J25" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="K25" s="289">
+        <v>1.5</v>
+      </c>
+      <c r="L25" s="291">
+        <v>178.4</v>
+      </c>
+      <c r="M25" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N25" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O25" s="292">
+        <v>5.3</v>
+      </c>
+      <c r="P25" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="Q25" s="292">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A26" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26" s="386"/>
+      <c r="C26" s="298">
+        <v>137.1</v>
+      </c>
+      <c r="D26" s="299">
+        <v>4.7</v>
+      </c>
+      <c r="E26" s="300">
+        <v>2.4</v>
+      </c>
+      <c r="F26" s="298">
+        <v>138.5</v>
+      </c>
+      <c r="G26" s="301">
+        <v>4.7</v>
+      </c>
+      <c r="H26" s="299">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I26" s="298">
+        <v>124.3</v>
+      </c>
+      <c r="J26" s="301">
+        <v>4.7</v>
+      </c>
+      <c r="K26" s="299">
+        <v>2.4</v>
+      </c>
+      <c r="L26" s="298">
+        <v>137.4</v>
+      </c>
+      <c r="M26" s="301">
+        <v>5.3</v>
+      </c>
+      <c r="N26" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="O26" s="292">
+        <v>4.8</v>
+      </c>
+      <c r="P26" s="292">
+        <v>5.5</v>
+      </c>
+      <c r="Q26" s="292">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A27" s="302" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" s="302"/>
+      <c r="C27" s="303"/>
+      <c r="D27" s="304"/>
+      <c r="E27" s="305"/>
+      <c r="F27" s="306"/>
+      <c r="G27" s="307"/>
+      <c r="H27" s="308"/>
+      <c r="I27" s="306"/>
+      <c r="J27" s="307"/>
+      <c r="K27" s="308"/>
+      <c r="L27" s="306"/>
+      <c r="M27" s="307"/>
+      <c r="N27" s="307"/>
+      <c r="O27" s="290"/>
+      <c r="P27" s="308"/>
+      <c r="Q27" s="290"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A28" s="389" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28" s="390"/>
+      <c r="C28" s="288">
+        <v>101.9</v>
+      </c>
+      <c r="D28" s="289">
+        <v>1.4</v>
+      </c>
+      <c r="E28" s="290">
+        <v>-1.6</v>
+      </c>
+      <c r="F28" s="291">
+        <v>102.3</v>
+      </c>
+      <c r="G28" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="H28" s="289">
+        <v>-1.4</v>
+      </c>
+      <c r="I28" s="291">
+        <v>102.6</v>
+      </c>
+      <c r="J28" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="K28" s="289">
+        <v>-0.5</v>
+      </c>
+      <c r="L28" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="M28" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N28" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="O28" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="P28" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="Q28" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A29" s="387" t="s">
+        <v>159</v>
+      </c>
+      <c r="B29" s="388"/>
+      <c r="C29" s="288">
+        <v>103</v>
+      </c>
+      <c r="D29" s="289">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E29" s="293">
+        <v>-2.6</v>
+      </c>
+      <c r="F29" s="291">
+        <v>103.9</v>
+      </c>
+      <c r="G29" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="H29" s="289">
+        <v>-2.1</v>
+      </c>
+      <c r="I29" s="291">
+        <v>105.3</v>
+      </c>
+      <c r="J29" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="K29" s="289">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L29" s="291">
+        <v>105.3</v>
+      </c>
+      <c r="M29" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="N29" s="292">
+        <v>-2.1</v>
+      </c>
+      <c r="O29" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="P29" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="Q29" s="292">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A30" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" s="388"/>
+      <c r="C30" s="291">
+        <v>107.5</v>
+      </c>
+      <c r="D30" s="289">
+        <v>2</v>
+      </c>
+      <c r="E30" s="293">
+        <v>-1.2</v>
+      </c>
+      <c r="F30" s="291">
+        <v>106.6</v>
+      </c>
+      <c r="G30" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H30" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="I30" s="291">
+        <v>111.8</v>
+      </c>
+      <c r="J30" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="K30" s="289">
+        <v>0</v>
+      </c>
+      <c r="L30" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="M30" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="N30" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="O30" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="P30" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q30" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A31" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31" s="388"/>
+      <c r="C31" s="291">
+        <v>109.6</v>
+      </c>
+      <c r="D31" s="289">
+        <v>2</v>
+      </c>
+      <c r="E31" s="293">
+        <v>-1.6</v>
+      </c>
+      <c r="F31" s="291">
+        <v>109.1</v>
+      </c>
+      <c r="G31" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H31" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="I31" s="291">
+        <v>114.4</v>
+      </c>
+      <c r="J31" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K31" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="L31" s="291">
+        <v>110</v>
+      </c>
+      <c r="M31" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N31" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="O31" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P31" s="292">
+        <v>1.9</v>
+      </c>
+      <c r="Q31" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A32" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="392"/>
+      <c r="C32" s="294">
+        <v>110.4</v>
+      </c>
+      <c r="D32" s="295">
+        <v>2</v>
+      </c>
+      <c r="E32" s="296">
+        <v>-1.7</v>
+      </c>
+      <c r="F32" s="294">
+        <v>109.6</v>
+      </c>
+      <c r="G32" s="297">
+        <v>2.4</v>
+      </c>
+      <c r="H32" s="295">
+        <v>-1.3</v>
+      </c>
+      <c r="I32" s="294">
+        <v>116.3</v>
+      </c>
+      <c r="J32" s="297">
+        <v>2.8</v>
+      </c>
+      <c r="K32" s="295">
+        <v>-1</v>
+      </c>
+      <c r="L32" s="294">
+        <v>110.7</v>
+      </c>
+      <c r="M32" s="297">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N32" s="297">
+        <v>-1.4</v>
+      </c>
+      <c r="O32" s="297">
+        <v>4.3</v>
+      </c>
+      <c r="P32" s="297">
+        <v>1.8</v>
+      </c>
+      <c r="Q32" s="297">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A33" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B33" s="388"/>
+      <c r="C33" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="D33" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="E33" s="293">
+        <v>-1.4</v>
+      </c>
+      <c r="F33" s="291">
+        <v>109.8</v>
+      </c>
+      <c r="G33" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="H33" s="289">
+        <v>-1</v>
+      </c>
+      <c r="I33" s="291">
+        <v>116</v>
+      </c>
+      <c r="J33" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="K33" s="289">
+        <v>-1</v>
+      </c>
+      <c r="L33" s="291">
+        <v>110.9</v>
+      </c>
+      <c r="M33" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N33" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O33" s="292">
+        <v>4</v>
+      </c>
+      <c r="P33" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q33" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A34" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B34" s="388"/>
+      <c r="C34" s="291">
+        <v>109.4</v>
+      </c>
+      <c r="D34" s="289">
+        <v>1.8</v>
+      </c>
+      <c r="E34" s="293">
+        <v>-1.2</v>
+      </c>
+      <c r="F34" s="291">
+        <v>108.8</v>
+      </c>
+      <c r="G34" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H34" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="I34" s="291">
+        <v>114.1</v>
+      </c>
+      <c r="J34" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K34" s="289">
+        <v>-1.5</v>
+      </c>
+      <c r="L34" s="291">
+        <v>110</v>
+      </c>
+      <c r="M34" s="292">
+        <v>2</v>
+      </c>
+      <c r="N34" s="292">
+        <v>-1</v>
+      </c>
+      <c r="O34" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="P34" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="Q34" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A35" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B35" s="388"/>
+      <c r="C35" s="291">
+        <v>110</v>
+      </c>
+      <c r="D35" s="289">
+        <v>2</v>
+      </c>
+      <c r="E35" s="293">
+        <v>-1.2</v>
+      </c>
+      <c r="F35" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="G35" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H35" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="I35" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="J35" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="K35" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="L35" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="M35" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N35" s="292">
+        <v>-1</v>
+      </c>
+      <c r="O35" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="P35" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="Q35" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A36" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B36" s="388"/>
+      <c r="C36" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="D36" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="E36" s="293">
+        <v>-0.9</v>
+      </c>
+      <c r="F36" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="G36" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="H36" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="I36" s="291">
+        <v>116.5</v>
+      </c>
+      <c r="J36" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="K36" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="L36" s="291">
+        <v>112</v>
+      </c>
+      <c r="M36" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="N36" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="O36" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P36" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q36" s="292">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A37" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B37" s="388"/>
+      <c r="C37" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="D37" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="E37" s="293">
+        <v>-1.3</v>
+      </c>
+      <c r="F37" s="291">
+        <v>110.4</v>
+      </c>
+      <c r="G37" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H37" s="289">
+        <v>-0.9</v>
+      </c>
+      <c r="I37" s="291">
+        <v>115.8</v>
+      </c>
+      <c r="J37" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="K37" s="289">
+        <v>-1.9</v>
+      </c>
+      <c r="L37" s="291">
+        <v>111.5</v>
+      </c>
+      <c r="M37" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N37" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O37" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P37" s="292">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A38" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" s="388"/>
+      <c r="C38" s="291">
+        <v>111</v>
+      </c>
+      <c r="D38" s="289">
+        <v>2</v>
+      </c>
+      <c r="E38" s="293">
+        <v>-0.4</v>
+      </c>
+      <c r="F38" s="291">
+        <v>110.6</v>
+      </c>
+      <c r="G38" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H38" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="I38" s="291">
+        <v>117</v>
+      </c>
+      <c r="J38" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="K38" s="289">
+        <v>-0.4</v>
+      </c>
+      <c r="L38" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="M38" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N38" s="292">
+        <v>-0.2</v>
+      </c>
+      <c r="O38" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="P38" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="Q38" s="292">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A39" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" s="388"/>
+      <c r="C39" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="D39" s="289">
+        <v>2.9</v>
+      </c>
+      <c r="E39" s="293">
+        <v>1.3</v>
+      </c>
+      <c r="F39" s="291">
+        <v>110.4</v>
+      </c>
+      <c r="G39" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="H39" s="289">
+        <v>1.7</v>
+      </c>
+      <c r="I39" s="291">
+        <v>113.8</v>
+      </c>
+      <c r="J39" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K39" s="289">
+        <v>0.6</v>
+      </c>
+      <c r="L39" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="M39" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="N39" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="O39" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="P39" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="Q39" s="292">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A40" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="388"/>
+      <c r="C40" s="291">
+        <v>110.3</v>
+      </c>
+      <c r="D40" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E40" s="293">
+        <v>1.8</v>
+      </c>
+      <c r="F40" s="291">
+        <v>110.9</v>
+      </c>
+      <c r="G40" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="H40" s="289">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I40" s="291">
+        <v>112.2</v>
+      </c>
+      <c r="J40" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K40" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="L40" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="M40" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="N40" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="O40" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="P40" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="Q40" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A41" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" s="388"/>
+      <c r="C41" s="291">
+        <v>111.5</v>
+      </c>
+      <c r="D41" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E41" s="293">
+        <v>1.7</v>
+      </c>
+      <c r="F41" s="291">
+        <v>111.9</v>
+      </c>
+      <c r="G41" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="H41" s="289">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I41" s="291">
+        <v>114.9</v>
+      </c>
+      <c r="J41" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K41" s="289">
+        <v>0.8</v>
+      </c>
+      <c r="L41" s="291">
+        <v>112.4</v>
+      </c>
+      <c r="M41" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N41" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="O41" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="P41" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="Q41" s="292">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A42" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="388"/>
+      <c r="C42" s="291">
+        <v>114</v>
+      </c>
+      <c r="D42" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E42" s="293">
+        <v>1.7</v>
+      </c>
+      <c r="F42" s="291">
+        <v>113.8</v>
+      </c>
+      <c r="G42" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H42" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="I42" s="291">
+        <v>118.4</v>
+      </c>
+      <c r="J42" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="K42" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="L42" s="291">
+        <v>114.9</v>
+      </c>
+      <c r="M42" s="292">
+        <v>4</v>
+      </c>
+      <c r="N42" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="O42" s="292">
+        <v>4.5</v>
+      </c>
+      <c r="P42" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="Q42" s="292">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A43" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" s="388"/>
+      <c r="C43" s="291">
+        <v>112.8</v>
+      </c>
+      <c r="D43" s="289">
+        <v>3</v>
+      </c>
+      <c r="E43" s="293">
+        <v>1.2</v>
+      </c>
+      <c r="F43" s="291">
+        <v>112.4</v>
+      </c>
+      <c r="G43" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H43" s="289">
+        <v>1.8</v>
+      </c>
+      <c r="I43" s="291">
+        <v>117.1</v>
+      </c>
+      <c r="J43" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K43" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="L43" s="291">
+        <v>113.5</v>
+      </c>
+      <c r="M43" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="N43" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="O43" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P43" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="Q43" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A44" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" s="388"/>
+      <c r="C44" s="291">
+        <v>114.2</v>
+      </c>
+      <c r="D44" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E44" s="293">
+        <v>1.5</v>
+      </c>
+      <c r="F44" s="291">
+        <v>113.7</v>
+      </c>
+      <c r="G44" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="H44" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="I44" s="291">
+        <v>119.7</v>
+      </c>
+      <c r="J44" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="K44" s="289">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L44" s="291">
+        <v>114.8</v>
+      </c>
+      <c r="M44" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="N44" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="O44" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P44" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="Q44" s="292">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A45" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" s="386"/>
+      <c r="C45" s="298">
         <v>115</v>
       </c>
-      <c r="J5" s="402"/>
-[...93 lines deleted...]
-      <c r="A8" s="282" t="s">
+      <c r="D45" s="299">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E45" s="300">
+        <v>1.8</v>
+      </c>
+      <c r="F45" s="298">
+        <v>114.2</v>
+      </c>
+      <c r="G45" s="301">
+        <v>4</v>
+      </c>
+      <c r="H45" s="299">
+        <v>1.7</v>
+      </c>
+      <c r="I45" s="298">
+        <v>121.4</v>
+      </c>
+      <c r="J45" s="301">
+        <v>4.7</v>
+      </c>
+      <c r="K45" s="299">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L45" s="298">
+        <v>115.4</v>
+      </c>
+      <c r="M45" s="301">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N45" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="O45" s="292">
+        <v>4.8</v>
+      </c>
+      <c r="P45" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q45" s="292">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A46" s="283" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" s="283"/>
+      <c r="C46" s="303"/>
+      <c r="D46" s="304"/>
+      <c r="E46" s="305"/>
+      <c r="F46" s="306"/>
+      <c r="G46" s="307"/>
+      <c r="H46" s="308"/>
+      <c r="I46" s="306"/>
+      <c r="J46" s="307"/>
+      <c r="K46" s="308"/>
+      <c r="L46" s="306"/>
+      <c r="M46" s="307"/>
+      <c r="N46" s="307"/>
+      <c r="O46" s="290"/>
+      <c r="P46" s="308"/>
+      <c r="Q46" s="290"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A47" s="389" t="s">
         <v>158</v>
       </c>
-      <c r="B8" s="282"/>
-[...17 lines deleted...]
-      <c r="A9" s="388" t="s">
+      <c r="B47" s="390"/>
+      <c r="C47" s="288">
+        <v>101.4</v>
+      </c>
+      <c r="D47" s="289">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E47" s="309" t="s">
+        <v>178</v>
+      </c>
+      <c r="F47" s="291">
+        <v>101.7</v>
+      </c>
+      <c r="G47" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="H47" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I47" s="291">
+        <v>102.6</v>
+      </c>
+      <c r="J47" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K47" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L47" s="291">
+        <v>102.8</v>
+      </c>
+      <c r="M47" s="292">
+        <v>2</v>
+      </c>
+      <c r="N47" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O47" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="P47" s="292">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A48" s="387" t="s">
         <v>159</v>
       </c>
-      <c r="B9" s="389"/>
-[...3 lines deleted...]
-      <c r="D9" s="288">
+      <c r="B48" s="388"/>
+      <c r="C48" s="288">
+        <v>102.6</v>
+      </c>
+      <c r="D48" s="289">
+        <v>1.2</v>
+      </c>
+      <c r="E48" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F48" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="G48" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="H48" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I48" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="J48" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="K48" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L48" s="291">
+        <v>104.7</v>
+      </c>
+      <c r="M48" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="N48" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O48" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="P48" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="Q48" s="292">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A49" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" s="388"/>
+      <c r="C49" s="291">
+        <v>107.1</v>
+      </c>
+      <c r="D49" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="E49" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F49" s="291">
+        <v>106.1</v>
+      </c>
+      <c r="G49" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H49" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I49" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="J49" s="292">
+        <v>3.1</v>
+      </c>
+      <c r="K49" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L49" s="291">
+        <v>107.2</v>
+      </c>
+      <c r="M49" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="N49" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O49" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="P49" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q49" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A50" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" s="388"/>
+      <c r="C50" s="291">
+        <v>109.2</v>
+      </c>
+      <c r="D50" s="289">
         <v>2</v>
       </c>
-      <c r="E9" s="289">
-[...5 lines deleted...]
-      <c r="G9" s="291">
+      <c r="E50" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F50" s="291">
+        <v>108.7</v>
+      </c>
+      <c r="G50" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="H50" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I50" s="291">
+        <v>114.2</v>
+      </c>
+      <c r="J50" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K50" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L50" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="M50" s="292">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H9" s="288">
-[...5 lines deleted...]
-      <c r="J9" s="291">
+      <c r="N50" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O50" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P50" s="292">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="292">
         <v>2.6</v>
       </c>
-      <c r="K9" s="288">
-[...5 lines deleted...]
-      <c r="M9" s="291">
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A51" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B51" s="392"/>
+      <c r="C51" s="294">
+        <v>110.2</v>
+      </c>
+      <c r="D51" s="295">
+        <v>2</v>
+      </c>
+      <c r="E51" s="313" t="s">
+        <v>178</v>
+      </c>
+      <c r="F51" s="294">
+        <v>109.5</v>
+      </c>
+      <c r="G51" s="297">
+        <v>2.6</v>
+      </c>
+      <c r="H51" s="314" t="s">
+        <v>178</v>
+      </c>
+      <c r="I51" s="294">
+        <v>116.2</v>
+      </c>
+      <c r="J51" s="297">
+        <v>2.7</v>
+      </c>
+      <c r="K51" s="314" t="s">
+        <v>178</v>
+      </c>
+      <c r="L51" s="294">
+        <v>110.6</v>
+      </c>
+      <c r="M51" s="297">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N51" s="315" t="s">
+        <v>178</v>
+      </c>
+      <c r="O51" s="297">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P51" s="297">
+        <v>2</v>
+      </c>
+      <c r="Q51" s="297">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A52" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B52" s="388"/>
+      <c r="C52" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="D52" s="289">
+        <v>2</v>
+      </c>
+      <c r="E52" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F52" s="291">
+        <v>109.4</v>
+      </c>
+      <c r="G52" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="H52" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I52" s="291">
+        <v>115.9</v>
+      </c>
+      <c r="J52" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K52" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L52" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="M52" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N52" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O52" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="P52" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="Q52" s="292">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A53" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B53" s="388"/>
+      <c r="C53" s="291">
+        <v>109.2</v>
+      </c>
+      <c r="D53" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="E53" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F53" s="291">
+        <v>108.6</v>
+      </c>
+      <c r="G53" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H53" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I53" s="291">
+        <v>113.9</v>
+      </c>
+      <c r="J53" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="K53" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L53" s="291">
+        <v>109.9</v>
+      </c>
+      <c r="M53" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N53" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O53" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="P53" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="Q53" s="292">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A54" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B54" s="388"/>
+      <c r="C54" s="291">
+        <v>109.9</v>
+      </c>
+      <c r="D54" s="289">
+        <v>2</v>
+      </c>
+      <c r="E54" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F54" s="291">
+        <v>109.4</v>
+      </c>
+      <c r="G54" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="H54" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I54" s="291">
+        <v>113.2</v>
+      </c>
+      <c r="J54" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="K54" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L54" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="M54" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N54" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O54" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="P54" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="Q54" s="292">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A55" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="388"/>
+      <c r="C55" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="D55" s="289">
+        <v>2.4</v>
+      </c>
+      <c r="E55" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F55" s="291">
+        <v>109.9</v>
+      </c>
+      <c r="G55" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="H55" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I55" s="291">
+        <v>116.3</v>
+      </c>
+      <c r="J55" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="K55" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L55" s="291">
+        <v>111.4</v>
+      </c>
+      <c r="M55" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="N55" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O55" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P55" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="Q55" s="292">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A56" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="388"/>
+      <c r="C56" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="D56" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="E56" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F56" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="G56" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H56" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I56" s="291">
+        <v>115.6</v>
+      </c>
+      <c r="J56" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K56" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L56" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="M56" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N56" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O56" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P56" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q56" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A57" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="388"/>
+      <c r="C57" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="D57" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="E57" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F57" s="291">
+        <v>110</v>
+      </c>
+      <c r="G57" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H57" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I57" s="291">
+        <v>116.7</v>
+      </c>
+      <c r="J57" s="292">
+        <v>2</v>
+      </c>
+      <c r="K57" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L57" s="291">
+        <v>111.2</v>
+      </c>
+      <c r="M57" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N57" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O57" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="P57" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="Q57" s="292">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A58" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B58" s="388"/>
+      <c r="C58" s="291">
+        <v>109.9</v>
+      </c>
+      <c r="D58" s="289">
+        <v>3</v>
+      </c>
+      <c r="E58" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F58" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="G58" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="H58" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I58" s="291">
+        <v>113.6</v>
+      </c>
+      <c r="J58" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K58" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L58" s="291">
+        <v>110.4</v>
+      </c>
+      <c r="M58" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="N58" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O58" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="P58" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="Q58" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A59" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="388"/>
+      <c r="C59" s="291">
+        <v>110</v>
+      </c>
+      <c r="D59" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E59" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F59" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="G59" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="H59" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I59" s="291">
+        <v>112.1</v>
+      </c>
+      <c r="J59" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K59" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L59" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="M59" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="N59" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O59" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="P59" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="Q59" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A60" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" s="388"/>
+      <c r="C60" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="D60" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E60" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F60" s="291">
+        <v>111.4</v>
+      </c>
+      <c r="G60" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="H60" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I60" s="291">
+        <v>114.7</v>
+      </c>
+      <c r="J60" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K60" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L60" s="291">
+        <v>111.9</v>
+      </c>
+      <c r="M60" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="N60" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O60" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P60" s="292">
         <v>3.1</v>
       </c>
-      <c r="N9" s="291">
-[...29 lines deleted...]
-      <c r="G10" s="291">
+      <c r="Q60" s="292">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A61" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B61" s="388"/>
+      <c r="C61" s="291">
+        <v>113.4</v>
+      </c>
+      <c r="D61" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E61" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F61" s="291">
+        <v>113.1</v>
+      </c>
+      <c r="G61" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H61" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I61" s="291">
+        <v>118.1</v>
+      </c>
+      <c r="J61" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="K61" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L61" s="291">
+        <v>114.2</v>
+      </c>
+      <c r="M61" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="N61" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O61" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="P61" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="Q61" s="292">
         <v>1.8</v>
       </c>
-      <c r="H10" s="288">
-[...14 lines deleted...]
-      <c r="M10" s="291">
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A62" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B62" s="388"/>
+      <c r="C62" s="291">
+        <v>112.6</v>
+      </c>
+      <c r="D62" s="289">
+        <v>3</v>
+      </c>
+      <c r="E62" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F62" s="291">
+        <v>112.2</v>
+      </c>
+      <c r="G62" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H62" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I62" s="291">
+        <v>116.9</v>
+      </c>
+      <c r="J62" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K62" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L62" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="M62" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="N62" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O62" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="P62" s="292">
+        <v>3</v>
+      </c>
+      <c r="Q62" s="292">
         <v>1.8</v>
       </c>
-      <c r="N10" s="291">
-[...38 lines deleted...]
-      <c r="J11" s="291">
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A63" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" s="388"/>
+      <c r="C63" s="291">
+        <v>114.1</v>
+      </c>
+      <c r="D63" s="289">
+        <v>3.5</v>
+      </c>
+      <c r="E63" s="312" t="s">
+        <v>178</v>
+      </c>
+      <c r="F63" s="291">
+        <v>113.5</v>
+      </c>
+      <c r="G63" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="H63" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="I63" s="291">
+        <v>119.6</v>
+      </c>
+      <c r="J63" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="K63" s="310" t="s">
+        <v>178</v>
+      </c>
+      <c r="L63" s="291">
+        <v>114.7</v>
+      </c>
+      <c r="M63" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="N63" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O63" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P63" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="Q63" s="292">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A64" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64" s="386"/>
+      <c r="C64" s="316">
+        <v>114.6</v>
+      </c>
+      <c r="D64" s="299">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E64" s="317" t="s">
+        <v>178</v>
+      </c>
+      <c r="F64" s="298">
+        <v>113.7</v>
+      </c>
+      <c r="G64" s="301">
         <v>3.9</v>
       </c>
-      <c r="K11" s="288">
-[...182 lines deleted...]
-      <c r="D15" s="288">
+      <c r="H64" s="318" t="s">
+        <v>178</v>
+      </c>
+      <c r="I64" s="298">
+        <v>121.5</v>
+      </c>
+      <c r="J64" s="301">
+        <v>4.8</v>
+      </c>
+      <c r="K64" s="318" t="s">
+        <v>178</v>
+      </c>
+      <c r="L64" s="298">
+        <v>115</v>
+      </c>
+      <c r="M64" s="301">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N64" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="O64" s="292">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P64" s="300">
+        <v>4.3</v>
+      </c>
+      <c r="Q64" s="301">
         <v>3.4</v>
       </c>
-      <c r="E15" s="292">
-[...1571 lines deleted...]
-      <c r="E47" s="308" t="s">
+    </row>
+    <row r="65" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="143" t="s">
         <v>179</v>
       </c>
-      <c r="F47" s="290">
-[...920 lines deleted...]
-      <c r="O65" s="278"/>
+      <c r="B65" s="254"/>
+      <c r="C65" s="279"/>
+      <c r="D65" s="279"/>
+      <c r="E65" s="279"/>
+      <c r="F65" s="279"/>
+      <c r="G65" s="279"/>
+      <c r="H65" s="279"/>
+      <c r="I65" s="279"/>
+      <c r="J65" s="279"/>
+      <c r="K65" s="279"/>
+      <c r="L65" s="279"/>
+      <c r="M65" s="279"/>
+      <c r="N65" s="279"/>
+      <c r="O65" s="279"/>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A66" s="142"/>
+      <c r="A66" s="143"/>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A67" s="142"/>
+      <c r="A67" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
@@ -18484,2385 +18486,2385 @@
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:Q25 A32:Q44 A51:Q63">
     <cfRule type="expression" dxfId="12" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC14CEFE-6A95-4EC5-BB72-44A025261729}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78688D7-3C0C-4D1E-80DF-0234B9B6E9B9}">
+  <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="393" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="393"/>
+      <c r="C1" s="393"/>
+      <c r="D1" s="393"/>
+      <c r="E1" s="393"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="393"/>
+      <c r="H1" s="393"/>
+      <c r="I1" s="393"/>
+      <c r="J1" s="393"/>
+      <c r="K1" s="393"/>
+      <c r="L1" s="393"/>
+      <c r="M1" s="393"/>
+    </row>
+    <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="319"/>
+      <c r="B2" s="319"/>
+      <c r="G2" s="319"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="253" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="254"/>
+      <c r="D3" s="254"/>
+      <c r="E3" s="254"/>
+      <c r="F3" s="254"/>
+      <c r="G3" s="254"/>
+      <c r="H3" s="254"/>
+      <c r="I3" s="254"/>
+      <c r="J3" s="254"/>
+      <c r="M3" s="255" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="256"/>
+      <c r="B4" s="257"/>
+      <c r="C4" s="258" t="s">
+        <v>149</v>
+      </c>
+      <c r="D4" s="259"/>
+      <c r="E4" s="259"/>
+      <c r="F4" s="260"/>
+      <c r="G4" s="259"/>
+      <c r="H4" s="259"/>
+      <c r="I4" s="261"/>
+      <c r="J4" s="263"/>
+      <c r="K4" s="264" t="s">
+        <v>150</v>
+      </c>
+      <c r="L4" s="394" t="s">
+        <v>151</v>
+      </c>
+      <c r="M4" s="396" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A5" s="398" t="s">
+        <v>153</v>
+      </c>
+      <c r="B5" s="399"/>
+      <c r="C5" s="265"/>
+      <c r="D5" s="254"/>
+      <c r="E5" s="400" t="s">
+        <v>154</v>
+      </c>
+      <c r="F5" s="406"/>
+      <c r="G5" s="320" t="s">
+        <v>115</v>
+      </c>
+      <c r="H5" s="321"/>
+      <c r="I5" s="404" t="s">
+        <v>116</v>
+      </c>
+      <c r="J5" s="407"/>
+      <c r="K5" s="268"/>
+      <c r="L5" s="395"/>
+      <c r="M5" s="397"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A6" s="269"/>
+      <c r="B6" s="270"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="272" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="274"/>
+      <c r="F6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="G6" s="274"/>
+      <c r="H6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="I6" s="271"/>
+      <c r="J6" s="275" t="s">
+        <v>90</v>
+      </c>
+      <c r="K6" s="276" t="s">
+        <v>90</v>
+      </c>
+      <c r="L6" s="277" t="s">
+        <v>90</v>
+      </c>
+      <c r="M6" s="276" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A7" s="278"/>
+      <c r="B7" s="267"/>
+      <c r="C7" s="279"/>
+      <c r="D7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="258"/>
+      <c r="F7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="G7" s="322"/>
+      <c r="H7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="258"/>
+      <c r="J7" s="281" t="s">
+        <v>93</v>
+      </c>
+      <c r="K7" s="282" t="s">
+        <v>93</v>
+      </c>
+      <c r="L7" s="280" t="s">
+        <v>93</v>
+      </c>
+      <c r="M7" s="282" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A8" s="283" t="s">
         <v>181</v>
       </c>
-      <c r="B1" s="392"/>
-[...139 lines deleted...]
-      <c r="A8" s="282" t="s">
+      <c r="B8" s="283"/>
+      <c r="C8" s="260"/>
+      <c r="D8" s="284"/>
+      <c r="E8" s="265"/>
+      <c r="F8" s="285"/>
+      <c r="G8" s="323"/>
+      <c r="H8" s="285"/>
+      <c r="I8" s="324"/>
+      <c r="J8" s="287"/>
+      <c r="K8" s="268"/>
+      <c r="L8" s="254"/>
+      <c r="M8" s="268"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A9" s="389" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="390"/>
+      <c r="C9" s="288">
+        <v>100.8</v>
+      </c>
+      <c r="D9" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="E9" s="291">
+        <v>101.2</v>
+      </c>
+      <c r="F9" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="G9" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="H9" s="292">
+        <v>1</v>
+      </c>
+      <c r="I9" s="291">
+        <v>102</v>
+      </c>
+      <c r="J9" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="K9" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="L9" s="292">
+        <v>-0.2</v>
+      </c>
+      <c r="M9" s="292">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A10" s="387" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="388"/>
+      <c r="C10" s="288">
+        <v>100.9</v>
+      </c>
+      <c r="D10" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="E10" s="291">
+        <v>101.9</v>
+      </c>
+      <c r="F10" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G10" s="291">
+        <v>99.9</v>
+      </c>
+      <c r="H10" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="I10" s="291">
+        <v>102.4</v>
+      </c>
+      <c r="J10" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="K10" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="L10" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="M10" s="292">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A11" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="388"/>
+      <c r="C11" s="291">
+        <v>101.4</v>
+      </c>
+      <c r="D11" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E11" s="291">
+        <v>101.1</v>
+      </c>
+      <c r="F11" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="G11" s="291">
+        <v>101.1</v>
+      </c>
+      <c r="H11" s="292">
+        <v>-1</v>
+      </c>
+      <c r="I11" s="291">
+        <v>101.8</v>
+      </c>
+      <c r="J11" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="K11" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="L11" s="292">
+        <v>-1</v>
+      </c>
+      <c r="M11" s="292">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A12" s="408" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="409"/>
+      <c r="C12" s="291">
+        <v>100</v>
+      </c>
+      <c r="D12" s="289">
+        <v>-1.4</v>
+      </c>
+      <c r="E12" s="291">
+        <v>100.1</v>
+      </c>
+      <c r="F12" s="292">
+        <v>-1</v>
+      </c>
+      <c r="G12" s="291">
+        <v>99.7</v>
+      </c>
+      <c r="H12" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I12" s="291">
+        <v>100.5</v>
+      </c>
+      <c r="J12" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="K12" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="L12" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="M12" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A13" s="387" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="388"/>
+      <c r="C13" s="294">
+        <v>103.3</v>
+      </c>
+      <c r="D13" s="295">
+        <v>-0.4</v>
+      </c>
+      <c r="E13" s="294">
+        <v>103.7</v>
+      </c>
+      <c r="F13" s="297">
+        <v>0.3</v>
+      </c>
+      <c r="G13" s="294">
+        <v>101.9</v>
+      </c>
+      <c r="H13" s="297">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="I13" s="294">
+        <v>103.4</v>
+      </c>
+      <c r="J13" s="297">
+        <v>-0.3</v>
+      </c>
+      <c r="K13" s="297">
+        <v>0.2</v>
+      </c>
+      <c r="L13" s="297">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M13" s="297">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="388"/>
+      <c r="C14" s="291">
+        <v>105</v>
+      </c>
+      <c r="D14" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="E14" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F14" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G14" s="291">
+        <v>102</v>
+      </c>
+      <c r="H14" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="I14" s="291">
+        <v>106</v>
+      </c>
+      <c r="J14" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="K14" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="L14" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M14" s="292">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15" s="388"/>
+      <c r="C15" s="291">
+        <v>95.6</v>
+      </c>
+      <c r="D15" s="289">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E15" s="291">
+        <v>95</v>
+      </c>
+      <c r="F15" s="292">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G15" s="291">
+        <v>98.2</v>
+      </c>
+      <c r="H15" s="292">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I15" s="291">
+        <v>96.3</v>
+      </c>
+      <c r="J15" s="292">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K15" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="L15" s="292">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="M15" s="292">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="388"/>
+      <c r="C16" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="D16" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="E16" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="F16" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="G16" s="291">
+        <v>99</v>
+      </c>
+      <c r="H16" s="292">
+        <v>-1</v>
+      </c>
+      <c r="I16" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="J16" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K16" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="L16" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="M16" s="292">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="388"/>
+      <c r="C17" s="291">
+        <v>103.8</v>
+      </c>
+      <c r="D17" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E17" s="291">
+        <v>104.4</v>
+      </c>
+      <c r="F17" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="G17" s="291">
+        <v>100.9</v>
+      </c>
+      <c r="H17" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="I17" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="J17" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="K17" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="L17" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="M17" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="388"/>
+      <c r="C18" s="291">
+        <v>99.8</v>
+      </c>
+      <c r="D18" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E18" s="291">
+        <v>100.2</v>
+      </c>
+      <c r="F18" s="292">
+        <v>-3.7</v>
+      </c>
+      <c r="G18" s="291">
+        <v>98.7</v>
+      </c>
+      <c r="H18" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="I18" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="J18" s="292">
+        <v>-3.8</v>
+      </c>
+      <c r="K18" s="292">
+        <v>-3.1</v>
+      </c>
+      <c r="L18" s="292">
+        <v>-2.6</v>
+      </c>
+      <c r="M18" s="292">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19" s="388"/>
+      <c r="C19" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="D19" s="289">
+        <v>-1.6</v>
+      </c>
+      <c r="E19" s="291">
+        <v>99.9</v>
+      </c>
+      <c r="F19" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="G19" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="H19" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I19" s="291">
+        <v>100</v>
+      </c>
+      <c r="J19" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="K19" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="L19" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="M19" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" s="388"/>
+      <c r="C20" s="291">
+        <v>95</v>
+      </c>
+      <c r="D20" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="E20" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="F20" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="G20" s="291">
+        <v>95.6</v>
+      </c>
+      <c r="H20" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I20" s="291">
+        <v>96.4</v>
+      </c>
+      <c r="J20" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K20" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="L20" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M20" s="292">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21" s="388"/>
+      <c r="C21" s="291">
+        <v>95.8</v>
+      </c>
+      <c r="D21" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E21" s="291">
+        <v>96.6</v>
+      </c>
+      <c r="F21" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="G21" s="291">
+        <v>94.5</v>
+      </c>
+      <c r="H21" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="I21" s="291">
+        <v>96.1</v>
+      </c>
+      <c r="J21" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="K21" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="L21" s="292">
+        <v>-1</v>
+      </c>
+      <c r="M21" s="292">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" s="388"/>
+      <c r="C22" s="291">
+        <v>98.7</v>
+      </c>
+      <c r="D22" s="289">
+        <v>0.5</v>
+      </c>
+      <c r="E22" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="F22" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="G22" s="291">
+        <v>97.1</v>
+      </c>
+      <c r="H22" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="I22" s="291">
+        <v>99.8</v>
+      </c>
+      <c r="J22" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="K22" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="L22" s="292">
+        <v>0</v>
+      </c>
+      <c r="M22" s="292">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23" s="388"/>
+      <c r="C23" s="291">
+        <v>103.5</v>
+      </c>
+      <c r="D23" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E23" s="291">
+        <v>104.4</v>
+      </c>
+      <c r="F23" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="G23" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="H23" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="I23" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="J23" s="292">
+        <v>1</v>
+      </c>
+      <c r="K23" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="L23" s="292">
+        <v>0</v>
+      </c>
+      <c r="M23" s="292">
+        <v>-1.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="388"/>
+      <c r="C24" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="D24" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E24" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="F24" s="292">
+        <v>-3.7</v>
+      </c>
+      <c r="G24" s="291">
+        <v>98</v>
+      </c>
+      <c r="H24" s="292">
+        <v>-3.1</v>
+      </c>
+      <c r="I24" s="291">
+        <v>96.3</v>
+      </c>
+      <c r="J24" s="292">
+        <v>-3.8</v>
+      </c>
+      <c r="K24" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="L24" s="292">
+        <v>-2.6</v>
+      </c>
+      <c r="M24" s="292">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25" s="388"/>
+      <c r="C25" s="291">
+        <v>103.1</v>
+      </c>
+      <c r="D25" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="E25" s="291">
+        <v>103.8</v>
+      </c>
+      <c r="F25" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="G25" s="291">
+        <v>100.4</v>
+      </c>
+      <c r="H25" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I25" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="J25" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K25" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="L25" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="M25" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A26" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26" s="386"/>
+      <c r="C26" s="298">
+        <v>104.8</v>
+      </c>
+      <c r="D26" s="299">
+        <v>-0.2</v>
+      </c>
+      <c r="E26" s="298">
+        <v>105.7</v>
+      </c>
+      <c r="F26" s="301">
+        <v>0.1</v>
+      </c>
+      <c r="G26" s="298">
+        <v>101.1</v>
+      </c>
+      <c r="H26" s="301">
+        <v>-0.9</v>
+      </c>
+      <c r="I26" s="298">
+        <v>106.2</v>
+      </c>
+      <c r="J26" s="301">
+        <v>0.2</v>
+      </c>
+      <c r="K26" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="L26" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="M26" s="292">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A27" s="302" t="s">
         <v>182</v>
       </c>
-      <c r="B8" s="282"/>
-[...13 lines deleted...]
-      <c r="A9" s="388" t="s">
+      <c r="B27" s="302"/>
+      <c r="C27" s="303"/>
+      <c r="D27" s="304"/>
+      <c r="E27" s="306"/>
+      <c r="F27" s="307"/>
+      <c r="G27" s="306"/>
+      <c r="H27" s="307"/>
+      <c r="I27" s="306"/>
+      <c r="J27" s="307"/>
+      <c r="K27" s="290"/>
+      <c r="L27" s="308"/>
+      <c r="M27" s="290"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A28" s="389" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28" s="390"/>
+      <c r="C28" s="288">
+        <v>100.1</v>
+      </c>
+      <c r="D28" s="289">
+        <v>-0.3</v>
+      </c>
+      <c r="E28" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="F28" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="G28" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="H28" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="I28" s="291">
+        <v>101.1</v>
+      </c>
+      <c r="J28" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K28" s="292">
+        <v>0</v>
+      </c>
+      <c r="L28" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M28" s="292">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A29" s="387" t="s">
         <v>159</v>
       </c>
-      <c r="B9" s="389"/>
-      <c r="C9" s="287">
+      <c r="B29" s="388"/>
+      <c r="C29" s="288">
+        <v>100.3</v>
+      </c>
+      <c r="D29" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E29" s="291">
+        <v>101.1</v>
+      </c>
+      <c r="F29" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="G29" s="291">
+        <v>99.8</v>
+      </c>
+      <c r="H29" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="I29" s="291">
+        <v>101.6</v>
+      </c>
+      <c r="J29" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="K29" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="L29" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="M29" s="292">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A30" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" s="388"/>
+      <c r="C30" s="291">
         <v>100.8</v>
       </c>
-      <c r="D9" s="288">
+      <c r="D30" s="289">
+        <v>-0.9</v>
+      </c>
+      <c r="E30" s="291">
+        <v>100.5</v>
+      </c>
+      <c r="F30" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="G30" s="291">
+        <v>101</v>
+      </c>
+      <c r="H30" s="292">
+        <v>-1</v>
+      </c>
+      <c r="I30" s="291">
+        <v>101.2</v>
+      </c>
+      <c r="J30" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="K30" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="L30" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="M30" s="292">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A31" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31" s="388"/>
+      <c r="C31" s="291">
+        <v>99.5</v>
+      </c>
+      <c r="D31" s="289">
+        <v>-1.3</v>
+      </c>
+      <c r="E31" s="291">
+        <v>99.5</v>
+      </c>
+      <c r="F31" s="292">
+        <v>-1</v>
+      </c>
+      <c r="G31" s="291">
+        <v>99.5</v>
+      </c>
+      <c r="H31" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I31" s="291">
+        <v>100</v>
+      </c>
+      <c r="J31" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="K31" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="L31" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="M31" s="292">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A32" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="392"/>
+      <c r="C32" s="294">
+        <v>103.2</v>
+      </c>
+      <c r="D32" s="295">
+        <v>-0.1</v>
+      </c>
+      <c r="E32" s="294">
+        <v>103.5</v>
+      </c>
+      <c r="F32" s="297">
+        <v>0.5</v>
+      </c>
+      <c r="G32" s="294">
+        <v>101.8</v>
+      </c>
+      <c r="H32" s="297">
+        <v>-1.2</v>
+      </c>
+      <c r="I32" s="294">
+        <v>103.3</v>
+      </c>
+      <c r="J32" s="297">
+        <v>-0.1</v>
+      </c>
+      <c r="K32" s="297">
         <v>0.1</v>
       </c>
-      <c r="E9" s="290">
-[...2 lines deleted...]
-      <c r="F9" s="291">
+      <c r="L32" s="297">
+        <v>-1.2</v>
+      </c>
+      <c r="M32" s="297">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A33" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B33" s="388"/>
+      <c r="C33" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="D33" s="289">
+        <v>0.4</v>
+      </c>
+      <c r="E33" s="291">
+        <v>105.5</v>
+      </c>
+      <c r="F33" s="292">
+        <v>1</v>
+      </c>
+      <c r="G33" s="291">
+        <v>101.9</v>
+      </c>
+      <c r="H33" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="I33" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="J33" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="K33" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="L33" s="292">
         <v>0.2</v>
       </c>
-      <c r="G9" s="290">
-[...2 lines deleted...]
-      <c r="H9" s="291">
+      <c r="M33" s="292">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A34" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B34" s="388"/>
+      <c r="C34" s="291">
+        <v>95.4</v>
+      </c>
+      <c r="D34" s="289">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E34" s="291">
+        <v>94.8</v>
+      </c>
+      <c r="F34" s="292">
+        <v>-2.1</v>
+      </c>
+      <c r="G34" s="291">
+        <v>98.1</v>
+      </c>
+      <c r="H34" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="I34" s="291">
+        <v>96.1</v>
+      </c>
+      <c r="J34" s="292">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="K34" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="L34" s="292">
+        <v>-2.1</v>
+      </c>
+      <c r="M34" s="292">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A35" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B35" s="388"/>
+      <c r="C35" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="D35" s="289">
+        <v>0</v>
+      </c>
+      <c r="E35" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="F35" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="G35" s="291">
+        <v>99</v>
+      </c>
+      <c r="H35" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="I35" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="J35" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="K35" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="L35" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M35" s="292">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A36" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B36" s="388"/>
+      <c r="C36" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="D36" s="289">
+        <v>0.4</v>
+      </c>
+      <c r="E36" s="291">
+        <v>103.9</v>
+      </c>
+      <c r="F36" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="G36" s="291">
+        <v>100.8</v>
+      </c>
+      <c r="H36" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="I36" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="J36" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="K36" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="L36" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M36" s="292">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A37" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B37" s="388"/>
+      <c r="C37" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="D37" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E37" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="F37" s="292">
+        <v>-3.9</v>
+      </c>
+      <c r="G37" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="H37" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="I37" s="291">
+        <v>99.5</v>
+      </c>
+      <c r="J37" s="292">
+        <v>-4</v>
+      </c>
+      <c r="K37" s="292">
+        <v>-3.4</v>
+      </c>
+      <c r="L37" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="M37" s="292">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A38" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" s="388"/>
+      <c r="C38" s="291">
+        <v>99</v>
+      </c>
+      <c r="D38" s="289">
+        <v>-1.6</v>
+      </c>
+      <c r="E38" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="F38" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="G38" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="H38" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I38" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="J38" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="K38" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="L38" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="M38" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A39" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" s="388"/>
+      <c r="C39" s="291">
+        <v>94.4</v>
+      </c>
+      <c r="D39" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="E39" s="291">
+        <v>94.5</v>
+      </c>
+      <c r="F39" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="G39" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="H39" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="I39" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="J39" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="K39" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="L39" s="292">
+        <v>0</v>
+      </c>
+      <c r="M39" s="292">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A40" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="388"/>
+      <c r="C40" s="291">
+        <v>95.1</v>
+      </c>
+      <c r="D40" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E40" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="F40" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="G40" s="291">
+        <v>94.3</v>
+      </c>
+      <c r="H40" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="I40" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="J40" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="K40" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="L40" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M40" s="292">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A41" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" s="388"/>
+      <c r="C41" s="291">
+        <v>97.9</v>
+      </c>
+      <c r="D41" s="289">
+        <v>0.6</v>
+      </c>
+      <c r="E41" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="F41" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="G41" s="291">
+        <v>96.9</v>
+      </c>
+      <c r="H41" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="I41" s="291">
+        <v>98.8</v>
+      </c>
+      <c r="J41" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="K41" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="L41" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="M41" s="292">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A42" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="388"/>
+      <c r="C42" s="291">
+        <v>102.9</v>
+      </c>
+      <c r="D42" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E42" s="291">
+        <v>103.8</v>
+      </c>
+      <c r="F42" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G42" s="291">
+        <v>100</v>
+      </c>
+      <c r="H42" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="I42" s="291">
+        <v>103.9</v>
+      </c>
+      <c r="J42" s="292">
         <v>1</v>
       </c>
-      <c r="I9" s="290">
-[...5 lines deleted...]
-      <c r="K9" s="291">
+      <c r="K42" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="L42" s="292">
+        <v>0</v>
+      </c>
+      <c r="M42" s="292">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A43" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" s="388"/>
+      <c r="C43" s="291">
+        <v>95.2</v>
+      </c>
+      <c r="D43" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E43" s="291">
+        <v>94.7</v>
+      </c>
+      <c r="F43" s="292">
+        <v>-3.9</v>
+      </c>
+      <c r="G43" s="291">
+        <v>97.7</v>
+      </c>
+      <c r="H43" s="292">
+        <v>-3.2</v>
+      </c>
+      <c r="I43" s="291">
+        <v>95.8</v>
+      </c>
+      <c r="J43" s="292">
+        <v>-3.9</v>
+      </c>
+      <c r="K43" s="292">
+        <v>-3</v>
+      </c>
+      <c r="L43" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="M43" s="292">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A44" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" s="388"/>
+      <c r="C44" s="291">
+        <v>102.9</v>
+      </c>
+      <c r="D44" s="289">
+        <v>-0.3</v>
+      </c>
+      <c r="E44" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="F44" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="G44" s="291">
+        <v>100.4</v>
+      </c>
+      <c r="H44" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I44" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="J44" s="292">
+        <v>0</v>
+      </c>
+      <c r="K44" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="L44" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M44" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A45" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" s="386"/>
+      <c r="C45" s="298">
+        <v>104.6</v>
+      </c>
+      <c r="D45" s="299">
+        <v>-0.2</v>
+      </c>
+      <c r="E45" s="298">
+        <v>105.5</v>
+      </c>
+      <c r="F45" s="301">
+        <v>0</v>
+      </c>
+      <c r="G45" s="298">
+        <v>101</v>
+      </c>
+      <c r="H45" s="301">
+        <v>-0.9</v>
+      </c>
+      <c r="I45" s="298">
+        <v>105.9</v>
+      </c>
+      <c r="J45" s="301">
+        <v>0</v>
+      </c>
+      <c r="K45" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="L45" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="M45" s="292">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A46" s="283" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" s="283"/>
+      <c r="C46" s="303"/>
+      <c r="D46" s="304"/>
+      <c r="E46" s="306"/>
+      <c r="F46" s="307"/>
+      <c r="G46" s="306"/>
+      <c r="H46" s="307"/>
+      <c r="I46" s="306"/>
+      <c r="J46" s="307"/>
+      <c r="K46" s="290"/>
+      <c r="L46" s="308"/>
+      <c r="M46" s="290"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A47" s="389" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="390"/>
+      <c r="C47" s="288">
+        <v>110</v>
+      </c>
+      <c r="D47" s="289">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E47" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="F47" s="292">
+        <v>4.8</v>
+      </c>
+      <c r="G47" s="291">
+        <v>102.8</v>
+      </c>
+      <c r="H47" s="292">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I47" s="291">
+        <v>113</v>
+      </c>
+      <c r="J47" s="292">
+        <v>5.2</v>
+      </c>
+      <c r="K47" s="292">
+        <v>6.2</v>
+      </c>
+      <c r="L47" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="M47" s="292">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A48" s="387" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="388"/>
+      <c r="C48" s="288">
+        <v>109</v>
+      </c>
+      <c r="D48" s="289">
+        <v>-0.9</v>
+      </c>
+      <c r="E48" s="291">
+        <v>110.9</v>
+      </c>
+      <c r="F48" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="G48" s="291">
+        <v>104.4</v>
+      </c>
+      <c r="H48" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="I48" s="291">
+        <v>111.6</v>
+      </c>
+      <c r="J48" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="K48" s="292">
+        <v>-5.5</v>
+      </c>
+      <c r="L48" s="292">
+        <v>-2.8</v>
+      </c>
+      <c r="M48" s="292">
         <v>0.4</v>
       </c>
-      <c r="L9" s="291">
-[...2 lines deleted...]
-      <c r="M9" s="291">
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A49" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" s="388"/>
+      <c r="C49" s="291">
+        <v>109.3</v>
+      </c>
+      <c r="D49" s="289">
+        <v>-2.7</v>
+      </c>
+      <c r="E49" s="291">
+        <v>109</v>
+      </c>
+      <c r="F49" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="G49" s="291">
+        <v>107.9</v>
+      </c>
+      <c r="H49" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="I49" s="291">
+        <v>108.4</v>
+      </c>
+      <c r="J49" s="292">
+        <v>-2.6</v>
+      </c>
+      <c r="K49" s="292">
+        <v>-3.6</v>
+      </c>
+      <c r="L49" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="M49" s="292">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A50" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" s="388"/>
+      <c r="C50" s="291">
+        <v>106.6</v>
+      </c>
+      <c r="D50" s="289">
+        <v>-2.5</v>
+      </c>
+      <c r="E50" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="F50" s="292">
+        <v>-2</v>
+      </c>
+      <c r="G50" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="H50" s="292">
+        <v>-1</v>
+      </c>
+      <c r="I50" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="J50" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="K50" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L50" s="292">
+        <v>-1</v>
+      </c>
+      <c r="M50" s="292">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A51" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B51" s="392"/>
+      <c r="C51" s="294">
+        <v>105.4</v>
+      </c>
+      <c r="D51" s="295">
+        <v>-3</v>
+      </c>
+      <c r="E51" s="294">
+        <v>105.6</v>
+      </c>
+      <c r="F51" s="297">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G51" s="294">
+        <v>104.8</v>
+      </c>
+      <c r="H51" s="297">
+        <v>0</v>
+      </c>
+      <c r="I51" s="294">
+        <v>104.6</v>
+      </c>
+      <c r="J51" s="297">
+        <v>-2.6</v>
+      </c>
+      <c r="K51" s="297">
+        <v>1.6</v>
+      </c>
+      <c r="L51" s="297">
+        <v>-1.4</v>
+      </c>
+      <c r="M51" s="297">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A52" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B52" s="388"/>
+      <c r="C52" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="D52" s="289">
+        <v>-3</v>
+      </c>
+      <c r="E52" s="291">
+        <v>107.3</v>
+      </c>
+      <c r="F52" s="292">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G52" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H52" s="292">
+        <v>-4.3</v>
+      </c>
+      <c r="I52" s="291">
+        <v>107.4</v>
+      </c>
+      <c r="J52" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="K52" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="L52" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="M52" s="292">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A53" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B53" s="388"/>
+      <c r="C53" s="291">
+        <v>97.8</v>
+      </c>
+      <c r="D53" s="289">
+        <v>-3.3</v>
+      </c>
+      <c r="E53" s="291">
+        <v>97.6</v>
+      </c>
+      <c r="F53" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="G53" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H53" s="292">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I53" s="291">
+        <v>98.1</v>
+      </c>
+      <c r="J53" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="K53" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="L53" s="292">
+        <v>-3</v>
+      </c>
+      <c r="M53" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A54" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B54" s="388"/>
+      <c r="C54" s="291">
+        <v>105.4</v>
+      </c>
+      <c r="D54" s="289">
+        <v>-2</v>
+      </c>
+      <c r="E54" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F54" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="G54" s="291">
+        <v>100</v>
+      </c>
+      <c r="H54" s="292">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="I54" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="J54" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="K54" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="L54" s="292">
+        <v>0</v>
+      </c>
+      <c r="M54" s="292">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A55" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="388"/>
+      <c r="C55" s="291">
+        <v>110.9</v>
+      </c>
+      <c r="D55" s="289">
+        <v>-1.9</v>
+      </c>
+      <c r="E55" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="F55" s="292">
+        <v>-2.1</v>
+      </c>
+      <c r="G55" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H55" s="292">
+        <v>0</v>
+      </c>
+      <c r="I55" s="291">
+        <v>112</v>
+      </c>
+      <c r="J55" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="K55" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="L55" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="M55" s="292">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A56" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="388"/>
+      <c r="C56" s="291">
+        <v>108.7</v>
+      </c>
+      <c r="D56" s="289">
+        <v>-3.8</v>
+      </c>
+      <c r="E56" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="F56" s="292">
+        <v>-2.8</v>
+      </c>
+      <c r="G56" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H56" s="292">
+        <v>0</v>
+      </c>
+      <c r="I56" s="291">
+        <v>109.3</v>
+      </c>
+      <c r="J56" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="K56" s="292">
+        <v>0</v>
+      </c>
+      <c r="L56" s="292">
+        <v>0</v>
+      </c>
+      <c r="M56" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A57" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="388"/>
+      <c r="C57" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="D57" s="289">
+        <v>-2</v>
+      </c>
+      <c r="E57" s="291">
+        <v>108.1</v>
+      </c>
+      <c r="F57" s="292">
         <v>-0.7</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F10" s="291">
+      <c r="G57" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="H57" s="292">
+        <v>-4.2</v>
+      </c>
+      <c r="I57" s="291">
+        <v>107.4</v>
+      </c>
+      <c r="J57" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="K57" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="L57" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="M57" s="292">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A58" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B58" s="388"/>
+      <c r="C58" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="D58" s="289">
+        <v>0</v>
+      </c>
+      <c r="E58" s="291">
+        <v>104</v>
+      </c>
+      <c r="F58" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="G58" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H58" s="292">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I58" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="J58" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="K58" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="L58" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="M58" s="292">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A59" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="388"/>
+      <c r="C59" s="291">
+        <v>105.4</v>
+      </c>
+      <c r="D59" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E59" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="F59" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="G59" s="291">
+        <v>100</v>
+      </c>
+      <c r="H59" s="292">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I59" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="J59" s="292">
+        <v>0</v>
+      </c>
+      <c r="K59" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="L59" s="292">
+        <v>0</v>
+      </c>
+      <c r="M59" s="292">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A60" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" s="388"/>
+      <c r="C60" s="291">
+        <v>109.8</v>
+      </c>
+      <c r="D60" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E60" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="F60" s="292">
         <v>0.7</v>
       </c>
-      <c r="G10" s="290">
-[...5 lines deleted...]
-      <c r="I10" s="290">
+      <c r="G60" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H60" s="292">
+        <v>-4.3</v>
+      </c>
+      <c r="I60" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="J60" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K60" s="292">
+        <v>3</v>
+      </c>
+      <c r="L60" s="292">
+        <v>0</v>
+      </c>
+      <c r="M60" s="292">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A61" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B61" s="388"/>
+      <c r="C61" s="291">
+        <v>112</v>
+      </c>
+      <c r="D61" s="289">
+        <v>1</v>
+      </c>
+      <c r="E61" s="291">
+        <v>112.1</v>
+      </c>
+      <c r="F61" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G61" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="H61" s="292">
+        <v>0</v>
+      </c>
+      <c r="I61" s="291">
+        <v>113</v>
+      </c>
+      <c r="J61" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="K61" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="L61" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="M61" s="292">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A62" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B62" s="388"/>
+      <c r="C62" s="291">
+        <v>102.2</v>
+      </c>
+      <c r="D62" s="289">
+        <v>-3</v>
+      </c>
+      <c r="E62" s="291">
         <v>102.4</v>
       </c>
-      <c r="J10" s="291">
-[...56 lines deleted...]
-      <c r="C12" s="290">
+      <c r="F62" s="292">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G62" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="H62" s="292">
+        <v>0</v>
+      </c>
+      <c r="I62" s="291">
+        <v>102.8</v>
+      </c>
+      <c r="J62" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="K62" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="L62" s="292">
+        <v>0</v>
+      </c>
+      <c r="M62" s="292">
+        <v>-6.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A63" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" s="388"/>
+      <c r="C63" s="291">
+        <v>105.4</v>
+      </c>
+      <c r="D63" s="289">
+        <v>0</v>
+      </c>
+      <c r="E63" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="F63" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G63" s="291">
         <v>100</v>
       </c>
-      <c r="D12" s="288">
+      <c r="H63" s="292">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I63" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="J63" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="K63" s="292">
+        <v>4.5</v>
+      </c>
+      <c r="L63" s="292">
+        <v>0</v>
+      </c>
+      <c r="M63" s="292">
+        <v>-4.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A64" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64" s="386"/>
+      <c r="C64" s="316">
+        <v>107.6</v>
+      </c>
+      <c r="D64" s="299">
+        <v>1</v>
+      </c>
+      <c r="E64" s="298">
+        <v>108.1</v>
+      </c>
+      <c r="F64" s="301">
+        <v>0.7</v>
+      </c>
+      <c r="G64" s="298">
+        <v>104.8</v>
+      </c>
+      <c r="H64" s="301">
+        <v>0</v>
+      </c>
+      <c r="I64" s="298">
+        <v>109.3</v>
+      </c>
+      <c r="J64" s="301">
+        <v>1.8</v>
+      </c>
+      <c r="K64" s="300">
+        <v>3.7</v>
+      </c>
+      <c r="L64" s="300">
         <v>-1.4</v>
       </c>
-      <c r="E12" s="290">
-[...1440 lines deleted...]
-      <c r="F50" s="291">
+      <c r="M64" s="301">
         <v>-2</v>
       </c>
-      <c r="G50" s="290">
-[...565 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="142"/>
-[...9 lines deleted...]
-      <c r="K65" s="253"/>
+      <c r="A65" s="143"/>
+      <c r="B65" s="254"/>
+      <c r="C65" s="254"/>
+      <c r="D65" s="254"/>
+      <c r="E65" s="254"/>
+      <c r="F65" s="254"/>
+      <c r="G65" s="254"/>
+      <c r="H65" s="254"/>
+      <c r="I65" s="254"/>
+      <c r="J65" s="254"/>
+      <c r="K65" s="254"/>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A66" s="142"/>
+      <c r="A66" s="143"/>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A67" s="142"/>
+      <c r="A67" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
@@ -20897,2534 +20899,2536 @@
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:M26 A32:M45 A51:M64">
     <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="81" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2157962B-8562-4342-9EE3-B29E3109BB2F}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D9762F1-EEEA-4BF8-85FC-37044E3D3FA3}">
+  <sheetPr codeName="Sheet25">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="392"/>
+      <c r="A1" s="393" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="393"/>
+      <c r="C1" s="393"/>
+      <c r="D1" s="393"/>
+      <c r="E1" s="393"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="393"/>
+      <c r="H1" s="393"/>
+      <c r="I1" s="393"/>
+      <c r="J1" s="393"/>
+      <c r="K1" s="393"/>
+      <c r="L1" s="393"/>
+      <c r="M1" s="393"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="252" t="s">
+      <c r="A3" s="253" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="254"/>
+      <c r="D3" s="254"/>
+      <c r="E3" s="254"/>
+      <c r="F3" s="254"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="254"/>
+      <c r="I3" s="254"/>
+      <c r="M3" s="255" t="s">
         <v>148</v>
       </c>
-      <c r="B3" s="252"/>
-[...7 lines deleted...]
-      <c r="M3" s="254" t="s">
+    </row>
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="256"/>
+      <c r="B4" s="257"/>
+      <c r="C4" s="258" t="s">
         <v>149</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C4" s="257" t="s">
+      <c r="D4" s="259"/>
+      <c r="E4" s="259"/>
+      <c r="F4" s="260"/>
+      <c r="G4" s="259"/>
+      <c r="H4" s="259"/>
+      <c r="I4" s="261"/>
+      <c r="J4" s="263"/>
+      <c r="K4" s="264" t="s">
         <v>150</v>
       </c>
-      <c r="D4" s="258"/>
-[...6 lines deleted...]
-      <c r="K4" s="263" t="s">
+      <c r="L4" s="394" t="s">
         <v>151</v>
       </c>
-      <c r="L4" s="393" t="s">
+      <c r="M4" s="396" t="s">
         <v>152</v>
       </c>
-      <c r="M4" s="395" t="s">
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A5" s="398" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="397" t="s">
+      <c r="B5" s="399"/>
+      <c r="C5" s="265"/>
+      <c r="D5" s="254"/>
+      <c r="E5" s="400" t="s">
         <v>154</v>
       </c>
-      <c r="B5" s="398"/>
-[...6 lines deleted...]
-      <c r="G5" s="319" t="s">
+      <c r="F5" s="406"/>
+      <c r="G5" s="320" t="s">
         <v>115</v>
       </c>
-      <c r="H5" s="320"/>
-      <c r="I5" s="403" t="s">
+      <c r="H5" s="321"/>
+      <c r="I5" s="404" t="s">
         <v>116</v>
       </c>
-      <c r="J5" s="406"/>
-[...2 lines deleted...]
-      <c r="M5" s="396"/>
+      <c r="J5" s="407"/>
+      <c r="K5" s="268"/>
+      <c r="L5" s="395"/>
+      <c r="M5" s="397"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A6" s="268"/>
-[...2 lines deleted...]
-      <c r="D6" s="271" t="s">
+      <c r="A6" s="269"/>
+      <c r="B6" s="270"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="272" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="273"/>
-      <c r="F6" s="274" t="s">
+      <c r="E6" s="274"/>
+      <c r="F6" s="275" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="273"/>
-      <c r="H6" s="274" t="s">
+      <c r="G6" s="274"/>
+      <c r="H6" s="275" t="s">
         <v>90</v>
       </c>
-      <c r="I6" s="270"/>
-      <c r="J6" s="274" t="s">
+      <c r="I6" s="271"/>
+      <c r="J6" s="275" t="s">
         <v>90</v>
       </c>
-      <c r="K6" s="275" t="s">
+      <c r="K6" s="276" t="s">
         <v>90</v>
       </c>
-      <c r="L6" s="276" t="s">
+      <c r="L6" s="277" t="s">
         <v>90</v>
       </c>
-      <c r="M6" s="275" t="s">
+      <c r="M6" s="276" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A7" s="257"/>
-[...2 lines deleted...]
-      <c r="D7" s="280" t="s">
+      <c r="A7" s="258"/>
+      <c r="B7" s="326"/>
+      <c r="C7" s="258"/>
+      <c r="D7" s="281" t="s">
         <v>93</v>
       </c>
-      <c r="E7" s="257"/>
-      <c r="F7" s="280" t="s">
+      <c r="E7" s="258"/>
+      <c r="F7" s="281" t="s">
         <v>93</v>
       </c>
-      <c r="G7" s="321"/>
-      <c r="H7" s="280" t="s">
+      <c r="G7" s="322"/>
+      <c r="H7" s="281" t="s">
         <v>93</v>
       </c>
-      <c r="I7" s="257"/>
-      <c r="J7" s="280" t="s">
+      <c r="I7" s="258"/>
+      <c r="J7" s="281" t="s">
         <v>93</v>
       </c>
-      <c r="K7" s="281" t="s">
+      <c r="K7" s="282" t="s">
         <v>93</v>
       </c>
-      <c r="L7" s="279" t="s">
+      <c r="L7" s="280" t="s">
         <v>93</v>
       </c>
-      <c r="M7" s="281" t="s">
+      <c r="M7" s="282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A8" s="386" t="s">
+      <c r="A8" s="387" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8" s="388"/>
+      <c r="C8" s="288">
+        <v>101.3</v>
+      </c>
+      <c r="D8" s="289">
+        <v>0.8</v>
+      </c>
+      <c r="E8" s="291">
+        <v>100.6</v>
+      </c>
+      <c r="F8" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="G8" s="291">
+        <v>102.8</v>
+      </c>
+      <c r="H8" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="I8" s="291">
+        <v>99.7</v>
+      </c>
+      <c r="J8" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="K8" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="L8" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="M8" s="292">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A9" s="387" t="s">
         <v>159</v>
       </c>
-      <c r="B8" s="387"/>
-[...3 lines deleted...]
-      <c r="D8" s="288">
+      <c r="B9" s="388"/>
+      <c r="C9" s="288">
+        <v>103.1</v>
+      </c>
+      <c r="D9" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="E9" s="291">
+        <v>101.5</v>
+      </c>
+      <c r="F9" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G9" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="H9" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="I9" s="291">
+        <v>100.4</v>
+      </c>
+      <c r="J9" s="292">
         <v>0.8</v>
       </c>
-      <c r="E8" s="290">
-[...2 lines deleted...]
-      <c r="F8" s="291">
+      <c r="K9" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L9" s="292">
         <v>0.3</v>
       </c>
-      <c r="G8" s="290">
+      <c r="M9" s="292">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A10" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="388"/>
+      <c r="C10" s="291">
+        <v>104.3</v>
+      </c>
+      <c r="D10" s="289">
+        <v>1.2</v>
+      </c>
+      <c r="E10" s="291">
+        <v>104.7</v>
+      </c>
+      <c r="F10" s="292">
+        <v>3.2</v>
+      </c>
+      <c r="G10" s="291">
+        <v>103.4</v>
+      </c>
+      <c r="H10" s="292">
+        <v>-3.2</v>
+      </c>
+      <c r="I10" s="291">
+        <v>101.6</v>
+      </c>
+      <c r="J10" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="K10" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="L10" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="M10" s="292">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A11" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="388"/>
+      <c r="C11" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="D11" s="289">
+        <v>1.5</v>
+      </c>
+      <c r="E11" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F11" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G11" s="291">
+        <v>106.4</v>
+      </c>
+      <c r="H11" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="I11" s="291">
+        <v>102.5</v>
+      </c>
+      <c r="J11" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="K11" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="L11" s="292">
+        <v>1</v>
+      </c>
+      <c r="M11" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A12" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="392"/>
+      <c r="C12" s="294">
+        <v>106.2</v>
+      </c>
+      <c r="D12" s="295">
+        <v>1.5</v>
+      </c>
+      <c r="E12" s="294">
+        <v>106.1</v>
+      </c>
+      <c r="F12" s="297">
+        <v>0.8</v>
+      </c>
+      <c r="G12" s="294">
+        <v>106.6</v>
+      </c>
+      <c r="H12" s="297">
+        <v>3.3</v>
+      </c>
+      <c r="I12" s="294">
+        <v>103.1</v>
+      </c>
+      <c r="J12" s="297">
+        <v>1</v>
+      </c>
+      <c r="K12" s="297">
+        <v>0.1</v>
+      </c>
+      <c r="L12" s="297">
+        <v>1.2</v>
+      </c>
+      <c r="M12" s="297">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A13" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="388"/>
+      <c r="C13" s="291">
+        <v>106.4</v>
+      </c>
+      <c r="D13" s="289">
+        <v>1.4</v>
+      </c>
+      <c r="E13" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="F13" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="G13" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="H13" s="292">
+        <v>3</v>
+      </c>
+      <c r="I13" s="291">
+        <v>103.1</v>
+      </c>
+      <c r="J13" s="292">
+        <v>1</v>
+      </c>
+      <c r="K13" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="L13" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="M13" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="388"/>
+      <c r="C14" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="D14" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E14" s="291">
+        <v>106.1</v>
+      </c>
+      <c r="F14" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="G14" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="H14" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="I14" s="291">
         <v>102.8</v>
       </c>
-      <c r="H8" s="291">
+      <c r="J14" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="K14" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="L14" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="M14" s="292">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="388"/>
+      <c r="C15" s="291">
+        <v>106.1</v>
+      </c>
+      <c r="D15" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E15" s="291">
+        <v>106.1</v>
+      </c>
+      <c r="F15" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G15" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="H15" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="I15" s="291">
+        <v>102.7</v>
+      </c>
+      <c r="J15" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L15" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="M15" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="388"/>
+      <c r="C16" s="291">
+        <v>106.3</v>
+      </c>
+      <c r="D16" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E16" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="F16" s="292">
+        <v>1</v>
+      </c>
+      <c r="G16" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="H16" s="292">
+        <v>1.9</v>
+      </c>
+      <c r="I16" s="291">
+        <v>102.7</v>
+      </c>
+      <c r="J16" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="K16" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L16" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="M16" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="388"/>
+      <c r="C17" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="D17" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E17" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="F17" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G17" s="291">
+        <v>107.7</v>
+      </c>
+      <c r="H17" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="I17" s="291">
+        <v>102.9</v>
+      </c>
+      <c r="J17" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="K17" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L17" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="M17" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="388"/>
+      <c r="C18" s="291">
+        <v>106.6</v>
+      </c>
+      <c r="D18" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E18" s="291">
+        <v>106</v>
+      </c>
+      <c r="F18" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G18" s="291">
+        <v>107.8</v>
+      </c>
+      <c r="H18" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I18" s="291">
+        <v>102.9</v>
+      </c>
+      <c r="J18" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="K18" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="L18" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="M18" s="292">
         <v>1.8</v>
       </c>
-      <c r="I8" s="290">
-[...29 lines deleted...]
-      <c r="F9" s="291">
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="388"/>
+      <c r="C19" s="291">
+        <v>106.3</v>
+      </c>
+      <c r="D19" s="289">
+        <v>1.2</v>
+      </c>
+      <c r="E19" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="F19" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G19" s="291">
+        <v>108.7</v>
+      </c>
+      <c r="H19" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="I19" s="291">
+        <v>102.6</v>
+      </c>
+      <c r="J19" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="K19" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L19" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="M19" s="292">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="388"/>
+      <c r="C20" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="D20" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="E20" s="291">
+        <v>105.1</v>
+      </c>
+      <c r="F20" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G20" s="291">
+        <v>108.7</v>
+      </c>
+      <c r="H20" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="I20" s="291">
+        <v>102.4</v>
+      </c>
+      <c r="J20" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="K20" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="L20" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="M20" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="388"/>
+      <c r="C21" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="D21" s="289">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E21" s="291">
+        <v>104.5</v>
+      </c>
+      <c r="F21" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G21" s="291">
+        <v>107.9</v>
+      </c>
+      <c r="H21" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I21" s="291">
+        <v>101.7</v>
+      </c>
+      <c r="J21" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="K21" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="L21" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="M21" s="292">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="388"/>
+      <c r="C22" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="D22" s="289">
         <v>0.9</v>
       </c>
-      <c r="G9" s="290">
+      <c r="E22" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="F22" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G22" s="291">
         <v>106.8</v>
       </c>
-      <c r="H9" s="291">
-[...5 lines deleted...]
-      <c r="J9" s="291">
+      <c r="H22" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="I22" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="J22" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="K22" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="L22" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="M22" s="292">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="388"/>
+      <c r="C23" s="291">
+        <v>106.9</v>
+      </c>
+      <c r="D23" s="289">
         <v>0.8</v>
       </c>
-      <c r="K9" s="291">
+      <c r="E23" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="F23" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="G23" s="291">
+        <v>107.5</v>
+      </c>
+      <c r="H23" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="I23" s="291">
+        <v>103.5</v>
+      </c>
+      <c r="J23" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="K23" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="L23" s="292">
         <v>0.2</v>
       </c>
-      <c r="L9" s="291">
+      <c r="M23" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="388"/>
+      <c r="C24" s="291">
+        <v>107.1</v>
+      </c>
+      <c r="D24" s="289">
+        <v>0.8</v>
+      </c>
+      <c r="E24" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="F24" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G24" s="291">
+        <v>107.9</v>
+      </c>
+      <c r="H24" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="I24" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="J24" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="K24" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L24" s="292">
         <v>0.3</v>
       </c>
-      <c r="M9" s="291">
-[...74 lines deleted...]
-      <c r="L11" s="291">
+      <c r="M24" s="292">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" s="386"/>
+      <c r="C25" s="298">
+        <v>107.3</v>
+      </c>
+      <c r="D25" s="299">
+        <v>0.8</v>
+      </c>
+      <c r="E25" s="298">
+        <v>107.1</v>
+      </c>
+      <c r="F25" s="301">
+        <v>0.8</v>
+      </c>
+      <c r="G25" s="298">
+        <v>107.8</v>
+      </c>
+      <c r="H25" s="301">
         <v>1</v>
       </c>
-      <c r="M11" s="291">
-[...77 lines deleted...]
-      <c r="M13" s="291">
+      <c r="I25" s="298">
+        <v>103.5</v>
+      </c>
+      <c r="J25" s="301">
+        <v>0.4</v>
+      </c>
+      <c r="K25" s="300">
+        <v>0.2</v>
+      </c>
+      <c r="L25" s="301">
+        <v>0.4</v>
+      </c>
+      <c r="M25" s="301">
         <v>1.4</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
-[...466 lines deleted...]
-    </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="142"/>
-[...8 lines deleted...]
-      <c r="J26" s="278"/>
+      <c r="A26" s="143"/>
+      <c r="B26" s="279"/>
+      <c r="C26" s="279"/>
+      <c r="D26" s="279"/>
+      <c r="E26" s="279"/>
+      <c r="F26" s="279"/>
+      <c r="G26" s="279"/>
+      <c r="H26" s="279"/>
+      <c r="I26" s="279"/>
+      <c r="J26" s="279"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A27" s="142"/>
+      <c r="A27" s="143"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A28" s="142"/>
+      <c r="A28" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A12:M25">
     <cfRule type="expression" dxfId="10" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A12,2)="６月",RIGHT($A12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="81" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{078C17F9-1186-44AE-A366-C0F8835E0A94}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F51F930A-76C0-4620-81A4-EE7818638A7D}">
+  <sheetPr codeName="Sheet31"/>
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.875" customWidth="1"/>
     <col min="3" max="4" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="393" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1" s="393"/>
+      <c r="C1" s="393"/>
+      <c r="D1" s="393"/>
+    </row>
+    <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="393" t="s">
         <v>223</v>
       </c>
-      <c r="B1" s="392"/>
-[...4 lines deleted...]
-      <c r="A2" s="392" t="s">
+      <c r="B2" s="393"/>
+      <c r="C2" s="393"/>
+      <c r="D2" s="393"/>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="253" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="253"/>
+      <c r="C4" s="254"/>
+      <c r="D4" s="254"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A5" s="256"/>
+      <c r="B5" s="257"/>
+      <c r="C5" s="352" t="s">
         <v>224</v>
       </c>
-      <c r="B2" s="392"/>
-[...14 lines deleted...]
-      <c r="C5" s="351" t="s">
+      <c r="D5" s="321"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A6" s="398" t="s">
         <v>225</v>
       </c>
-      <c r="D5" s="320"/>
-[...6 lines deleted...]
-      <c r="C6" s="352" t="s">
+      <c r="B6" s="399"/>
+      <c r="C6" s="353" t="s">
         <v>41</v>
       </c>
-      <c r="D6" s="284"/>
+      <c r="D6" s="285"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A7" s="268"/>
-[...3 lines deleted...]
-        <v>143</v>
+      <c r="A7" s="269"/>
+      <c r="B7" s="270"/>
+      <c r="C7" s="271"/>
+      <c r="D7" s="275" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A8" s="257"/>
-[...1 lines deleted...]
-      <c r="C8" s="353" t="s">
+      <c r="A8" s="258"/>
+      <c r="B8" s="326"/>
+      <c r="C8" s="354" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="280" t="s">
-        <v>145</v>
+      <c r="D8" s="281" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A9" s="386" t="s">
+      <c r="A9" s="387" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="388"/>
+      <c r="C9" s="355">
+        <v>31.6</v>
+      </c>
+      <c r="D9" s="356">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A10" s="387" t="s">
         <v>159</v>
       </c>
-      <c r="B9" s="387"/>
-[...8 lines deleted...]
-      <c r="A10" s="386" t="s">
+      <c r="B10" s="388"/>
+      <c r="C10" s="355">
+        <v>32.24</v>
+      </c>
+      <c r="D10" s="356">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A11" s="387" t="s">
         <v>160</v>
       </c>
-      <c r="B10" s="387"/>
-[...8 lines deleted...]
-      <c r="A11" s="386" t="s">
+      <c r="B11" s="388"/>
+      <c r="C11" s="355">
+        <v>30.86</v>
+      </c>
+      <c r="D11" s="356">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A12" s="387" t="s">
         <v>161</v>
       </c>
-      <c r="B11" s="387"/>
-[...8 lines deleted...]
-      <c r="A12" s="386" t="s">
+      <c r="B12" s="388"/>
+      <c r="C12" s="355">
+        <v>31.31</v>
+      </c>
+      <c r="D12" s="356">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A13" s="391" t="s">
         <v>162</v>
       </c>
-      <c r="B12" s="387"/>
-[...8 lines deleted...]
-      <c r="A13" s="390" t="s">
+      <c r="B13" s="392"/>
+      <c r="C13" s="357">
+        <v>31.23</v>
+      </c>
+      <c r="D13" s="358">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A14" s="387" t="s">
         <v>163</v>
       </c>
-      <c r="B13" s="391"/>
-[...8 lines deleted...]
-      <c r="A14" s="386" t="s">
+      <c r="B14" s="388"/>
+      <c r="C14" s="355">
+        <v>31.24</v>
+      </c>
+      <c r="D14" s="356">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A15" s="387" t="s">
         <v>164</v>
       </c>
-      <c r="B14" s="387"/>
-[...8 lines deleted...]
-      <c r="A15" s="386" t="s">
+      <c r="B15" s="388"/>
+      <c r="C15" s="355">
+        <v>31.21</v>
+      </c>
+      <c r="D15" s="356">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A16" s="387" t="s">
         <v>165</v>
       </c>
-      <c r="B15" s="387"/>
-[...8 lines deleted...]
-      <c r="A16" s="386" t="s">
+      <c r="B16" s="388"/>
+      <c r="C16" s="355">
+        <v>31.14</v>
+      </c>
+      <c r="D16" s="356">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A17" s="387" t="s">
         <v>166</v>
       </c>
-      <c r="B16" s="387"/>
-[...8 lines deleted...]
-      <c r="A17" s="386" t="s">
+      <c r="B17" s="388"/>
+      <c r="C17" s="355">
+        <v>31.2</v>
+      </c>
+      <c r="D17" s="356">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A18" s="387" t="s">
         <v>167</v>
       </c>
-      <c r="B17" s="387"/>
-[...8 lines deleted...]
-      <c r="A18" s="386" t="s">
+      <c r="B18" s="388"/>
+      <c r="C18" s="355">
+        <v>31.49</v>
+      </c>
+      <c r="D18" s="356">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A19" s="387" t="s">
         <v>168</v>
       </c>
-      <c r="B18" s="387"/>
-[...8 lines deleted...]
-      <c r="A19" s="386" t="s">
+      <c r="B19" s="388"/>
+      <c r="C19" s="355">
+        <v>31.51</v>
+      </c>
+      <c r="D19" s="356">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
         <v>169</v>
       </c>
-      <c r="B19" s="387"/>
-[...8 lines deleted...]
-      <c r="A20" s="386" t="s">
+      <c r="B20" s="388"/>
+      <c r="C20" s="355">
+        <v>31.83</v>
+      </c>
+      <c r="D20" s="356">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A21" s="387" t="s">
         <v>170</v>
       </c>
-      <c r="B20" s="387"/>
-[...8 lines deleted...]
-      <c r="A21" s="386" t="s">
+      <c r="B21" s="388"/>
+      <c r="C21" s="355">
+        <v>31.86</v>
+      </c>
+      <c r="D21" s="356">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A22" s="387" t="s">
         <v>171</v>
       </c>
-      <c r="B21" s="387"/>
-[...8 lines deleted...]
-      <c r="A22" s="386" t="s">
+      <c r="B22" s="388"/>
+      <c r="C22" s="355">
+        <v>31.82</v>
+      </c>
+      <c r="D22" s="356">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A23" s="387" t="s">
         <v>172</v>
       </c>
-      <c r="B22" s="387"/>
-[...8 lines deleted...]
-      <c r="A23" s="386" t="s">
+      <c r="B23" s="388"/>
+      <c r="C23" s="355">
+        <v>31.16</v>
+      </c>
+      <c r="D23" s="356">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A24" s="387" t="s">
         <v>173</v>
       </c>
-      <c r="B23" s="387"/>
-[...8 lines deleted...]
-      <c r="A24" s="386" t="s">
+      <c r="B24" s="388"/>
+      <c r="C24" s="355">
+        <v>31.3</v>
+      </c>
+      <c r="D24" s="356">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A25" s="387" t="s">
         <v>174</v>
       </c>
-      <c r="B24" s="387"/>
-[...3 lines deleted...]
-      <c r="D24" s="355">
+      <c r="B25" s="388"/>
+      <c r="C25" s="355">
+        <v>31.35</v>
+      </c>
+      <c r="D25" s="356">
         <v>0.12</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A25" s="386" t="s">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.15">
+      <c r="A26" s="385" t="s">
         <v>175</v>
       </c>
-      <c r="B25" s="387"/>
-[...16 lines deleted...]
-        <v>0.2</v>
+      <c r="B26" s="386"/>
+      <c r="C26" s="359">
+        <v>31.28</v>
+      </c>
+      <c r="D26" s="360">
+        <v>0.04</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A27" s="360"/>
+      <c r="A27" s="361"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A27">
     <cfRule type="expression" dxfId="9" priority="1">
       <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A13:D26">
     <cfRule type="expression" dxfId="8" priority="2">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{010B95AA-61D7-4E9D-950E-B3C79065B5DD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33980B72-BCAF-42CE-B202-12A69A7240C7}">
+  <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.25" customWidth="1"/>
     <col min="3" max="6" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="361" t="s">
+      <c r="A1" s="362" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1" s="325"/>
+      <c r="C1" s="325"/>
+      <c r="D1" s="325"/>
+      <c r="E1" s="325"/>
+      <c r="F1" s="325"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="325"/>
+      <c r="B2" s="251"/>
+      <c r="C2" s="325"/>
+      <c r="D2" s="325"/>
+      <c r="E2" s="325"/>
+      <c r="F2" s="325"/>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="253" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="253"/>
+      <c r="C4" s="254"/>
+      <c r="D4" s="254"/>
+      <c r="F4" s="255"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="256"/>
+      <c r="B5" s="257"/>
+      <c r="C5" s="410" t="s">
         <v>227</v>
       </c>
-      <c r="B1" s="324"/>
-[...25 lines deleted...]
-      <c r="C5" s="409" t="s">
+      <c r="D5" s="411"/>
+      <c r="E5" s="410" t="s">
         <v>228</v>
       </c>
-      <c r="D5" s="410"/>
-[...3 lines deleted...]
-      <c r="F5" s="410"/>
+      <c r="F5" s="411"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A6" s="397" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="286"/>
+      <c r="A6" s="398" t="s">
+        <v>225</v>
+      </c>
+      <c r="B6" s="399"/>
+      <c r="C6" s="363"/>
+      <c r="D6" s="287"/>
+      <c r="E6" s="364"/>
+      <c r="F6" s="287"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A7" s="268"/>
-[...7 lines deleted...]
-        <v>143</v>
+      <c r="A7" s="269"/>
+      <c r="B7" s="270"/>
+      <c r="C7" s="274"/>
+      <c r="D7" s="275" t="s">
+        <v>142</v>
+      </c>
+      <c r="E7" s="332"/>
+      <c r="F7" s="275" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A8" s="255"/>
-[...1 lines deleted...]
-      <c r="C8" s="353" t="s">
+      <c r="A8" s="256"/>
+      <c r="B8" s="257"/>
+      <c r="C8" s="354" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="280" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="353" t="s">
+      <c r="D8" s="281" t="s">
+        <v>144</v>
+      </c>
+      <c r="E8" s="354" t="s">
         <v>43</v>
       </c>
-      <c r="F8" s="280" t="s">
-        <v>145</v>
+      <c r="F8" s="281" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A9" s="386" t="s">
+      <c r="A9" s="387" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="388"/>
+      <c r="C9" s="355">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="D9" s="356">
+        <v>0.09</v>
+      </c>
+      <c r="E9" s="365">
+        <v>1.98</v>
+      </c>
+      <c r="F9" s="356">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="387" t="s">
         <v>159</v>
       </c>
-      <c r="B9" s="387"/>
-[...3 lines deleted...]
-      <c r="D9" s="355">
+      <c r="B10" s="388"/>
+      <c r="C10" s="355">
+        <v>2.14</v>
+      </c>
+      <c r="D10" s="356">
         <v>0.09</v>
       </c>
-      <c r="E9" s="364">
-[...7 lines deleted...]
-      <c r="A10" s="386" t="s">
+      <c r="E10" s="365">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="F10" s="356">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="387" t="s">
         <v>160</v>
       </c>
-      <c r="B10" s="387"/>
-[...9 lines deleted...]
-      <c r="F10" s="355">
+      <c r="B11" s="388"/>
+      <c r="C11" s="355">
+        <v>2.04</v>
+      </c>
+      <c r="D11" s="356">
+        <v>-0.1</v>
+      </c>
+      <c r="E11" s="365">
+        <v>1.94</v>
+      </c>
+      <c r="F11" s="356">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="388"/>
+      <c r="C12" s="355">
+        <v>1.99</v>
+      </c>
+      <c r="D12" s="356">
+        <v>-0.05</v>
+      </c>
+      <c r="E12" s="365">
+        <v>1.89</v>
+      </c>
+      <c r="F12" s="356">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="392"/>
+      <c r="C13" s="357">
+        <v>1.83</v>
+      </c>
+      <c r="D13" s="358">
+        <v>-0.03</v>
+      </c>
+      <c r="E13" s="366">
+        <v>1.67</v>
+      </c>
+      <c r="F13" s="358">
         <v>0.03</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="D12" s="355">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="388"/>
+      <c r="C14" s="355">
+        <v>1.79</v>
+      </c>
+      <c r="D14" s="356">
+        <v>-0.02</v>
+      </c>
+      <c r="E14" s="365">
+        <v>1.66</v>
+      </c>
+      <c r="F14" s="356">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15" s="388"/>
+      <c r="C15" s="355">
+        <v>1.53</v>
+      </c>
+      <c r="D15" s="356">
+        <v>-0.08</v>
+      </c>
+      <c r="E15" s="365">
+        <v>1.68</v>
+      </c>
+      <c r="F15" s="356">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="388"/>
+      <c r="C16" s="355">
+        <v>1.63</v>
+      </c>
+      <c r="D16" s="356">
+        <v>0.02</v>
+      </c>
+      <c r="E16" s="365">
+        <v>1.72</v>
+      </c>
+      <c r="F16" s="356">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="388"/>
+      <c r="C17" s="355">
+        <v>1.9</v>
+      </c>
+      <c r="D17" s="356">
+        <v>-0.08</v>
+      </c>
+      <c r="E17" s="365">
+        <v>1.77</v>
+      </c>
+      <c r="F17" s="356">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="388"/>
+      <c r="C18" s="355">
+        <v>1.59</v>
+      </c>
+      <c r="D18" s="356">
+        <v>-0.02</v>
+      </c>
+      <c r="E18" s="365">
+        <v>1.41</v>
+      </c>
+      <c r="F18" s="356">
         <v>-0.05</v>
       </c>
-      <c r="E12" s="364">
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19" s="388"/>
+      <c r="C19" s="355">
+        <v>1.46</v>
+      </c>
+      <c r="D19" s="356">
+        <v>-0.02</v>
+      </c>
+      <c r="E19" s="365">
+        <v>1.36</v>
+      </c>
+      <c r="F19" s="356">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" s="388"/>
+      <c r="C20" s="355">
+        <v>1.34</v>
+      </c>
+      <c r="D20" s="356">
+        <v>0.04</v>
+      </c>
+      <c r="E20" s="365">
+        <v>1.59</v>
+      </c>
+      <c r="F20" s="356">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21" s="388"/>
+      <c r="C21" s="355">
+        <v>1.57</v>
+      </c>
+      <c r="D21" s="356">
+        <v>0.06</v>
+      </c>
+      <c r="E21" s="365">
+        <v>1.69</v>
+      </c>
+      <c r="F21" s="356">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" s="388"/>
+      <c r="C22" s="355">
+        <v>1.75</v>
+      </c>
+      <c r="D22" s="356">
+        <v>-0.06</v>
+      </c>
+      <c r="E22" s="365">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F22" s="356">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23" s="388"/>
+      <c r="C23" s="355">
+        <v>5.31</v>
+      </c>
+      <c r="D23" s="356">
+        <v>0.04</v>
+      </c>
+      <c r="E23" s="365">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="F23" s="356">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="388"/>
+      <c r="C24" s="355">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D24" s="356">
+        <v>-0.04</v>
+      </c>
+      <c r="E24" s="365">
+        <v>2</v>
+      </c>
+      <c r="F24" s="356">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25" s="388"/>
+      <c r="C25" s="355">
         <v>1.89</v>
       </c>
-      <c r="F12" s="355">
-[...26 lines deleted...]
-      <c r="C14" s="354">
+      <c r="D25" s="356">
+        <v>0.06</v>
+      </c>
+      <c r="E25" s="365">
+        <v>1.68</v>
+      </c>
+      <c r="F25" s="356">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26" s="386"/>
+      <c r="C26" s="359">
         <v>1.83</v>
       </c>
-      <c r="D14" s="355">
-[...2 lines deleted...]
-      <c r="E14" s="364">
+      <c r="D26" s="360">
+        <v>0.04</v>
+      </c>
+      <c r="E26" s="367">
         <v>1.67</v>
       </c>
-      <c r="F14" s="355">
-[...143 lines deleted...]
-      <c r="F22" s="355">
+      <c r="F26" s="360">
         <v>0.01</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
-[...70 lines deleted...]
-    </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A27" s="360"/>
+      <c r="A27" s="361"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A27">
     <cfRule type="expression" dxfId="7" priority="1">
       <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A13:F26">
     <cfRule type="expression" dxfId="6" priority="2">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3D814AD-CC58-4A82-A9CD-A86C73AF8B11}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{450A7C19-EE8D-4306-BBDE-1B4735F2582D}">
+  <sheetPr codeName="Sheet21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L54"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="13" width="7.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="392" t="s">
+      <c r="A1" s="393" t="s">
+        <v>185</v>
+      </c>
+      <c r="B1" s="393"/>
+      <c r="C1" s="393"/>
+      <c r="D1" s="393"/>
+      <c r="E1" s="393"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="327"/>
+      <c r="H1" s="252"/>
+      <c r="I1" s="325"/>
+      <c r="J1" s="325"/>
+      <c r="K1" s="325"/>
+      <c r="L1" s="325"/>
+    </row>
+    <row r="2" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="393" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="392"/>
-[...12 lines deleted...]
-      <c r="A2" s="392" t="s">
+      <c r="B2" s="393"/>
+      <c r="C2" s="393"/>
+      <c r="D2" s="393"/>
+      <c r="E2" s="393"/>
+      <c r="F2" s="393"/>
+      <c r="G2" s="327"/>
+      <c r="H2" s="325"/>
+      <c r="I2" s="325"/>
+      <c r="J2" s="325"/>
+      <c r="K2" s="325"/>
+      <c r="L2" s="325"/>
+    </row>
+    <row r="4" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="253"/>
+      <c r="B4" s="253"/>
+      <c r="C4" s="254"/>
+      <c r="D4" s="254"/>
+      <c r="E4" s="254"/>
+      <c r="G4" s="328" t="s">
         <v>187</v>
       </c>
-      <c r="B2" s="392"/>
-[...17 lines deleted...]
-      <c r="G4" s="327" t="s">
+      <c r="H4" s="254"/>
+      <c r="J4" s="253"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="198"/>
+      <c r="B5" s="259"/>
+      <c r="C5" s="329"/>
+      <c r="D5" s="151"/>
+      <c r="E5" s="257"/>
+      <c r="F5" s="263"/>
+      <c r="G5" s="264"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="387" t="s">
         <v>188</v>
       </c>
-      <c r="H4" s="253"/>
-[...12 lines deleted...]
-      <c r="A6" s="386" t="s">
+      <c r="B6" s="412"/>
+      <c r="C6" s="330" t="s">
         <v>189</v>
       </c>
-      <c r="B6" s="411"/>
-      <c r="C6" s="329" t="s">
+      <c r="D6" s="413" t="s">
         <v>190</v>
       </c>
-      <c r="D6" s="412" t="s">
+      <c r="E6" s="414"/>
+      <c r="F6" s="331" t="s">
         <v>191</v>
       </c>
-      <c r="E6" s="413"/>
-      <c r="F6" s="330" t="s">
+      <c r="G6" s="330" t="s">
         <v>192</v>
       </c>
-      <c r="G6" s="329" t="s">
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="271"/>
+      <c r="B7" s="332"/>
+      <c r="C7" s="333"/>
+      <c r="D7" s="334" t="s">
         <v>193</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D7" s="333" t="s">
+      <c r="E7" s="335" t="s">
         <v>194</v>
       </c>
-      <c r="E7" s="334" t="s">
+      <c r="F7" s="336"/>
+      <c r="G7" s="333"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="258"/>
+      <c r="B8" s="326"/>
+      <c r="C8" s="337" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="338" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="337" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="337" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="387" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="388"/>
+      <c r="C9" s="311">
+        <v>-0.5</v>
+      </c>
+      <c r="D9" s="339">
+        <v>-2.4</v>
+      </c>
+      <c r="E9" s="311">
+        <v>-2.9</v>
+      </c>
+      <c r="F9" s="311">
+        <v>-1.6</v>
+      </c>
+      <c r="G9" s="312">
+        <v>-4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="387" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="388"/>
+      <c r="C10" s="311">
+        <v>-2</v>
+      </c>
+      <c r="D10" s="339">
+        <v>0.5</v>
+      </c>
+      <c r="E10" s="311">
+        <v>0</v>
+      </c>
+      <c r="F10" s="311">
+        <v>0.2</v>
+      </c>
+      <c r="G10" s="312">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="387" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="388"/>
+      <c r="C11" s="311">
+        <v>0</v>
+      </c>
+      <c r="D11" s="339">
+        <v>1</v>
+      </c>
+      <c r="E11" s="311">
+        <v>0.6</v>
+      </c>
+      <c r="F11" s="311">
+        <v>2</v>
+      </c>
+      <c r="G11" s="312">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="387" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="388"/>
+      <c r="C12" s="311">
+        <v>-0.8</v>
+      </c>
+      <c r="D12" s="339">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="311">
+        <v>1.2</v>
+      </c>
+      <c r="F12" s="311">
+        <v>0.9</v>
+      </c>
+      <c r="G12" s="311">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="391" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="392"/>
+      <c r="C13" s="315">
+        <v>-0.1</v>
+      </c>
+      <c r="D13" s="340">
+        <v>1.2</v>
+      </c>
+      <c r="E13" s="315">
+        <v>0.8</v>
+      </c>
+      <c r="F13" s="315">
+        <v>0.8</v>
+      </c>
+      <c r="G13" s="315">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="387" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="388"/>
+      <c r="C14" s="311">
+        <v>0.3</v>
+      </c>
+      <c r="D14" s="339">
+        <v>1.2</v>
+      </c>
+      <c r="E14" s="311">
+        <v>1.2</v>
+      </c>
+      <c r="F14" s="311">
+        <v>0.8</v>
+      </c>
+      <c r="G14" s="312">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="387" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15" s="388"/>
+      <c r="C15" s="311">
+        <v>-1.4</v>
+      </c>
+      <c r="D15" s="339">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E15" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="F15" s="311">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G15" s="312">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="387" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="388"/>
+      <c r="C16" s="311">
+        <v>-0.7</v>
+      </c>
+      <c r="D16" s="339">
+        <v>0.8</v>
+      </c>
+      <c r="E16" s="311">
+        <v>0.5</v>
+      </c>
+      <c r="F16" s="311">
+        <v>0.3</v>
+      </c>
+      <c r="G16" s="312">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="387" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="388"/>
+      <c r="C17" s="311">
+        <v>-0.5</v>
+      </c>
+      <c r="D17" s="339" t="s">
+        <v>178</v>
+      </c>
+      <c r="E17" s="311" t="s">
+        <v>178</v>
+      </c>
+      <c r="F17" s="311">
+        <v>0.8</v>
+      </c>
+      <c r="G17" s="312">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="387" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="388"/>
+      <c r="C18" s="311">
+        <v>-1.2</v>
+      </c>
+      <c r="D18" s="339">
+        <v>1.2</v>
+      </c>
+      <c r="E18" s="311">
+        <v>1.2</v>
+      </c>
+      <c r="F18" s="311">
+        <v>1</v>
+      </c>
+      <c r="G18" s="312">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="387" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19" s="388"/>
+      <c r="C19" s="311">
+        <v>0.3</v>
+      </c>
+      <c r="D19" s="339">
+        <v>1</v>
+      </c>
+      <c r="E19" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="F19" s="311">
+        <v>-0.2</v>
+      </c>
+      <c r="G19" s="312">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="387" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" s="388"/>
+      <c r="C20" s="311">
+        <v>1</v>
+      </c>
+      <c r="D20" s="339">
+        <v>1.2</v>
+      </c>
+      <c r="E20" s="311">
+        <v>1.8</v>
+      </c>
+      <c r="F20" s="311">
+        <v>1.5</v>
+      </c>
+      <c r="G20" s="312">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="387" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21" s="388"/>
+      <c r="C21" s="311">
+        <v>2.1</v>
+      </c>
+      <c r="D21" s="339">
+        <v>1.2</v>
+      </c>
+      <c r="E21" s="311">
+        <v>1.5</v>
+      </c>
+      <c r="F21" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="G21" s="312">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="387" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" s="388"/>
+      <c r="C22" s="311">
+        <v>1.6</v>
+      </c>
+      <c r="D22" s="339">
+        <v>0.2</v>
+      </c>
+      <c r="E22" s="311">
+        <v>0.1</v>
+      </c>
+      <c r="F22" s="311">
+        <v>1.2</v>
+      </c>
+      <c r="G22" s="312">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="387" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23" s="388"/>
+      <c r="C23" s="311">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D23" s="339">
+        <v>-0.3</v>
+      </c>
+      <c r="E23" s="311">
+        <v>-0.2</v>
+      </c>
+      <c r="F23" s="311">
+        <v>1.6</v>
+      </c>
+      <c r="G23" s="312">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="387" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="388"/>
+      <c r="C24" s="311">
+        <v>1.8</v>
+      </c>
+      <c r="D24" s="339">
+        <v>-0.8</v>
+      </c>
+      <c r="E24" s="311">
+        <v>-0.5</v>
+      </c>
+      <c r="F24" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="G24" s="312">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="387" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25" s="388"/>
+      <c r="C25" s="311">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D25" s="339">
+        <v>0</v>
+      </c>
+      <c r="E25" s="311">
+        <v>0.2</v>
+      </c>
+      <c r="F25" s="311">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G25" s="312">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B26" s="386"/>
+      <c r="C26" s="341">
+        <v>2.6</v>
+      </c>
+      <c r="D26" s="342">
+        <v>-0.2</v>
+      </c>
+      <c r="E26" s="341">
+        <v>0.1</v>
+      </c>
+      <c r="F26" s="341" t="s">
+        <v>178</v>
+      </c>
+      <c r="G26" s="317" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A27" s="343" t="s">
         <v>195</v>
       </c>
-      <c r="F7" s="335"/>
-[...400 lines deleted...]
-      <c r="A27" s="342" t="s">
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A28" s="343" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A28" s="342" t="s">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A29" s="343" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A29" s="342" t="s">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A30" s="344" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A30" s="343" t="s">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A31" s="343" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A31" s="342" t="s">
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="343" t="s">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="342" t="s">
+      <c r="B32" s="254"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A33" s="343" t="s">
         <v>201</v>
       </c>
-      <c r="B32" s="253"/>
-[...2 lines deleted...]
-      <c r="A33" s="342" t="s">
+      <c r="B33" s="254"/>
+      <c r="C33" s="254"/>
+      <c r="D33" s="254"/>
+      <c r="E33" s="254"/>
+      <c r="F33" s="254"/>
+      <c r="G33" s="254"/>
+      <c r="H33" s="254"/>
+      <c r="I33" s="254"/>
+      <c r="J33" s="254"/>
+      <c r="K33" s="254"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A34" s="343" t="s">
         <v>202</v>
       </c>
-      <c r="B33" s="253"/>
-[...11 lines deleted...]
-      <c r="A34" s="342" t="s">
+      <c r="B34" s="254"/>
+      <c r="C34" s="254"/>
+      <c r="D34" s="254"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="254"/>
+      <c r="G34" s="254"/>
+      <c r="H34" s="254"/>
+      <c r="I34" s="254"/>
+      <c r="J34" s="254"/>
+      <c r="K34" s="254"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A35" s="343" t="s">
         <v>203</v>
       </c>
-      <c r="B34" s="253"/>
-[...11 lines deleted...]
-      <c r="A35" s="342" t="s">
+      <c r="B35" s="254"/>
+      <c r="C35" s="254"/>
+      <c r="D35" s="254"/>
+      <c r="E35" s="254"/>
+      <c r="F35" s="254"/>
+      <c r="G35" s="254"/>
+      <c r="H35" s="254"/>
+      <c r="I35" s="254"/>
+      <c r="J35" s="254"/>
+      <c r="K35" s="254"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A36" s="343" t="s">
         <v>204</v>
       </c>
-      <c r="B35" s="253"/>
-[...11 lines deleted...]
-      <c r="A36" s="342" t="s">
+      <c r="B36" s="254"/>
+      <c r="D36" s="345"/>
+      <c r="F36" s="345"/>
+      <c r="G36" s="345"/>
+      <c r="H36" s="254"/>
+      <c r="I36" s="254"/>
+      <c r="J36" s="254"/>
+      <c r="K36" s="254"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A37" s="343" t="s">
         <v>205</v>
       </c>
-      <c r="B36" s="253"/>
-[...9 lines deleted...]
-      <c r="A37" s="342" t="s">
+      <c r="B37" s="254"/>
+      <c r="D37" s="254"/>
+      <c r="F37" s="254"/>
+      <c r="G37" s="254"/>
+      <c r="H37" s="254"/>
+      <c r="I37" s="254"/>
+      <c r="J37" s="254"/>
+      <c r="K37" s="254"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A38" s="343" t="s">
         <v>206</v>
       </c>
-      <c r="B37" s="253"/>
-[...9 lines deleted...]
-      <c r="A38" s="342" t="s">
+      <c r="B38" s="254"/>
+      <c r="D38" s="254"/>
+      <c r="F38" s="254"/>
+      <c r="G38" s="254"/>
+      <c r="H38" s="254"/>
+      <c r="I38" s="254"/>
+      <c r="J38" s="254"/>
+      <c r="K38" s="254"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A39" s="343" t="s">
         <v>207</v>
       </c>
-      <c r="B38" s="253"/>
-[...9 lines deleted...]
-      <c r="A39" s="342" t="s">
+      <c r="B39" s="254"/>
+      <c r="D39" s="254"/>
+      <c r="F39" s="254"/>
+      <c r="G39" s="254"/>
+      <c r="H39" s="254"/>
+      <c r="I39" s="254"/>
+      <c r="J39" s="254"/>
+      <c r="K39" s="254"/>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="343" t="s">
         <v>208</v>
       </c>
-      <c r="B39" s="253"/>
-[...9 lines deleted...]
-      <c r="A40" s="342" t="s">
+      <c r="B40" s="254"/>
+      <c r="D40" s="254"/>
+      <c r="F40" s="254"/>
+      <c r="G40" s="254"/>
+      <c r="H40" s="254"/>
+      <c r="I40" s="254"/>
+      <c r="J40" s="254"/>
+      <c r="K40" s="254"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A41" s="343" t="s">
         <v>209</v>
       </c>
-      <c r="B40" s="253"/>
-[...9 lines deleted...]
-      <c r="A41" s="342" t="s">
+      <c r="B41" s="346"/>
+      <c r="D41" s="254"/>
+      <c r="F41" s="254"/>
+      <c r="G41" s="254"/>
+      <c r="H41" s="254"/>
+      <c r="I41" s="254"/>
+      <c r="J41" s="254"/>
+      <c r="K41" s="254"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A42" s="343" t="s">
         <v>210</v>
       </c>
-      <c r="B41" s="345"/>
-[...9 lines deleted...]
-      <c r="A42" s="342" t="s">
+      <c r="B42" s="254"/>
+      <c r="C42" s="254"/>
+      <c r="D42" s="254"/>
+      <c r="E42" s="254"/>
+      <c r="F42" s="254"/>
+      <c r="G42" s="254"/>
+      <c r="H42" s="254"/>
+      <c r="I42" s="254"/>
+      <c r="J42" s="254"/>
+      <c r="K42" s="254"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A43" s="343" t="s">
         <v>211</v>
       </c>
-      <c r="B42" s="253"/>
-[...11 lines deleted...]
-      <c r="A43" s="342" t="s">
+      <c r="B43" s="347"/>
+      <c r="C43" s="254"/>
+      <c r="D43" s="254"/>
+      <c r="E43" s="254"/>
+      <c r="F43" s="254"/>
+      <c r="G43" s="254"/>
+      <c r="H43" s="254"/>
+      <c r="I43" s="254"/>
+      <c r="J43" s="254"/>
+      <c r="K43" s="254"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A44" s="343" t="s">
         <v>212</v>
       </c>
-      <c r="B43" s="346"/>
-[...11 lines deleted...]
-      <c r="A44" s="342" t="s">
+      <c r="B44" s="348"/>
+      <c r="D44" s="349"/>
+      <c r="F44" s="349"/>
+      <c r="G44" s="349"/>
+      <c r="H44" s="348"/>
+      <c r="I44" s="348"/>
+      <c r="J44" s="350"/>
+      <c r="K44" s="350"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A45" s="343" t="s">
         <v>213</v>
       </c>
-      <c r="B44" s="347"/>
-[...9 lines deleted...]
-      <c r="A45" s="342" t="s">
+      <c r="B45" s="348"/>
+      <c r="D45" s="348"/>
+      <c r="F45" s="348"/>
+      <c r="G45" s="348"/>
+      <c r="H45" s="348"/>
+      <c r="I45" s="348"/>
+      <c r="J45" s="350"/>
+      <c r="K45" s="325"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A46" s="343" t="s">
         <v>214</v>
       </c>
-      <c r="B45" s="347"/>
-[...9 lines deleted...]
-      <c r="A46" s="342" t="s">
+      <c r="D46" s="348"/>
+      <c r="F46" s="348"/>
+      <c r="G46" s="348"/>
+      <c r="H46" s="348"/>
+      <c r="I46" s="348"/>
+      <c r="J46" s="350"/>
+      <c r="K46" s="350"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A47" s="343" t="s">
+        <v>205</v>
+      </c>
+      <c r="D47" s="348"/>
+      <c r="F47" s="348"/>
+      <c r="G47" s="348"/>
+      <c r="H47" s="348"/>
+      <c r="I47" s="348"/>
+      <c r="J47" s="350"/>
+      <c r="K47" s="325"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A48" s="343" t="s">
         <v>215</v>
       </c>
-      <c r="D46" s="347"/>
-[...20 lines deleted...]
-      <c r="A48" s="342" t="s">
+      <c r="B48" s="348"/>
+      <c r="C48" s="325"/>
+      <c r="D48" s="325"/>
+      <c r="E48" s="325"/>
+      <c r="F48" s="325"/>
+      <c r="G48" s="325"/>
+      <c r="H48" s="325"/>
+      <c r="I48" s="325"/>
+      <c r="J48" s="325"/>
+      <c r="K48" s="325"/>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A49" s="343" t="s">
         <v>216</v>
       </c>
-      <c r="B48" s="347"/>
-[...11 lines deleted...]
-      <c r="A49" s="342" t="s">
+      <c r="B49" s="351"/>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A50" s="343" t="s">
         <v>217</v>
       </c>
-      <c r="B49" s="350"/>
-[...2 lines deleted...]
-      <c r="A50" s="342" t="s">
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A51" s="343" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A51" s="342" t="s">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A52" s="343" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A52" s="342" t="s">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A53" s="343" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.15">
-      <c r="A53" s="342" t="s">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.15">
+      <c r="A54" s="343" t="s">
         <v>221</v>
-      </c>
-[...3 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>