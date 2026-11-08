--- v3 (2026-09-23)
+++ v4 (2026-11-08)
@@ -1,110 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="28" documentId="8_{1C4CAD1D-7C6E-4DE7-93BB-CF1FE4354890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E1058823-4F2B-4E98-AC85-67936AD8FE58}"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="29" documentId="8_{B28ECD30-F1C5-49C8-B2F0-48F01E06336A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DDC55E58-1EBE-4BC8-9F5B-92639625DB27}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8C24B1A5-F8F5-4C9B-99E0-A10551599CA8}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{99E7422A-79CC-4406-8DB5-3C6313B2CF90}"/>
   </bookViews>
   <sheets>
     <sheet name="給与額" sheetId="2" r:id="rId1"/>
     <sheet name="時間" sheetId="3" r:id="rId2"/>
     <sheet name="雇用" sheetId="4" r:id="rId3"/>
     <sheet name="賃金指数" sheetId="5" r:id="rId4"/>
     <sheet name="時間指数" sheetId="6" r:id="rId5"/>
     <sheet name="雇用指数" sheetId="7" r:id="rId6"/>
     <sheet name="パート比率" sheetId="9" r:id="rId7"/>
     <sheet name="労働異動率" sheetId="10" r:id="rId8"/>
     <sheet name="国際比較" sheetId="8" r:id="rId9"/>
     <sheet name="時間当たり給与" sheetId="11" r:id="rId10"/>
     <sheet name="季節調整済指数" sheetId="12" r:id="rId11"/>
     <sheet name="付表" sheetId="1" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">給与額!$A$1:$L$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">雇用!$A$1:$J$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">雇用指数!$A$1:$M$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">国際比較!$A$1:$O$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">時間!$A$1:$J$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">時間指数!$A$1:$M$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">賃金指数!$A$1:$N$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">付表!$A$1:$W$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="264">
   <si>
     <t>付表　前年比（％）、前年差（ポイント）の推移（調査産業計、事業所規模５人以上）</t>
     <rPh sb="10" eb="12">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>賃　　　　　　金</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>「持家の帰属家賃を</t>
     <rPh sb="1" eb="3">
       <t>モチイエ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キゾク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヤチン</t>
     </rPh>
@@ -296,93 +300,93 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>　　　　2019年</t>
   </si>
   <si>
     <t>　　　　2020年</t>
   </si>
   <si>
     <t>　　　　2021年</t>
   </si>
   <si>
     <t>　　　　2022年</t>
   </si>
   <si>
     <t>　　　　2023年</t>
   </si>
   <si>
     <t>　　　　2024年</t>
   </si>
   <si>
     <t>　　　　2025年</t>
   </si>
   <si>
-    <t>　　　　2024年７月</t>
+    <t>　　　　2024年９月</t>
+  </si>
+  <si>
+    <t>　　　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　　　12月</t>
+  </si>
+  <si>
+    <t>　　　　2025年１月</t>
+  </si>
+  <si>
+    <t>　　　　　　　２月</t>
+  </si>
+  <si>
+    <t>　　　　　　　３月</t>
+  </si>
+  <si>
+    <t>　　　　　　　４月</t>
+  </si>
+  <si>
+    <t>　　　　　　　５月</t>
+  </si>
+  <si>
+    <t>　　　　　　　６月</t>
+  </si>
+  <si>
+    <t>　　　　　　　７月</t>
   </si>
   <si>
     <t>　　　　　　　８月</t>
   </si>
   <si>
     <t>　　　　　　　９月</t>
   </si>
   <si>
-    <t>　　　　　　　10月</t>
-[...28 lines deleted...]
-  <si>
     <t>　　　　2026年１月</t>
   </si>
   <si>
-    <t>速報※　　　　７月</t>
+    <t>速報※　　　　９月</t>
   </si>
   <si>
     <t>注1：パート時間当は、所定内給与（パートタイム労働者）を所定内労働時間（パートタイム労働者）で除して算出している。</t>
     <rPh sb="6" eb="8">
       <t>ジカン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ア</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ショテイナイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>ロウドウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注2：実質賃金（総額）は、現金給与総額指数を消費者物価指数で除して算出しており、賃金の購買力を示すため、実際に取引が行われている財・サービスに限定して</t>
@@ -394,145 +398,148 @@
     </rPh>
     <rPh sb="8" eb="10">
       <t>ソウガク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ゲンキン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ソウガク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>シスウ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シスウ</t>
     </rPh>
-    <rPh sb="30" eb="31">
+    <rPh sb="35" eb="36">
       <t>ジョ</t>
     </rPh>
-    <rPh sb="33" eb="35">
+    <rPh sb="38" eb="40">
       <t>サンシュツ</t>
     </rPh>
-    <rPh sb="40" eb="42">
+    <rPh sb="45" eb="47">
       <t>チンギン</t>
     </rPh>
-    <rPh sb="43" eb="46">
+    <rPh sb="48" eb="51">
       <t>コウバイリョク</t>
     </rPh>
-    <rPh sb="47" eb="48">
+    <rPh sb="52" eb="53">
       <t>シメ</t>
     </rPh>
-    <rPh sb="52" eb="54">
-[...3 lines deleted...]
-      <t>ゲンテイ</t>
+    <rPh sb="57" eb="59">
+      <t>ジッサイニゲンテイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 　　いる「持家の帰属家賃を除く総合」を、</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>国際比較のため「総合」をそれぞれ用いて作成している。</t>
     </r>
     <rPh sb="14" eb="15">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ソウゴウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>コクサイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ヒカク</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ソウゴウ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>モチ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>サクセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>注3：消費者物価指数は、総務省で公表している消費者物価指数の前年（同月）比を掲載している。</t>
+    <t>注3：消費者物価指数は、総務省で公表している消費者物価指数（2020年基準）の前年（同月）比を掲載している。</t>
     <rPh sb="3" eb="6">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シスウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ソウムショウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>コウヒョウ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シスウ</t>
     </rPh>
-    <rPh sb="30" eb="32">
+    <rPh sb="34" eb="35">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="39" eb="41">
       <t>ゼンネン</t>
     </rPh>
-    <rPh sb="33" eb="35">
+    <rPh sb="42" eb="44">
       <t>ドウゲツ</t>
     </rPh>
-    <rPh sb="36" eb="37">
+    <rPh sb="45" eb="46">
       <t>ヒ</t>
     </rPh>
-    <rPh sb="38" eb="40">
+    <rPh sb="47" eb="49">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注4：季節調整値（季調値）は、前月比であり、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
     <rPh sb="3" eb="5">
       <t>キセツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウセイチ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>レイワ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ネン</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ソクホウ</t>
     </rPh>
     <rPh sb="37" eb="39">
@@ -695,51 +702,51 @@
     <rPh sb="76" eb="77">
       <t>アタイ</t>
     </rPh>
     <rPh sb="78" eb="80">
       <t>ヒカク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　算出しているため、指数から算出した場合と一致しない。</t>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>イッチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※速報値は、確報で改訂される場合がある。</t>
   </si>
   <si>
     <t>第１表  月間現金給与額</t>
   </si>
   <si>
-    <t>（事業所規模５人以上、2026（令和８）年７月速報）</t>
+    <t>（事業所規模５人以上、2026（令和８）年９月速報）</t>
   </si>
   <si>
     <t>現金給与総額</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>産　　　業</t>
   </si>
   <si>
     <t>きまって支給</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特別に支払われ</t>
   </si>
   <si>
     <t>する給与</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>所 定 内 給 与</t>
   </si>
   <si>
     <t>所 定 外 給 与</t>
   </si>
@@ -969,50 +976,53 @@
   <si>
     <t>学 術 研 究 等</t>
     <rPh sb="0" eb="1">
       <t>ガク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジュツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キワム</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>パートタイム労働者</t>
     <rPh sb="6" eb="9">
       <t>ロウドウシャ</t>
     </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">           -</t>
   </si>
   <si>
     <t>事業所規模30人以上</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キボ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ニンイジョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>調査産業計</t>
     <rPh sb="0" eb="2">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
@@ -1135,50 +1145,53 @@
     <t>日</t>
   </si>
   <si>
     <t xml:space="preserve">日 </t>
   </si>
   <si>
     <t>一般労働者　</t>
     <rPh sb="0" eb="1">
       <t>イチ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ロウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ドウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t xml:space="preserve">        -</t>
+  </si>
+  <si>
     <t>時間</t>
     <rPh sb="0" eb="2">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第３表　常用雇用及び労働異動率</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -1297,90 +1310,90 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>ゼンネンヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>実質前年比</t>
   </si>
   <si>
     <t>現　金　給　与　総　額</t>
   </si>
   <si>
     <t>　　2022年</t>
   </si>
   <si>
     <t>　　2023年</t>
   </si>
   <si>
     <t>　　2024年</t>
   </si>
   <si>
     <t>　　2025年</t>
   </si>
   <si>
-    <t>　　2025年６月</t>
+    <t>　　2025年８月</t>
+  </si>
+  <si>
+    <t>　　　　　９月</t>
+  </si>
+  <si>
+    <t>　　　　　10月</t>
+  </si>
+  <si>
+    <t>　　　　　11月</t>
+  </si>
+  <si>
+    <t>　　　　　12月</t>
+  </si>
+  <si>
+    <t>　　2026年１月</t>
+  </si>
+  <si>
+    <t>　　　　　２月</t>
+  </si>
+  <si>
+    <t>　　　　　３月</t>
+  </si>
+  <si>
+    <t>　　　　　４月</t>
+  </si>
+  <si>
+    <t>　　　　　５月</t>
+  </si>
+  <si>
+    <t>　　　　　６月</t>
   </si>
   <si>
     <t>　　　　　７月</t>
   </si>
   <si>
     <t>　　　　　８月</t>
   </si>
   <si>
-    <t>　　　　　９月</t>
-[...29 lines deleted...]
-    <t>　　　　　７月(速報)</t>
+    <t>　　　　　９月(速報)</t>
   </si>
   <si>
     <t>きまって支給する給与</t>
   </si>
   <si>
     <t>所　定　内　給　与</t>
   </si>
   <si>
     <t xml:space="preserve">－ </t>
   </si>
   <si>
     <t>注：実質前年比は、名目賃金指数を消費者物価指数（持家の帰属家賃を除く総合）で除して算出した実質賃金指数の前年(同月)比を指す。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジッシツ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ゼンネンヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>メイモク</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -1492,51 +1505,51 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>イギリス</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ドイツ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>時給</t>
     <rPh sb="0" eb="2">
       <t>ジキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>週給</t>
     <rPh sb="0" eb="2">
       <t>シュウキュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>厚生労働省調べ（2026年08月28日18:00(JST)時点）</t>
+    <t>厚生労働省調べ（2026年10月28日17:00(JST)時点）</t>
   </si>
   <si>
     <t>各国の値はすべて前年比、または前年同月比であり、適宜遡及改訂されることがある。</t>
     <rPh sb="0" eb="2">
       <t>カッコク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>アタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ドウゲツヒ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>テキギ</t>
     </rPh>
     <rPh sb="26" eb="30">
@@ -1884,93 +1897,93 @@
   </si>
   <si>
     <t>常  用  雇  用</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>する給与</t>
   </si>
   <si>
     <t>製   造   業</t>
     <rPh sb="0" eb="1">
       <t>セイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゾウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前月比</t>
   </si>
   <si>
-    <t>　 2024年８月</t>
+    <t>　 2024年10月</t>
+  </si>
+  <si>
+    <t>　　　　 11月</t>
+  </si>
+  <si>
+    <t>　　　　 12月</t>
+  </si>
+  <si>
+    <t>　 2025年１月</t>
+  </si>
+  <si>
+    <t>　　　　 ２月</t>
+  </si>
+  <si>
+    <t>　　　　 ３月</t>
+  </si>
+  <si>
+    <t>　　　　 ４月</t>
+  </si>
+  <si>
+    <t>　　　　 ５月</t>
+  </si>
+  <si>
+    <t>　　　　 ６月</t>
+  </si>
+  <si>
+    <t>　　　　 ７月</t>
+  </si>
+  <si>
+    <t>　　　　 ８月</t>
   </si>
   <si>
     <t>　　　　 ９月</t>
   </si>
   <si>
     <t>　　　　 10月</t>
   </si>
   <si>
-    <t>　　　　 11月</t>
-[...28 lines deleted...]
-  <si>
     <t>　 2026年１月</t>
   </si>
   <si>
-    <t>　　     ７月(速報)</t>
+    <t>　　     ９月(速報)</t>
   </si>
   <si>
     <t>注１：季節調整の方法は、センサス局法(Ⅹ-13ＡＲＩＭＡ-ＳＥＡＴＳの中のＸ-12ＡＲＩＭＡ)による。</t>
     <rPh sb="35" eb="36">
       <t>ナカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注２：季節調整値及びその前月比は、2026（令和８）年１月分速報公表時において過去に遡って改訂した。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キセツ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>チョウセイチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ゼンゲツヒ</t>
     </rPh>
@@ -3166,51 +3179,51 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -3808,204 +3821,204 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="55" fontId="7" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="55" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{F24E1246-0204-4132-981A-19652DD6D499}"/>
-[...2 lines deleted...]
-    <cellStyle name="標準_構造賃金_部品" xfId="4" xr:uid="{E3C2756E-ADBB-4551-BB0B-D9C70CB4FD7E}"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{311D58CF-49FD-42FD-989B-4937B659F00D}"/>
+    <cellStyle name="標準_5-T-1 2" xfId="1" xr:uid="{6F9C750C-9F2F-47CA-BE39-FC6AF5BEE993}"/>
+    <cellStyle name="標準_5-T-1_1速報" xfId="2" xr:uid="{CBA36E72-F4C9-4F01-A299-BEAD67826F35}"/>
+    <cellStyle name="標準_構造賃金_部品" xfId="4" xr:uid="{79AFAB45-50A3-4A9C-ABD3-063387F46A2C}"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
@@ -4091,51 +4104,51 @@
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="dotted">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4489,52 +4502,52 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B50185B-A1DA-4795-944F-E69C1BC44360}">
-  <sheetPr codeName="Sheet8">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AF93FEF-9D46-425A-B624-2525C2055801}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.5" style="143" customWidth="1"/>
     <col min="2" max="2" width="18" style="143" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="143" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="143" customWidth="1"/>
     <col min="5" max="5" width="9.5" style="143" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="143" customWidth="1"/>
     <col min="7" max="7" width="9.5" style="143" customWidth="1"/>
     <col min="8" max="8" width="8.375" style="143" customWidth="1"/>
     <col min="9" max="9" width="9.5" style="143" customWidth="1"/>
     <col min="10" max="10" width="8.375" style="143" customWidth="1"/>
     <col min="11" max="11" width="9.125" style="143" customWidth="1"/>
     <col min="12" max="12" width="8.375" style="143" customWidth="1"/>
     <col min="13" max="13" width="3.75" style="143" customWidth="1"/>
     <col min="14" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" x14ac:dyDescent="0.15">
@@ -4661,702 +4674,702 @@
       <c r="G7" s="170" t="s">
         <v>92</v>
       </c>
       <c r="H7" s="170" t="s">
         <v>93</v>
       </c>
       <c r="I7" s="171" t="s">
         <v>92</v>
       </c>
       <c r="J7" s="172" t="s">
         <v>94</v>
       </c>
       <c r="K7" s="170" t="s">
         <v>92</v>
       </c>
       <c r="L7" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="154" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="155"/>
       <c r="C8" s="174">
-        <v>436401</v>
+        <v>311409</v>
       </c>
       <c r="D8" s="175">
-        <v>4.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="E8" s="174">
-        <v>301582</v>
+        <v>299151</v>
       </c>
       <c r="F8" s="175">
-        <v>4.0999999999999996</v>
+        <v>3.6</v>
       </c>
       <c r="G8" s="174">
-        <v>280797</v>
+        <v>279182</v>
       </c>
       <c r="H8" s="175">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="I8" s="174">
-        <v>20785</v>
+        <v>19969</v>
       </c>
       <c r="J8" s="176">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="K8" s="174">
-        <v>134819</v>
+        <v>12258</v>
       </c>
       <c r="L8" s="176">
-        <v>6.3</v>
+        <v>32.6</v>
       </c>
       <c r="M8" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="154" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="155"/>
       <c r="C9" s="174">
-        <v>603323</v>
+        <v>378885</v>
       </c>
       <c r="D9" s="175">
-        <v>12.6</v>
+        <v>4.7</v>
       </c>
       <c r="E9" s="174">
-        <v>370311</v>
+        <v>376096</v>
       </c>
       <c r="F9" s="175">
-        <v>4.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="G9" s="174">
-        <v>345583</v>
+        <v>352049</v>
       </c>
       <c r="H9" s="175">
-        <v>4.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="I9" s="174">
-        <v>24728</v>
+        <v>24047</v>
       </c>
       <c r="J9" s="176">
-        <v>-1.8</v>
+        <v>3.5</v>
       </c>
       <c r="K9" s="174">
-        <v>233012</v>
+        <v>2789</v>
       </c>
       <c r="L9" s="176">
-        <v>28.8</v>
+        <v>639.79999999999995</v>
       </c>
       <c r="M9" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="155"/>
       <c r="C10" s="174">
-        <v>668639</v>
+        <v>403539</v>
       </c>
       <c r="D10" s="175">
-        <v>13.5</v>
+        <v>3.5</v>
       </c>
       <c r="E10" s="174">
-        <v>385284</v>
+        <v>381187</v>
       </c>
       <c r="F10" s="175">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="G10" s="174">
-        <v>360106</v>
+        <v>356242</v>
       </c>
       <c r="H10" s="175">
-        <v>5.2</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="I10" s="174">
-        <v>25178</v>
+        <v>24945</v>
       </c>
       <c r="J10" s="176">
-        <v>-3.5</v>
+        <v>-1.7</v>
       </c>
       <c r="K10" s="174">
-        <v>283355</v>
+        <v>22352</v>
       </c>
       <c r="L10" s="176">
-        <v>28.6</v>
+        <v>-1.7</v>
       </c>
       <c r="M10" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="154" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="155"/>
       <c r="C11" s="174">
-        <v>629587</v>
+        <v>366576</v>
       </c>
       <c r="D11" s="175">
-        <v>4.8</v>
+        <v>6</v>
       </c>
       <c r="E11" s="174">
-        <v>356547</v>
+        <v>351461</v>
       </c>
       <c r="F11" s="175">
-        <v>4.8</v>
+        <v>4</v>
       </c>
       <c r="G11" s="174">
-        <v>321683</v>
+        <v>317811</v>
       </c>
       <c r="H11" s="175">
-        <v>4.5999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="I11" s="174">
-        <v>34864</v>
+        <v>33650</v>
       </c>
       <c r="J11" s="176">
-        <v>7</v>
+        <v>7.7</v>
       </c>
       <c r="K11" s="174">
-        <v>273040</v>
+        <v>15115</v>
       </c>
       <c r="L11" s="176">
-        <v>4.9000000000000004</v>
+        <v>84.9</v>
       </c>
       <c r="M11" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="154" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="155"/>
       <c r="C12" s="174">
-        <v>644014</v>
+        <v>525114</v>
       </c>
       <c r="D12" s="175">
-        <v>4.8</v>
+        <v>6.5</v>
       </c>
       <c r="E12" s="174">
-        <v>519341</v>
+        <v>514939</v>
       </c>
       <c r="F12" s="175">
-        <v>5.8</v>
+        <v>5.4</v>
       </c>
       <c r="G12" s="174">
-        <v>453228</v>
+        <v>450238</v>
       </c>
       <c r="H12" s="175">
-        <v>5.3</v>
+        <v>4.7</v>
       </c>
       <c r="I12" s="174">
-        <v>66113</v>
+        <v>64701</v>
       </c>
       <c r="J12" s="176">
-        <v>9.3000000000000007</v>
+        <v>10.1</v>
       </c>
       <c r="K12" s="174">
-        <v>124673</v>
+        <v>10175</v>
       </c>
       <c r="L12" s="176">
-        <v>0.5</v>
+        <v>115.6</v>
       </c>
       <c r="M12" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="154" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="155"/>
       <c r="C13" s="174">
-        <v>577993</v>
+        <v>478139</v>
       </c>
       <c r="D13" s="175">
-        <v>6.2</v>
+        <v>6.8</v>
       </c>
       <c r="E13" s="174">
-        <v>450440</v>
+        <v>449824</v>
       </c>
       <c r="F13" s="175">
-        <v>6.5</v>
+        <v>6</v>
       </c>
       <c r="G13" s="174">
-        <v>413672</v>
+        <v>414653</v>
       </c>
       <c r="H13" s="175">
-        <v>6.3</v>
+        <v>5.8</v>
       </c>
       <c r="I13" s="174">
-        <v>36768</v>
+        <v>35171</v>
       </c>
       <c r="J13" s="176">
-        <v>8.9</v>
+        <v>7.5</v>
       </c>
       <c r="K13" s="174">
-        <v>127553</v>
+        <v>28315</v>
       </c>
       <c r="L13" s="176">
-        <v>5.3</v>
+        <v>22.7</v>
       </c>
       <c r="M13" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="155"/>
       <c r="C14" s="174">
-        <v>484447</v>
+        <v>341158</v>
       </c>
       <c r="D14" s="175">
-        <v>8.3000000000000007</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="E14" s="174">
-        <v>335518</v>
+        <v>334957</v>
       </c>
       <c r="F14" s="175">
-        <v>4.0999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="G14" s="174">
-        <v>292175</v>
+        <v>292610</v>
       </c>
       <c r="H14" s="175">
-        <v>4.8</v>
+        <v>5.4</v>
       </c>
       <c r="I14" s="174">
-        <v>43343</v>
+        <v>42347</v>
       </c>
       <c r="J14" s="176">
-        <v>-0.7</v>
+        <v>-0.6</v>
       </c>
       <c r="K14" s="174">
-        <v>148929</v>
+        <v>6201</v>
       </c>
       <c r="L14" s="176">
-        <v>19.2</v>
+        <v>23</v>
       </c>
       <c r="M14" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="154" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="155"/>
       <c r="C15" s="174">
-        <v>421767</v>
+        <v>276764</v>
       </c>
       <c r="D15" s="175">
-        <v>5.5</v>
+        <v>3.9</v>
       </c>
       <c r="E15" s="174">
-        <v>264592</v>
+        <v>263873</v>
       </c>
       <c r="F15" s="175">
-        <v>4.0999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="G15" s="174">
-        <v>251384</v>
+        <v>251344</v>
       </c>
       <c r="H15" s="175">
-        <v>4.3</v>
+        <v>3.2</v>
       </c>
       <c r="I15" s="174">
-        <v>13208</v>
+        <v>12529</v>
       </c>
       <c r="J15" s="176">
-        <v>2.7</v>
+        <v>3.5</v>
       </c>
       <c r="K15" s="174">
-        <v>157175</v>
+        <v>12891</v>
       </c>
       <c r="L15" s="176">
-        <v>8</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="M15" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="155"/>
       <c r="C16" s="174">
-        <v>509584</v>
+        <v>486998</v>
       </c>
       <c r="D16" s="175">
-        <v>2.6</v>
+        <v>12.5</v>
       </c>
       <c r="E16" s="174">
-        <v>460583</v>
+        <v>464300</v>
       </c>
       <c r="F16" s="175">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G16" s="174">
-        <v>430129</v>
+        <v>436370</v>
       </c>
       <c r="H16" s="175">
-        <v>8.1999999999999993</v>
+        <v>12</v>
       </c>
       <c r="I16" s="174">
-        <v>30454</v>
+        <v>27930</v>
       </c>
       <c r="J16" s="176">
-        <v>5.0999999999999996</v>
+        <v>12.5</v>
       </c>
       <c r="K16" s="174">
-        <v>49001</v>
+        <v>22698</v>
       </c>
       <c r="L16" s="176">
-        <v>-29.9</v>
+        <v>22.9</v>
       </c>
       <c r="M16" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="177" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="147"/>
       <c r="C17" s="174">
-        <v>534054</v>
+        <v>359187</v>
       </c>
       <c r="D17" s="175">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="E17" s="174">
-        <v>344436</v>
+        <v>343265</v>
       </c>
       <c r="F17" s="175">
+        <v>1.9</v>
+      </c>
+      <c r="G17" s="174">
+        <v>322275</v>
+      </c>
+      <c r="H17" s="175">
         <v>1.7</v>
       </c>
-      <c r="G17" s="174">
-[...4 lines deleted...]
-      </c>
       <c r="I17" s="174">
-        <v>22416</v>
+        <v>20990</v>
       </c>
       <c r="J17" s="176">
-        <v>2.2999999999999998</v>
+        <v>3.6</v>
       </c>
       <c r="K17" s="174">
-        <v>189618</v>
+        <v>15922</v>
       </c>
       <c r="L17" s="176">
-        <v>4.4000000000000004</v>
+        <v>56.5</v>
       </c>
       <c r="M17" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="155"/>
       <c r="C18" s="174">
-        <v>607597</v>
+        <v>490206</v>
       </c>
       <c r="D18" s="175">
-        <v>1.1000000000000001</v>
+        <v>8.5</v>
       </c>
       <c r="E18" s="174">
-        <v>432319</v>
+        <v>425917</v>
       </c>
       <c r="F18" s="175">
-        <v>4.9000000000000004</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="G18" s="174">
-        <v>401405</v>
+        <v>399285</v>
       </c>
       <c r="H18" s="175">
-        <v>4.0999999999999996</v>
+        <v>4.3</v>
       </c>
       <c r="I18" s="174">
-        <v>30914</v>
+        <v>26632</v>
       </c>
       <c r="J18" s="176">
-        <v>16.7</v>
+        <v>10.8</v>
       </c>
       <c r="K18" s="174">
-        <v>175278</v>
+        <v>64289</v>
       </c>
       <c r="L18" s="176">
-        <v>-7.1</v>
+        <v>43.3</v>
       </c>
       <c r="M18" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="178" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="147"/>
       <c r="C19" s="174">
-        <v>158523</v>
+        <v>137343</v>
       </c>
       <c r="D19" s="175">
         <v>3.2</v>
       </c>
       <c r="E19" s="174">
-        <v>136337</v>
+        <v>135505</v>
       </c>
       <c r="F19" s="175">
         <v>2.9</v>
       </c>
       <c r="G19" s="174">
-        <v>129023</v>
+        <v>128273</v>
       </c>
       <c r="H19" s="175">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="I19" s="174">
-        <v>7314</v>
+        <v>7232</v>
       </c>
       <c r="J19" s="176">
-        <v>-1.3</v>
+        <v>0.9</v>
       </c>
       <c r="K19" s="174">
-        <v>22186</v>
+        <v>1838</v>
       </c>
       <c r="L19" s="176">
-        <v>5.9</v>
+        <v>32</v>
       </c>
       <c r="M19" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="177" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="147"/>
       <c r="C20" s="174">
-        <v>276960</v>
+        <v>223022</v>
       </c>
       <c r="D20" s="175">
-        <v>3</v>
+        <v>-1.2</v>
       </c>
       <c r="E20" s="174">
-        <v>220986</v>
+        <v>219773</v>
       </c>
       <c r="F20" s="175">
-        <v>0.6</v>
+        <v>-0.3</v>
       </c>
       <c r="G20" s="174">
-        <v>211065</v>
+        <v>209734</v>
       </c>
       <c r="H20" s="175">
-        <v>1.1000000000000001</v>
+        <v>0</v>
       </c>
       <c r="I20" s="174">
-        <v>9921</v>
+        <v>10039</v>
       </c>
       <c r="J20" s="176">
-        <v>-7.2</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="K20" s="174">
-        <v>55974</v>
+        <v>3249</v>
       </c>
       <c r="L20" s="176">
-        <v>13.5</v>
+        <v>-34.200000000000003</v>
       </c>
       <c r="M20" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="178" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="147"/>
       <c r="C21" s="174">
-        <v>354893</v>
+        <v>315977</v>
       </c>
       <c r="D21" s="175">
-        <v>-2.2000000000000002</v>
+        <v>2.8</v>
       </c>
       <c r="E21" s="174">
-        <v>310775</v>
+        <v>310187</v>
       </c>
       <c r="F21" s="175">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="G21" s="174">
-        <v>304205</v>
+        <v>304266</v>
       </c>
       <c r="H21" s="175">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="I21" s="174">
-        <v>6570</v>
+        <v>5921</v>
       </c>
       <c r="J21" s="176">
-        <v>-9.5</v>
+        <v>3.6</v>
       </c>
       <c r="K21" s="174">
-        <v>44118</v>
+        <v>5790</v>
       </c>
       <c r="L21" s="176">
-        <v>-25.7</v>
+        <v>6.9</v>
       </c>
       <c r="M21" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="155"/>
       <c r="C22" s="174">
-        <v>362767</v>
+        <v>279919</v>
       </c>
       <c r="D22" s="175">
-        <v>3.3</v>
+        <v>3.7</v>
       </c>
       <c r="E22" s="174">
-        <v>279003</v>
+        <v>276702</v>
       </c>
       <c r="F22" s="175">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="G22" s="174">
-        <v>264899</v>
+        <v>262396</v>
       </c>
       <c r="H22" s="175">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
       <c r="I22" s="174">
-        <v>14104</v>
+        <v>14306</v>
       </c>
       <c r="J22" s="176">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="K22" s="174">
-        <v>83764</v>
+        <v>3217</v>
       </c>
       <c r="L22" s="176">
-        <v>3.8</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="M22" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="178" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="147"/>
       <c r="C23" s="174">
-        <v>426703</v>
+        <v>330872</v>
       </c>
       <c r="D23" s="175">
-        <v>6.6</v>
+        <v>6.7</v>
       </c>
       <c r="E23" s="174">
-        <v>326168</v>
+        <v>325354</v>
       </c>
       <c r="F23" s="175">
-        <v>4.5</v>
+        <v>5.5</v>
       </c>
       <c r="G23" s="174">
-        <v>311443</v>
+        <v>310179</v>
       </c>
       <c r="H23" s="175">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="I23" s="174">
-        <v>14725</v>
+        <v>15175</v>
       </c>
       <c r="J23" s="176">
-        <v>-5.8</v>
+        <v>6.3</v>
       </c>
       <c r="K23" s="174">
-        <v>100535</v>
+        <v>5518</v>
       </c>
       <c r="L23" s="176">
-        <v>14.4</v>
+        <v>172.9</v>
       </c>
       <c r="M23" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="177" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="147"/>
       <c r="C24" s="174">
-        <v>334172</v>
+        <v>269330</v>
       </c>
       <c r="D24" s="175">
-        <v>4.2</v>
+        <v>2.8</v>
       </c>
       <c r="E24" s="174">
-        <v>264513</v>
+        <v>259726</v>
       </c>
       <c r="F24" s="175">
-        <v>3.5</v>
+        <v>1.9</v>
       </c>
       <c r="G24" s="174">
-        <v>244860</v>
+        <v>241412</v>
       </c>
       <c r="H24" s="175">
-        <v>3.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I24" s="174">
-        <v>19653</v>
+        <v>18314</v>
       </c>
       <c r="J24" s="176">
-        <v>1</v>
+        <v>-1.4</v>
       </c>
       <c r="K24" s="174">
-        <v>69659</v>
+        <v>9604</v>
       </c>
       <c r="L24" s="176">
-        <v>7</v>
+        <v>31.4</v>
       </c>
       <c r="M24" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="179"/>
       <c r="B25" s="180"/>
       <c r="C25" s="181"/>
       <c r="D25" s="182"/>
       <c r="E25" s="181"/>
       <c r="F25" s="183"/>
       <c r="G25" s="184"/>
       <c r="H25" s="182"/>
       <c r="I25" s="181"/>
       <c r="J25" s="183"/>
       <c r="K25" s="184"/>
       <c r="L25" s="183"/>
     </row>
     <row r="26" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="185"/>
       <c r="B26" s="186"/>
       <c r="C26" s="150"/>
       <c r="D26" s="153"/>
       <c r="E26" s="151"/>
@@ -5388,702 +5401,702 @@
       <c r="G27" s="169" t="s">
         <v>92</v>
       </c>
       <c r="H27" s="173" t="s">
         <v>93</v>
       </c>
       <c r="I27" s="170" t="s">
         <v>92</v>
       </c>
       <c r="J27" s="170" t="s">
         <v>94</v>
       </c>
       <c r="K27" s="169" t="s">
         <v>92</v>
       </c>
       <c r="L27" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="154"/>
       <c r="B28" s="154" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="174">
-        <v>578123</v>
+        <v>401722</v>
       </c>
       <c r="D28" s="175">
-        <v>4.7</v>
+        <v>5</v>
       </c>
       <c r="E28" s="174">
-        <v>385178</v>
+        <v>384195</v>
       </c>
       <c r="F28" s="175">
         <v>4</v>
       </c>
       <c r="G28" s="174">
-        <v>356413</v>
+        <v>356516</v>
       </c>
       <c r="H28" s="175">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="I28" s="174">
-        <v>28765</v>
+        <v>27679</v>
       </c>
       <c r="J28" s="176">
-        <v>3.3</v>
+        <v>4.2</v>
       </c>
       <c r="K28" s="174">
-        <v>192945</v>
+        <v>17527</v>
       </c>
       <c r="L28" s="176">
-        <v>6.3</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="M28" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="154"/>
       <c r="B29" s="154" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="174">
-        <v>642289</v>
+        <v>399150</v>
       </c>
       <c r="D29" s="175">
-        <v>12.2</v>
+        <v>3.7</v>
       </c>
       <c r="E29" s="174">
-        <v>391544</v>
+        <v>396161</v>
       </c>
       <c r="F29" s="175">
-        <v>3.9</v>
+        <v>3</v>
       </c>
       <c r="G29" s="174">
-        <v>364978</v>
+        <v>370546</v>
       </c>
       <c r="H29" s="175">
-        <v>4.3</v>
+        <v>3.1</v>
       </c>
       <c r="I29" s="174">
-        <v>26566</v>
+        <v>25615</v>
       </c>
       <c r="J29" s="176">
-        <v>-2.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="K29" s="174">
-        <v>250745</v>
+        <v>2989</v>
       </c>
       <c r="L29" s="176">
-        <v>28.1</v>
+        <v>634.4</v>
       </c>
       <c r="M29" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="154"/>
       <c r="B30" s="154" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="174">
-        <v>698599</v>
+        <v>420195</v>
       </c>
       <c r="D30" s="175">
-        <v>13.6</v>
+        <v>3.5</v>
       </c>
       <c r="E30" s="174">
-        <v>400068</v>
+        <v>396653</v>
       </c>
       <c r="F30" s="175">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="G30" s="174">
-        <v>373537</v>
+        <v>370325</v>
       </c>
       <c r="H30" s="175">
-        <v>5.0999999999999996</v>
+        <v>4.3</v>
       </c>
       <c r="I30" s="174">
-        <v>26531</v>
+        <v>26328</v>
       </c>
       <c r="J30" s="176">
-        <v>-3.4</v>
+        <v>-1.8</v>
       </c>
       <c r="K30" s="174">
-        <v>298531</v>
+        <v>23542</v>
       </c>
       <c r="L30" s="176">
-        <v>28.7</v>
+        <v>-2</v>
       </c>
       <c r="M30" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="154"/>
       <c r="B31" s="154" t="s">
         <v>99</v>
       </c>
       <c r="C31" s="174">
-        <v>695018</v>
+        <v>398147</v>
       </c>
       <c r="D31" s="175">
-        <v>4.3</v>
+        <v>5.8</v>
       </c>
       <c r="E31" s="174">
-        <v>385827</v>
+        <v>380997</v>
       </c>
       <c r="F31" s="175">
-        <v>4.4000000000000004</v>
+        <v>3.8</v>
       </c>
       <c r="G31" s="174">
-        <v>346972</v>
+        <v>343581</v>
       </c>
       <c r="H31" s="175">
-        <v>4.0999999999999996</v>
+        <v>3.4</v>
       </c>
       <c r="I31" s="174">
-        <v>38855</v>
+        <v>37416</v>
       </c>
       <c r="J31" s="176">
-        <v>7</v>
+        <v>7.6</v>
       </c>
       <c r="K31" s="174">
-        <v>309191</v>
+        <v>17150</v>
       </c>
       <c r="L31" s="176">
-        <v>4.2</v>
+        <v>86.3</v>
       </c>
       <c r="M31" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="154"/>
       <c r="B32" s="154" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="174">
-        <v>663126</v>
+        <v>539260</v>
       </c>
       <c r="D32" s="175">
-        <v>5.0999999999999996</v>
+        <v>6.5</v>
       </c>
       <c r="E32" s="174">
-        <v>533484</v>
+        <v>528715</v>
       </c>
       <c r="F32" s="175">
-        <v>5.9</v>
+        <v>5.6</v>
       </c>
       <c r="G32" s="174">
-        <v>464751</v>
+        <v>461535</v>
       </c>
       <c r="H32" s="175">
-        <v>5.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="I32" s="174">
-        <v>68733</v>
+        <v>67180</v>
       </c>
       <c r="J32" s="176">
-        <v>9.6999999999999993</v>
+        <v>10.4</v>
       </c>
       <c r="K32" s="174">
-        <v>129642</v>
+        <v>10545</v>
       </c>
       <c r="L32" s="176">
-        <v>1.3</v>
+        <v>116</v>
       </c>
       <c r="M32" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="154"/>
       <c r="B33" s="154" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="174">
-        <v>595783</v>
+        <v>492142</v>
       </c>
       <c r="D33" s="175">
+        <v>6.2</v>
+      </c>
+      <c r="E33" s="174">
+        <v>462745</v>
+      </c>
+      <c r="F33" s="175">
+        <v>5.3</v>
+      </c>
+      <c r="G33" s="174">
+        <v>426248</v>
+      </c>
+      <c r="H33" s="175">
         <v>5.2</v>
       </c>
-      <c r="E33" s="174">
-[...10 lines deleted...]
-      </c>
       <c r="I33" s="174">
-        <v>38191</v>
+        <v>36497</v>
       </c>
       <c r="J33" s="176">
-        <v>7.7</v>
+        <v>6.8</v>
       </c>
       <c r="K33" s="174">
-        <v>132584</v>
+        <v>29397</v>
       </c>
       <c r="L33" s="176">
-        <v>4.0999999999999996</v>
+        <v>21.4</v>
       </c>
       <c r="M33" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="154"/>
       <c r="B34" s="154" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="174">
-        <v>562230</v>
+        <v>386399</v>
       </c>
       <c r="D34" s="175">
-        <v>8.4</v>
+        <v>4.7</v>
       </c>
       <c r="E34" s="174">
-        <v>380536</v>
+        <v>378891</v>
       </c>
       <c r="F34" s="175">
-        <v>4.0999999999999996</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G34" s="174">
-        <v>329330</v>
+        <v>329087</v>
       </c>
       <c r="H34" s="175">
-        <v>4.9000000000000004</v>
+        <v>5.2</v>
       </c>
       <c r="I34" s="174">
-        <v>51206</v>
+        <v>49804</v>
       </c>
       <c r="J34" s="176">
-        <v>-0.6</v>
+        <v>-0.7</v>
       </c>
       <c r="K34" s="174">
-        <v>181694</v>
+        <v>7508</v>
       </c>
       <c r="L34" s="176">
-        <v>19</v>
+        <v>22.9</v>
       </c>
       <c r="M34" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="154"/>
       <c r="B35" s="154" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="174">
-        <v>657172</v>
+        <v>406484</v>
       </c>
       <c r="D35" s="175">
-        <v>4.4000000000000004</v>
+        <v>3.6</v>
       </c>
       <c r="E35" s="174">
-        <v>382103</v>
+        <v>383813</v>
       </c>
       <c r="F35" s="175">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="G35" s="174">
-        <v>360466</v>
+        <v>363268</v>
       </c>
       <c r="H35" s="175">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="I35" s="174">
-        <v>21637</v>
+        <v>20545</v>
       </c>
       <c r="J35" s="176">
-        <v>0.7</v>
+        <v>2.6</v>
       </c>
       <c r="K35" s="174">
-        <v>275069</v>
+        <v>22671</v>
       </c>
       <c r="L35" s="176">
-        <v>6.7</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="M35" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="154"/>
       <c r="B36" s="154" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="174">
-        <v>545481</v>
+        <v>524504</v>
       </c>
       <c r="D36" s="175">
-        <v>2.4</v>
+        <v>12.1</v>
       </c>
       <c r="E36" s="174">
-        <v>491775</v>
+        <v>499545</v>
       </c>
       <c r="F36" s="175">
-        <v>7.8</v>
+        <v>11.6</v>
       </c>
       <c r="G36" s="174">
-        <v>458532</v>
+        <v>468765</v>
       </c>
       <c r="H36" s="175">
-        <v>8.1</v>
+        <v>11.6</v>
       </c>
       <c r="I36" s="174">
-        <v>33243</v>
+        <v>30780</v>
       </c>
       <c r="J36" s="176">
-        <v>4.3</v>
+        <v>11.7</v>
       </c>
       <c r="K36" s="174">
-        <v>53706</v>
+        <v>24959</v>
       </c>
       <c r="L36" s="176">
-        <v>-29.6</v>
+        <v>23.6</v>
       </c>
       <c r="M36" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="177"/>
       <c r="B37" s="177" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="174">
-        <v>644025</v>
+        <v>420182</v>
       </c>
       <c r="D37" s="175">
+        <v>3.6</v>
+      </c>
+      <c r="E37" s="174">
+        <v>400294</v>
+      </c>
+      <c r="F37" s="175">
+        <v>2</v>
+      </c>
+      <c r="G37" s="174">
+        <v>374778</v>
+      </c>
+      <c r="H37" s="175">
+        <v>1.8</v>
+      </c>
+      <c r="I37" s="174">
+        <v>25516</v>
+      </c>
+      <c r="J37" s="176">
         <v>3.5</v>
       </c>
-      <c r="E37" s="174">
-[...16 lines deleted...]
-      </c>
       <c r="K37" s="174">
-        <v>240179</v>
+        <v>19888</v>
       </c>
       <c r="L37" s="176">
-        <v>5.8</v>
+        <v>58</v>
       </c>
       <c r="M37" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="154"/>
       <c r="B38" s="154" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="174">
-        <v>658093</v>
+        <v>532764</v>
       </c>
       <c r="D38" s="175">
-        <v>0.5</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="E38" s="174">
-        <v>465172</v>
+        <v>460838</v>
       </c>
       <c r="F38" s="175">
-        <v>4.5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G38" s="174">
-        <v>431018</v>
+        <v>431286</v>
       </c>
       <c r="H38" s="175">
-        <v>3.8</v>
+        <v>4</v>
       </c>
       <c r="I38" s="174">
-        <v>34154</v>
+        <v>29552</v>
       </c>
       <c r="J38" s="176">
-        <v>15.9</v>
+        <v>10.1</v>
       </c>
       <c r="K38" s="174">
-        <v>192921</v>
+        <v>71926</v>
       </c>
       <c r="L38" s="176">
-        <v>-8.3000000000000007</v>
+        <v>42.4</v>
       </c>
       <c r="M38" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="178"/>
       <c r="B39" s="178" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="174">
-        <v>405658</v>
+        <v>324880</v>
       </c>
       <c r="D39" s="175">
-        <v>-0.4</v>
+        <v>1.4</v>
       </c>
       <c r="E39" s="174">
-        <v>312542</v>
+        <v>317435</v>
       </c>
       <c r="F39" s="175">
-        <v>-1.3</v>
+        <v>0.8</v>
       </c>
       <c r="G39" s="174">
-        <v>288759</v>
+        <v>293785</v>
       </c>
       <c r="H39" s="175">
-        <v>-1</v>
+        <v>0.8</v>
       </c>
       <c r="I39" s="174">
-        <v>23783</v>
+        <v>23650</v>
       </c>
       <c r="J39" s="176">
-        <v>-4.3</v>
+        <v>0.5</v>
       </c>
       <c r="K39" s="174">
-        <v>93116</v>
+        <v>7445</v>
       </c>
       <c r="L39" s="176">
-        <v>2.6</v>
+        <v>32.1</v>
       </c>
       <c r="M39" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="177"/>
       <c r="B40" s="177" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="174">
-        <v>435931</v>
+        <v>334569</v>
       </c>
       <c r="D40" s="175">
-        <v>3.7</v>
+        <v>-1.6</v>
       </c>
       <c r="E40" s="174">
-        <v>329947</v>
+        <v>329007</v>
       </c>
       <c r="F40" s="175">
-        <v>0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="G40" s="174">
-        <v>313547</v>
+        <v>312454</v>
       </c>
       <c r="H40" s="175">
-        <v>1</v>
+        <v>-0.3</v>
       </c>
       <c r="I40" s="174">
-        <v>16400</v>
+        <v>16553</v>
       </c>
       <c r="J40" s="176">
-        <v>-7.1</v>
+        <v>-6.7</v>
       </c>
       <c r="K40" s="174">
-        <v>105984</v>
+        <v>5562</v>
       </c>
       <c r="L40" s="176">
-        <v>14.8</v>
+        <v>-36.700000000000003</v>
       </c>
       <c r="M40" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="178"/>
       <c r="B41" s="178" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="174">
-        <v>487030</v>
+        <v>433051</v>
       </c>
       <c r="D41" s="175">
-        <v>-1.6</v>
+        <v>4.7</v>
       </c>
       <c r="E41" s="174">
-        <v>421099</v>
+        <v>424598</v>
       </c>
       <c r="F41" s="175">
-        <v>3.2</v>
+        <v>4.5</v>
       </c>
       <c r="G41" s="174">
-        <v>411470</v>
+        <v>416027</v>
       </c>
       <c r="H41" s="175">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="I41" s="174">
-        <v>9629</v>
+        <v>8571</v>
       </c>
       <c r="J41" s="176">
-        <v>-8.6999999999999993</v>
+        <v>6.2</v>
       </c>
       <c r="K41" s="174">
-        <v>65931</v>
+        <v>8453</v>
       </c>
       <c r="L41" s="176">
-        <v>-24.9</v>
+        <v>8.4</v>
       </c>
       <c r="M41" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="154"/>
       <c r="B42" s="154" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="174">
-        <v>472242</v>
+        <v>356167</v>
       </c>
       <c r="D42" s="175">
-        <v>4.5999999999999996</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="E42" s="174">
-        <v>350636</v>
+        <v>351818</v>
       </c>
       <c r="F42" s="175">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="G42" s="174">
-        <v>330666</v>
+        <v>331348</v>
       </c>
       <c r="H42" s="175">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="I42" s="174">
-        <v>19970</v>
+        <v>20470</v>
       </c>
       <c r="J42" s="176">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="K42" s="174">
-        <v>121606</v>
+        <v>4349</v>
       </c>
       <c r="L42" s="176">
-        <v>5.7</v>
+        <v>84.9</v>
       </c>
       <c r="M42" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="178"/>
       <c r="B43" s="178" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="174">
-        <v>473086</v>
+        <v>359508</v>
       </c>
       <c r="D43" s="175">
-        <v>6</v>
+        <v>5.3</v>
       </c>
       <c r="E43" s="174">
-        <v>353918</v>
+        <v>353042</v>
       </c>
       <c r="F43" s="175">
-        <v>3.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="G43" s="174">
-        <v>337958</v>
+        <v>336631</v>
       </c>
       <c r="H43" s="175">
         <v>4.2</v>
       </c>
       <c r="I43" s="174">
-        <v>15960</v>
+        <v>16411</v>
       </c>
       <c r="J43" s="176">
-        <v>-5.3</v>
+        <v>5</v>
       </c>
       <c r="K43" s="174">
-        <v>119168</v>
+        <v>6466</v>
       </c>
       <c r="L43" s="176">
-        <v>13.7</v>
+        <v>169.1</v>
       </c>
       <c r="M43" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="177"/>
       <c r="B44" s="177" t="s">
         <v>112</v>
       </c>
       <c r="C44" s="174">
-        <v>417260</v>
+        <v>329024</v>
       </c>
       <c r="D44" s="175">
-        <v>3.8</v>
+        <v>2.7</v>
       </c>
       <c r="E44" s="174">
-        <v>320587</v>
+        <v>315924</v>
       </c>
       <c r="F44" s="175">
-        <v>3</v>
+        <v>1.7</v>
       </c>
       <c r="G44" s="174">
-        <v>294772</v>
+        <v>291778</v>
       </c>
       <c r="H44" s="175">
-        <v>3.2</v>
+        <v>2</v>
       </c>
       <c r="I44" s="174">
-        <v>25815</v>
+        <v>24146</v>
       </c>
       <c r="J44" s="176">
-        <v>1</v>
+        <v>-0.7</v>
       </c>
       <c r="K44" s="174">
-        <v>96673</v>
+        <v>13100</v>
       </c>
       <c r="L44" s="176">
-        <v>6.3</v>
+        <v>30.6</v>
       </c>
       <c r="M44" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="179"/>
       <c r="B45" s="187"/>
       <c r="C45" s="181"/>
       <c r="D45" s="183"/>
       <c r="E45" s="184"/>
       <c r="F45" s="182"/>
       <c r="G45" s="181"/>
       <c r="H45" s="183"/>
       <c r="I45" s="184"/>
       <c r="J45" s="182"/>
       <c r="K45" s="181"/>
       <c r="L45" s="183"/>
     </row>
     <row r="46" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="179"/>
       <c r="B46" s="186"/>
       <c r="C46" s="158"/>
       <c r="D46" s="188"/>
       <c r="E46" s="189"/>
@@ -6115,2503 +6128,2501 @@
       <c r="G47" s="169" t="s">
         <v>92</v>
       </c>
       <c r="H47" s="173" t="s">
         <v>93</v>
       </c>
       <c r="I47" s="170" t="s">
         <v>92</v>
       </c>
       <c r="J47" s="170" t="s">
         <v>94</v>
       </c>
       <c r="K47" s="169" t="s">
         <v>92</v>
       </c>
       <c r="L47" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="154"/>
       <c r="B48" s="154" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="174">
-        <v>123493</v>
+        <v>114412</v>
       </c>
       <c r="D48" s="175">
-        <v>4.7</v>
+        <v>4.2</v>
       </c>
       <c r="E48" s="174">
-        <v>117009</v>
+        <v>113646</v>
       </c>
       <c r="F48" s="175">
-        <v>4.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="G48" s="174">
-        <v>113843</v>
+        <v>110493</v>
       </c>
       <c r="H48" s="175">
-        <v>4.8</v>
+        <v>4.2</v>
       </c>
       <c r="I48" s="174">
-        <v>3166</v>
+        <v>3153</v>
       </c>
       <c r="J48" s="175">
-        <v>-0.1</v>
+        <v>0.8</v>
       </c>
       <c r="K48" s="174">
-        <v>6484</v>
+        <v>766</v>
       </c>
       <c r="L48" s="176">
-        <v>5.9</v>
+        <v>33.9</v>
       </c>
       <c r="M48" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="154"/>
       <c r="B49" s="154" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="174">
-        <v>105943</v>
+        <v>96211</v>
       </c>
       <c r="D49" s="175">
-        <v>1.4</v>
+        <v>51.7</v>
       </c>
       <c r="E49" s="174">
-        <v>99279</v>
+        <v>96211</v>
       </c>
       <c r="F49" s="175">
-        <v>3.7</v>
+        <v>51.7</v>
       </c>
       <c r="G49" s="174">
-        <v>98012</v>
+        <v>94037</v>
       </c>
       <c r="H49" s="175">
-        <v>3</v>
+        <v>48.2</v>
       </c>
       <c r="I49" s="174">
-        <v>1267</v>
+        <v>2174</v>
       </c>
       <c r="J49" s="175">
-        <v>140.9</v>
-[...2 lines deleted...]
-        <v>6664</v>
+        <v>18016.7</v>
+      </c>
+      <c r="K49" s="174" t="s">
+        <v>116</v>
       </c>
       <c r="L49" s="176">
-        <v>-24.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="154"/>
       <c r="B50" s="154" t="s">
         <v>98</v>
       </c>
       <c r="C50" s="174">
-        <v>149803</v>
+        <v>125438</v>
       </c>
       <c r="D50" s="175">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="E50" s="174">
-        <v>129264</v>
+        <v>122954</v>
       </c>
       <c r="F50" s="175">
-        <v>5.8</v>
+        <v>2.9</v>
       </c>
       <c r="G50" s="174">
-        <v>127510</v>
+        <v>121097</v>
       </c>
       <c r="H50" s="175">
-        <v>6.6</v>
+        <v>3</v>
       </c>
       <c r="I50" s="174">
-        <v>1754</v>
+        <v>1857</v>
       </c>
       <c r="J50" s="175">
-        <v>-29.5</v>
+        <v>-2.7</v>
       </c>
       <c r="K50" s="174">
-        <v>20539</v>
+        <v>2484</v>
       </c>
       <c r="L50" s="176">
-        <v>-11.4</v>
+        <v>58.3</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="154"/>
       <c r="B51" s="154" t="s">
         <v>99</v>
       </c>
       <c r="C51" s="174">
-        <v>167670</v>
+        <v>148055</v>
       </c>
       <c r="D51" s="175">
-        <v>6.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="E51" s="174">
-        <v>149840</v>
+        <v>147031</v>
       </c>
       <c r="F51" s="175">
-        <v>5.6</v>
+        <v>5.3</v>
       </c>
       <c r="G51" s="174">
-        <v>143152</v>
+        <v>139445</v>
       </c>
       <c r="H51" s="175">
-        <v>6.4</v>
+        <v>5.5</v>
       </c>
       <c r="I51" s="174">
-        <v>6688</v>
+        <v>7586</v>
       </c>
       <c r="J51" s="175">
-        <v>-9.5</v>
+        <v>0.9</v>
       </c>
       <c r="K51" s="174">
-        <v>17830</v>
+        <v>1024</v>
       </c>
       <c r="L51" s="176">
-        <v>15.5</v>
+        <v>-15.9</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="154"/>
       <c r="B52" s="154" t="s">
         <v>100</v>
       </c>
       <c r="C52" s="174">
-        <v>178768</v>
+        <v>169591</v>
       </c>
       <c r="D52" s="175">
-        <v>-4.4000000000000004</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="E52" s="174">
-        <v>175060</v>
+        <v>168729</v>
       </c>
       <c r="F52" s="175">
-        <v>5.8</v>
+        <v>3.8</v>
       </c>
       <c r="G52" s="174">
-        <v>172722</v>
+        <v>166343</v>
       </c>
       <c r="H52" s="175">
-        <v>6.8</v>
+        <v>4.5</v>
       </c>
       <c r="I52" s="174">
-        <v>2338</v>
+        <v>2386</v>
       </c>
       <c r="J52" s="175">
-        <v>-39.5</v>
+        <v>-25.8</v>
       </c>
       <c r="K52" s="174">
-        <v>3708</v>
+        <v>862</v>
       </c>
       <c r="L52" s="176">
-        <v>-82.8</v>
+        <v>75.2</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="154"/>
       <c r="B53" s="154" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="174">
-        <v>194800</v>
+        <v>169640</v>
       </c>
       <c r="D53" s="175">
-        <v>30.6</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="E53" s="174">
-        <v>175606</v>
+        <v>165174</v>
       </c>
       <c r="F53" s="175">
-        <v>26.5</v>
+        <v>15.1</v>
       </c>
       <c r="G53" s="174">
-        <v>169503</v>
+        <v>159208</v>
       </c>
       <c r="H53" s="175">
-        <v>25.8</v>
+        <v>14.7</v>
       </c>
       <c r="I53" s="174">
-        <v>6103</v>
+        <v>5966</v>
       </c>
       <c r="J53" s="175">
-        <v>51.9</v>
+        <v>28.2</v>
       </c>
       <c r="K53" s="174">
-        <v>19194</v>
+        <v>4466</v>
       </c>
       <c r="L53" s="176">
-        <v>84.6</v>
+        <v>288.7</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="154"/>
       <c r="B54" s="154" t="s">
         <v>102</v>
       </c>
       <c r="C54" s="174">
-        <v>151171</v>
+        <v>137120</v>
       </c>
       <c r="D54" s="175">
-        <v>6.6</v>
+        <v>2.1</v>
       </c>
       <c r="E54" s="174">
-        <v>142632</v>
+        <v>136814</v>
       </c>
       <c r="F54" s="175">
-        <v>4.9000000000000004</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G54" s="174">
-        <v>132980</v>
+        <v>128098</v>
       </c>
       <c r="H54" s="175">
-        <v>5.6</v>
+        <v>3.1</v>
       </c>
       <c r="I54" s="174">
-        <v>9652</v>
+        <v>8716</v>
       </c>
       <c r="J54" s="175">
-        <v>-4.0999999999999996</v>
+        <v>-11.1</v>
       </c>
       <c r="K54" s="174">
-        <v>8539</v>
+        <v>306</v>
       </c>
       <c r="L54" s="176">
-        <v>44.8</v>
+        <v>-19.7</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="154"/>
       <c r="B55" s="154" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="174">
-        <v>120483</v>
+        <v>113878</v>
       </c>
       <c r="D55" s="175">
-        <v>5.3</v>
+        <v>5.6</v>
       </c>
       <c r="E55" s="174">
-        <v>114194</v>
+        <v>113267</v>
       </c>
       <c r="F55" s="175">
-        <v>5.5</v>
+        <v>5.4</v>
       </c>
       <c r="G55" s="174">
-        <v>111773</v>
+        <v>110805</v>
       </c>
       <c r="H55" s="175">
-        <v>5.4</v>
+        <v>5.2</v>
       </c>
       <c r="I55" s="174">
-        <v>2421</v>
+        <v>2462</v>
       </c>
       <c r="J55" s="175">
-        <v>13.1</v>
+        <v>14.5</v>
       </c>
       <c r="K55" s="174">
-        <v>6289</v>
+        <v>611</v>
       </c>
       <c r="L55" s="176">
-        <v>2.2999999999999998</v>
+        <v>58.7</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="154"/>
       <c r="B56" s="154" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="174">
-        <v>165637</v>
+        <v>162445</v>
       </c>
       <c r="D56" s="175">
-        <v>-4.7</v>
+        <v>7.6</v>
       </c>
       <c r="E56" s="174">
-        <v>161716</v>
+        <v>159312</v>
       </c>
       <c r="F56" s="175">
-        <v>0.5</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="G56" s="174">
-        <v>157984</v>
+        <v>156046</v>
       </c>
       <c r="H56" s="175">
-        <v>0.1</v>
+        <v>8.5</v>
       </c>
       <c r="I56" s="174">
-        <v>3732</v>
+        <v>3266</v>
       </c>
       <c r="J56" s="175">
-        <v>20.6</v>
+        <v>23.2</v>
       </c>
       <c r="K56" s="174">
-        <v>3921</v>
+        <v>3133</v>
       </c>
       <c r="L56" s="176">
-        <v>-69.7</v>
+        <v>-30.4</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="154"/>
       <c r="B57" s="177" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="174">
-        <v>136083</v>
+        <v>127681</v>
       </c>
       <c r="D57" s="175">
+        <v>5.8</v>
+      </c>
+      <c r="E57" s="174">
+        <v>126810</v>
+      </c>
+      <c r="F57" s="175">
+        <v>5.8</v>
+      </c>
+      <c r="G57" s="174">
+        <v>122997</v>
+      </c>
+      <c r="H57" s="175">
         <v>5.5</v>
       </c>
-      <c r="E57" s="174">
-[...10 lines deleted...]
-      </c>
       <c r="I57" s="174">
-        <v>3073</v>
+        <v>3813</v>
       </c>
       <c r="J57" s="175">
-        <v>-4.5</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="K57" s="174">
-        <v>6645</v>
+        <v>871</v>
       </c>
       <c r="L57" s="176">
-        <v>-6</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="154"/>
       <c r="B58" s="154" t="s">
         <v>114</v>
       </c>
       <c r="C58" s="174">
-        <v>173789</v>
+        <v>142571</v>
       </c>
       <c r="D58" s="175">
-        <v>7.3</v>
+        <v>0</v>
       </c>
       <c r="E58" s="174">
-        <v>150079</v>
+        <v>140666</v>
       </c>
       <c r="F58" s="175">
-        <v>1</v>
+        <v>-0.4</v>
       </c>
       <c r="G58" s="174">
-        <v>147002</v>
+        <v>137890</v>
       </c>
       <c r="H58" s="175">
-        <v>0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="I58" s="174">
-        <v>3077</v>
+        <v>2776</v>
       </c>
       <c r="J58" s="175">
-        <v>25.3</v>
+        <v>14.1</v>
       </c>
       <c r="K58" s="174">
-        <v>23710</v>
+        <v>1905</v>
       </c>
       <c r="L58" s="176">
-        <v>77.8</v>
+        <v>45.2</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="154"/>
       <c r="B59" s="178" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="174">
-        <v>86912</v>
+        <v>83897</v>
       </c>
       <c r="D59" s="175">
-        <v>5.6</v>
+        <v>5.5</v>
       </c>
       <c r="E59" s="174">
-        <v>85279</v>
+        <v>83657</v>
       </c>
       <c r="F59" s="175">
-        <v>5.3</v>
+        <v>5.4</v>
       </c>
       <c r="G59" s="174">
-        <v>82738</v>
+        <v>81104</v>
       </c>
       <c r="H59" s="175">
-        <v>5.4</v>
+        <v>5.5</v>
       </c>
       <c r="I59" s="174">
-        <v>2541</v>
+        <v>2553</v>
       </c>
       <c r="J59" s="175">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="K59" s="174">
-        <v>1633</v>
+        <v>240</v>
       </c>
       <c r="L59" s="176">
-        <v>18.5</v>
+        <v>32.6</v>
       </c>
       <c r="M59" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="154"/>
       <c r="B60" s="177" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="174">
-        <v>111113</v>
+        <v>107889</v>
       </c>
       <c r="D60" s="175">
-        <v>4.5</v>
+        <v>2.8</v>
       </c>
       <c r="E60" s="174">
-        <v>107312</v>
+        <v>107028</v>
       </c>
       <c r="F60" s="175">
-        <v>4.0999999999999996</v>
+        <v>2.9</v>
       </c>
       <c r="G60" s="174">
-        <v>104150</v>
+        <v>103712</v>
       </c>
       <c r="H60" s="175">
-        <v>4.3</v>
+        <v>3.4</v>
       </c>
       <c r="I60" s="174">
-        <v>3162</v>
+        <v>3316</v>
       </c>
       <c r="J60" s="175">
-        <v>-2.1</v>
+        <v>-11.5</v>
       </c>
       <c r="K60" s="174">
-        <v>3801</v>
+        <v>861</v>
       </c>
       <c r="L60" s="176">
-        <v>14.8</v>
+        <v>-1.4</v>
       </c>
       <c r="M60" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="178"/>
       <c r="B61" s="178" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="174">
-        <v>103583</v>
+        <v>90934</v>
       </c>
       <c r="D61" s="175">
-        <v>-0.4</v>
+        <v>0.1</v>
       </c>
       <c r="E61" s="174">
-        <v>100951</v>
+        <v>90263</v>
       </c>
       <c r="F61" s="175">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="G61" s="174">
-        <v>100197</v>
+        <v>89437</v>
       </c>
       <c r="H61" s="175">
-        <v>1.1000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="I61" s="174">
-        <v>754</v>
+        <v>826</v>
       </c>
       <c r="J61" s="175">
-        <v>-9.4</v>
+        <v>-10.8</v>
       </c>
       <c r="K61" s="174">
-        <v>2632</v>
+        <v>671</v>
       </c>
       <c r="L61" s="176">
-        <v>-34.799999999999997</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="M61" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="178"/>
       <c r="B62" s="154" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="174">
-        <v>149323</v>
+        <v>134549</v>
       </c>
       <c r="D62" s="175">
-        <v>4.9000000000000004</v>
+        <v>3.4</v>
       </c>
       <c r="E62" s="174">
-        <v>139340</v>
+        <v>133491</v>
       </c>
       <c r="F62" s="175">
-        <v>4.9000000000000004</v>
+        <v>3.2</v>
       </c>
       <c r="G62" s="174">
-        <v>136672</v>
+        <v>130936</v>
       </c>
       <c r="H62" s="175">
-        <v>4.9000000000000004</v>
+        <v>3.1</v>
       </c>
       <c r="I62" s="174">
-        <v>2668</v>
+        <v>2555</v>
       </c>
       <c r="J62" s="175">
-        <v>8.8000000000000007</v>
+        <v>6.1</v>
       </c>
       <c r="K62" s="174">
-        <v>9983</v>
+        <v>1058</v>
       </c>
       <c r="L62" s="176">
-        <v>5.5</v>
+        <v>62.8</v>
       </c>
       <c r="M62" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="154"/>
       <c r="B63" s="178" t="s">
         <v>111</v>
       </c>
       <c r="C63" s="174">
-        <v>186814</v>
+        <v>166579</v>
       </c>
       <c r="D63" s="175">
-        <v>9.6999999999999993</v>
+        <v>12.6</v>
       </c>
       <c r="E63" s="174">
-        <v>182649</v>
+        <v>166500</v>
       </c>
       <c r="F63" s="175">
-        <v>9.6999999999999993</v>
+        <v>12.5</v>
       </c>
       <c r="G63" s="174">
-        <v>174310</v>
+        <v>158415</v>
       </c>
       <c r="H63" s="175">
-        <v>11</v>
+        <v>12.5</v>
       </c>
       <c r="I63" s="174">
-        <v>8339</v>
+        <v>8085</v>
       </c>
       <c r="J63" s="175">
-        <v>-12.8</v>
+        <v>12.6</v>
       </c>
       <c r="K63" s="174">
-        <v>4165</v>
+        <v>79</v>
       </c>
       <c r="L63" s="176">
-        <v>14</v>
+        <v>295</v>
       </c>
       <c r="M63" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="56"/>
       <c r="B64" s="177" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="174">
-        <v>132747</v>
+        <v>126385</v>
       </c>
       <c r="D64" s="175">
-        <v>2.2999999999999998</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="E64" s="174">
-        <v>128576</v>
+        <v>125155</v>
       </c>
       <c r="F64" s="175">
-        <v>2.4</v>
+        <v>4</v>
       </c>
       <c r="G64" s="174">
-        <v>123860</v>
+        <v>120806</v>
       </c>
       <c r="H64" s="175">
-        <v>2.9</v>
+        <v>4.5</v>
       </c>
       <c r="I64" s="174">
-        <v>4716</v>
+        <v>4349</v>
       </c>
       <c r="J64" s="175">
-        <v>-8.3000000000000007</v>
+        <v>-7.7</v>
       </c>
       <c r="K64" s="174">
-        <v>4171</v>
+        <v>1230</v>
       </c>
       <c r="L64" s="176">
-        <v>-3.4</v>
+        <v>63.1</v>
       </c>
       <c r="M64" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="158"/>
       <c r="B65" s="188"/>
       <c r="C65" s="189"/>
       <c r="D65" s="188"/>
       <c r="E65" s="189"/>
       <c r="F65" s="188"/>
       <c r="G65" s="158"/>
       <c r="H65" s="188"/>
       <c r="I65" s="189"/>
       <c r="J65" s="188"/>
       <c r="K65" s="158"/>
       <c r="L65" s="188"/>
     </row>
     <row r="66" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C66" s="169" t="s">
         <v>92</v>
       </c>
       <c r="D66" s="173" t="s">
         <v>93</v>
       </c>
       <c r="E66" s="170" t="s">
         <v>92</v>
       </c>
       <c r="F66" s="170" t="s">
         <v>93</v>
       </c>
       <c r="G66" s="169" t="s">
         <v>92</v>
       </c>
       <c r="H66" s="173" t="s">
         <v>93</v>
       </c>
       <c r="I66" s="170" t="s">
         <v>92</v>
       </c>
       <c r="J66" s="170" t="s">
         <v>94</v>
       </c>
       <c r="K66" s="169" t="s">
         <v>92</v>
       </c>
       <c r="L66" s="173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="377" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B67" s="143" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C67" s="190">
-        <v>501717</v>
+        <v>350562</v>
       </c>
       <c r="D67" s="175">
-        <v>5.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="E67" s="190">
-        <v>338257</v>
+        <v>336002</v>
       </c>
       <c r="F67" s="175">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="G67" s="190">
-        <v>311552</v>
+        <v>310636</v>
       </c>
       <c r="H67" s="175">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="I67" s="190">
-        <v>26705</v>
+        <v>25366</v>
       </c>
       <c r="J67" s="176">
-        <v>5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="K67" s="190">
-        <v>163460</v>
+        <v>14560</v>
       </c>
       <c r="L67" s="176">
-        <v>8</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="377"/>
       <c r="B68" s="143" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C68" s="190">
-        <v>623477</v>
+        <v>426061</v>
       </c>
       <c r="D68" s="175">
-        <v>5.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="E68" s="190">
-        <v>407620</v>
+        <v>406882</v>
       </c>
       <c r="F68" s="175">
-        <v>4.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="G68" s="190">
-        <v>373404</v>
+        <v>374341</v>
       </c>
       <c r="H68" s="175">
         <v>3.9</v>
       </c>
       <c r="I68" s="190">
-        <v>34216</v>
+        <v>32541</v>
       </c>
       <c r="J68" s="176">
-        <v>5.0999999999999996</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="K68" s="190">
-        <v>215857</v>
+        <v>19179</v>
       </c>
       <c r="L68" s="176">
-        <v>8</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="377"/>
       <c r="B69" s="157" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C69" s="190">
-        <v>138497</v>
+        <v>128765</v>
       </c>
       <c r="D69" s="175">
+        <v>4.3</v>
+      </c>
+      <c r="E69" s="190">
+        <v>127773</v>
+      </c>
+      <c r="F69" s="175">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G69" s="190">
+        <v>123486</v>
+      </c>
+      <c r="H69" s="175">
         <v>4.2</v>
       </c>
-      <c r="E69" s="190">
-[...10 lines deleted...]
-      </c>
       <c r="I69" s="190">
-        <v>4298</v>
+        <v>4287</v>
       </c>
       <c r="J69" s="176">
-        <v>2.4</v>
+        <v>3.1</v>
       </c>
       <c r="K69" s="190">
-        <v>7154</v>
+        <v>992</v>
       </c>
       <c r="L69" s="176">
-        <v>4.8</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="378"/>
       <c r="B70" s="191"/>
       <c r="C70" s="56"/>
       <c r="D70" s="192"/>
       <c r="E70" s="191"/>
       <c r="F70" s="191"/>
       <c r="G70" s="56"/>
       <c r="H70" s="192"/>
       <c r="I70" s="191"/>
       <c r="J70" s="191"/>
       <c r="K70" s="56"/>
       <c r="L70" s="192"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A71" s="143" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="5" fitToWidth="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F5CB204-ABF8-43DC-AD63-85260202804A}">
-  <sheetPr codeName="Sheet10"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88C83E51-168A-4E4D-888C-DD8036C59EE3}">
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="13.5" customWidth="1"/>
     <col min="4" max="5" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A1" s="379" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B1" s="379"/>
       <c r="C1" s="379"/>
       <c r="D1" s="379"/>
       <c r="E1" s="379"/>
       <c r="F1" s="379"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="415" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B2" s="415"/>
       <c r="C2" s="415"/>
       <c r="D2" s="415"/>
       <c r="E2" s="415"/>
       <c r="F2" s="415"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D4" s="254"/>
       <c r="F4" s="253"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B5" s="198"/>
       <c r="C5" s="259"/>
       <c r="D5" s="410" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E5" s="411"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B6" s="398" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="399"/>
+      <c r="B6" s="392" t="s">
+        <v>227</v>
+      </c>
+      <c r="C6" s="393"/>
       <c r="D6" s="363"/>
       <c r="E6" s="285"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B7" s="271"/>
       <c r="C7" s="332"/>
       <c r="D7" s="271"/>
       <c r="E7" s="275" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B8" s="258"/>
       <c r="C8" s="279"/>
       <c r="D8" s="354" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E8" s="281" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B9" s="387" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="388"/>
+      <c r="B9" s="385" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="386"/>
       <c r="D9" s="368">
         <v>1242</v>
       </c>
       <c r="E9" s="292">
         <v>1.6</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="388"/>
+      <c r="B10" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="C10" s="386"/>
       <c r="D10" s="368">
         <v>1279</v>
       </c>
       <c r="E10" s="292">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="388"/>
+      <c r="B11" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="C11" s="386"/>
       <c r="D11" s="368">
         <v>1343</v>
       </c>
       <c r="E11" s="292">
         <v>4.3</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B12" s="408" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C12" s="409"/>
       <c r="D12" s="369">
         <v>1394</v>
       </c>
       <c r="E12" s="370">
         <v>3.8</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B13" s="387" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="388"/>
+      <c r="B13" s="385" t="s">
+        <v>164</v>
+      </c>
+      <c r="C13" s="386"/>
       <c r="D13" s="368">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="E13" s="292">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B14" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="C14" s="386"/>
+      <c r="D14" s="368">
+        <v>1388</v>
+      </c>
+      <c r="E14" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B15" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="C15" s="386"/>
+      <c r="D15" s="368">
+        <v>1401</v>
+      </c>
+      <c r="E15" s="292">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B16" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="C16" s="386"/>
+      <c r="D16" s="368">
+        <v>1424</v>
+      </c>
+      <c r="E16" s="292">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B17" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="C17" s="386"/>
+      <c r="D17" s="368">
+        <v>1426</v>
+      </c>
+      <c r="E17" s="292">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B18" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="C18" s="386"/>
+      <c r="D18" s="368">
+        <v>1446</v>
+      </c>
+      <c r="E18" s="292">
         <v>3.7</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
-[...58 lines deleted...]
-    </row>
     <row r="19" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B19" s="387" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="388"/>
+      <c r="B19" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="C19" s="386"/>
       <c r="D19" s="368">
-        <v>1426</v>
+        <v>1443</v>
       </c>
       <c r="E19" s="292">
-        <v>3.5</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="20" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B20" s="387" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="388"/>
+      <c r="B20" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="C20" s="386"/>
       <c r="D20" s="368">
+        <v>1437</v>
+      </c>
+      <c r="E20" s="292">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B21" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="C21" s="386"/>
+      <c r="D21" s="368">
+        <v>1434</v>
+      </c>
+      <c r="E21" s="292">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B22" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="C22" s="386"/>
+      <c r="D22" s="368">
+        <v>1453</v>
+      </c>
+      <c r="E22" s="292">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B23" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" s="386"/>
+      <c r="D23" s="368">
         <v>1446</v>
       </c>
-      <c r="E20" s="292">
-[...34 lines deleted...]
-      </c>
       <c r="E23" s="292">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B24" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="C24" s="386"/>
+      <c r="D24" s="368">
+        <v>1455</v>
+      </c>
+      <c r="E24" s="292">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B25" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" s="386"/>
+      <c r="D25" s="368">
+        <v>1478</v>
+      </c>
+      <c r="E25" s="292">
         <v>4.7</v>
       </c>
     </row>
-    <row r="24" spans="2:5" x14ac:dyDescent="0.15">
-[...22 lines deleted...]
-    </row>
     <row r="26" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="B26" s="385" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="386"/>
+      <c r="B26" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="C26" s="405"/>
       <c r="D26" s="371">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="E26" s="301">
-        <v>5.7</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="27" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B27" s="254" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B28" s="254" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="29" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B29" s="254"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
-    <mergeCell ref="B23:C23"/>
-[...8 lines deleted...]
-    <mergeCell ref="B22:C22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="B13:C26">
     <cfRule type="expression" dxfId="4" priority="2">
       <formula>OR(RIGHT($B13,2)="６月",RIGHT($B13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12:E26">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>OR(RIGHT($B12,2)="６月",RIGHT($B12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D56921E-AA90-43D4-A19C-306A87CEF24D}">
-  <sheetPr codeName="Sheet32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66196B26-BA87-4683-8631-A58561A7473D}">
   <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="14" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A1" s="362" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B1" s="362"/>
       <c r="C1" s="362"/>
       <c r="D1" s="362"/>
       <c r="E1" s="362"/>
       <c r="F1" s="362"/>
       <c r="G1" s="362"/>
       <c r="H1" s="362"/>
       <c r="I1" s="362"/>
       <c r="J1" s="362"/>
       <c r="K1" s="362"/>
       <c r="L1" s="362"/>
       <c r="M1" s="362"/>
       <c r="N1" s="362"/>
     </row>
     <row r="3" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3" s="253"/>
       <c r="C3" s="254"/>
       <c r="D3" s="254"/>
       <c r="E3" s="254"/>
       <c r="F3" s="254"/>
       <c r="G3" s="254"/>
       <c r="H3" s="254"/>
       <c r="I3" s="254"/>
       <c r="J3" s="254"/>
       <c r="K3" s="254"/>
       <c r="L3" s="254"/>
       <c r="M3" s="253"/>
       <c r="N3" s="255" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="258"/>
       <c r="B4" s="326"/>
-      <c r="C4" s="400" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="401"/>
+      <c r="C4" s="394" t="s">
+        <v>239</v>
+      </c>
+      <c r="D4" s="395"/>
       <c r="E4" s="372"/>
       <c r="F4" s="284"/>
-      <c r="G4" s="400" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="401"/>
+      <c r="G4" s="394" t="s">
+        <v>240</v>
+      </c>
+      <c r="H4" s="395"/>
       <c r="I4" s="372"/>
       <c r="J4" s="372"/>
       <c r="K4" s="260"/>
       <c r="L4" s="284"/>
-      <c r="M4" s="400" t="s">
-        <v>239</v>
+      <c r="M4" s="394" t="s">
+        <v>241</v>
       </c>
       <c r="N4" s="406"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A5" s="420" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="421"/>
+      <c r="A5" s="416" t="s">
+        <v>227</v>
+      </c>
+      <c r="B5" s="417"/>
       <c r="C5" s="265"/>
       <c r="D5" s="285"/>
       <c r="E5" s="373" t="s">
         <v>84</v>
       </c>
       <c r="F5" s="254"/>
       <c r="G5" s="265"/>
       <c r="H5" s="285"/>
-      <c r="I5" s="400" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="401"/>
+      <c r="I5" s="394" t="s">
+        <v>128</v>
+      </c>
+      <c r="J5" s="395"/>
       <c r="L5" s="285"/>
       <c r="M5" s="265"/>
       <c r="N5" s="285"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A6" s="420"/>
-      <c r="B6" s="421"/>
+      <c r="A6" s="416"/>
+      <c r="B6" s="417"/>
       <c r="C6" s="265"/>
       <c r="D6" s="285"/>
       <c r="E6" s="373" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F6" s="254"/>
       <c r="G6" s="265"/>
       <c r="H6" s="285"/>
       <c r="I6" s="157"/>
       <c r="J6" s="254"/>
-      <c r="K6" s="400" t="s">
-        <v>241</v>
+      <c r="K6" s="394" t="s">
+        <v>243</v>
       </c>
       <c r="L6" s="406"/>
       <c r="M6" s="265"/>
       <c r="N6" s="285"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A7" s="271"/>
       <c r="B7" s="374"/>
       <c r="C7" s="271"/>
       <c r="D7" s="275" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E7" s="254"/>
       <c r="F7" s="275" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G7" s="271"/>
       <c r="H7" s="275" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I7" s="332"/>
       <c r="J7" s="272" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="K7" s="375"/>
       <c r="L7" s="275" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M7" s="274"/>
       <c r="N7" s="275" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A8" s="258"/>
       <c r="B8" s="326"/>
       <c r="C8" s="258"/>
       <c r="D8" s="281" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="258"/>
       <c r="F8" s="281" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="258"/>
       <c r="H8" s="281" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="258"/>
       <c r="J8" s="281" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="258"/>
       <c r="L8" s="281" t="s">
         <v>43</v>
       </c>
       <c r="M8" s="258"/>
       <c r="N8" s="281" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A9" s="418" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B9" s="419"/>
       <c r="C9" s="291">
         <v>106.5</v>
       </c>
       <c r="D9" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="E9" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F9" s="289">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="G9" s="291">
         <v>99.7</v>
       </c>
       <c r="H9" s="292">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="I9" s="291">
         <v>105.3</v>
       </c>
       <c r="J9" s="289">
-        <v>-0.8</v>
+        <v>-0.1</v>
       </c>
       <c r="K9" s="291">
-        <v>111.5</v>
+        <v>111.3</v>
       </c>
       <c r="L9" s="292">
         <v>-0.5</v>
       </c>
       <c r="M9" s="291">
-        <v>104.6</v>
+        <v>104.7</v>
       </c>
       <c r="N9" s="292">
         <v>0.1</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A10" s="418" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B10" s="419"/>
       <c r="C10" s="291">
-        <v>106.4</v>
+        <v>107.4</v>
       </c>
       <c r="D10" s="292">
-        <v>-0.1</v>
+        <v>0.8</v>
       </c>
       <c r="E10" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="F10" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G10" s="291">
+        <v>99.3</v>
+      </c>
+      <c r="H10" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="I10" s="291">
         <v>105.6</v>
       </c>
-      <c r="F10" s="289">
+      <c r="J10" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="K10" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="L10" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="M10" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="N10" s="292">
         <v>0.1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A11" s="418" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B11" s="419"/>
       <c r="C11" s="291">
-        <v>106.5</v>
+        <v>107.6</v>
       </c>
       <c r="D11" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="E11" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="F11" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G11" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="H11" s="292">
         <v>0.1</v>
       </c>
-      <c r="E11" s="291">
-[...10 lines deleted...]
-      </c>
       <c r="I11" s="291">
-        <v>105.3</v>
+        <v>104.6</v>
       </c>
       <c r="J11" s="289">
-        <v>-0.1</v>
+        <v>-0.9</v>
       </c>
       <c r="K11" s="291">
-        <v>111.3</v>
+        <v>109.5</v>
       </c>
       <c r="L11" s="292">
-        <v>-0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="M11" s="291">
-        <v>104.7</v>
+        <v>105</v>
       </c>
       <c r="N11" s="292">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A12" s="418" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B12" s="419"/>
       <c r="C12" s="291">
-        <v>107.4</v>
+        <v>106.8</v>
       </c>
       <c r="D12" s="292">
-        <v>0.8</v>
+        <v>-0.7</v>
       </c>
       <c r="E12" s="291">
-        <v>105.9</v>
+        <v>106</v>
       </c>
       <c r="F12" s="289">
-        <v>0.3</v>
+        <v>-0.2</v>
       </c>
       <c r="G12" s="291">
-        <v>99.3</v>
+        <v>98.8</v>
       </c>
       <c r="H12" s="292">
-        <v>-0.4</v>
+        <v>-0.6</v>
       </c>
       <c r="I12" s="291">
-        <v>105.6</v>
+        <v>104.5</v>
       </c>
       <c r="J12" s="289">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="K12" s="291">
-        <v>110.8</v>
+        <v>111.7</v>
       </c>
       <c r="L12" s="292">
-        <v>-0.4</v>
+        <v>2</v>
       </c>
       <c r="M12" s="291">
-        <v>104.8</v>
+        <v>105.2</v>
       </c>
       <c r="N12" s="292">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A13" s="418" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B13" s="419"/>
       <c r="C13" s="291">
-        <v>107.6</v>
+        <v>107.5</v>
       </c>
       <c r="D13" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="E13" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F13" s="289">
+        <v>-0.4</v>
+      </c>
+      <c r="G13" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="H13" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="I13" s="291">
+        <v>104.7</v>
+      </c>
+      <c r="J13" s="289">
         <v>0.2</v>
       </c>
-      <c r="E13" s="291">
-[...16 lines deleted...]
-      </c>
       <c r="K13" s="291">
-        <v>109.5</v>
+        <v>112.3</v>
       </c>
       <c r="L13" s="292">
-        <v>-1.2</v>
+        <v>0.5</v>
       </c>
       <c r="M13" s="291">
-        <v>105</v>
+        <v>105.4</v>
       </c>
       <c r="N13" s="292">
         <v>0.2</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A14" s="418" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B14" s="419"/>
       <c r="C14" s="291">
-        <v>106.8</v>
+        <v>107.3</v>
       </c>
       <c r="D14" s="292">
+        <v>-0.2</v>
+      </c>
+      <c r="E14" s="291">
+        <v>105.8</v>
+      </c>
+      <c r="F14" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="G14" s="291">
+        <v>97.7</v>
+      </c>
+      <c r="H14" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I14" s="291">
+        <v>104</v>
+      </c>
+      <c r="J14" s="289">
         <v>-0.7</v>
       </c>
-      <c r="E14" s="291">
-[...16 lines deleted...]
-      </c>
       <c r="K14" s="291">
-        <v>111.7</v>
+        <v>110.6</v>
       </c>
       <c r="L14" s="292">
-        <v>2</v>
+        <v>-1.5</v>
       </c>
       <c r="M14" s="291">
-        <v>105.2</v>
+        <v>105.5</v>
       </c>
       <c r="N14" s="292">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A15" s="418" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B15" s="419"/>
       <c r="C15" s="291">
-        <v>107.5</v>
+        <v>107.6</v>
       </c>
       <c r="D15" s="292">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="E15" s="291">
-        <v>105.6</v>
+        <v>106.7</v>
       </c>
       <c r="F15" s="289">
-        <v>-0.4</v>
+        <v>0.9</v>
       </c>
       <c r="G15" s="291">
-        <v>99.2</v>
+        <v>99</v>
       </c>
       <c r="H15" s="292">
-        <v>0.4</v>
+        <v>1.3</v>
       </c>
       <c r="I15" s="291">
-        <v>104.7</v>
+        <v>103.7</v>
       </c>
       <c r="J15" s="289">
-        <v>0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="K15" s="291">
-        <v>112.3</v>
+        <v>112.4</v>
       </c>
       <c r="L15" s="292">
-        <v>0.5</v>
+        <v>1.6</v>
       </c>
       <c r="M15" s="291">
-        <v>105.4</v>
+        <v>105.7</v>
       </c>
       <c r="N15" s="292">
         <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A16" s="418" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B16" s="419"/>
       <c r="C16" s="291">
-        <v>107.3</v>
+        <v>107.8</v>
       </c>
       <c r="D16" s="292">
-        <v>-0.2</v>
+        <v>0.2</v>
       </c>
       <c r="E16" s="291">
-        <v>105.8</v>
+        <v>107</v>
       </c>
       <c r="F16" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="G16" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="H16" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="I16" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="J16" s="289">
+        <v>1.4</v>
+      </c>
+      <c r="K16" s="291">
+        <v>112.5</v>
+      </c>
+      <c r="L16" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M16" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="N16" s="292">
         <v>0.2</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A17" s="418" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B17" s="419"/>
       <c r="C17" s="291">
-        <v>107.6</v>
+        <v>110.7</v>
       </c>
       <c r="D17" s="292">
-        <v>0.3</v>
+        <v>2.7</v>
       </c>
       <c r="E17" s="291">
-        <v>106.7</v>
+        <v>107.2</v>
       </c>
       <c r="F17" s="289">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
       <c r="G17" s="291">
-        <v>99</v>
+        <v>98.6</v>
       </c>
       <c r="H17" s="292">
-        <v>1.3</v>
+        <v>-0.5</v>
       </c>
       <c r="I17" s="291">
-        <v>103.7</v>
+        <v>103.4</v>
       </c>
       <c r="J17" s="289">
-        <v>-0.3</v>
+        <v>-1.7</v>
       </c>
       <c r="K17" s="291">
-        <v>112.4</v>
+        <v>112</v>
       </c>
       <c r="L17" s="292">
-        <v>1.6</v>
+        <v>-0.4</v>
       </c>
       <c r="M17" s="291">
-        <v>105.7</v>
+        <v>105.9</v>
       </c>
       <c r="N17" s="292">
-        <v>0.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A18" s="418" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B18" s="419"/>
       <c r="C18" s="291">
-        <v>107.8</v>
+        <v>110.1</v>
       </c>
       <c r="D18" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="E18" s="291">
+        <v>107.4</v>
+      </c>
+      <c r="F18" s="289">
         <v>0.2</v>
       </c>
-      <c r="E18" s="291">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="291">
-        <v>99.1</v>
+        <v>100</v>
       </c>
       <c r="H18" s="292">
-        <v>0.1</v>
+        <v>1.4</v>
       </c>
       <c r="I18" s="291">
-        <v>105.2</v>
+        <v>103.2</v>
       </c>
       <c r="J18" s="289">
-        <v>1.4</v>
+        <v>-0.2</v>
       </c>
       <c r="K18" s="291">
-        <v>112.5</v>
+        <v>111.3</v>
       </c>
       <c r="L18" s="292">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="M18" s="291">
         <v>105.9</v>
       </c>
       <c r="N18" s="292">
-        <v>0.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A19" s="418" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B19" s="419"/>
       <c r="C19" s="291">
-        <v>110.7</v>
+        <v>108.3</v>
       </c>
       <c r="D19" s="292">
-        <v>2.7</v>
+        <v>-1.6</v>
       </c>
       <c r="E19" s="291">
-        <v>107.2</v>
+        <v>107.5</v>
       </c>
       <c r="F19" s="289">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="G19" s="291">
-        <v>98.6</v>
+        <v>98.4</v>
       </c>
       <c r="H19" s="292">
-        <v>-0.5</v>
+        <v>-1.6</v>
       </c>
       <c r="I19" s="291">
-        <v>103.4</v>
+        <v>102.6</v>
       </c>
       <c r="J19" s="289">
-        <v>-1.7</v>
+        <v>-0.6</v>
       </c>
       <c r="K19" s="291">
-        <v>112</v>
+        <v>110.2</v>
       </c>
       <c r="L19" s="292">
-        <v>-0.4</v>
+        <v>-1</v>
       </c>
       <c r="M19" s="291">
-        <v>105.9</v>
+        <v>106</v>
       </c>
       <c r="N19" s="292">
-        <v>0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A20" s="418" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B20" s="419"/>
       <c r="C20" s="291">
-        <v>110.1</v>
+        <v>108.8</v>
       </c>
       <c r="D20" s="292">
-        <v>-0.5</v>
+        <v>0.5</v>
       </c>
       <c r="E20" s="291">
-        <v>107.4</v>
+        <v>107.6</v>
       </c>
       <c r="F20" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="G20" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="H20" s="292">
         <v>0.2</v>
       </c>
-      <c r="G20" s="291">
-[...4 lines deleted...]
-      </c>
       <c r="I20" s="291">
-        <v>103.2</v>
+        <v>103</v>
       </c>
       <c r="J20" s="289">
-        <v>-0.2</v>
+        <v>0.4</v>
       </c>
       <c r="K20" s="291">
-        <v>111.3</v>
+        <v>110.3</v>
       </c>
       <c r="L20" s="292">
-        <v>-0.6</v>
+        <v>0.1</v>
       </c>
       <c r="M20" s="291">
-        <v>105.9</v>
+        <v>106</v>
       </c>
       <c r="N20" s="292">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A21" s="418" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B21" s="419"/>
       <c r="C21" s="291">
+        <v>109.1</v>
+      </c>
+      <c r="D21" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="E21" s="291">
         <v>108.3</v>
       </c>
-      <c r="D21" s="292">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="289">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="G21" s="291">
-        <v>98.4</v>
+        <v>99.2</v>
       </c>
       <c r="H21" s="292">
-        <v>-1.6</v>
+        <v>0.6</v>
       </c>
       <c r="I21" s="291">
-        <v>102.6</v>
+        <v>102.9</v>
       </c>
       <c r="J21" s="289">
-        <v>-0.6</v>
+        <v>-0.1</v>
       </c>
       <c r="K21" s="291">
-        <v>110.2</v>
+        <v>111.7</v>
       </c>
       <c r="L21" s="292">
-        <v>-1</v>
+        <v>1.3</v>
       </c>
       <c r="M21" s="291">
-        <v>106</v>
+        <v>106.1</v>
       </c>
       <c r="N21" s="292">
         <v>0.1</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A22" s="418" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B22" s="419"/>
       <c r="C22" s="291">
-        <v>108.8</v>
+        <v>109.3</v>
       </c>
       <c r="D22" s="292">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="E22" s="291">
-        <v>107.6</v>
+        <v>108.1</v>
       </c>
       <c r="F22" s="289">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="G22" s="291">
-        <v>98.6</v>
+        <v>98</v>
       </c>
       <c r="H22" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="I22" s="291">
+        <v>102.1</v>
+      </c>
+      <c r="J22" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="K22" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="L22" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M22" s="291">
+        <v>106.3</v>
+      </c>
+      <c r="N22" s="292">
         <v>0.2</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A23" s="418" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B23" s="419"/>
       <c r="C23" s="291">
-        <v>109.1</v>
+        <v>110.1</v>
       </c>
       <c r="D23" s="292">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="E23" s="291">
-        <v>108.3</v>
+        <v>108.2</v>
       </c>
       <c r="F23" s="289">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="G23" s="291">
-        <v>99.2</v>
+        <v>97</v>
       </c>
       <c r="H23" s="292">
-        <v>0.6</v>
+        <v>-1</v>
       </c>
       <c r="I23" s="291">
-        <v>102.9</v>
+        <v>102.2</v>
       </c>
       <c r="J23" s="289">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="K23" s="291">
-        <v>111.7</v>
+        <v>110.8</v>
       </c>
       <c r="L23" s="292">
-        <v>1.3</v>
+        <v>-0.3</v>
       </c>
       <c r="M23" s="291">
-        <v>106.1</v>
+        <v>106.4</v>
       </c>
       <c r="N23" s="292">
         <v>0.1</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A24" s="418" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B24" s="419"/>
       <c r="C24" s="291">
         <v>109.3</v>
       </c>
       <c r="D24" s="292">
-        <v>0.2</v>
+        <v>-0.7</v>
       </c>
       <c r="E24" s="291">
-        <v>108.1</v>
+        <v>109</v>
       </c>
       <c r="F24" s="289">
-        <v>-0.2</v>
+        <v>0.7</v>
       </c>
       <c r="G24" s="291">
-        <v>98</v>
+        <v>99.4</v>
       </c>
       <c r="H24" s="292">
-        <v>-1.2</v>
+        <v>2.5</v>
       </c>
       <c r="I24" s="291">
-        <v>102.1</v>
+        <v>104.2</v>
       </c>
       <c r="J24" s="289">
-        <v>-0.8</v>
+        <v>2</v>
       </c>
       <c r="K24" s="291">
-        <v>111.1</v>
+        <v>113.3</v>
       </c>
       <c r="L24" s="292">
-        <v>-0.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="M24" s="291">
-        <v>106.3</v>
+        <v>106.5</v>
       </c>
       <c r="N24" s="292">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A25" s="418" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B25" s="419"/>
       <c r="C25" s="291">
-        <v>110.1</v>
+        <v>111.2</v>
       </c>
       <c r="D25" s="292">
-        <v>0.7</v>
+        <v>1.7</v>
       </c>
       <c r="E25" s="291">
-        <v>108.2</v>
+        <v>109.1</v>
       </c>
       <c r="F25" s="289">
         <v>0.1</v>
       </c>
       <c r="G25" s="291">
-        <v>97</v>
+        <v>98.1</v>
       </c>
       <c r="H25" s="292">
-        <v>-1</v>
+        <v>-1.3</v>
       </c>
       <c r="I25" s="291">
-        <v>102.2</v>
+        <v>103.6</v>
       </c>
       <c r="J25" s="289">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="K25" s="291">
-        <v>110.8</v>
+        <v>113.3</v>
       </c>
       <c r="L25" s="292">
-        <v>-0.3</v>
+        <v>0</v>
       </c>
       <c r="M25" s="291">
-        <v>106.4</v>
+        <v>106.8</v>
       </c>
       <c r="N25" s="292">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A26" s="418" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B26" s="419"/>
       <c r="C26" s="291">
-        <v>109.3</v>
+        <v>110.7</v>
       </c>
       <c r="D26" s="292">
-        <v>-0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="E26" s="291">
-        <v>109</v>
+        <v>109.4</v>
       </c>
       <c r="F26" s="289">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="G26" s="291">
-        <v>99.4</v>
+        <v>97.7</v>
       </c>
       <c r="H26" s="292">
-        <v>2.5</v>
+        <v>-0.4</v>
       </c>
       <c r="I26" s="291">
-        <v>104.2</v>
+        <v>103.3</v>
       </c>
       <c r="J26" s="289">
-        <v>2</v>
+        <v>-0.3</v>
       </c>
       <c r="K26" s="291">
-        <v>113.3</v>
+        <v>114.7</v>
       </c>
       <c r="L26" s="292">
-        <v>2.2999999999999998</v>
+        <v>1.2</v>
       </c>
       <c r="M26" s="291">
-        <v>106.5</v>
+        <v>106.8</v>
       </c>
       <c r="N26" s="292">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A27" s="418" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B27" s="419"/>
       <c r="C27" s="291">
-        <v>111.2</v>
+        <v>111.4</v>
       </c>
       <c r="D27" s="292">
-        <v>1.7</v>
+        <v>0.6</v>
       </c>
       <c r="E27" s="291">
-        <v>109.1</v>
+        <v>110.3</v>
       </c>
       <c r="F27" s="289">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="G27" s="291">
-        <v>98.1</v>
+        <v>98.9</v>
       </c>
       <c r="H27" s="292">
-        <v>-1.3</v>
+        <v>1.2</v>
       </c>
       <c r="I27" s="291">
-        <v>103.6</v>
+        <v>104.6</v>
       </c>
       <c r="J27" s="289">
-        <v>-0.6</v>
+        <v>1.3</v>
       </c>
       <c r="K27" s="291">
-        <v>113.3</v>
+        <v>115.3</v>
       </c>
       <c r="L27" s="292">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="M27" s="291">
-        <v>106.8</v>
+        <v>106.7</v>
       </c>
       <c r="N27" s="292">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A28" s="418" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B28" s="419"/>
       <c r="C28" s="291">
-        <v>110.7</v>
+        <v>111.6</v>
       </c>
       <c r="D28" s="292">
-        <v>-0.4</v>
+        <v>0.2</v>
       </c>
       <c r="E28" s="291">
-        <v>109.4</v>
+        <v>110.4</v>
       </c>
       <c r="F28" s="289">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="G28" s="291">
-        <v>97.7</v>
+        <v>97.4</v>
       </c>
       <c r="H28" s="292">
-        <v>-0.4</v>
+        <v>-1.5</v>
       </c>
       <c r="I28" s="291">
-        <v>103.3</v>
+        <v>102.6</v>
       </c>
       <c r="J28" s="289">
-        <v>-0.3</v>
+        <v>-1.9</v>
       </c>
       <c r="K28" s="291">
-        <v>114.7</v>
+        <v>113.9</v>
       </c>
       <c r="L28" s="292">
-        <v>1.2</v>
+        <v>-1.2</v>
       </c>
       <c r="M28" s="291">
-        <v>106.8</v>
+        <v>106.7</v>
       </c>
       <c r="N28" s="292">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A29" s="418" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B29" s="419"/>
       <c r="C29" s="291">
-        <v>111.4</v>
+        <v>115.1</v>
       </c>
       <c r="D29" s="292">
-        <v>0.6</v>
+        <v>3.1</v>
       </c>
       <c r="E29" s="291">
-        <v>110.3</v>
+        <v>110.7</v>
       </c>
       <c r="F29" s="289">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="G29" s="291">
-        <v>98.9</v>
+        <v>97.8</v>
       </c>
       <c r="H29" s="292">
-        <v>1.2</v>
+        <v>0.4</v>
       </c>
       <c r="I29" s="291">
-        <v>104.6</v>
+        <v>103</v>
       </c>
       <c r="J29" s="289">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
       <c r="K29" s="291">
-        <v>115.3</v>
+        <v>116.9</v>
       </c>
       <c r="L29" s="292">
-        <v>0.5</v>
+        <v>2.6</v>
       </c>
       <c r="M29" s="291">
-        <v>106.7</v>
+        <v>106.8</v>
       </c>
       <c r="N29" s="292">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A30" s="418" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B30" s="419"/>
       <c r="C30" s="291">
-        <v>111.6</v>
+        <v>114.7</v>
       </c>
       <c r="D30" s="292">
-        <v>0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="E30" s="291">
-        <v>110.4</v>
+        <v>111.5</v>
       </c>
       <c r="F30" s="289">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="G30" s="291">
-        <v>97.4</v>
+        <v>99.2</v>
       </c>
       <c r="H30" s="292">
-        <v>-1.5</v>
+        <v>1.4</v>
       </c>
       <c r="I30" s="291">
-        <v>102.6</v>
+        <v>103.9</v>
       </c>
       <c r="J30" s="289">
-        <v>-1.9</v>
+        <v>0.9</v>
       </c>
       <c r="K30" s="291">
-        <v>113.9</v>
+        <v>115.9</v>
       </c>
       <c r="L30" s="292">
-        <v>-1.2</v>
+        <v>-0.9</v>
       </c>
       <c r="M30" s="291">
-        <v>106.7</v>
+        <v>106.8</v>
       </c>
       <c r="N30" s="292">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A31" s="418" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B31" s="419"/>
       <c r="C31" s="291">
-        <v>115.1</v>
+        <v>112.5</v>
       </c>
       <c r="D31" s="289">
-        <v>3.1</v>
+        <v>-1.9</v>
       </c>
       <c r="E31" s="291">
-        <v>110.7</v>
+        <v>111.7</v>
       </c>
       <c r="F31" s="289">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="G31" s="291">
-        <v>97.8</v>
+        <v>98.8</v>
       </c>
       <c r="H31" s="292">
-        <v>0.4</v>
+        <v>-0.4</v>
       </c>
       <c r="I31" s="291">
-        <v>103</v>
+        <v>104.7</v>
       </c>
       <c r="J31" s="289">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="K31" s="291">
-        <v>116.9</v>
+        <v>114.3</v>
       </c>
       <c r="L31" s="292">
-        <v>2.6</v>
+        <v>-1.4</v>
       </c>
       <c r="M31" s="291">
-        <v>106.8</v>
+        <v>107</v>
       </c>
       <c r="N31" s="292">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A32" s="420" t="s">
+        <v>259</v>
+      </c>
+      <c r="B32" s="421"/>
+      <c r="C32" s="298">
+        <v>114.3</v>
+      </c>
+      <c r="D32" s="299">
+        <v>1.6</v>
+      </c>
+      <c r="E32" s="298">
+        <v>111.7</v>
+      </c>
+      <c r="F32" s="299">
+        <v>0</v>
+      </c>
+      <c r="G32" s="298">
+        <v>98.9</v>
+      </c>
+      <c r="H32" s="301">
         <v>0.1</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      </c>
       <c r="I32" s="298">
-        <v>103.9</v>
+        <v>102.4</v>
       </c>
       <c r="J32" s="299">
-        <v>0.9</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="K32" s="298">
-        <v>115</v>
+        <v>115.6</v>
       </c>
       <c r="L32" s="301">
-        <v>-1.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="M32" s="298">
-        <v>106.8</v>
+        <v>107</v>
       </c>
       <c r="N32" s="301">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A33" s="157" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B33" s="157"/>
       <c r="C33" s="376"/>
       <c r="D33" s="376"/>
       <c r="E33" s="376"/>
       <c r="F33" s="376"/>
       <c r="G33" s="376"/>
       <c r="H33" s="376"/>
       <c r="I33" s="376"/>
       <c r="J33" s="376"/>
       <c r="K33" s="376"/>
       <c r="L33" s="376"/>
       <c r="M33" s="376"/>
       <c r="N33" s="376"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A34" s="254" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B34" s="254"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A35" s="254" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A36" s="254" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A37" s="157"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A38" s="254"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A39" s="254"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A40" s="254"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A41" s="157"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A42" s="254"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A43" s="254"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A44" s="254"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="C4:D4"/>
-[...4 lines deleted...]
-    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="A32:B32"/>
-[...10 lines deleted...]
-    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K6:L6"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A9:N32">
     <cfRule type="expression" dxfId="2" priority="2">
       <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C9:N30">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>OR(RIGHT($A9,2)="６月",RIGHT($A9,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73A77FCF-CFD1-4B22-A7F6-70C4E76DF131}">
-  <sheetPr codeName="Sheet7">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5DEB7DE-507F-4B3B-975F-0DBA92D390F0}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AO55"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.875" style="4" customWidth="1"/>
     <col min="4" max="13" width="7.375" style="4" customWidth="1"/>
     <col min="14" max="15" width="7.5" style="4" customWidth="1"/>
     <col min="16" max="23" width="7.375" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -8619,137 +8630,137 @@
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="11"/>
-      <c r="P2" s="428" t="s">
+      <c r="P2" s="424" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="429"/>
+      <c r="Q2" s="425"/>
       <c r="R2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="13"/>
       <c r="V2" s="14" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="15"/>
       <c r="C3" s="16"/>
       <c r="D3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="O3" s="21"/>
-      <c r="P3" s="430"/>
-      <c r="Q3" s="431"/>
+      <c r="P3" s="426"/>
+      <c r="Q3" s="427"/>
       <c r="R3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="22"/>
       <c r="V3" s="15"/>
       <c r="W3" s="16"/>
     </row>
     <row r="4" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="15"/>
       <c r="C4" s="16"/>
       <c r="D4" s="15"/>
       <c r="F4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="23" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="25"/>
       <c r="N4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="26" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="R4" s="15"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="29"/>
       <c r="V4" s="15"/>
       <c r="W4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="432" t="s">
+      <c r="B5" s="428" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="433"/>
+      <c r="C5" s="429"/>
       <c r="D5" s="15"/>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="32"/>
       <c r="H5" s="23" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="33"/>
       <c r="J5" s="34"/>
       <c r="K5" s="23" t="s">
         <v>17</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="35"/>
       <c r="N5" s="36" t="s">
         <v>19</v>
       </c>
       <c r="O5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="38" t="s">
         <v>19</v>
@@ -8951,54 +8962,54 @@
         <v>43</v>
       </c>
       <c r="Q9" s="65" t="s">
         <v>43</v>
       </c>
       <c r="R9" s="61" t="s">
         <v>43</v>
       </c>
       <c r="S9" s="68" t="s">
         <v>43</v>
       </c>
       <c r="T9" s="63" t="s">
         <v>43</v>
       </c>
       <c r="U9" s="69" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="70" t="s">
         <v>43</v>
       </c>
       <c r="W9" s="67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="426" t="s">
+      <c r="B10" s="422" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="427"/>
+      <c r="C10" s="423"/>
       <c r="D10" s="71">
         <v>1.4</v>
       </c>
       <c r="E10" s="72">
         <v>1.6</v>
       </c>
       <c r="F10" s="73">
         <v>0.9</v>
       </c>
       <c r="G10" s="73">
         <v>1</v>
       </c>
       <c r="H10" s="73">
         <v>0.8</v>
       </c>
       <c r="I10" s="73">
         <v>1</v>
       </c>
       <c r="J10" s="73">
         <v>2.2999999999999998</v>
       </c>
       <c r="K10" s="73">
         <v>0.7</v>
       </c>
       <c r="L10" s="71">
@@ -9017,54 +9028,54 @@
         <v>0.5</v>
       </c>
       <c r="Q10" s="77">
         <v>1</v>
       </c>
       <c r="R10" s="71">
         <v>-0.8</v>
       </c>
       <c r="S10" s="72">
         <v>-0.8</v>
       </c>
       <c r="T10" s="73">
         <v>-1.5</v>
       </c>
       <c r="U10" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V10" s="75">
         <v>0.2</v>
       </c>
       <c r="W10" s="79">
         <v>0.19</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="426" t="s">
+      <c r="B11" s="422" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="427"/>
+      <c r="C11" s="423"/>
       <c r="D11" s="80">
         <v>-0.4</v>
       </c>
       <c r="E11" s="81">
         <v>0.3</v>
       </c>
       <c r="F11" s="82">
         <v>-0.2</v>
       </c>
       <c r="G11" s="82">
         <v>0.5</v>
       </c>
       <c r="H11" s="82">
         <v>-0.1</v>
       </c>
       <c r="I11" s="82">
         <v>0.6</v>
       </c>
       <c r="J11" s="82">
         <v>2.7</v>
       </c>
       <c r="K11" s="82">
         <v>-0.8</v>
       </c>
       <c r="L11" s="80">
@@ -9083,54 +9094,54 @@
         <v>-0.9</v>
       </c>
       <c r="Q11" s="86">
         <v>0.5</v>
       </c>
       <c r="R11" s="80">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S11" s="81">
         <v>-2.2000000000000002</v>
       </c>
       <c r="T11" s="82">
         <v>-1.9</v>
       </c>
       <c r="U11" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V11" s="84">
         <v>1.2</v>
       </c>
       <c r="W11" s="87">
         <v>0.65</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="426" t="s">
+      <c r="B12" s="422" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="427"/>
+      <c r="C12" s="423"/>
       <c r="D12" s="80">
         <v>-1.2</v>
       </c>
       <c r="E12" s="81">
         <v>-1.7</v>
       </c>
       <c r="F12" s="82">
         <v>-0.7</v>
       </c>
       <c r="G12" s="82">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H12" s="82">
         <v>0.2</v>
       </c>
       <c r="I12" s="82">
         <v>-0.1</v>
       </c>
       <c r="J12" s="82">
         <v>3.9</v>
       </c>
       <c r="K12" s="82">
         <v>-12.1</v>
       </c>
       <c r="L12" s="80">
@@ -9149,54 +9160,54 @@
         <v>-1.2</v>
       </c>
       <c r="Q12" s="86">
         <v>0</v>
       </c>
       <c r="R12" s="80">
         <v>-2.8</v>
       </c>
       <c r="S12" s="81">
         <v>-2</v>
       </c>
       <c r="T12" s="82">
         <v>-13.2</v>
       </c>
       <c r="U12" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V12" s="84">
         <v>0.2</v>
       </c>
       <c r="W12" s="87">
         <v>-0.4</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="426" t="s">
+      <c r="B13" s="422" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="427"/>
+      <c r="C13" s="423"/>
       <c r="D13" s="80">
         <v>0.3</v>
       </c>
       <c r="E13" s="81">
         <v>0.5</v>
       </c>
       <c r="F13" s="82">
         <v>0.5</v>
       </c>
       <c r="G13" s="82">
         <v>0.8</v>
       </c>
       <c r="H13" s="82">
         <v>0.3</v>
       </c>
       <c r="I13" s="82">
         <v>0.4</v>
       </c>
       <c r="J13" s="82">
         <v>0.8</v>
       </c>
       <c r="K13" s="82">
         <v>3.9</v>
       </c>
       <c r="L13" s="81">
@@ -9215,54 +9226,54 @@
         <v>0.5</v>
       </c>
       <c r="Q13" s="91">
         <v>-0.2</v>
       </c>
       <c r="R13" s="80">
         <v>0.6</v>
       </c>
       <c r="S13" s="81">
         <v>0.4</v>
       </c>
       <c r="T13" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="U13" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V13" s="80">
         <v>0.5</v>
       </c>
       <c r="W13" s="87">
         <v>0.15</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="426" t="s">
+      <c r="B14" s="422" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="427"/>
+      <c r="C14" s="423"/>
       <c r="D14" s="80">
         <v>2</v>
       </c>
       <c r="E14" s="81">
         <v>2.2999999999999998</v>
       </c>
       <c r="F14" s="82">
         <v>1.4</v>
       </c>
       <c r="G14" s="82">
         <v>1.6</v>
       </c>
       <c r="H14" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="I14" s="82">
         <v>1.3</v>
       </c>
       <c r="J14" s="82">
         <v>1.6</v>
       </c>
       <c r="K14" s="82">
         <v>5</v>
       </c>
       <c r="L14" s="81">
@@ -9281,54 +9292,54 @@
         <v>-0.5</v>
       </c>
       <c r="Q14" s="91">
         <v>2.5</v>
       </c>
       <c r="R14" s="80">
         <v>0.1</v>
       </c>
       <c r="S14" s="81">
         <v>-0.3</v>
       </c>
       <c r="T14" s="82">
         <v>4.5999999999999996</v>
       </c>
       <c r="U14" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V14" s="80">
         <v>0.8</v>
       </c>
       <c r="W14" s="87">
         <v>0.32</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="426" t="s">
+      <c r="B15" s="422" t="s">
         <v>51</v>
       </c>
-      <c r="C15" s="427"/>
+      <c r="C15" s="423"/>
       <c r="D15" s="80">
         <v>1.2</v>
       </c>
       <c r="E15" s="81">
         <v>1.8</v>
       </c>
       <c r="F15" s="82">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="82">
         <v>1.6</v>
       </c>
       <c r="H15" s="82">
         <v>1.2</v>
       </c>
       <c r="I15" s="82">
         <v>1.6</v>
       </c>
       <c r="J15" s="82">
         <v>3</v>
       </c>
       <c r="K15" s="82">
         <v>0.2</v>
       </c>
       <c r="L15" s="81">
@@ -9347,54 +9358,54 @@
         <v>-2</v>
       </c>
       <c r="Q15" s="91">
         <v>3.2</v>
       </c>
       <c r="R15" s="80">
         <v>0.1</v>
       </c>
       <c r="S15" s="81">
         <v>0.2</v>
       </c>
       <c r="T15" s="82">
         <v>-0.9</v>
       </c>
       <c r="U15" s="78" t="s">
         <v>46</v>
       </c>
       <c r="V15" s="80">
         <v>1.9</v>
       </c>
       <c r="W15" s="87">
         <v>0.64</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="426" t="s">
+      <c r="B16" s="422" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="427"/>
+      <c r="C16" s="423"/>
       <c r="D16" s="85">
         <v>2.8</v>
       </c>
       <c r="E16" s="92">
         <v>3.2</v>
       </c>
       <c r="F16" s="93">
         <v>2</v>
       </c>
       <c r="G16" s="93">
         <v>2.4</v>
       </c>
       <c r="H16" s="93">
         <v>2.1</v>
       </c>
       <c r="I16" s="93">
         <v>2.4</v>
       </c>
       <c r="J16" s="93">
         <v>4.3</v>
       </c>
       <c r="K16" s="93">
         <v>0</v>
       </c>
       <c r="L16" s="92">
@@ -9413,54 +9424,54 @@
         <v>0</v>
       </c>
       <c r="Q16" s="91">
         <v>2.7</v>
       </c>
       <c r="R16" s="94">
         <v>-1</v>
       </c>
       <c r="S16" s="92">
         <v>-0.9</v>
       </c>
       <c r="T16" s="93">
         <v>-2.7</v>
       </c>
       <c r="U16" s="95" t="s">
         <v>46</v>
       </c>
       <c r="V16" s="94">
         <v>1.2</v>
       </c>
       <c r="W16" s="96">
         <v>0.51</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="422" t="s">
+      <c r="B17" s="430" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="423"/>
+      <c r="C17" s="431"/>
       <c r="D17" s="97">
         <v>2.2999999999999998</v>
       </c>
       <c r="E17" s="98">
         <v>2.9</v>
       </c>
       <c r="F17" s="99">
         <v>2</v>
       </c>
       <c r="G17" s="99">
         <v>2.2999999999999998</v>
       </c>
       <c r="H17" s="99">
         <v>2</v>
       </c>
       <c r="I17" s="99">
         <v>2.5</v>
       </c>
       <c r="J17" s="99">
         <v>3.8</v>
       </c>
       <c r="K17" s="99">
         <v>1.3</v>
       </c>
       <c r="L17" s="98">
@@ -9501,1701 +9512,1701 @@
       </c>
     </row>
     <row r="18" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="105"/>
       <c r="C18" s="106"/>
       <c r="D18" s="15"/>
       <c r="E18" s="107"/>
       <c r="F18" s="32"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="M18" s="108"/>
       <c r="N18" s="15"/>
       <c r="O18" s="108"/>
       <c r="P18" s="109"/>
       <c r="Q18" s="110"/>
       <c r="S18" s="107"/>
       <c r="T18" s="32"/>
       <c r="U18" s="16"/>
       <c r="V18" s="15"/>
       <c r="W18" s="87"/>
     </row>
     <row r="19" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="422" t="s">
+      <c r="B19" s="430" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="423"/>
+      <c r="C19" s="431"/>
       <c r="D19" s="111">
-        <v>3.4</v>
+        <v>2.5</v>
       </c>
       <c r="E19" s="112">
-        <v>3.9</v>
+        <v>2.6</v>
       </c>
       <c r="F19" s="113">
         <v>2.2000000000000002</v>
       </c>
       <c r="G19" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H19" s="113">
         <v>2.5</v>
       </c>
-      <c r="H19" s="113">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="113">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="J19" s="113">
-        <v>3.7</v>
+        <v>4.7</v>
       </c>
       <c r="K19" s="112">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="L19" s="113">
-        <v>6.6</v>
+        <v>12.4</v>
       </c>
       <c r="M19" s="114">
-        <v>7.1</v>
+        <v>13.1</v>
       </c>
       <c r="N19" s="115">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="O19" s="114">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="P19" s="116">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="Q19" s="117">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="R19" s="113">
-        <v>0.6</v>
+        <v>-2.7</v>
       </c>
       <c r="S19" s="113">
-        <v>0.8</v>
+        <v>-2.7</v>
       </c>
       <c r="T19" s="113">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="U19" s="114">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="V19" s="111">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="W19" s="87">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B20" s="422" t="s">
+      <c r="B20" s="430" t="s">
         <v>55</v>
       </c>
-      <c r="C20" s="423"/>
+      <c r="C20" s="431"/>
       <c r="D20" s="111">
-        <v>2.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="E20" s="112">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="F20" s="113">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="113">
         <v>2.7</v>
       </c>
       <c r="H20" s="113">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="I20" s="113">
         <v>2.7</v>
       </c>
       <c r="J20" s="113">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="K20" s="112">
-        <v>1.7</v>
+        <v>0.7</v>
       </c>
       <c r="L20" s="113">
-        <v>12</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="M20" s="114">
-        <v>12.9</v>
+        <v>-1.2</v>
       </c>
       <c r="N20" s="115">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="O20" s="114">
-        <v>3.5</v>
+        <v>2.6</v>
       </c>
       <c r="P20" s="116">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="117">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R20" s="113">
         <v>-0.4</v>
       </c>
-      <c r="Q20" s="117">
-[...4 lines deleted...]
-      </c>
       <c r="S20" s="113">
-        <v>-1</v>
+        <v>-0.2</v>
       </c>
       <c r="T20" s="113">
-        <v>-3.1</v>
+        <v>-2.8</v>
       </c>
       <c r="U20" s="114">
         <v>-0.5</v>
       </c>
       <c r="V20" s="111">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="W20" s="87">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="422" t="s">
+      <c r="B21" s="430" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="423"/>
+      <c r="C21" s="431"/>
       <c r="D21" s="111">
+        <v>3.9</v>
+      </c>
+      <c r="E21" s="112">
+        <v>4.2</v>
+      </c>
+      <c r="F21" s="113">
         <v>2.5</v>
       </c>
-      <c r="E21" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="113">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="H21" s="113">
         <v>2.5</v>
       </c>
       <c r="I21" s="113">
         <v>2.7</v>
       </c>
       <c r="J21" s="113">
+        <v>4.5</v>
+      </c>
+      <c r="K21" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="L21" s="113">
+        <v>24.9</v>
+      </c>
+      <c r="M21" s="114">
+        <v>25.4</v>
+      </c>
+      <c r="N21" s="115">
+        <v>0.5</v>
+      </c>
+      <c r="O21" s="114">
+        <v>3.4</v>
+      </c>
+      <c r="P21" s="116">
+        <v>0.9</v>
+      </c>
+      <c r="Q21" s="117">
+        <v>2.9</v>
+      </c>
+      <c r="R21" s="113">
+        <v>-0.3</v>
+      </c>
+      <c r="S21" s="113">
+        <v>-0.2</v>
+      </c>
+      <c r="T21" s="113">
+        <v>-1.9</v>
+      </c>
+      <c r="U21" s="114">
+        <v>-0.4</v>
+      </c>
+      <c r="V21" s="111">
+        <v>0.9</v>
+      </c>
+      <c r="W21" s="87">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="430" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="431"/>
+      <c r="D22" s="111">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E22" s="112">
         <v>4.7</v>
       </c>
-      <c r="K21" s="112">
-[...49 lines deleted...]
-      </c>
       <c r="F22" s="113">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="G22" s="113">
         <v>2.7</v>
       </c>
       <c r="H22" s="113">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="I22" s="113">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="J22" s="113">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="K22" s="112">
+        <v>0.8</v>
+      </c>
+      <c r="L22" s="113">
+        <v>6.2</v>
+      </c>
+      <c r="M22" s="114">
+        <v>6.4</v>
+      </c>
+      <c r="N22" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="O22" s="114">
+        <v>4.2</v>
+      </c>
+      <c r="P22" s="116">
         <v>0.7</v>
       </c>
-      <c r="L22" s="113">
-[...13 lines deleted...]
-      </c>
       <c r="Q22" s="117">
-        <v>2.2999999999999998</v>
+        <v>3.6</v>
       </c>
       <c r="R22" s="113">
-        <v>-0.4</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="S22" s="113">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="T22" s="113">
         <v>-2.8</v>
       </c>
       <c r="U22" s="114">
-        <v>-0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="V22" s="111">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="W22" s="87">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="422" t="s">
+      <c r="B23" s="430" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="423"/>
+      <c r="C23" s="431"/>
       <c r="D23" s="111">
-        <v>3.9</v>
+        <v>1.8</v>
       </c>
       <c r="E23" s="112">
+        <v>2</v>
+      </c>
+      <c r="F23" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G23" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H23" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I23" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J23" s="113">
+        <v>4.3</v>
+      </c>
+      <c r="K23" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="L23" s="113">
+        <v>-7.4</v>
+      </c>
+      <c r="M23" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N23" s="115">
+        <v>-2.8</v>
+      </c>
+      <c r="O23" s="114">
+        <v>4.7</v>
+      </c>
+      <c r="P23" s="116">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Q23" s="117">
+        <v>4</v>
+      </c>
+      <c r="R23" s="113">
+        <v>-0.2</v>
+      </c>
+      <c r="S23" s="113">
+        <v>-0.1</v>
+      </c>
+      <c r="T23" s="113">
+        <v>-1</v>
+      </c>
+      <c r="U23" s="114">
+        <v>2</v>
+      </c>
+      <c r="V23" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W23" s="87">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="430" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="431"/>
+      <c r="D24" s="111">
+        <v>2.7</v>
+      </c>
+      <c r="E24" s="112">
+        <v>3.6</v>
+      </c>
+      <c r="F24" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="G24" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H24" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="I24" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="J24" s="113">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K24" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="L24" s="113">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="M24" s="114">
+        <v>79.5</v>
+      </c>
+      <c r="N24" s="115">
+        <v>-1.5</v>
+      </c>
+      <c r="O24" s="114">
+        <v>4.3</v>
+      </c>
+      <c r="P24" s="116">
+        <v>-0.8</v>
+      </c>
+      <c r="Q24" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="R24" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="S24" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="T24" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U24" s="114">
+        <v>0.5</v>
+      </c>
+      <c r="V24" s="111">
+        <v>1.6</v>
+      </c>
+      <c r="W24" s="87">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="430" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="431"/>
+      <c r="D25" s="118">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E25" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="F25" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="G25" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="H25" s="113">
+        <v>1.4</v>
+      </c>
+      <c r="I25" s="113">
+        <v>2</v>
+      </c>
+      <c r="J25" s="113">
+        <v>4</v>
+      </c>
+      <c r="K25" s="112">
+        <v>-0.4</v>
+      </c>
+      <c r="L25" s="113">
+        <v>14.5</v>
+      </c>
+      <c r="M25" s="114">
+        <v>14.9</v>
+      </c>
+      <c r="N25" s="115">
+        <v>-1.8</v>
+      </c>
+      <c r="O25" s="114">
         <v>4.2</v>
       </c>
-      <c r="F23" s="113">
-[...98 lines deleted...]
-      <c r="Q24" s="117">
+      <c r="P25" s="116">
+        <v>-1.2</v>
+      </c>
+      <c r="Q25" s="117">
         <v>3.6</v>
       </c>
-      <c r="R24" s="113">
-[...5 lines deleted...]
-      <c r="T24" s="113">
+      <c r="R25" s="113">
+        <v>-2.7</v>
+      </c>
+      <c r="S25" s="113">
+        <v>-2.6</v>
+      </c>
+      <c r="T25" s="113">
         <v>-2.8</v>
       </c>
-      <c r="U24" s="114">
-[...64 lines deleted...]
-      </c>
       <c r="U25" s="114">
-        <v>2</v>
+        <v>-1.5</v>
       </c>
       <c r="V25" s="111">
         <v>1.7</v>
       </c>
       <c r="W25" s="87">
-        <v>0.55000000000000004</v>
+        <v>0.57999999999999996</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="422" t="s">
+      <c r="B26" s="430" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="423"/>
+      <c r="C26" s="431"/>
       <c r="D26" s="118">
-        <v>2.7</v>
+        <v>2</v>
       </c>
       <c r="E26" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="F26" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="G26" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="H26" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I26" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J26" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K26" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="L26" s="113">
+        <v>0.1</v>
+      </c>
+      <c r="M26" s="114">
+        <v>1.3</v>
+      </c>
+      <c r="N26" s="115">
+        <v>-2</v>
+      </c>
+      <c r="O26" s="114">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P26" s="116">
+        <v>-1.5</v>
+      </c>
+      <c r="Q26" s="117">
         <v>3.6</v>
       </c>
-      <c r="F26" s="112">
+      <c r="R26" s="113">
+        <v>-1.3</v>
+      </c>
+      <c r="S26" s="113">
+        <v>-1.3</v>
+      </c>
+      <c r="T26" s="113">
+        <v>-2.8</v>
+      </c>
+      <c r="U26" s="114">
+        <v>1.6</v>
+      </c>
+      <c r="V26" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="W26" s="87">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="430" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="431"/>
+      <c r="D27" s="118">
         <v>1.4</v>
       </c>
-      <c r="G26" s="113">
+      <c r="E27" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="F27" s="112">
+        <v>2</v>
+      </c>
+      <c r="G27" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="H27" s="113">
+        <v>2</v>
+      </c>
+      <c r="I27" s="113">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H26" s="113">
-[...59 lines deleted...]
-      <c r="F27" s="112">
+      <c r="J27" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K27" s="112">
         <v>1.4</v>
       </c>
-      <c r="G27" s="113">
-[...8 lines deleted...]
-      <c r="J27" s="113">
+      <c r="L27" s="113">
+        <v>-6.6</v>
+      </c>
+      <c r="M27" s="114">
+        <v>-6</v>
+      </c>
+      <c r="N27" s="115">
+        <v>-2.6</v>
+      </c>
+      <c r="O27" s="114">
         <v>4</v>
       </c>
-      <c r="K27" s="112">
-[...8 lines deleted...]
-      <c r="N27" s="115">
+      <c r="P27" s="116">
+        <v>-2</v>
+      </c>
+      <c r="Q27" s="117">
+        <v>3.5</v>
+      </c>
+      <c r="R27" s="113">
+        <v>-1.7</v>
+      </c>
+      <c r="S27" s="113">
         <v>-1.8</v>
       </c>
-      <c r="O27" s="114">
-[...13 lines deleted...]
-      </c>
       <c r="T27" s="113">
-        <v>-2.8</v>
+        <v>-1</v>
       </c>
       <c r="U27" s="114">
-        <v>-1.5</v>
+        <v>0.1</v>
       </c>
       <c r="V27" s="111">
         <v>1.7</v>
       </c>
       <c r="W27" s="87">
-        <v>0.57999999999999996</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="28" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B28" s="422" t="s">
+      <c r="B28" s="430" t="s">
         <v>63</v>
       </c>
-      <c r="C28" s="423"/>
+      <c r="C28" s="431"/>
       <c r="D28" s="118">
+        <v>3.1</v>
+      </c>
+      <c r="E28" s="112">
+        <v>3.8</v>
+      </c>
+      <c r="F28" s="112">
         <v>2</v>
       </c>
-      <c r="E28" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="113">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="H28" s="113">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="I28" s="113">
         <v>2.6</v>
       </c>
       <c r="J28" s="113">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="K28" s="112">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="L28" s="113">
-        <v>0.1</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="M28" s="114">
-        <v>1.3</v>
+        <v>5.4</v>
       </c>
       <c r="N28" s="115">
-        <v>-2</v>
+        <v>-0.8</v>
       </c>
       <c r="O28" s="114">
-        <v>4.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="P28" s="116">
-        <v>-1.5</v>
+        <v>-0.1</v>
       </c>
       <c r="Q28" s="117">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="R28" s="113">
-        <v>-1.3</v>
+        <v>-0.4</v>
       </c>
       <c r="S28" s="113">
-        <v>-1.3</v>
+        <v>-0.1</v>
       </c>
       <c r="T28" s="113">
-        <v>-2.8</v>
+        <v>-3</v>
       </c>
       <c r="U28" s="114">
-        <v>1.6</v>
+        <v>-0.4</v>
       </c>
       <c r="V28" s="111">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="W28" s="87">
-        <v>0.56000000000000005</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="29" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="422" t="s">
+      <c r="B29" s="430" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="423"/>
+      <c r="C29" s="431"/>
       <c r="D29" s="118">
-        <v>1.4</v>
+        <v>3.4</v>
       </c>
       <c r="E29" s="112">
-        <v>1.6</v>
+        <v>4</v>
       </c>
       <c r="F29" s="113">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="G29" s="113">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="H29" s="113">
         <v>2</v>
       </c>
       <c r="I29" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="J29" s="113">
+        <v>3.1</v>
+      </c>
+      <c r="K29" s="113">
+        <v>3</v>
+      </c>
+      <c r="L29" s="112">
+        <v>6.3</v>
+      </c>
+      <c r="M29" s="114">
+        <v>7.1</v>
+      </c>
+      <c r="N29" s="118">
+        <v>-0.2</v>
+      </c>
+      <c r="O29" s="119">
+        <v>3.6</v>
+      </c>
+      <c r="P29" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="Q29" s="121">
+        <v>3.1</v>
+      </c>
+      <c r="R29" s="111">
+        <v>0.3</v>
+      </c>
+      <c r="S29" s="112">
+        <v>0.4</v>
+      </c>
+      <c r="T29" s="113">
+        <v>-3</v>
+      </c>
+      <c r="U29" s="114">
+        <v>-0.6</v>
+      </c>
+      <c r="V29" s="111">
+        <v>1.4</v>
+      </c>
+      <c r="W29" s="87">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="430" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="431"/>
+      <c r="D30" s="118">
+        <v>1.3</v>
+      </c>
+      <c r="E30" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="F30" s="113">
+        <v>1.8</v>
+      </c>
+      <c r="G30" s="113">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J29" s="113">
-[...23 lines deleted...]
-      <c r="R29" s="111">
+      <c r="H30" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I30" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="J30" s="113">
+        <v>3.6</v>
+      </c>
+      <c r="K30" s="113">
+        <v>0.4</v>
+      </c>
+      <c r="L30" s="112">
+        <v>-7.8</v>
+      </c>
+      <c r="M30" s="114">
+        <v>-7.1</v>
+      </c>
+      <c r="N30" s="118">
         <v>-1.7</v>
       </c>
-      <c r="S29" s="112">
-[...2 lines deleted...]
-      <c r="T29" s="113">
+      <c r="O30" s="119">
+        <v>3.1</v>
+      </c>
+      <c r="P30" s="120">
+        <v>-1.4</v>
+      </c>
+      <c r="Q30" s="121">
+        <v>2.7</v>
+      </c>
+      <c r="R30" s="111">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S30" s="112">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="T30" s="113">
+        <v>-3.3</v>
+      </c>
+      <c r="U30" s="114">
         <v>-1</v>
       </c>
-      <c r="U29" s="114">
-[...20 lines deleted...]
-      <c r="F30" s="113">
+      <c r="V30" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="W30" s="87">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="430" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="431"/>
+      <c r="D31" s="118">
+        <v>2.1</v>
+      </c>
+      <c r="E31" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="F31" s="113">
         <v>2</v>
       </c>
-      <c r="G30" s="113">
+      <c r="G31" s="113">
         <v>2.4</v>
-      </c>
-[...64 lines deleted...]
-        <v>2.5</v>
       </c>
       <c r="H31" s="113">
         <v>2</v>
       </c>
       <c r="I31" s="113">
         <v>2.5</v>
       </c>
       <c r="J31" s="113">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="K31" s="113">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L31" s="112">
-        <v>6.3</v>
+        <v>3.8</v>
       </c>
       <c r="M31" s="114">
-        <v>7.1</v>
+        <v>4.7</v>
       </c>
       <c r="N31" s="118">
-        <v>-0.2</v>
+        <v>-1.3</v>
       </c>
       <c r="O31" s="119">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="P31" s="120">
-        <v>0.3</v>
+        <v>-0.7</v>
       </c>
       <c r="Q31" s="121">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="R31" s="111">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="S31" s="112">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="T31" s="113">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="U31" s="114">
-        <v>-0.6</v>
+        <v>0.1</v>
       </c>
       <c r="V31" s="111">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="W31" s="87">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="122"/>
-      <c r="B32" s="422" t="s">
+      <c r="B32" s="430" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="423"/>
+      <c r="C32" s="431"/>
       <c r="D32" s="111">
+        <v>2.5</v>
+      </c>
+      <c r="E32" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="F32" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="G32" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="H32" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="I32" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="J32" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="K32" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="L32" s="112">
+        <v>6.4</v>
+      </c>
+      <c r="M32" s="114">
+        <v>6.6</v>
+      </c>
+      <c r="N32" s="118">
+        <v>-0.8</v>
+      </c>
+      <c r="O32" s="119">
+        <v>3.4</v>
+      </c>
+      <c r="P32" s="120">
+        <v>-0.5</v>
+      </c>
+      <c r="Q32" s="121">
+        <v>3</v>
+      </c>
+      <c r="R32" s="111">
+        <v>0.2</v>
+      </c>
+      <c r="S32" s="112">
+        <v>0.4</v>
+      </c>
+      <c r="T32" s="113">
+        <v>-1.9</v>
+      </c>
+      <c r="U32" s="123">
         <v>1.3</v>
-      </c>
-[...49 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="V32" s="111">
         <v>1.3</v>
       </c>
       <c r="W32" s="87">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="33" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="122"/>
-      <c r="B33" s="422" t="s">
+      <c r="B33" s="430" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="423"/>
+      <c r="C33" s="431"/>
       <c r="D33" s="111">
+        <v>1.7</v>
+      </c>
+      <c r="E33" s="112">
         <v>2.1</v>
       </c>
-      <c r="E33" s="112">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="113">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="G33" s="113">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H33" s="113">
+        <v>1.9</v>
+      </c>
+      <c r="I33" s="113">
         <v>2.4</v>
       </c>
-      <c r="H33" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="J33" s="113">
-        <v>2.8</v>
+        <v>4</v>
       </c>
       <c r="K33" s="113">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="L33" s="112">
-        <v>3.8</v>
+        <v>-1.5</v>
       </c>
       <c r="M33" s="114">
-        <v>4.7</v>
+        <v>-0.8</v>
       </c>
       <c r="N33" s="118">
-        <v>-1.3</v>
+        <v>-1.6</v>
       </c>
       <c r="O33" s="119">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="P33" s="120">
-        <v>-0.7</v>
+        <v>-1.2</v>
       </c>
       <c r="Q33" s="121">
         <v>2.9</v>
       </c>
       <c r="R33" s="111">
-        <v>-0.1</v>
+        <v>-3.9</v>
       </c>
       <c r="S33" s="112">
-        <v>0</v>
+        <v>-3.9</v>
       </c>
       <c r="T33" s="113">
-        <v>-2</v>
+        <v>-3.8</v>
       </c>
       <c r="U33" s="123">
-        <v>0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="V33" s="111">
         <v>1.3</v>
       </c>
       <c r="W33" s="87">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="34" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="122"/>
-      <c r="B34" s="422" t="s">
+      <c r="B34" s="430" t="s">
         <v>57</v>
       </c>
-      <c r="C34" s="423"/>
+      <c r="C34" s="431"/>
       <c r="D34" s="111">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="E34" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="F34" s="113">
+        <v>2</v>
+      </c>
+      <c r="G34" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="H34" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="I34" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="J34" s="113">
+        <v>3.5</v>
+      </c>
+      <c r="K34" s="113">
+        <v>1.5</v>
+      </c>
+      <c r="L34" s="112">
         <v>2.7</v>
       </c>
-      <c r="F34" s="113">
-[...5 lines deleted...]
-      <c r="H34" s="113">
+      <c r="M34" s="114">
+        <v>3.1</v>
+      </c>
+      <c r="N34" s="118">
+        <v>-0.1</v>
+      </c>
+      <c r="O34" s="119">
         <v>2.4</v>
       </c>
-      <c r="I34" s="113">
-[...5 lines deleted...]
-      <c r="K34" s="113">
+      <c r="P34" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="Q34" s="121">
         <v>2.1</v>
       </c>
-      <c r="L34" s="112">
-[...16 lines deleted...]
-      </c>
       <c r="R34" s="111">
-        <v>0.2</v>
+        <v>-1.6</v>
       </c>
       <c r="S34" s="112">
-        <v>0.4</v>
+        <v>-1.6</v>
       </c>
       <c r="T34" s="113">
-        <v>-1.9</v>
+        <v>-2</v>
       </c>
       <c r="U34" s="123">
-        <v>1.3</v>
+        <v>-0.3</v>
       </c>
       <c r="V34" s="111">
         <v>1.3</v>
       </c>
       <c r="W34" s="87">
-        <v>0.2</v>
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="35" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="122"/>
-      <c r="B35" s="422" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="423"/>
+      <c r="B35" s="430" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="431"/>
       <c r="D35" s="111">
+        <v>2.5</v>
+      </c>
+      <c r="E35" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="F35" s="113">
+        <v>2.9</v>
+      </c>
+      <c r="G35" s="113">
+        <v>3.5</v>
+      </c>
+      <c r="H35" s="113">
+        <v>3</v>
+      </c>
+      <c r="I35" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="J35" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="K35" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="L35" s="112">
+        <v>-8.6</v>
+      </c>
+      <c r="M35" s="114">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="N35" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="O35" s="119">
         <v>1.7</v>
       </c>
-      <c r="E35" s="112">
+      <c r="P35" s="120">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="121">
+        <v>1.5</v>
+      </c>
+      <c r="R35" s="111">
+        <v>-0.1</v>
+      </c>
+      <c r="S35" s="112">
+        <v>-0.1</v>
+      </c>
+      <c r="T35" s="113">
+        <v>0</v>
+      </c>
+      <c r="U35" s="123">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V35" s="111">
+        <v>1.2</v>
+      </c>
+      <c r="W35" s="87">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="430" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="431"/>
+      <c r="D36" s="111">
+        <v>3.4</v>
+      </c>
+      <c r="E36" s="112">
+        <v>3.9</v>
+      </c>
+      <c r="F36" s="113">
+        <v>3.3</v>
+      </c>
+      <c r="G36" s="113">
+        <v>3.7</v>
+      </c>
+      <c r="H36" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="I36" s="113">
+        <v>3.8</v>
+      </c>
+      <c r="J36" s="113">
+        <v>4.2</v>
+      </c>
+      <c r="K36" s="113">
+        <v>3</v>
+      </c>
+      <c r="L36" s="112">
+        <v>7.5</v>
+      </c>
+      <c r="M36" s="114">
+        <v>8</v>
+      </c>
+      <c r="N36" s="118">
+        <v>2</v>
+      </c>
+      <c r="O36" s="119">
+        <v>1.4</v>
+      </c>
+      <c r="P36" s="120">
         <v>2.1</v>
       </c>
-      <c r="F35" s="113">
-[...47 lines deleted...]
-      <c r="V35" s="111">
+      <c r="Q36" s="121">
         <v>1.3</v>
       </c>
-      <c r="W35" s="87">
-[...49 lines deleted...]
-      </c>
       <c r="R36" s="111">
-        <v>-1.6</v>
+        <v>-1</v>
       </c>
       <c r="S36" s="112">
-        <v>-1.6</v>
+        <v>-1</v>
       </c>
       <c r="T36" s="113">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="U36" s="123">
-        <v>-0.3</v>
+        <v>0</v>
       </c>
       <c r="V36" s="111">
         <v>1.3</v>
       </c>
       <c r="W36" s="87">
-        <v>0.28999999999999998</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="37" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="422" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="423"/>
+      <c r="B37" s="430" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="431"/>
       <c r="D37" s="111">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="E37" s="112">
-        <v>2.9</v>
+        <v>3.6</v>
       </c>
       <c r="F37" s="113">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
       <c r="G37" s="113">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="H37" s="113">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="I37" s="113">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
       <c r="J37" s="113">
-        <v>3.7</v>
+        <v>4.3</v>
       </c>
       <c r="K37" s="113">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="L37" s="112">
-        <v>-8.6</v>
+        <v>-0.7</v>
       </c>
       <c r="M37" s="114">
-        <v>-8.3000000000000007</v>
+        <v>0.2</v>
       </c>
       <c r="N37" s="118">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="O37" s="119">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="P37" s="120">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="Q37" s="121">
         <v>1.5</v>
       </c>
       <c r="R37" s="111">
-        <v>-0.1</v>
+        <v>0.5</v>
       </c>
       <c r="S37" s="112">
-        <v>-0.1</v>
+        <v>0.6</v>
       </c>
       <c r="T37" s="113">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="U37" s="123">
-        <v>2.2999999999999998</v>
+        <v>1.2</v>
       </c>
       <c r="V37" s="111">
-        <v>1.2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="W37" s="87">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="38" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="422" t="s">
+      <c r="B38" s="430" t="s">
         <v>61</v>
       </c>
-      <c r="C38" s="423"/>
+      <c r="C38" s="431"/>
       <c r="D38" s="118">
+        <v>3.6</v>
+      </c>
+      <c r="E38" s="112">
+        <v>4</v>
+      </c>
+      <c r="F38" s="112">
         <v>3.4</v>
       </c>
-      <c r="E38" s="112">
-[...2 lines deleted...]
-      <c r="F38" s="112">
+      <c r="G38" s="113">
+        <v>3.6</v>
+      </c>
+      <c r="H38" s="113">
         <v>3.3</v>
       </c>
-      <c r="G38" s="113">
-[...4 lines deleted...]
-      </c>
       <c r="I38" s="113">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="J38" s="113">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="K38" s="113">
-        <v>3</v>
+        <v>4.8</v>
       </c>
       <c r="L38" s="112">
-        <v>7.5</v>
+        <v>10.3</v>
       </c>
       <c r="M38" s="114">
-        <v>8</v>
+        <v>10.4</v>
       </c>
       <c r="N38" s="118">
         <v>2</v>
       </c>
       <c r="O38" s="119">
+        <v>1.5</v>
+      </c>
+      <c r="P38" s="120">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q38" s="121">
         <v>1.4</v>
       </c>
-      <c r="P38" s="120">
-[...4 lines deleted...]
-      </c>
       <c r="R38" s="111">
-        <v>-1</v>
+        <v>0.2</v>
       </c>
       <c r="S38" s="112">
-        <v>-1</v>
+        <v>0.2</v>
       </c>
       <c r="T38" s="113">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="U38" s="123">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="V38" s="111">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="W38" s="87">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="39" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="422" t="s">
+      <c r="B39" s="430" t="s">
         <v>62</v>
       </c>
-      <c r="C39" s="423"/>
+      <c r="C39" s="431"/>
       <c r="D39" s="118">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="E39" s="112">
+        <v>3.8</v>
+      </c>
+      <c r="F39" s="112">
+        <v>3</v>
+      </c>
+      <c r="G39" s="113">
         <v>3.6</v>
       </c>
-      <c r="F39" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="H39" s="113">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="I39" s="113">
-        <v>3.9</v>
+        <v>3.6</v>
       </c>
       <c r="J39" s="113">
-        <v>4.3</v>
+        <v>5</v>
       </c>
       <c r="K39" s="113">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="L39" s="112">
-        <v>-0.7</v>
+        <v>7.4</v>
       </c>
       <c r="M39" s="114">
-        <v>0.2</v>
+        <v>7.5</v>
       </c>
       <c r="N39" s="118">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="O39" s="119">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="P39" s="120">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="Q39" s="121">
         <v>1.5</v>
       </c>
       <c r="R39" s="111">
-        <v>0.5</v>
+        <v>-3.9</v>
       </c>
       <c r="S39" s="112">
-        <v>0.6</v>
+        <v>-3.9</v>
       </c>
       <c r="T39" s="113">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="U39" s="123">
-        <v>1.2</v>
+        <v>-1.2</v>
       </c>
       <c r="V39" s="111">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="W39" s="87">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="40" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="422" t="s">
+      <c r="B40" s="430" t="s">
         <v>63</v>
       </c>
-      <c r="C40" s="423"/>
+      <c r="C40" s="431"/>
       <c r="D40" s="118">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="E40" s="112">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="F40" s="112">
         <v>3.4</v>
       </c>
       <c r="G40" s="113">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="H40" s="113">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="I40" s="113">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="J40" s="113">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K40" s="113">
+        <v>3.4</v>
+      </c>
+      <c r="L40" s="112">
         <v>4.7</v>
       </c>
-      <c r="K40" s="113">
+      <c r="M40" s="114">
         <v>4.8</v>
       </c>
-      <c r="L40" s="112">
-[...4 lines deleted...]
-      </c>
       <c r="N40" s="118">
-        <v>2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="O40" s="119">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="P40" s="120">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="Q40" s="121">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="R40" s="111">
-        <v>0.2</v>
+        <v>-0.2</v>
       </c>
       <c r="S40" s="112">
-        <v>0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="T40" s="113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U40" s="123">
-        <v>0.5</v>
+        <v>2.6</v>
       </c>
       <c r="V40" s="111">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="W40" s="87">
         <v>0.12</v>
       </c>
     </row>
     <row r="41" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="422" t="s">
+      <c r="B41" s="430" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="423"/>
+      <c r="C41" s="431"/>
       <c r="D41" s="118">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="E41" s="112">
+        <v>4.3</v>
+      </c>
+      <c r="F41" s="112">
         <v>3.8</v>
       </c>
-      <c r="F41" s="112">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="113">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="H41" s="113">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="I41" s="113">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="J41" s="113">
-        <v>5</v>
+        <v>5.4</v>
       </c>
       <c r="K41" s="113">
-        <v>2.8</v>
+        <v>4.5</v>
       </c>
       <c r="L41" s="112">
-        <v>7.4</v>
+        <v>5.3</v>
       </c>
       <c r="M41" s="114">
-        <v>7.5</v>
+        <v>5.4</v>
       </c>
       <c r="N41" s="118">
-        <v>1.6</v>
+        <v>2</v>
       </c>
       <c r="O41" s="119">
-        <v>1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="P41" s="120">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="Q41" s="121">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="R41" s="111">
-        <v>-3.9</v>
+        <v>-0.2</v>
       </c>
       <c r="S41" s="112">
-        <v>-3.9</v>
+        <v>-0.2</v>
       </c>
       <c r="T41" s="113">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="U41" s="123">
-        <v>-1.2</v>
+        <v>-0.9</v>
       </c>
       <c r="V41" s="111">
         <v>0.8</v>
       </c>
       <c r="W41" s="87">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="422" t="s">
+      <c r="B42" s="430" t="s">
         <v>65</v>
       </c>
-      <c r="C42" s="423"/>
+      <c r="C42" s="431"/>
       <c r="D42" s="124">
+        <v>3.9</v>
+      </c>
+      <c r="E42" s="124">
         <v>4</v>
       </c>
-      <c r="E42" s="124">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="125">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
       <c r="G42" s="124">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H42" s="125">
+        <v>3.8</v>
       </c>
       <c r="I42" s="124">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="J42" s="126">
-        <v>4.4000000000000004</v>
+        <v>4.7</v>
       </c>
       <c r="K42" s="124">
-        <v>3.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="L42" s="124">
-        <v>4.7</v>
+        <v>1.8</v>
       </c>
       <c r="M42" s="127">
-        <v>4.8</v>
+        <v>1.8</v>
       </c>
       <c r="N42" s="128">
+        <v>1.6</v>
+      </c>
+      <c r="O42" s="129">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O42" s="129">
-[...1 lines deleted...]
-      </c>
       <c r="P42" s="128">
-        <v>2.2999999999999998</v>
+        <v>2</v>
       </c>
       <c r="Q42" s="129">
-        <v>1.7</v>
+        <v>2</v>
       </c>
       <c r="R42" s="128">
-        <v>-0.2</v>
-[...2 lines deleted...]
-        <v>-0.3</v>
+        <v>0.2</v>
+      </c>
+      <c r="S42" s="124">
+        <v>0.1</v>
       </c>
       <c r="T42" s="125">
-        <v>0</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="U42" s="130">
-        <v>2.6</v>
+        <v>-1.4</v>
       </c>
       <c r="V42" s="131">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="W42" s="132">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="43" spans="1:41" ht="15.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B43" s="424" t="s">
+      <c r="B43" s="432" t="s">
         <v>68</v>
       </c>
-      <c r="C43" s="425"/>
+      <c r="C43" s="433"/>
       <c r="D43" s="133">
-        <v>4.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="E43" s="134">
-        <v>4.7</v>
+        <v>5</v>
       </c>
       <c r="F43" s="134">
-        <v>4.0999999999999996</v>
+        <v>3.6</v>
       </c>
       <c r="G43" s="135">
         <v>4</v>
       </c>
       <c r="H43" s="135">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="I43" s="135">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="J43" s="136">
-        <v>5.7</v>
+        <v>5.4</v>
       </c>
       <c r="K43" s="134">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="L43" s="134">
-        <v>6.3</v>
+        <v>32.6</v>
       </c>
       <c r="M43" s="137">
-        <v>6.3</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="N43" s="133">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O43" s="138">
         <v>2.4</v>
       </c>
-      <c r="O43" s="138">
+      <c r="P43" s="133">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q43" s="138">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P43" s="133">
-[...4 lines deleted...]
-      </c>
       <c r="R43" s="139">
-        <v>-0.2</v>
+        <v>-1.4</v>
       </c>
       <c r="S43" s="134">
-        <v>-0.2</v>
+        <v>-1.3</v>
       </c>
       <c r="T43" s="135">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="U43" s="140">
-        <v>-1.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="V43" s="133">
         <v>0.8</v>
       </c>
       <c r="W43" s="141">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="44" spans="1:41" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="U44" s="142"/>
       <c r="V44" s="142"/>
     </row>
     <row r="45" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="143" t="s">
         <v>69</v>
       </c>
       <c r="U45" s="142"/>
       <c r="V45" s="142"/>
     </row>
     <row r="46" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="144"/>
       <c r="B46" s="143" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="144"/>
       <c r="B47" s="143" t="s">
         <v>71</v>
       </c>
     </row>
@@ -11253,4311 +11264,4311 @@
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B52" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B53" s="143" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="146" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="146" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="B13:C13"/>
-[...4 lines deleted...]
-    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="B38:C38"/>
-[...15 lines deleted...]
-    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="P2:Q3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="B19:W42">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>OR(RIGHT($B19,2)="６月",RIGHT($B19,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95164197-FAF7-47D7-96A6-2544104CD055}">
-  <sheetPr codeName="Sheet12">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9A35779-8DDC-42FF-92F6-085EF108ACC5}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.5" style="217" customWidth="1"/>
     <col min="2" max="2" width="18" style="217" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="217" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="217" customWidth="1"/>
     <col min="5" max="5" width="9.5" style="217" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="217" customWidth="1"/>
     <col min="7" max="7" width="9.5" style="217" customWidth="1"/>
     <col min="8" max="8" width="8.375" style="217" customWidth="1"/>
     <col min="9" max="9" width="9.5" style="217" customWidth="1"/>
     <col min="10" max="10" width="8.375" style="217" customWidth="1"/>
     <col min="11" max="11" width="9.125" style="143" customWidth="1"/>
     <col min="12" max="12" width="8.375" style="143" customWidth="1"/>
     <col min="13" max="13" width="3.75" style="143" customWidth="1"/>
     <col min="14" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="379" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B1" s="379"/>
       <c r="C1" s="379"/>
       <c r="D1" s="379"/>
       <c r="E1" s="379"/>
       <c r="F1" s="379"/>
       <c r="G1" s="379"/>
       <c r="H1" s="379"/>
       <c r="I1" s="379"/>
       <c r="J1" s="379"/>
       <c r="K1" s="147"/>
     </row>
     <row r="2" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="143"/>
       <c r="B2" s="143"/>
       <c r="C2" s="143"/>
       <c r="D2" s="143"/>
       <c r="E2" s="143"/>
       <c r="F2" s="143"/>
       <c r="G2" s="143"/>
       <c r="H2" s="143"/>
       <c r="I2" s="143"/>
       <c r="J2" s="143"/>
     </row>
     <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="193"/>
       <c r="C3" s="157"/>
       <c r="D3" s="157"/>
       <c r="E3" s="157"/>
       <c r="F3" s="157"/>
       <c r="G3" s="157"/>
       <c r="H3" s="157"/>
       <c r="I3" s="157"/>
       <c r="J3" s="157"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="158"/>
       <c r="B4" s="189"/>
       <c r="C4" s="194" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D4" s="195"/>
       <c r="E4" s="189"/>
       <c r="F4" s="189"/>
       <c r="G4" s="189"/>
       <c r="H4" s="196"/>
       <c r="I4" s="14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J4" s="161"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="154" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5" s="147"/>
       <c r="C5" s="109"/>
       <c r="D5" s="143"/>
       <c r="E5" s="197" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F5" s="195"/>
       <c r="G5" s="198" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H5" s="147"/>
       <c r="I5" s="199"/>
       <c r="J5" s="200"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="56"/>
       <c r="B6" s="191"/>
       <c r="C6" s="56"/>
       <c r="D6" s="201" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="56"/>
       <c r="F6" s="201" t="s">
         <v>90</v>
       </c>
       <c r="G6" s="56"/>
       <c r="H6" s="202" t="s">
         <v>90</v>
       </c>
       <c r="I6" s="56"/>
       <c r="J6" s="202" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="158" t="s">
         <v>91</v>
       </c>
       <c r="B7" s="168"/>
       <c r="C7" s="203" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D7" s="204" t="s">
         <v>93</v>
       </c>
       <c r="E7" s="205" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F7" s="206" t="s">
         <v>93</v>
       </c>
       <c r="G7" s="204" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H7" s="207" t="s">
         <v>93</v>
       </c>
       <c r="I7" s="204" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J7" s="208" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="154" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="155"/>
       <c r="C8" s="209">
-        <v>141.6</v>
+        <v>132.69999999999999</v>
       </c>
       <c r="D8" s="210">
-        <v>-0.2</v>
+        <v>-1.4</v>
       </c>
       <c r="E8" s="209">
-        <v>131.69999999999999</v>
+        <v>123.1</v>
       </c>
       <c r="F8" s="211">
-        <v>-0.2</v>
+        <v>-1.3</v>
       </c>
       <c r="G8" s="212">
-        <v>9.9</v>
+        <v>9.6</v>
       </c>
       <c r="H8" s="211">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="I8" s="212">
-        <v>18.3</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="J8" s="211">
-        <v>-0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="K8" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="154" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="155"/>
       <c r="C9" s="209">
-        <v>169.2</v>
+        <v>161</v>
       </c>
       <c r="D9" s="210">
-        <v>-0.6</v>
+        <v>1.4</v>
       </c>
       <c r="E9" s="209">
-        <v>158.80000000000001</v>
+        <v>150.80000000000001</v>
       </c>
       <c r="F9" s="211">
-        <v>-0.2</v>
+        <v>2.1</v>
       </c>
       <c r="G9" s="212">
-        <v>10.4</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="H9" s="211">
-        <v>-7.2</v>
+        <v>-8.1</v>
       </c>
       <c r="I9" s="212">
-        <v>21.3</v>
+        <v>20.3</v>
       </c>
       <c r="J9" s="211">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="K9" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="155"/>
       <c r="C10" s="209">
-        <v>168.7</v>
+        <v>156.80000000000001</v>
       </c>
       <c r="D10" s="210">
-        <v>-0.5</v>
+        <v>-1.9</v>
       </c>
       <c r="E10" s="209">
-        <v>156.30000000000001</v>
+        <v>145</v>
       </c>
       <c r="F10" s="211">
-        <v>-0.5</v>
+        <v>-1.5</v>
       </c>
       <c r="G10" s="212">
-        <v>12.4</v>
+        <v>11.8</v>
       </c>
       <c r="H10" s="211">
-        <v>-0.8</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="I10" s="212">
-        <v>20.7</v>
+        <v>19.3</v>
       </c>
       <c r="J10" s="211">
-        <v>-0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="K10" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="154" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="155"/>
       <c r="C11" s="209">
-        <v>165.7</v>
+        <v>156</v>
       </c>
       <c r="D11" s="210">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="209">
-        <v>151.69999999999999</v>
+        <v>142.1</v>
       </c>
       <c r="F11" s="211">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="G11" s="212">
-        <v>14</v>
+        <v>13.9</v>
       </c>
       <c r="H11" s="211">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
       <c r="I11" s="212">
-        <v>20</v>
+        <v>18.7</v>
       </c>
       <c r="J11" s="211">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="K11" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="154" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="155"/>
       <c r="C12" s="209">
-        <v>169.1</v>
+        <v>149.6</v>
       </c>
       <c r="D12" s="210">
-        <v>1</v>
+        <v>-2.1</v>
       </c>
       <c r="E12" s="209">
-        <v>151.4</v>
+        <v>132.69999999999999</v>
       </c>
       <c r="F12" s="211">
-        <v>0.3</v>
+        <v>-3.2</v>
       </c>
       <c r="G12" s="212">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H12" s="211">
+        <v>7</v>
+      </c>
+      <c r="I12" s="212">
         <v>17.7</v>
       </c>
-      <c r="H12" s="211">
-[...4 lines deleted...]
-      </c>
       <c r="J12" s="211">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="K12" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="154" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="155"/>
       <c r="C13" s="209">
-        <v>170.5</v>
+        <v>150.80000000000001</v>
       </c>
       <c r="D13" s="210">
-        <v>1.7</v>
+        <v>-1.5</v>
       </c>
       <c r="E13" s="209">
-        <v>154.4</v>
+        <v>135.80000000000001</v>
       </c>
       <c r="F13" s="211">
-        <v>1.7</v>
+        <v>-1.2</v>
       </c>
       <c r="G13" s="212">
-        <v>16.100000000000001</v>
+        <v>15</v>
       </c>
       <c r="H13" s="211">
-        <v>1.3</v>
+        <v>-3.2</v>
       </c>
       <c r="I13" s="212">
-        <v>20.2</v>
+        <v>17.7</v>
       </c>
       <c r="J13" s="211">
-        <v>0.3</v>
+        <v>-0.3</v>
       </c>
       <c r="K13" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="155"/>
       <c r="C14" s="209">
-        <v>169.5</v>
+        <v>161.9</v>
       </c>
       <c r="D14" s="210">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E14" s="209">
-        <v>148.30000000000001</v>
+        <v>141.4</v>
       </c>
       <c r="F14" s="211">
-        <v>1.1000000000000001</v>
+        <v>0.3</v>
       </c>
       <c r="G14" s="212">
-        <v>21.2</v>
+        <v>20.5</v>
       </c>
       <c r="H14" s="211">
-        <v>-0.9</v>
+        <v>-1.4</v>
       </c>
       <c r="I14" s="212">
-        <v>20</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="J14" s="211">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="K14" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="154" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="155"/>
       <c r="C15" s="209">
-        <v>131.6</v>
+        <v>125.6</v>
       </c>
       <c r="D15" s="210">
-        <v>0.2</v>
+        <v>-0.5</v>
       </c>
       <c r="E15" s="209">
-        <v>124.6</v>
+        <v>118.8</v>
       </c>
       <c r="F15" s="211">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="G15" s="212">
-        <v>7</v>
+        <v>6.8</v>
       </c>
       <c r="H15" s="211">
-        <v>-1.4</v>
+        <v>-1.5</v>
       </c>
       <c r="I15" s="212">
-        <v>17.899999999999999</v>
+        <v>17.2</v>
       </c>
       <c r="J15" s="211">
         <v>0</v>
       </c>
       <c r="K15" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="155"/>
       <c r="C16" s="209">
-        <v>158.9</v>
+        <v>138.9</v>
       </c>
       <c r="D16" s="210">
-        <v>1</v>
+        <v>-1.3</v>
       </c>
       <c r="E16" s="209">
-        <v>144.30000000000001</v>
+        <v>126.3</v>
       </c>
       <c r="F16" s="211">
-        <v>0</v>
+        <v>-2.1</v>
       </c>
       <c r="G16" s="212">
-        <v>14.6</v>
+        <v>12.6</v>
       </c>
       <c r="H16" s="211">
-        <v>11.4</v>
+        <v>5.9</v>
       </c>
       <c r="I16" s="212">
-        <v>19.899999999999999</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="J16" s="211">
-        <v>0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="K16" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="177" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="147"/>
       <c r="C17" s="209">
-        <v>154.6</v>
+        <v>144.4</v>
       </c>
       <c r="D17" s="210">
-        <v>0.5</v>
+        <v>-1</v>
       </c>
       <c r="E17" s="209">
-        <v>142</v>
+        <v>132.5</v>
       </c>
       <c r="F17" s="211">
+        <v>-1.6</v>
+      </c>
+      <c r="G17" s="212">
+        <v>11.9</v>
+      </c>
+      <c r="H17" s="211">
+        <v>6.3</v>
+      </c>
+      <c r="I17" s="212">
+        <v>18</v>
+      </c>
+      <c r="J17" s="211">
         <v>-0.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="K17" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="155"/>
       <c r="C18" s="209">
-        <v>162.69999999999999</v>
+        <v>146</v>
       </c>
       <c r="D18" s="210">
-        <v>0.6</v>
+        <v>-1.5</v>
       </c>
       <c r="E18" s="209">
-        <v>149.30000000000001</v>
+        <v>133.5</v>
       </c>
       <c r="F18" s="211">
-        <v>0.3</v>
+        <v>-1.7</v>
       </c>
       <c r="G18" s="212">
-        <v>13.4</v>
+        <v>12.5</v>
       </c>
       <c r="H18" s="211">
-        <v>3.9</v>
+        <v>1.7</v>
       </c>
       <c r="I18" s="212">
-        <v>19.8</v>
+        <v>17.7</v>
       </c>
       <c r="J18" s="211">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="K18" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="178" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="147"/>
       <c r="C19" s="209">
-        <v>89.7</v>
+        <v>87.6</v>
       </c>
       <c r="D19" s="210">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="E19" s="209">
-        <v>84</v>
+        <v>82.1</v>
       </c>
       <c r="F19" s="211">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="G19" s="212">
-        <v>5.7</v>
+        <v>5.5</v>
       </c>
       <c r="H19" s="211">
-        <v>11.8</v>
+        <v>12.3</v>
       </c>
       <c r="I19" s="212">
-        <v>13.7</v>
+        <v>13.3</v>
       </c>
       <c r="J19" s="211">
         <v>0</v>
       </c>
       <c r="K19" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="177" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="147"/>
       <c r="C20" s="209">
-        <v>123.4</v>
+        <v>120</v>
       </c>
       <c r="D20" s="210">
-        <v>-1.3</v>
+        <v>-1.8</v>
       </c>
       <c r="E20" s="209">
-        <v>117.4</v>
+        <v>113.7</v>
       </c>
       <c r="F20" s="211">
-        <v>-0.9</v>
+        <v>-1.6</v>
       </c>
       <c r="G20" s="212">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="H20" s="211">
-        <v>-7.7</v>
+        <v>-4.5</v>
       </c>
       <c r="I20" s="212">
-        <v>16.899999999999999</v>
+        <v>16.3</v>
       </c>
       <c r="J20" s="211">
-        <v>-0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="K20" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="178" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="147"/>
       <c r="C21" s="209">
-        <v>127.8</v>
+        <v>116.5</v>
       </c>
       <c r="D21" s="210">
-        <v>-2.2000000000000002</v>
+        <v>-6</v>
       </c>
       <c r="E21" s="209">
-        <v>119</v>
+        <v>106.9</v>
       </c>
       <c r="F21" s="211">
-        <v>-1.5</v>
+        <v>-5.6</v>
       </c>
       <c r="G21" s="212">
-        <v>8.8000000000000007</v>
+        <v>9.6</v>
       </c>
       <c r="H21" s="211">
-        <v>-11.2</v>
+        <v>-10.3</v>
       </c>
       <c r="I21" s="212">
-        <v>17.2</v>
+        <v>15.3</v>
       </c>
       <c r="J21" s="211">
-        <v>-0.1</v>
+        <v>-0.7</v>
       </c>
       <c r="K21" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="155"/>
       <c r="C22" s="209">
-        <v>132.19999999999999</v>
+        <v>124.9</v>
       </c>
       <c r="D22" s="210">
-        <v>-1.7</v>
+        <v>-2.4</v>
       </c>
       <c r="E22" s="209">
-        <v>127.5</v>
+        <v>120.3</v>
       </c>
       <c r="F22" s="211">
-        <v>-1.7</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="G22" s="212">
-        <v>4.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H22" s="211">
-        <v>-2</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="I22" s="212">
-        <v>17.8</v>
+        <v>16.8</v>
       </c>
       <c r="J22" s="211">
-        <v>-0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="K22" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="178" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="147"/>
       <c r="C23" s="209">
-        <v>156.5</v>
+        <v>140.30000000000001</v>
       </c>
       <c r="D23" s="210">
-        <v>0.6</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="E23" s="209">
-        <v>149.4</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="F23" s="211">
-        <v>1.2</v>
+        <v>-3.1</v>
       </c>
       <c r="G23" s="212">
-        <v>7.1</v>
+        <v>8</v>
       </c>
       <c r="H23" s="211">
-        <v>-10.1</v>
+        <v>11.1</v>
       </c>
       <c r="I23" s="212">
-        <v>20</v>
+        <v>17.8</v>
       </c>
       <c r="J23" s="211">
-        <v>0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="K23" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="177" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="147"/>
       <c r="C24" s="209">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="D24" s="210">
-        <v>0.3</v>
+        <v>-1.7</v>
       </c>
       <c r="E24" s="209">
-        <v>133.80000000000001</v>
+        <v>124.1</v>
       </c>
       <c r="F24" s="211">
-        <v>0.2</v>
+        <v>-1.8</v>
       </c>
       <c r="G24" s="212">
-        <v>10.199999999999999</v>
+        <v>9.9</v>
       </c>
       <c r="H24" s="211">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="I24" s="212">
-        <v>18.600000000000001</v>
+        <v>17.3</v>
       </c>
       <c r="J24" s="211">
-        <v>-0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="K24" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="179"/>
       <c r="B25" s="180"/>
       <c r="C25" s="213"/>
       <c r="D25" s="214"/>
       <c r="E25" s="213"/>
       <c r="F25" s="215"/>
       <c r="G25" s="216"/>
       <c r="H25" s="215"/>
       <c r="I25" s="216"/>
       <c r="J25" s="215"/>
     </row>
     <row r="26" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="185"/>
       <c r="B26" s="186"/>
       <c r="C26" s="186"/>
       <c r="D26" s="168"/>
       <c r="E26" s="186"/>
       <c r="F26" s="168"/>
       <c r="G26" s="186"/>
       <c r="H26" s="168"/>
       <c r="I26" s="186"/>
       <c r="J26" s="168"/>
     </row>
     <row r="27" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C27" s="203" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D27" s="207" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="203" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F27" s="207" t="s">
         <v>93</v>
       </c>
       <c r="G27" s="203" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H27" s="207" t="s">
         <v>93</v>
       </c>
       <c r="I27" s="203" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J27" s="208" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="154"/>
       <c r="B28" s="154" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="209">
-        <v>169.5</v>
+        <v>157.9</v>
       </c>
       <c r="D28" s="210">
-        <v>0.1</v>
+        <v>-1.2</v>
       </c>
       <c r="E28" s="209">
-        <v>156.1</v>
+        <v>144.9</v>
       </c>
       <c r="F28" s="211">
-        <v>0</v>
+        <v>-1.2</v>
       </c>
       <c r="G28" s="212">
-        <v>13.4</v>
+        <v>13</v>
       </c>
       <c r="H28" s="211">
-        <v>0.7</v>
+        <v>-0.8</v>
       </c>
       <c r="I28" s="212">
-        <v>20.399999999999999</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="J28" s="211">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="K28" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="154"/>
       <c r="B29" s="154" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="209">
-        <v>175.2</v>
+        <v>166.5</v>
       </c>
       <c r="D29" s="210">
-        <v>-1.9</v>
+        <v>0</v>
       </c>
       <c r="E29" s="209">
-        <v>164.1</v>
+        <v>155.6</v>
       </c>
       <c r="F29" s="211">
-        <v>-1.4</v>
+        <v>0.7</v>
       </c>
       <c r="G29" s="212">
-        <v>11.1</v>
+        <v>10.9</v>
       </c>
       <c r="H29" s="211">
-        <v>-8.1999999999999993</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="I29" s="212">
-        <v>21.7</v>
+        <v>20.6</v>
       </c>
       <c r="J29" s="211">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="K29" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="154"/>
       <c r="B30" s="154" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="209">
-        <v>173.5</v>
+        <v>161.30000000000001</v>
       </c>
       <c r="D30" s="210">
-        <v>-0.6</v>
+        <v>-1.8</v>
       </c>
       <c r="E30" s="209">
-        <v>160.5</v>
+        <v>148.80000000000001</v>
       </c>
       <c r="F30" s="211">
-        <v>-0.6</v>
+        <v>-1.6</v>
       </c>
       <c r="G30" s="212">
-        <v>13</v>
+        <v>12.5</v>
       </c>
       <c r="H30" s="211">
-        <v>-1.5</v>
+        <v>-3.8</v>
       </c>
       <c r="I30" s="212">
-        <v>21.1</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="J30" s="211">
-        <v>-0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="K30" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="154"/>
       <c r="B31" s="154" t="s">
         <v>99</v>
       </c>
       <c r="C31" s="209">
-        <v>173.1</v>
+        <v>162.5</v>
       </c>
       <c r="D31" s="210">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="E31" s="209">
-        <v>157.80000000000001</v>
+        <v>147.30000000000001</v>
       </c>
       <c r="F31" s="211">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="G31" s="212">
-        <v>15.3</v>
+        <v>15.2</v>
       </c>
       <c r="H31" s="211">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="I31" s="212">
-        <v>20.399999999999999</v>
+        <v>19</v>
       </c>
       <c r="J31" s="211">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="K31" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="154"/>
       <c r="B32" s="154" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="209">
-        <v>171.4</v>
+        <v>151.5</v>
       </c>
       <c r="D32" s="210">
-        <v>1.1000000000000001</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="E32" s="209">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="F32" s="211">
-        <v>0.2</v>
+        <v>-3.3</v>
       </c>
       <c r="G32" s="212">
-        <v>18.399999999999999</v>
+        <v>17.5</v>
       </c>
       <c r="H32" s="211">
-        <v>8.9</v>
+        <v>6.7</v>
       </c>
       <c r="I32" s="212">
-        <v>20.3</v>
+        <v>17.8</v>
       </c>
       <c r="J32" s="211">
-        <v>0.2</v>
+        <v>-0.6</v>
       </c>
       <c r="K32" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="154"/>
       <c r="B33" s="154" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="209">
-        <v>173.5</v>
+        <v>153.30000000000001</v>
       </c>
       <c r="D33" s="210">
-        <v>0.7</v>
+        <v>-2</v>
       </c>
       <c r="E33" s="209">
-        <v>156.80000000000001</v>
+        <v>137.80000000000001</v>
       </c>
       <c r="F33" s="211">
-        <v>0.8</v>
+        <v>-1.6</v>
       </c>
       <c r="G33" s="212">
-        <v>16.7</v>
+        <v>15.5</v>
       </c>
       <c r="H33" s="211">
-        <v>0.6</v>
+        <v>-4.3</v>
       </c>
       <c r="I33" s="212">
-        <v>20.399999999999999</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="J33" s="211">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="K33" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="154"/>
       <c r="B34" s="154" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="209">
-        <v>185.1</v>
+        <v>176.1</v>
       </c>
       <c r="D34" s="210">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E34" s="209">
-        <v>160.1</v>
+        <v>152.1</v>
       </c>
       <c r="F34" s="211">
-        <v>1.1000000000000001</v>
+        <v>0.2</v>
       </c>
       <c r="G34" s="212">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H34" s="211">
-        <v>-0.8</v>
+        <v>-1.2</v>
       </c>
       <c r="I34" s="212">
-        <v>20.9</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="J34" s="211">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="K34" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="154"/>
       <c r="B35" s="154" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="209">
-        <v>167.8</v>
+        <v>158.30000000000001</v>
       </c>
       <c r="D35" s="210">
-        <v>-0.4</v>
+        <v>-0.8</v>
       </c>
       <c r="E35" s="209">
-        <v>156.80000000000001</v>
+        <v>147.6</v>
       </c>
       <c r="F35" s="211">
-        <v>-0.2</v>
+        <v>-0.7</v>
       </c>
       <c r="G35" s="212">
-        <v>11</v>
+        <v>10.7</v>
       </c>
       <c r="H35" s="211">
-        <v>-2.7</v>
+        <v>-1.8</v>
       </c>
       <c r="I35" s="212">
-        <v>20.3</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="J35" s="211">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="K35" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="154"/>
       <c r="B36" s="154" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="209">
-        <v>165</v>
+        <v>144.30000000000001</v>
       </c>
       <c r="D36" s="210">
-        <v>1.2</v>
+        <v>-1.6</v>
       </c>
       <c r="E36" s="209">
-        <v>149.1</v>
+        <v>130.5</v>
       </c>
       <c r="F36" s="211">
-        <v>0.2</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="G36" s="212">
-        <v>15.9</v>
+        <v>13.8</v>
       </c>
       <c r="H36" s="211">
-        <v>11.2</v>
+        <v>5.4</v>
       </c>
       <c r="I36" s="212">
-        <v>20.3</v>
+        <v>17.7</v>
       </c>
       <c r="J36" s="211">
-        <v>0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="K36" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="177"/>
       <c r="B37" s="177" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="209">
-        <v>171.1</v>
+        <v>158.19999999999999</v>
       </c>
       <c r="D37" s="210">
-        <v>0.7</v>
+        <v>-1.2</v>
       </c>
       <c r="E37" s="209">
-        <v>155.6</v>
+        <v>143.80000000000001</v>
       </c>
       <c r="F37" s="211">
-        <v>-0.2</v>
+        <v>-1.9</v>
       </c>
       <c r="G37" s="212">
-        <v>15.5</v>
+        <v>14.4</v>
       </c>
       <c r="H37" s="211">
-        <v>9.1999999999999993</v>
+        <v>6.6</v>
       </c>
       <c r="I37" s="212">
-        <v>20.3</v>
+        <v>18.8</v>
       </c>
       <c r="J37" s="211">
-        <v>0</v>
+        <v>-0.3</v>
       </c>
       <c r="K37" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="154"/>
       <c r="B38" s="154" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="209">
-        <v>171</v>
+        <v>153.69999999999999</v>
       </c>
       <c r="D38" s="210">
-        <v>0.5</v>
+        <v>-1.6</v>
       </c>
       <c r="E38" s="209">
-        <v>156.30000000000001</v>
+        <v>139.9</v>
       </c>
       <c r="F38" s="211">
-        <v>0.3</v>
+        <v>-1.8</v>
       </c>
       <c r="G38" s="212">
-        <v>14.7</v>
+        <v>13.8</v>
       </c>
       <c r="H38" s="211">
-        <v>2.1</v>
+        <v>0.7</v>
       </c>
       <c r="I38" s="212">
-        <v>20.399999999999999</v>
+        <v>18.3</v>
       </c>
       <c r="J38" s="211">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="K38" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="178"/>
       <c r="B39" s="178" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="209">
-        <v>173.9</v>
+        <v>172.1</v>
       </c>
       <c r="D39" s="210">
-        <v>-1.6</v>
+        <v>0.9</v>
       </c>
       <c r="E39" s="209">
-        <v>156.9</v>
+        <v>156.30000000000001</v>
       </c>
       <c r="F39" s="211">
-        <v>-2.8</v>
+        <v>0.3</v>
       </c>
       <c r="G39" s="212">
-        <v>17</v>
+        <v>15.8</v>
       </c>
       <c r="H39" s="211">
-        <v>10.4</v>
+        <v>9</v>
       </c>
       <c r="I39" s="212">
-        <v>20.399999999999999</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="J39" s="211">
-        <v>-0.2</v>
+        <v>0.3</v>
       </c>
       <c r="K39" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="177"/>
       <c r="B40" s="177" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="209">
-        <v>166.9</v>
+        <v>161.6</v>
       </c>
       <c r="D40" s="210">
-        <v>-0.5</v>
+        <v>-0.9</v>
       </c>
       <c r="E40" s="209">
-        <v>157.30000000000001</v>
+        <v>151.6</v>
       </c>
       <c r="F40" s="211">
-        <v>-0.2</v>
+        <v>-0.8</v>
       </c>
       <c r="G40" s="212">
-        <v>9.6</v>
+        <v>10</v>
       </c>
       <c r="H40" s="211">
-        <v>-5</v>
+        <v>-2.9</v>
       </c>
       <c r="I40" s="212">
-        <v>20.5</v>
+        <v>19.7</v>
       </c>
       <c r="J40" s="211">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="K40" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="178"/>
       <c r="B41" s="178" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="209">
-        <v>165.9</v>
+        <v>151.5</v>
       </c>
       <c r="D41" s="210">
-        <v>-1.9</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="E41" s="209">
-        <v>152.9</v>
+        <v>137.30000000000001</v>
       </c>
       <c r="F41" s="211">
-        <v>-1.1000000000000001</v>
+        <v>-4.5</v>
       </c>
       <c r="G41" s="212">
-        <v>13</v>
+        <v>14.2</v>
       </c>
       <c r="H41" s="211">
-        <v>-10.3</v>
+        <v>-9</v>
       </c>
       <c r="I41" s="212">
-        <v>20.6</v>
+        <v>18.2</v>
       </c>
       <c r="J41" s="211">
-        <v>-0.1</v>
+        <v>-0.8</v>
       </c>
       <c r="K41" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="154"/>
       <c r="B42" s="154" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="209">
-        <v>160.5</v>
+        <v>151.4</v>
       </c>
       <c r="D42" s="210">
-        <v>-0.1</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="E42" s="209">
-        <v>154</v>
+        <v>144.9</v>
       </c>
       <c r="F42" s="211">
-        <v>-0.1</v>
+        <v>-1.2</v>
       </c>
       <c r="G42" s="212">
         <v>6.5</v>
       </c>
       <c r="H42" s="211">
         <v>0</v>
       </c>
       <c r="I42" s="212">
-        <v>20.100000000000001</v>
+        <v>19</v>
       </c>
       <c r="J42" s="211">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="K42" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="178"/>
       <c r="B43" s="178" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="209">
-        <v>163.1</v>
+        <v>145.80000000000001</v>
       </c>
       <c r="D43" s="210">
-        <v>0</v>
+        <v>-3.2</v>
       </c>
       <c r="E43" s="209">
-        <v>155.6</v>
+        <v>137.4</v>
       </c>
       <c r="F43" s="211">
-        <v>0.6</v>
+        <v>-3.8</v>
       </c>
       <c r="G43" s="212">
-        <v>7.5</v>
+        <v>8.4</v>
       </c>
       <c r="H43" s="211">
-        <v>-10.7</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="I43" s="212">
-        <v>20.3</v>
+        <v>18</v>
       </c>
       <c r="J43" s="211">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="K43" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="177"/>
       <c r="B44" s="177" t="s">
         <v>112</v>
       </c>
       <c r="C44" s="209">
-        <v>166.2</v>
+        <v>153.80000000000001</v>
       </c>
       <c r="D44" s="210">
-        <v>0.2</v>
+        <v>-1.9</v>
       </c>
       <c r="E44" s="209">
-        <v>152.9</v>
+        <v>141</v>
       </c>
       <c r="F44" s="211">
-        <v>0.1</v>
+        <v>-1.9</v>
       </c>
       <c r="G44" s="212">
-        <v>13.3</v>
+        <v>12.8</v>
       </c>
       <c r="H44" s="211">
-        <v>0.7</v>
+        <v>-1.6</v>
       </c>
       <c r="I44" s="212">
-        <v>20.100000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J44" s="211">
-        <v>0</v>
+        <v>-0.4</v>
       </c>
       <c r="K44" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="179"/>
       <c r="B45" s="187"/>
       <c r="C45" s="213"/>
       <c r="D45" s="215"/>
       <c r="E45" s="213"/>
       <c r="F45" s="215"/>
       <c r="G45" s="213"/>
       <c r="H45" s="215"/>
       <c r="I45" s="213"/>
       <c r="J45" s="215"/>
     </row>
     <row r="46" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="185"/>
       <c r="B46" s="186"/>
       <c r="C46" s="186"/>
       <c r="D46" s="168"/>
       <c r="E46" s="186"/>
       <c r="F46" s="168"/>
       <c r="G46" s="186"/>
       <c r="H46" s="168"/>
       <c r="I46" s="186"/>
       <c r="J46" s="168"/>
     </row>
     <row r="47" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="156"/>
       <c r="B47" s="156" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="203" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D47" s="207" t="s">
         <v>93</v>
       </c>
       <c r="E47" s="203" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F47" s="207" t="s">
         <v>93</v>
       </c>
       <c r="G47" s="203" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H47" s="207" t="s">
         <v>93</v>
       </c>
       <c r="I47" s="203" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J47" s="208" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="154"/>
       <c r="B48" s="154" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="209">
-        <v>80.2</v>
+        <v>77.7</v>
       </c>
       <c r="D48" s="210">
-        <v>-0.9</v>
+        <v>-1</v>
       </c>
       <c r="E48" s="209">
-        <v>78</v>
+        <v>75.5</v>
       </c>
       <c r="F48" s="210">
-        <v>-0.9</v>
+        <v>-1.2</v>
       </c>
       <c r="G48" s="209">
         <v>2.2000000000000002</v>
       </c>
       <c r="H48" s="210">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="I48" s="209">
-        <v>13.8</v>
+        <v>13.3</v>
       </c>
       <c r="J48" s="211">
         <v>-0.1</v>
       </c>
       <c r="K48" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="154"/>
       <c r="B49" s="154" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="209">
-        <v>91.1</v>
+        <v>84.8</v>
       </c>
       <c r="D49" s="210">
-        <v>23.8</v>
+        <v>39.799999999999997</v>
       </c>
       <c r="E49" s="209">
-        <v>90.3</v>
+        <v>83.9</v>
       </c>
       <c r="F49" s="210">
-        <v>25.3</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="G49" s="209">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>-46.7</v>
+        <v>0.9</v>
+      </c>
+      <c r="H49" s="210" t="s">
+        <v>135</v>
       </c>
       <c r="I49" s="209">
-        <v>16.399999999999999</v>
+        <v>14.9</v>
       </c>
       <c r="J49" s="211">
-        <v>5.0999999999999996</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="154"/>
       <c r="B50" s="154" t="s">
         <v>98</v>
       </c>
       <c r="C50" s="209">
-        <v>85.9</v>
+        <v>82.2</v>
       </c>
       <c r="D50" s="210">
-        <v>-0.6</v>
+        <v>-1.9</v>
       </c>
       <c r="E50" s="209">
-        <v>84.7</v>
+        <v>81</v>
       </c>
       <c r="F50" s="210">
-        <v>-0.5</v>
+        <v>-2</v>
       </c>
       <c r="G50" s="209">
         <v>1.2</v>
       </c>
       <c r="H50" s="210">
-        <v>-7.7</v>
+        <v>0</v>
       </c>
       <c r="I50" s="209">
-        <v>14.6</v>
+        <v>13.9</v>
       </c>
       <c r="J50" s="211">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="154"/>
       <c r="B51" s="154" t="s">
         <v>99</v>
       </c>
       <c r="C51" s="209">
-        <v>112.9</v>
+        <v>110.9</v>
       </c>
       <c r="D51" s="210">
-        <v>-0.7</v>
+        <v>0.3</v>
       </c>
       <c r="E51" s="209">
-        <v>108.6</v>
+        <v>106</v>
       </c>
       <c r="F51" s="210">
+        <v>0.2</v>
+      </c>
+      <c r="G51" s="209">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H51" s="210">
+        <v>2.1</v>
+      </c>
+      <c r="I51" s="209">
+        <v>16.7</v>
+      </c>
+      <c r="J51" s="211">
         <v>0</v>
-      </c>
-[...10 lines deleted...]
-        <v>-0.2</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="154"/>
       <c r="B52" s="154" t="s">
         <v>100</v>
       </c>
       <c r="C52" s="209">
-        <v>112.8</v>
+        <v>102.6</v>
       </c>
       <c r="D52" s="210">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E52" s="209">
-        <v>111.7</v>
+        <v>100.6</v>
       </c>
       <c r="F52" s="210">
-        <v>1.4</v>
+        <v>-0.3</v>
       </c>
       <c r="G52" s="209">
-        <v>1.1000000000000001</v>
+        <v>2</v>
       </c>
       <c r="H52" s="210">
-        <v>-31.3</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="I52" s="209">
-        <v>16.2</v>
+        <v>14.6</v>
       </c>
       <c r="J52" s="211">
-        <v>-0.2</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="154"/>
       <c r="B53" s="154" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="209">
-        <v>105.9</v>
+        <v>96</v>
       </c>
       <c r="D53" s="210">
-        <v>16.7</v>
+        <v>6.7</v>
       </c>
       <c r="E53" s="209">
-        <v>102.4</v>
+        <v>92.8</v>
       </c>
       <c r="F53" s="210">
-        <v>16.3</v>
+        <v>6.8</v>
       </c>
       <c r="G53" s="209">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
       <c r="H53" s="210">
-        <v>29.7</v>
+        <v>6.7</v>
       </c>
       <c r="I53" s="209">
-        <v>16</v>
+        <v>14.5</v>
       </c>
       <c r="J53" s="211">
-        <v>2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="154"/>
       <c r="B54" s="154" t="s">
         <v>102</v>
       </c>
       <c r="C54" s="209">
-        <v>102.5</v>
+        <v>97.9</v>
       </c>
       <c r="D54" s="210">
+        <v>-1.4</v>
+      </c>
+      <c r="E54" s="209">
+        <v>93.2</v>
+      </c>
+      <c r="F54" s="210">
+        <v>-0.9</v>
+      </c>
+      <c r="G54" s="209">
+        <v>4.7</v>
+      </c>
+      <c r="H54" s="210">
+        <v>-11.4</v>
+      </c>
+      <c r="I54" s="209">
+        <v>15.7</v>
+      </c>
+      <c r="J54" s="211">
         <v>0.2</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="154"/>
       <c r="B55" s="154" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="209">
-        <v>85.2</v>
+        <v>84.4</v>
       </c>
       <c r="D55" s="210">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="E55" s="209">
-        <v>83.3</v>
+        <v>82.5</v>
       </c>
       <c r="F55" s="210">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="G55" s="209">
         <v>1.9</v>
       </c>
       <c r="H55" s="210">
-        <v>5.6</v>
+        <v>11.7</v>
       </c>
       <c r="I55" s="209">
-        <v>14.9</v>
+        <v>14.7</v>
       </c>
       <c r="J55" s="211">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="154"/>
       <c r="B56" s="154" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="209">
-        <v>100.8</v>
+        <v>92.2</v>
       </c>
       <c r="D56" s="210">
-        <v>-4.5999999999999996</v>
+        <v>-0.2</v>
       </c>
       <c r="E56" s="209">
-        <v>98.5</v>
+        <v>90.3</v>
       </c>
       <c r="F56" s="210">
-        <v>-5</v>
+        <v>-0.6</v>
       </c>
       <c r="G56" s="209">
-        <v>2.2999999999999998</v>
+        <v>1.9</v>
       </c>
       <c r="H56" s="210">
-        <v>21.1</v>
+        <v>18.8</v>
       </c>
       <c r="I56" s="209">
-        <v>16.2</v>
+        <v>14.6</v>
       </c>
       <c r="J56" s="211">
-        <v>-0.4</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="154"/>
       <c r="B57" s="177" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="209">
-        <v>94.8</v>
+        <v>92</v>
       </c>
       <c r="D57" s="210">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="E57" s="209">
-        <v>92.7</v>
+        <v>89.5</v>
       </c>
       <c r="F57" s="210">
-        <v>2.6</v>
+        <v>1.9</v>
       </c>
       <c r="G57" s="209">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="H57" s="210">
-        <v>-4.5999999999999996</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="I57" s="209">
-        <v>15.6</v>
+        <v>15.1</v>
       </c>
       <c r="J57" s="211">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="154"/>
       <c r="B58" s="154" t="s">
         <v>114</v>
       </c>
       <c r="C58" s="209">
-        <v>91</v>
+        <v>82.7</v>
       </c>
       <c r="D58" s="210">
-        <v>-3.2</v>
+        <v>-3.6</v>
       </c>
       <c r="E58" s="209">
-        <v>89</v>
+        <v>81.2</v>
       </c>
       <c r="F58" s="210">
-        <v>-3.8</v>
+        <v>-3.9</v>
       </c>
       <c r="G58" s="209">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="H58" s="210">
-        <v>42.7</v>
+        <v>15.3</v>
       </c>
       <c r="I58" s="209">
-        <v>14.4</v>
+        <v>13.1</v>
       </c>
       <c r="J58" s="211">
-        <v>-0.6</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="154"/>
       <c r="B59" s="178" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="209">
-        <v>65.2</v>
+        <v>63.4</v>
       </c>
       <c r="D59" s="210">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="E59" s="209">
-        <v>62.8</v>
+        <v>60.9</v>
       </c>
       <c r="F59" s="210">
-        <v>0.5</v>
+        <v>-0.2</v>
       </c>
       <c r="G59" s="209">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H59" s="210">
-        <v>9.1</v>
+        <v>19</v>
       </c>
       <c r="I59" s="209">
-        <v>11.8</v>
+        <v>11.4</v>
       </c>
       <c r="J59" s="211">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="154"/>
       <c r="B60" s="177" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="209">
-        <v>77.900000000000006</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="D60" s="210">
-        <v>-1.7</v>
+        <v>-2.4</v>
       </c>
       <c r="E60" s="209">
-        <v>75.7</v>
+        <v>74.7</v>
       </c>
       <c r="F60" s="210">
-        <v>-1.2</v>
+        <v>-2.1</v>
       </c>
       <c r="G60" s="209">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="H60" s="210">
-        <v>-15.3</v>
+        <v>-11.1</v>
       </c>
       <c r="I60" s="209">
-        <v>13.1</v>
+        <v>12.9</v>
       </c>
       <c r="J60" s="211">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="154"/>
       <c r="B61" s="178" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="209">
-        <v>55.2</v>
+        <v>49.2</v>
       </c>
       <c r="D61" s="210">
-        <v>-0.8</v>
+        <v>-5.4</v>
       </c>
       <c r="E61" s="209">
-        <v>54.5</v>
+        <v>48.5</v>
       </c>
       <c r="F61" s="210">
-        <v>-0.6</v>
+        <v>-5.7</v>
       </c>
       <c r="G61" s="209">
         <v>0.7</v>
       </c>
       <c r="H61" s="210">
-        <v>-12.5</v>
+        <v>16.7</v>
       </c>
       <c r="I61" s="209">
-        <v>10.7</v>
+        <v>9.6</v>
       </c>
       <c r="J61" s="211">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="K61" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="154"/>
       <c r="B62" s="154" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="209">
-        <v>77.099999999999994</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="D62" s="210">
-        <v>-3.8</v>
+        <v>-2.8</v>
       </c>
       <c r="E62" s="209">
-        <v>76</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="F62" s="210">
-        <v>-3.9</v>
+        <v>-2.7</v>
       </c>
       <c r="G62" s="209">
-        <v>1.1000000000000001</v>
+        <v>1</v>
       </c>
       <c r="H62" s="210">
-        <v>0</v>
+        <v>-9.1</v>
       </c>
       <c r="I62" s="209">
-        <v>13.3</v>
+        <v>12.7</v>
       </c>
       <c r="J62" s="211">
-        <v>-0.5</v>
+        <v>-0.3</v>
       </c>
       <c r="K62" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="178"/>
       <c r="B63" s="178" t="s">
         <v>111</v>
       </c>
       <c r="C63" s="209">
-        <v>121.8</v>
+        <v>108.7</v>
       </c>
       <c r="D63" s="210">
-        <v>2.2000000000000002</v>
+        <v>1</v>
       </c>
       <c r="E63" s="209">
-        <v>117.2</v>
+        <v>103.4</v>
       </c>
       <c r="F63" s="210">
-        <v>3.3</v>
+        <v>0.1</v>
       </c>
       <c r="G63" s="209">
-        <v>4.5999999999999996</v>
+        <v>5.3</v>
       </c>
       <c r="H63" s="210">
-        <v>-17.899999999999999</v>
+        <v>20.5</v>
       </c>
       <c r="I63" s="209">
-        <v>18.5</v>
+        <v>16.5</v>
       </c>
       <c r="J63" s="211">
-        <v>0.4</v>
+        <v>-0.1</v>
       </c>
       <c r="K63" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="178"/>
       <c r="B64" s="177" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="209">
-        <v>90.1</v>
+        <v>86.4</v>
       </c>
       <c r="D64" s="210">
-        <v>-1.1000000000000001</v>
+        <v>-0.7</v>
       </c>
       <c r="E64" s="209">
-        <v>87.3</v>
+        <v>83.5</v>
       </c>
       <c r="F64" s="210">
         <v>-0.9</v>
       </c>
       <c r="G64" s="209">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="H64" s="210">
-        <v>-6.7</v>
+        <v>3.6</v>
       </c>
       <c r="I64" s="209">
-        <v>15.1</v>
+        <v>14.5</v>
       </c>
       <c r="J64" s="211">
         <v>-0.2</v>
       </c>
       <c r="K64" s="143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="158"/>
       <c r="B65" s="188"/>
       <c r="C65" s="189"/>
       <c r="D65" s="188"/>
       <c r="E65" s="189"/>
       <c r="F65" s="189"/>
       <c r="G65" s="158"/>
       <c r="H65" s="188"/>
       <c r="I65" s="189"/>
       <c r="J65" s="188"/>
     </row>
     <row r="66" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B66" s="143"/>
       <c r="C66" s="169" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D66" s="173" t="s">
         <v>93</v>
       </c>
       <c r="E66" s="170" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F66" s="170" t="s">
         <v>93</v>
       </c>
       <c r="G66" s="169" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H66" s="173" t="s">
         <v>93</v>
       </c>
       <c r="I66" s="170" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J66" s="173" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="377" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B67" s="143" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C67" s="209">
-        <v>149.1</v>
+        <v>138.1</v>
       </c>
       <c r="D67" s="210">
-        <v>0.2</v>
+        <v>-1.2</v>
       </c>
       <c r="E67" s="209">
-        <v>137.30000000000001</v>
+        <v>126.8</v>
       </c>
       <c r="F67" s="210">
-        <v>0</v>
+        <v>-1.4</v>
       </c>
       <c r="G67" s="209">
-        <v>11.8</v>
+        <v>11.3</v>
       </c>
       <c r="H67" s="210">
-        <v>1.8</v>
+        <v>-0.9</v>
       </c>
       <c r="I67" s="209">
-        <v>18.8</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="J67" s="211">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="377"/>
       <c r="B68" s="143" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C68" s="209">
-        <v>169.9</v>
+        <v>156.4</v>
       </c>
       <c r="D68" s="210">
-        <v>0.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="E68" s="209">
-        <v>155.1</v>
+        <v>142.1</v>
       </c>
       <c r="F68" s="210">
-        <v>0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="G68" s="209">
-        <v>14.8</v>
+        <v>14.3</v>
       </c>
       <c r="H68" s="210">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I68" s="209">
-        <v>20.2</v>
+        <v>18.5</v>
       </c>
       <c r="J68" s="211">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="377"/>
       <c r="B69" s="157" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C69" s="209">
-        <v>86.9</v>
+        <v>84.5</v>
       </c>
       <c r="D69" s="210">
-        <v>-1.4</v>
+        <v>-0.9</v>
       </c>
       <c r="E69" s="209">
-        <v>84.2</v>
+        <v>81.7</v>
       </c>
       <c r="F69" s="210">
-        <v>-1.4</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="G69" s="209">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="H69" s="210">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="I69" s="209">
-        <v>14.5</v>
+        <v>14</v>
       </c>
       <c r="J69" s="211">
         <v>-0.1</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="378"/>
       <c r="B70" s="191"/>
       <c r="C70" s="56"/>
       <c r="D70" s="192"/>
       <c r="E70" s="191"/>
       <c r="F70" s="191"/>
       <c r="G70" s="56"/>
       <c r="H70" s="192"/>
       <c r="I70" s="191"/>
       <c r="J70" s="192"/>
     </row>
     <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A71" s="143" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B71" s="143"/>
       <c r="C71" s="143"/>
       <c r="D71" s="143"/>
       <c r="E71" s="143"/>
       <c r="F71" s="143"/>
       <c r="G71" s="143"/>
       <c r="H71" s="143"/>
       <c r="I71" s="143"/>
       <c r="J71" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.51181102362204722" bottom="0.19685039370078741" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E39B2A36-5AD0-4332-8A22-E8D87D4D5AAE}">
-  <sheetPr codeName="Sheet13">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4951063-00CD-4A07-9792-F5C95964859F}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.5" style="217" customWidth="1"/>
     <col min="2" max="2" width="18" style="217" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="217" customWidth="1"/>
     <col min="4" max="4" width="8.375" style="217" customWidth="1"/>
     <col min="5" max="5" width="9.5" style="217" customWidth="1"/>
     <col min="6" max="10" width="8.375" style="217" customWidth="1"/>
     <col min="11" max="11" width="3.625" style="143" customWidth="1"/>
     <col min="12" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="380" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B1" s="380"/>
       <c r="C1" s="380"/>
       <c r="D1" s="380"/>
       <c r="E1" s="380"/>
       <c r="F1" s="380"/>
       <c r="G1" s="380"/>
       <c r="H1" s="380"/>
       <c r="I1" s="380"/>
       <c r="J1" s="380"/>
       <c r="K1" s="218"/>
     </row>
     <row r="2" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C2" s="219"/>
       <c r="D2" s="219"/>
       <c r="E2" s="219"/>
       <c r="F2" s="219"/>
       <c r="G2" s="219"/>
       <c r="H2" s="219"/>
       <c r="I2" s="219"/>
       <c r="J2" s="219"/>
       <c r="K2" s="220"/>
     </row>
     <row r="3" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="221"/>
       <c r="C3" s="219"/>
       <c r="D3" s="219"/>
       <c r="E3" s="219"/>
       <c r="F3" s="219"/>
       <c r="G3" s="219"/>
       <c r="H3" s="219"/>
       <c r="I3" s="219"/>
       <c r="J3" s="219"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="186"/>
       <c r="B4" s="222"/>
       <c r="C4" s="381" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D4" s="382"/>
       <c r="E4" s="223"/>
       <c r="F4" s="223"/>
       <c r="G4" s="383" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H4" s="384"/>
       <c r="I4" s="383" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="J4" s="384"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="154" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5" s="147"/>
       <c r="C5" s="224"/>
       <c r="D5" s="220"/>
       <c r="E5" s="225" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F5" s="226"/>
       <c r="G5" s="224"/>
       <c r="H5" s="220"/>
       <c r="I5" s="224"/>
       <c r="J5" s="227"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="187"/>
       <c r="B6" s="228"/>
       <c r="C6" s="229"/>
       <c r="D6" s="230" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="231"/>
       <c r="F6" s="230" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G6" s="231"/>
       <c r="H6" s="232" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I6" s="231"/>
       <c r="J6" s="233" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="158" t="s">
         <v>91</v>
       </c>
       <c r="B7" s="168"/>
       <c r="C7" s="209" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D7" s="212" t="s">
         <v>93</v>
       </c>
       <c r="E7" s="234" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="235" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G7" s="234" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="235" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I7" s="212" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="154" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="155"/>
       <c r="C8" s="237">
-        <v>52273</v>
+        <v>52147</v>
       </c>
       <c r="D8" s="210">
         <v>0.8</v>
       </c>
       <c r="E8" s="238">
-        <v>31.28</v>
+        <v>31.44</v>
       </c>
       <c r="F8" s="239">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="G8" s="240">
-        <v>1.83</v>
+        <v>1.51</v>
       </c>
       <c r="H8" s="241">
-        <v>0.04</v>
+        <v>-0.12</v>
       </c>
       <c r="I8" s="242">
-        <v>1.67</v>
+        <v>1.62</v>
       </c>
       <c r="J8" s="241">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="154" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="155"/>
       <c r="C9" s="237">
         <v>12</v>
       </c>
       <c r="D9" s="210">
-        <v>-3.9</v>
+        <v>-3.2</v>
       </c>
       <c r="E9" s="238">
-        <v>6.92</v>
+        <v>6.46</v>
       </c>
       <c r="F9" s="239">
-        <v>-1.44</v>
+        <v>-0.35</v>
       </c>
       <c r="G9" s="240">
-        <v>0.83</v>
+        <v>0.27</v>
       </c>
       <c r="H9" s="241">
-        <v>-1.2</v>
+        <v>-0.46</v>
       </c>
       <c r="I9" s="242">
-        <v>1.22</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J9" s="241">
-        <v>-0.38</v>
+        <v>-0.91</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="155"/>
       <c r="C10" s="237">
-        <v>2658</v>
+        <v>2652</v>
       </c>
       <c r="D10" s="210">
         <v>2.1</v>
       </c>
       <c r="E10" s="238">
-        <v>5.54</v>
+        <v>5.67</v>
       </c>
       <c r="F10" s="239">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G10" s="240">
-        <v>1.1200000000000001</v>
+        <v>0.86</v>
       </c>
       <c r="H10" s="241">
+        <v>-0.11</v>
+      </c>
+      <c r="I10" s="242">
+        <v>0.94</v>
+      </c>
+      <c r="J10" s="241">
         <v>-0.12</v>
-      </c>
-[...4 lines deleted...]
-        <v>-0.17</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="154" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="155"/>
       <c r="C11" s="237">
-        <v>7705</v>
+        <v>7688</v>
       </c>
       <c r="D11" s="210">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="238">
-        <v>12.43</v>
+        <v>12.64</v>
       </c>
       <c r="F11" s="239">
-        <v>-0.44</v>
+        <v>-0.28000000000000003</v>
       </c>
       <c r="G11" s="240">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="H11" s="241">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="I11" s="242">
-        <v>1.03</v>
+        <v>1</v>
       </c>
       <c r="J11" s="241">
-        <v>-7.0000000000000007E-2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="154" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="155"/>
       <c r="C12" s="237">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D12" s="210">
-        <v>1.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="238">
-        <v>4</v>
+        <v>3.83</v>
       </c>
       <c r="F12" s="239">
-        <v>0.28999999999999998</v>
+        <v>0.15</v>
       </c>
       <c r="G12" s="240">
-        <v>2.89</v>
+        <v>0.53</v>
       </c>
       <c r="H12" s="241">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="I12" s="242">
-        <v>2.75</v>
+        <v>0.81</v>
       </c>
       <c r="J12" s="241">
-        <v>-0.36</v>
+        <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="154" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="155"/>
       <c r="C13" s="237">
-        <v>1917</v>
+        <v>1912</v>
       </c>
       <c r="D13" s="210">
-        <v>1.1000000000000001</v>
+        <v>1.3</v>
       </c>
       <c r="E13" s="238">
-        <v>4.46</v>
+        <v>4.34</v>
       </c>
       <c r="F13" s="239">
-        <v>-0.91</v>
+        <v>-0.59</v>
       </c>
       <c r="G13" s="240">
-        <v>1.81</v>
+        <v>0.85</v>
       </c>
       <c r="H13" s="241">
-        <v>0.14000000000000001</v>
+        <v>-0.21</v>
       </c>
       <c r="I13" s="242">
-        <v>1.97</v>
+        <v>1.24</v>
       </c>
       <c r="J13" s="241">
-        <v>-0.34</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="155"/>
       <c r="C14" s="237">
-        <v>2965</v>
+        <v>2958</v>
       </c>
       <c r="D14" s="210">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="E14" s="238">
-        <v>18.88</v>
+        <v>18.11</v>
       </c>
       <c r="F14" s="239">
-        <v>-0.09</v>
+        <v>-0.56000000000000005</v>
       </c>
       <c r="G14" s="240">
-        <v>2.2400000000000002</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="H14" s="241">
-        <v>0.37</v>
+        <v>-0.02</v>
       </c>
       <c r="I14" s="242">
-        <v>2.27</v>
+        <v>1.21</v>
       </c>
       <c r="J14" s="241">
-        <v>0.73</v>
+        <v>-0.14000000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="154" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="155"/>
       <c r="C15" s="237">
-        <v>9453</v>
+        <v>9454</v>
       </c>
       <c r="D15" s="210">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="E15" s="238">
-        <v>43.91</v>
+        <v>44.33</v>
       </c>
       <c r="F15" s="239">
-        <v>-0.72</v>
+        <v>-0.01</v>
       </c>
       <c r="G15" s="240">
+        <v>1.65</v>
+      </c>
+      <c r="H15" s="241">
+        <v>0.02</v>
+      </c>
+      <c r="I15" s="242">
         <v>1.63</v>
       </c>
-      <c r="H15" s="241">
-[...4 lines deleted...]
-      </c>
       <c r="J15" s="241">
-        <v>-0.02</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="155"/>
       <c r="C16" s="237">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="D16" s="210">
         <v>-0.7</v>
       </c>
       <c r="E16" s="238">
-        <v>9.4700000000000006</v>
+        <v>10.34</v>
       </c>
       <c r="F16" s="239">
-        <v>-0.55000000000000004</v>
+        <v>-0.6</v>
       </c>
       <c r="G16" s="240">
-        <v>1.6</v>
+        <v>1</v>
       </c>
       <c r="H16" s="241">
-        <v>-0.02</v>
+        <v>0.32</v>
       </c>
       <c r="I16" s="242">
-        <v>1.72</v>
+        <v>1.26</v>
       </c>
       <c r="J16" s="241">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="177" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="147"/>
       <c r="C17" s="237">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="D17" s="210">
-        <v>1.7</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="238">
-        <v>21.76</v>
+        <v>20.87</v>
       </c>
       <c r="F17" s="239">
-        <v>1.19</v>
+        <v>0.49</v>
       </c>
       <c r="G17" s="240">
-        <v>1.53</v>
+        <v>1.31</v>
       </c>
       <c r="H17" s="241">
-        <v>0.03</v>
+        <v>0.32</v>
       </c>
       <c r="I17" s="242">
-        <v>2</v>
+        <v>1.31</v>
       </c>
       <c r="J17" s="241">
-        <v>0.3</v>
+        <v>-0.34</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="155"/>
       <c r="C18" s="237">
-        <v>1769</v>
+        <v>1766</v>
       </c>
       <c r="D18" s="210">
-        <v>-0.4</v>
+        <v>-0.1</v>
       </c>
       <c r="E18" s="238">
-        <v>10.57</v>
+        <v>10.92</v>
       </c>
       <c r="F18" s="239">
-        <v>-0.57999999999999996</v>
+        <v>-0.72</v>
       </c>
       <c r="G18" s="240">
-        <v>1.29</v>
+        <v>1.06</v>
       </c>
       <c r="H18" s="241">
-        <v>-0.37</v>
+        <v>-0.26</v>
       </c>
       <c r="I18" s="242">
-        <v>1.23</v>
+        <v>1.04</v>
       </c>
       <c r="J18" s="241">
-        <v>-0.06</v>
+        <v>-0.77</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="178" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="147"/>
       <c r="C19" s="237">
-        <v>4710</v>
+        <v>4715</v>
       </c>
       <c r="D19" s="210">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="E19" s="238">
-        <v>77.73</v>
+        <v>77.84</v>
       </c>
       <c r="F19" s="239">
-        <v>-0.48</v>
+        <v>0.08</v>
       </c>
       <c r="G19" s="240">
-        <v>4.25</v>
+        <v>3.39</v>
       </c>
       <c r="H19" s="241">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="I19" s="242">
-        <v>2.85</v>
+        <v>3.15</v>
       </c>
       <c r="J19" s="241">
-        <v>-0.3</v>
+        <v>-0.53</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="177" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="147"/>
       <c r="C20" s="237">
-        <v>1501</v>
+        <v>1485</v>
       </c>
       <c r="D20" s="210">
-        <v>-0.8</v>
+        <v>-1.7</v>
       </c>
       <c r="E20" s="238">
-        <v>49.09</v>
+        <v>49.13</v>
       </c>
       <c r="F20" s="239">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="G20" s="240">
-        <v>2.75</v>
+        <v>2.0299999999999998</v>
       </c>
       <c r="H20" s="241">
-        <v>0.06</v>
+        <v>-0.43</v>
       </c>
       <c r="I20" s="242">
-        <v>2.42</v>
+        <v>2.61</v>
       </c>
       <c r="J20" s="241">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="178" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="147"/>
       <c r="C21" s="237">
-        <v>3302</v>
+        <v>3270</v>
       </c>
       <c r="D21" s="210">
-        <v>1.1000000000000001</v>
+        <v>0.6</v>
       </c>
       <c r="E21" s="238">
-        <v>34.51</v>
+        <v>34.06</v>
       </c>
       <c r="F21" s="239">
-        <v>0.66</v>
+        <v>1.03</v>
       </c>
       <c r="G21" s="240">
-        <v>1.1499999999999999</v>
+        <v>1.52</v>
       </c>
       <c r="H21" s="241">
-        <v>-0.11</v>
+        <v>-0.48</v>
       </c>
       <c r="I21" s="242">
-        <v>1.1200000000000001</v>
+        <v>1.93</v>
       </c>
       <c r="J21" s="241">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="155"/>
       <c r="C22" s="237">
-        <v>8565</v>
+        <v>8553</v>
       </c>
       <c r="D22" s="210">
         <v>1.4</v>
       </c>
       <c r="E22" s="238">
-        <v>34.01</v>
+        <v>34.43</v>
       </c>
       <c r="F22" s="239">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
       <c r="G22" s="240">
-        <v>1.45</v>
+        <v>1.19</v>
       </c>
       <c r="H22" s="241">
-        <v>-0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="I22" s="242">
-        <v>1.29</v>
+        <v>1.4</v>
       </c>
       <c r="J22" s="241">
-        <v>-0.11</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="178" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="147"/>
       <c r="C23" s="237">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D23" s="210">
-        <v>-1.7</v>
+        <v>-1.8</v>
       </c>
       <c r="E23" s="238">
-        <v>16.25</v>
+        <v>14.83</v>
       </c>
       <c r="F23" s="239">
-        <v>-0.56000000000000005</v>
+        <v>-1.24</v>
       </c>
       <c r="G23" s="240">
-        <v>0.8</v>
+        <v>0.53</v>
       </c>
       <c r="H23" s="241">
-        <v>0.19</v>
+        <v>-0.08</v>
       </c>
       <c r="I23" s="242">
-        <v>0.96</v>
+        <v>0.72</v>
       </c>
       <c r="J23" s="241">
-        <v>0.27</v>
+        <v>-0.15</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="177" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="147"/>
       <c r="C24" s="237">
-        <v>4822</v>
+        <v>4798</v>
       </c>
       <c r="D24" s="210">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="E24" s="238">
-        <v>29.23</v>
+        <v>29.46</v>
       </c>
       <c r="F24" s="239">
-        <v>-0.77</v>
+        <v>0.06</v>
       </c>
       <c r="G24" s="240">
-        <v>2.87</v>
+        <v>2.17</v>
       </c>
       <c r="H24" s="241">
-        <v>0.03</v>
+        <v>-0.21</v>
       </c>
       <c r="I24" s="242">
-        <v>2.67</v>
+        <v>2.2200000000000002</v>
       </c>
       <c r="J24" s="241">
-        <v>0.35</v>
+        <v>-0.23</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="179"/>
       <c r="B25" s="180"/>
       <c r="C25" s="243"/>
       <c r="D25" s="214"/>
       <c r="E25" s="243"/>
       <c r="F25" s="215"/>
       <c r="G25" s="244"/>
       <c r="H25" s="245"/>
       <c r="I25" s="246"/>
       <c r="J25" s="245"/>
     </row>
     <row r="26" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="185"/>
       <c r="B26" s="186"/>
       <c r="C26" s="186"/>
       <c r="D26" s="168"/>
       <c r="E26" s="186"/>
       <c r="F26" s="168"/>
       <c r="G26" s="186"/>
       <c r="H26" s="168"/>
       <c r="I26" s="222"/>
       <c r="J26" s="168"/>
     </row>
     <row r="27" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="109"/>
       <c r="B27" s="109" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="209" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D27" s="236" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="209" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G27" s="209" t="s">
         <v>43</v>
       </c>
       <c r="H27" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I27" s="212" t="s">
         <v>43</v>
       </c>
       <c r="J27" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="154"/>
       <c r="B28" s="154" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="237">
-        <v>35923</v>
+        <v>35754</v>
       </c>
       <c r="D28" s="210">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="E28" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F28" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G28" s="240">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="H28" s="241">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="I28" s="242">
-        <v>1.43</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="J28" s="241">
-        <v>0.05</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="154"/>
       <c r="B29" s="154" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="237">
         <v>11</v>
       </c>
       <c r="D29" s="210">
-        <v>-2.4</v>
+        <v>-2.7</v>
       </c>
       <c r="E29" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F29" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G29" s="240">
-        <v>0.87</v>
+        <v>0.26</v>
       </c>
       <c r="H29" s="241">
-        <v>-0.21</v>
+        <v>0.03</v>
       </c>
       <c r="I29" s="242">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="J29" s="241">
-        <v>-1.22</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="154"/>
       <c r="B30" s="154" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="237">
-        <v>2510</v>
+        <v>2502</v>
       </c>
       <c r="D30" s="210">
         <v>2.2000000000000002</v>
       </c>
       <c r="E30" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F30" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G30" s="240">
-        <v>1.01</v>
+        <v>0.79</v>
       </c>
       <c r="H30" s="241">
-        <v>-0.11</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="I30" s="242">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="J30" s="241">
-        <v>-0.16</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="154"/>
       <c r="B31" s="154" t="s">
         <v>99</v>
       </c>
       <c r="C31" s="237">
-        <v>6747</v>
+        <v>6717</v>
       </c>
       <c r="D31" s="210">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="E31" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F31" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G31" s="240">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="H31" s="241">
-        <v>-0.05</v>
+        <v>-0.08</v>
       </c>
       <c r="I31" s="242">
-        <v>0.98</v>
+        <v>0.87</v>
       </c>
       <c r="J31" s="241">
-        <v>-0.06</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="154"/>
       <c r="B32" s="154" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="237">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D32" s="210">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
       <c r="E32" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F32" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G32" s="240">
-        <v>2.88</v>
+        <v>0.51</v>
       </c>
       <c r="H32" s="241">
-        <v>0.34</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="I32" s="242">
-        <v>2.83</v>
+        <v>0.8</v>
       </c>
       <c r="J32" s="241">
-        <v>-0.37</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="154"/>
       <c r="B33" s="154" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="237">
-        <v>1831</v>
+        <v>1829</v>
       </c>
       <c r="D33" s="210">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="E33" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F33" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G33" s="240">
-        <v>1.76</v>
+        <v>0.79</v>
       </c>
       <c r="H33" s="241">
-        <v>0.15</v>
+        <v>-0.19</v>
       </c>
       <c r="I33" s="242">
-        <v>1.98</v>
+        <v>1.19</v>
       </c>
       <c r="J33" s="241">
-        <v>-0.32</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="154"/>
       <c r="B34" s="154" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="237">
-        <v>2405</v>
+        <v>2422</v>
       </c>
       <c r="D34" s="210">
-        <v>0.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="E34" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F34" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G34" s="240">
-        <v>2.31</v>
+        <v>0.99</v>
       </c>
       <c r="H34" s="241">
-        <v>0.76</v>
+        <v>0.02</v>
       </c>
       <c r="I34" s="242">
-        <v>2.23</v>
+        <v>0.98</v>
       </c>
       <c r="J34" s="241">
-        <v>0.86</v>
+        <v>-0.21</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="154"/>
       <c r="B35" s="154" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="237">
-        <v>5302</v>
+        <v>5263</v>
       </c>
       <c r="D35" s="210">
-        <v>1.7</v>
+        <v>0.6</v>
       </c>
       <c r="E35" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F35" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G35" s="240">
         <v>1.26</v>
       </c>
       <c r="H35" s="241">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="I35" s="242">
-        <v>1.35</v>
+        <v>1.23</v>
       </c>
       <c r="J35" s="241">
-        <v>0.04</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="154"/>
       <c r="B36" s="154" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="237">
-        <v>1208</v>
+        <v>1189</v>
       </c>
       <c r="D36" s="210">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
       <c r="E36" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F36" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G36" s="240">
-        <v>1.56</v>
+        <v>0.98</v>
       </c>
       <c r="H36" s="241">
-        <v>-0.11</v>
+        <v>0.3</v>
       </c>
       <c r="I36" s="242">
-        <v>1.7</v>
+        <v>1.2</v>
       </c>
       <c r="J36" s="241">
-        <v>7.0000000000000007E-2</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="177"/>
       <c r="B37" s="177" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="237">
-        <v>742</v>
+        <v>753</v>
       </c>
       <c r="D37" s="210">
-        <v>0.2</v>
+        <v>1.8</v>
       </c>
       <c r="E37" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F37" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G37" s="240">
-        <v>1.43</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="H37" s="241">
-        <v>0.01</v>
+        <v>0.26</v>
       </c>
       <c r="I37" s="242">
-        <v>2.17</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="J37" s="241">
-        <v>0.55000000000000004</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="154"/>
       <c r="B38" s="154" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="237">
-        <v>1582</v>
+        <v>1573</v>
       </c>
       <c r="D38" s="210">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="E38" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F38" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G38" s="240">
-        <v>0.94</v>
+        <v>0.81</v>
       </c>
       <c r="H38" s="241">
-        <v>-0.39</v>
+        <v>-0.05</v>
       </c>
       <c r="I38" s="242">
-        <v>1.21</v>
+        <v>0.86</v>
       </c>
       <c r="J38" s="241">
-        <v>-0.05</v>
+        <v>-0.91</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="178"/>
       <c r="B39" s="178" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="237">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="D39" s="210">
-        <v>5.5</v>
+        <v>3.2</v>
       </c>
       <c r="E39" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F39" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G39" s="240">
-        <v>2.02</v>
+        <v>1.72</v>
       </c>
       <c r="H39" s="241">
-        <v>-0.44</v>
+        <v>-0.46</v>
       </c>
       <c r="I39" s="242">
-        <v>2.46</v>
+        <v>1.76</v>
       </c>
       <c r="J39" s="241">
-        <v>0.03</v>
+        <v>-0.53</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="177"/>
       <c r="B40" s="177" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="237">
-        <v>764</v>
+        <v>755</v>
       </c>
       <c r="D40" s="210">
-        <v>-2.2999999999999998</v>
+        <v>-2.6</v>
       </c>
       <c r="E40" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F40" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G40" s="240">
-        <v>1.53</v>
+        <v>1.39</v>
       </c>
       <c r="H40" s="241">
-        <v>-0.35</v>
+        <v>-0.19</v>
       </c>
       <c r="I40" s="242">
-        <v>1.77</v>
+        <v>1.7</v>
       </c>
       <c r="J40" s="241">
-        <v>0.42</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="178"/>
       <c r="B41" s="178" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="237">
-        <v>2162</v>
+        <v>2156</v>
       </c>
       <c r="D41" s="210">
-        <v>0</v>
+        <v>-0.9</v>
       </c>
       <c r="E41" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F41" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G41" s="240">
-        <v>0.55000000000000004</v>
+        <v>0.63</v>
       </c>
       <c r="H41" s="241">
-        <v>-7.0000000000000007E-2</v>
+        <v>0.22</v>
       </c>
       <c r="I41" s="242">
-        <v>0.67</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="J41" s="241">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="154"/>
       <c r="B42" s="154" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="237">
-        <v>5652</v>
+        <v>5608</v>
       </c>
       <c r="D42" s="210">
         <v>-0.7</v>
       </c>
       <c r="E42" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F42" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G42" s="240">
-        <v>0.97</v>
+        <v>0.85</v>
       </c>
       <c r="H42" s="241">
-        <v>-0.2</v>
+        <v>-0.22</v>
       </c>
       <c r="I42" s="242">
-        <v>1.1599999999999999</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J42" s="241">
-        <v>-0.14000000000000001</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="178"/>
       <c r="B43" s="178" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="237">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D43" s="210">
-        <v>-1.1000000000000001</v>
+        <v>-0.4</v>
       </c>
       <c r="E43" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F43" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G43" s="240">
-        <v>0.69</v>
+        <v>0.44</v>
       </c>
       <c r="H43" s="241">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="I43" s="242">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
       <c r="J43" s="241">
-        <v>0.3</v>
+        <v>-0.18</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="177"/>
       <c r="B44" s="177" t="s">
         <v>112</v>
       </c>
       <c r="C44" s="237">
-        <v>3412</v>
+        <v>3385</v>
       </c>
       <c r="D44" s="210">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="E44" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F44" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G44" s="240">
-        <v>2.44</v>
+        <v>1.81</v>
       </c>
       <c r="H44" s="241">
-        <v>0.23</v>
+        <v>-0.04</v>
       </c>
       <c r="I44" s="242">
-        <v>2.38</v>
+        <v>1.92</v>
       </c>
       <c r="J44" s="241">
-        <v>0.23</v>
+        <v>-0.15</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="179"/>
       <c r="B45" s="187"/>
       <c r="C45" s="243"/>
       <c r="D45" s="215"/>
       <c r="E45" s="249"/>
       <c r="F45" s="250"/>
       <c r="G45" s="244"/>
       <c r="H45" s="245"/>
       <c r="I45" s="246"/>
       <c r="J45" s="245"/>
     </row>
     <row r="46" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="185"/>
       <c r="B46" s="186"/>
       <c r="C46" s="186"/>
       <c r="D46" s="168"/>
       <c r="E46" s="222"/>
       <c r="F46" s="222"/>
       <c r="G46" s="186"/>
       <c r="H46" s="168"/>
       <c r="I46" s="222"/>
       <c r="J46" s="168"/>
     </row>
     <row r="47" spans="1:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="156"/>
       <c r="B47" s="156" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="209" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D47" s="236" t="s">
         <v>93</v>
       </c>
       <c r="E47" s="212" t="s">
         <v>43</v>
       </c>
       <c r="F47" s="212" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G47" s="209" t="s">
         <v>43</v>
       </c>
       <c r="H47" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I47" s="212" t="s">
         <v>43</v>
       </c>
       <c r="J47" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="154"/>
       <c r="B48" s="154" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="237">
-        <v>16349</v>
+        <v>16394</v>
       </c>
       <c r="D48" s="210">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="E48" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F48" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G48" s="240">
-        <v>3.03</v>
+        <v>2.62</v>
       </c>
       <c r="H48" s="241">
-        <v>0.12</v>
+        <v>-0.3</v>
       </c>
       <c r="I48" s="242">
-        <v>2.1800000000000002</v>
+        <v>2.69</v>
       </c>
       <c r="J48" s="241">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="154"/>
       <c r="B49" s="154" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="237">
         <v>1</v>
       </c>
       <c r="D49" s="210">
-        <v>-20.5</v>
+        <v>-8.1</v>
       </c>
       <c r="E49" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F49" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G49" s="240">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="H49" s="241">
-        <v>-13.61</v>
+        <v>-6.32</v>
       </c>
       <c r="I49" s="242">
-        <v>9.98</v>
+        <v>7.8</v>
       </c>
       <c r="J49" s="241">
-        <v>9.8699999999999992</v>
+        <v>-12.73</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="154"/>
       <c r="B50" s="154" t="s">
         <v>98</v>
       </c>
       <c r="C50" s="237">
+        <v>151</v>
+      </c>
+      <c r="D50" s="210">
+        <v>1.8</v>
+      </c>
+      <c r="E50" s="247" t="s">
         <v>147</v>
       </c>
-      <c r="D50" s="210">
-[...4 lines deleted...]
-      </c>
       <c r="F50" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G50" s="240">
-        <v>3.01</v>
+        <v>2.1800000000000002</v>
       </c>
       <c r="H50" s="241">
-        <v>-0.42</v>
+        <v>-0.61</v>
       </c>
       <c r="I50" s="242">
-        <v>0.78</v>
+        <v>1.57</v>
       </c>
       <c r="J50" s="241">
-        <v>-0.48</v>
+        <v>-1.01</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="154"/>
       <c r="B51" s="154" t="s">
         <v>99</v>
       </c>
       <c r="C51" s="237">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="D51" s="210">
-        <v>-3.1</v>
+        <v>-2.1</v>
       </c>
       <c r="E51" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F51" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G51" s="240">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="H51" s="241">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="I51" s="242">
-        <v>1.38</v>
+        <v>1.88</v>
       </c>
       <c r="J51" s="241">
-        <v>-0.14000000000000001</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="154"/>
       <c r="B52" s="154" t="s">
         <v>100</v>
       </c>
       <c r="C52" s="237">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D52" s="210">
-        <v>9.6</v>
+        <v>5.3</v>
       </c>
       <c r="E52" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F52" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G52" s="240">
-        <v>3.03</v>
+        <v>1.23</v>
       </c>
       <c r="H52" s="241">
-        <v>1.87</v>
+        <v>-0.57999999999999996</v>
       </c>
       <c r="I52" s="242">
-        <v>0.8</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J52" s="241">
-        <v>0.06</v>
+        <v>-0.52</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="154"/>
       <c r="B53" s="154" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="237">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D53" s="210">
-        <v>-16</v>
+        <v>-10.8</v>
       </c>
       <c r="E53" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F53" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G53" s="240">
-        <v>2.83</v>
+        <v>1.99</v>
       </c>
       <c r="H53" s="241">
-        <v>0.12</v>
+        <v>-0.69</v>
       </c>
       <c r="I53" s="242">
-        <v>1.76</v>
+        <v>2.37</v>
       </c>
       <c r="J53" s="241">
-        <v>-0.57999999999999996</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="154"/>
       <c r="B54" s="154" t="s">
         <v>102</v>
       </c>
       <c r="C54" s="237">
-        <v>560</v>
+        <v>536</v>
       </c>
       <c r="D54" s="210">
-        <v>-0.4</v>
+        <v>-2.7</v>
       </c>
       <c r="E54" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F54" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G54" s="240">
-        <v>1.93</v>
+        <v>1.71</v>
       </c>
       <c r="H54" s="241">
-        <v>-1.32</v>
+        <v>-0.2</v>
       </c>
       <c r="I54" s="242">
-        <v>2.4300000000000002</v>
+        <v>2.2599999999999998</v>
       </c>
       <c r="J54" s="241">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="154"/>
       <c r="B55" s="154" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="237">
-        <v>4151</v>
+        <v>4191</v>
       </c>
       <c r="D55" s="210">
-        <v>-1.2</v>
+        <v>0.5</v>
       </c>
       <c r="E55" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F55" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G55" s="240">
-        <v>2.11</v>
+        <v>2.15</v>
       </c>
       <c r="H55" s="241">
-        <v>0.06</v>
+        <v>-0.1</v>
       </c>
       <c r="I55" s="242">
-        <v>1.73</v>
+        <v>2.13</v>
       </c>
       <c r="J55" s="241">
-        <v>-0.1</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="154"/>
       <c r="B56" s="154" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="237">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="D56" s="210">
         <v>-6.1</v>
       </c>
       <c r="E56" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F56" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G56" s="240">
-        <v>2.0099999999999998</v>
+        <v>1.24</v>
       </c>
       <c r="H56" s="241">
-        <v>0.82</v>
+        <v>0.5</v>
       </c>
       <c r="I56" s="242">
-        <v>1.88</v>
+        <v>1.8</v>
       </c>
       <c r="J56" s="241">
-        <v>0.46</v>
+        <v>-0.09</v>
       </c>
     </row>
     <row r="57" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="177"/>
       <c r="B57" s="177" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="237">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D57" s="210">
-        <v>7.6</v>
+        <v>5</v>
       </c>
       <c r="E57" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F57" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G57" s="240">
-        <v>1.93</v>
+        <v>2.12</v>
       </c>
       <c r="H57" s="241">
-        <v>0.11</v>
+        <v>0.54</v>
       </c>
       <c r="I57" s="242">
-        <v>1.37</v>
+        <v>1.91</v>
       </c>
       <c r="J57" s="241">
-        <v>-0.65</v>
+        <v>-1.1299999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="154"/>
       <c r="B58" s="154" t="s">
         <v>114</v>
       </c>
       <c r="C58" s="237">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D58" s="210">
-        <v>-5.6</v>
+        <v>-6.3</v>
       </c>
       <c r="E58" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F58" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G58" s="240">
-        <v>4.3099999999999996</v>
+        <v>3.1</v>
       </c>
       <c r="H58" s="241">
-        <v>-0.01</v>
+        <v>-1.88</v>
       </c>
       <c r="I58" s="242">
-        <v>1.46</v>
+        <v>2.58</v>
       </c>
       <c r="J58" s="241">
-        <v>-0.11</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="178"/>
       <c r="B59" s="178" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="237">
-        <v>3661</v>
+        <v>3671</v>
       </c>
       <c r="D59" s="210">
-        <v>2.7</v>
+        <v>3.6</v>
       </c>
       <c r="E59" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F59" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G59" s="240">
-        <v>4.9000000000000004</v>
+        <v>3.86</v>
       </c>
       <c r="H59" s="241">
-        <v>0.7</v>
+        <v>0.23</v>
       </c>
       <c r="I59" s="242">
-        <v>2.96</v>
+        <v>3.54</v>
       </c>
       <c r="J59" s="241">
-        <v>-0.39</v>
+        <v>-0.53</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="177"/>
       <c r="B60" s="177" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="237">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="D60" s="210">
-        <v>1</v>
+        <v>-0.8</v>
       </c>
       <c r="E60" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F60" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G60" s="240">
-        <v>4.04</v>
+        <v>2.68</v>
       </c>
       <c r="H60" s="241">
-        <v>0.48</v>
+        <v>-0.71</v>
       </c>
       <c r="I60" s="242">
-        <v>3.09</v>
+        <v>3.53</v>
       </c>
       <c r="J60" s="241">
-        <v>-0.02</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="178"/>
       <c r="B61" s="178" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="237">
-        <v>1140</v>
+        <v>1114</v>
       </c>
       <c r="D61" s="210">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="E61" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F61" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G61" s="240">
-        <v>2.29</v>
+        <v>3.24</v>
       </c>
       <c r="H61" s="241">
-        <v>-0.21</v>
+        <v>-2</v>
       </c>
       <c r="I61" s="242">
-        <v>1.99</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="241">
-        <v>-0.39</v>
+        <v>-0.37</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="154"/>
       <c r="B62" s="154" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="237">
-        <v>2913</v>
+        <v>2945</v>
       </c>
       <c r="D62" s="210">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
       <c r="E62" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F62" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G62" s="240">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="H62" s="241">
-        <v>7.0000000000000007E-2</v>
+        <v>-0.49</v>
       </c>
       <c r="I62" s="242">
-        <v>1.54</v>
+        <v>1.92</v>
       </c>
       <c r="J62" s="241">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="178"/>
       <c r="B63" s="178" t="s">
         <v>111</v>
       </c>
       <c r="C63" s="237">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D63" s="210">
-        <v>-5.0999999999999996</v>
+        <v>-9.4</v>
       </c>
       <c r="E63" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F63" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G63" s="240">
-        <v>1.39</v>
+        <v>1.05</v>
       </c>
       <c r="H63" s="241">
-        <v>0.55000000000000004</v>
+        <v>-1.01</v>
       </c>
       <c r="I63" s="242">
-        <v>0.97</v>
+        <v>1.37</v>
       </c>
       <c r="J63" s="241">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="177"/>
       <c r="B64" s="177" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="237">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="D64" s="210">
-        <v>-2.2000000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="E64" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F64" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G64" s="240">
-        <v>3.91</v>
+        <v>3.03</v>
       </c>
       <c r="H64" s="241">
-        <v>-0.43</v>
+        <v>-0.63</v>
       </c>
       <c r="I64" s="242">
-        <v>3.38</v>
+        <v>2.93</v>
       </c>
       <c r="J64" s="241">
-        <v>0.65</v>
+        <v>-0.42</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="158"/>
       <c r="B65" s="188"/>
       <c r="C65" s="189"/>
       <c r="D65" s="188"/>
       <c r="E65" s="189"/>
       <c r="F65" s="189"/>
       <c r="G65" s="158"/>
       <c r="H65" s="188"/>
       <c r="I65" s="189"/>
       <c r="J65" s="188"/>
     </row>
     <row r="66" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A66" s="109" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B66" s="143"/>
       <c r="C66" s="209" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D66" s="236" t="s">
         <v>93</v>
       </c>
       <c r="E66" s="209" t="s">
         <v>43</v>
       </c>
       <c r="F66" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G66" s="209" t="s">
         <v>43</v>
       </c>
       <c r="H66" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I66" s="212" t="s">
         <v>43</v>
       </c>
       <c r="J66" s="236" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="377" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B67" s="143" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C67" s="237">
-        <v>31629</v>
+        <v>31509</v>
       </c>
       <c r="D67" s="210">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="E67" s="238">
-        <v>25.17</v>
+        <v>25.39</v>
       </c>
       <c r="F67" s="239">
-        <v>-0.04</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="G67" s="240">
-        <v>1.74</v>
+        <v>1.36</v>
       </c>
       <c r="H67" s="241">
-        <v>7.0000000000000007E-2</v>
+        <v>-0.05</v>
       </c>
       <c r="I67" s="242">
-        <v>1.74</v>
+        <v>1.58</v>
       </c>
       <c r="J67" s="241">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="377"/>
       <c r="B68" s="143" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C68" s="237">
-        <v>23670</v>
+        <v>23510</v>
       </c>
       <c r="D68" s="210">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="E68" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F68" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G68" s="240">
-        <v>1.36</v>
+        <v>0.93</v>
       </c>
       <c r="H68" s="241">
-        <v>0.11</v>
+        <v>-0.01</v>
       </c>
       <c r="I68" s="242">
-        <v>1.53</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="J68" s="241">
-        <v>0.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="377"/>
       <c r="B69" s="157" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C69" s="237">
-        <v>7960</v>
+        <v>7999</v>
       </c>
       <c r="D69" s="210">
-        <v>0.2</v>
+        <v>1.6</v>
       </c>
       <c r="E69" s="247" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F69" s="248" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G69" s="240">
-        <v>2.87</v>
+        <v>2.63</v>
       </c>
       <c r="H69" s="241">
-        <v>-0.04</v>
+        <v>-0.2</v>
       </c>
       <c r="I69" s="242">
-        <v>2.36</v>
+        <v>2.89</v>
       </c>
       <c r="J69" s="241">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="378"/>
       <c r="B70" s="191"/>
       <c r="C70" s="56"/>
       <c r="D70" s="192"/>
       <c r="E70" s="191"/>
       <c r="F70" s="191"/>
       <c r="G70" s="56"/>
       <c r="H70" s="192"/>
       <c r="I70" s="191"/>
       <c r="J70" s="192"/>
     </row>
     <row r="71" spans="1:10" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A71" s="143" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B71" s="143"/>
       <c r="C71" s="143"/>
       <c r="D71" s="143"/>
       <c r="E71" s="143"/>
       <c r="F71" s="143"/>
       <c r="G71" s="143"/>
       <c r="H71" s="143"/>
       <c r="I71" s="143"/>
       <c r="J71" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A67:A70"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC522AFC-9A02-453A-980A-9B60D0F92AD1}">
-  <sheetPr codeName="Sheet20">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{992EF7B9-1343-4347-A209-99545551009C}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="4" width="8.375" customWidth="1"/>
     <col min="5" max="5" width="9.125" customWidth="1"/>
     <col min="6" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="8" width="9.125" customWidth="1"/>
     <col min="9" max="10" width="8.375" customWidth="1"/>
     <col min="11" max="11" width="9.125" customWidth="1"/>
     <col min="12" max="13" width="8.375" customWidth="1"/>
     <col min="14" max="14" width="9.125" customWidth="1"/>
     <col min="15" max="15" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="393" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="393"/>
+      <c r="A1" s="387" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
+      <c r="G1" s="387"/>
+      <c r="H1" s="387"/>
+      <c r="I1" s="387"/>
+      <c r="J1" s="387"/>
+      <c r="K1" s="387"/>
+      <c r="L1" s="387"/>
+      <c r="M1" s="387"/>
+      <c r="N1" s="387"/>
       <c r="O1" s="251"/>
       <c r="P1" s="251"/>
       <c r="Q1" s="251"/>
     </row>
     <row r="2" spans="1:17" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="251"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
       <c r="D2" s="252"/>
       <c r="E2" s="252"/>
       <c r="F2" s="252"/>
       <c r="G2" s="252"/>
       <c r="H2" s="252"/>
       <c r="I2" s="252"/>
       <c r="J2" s="252"/>
       <c r="K2" s="252"/>
       <c r="L2" s="252"/>
       <c r="M2" s="252"/>
       <c r="N2" s="252"/>
       <c r="O2" s="252"/>
     </row>
     <row r="3" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3" s="253"/>
       <c r="C3" s="254"/>
       <c r="D3" s="254"/>
       <c r="E3" s="254"/>
       <c r="F3" s="254"/>
       <c r="G3" s="254"/>
       <c r="H3" s="254"/>
       <c r="I3" s="254"/>
       <c r="J3" s="254"/>
       <c r="K3" s="254"/>
       <c r="L3" s="254"/>
       <c r="M3" s="254"/>
       <c r="N3" s="255"/>
       <c r="Q3" s="255" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="256"/>
       <c r="B4" s="257"/>
       <c r="C4" s="258" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D4" s="259"/>
       <c r="E4" s="259"/>
       <c r="F4" s="259"/>
       <c r="G4" s="260"/>
       <c r="H4" s="259"/>
       <c r="I4" s="259"/>
       <c r="J4" s="259"/>
       <c r="K4" s="259"/>
       <c r="L4" s="261"/>
       <c r="M4" s="262"/>
       <c r="N4" s="263"/>
       <c r="O4" s="264" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="Q4" s="396" t="s">
         <v>152</v>
       </c>
+      <c r="P4" s="388" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q4" s="390" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A5" s="398" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="399"/>
+      <c r="A5" s="392" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5" s="393"/>
       <c r="C5" s="265"/>
       <c r="D5" s="254"/>
       <c r="E5" s="254"/>
-      <c r="F5" s="400" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="401"/>
+      <c r="F5" s="394" t="s">
+        <v>156</v>
+      </c>
+      <c r="G5" s="395"/>
       <c r="H5" s="266"/>
-      <c r="I5" s="402" t="s">
+      <c r="I5" s="396" t="s">
         <v>115</v>
       </c>
-      <c r="J5" s="403"/>
+      <c r="J5" s="397"/>
       <c r="K5" s="267"/>
-      <c r="L5" s="404" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="405"/>
+      <c r="L5" s="398" t="s">
+        <v>117</v>
+      </c>
+      <c r="M5" s="399"/>
       <c r="N5" s="263"/>
       <c r="O5" s="268"/>
-      <c r="P5" s="395"/>
-      <c r="Q5" s="397"/>
+      <c r="P5" s="389"/>
+      <c r="Q5" s="391"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A6" s="269"/>
       <c r="B6" s="270"/>
       <c r="C6" s="271"/>
       <c r="D6" s="272" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="273" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F6" s="274"/>
       <c r="G6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="H6" s="273" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I6" s="274"/>
       <c r="J6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="K6" s="273" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="L6" s="271"/>
       <c r="M6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="N6" s="273" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="O6" s="276" t="s">
         <v>90</v>
       </c>
       <c r="P6" s="277" t="s">
         <v>90</v>
       </c>
       <c r="Q6" s="276" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A7" s="278"/>
       <c r="B7" s="267"/>
       <c r="C7" s="279"/>
       <c r="D7" s="280" t="s">
         <v>93</v>
       </c>
       <c r="E7" s="280" t="s">
         <v>93</v>
       </c>
       <c r="F7" s="258"/>
       <c r="G7" s="281" t="s">
         <v>93</v>
       </c>
@@ -15568,3069 +15579,3069 @@
       <c r="J7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="K7" s="280" t="s">
         <v>93</v>
       </c>
       <c r="L7" s="258"/>
       <c r="M7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="N7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="O7" s="282" t="s">
         <v>93</v>
       </c>
       <c r="P7" s="280" t="s">
         <v>93</v>
       </c>
       <c r="Q7" s="282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A8" s="283" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8" s="283"/>
       <c r="C8" s="260"/>
       <c r="D8" s="260"/>
       <c r="E8" s="284"/>
       <c r="F8" s="265"/>
       <c r="G8" s="285"/>
       <c r="H8" s="268"/>
       <c r="I8" s="254"/>
       <c r="J8" s="285"/>
       <c r="K8" s="268"/>
       <c r="L8" s="286"/>
       <c r="M8" s="287"/>
       <c r="N8" s="287"/>
       <c r="O8" s="268"/>
       <c r="P8" s="254"/>
       <c r="Q8" s="268"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A9" s="389" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="390"/>
+      <c r="A9" s="400" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="401"/>
       <c r="C9" s="288">
         <v>102.3</v>
       </c>
       <c r="D9" s="289">
         <v>2</v>
       </c>
       <c r="E9" s="290">
         <v>-1</v>
       </c>
       <c r="F9" s="291">
         <v>102.8</v>
       </c>
       <c r="G9" s="292">
         <v>2.2999999999999998</v>
       </c>
       <c r="H9" s="289">
         <v>-0.7</v>
       </c>
       <c r="I9" s="291">
         <v>102.7</v>
       </c>
       <c r="J9" s="292">
         <v>2.6</v>
       </c>
       <c r="K9" s="289">
         <v>-0.4</v>
       </c>
       <c r="L9" s="291">
         <v>104</v>
       </c>
       <c r="M9" s="292">
         <v>3.1</v>
       </c>
       <c r="N9" s="292">
         <v>0.1</v>
       </c>
       <c r="O9" s="292">
         <v>1.7</v>
       </c>
       <c r="P9" s="292">
         <v>1.7</v>
       </c>
       <c r="Q9" s="292">
         <v>1.9</v>
       </c>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="388"/>
+      <c r="A10" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="386"/>
       <c r="C10" s="288">
         <v>103.5</v>
       </c>
       <c r="D10" s="289">
         <v>1.2</v>
       </c>
       <c r="E10" s="293">
         <v>-2.5</v>
       </c>
       <c r="F10" s="291">
         <v>104.6</v>
       </c>
       <c r="G10" s="292">
         <v>1.8</v>
       </c>
       <c r="H10" s="289">
         <v>-2</v>
       </c>
       <c r="I10" s="291">
         <v>105.2</v>
       </c>
       <c r="J10" s="292">
         <v>2.4</v>
       </c>
       <c r="K10" s="289">
         <v>-1.3</v>
       </c>
       <c r="L10" s="291">
         <v>105.9</v>
       </c>
       <c r="M10" s="292">
         <v>1.8</v>
       </c>
       <c r="N10" s="292">
         <v>-2</v>
       </c>
       <c r="O10" s="292">
         <v>1.7</v>
       </c>
       <c r="P10" s="292">
         <v>0.3</v>
       </c>
       <c r="Q10" s="292">
         <v>0.5</v>
       </c>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388"/>
+      <c r="A11" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="386"/>
       <c r="C11" s="291">
         <v>109.2</v>
       </c>
       <c r="D11" s="289">
         <v>2.8</v>
       </c>
       <c r="E11" s="293">
         <v>-0.3</v>
       </c>
       <c r="F11" s="291">
         <v>108.5</v>
       </c>
       <c r="G11" s="292">
         <v>3.2</v>
       </c>
       <c r="H11" s="289">
         <v>0</v>
       </c>
       <c r="I11" s="291">
         <v>112.6</v>
       </c>
       <c r="J11" s="292">
         <v>3.9</v>
       </c>
       <c r="K11" s="289">
         <v>0.7</v>
       </c>
       <c r="L11" s="291">
         <v>108.9</v>
       </c>
       <c r="M11" s="292">
         <v>3.3</v>
       </c>
       <c r="N11" s="292">
         <v>0.1</v>
       </c>
       <c r="O11" s="292">
         <v>3</v>
       </c>
       <c r="P11" s="292">
         <v>3.9</v>
       </c>
       <c r="Q11" s="292">
         <v>2.9</v>
       </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A12" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="388"/>
+      <c r="A12" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="386"/>
       <c r="C12" s="291">
         <v>111.7</v>
       </c>
       <c r="D12" s="289">
         <v>2.2999999999999998</v>
       </c>
       <c r="E12" s="293">
         <v>-1.3</v>
       </c>
       <c r="F12" s="291">
         <v>111.6</v>
       </c>
       <c r="G12" s="292">
         <v>2.9</v>
       </c>
       <c r="H12" s="289">
         <v>-0.7</v>
       </c>
       <c r="I12" s="291">
         <v>115.2</v>
       </c>
       <c r="J12" s="292">
         <v>2.2999999999999998</v>
       </c>
       <c r="K12" s="289">
         <v>-1.3</v>
       </c>
       <c r="L12" s="291">
         <v>111.7</v>
       </c>
       <c r="M12" s="292">
         <v>2.6</v>
       </c>
       <c r="N12" s="292">
         <v>-1</v>
       </c>
       <c r="O12" s="292">
         <v>4.2</v>
       </c>
       <c r="P12" s="292">
         <v>1.7</v>
       </c>
       <c r="Q12" s="292">
         <v>2.5</v>
       </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A13" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="392"/>
+      <c r="A13" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="403"/>
       <c r="C13" s="294">
-        <v>161.5</v>
+        <v>94.2</v>
       </c>
       <c r="D13" s="295">
-        <v>3.1</v>
+        <v>1.3</v>
       </c>
       <c r="E13" s="296">
-        <v>-0.8</v>
+        <v>-1.7</v>
       </c>
       <c r="F13" s="294">
-        <v>165.5</v>
+        <v>92.4</v>
       </c>
       <c r="G13" s="297">
-        <v>3.8</v>
+        <v>1.8</v>
       </c>
       <c r="H13" s="295">
-        <v>0</v>
+        <v>-1.2</v>
       </c>
       <c r="I13" s="294">
-        <v>125.5</v>
+        <v>112</v>
       </c>
       <c r="J13" s="297">
-        <v>2.5</v>
+        <v>1.4</v>
       </c>
       <c r="K13" s="295">
+        <v>-1.6</v>
+      </c>
+      <c r="L13" s="294">
+        <v>91.1</v>
+      </c>
+      <c r="M13" s="297">
+        <v>1.7</v>
+      </c>
+      <c r="N13" s="297">
+        <v>-1.4</v>
+      </c>
+      <c r="O13" s="297">
+        <v>3.3</v>
+      </c>
+      <c r="P13" s="297">
         <v>-1.3</v>
       </c>
-      <c r="L13" s="294">
-[...13 lines deleted...]
-      </c>
       <c r="Q13" s="297">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A14" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="386"/>
+      <c r="C14" s="291">
+        <v>93.5</v>
+      </c>
+      <c r="D14" s="289">
         <v>2.1</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      </c>
       <c r="E14" s="293">
-        <v>-0.2</v>
+        <v>-1.3</v>
       </c>
       <c r="F14" s="291">
-        <v>132.30000000000001</v>
+        <v>91.7</v>
       </c>
       <c r="G14" s="292">
-        <v>4</v>
+        <v>2.6</v>
       </c>
       <c r="H14" s="289">
-        <v>0.5</v>
+        <v>-0.7</v>
       </c>
       <c r="I14" s="291">
-        <v>118.7</v>
+        <v>110.5</v>
       </c>
       <c r="J14" s="292">
-        <v>2.4</v>
+        <v>2</v>
       </c>
       <c r="K14" s="289">
-        <v>-1.1000000000000001</v>
+        <v>-1.3</v>
       </c>
       <c r="L14" s="291">
-        <v>130.5</v>
+        <v>91.8</v>
       </c>
       <c r="M14" s="292">
-        <v>3.6</v>
+        <v>2.6</v>
       </c>
       <c r="N14" s="292">
-        <v>0.1</v>
+        <v>-0.7</v>
       </c>
       <c r="O14" s="292">
-        <v>4.5</v>
+        <v>3.2</v>
       </c>
       <c r="P14" s="292">
-        <v>0.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="Q14" s="292">
-        <v>3.7</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A15" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="388"/>
+      <c r="A15" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="386"/>
       <c r="C15" s="291">
         <v>94.2</v>
       </c>
       <c r="D15" s="289">
-        <v>1.3</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="293">
-        <v>-1.7</v>
+        <v>-0.8</v>
       </c>
       <c r="F15" s="291">
+        <v>92.1</v>
+      </c>
+      <c r="G15" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="H15" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="I15" s="291">
+        <v>113.7</v>
+      </c>
+      <c r="J15" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="K15" s="289">
+        <v>-0.6</v>
+      </c>
+      <c r="L15" s="291">
+        <v>92.5</v>
+      </c>
+      <c r="M15" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="N15" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="O15" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="P15" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="Q15" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A16" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="386"/>
+      <c r="C16" s="291">
+        <v>98.5</v>
+      </c>
+      <c r="D16" s="289">
+        <v>1.7</v>
+      </c>
+      <c r="E16" s="293">
+        <v>-1.6</v>
+      </c>
+      <c r="F16" s="291">
+        <v>97.1</v>
+      </c>
+      <c r="G16" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="H16" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="I16" s="291">
+        <v>114.1</v>
+      </c>
+      <c r="J16" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="K16" s="289">
+        <v>-2.1</v>
+      </c>
+      <c r="L16" s="291">
+        <v>96.3</v>
+      </c>
+      <c r="M16" s="292">
+        <v>2</v>
+      </c>
+      <c r="N16" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="O16" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P16" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="Q16" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A17" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="386"/>
+      <c r="C17" s="291">
+        <v>198.6</v>
+      </c>
+      <c r="D17" s="289">
+        <v>2.4</v>
+      </c>
+      <c r="E17" s="293">
+        <v>-0.1</v>
+      </c>
+      <c r="F17" s="291">
+        <v>206.4</v>
+      </c>
+      <c r="G17" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="H17" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="I17" s="291">
+        <v>133.6</v>
+      </c>
+      <c r="J17" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="K17" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="L17" s="291">
+        <v>207.9</v>
+      </c>
+      <c r="M17" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N17" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="O17" s="293">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P17" s="293">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="292">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A18" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="386"/>
+      <c r="C18" s="291">
+        <v>94.2</v>
+      </c>
+      <c r="D18" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="E18" s="293">
+        <v>0.7</v>
+      </c>
+      <c r="F18" s="291">
+        <v>92.9</v>
+      </c>
+      <c r="G18" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="H18" s="289">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I18" s="291">
+        <v>112.1</v>
+      </c>
+      <c r="J18" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K18" s="289">
+        <v>0.5</v>
+      </c>
+      <c r="L18" s="291">
+        <v>92.2</v>
+      </c>
+      <c r="M18" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="N18" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O18" s="293">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P18" s="293">
+        <v>1.7</v>
+      </c>
+      <c r="Q18" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A19" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="386"/>
+      <c r="C19" s="291">
+        <v>93.8</v>
+      </c>
+      <c r="D19" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E19" s="293">
+        <v>2</v>
+      </c>
+      <c r="F19" s="291">
+        <v>92.8</v>
+      </c>
+      <c r="G19" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="H19" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="I19" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="J19" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K19" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="L19" s="291">
         <v>92.4</v>
       </c>
-      <c r="G15" s="292">
-[...8 lines deleted...]
-      <c r="J15" s="292">
+      <c r="M19" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="N19" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="O19" s="292">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P19" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="Q19" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A20" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="386"/>
+      <c r="C20" s="291">
+        <v>100.1</v>
+      </c>
+      <c r="D20" s="289">
+        <v>3.1</v>
+      </c>
+      <c r="E20" s="293">
         <v>1.4</v>
       </c>
-      <c r="K15" s="289">
-[...11 lines deleted...]
-      <c r="O15" s="292">
+      <c r="F20" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="G20" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H20" s="289">
+        <v>2</v>
+      </c>
+      <c r="I20" s="291">
+        <v>113.9</v>
+      </c>
+      <c r="J20" s="292">
+        <v>2</v>
+      </c>
+      <c r="K20" s="289">
+        <v>0.3</v>
+      </c>
+      <c r="L20" s="291">
+        <v>98.5</v>
+      </c>
+      <c r="M20" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="N20" s="292">
+        <v>1.9</v>
+      </c>
+      <c r="O20" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="P20" s="292">
         <v>3.3</v>
       </c>
-      <c r="P15" s="292">
-[...23 lines deleted...]
-      <c r="G16" s="292">
+      <c r="Q20" s="292">
         <v>2.6</v>
       </c>
-      <c r="H16" s="289">
-[...232 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A21" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="388"/>
+      <c r="A21" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="386"/>
       <c r="C21" s="291">
-        <v>93.8</v>
+        <v>98.2</v>
       </c>
       <c r="D21" s="289">
-        <v>3.4</v>
+        <v>3.6</v>
       </c>
       <c r="E21" s="293">
         <v>2</v>
       </c>
       <c r="F21" s="291">
-        <v>92.8</v>
+        <v>96.7</v>
       </c>
       <c r="G21" s="292">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="H21" s="289">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="I21" s="291">
-        <v>109.7</v>
+        <v>115.9</v>
       </c>
       <c r="J21" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="K21" s="289">
+        <v>1.3</v>
+      </c>
+      <c r="L21" s="291">
+        <v>96.5</v>
+      </c>
+      <c r="M21" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N21" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="O21" s="292">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P21" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="Q21" s="292">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A22" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="386"/>
+      <c r="C22" s="291">
+        <v>97.8</v>
+      </c>
+      <c r="D22" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E22" s="293">
         <v>1.6</v>
       </c>
-      <c r="K21" s="289">
-[...34 lines deleted...]
-      </c>
       <c r="F22" s="291">
-        <v>99.4</v>
+        <v>96.2</v>
       </c>
       <c r="G22" s="292">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="H22" s="289">
         <v>2</v>
       </c>
       <c r="I22" s="291">
-        <v>113.9</v>
+        <v>114.8</v>
       </c>
       <c r="J22" s="292">
-        <v>2</v>
+        <v>1.8</v>
       </c>
       <c r="K22" s="289">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="L22" s="291">
-        <v>98.5</v>
+        <v>95.7</v>
       </c>
       <c r="M22" s="292">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="N22" s="292">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
       <c r="O22" s="292">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="P22" s="292">
+        <v>6.1</v>
+      </c>
+      <c r="Q22" s="292">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A23" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23" s="386"/>
+      <c r="C23" s="291">
+        <v>168</v>
+      </c>
+      <c r="D23" s="289">
+        <v>4</v>
+      </c>
+      <c r="E23" s="293">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F23" s="291">
+        <v>172.4</v>
+      </c>
+      <c r="G23" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="H23" s="289">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I23" s="291">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="J23" s="292">
         <v>3.3</v>
       </c>
-      <c r="Q22" s="292">
-[...31 lines deleted...]
-      </c>
       <c r="K23" s="289">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="L23" s="291">
-        <v>96.5</v>
+        <v>178.4</v>
       </c>
       <c r="M23" s="292">
         <v>4.0999999999999996</v>
       </c>
       <c r="N23" s="292">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="O23" s="292">
-        <v>4.9000000000000004</v>
+        <v>5.3</v>
       </c>
       <c r="P23" s="292">
-        <v>2.7</v>
+        <v>0.3</v>
       </c>
       <c r="Q23" s="292">
-        <v>2.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A24" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="388"/>
+      <c r="A24" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="386"/>
       <c r="C24" s="291">
-        <v>97.8</v>
+        <v>136.5</v>
       </c>
       <c r="D24" s="289">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="E24" s="293">
-        <v>1.6</v>
+        <v>2</v>
       </c>
       <c r="F24" s="291">
-        <v>96.2</v>
+        <v>138</v>
       </c>
       <c r="G24" s="292">
-        <v>3.8</v>
+        <v>4.3</v>
       </c>
       <c r="H24" s="289">
         <v>2</v>
       </c>
       <c r="I24" s="291">
-        <v>114.8</v>
+        <v>124</v>
       </c>
       <c r="J24" s="292">
-        <v>1.8</v>
+        <v>4.5</v>
       </c>
       <c r="K24" s="289">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="L24" s="291">
-        <v>95.7</v>
+        <v>137.19999999999999</v>
       </c>
       <c r="M24" s="292">
-        <v>3.3</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="N24" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="O24" s="292">
+        <v>4.8</v>
+      </c>
+      <c r="P24" s="292">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q24" s="292">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A25" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="386"/>
+      <c r="C25" s="291">
+        <v>97.9</v>
+      </c>
+      <c r="D25" s="289">
+        <v>3.9</v>
+      </c>
+      <c r="E25" s="293">
         <v>1.6</v>
       </c>
-      <c r="O24" s="292">
+      <c r="F25" s="291">
+        <v>96.1</v>
+      </c>
+      <c r="G25" s="292">
         <v>4</v>
       </c>
-      <c r="P24" s="292">
-[...25 lines deleted...]
-      </c>
       <c r="H25" s="289">
-        <v>2.2999999999999998</v>
+        <v>1.7</v>
       </c>
       <c r="I25" s="291">
-        <v>129.69999999999999</v>
+        <v>116.9</v>
       </c>
       <c r="J25" s="292">
-        <v>3.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="K25" s="289">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="L25" s="291">
-        <v>178.4</v>
+        <v>94.8</v>
       </c>
       <c r="M25" s="292">
         <v>4.0999999999999996</v>
       </c>
       <c r="N25" s="292">
-        <v>2.2999999999999998</v>
+        <v>1.8</v>
       </c>
       <c r="O25" s="292">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="P25" s="292">
-        <v>0.3</v>
+        <v>3.7</v>
       </c>
       <c r="Q25" s="292">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A26" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" s="405"/>
+      <c r="C26" s="298">
+        <v>97.8</v>
+      </c>
+      <c r="D26" s="299">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E26" s="300">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F26" s="298">
+        <v>96.3</v>
+      </c>
+      <c r="G26" s="301">
+        <v>5</v>
+      </c>
+      <c r="H26" s="299">
+        <v>2.5</v>
+      </c>
+      <c r="I26" s="298">
+        <v>115.1</v>
+      </c>
+      <c r="J26" s="301">
+        <v>4.2</v>
+      </c>
+      <c r="K26" s="299">
+        <v>1.8</v>
+      </c>
+      <c r="L26" s="298">
+        <v>96</v>
+      </c>
+      <c r="M26" s="301">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N26" s="292">
+        <v>2</v>
+      </c>
+      <c r="O26" s="292">
         <v>6</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      </c>
       <c r="P26" s="292">
-        <v>5.5</v>
+        <v>3.9</v>
       </c>
       <c r="Q26" s="292">
-        <v>3.3</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A27" s="302" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B27" s="302"/>
       <c r="C27" s="303"/>
       <c r="D27" s="304"/>
       <c r="E27" s="305"/>
       <c r="F27" s="306"/>
       <c r="G27" s="307"/>
       <c r="H27" s="308"/>
       <c r="I27" s="306"/>
       <c r="J27" s="307"/>
       <c r="K27" s="308"/>
       <c r="L27" s="306"/>
       <c r="M27" s="307"/>
       <c r="N27" s="307"/>
       <c r="O27" s="290"/>
       <c r="P27" s="308"/>
       <c r="Q27" s="290"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A28" s="389" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="390"/>
+      <c r="A28" s="400" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="401"/>
       <c r="C28" s="288">
         <v>101.9</v>
       </c>
       <c r="D28" s="289">
         <v>1.4</v>
       </c>
       <c r="E28" s="290">
         <v>-1.6</v>
       </c>
       <c r="F28" s="291">
         <v>102.3</v>
       </c>
       <c r="G28" s="292">
         <v>1.6</v>
       </c>
       <c r="H28" s="289">
         <v>-1.4</v>
       </c>
       <c r="I28" s="291">
         <v>102.6</v>
       </c>
       <c r="J28" s="292">
         <v>2.5</v>
       </c>
       <c r="K28" s="289">
         <v>-0.5</v>
       </c>
       <c r="L28" s="291">
         <v>103.6</v>
       </c>
       <c r="M28" s="292">
         <v>2.4</v>
       </c>
       <c r="N28" s="292">
         <v>-0.6</v>
       </c>
       <c r="O28" s="292">
         <v>0.6</v>
       </c>
       <c r="P28" s="292">
         <v>1.4</v>
       </c>
       <c r="Q28" s="292">
         <v>1.9</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A29" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="388"/>
+      <c r="A29" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B29" s="386"/>
       <c r="C29" s="288">
         <v>103</v>
       </c>
       <c r="D29" s="289">
         <v>1.1000000000000001</v>
       </c>
       <c r="E29" s="293">
         <v>-2.6</v>
       </c>
       <c r="F29" s="291">
         <v>103.9</v>
       </c>
       <c r="G29" s="292">
         <v>1.6</v>
       </c>
       <c r="H29" s="289">
         <v>-2.1</v>
       </c>
       <c r="I29" s="291">
         <v>105.3</v>
       </c>
       <c r="J29" s="292">
         <v>2.6</v>
       </c>
       <c r="K29" s="289">
         <v>-1.1000000000000001</v>
       </c>
       <c r="L29" s="291">
         <v>105.3</v>
       </c>
       <c r="M29" s="292">
         <v>1.6</v>
       </c>
       <c r="N29" s="292">
         <v>-2.1</v>
       </c>
       <c r="O29" s="292">
         <v>1.3</v>
       </c>
       <c r="P29" s="292">
         <v>0.5</v>
       </c>
       <c r="Q29" s="292">
         <v>0.7</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A30" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="388"/>
+      <c r="A30" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" s="386"/>
       <c r="C30" s="291">
         <v>107.5</v>
       </c>
       <c r="D30" s="289">
         <v>2</v>
       </c>
       <c r="E30" s="293">
         <v>-1.2</v>
       </c>
       <c r="F30" s="291">
         <v>106.6</v>
       </c>
       <c r="G30" s="292">
         <v>2.4</v>
       </c>
       <c r="H30" s="289">
         <v>-0.8</v>
       </c>
       <c r="I30" s="291">
         <v>111.8</v>
       </c>
       <c r="J30" s="292">
         <v>3.2</v>
       </c>
       <c r="K30" s="289">
         <v>0</v>
       </c>
       <c r="L30" s="291">
         <v>107.6</v>
       </c>
       <c r="M30" s="292">
         <v>2.6</v>
       </c>
       <c r="N30" s="292">
         <v>-0.6</v>
       </c>
       <c r="O30" s="292">
         <v>2.5</v>
       </c>
       <c r="P30" s="292">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q30" s="292">
         <v>1.9</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A31" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="388"/>
+      <c r="A31" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B31" s="386"/>
       <c r="C31" s="291">
         <v>109.6</v>
       </c>
       <c r="D31" s="289">
         <v>2</v>
       </c>
       <c r="E31" s="293">
         <v>-1.6</v>
       </c>
       <c r="F31" s="291">
         <v>109.1</v>
       </c>
       <c r="G31" s="292">
         <v>2.2999999999999998</v>
       </c>
       <c r="H31" s="289">
         <v>-1.2</v>
       </c>
       <c r="I31" s="291">
         <v>114.4</v>
       </c>
       <c r="J31" s="292">
         <v>2.2999999999999998</v>
       </c>
       <c r="K31" s="289">
         <v>-1.2</v>
       </c>
       <c r="L31" s="291">
         <v>110</v>
       </c>
       <c r="M31" s="292">
         <v>2.2000000000000002</v>
       </c>
       <c r="N31" s="292">
         <v>-1.3</v>
       </c>
       <c r="O31" s="292">
         <v>3.8</v>
       </c>
       <c r="P31" s="292">
         <v>1.9</v>
       </c>
       <c r="Q31" s="292">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A32" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="392"/>
+      <c r="A32" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" s="403"/>
       <c r="C32" s="294">
-        <v>110.4</v>
+        <v>109.4</v>
       </c>
       <c r="D32" s="295">
+        <v>1.8</v>
+      </c>
+      <c r="E32" s="296">
+        <v>-1.2</v>
+      </c>
+      <c r="F32" s="294">
+        <v>108.8</v>
+      </c>
+      <c r="G32" s="297">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H32" s="295">
+        <v>-0.8</v>
+      </c>
+      <c r="I32" s="294">
+        <v>114.1</v>
+      </c>
+      <c r="J32" s="297">
+        <v>1.6</v>
+      </c>
+      <c r="K32" s="295">
+        <v>-1.5</v>
+      </c>
+      <c r="L32" s="294">
+        <v>110</v>
+      </c>
+      <c r="M32" s="297">
         <v>2</v>
       </c>
-      <c r="E32" s="296">
-[...5 lines deleted...]
-      <c r="G32" s="297">
+      <c r="N32" s="297">
+        <v>-1</v>
+      </c>
+      <c r="O32" s="297">
+        <v>3.6</v>
+      </c>
+      <c r="P32" s="297">
+        <v>1.6</v>
+      </c>
+      <c r="Q32" s="297">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A33" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B33" s="386"/>
+      <c r="C33" s="291">
+        <v>110</v>
+      </c>
+      <c r="D33" s="289">
+        <v>2</v>
+      </c>
+      <c r="E33" s="293">
+        <v>-1.2</v>
+      </c>
+      <c r="F33" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="G33" s="292">
         <v>2.4</v>
       </c>
-      <c r="H32" s="295">
-[...8 lines deleted...]
-      <c r="K32" s="295">
+      <c r="H33" s="289">
+        <v>-0.8</v>
+      </c>
+      <c r="I33" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="J33" s="292">
+        <v>2.1</v>
+      </c>
+      <c r="K33" s="289">
+        <v>-1.2</v>
+      </c>
+      <c r="L33" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="M33" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N33" s="292">
         <v>-1</v>
       </c>
-      <c r="L32" s="294">
-[...23 lines deleted...]
-      <c r="C33" s="291">
+      <c r="O33" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="P33" s="292">
+        <v>2.5</v>
+      </c>
+      <c r="Q33" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A34" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B34" s="386"/>
+      <c r="C34" s="291">
+        <v>111.3</v>
+      </c>
+      <c r="D34" s="289">
+        <v>2.5</v>
+      </c>
+      <c r="E34" s="293">
+        <v>-0.9</v>
+      </c>
+      <c r="F34" s="291">
         <v>110.5</v>
       </c>
-      <c r="D33" s="289">
-[...8 lines deleted...]
-      <c r="G33" s="292">
+      <c r="G34" s="292">
         <v>2.5</v>
-      </c>
-[...49 lines deleted...]
-        <v>2.2000000000000002</v>
       </c>
       <c r="H34" s="289">
         <v>-0.8</v>
       </c>
       <c r="I34" s="291">
-        <v>114.1</v>
+        <v>116.5</v>
       </c>
       <c r="J34" s="292">
+        <v>2.7</v>
+      </c>
+      <c r="K34" s="289">
+        <v>-0.7</v>
+      </c>
+      <c r="L34" s="291">
+        <v>112</v>
+      </c>
+      <c r="M34" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="N34" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="O34" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P34" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q34" s="292">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A35" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B35" s="386"/>
+      <c r="C35" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="D35" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="E35" s="293">
+        <v>-1.3</v>
+      </c>
+      <c r="F35" s="291">
+        <v>110.4</v>
+      </c>
+      <c r="G35" s="292">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H35" s="289">
+        <v>-0.9</v>
+      </c>
+      <c r="I35" s="291">
+        <v>115.8</v>
+      </c>
+      <c r="J35" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="K35" s="289">
+        <v>-1.9</v>
+      </c>
+      <c r="L35" s="291">
+        <v>111.5</v>
+      </c>
+      <c r="M35" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N35" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O35" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P35" s="292">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="292">
         <v>1.6</v>
       </c>
-      <c r="K34" s="289">
-[...5 lines deleted...]
-      <c r="M34" s="292">
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A36" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B36" s="386"/>
+      <c r="C36" s="291">
+        <v>111</v>
+      </c>
+      <c r="D36" s="289">
         <v>2</v>
       </c>
-      <c r="N34" s="292">
-[...29 lines deleted...]
-      <c r="G35" s="292">
+      <c r="E36" s="293">
+        <v>-0.4</v>
+      </c>
+      <c r="F36" s="291">
+        <v>110.6</v>
+      </c>
+      <c r="G36" s="292">
         <v>2.4</v>
       </c>
-      <c r="H35" s="289">
-[...5 lines deleted...]
-      <c r="J35" s="292">
+      <c r="H36" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="I36" s="291">
+        <v>117</v>
+      </c>
+      <c r="J36" s="292">
         <v>2.1</v>
       </c>
-      <c r="K35" s="289">
-[...5 lines deleted...]
-      <c r="M35" s="292">
+      <c r="K36" s="289">
+        <v>-0.4</v>
+      </c>
+      <c r="L36" s="291">
+        <v>111.7</v>
+      </c>
+      <c r="M36" s="292">
         <v>2.2999999999999998</v>
       </c>
-      <c r="N35" s="292">
-[...38 lines deleted...]
-      <c r="J36" s="292">
+      <c r="N36" s="292">
+        <v>-0.2</v>
+      </c>
+      <c r="O36" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="P36" s="292">
         <v>2.7</v>
       </c>
-      <c r="K36" s="289">
-[...16 lines deleted...]
-      </c>
       <c r="Q36" s="292">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A37" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="388"/>
+      <c r="A37" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B37" s="386"/>
       <c r="C37" s="291">
-        <v>110.8</v>
+        <v>110.1</v>
       </c>
       <c r="D37" s="289">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="E37" s="293">
-        <v>-1.3</v>
+        <v>1.3</v>
       </c>
       <c r="F37" s="291">
         <v>110.4</v>
       </c>
       <c r="G37" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="H37" s="289">
+        <v>1.7</v>
+      </c>
+      <c r="I37" s="291">
+        <v>113.8</v>
+      </c>
+      <c r="J37" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K37" s="289">
+        <v>0.6</v>
+      </c>
+      <c r="L37" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="M37" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="N37" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="O37" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="P37" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="Q37" s="292">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A38" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B38" s="386"/>
+      <c r="C38" s="291">
+        <v>110.3</v>
+      </c>
+      <c r="D38" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E38" s="293">
+        <v>1.8</v>
+      </c>
+      <c r="F38" s="291">
+        <v>110.9</v>
+      </c>
+      <c r="G38" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="H38" s="289">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I38" s="291">
+        <v>112.2</v>
+      </c>
+      <c r="J38" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K38" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="L38" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="M38" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="N38" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="O38" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="P38" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="Q38" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A39" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" s="386"/>
+      <c r="C39" s="291">
+        <v>111.5</v>
+      </c>
+      <c r="D39" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E39" s="293">
+        <v>1.7</v>
+      </c>
+      <c r="F39" s="291">
+        <v>111.9</v>
+      </c>
+      <c r="G39" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="H39" s="289">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H37" s="289">
-[...47 lines deleted...]
-      <c r="G38" s="292">
+      <c r="I39" s="291">
+        <v>114.9</v>
+      </c>
+      <c r="J39" s="292">
         <v>2.4</v>
       </c>
-      <c r="H38" s="289">
-[...58 lines deleted...]
-      </c>
       <c r="K39" s="289">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="L39" s="291">
-        <v>110.7</v>
+        <v>112.4</v>
       </c>
       <c r="M39" s="292">
-        <v>3.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="N39" s="292">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="O39" s="292">
         <v>4.3</v>
       </c>
       <c r="P39" s="292">
-        <v>2.8</v>
+        <v>3.2</v>
       </c>
       <c r="Q39" s="292">
-        <v>1.2</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A40" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="388"/>
+      <c r="A40" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" s="386"/>
       <c r="C40" s="291">
-        <v>110.3</v>
+        <v>114</v>
       </c>
       <c r="D40" s="289">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="E40" s="293">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="F40" s="291">
-        <v>110.9</v>
+        <v>113.8</v>
       </c>
       <c r="G40" s="292">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="H40" s="289">
-        <v>2.2000000000000002</v>
+        <v>2.1</v>
       </c>
       <c r="I40" s="291">
-        <v>112.2</v>
+        <v>118.4</v>
       </c>
       <c r="J40" s="292">
-        <v>1.6</v>
+        <v>2.9</v>
       </c>
       <c r="K40" s="289">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="L40" s="291">
-        <v>111.1</v>
+        <v>114.9</v>
       </c>
       <c r="M40" s="292">
-        <v>3.8</v>
+        <v>4</v>
       </c>
       <c r="N40" s="292">
         <v>2.4</v>
       </c>
       <c r="O40" s="292">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="P40" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="Q40" s="292">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A41" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="386"/>
+      <c r="C41" s="291">
+        <v>112.8</v>
+      </c>
+      <c r="D41" s="289">
+        <v>3</v>
+      </c>
+      <c r="E41" s="293">
+        <v>1.2</v>
+      </c>
+      <c r="F41" s="291">
+        <v>112.4</v>
+      </c>
+      <c r="G41" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H41" s="289">
+        <v>1.8</v>
+      </c>
+      <c r="I41" s="291">
+        <v>117.1</v>
+      </c>
+      <c r="J41" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K41" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="L41" s="291">
+        <v>113.5</v>
+      </c>
+      <c r="M41" s="292">
         <v>3.5</v>
       </c>
-      <c r="Q40" s="292">
-[...14 lines deleted...]
-      <c r="E41" s="293">
+      <c r="N41" s="292">
         <v>1.7</v>
       </c>
-      <c r="F41" s="291">
-[...25 lines deleted...]
-      </c>
       <c r="O41" s="292">
-        <v>4.3</v>
+        <v>3.8</v>
       </c>
       <c r="P41" s="292">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="Q41" s="292">
-        <v>3.2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A42" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="388"/>
+      <c r="A42" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" s="386"/>
       <c r="C42" s="291">
-        <v>114</v>
+        <v>114.2</v>
       </c>
       <c r="D42" s="289">
         <v>3.4</v>
       </c>
       <c r="E42" s="293">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="F42" s="291">
-        <v>113.8</v>
+        <v>113.7</v>
       </c>
       <c r="G42" s="292">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="H42" s="289">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="I42" s="291">
-        <v>118.4</v>
+        <v>119.7</v>
       </c>
       <c r="J42" s="292">
         <v>2.9</v>
       </c>
       <c r="K42" s="289">
-        <v>1.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="L42" s="291">
-        <v>114.9</v>
+        <v>114.8</v>
       </c>
       <c r="M42" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="N42" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="O42" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P42" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="Q42" s="292">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A43" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" s="386"/>
+      <c r="C43" s="291">
+        <v>114.7</v>
+      </c>
+      <c r="D43" s="289">
+        <v>3.8</v>
+      </c>
+      <c r="E43" s="293">
+        <v>1.5</v>
+      </c>
+      <c r="F43" s="291">
+        <v>114</v>
+      </c>
+      <c r="G43" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="H43" s="289">
+        <v>1.6</v>
+      </c>
+      <c r="I43" s="291">
+        <v>121.1</v>
+      </c>
+      <c r="J43" s="292">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K43" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="L43" s="291">
+        <v>115.2</v>
+      </c>
+      <c r="M43" s="292">
+        <v>3.9</v>
+      </c>
+      <c r="N43" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="O43" s="292">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P43" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="Q43" s="292">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A44" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" s="386"/>
+      <c r="C44" s="291">
+        <v>113.7</v>
+      </c>
+      <c r="D44" s="289">
+        <v>3.9</v>
+      </c>
+      <c r="E44" s="293">
+        <v>1.6</v>
+      </c>
+      <c r="F44" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="G44" s="292">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H44" s="289">
+        <v>1.8</v>
+      </c>
+      <c r="I44" s="291">
+        <v>119</v>
+      </c>
+      <c r="J44" s="292">
+        <v>4.3</v>
+      </c>
+      <c r="K44" s="289">
+        <v>2</v>
+      </c>
+      <c r="L44" s="291">
+        <v>114.4</v>
+      </c>
+      <c r="M44" s="292">
         <v>4</v>
       </c>
-      <c r="N42" s="292">
-[...50 lines deleted...]
-      <c r="N43" s="292">
+      <c r="N44" s="292">
         <v>1.7</v>
       </c>
-      <c r="O43" s="292">
+      <c r="O44" s="292">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P44" s="292">
         <v>3.8</v>
-      </c>
-[...52 lines deleted...]
-        <v>3.4</v>
       </c>
       <c r="Q44" s="292">
         <v>3.7</v>
       </c>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A45" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="386"/>
+      <c r="A45" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" s="405"/>
       <c r="C45" s="298">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D45" s="299">
-        <v>4.0999999999999996</v>
+        <v>3.6</v>
       </c>
       <c r="E45" s="300">
-        <v>1.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="F45" s="298">
-        <v>114.2</v>
+        <v>113.9</v>
       </c>
       <c r="G45" s="301">
         <v>4</v>
       </c>
       <c r="H45" s="299">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="I45" s="298">
-        <v>121.4</v>
+        <v>117.9</v>
       </c>
       <c r="J45" s="301">
-        <v>4.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="K45" s="299">
-        <v>2.2999999999999998</v>
+        <v>1.6</v>
       </c>
       <c r="L45" s="298">
-        <v>115.4</v>
+        <v>114.6</v>
       </c>
       <c r="M45" s="301">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="N45" s="292">
-        <v>1.7</v>
+        <v>1.2</v>
       </c>
       <c r="O45" s="292">
-        <v>4.8</v>
+        <v>4</v>
       </c>
       <c r="P45" s="292">
-        <v>4.0999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="Q45" s="292">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A46" s="283" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B46" s="283"/>
       <c r="C46" s="303"/>
       <c r="D46" s="304"/>
       <c r="E46" s="305"/>
       <c r="F46" s="306"/>
       <c r="G46" s="307"/>
       <c r="H46" s="308"/>
       <c r="I46" s="306"/>
       <c r="J46" s="307"/>
       <c r="K46" s="308"/>
       <c r="L46" s="306"/>
       <c r="M46" s="307"/>
       <c r="N46" s="307"/>
       <c r="O46" s="290"/>
       <c r="P46" s="308"/>
       <c r="Q46" s="290"/>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A47" s="389" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="390"/>
+      <c r="A47" s="400" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" s="401"/>
       <c r="C47" s="288">
         <v>101.4</v>
       </c>
       <c r="D47" s="289">
         <v>1.1000000000000001</v>
       </c>
       <c r="E47" s="309" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F47" s="291">
         <v>101.7</v>
       </c>
       <c r="G47" s="292">
         <v>1.3</v>
       </c>
       <c r="H47" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I47" s="291">
         <v>102.6</v>
       </c>
       <c r="J47" s="292">
         <v>2.2999999999999998</v>
       </c>
       <c r="K47" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L47" s="291">
         <v>102.8</v>
       </c>
       <c r="M47" s="292">
         <v>2</v>
       </c>
       <c r="N47" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O47" s="292">
         <v>0.2</v>
       </c>
       <c r="P47" s="292">
         <v>1</v>
       </c>
       <c r="Q47" s="292">
         <v>1.6</v>
       </c>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A48" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="388"/>
+      <c r="A48" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="386"/>
       <c r="C48" s="288">
         <v>102.6</v>
       </c>
       <c r="D48" s="289">
         <v>1.2</v>
       </c>
       <c r="E48" s="312" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F48" s="291">
         <v>103.3</v>
       </c>
       <c r="G48" s="292">
         <v>1.6</v>
       </c>
       <c r="H48" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I48" s="291">
         <v>105.2</v>
       </c>
       <c r="J48" s="292">
         <v>2.5</v>
       </c>
       <c r="K48" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L48" s="291">
         <v>104.7</v>
       </c>
       <c r="M48" s="292">
         <v>1.8</v>
       </c>
       <c r="N48" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O48" s="292">
         <v>1.7</v>
       </c>
       <c r="P48" s="292">
         <v>0.6</v>
       </c>
       <c r="Q48" s="292">
         <v>0.8</v>
       </c>
     </row>
     <row r="49" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A49" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="388"/>
+      <c r="A49" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="386"/>
       <c r="C49" s="291">
         <v>107.1</v>
       </c>
       <c r="D49" s="289">
         <v>2.1</v>
       </c>
       <c r="E49" s="312" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F49" s="291">
         <v>106.1</v>
       </c>
       <c r="G49" s="292">
         <v>2.4</v>
       </c>
       <c r="H49" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I49" s="291">
         <v>111.7</v>
       </c>
       <c r="J49" s="292">
         <v>3.1</v>
       </c>
       <c r="K49" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L49" s="291">
         <v>107.2</v>
       </c>
       <c r="M49" s="292">
         <v>2.7</v>
       </c>
       <c r="N49" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O49" s="292">
         <v>2.7</v>
       </c>
       <c r="P49" s="292">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q49" s="292">
         <v>1.9</v>
       </c>
     </row>
     <row r="50" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A50" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="388"/>
+      <c r="A50" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" s="386"/>
       <c r="C50" s="291">
         <v>109.2</v>
       </c>
       <c r="D50" s="289">
         <v>2</v>
       </c>
       <c r="E50" s="312" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F50" s="291">
         <v>108.7</v>
       </c>
       <c r="G50" s="292">
         <v>2.5</v>
       </c>
       <c r="H50" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I50" s="291">
         <v>114.2</v>
       </c>
       <c r="J50" s="292">
         <v>2.2000000000000002</v>
       </c>
       <c r="K50" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L50" s="291">
         <v>109.7</v>
       </c>
       <c r="M50" s="292">
         <v>2.2999999999999998</v>
       </c>
       <c r="N50" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O50" s="292">
         <v>3.5</v>
       </c>
       <c r="P50" s="292">
         <v>2</v>
       </c>
       <c r="Q50" s="292">
         <v>2.6</v>
       </c>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A51" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="392"/>
+      <c r="A51" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" s="403"/>
       <c r="C51" s="294">
-        <v>110.2</v>
+        <v>109.2</v>
       </c>
       <c r="D51" s="295">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="E51" s="313" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F51" s="294">
-        <v>109.5</v>
+        <v>108.6</v>
       </c>
       <c r="G51" s="297">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="H51" s="314" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I51" s="294">
-        <v>116.2</v>
+        <v>113.9</v>
       </c>
       <c r="J51" s="297">
-        <v>2.7</v>
+        <v>1.5</v>
       </c>
       <c r="K51" s="314" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L51" s="294">
-        <v>110.6</v>
+        <v>109.9</v>
       </c>
       <c r="M51" s="297">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="N51" s="315" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O51" s="297">
-        <v>4.0999999999999996</v>
+        <v>3.6</v>
       </c>
       <c r="P51" s="297">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="Q51" s="297">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A52" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="388"/>
+      <c r="A52" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B52" s="386"/>
       <c r="C52" s="291">
-        <v>110.1</v>
+        <v>109.9</v>
       </c>
       <c r="D52" s="289">
         <v>2</v>
       </c>
       <c r="E52" s="312" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F52" s="291">
         <v>109.4</v>
       </c>
       <c r="G52" s="292">
         <v>2.5</v>
       </c>
       <c r="H52" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I52" s="291">
-        <v>115.9</v>
+        <v>113.2</v>
       </c>
       <c r="J52" s="292">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="K52" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L52" s="291">
         <v>110.5</v>
       </c>
       <c r="M52" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N52" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O52" s="292">
+        <v>3.3</v>
+      </c>
+      <c r="P52" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="Q52" s="292">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A53" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B53" s="386"/>
+      <c r="C53" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="D53" s="289">
+        <v>2.4</v>
+      </c>
+      <c r="E53" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F53" s="291">
+        <v>109.9</v>
+      </c>
+      <c r="G53" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="H53" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I53" s="291">
+        <v>116.3</v>
+      </c>
+      <c r="J53" s="292">
+        <v>2.6</v>
+      </c>
+      <c r="K53" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L53" s="291">
+        <v>111.4</v>
+      </c>
+      <c r="M53" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="N53" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O53" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P53" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="Q53" s="292">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A54" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="386"/>
+      <c r="C54" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="D54" s="289">
+        <v>1.9</v>
+      </c>
+      <c r="E54" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F54" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="G54" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H54" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I54" s="291">
+        <v>115.6</v>
+      </c>
+      <c r="J54" s="292">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K54" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L54" s="291">
+        <v>110.8</v>
+      </c>
+      <c r="M54" s="292">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N52" s="311" t="s">
-[...2 lines deleted...]
-      <c r="O52" s="292">
+      <c r="N54" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O54" s="292">
+        <v>3.5</v>
+      </c>
+      <c r="P54" s="292">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q54" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A55" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B55" s="386"/>
+      <c r="C55" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="D55" s="289">
+        <v>2.1</v>
+      </c>
+      <c r="E55" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F55" s="291">
+        <v>110</v>
+      </c>
+      <c r="G55" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="H55" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I55" s="291">
+        <v>116.7</v>
+      </c>
+      <c r="J55" s="292">
+        <v>2</v>
+      </c>
+      <c r="K55" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L55" s="291">
+        <v>111.2</v>
+      </c>
+      <c r="M55" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="N55" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O55" s="292">
         <v>3.6</v>
       </c>
-      <c r="P52" s="292">
-[...2 lines deleted...]
-      <c r="Q52" s="292">
+      <c r="P55" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="Q55" s="292">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A56" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" s="386"/>
+      <c r="C56" s="291">
+        <v>109.9</v>
+      </c>
+      <c r="D56" s="289">
+        <v>3</v>
+      </c>
+      <c r="E56" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F56" s="291">
+        <v>110.1</v>
+      </c>
+      <c r="G56" s="292">
+        <v>3.4</v>
+      </c>
+      <c r="H56" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I56" s="291">
+        <v>113.6</v>
+      </c>
+      <c r="J56" s="292">
+        <v>2.4</v>
+      </c>
+      <c r="K56" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L56" s="291">
+        <v>110.4</v>
+      </c>
+      <c r="M56" s="292">
         <v>3.2</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="O53" s="292">
+      <c r="N56" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O56" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="P56" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="Q56" s="292">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A57" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B57" s="386"/>
+      <c r="C57" s="291">
+        <v>110</v>
+      </c>
+      <c r="D57" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E57" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F57" s="291">
+        <v>110.5</v>
+      </c>
+      <c r="G57" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="H57" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I57" s="291">
+        <v>112.1</v>
+      </c>
+      <c r="J57" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K57" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L57" s="291">
+        <v>110.7</v>
+      </c>
+      <c r="M57" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="N57" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O57" s="292">
+        <v>4.2</v>
+      </c>
+      <c r="P57" s="292">
         <v>3.6</v>
       </c>
-      <c r="P53" s="292">
-[...89 lines deleted...]
-      <c r="L55" s="291">
+      <c r="Q57" s="292">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A58" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" s="386"/>
+      <c r="C58" s="291">
+        <v>111.1</v>
+      </c>
+      <c r="D58" s="289">
+        <v>3.4</v>
+      </c>
+      <c r="E58" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F58" s="291">
         <v>111.4</v>
       </c>
-      <c r="M55" s="292">
-[...133 lines deleted...]
-      </c>
       <c r="G58" s="292">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
       <c r="H58" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I58" s="291">
-        <v>113.6</v>
+        <v>114.7</v>
       </c>
       <c r="J58" s="292">
         <v>2.4</v>
       </c>
       <c r="K58" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L58" s="291">
-        <v>110.4</v>
+        <v>111.9</v>
       </c>
       <c r="M58" s="292">
-        <v>3.2</v>
+        <v>3.9</v>
       </c>
       <c r="N58" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O58" s="292">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="P58" s="292">
+        <v>3.1</v>
+      </c>
+      <c r="Q58" s="292">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A59" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B59" s="386"/>
+      <c r="C59" s="291">
+        <v>113.4</v>
+      </c>
+      <c r="D59" s="289">
+        <v>3.3</v>
+      </c>
+      <c r="E59" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F59" s="291">
+        <v>113.1</v>
+      </c>
+      <c r="G59" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H59" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I59" s="291">
+        <v>118.1</v>
+      </c>
+      <c r="J59" s="292">
         <v>2.9</v>
       </c>
-      <c r="Q58" s="292">
-[...31 lines deleted...]
-      </c>
       <c r="K59" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L59" s="291">
-        <v>110.7</v>
+        <v>114.2</v>
       </c>
       <c r="M59" s="292">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="N59" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O59" s="292">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="P59" s="292">
-        <v>3.6</v>
+        <v>2.8</v>
       </c>
       <c r="Q59" s="292">
         <v>1.8</v>
       </c>
     </row>
     <row r="60" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A60" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="388"/>
+      <c r="A60" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B60" s="386"/>
       <c r="C60" s="291">
-        <v>111.1</v>
+        <v>112.6</v>
       </c>
       <c r="D60" s="289">
+        <v>3</v>
+      </c>
+      <c r="E60" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F60" s="291">
+        <v>112.2</v>
+      </c>
+      <c r="G60" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="H60" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I60" s="291">
+        <v>116.9</v>
+      </c>
+      <c r="J60" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="K60" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L60" s="291">
+        <v>113.3</v>
+      </c>
+      <c r="M60" s="292">
         <v>3.4</v>
       </c>
-      <c r="E60" s="312" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N60" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O60" s="292">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="P60" s="292">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="Q60" s="292">
-        <v>3.1</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A61" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="388"/>
+      <c r="A61" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" s="386"/>
       <c r="C61" s="291">
-        <v>113.4</v>
+        <v>114.1</v>
       </c>
       <c r="D61" s="289">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="E61" s="312" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F61" s="291">
-        <v>113.1</v>
+        <v>113.5</v>
       </c>
       <c r="G61" s="292">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="H61" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I61" s="291">
-        <v>118.1</v>
+        <v>119.6</v>
       </c>
       <c r="J61" s="292">
         <v>2.9</v>
       </c>
       <c r="K61" s="310" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L61" s="291">
-        <v>114.2</v>
+        <v>114.7</v>
       </c>
       <c r="M61" s="292">
         <v>3.7</v>
       </c>
       <c r="N61" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O61" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="P61" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="Q61" s="292">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A62" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B62" s="386"/>
+      <c r="C62" s="291">
+        <v>114.3</v>
+      </c>
+      <c r="D62" s="289">
+        <v>3.8</v>
+      </c>
+      <c r="E62" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F62" s="291">
+        <v>113.5</v>
+      </c>
+      <c r="G62" s="292">
+        <v>3.7</v>
+      </c>
+      <c r="H62" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I62" s="291">
+        <v>121.1</v>
+      </c>
+      <c r="J62" s="292">
+        <v>4.5</v>
+      </c>
+      <c r="K62" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L62" s="291">
+        <v>114.7</v>
+      </c>
+      <c r="M62" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="N62" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O62" s="292">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P62" s="292">
+        <v>3.6</v>
+      </c>
+      <c r="Q62" s="292">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A63" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B63" s="386"/>
+      <c r="C63" s="291">
+        <v>113.4</v>
+      </c>
+      <c r="D63" s="289">
+        <v>3.8</v>
+      </c>
+      <c r="E63" s="312" t="s">
+        <v>180</v>
+      </c>
+      <c r="F63" s="291">
+        <v>112.9</v>
+      </c>
+      <c r="G63" s="292">
+        <v>4</v>
+      </c>
+      <c r="H63" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="I63" s="291">
+        <v>118.9</v>
+      </c>
+      <c r="J63" s="292">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K63" s="310" t="s">
+        <v>180</v>
+      </c>
+      <c r="L63" s="291">
+        <v>114.1</v>
+      </c>
+      <c r="M63" s="292">
+        <v>3.8</v>
+      </c>
+      <c r="N63" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="O63" s="292">
         <v>4.3</v>
       </c>
-      <c r="P61" s="292">
-[...47 lines deleted...]
-      <c r="O62" s="292">
+      <c r="P63" s="292">
         <v>3.7</v>
       </c>
-      <c r="P62" s="292">
-[...14 lines deleted...]
-      <c r="D63" s="289">
+      <c r="Q63" s="292">
         <v>3.5</v>
       </c>
-      <c r="E63" s="312" t="s">
-[...5 lines deleted...]
-      <c r="G63" s="292">
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.15">
+      <c r="A64" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B64" s="405"/>
+      <c r="C64" s="316">
+        <v>114</v>
+      </c>
+      <c r="D64" s="299">
         <v>3.7</v>
       </c>
-      <c r="H63" s="310" t="s">
-[...14 lines deleted...]
-      <c r="M63" s="292">
+      <c r="E64" s="317" t="s">
+        <v>180</v>
+      </c>
+      <c r="F64" s="298">
+        <v>113.8</v>
+      </c>
+      <c r="G64" s="301">
+        <v>4</v>
+      </c>
+      <c r="H64" s="318" t="s">
+        <v>180</v>
+      </c>
+      <c r="I64" s="298">
+        <v>117.9</v>
+      </c>
+      <c r="J64" s="301">
+        <v>4.2</v>
+      </c>
+      <c r="K64" s="318" t="s">
+        <v>180</v>
+      </c>
+      <c r="L64" s="298">
+        <v>114.6</v>
+      </c>
+      <c r="M64" s="301">
         <v>3.7</v>
       </c>
-      <c r="N63" s="311" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="N64" s="311" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O64" s="292">
-        <v>4.5999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="P64" s="300">
-        <v>4.3</v>
+        <v>3.2</v>
       </c>
       <c r="Q64" s="301">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="143" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B65" s="254"/>
       <c r="C65" s="279"/>
       <c r="D65" s="279"/>
       <c r="E65" s="279"/>
       <c r="F65" s="279"/>
       <c r="G65" s="279"/>
       <c r="H65" s="279"/>
       <c r="I65" s="279"/>
       <c r="J65" s="279"/>
       <c r="K65" s="279"/>
       <c r="L65" s="279"/>
       <c r="M65" s="279"/>
       <c r="N65" s="279"/>
       <c r="O65" s="279"/>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A66" s="143"/>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A67" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="61">
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="A26:B26"/>
-[...46 lines deleted...]
-    <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:Q25 A32:Q44 A51:Q63">
     <cfRule type="expression" dxfId="12" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78688D7-3C0C-4D1E-80DF-0234B9B6E9B9}">
-  <sheetPr codeName="Sheet23">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3857969D-ADDB-4B88-A3B6-9A08A528378F}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.25" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="393" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="393"/>
+      <c r="A1" s="387" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
+      <c r="G1" s="387"/>
+      <c r="H1" s="387"/>
+      <c r="I1" s="387"/>
+      <c r="J1" s="387"/>
+      <c r="K1" s="387"/>
+      <c r="L1" s="387"/>
+      <c r="M1" s="387"/>
     </row>
     <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A2" s="319"/>
       <c r="B2" s="319"/>
       <c r="G2" s="319"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3" s="253"/>
       <c r="C3" s="254"/>
       <c r="D3" s="254"/>
       <c r="E3" s="254"/>
       <c r="F3" s="254"/>
       <c r="G3" s="254"/>
       <c r="H3" s="254"/>
       <c r="I3" s="254"/>
       <c r="J3" s="254"/>
       <c r="M3" s="255" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="256"/>
       <c r="B4" s="257"/>
       <c r="C4" s="258" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D4" s="259"/>
       <c r="E4" s="259"/>
       <c r="F4" s="260"/>
       <c r="G4" s="259"/>
       <c r="H4" s="259"/>
       <c r="I4" s="261"/>
       <c r="J4" s="263"/>
       <c r="K4" s="264" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="M4" s="396" t="s">
         <v>152</v>
       </c>
+      <c r="L4" s="388" t="s">
+        <v>153</v>
+      </c>
+      <c r="M4" s="390" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A5" s="398" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="399"/>
+      <c r="A5" s="392" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5" s="393"/>
       <c r="C5" s="265"/>
       <c r="D5" s="254"/>
-      <c r="E5" s="400" t="s">
-        <v>154</v>
+      <c r="E5" s="394" t="s">
+        <v>156</v>
       </c>
       <c r="F5" s="406"/>
       <c r="G5" s="320" t="s">
         <v>115</v>
       </c>
       <c r="H5" s="321"/>
-      <c r="I5" s="404" t="s">
-        <v>116</v>
+      <c r="I5" s="398" t="s">
+        <v>117</v>
       </c>
       <c r="J5" s="407"/>
       <c r="K5" s="268"/>
-      <c r="L5" s="395"/>
-      <c r="M5" s="397"/>
+      <c r="L5" s="389"/>
+      <c r="M5" s="391"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A6" s="269"/>
       <c r="B6" s="270"/>
       <c r="C6" s="271"/>
       <c r="D6" s="272" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="274"/>
       <c r="F6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="G6" s="274"/>
       <c r="H6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="I6" s="271"/>
       <c r="J6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="K6" s="276" t="s">
         <v>90</v>
       </c>
       <c r="L6" s="277" t="s">
         <v>90</v>
@@ -18648,2396 +18659,2396 @@
       </c>
       <c r="E7" s="258"/>
       <c r="F7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="G7" s="322"/>
       <c r="H7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="I7" s="258"/>
       <c r="J7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="K7" s="282" t="s">
         <v>93</v>
       </c>
       <c r="L7" s="280" t="s">
         <v>93</v>
       </c>
       <c r="M7" s="282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A8" s="283" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B8" s="283"/>
       <c r="C8" s="260"/>
       <c r="D8" s="284"/>
       <c r="E8" s="265"/>
       <c r="F8" s="285"/>
       <c r="G8" s="323"/>
       <c r="H8" s="285"/>
       <c r="I8" s="324"/>
       <c r="J8" s="287"/>
       <c r="K8" s="268"/>
       <c r="L8" s="254"/>
       <c r="M8" s="268"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A9" s="389" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="390"/>
+      <c r="A9" s="400" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="401"/>
       <c r="C9" s="288">
         <v>100.8</v>
       </c>
       <c r="D9" s="289">
         <v>0.1</v>
       </c>
       <c r="E9" s="291">
         <v>101.2</v>
       </c>
       <c r="F9" s="292">
         <v>0.2</v>
       </c>
       <c r="G9" s="291">
         <v>100.3</v>
       </c>
       <c r="H9" s="292">
         <v>1</v>
       </c>
       <c r="I9" s="291">
         <v>102</v>
       </c>
       <c r="J9" s="292">
         <v>0.6</v>
       </c>
       <c r="K9" s="292">
         <v>0.4</v>
       </c>
       <c r="L9" s="292">
         <v>-0.2</v>
       </c>
       <c r="M9" s="292">
         <v>-0.7</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="388"/>
+      <c r="A10" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="386"/>
       <c r="C10" s="288">
         <v>100.9</v>
       </c>
       <c r="D10" s="289">
         <v>0.1</v>
       </c>
       <c r="E10" s="291">
         <v>101.9</v>
       </c>
       <c r="F10" s="292">
         <v>0.7</v>
       </c>
       <c r="G10" s="291">
         <v>99.9</v>
       </c>
       <c r="H10" s="292">
         <v>-0.4</v>
       </c>
       <c r="I10" s="291">
         <v>102.4</v>
       </c>
       <c r="J10" s="292">
         <v>0.4</v>
       </c>
       <c r="K10" s="292">
         <v>0.3</v>
       </c>
       <c r="L10" s="292">
         <v>-0.8</v>
       </c>
       <c r="M10" s="292">
         <v>0.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388"/>
+      <c r="A11" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="386"/>
       <c r="C11" s="291">
         <v>101.4</v>
       </c>
       <c r="D11" s="289">
         <v>-1</v>
       </c>
       <c r="E11" s="291">
         <v>101.1</v>
       </c>
       <c r="F11" s="292">
         <v>-0.7</v>
       </c>
       <c r="G11" s="291">
         <v>101.1</v>
       </c>
       <c r="H11" s="292">
         <v>-1</v>
       </c>
       <c r="I11" s="291">
         <v>101.8</v>
       </c>
       <c r="J11" s="292">
         <v>-0.8</v>
       </c>
       <c r="K11" s="292">
         <v>-0.7</v>
       </c>
       <c r="L11" s="292">
         <v>-1</v>
       </c>
       <c r="M11" s="292">
         <v>-0.5</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A12" s="408" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12" s="409"/>
       <c r="C12" s="291">
         <v>100</v>
       </c>
       <c r="D12" s="289">
         <v>-1.4</v>
       </c>
       <c r="E12" s="291">
         <v>100.1</v>
       </c>
       <c r="F12" s="292">
         <v>-1</v>
       </c>
       <c r="G12" s="291">
         <v>99.7</v>
       </c>
       <c r="H12" s="292">
         <v>-1.4</v>
       </c>
       <c r="I12" s="291">
         <v>100.5</v>
       </c>
       <c r="J12" s="292">
         <v>-1.3</v>
       </c>
       <c r="K12" s="292">
         <v>-0.6</v>
       </c>
       <c r="L12" s="292">
         <v>-1.3</v>
       </c>
       <c r="M12" s="292">
         <v>-1</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A13" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="388"/>
+      <c r="A13" s="385" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="386"/>
       <c r="C13" s="294">
-        <v>103.3</v>
+        <v>95.6</v>
       </c>
       <c r="D13" s="295">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="E13" s="294">
+        <v>95</v>
+      </c>
+      <c r="F13" s="297">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G13" s="294">
+        <v>98.2</v>
+      </c>
+      <c r="H13" s="297">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I13" s="294">
+        <v>96.3</v>
+      </c>
+      <c r="J13" s="297">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="K13" s="297">
+        <v>-1.9</v>
+      </c>
+      <c r="L13" s="297">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="M13" s="297">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A14" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="386"/>
+      <c r="C14" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="D14" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="E14" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="F14" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="G14" s="291">
+        <v>99</v>
+      </c>
+      <c r="H14" s="292">
+        <v>-1</v>
+      </c>
+      <c r="I14" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="J14" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K14" s="292">
         <v>-0.4</v>
       </c>
-      <c r="E13" s="294">
-[...2 lines deleted...]
-      <c r="F13" s="297">
+      <c r="L14" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="M14" s="292">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A15" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="386"/>
+      <c r="C15" s="291">
+        <v>103.8</v>
+      </c>
+      <c r="D15" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E15" s="291">
+        <v>104.4</v>
+      </c>
+      <c r="F15" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="G15" s="291">
+        <v>100.9</v>
+      </c>
+      <c r="H15" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="I15" s="291">
+        <v>105.2</v>
+      </c>
+      <c r="J15" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="K15" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="L15" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="M15" s="292">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A16" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="386"/>
+      <c r="C16" s="291">
+        <v>99.8</v>
+      </c>
+      <c r="D16" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E16" s="291">
+        <v>100.2</v>
+      </c>
+      <c r="F16" s="292">
+        <v>-3.7</v>
+      </c>
+      <c r="G16" s="291">
+        <v>98.7</v>
+      </c>
+      <c r="H16" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="I16" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="J16" s="292">
+        <v>-3.8</v>
+      </c>
+      <c r="K16" s="292">
+        <v>-3.1</v>
+      </c>
+      <c r="L16" s="292">
+        <v>-2.6</v>
+      </c>
+      <c r="M16" s="292">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A17" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="386"/>
+      <c r="C17" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="D17" s="289">
+        <v>-1.6</v>
+      </c>
+      <c r="E17" s="291">
+        <v>99.9</v>
+      </c>
+      <c r="F17" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="G17" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="H17" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I17" s="291">
+        <v>100</v>
+      </c>
+      <c r="J17" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="K17" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="L17" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="M17" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A18" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="386"/>
+      <c r="C18" s="291">
+        <v>95</v>
+      </c>
+      <c r="D18" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="E18" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="F18" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="G18" s="291">
+        <v>95.6</v>
+      </c>
+      <c r="H18" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I18" s="291">
+        <v>96.4</v>
+      </c>
+      <c r="J18" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K18" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="L18" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="M18" s="292">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A19" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="386"/>
+      <c r="C19" s="291">
+        <v>95.8</v>
+      </c>
+      <c r="D19" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E19" s="291">
+        <v>96.6</v>
+      </c>
+      <c r="F19" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="G19" s="291">
+        <v>94.5</v>
+      </c>
+      <c r="H19" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="I19" s="291">
+        <v>96.1</v>
+      </c>
+      <c r="J19" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="K19" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="L19" s="292">
+        <v>-1</v>
+      </c>
+      <c r="M19" s="292">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A20" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="386"/>
+      <c r="C20" s="291">
+        <v>98.7</v>
+      </c>
+      <c r="D20" s="289">
+        <v>0.5</v>
+      </c>
+      <c r="E20" s="291">
+        <v>99.6</v>
+      </c>
+      <c r="F20" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="G20" s="291">
+        <v>97.1</v>
+      </c>
+      <c r="H20" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="I20" s="291">
+        <v>99.8</v>
+      </c>
+      <c r="J20" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="K20" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="L20" s="292">
+        <v>0</v>
+      </c>
+      <c r="M20" s="292">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="386"/>
+      <c r="C21" s="291">
+        <v>103.5</v>
+      </c>
+      <c r="D21" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E21" s="291">
+        <v>104.4</v>
+      </c>
+      <c r="F21" s="292">
+        <v>0.8</v>
+      </c>
+      <c r="G21" s="291">
+        <v>100.3</v>
+      </c>
+      <c r="H21" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="I21" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="J21" s="292">
+        <v>1</v>
+      </c>
+      <c r="K21" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="L21" s="292">
+        <v>0</v>
+      </c>
+      <c r="M21" s="292">
+        <v>-1.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="386"/>
+      <c r="C22" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="D22" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E22" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="F22" s="292">
+        <v>-3.7</v>
+      </c>
+      <c r="G22" s="291">
+        <v>98</v>
+      </c>
+      <c r="H22" s="292">
+        <v>-3.1</v>
+      </c>
+      <c r="I22" s="291">
+        <v>96.3</v>
+      </c>
+      <c r="J22" s="292">
+        <v>-3.8</v>
+      </c>
+      <c r="K22" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="L22" s="292">
+        <v>-2.6</v>
+      </c>
+      <c r="M22" s="292">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A23" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23" s="386"/>
+      <c r="C23" s="291">
+        <v>103.1</v>
+      </c>
+      <c r="D23" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="E23" s="291">
+        <v>103.8</v>
+      </c>
+      <c r="F23" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="G23" s="291">
+        <v>100.4</v>
+      </c>
+      <c r="H23" s="292">
+        <v>-1.5</v>
+      </c>
+      <c r="I23" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="J23" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K23" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="L23" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="M23" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="386"/>
+      <c r="C24" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="D24" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="E24" s="291">
+        <v>105.8</v>
+      </c>
+      <c r="F24" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="G24" s="291">
+        <v>101.1</v>
+      </c>
+      <c r="H24" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="I24" s="291">
+        <v>106.2</v>
+      </c>
+      <c r="J24" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="K24" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="L24" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="M24" s="292">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A25" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="386"/>
+      <c r="C25" s="291">
+        <v>95.8</v>
+      </c>
+      <c r="D25" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E25" s="291">
+        <v>95.4</v>
+      </c>
+      <c r="F25" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="G25" s="291">
+        <v>97.9</v>
+      </c>
+      <c r="H25" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="I25" s="291">
+        <v>96.6</v>
+      </c>
+      <c r="J25" s="292">
         <v>0.3</v>
       </c>
-      <c r="G13" s="294">
-[...53 lines deleted...]
-      <c r="L14" s="292">
+      <c r="K25" s="292">
+        <v>1</v>
+      </c>
+      <c r="L25" s="292">
         <v>0.1</v>
       </c>
-      <c r="M14" s="292">
-[...20 lines deleted...]
-      <c r="G15" s="291">
+      <c r="M25" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A26" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" s="405"/>
+      <c r="C26" s="298">
         <v>98.2</v>
       </c>
-      <c r="H15" s="292">
-[...38 lines deleted...]
-      <c r="H16" s="292">
+      <c r="D26" s="299">
+        <v>-1.4</v>
+      </c>
+      <c r="E26" s="298">
+        <v>98.4</v>
+      </c>
+      <c r="F26" s="301">
+        <v>-1.2</v>
+      </c>
+      <c r="G26" s="298">
+        <v>98</v>
+      </c>
+      <c r="H26" s="301">
         <v>-1</v>
       </c>
-      <c r="I16" s="291">
-[...11 lines deleted...]
-      <c r="M16" s="292">
+      <c r="I26" s="298">
+        <v>98.4</v>
+      </c>
+      <c r="J26" s="301">
+        <v>-1.2</v>
+      </c>
+      <c r="K26" s="292">
         <v>0.5</v>
       </c>
-    </row>
-[...170 lines deleted...]
-      <c r="F21" s="292">
+      <c r="L26" s="292">
         <v>-0.5</v>
       </c>
-      <c r="G21" s="291">
-[...2 lines deleted...]
-      <c r="H21" s="292">
+      <c r="M26" s="292">
         <v>-2.4</v>
-      </c>
-[...208 lines deleted...]
-        <v>-1.7</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A27" s="302" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27" s="302"/>
       <c r="C27" s="303"/>
       <c r="D27" s="304"/>
       <c r="E27" s="306"/>
       <c r="F27" s="307"/>
       <c r="G27" s="306"/>
       <c r="H27" s="307"/>
       <c r="I27" s="306"/>
       <c r="J27" s="307"/>
       <c r="K27" s="290"/>
       <c r="L27" s="308"/>
       <c r="M27" s="290"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A28" s="389" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="390"/>
+      <c r="A28" s="400" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="401"/>
       <c r="C28" s="288">
         <v>100.1</v>
       </c>
       <c r="D28" s="289">
         <v>-0.3</v>
       </c>
       <c r="E28" s="291">
         <v>100.3</v>
       </c>
       <c r="F28" s="292">
         <v>-0.3</v>
       </c>
       <c r="G28" s="291">
         <v>100.3</v>
       </c>
       <c r="H28" s="292">
         <v>0.8</v>
       </c>
       <c r="I28" s="291">
         <v>101.1</v>
       </c>
       <c r="J28" s="292">
         <v>0.2</v>
       </c>
       <c r="K28" s="292">
         <v>0</v>
       </c>
       <c r="L28" s="292">
         <v>-0.5</v>
       </c>
       <c r="M28" s="292">
         <v>-1.2</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A29" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="388"/>
+      <c r="A29" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B29" s="386"/>
       <c r="C29" s="288">
         <v>100.3</v>
       </c>
       <c r="D29" s="289">
         <v>0.2</v>
       </c>
       <c r="E29" s="291">
         <v>101.1</v>
       </c>
       <c r="F29" s="292">
         <v>0.8</v>
       </c>
       <c r="G29" s="291">
         <v>99.8</v>
       </c>
       <c r="H29" s="292">
         <v>-0.5</v>
       </c>
       <c r="I29" s="291">
         <v>101.6</v>
       </c>
       <c r="J29" s="292">
         <v>0.5</v>
       </c>
       <c r="K29" s="292">
         <v>0.8</v>
       </c>
       <c r="L29" s="292">
         <v>-0.7</v>
       </c>
       <c r="M29" s="292">
         <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A30" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="388"/>
+      <c r="A30" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" s="386"/>
       <c r="C30" s="291">
         <v>100.8</v>
       </c>
       <c r="D30" s="289">
         <v>-0.9</v>
       </c>
       <c r="E30" s="291">
         <v>100.5</v>
       </c>
       <c r="F30" s="292">
         <v>-0.5</v>
       </c>
       <c r="G30" s="291">
         <v>101</v>
       </c>
       <c r="H30" s="292">
         <v>-1</v>
       </c>
       <c r="I30" s="291">
         <v>101.2</v>
       </c>
       <c r="J30" s="292">
         <v>-0.6</v>
       </c>
       <c r="K30" s="292">
         <v>-0.3</v>
       </c>
       <c r="L30" s="292">
         <v>-0.9</v>
       </c>
       <c r="M30" s="292">
         <v>-0.6</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A31" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="388"/>
+      <c r="A31" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B31" s="386"/>
       <c r="C31" s="291">
         <v>99.5</v>
       </c>
       <c r="D31" s="289">
         <v>-1.3</v>
       </c>
       <c r="E31" s="291">
         <v>99.5</v>
       </c>
       <c r="F31" s="292">
         <v>-1</v>
       </c>
       <c r="G31" s="291">
         <v>99.5</v>
       </c>
       <c r="H31" s="292">
         <v>-1.5</v>
       </c>
       <c r="I31" s="291">
         <v>100</v>
       </c>
       <c r="J31" s="292">
         <v>-1.2</v>
       </c>
       <c r="K31" s="292">
         <v>-0.9</v>
       </c>
       <c r="L31" s="292">
         <v>-1.3</v>
       </c>
       <c r="M31" s="292">
         <v>-0.9</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A32" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="392"/>
+      <c r="A32" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" s="403"/>
       <c r="C32" s="294">
-        <v>103.2</v>
+        <v>95.4</v>
       </c>
       <c r="D32" s="295">
-        <v>-0.1</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="E32" s="294">
-        <v>103.5</v>
+        <v>94.8</v>
       </c>
       <c r="F32" s="297">
+        <v>-2.1</v>
+      </c>
+      <c r="G32" s="294">
+        <v>98.1</v>
+      </c>
+      <c r="H32" s="297">
+        <v>-1.9</v>
+      </c>
+      <c r="I32" s="294">
+        <v>96.1</v>
+      </c>
+      <c r="J32" s="297">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="K32" s="297">
+        <v>-1.9</v>
+      </c>
+      <c r="L32" s="297">
+        <v>-2.1</v>
+      </c>
+      <c r="M32" s="297">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A33" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B33" s="386"/>
+      <c r="C33" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="D33" s="289">
+        <v>0</v>
+      </c>
+      <c r="E33" s="291">
+        <v>99.1</v>
+      </c>
+      <c r="F33" s="292">
         <v>0.5</v>
       </c>
-      <c r="G32" s="294">
-[...37 lines deleted...]
-      </c>
       <c r="G33" s="291">
-        <v>101.9</v>
+        <v>99</v>
       </c>
       <c r="H33" s="292">
         <v>-0.7</v>
       </c>
       <c r="I33" s="291">
-        <v>105.9</v>
+        <v>99.2</v>
       </c>
       <c r="J33" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="K33" s="292">
+        <v>-0.3</v>
+      </c>
+      <c r="L33" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M33" s="292">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A34" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B34" s="386"/>
+      <c r="C34" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="D34" s="289">
+        <v>0.4</v>
+      </c>
+      <c r="E34" s="291">
+        <v>103.9</v>
+      </c>
+      <c r="F34" s="292">
         <v>0.8</v>
       </c>
-      <c r="K33" s="292">
-[...25 lines deleted...]
-      </c>
       <c r="G34" s="291">
-        <v>98.1</v>
+        <v>100.8</v>
       </c>
       <c r="H34" s="292">
-        <v>-1.9</v>
+        <v>-0.6</v>
       </c>
       <c r="I34" s="291">
-        <v>96.1</v>
+        <v>104.6</v>
       </c>
       <c r="J34" s="292">
-        <v>-2.2999999999999998</v>
+        <v>0.8</v>
       </c>
       <c r="K34" s="292">
-        <v>-1.9</v>
+        <v>1.4</v>
       </c>
       <c r="L34" s="292">
-        <v>-2.1</v>
+        <v>0.1</v>
       </c>
       <c r="M34" s="292">
-        <v>-1.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A35" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="388"/>
+      <c r="A35" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B35" s="386"/>
       <c r="C35" s="291">
         <v>99.1</v>
       </c>
       <c r="D35" s="289">
+        <v>-3.9</v>
+      </c>
+      <c r="E35" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="F35" s="292">
+        <v>-3.9</v>
+      </c>
+      <c r="G35" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="H35" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="I35" s="291">
+        <v>99.5</v>
+      </c>
+      <c r="J35" s="292">
+        <v>-4</v>
+      </c>
+      <c r="K35" s="292">
+        <v>-3.4</v>
+      </c>
+      <c r="L35" s="292">
+        <v>-2.7</v>
+      </c>
+      <c r="M35" s="292">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A36" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B36" s="386"/>
+      <c r="C36" s="291">
+        <v>99</v>
+      </c>
+      <c r="D36" s="289">
+        <v>-1.6</v>
+      </c>
+      <c r="E36" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="F36" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="G36" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="H36" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I36" s="291">
+        <v>99.4</v>
+      </c>
+      <c r="J36" s="292">
+        <v>-1.3</v>
+      </c>
+      <c r="K36" s="292">
+        <v>-1.7</v>
+      </c>
+      <c r="L36" s="292">
+        <v>-1.9</v>
+      </c>
+      <c r="M36" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A37" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B37" s="386"/>
+      <c r="C37" s="291">
+        <v>94.4</v>
+      </c>
+      <c r="D37" s="289">
+        <v>-0.1</v>
+      </c>
+      <c r="E37" s="291">
+        <v>94.5</v>
+      </c>
+      <c r="F37" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="G37" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="H37" s="292">
+        <v>-1.2</v>
+      </c>
+      <c r="I37" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="J37" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="K37" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="L37" s="292">
         <v>0</v>
       </c>
-      <c r="E35" s="291">
-[...17 lines deleted...]
-      <c r="K35" s="292">
+      <c r="M37" s="292">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A38" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B38" s="386"/>
+      <c r="C38" s="291">
+        <v>95.1</v>
+      </c>
+      <c r="D38" s="289">
+        <v>-1</v>
+      </c>
+      <c r="E38" s="291">
+        <v>95.7</v>
+      </c>
+      <c r="F38" s="292">
+        <v>-0.6</v>
+      </c>
+      <c r="G38" s="291">
+        <v>94.3</v>
+      </c>
+      <c r="H38" s="292">
+        <v>-2.4</v>
+      </c>
+      <c r="I38" s="291">
+        <v>95.3</v>
+      </c>
+      <c r="J38" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="K38" s="292">
         <v>-0.3</v>
       </c>
-      <c r="L35" s="292">
-[...17 lines deleted...]
-      <c r="E36" s="291">
+      <c r="L38" s="292">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M38" s="292">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A39" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" s="386"/>
+      <c r="C39" s="291">
+        <v>97.9</v>
+      </c>
+      <c r="D39" s="289">
+        <v>0.6</v>
+      </c>
+      <c r="E39" s="291">
+        <v>98.6</v>
+      </c>
+      <c r="F39" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="G39" s="291">
+        <v>96.9</v>
+      </c>
+      <c r="H39" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="I39" s="291">
+        <v>98.8</v>
+      </c>
+      <c r="J39" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="K39" s="292">
+        <v>1.3</v>
+      </c>
+      <c r="L39" s="292">
+        <v>-0.1</v>
+      </c>
+      <c r="M39" s="292">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A40" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" s="386"/>
+      <c r="C40" s="291">
+        <v>102.9</v>
+      </c>
+      <c r="D40" s="289">
+        <v>0.2</v>
+      </c>
+      <c r="E40" s="291">
+        <v>103.8</v>
+      </c>
+      <c r="F40" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G40" s="291">
+        <v>100</v>
+      </c>
+      <c r="H40" s="292">
+        <v>-1.8</v>
+      </c>
+      <c r="I40" s="291">
         <v>103.9</v>
       </c>
-      <c r="F36" s="292">
-[...32 lines deleted...]
-      <c r="D37" s="289">
+      <c r="J40" s="292">
+        <v>1</v>
+      </c>
+      <c r="K40" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="L40" s="292">
+        <v>0</v>
+      </c>
+      <c r="M40" s="292">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A41" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="386"/>
+      <c r="C41" s="291">
+        <v>95.2</v>
+      </c>
+      <c r="D41" s="289">
         <v>-3.9</v>
       </c>
-      <c r="E37" s="291">
-[...2 lines deleted...]
-      <c r="F37" s="292">
+      <c r="E41" s="291">
+        <v>94.7</v>
+      </c>
+      <c r="F41" s="292">
         <v>-3.9</v>
       </c>
-      <c r="G37" s="291">
-[...2 lines deleted...]
-      <c r="H37" s="292">
+      <c r="G41" s="291">
+        <v>97.7</v>
+      </c>
+      <c r="H41" s="292">
+        <v>-3.2</v>
+      </c>
+      <c r="I41" s="291">
+        <v>95.8</v>
+      </c>
+      <c r="J41" s="292">
+        <v>-3.9</v>
+      </c>
+      <c r="K41" s="292">
+        <v>-3</v>
+      </c>
+      <c r="L41" s="292">
         <v>-2.7</v>
       </c>
-      <c r="I37" s="291">
-[...166 lines deleted...]
-      </c>
       <c r="M41" s="292">
-        <v>-0.2</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A42" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="388"/>
+      <c r="A42" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" s="386"/>
       <c r="C42" s="291">
         <v>102.9</v>
       </c>
       <c r="D42" s="289">
+        <v>-0.3</v>
+      </c>
+      <c r="E42" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="F42" s="292">
+        <v>0.1</v>
+      </c>
+      <c r="G42" s="291">
+        <v>100.4</v>
+      </c>
+      <c r="H42" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="I42" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="J42" s="292">
+        <v>0</v>
+      </c>
+      <c r="K42" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="L42" s="292">
+        <v>-0.5</v>
+      </c>
+      <c r="M42" s="292">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A43" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" s="386"/>
+      <c r="C43" s="291">
+        <v>104.6</v>
+      </c>
+      <c r="D43" s="289">
+        <v>-0.2</v>
+      </c>
+      <c r="E43" s="291">
+        <v>105.5</v>
+      </c>
+      <c r="F43" s="292">
+        <v>0</v>
+      </c>
+      <c r="G43" s="291">
+        <v>101</v>
+      </c>
+      <c r="H43" s="292">
+        <v>-0.9</v>
+      </c>
+      <c r="I43" s="291">
+        <v>105.9</v>
+      </c>
+      <c r="J43" s="292">
+        <v>0</v>
+      </c>
+      <c r="K43" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="L43" s="292">
+        <v>0</v>
+      </c>
+      <c r="M43" s="292">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A44" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" s="386"/>
+      <c r="C44" s="291">
+        <v>95.5</v>
+      </c>
+      <c r="D44" s="289">
+        <v>0.1</v>
+      </c>
+      <c r="E44" s="291">
+        <v>95.1</v>
+      </c>
+      <c r="F44" s="292">
+        <v>0.3</v>
+      </c>
+      <c r="G44" s="291">
+        <v>97.7</v>
+      </c>
+      <c r="H44" s="292">
+        <v>-0.4</v>
+      </c>
+      <c r="I44" s="291">
+        <v>96.3</v>
+      </c>
+      <c r="J44" s="292">
         <v>0.2</v>
       </c>
-      <c r="E42" s="291">
-[...80 lines deleted...]
-      <c r="F44" s="292">
+      <c r="K44" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="L44" s="292">
         <v>0.1</v>
-      </c>
-[...16 lines deleted...]
-        <v>-0.5</v>
       </c>
       <c r="M44" s="292">
         <v>-1</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A45" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="386"/>
+      <c r="A45" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" s="405"/>
       <c r="C45" s="298">
-        <v>104.6</v>
+        <v>97.8</v>
       </c>
       <c r="D45" s="299">
-        <v>-0.2</v>
+        <v>-1.3</v>
       </c>
       <c r="E45" s="298">
-        <v>105.5</v>
+        <v>97.9</v>
       </c>
       <c r="F45" s="301">
-        <v>0</v>
+        <v>-1.2</v>
       </c>
       <c r="G45" s="298">
-        <v>101</v>
+        <v>97.8</v>
       </c>
       <c r="H45" s="301">
-        <v>-0.9</v>
+        <v>-1.2</v>
       </c>
       <c r="I45" s="298">
-        <v>105.9</v>
+        <v>97.8</v>
       </c>
       <c r="J45" s="301">
-        <v>0</v>
+        <v>-1.4</v>
       </c>
       <c r="K45" s="292">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="L45" s="292">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="M45" s="292">
-        <v>-1.7</v>
+        <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A46" s="283" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B46" s="283"/>
       <c r="C46" s="303"/>
       <c r="D46" s="304"/>
       <c r="E46" s="306"/>
       <c r="F46" s="307"/>
       <c r="G46" s="306"/>
       <c r="H46" s="307"/>
       <c r="I46" s="306"/>
       <c r="J46" s="307"/>
       <c r="K46" s="290"/>
       <c r="L46" s="308"/>
       <c r="M46" s="290"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A47" s="389" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="390"/>
+      <c r="A47" s="400" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" s="401"/>
       <c r="C47" s="288">
         <v>110</v>
       </c>
       <c r="D47" s="289">
         <v>4.5999999999999996</v>
       </c>
       <c r="E47" s="291">
         <v>111.3</v>
       </c>
       <c r="F47" s="292">
         <v>4.8</v>
       </c>
       <c r="G47" s="291">
         <v>102.8</v>
       </c>
       <c r="H47" s="292">
         <v>9.6999999999999993</v>
       </c>
       <c r="I47" s="291">
         <v>113</v>
       </c>
       <c r="J47" s="292">
         <v>5.2</v>
       </c>
       <c r="K47" s="292">
         <v>6.2</v>
       </c>
       <c r="L47" s="292">
         <v>4.2</v>
       </c>
       <c r="M47" s="292">
         <v>10.3</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A48" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="388"/>
+      <c r="A48" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="386"/>
       <c r="C48" s="288">
         <v>109</v>
       </c>
       <c r="D48" s="289">
         <v>-0.9</v>
       </c>
       <c r="E48" s="291">
         <v>110.9</v>
       </c>
       <c r="F48" s="292">
         <v>-0.4</v>
       </c>
       <c r="G48" s="291">
         <v>104.4</v>
       </c>
       <c r="H48" s="292">
         <v>1.6</v>
       </c>
       <c r="I48" s="291">
         <v>111.6</v>
       </c>
       <c r="J48" s="292">
         <v>-1.2</v>
       </c>
       <c r="K48" s="292">
         <v>-5.5</v>
       </c>
       <c r="L48" s="292">
         <v>-2.8</v>
       </c>
       <c r="M48" s="292">
         <v>0.4</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A49" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="388"/>
+      <c r="A49" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="386"/>
       <c r="C49" s="291">
         <v>109.3</v>
       </c>
       <c r="D49" s="289">
         <v>-2.7</v>
       </c>
       <c r="E49" s="291">
         <v>109</v>
       </c>
       <c r="F49" s="292">
         <v>-2.4</v>
       </c>
       <c r="G49" s="291">
         <v>107.9</v>
       </c>
       <c r="H49" s="292">
         <v>2.6</v>
       </c>
       <c r="I49" s="291">
         <v>108.4</v>
       </c>
       <c r="J49" s="292">
         <v>-2.6</v>
       </c>
       <c r="K49" s="292">
         <v>-3.6</v>
       </c>
       <c r="L49" s="292">
         <v>-1.3</v>
       </c>
       <c r="M49" s="292">
         <v>-0.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A50" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="388"/>
+      <c r="A50" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" s="386"/>
       <c r="C50" s="291">
         <v>106.6</v>
       </c>
       <c r="D50" s="289">
         <v>-2.5</v>
       </c>
       <c r="E50" s="291">
         <v>106.8</v>
       </c>
       <c r="F50" s="292">
         <v>-2</v>
       </c>
       <c r="G50" s="291">
         <v>106.8</v>
       </c>
       <c r="H50" s="292">
         <v>-1</v>
       </c>
       <c r="I50" s="291">
         <v>106.5</v>
       </c>
       <c r="J50" s="292">
         <v>-1.8</v>
       </c>
       <c r="K50" s="292">
         <v>1.1000000000000001</v>
       </c>
       <c r="L50" s="292">
         <v>-1</v>
       </c>
       <c r="M50" s="292">
         <v>-1.2</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A51" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="392"/>
+      <c r="A51" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" s="403"/>
       <c r="C51" s="294">
-        <v>105.4</v>
+        <v>97.8</v>
       </c>
       <c r="D51" s="295">
-        <v>-3</v>
+        <v>-3.3</v>
       </c>
       <c r="E51" s="294">
-        <v>105.6</v>
+        <v>97.6</v>
       </c>
       <c r="F51" s="297">
-        <v>-2.2999999999999998</v>
+        <v>-2.4</v>
       </c>
       <c r="G51" s="294">
         <v>104.8</v>
       </c>
       <c r="H51" s="297">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="I51" s="294">
+        <v>98.1</v>
+      </c>
+      <c r="J51" s="297">
+        <v>-1.9</v>
+      </c>
+      <c r="K51" s="297">
+        <v>-1.6</v>
+      </c>
+      <c r="L51" s="297">
+        <v>-3</v>
+      </c>
+      <c r="M51" s="297">
         <v>0</v>
       </c>
-      <c r="I51" s="294">
-[...8 lines deleted...]
-      <c r="L51" s="297">
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A52" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B52" s="386"/>
+      <c r="C52" s="291">
+        <v>105.4</v>
+      </c>
+      <c r="D52" s="289">
+        <v>-2</v>
+      </c>
+      <c r="E52" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="F52" s="292">
+        <v>-1.6</v>
+      </c>
+      <c r="G52" s="291">
+        <v>100</v>
+      </c>
+      <c r="H52" s="292">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="I52" s="291">
+        <v>105.6</v>
+      </c>
+      <c r="J52" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="K52" s="292">
         <v>-1.4</v>
       </c>
-      <c r="M51" s="297">
-[...34 lines deleted...]
-      </c>
       <c r="L52" s="292">
-        <v>-1.4</v>
+        <v>0</v>
       </c>
       <c r="M52" s="292">
-        <v>-6</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A53" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="388"/>
+      <c r="A53" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B53" s="386"/>
       <c r="C53" s="291">
-        <v>97.8</v>
+        <v>110.9</v>
       </c>
       <c r="D53" s="289">
-        <v>-3.3</v>
+        <v>-1.9</v>
       </c>
       <c r="E53" s="291">
-        <v>97.6</v>
+        <v>111.3</v>
       </c>
       <c r="F53" s="292">
-        <v>-2.4</v>
+        <v>-2.1</v>
       </c>
       <c r="G53" s="291">
         <v>104.8</v>
       </c>
       <c r="H53" s="292">
-        <v>-8.3000000000000007</v>
+        <v>0</v>
       </c>
       <c r="I53" s="291">
-        <v>98.1</v>
+        <v>112</v>
       </c>
       <c r="J53" s="292">
-        <v>-1.9</v>
+        <v>-0.9</v>
       </c>
       <c r="K53" s="292">
-        <v>-1.6</v>
+        <v>0.8</v>
       </c>
       <c r="L53" s="292">
-        <v>-3</v>
+        <v>1.4</v>
       </c>
       <c r="M53" s="292">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A54" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="386"/>
+      <c r="C54" s="291">
+        <v>108.7</v>
+      </c>
+      <c r="D54" s="289">
+        <v>-3.8</v>
+      </c>
+      <c r="E54" s="291">
+        <v>109.7</v>
+      </c>
+      <c r="F54" s="292">
+        <v>-2.8</v>
+      </c>
+      <c r="G54" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H54" s="292">
         <v>0</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      </c>
       <c r="I54" s="291">
-        <v>105.6</v>
+        <v>109.3</v>
       </c>
       <c r="J54" s="292">
-        <v>-0.8</v>
+        <v>-2.4</v>
       </c>
       <c r="K54" s="292">
-        <v>-1.4</v>
+        <v>0</v>
       </c>
       <c r="L54" s="292">
         <v>0</v>
       </c>
       <c r="M54" s="292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A55" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B55" s="386"/>
+      <c r="C55" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="D55" s="289">
+        <v>-2</v>
+      </c>
+      <c r="E55" s="291">
+        <v>108.1</v>
+      </c>
+      <c r="F55" s="292">
+        <v>-0.7</v>
+      </c>
+      <c r="G55" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="H55" s="292">
+        <v>-4.2</v>
+      </c>
+      <c r="I55" s="291">
+        <v>107.4</v>
+      </c>
+      <c r="J55" s="292">
+        <v>-0.8</v>
+      </c>
+      <c r="K55" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="L55" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="M55" s="292">
         <v>-2.1</v>
       </c>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="H55" s="292">
+    <row r="56" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A56" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" s="386"/>
+      <c r="C56" s="291">
+        <v>103.3</v>
+      </c>
+      <c r="D56" s="289">
         <v>0</v>
       </c>
-      <c r="I55" s="291">
-[...25 lines deleted...]
-      </c>
       <c r="E56" s="291">
-        <v>109.7</v>
+        <v>104</v>
       </c>
       <c r="F56" s="292">
-        <v>-2.8</v>
+        <v>1.6</v>
       </c>
       <c r="G56" s="291">
         <v>104.8</v>
       </c>
       <c r="H56" s="292">
-        <v>0</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="I56" s="291">
-        <v>109.3</v>
+        <v>104.6</v>
       </c>
       <c r="J56" s="292">
-        <v>-2.4</v>
+        <v>1.8</v>
       </c>
       <c r="K56" s="292">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="L56" s="292">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="M56" s="292">
-        <v>0</v>
+        <v>-5.8</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A57" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="388"/>
+      <c r="A57" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B57" s="386"/>
       <c r="C57" s="291">
-        <v>107.6</v>
+        <v>105.4</v>
       </c>
       <c r="D57" s="289">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="E57" s="291">
-        <v>108.1</v>
+        <v>106.5</v>
       </c>
       <c r="F57" s="292">
         <v>-0.7</v>
       </c>
       <c r="G57" s="291">
-        <v>109.5</v>
+        <v>100</v>
       </c>
       <c r="H57" s="292">
-        <v>-4.2</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="I57" s="291">
-        <v>107.4</v>
+        <v>105.6</v>
       </c>
       <c r="J57" s="292">
-        <v>-0.8</v>
+        <v>0</v>
       </c>
       <c r="K57" s="292">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
       <c r="L57" s="292">
-        <v>-1.4</v>
+        <v>0</v>
       </c>
       <c r="M57" s="292">
-        <v>-2.1</v>
+        <v>-6</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A58" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="388"/>
+      <c r="A58" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" s="386"/>
       <c r="C58" s="291">
-        <v>103.3</v>
+        <v>109.8</v>
       </c>
       <c r="D58" s="289">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="E58" s="291">
-        <v>104</v>
+        <v>111.3</v>
       </c>
       <c r="F58" s="292">
-        <v>1.6</v>
+        <v>0.7</v>
       </c>
       <c r="G58" s="291">
         <v>104.8</v>
       </c>
       <c r="H58" s="292">
-        <v>-8.3000000000000007</v>
+        <v>-4.3</v>
       </c>
       <c r="I58" s="291">
-        <v>104.6</v>
+        <v>111.1</v>
       </c>
       <c r="J58" s="292">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="K58" s="292">
-        <v>1.6</v>
+        <v>3</v>
       </c>
       <c r="L58" s="292">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="M58" s="292">
         <v>-5.8</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A59" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="388"/>
+      <c r="A59" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B59" s="386"/>
       <c r="C59" s="291">
-        <v>105.4</v>
+        <v>112</v>
       </c>
       <c r="D59" s="289">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="E59" s="291">
-        <v>106.5</v>
+        <v>112.1</v>
       </c>
       <c r="F59" s="292">
-        <v>-0.7</v>
+        <v>0.7</v>
       </c>
       <c r="G59" s="291">
-        <v>100</v>
+        <v>109.5</v>
       </c>
       <c r="H59" s="292">
-        <v>-4.5999999999999996</v>
+        <v>0</v>
       </c>
       <c r="I59" s="291">
-        <v>105.6</v>
+        <v>113</v>
       </c>
       <c r="J59" s="292">
+        <v>1.7</v>
+      </c>
+      <c r="K59" s="292">
+        <v>2.9</v>
+      </c>
+      <c r="L59" s="292">
+        <v>1.4</v>
+      </c>
+      <c r="M59" s="292">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A60" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B60" s="386"/>
+      <c r="C60" s="291">
+        <v>102.2</v>
+      </c>
+      <c r="D60" s="289">
+        <v>-3</v>
+      </c>
+      <c r="E60" s="291">
+        <v>102.4</v>
+      </c>
+      <c r="F60" s="292">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G60" s="291">
+        <v>109.5</v>
+      </c>
+      <c r="H60" s="292">
         <v>0</v>
       </c>
-      <c r="K59" s="292">
-[...31 lines deleted...]
-      </c>
       <c r="I60" s="291">
-        <v>111.1</v>
+        <v>102.8</v>
       </c>
       <c r="J60" s="292">
-        <v>1.6</v>
+        <v>-1.7</v>
       </c>
       <c r="K60" s="292">
-        <v>3</v>
+        <v>0.9</v>
       </c>
       <c r="L60" s="292">
         <v>0</v>
       </c>
       <c r="M60" s="292">
-        <v>-5.8</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A61" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="388"/>
+      <c r="A61" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" s="386"/>
       <c r="C61" s="291">
-        <v>112</v>
+        <v>105.4</v>
       </c>
       <c r="D61" s="289">
+        <v>0</v>
+      </c>
+      <c r="E61" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="F61" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="G61" s="291">
+        <v>100</v>
+      </c>
+      <c r="H61" s="292">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I61" s="291">
+        <v>106.5</v>
+      </c>
+      <c r="J61" s="292">
+        <v>1.8</v>
+      </c>
+      <c r="K61" s="292">
+        <v>4.5</v>
+      </c>
+      <c r="L61" s="292">
+        <v>0</v>
+      </c>
+      <c r="M61" s="292">
+        <v>-4.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A62" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B62" s="386"/>
+      <c r="C62" s="291">
+        <v>107.6</v>
+      </c>
+      <c r="D62" s="289">
         <v>1</v>
       </c>
-      <c r="E61" s="291">
-[...37 lines deleted...]
-      </c>
       <c r="E62" s="291">
-        <v>102.4</v>
+        <v>108.9</v>
       </c>
       <c r="F62" s="292">
-        <v>-2.2999999999999998</v>
+        <v>1.5</v>
       </c>
       <c r="G62" s="291">
-        <v>109.5</v>
+        <v>104.8</v>
       </c>
       <c r="H62" s="292">
         <v>0</v>
       </c>
       <c r="I62" s="291">
-        <v>102.8</v>
+        <v>109.3</v>
       </c>
       <c r="J62" s="292">
-        <v>-1.7</v>
+        <v>1.8</v>
       </c>
       <c r="K62" s="292">
-        <v>0.9</v>
+        <v>4.5</v>
       </c>
       <c r="L62" s="292">
+        <v>-1.4</v>
+      </c>
+      <c r="M62" s="292">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A63" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B63" s="386"/>
+      <c r="C63" s="291">
+        <v>100</v>
+      </c>
+      <c r="D63" s="289">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E63" s="291">
+        <v>99.2</v>
+      </c>
+      <c r="F63" s="292">
+        <v>1.6</v>
+      </c>
+      <c r="G63" s="291">
+        <v>104.8</v>
+      </c>
+      <c r="H63" s="292">
         <v>0</v>
       </c>
-      <c r="M62" s="292">
-[...20 lines deleted...]
-      <c r="G63" s="291">
+      <c r="I63" s="291">
         <v>100</v>
       </c>
-      <c r="H63" s="292">
-[...4 lines deleted...]
-      </c>
       <c r="J63" s="292">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="K63" s="292">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="L63" s="292">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="M63" s="292">
-        <v>-4.3</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A64" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="386"/>
+      <c r="A64" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B64" s="405"/>
       <c r="C64" s="316">
-        <v>107.6</v>
+        <v>104.3</v>
       </c>
       <c r="D64" s="299">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="E64" s="298">
-        <v>108.1</v>
+        <v>104.8</v>
       </c>
       <c r="F64" s="301">
-        <v>0.7</v>
+        <v>-0.8</v>
       </c>
       <c r="G64" s="298">
         <v>104.8</v>
       </c>
       <c r="H64" s="301">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="I64" s="298">
-        <v>109.3</v>
+        <v>104.6</v>
       </c>
       <c r="J64" s="301">
-        <v>1.8</v>
+        <v>-0.9</v>
       </c>
       <c r="K64" s="300">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
       <c r="L64" s="300">
-        <v>-1.4</v>
+        <v>-1.5</v>
       </c>
       <c r="M64" s="301">
-        <v>-2</v>
+        <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="143"/>
       <c r="B65" s="254"/>
       <c r="C65" s="254"/>
       <c r="D65" s="254"/>
       <c r="E65" s="254"/>
       <c r="F65" s="254"/>
       <c r="G65" s="254"/>
       <c r="H65" s="254"/>
       <c r="I65" s="254"/>
       <c r="J65" s="254"/>
       <c r="K65" s="254"/>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A66" s="143"/>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A67" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="60">
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="A26:B26"/>
-[...46 lines deleted...]
-    <mergeCell ref="A63:B63"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:M26 A32:M45 A51:M64">
     <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="81" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D9762F1-EEEA-4BF8-85FC-37044E3D3FA3}">
-  <sheetPr codeName="Sheet25">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9799697A-77BA-476A-9552-5EFD5EAA06D9}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="11" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="393" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="393"/>
+      <c r="A1" s="387" t="s">
+        <v>186</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
+      <c r="G1" s="387"/>
+      <c r="H1" s="387"/>
+      <c r="I1" s="387"/>
+      <c r="J1" s="387"/>
+      <c r="K1" s="387"/>
+      <c r="L1" s="387"/>
+      <c r="M1" s="387"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3" s="253"/>
       <c r="C3" s="254"/>
       <c r="D3" s="254"/>
       <c r="E3" s="254"/>
       <c r="F3" s="254"/>
       <c r="G3" s="253"/>
       <c r="H3" s="254"/>
       <c r="I3" s="254"/>
       <c r="M3" s="255" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="256"/>
       <c r="B4" s="257"/>
       <c r="C4" s="258" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D4" s="259"/>
       <c r="E4" s="259"/>
       <c r="F4" s="260"/>
       <c r="G4" s="259"/>
       <c r="H4" s="259"/>
       <c r="I4" s="261"/>
       <c r="J4" s="263"/>
       <c r="K4" s="264" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="M4" s="396" t="s">
         <v>152</v>
       </c>
+      <c r="L4" s="388" t="s">
+        <v>153</v>
+      </c>
+      <c r="M4" s="390" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A5" s="398" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="399"/>
+      <c r="A5" s="392" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5" s="393"/>
       <c r="C5" s="265"/>
       <c r="D5" s="254"/>
-      <c r="E5" s="400" t="s">
-        <v>154</v>
+      <c r="E5" s="394" t="s">
+        <v>156</v>
       </c>
       <c r="F5" s="406"/>
       <c r="G5" s="320" t="s">
         <v>115</v>
       </c>
       <c r="H5" s="321"/>
-      <c r="I5" s="404" t="s">
-        <v>116</v>
+      <c r="I5" s="398" t="s">
+        <v>117</v>
       </c>
       <c r="J5" s="407"/>
       <c r="K5" s="268"/>
-      <c r="L5" s="395"/>
-      <c r="M5" s="397"/>
+      <c r="L5" s="389"/>
+      <c r="M5" s="391"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A6" s="269"/>
       <c r="B6" s="270"/>
       <c r="C6" s="271"/>
       <c r="D6" s="272" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="274"/>
       <c r="F6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="G6" s="274"/>
       <c r="H6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="I6" s="271"/>
       <c r="J6" s="275" t="s">
         <v>90</v>
       </c>
       <c r="K6" s="276" t="s">
         <v>90</v>
       </c>
       <c r="L6" s="277" t="s">
         <v>90</v>
@@ -21054,2419 +21065,2701 @@
         <v>93</v>
       </c>
       <c r="E7" s="258"/>
       <c r="F7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="G7" s="322"/>
       <c r="H7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="I7" s="258"/>
       <c r="J7" s="281" t="s">
         <v>93</v>
       </c>
       <c r="K7" s="282" t="s">
         <v>93</v>
       </c>
       <c r="L7" s="280" t="s">
         <v>93</v>
       </c>
       <c r="M7" s="282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A8" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="388"/>
+      <c r="A8" s="385" t="s">
+        <v>160</v>
+      </c>
+      <c r="B8" s="386"/>
       <c r="C8" s="288">
         <v>101.3</v>
       </c>
       <c r="D8" s="289">
         <v>0.8</v>
       </c>
       <c r="E8" s="291">
         <v>100.6</v>
       </c>
       <c r="F8" s="292">
         <v>0.3</v>
       </c>
       <c r="G8" s="291">
         <v>102.8</v>
       </c>
       <c r="H8" s="292">
         <v>1.8</v>
       </c>
       <c r="I8" s="291">
         <v>99.7</v>
       </c>
       <c r="J8" s="292">
         <v>-0.6</v>
       </c>
       <c r="K8" s="292">
         <v>-0.9</v>
       </c>
       <c r="L8" s="292">
         <v>-0.8</v>
       </c>
       <c r="M8" s="292">
         <v>2.6</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A9" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="388"/>
+      <c r="A9" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9" s="386"/>
       <c r="C9" s="288">
         <v>103.1</v>
       </c>
       <c r="D9" s="289">
         <v>1.9</v>
       </c>
       <c r="E9" s="291">
         <v>101.5</v>
       </c>
       <c r="F9" s="292">
         <v>0.9</v>
       </c>
       <c r="G9" s="291">
         <v>106.8</v>
       </c>
       <c r="H9" s="292">
         <v>3.9</v>
       </c>
       <c r="I9" s="291">
         <v>100.4</v>
       </c>
       <c r="J9" s="292">
         <v>0.8</v>
       </c>
       <c r="K9" s="292">
         <v>0.2</v>
       </c>
       <c r="L9" s="292">
         <v>0.3</v>
       </c>
       <c r="M9" s="292">
         <v>1.9</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="388"/>
+      <c r="A10" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B10" s="386"/>
       <c r="C10" s="291">
         <v>104.3</v>
       </c>
       <c r="D10" s="289">
         <v>1.2</v>
       </c>
       <c r="E10" s="291">
         <v>104.7</v>
       </c>
       <c r="F10" s="292">
         <v>3.2</v>
       </c>
       <c r="G10" s="291">
         <v>103.4</v>
       </c>
       <c r="H10" s="292">
         <v>-3.2</v>
       </c>
       <c r="I10" s="291">
         <v>101.6</v>
       </c>
       <c r="J10" s="292">
         <v>1.2</v>
       </c>
       <c r="K10" s="292">
         <v>-0.1</v>
       </c>
       <c r="L10" s="292">
         <v>1.6</v>
       </c>
       <c r="M10" s="292">
         <v>0.7</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388"/>
+      <c r="A11" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11" s="386"/>
       <c r="C11" s="291">
         <v>105.9</v>
       </c>
       <c r="D11" s="289">
         <v>1.5</v>
       </c>
       <c r="E11" s="291">
         <v>105.6</v>
       </c>
       <c r="F11" s="292">
         <v>0.9</v>
       </c>
       <c r="G11" s="291">
         <v>106.4</v>
       </c>
       <c r="H11" s="292">
         <v>2.9</v>
       </c>
       <c r="I11" s="291">
         <v>102.5</v>
       </c>
       <c r="J11" s="292">
         <v>0.9</v>
       </c>
       <c r="K11" s="292">
         <v>0.1</v>
       </c>
       <c r="L11" s="292">
         <v>1</v>
       </c>
       <c r="M11" s="292">
         <v>1.6</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A12" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="392"/>
+      <c r="A12" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" s="403"/>
       <c r="C12" s="294">
         <v>106.2</v>
       </c>
       <c r="D12" s="295">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="E12" s="294">
         <v>106.1</v>
       </c>
       <c r="F12" s="297">
         <v>0.8</v>
       </c>
       <c r="G12" s="294">
-        <v>106.6</v>
+        <v>106.5</v>
       </c>
       <c r="H12" s="297">
-        <v>3.3</v>
+        <v>2.6</v>
       </c>
       <c r="I12" s="294">
-        <v>103.1</v>
+        <v>102.8</v>
       </c>
       <c r="J12" s="297">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="K12" s="297">
         <v>0.1</v>
       </c>
       <c r="L12" s="297">
+        <v>0.8</v>
+      </c>
+      <c r="M12" s="297">
         <v>1.2</v>
       </c>
-      <c r="M12" s="297">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A13" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="388"/>
+      <c r="A13" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13" s="386"/>
       <c r="C13" s="291">
-        <v>106.4</v>
+        <v>106.1</v>
       </c>
       <c r="D13" s="289">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="E13" s="291">
+        <v>106.1</v>
+      </c>
+      <c r="F13" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G13" s="291">
         <v>106.2</v>
       </c>
-      <c r="F13" s="292">
+      <c r="H13" s="292">
+        <v>2.8</v>
+      </c>
+      <c r="I13" s="291">
+        <v>102.7</v>
+      </c>
+      <c r="J13" s="292">
+        <v>0.9</v>
+      </c>
+      <c r="K13" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L13" s="292">
         <v>0.8</v>
       </c>
-      <c r="G13" s="291">
-[...16 lines deleted...]
-      </c>
       <c r="M13" s="292">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A14" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="388"/>
+      <c r="A14" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14" s="386"/>
       <c r="C14" s="291">
-        <v>106.2</v>
+        <v>106.3</v>
       </c>
       <c r="D14" s="289">
         <v>1.3</v>
       </c>
       <c r="E14" s="291">
-        <v>106.1</v>
+        <v>106.2</v>
       </c>
       <c r="F14" s="292">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="G14" s="291">
         <v>106.5</v>
       </c>
       <c r="H14" s="292">
-        <v>2.6</v>
+        <v>1.9</v>
       </c>
       <c r="I14" s="291">
-        <v>102.8</v>
+        <v>102.7</v>
       </c>
       <c r="J14" s="292">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="K14" s="292">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="L14" s="292">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="M14" s="292">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A15" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="388"/>
+      <c r="A15" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B15" s="386"/>
       <c r="C15" s="291">
-        <v>106.1</v>
+        <v>106.5</v>
       </c>
       <c r="D15" s="289">
         <v>1.3</v>
       </c>
       <c r="E15" s="291">
-        <v>106.1</v>
+        <v>105.9</v>
       </c>
       <c r="F15" s="292">
         <v>0.7</v>
       </c>
       <c r="G15" s="291">
-        <v>106.2</v>
+        <v>107.7</v>
       </c>
       <c r="H15" s="292">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="I15" s="291">
-        <v>102.7</v>
+        <v>102.9</v>
       </c>
       <c r="J15" s="292">
         <v>0.9</v>
       </c>
       <c r="K15" s="292">
         <v>0.2</v>
       </c>
       <c r="L15" s="292">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="M15" s="292">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A16" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="388"/>
+      <c r="A16" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B16" s="386"/>
       <c r="C16" s="291">
-        <v>106.3</v>
+        <v>106.6</v>
       </c>
       <c r="D16" s="289">
         <v>1.3</v>
       </c>
       <c r="E16" s="291">
-        <v>106.2</v>
+        <v>106</v>
       </c>
       <c r="F16" s="292">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="G16" s="291">
-        <v>106.5</v>
+        <v>107.8</v>
       </c>
       <c r="H16" s="292">
-        <v>1.9</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I16" s="291">
-        <v>102.7</v>
+        <v>102.9</v>
       </c>
       <c r="J16" s="292">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="K16" s="292">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="L16" s="292">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="M16" s="292">
-        <v>1.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A17" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="388"/>
+      <c r="A17" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B17" s="386"/>
       <c r="C17" s="291">
-        <v>106.5</v>
+        <v>106.3</v>
       </c>
       <c r="D17" s="289">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="E17" s="291">
-        <v>105.9</v>
+        <v>105.2</v>
       </c>
       <c r="F17" s="292">
         <v>0.7</v>
       </c>
       <c r="G17" s="291">
-        <v>107.7</v>
+        <v>108.7</v>
       </c>
       <c r="H17" s="292">
         <v>2.5</v>
       </c>
       <c r="I17" s="291">
-        <v>102.9</v>
+        <v>102.6</v>
       </c>
       <c r="J17" s="292">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="K17" s="292">
         <v>0.2</v>
       </c>
       <c r="L17" s="292">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="M17" s="292">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A18" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="388"/>
+      <c r="A18" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B18" s="386"/>
       <c r="C18" s="291">
-        <v>106.6</v>
+        <v>106.2</v>
       </c>
       <c r="D18" s="289">
         <v>1.3</v>
       </c>
       <c r="E18" s="291">
-        <v>106</v>
+        <v>105.1</v>
       </c>
       <c r="F18" s="292">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="G18" s="291">
-        <v>107.8</v>
+        <v>108.7</v>
       </c>
       <c r="H18" s="292">
-        <v>2.2000000000000002</v>
+        <v>2.1</v>
       </c>
       <c r="I18" s="291">
-        <v>102.9</v>
+        <v>102.4</v>
       </c>
       <c r="J18" s="292">
         <v>0.8</v>
       </c>
       <c r="K18" s="292">
         <v>0.3</v>
       </c>
       <c r="L18" s="292">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="M18" s="292">
         <v>1.8</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A19" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="388"/>
+      <c r="A19" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B19" s="386"/>
       <c r="C19" s="291">
-        <v>106.3</v>
+        <v>105.6</v>
       </c>
       <c r="D19" s="289">
-        <v>1.2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="E19" s="291">
-        <v>105.2</v>
+        <v>104.5</v>
       </c>
       <c r="F19" s="292">
         <v>0.7</v>
       </c>
       <c r="G19" s="291">
-        <v>108.7</v>
+        <v>107.9</v>
       </c>
       <c r="H19" s="292">
-        <v>2.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I19" s="291">
-        <v>102.6</v>
+        <v>101.7</v>
       </c>
       <c r="J19" s="292">
         <v>0.8</v>
       </c>
       <c r="K19" s="292">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="L19" s="292">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="M19" s="292">
         <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A20" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="388"/>
+      <c r="A20" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20" s="386"/>
       <c r="C20" s="291">
-        <v>106.2</v>
+        <v>106.7</v>
       </c>
       <c r="D20" s="289">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="E20" s="291">
-        <v>105.1</v>
+        <v>106.7</v>
       </c>
       <c r="F20" s="292">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="G20" s="291">
-        <v>108.7</v>
+        <v>106.8</v>
       </c>
       <c r="H20" s="292">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="I20" s="291">
-        <v>102.4</v>
+        <v>103.3</v>
       </c>
       <c r="J20" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="K20" s="292">
+        <v>0.4</v>
+      </c>
+      <c r="L20" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="M20" s="292">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A21" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B21" s="386"/>
+      <c r="C21" s="291">
+        <v>106.9</v>
+      </c>
+      <c r="D21" s="289">
         <v>0.8</v>
       </c>
-      <c r="K20" s="292">
-[...2 lines deleted...]
-      <c r="L20" s="292">
+      <c r="E21" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="F21" s="292">
         <v>0.5</v>
       </c>
-      <c r="M20" s="292">
-[...19 lines deleted...]
-      </c>
       <c r="G21" s="291">
-        <v>107.9</v>
+        <v>107.5</v>
       </c>
       <c r="H21" s="292">
-        <v>2.2000000000000002</v>
+        <v>1.6</v>
       </c>
       <c r="I21" s="291">
-        <v>101.7</v>
+        <v>103.5</v>
       </c>
       <c r="J21" s="292">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="K21" s="292">
         <v>0.3</v>
       </c>
       <c r="L21" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="M21" s="292">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A22" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22" s="386"/>
+      <c r="C22" s="291">
+        <v>107.1</v>
+      </c>
+      <c r="D22" s="289">
+        <v>0.8</v>
+      </c>
+      <c r="E22" s="291">
+        <v>106.8</v>
+      </c>
+      <c r="F22" s="292">
+        <v>0.7</v>
+      </c>
+      <c r="G22" s="291">
+        <v>107.9</v>
+      </c>
+      <c r="H22" s="292">
+        <v>1.2</v>
+      </c>
+      <c r="I22" s="291">
+        <v>103.6</v>
+      </c>
+      <c r="J22" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="K22" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L22" s="292">
         <v>0.3</v>
       </c>
-      <c r="M21" s="292">
-[...23 lines deleted...]
-      <c r="H22" s="292">
+      <c r="M22" s="292">
         <v>1.4</v>
       </c>
-      <c r="I22" s="291">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A23" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="388"/>
+      <c r="A23" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23" s="386"/>
       <c r="C23" s="291">
-        <v>106.9</v>
+        <v>107.3</v>
       </c>
       <c r="D23" s="289">
         <v>0.8</v>
       </c>
       <c r="E23" s="291">
-        <v>106.7</v>
+        <v>107</v>
       </c>
       <c r="F23" s="292">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="G23" s="291">
-        <v>107.5</v>
+        <v>108</v>
       </c>
       <c r="H23" s="292">
-        <v>1.6</v>
+        <v>1.2</v>
       </c>
       <c r="I23" s="291">
-        <v>103.5</v>
+        <v>103.6</v>
       </c>
       <c r="J23" s="292">
         <v>0.5</v>
       </c>
       <c r="K23" s="292">
+        <v>0.2</v>
+      </c>
+      <c r="L23" s="292">
+        <v>0.5</v>
+      </c>
+      <c r="M23" s="292">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.15">
+      <c r="A24" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B24" s="386"/>
+      <c r="C24" s="291">
+        <v>107.2</v>
+      </c>
+      <c r="D24" s="289">
+        <v>0.9</v>
+      </c>
+      <c r="E24" s="291">
+        <v>106.7</v>
+      </c>
+      <c r="F24" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="G24" s="291">
+        <v>108.1</v>
+      </c>
+      <c r="H24" s="292">
+        <v>1.5</v>
+      </c>
+      <c r="I24" s="291">
+        <v>103.4</v>
+      </c>
+      <c r="J24" s="292">
+        <v>0.6</v>
+      </c>
+      <c r="K24" s="292">
         <v>0.3</v>
       </c>
-      <c r="L23" s="292">
-[...37 lines deleted...]
-      </c>
       <c r="L24" s="292">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="M24" s="292">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A25" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="386"/>
+      <c r="A25" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B25" s="405"/>
       <c r="C25" s="298">
-        <v>107.3</v>
+        <v>107</v>
       </c>
       <c r="D25" s="299">
         <v>0.8</v>
       </c>
       <c r="E25" s="298">
-        <v>107.1</v>
+        <v>106.6</v>
       </c>
       <c r="F25" s="301">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="G25" s="298">
-        <v>107.8</v>
+        <v>108.1</v>
       </c>
       <c r="H25" s="301">
-        <v>1</v>
+        <v>1.8</v>
       </c>
       <c r="I25" s="298">
-        <v>103.5</v>
+        <v>103.2</v>
       </c>
       <c r="J25" s="301">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="K25" s="300">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="L25" s="301">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="M25" s="301">
         <v>1.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="143"/>
       <c r="B26" s="279"/>
       <c r="C26" s="279"/>
       <c r="D26" s="279"/>
       <c r="E26" s="279"/>
       <c r="F26" s="279"/>
       <c r="G26" s="279"/>
       <c r="H26" s="279"/>
       <c r="I26" s="279"/>
       <c r="J26" s="279"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A27" s="143"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A28" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="A25:B25"/>
-[...10 lines deleted...]
-    <mergeCell ref="A24:B24"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A12:M25">
     <cfRule type="expression" dxfId="10" priority="1" stopIfTrue="1">
       <formula>OR(RIGHT($A12,2)="６月",RIGHT($A12,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="81" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F51F930A-76C0-4620-81A4-EE7818638A7D}">
-  <sheetPr codeName="Sheet31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F87017FC-27F5-4390-8B4F-1A3E97858D84}">
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.875" customWidth="1"/>
     <col min="3" max="4" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="393" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="393"/>
+      <c r="A1" s="387" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
     </row>
     <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="393" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="393"/>
+      <c r="A2" s="387" t="s">
+        <v>225</v>
+      </c>
+      <c r="B2" s="387"/>
+      <c r="C2" s="387"/>
+      <c r="D2" s="387"/>
     </row>
     <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4" s="253"/>
       <c r="C4" s="254"/>
       <c r="D4" s="254"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A5" s="256"/>
       <c r="B5" s="257"/>
       <c r="C5" s="352" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D5" s="321"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A6" s="398" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="399"/>
+      <c r="A6" s="392" t="s">
+        <v>227</v>
+      </c>
+      <c r="B6" s="393"/>
       <c r="C6" s="353" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="285"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A7" s="269"/>
       <c r="B7" s="270"/>
       <c r="C7" s="271"/>
       <c r="D7" s="275" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A8" s="258"/>
       <c r="B8" s="326"/>
       <c r="C8" s="354" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="281" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A9" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="388"/>
+      <c r="A9" s="385" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="386"/>
       <c r="C9" s="355">
         <v>31.6</v>
       </c>
       <c r="D9" s="356">
         <v>0.32</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="388"/>
+      <c r="A10" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="386"/>
       <c r="C10" s="355">
         <v>32.24</v>
       </c>
       <c r="D10" s="356">
         <v>0.64</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388"/>
+      <c r="A11" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="386"/>
       <c r="C11" s="355">
         <v>30.86</v>
       </c>
       <c r="D11" s="356">
         <v>0.51</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A12" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="388"/>
+      <c r="A12" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="386"/>
       <c r="C12" s="355">
         <v>31.31</v>
       </c>
       <c r="D12" s="356">
         <v>0.45</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A13" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="392"/>
+      <c r="A13" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="403"/>
       <c r="C13" s="357">
-        <v>31.23</v>
+        <v>31.21</v>
       </c>
       <c r="D13" s="358">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A14" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="388"/>
+      <c r="A14" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="386"/>
       <c r="C14" s="355">
-        <v>31.24</v>
+        <v>31.14</v>
       </c>
       <c r="D14" s="356">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A15" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="388"/>
+      <c r="A15" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="386"/>
       <c r="C15" s="355">
-        <v>31.21</v>
+        <v>31.2</v>
       </c>
       <c r="D15" s="356">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A16" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="388"/>
+      <c r="A16" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="386"/>
       <c r="C16" s="355">
-        <v>31.14</v>
+        <v>31.49</v>
       </c>
       <c r="D16" s="356">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A17" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="388"/>
+      <c r="A17" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="386"/>
       <c r="C17" s="355">
-        <v>31.2</v>
+        <v>31.51</v>
       </c>
       <c r="D17" s="356">
-        <v>0.2</v>
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A18" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="388"/>
+      <c r="A18" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="386"/>
       <c r="C18" s="355">
-        <v>31.49</v>
+        <v>31.83</v>
       </c>
       <c r="D18" s="356">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A19" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="388"/>
+      <c r="A19" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="386"/>
       <c r="C19" s="355">
-        <v>31.51</v>
+        <v>31.86</v>
       </c>
       <c r="D19" s="356">
-        <v>0.28999999999999998</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A20" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="388"/>
+      <c r="A20" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="386"/>
       <c r="C20" s="355">
-        <v>31.83</v>
+        <v>31.82</v>
       </c>
       <c r="D20" s="356">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A21" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="388"/>
+      <c r="A21" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="386"/>
       <c r="C21" s="355">
-        <v>31.86</v>
+        <v>31.16</v>
       </c>
       <c r="D21" s="356">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A22" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="388"/>
+      <c r="A22" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="386"/>
       <c r="C22" s="355">
-        <v>31.82</v>
+        <v>31.3</v>
       </c>
       <c r="D22" s="356">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A23" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="388"/>
+      <c r="A23" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23" s="386"/>
       <c r="C23" s="355">
-        <v>31.16</v>
+        <v>31.35</v>
       </c>
       <c r="D23" s="356">
         <v>0.12</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A24" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="388"/>
+      <c r="A24" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="386"/>
       <c r="C24" s="355">
-        <v>31.3</v>
+        <v>31.35</v>
       </c>
       <c r="D24" s="356">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A25" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="388"/>
+      <c r="A25" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="386"/>
       <c r="C25" s="355">
-        <v>31.35</v>
+        <v>31.41</v>
       </c>
       <c r="D25" s="356">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.15">
-      <c r="A26" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="386"/>
+      <c r="A26" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" s="405"/>
       <c r="C26" s="359">
-        <v>31.28</v>
+        <v>31.44</v>
       </c>
       <c r="D26" s="360">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A27" s="361"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="A24:B24"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A27">
     <cfRule type="expression" dxfId="9" priority="1">
       <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A13:D26">
     <cfRule type="expression" dxfId="8" priority="2">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33980B72-BCAF-42CE-B202-12A69A7240C7}">
-  <sheetPr codeName="Sheet9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{192707D4-588F-4E77-A4C5-99BE67C70B31}">
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.25" customWidth="1"/>
     <col min="3" max="6" width="8.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A1" s="362" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B1" s="325"/>
       <c r="C1" s="325"/>
       <c r="D1" s="325"/>
       <c r="E1" s="325"/>
       <c r="F1" s="325"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A2" s="325"/>
       <c r="B2" s="251"/>
       <c r="C2" s="325"/>
       <c r="D2" s="325"/>
       <c r="E2" s="325"/>
       <c r="F2" s="325"/>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="253" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4" s="253"/>
       <c r="C4" s="254"/>
       <c r="D4" s="254"/>
       <c r="F4" s="255"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A5" s="256"/>
       <c r="B5" s="257"/>
       <c r="C5" s="410" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D5" s="411"/>
       <c r="E5" s="410" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F5" s="411"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A6" s="398" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="399"/>
+      <c r="A6" s="392" t="s">
+        <v>227</v>
+      </c>
+      <c r="B6" s="393"/>
       <c r="C6" s="363"/>
       <c r="D6" s="287"/>
       <c r="E6" s="364"/>
       <c r="F6" s="287"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A7" s="269"/>
       <c r="B7" s="270"/>
       <c r="C7" s="274"/>
       <c r="D7" s="275" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E7" s="332"/>
       <c r="F7" s="275" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A8" s="256"/>
       <c r="B8" s="257"/>
       <c r="C8" s="354" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="281" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E8" s="354" t="s">
         <v>43</v>
       </c>
       <c r="F8" s="281" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A9" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="388"/>
+      <c r="A9" s="385" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="386"/>
       <c r="C9" s="355">
         <v>2.0499999999999998</v>
       </c>
       <c r="D9" s="356">
         <v>0.09</v>
       </c>
       <c r="E9" s="365">
         <v>1.98</v>
       </c>
       <c r="F9" s="356">
         <v>0.05</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="388"/>
+      <c r="A10" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="386"/>
       <c r="C10" s="355">
         <v>2.14</v>
       </c>
       <c r="D10" s="356">
         <v>0.09</v>
       </c>
       <c r="E10" s="365">
         <v>2.0099999999999998</v>
       </c>
       <c r="F10" s="356">
         <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388"/>
+      <c r="A11" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="386"/>
       <c r="C11" s="355">
         <v>2.04</v>
       </c>
       <c r="D11" s="356">
         <v>-0.1</v>
       </c>
       <c r="E11" s="365">
         <v>1.94</v>
       </c>
       <c r="F11" s="356">
         <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A12" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="388"/>
+      <c r="A12" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="386"/>
       <c r="C12" s="355">
         <v>1.99</v>
       </c>
       <c r="D12" s="356">
         <v>-0.05</v>
       </c>
       <c r="E12" s="365">
         <v>1.89</v>
       </c>
       <c r="F12" s="356">
         <v>-0.05</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A13" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="392"/>
+      <c r="A13" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="403"/>
       <c r="C13" s="357">
-        <v>1.83</v>
+        <v>1.53</v>
       </c>
       <c r="D13" s="358">
-        <v>-0.03</v>
+        <v>-0.08</v>
       </c>
       <c r="E13" s="366">
-        <v>1.67</v>
+        <v>1.68</v>
       </c>
       <c r="F13" s="358">
-        <v>0.03</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A14" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="388"/>
+      <c r="A14" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="386"/>
       <c r="C14" s="355">
-        <v>1.79</v>
+        <v>1.63</v>
       </c>
       <c r="D14" s="356">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="E14" s="365">
-        <v>1.66</v>
+        <v>1.72</v>
       </c>
       <c r="F14" s="356">
         <v>-0.01</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A15" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="388"/>
+      <c r="A15" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="386"/>
       <c r="C15" s="355">
-        <v>1.53</v>
+        <v>1.9</v>
       </c>
       <c r="D15" s="356">
         <v>-0.08</v>
       </c>
       <c r="E15" s="365">
-        <v>1.68</v>
+        <v>1.77</v>
       </c>
       <c r="F15" s="356">
         <v>-0.04</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A16" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="388"/>
+      <c r="A16" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="386"/>
       <c r="C16" s="355">
-        <v>1.63</v>
+        <v>1.59</v>
       </c>
       <c r="D16" s="356">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="E16" s="365">
-        <v>1.72</v>
+        <v>1.41</v>
       </c>
       <c r="F16" s="356">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="386"/>
+      <c r="C17" s="355">
+        <v>1.46</v>
+      </c>
+      <c r="D17" s="356">
+        <v>-0.02</v>
+      </c>
+      <c r="E17" s="365">
+        <v>1.36</v>
+      </c>
+      <c r="F17" s="356">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="386"/>
+      <c r="C18" s="355">
+        <v>1.34</v>
+      </c>
+      <c r="D18" s="356">
+        <v>0.04</v>
+      </c>
+      <c r="E18" s="365">
+        <v>1.59</v>
+      </c>
+      <c r="F18" s="356">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="F17" s="356">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="386"/>
+      <c r="C19" s="355">
+        <v>1.57</v>
+      </c>
+      <c r="D19" s="356">
+        <v>0.06</v>
+      </c>
+      <c r="E19" s="365">
+        <v>1.69</v>
+      </c>
+      <c r="F19" s="356">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="386"/>
+      <c r="C20" s="355">
+        <v>1.75</v>
+      </c>
+      <c r="D20" s="356">
+        <v>-0.06</v>
+      </c>
+      <c r="E20" s="365">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F20" s="356">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="386"/>
+      <c r="C21" s="355">
+        <v>5.31</v>
+      </c>
+      <c r="D21" s="356">
+        <v>0.04</v>
+      </c>
+      <c r="E21" s="365">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="F21" s="356">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="386"/>
+      <c r="C22" s="355">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D22" s="356">
         <v>-0.04</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="D21" s="356">
+      <c r="E22" s="365">
+        <v>2</v>
+      </c>
+      <c r="F22" s="356">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23" s="386"/>
+      <c r="C23" s="355">
+        <v>1.89</v>
+      </c>
+      <c r="D23" s="356">
         <v>0.06</v>
       </c>
-      <c r="E21" s="365">
+      <c r="E23" s="365">
+        <v>1.68</v>
+      </c>
+      <c r="F23" s="356">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="386"/>
+      <c r="C24" s="355">
+        <v>1.85</v>
+      </c>
+      <c r="D24" s="356">
+        <v>0.06</v>
+      </c>
+      <c r="E24" s="365">
         <v>1.69</v>
       </c>
-      <c r="F21" s="356">
-[...52 lines deleted...]
-      </c>
       <c r="F24" s="356">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A25" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="388"/>
+      <c r="A25" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="386"/>
       <c r="C25" s="355">
-        <v>1.89</v>
+        <v>1.56</v>
       </c>
       <c r="D25" s="356">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="E25" s="365">
         <v>1.68</v>
       </c>
       <c r="F25" s="356">
-        <v>0.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A26" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="386"/>
+      <c r="A26" s="404" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" s="405"/>
       <c r="C26" s="359">
-        <v>1.83</v>
+        <v>1.51</v>
       </c>
       <c r="D26" s="360">
-        <v>0.04</v>
+        <v>-0.12</v>
       </c>
       <c r="E26" s="367">
-        <v>1.67</v>
+        <v>1.62</v>
       </c>
       <c r="F26" s="360">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A27" s="361"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="A24:B24"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A27">
     <cfRule type="expression" dxfId="7" priority="1">
       <formula>OR(RIGHT($A27,2)="６月",RIGHT($A27,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A13:F26">
     <cfRule type="expression" dxfId="6" priority="2">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{450A7C19-EE8D-4306-BBDE-1B4735F2582D}">
-  <sheetPr codeName="Sheet21">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39D21748-F364-4B6F-8D18-D1259B8BBB35}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L54"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="7" width="8.375" customWidth="1"/>
     <col min="8" max="13" width="7.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="393" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="393"/>
+      <c r="A1" s="387" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
       <c r="G1" s="327"/>
       <c r="H1" s="252"/>
       <c r="I1" s="325"/>
       <c r="J1" s="325"/>
       <c r="K1" s="325"/>
       <c r="L1" s="325"/>
     </row>
     <row r="2" spans="1:12" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="393" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="393"/>
+      <c r="A2" s="387" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2" s="387"/>
+      <c r="C2" s="387"/>
+      <c r="D2" s="387"/>
+      <c r="E2" s="387"/>
+      <c r="F2" s="387"/>
       <c r="G2" s="327"/>
       <c r="H2" s="325"/>
       <c r="I2" s="325"/>
       <c r="J2" s="325"/>
       <c r="K2" s="325"/>
       <c r="L2" s="325"/>
     </row>
     <row r="4" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="253"/>
       <c r="B4" s="253"/>
       <c r="C4" s="254"/>
       <c r="D4" s="254"/>
       <c r="E4" s="254"/>
       <c r="G4" s="328" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H4" s="254"/>
       <c r="J4" s="253"/>
     </row>
     <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="198"/>
       <c r="B5" s="259"/>
       <c r="C5" s="329"/>
       <c r="D5" s="151"/>
       <c r="E5" s="257"/>
       <c r="F5" s="263"/>
       <c r="G5" s="264"/>
     </row>
     <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="387" t="s">
-        <v>188</v>
+      <c r="A6" s="385" t="s">
+        <v>190</v>
       </c>
       <c r="B6" s="412"/>
       <c r="C6" s="330" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D6" s="413" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E6" s="414"/>
       <c r="F6" s="331" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G6" s="330" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="271"/>
       <c r="B7" s="332"/>
       <c r="C7" s="333"/>
       <c r="D7" s="334" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E7" s="335" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F7" s="336"/>
       <c r="G7" s="333"/>
     </row>
     <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="258"/>
       <c r="B8" s="326"/>
       <c r="C8" s="337" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="338" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="337" t="s">
         <v>43</v>
       </c>
       <c r="F8" s="337" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="337" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="388"/>
+      <c r="A9" s="385" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="386"/>
       <c r="C9" s="311">
         <v>-0.5</v>
       </c>
       <c r="D9" s="339">
         <v>-2.4</v>
       </c>
       <c r="E9" s="311">
         <v>-2.9</v>
       </c>
       <c r="F9" s="311">
         <v>-1.6</v>
       </c>
       <c r="G9" s="312">
         <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="388"/>
+      <c r="A10" s="385" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="386"/>
       <c r="C10" s="311">
         <v>-2</v>
       </c>
       <c r="D10" s="339">
         <v>0.5</v>
       </c>
       <c r="E10" s="311">
         <v>0</v>
       </c>
       <c r="F10" s="311">
         <v>0.2</v>
       </c>
       <c r="G10" s="312">
         <v>0.2</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388"/>
+      <c r="A11" s="385" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="386"/>
       <c r="C11" s="311">
         <v>0</v>
       </c>
       <c r="D11" s="339">
         <v>1</v>
       </c>
       <c r="E11" s="311">
         <v>0.6</v>
       </c>
       <c r="F11" s="311">
         <v>2</v>
       </c>
       <c r="G11" s="312">
         <v>2.9</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="388"/>
+      <c r="A12" s="385" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12" s="386"/>
       <c r="C12" s="311">
         <v>-0.8</v>
       </c>
       <c r="D12" s="339">
         <v>1.2</v>
       </c>
       <c r="E12" s="311">
         <v>1.2</v>
       </c>
       <c r="F12" s="311">
         <v>0.9</v>
       </c>
       <c r="G12" s="311">
         <v>1.9</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="391" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="392"/>
+      <c r="A13" s="402" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="403"/>
       <c r="C13" s="315">
-        <v>-0.1</v>
+        <v>-1.4</v>
       </c>
       <c r="D13" s="340">
         <v>1.2</v>
       </c>
       <c r="E13" s="315">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="F13" s="315">
         <v>0.8</v>
       </c>
       <c r="G13" s="315">
-        <v>3.1</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="388"/>
+      <c r="A14" s="385" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="386"/>
       <c r="C14" s="311">
+        <v>-0.7</v>
+      </c>
+      <c r="D14" s="339">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E14" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="F14" s="311">
+        <v>1.3</v>
+      </c>
+      <c r="G14" s="312">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="385" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="386"/>
+      <c r="C15" s="311">
+        <v>-0.5</v>
+      </c>
+      <c r="D15" s="339">
+        <v>0.8</v>
+      </c>
+      <c r="E15" s="311">
+        <v>0.5</v>
+      </c>
+      <c r="F15" s="311">
         <v>0.3</v>
       </c>
-      <c r="D14" s="339">
+      <c r="G15" s="312">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="385" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="386"/>
+      <c r="C16" s="311">
+        <v>-1.2</v>
+      </c>
+      <c r="D16" s="339" t="s">
+        <v>180</v>
+      </c>
+      <c r="E16" s="311" t="s">
+        <v>180</v>
+      </c>
+      <c r="F16" s="311">
+        <v>0.8</v>
+      </c>
+      <c r="G16" s="312">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="385" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="386"/>
+      <c r="C17" s="311">
+        <v>0.3</v>
+      </c>
+      <c r="D17" s="339">
         <v>1.2</v>
       </c>
-      <c r="E14" s="311">
+      <c r="E17" s="311">
         <v>1.2</v>
       </c>
-      <c r="F14" s="311">
-[...17 lines deleted...]
-      <c r="E15" s="311">
+      <c r="F17" s="311">
+        <v>1</v>
+      </c>
+      <c r="G17" s="312">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="385" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="386"/>
+      <c r="C18" s="311">
+        <v>1</v>
+      </c>
+      <c r="D18" s="339">
+        <v>1</v>
+      </c>
+      <c r="E18" s="311">
         <v>0.7</v>
       </c>
-      <c r="F15" s="311">
-[...2 lines deleted...]
-      <c r="G15" s="312">
+      <c r="F18" s="311">
+        <v>-0.2</v>
+      </c>
+      <c r="G18" s="312">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="385" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="386"/>
+      <c r="C19" s="311">
         <v>2.1</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="D18" s="339">
+      <c r="D19" s="339">
         <v>1.2</v>
       </c>
-      <c r="E18" s="311">
-[...19 lines deleted...]
-      </c>
       <c r="E19" s="311">
-        <v>0.7</v>
+        <v>1.8</v>
       </c>
       <c r="F19" s="311">
-        <v>-0.2</v>
+        <v>1.5</v>
       </c>
       <c r="G19" s="312">
-        <v>2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="388"/>
+      <c r="A20" s="385" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="386"/>
       <c r="C20" s="311">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="D20" s="339">
         <v>1.2</v>
       </c>
       <c r="E20" s="311">
+        <v>1.5</v>
+      </c>
+      <c r="F20" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="G20" s="312">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="385" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="386"/>
+      <c r="C21" s="311">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D21" s="339">
+        <v>0.2</v>
+      </c>
+      <c r="E21" s="311">
+        <v>0.1</v>
+      </c>
+      <c r="F21" s="311">
+        <v>1.2</v>
+      </c>
+      <c r="G21" s="312">
         <v>1.8</v>
       </c>
-      <c r="F20" s="311">
+    </row>
+    <row r="22" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="385" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="386"/>
+      <c r="C22" s="311">
+        <v>1.8</v>
+      </c>
+      <c r="D22" s="339">
+        <v>-0.3</v>
+      </c>
+      <c r="E22" s="311">
+        <v>-0.2</v>
+      </c>
+      <c r="F22" s="311">
+        <v>1.6</v>
+      </c>
+      <c r="G22" s="312">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="385" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23" s="386"/>
+      <c r="C23" s="311">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D23" s="339">
+        <v>-0.8</v>
+      </c>
+      <c r="E23" s="311">
+        <v>-0.5</v>
+      </c>
+      <c r="F23" s="311">
+        <v>0.7</v>
+      </c>
+      <c r="G23" s="312">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="385" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="386"/>
+      <c r="C24" s="311">
+        <v>2.1</v>
+      </c>
+      <c r="D24" s="339">
+        <v>-0.1</v>
+      </c>
+      <c r="E24" s="311">
+        <v>0.2</v>
+      </c>
+      <c r="F24" s="311">
+        <v>1.3</v>
+      </c>
+      <c r="G24" s="312">
         <v>1.5</v>
       </c>
-      <c r="G20" s="312">
-[...85 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="387" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="388"/>
+      <c r="A25" s="385" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="386"/>
       <c r="C25" s="311">
-        <v>2.2999999999999998</v>
+        <v>2</v>
       </c>
       <c r="D25" s="339">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="E25" s="311">
         <v>0.2</v>
       </c>
       <c r="F25" s="311">
-        <v>1.1000000000000001</v>
+        <v>-0.1</v>
       </c>
       <c r="G25" s="312">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="385" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="386"/>
+      <c r="A26" s="404" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26" s="405"/>
       <c r="C26" s="341">
-        <v>2.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="D26" s="342">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="E26" s="341">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="F26" s="341" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G26" s="317" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A27" s="343" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A28" s="343" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A29" s="343" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A30" s="344" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A31" s="343" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="343" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B32" s="254"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A33" s="343" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B33" s="254"/>
       <c r="C33" s="254"/>
       <c r="D33" s="254"/>
       <c r="E33" s="254"/>
       <c r="F33" s="254"/>
       <c r="G33" s="254"/>
       <c r="H33" s="254"/>
       <c r="I33" s="254"/>
       <c r="J33" s="254"/>
       <c r="K33" s="254"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A34" s="343" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B34" s="254"/>
       <c r="C34" s="254"/>
       <c r="D34" s="254"/>
       <c r="E34" s="254"/>
       <c r="F34" s="254"/>
       <c r="G34" s="254"/>
       <c r="H34" s="254"/>
       <c r="I34" s="254"/>
       <c r="J34" s="254"/>
       <c r="K34" s="254"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A35" s="343" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B35" s="254"/>
       <c r="C35" s="254"/>
       <c r="D35" s="254"/>
       <c r="E35" s="254"/>
       <c r="F35" s="254"/>
       <c r="G35" s="254"/>
       <c r="H35" s="254"/>
       <c r="I35" s="254"/>
       <c r="J35" s="254"/>
       <c r="K35" s="254"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A36" s="343" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B36" s="254"/>
       <c r="D36" s="345"/>
       <c r="F36" s="345"/>
       <c r="G36" s="345"/>
       <c r="H36" s="254"/>
       <c r="I36" s="254"/>
       <c r="J36" s="254"/>
       <c r="K36" s="254"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A37" s="343" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B37" s="254"/>
       <c r="D37" s="254"/>
       <c r="F37" s="254"/>
       <c r="G37" s="254"/>
       <c r="H37" s="254"/>
       <c r="I37" s="254"/>
       <c r="J37" s="254"/>
       <c r="K37" s="254"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A38" s="343" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B38" s="254"/>
       <c r="D38" s="254"/>
       <c r="F38" s="254"/>
       <c r="G38" s="254"/>
       <c r="H38" s="254"/>
       <c r="I38" s="254"/>
       <c r="J38" s="254"/>
       <c r="K38" s="254"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A39" s="343" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B39" s="254"/>
       <c r="D39" s="254"/>
       <c r="F39" s="254"/>
       <c r="G39" s="254"/>
       <c r="H39" s="254"/>
       <c r="I39" s="254"/>
       <c r="J39" s="254"/>
       <c r="K39" s="254"/>
     </row>
     <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="343" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B40" s="254"/>
       <c r="D40" s="254"/>
       <c r="F40" s="254"/>
       <c r="G40" s="254"/>
       <c r="H40" s="254"/>
       <c r="I40" s="254"/>
       <c r="J40" s="254"/>
       <c r="K40" s="254"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A41" s="343" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B41" s="346"/>
       <c r="D41" s="254"/>
       <c r="F41" s="254"/>
       <c r="G41" s="254"/>
       <c r="H41" s="254"/>
       <c r="I41" s="254"/>
       <c r="J41" s="254"/>
       <c r="K41" s="254"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A42" s="343" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B42" s="254"/>
       <c r="C42" s="254"/>
       <c r="D42" s="254"/>
       <c r="E42" s="254"/>
       <c r="F42" s="254"/>
       <c r="G42" s="254"/>
       <c r="H42" s="254"/>
       <c r="I42" s="254"/>
       <c r="J42" s="254"/>
       <c r="K42" s="254"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A43" s="343" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B43" s="347"/>
       <c r="C43" s="254"/>
       <c r="D43" s="254"/>
       <c r="E43" s="254"/>
       <c r="F43" s="254"/>
       <c r="G43" s="254"/>
       <c r="H43" s="254"/>
       <c r="I43" s="254"/>
       <c r="J43" s="254"/>
       <c r="K43" s="254"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A44" s="343" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B44" s="348"/>
       <c r="D44" s="349"/>
       <c r="F44" s="349"/>
       <c r="G44" s="349"/>
       <c r="H44" s="348"/>
       <c r="I44" s="348"/>
       <c r="J44" s="350"/>
       <c r="K44" s="350"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A45" s="343" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B45" s="348"/>
       <c r="D45" s="348"/>
       <c r="F45" s="348"/>
       <c r="G45" s="348"/>
       <c r="H45" s="348"/>
       <c r="I45" s="348"/>
       <c r="J45" s="350"/>
       <c r="K45" s="325"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A46" s="343" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D46" s="348"/>
       <c r="F46" s="348"/>
       <c r="G46" s="348"/>
       <c r="H46" s="348"/>
       <c r="I46" s="348"/>
       <c r="J46" s="350"/>
       <c r="K46" s="350"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A47" s="343" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D47" s="348"/>
       <c r="F47" s="348"/>
       <c r="G47" s="348"/>
       <c r="H47" s="348"/>
       <c r="I47" s="348"/>
       <c r="J47" s="350"/>
       <c r="K47" s="325"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A48" s="343" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B48" s="348"/>
       <c r="C48" s="325"/>
       <c r="D48" s="325"/>
       <c r="E48" s="325"/>
       <c r="F48" s="325"/>
       <c r="G48" s="325"/>
       <c r="H48" s="325"/>
       <c r="I48" s="325"/>
       <c r="J48" s="325"/>
       <c r="K48" s="325"/>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A49" s="343" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B49" s="351"/>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A50" s="343" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A51" s="343" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A52" s="343" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A53" s="343" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A54" s="343" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A23:B23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A22:B22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="A13:G25">
     <cfRule type="expression" dxfId="5" priority="1">
       <formula>OR(RIGHT($A13,2)="６月",RIGHT($A13,3)="12月")</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="67" firstPageNumber="12" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4e062f823779b1819daf15cea5601343">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5f303e5501eb88df537d78214de721b" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
+    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263dbbe5-076b-4606-a03b-9598f5f2f35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e30ab957-e380-4fd5-a3cb-077691bce390}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DA11447-6F85-4879-BBDF-1F0CC06C6DC6}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52BCE5FF-ADA0-4DC2-AD25-1C7576D4C37D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9248343-5C6C-4F33-8233-C92D2AECEFC6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
@@ -23486,25 +23779,36 @@
       <vt:lpstr>雇用!Print_Area</vt:lpstr>
       <vt:lpstr>雇用指数!Print_Area</vt:lpstr>
       <vt:lpstr>国際比較!Print_Area</vt:lpstr>
       <vt:lpstr>時間!Print_Area</vt:lpstr>
       <vt:lpstr>時間指数!Print_Area</vt:lpstr>
       <vt:lpstr>賃金指数!Print_Area</vt:lpstr>
       <vt:lpstr>付表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC</vt:lpwstr>
+  </property>
+</Properties>
+</file>