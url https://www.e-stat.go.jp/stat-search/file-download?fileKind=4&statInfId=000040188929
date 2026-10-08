--- v0 (2026-05-14)
+++ v1 (2026-10-08)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20406"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A8AB2FF-A0C1-44DE-B3BD-42546AE165D3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{0A8AB2FF-A0C1-44DE-B3BD-42546AE165D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7EFDF56C-FF26-4212-A3D8-FE463ADE4D2C}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第７表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第７表!$B$2:$I$84</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">第７表!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="25">
   <si>
     <t>第７表 【旧軍人の階級別 恩給種類別の受給者数】</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>兵</t>
@@ -656,88 +660,88 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1017,1758 +1021,2014 @@
     </row>
     <row r="5" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="2:9">
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4">
         <v>455</v>
       </c>
       <c r="E6" s="4">
         <v>603</v>
       </c>
       <c r="F6" s="4">
         <v>8</v>
       </c>
       <c r="G6" s="4">
         <v>26</v>
       </c>
       <c r="H6" s="4">
         <v>1</v>
       </c>
       <c r="I6" s="5">
         <v>1093</v>
       </c>
     </row>
     <row r="7" spans="2:9">
-      <c r="B7" s="22"/>
+      <c r="B7" s="19"/>
       <c r="C7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="3">
         <v>194</v>
       </c>
       <c r="E7" s="3">
         <v>104</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <v>308</v>
       </c>
     </row>
     <row r="8" spans="2:9">
-      <c r="B8" s="22"/>
+      <c r="B8" s="19"/>
       <c r="C8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="3">
         <v>32574</v>
       </c>
       <c r="E8" s="3">
         <v>40433</v>
       </c>
       <c r="F8" s="3">
         <v>2735</v>
       </c>
       <c r="G8" s="3">
         <v>3651</v>
       </c>
       <c r="H8" s="3">
         <v>318</v>
       </c>
       <c r="I8" s="6">
         <v>79711</v>
       </c>
     </row>
     <row r="9" spans="2:9">
-      <c r="B9" s="22"/>
+      <c r="B9" s="19"/>
       <c r="C9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>4566</v>
       </c>
       <c r="E9" s="3">
         <v>2065</v>
       </c>
       <c r="F9" s="3">
         <v>165</v>
       </c>
       <c r="G9" s="3">
         <v>338</v>
       </c>
       <c r="H9" s="3">
         <v>55</v>
       </c>
       <c r="I9" s="6">
         <v>7189</v>
       </c>
     </row>
     <row r="10" spans="2:9">
-      <c r="B10" s="22"/>
+      <c r="B10" s="19"/>
       <c r="C10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="3">
         <v>2874</v>
       </c>
       <c r="E10" s="3">
         <v>872</v>
       </c>
       <c r="F10" s="3">
         <v>9</v>
       </c>
       <c r="G10" s="3">
         <v>144</v>
       </c>
       <c r="H10" s="3">
         <v>1</v>
       </c>
       <c r="I10" s="6">
         <v>3900</v>
       </c>
     </row>
     <row r="11" spans="2:9">
-      <c r="B11" s="23"/>
+      <c r="B11" s="20"/>
       <c r="C11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="7">
         <v>40663</v>
       </c>
       <c r="E11" s="7">
         <v>44077</v>
       </c>
       <c r="F11" s="7">
         <v>2917</v>
       </c>
       <c r="G11" s="7">
         <v>4169</v>
       </c>
       <c r="H11" s="7">
         <v>375</v>
       </c>
       <c r="I11" s="8">
         <v>92201</v>
       </c>
     </row>
     <row r="13" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C13" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="2:9">
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="4">
         <v>787</v>
       </c>
       <c r="E14" s="4">
         <v>1029</v>
       </c>
       <c r="F14" s="4">
         <v>16</v>
       </c>
       <c r="G14" s="4">
         <v>48</v>
       </c>
       <c r="H14" s="4">
         <v>1</v>
       </c>
       <c r="I14" s="5">
         <v>1881</v>
       </c>
     </row>
     <row r="15" spans="2:9">
-      <c r="B15" s="22"/>
+      <c r="B15" s="19"/>
       <c r="C15" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="3">
         <v>310</v>
       </c>
       <c r="E15" s="3">
         <v>149</v>
       </c>
       <c r="F15" s="3">
         <v>2</v>
       </c>
       <c r="G15" s="3">
         <v>14</v>
       </c>
       <c r="H15" s="3">
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <v>475</v>
       </c>
     </row>
     <row r="16" spans="2:9">
-      <c r="B16" s="22"/>
+      <c r="B16" s="19"/>
       <c r="C16" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="3">
         <v>42137</v>
       </c>
       <c r="E16" s="3">
         <v>51813</v>
       </c>
       <c r="F16" s="3">
         <v>3613</v>
       </c>
       <c r="G16" s="3">
         <v>4653</v>
       </c>
       <c r="H16" s="3">
         <v>406</v>
       </c>
       <c r="I16" s="6">
         <v>102622</v>
       </c>
     </row>
     <row r="17" spans="2:9">
-      <c r="B17" s="22"/>
+      <c r="B17" s="19"/>
       <c r="C17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="3">
         <v>5766</v>
       </c>
       <c r="E17" s="3">
         <v>2660</v>
       </c>
       <c r="F17" s="3">
         <v>214</v>
       </c>
       <c r="G17" s="3">
         <v>439</v>
       </c>
       <c r="H17" s="3">
         <v>71</v>
       </c>
       <c r="I17" s="6">
         <v>9150</v>
       </c>
     </row>
     <row r="18" spans="2:9">
-      <c r="B18" s="22"/>
+      <c r="B18" s="19"/>
       <c r="C18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="3">
         <v>3551</v>
       </c>
       <c r="E18" s="3">
         <v>1059</v>
       </c>
       <c r="F18" s="3">
         <v>8</v>
       </c>
       <c r="G18" s="3">
         <v>172</v>
       </c>
       <c r="H18" s="3">
         <v>2</v>
       </c>
       <c r="I18" s="6">
         <v>4792</v>
       </c>
     </row>
     <row r="19" spans="2:9">
-      <c r="B19" s="23"/>
+      <c r="B19" s="20"/>
       <c r="C19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="7">
         <v>52551</v>
       </c>
       <c r="E19" s="7">
         <v>56710</v>
       </c>
       <c r="F19" s="7">
         <v>3853</v>
       </c>
       <c r="G19" s="7">
         <v>5326</v>
       </c>
       <c r="H19" s="7">
         <v>480</v>
       </c>
       <c r="I19" s="8">
         <v>118920</v>
       </c>
     </row>
     <row r="21" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C21" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="2:9">
-      <c r="B22" s="21" t="s">
+      <c r="B22" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="4">
         <v>1357</v>
       </c>
       <c r="E22" s="4">
         <v>1795</v>
       </c>
       <c r="F22" s="4">
         <v>37</v>
       </c>
       <c r="G22" s="4">
         <v>89</v>
       </c>
       <c r="H22" s="4">
         <v>1</v>
       </c>
       <c r="I22" s="5">
         <v>3279</v>
       </c>
     </row>
     <row r="23" spans="2:9">
-      <c r="B23" s="22"/>
+      <c r="B23" s="19"/>
       <c r="C23" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="3">
         <v>504</v>
       </c>
       <c r="E23" s="3">
         <v>242</v>
       </c>
       <c r="F23" s="3">
         <v>5</v>
       </c>
       <c r="G23" s="3">
         <v>23</v>
       </c>
       <c r="H23" s="3">
         <v>1</v>
       </c>
       <c r="I23" s="6">
         <v>775</v>
       </c>
     </row>
     <row r="24" spans="2:9">
-      <c r="B24" s="22"/>
+      <c r="B24" s="19"/>
       <c r="C24" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="3">
         <v>53677</v>
       </c>
       <c r="E24" s="3">
         <v>65847</v>
       </c>
       <c r="F24" s="3">
         <v>4771</v>
       </c>
       <c r="G24" s="3">
         <v>5916</v>
       </c>
       <c r="H24" s="3">
         <v>507</v>
       </c>
       <c r="I24" s="6">
         <v>130718</v>
       </c>
     </row>
     <row r="25" spans="2:9">
-      <c r="B25" s="22"/>
+      <c r="B25" s="19"/>
       <c r="C25" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="3">
         <v>7409</v>
       </c>
       <c r="E25" s="3">
         <v>3438</v>
       </c>
       <c r="F25" s="3">
         <v>292</v>
       </c>
       <c r="G25" s="3">
         <v>591</v>
       </c>
       <c r="H25" s="3">
         <v>99</v>
       </c>
       <c r="I25" s="6">
         <v>11829</v>
       </c>
     </row>
     <row r="26" spans="2:9">
-      <c r="B26" s="22"/>
+      <c r="B26" s="19"/>
       <c r="C26" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="3">
         <v>4403</v>
       </c>
       <c r="E26" s="3">
         <v>1277</v>
       </c>
       <c r="F26" s="3">
         <v>9</v>
       </c>
       <c r="G26" s="3">
         <v>187</v>
       </c>
       <c r="H26" s="3">
         <v>3</v>
       </c>
       <c r="I26" s="6">
         <v>5879</v>
       </c>
     </row>
     <row r="27" spans="2:9">
-      <c r="B27" s="23"/>
+      <c r="B27" s="20"/>
       <c r="C27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="7">
         <v>67350</v>
       </c>
       <c r="E27" s="7">
         <v>72599</v>
       </c>
       <c r="F27" s="7">
         <v>5114</v>
       </c>
       <c r="G27" s="7">
         <v>6806</v>
       </c>
       <c r="H27" s="7">
         <v>611</v>
       </c>
       <c r="I27" s="8">
         <v>152480</v>
       </c>
     </row>
     <row r="29" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="2:9">
-      <c r="B30" s="21" t="s">
+      <c r="B30" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="4">
         <v>2160</v>
       </c>
       <c r="E30" s="4">
-        <v>2904</v>
+        <v>2909</v>
       </c>
       <c r="F30" s="4">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="G30" s="4">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="H30" s="4">
         <v>3</v>
       </c>
       <c r="I30" s="5">
         <v>5293</v>
       </c>
     </row>
     <row r="31" spans="2:9">
-      <c r="B31" s="22"/>
+      <c r="B31" s="19"/>
       <c r="C31" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="3">
         <v>749</v>
       </c>
       <c r="E31" s="3">
         <v>330</v>
       </c>
       <c r="F31" s="3">
         <v>7</v>
       </c>
       <c r="G31" s="3">
         <v>34</v>
       </c>
       <c r="H31" s="3">
         <v>1</v>
       </c>
       <c r="I31" s="6">
         <v>1121</v>
       </c>
     </row>
     <row r="32" spans="2:9">
-      <c r="B32" s="22"/>
+      <c r="B32" s="19"/>
       <c r="C32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="3">
         <v>66038</v>
       </c>
       <c r="E32" s="3">
         <v>80494</v>
       </c>
       <c r="F32" s="3">
         <v>6030</v>
       </c>
       <c r="G32" s="3">
         <v>7250</v>
       </c>
       <c r="H32" s="3">
         <v>639</v>
       </c>
       <c r="I32" s="6">
         <v>160451</v>
       </c>
     </row>
     <row r="33" spans="2:9">
-      <c r="B33" s="22"/>
+      <c r="B33" s="19"/>
       <c r="C33" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="3">
         <v>9235</v>
       </c>
       <c r="E33" s="3">
         <v>4322</v>
       </c>
       <c r="F33" s="3">
         <v>375</v>
       </c>
       <c r="G33" s="3">
         <v>765</v>
       </c>
       <c r="H33" s="3">
         <v>121</v>
       </c>
       <c r="I33" s="6">
         <v>14818</v>
       </c>
     </row>
     <row r="34" spans="2:9">
-      <c r="B34" s="22"/>
+      <c r="B34" s="19"/>
       <c r="C34" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="3">
         <v>5259</v>
       </c>
       <c r="E34" s="3">
         <v>1500</v>
       </c>
       <c r="F34" s="3">
         <v>9</v>
       </c>
       <c r="G34" s="3">
         <v>224</v>
       </c>
       <c r="H34" s="3">
         <v>3</v>
       </c>
       <c r="I34" s="6">
         <v>6995</v>
       </c>
     </row>
     <row r="35" spans="2:9">
-      <c r="B35" s="23"/>
+      <c r="B35" s="20"/>
       <c r="C35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="7">
         <v>83441</v>
       </c>
       <c r="E35" s="7">
-        <v>89550</v>
+        <v>89555</v>
       </c>
       <c r="F35" s="7">
-        <v>6494</v>
+        <v>6492</v>
       </c>
       <c r="G35" s="7">
-        <v>8426</v>
+        <v>8423</v>
       </c>
       <c r="H35" s="7">
         <v>767</v>
       </c>
       <c r="I35" s="8">
         <v>188678</v>
       </c>
     </row>
     <row r="37" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C37" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="2:9">
-      <c r="B38" s="21" t="s">
+      <c r="B38" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="4">
         <v>3316</v>
       </c>
       <c r="E38" s="4">
         <v>4311</v>
       </c>
       <c r="F38" s="4">
         <v>129</v>
       </c>
       <c r="G38" s="4">
         <v>223</v>
       </c>
       <c r="H38" s="4">
         <v>9</v>
       </c>
       <c r="I38" s="5">
         <v>7988</v>
       </c>
     </row>
     <row r="39" spans="2:9">
-      <c r="B39" s="22"/>
+      <c r="B39" s="19"/>
       <c r="C39" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="3">
         <v>1001</v>
       </c>
       <c r="E39" s="3">
         <v>479</v>
       </c>
       <c r="F39" s="3">
         <v>15</v>
       </c>
       <c r="G39" s="3">
         <v>48</v>
       </c>
       <c r="H39" s="3">
         <v>1</v>
       </c>
       <c r="I39" s="6">
         <v>1544</v>
       </c>
     </row>
     <row r="40" spans="2:9">
-      <c r="B40" s="22"/>
+      <c r="B40" s="19"/>
       <c r="C40" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="3">
         <v>79306</v>
       </c>
       <c r="E40" s="3">
         <v>96048</v>
       </c>
       <c r="F40" s="3">
         <v>7412</v>
       </c>
       <c r="G40" s="3">
         <v>8630</v>
       </c>
       <c r="H40" s="3">
         <v>791</v>
       </c>
       <c r="I40" s="6">
         <v>192187</v>
       </c>
     </row>
     <row r="41" spans="2:9">
-      <c r="B41" s="22"/>
+      <c r="B41" s="19"/>
       <c r="C41" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="3">
         <v>11289</v>
       </c>
       <c r="E41" s="3">
         <v>5333</v>
       </c>
       <c r="F41" s="3">
         <v>482</v>
       </c>
       <c r="G41" s="3">
         <v>946</v>
       </c>
       <c r="H41" s="3">
         <v>151</v>
       </c>
       <c r="I41" s="6">
         <v>18201</v>
       </c>
     </row>
     <row r="42" spans="2:9">
-      <c r="B42" s="22"/>
+      <c r="B42" s="19"/>
       <c r="C42" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="3">
         <v>6147</v>
       </c>
       <c r="E42" s="3">
         <v>1710</v>
       </c>
       <c r="F42" s="3">
         <v>11</v>
       </c>
       <c r="G42" s="3">
         <v>253</v>
       </c>
       <c r="H42" s="3">
         <v>3</v>
       </c>
       <c r="I42" s="6">
         <v>8124</v>
       </c>
     </row>
     <row r="43" spans="2:9">
-      <c r="B43" s="23"/>
+      <c r="B43" s="20"/>
       <c r="C43" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="7">
         <v>101059</v>
       </c>
       <c r="E43" s="7">
         <v>107881</v>
       </c>
       <c r="F43" s="7">
         <v>8049</v>
       </c>
       <c r="G43" s="7">
         <v>10100</v>
       </c>
       <c r="H43" s="7">
         <v>955</v>
       </c>
       <c r="I43" s="8">
         <v>228044</v>
       </c>
     </row>
     <row r="45" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C45" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I45" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="2:9">
-      <c r="B46" s="21" t="s">
+      <c r="B46" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="4">
         <v>5009</v>
       </c>
       <c r="E46" s="4">
         <v>6381</v>
       </c>
       <c r="F46" s="4">
         <v>206</v>
       </c>
       <c r="G46" s="4">
         <v>350</v>
       </c>
       <c r="H46" s="4">
         <v>14</v>
       </c>
       <c r="I46" s="5">
         <v>11960</v>
       </c>
     </row>
     <row r="47" spans="2:9">
-      <c r="B47" s="22"/>
+      <c r="B47" s="19"/>
       <c r="C47" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="3">
         <v>1323</v>
       </c>
       <c r="E47" s="3">
         <v>685</v>
       </c>
       <c r="F47" s="3">
         <v>18</v>
       </c>
       <c r="G47" s="3">
         <v>78</v>
       </c>
       <c r="H47" s="3">
         <v>3</v>
       </c>
       <c r="I47" s="6">
         <v>2107</v>
       </c>
     </row>
     <row r="48" spans="2:9">
-      <c r="B48" s="22"/>
+      <c r="B48" s="19"/>
       <c r="C48" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="3">
         <v>94579</v>
       </c>
       <c r="E48" s="3">
         <v>114511</v>
       </c>
       <c r="F48" s="3">
         <v>8475</v>
       </c>
       <c r="G48" s="3">
         <v>9855</v>
       </c>
       <c r="H48" s="3">
         <v>954</v>
       </c>
       <c r="I48" s="6">
         <v>228374</v>
       </c>
     </row>
     <row r="49" spans="2:9">
-      <c r="B49" s="22"/>
+      <c r="B49" s="19"/>
       <c r="C49" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="3">
         <v>13818</v>
       </c>
       <c r="E49" s="3">
         <v>6647</v>
       </c>
       <c r="F49" s="3">
         <v>577</v>
       </c>
       <c r="G49" s="3">
         <v>1141</v>
       </c>
       <c r="H49" s="3">
         <v>188</v>
       </c>
       <c r="I49" s="6">
         <v>22371</v>
       </c>
     </row>
     <row r="50" spans="2:9">
-      <c r="B50" s="22"/>
+      <c r="B50" s="19"/>
       <c r="C50" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="3">
         <v>7187</v>
       </c>
       <c r="E50" s="3">
         <v>1965</v>
       </c>
       <c r="F50" s="3">
         <v>11</v>
       </c>
       <c r="G50" s="3">
         <v>279</v>
       </c>
       <c r="H50" s="3">
         <v>4</v>
       </c>
       <c r="I50" s="6">
         <v>9446</v>
       </c>
     </row>
     <row r="51" spans="2:9">
-      <c r="B51" s="23"/>
+      <c r="B51" s="20"/>
       <c r="C51" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="7">
         <v>121916</v>
       </c>
       <c r="E51" s="7">
         <v>130189</v>
       </c>
       <c r="F51" s="7">
         <v>9287</v>
       </c>
       <c r="G51" s="7">
         <v>11703</v>
       </c>
       <c r="H51" s="7">
         <v>1163</v>
       </c>
       <c r="I51" s="8">
         <v>274258</v>
       </c>
     </row>
     <row r="53" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C53" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I53" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="2:9">
-      <c r="B54" s="21" t="s">
+      <c r="B54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="4">
         <v>7142</v>
       </c>
       <c r="E54" s="4">
         <v>9128</v>
       </c>
       <c r="F54" s="4">
         <v>316</v>
       </c>
       <c r="G54" s="4">
         <v>490</v>
       </c>
       <c r="H54" s="4">
         <v>19</v>
       </c>
       <c r="I54" s="5">
         <v>17095</v>
       </c>
     </row>
     <row r="55" spans="2:9">
-      <c r="B55" s="22"/>
+      <c r="B55" s="19"/>
       <c r="C55" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="3">
         <v>1853</v>
       </c>
       <c r="E55" s="3">
         <v>928</v>
       </c>
       <c r="F55" s="3">
         <v>24</v>
       </c>
       <c r="G55" s="3">
         <v>104</v>
       </c>
       <c r="H55" s="3">
         <v>3</v>
       </c>
       <c r="I55" s="6">
         <v>2912</v>
       </c>
     </row>
     <row r="56" spans="2:9">
-      <c r="B56" s="22"/>
+      <c r="B56" s="19"/>
       <c r="C56" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="3">
         <v>110484</v>
       </c>
       <c r="E56" s="3">
         <v>132928</v>
       </c>
       <c r="F56" s="3">
         <v>10019</v>
       </c>
       <c r="G56" s="3">
         <v>11560</v>
       </c>
       <c r="H56" s="3">
         <v>1114</v>
       </c>
       <c r="I56" s="6">
         <v>266105</v>
       </c>
     </row>
     <row r="57" spans="2:9">
-      <c r="B57" s="22"/>
+      <c r="B57" s="19"/>
       <c r="C57" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="3">
         <v>16915</v>
       </c>
       <c r="E57" s="3">
         <v>8072</v>
       </c>
       <c r="F57" s="3">
         <v>741</v>
       </c>
       <c r="G57" s="3">
         <v>1388</v>
       </c>
       <c r="H57" s="3">
         <v>238</v>
       </c>
       <c r="I57" s="6">
         <v>27354</v>
       </c>
     </row>
     <row r="58" spans="2:9">
-      <c r="B58" s="22"/>
+      <c r="B58" s="19"/>
       <c r="C58" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="3">
         <v>8254</v>
       </c>
       <c r="E58" s="3">
         <v>2180</v>
       </c>
       <c r="F58" s="3">
         <v>11</v>
       </c>
       <c r="G58" s="3">
         <v>320</v>
       </c>
       <c r="H58" s="3">
         <v>5</v>
       </c>
       <c r="I58" s="6">
         <v>10770</v>
       </c>
     </row>
     <row r="59" spans="2:9">
-      <c r="B59" s="23"/>
+      <c r="B59" s="20"/>
       <c r="C59" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D59" s="7">
         <v>144648</v>
       </c>
       <c r="E59" s="7">
         <v>153236</v>
       </c>
       <c r="F59" s="7">
         <v>11111</v>
       </c>
       <c r="G59" s="7">
         <v>13862</v>
       </c>
       <c r="H59" s="7">
         <v>1379</v>
       </c>
       <c r="I59" s="8">
         <v>324236</v>
       </c>
     </row>
     <row r="61" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C61" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E61" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I61" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="2:9">
-      <c r="B62" s="18" t="s">
+      <c r="B62" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4">
         <v>10151</v>
       </c>
       <c r="E62" s="4">
         <v>12910</v>
       </c>
       <c r="F62" s="4">
         <v>468</v>
       </c>
       <c r="G62" s="4">
         <v>685</v>
       </c>
       <c r="H62" s="4">
         <v>40</v>
       </c>
       <c r="I62" s="5">
         <v>24254</v>
       </c>
     </row>
     <row r="63" spans="2:9">
-      <c r="B63" s="19"/>
+      <c r="B63" s="22"/>
       <c r="C63" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="3">
         <v>2462</v>
       </c>
       <c r="E63" s="3">
         <v>1241</v>
       </c>
       <c r="F63" s="3">
         <v>34</v>
       </c>
       <c r="G63" s="3">
         <v>148</v>
       </c>
       <c r="H63" s="3">
         <v>3</v>
       </c>
       <c r="I63" s="6">
         <v>3888</v>
       </c>
     </row>
     <row r="64" spans="2:9">
-      <c r="B64" s="19"/>
+      <c r="B64" s="22"/>
       <c r="C64" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="3">
         <v>127465</v>
       </c>
       <c r="E64" s="3">
         <v>152078</v>
       </c>
       <c r="F64" s="3">
         <v>11713</v>
       </c>
       <c r="G64" s="3">
         <v>13247</v>
       </c>
       <c r="H64" s="3">
         <v>1285</v>
       </c>
       <c r="I64" s="6">
         <v>305788</v>
       </c>
     </row>
     <row r="65" spans="2:9">
-      <c r="B65" s="19"/>
+      <c r="B65" s="22"/>
       <c r="C65" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="3">
         <v>20603</v>
       </c>
       <c r="E65" s="3">
         <v>9801</v>
       </c>
       <c r="F65" s="3">
         <v>899</v>
       </c>
       <c r="G65" s="3">
         <v>1678</v>
       </c>
       <c r="H65" s="3">
         <v>299</v>
       </c>
       <c r="I65" s="6">
         <v>33280</v>
       </c>
     </row>
     <row r="66" spans="2:9">
-      <c r="B66" s="19"/>
+      <c r="B66" s="22"/>
       <c r="C66" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="3">
         <v>9382</v>
       </c>
       <c r="E66" s="3">
         <v>2446</v>
       </c>
       <c r="F66" s="3">
         <v>14</v>
       </c>
       <c r="G66" s="3">
         <v>344</v>
       </c>
       <c r="H66" s="3">
         <v>5</v>
       </c>
       <c r="I66" s="6">
         <v>12191</v>
       </c>
     </row>
     <row r="67" spans="2:9">
-      <c r="B67" s="20"/>
+      <c r="B67" s="23"/>
       <c r="C67" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D67" s="7">
         <v>170063</v>
       </c>
       <c r="E67" s="7">
         <v>178476</v>
       </c>
       <c r="F67" s="7">
         <v>13128</v>
       </c>
       <c r="G67" s="7">
         <v>16102</v>
       </c>
       <c r="H67" s="7">
         <v>1632</v>
       </c>
       <c r="I67" s="8">
         <v>379401</v>
       </c>
     </row>
     <row r="69" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C69" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E69" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G69" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H69" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I69" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="2:9">
-      <c r="B70" s="18" t="s">
+      <c r="B70" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="4">
         <v>13881</v>
       </c>
       <c r="E70" s="4">
         <v>17562</v>
       </c>
       <c r="F70" s="4">
         <v>699</v>
       </c>
       <c r="G70" s="4">
         <v>975</v>
       </c>
       <c r="H70" s="4">
         <v>60</v>
       </c>
       <c r="I70" s="5">
         <v>33177</v>
       </c>
     </row>
     <row r="71" spans="2:9">
-      <c r="B71" s="19"/>
+      <c r="B71" s="22"/>
       <c r="C71" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="3">
         <v>3225</v>
       </c>
       <c r="E71" s="3">
         <v>1652</v>
       </c>
       <c r="F71" s="3">
         <v>48</v>
       </c>
       <c r="G71" s="3">
         <v>211</v>
       </c>
       <c r="H71" s="3">
         <v>4</v>
       </c>
       <c r="I71" s="6">
         <v>5140</v>
       </c>
     </row>
     <row r="72" spans="2:9">
-      <c r="B72" s="19"/>
+      <c r="B72" s="22"/>
       <c r="C72" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="3">
         <v>144878</v>
       </c>
       <c r="E72" s="3">
         <v>171538</v>
       </c>
       <c r="F72" s="3">
         <v>13505</v>
       </c>
       <c r="G72" s="3">
         <v>15085</v>
       </c>
       <c r="H72" s="3">
         <v>1501</v>
       </c>
       <c r="I72" s="6">
         <v>346507</v>
       </c>
     </row>
     <row r="73" spans="2:9">
-      <c r="B73" s="19"/>
+      <c r="B73" s="22"/>
       <c r="C73" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="3">
         <v>24751</v>
       </c>
       <c r="E73" s="3">
         <v>11795</v>
       </c>
       <c r="F73" s="3">
         <v>1114</v>
       </c>
       <c r="G73" s="3">
         <v>2008</v>
       </c>
       <c r="H73" s="3">
         <v>368</v>
       </c>
       <c r="I73" s="6">
         <v>40036</v>
       </c>
     </row>
     <row r="74" spans="2:9">
-      <c r="B74" s="19"/>
+      <c r="B74" s="22"/>
       <c r="C74" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="3">
         <v>10468</v>
       </c>
       <c r="E74" s="3">
         <v>2669</v>
       </c>
       <c r="F74" s="3">
         <v>17</v>
       </c>
       <c r="G74" s="3">
         <v>376</v>
       </c>
       <c r="H74" s="3">
         <v>6</v>
       </c>
       <c r="I74" s="6">
         <v>13536</v>
       </c>
     </row>
     <row r="75" spans="2:9">
-      <c r="B75" s="20"/>
+      <c r="B75" s="23"/>
       <c r="C75" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="7">
         <v>197203</v>
       </c>
       <c r="E75" s="7">
         <v>205216</v>
       </c>
       <c r="F75" s="7">
         <v>15383</v>
       </c>
       <c r="G75" s="7">
         <v>18655</v>
       </c>
       <c r="H75" s="7">
         <v>1939</v>
       </c>
       <c r="I75" s="8">
         <v>438396</v>
       </c>
     </row>
     <row r="77" spans="2:9" s="2" customFormat="1" ht="15">
       <c r="C77" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E77" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H77" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I77" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="2:9">
-      <c r="B78" s="18" t="s">
+      <c r="B78" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="4">
         <v>18639</v>
       </c>
       <c r="E78" s="4">
         <v>23381</v>
       </c>
       <c r="F78" s="4">
         <v>1005</v>
       </c>
       <c r="G78" s="4">
         <v>1348</v>
       </c>
       <c r="H78" s="4">
         <v>75</v>
       </c>
       <c r="I78" s="5">
         <v>44448</v>
       </c>
     </row>
     <row r="79" spans="2:9">
-      <c r="B79" s="19"/>
+      <c r="B79" s="22"/>
       <c r="C79" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="3">
         <v>4012</v>
       </c>
       <c r="E79" s="3">
         <v>2050</v>
       </c>
       <c r="F79" s="3">
         <v>66</v>
       </c>
       <c r="G79" s="3">
         <v>258</v>
       </c>
       <c r="H79" s="3">
         <v>5</v>
       </c>
       <c r="I79" s="6">
         <v>6391</v>
       </c>
     </row>
     <row r="80" spans="2:9">
-      <c r="B80" s="19"/>
+      <c r="B80" s="22"/>
       <c r="C80" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="3">
         <v>161822</v>
       </c>
       <c r="E80" s="3">
         <v>190545</v>
       </c>
       <c r="F80" s="3">
         <v>15299</v>
       </c>
       <c r="G80" s="3">
         <v>16822</v>
       </c>
       <c r="H80" s="3">
         <v>1731</v>
       </c>
       <c r="I80" s="6">
         <v>386219</v>
       </c>
     </row>
     <row r="81" spans="2:9">
-      <c r="B81" s="19"/>
+      <c r="B81" s="22"/>
       <c r="C81" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="3">
         <v>29264</v>
       </c>
       <c r="E81" s="3">
         <v>14056</v>
       </c>
       <c r="F81" s="3">
         <v>1344</v>
       </c>
       <c r="G81" s="3">
         <v>2380</v>
       </c>
       <c r="H81" s="3">
         <v>448</v>
       </c>
       <c r="I81" s="6">
         <v>47492</v>
       </c>
     </row>
     <row r="82" spans="2:9">
-      <c r="B82" s="19"/>
+      <c r="B82" s="22"/>
       <c r="C82" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="3">
         <v>11595</v>
       </c>
       <c r="E82" s="3">
         <v>2891</v>
       </c>
       <c r="F82" s="3">
         <v>19</v>
       </c>
       <c r="G82" s="3">
         <v>406</v>
       </c>
       <c r="H82" s="3">
         <v>6</v>
       </c>
       <c r="I82" s="6">
         <v>14917</v>
       </c>
     </row>
     <row r="83" spans="2:9">
-      <c r="B83" s="20"/>
+      <c r="B83" s="23"/>
       <c r="C83" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="7">
         <v>225332</v>
       </c>
       <c r="E83" s="7">
         <v>232923</v>
       </c>
       <c r="F83" s="7">
         <v>17733</v>
       </c>
       <c r="G83" s="7">
         <v>21214</v>
       </c>
       <c r="H83" s="7">
         <v>2265</v>
       </c>
       <c r="I83" s="8">
         <v>499467</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B54:B59"/>
     <mergeCell ref="B62:B67"/>
     <mergeCell ref="B70:B75"/>
     <mergeCell ref="B78:B83"/>
     <mergeCell ref="B6:B11"/>
     <mergeCell ref="B14:B19"/>
     <mergeCell ref="B22:B27"/>
     <mergeCell ref="B30:B35"/>
     <mergeCell ref="B38:B43"/>
     <mergeCell ref="B46:B51"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="2" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" min="1" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101006C665885BDE2464A9D221A924C5DA9A0" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64aa42a41241007e400f798dfe2c363b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ca45c68cce456798470d2d6411e794b" ns2:_="" ns3:_="">
+    <xsd:import namespace="ce684d78-fb57-419e-a399-10932bd5de13"/>
+    <xsd:import namespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce684d78-fb57-419e-a399-10932bd5de13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e7354758-5a4c-4fb8-98f0-eede2cc41e25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce684d78-fb57-419e-a399-10932bd5de13">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5422EBA8-F5BA-4142-AAA9-A0A430C0218C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FD85DA3-C8F8-4E8E-B13C-D93E621D006B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0950D572-D611-43AB-A62D-94F35800EF65}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>第７表</vt:lpstr>
       <vt:lpstr>第７表!Print_Area</vt:lpstr>
       <vt:lpstr>第７表!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101006C665885BDE2464A9D221A924C5DA9A0</vt:lpwstr>
+  </property>
+</Properties>
+</file>