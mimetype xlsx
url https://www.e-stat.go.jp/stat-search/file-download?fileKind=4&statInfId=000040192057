--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,100 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34FBBFB0-BF2B-48E5-952B-07D83FECFAC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="24-05-03" sheetId="18" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-05-03'!$A$1:$AA$78</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="88">
   <si>
     <t>保護観察所</t>
   </si>
   <si>
     <t>　　　１　　号　　観　　察</t>
   </si>
   <si>
     <t>　　　２　　号　　観　　察</t>
   </si>
   <si>
     <t>（うち）</t>
   </si>
   <si>
     <t>解　除</t>
   </si>
   <si>
     <t>退　院</t>
   </si>
   <si>
     <t>３  保護観察所別  １号観察及び２号観察の保護観察終了人員</t>
@@ -395,62 +409,62 @@
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>那覇</t>
   </si>
   <si>
     <t>（令和6年5月)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="#\ ###;\(#\ ###\);&quot;-&quot;"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1255,472 +1269,464 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="35" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="35" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="35" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="35" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="74" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="39" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="37" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="37" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算4表"/>
       <sheetName val="10月"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1853,342 +1859,342 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet20">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AB145"/>
+  <dimension ref="A1:AB144"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.58203125" style="5" customWidth="1"/>
     <col min="2" max="27" width="8.58203125" style="4" customWidth="1"/>
     <col min="28" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="24.75" customHeight="1" thickBot="1">
+    <row r="1" spans="1:28" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
-      <c r="T1" s="25"/>
-      <c r="U1" s="37" t="s">
+      <c r="T1" s="22"/>
+      <c r="U1" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="V1" s="37"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" thickTop="1">
+      <c r="V1" s="34"/>
+      <c r="W1" s="35"/>
+    </row>
+    <row r="2" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
-      <c r="B2" s="18" t="s">
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
-      <c r="W2" s="28"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="16"/>
+    </row>
+    <row r="3" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="7"/>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="30" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="7"/>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="7"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="7"/>
       <c r="J3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="7"/>
       <c r="L3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="7"/>
       <c r="N3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="Q3" s="7"/>
       <c r="R3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="S3" s="7"/>
       <c r="T3" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U3" s="7"/>
-      <c r="V3" s="17"/>
-[...1 lines deleted...]
-      <c r="X3" s="27" t="s">
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="24" t="s">
         <v>17</v>
       </c>
       <c r="Y3" s="7"/>
-      <c r="Z3" s="17"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="4"/>
+      <c r="AB3" s="16"/>
+    </row>
+    <row r="4" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="34" t="s">
+      <c r="D4" s="31" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="34" t="s">
+      <c r="F4" s="31" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="33" t="s">
+      <c r="H4" s="30" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="O4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="Q4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="R4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="T4" s="31" t="s">
+      <c r="T4" s="28" t="s">
         <v>18</v>
       </c>
       <c r="U4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="V4" s="31" t="s">
+      <c r="V4" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="W4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="X4" s="31" t="s">
+      <c r="W4" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="X4" s="28" t="s">
         <v>18</v>
       </c>
       <c r="Y4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="Z4" s="31" t="s">
+      <c r="Z4" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AA4" s="29" t="s">
-[...4 lines deleted...]
-    <row r="5" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AA4" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB4" s="16"/>
+    </row>
+    <row r="5" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11"/>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="C5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="35" t="s">
+      <c r="F5" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="20" t="s">
+      <c r="G5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="36" t="s">
+      <c r="H5" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="20" t="s">
+      <c r="I5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="20" t="s">
+      <c r="K5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="20" t="s">
+      <c r="M5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="20" t="s">
+      <c r="N5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="20" t="s">
+      <c r="O5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="P5" s="26" t="s">
+      <c r="P5" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="Q5" s="20" t="s">
+      <c r="Q5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="20"/>
-      <c r="S5" s="20" t="s">
+      <c r="R5" s="17"/>
+      <c r="S5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="T5" s="32" t="s">
+      <c r="T5" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="U5" s="20" t="s">
+      <c r="U5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="V5" s="6"/>
-      <c r="W5" s="30" t="s">
+      <c r="W5" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="X5" s="32" t="s">
+      <c r="X5" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="Y5" s="20" t="s">
+      <c r="Y5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Z5" s="6"/>
-      <c r="AA5" s="30" t="s">
+      <c r="AA5" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AB5" s="19"/>
-[...2 lines deleted...]
-      <c r="A6" s="23" t="s">
+      <c r="AB5" s="16"/>
+    </row>
+    <row r="6" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="12">
         <v>158</v>
       </c>
       <c r="C6" s="13">
         <v>77</v>
       </c>
       <c r="D6" s="13">
         <v>41</v>
       </c>
       <c r="E6" s="13">
         <v>30</v>
       </c>
       <c r="F6" s="13">
         <v>59</v>
       </c>
       <c r="G6" s="13">
         <v>51</v>
       </c>
       <c r="H6" s="13">
         <v>53</v>
       </c>
       <c r="I6" s="13">
         <v>53</v>
@@ -2196,224 +2202,224 @@
       <c r="J6" s="13">
         <v>147</v>
       </c>
       <c r="K6" s="13">
         <v>90</v>
       </c>
       <c r="L6" s="13">
         <v>69</v>
       </c>
       <c r="M6" s="13">
         <v>54</v>
       </c>
       <c r="N6" s="13">
         <v>23</v>
       </c>
       <c r="O6" s="13">
         <v>21</v>
       </c>
       <c r="P6" s="13">
         <v>89</v>
       </c>
       <c r="Q6" s="13">
         <v>86</v>
       </c>
       <c r="R6" s="13">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="S6" s="13">
         <v>107</v>
       </c>
       <c r="T6" s="13">
         <v>44</v>
       </c>
       <c r="U6" s="13">
         <v>3</v>
       </c>
       <c r="V6" s="13">
         <v>29</v>
       </c>
       <c r="W6" s="13">
         <v>0</v>
       </c>
       <c r="X6" s="13">
         <v>3</v>
       </c>
       <c r="Y6" s="13">
         <v>0</v>
       </c>
       <c r="Z6" s="13">
         <v>8</v>
       </c>
       <c r="AA6" s="13">
         <v>0</v>
       </c>
-      <c r="AB6" s="21"/>
-[...2 lines deleted...]
-      <c r="A7" s="23"/>
+      <c r="AB6" s="18"/>
+    </row>
+    <row r="7" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="20"/>
       <c r="B7" s="12"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>
       <c r="S7" s="13"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
-      <c r="AB7" s="21"/>
-[...2 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="AB7" s="18"/>
+    </row>
+    <row r="8" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="12">
         <v>7</v>
       </c>
-      <c r="C8" s="15">
-[...20 lines deleted...]
-      <c r="J8" s="15">
+      <c r="C8" s="13">
+        <v>2</v>
+      </c>
+      <c r="D8" s="13">
+        <v>0</v>
+      </c>
+      <c r="E8" s="13">
+        <v>0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>1</v>
+      </c>
+      <c r="G8" s="13">
+        <v>1</v>
+      </c>
+      <c r="H8" s="13">
+        <v>0</v>
+      </c>
+      <c r="I8" s="13">
+        <v>0</v>
+      </c>
+      <c r="J8" s="13">
         <v>5</v>
       </c>
-      <c r="K8" s="15">
-[...20 lines deleted...]
-      <c r="R8" s="15">
+      <c r="K8" s="13">
+        <v>3</v>
+      </c>
+      <c r="L8" s="13">
+        <v>1</v>
+      </c>
+      <c r="M8" s="13">
+        <v>1</v>
+      </c>
+      <c r="N8" s="13">
+        <v>0</v>
+      </c>
+      <c r="O8" s="13">
+        <v>0</v>
+      </c>
+      <c r="P8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0</v>
+      </c>
+      <c r="R8" s="13">
         <v>4</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="13">
         <v>4</v>
       </c>
-      <c r="T8" s="15">
-[...26 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="T8" s="13">
+        <v>0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>1</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="19"/>
+    </row>
+    <row r="9" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8">
         <v>4</v>
       </c>
       <c r="C9" s="4">
         <v>1</v>
       </c>
       <c r="D9" s="4">
         <v>0</v>
       </c>
       <c r="E9" s="4">
         <v>0</v>
       </c>
       <c r="F9" s="4">
         <v>0</v>
       </c>
       <c r="G9" s="4">
         <v>0</v>
       </c>
       <c r="H9" s="4">
         <v>0</v>
       </c>
-      <c r="I9" s="17">
-[...2 lines deleted...]
-      <c r="J9" s="17">
+      <c r="I9" s="4">
+        <v>0</v>
+      </c>
+      <c r="J9" s="4">
         <v>5</v>
       </c>
       <c r="K9" s="4">
         <v>3</v>
       </c>
       <c r="L9" s="4">
         <v>1</v>
       </c>
       <c r="M9" s="4">
         <v>1</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="4">
         <v>0</v>
       </c>
       <c r="P9" s="4">
         <v>0</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>2</v>
@@ -2423,81 +2429,81 @@
       </c>
       <c r="T9" s="4">
         <v>0</v>
       </c>
       <c r="U9" s="4">
         <v>0</v>
       </c>
       <c r="V9" s="4">
         <v>0</v>
       </c>
       <c r="W9" s="4">
         <v>0</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="4">
         <v>0</v>
       </c>
       <c r="AA9" s="4">
         <v>0</v>
       </c>
-      <c r="AB9" s="22"/>
-[...2 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="AB9" s="19"/>
+    </row>
+    <row r="10" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8">
         <v>0</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>0</v>
       </c>
       <c r="H10" s="4">
         <v>0</v>
       </c>
-      <c r="I10" s="17">
-[...2 lines deleted...]
-      <c r="J10" s="17">
+      <c r="I10" s="4">
+        <v>0</v>
+      </c>
+      <c r="J10" s="4">
         <v>0</v>
       </c>
       <c r="K10" s="4">
         <v>0</v>
       </c>
       <c r="L10" s="4">
         <v>0</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="4">
         <v>0</v>
       </c>
       <c r="P10" s="4">
         <v>0</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
@@ -2507,81 +2513,81 @@
       </c>
       <c r="T10" s="4">
         <v>0</v>
       </c>
       <c r="U10" s="4">
         <v>0</v>
       </c>
       <c r="V10" s="4">
         <v>0</v>
       </c>
       <c r="W10" s="4">
         <v>0</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="4">
         <v>0</v>
       </c>
       <c r="AA10" s="4">
         <v>0</v>
       </c>
-      <c r="AB10" s="22"/>
-[...2 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="AB10" s="19"/>
+    </row>
+    <row r="11" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
-      <c r="I11" s="17">
-[...2 lines deleted...]
-      <c r="J11" s="17">
+      <c r="I11" s="4">
+        <v>0</v>
+      </c>
+      <c r="J11" s="4">
         <v>0</v>
       </c>
       <c r="K11" s="4">
         <v>0</v>
       </c>
       <c r="L11" s="4">
         <v>0</v>
       </c>
       <c r="M11" s="4">
         <v>0</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="4">
         <v>0</v>
       </c>
       <c r="P11" s="4">
         <v>0</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
@@ -2591,81 +2597,81 @@
       </c>
       <c r="T11" s="4">
         <v>0</v>
       </c>
       <c r="U11" s="4">
         <v>0</v>
       </c>
       <c r="V11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="4">
         <v>0</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="4">
         <v>0</v>
       </c>
       <c r="AA11" s="4">
         <v>0</v>
       </c>
-      <c r="AB11" s="22"/>
-[...2 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="AB11" s="19"/>
+    </row>
+    <row r="12" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8">
         <v>2</v>
       </c>
       <c r="C12" s="4">
         <v>1</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
-      <c r="I12" s="17">
-[...2 lines deleted...]
-      <c r="J12" s="17">
+      <c r="I12" s="4">
+        <v>0</v>
+      </c>
+      <c r="J12" s="4">
         <v>0</v>
       </c>
       <c r="K12" s="4">
         <v>0</v>
       </c>
       <c r="L12" s="4">
         <v>0</v>
       </c>
       <c r="M12" s="4">
         <v>0</v>
       </c>
       <c r="N12" s="4">
         <v>0</v>
       </c>
       <c r="O12" s="4">
         <v>0</v>
       </c>
       <c r="P12" s="4">
         <v>0</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>2</v>
@@ -2675,172 +2681,170 @@
       </c>
       <c r="T12" s="4">
         <v>0</v>
       </c>
       <c r="U12" s="4">
         <v>0</v>
       </c>
       <c r="V12" s="4">
         <v>0</v>
       </c>
       <c r="W12" s="4">
         <v>0</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="4">
         <v>0</v>
       </c>
       <c r="AA12" s="4">
         <v>0</v>
       </c>
-      <c r="AB12" s="22"/>
-[...2 lines deleted...]
-      <c r="A13" s="24"/>
+      <c r="AB12" s="19"/>
+    </row>
+    <row r="13" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="21"/>
       <c r="B13" s="8"/>
-      <c r="I13" s="17"/>
-[...4 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="AB13" s="19"/>
+    </row>
+    <row r="14" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>6</v>
       </c>
-      <c r="C14" s="15">
-[...20 lines deleted...]
-      <c r="J14" s="15">
+      <c r="C14" s="13">
+        <v>1</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>2</v>
+      </c>
+      <c r="G14" s="13">
+        <v>2</v>
+      </c>
+      <c r="H14" s="13">
+        <v>1</v>
+      </c>
+      <c r="I14" s="13">
+        <v>1</v>
+      </c>
+      <c r="J14" s="13">
         <v>9</v>
       </c>
-      <c r="K14" s="15">
-[...14 lines deleted...]
-      <c r="P14" s="15">
+      <c r="K14" s="13">
+        <v>3</v>
+      </c>
+      <c r="L14" s="13">
+        <v>0</v>
+      </c>
+      <c r="M14" s="13">
+        <v>0</v>
+      </c>
+      <c r="N14" s="13">
+        <v>0</v>
+      </c>
+      <c r="O14" s="13">
+        <v>0</v>
+      </c>
+      <c r="P14" s="13">
         <v>8</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="13">
         <v>7</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="13">
         <v>15</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S14" s="13">
         <v>15</v>
       </c>
-      <c r="T14" s="15">
-[...26 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="T14" s="13">
+        <v>3</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>2</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="19"/>
+    </row>
+    <row r="15" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="8">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>0</v>
       </c>
-      <c r="I15" s="17">
-[...2 lines deleted...]
-      <c r="J15" s="17">
+      <c r="I15" s="4">
+        <v>0</v>
+      </c>
+      <c r="J15" s="4">
         <v>1</v>
       </c>
       <c r="K15" s="4">
         <v>0</v>
       </c>
       <c r="L15" s="4">
         <v>0</v>
       </c>
       <c r="M15" s="4">
         <v>0</v>
       </c>
       <c r="N15" s="4">
         <v>0</v>
       </c>
       <c r="O15" s="4">
         <v>0</v>
       </c>
       <c r="P15" s="4">
         <v>0</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
@@ -2850,81 +2854,81 @@
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="U15" s="4">
         <v>0</v>
       </c>
       <c r="V15" s="4">
         <v>0</v>
       </c>
       <c r="W15" s="4">
         <v>0</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="4">
         <v>0</v>
       </c>
       <c r="AA15" s="4">
         <v>0</v>
       </c>
-      <c r="AB15" s="22"/>
-[...2 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="AB15" s="19"/>
+    </row>
+    <row r="16" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="8">
         <v>1</v>
       </c>
       <c r="C16" s="4">
         <v>0</v>
       </c>
       <c r="D16" s="4">
         <v>0</v>
       </c>
       <c r="E16" s="4">
         <v>0</v>
       </c>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="G16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="4">
         <v>0</v>
       </c>
-      <c r="I16" s="17">
-[...2 lines deleted...]
-      <c r="J16" s="17">
+      <c r="I16" s="4">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4">
         <v>0</v>
       </c>
       <c r="K16" s="4">
         <v>0</v>
       </c>
       <c r="L16" s="4">
         <v>0</v>
       </c>
       <c r="M16" s="4">
         <v>0</v>
       </c>
       <c r="N16" s="4">
         <v>0</v>
       </c>
       <c r="O16" s="4">
         <v>0</v>
       </c>
       <c r="P16" s="4">
         <v>1</v>
       </c>
       <c r="Q16" s="4">
         <v>1</v>
       </c>
       <c r="R16" s="4">
         <v>1</v>
@@ -2934,81 +2938,81 @@
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="U16" s="4">
         <v>0</v>
       </c>
       <c r="V16" s="4">
         <v>0</v>
       </c>
       <c r="W16" s="4">
         <v>0</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="4">
         <v>0</v>
       </c>
       <c r="AA16" s="4">
         <v>0</v>
       </c>
-      <c r="AB16" s="22"/>
-[...2 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="AB16" s="19"/>
+    </row>
+    <row r="17" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="8">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>0</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>0</v>
       </c>
-      <c r="I17" s="17">
-[...2 lines deleted...]
-      <c r="J17" s="17">
+      <c r="I17" s="4">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4">
         <v>4</v>
       </c>
       <c r="K17" s="4">
         <v>1</v>
       </c>
       <c r="L17" s="4">
         <v>0</v>
       </c>
       <c r="M17" s="4">
         <v>0</v>
       </c>
       <c r="N17" s="4">
         <v>0</v>
       </c>
       <c r="O17" s="4">
         <v>0</v>
       </c>
       <c r="P17" s="4">
         <v>2</v>
       </c>
       <c r="Q17" s="4">
         <v>1</v>
       </c>
       <c r="R17" s="4">
         <v>4</v>
@@ -3018,81 +3022,81 @@
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="U17" s="4">
         <v>0</v>
       </c>
       <c r="V17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="4">
         <v>0</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="4">
         <v>0</v>
       </c>
       <c r="AA17" s="4">
         <v>0</v>
       </c>
-      <c r="AB17" s="22"/>
-[...2 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="AB17" s="19"/>
+    </row>
+    <row r="18" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="8">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
-      <c r="I18" s="17">
-[...2 lines deleted...]
-      <c r="J18" s="17">
+      <c r="I18" s="4">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4">
         <v>0</v>
       </c>
       <c r="K18" s="4">
         <v>0</v>
       </c>
       <c r="L18" s="4">
         <v>0</v>
       </c>
       <c r="M18" s="4">
         <v>0</v>
       </c>
       <c r="N18" s="4">
         <v>0</v>
       </c>
       <c r="O18" s="4">
         <v>0</v>
       </c>
       <c r="P18" s="4">
         <v>1</v>
       </c>
       <c r="Q18" s="4">
         <v>1</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
@@ -3102,81 +3106,81 @@
       </c>
       <c r="T18" s="4">
         <v>0</v>
       </c>
       <c r="U18" s="4">
         <v>0</v>
       </c>
       <c r="V18" s="4">
         <v>0</v>
       </c>
       <c r="W18" s="4">
         <v>0</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="4">
         <v>0</v>
       </c>
       <c r="AA18" s="4">
         <v>0</v>
       </c>
-      <c r="AB18" s="22"/>
-[...2 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="AB18" s="19"/>
+    </row>
+    <row r="19" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="G19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="4">
         <v>1</v>
       </c>
-      <c r="I19" s="17">
-[...2 lines deleted...]
-      <c r="J19" s="17">
+      <c r="I19" s="4">
+        <v>1</v>
+      </c>
+      <c r="J19" s="4">
         <v>1</v>
       </c>
       <c r="K19" s="4">
         <v>0</v>
       </c>
       <c r="L19" s="4">
         <v>0</v>
       </c>
       <c r="M19" s="4">
         <v>0</v>
       </c>
       <c r="N19" s="4">
         <v>0</v>
       </c>
       <c r="O19" s="4">
         <v>0</v>
       </c>
       <c r="P19" s="4">
         <v>2</v>
       </c>
       <c r="Q19" s="4">
         <v>2</v>
       </c>
       <c r="R19" s="4">
         <v>4</v>
@@ -3186,81 +3190,81 @@
       </c>
       <c r="T19" s="4">
         <v>0</v>
       </c>
       <c r="U19" s="4">
         <v>0</v>
       </c>
       <c r="V19" s="4">
         <v>0</v>
       </c>
       <c r="W19" s="4">
         <v>0</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="4">
         <v>0</v>
       </c>
       <c r="AA19" s="4">
         <v>0</v>
       </c>
-      <c r="AB19" s="22"/>
-[...2 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="AB19" s="19"/>
+    </row>
+    <row r="20" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="8">
         <v>4</v>
       </c>
       <c r="C20" s="4">
         <v>1</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
       <c r="G20" s="4">
         <v>0</v>
       </c>
       <c r="H20" s="4">
         <v>0</v>
       </c>
-      <c r="I20" s="17">
-[...2 lines deleted...]
-      <c r="J20" s="17">
+      <c r="I20" s="4">
+        <v>0</v>
+      </c>
+      <c r="J20" s="4">
         <v>3</v>
       </c>
       <c r="K20" s="4">
         <v>2</v>
       </c>
       <c r="L20" s="4">
         <v>0</v>
       </c>
       <c r="M20" s="4">
         <v>0</v>
       </c>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="4">
         <v>0</v>
       </c>
       <c r="P20" s="4">
         <v>2</v>
       </c>
       <c r="Q20" s="4">
         <v>2</v>
       </c>
       <c r="R20" s="4">
         <v>6</v>
@@ -3270,172 +3274,170 @@
       </c>
       <c r="T20" s="4">
         <v>0</v>
       </c>
       <c r="U20" s="4">
         <v>0</v>
       </c>
       <c r="V20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="4">
         <v>0</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="4">
         <v>0</v>
       </c>
       <c r="AA20" s="4">
         <v>0</v>
       </c>
-      <c r="AB20" s="22"/>
-[...2 lines deleted...]
-      <c r="A21" s="24"/>
+      <c r="AB20" s="19"/>
+    </row>
+    <row r="21" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="21"/>
       <c r="B21" s="8"/>
-      <c r="I21" s="17"/>
-[...4 lines deleted...]
-      <c r="A22" s="23" t="s">
+      <c r="AB21" s="19"/>
+    </row>
+    <row r="22" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="12">
         <v>51</v>
       </c>
-      <c r="C22" s="15">
+      <c r="C22" s="13">
         <v>22</v>
       </c>
-      <c r="D22" s="15">
+      <c r="D22" s="13">
         <v>9</v>
       </c>
-      <c r="E22" s="15">
+      <c r="E22" s="13">
         <v>5</v>
       </c>
-      <c r="F22" s="15">
+      <c r="F22" s="13">
         <v>15</v>
       </c>
-      <c r="G22" s="15">
+      <c r="G22" s="13">
         <v>12</v>
       </c>
-      <c r="H22" s="15">
+      <c r="H22" s="13">
         <v>8</v>
       </c>
-      <c r="I22" s="15">
+      <c r="I22" s="13">
         <v>8</v>
       </c>
-      <c r="J22" s="15">
+      <c r="J22" s="13">
         <v>62</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K22" s="13">
         <v>31</v>
       </c>
-      <c r="L22" s="15">
+      <c r="L22" s="13">
         <v>29</v>
       </c>
-      <c r="M22" s="15">
+      <c r="M22" s="13">
         <v>21</v>
       </c>
-      <c r="N22" s="15">
+      <c r="N22" s="13">
         <v>10</v>
       </c>
-      <c r="O22" s="15">
+      <c r="O22" s="13">
         <v>9</v>
       </c>
-      <c r="P22" s="15">
+      <c r="P22" s="13">
         <v>27</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="Q22" s="13">
         <v>26</v>
       </c>
-      <c r="R22" s="15">
+      <c r="R22" s="13">
         <v>31</v>
       </c>
-      <c r="S22" s="15">
+      <c r="S22" s="13">
         <v>27</v>
       </c>
-      <c r="T22" s="15">
+      <c r="T22" s="13">
         <v>16</v>
       </c>
-      <c r="U22" s="15">
-[...2 lines deleted...]
-      <c r="V22" s="15">
+      <c r="U22" s="13">
+        <v>0</v>
+      </c>
+      <c r="V22" s="13">
         <v>10</v>
       </c>
-      <c r="W22" s="15">
-[...17 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="W22" s="13">
+        <v>0</v>
+      </c>
+      <c r="X22" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y22" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="19"/>
+    </row>
+    <row r="23" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8">
         <v>1</v>
       </c>
       <c r="C23" s="4">
         <v>0</v>
       </c>
       <c r="D23" s="4">
         <v>1</v>
       </c>
       <c r="E23" s="4">
         <v>1</v>
       </c>
       <c r="F23" s="4">
         <v>0</v>
       </c>
       <c r="G23" s="4">
         <v>0</v>
       </c>
       <c r="H23" s="4">
         <v>1</v>
       </c>
-      <c r="I23" s="17">
-[...2 lines deleted...]
-      <c r="J23" s="17">
+      <c r="I23" s="4">
+        <v>1</v>
+      </c>
+      <c r="J23" s="4">
         <v>6</v>
       </c>
       <c r="K23" s="4">
         <v>3</v>
       </c>
       <c r="L23" s="4">
         <v>0</v>
       </c>
       <c r="M23" s="4">
         <v>0</v>
       </c>
       <c r="N23" s="4">
         <v>1</v>
       </c>
       <c r="O23" s="4">
         <v>1</v>
       </c>
       <c r="P23" s="4">
         <v>1</v>
       </c>
       <c r="Q23" s="4">
         <v>1</v>
       </c>
       <c r="R23" s="4">
         <v>5</v>
@@ -3445,81 +3447,81 @@
       </c>
       <c r="T23" s="4">
         <v>0</v>
       </c>
       <c r="U23" s="4">
         <v>0</v>
       </c>
       <c r="V23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="4">
         <v>0</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="4">
         <v>0</v>
       </c>
       <c r="AA23" s="4">
         <v>0</v>
       </c>
-      <c r="AB23" s="22"/>
-[...2 lines deleted...]
-      <c r="A24" s="24" t="s">
+      <c r="AB23" s="19"/>
+    </row>
+    <row r="24" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8">
         <v>3</v>
       </c>
       <c r="C24" s="4">
         <v>0</v>
       </c>
       <c r="D24" s="4">
         <v>1</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
       <c r="F24" s="4">
         <v>0</v>
       </c>
       <c r="G24" s="4">
         <v>0</v>
       </c>
       <c r="H24" s="4">
         <v>0</v>
       </c>
-      <c r="I24" s="17">
-[...2 lines deleted...]
-      <c r="J24" s="17">
+      <c r="I24" s="4">
+        <v>0</v>
+      </c>
+      <c r="J24" s="4">
         <v>4</v>
       </c>
       <c r="K24" s="4">
         <v>3</v>
       </c>
       <c r="L24" s="4">
         <v>3</v>
       </c>
       <c r="M24" s="4">
         <v>3</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>0</v>
       </c>
       <c r="P24" s="4">
         <v>4</v>
       </c>
       <c r="Q24" s="4">
         <v>4</v>
       </c>
       <c r="R24" s="4">
         <v>4</v>
@@ -3529,81 +3531,81 @@
       </c>
       <c r="T24" s="4">
         <v>0</v>
       </c>
       <c r="U24" s="4">
         <v>0</v>
       </c>
       <c r="V24" s="4">
         <v>0</v>
       </c>
       <c r="W24" s="4">
         <v>0</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="4">
         <v>0</v>
       </c>
       <c r="AA24" s="4">
         <v>0</v>
       </c>
-      <c r="AB24" s="22"/>
-[...2 lines deleted...]
-      <c r="A25" s="24" t="s">
+      <c r="AB24" s="19"/>
+    </row>
+    <row r="25" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="8">
         <v>1</v>
       </c>
       <c r="C25" s="4">
         <v>1</v>
       </c>
       <c r="D25" s="4">
         <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>0</v>
       </c>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="G25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="4">
         <v>1</v>
       </c>
-      <c r="I25" s="17">
-[...2 lines deleted...]
-      <c r="J25" s="17">
+      <c r="I25" s="4">
+        <v>1</v>
+      </c>
+      <c r="J25" s="4">
         <v>1</v>
       </c>
       <c r="K25" s="4">
         <v>1</v>
       </c>
       <c r="L25" s="4">
         <v>0</v>
       </c>
       <c r="M25" s="4">
         <v>0</v>
       </c>
       <c r="N25" s="4">
         <v>1</v>
       </c>
       <c r="O25" s="4">
         <v>1</v>
       </c>
       <c r="P25" s="4">
         <v>0</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>2</v>
@@ -3613,81 +3615,81 @@
       </c>
       <c r="T25" s="4">
         <v>0</v>
       </c>
       <c r="U25" s="4">
         <v>0</v>
       </c>
       <c r="V25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="4">
         <v>0</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="4">
         <v>0</v>
       </c>
       <c r="AA25" s="4">
         <v>0</v>
       </c>
-      <c r="AB25" s="22"/>
-[...2 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="AB25" s="19"/>
+    </row>
+    <row r="26" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="8">
         <v>14</v>
       </c>
       <c r="C26" s="4">
         <v>7</v>
       </c>
       <c r="D26" s="4">
         <v>1</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>3</v>
       </c>
       <c r="G26" s="4">
         <v>3</v>
       </c>
       <c r="H26" s="4">
         <v>1</v>
       </c>
-      <c r="I26" s="17">
-[...2 lines deleted...]
-      <c r="J26" s="17">
+      <c r="I26" s="4">
+        <v>1</v>
+      </c>
+      <c r="J26" s="4">
         <v>6</v>
       </c>
       <c r="K26" s="4">
         <v>2</v>
       </c>
       <c r="L26" s="4">
         <v>7</v>
       </c>
       <c r="M26" s="4">
         <v>5</v>
       </c>
       <c r="N26" s="4">
         <v>3</v>
       </c>
       <c r="O26" s="4">
         <v>3</v>
       </c>
       <c r="P26" s="4">
         <v>6</v>
       </c>
       <c r="Q26" s="4">
         <v>6</v>
       </c>
       <c r="R26" s="4">
         <v>5</v>
@@ -3697,81 +3699,81 @@
       </c>
       <c r="T26" s="4">
         <v>2</v>
       </c>
       <c r="U26" s="4">
         <v>0</v>
       </c>
       <c r="V26" s="4">
         <v>2</v>
       </c>
       <c r="W26" s="4">
         <v>0</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="4">
         <v>0</v>
       </c>
       <c r="AA26" s="4">
         <v>0</v>
       </c>
-      <c r="AB26" s="22"/>
-[...2 lines deleted...]
-      <c r="A27" s="24" t="s">
+      <c r="AB26" s="19"/>
+    </row>
+    <row r="27" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="8">
         <v>1</v>
       </c>
       <c r="C27" s="4">
         <v>0</v>
       </c>
       <c r="D27" s="4">
         <v>1</v>
       </c>
       <c r="E27" s="4">
         <v>1</v>
       </c>
       <c r="F27" s="4">
         <v>3</v>
       </c>
       <c r="G27" s="4">
         <v>3</v>
       </c>
       <c r="H27" s="4">
         <v>0</v>
       </c>
-      <c r="I27" s="17">
-[...2 lines deleted...]
-      <c r="J27" s="17">
+      <c r="I27" s="4">
+        <v>0</v>
+      </c>
+      <c r="J27" s="4">
         <v>4</v>
       </c>
       <c r="K27" s="4">
         <v>1</v>
       </c>
       <c r="L27" s="4">
         <v>7</v>
       </c>
       <c r="M27" s="4">
         <v>6</v>
       </c>
       <c r="N27" s="4">
         <v>2</v>
       </c>
       <c r="O27" s="4">
         <v>1</v>
       </c>
       <c r="P27" s="4">
         <v>2</v>
       </c>
       <c r="Q27" s="4">
         <v>2</v>
       </c>
       <c r="R27" s="4">
         <v>2</v>
@@ -3781,81 +3783,81 @@
       </c>
       <c r="T27" s="4">
         <v>2</v>
       </c>
       <c r="U27" s="4">
         <v>0</v>
       </c>
       <c r="V27" s="4">
         <v>0</v>
       </c>
       <c r="W27" s="4">
         <v>0</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="4">
         <v>1</v>
       </c>
       <c r="AA27" s="4">
         <v>0</v>
       </c>
-      <c r="AB27" s="22"/>
-[...2 lines deleted...]
-      <c r="A28" s="24" t="s">
+      <c r="AB27" s="19"/>
+    </row>
+    <row r="28" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>13</v>
       </c>
       <c r="C28" s="4">
         <v>6</v>
       </c>
       <c r="D28" s="4">
         <v>2</v>
       </c>
       <c r="E28" s="4">
         <v>2</v>
       </c>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="G28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
-      <c r="I28" s="17">
-[...2 lines deleted...]
-      <c r="J28" s="17">
+      <c r="I28" s="4">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4">
         <v>9</v>
       </c>
       <c r="K28" s="4">
         <v>6</v>
       </c>
       <c r="L28" s="4">
         <v>4</v>
       </c>
       <c r="M28" s="4">
         <v>1</v>
       </c>
       <c r="N28" s="4">
         <v>1</v>
       </c>
       <c r="O28" s="4">
         <v>1</v>
       </c>
       <c r="P28" s="4">
         <v>0</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>1</v>
@@ -3865,81 +3867,81 @@
       </c>
       <c r="T28" s="4">
         <v>4</v>
       </c>
       <c r="U28" s="4">
         <v>0</v>
       </c>
       <c r="V28" s="4">
         <v>2</v>
       </c>
       <c r="W28" s="4">
         <v>0</v>
       </c>
       <c r="X28" s="4">
         <v>1</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="4">
         <v>0</v>
       </c>
       <c r="AA28" s="4">
         <v>0</v>
       </c>
-      <c r="AB28" s="22"/>
-[...2 lines deleted...]
-      <c r="A29" s="24" t="s">
+      <c r="AB28" s="19"/>
+    </row>
+    <row r="29" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="8">
         <v>5</v>
       </c>
       <c r="C29" s="4">
         <v>1</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="G29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="4">
         <v>2</v>
       </c>
-      <c r="I29" s="17">
-[...2 lines deleted...]
-      <c r="J29" s="17">
+      <c r="I29" s="4">
+        <v>2</v>
+      </c>
+      <c r="J29" s="4">
         <v>5</v>
       </c>
       <c r="K29" s="4">
         <v>2</v>
       </c>
       <c r="L29" s="4">
         <v>0</v>
       </c>
       <c r="M29" s="4">
         <v>0</v>
       </c>
       <c r="N29" s="4">
         <v>0</v>
       </c>
       <c r="O29" s="4">
         <v>0</v>
       </c>
       <c r="P29" s="4">
         <v>1</v>
       </c>
       <c r="Q29" s="4">
         <v>1</v>
       </c>
       <c r="R29" s="4">
         <v>4</v>
@@ -3949,81 +3951,81 @@
       </c>
       <c r="T29" s="4">
         <v>0</v>
       </c>
       <c r="U29" s="4">
         <v>0</v>
       </c>
       <c r="V29" s="4">
         <v>2</v>
       </c>
       <c r="W29" s="4">
         <v>0</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="4">
         <v>0</v>
       </c>
       <c r="AA29" s="4">
         <v>0</v>
       </c>
-      <c r="AB29" s="22"/>
-[...2 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="AB29" s="19"/>
+    </row>
+    <row r="30" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="8">
         <v>10</v>
       </c>
       <c r="C30" s="4">
         <v>5</v>
       </c>
       <c r="D30" s="4">
         <v>3</v>
       </c>
       <c r="E30" s="4">
         <v>1</v>
       </c>
       <c r="F30" s="4">
         <v>4</v>
       </c>
       <c r="G30" s="4">
         <v>2</v>
       </c>
       <c r="H30" s="4">
         <v>2</v>
       </c>
-      <c r="I30" s="17">
-[...2 lines deleted...]
-      <c r="J30" s="17">
+      <c r="I30" s="4">
+        <v>2</v>
+      </c>
+      <c r="J30" s="4">
         <v>17</v>
       </c>
       <c r="K30" s="4">
         <v>9</v>
       </c>
       <c r="L30" s="4">
         <v>3</v>
       </c>
       <c r="M30" s="4">
         <v>2</v>
       </c>
       <c r="N30" s="4">
         <v>0</v>
       </c>
       <c r="O30" s="4">
         <v>0</v>
       </c>
       <c r="P30" s="4">
         <v>7</v>
       </c>
       <c r="Q30" s="4">
         <v>6</v>
       </c>
       <c r="R30" s="4">
         <v>2</v>
@@ -4033,81 +4035,81 @@
       </c>
       <c r="T30" s="4">
         <v>5</v>
       </c>
       <c r="U30" s="4">
         <v>0</v>
       </c>
       <c r="V30" s="4">
         <v>2</v>
       </c>
       <c r="W30" s="4">
         <v>0</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="4">
         <v>1</v>
       </c>
       <c r="AA30" s="4">
         <v>0</v>
       </c>
-      <c r="AB30" s="22"/>
-[...2 lines deleted...]
-      <c r="A31" s="24" t="s">
+      <c r="AB30" s="19"/>
+    </row>
+    <row r="31" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="8">
         <v>0</v>
       </c>
       <c r="C31" s="4">
         <v>0</v>
       </c>
       <c r="D31" s="4">
         <v>0</v>
       </c>
       <c r="E31" s="4">
         <v>0</v>
       </c>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="G31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="4">
         <v>0</v>
       </c>
-      <c r="I31" s="17">
-[...2 lines deleted...]
-      <c r="J31" s="17">
+      <c r="I31" s="4">
+        <v>0</v>
+      </c>
+      <c r="J31" s="4">
         <v>1</v>
       </c>
       <c r="K31" s="4">
         <v>1</v>
       </c>
       <c r="L31" s="4">
         <v>1</v>
       </c>
       <c r="M31" s="4">
         <v>1</v>
       </c>
       <c r="N31" s="4">
         <v>0</v>
       </c>
       <c r="O31" s="4">
         <v>0</v>
       </c>
       <c r="P31" s="4">
         <v>1</v>
       </c>
       <c r="Q31" s="4">
         <v>1</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
@@ -4117,81 +4119,81 @@
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="U31" s="4">
         <v>0</v>
       </c>
       <c r="V31" s="4">
         <v>0</v>
       </c>
       <c r="W31" s="4">
         <v>0</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="4">
         <v>0</v>
       </c>
       <c r="AA31" s="4">
         <v>0</v>
       </c>
-      <c r="AB31" s="22"/>
-[...2 lines deleted...]
-      <c r="A32" s="24" t="s">
+      <c r="AB31" s="19"/>
+    </row>
+    <row r="32" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="4">
         <v>1</v>
       </c>
       <c r="D32" s="4">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>0</v>
       </c>
       <c r="F32" s="4">
         <v>0</v>
       </c>
       <c r="G32" s="4">
         <v>0</v>
       </c>
       <c r="H32" s="4">
         <v>0</v>
       </c>
-      <c r="I32" s="17">
-[...2 lines deleted...]
-      <c r="J32" s="17">
+      <c r="I32" s="4">
+        <v>0</v>
+      </c>
+      <c r="J32" s="4">
         <v>3</v>
       </c>
       <c r="K32" s="4">
         <v>3</v>
       </c>
       <c r="L32" s="4">
         <v>1</v>
       </c>
       <c r="M32" s="4">
         <v>1</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4">
         <v>0</v>
       </c>
       <c r="P32" s="4">
         <v>2</v>
       </c>
       <c r="Q32" s="4">
         <v>2</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
@@ -4201,81 +4203,81 @@
       </c>
       <c r="T32" s="4">
         <v>0</v>
       </c>
       <c r="U32" s="4">
         <v>0</v>
       </c>
       <c r="V32" s="4">
         <v>0</v>
       </c>
       <c r="W32" s="4">
         <v>0</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="4">
         <v>0</v>
       </c>
       <c r="AA32" s="4">
         <v>0</v>
       </c>
-      <c r="AB32" s="22"/>
-[...2 lines deleted...]
-      <c r="A33" s="24" t="s">
+      <c r="AB32" s="19"/>
+    </row>
+    <row r="33" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="8">
         <v>2</v>
       </c>
       <c r="C33" s="4">
         <v>1</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>0</v>
       </c>
       <c r="F33" s="4">
         <v>0</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
-      <c r="I33" s="17">
-[...2 lines deleted...]
-      <c r="J33" s="17">
+      <c r="I33" s="4">
+        <v>0</v>
+      </c>
+      <c r="J33" s="4">
         <v>0</v>
       </c>
       <c r="K33" s="4">
         <v>0</v>
       </c>
       <c r="L33" s="4">
         <v>1</v>
       </c>
       <c r="M33" s="4">
         <v>0</v>
       </c>
       <c r="N33" s="4">
         <v>1</v>
       </c>
       <c r="O33" s="4">
         <v>1</v>
       </c>
       <c r="P33" s="4">
         <v>0</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
@@ -4285,81 +4287,81 @@
       </c>
       <c r="T33" s="4">
         <v>0</v>
       </c>
       <c r="U33" s="4">
         <v>0</v>
       </c>
       <c r="V33" s="4">
         <v>0</v>
       </c>
       <c r="W33" s="4">
         <v>0</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="4">
         <v>0</v>
       </c>
       <c r="AA33" s="4">
         <v>0</v>
       </c>
-      <c r="AB33" s="22"/>
-[...2 lines deleted...]
-      <c r="A34" s="24" t="s">
+      <c r="AB33" s="19"/>
+    </row>
+    <row r="34" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>1</v>
       </c>
-      <c r="I34" s="17">
-[...2 lines deleted...]
-      <c r="J34" s="17">
+      <c r="I34" s="4">
+        <v>1</v>
+      </c>
+      <c r="J34" s="4">
         <v>6</v>
       </c>
       <c r="K34" s="4">
         <v>0</v>
       </c>
       <c r="L34" s="4">
         <v>2</v>
       </c>
       <c r="M34" s="4">
         <v>2</v>
       </c>
       <c r="N34" s="4">
         <v>1</v>
       </c>
       <c r="O34" s="4">
         <v>1</v>
       </c>
       <c r="P34" s="4">
         <v>3</v>
       </c>
       <c r="Q34" s="4">
         <v>3</v>
       </c>
       <c r="R34" s="4">
         <v>6</v>
@@ -4369,172 +4371,170 @@
       </c>
       <c r="T34" s="4">
         <v>2</v>
       </c>
       <c r="U34" s="4">
         <v>0</v>
       </c>
       <c r="V34" s="4">
         <v>0</v>
       </c>
       <c r="W34" s="4">
         <v>0</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="4">
         <v>0</v>
       </c>
       <c r="AA34" s="4">
         <v>0</v>
       </c>
-      <c r="AB34" s="22"/>
-[...2 lines deleted...]
-      <c r="A35" s="24"/>
+      <c r="AB34" s="19"/>
+    </row>
+    <row r="35" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="21"/>
       <c r="B35" s="8"/>
-      <c r="I35" s="17"/>
-[...4 lines deleted...]
-      <c r="A36" s="23" t="s">
+      <c r="AB35" s="19"/>
+    </row>
+    <row r="36" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="12">
         <v>22</v>
       </c>
-      <c r="C36" s="15">
+      <c r="C36" s="13">
         <v>9</v>
       </c>
-      <c r="D36" s="15">
-[...5 lines deleted...]
-      <c r="F36" s="15">
+      <c r="D36" s="13">
+        <v>3</v>
+      </c>
+      <c r="E36" s="13">
+        <v>2</v>
+      </c>
+      <c r="F36" s="13">
         <v>7</v>
       </c>
-      <c r="G36" s="15">
+      <c r="G36" s="13">
         <v>6</v>
       </c>
-      <c r="H36" s="15">
+      <c r="H36" s="13">
         <v>5</v>
       </c>
-      <c r="I36" s="15">
+      <c r="I36" s="13">
         <v>5</v>
       </c>
-      <c r="J36" s="15">
+      <c r="J36" s="13">
         <v>19</v>
       </c>
-      <c r="K36" s="15">
+      <c r="K36" s="13">
         <v>12</v>
       </c>
-      <c r="L36" s="15">
+      <c r="L36" s="13">
         <v>8</v>
       </c>
-      <c r="M36" s="15">
+      <c r="M36" s="13">
         <v>7</v>
       </c>
-      <c r="N36" s="15">
-[...5 lines deleted...]
-      <c r="P36" s="15">
+      <c r="N36" s="13">
+        <v>1</v>
+      </c>
+      <c r="O36" s="13">
+        <v>1</v>
+      </c>
+      <c r="P36" s="13">
         <v>7</v>
       </c>
-      <c r="Q36" s="15">
+      <c r="Q36" s="13">
         <v>7</v>
       </c>
-      <c r="R36" s="15">
-[...2 lines deleted...]
-      <c r="S36" s="15">
+      <c r="R36" s="13">
         <v>17</v>
       </c>
-      <c r="T36" s="15">
-[...5 lines deleted...]
-      <c r="V36" s="15">
+      <c r="S36" s="13">
+        <v>17</v>
+      </c>
+      <c r="T36" s="13">
+        <v>3</v>
+      </c>
+      <c r="U36" s="13">
+        <v>0</v>
+      </c>
+      <c r="V36" s="13">
         <v>4</v>
       </c>
-      <c r="W36" s="15">
-[...17 lines deleted...]
-      <c r="A37" s="24" t="s">
+      <c r="W36" s="13">
+        <v>0</v>
+      </c>
+      <c r="X36" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="19"/>
+    </row>
+    <row r="37" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B37" s="8">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>0</v>
       </c>
-      <c r="I37" s="17">
-[...2 lines deleted...]
-      <c r="J37" s="17">
+      <c r="I37" s="4">
+        <v>0</v>
+      </c>
+      <c r="J37" s="4">
         <v>1</v>
       </c>
       <c r="K37" s="4">
         <v>0</v>
       </c>
       <c r="L37" s="4">
         <v>0</v>
       </c>
       <c r="M37" s="4">
         <v>0</v>
       </c>
       <c r="N37" s="4">
         <v>0</v>
       </c>
       <c r="O37" s="4">
         <v>0</v>
       </c>
       <c r="P37" s="4">
         <v>1</v>
       </c>
       <c r="Q37" s="4">
         <v>1</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
@@ -4544,81 +4544,81 @@
       </c>
       <c r="T37" s="4">
         <v>0</v>
       </c>
       <c r="U37" s="4">
         <v>0</v>
       </c>
       <c r="V37" s="4">
         <v>0</v>
       </c>
       <c r="W37" s="4">
         <v>0</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="4">
         <v>0</v>
       </c>
       <c r="AA37" s="4">
         <v>0</v>
       </c>
-      <c r="AB37" s="22"/>
-[...2 lines deleted...]
-      <c r="A38" s="24" t="s">
+      <c r="AB37" s="19"/>
+    </row>
+    <row r="38" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B38" s="8">
         <v>1</v>
       </c>
       <c r="C38" s="4">
         <v>0</v>
       </c>
       <c r="D38" s="4">
         <v>0</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>0</v>
       </c>
       <c r="H38" s="4">
         <v>0</v>
       </c>
-      <c r="I38" s="17">
-[...2 lines deleted...]
-      <c r="J38" s="17">
+      <c r="I38" s="4">
+        <v>0</v>
+      </c>
+      <c r="J38" s="4">
         <v>1</v>
       </c>
       <c r="K38" s="4">
         <v>1</v>
       </c>
       <c r="L38" s="4">
         <v>0</v>
       </c>
       <c r="M38" s="4">
         <v>0</v>
       </c>
       <c r="N38" s="4">
         <v>0</v>
       </c>
       <c r="O38" s="4">
         <v>0</v>
       </c>
       <c r="P38" s="4">
         <v>2</v>
       </c>
       <c r="Q38" s="4">
         <v>2</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
@@ -4628,81 +4628,81 @@
       </c>
       <c r="T38" s="4">
         <v>0</v>
       </c>
       <c r="U38" s="4">
         <v>0</v>
       </c>
       <c r="V38" s="4">
         <v>0</v>
       </c>
       <c r="W38" s="4">
         <v>0</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="4">
         <v>1</v>
       </c>
       <c r="AA38" s="4">
         <v>0</v>
       </c>
-      <c r="AB38" s="22"/>
-[...2 lines deleted...]
-      <c r="A39" s="24" t="s">
+      <c r="AB38" s="19"/>
+    </row>
+    <row r="39" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>1</v>
       </c>
       <c r="G39" s="4">
         <v>1</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
-      <c r="I39" s="17">
-[...2 lines deleted...]
-      <c r="J39" s="17">
+      <c r="I39" s="4">
+        <v>0</v>
+      </c>
+      <c r="J39" s="4">
         <v>3</v>
       </c>
       <c r="K39" s="4">
         <v>2</v>
       </c>
       <c r="L39" s="4">
         <v>1</v>
       </c>
       <c r="M39" s="4">
         <v>0</v>
       </c>
       <c r="N39" s="4">
         <v>0</v>
       </c>
       <c r="O39" s="4">
         <v>0</v>
       </c>
       <c r="P39" s="4">
         <v>2</v>
       </c>
       <c r="Q39" s="4">
         <v>2</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
@@ -4712,81 +4712,81 @@
       </c>
       <c r="T39" s="4">
         <v>0</v>
       </c>
       <c r="U39" s="4">
         <v>0</v>
       </c>
       <c r="V39" s="4">
         <v>0</v>
       </c>
       <c r="W39" s="4">
         <v>0</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="4">
         <v>0</v>
       </c>
       <c r="AA39" s="4">
         <v>0</v>
       </c>
-      <c r="AB39" s="22"/>
-[...2 lines deleted...]
-      <c r="A40" s="24" t="s">
+      <c r="AB39" s="19"/>
+    </row>
+    <row r="40" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="4">
         <v>1</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>2</v>
       </c>
       <c r="G40" s="4">
         <v>1</v>
       </c>
       <c r="H40" s="4">
         <v>1</v>
       </c>
-      <c r="I40" s="17">
-[...2 lines deleted...]
-      <c r="J40" s="17">
+      <c r="I40" s="4">
+        <v>1</v>
+      </c>
+      <c r="J40" s="4">
         <v>0</v>
       </c>
       <c r="K40" s="4">
         <v>0</v>
       </c>
       <c r="L40" s="4">
         <v>1</v>
       </c>
       <c r="M40" s="4">
         <v>1</v>
       </c>
       <c r="N40" s="4">
         <v>0</v>
       </c>
       <c r="O40" s="4">
         <v>0</v>
       </c>
       <c r="P40" s="4">
         <v>0</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>10</v>
@@ -4796,165 +4796,165 @@
       </c>
       <c r="T40" s="4">
         <v>0</v>
       </c>
       <c r="U40" s="4">
         <v>0</v>
       </c>
       <c r="V40" s="4">
         <v>0</v>
       </c>
       <c r="W40" s="4">
         <v>0</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="4">
         <v>0</v>
       </c>
       <c r="AA40" s="4">
         <v>0</v>
       </c>
-      <c r="AB40" s="22"/>
-[...2 lines deleted...]
-      <c r="A41" s="24" t="s">
+      <c r="AB40" s="19"/>
+    </row>
+    <row r="41" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="21" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="8">
         <v>14</v>
       </c>
       <c r="C41" s="4">
         <v>8</v>
       </c>
       <c r="D41" s="4">
         <v>2</v>
       </c>
       <c r="E41" s="4">
         <v>1</v>
       </c>
       <c r="F41" s="4">
         <v>4</v>
       </c>
       <c r="G41" s="4">
         <v>4</v>
       </c>
       <c r="H41" s="4">
         <v>4</v>
       </c>
-      <c r="I41" s="17">
+      <c r="I41" s="4">
         <v>4</v>
       </c>
-      <c r="J41" s="17">
+      <c r="J41" s="4">
         <v>13</v>
       </c>
       <c r="K41" s="4">
         <v>8</v>
       </c>
       <c r="L41" s="4">
         <v>5</v>
       </c>
       <c r="M41" s="4">
         <v>5</v>
       </c>
       <c r="N41" s="4">
         <v>1</v>
       </c>
       <c r="O41" s="4">
         <v>1</v>
       </c>
       <c r="P41" s="4">
         <v>1</v>
       </c>
       <c r="Q41" s="4">
         <v>1</v>
       </c>
       <c r="R41" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S41" s="4">
         <v>7</v>
       </c>
       <c r="T41" s="4">
         <v>2</v>
       </c>
       <c r="U41" s="4">
         <v>0</v>
       </c>
       <c r="V41" s="4">
         <v>3</v>
       </c>
       <c r="W41" s="4">
         <v>0</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="4">
         <v>2</v>
       </c>
       <c r="AA41" s="4">
         <v>0</v>
       </c>
-      <c r="AB41" s="22"/>
-[...2 lines deleted...]
-      <c r="A42" s="24" t="s">
+      <c r="AB41" s="19"/>
+    </row>
+    <row r="42" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="8">
         <v>3</v>
       </c>
       <c r="C42" s="4">
         <v>0</v>
       </c>
       <c r="D42" s="4">
         <v>1</v>
       </c>
       <c r="E42" s="4">
         <v>1</v>
       </c>
       <c r="F42" s="4">
         <v>0</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
-      <c r="I42" s="17">
-[...2 lines deleted...]
-      <c r="J42" s="17">
+      <c r="I42" s="4">
+        <v>0</v>
+      </c>
+      <c r="J42" s="4">
         <v>1</v>
       </c>
       <c r="K42" s="4">
         <v>1</v>
       </c>
       <c r="L42" s="4">
         <v>1</v>
       </c>
       <c r="M42" s="4">
         <v>1</v>
       </c>
       <c r="N42" s="4">
         <v>0</v>
       </c>
       <c r="O42" s="4">
         <v>0</v>
       </c>
       <c r="P42" s="4">
         <v>1</v>
       </c>
       <c r="Q42" s="4">
         <v>1</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
@@ -4964,172 +4964,170 @@
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="U42" s="4">
         <v>0</v>
       </c>
       <c r="V42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="4">
         <v>0</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="4">
         <v>0</v>
       </c>
       <c r="AA42" s="4">
         <v>0</v>
       </c>
-      <c r="AB42" s="22"/>
-[...2 lines deleted...]
-      <c r="A43" s="24"/>
+      <c r="AB42" s="19"/>
+    </row>
+    <row r="43" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="21"/>
       <c r="B43" s="8"/>
-      <c r="I43" s="17"/>
-[...4 lines deleted...]
-      <c r="A44" s="23" t="s">
+      <c r="AB43" s="19"/>
+    </row>
+    <row r="44" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="12">
         <v>39</v>
       </c>
-      <c r="C44" s="15">
+      <c r="C44" s="13">
         <v>26</v>
       </c>
-      <c r="D44" s="15">
+      <c r="D44" s="13">
         <v>20</v>
       </c>
-      <c r="E44" s="15">
+      <c r="E44" s="13">
         <v>16</v>
       </c>
-      <c r="F44" s="15">
+      <c r="F44" s="13">
         <v>23</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="13">
         <v>19</v>
       </c>
-      <c r="H44" s="15">
+      <c r="H44" s="13">
         <v>18</v>
       </c>
-      <c r="I44" s="15">
+      <c r="I44" s="13">
         <v>18</v>
       </c>
-      <c r="J44" s="15">
+      <c r="J44" s="13">
         <v>25</v>
       </c>
-      <c r="K44" s="15">
+      <c r="K44" s="13">
         <v>20</v>
       </c>
-      <c r="L44" s="15">
+      <c r="L44" s="13">
         <v>18</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="13">
         <v>15</v>
       </c>
-      <c r="N44" s="15">
+      <c r="N44" s="13">
         <v>5</v>
       </c>
-      <c r="O44" s="15">
+      <c r="O44" s="13">
         <v>4</v>
       </c>
-      <c r="P44" s="15">
+      <c r="P44" s="13">
         <v>11</v>
       </c>
-      <c r="Q44" s="15">
+      <c r="Q44" s="13">
         <v>10</v>
       </c>
-      <c r="R44" s="15">
+      <c r="R44" s="13">
         <v>31</v>
       </c>
-      <c r="S44" s="15">
+      <c r="S44" s="13">
         <v>26</v>
       </c>
-      <c r="T44" s="15">
+      <c r="T44" s="13">
         <v>11</v>
       </c>
-      <c r="U44" s="15">
-[...2 lines deleted...]
-      <c r="V44" s="15">
+      <c r="U44" s="13">
+        <v>2</v>
+      </c>
+      <c r="V44" s="13">
         <v>6</v>
       </c>
-      <c r="W44" s="15">
-[...17 lines deleted...]
-      <c r="A45" s="24" t="s">
+      <c r="W44" s="13">
+        <v>0</v>
+      </c>
+      <c r="X44" s="13">
+        <v>2</v>
+      </c>
+      <c r="Y44" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA44" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="19"/>
+    </row>
+    <row r="45" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B45" s="8">
         <v>3</v>
       </c>
       <c r="C45" s="4">
         <v>3</v>
       </c>
       <c r="D45" s="4">
         <v>2</v>
       </c>
       <c r="E45" s="4">
         <v>2</v>
       </c>
       <c r="F45" s="4">
         <v>5</v>
       </c>
       <c r="G45" s="4">
         <v>4</v>
       </c>
       <c r="H45" s="4">
         <v>0</v>
       </c>
-      <c r="I45" s="17">
-[...2 lines deleted...]
-      <c r="J45" s="17">
+      <c r="I45" s="4">
+        <v>0</v>
+      </c>
+      <c r="J45" s="4">
         <v>2</v>
       </c>
       <c r="K45" s="4">
         <v>1</v>
       </c>
       <c r="L45" s="4">
         <v>0</v>
       </c>
       <c r="M45" s="4">
         <v>0</v>
       </c>
       <c r="N45" s="4">
         <v>0</v>
       </c>
       <c r="O45" s="4">
         <v>0</v>
       </c>
       <c r="P45" s="4">
         <v>4</v>
       </c>
       <c r="Q45" s="4">
         <v>4</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
@@ -5139,81 +5137,81 @@
       </c>
       <c r="T45" s="4">
         <v>0</v>
       </c>
       <c r="U45" s="4">
         <v>0</v>
       </c>
       <c r="V45" s="4">
         <v>0</v>
       </c>
       <c r="W45" s="4">
         <v>0</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="4">
         <v>0</v>
       </c>
       <c r="AA45" s="4">
         <v>0</v>
       </c>
-      <c r="AB45" s="22"/>
-[...2 lines deleted...]
-      <c r="A46" s="24" t="s">
+      <c r="AB45" s="19"/>
+    </row>
+    <row r="46" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="8">
         <v>7</v>
       </c>
       <c r="C46" s="4">
         <v>2</v>
       </c>
       <c r="D46" s="4">
         <v>0</v>
       </c>
       <c r="E46" s="4">
         <v>0</v>
       </c>
       <c r="F46" s="4">
         <v>0</v>
       </c>
       <c r="G46" s="4">
         <v>0</v>
       </c>
       <c r="H46" s="4">
         <v>0</v>
       </c>
-      <c r="I46" s="17">
-[...2 lines deleted...]
-      <c r="J46" s="17">
+      <c r="I46" s="4">
+        <v>0</v>
+      </c>
+      <c r="J46" s="4">
         <v>2</v>
       </c>
       <c r="K46" s="4">
         <v>1</v>
       </c>
       <c r="L46" s="4">
         <v>0</v>
       </c>
       <c r="M46" s="4">
         <v>0</v>
       </c>
       <c r="N46" s="4">
         <v>2</v>
       </c>
       <c r="O46" s="4">
         <v>2</v>
       </c>
       <c r="P46" s="4">
         <v>1</v>
       </c>
       <c r="Q46" s="4">
         <v>1</v>
       </c>
       <c r="R46" s="4">
         <v>3</v>
@@ -5223,81 +5221,81 @@
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="U46" s="4">
         <v>0</v>
       </c>
       <c r="V46" s="4">
         <v>0</v>
       </c>
       <c r="W46" s="4">
         <v>0</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="4">
         <v>0</v>
       </c>
       <c r="AA46" s="4">
         <v>0</v>
       </c>
-      <c r="AB46" s="22"/>
-[...2 lines deleted...]
-      <c r="A47" s="24" t="s">
+      <c r="AB46" s="19"/>
+    </row>
+    <row r="47" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="21" t="s">
         <v>61</v>
       </c>
       <c r="B47" s="8">
         <v>14</v>
       </c>
       <c r="C47" s="4">
         <v>10</v>
       </c>
       <c r="D47" s="4">
         <v>6</v>
       </c>
       <c r="E47" s="4">
         <v>3</v>
       </c>
       <c r="F47" s="4">
         <v>10</v>
       </c>
       <c r="G47" s="4">
         <v>9</v>
       </c>
       <c r="H47" s="4">
         <v>1</v>
       </c>
-      <c r="I47" s="17">
-[...2 lines deleted...]
-      <c r="J47" s="17">
+      <c r="I47" s="4">
+        <v>1</v>
+      </c>
+      <c r="J47" s="4">
         <v>9</v>
       </c>
       <c r="K47" s="4">
         <v>8</v>
       </c>
       <c r="L47" s="4">
         <v>11</v>
       </c>
       <c r="M47" s="4">
         <v>9</v>
       </c>
       <c r="N47" s="4">
         <v>2</v>
       </c>
       <c r="O47" s="4">
         <v>1</v>
       </c>
       <c r="P47" s="4">
         <v>2</v>
       </c>
       <c r="Q47" s="4">
         <v>1</v>
       </c>
       <c r="R47" s="4">
         <v>12</v>
@@ -5307,81 +5305,81 @@
       </c>
       <c r="T47" s="4">
         <v>6</v>
       </c>
       <c r="U47" s="4">
         <v>1</v>
       </c>
       <c r="V47" s="4">
         <v>2</v>
       </c>
       <c r="W47" s="4">
         <v>0</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="4">
         <v>0</v>
       </c>
       <c r="AA47" s="4">
         <v>0</v>
       </c>
-      <c r="AB47" s="22"/>
-[...2 lines deleted...]
-      <c r="A48" s="24" t="s">
+      <c r="AB47" s="19"/>
+    </row>
+    <row r="48" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B48" s="8">
         <v>9</v>
       </c>
       <c r="C48" s="4">
         <v>6</v>
       </c>
       <c r="D48" s="4">
         <v>6</v>
       </c>
       <c r="E48" s="4">
         <v>5</v>
       </c>
       <c r="F48" s="4">
         <v>4</v>
       </c>
       <c r="G48" s="4">
         <v>4</v>
       </c>
       <c r="H48" s="4">
         <v>11</v>
       </c>
-      <c r="I48" s="17">
+      <c r="I48" s="4">
         <v>11</v>
       </c>
-      <c r="J48" s="17">
+      <c r="J48" s="4">
         <v>7</v>
       </c>
       <c r="K48" s="4">
         <v>5</v>
       </c>
       <c r="L48" s="4">
         <v>2</v>
       </c>
       <c r="M48" s="4">
         <v>2</v>
       </c>
       <c r="N48" s="4">
         <v>0</v>
       </c>
       <c r="O48" s="4">
         <v>0</v>
       </c>
       <c r="P48" s="4">
         <v>2</v>
       </c>
       <c r="Q48" s="4">
         <v>2</v>
       </c>
       <c r="R48" s="4">
         <v>2</v>
@@ -5391,81 +5389,81 @@
       </c>
       <c r="T48" s="4">
         <v>2</v>
       </c>
       <c r="U48" s="4">
         <v>1</v>
       </c>
       <c r="V48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="4">
         <v>0</v>
       </c>
       <c r="X48" s="4">
         <v>1</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="4">
         <v>1</v>
       </c>
       <c r="AA48" s="4">
         <v>0</v>
       </c>
-      <c r="AB48" s="22"/>
-[...2 lines deleted...]
-      <c r="A49" s="24" t="s">
+      <c r="AB48" s="19"/>
+    </row>
+    <row r="49" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="21" t="s">
         <v>63</v>
       </c>
       <c r="B49" s="8">
         <v>5</v>
       </c>
       <c r="C49" s="4">
         <v>4</v>
       </c>
       <c r="D49" s="4">
         <v>4</v>
       </c>
       <c r="E49" s="4">
         <v>4</v>
       </c>
       <c r="F49" s="4">
         <v>1</v>
       </c>
       <c r="G49" s="4">
         <v>1</v>
       </c>
       <c r="H49" s="4">
         <v>4</v>
       </c>
-      <c r="I49" s="17">
+      <c r="I49" s="4">
         <v>4</v>
       </c>
-      <c r="J49" s="17">
+      <c r="J49" s="4">
         <v>3</v>
       </c>
       <c r="K49" s="4">
         <v>3</v>
       </c>
       <c r="L49" s="4">
         <v>4</v>
       </c>
       <c r="M49" s="4">
         <v>3</v>
       </c>
       <c r="N49" s="4">
         <v>1</v>
       </c>
       <c r="O49" s="4">
         <v>1</v>
       </c>
       <c r="P49" s="4">
         <v>0</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>12</v>
@@ -5475,81 +5473,81 @@
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="U49" s="4">
         <v>0</v>
       </c>
       <c r="V49" s="4">
         <v>3</v>
       </c>
       <c r="W49" s="4">
         <v>0</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="4">
         <v>0</v>
       </c>
       <c r="AA49" s="4">
         <v>0</v>
       </c>
-      <c r="AB49" s="22"/>
-[...2 lines deleted...]
-      <c r="A50" s="24" t="s">
+      <c r="AB49" s="19"/>
+    </row>
+    <row r="50" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B50" s="8">
         <v>1</v>
       </c>
       <c r="C50" s="4">
         <v>1</v>
       </c>
       <c r="D50" s="4">
         <v>2</v>
       </c>
       <c r="E50" s="4">
         <v>2</v>
       </c>
       <c r="F50" s="4">
         <v>1</v>
       </c>
       <c r="G50" s="4">
         <v>0</v>
       </c>
       <c r="H50" s="4">
         <v>0</v>
       </c>
-      <c r="I50" s="17">
-[...2 lines deleted...]
-      <c r="J50" s="17">
+      <c r="I50" s="4">
+        <v>0</v>
+      </c>
+      <c r="J50" s="4">
         <v>2</v>
       </c>
       <c r="K50" s="4">
         <v>2</v>
       </c>
       <c r="L50" s="4">
         <v>1</v>
       </c>
       <c r="M50" s="4">
         <v>1</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>0</v>
       </c>
       <c r="P50" s="4">
         <v>1</v>
       </c>
       <c r="Q50" s="4">
         <v>1</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
@@ -5559,81 +5557,81 @@
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="U50" s="4">
         <v>0</v>
       </c>
       <c r="V50" s="4">
         <v>0</v>
       </c>
       <c r="W50" s="4">
         <v>0</v>
       </c>
       <c r="X50" s="4">
         <v>1</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="4">
         <v>1</v>
       </c>
       <c r="AA50" s="4">
         <v>0</v>
       </c>
-      <c r="AB50" s="22"/>
-[...2 lines deleted...]
-      <c r="A51" s="24" t="s">
+      <c r="AB50" s="19"/>
+    </row>
+    <row r="51" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="21" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="8">
         <v>0</v>
       </c>
       <c r="C51" s="4">
         <v>0</v>
       </c>
       <c r="D51" s="4">
         <v>0</v>
       </c>
       <c r="E51" s="4">
         <v>0</v>
       </c>
       <c r="F51" s="4">
         <v>2</v>
       </c>
       <c r="G51" s="4">
         <v>1</v>
       </c>
       <c r="H51" s="4">
         <v>2</v>
       </c>
-      <c r="I51" s="17">
-[...2 lines deleted...]
-      <c r="J51" s="17">
+      <c r="I51" s="4">
+        <v>2</v>
+      </c>
+      <c r="J51" s="4">
         <v>0</v>
       </c>
       <c r="K51" s="4">
         <v>0</v>
       </c>
       <c r="L51" s="4">
         <v>0</v>
       </c>
       <c r="M51" s="4">
         <v>0</v>
       </c>
       <c r="N51" s="4">
         <v>0</v>
       </c>
       <c r="O51" s="4">
         <v>0</v>
       </c>
       <c r="P51" s="4">
         <v>1</v>
       </c>
       <c r="Q51" s="4">
         <v>1</v>
       </c>
       <c r="R51" s="4">
         <v>2</v>
@@ -5643,172 +5641,170 @@
       </c>
       <c r="T51" s="4">
         <v>0</v>
       </c>
       <c r="U51" s="4">
         <v>0</v>
       </c>
       <c r="V51" s="4">
         <v>0</v>
       </c>
       <c r="W51" s="4">
         <v>0</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="4">
         <v>0</v>
       </c>
       <c r="AA51" s="4">
         <v>0</v>
       </c>
-      <c r="AB51" s="22"/>
-[...2 lines deleted...]
-      <c r="A52" s="24"/>
+      <c r="AB51" s="19"/>
+    </row>
+    <row r="52" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="21"/>
       <c r="B52" s="8"/>
-      <c r="I52" s="17"/>
-[...4 lines deleted...]
-      <c r="A53" s="23" t="s">
+      <c r="AB52" s="19"/>
+    </row>
+    <row r="53" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="12">
         <v>10</v>
       </c>
-      <c r="C53" s="15">
-[...20 lines deleted...]
-      <c r="J53" s="15">
+      <c r="C53" s="13">
+        <v>3</v>
+      </c>
+      <c r="D53" s="13">
+        <v>0</v>
+      </c>
+      <c r="E53" s="13">
+        <v>0</v>
+      </c>
+      <c r="F53" s="13">
+        <v>2</v>
+      </c>
+      <c r="G53" s="13">
+        <v>2</v>
+      </c>
+      <c r="H53" s="13">
+        <v>2</v>
+      </c>
+      <c r="I53" s="13">
+        <v>2</v>
+      </c>
+      <c r="J53" s="13">
         <v>7</v>
       </c>
-      <c r="K53" s="15">
+      <c r="K53" s="13">
         <v>5</v>
       </c>
-      <c r="L53" s="15">
+      <c r="L53" s="13">
         <v>4</v>
       </c>
-      <c r="M53" s="15">
-[...8 lines deleted...]
-      <c r="P53" s="15">
+      <c r="M53" s="13">
+        <v>3</v>
+      </c>
+      <c r="N53" s="13">
+        <v>2</v>
+      </c>
+      <c r="O53" s="13">
+        <v>2</v>
+      </c>
+      <c r="P53" s="13">
         <v>5</v>
       </c>
-      <c r="Q53" s="15">
+      <c r="Q53" s="13">
         <v>5</v>
       </c>
-      <c r="R53" s="15">
+      <c r="R53" s="13">
         <v>5</v>
       </c>
-      <c r="S53" s="15">
-[...2 lines deleted...]
-      <c r="T53" s="15">
+      <c r="S53" s="13">
+        <v>3</v>
+      </c>
+      <c r="T53" s="13">
         <v>6</v>
       </c>
-      <c r="U53" s="15">
-[...23 lines deleted...]
-      <c r="A54" s="24" t="s">
+      <c r="U53" s="13">
+        <v>1</v>
+      </c>
+      <c r="V53" s="13">
+        <v>3</v>
+      </c>
+      <c r="W53" s="13">
+        <v>0</v>
+      </c>
+      <c r="X53" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="19"/>
+    </row>
+    <row r="54" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="8">
         <v>1</v>
       </c>
       <c r="C54" s="4">
         <v>0</v>
       </c>
       <c r="D54" s="4">
         <v>0</v>
       </c>
       <c r="E54" s="4">
         <v>0</v>
       </c>
       <c r="F54" s="4">
         <v>0</v>
       </c>
       <c r="G54" s="4">
         <v>0</v>
       </c>
       <c r="H54" s="4">
         <v>0</v>
       </c>
-      <c r="I54" s="17">
-[...2 lines deleted...]
-      <c r="J54" s="17">
+      <c r="I54" s="4">
+        <v>0</v>
+      </c>
+      <c r="J54" s="4">
         <v>0</v>
       </c>
       <c r="K54" s="4">
         <v>0</v>
       </c>
       <c r="L54" s="4">
         <v>0</v>
       </c>
       <c r="M54" s="4">
         <v>0</v>
       </c>
       <c r="N54" s="4">
         <v>0</v>
       </c>
       <c r="O54" s="4">
         <v>0</v>
       </c>
       <c r="P54" s="4">
         <v>0</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>2</v>
@@ -5818,81 +5814,81 @@
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="U54" s="4">
         <v>1</v>
       </c>
       <c r="V54" s="4">
         <v>0</v>
       </c>
       <c r="W54" s="4">
         <v>0</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="4">
         <v>0</v>
       </c>
       <c r="AA54" s="4">
         <v>0</v>
       </c>
-      <c r="AB54" s="22"/>
-[...2 lines deleted...]
-      <c r="A55" s="24" t="s">
+      <c r="AB54" s="19"/>
+    </row>
+    <row r="55" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="8">
         <v>0</v>
       </c>
       <c r="C55" s="4">
         <v>0</v>
       </c>
       <c r="D55" s="4">
         <v>0</v>
       </c>
       <c r="E55" s="4">
         <v>0</v>
       </c>
       <c r="F55" s="4">
         <v>0</v>
       </c>
       <c r="G55" s="4">
         <v>0</v>
       </c>
       <c r="H55" s="4">
         <v>1</v>
       </c>
-      <c r="I55" s="17">
-[...2 lines deleted...]
-      <c r="J55" s="17">
+      <c r="I55" s="4">
+        <v>1</v>
+      </c>
+      <c r="J55" s="4">
         <v>1</v>
       </c>
       <c r="K55" s="4">
         <v>0</v>
       </c>
       <c r="L55" s="4">
         <v>0</v>
       </c>
       <c r="M55" s="4">
         <v>0</v>
       </c>
       <c r="N55" s="4">
         <v>0</v>
       </c>
       <c r="O55" s="4">
         <v>0</v>
       </c>
       <c r="P55" s="4">
         <v>0</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>1</v>
@@ -5902,81 +5898,81 @@
       </c>
       <c r="T55" s="4">
         <v>0</v>
       </c>
       <c r="U55" s="4">
         <v>0</v>
       </c>
       <c r="V55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="4">
         <v>0</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="4">
         <v>0</v>
       </c>
       <c r="AA55" s="4">
         <v>0</v>
       </c>
-      <c r="AB55" s="22"/>
-[...2 lines deleted...]
-      <c r="A56" s="24" t="s">
+      <c r="AB55" s="19"/>
+    </row>
+    <row r="56" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="8">
         <v>4</v>
       </c>
       <c r="C56" s="4">
         <v>2</v>
       </c>
       <c r="D56" s="4">
         <v>0</v>
       </c>
       <c r="E56" s="4">
         <v>0</v>
       </c>
       <c r="F56" s="4">
         <v>1</v>
       </c>
       <c r="G56" s="4">
         <v>1</v>
       </c>
       <c r="H56" s="4">
         <v>0</v>
       </c>
-      <c r="I56" s="17">
-[...2 lines deleted...]
-      <c r="J56" s="17">
+      <c r="I56" s="4">
+        <v>0</v>
+      </c>
+      <c r="J56" s="4">
         <v>4</v>
       </c>
       <c r="K56" s="4">
         <v>3</v>
       </c>
       <c r="L56" s="4">
         <v>0</v>
       </c>
       <c r="M56" s="4">
         <v>0</v>
       </c>
       <c r="N56" s="4">
         <v>1</v>
       </c>
       <c r="O56" s="4">
         <v>1</v>
       </c>
       <c r="P56" s="4">
         <v>0</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>1</v>
@@ -5986,81 +5982,81 @@
       </c>
       <c r="T56" s="4">
         <v>2</v>
       </c>
       <c r="U56" s="4">
         <v>0</v>
       </c>
       <c r="V56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="4">
         <v>0</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="4">
         <v>0</v>
       </c>
       <c r="AA56" s="4">
         <v>0</v>
       </c>
-      <c r="AB56" s="22"/>
-[...2 lines deleted...]
-      <c r="A57" s="24" t="s">
+      <c r="AB56" s="19"/>
+    </row>
+    <row r="57" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="8">
         <v>3</v>
       </c>
       <c r="C57" s="4">
         <v>0</v>
       </c>
       <c r="D57" s="4">
         <v>0</v>
       </c>
       <c r="E57" s="4">
         <v>0</v>
       </c>
       <c r="F57" s="4">
         <v>1</v>
       </c>
       <c r="G57" s="4">
         <v>1</v>
       </c>
       <c r="H57" s="4">
         <v>0</v>
       </c>
-      <c r="I57" s="17">
-[...2 lines deleted...]
-      <c r="J57" s="17">
+      <c r="I57" s="4">
+        <v>0</v>
+      </c>
+      <c r="J57" s="4">
         <v>2</v>
       </c>
       <c r="K57" s="4">
         <v>2</v>
       </c>
       <c r="L57" s="4">
         <v>0</v>
       </c>
       <c r="M57" s="4">
         <v>0</v>
       </c>
       <c r="N57" s="4">
         <v>1</v>
       </c>
       <c r="O57" s="4">
         <v>1</v>
       </c>
       <c r="P57" s="4">
         <v>5</v>
       </c>
       <c r="Q57" s="4">
         <v>5</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
@@ -6070,81 +6066,81 @@
       </c>
       <c r="T57" s="4">
         <v>3</v>
       </c>
       <c r="U57" s="4">
         <v>0</v>
       </c>
       <c r="V57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="4">
         <v>0</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="4">
         <v>0</v>
       </c>
       <c r="AA57" s="4">
         <v>0</v>
       </c>
-      <c r="AB57" s="22"/>
-[...2 lines deleted...]
-      <c r="A58" s="24" t="s">
+      <c r="AB57" s="19"/>
+    </row>
+    <row r="58" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="8">
         <v>2</v>
       </c>
       <c r="C58" s="4">
         <v>1</v>
       </c>
       <c r="D58" s="4">
         <v>0</v>
       </c>
       <c r="E58" s="4">
         <v>0</v>
       </c>
       <c r="F58" s="4">
         <v>0</v>
       </c>
       <c r="G58" s="4">
         <v>0</v>
       </c>
       <c r="H58" s="4">
         <v>1</v>
       </c>
-      <c r="I58" s="17">
-[...2 lines deleted...]
-      <c r="J58" s="17">
+      <c r="I58" s="4">
+        <v>1</v>
+      </c>
+      <c r="J58" s="4">
         <v>0</v>
       </c>
       <c r="K58" s="4">
         <v>0</v>
       </c>
       <c r="L58" s="4">
         <v>4</v>
       </c>
       <c r="M58" s="4">
         <v>3</v>
       </c>
       <c r="N58" s="4">
         <v>0</v>
       </c>
       <c r="O58" s="4">
         <v>0</v>
       </c>
       <c r="P58" s="4">
         <v>0</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>1</v>
@@ -6154,172 +6150,170 @@
       </c>
       <c r="T58" s="4">
         <v>0</v>
       </c>
       <c r="U58" s="4">
         <v>0</v>
       </c>
       <c r="V58" s="4">
         <v>0</v>
       </c>
       <c r="W58" s="4">
         <v>0</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="4">
         <v>0</v>
       </c>
       <c r="AA58" s="4">
         <v>0</v>
       </c>
-      <c r="AB58" s="22"/>
-[...2 lines deleted...]
-      <c r="A59" s="24"/>
+      <c r="AB58" s="19"/>
+    </row>
+    <row r="59" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="21"/>
       <c r="B59" s="8"/>
-      <c r="I59" s="17"/>
-[...4 lines deleted...]
-      <c r="A60" s="23" t="s">
+      <c r="AB59" s="19"/>
+    </row>
+    <row r="60" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="12">
         <v>4</v>
       </c>
-      <c r="C60" s="15">
-[...20 lines deleted...]
-      <c r="J60" s="15">
+      <c r="C60" s="13">
+        <v>2</v>
+      </c>
+      <c r="D60" s="13">
+        <v>2</v>
+      </c>
+      <c r="E60" s="13">
+        <v>2</v>
+      </c>
+      <c r="F60" s="13">
+        <v>2</v>
+      </c>
+      <c r="G60" s="13">
+        <v>2</v>
+      </c>
+      <c r="H60" s="13">
+        <v>2</v>
+      </c>
+      <c r="I60" s="13">
+        <v>2</v>
+      </c>
+      <c r="J60" s="13">
         <v>8</v>
       </c>
-      <c r="K60" s="15">
+      <c r="K60" s="13">
         <v>8</v>
       </c>
-      <c r="L60" s="15">
-[...11 lines deleted...]
-      <c r="P60" s="15">
+      <c r="L60" s="13">
+        <v>2</v>
+      </c>
+      <c r="M60" s="13">
+        <v>2</v>
+      </c>
+      <c r="N60" s="13">
+        <v>1</v>
+      </c>
+      <c r="O60" s="13">
+        <v>1</v>
+      </c>
+      <c r="P60" s="13">
         <v>4</v>
       </c>
-      <c r="Q60" s="15">
+      <c r="Q60" s="13">
         <v>4</v>
       </c>
-      <c r="R60" s="15">
-[...32 lines deleted...]
-      <c r="A61" s="24" t="s">
+      <c r="R60" s="13">
+        <v>3</v>
+      </c>
+      <c r="S60" s="13">
+        <v>3</v>
+      </c>
+      <c r="T60" s="13">
+        <v>1</v>
+      </c>
+      <c r="U60" s="13">
+        <v>0</v>
+      </c>
+      <c r="V60" s="13">
+        <v>0</v>
+      </c>
+      <c r="W60" s="13">
+        <v>0</v>
+      </c>
+      <c r="X60" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="19"/>
+    </row>
+    <row r="61" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="8">
         <v>0</v>
       </c>
       <c r="C61" s="4">
         <v>0</v>
       </c>
       <c r="D61" s="4">
         <v>1</v>
       </c>
       <c r="E61" s="4">
         <v>1</v>
       </c>
       <c r="F61" s="4">
         <v>0</v>
       </c>
       <c r="G61" s="4">
         <v>0</v>
       </c>
       <c r="H61" s="4">
         <v>0</v>
       </c>
-      <c r="I61" s="17">
-[...2 lines deleted...]
-      <c r="J61" s="17">
+      <c r="I61" s="4">
+        <v>0</v>
+      </c>
+      <c r="J61" s="4">
         <v>1</v>
       </c>
       <c r="K61" s="4">
         <v>1</v>
       </c>
       <c r="L61" s="4">
         <v>2</v>
       </c>
       <c r="M61" s="4">
         <v>2</v>
       </c>
       <c r="N61" s="4">
         <v>0</v>
       </c>
       <c r="O61" s="4">
         <v>0</v>
       </c>
       <c r="P61" s="4">
         <v>1</v>
       </c>
       <c r="Q61" s="4">
         <v>1</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
@@ -6329,81 +6323,81 @@
       </c>
       <c r="T61" s="4">
         <v>0</v>
       </c>
       <c r="U61" s="4">
         <v>0</v>
       </c>
       <c r="V61" s="4">
         <v>0</v>
       </c>
       <c r="W61" s="4">
         <v>0</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="4">
         <v>0</v>
       </c>
       <c r="AA61" s="4">
         <v>0</v>
       </c>
-      <c r="AB61" s="22"/>
-[...2 lines deleted...]
-      <c r="A62" s="24" t="s">
+      <c r="AB61" s="19"/>
+    </row>
+    <row r="62" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="8">
         <v>2</v>
       </c>
       <c r="C62" s="4">
         <v>1</v>
       </c>
       <c r="D62" s="4">
         <v>0</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="4">
         <v>2</v>
       </c>
       <c r="G62" s="4">
         <v>2</v>
       </c>
       <c r="H62" s="4">
         <v>0</v>
       </c>
-      <c r="I62" s="17">
-[...2 lines deleted...]
-      <c r="J62" s="17">
+      <c r="I62" s="4">
+        <v>0</v>
+      </c>
+      <c r="J62" s="4">
         <v>3</v>
       </c>
       <c r="K62" s="4">
         <v>3</v>
       </c>
       <c r="L62" s="4">
         <v>0</v>
       </c>
       <c r="M62" s="4">
         <v>0</v>
       </c>
       <c r="N62" s="4">
         <v>1</v>
       </c>
       <c r="O62" s="4">
         <v>1</v>
       </c>
       <c r="P62" s="4">
         <v>1</v>
       </c>
       <c r="Q62" s="4">
         <v>1</v>
       </c>
       <c r="R62" s="4">
         <v>1</v>
@@ -6413,81 +6407,81 @@
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="U62" s="4">
         <v>0</v>
       </c>
       <c r="V62" s="4">
         <v>0</v>
       </c>
       <c r="W62" s="4">
         <v>0</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="4">
         <v>0</v>
       </c>
       <c r="AA62" s="4">
         <v>0</v>
       </c>
-      <c r="AB62" s="22"/>
-[...2 lines deleted...]
-      <c r="A63" s="24" t="s">
+      <c r="AB62" s="19"/>
+    </row>
+    <row r="63" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="8">
         <v>1</v>
       </c>
       <c r="C63" s="4">
         <v>1</v>
       </c>
       <c r="D63" s="4">
         <v>1</v>
       </c>
       <c r="E63" s="4">
         <v>1</v>
       </c>
       <c r="F63" s="4">
         <v>0</v>
       </c>
       <c r="G63" s="4">
         <v>0</v>
       </c>
       <c r="H63" s="4">
         <v>2</v>
       </c>
-      <c r="I63" s="17">
-[...2 lines deleted...]
-      <c r="J63" s="17">
+      <c r="I63" s="4">
+        <v>2</v>
+      </c>
+      <c r="J63" s="4">
         <v>3</v>
       </c>
       <c r="K63" s="4">
         <v>3</v>
       </c>
       <c r="L63" s="4">
         <v>0</v>
       </c>
       <c r="M63" s="4">
         <v>0</v>
       </c>
       <c r="N63" s="4">
         <v>0</v>
       </c>
       <c r="O63" s="4">
         <v>0</v>
       </c>
       <c r="P63" s="4">
         <v>2</v>
       </c>
       <c r="Q63" s="4">
         <v>2</v>
       </c>
       <c r="R63" s="4">
         <v>2</v>
@@ -6497,81 +6491,81 @@
       </c>
       <c r="T63" s="4">
         <v>0</v>
       </c>
       <c r="U63" s="4">
         <v>0</v>
       </c>
       <c r="V63" s="4">
         <v>0</v>
       </c>
       <c r="W63" s="4">
         <v>0</v>
       </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="4">
         <v>0</v>
       </c>
       <c r="AA63" s="4">
         <v>0</v>
       </c>
-      <c r="AB63" s="22"/>
-[...2 lines deleted...]
-      <c r="A64" s="24" t="s">
+      <c r="AB63" s="19"/>
+    </row>
+    <row r="64" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="8">
         <v>1</v>
       </c>
       <c r="C64" s="4">
         <v>0</v>
       </c>
       <c r="D64" s="4">
         <v>0</v>
       </c>
       <c r="E64" s="4">
         <v>0</v>
       </c>
       <c r="F64" s="4">
         <v>0</v>
       </c>
       <c r="G64" s="4">
         <v>0</v>
       </c>
       <c r="H64" s="4">
         <v>0</v>
       </c>
-      <c r="I64" s="17">
-[...2 lines deleted...]
-      <c r="J64" s="17">
+      <c r="I64" s="4">
+        <v>0</v>
+      </c>
+      <c r="J64" s="4">
         <v>1</v>
       </c>
       <c r="K64" s="4">
         <v>1</v>
       </c>
       <c r="L64" s="4">
         <v>0</v>
       </c>
       <c r="M64" s="4">
         <v>0</v>
       </c>
       <c r="N64" s="4">
         <v>0</v>
       </c>
       <c r="O64" s="4">
         <v>0</v>
       </c>
       <c r="P64" s="4">
         <v>0</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
@@ -6581,172 +6575,170 @@
       </c>
       <c r="T64" s="4">
         <v>0</v>
       </c>
       <c r="U64" s="4">
         <v>0</v>
       </c>
       <c r="V64" s="4">
         <v>0</v>
       </c>
       <c r="W64" s="4">
         <v>0</v>
       </c>
       <c r="X64" s="4">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="4">
         <v>0</v>
       </c>
       <c r="AA64" s="4">
         <v>0</v>
       </c>
-      <c r="AB64" s="22"/>
-[...2 lines deleted...]
-      <c r="A65" s="24"/>
+      <c r="AB64" s="19"/>
+    </row>
+    <row r="65" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="21"/>
       <c r="B65" s="8"/>
-      <c r="I65" s="17"/>
-[...4 lines deleted...]
-      <c r="A66" s="23" t="s">
+      <c r="AB65" s="19"/>
+    </row>
+    <row r="66" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="12">
         <v>19</v>
       </c>
-      <c r="C66" s="15">
+      <c r="C66" s="13">
         <v>12</v>
       </c>
-      <c r="D66" s="15">
+      <c r="D66" s="13">
         <v>7</v>
       </c>
-      <c r="E66" s="15">
+      <c r="E66" s="13">
         <v>5</v>
       </c>
-      <c r="F66" s="15">
+      <c r="F66" s="13">
         <v>7</v>
       </c>
-      <c r="G66" s="15">
+      <c r="G66" s="13">
         <v>7</v>
       </c>
-      <c r="H66" s="15">
+      <c r="H66" s="13">
         <v>17</v>
       </c>
-      <c r="I66" s="15">
+      <c r="I66" s="13">
         <v>17</v>
       </c>
-      <c r="J66" s="15">
+      <c r="J66" s="13">
         <v>12</v>
       </c>
-      <c r="K66" s="15">
+      <c r="K66" s="13">
         <v>8</v>
       </c>
-      <c r="L66" s="15">
+      <c r="L66" s="13">
         <v>7</v>
       </c>
-      <c r="M66" s="15">
+      <c r="M66" s="13">
         <v>5</v>
       </c>
-      <c r="N66" s="15">
+      <c r="N66" s="13">
         <v>4</v>
       </c>
-      <c r="O66" s="15">
+      <c r="O66" s="13">
         <v>4</v>
       </c>
-      <c r="P66" s="15">
+      <c r="P66" s="13">
         <v>27</v>
       </c>
-      <c r="Q66" s="15">
+      <c r="Q66" s="13">
         <v>27</v>
       </c>
-      <c r="R66" s="15">
+      <c r="R66" s="13">
         <v>12</v>
       </c>
-      <c r="S66" s="15">
+      <c r="S66" s="13">
         <v>12</v>
       </c>
-      <c r="T66" s="15">
+      <c r="T66" s="13">
         <v>4</v>
       </c>
-      <c r="U66" s="15">
-[...23 lines deleted...]
-      <c r="A67" s="24" t="s">
+      <c r="U66" s="13">
+        <v>0</v>
+      </c>
+      <c r="V66" s="13">
+        <v>3</v>
+      </c>
+      <c r="W66" s="13">
+        <v>0</v>
+      </c>
+      <c r="X66" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA66" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="19"/>
+    </row>
+    <row r="67" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="8">
         <v>8</v>
       </c>
       <c r="C67" s="4">
         <v>4</v>
       </c>
       <c r="D67" s="4">
         <v>3</v>
       </c>
       <c r="E67" s="4">
         <v>3</v>
       </c>
       <c r="F67" s="4">
         <v>1</v>
       </c>
       <c r="G67" s="4">
         <v>1</v>
       </c>
       <c r="H67" s="4">
         <v>5</v>
       </c>
-      <c r="I67" s="17">
+      <c r="I67" s="4">
         <v>5</v>
       </c>
-      <c r="J67" s="17">
+      <c r="J67" s="4">
         <v>3</v>
       </c>
       <c r="K67" s="4">
         <v>2</v>
       </c>
       <c r="L67" s="4">
         <v>3</v>
       </c>
       <c r="M67" s="4">
         <v>2</v>
       </c>
       <c r="N67" s="4">
         <v>0</v>
       </c>
       <c r="O67" s="4">
         <v>0</v>
       </c>
       <c r="P67" s="4">
         <v>6</v>
       </c>
       <c r="Q67" s="4">
         <v>6</v>
       </c>
       <c r="R67" s="4">
         <v>1</v>
@@ -6756,81 +6748,81 @@
       </c>
       <c r="T67" s="4">
         <v>1</v>
       </c>
       <c r="U67" s="4">
         <v>0</v>
       </c>
       <c r="V67" s="4">
         <v>1</v>
       </c>
       <c r="W67" s="4">
         <v>0</v>
       </c>
       <c r="X67" s="4">
         <v>0</v>
       </c>
       <c r="Y67" s="4">
         <v>0</v>
       </c>
       <c r="Z67" s="4">
         <v>0</v>
       </c>
       <c r="AA67" s="4">
         <v>0</v>
       </c>
-      <c r="AB67" s="22"/>
-[...2 lines deleted...]
-      <c r="A68" s="24" t="s">
+      <c r="AB67" s="19"/>
+    </row>
+    <row r="68" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B68" s="8">
         <v>0</v>
       </c>
       <c r="C68" s="4">
         <v>0</v>
       </c>
       <c r="D68" s="4">
         <v>1</v>
       </c>
       <c r="E68" s="4">
         <v>0</v>
       </c>
       <c r="F68" s="4">
         <v>0</v>
       </c>
       <c r="G68" s="4">
         <v>0</v>
       </c>
       <c r="H68" s="4">
         <v>1</v>
       </c>
-      <c r="I68" s="17">
-[...2 lines deleted...]
-      <c r="J68" s="17">
+      <c r="I68" s="4">
+        <v>1</v>
+      </c>
+      <c r="J68" s="4">
         <v>2</v>
       </c>
       <c r="K68" s="4">
         <v>2</v>
       </c>
       <c r="L68" s="4">
         <v>0</v>
       </c>
       <c r="M68" s="4">
         <v>0</v>
       </c>
       <c r="N68" s="4">
         <v>0</v>
       </c>
       <c r="O68" s="4">
         <v>0</v>
       </c>
       <c r="P68" s="4">
         <v>3</v>
       </c>
       <c r="Q68" s="4">
         <v>3</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
@@ -6840,81 +6832,81 @@
       </c>
       <c r="T68" s="4">
         <v>0</v>
       </c>
       <c r="U68" s="4">
         <v>0</v>
       </c>
       <c r="V68" s="4">
         <v>0</v>
       </c>
       <c r="W68" s="4">
         <v>0</v>
       </c>
       <c r="X68" s="4">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
       <c r="Z68" s="4">
         <v>0</v>
       </c>
       <c r="AA68" s="4">
         <v>0</v>
       </c>
-      <c r="AB68" s="22"/>
-[...2 lines deleted...]
-      <c r="A69" s="24" t="s">
+      <c r="AB68" s="19"/>
+    </row>
+    <row r="69" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B69" s="8">
         <v>2</v>
       </c>
       <c r="C69" s="4">
         <v>1</v>
       </c>
       <c r="D69" s="4">
         <v>0</v>
       </c>
       <c r="E69" s="4">
         <v>0</v>
       </c>
       <c r="F69" s="4">
         <v>0</v>
       </c>
       <c r="G69" s="4">
         <v>0</v>
       </c>
       <c r="H69" s="4">
         <v>0</v>
       </c>
-      <c r="I69" s="17">
-[...2 lines deleted...]
-      <c r="J69" s="17">
+      <c r="I69" s="4">
+        <v>0</v>
+      </c>
+      <c r="J69" s="4">
         <v>2</v>
       </c>
       <c r="K69" s="4">
         <v>2</v>
       </c>
       <c r="L69" s="4">
         <v>0</v>
       </c>
       <c r="M69" s="4">
         <v>0</v>
       </c>
       <c r="N69" s="4">
         <v>0</v>
       </c>
       <c r="O69" s="4">
         <v>0</v>
       </c>
       <c r="P69" s="4">
         <v>1</v>
       </c>
       <c r="Q69" s="4">
         <v>1</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
@@ -6924,81 +6916,81 @@
       </c>
       <c r="T69" s="4">
         <v>0</v>
       </c>
       <c r="U69" s="4">
         <v>0</v>
       </c>
       <c r="V69" s="4">
         <v>0</v>
       </c>
       <c r="W69" s="4">
         <v>0</v>
       </c>
       <c r="X69" s="4">
         <v>0</v>
       </c>
       <c r="Y69" s="4">
         <v>0</v>
       </c>
       <c r="Z69" s="4">
         <v>1</v>
       </c>
       <c r="AA69" s="4">
         <v>0</v>
       </c>
-      <c r="AB69" s="22"/>
-[...2 lines deleted...]
-      <c r="A70" s="24" t="s">
+      <c r="AB69" s="19"/>
+    </row>
+    <row r="70" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="8">
         <v>2</v>
       </c>
       <c r="C70" s="4">
         <v>1</v>
       </c>
       <c r="D70" s="4">
         <v>0</v>
       </c>
       <c r="E70" s="4">
         <v>0</v>
       </c>
       <c r="F70" s="4">
         <v>0</v>
       </c>
       <c r="G70" s="4">
         <v>0</v>
       </c>
       <c r="H70" s="4">
         <v>0</v>
       </c>
-      <c r="I70" s="17">
-[...2 lines deleted...]
-      <c r="J70" s="17">
+      <c r="I70" s="4">
+        <v>0</v>
+      </c>
+      <c r="J70" s="4">
         <v>1</v>
       </c>
       <c r="K70" s="4">
         <v>1</v>
       </c>
       <c r="L70" s="4">
         <v>0</v>
       </c>
       <c r="M70" s="4">
         <v>0</v>
       </c>
       <c r="N70" s="4">
         <v>0</v>
       </c>
       <c r="O70" s="4">
         <v>0</v>
       </c>
       <c r="P70" s="4">
         <v>0</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
@@ -7008,81 +7000,81 @@
       </c>
       <c r="T70" s="4">
         <v>1</v>
       </c>
       <c r="U70" s="4">
         <v>0</v>
       </c>
       <c r="V70" s="4">
         <v>1</v>
       </c>
       <c r="W70" s="4">
         <v>0</v>
       </c>
       <c r="X70" s="4">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
       <c r="Z70" s="4">
         <v>0</v>
       </c>
       <c r="AA70" s="4">
         <v>0</v>
       </c>
-      <c r="AB70" s="22"/>
-[...2 lines deleted...]
-      <c r="A71" s="24" t="s">
+      <c r="AB70" s="19"/>
+    </row>
+    <row r="71" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B71" s="8">
         <v>2</v>
       </c>
       <c r="C71" s="4">
         <v>1</v>
       </c>
       <c r="D71" s="4">
         <v>0</v>
       </c>
       <c r="E71" s="4">
         <v>0</v>
       </c>
       <c r="F71" s="4">
         <v>0</v>
       </c>
       <c r="G71" s="4">
         <v>0</v>
       </c>
       <c r="H71" s="4">
         <v>0</v>
       </c>
-      <c r="I71" s="17">
-[...2 lines deleted...]
-      <c r="J71" s="17">
+      <c r="I71" s="4">
+        <v>0</v>
+      </c>
+      <c r="J71" s="4">
         <v>2</v>
       </c>
       <c r="K71" s="4">
         <v>0</v>
       </c>
       <c r="L71" s="4">
         <v>1</v>
       </c>
       <c r="M71" s="4">
         <v>0</v>
       </c>
       <c r="N71" s="4">
         <v>2</v>
       </c>
       <c r="O71" s="4">
         <v>2</v>
       </c>
       <c r="P71" s="4">
         <v>3</v>
       </c>
       <c r="Q71" s="4">
         <v>3</v>
       </c>
       <c r="R71" s="4">
         <v>3</v>
@@ -7092,81 +7084,81 @@
       </c>
       <c r="T71" s="4">
         <v>1</v>
       </c>
       <c r="U71" s="4">
         <v>0</v>
       </c>
       <c r="V71" s="4">
         <v>0</v>
       </c>
       <c r="W71" s="4">
         <v>0</v>
       </c>
       <c r="X71" s="4">
         <v>0</v>
       </c>
       <c r="Y71" s="4">
         <v>0</v>
       </c>
       <c r="Z71" s="4">
         <v>0</v>
       </c>
       <c r="AA71" s="4">
         <v>0</v>
       </c>
-      <c r="AB71" s="22"/>
-[...2 lines deleted...]
-      <c r="A72" s="24" t="s">
+      <c r="AB71" s="19"/>
+    </row>
+    <row r="72" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="21" t="s">
         <v>83</v>
       </c>
       <c r="B72" s="8">
         <v>3</v>
       </c>
       <c r="C72" s="4">
         <v>3</v>
       </c>
       <c r="D72" s="4">
         <v>0</v>
       </c>
       <c r="E72" s="4">
         <v>0</v>
       </c>
       <c r="F72" s="4">
         <v>1</v>
       </c>
       <c r="G72" s="4">
         <v>1</v>
       </c>
       <c r="H72" s="4">
         <v>0</v>
       </c>
-      <c r="I72" s="17">
-[...2 lines deleted...]
-      <c r="J72" s="17">
+      <c r="I72" s="4">
+        <v>0</v>
+      </c>
+      <c r="J72" s="4">
         <v>0</v>
       </c>
       <c r="K72" s="4">
         <v>0</v>
       </c>
       <c r="L72" s="4">
         <v>0</v>
       </c>
       <c r="M72" s="4">
         <v>0</v>
       </c>
       <c r="N72" s="4">
         <v>0</v>
       </c>
       <c r="O72" s="4">
         <v>0</v>
       </c>
       <c r="P72" s="4">
         <v>3</v>
       </c>
       <c r="Q72" s="4">
         <v>3</v>
       </c>
       <c r="R72" s="4">
         <v>5</v>
@@ -7176,81 +7168,81 @@
       </c>
       <c r="T72" s="4">
         <v>0</v>
       </c>
       <c r="U72" s="4">
         <v>0</v>
       </c>
       <c r="V72" s="4">
         <v>0</v>
       </c>
       <c r="W72" s="4">
         <v>0</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="4">
         <v>0</v>
       </c>
       <c r="AA72" s="4">
         <v>0</v>
       </c>
-      <c r="AB72" s="22"/>
-[...2 lines deleted...]
-      <c r="A73" s="24" t="s">
+      <c r="AB72" s="19"/>
+    </row>
+    <row r="73" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B73" s="8">
         <v>0</v>
       </c>
       <c r="C73" s="4">
         <v>0</v>
       </c>
       <c r="D73" s="4">
         <v>1</v>
       </c>
       <c r="E73" s="4">
         <v>0</v>
       </c>
       <c r="F73" s="4">
         <v>0</v>
       </c>
       <c r="G73" s="4">
         <v>0</v>
       </c>
       <c r="H73" s="4">
         <v>0</v>
       </c>
-      <c r="I73" s="17">
-[...2 lines deleted...]
-      <c r="J73" s="17">
+      <c r="I73" s="4">
+        <v>0</v>
+      </c>
+      <c r="J73" s="4">
         <v>1</v>
       </c>
       <c r="K73" s="4">
         <v>0</v>
       </c>
       <c r="L73" s="4">
         <v>0</v>
       </c>
       <c r="M73" s="4">
         <v>0</v>
       </c>
       <c r="N73" s="4">
         <v>0</v>
       </c>
       <c r="O73" s="4">
         <v>0</v>
       </c>
       <c r="P73" s="4">
         <v>3</v>
       </c>
       <c r="Q73" s="4">
         <v>3</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
@@ -7260,81 +7252,81 @@
       </c>
       <c r="T73" s="4">
         <v>0</v>
       </c>
       <c r="U73" s="4">
         <v>0</v>
       </c>
       <c r="V73" s="4">
         <v>0</v>
       </c>
       <c r="W73" s="4">
         <v>0</v>
       </c>
       <c r="X73" s="4">
         <v>0</v>
       </c>
       <c r="Y73" s="4">
         <v>0</v>
       </c>
       <c r="Z73" s="4">
         <v>0</v>
       </c>
       <c r="AA73" s="4">
         <v>0</v>
       </c>
-      <c r="AB73" s="22"/>
-[...2 lines deleted...]
-      <c r="A74" s="24" t="s">
+      <c r="AB73" s="19"/>
+    </row>
+    <row r="74" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="21" t="s">
         <v>85</v>
       </c>
       <c r="B74" s="8">
         <v>0</v>
       </c>
       <c r="C74" s="4">
         <v>0</v>
       </c>
       <c r="D74" s="4">
         <v>0</v>
       </c>
       <c r="E74" s="4">
         <v>0</v>
       </c>
       <c r="F74" s="4">
         <v>0</v>
       </c>
       <c r="G74" s="4">
         <v>0</v>
       </c>
       <c r="H74" s="4">
         <v>2</v>
       </c>
-      <c r="I74" s="17">
-[...2 lines deleted...]
-      <c r="J74" s="17">
+      <c r="I74" s="4">
+        <v>2</v>
+      </c>
+      <c r="J74" s="4">
         <v>0</v>
       </c>
       <c r="K74" s="4">
         <v>0</v>
       </c>
       <c r="L74" s="4">
         <v>0</v>
       </c>
       <c r="M74" s="4">
         <v>0</v>
       </c>
       <c r="N74" s="4">
         <v>0</v>
       </c>
       <c r="O74" s="4">
         <v>0</v>
       </c>
       <c r="P74" s="4">
         <v>1</v>
       </c>
       <c r="Q74" s="4">
         <v>1</v>
       </c>
       <c r="R74" s="4">
         <v>3</v>
@@ -7344,81 +7336,81 @@
       </c>
       <c r="T74" s="4">
         <v>1</v>
       </c>
       <c r="U74" s="4">
         <v>0</v>
       </c>
       <c r="V74" s="4">
         <v>0</v>
       </c>
       <c r="W74" s="4">
         <v>0</v>
       </c>
       <c r="X74" s="4">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
       <c r="Z74" s="4">
         <v>0</v>
       </c>
       <c r="AA74" s="4">
         <v>0</v>
       </c>
-      <c r="AB74" s="22"/>
-[...2 lines deleted...]
-      <c r="A75" s="24" t="s">
+      <c r="AB74" s="19"/>
+    </row>
+    <row r="75" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="21" t="s">
         <v>86</v>
       </c>
       <c r="B75" s="8">
         <v>2</v>
       </c>
       <c r="C75" s="4">
         <v>2</v>
       </c>
       <c r="D75" s="4">
         <v>2</v>
       </c>
       <c r="E75" s="4">
         <v>2</v>
       </c>
       <c r="F75" s="4">
         <v>5</v>
       </c>
       <c r="G75" s="4">
         <v>5</v>
       </c>
       <c r="H75" s="4">
         <v>9</v>
       </c>
-      <c r="I75" s="17">
+      <c r="I75" s="4">
         <v>9</v>
       </c>
-      <c r="J75" s="17">
+      <c r="J75" s="4">
         <v>1</v>
       </c>
       <c r="K75" s="4">
         <v>1</v>
       </c>
       <c r="L75" s="4">
         <v>3</v>
       </c>
       <c r="M75" s="4">
         <v>3</v>
       </c>
       <c r="N75" s="4">
         <v>2</v>
       </c>
       <c r="O75" s="4">
         <v>2</v>
       </c>
       <c r="P75" s="4">
         <v>7</v>
       </c>
       <c r="Q75" s="4">
         <v>7</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
@@ -7428,598 +7420,480 @@
       </c>
       <c r="T75" s="4">
         <v>0</v>
       </c>
       <c r="U75" s="4">
         <v>0</v>
       </c>
       <c r="V75" s="4">
         <v>1</v>
       </c>
       <c r="W75" s="4">
         <v>0</v>
       </c>
       <c r="X75" s="4">
         <v>0</v>
       </c>
       <c r="Y75" s="4">
         <v>0</v>
       </c>
       <c r="Z75" s="4">
         <v>0</v>
       </c>
       <c r="AA75" s="4">
         <v>0</v>
       </c>
-      <c r="AB75" s="22"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AB75" s="19"/>
+    </row>
+    <row r="76" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="14"/>
       <c r="B76" s="8"/>
-      <c r="AB76" s="17"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+    </row>
+    <row r="77" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="11"/>
       <c r="B77" s="6"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
       <c r="V77" s="7"/>
       <c r="W77" s="7"/>
       <c r="X77" s="7"/>
       <c r="Y77" s="7"/>
       <c r="Z77" s="7"/>
       <c r="AA77" s="7"/>
-      <c r="AB77" s="21"/>
-[...82 lines deleted...]
-      <c r="C91" s="17"/>
+      <c r="AB77" s="18"/>
+    </row>
+    <row r="78" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB78" s="19"/>
+    </row>
+    <row r="79" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB79" s="19"/>
+    </row>
+    <row r="80" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB80" s="19"/>
+    </row>
+    <row r="81" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB81" s="19"/>
+    </row>
+    <row r="82" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB82" s="19"/>
+    </row>
+    <row r="83" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB83" s="19"/>
+    </row>
+    <row r="84" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB84" s="19"/>
+    </row>
+    <row r="85" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB85" s="19"/>
+    </row>
+    <row r="86" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB86" s="19"/>
+    </row>
+    <row r="87" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB87" s="19"/>
+    </row>
+    <row r="88" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB88" s="19"/>
+    </row>
+    <row r="89" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB89" s="19"/>
+    </row>
+    <row r="90" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB90" s="19"/>
+    </row>
+    <row r="91" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="5"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="4"/>
       <c r="F91" s="4"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="4"/>
       <c r="J91" s="4"/>
       <c r="K91" s="4"/>
       <c r="L91" s="4"/>
       <c r="M91" s="4"/>
       <c r="N91" s="4"/>
       <c r="O91" s="4"/>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
       <c r="R91" s="4"/>
       <c r="S91" s="4"/>
       <c r="T91" s="4"/>
       <c r="U91" s="4"/>
       <c r="V91" s="4"/>
       <c r="W91" s="4"/>
       <c r="X91" s="4"/>
       <c r="Y91" s="4"/>
       <c r="Z91" s="4"/>
       <c r="AA91" s="4"/>
-      <c r="AB91" s="21"/>
-[...52 lines deleted...]
-      <c r="C100" s="17"/>
+      <c r="AB91" s="18"/>
+    </row>
+    <row r="92" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB92" s="19"/>
+    </row>
+    <row r="93" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB93" s="19"/>
+    </row>
+    <row r="94" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB94" s="19"/>
+    </row>
+    <row r="95" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB95" s="19"/>
+    </row>
+    <row r="96" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB96" s="19"/>
+    </row>
+    <row r="97" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB97" s="19"/>
+    </row>
+    <row r="98" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB98" s="19"/>
+    </row>
+    <row r="99" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB99" s="19"/>
+    </row>
+    <row r="100" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="5"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="4"/>
       <c r="F100" s="4"/>
       <c r="G100" s="4"/>
       <c r="H100" s="4"/>
       <c r="I100" s="4"/>
       <c r="J100" s="4"/>
       <c r="K100" s="4"/>
       <c r="L100" s="4"/>
       <c r="M100" s="4"/>
       <c r="N100" s="4"/>
       <c r="O100" s="4"/>
       <c r="P100" s="4"/>
       <c r="Q100" s="4"/>
       <c r="R100" s="4"/>
       <c r="S100" s="4"/>
       <c r="T100" s="4"/>
       <c r="U100" s="4"/>
       <c r="V100" s="4"/>
       <c r="W100" s="4"/>
       <c r="X100" s="4"/>
       <c r="Y100" s="4"/>
       <c r="Z100" s="4"/>
       <c r="AA100" s="4"/>
-      <c r="AB100" s="21"/>
-[...46 lines deleted...]
-      <c r="C108" s="17"/>
+      <c r="AB100" s="18"/>
+    </row>
+    <row r="101" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB101" s="19"/>
+    </row>
+    <row r="102" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB102" s="19"/>
+    </row>
+    <row r="103" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB103" s="19"/>
+    </row>
+    <row r="104" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB104" s="19"/>
+    </row>
+    <row r="105" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB105" s="19"/>
+    </row>
+    <row r="106" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB106" s="19"/>
+    </row>
+    <row r="107" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB107" s="19"/>
+    </row>
+    <row r="108" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="5"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="4"/>
       <c r="F108" s="4"/>
       <c r="G108" s="4"/>
       <c r="H108" s="4"/>
       <c r="I108" s="4"/>
       <c r="J108" s="4"/>
       <c r="K108" s="4"/>
       <c r="L108" s="4"/>
       <c r="M108" s="4"/>
       <c r="N108" s="4"/>
       <c r="O108" s="4"/>
       <c r="P108" s="4"/>
       <c r="Q108" s="4"/>
       <c r="R108" s="4"/>
       <c r="S108" s="4"/>
       <c r="T108" s="4"/>
       <c r="U108" s="4"/>
       <c r="V108" s="4"/>
       <c r="W108" s="4"/>
       <c r="X108" s="4"/>
       <c r="Y108" s="4"/>
       <c r="Z108" s="4"/>
       <c r="AA108" s="4"/>
-      <c r="AB108" s="21"/>
-[...40 lines deleted...]
-      <c r="C115" s="17"/>
+      <c r="AB108" s="18"/>
+    </row>
+    <row r="109" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB109" s="19"/>
+    </row>
+    <row r="110" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB110" s="19"/>
+    </row>
+    <row r="111" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB111" s="19"/>
+    </row>
+    <row r="112" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB112" s="19"/>
+    </row>
+    <row r="113" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB113" s="19"/>
+    </row>
+    <row r="114" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB114" s="19"/>
+    </row>
+    <row r="115" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="5"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="4"/>
       <c r="F115" s="4"/>
       <c r="G115" s="4"/>
       <c r="H115" s="4"/>
       <c r="I115" s="4"/>
       <c r="J115" s="4"/>
       <c r="K115" s="4"/>
       <c r="L115" s="4"/>
       <c r="M115" s="4"/>
       <c r="N115" s="4"/>
       <c r="O115" s="4"/>
       <c r="P115" s="4"/>
       <c r="Q115" s="4"/>
       <c r="R115" s="4"/>
       <c r="S115" s="4"/>
       <c r="T115" s="4"/>
       <c r="U115" s="4"/>
       <c r="V115" s="4"/>
       <c r="W115" s="4"/>
       <c r="X115" s="4"/>
       <c r="Y115" s="4"/>
       <c r="Z115" s="4"/>
       <c r="AA115" s="4"/>
-      <c r="AB115" s="21"/>
-[...40 lines deleted...]
-    <row r="126" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AB115" s="18"/>
+    </row>
+    <row r="116" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB116" s="19"/>
+    </row>
+    <row r="117" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB117" s="19"/>
+    </row>
+    <row r="118" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB118" s="19"/>
+    </row>
+    <row r="119" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB119" s="19"/>
+    </row>
+    <row r="120" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB120" s="19"/>
+    </row>
+    <row r="121" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB121" s="19"/>
+    </row>
+    <row r="122" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB122" s="19"/>
+    </row>
+    <row r="123" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB123" s="19"/>
+    </row>
+    <row r="124" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB124" s="19"/>
+    </row>
+    <row r="126" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="5"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="4"/>
       <c r="F126" s="4"/>
       <c r="G126" s="4"/>
       <c r="H126" s="4"/>
       <c r="I126" s="4"/>
       <c r="J126" s="4"/>
       <c r="K126" s="4"/>
       <c r="L126" s="4"/>
       <c r="M126" s="4"/>
       <c r="N126" s="4"/>
       <c r="O126" s="4"/>
       <c r="P126" s="4"/>
       <c r="Q126" s="4"/>
       <c r="R126" s="4"/>
       <c r="S126" s="4"/>
       <c r="T126" s="4"/>
       <c r="U126" s="4"/>
       <c r="V126" s="4"/>
       <c r="W126" s="4"/>
       <c r="X126" s="4"/>
       <c r="Y126" s="4"/>
       <c r="Z126" s="4"/>
       <c r="AA126" s="4"/>
-      <c r="AB126" s="21"/>
-[...22 lines deleted...]
-    <row r="134" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AB126" s="18"/>
+    </row>
+    <row r="127" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB127" s="19"/>
+    </row>
+    <row r="128" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB128" s="19"/>
+    </row>
+    <row r="129" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB129" s="19"/>
+    </row>
+    <row r="130" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB130" s="19"/>
+    </row>
+    <row r="131" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB131" s="19"/>
+    </row>
+    <row r="132" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB132" s="19"/>
+    </row>
+    <row r="133" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB133" s="19"/>
+    </row>
+    <row r="134" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="5"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="4"/>
       <c r="F134" s="4"/>
       <c r="G134" s="4"/>
       <c r="H134" s="4"/>
       <c r="I134" s="4"/>
       <c r="J134" s="4"/>
       <c r="K134" s="4"/>
       <c r="L134" s="4"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
       <c r="P134" s="4"/>
       <c r="Q134" s="4"/>
       <c r="R134" s="4"/>
       <c r="S134" s="4"/>
       <c r="T134" s="4"/>
       <c r="U134" s="4"/>
       <c r="V134" s="4"/>
       <c r="W134" s="4"/>
       <c r="X134" s="4"/>
       <c r="Y134" s="4"/>
       <c r="Z134" s="4"/>
       <c r="AA134" s="4"/>
-      <c r="AB134" s="21"/>
-[...16 lines deleted...]
-    <row r="140" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AB134" s="18"/>
+    </row>
+    <row r="135" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB135" s="19"/>
+    </row>
+    <row r="136" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB136" s="19"/>
+    </row>
+    <row r="137" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB137" s="19"/>
+    </row>
+    <row r="138" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB138" s="19"/>
+    </row>
+    <row r="139" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB139" s="19"/>
+    </row>
+    <row r="140" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="5"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
       <c r="I140" s="4"/>
       <c r="J140" s="4"/>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="4"/>
       <c r="U140" s="4"/>
       <c r="V140" s="4"/>
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
       <c r="Y140" s="4"/>
       <c r="Z140" s="4"/>
       <c r="AA140" s="4"/>
-      <c r="AB140" s="21"/>
-[...14 lines deleted...]
-      <c r="AB145" s="17"/>
+      <c r="AB140" s="18"/>
+    </row>
+    <row r="141" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB141" s="19"/>
+    </row>
+    <row r="142" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB142" s="19"/>
+    </row>
+    <row r="143" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB143" s="19"/>
+    </row>
+    <row r="144" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB144" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="U1:W1"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="26" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>