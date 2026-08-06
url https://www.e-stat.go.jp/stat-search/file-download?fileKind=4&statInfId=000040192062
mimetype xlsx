--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,63 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_17393394C2F44F61AF1379CA4EA1CA801FFEA176" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0574E62B-8F9F-4C06-9F99-FA9163DBC626}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF53E958-501D-4CC8-8CF3-166DE39BD6E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{4AB4CA11-0065-4AD9-9D27-3C7134E9047A}"/>
   </bookViews>
   <sheets>
     <sheet name="24-05-08" sheetId="13" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
+    <definedName name="\a">[1]合算分!#REF!</definedName>
+    <definedName name="\b" localSheetId="0">#REF!</definedName>
+    <definedName name="\b">#REF!</definedName>
+    <definedName name="\c" localSheetId="0">#REF!</definedName>
+    <definedName name="\c">#REF!</definedName>
+    <definedName name="\d" localSheetId="0">#REF!</definedName>
+    <definedName name="\d">#REF!</definedName>
+    <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
+    <definedName name="\f">[2]合算4表!#REF!</definedName>
+    <definedName name="\p" localSheetId="0">#REF!</definedName>
+    <definedName name="\p">#REF!</definedName>
+    <definedName name="\s" localSheetId="0">#REF!</definedName>
+    <definedName name="\s">#REF!</definedName>
+    <definedName name="b" localSheetId="0">#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="BOOK" localSheetId="0">#REF!</definedName>
+    <definedName name="BOOK">#REF!</definedName>
+    <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK" localSheetId="0">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
+    <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO" localSheetId="0">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
+    <definedName name="ﾒﾆｭｰ">#REF!</definedName>
+    <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
+    <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
+    <definedName name="送付用">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="38">
   <si>
     <t>１　　　号　　　観　　　察</t>
   </si>
   <si>
     <t>２　　　号　　　観　　　察</t>
@@ -1266,262 +1302,348 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="distributed"/>
-[...39 lines deleted...]
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{EE5B9E85-9A82-44D6-95FE-33252C84E25C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{A57E867D-5282-433B-BAA8-E9DFE4F0B82F}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{AAAC5E2B-2678-496B-A0D7-27D2FB4A40A4}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{33C8F968-9B43-4396-A47D-F2E2AA90789F}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{ADBC5347-ABB0-40D3-8DCF-D591FC3D9E4E}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{AB3F5456-48AB-47C7-AE84-C9E3E0936833}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{2D7FA3E7-3B72-4534-8AB1-87EB4E9F6DFB}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{811C86E8-7A60-4DE3-9CFF-A7523BD7CFB2}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E10AAD9F-E939-469C-8CBC-3DFE40149B28}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{E66DEDFC-4BEB-46A0-BAC8-D6DDAED483C8}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{9B9291E5-6EA0-481B-A935-9F3CA4E50295}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{8612E236-96F1-4CF3-8DF0-E4A48C8CA919}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{834676D4-ECCE-47E1-BA6A-3009E892EC07}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{827F1E33-0BD4-4D19-A10B-0D7AF1DA12A1}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{B6B90D1C-779A-427A-9679-0AA4506D8D0F}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{922BBE7A-6BC8-4B52-BC57-8FDD6978ECB5}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{739B3893-487C-40BF-97ED-80C30646017F}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{2B5AB649-A03C-4214-AF9A-13FB0C3DC9E5}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{9D102F94-C956-46D5-AACC-65D6AA940E62}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{7BE61ADF-6287-4763-A775-A37E97B92F2F}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{AEABCE22-9F98-4A41-95D0-33A34AA64302}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{42FD68D3-4DAF-4093-9101-0F0847942BFD}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{A238E07B-FBE6-4B3C-9447-8FC81324B713}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{6D41DD7F-52A7-4105-98B9-C1AE48F4001B}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{56D52A77-EFFA-4745-9B7E-7E4C6AF83322}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{CCE0F6D2-4348-42FD-84F4-149D77C0D5BA}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{F75B297A-6700-40D5-8388-4D41FAE2EFE0}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{586BF36F-3FBF-4FED-AD2F-D5CA8D4181E6}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{C3E65623-ACCC-4708-B144-2FFC84D6AAD8}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{20FE2755-5CCB-42FC-9383-F8C6FBDB5A17}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{E69F3004-E63F-40D3-9A99-0A1B170DCC94}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{4F251A2F-D480-4AD3-A654-D3E58A8B56CD}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{8F3BF06F-7EF4-47D5-9810-C45DBC2F1D37}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{D4270108-E285-4A0B-AD4F-57FD6B95FBAB}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{0F74903A-3344-4815-BC12-70F33BA8305E}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24592" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010600000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{261AF6AD-3C18-5FEE-7D8B-F118189D9124}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="3705225"/>
           <a:ext cx="142875" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 45821"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="合算分"/>
+      <sheetName val="1月"/>
+      <sheetName val="2月"/>
+      <sheetName val="3月"/>
+      <sheetName val="4月"/>
+      <sheetName val="5月"/>
+      <sheetName val="6月"/>
+      <sheetName val="7月"/>
+      <sheetName val="8月"/>
+      <sheetName val="9月"/>
+      <sheetName val="10月"/>
+      <sheetName val="11月"/>
+      <sheetName val="12月"/>
+      <sheetName val="年間"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="合算4表"/>
+      <sheetName val="10月"/>
+      <sheetName val="1月"/>
+      <sheetName val="2月"/>
+      <sheetName val="3月"/>
+      <sheetName val="4月"/>
+      <sheetName val="5月"/>
+      <sheetName val="6月"/>
+      <sheetName val="7月"/>
+      <sheetName val="8月"/>
+      <sheetName val="9月"/>
+      <sheetName val="11月"/>
+      <sheetName val="12月"/>
+      <sheetName val="年間"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1770,1329 +1892,1126 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7662E7D8-667E-4266-8231-D8B5A932B337}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="4.83203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="3" customWidth="1"/>
-    <col min="5" max="5" width="14.125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.08203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.25" style="3" customWidth="1"/>
     <col min="7" max="9" width="9" style="3"/>
     <col min="10" max="10" width="9.5" style="3" customWidth="1"/>
     <col min="11" max="16" width="9" style="3"/>
     <col min="17" max="17" width="9" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q1" s="30"/>
     </row>
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
-      <c r="P2" s="41" t="s">
+      <c r="P2" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="Q2" s="41"/>
+      <c r="Q2" s="38"/>
     </row>
-    <row r="3" spans="1:17" ht="18" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
-      <c r="D3" s="36" t="s">
+      <c r="D3" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="37"/>
-[...5 lines deleted...]
-      <c r="K3" s="36" t="s">
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="37"/>
-[...3 lines deleted...]
-      <c r="P3" s="37"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
       <c r="Q3" s="16"/>
     </row>
-    <row r="4" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="38" t="s">
+      <c r="D4" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="39"/>
-[...1 lines deleted...]
-      <c r="G4" s="40"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="37"/>
       <c r="H4" s="6"/>
       <c r="I4" s="17"/>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="38" t="s">
+      <c r="K4" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="L4" s="42"/>
-[...1 lines deleted...]
-      <c r="N4" s="43"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="40"/>
       <c r="O4" s="6"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15"/>
       <c r="L6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O6" s="15"/>
       <c r="P6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="Q6" s="15" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="45" t="s">
+    <row r="7" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="45"/>
-      <c r="C7" s="46"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="43"/>
       <c r="D7" s="18">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="E7" s="12">
         <v>1396</v>
       </c>
       <c r="F7" s="12">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G7" s="12">
         <v>124</v>
       </c>
       <c r="H7" s="12">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="I7" s="12">
         <v>121</v>
       </c>
       <c r="J7" s="12">
         <v>1417</v>
       </c>
       <c r="K7" s="12">
         <v>431</v>
       </c>
       <c r="L7" s="12">
         <v>323</v>
       </c>
       <c r="M7" s="12">
         <v>108</v>
       </c>
       <c r="N7" s="12">
         <v>5</v>
       </c>
       <c r="O7" s="12">
         <v>120</v>
       </c>
       <c r="P7" s="12">
         <v>5</v>
       </c>
       <c r="Q7" s="12">
         <v>311</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="32"/>
       <c r="D8" s="11">
         <v>1210</v>
       </c>
       <c r="E8" s="12">
         <v>912</v>
       </c>
       <c r="F8" s="12">
         <v>298</v>
       </c>
       <c r="G8" s="12">
         <v>9</v>
       </c>
       <c r="H8" s="12">
         <v>312</v>
       </c>
       <c r="I8" s="12">
         <v>119</v>
       </c>
       <c r="J8" s="12">
         <v>898</v>
       </c>
       <c r="K8" s="12">
         <v>141</v>
       </c>
       <c r="L8" s="12">
         <v>111</v>
       </c>
       <c r="M8" s="12">
         <v>30</v>
       </c>
       <c r="N8" s="12">
         <v>4</v>
       </c>
       <c r="O8" s="12">
         <v>34</v>
       </c>
       <c r="P8" s="12">
         <v>1</v>
       </c>
       <c r="Q8" s="12">
         <v>107</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
-      <c r="B9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="35"/>
+      <c r="B9" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="46"/>
       <c r="D9" s="19">
         <v>10</v>
       </c>
       <c r="E9" s="20">
         <v>7</v>
       </c>
       <c r="F9" s="20">
         <v>3</v>
       </c>
       <c r="G9" s="20">
         <v>0</v>
       </c>
       <c r="H9" s="20">
         <v>2</v>
       </c>
       <c r="I9" s="20">
         <v>0</v>
       </c>
       <c r="J9" s="20">
         <v>8</v>
       </c>
       <c r="K9" s="20">
         <v>16</v>
       </c>
       <c r="L9" s="20">
         <v>14</v>
       </c>
       <c r="M9" s="20">
         <v>2</v>
       </c>
       <c r="N9" s="20">
         <v>0</v>
       </c>
       <c r="O9" s="20">
         <v>7</v>
       </c>
       <c r="P9" s="20">
         <v>0</v>
       </c>
       <c r="Q9" s="20">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="35"/>
+      <c r="C10" s="46"/>
       <c r="D10" s="19">
         <v>56</v>
       </c>
       <c r="E10" s="20">
         <v>39</v>
       </c>
       <c r="F10" s="20">
         <v>17</v>
       </c>
       <c r="G10" s="20">
         <v>0</v>
       </c>
       <c r="H10" s="20">
         <v>12</v>
       </c>
       <c r="I10" s="20">
         <v>0</v>
       </c>
       <c r="J10" s="20">
         <v>44</v>
       </c>
       <c r="K10" s="20">
         <v>23</v>
       </c>
       <c r="L10" s="20">
         <v>21</v>
       </c>
       <c r="M10" s="20">
         <v>2</v>
       </c>
       <c r="N10" s="20">
         <v>0</v>
       </c>
       <c r="O10" s="20">
         <v>4</v>
       </c>
       <c r="P10" s="20">
         <v>0</v>
       </c>
       <c r="Q10" s="20">
         <v>19</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="35"/>
+      <c r="C11" s="46"/>
       <c r="D11" s="19">
         <v>1056</v>
       </c>
       <c r="E11" s="20">
         <v>796</v>
       </c>
       <c r="F11" s="20">
         <v>260</v>
       </c>
       <c r="G11" s="20">
         <v>0</v>
       </c>
       <c r="H11" s="20">
         <v>281</v>
       </c>
       <c r="I11" s="20">
         <v>119</v>
       </c>
       <c r="J11" s="20">
         <v>775</v>
       </c>
       <c r="K11" s="20">
         <v>43</v>
       </c>
       <c r="L11" s="20">
         <v>30</v>
       </c>
       <c r="M11" s="20">
         <v>13</v>
       </c>
       <c r="N11" s="20">
         <v>0</v>
       </c>
       <c r="O11" s="20">
         <v>11</v>
       </c>
       <c r="P11" s="20">
         <v>1</v>
       </c>
       <c r="Q11" s="20">
         <v>32</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="35"/>
+      <c r="C12" s="46"/>
       <c r="D12" s="19">
         <v>88</v>
       </c>
       <c r="E12" s="20">
         <v>70</v>
       </c>
       <c r="F12" s="20">
         <v>18</v>
       </c>
       <c r="G12" s="20">
         <v>9</v>
       </c>
       <c r="H12" s="20">
         <v>17</v>
       </c>
       <c r="I12" s="20">
         <v>0</v>
       </c>
       <c r="J12" s="20">
         <v>71</v>
       </c>
       <c r="K12" s="20">
         <v>59</v>
       </c>
       <c r="L12" s="20">
         <v>46</v>
       </c>
       <c r="M12" s="20">
         <v>13</v>
       </c>
       <c r="N12" s="20">
         <v>4</v>
       </c>
       <c r="O12" s="20">
         <v>12</v>
       </c>
       <c r="P12" s="20">
         <v>0</v>
       </c>
       <c r="Q12" s="20">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="35"/>
+      <c r="C13" s="46"/>
       <c r="D13" s="19">
         <v>0</v>
       </c>
       <c r="E13" s="20">
         <v>0</v>
       </c>
       <c r="F13" s="20">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="20">
         <v>0</v>
       </c>
       <c r="I13" s="20">
         <v>0</v>
       </c>
       <c r="J13" s="20">
         <v>0</v>
       </c>
       <c r="K13" s="20">
         <v>0</v>
       </c>
       <c r="L13" s="20">
         <v>0</v>
       </c>
       <c r="M13" s="20">
         <v>0</v>
       </c>
       <c r="N13" s="20">
         <v>0</v>
       </c>
       <c r="O13" s="20">
         <v>0</v>
       </c>
       <c r="P13" s="20">
         <v>0</v>
       </c>
       <c r="Q13" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="22"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
-    <row r="15" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="11">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E15" s="12">
         <v>484</v>
       </c>
       <c r="F15" s="12">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="G15" s="12">
         <v>115</v>
       </c>
       <c r="H15" s="12">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I15" s="12">
         <v>2</v>
       </c>
       <c r="J15" s="12">
         <v>519</v>
       </c>
       <c r="K15" s="12">
         <v>290</v>
       </c>
       <c r="L15" s="23">
         <v>212</v>
       </c>
       <c r="M15" s="23">
         <v>78</v>
       </c>
       <c r="N15" s="23">
         <v>1</v>
       </c>
       <c r="O15" s="23">
         <v>86</v>
       </c>
       <c r="P15" s="23">
         <v>4</v>
       </c>
       <c r="Q15" s="23">
         <v>204</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="19">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E16" s="20">
         <v>252</v>
       </c>
       <c r="F16" s="20">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G16" s="20">
         <v>115</v>
       </c>
       <c r="H16" s="20">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="I16" s="20">
         <v>0</v>
       </c>
       <c r="J16" s="20">
         <v>288</v>
       </c>
       <c r="K16" s="24">
         <v>144</v>
       </c>
       <c r="L16" s="24">
         <v>106</v>
       </c>
       <c r="M16" s="24">
         <v>38</v>
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>43</v>
       </c>
       <c r="P16" s="24">
         <v>0</v>
       </c>
       <c r="Q16" s="24">
         <v>101</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="19">
         <v>0</v>
       </c>
       <c r="E17" s="20">
         <v>0</v>
       </c>
       <c r="F17" s="20">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="20">
         <v>0</v>
       </c>
       <c r="I17" s="20">
         <v>0</v>
       </c>
       <c r="J17" s="20">
         <v>0</v>
       </c>
       <c r="K17" s="24">
         <v>0</v>
       </c>
       <c r="L17" s="24">
         <v>0</v>
       </c>
       <c r="M17" s="24">
         <v>0</v>
       </c>
       <c r="N17" s="24">
         <v>0</v>
       </c>
       <c r="O17" s="24">
         <v>0</v>
       </c>
       <c r="P17" s="24">
         <v>0</v>
       </c>
       <c r="Q17" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="29"/>
-      <c r="B18" s="33" t="s">
+      <c r="B18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="19">
         <v>5</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>5</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="20">
         <v>3</v>
       </c>
       <c r="I18" s="20">
         <v>2</v>
       </c>
       <c r="J18" s="20">
         <v>2</v>
       </c>
       <c r="K18" s="24">
         <v>6</v>
       </c>
       <c r="L18" s="24">
         <v>1</v>
       </c>
       <c r="M18" s="24">
         <v>5</v>
       </c>
       <c r="N18" s="24">
         <v>0</v>
       </c>
       <c r="O18" s="24">
         <v>4</v>
       </c>
       <c r="P18" s="24">
         <v>4</v>
       </c>
       <c r="Q18" s="24">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="29"/>
-      <c r="B19" s="33"/>
+      <c r="B19" s="44"/>
       <c r="C19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="19">
         <v>125</v>
       </c>
       <c r="E19" s="20">
         <v>99</v>
       </c>
       <c r="F19" s="20">
         <v>26</v>
       </c>
       <c r="G19" s="20">
         <v>0</v>
       </c>
       <c r="H19" s="20">
         <v>32</v>
       </c>
       <c r="I19" s="20">
         <v>0</v>
       </c>
       <c r="J19" s="20">
         <v>93</v>
       </c>
       <c r="K19" s="24">
         <v>45</v>
       </c>
       <c r="L19" s="24">
         <v>34</v>
       </c>
       <c r="M19" s="24">
         <v>11</v>
       </c>
       <c r="N19" s="24">
         <v>0</v>
       </c>
       <c r="O19" s="24">
         <v>12</v>
       </c>
       <c r="P19" s="24">
         <v>0</v>
       </c>
       <c r="Q19" s="24">
         <v>33</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="29"/>
-      <c r="B20" s="33"/>
+      <c r="B20" s="44"/>
       <c r="C20" s="28" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="19">
         <v>0</v>
       </c>
       <c r="E20" s="20">
         <v>0</v>
       </c>
       <c r="F20" s="20">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>0</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="24">
         <v>0</v>
       </c>
       <c r="L20" s="24">
         <v>0</v>
       </c>
       <c r="M20" s="24">
         <v>0</v>
       </c>
       <c r="N20" s="24">
         <v>0</v>
       </c>
       <c r="O20" s="24">
         <v>0</v>
       </c>
       <c r="P20" s="24">
         <v>0</v>
       </c>
       <c r="Q20" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="19">
         <v>127</v>
       </c>
       <c r="E21" s="20">
         <v>95</v>
       </c>
       <c r="F21" s="20">
         <v>32</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="20">
         <v>28</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>99</v>
       </c>
       <c r="K21" s="24">
         <v>63</v>
       </c>
       <c r="L21" s="24">
         <v>45</v>
       </c>
       <c r="M21" s="24">
         <v>18</v>
       </c>
       <c r="N21" s="24">
         <v>0</v>
       </c>
       <c r="O21" s="24">
         <v>19</v>
       </c>
       <c r="P21" s="24">
         <v>0</v>
       </c>
       <c r="Q21" s="24">
         <v>44</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="19">
         <v>37</v>
       </c>
       <c r="E22" s="20">
         <v>26</v>
       </c>
       <c r="F22" s="20">
         <v>11</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="20">
         <v>11</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>26</v>
       </c>
       <c r="K22" s="24">
         <v>24</v>
       </c>
       <c r="L22" s="24">
         <v>20</v>
       </c>
       <c r="M22" s="24">
         <v>4</v>
       </c>
       <c r="N22" s="24">
         <v>0</v>
       </c>
       <c r="O22" s="24">
         <v>7</v>
       </c>
       <c r="P22" s="24">
         <v>0</v>
       </c>
       <c r="Q22" s="24">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="19">
         <v>16</v>
       </c>
       <c r="E23" s="20">
         <v>12</v>
       </c>
       <c r="F23" s="20">
         <v>4</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="20">
         <v>5</v>
       </c>
       <c r="I23" s="20">
         <v>0</v>
       </c>
       <c r="J23" s="20">
         <v>11</v>
       </c>
       <c r="K23" s="13">
         <v>7</v>
       </c>
       <c r="L23" s="13">
         <v>5</v>
       </c>
       <c r="M23" s="13">
         <v>2</v>
       </c>
       <c r="N23" s="13">
         <v>0</v>
       </c>
       <c r="O23" s="13">
         <v>1</v>
       </c>
       <c r="P23" s="13">
         <v>0</v>
       </c>
       <c r="Q23" s="13">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
       <c r="B24" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="25">
         <v>0</v>
       </c>
       <c r="E24" s="26">
         <v>0</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>0</v>
       </c>
       <c r="H24" s="26">
         <v>0</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>0</v>
       </c>
       <c r="K24" s="27">
         <v>1</v>
       </c>
       <c r="L24" s="27">
         <v>1</v>
       </c>
       <c r="M24" s="27">
         <v>0</v>
       </c>
       <c r="N24" s="27">
         <v>0</v>
       </c>
       <c r="O24" s="27">
         <v>0</v>
       </c>
       <c r="P24" s="27">
         <v>0</v>
       </c>
       <c r="Q24" s="27">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="K3:P3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="A7:C7"/>
-    <mergeCell ref="A15:C15"/>
-[...5 lines deleted...]
-    <mergeCell ref="B13:C13"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...191 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-05-08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>