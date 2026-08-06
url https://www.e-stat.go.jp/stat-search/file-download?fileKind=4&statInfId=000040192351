--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{92909B59-4F32-41B0-8D38-61B470959B92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="11370"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{D5A5134F-FF9A-4132-B4E3-63E3EBD46ED7}"/>
   </bookViews>
   <sheets>
     <sheet name="23-00-12" sheetId="24" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_00" localSheetId="0">'23-00-12'!#REF!</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
-  <calcPr calcId="114210" calcMode="manual"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="51">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>12　 開始人員の保護観察種別　　保 護 観 察 期 間</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>種別</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>１月
 以内</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
@@ -409,51 +410,51 @@
   </si>
   <si>
     <t>特定２号</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ
 対象者以外</t>
     <rPh sb="9" eb="11">
       <t>イガイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ
 対象者</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="182" formatCode="##,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
   </numFmts>
   <fonts count="40">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1247,373 +1248,325 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="53">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="182" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{CD9BE85B-01E3-49E8-82F4-DA037BA406FD}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{59CA40F1-035F-4825-A2F0-5433EF6AE9F4}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{BB912C23-C1A0-41E4-B106-4ED6A5021328}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{0100DE6C-1F86-43CB-BD08-C3CB95A53A16}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{99484983-F63F-4B47-B562-82D170C88C6A}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{FE98894B-EC2C-4013-BFC3-F6D64B6D8821}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{A9942143-DEA2-4B8C-8F2F-1A1668E6A297}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{CFA14FA9-F56C-4086-8872-D03A208983DC}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{BE4D16AC-8118-4878-B754-4DE9DBD05BD6}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{477AAA14-B41E-4B82-A797-D9D4FE64A893}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{48C9ADA0-8C0B-4EA0-A1C2-161780F663AD}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{E4AE991A-9045-490F-9C1B-D2BAA366E7FD}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{A62DB090-0EB1-4C8A-9560-05DFE2AECC3F}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{606F1327-7946-4AF7-B819-74EDCD128F61}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{8A22348D-23D1-406E-9210-0CE11AF38093}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{46281142-39C6-4A6C-AFEF-DC66CCFFF345}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{CC5733F9-2DF0-41D6-9C66-741220AAC782}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{DCA54EFB-F035-4C9F-ADA6-8732E0EBF227}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{C54AD84D-B73B-4EB7-A3EA-BCDB1D0F02FA}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{B7F33851-C717-41ED-8EBE-1C12CAF78ED8}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{0C25F59D-892D-4036-85FE-71F63FAEAF8C}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{09AB9115-68BF-4B6D-9312-42D5774CEAEC}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{ED9D2BD9-DD64-4041-BE8F-784CA3159F17}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{24EE3DA4-E9F2-476F-965A-B8BC19215D32}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{A7ABD88E-0DF2-43B4-8440-C1ADDB5B5779}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{0228E78C-7C3A-42C1-ACE1-0DB34D5AB835}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{D8755993-B8F9-4257-A59D-10CEB6AFA4C7}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{FE1DDA52-C8A8-4D9A-B212-36CF4F4F515D}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{100181AA-080B-4AEC-ADC0-4863435D626D}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{B654BDAD-7431-42F5-BA87-CC74DCE423B4}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{32731602-839A-47F3-B045-56EA39ADD956}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{56C93F04-F939-4CB0-BB4F-3C17671D728D}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{13C94F67-D592-4D13-A892-82DA20B62B98}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1117" name="AutoShape 2"/>
+        <xdr:cNvPr id="1117" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0CDBB20-F186-3CFA-DC2C-2813A3FC1697}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="314325" y="4610100"/>
           <a:ext cx="57150" cy="981075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 245261"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1622,235 +1575,265 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1118" name="AutoShape 2"/>
+        <xdr:cNvPr id="1118" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{949F5574-3264-B30F-1112-F7902E45FF14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="723900" y="4057650"/>
           <a:ext cx="76200" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42219"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1119" name="AutoShape 2"/>
+        <xdr:cNvPr id="1119" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E7651AE-41B0-ABC2-5741-2AD5720906E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1438275" y="4067175"/>
           <a:ext cx="76200" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42862"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1120" name="AutoShape 2"/>
+        <xdr:cNvPr id="1120" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{150B33E0-D0A4-5416-EF54-D80C0331C6F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1438275" y="5857875"/>
           <a:ext cx="76200" cy="228600"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48889"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1121" name="AutoShape 2"/>
+        <xdr:cNvPr id="1121" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B08844-5425-A55C-B0CB-F939EFC12F9D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1438275" y="6191250"/>
           <a:ext cx="76200" cy="228600"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48889"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1122" name="AutoShape 1"/>
+        <xdr:cNvPr id="1122" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B385C7-F9B3-A914-079A-91399AE926BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1314450" y="3076575"/>
           <a:ext cx="133350" cy="314325"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 23451"/>
             <a:gd name="adj2" fmla="val 53569"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1859,205 +1842,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1123" name="AutoShape 1"/>
+        <xdr:cNvPr id="1123" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{571CFE39-D32B-9934-088A-FA9721970968}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1323975" y="3409950"/>
           <a:ext cx="123825" cy="314325"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 23446"/>
             <a:gd name="adj2" fmla="val 53569"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2190,1831 +2179,1788 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6982121D-3A70-4DA4-B5FA-2B122A28CE5F}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
-    <col min="2" max="2" width="4.1640625" style="45" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="3.1640625" customWidth="1"/>
+    <col min="2" max="2" width="4.109375" customWidth="1"/>
+    <col min="3" max="3" width="1.77734375" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" customWidth="1"/>
+    <col min="7" max="7" width="2.33203125" customWidth="1"/>
+    <col min="8" max="8" width="1.77734375" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" customWidth="1"/>
+    <col min="10" max="10" width="3.109375" customWidth="1"/>
     <col min="11" max="11" width="9" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="7.33203125" customWidth="1"/>
-    <col min="14" max="21" width="7.5" customWidth="1"/>
+    <col min="14" max="21" width="7.44140625" customWidth="1"/>
     <col min="22" max="24" width="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="3" customFormat="1" ht="17.25">
-[...22 lines deleted...]
-      <c r="W1" s="15"/>
+    <row r="1" spans="1:23" s="1" customFormat="1" ht="16.5">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="2"/>
     </row>
     <row r="2" spans="1:23" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="60"/>
-[...20 lines deleted...]
-      <c r="W2" s="16"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="3"/>
     </row>
     <row r="3" spans="1:23" ht="10.5" customHeight="1">
-      <c r="D3" s="44"/>
-[...17 lines deleted...]
-      <c r="V3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
     </row>
-    <row r="4" spans="1:23" ht="2.1" customHeight="1">
-[...22 lines deleted...]
-      <c r="W4" s="14"/>
+    <row r="4" spans="1:23" ht="2.15" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
     </row>
-    <row r="5" spans="1:23" s="24" customFormat="1" ht="60" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="63" t="s">
+    <row r="5" spans="1:23" s="15" customFormat="1" ht="60" customHeight="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="63"/>
-[...10 lines deleted...]
-      <c r="L5" s="20" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="21" t="s">
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="20" t="s">
+      <c r="N5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="20" t="s">
+      <c r="O5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="20" t="s">
+      <c r="P5" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="20" t="s">
+      <c r="Q5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="21" t="s">
+      <c r="R5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="20" t="s">
+      <c r="S5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="20" t="s">
+      <c r="T5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="22" t="s">
+      <c r="U5" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="10" t="s">
+      <c r="V5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="W5" s="23"/>
+      <c r="W5"/>
     </row>
     <row r="6" spans="1:23" ht="10.5" customHeight="1">
-      <c r="A6" s="25"/>
-[...8 lines deleted...]
-      <c r="J6" s="26"/>
+      <c r="A6" s="16"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="17"/>
     </row>
-    <row r="7" spans="1:23" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="K7" s="28">
+    <row r="7" spans="1:23" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B7" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="20">
         <v>21189</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="20">
         <v>551</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="20">
         <v>1775</v>
       </c>
-      <c r="N7" s="28">
+      <c r="N7" s="20">
         <v>1755</v>
       </c>
-      <c r="O7" s="28">
+      <c r="O7" s="20">
         <v>4185</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="20">
         <v>2149</v>
       </c>
-      <c r="Q7" s="28">
-[...5 lines deleted...]
-      <c r="S7" s="28">
+      <c r="Q7" s="20">
+        <v>4852</v>
+      </c>
+      <c r="R7" s="20">
+        <v>2450</v>
+      </c>
+      <c r="S7" s="20">
         <v>1931</v>
       </c>
-      <c r="T7" s="28">
+      <c r="T7" s="20">
         <v>1254</v>
       </c>
-      <c r="U7" s="28">
+      <c r="U7" s="20">
         <v>279</v>
       </c>
-      <c r="V7" s="28">
+      <c r="V7" s="20">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="62" t="s">
+    <row r="8" spans="1:23" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B8" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="62"/>
-[...7 lines deleted...]
-      <c r="K8" s="28">
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="20">
         <v>7034</v>
       </c>
-      <c r="L8" s="28">
-[...14 lines deleted...]
-      <c r="Q8" s="28">
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0</v>
+      </c>
+      <c r="P8" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="20">
         <v>3268</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="20">
         <v>1428</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="20">
         <v>1242</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T8" s="20">
         <v>822</v>
       </c>
-      <c r="U8" s="28">
+      <c r="U8" s="20">
         <v>274</v>
       </c>
-      <c r="V8" s="28" t="s">
+      <c r="V8" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A9" s="14"/>
-[...2 lines deleted...]
-      <c r="D9" s="57" t="s">
+      <c r="B9" s="21"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="57"/>
-[...5 lines deleted...]
-      <c r="K9" s="30">
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="23">
         <v>2514</v>
       </c>
-      <c r="L9" s="30">
-[...17 lines deleted...]
-      <c r="R9" s="30">
+      <c r="L9" s="23">
+        <v>0</v>
+      </c>
+      <c r="M9" s="23">
+        <v>0</v>
+      </c>
+      <c r="N9" s="23">
+        <v>0</v>
+      </c>
+      <c r="O9" s="23">
+        <v>0</v>
+      </c>
+      <c r="P9" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>0</v>
+      </c>
+      <c r="R9" s="23">
         <v>883</v>
       </c>
-      <c r="S9" s="30">
+      <c r="S9" s="23">
         <v>862</v>
       </c>
-      <c r="T9" s="30">
+      <c r="T9" s="23">
         <v>557</v>
       </c>
-      <c r="U9" s="30">
+      <c r="U9" s="23">
         <v>212</v>
       </c>
-      <c r="V9" s="30" t="s">
+      <c r="V9" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A10" s="14"/>
-[...2 lines deleted...]
-      <c r="D10" s="57" t="s">
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="57"/>
-[...5 lines deleted...]
-      <c r="K10" s="30">
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="23">
         <v>536</v>
       </c>
-      <c r="L10" s="30">
-[...17 lines deleted...]
-      <c r="R10" s="30">
+      <c r="L10" s="23">
+        <v>0</v>
+      </c>
+      <c r="M10" s="23">
+        <v>0</v>
+      </c>
+      <c r="N10" s="23">
+        <v>0</v>
+      </c>
+      <c r="O10" s="23">
+        <v>0</v>
+      </c>
+      <c r="P10" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>0</v>
+      </c>
+      <c r="R10" s="23">
         <v>312</v>
       </c>
-      <c r="S10" s="30">
+      <c r="S10" s="23">
         <v>159</v>
       </c>
-      <c r="T10" s="30">
+      <c r="T10" s="23">
         <v>56</v>
       </c>
-      <c r="U10" s="30">
+      <c r="U10" s="23">
         <v>9</v>
       </c>
-      <c r="V10" s="30" t="s">
+      <c r="V10" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="14"/>
-[...2 lines deleted...]
-      <c r="D11" s="57" t="s">
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="E11" s="57"/>
-[...5 lines deleted...]
-      <c r="K11" s="30">
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="23">
         <v>716</v>
       </c>
-      <c r="L11" s="30">
-[...17 lines deleted...]
-      <c r="R11" s="30">
+      <c r="L11" s="23">
+        <v>0</v>
+      </c>
+      <c r="M11" s="23">
+        <v>0</v>
+      </c>
+      <c r="N11" s="23">
+        <v>0</v>
+      </c>
+      <c r="O11" s="23">
+        <v>0</v>
+      </c>
+      <c r="P11" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>0</v>
+      </c>
+      <c r="R11" s="23">
         <v>233</v>
       </c>
-      <c r="S11" s="30">
+      <c r="S11" s="23">
         <v>221</v>
       </c>
-      <c r="T11" s="30">
+      <c r="T11" s="23">
         <v>209</v>
       </c>
-      <c r="U11" s="30">
+      <c r="U11" s="23">
         <v>53</v>
       </c>
-      <c r="V11" s="30" t="s">
+      <c r="V11" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A12" s="14"/>
-[...2 lines deleted...]
-      <c r="D12" s="56" t="s">
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="57"/>
-[...5 lines deleted...]
-      <c r="K12" s="30">
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="23">
         <v>2117</v>
       </c>
-      <c r="L12" s="30">
-[...14 lines deleted...]
-      <c r="Q12" s="30">
+      <c r="L12" s="23">
+        <v>0</v>
+      </c>
+      <c r="M12" s="23">
+        <v>0</v>
+      </c>
+      <c r="N12" s="23">
+        <v>0</v>
+      </c>
+      <c r="O12" s="23">
+        <v>0</v>
+      </c>
+      <c r="P12" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="23">
         <v>2117</v>
       </c>
-      <c r="R12" s="30" t="s">
+      <c r="R12" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="S12" s="30" t="s">
+      <c r="S12" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="T12" s="30" t="s">
+      <c r="T12" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="U12" s="30" t="s">
+      <c r="U12" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V12" s="30" t="s">
+      <c r="V12" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="14"/>
-[...2 lines deleted...]
-      <c r="D13" s="56" t="s">
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="E13" s="57"/>
-[...5 lines deleted...]
-      <c r="K13" s="30">
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="23">
         <v>843</v>
       </c>
-      <c r="L13" s="30">
-[...14 lines deleted...]
-      <c r="Q13" s="30">
+      <c r="L13" s="23">
+        <v>0</v>
+      </c>
+      <c r="M13" s="23">
+        <v>0</v>
+      </c>
+      <c r="N13" s="23">
+        <v>0</v>
+      </c>
+      <c r="O13" s="23">
+        <v>0</v>
+      </c>
+      <c r="P13" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="23">
         <v>843</v>
       </c>
-      <c r="R13" s="30" t="s">
+      <c r="R13" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="S13" s="30" t="s">
+      <c r="S13" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="T13" s="30" t="s">
+      <c r="T13" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="U13" s="30" t="s">
+      <c r="U13" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V13" s="30" t="s">
+      <c r="V13" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="14"/>
-[...2 lines deleted...]
-      <c r="D14" s="56" t="s">
+      <c r="B14" s="21"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="E14" s="57"/>
-[...5 lines deleted...]
-      <c r="K14" s="30">
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="23">
         <v>308</v>
       </c>
-      <c r="L14" s="30">
-[...14 lines deleted...]
-      <c r="Q14" s="30">
+      <c r="L14" s="23">
+        <v>0</v>
+      </c>
+      <c r="M14" s="23">
+        <v>0</v>
+      </c>
+      <c r="N14" s="23">
+        <v>0</v>
+      </c>
+      <c r="O14" s="23">
+        <v>0</v>
+      </c>
+      <c r="P14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="23">
         <v>308</v>
       </c>
-      <c r="R14" s="30" t="s">
+      <c r="R14" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="S14" s="30" t="s">
+      <c r="S14" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="T14" s="30" t="s">
+      <c r="T14" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="U14" s="30" t="s">
+      <c r="U14" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V14" s="30" t="s">
+      <c r="V14" s="23" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="15" spans="1:23" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B15" s="62" t="s">
+    <row r="15" spans="1:23" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B15" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="62"/>
-[...7 lines deleted...]
-      <c r="K15" s="28">
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="20">
         <v>1327</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="20">
         <v>5</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="20">
         <v>9</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="20">
         <v>39</v>
       </c>
-      <c r="O15" s="28">
+      <c r="O15" s="20">
         <v>117</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="20">
         <v>174</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="20">
         <v>568</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="20">
         <v>270</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="20">
         <v>92</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="20">
         <v>49</v>
       </c>
-      <c r="U15" s="28">
+      <c r="U15" s="20">
         <v>4</v>
       </c>
-      <c r="V15" s="28" t="s">
+      <c r="V15" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="14"/>
-[...2 lines deleted...]
-      <c r="D16" s="58" t="s">
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="E16" s="55"/>
-[...2 lines deleted...]
-      <c r="H16" s="55" t="s">
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="I16" s="55"/>
-[...1 lines deleted...]
-      <c r="K16" s="30">
+      <c r="I16" s="40"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="23">
         <v>735</v>
       </c>
-      <c r="L16" s="30">
+      <c r="L16" s="23">
         <v>3</v>
       </c>
-      <c r="M16" s="30">
+      <c r="M16" s="23">
         <v>7</v>
       </c>
-      <c r="N16" s="30">
+      <c r="N16" s="23">
         <v>25</v>
       </c>
-      <c r="O16" s="30">
+      <c r="O16" s="23">
         <v>102</v>
       </c>
-      <c r="P16" s="30">
+      <c r="P16" s="23">
         <v>59</v>
       </c>
-      <c r="Q16" s="30">
+      <c r="Q16" s="23">
         <v>254</v>
       </c>
-      <c r="R16" s="30">
+      <c r="R16" s="23">
         <v>162</v>
       </c>
-      <c r="S16" s="30">
+      <c r="S16" s="23">
         <v>75</v>
       </c>
-      <c r="T16" s="30">
+      <c r="T16" s="23">
         <v>44</v>
       </c>
-      <c r="U16" s="30">
+      <c r="U16" s="23">
         <v>4</v>
       </c>
-      <c r="V16" s="30" t="s">
+      <c r="V16" s="23" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="12.75" customHeight="1">
-[...7 lines deleted...]
-      <c r="H17" s="55" t="s">
+    <row r="17" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="I17" s="55"/>
-[...1 lines deleted...]
-      <c r="K17" s="30">
+      <c r="I17" s="40"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="23">
         <v>446</v>
       </c>
-      <c r="L17" s="30">
+      <c r="L17" s="23">
         <v>2</v>
       </c>
-      <c r="M17" s="30">
+      <c r="M17" s="23">
         <v>2</v>
       </c>
-      <c r="N17" s="30">
+      <c r="N17" s="23">
         <v>14</v>
       </c>
-      <c r="O17" s="30">
+      <c r="O17" s="23">
         <v>15</v>
       </c>
-      <c r="P17" s="30">
+      <c r="P17" s="23">
         <v>103</v>
       </c>
-      <c r="Q17" s="30">
+      <c r="Q17" s="23">
         <v>240</v>
       </c>
-      <c r="R17" s="30">
+      <c r="R17" s="23">
         <v>70</v>
       </c>
-      <c r="S17" s="30" t="s">
+      <c r="S17" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="T17" s="30" t="s">
+      <c r="T17" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="U17" s="30" t="s">
+      <c r="U17" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V17" s="30" t="s">
+      <c r="V17" s="23" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="18" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D18" s="58" t="s">
+    <row r="18" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="E18" s="55"/>
-[...2 lines deleted...]
-      <c r="H18" s="55" t="s">
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="I18" s="55"/>
-[...1 lines deleted...]
-      <c r="K18" s="30">
+      <c r="I18" s="40"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="23">
         <v>73</v>
       </c>
-      <c r="L18" s="30">
-[...14 lines deleted...]
-      <c r="Q18" s="30">
+      <c r="L18" s="23">
+        <v>0</v>
+      </c>
+      <c r="M18" s="23">
+        <v>0</v>
+      </c>
+      <c r="N18" s="23">
+        <v>0</v>
+      </c>
+      <c r="O18" s="23">
+        <v>0</v>
+      </c>
+      <c r="P18" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="23">
         <v>17</v>
       </c>
-      <c r="R18" s="30">
+      <c r="R18" s="23">
         <v>34</v>
       </c>
-      <c r="S18" s="30">
+      <c r="S18" s="23">
         <v>17</v>
       </c>
-      <c r="T18" s="30">
+      <c r="T18" s="23">
         <v>5</v>
       </c>
-      <c r="U18" s="30">
-[...2 lines deleted...]
-      <c r="V18" s="30" t="s">
+      <c r="U18" s="23">
+        <v>0</v>
+      </c>
+      <c r="V18" s="23" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="19" spans="1:22" ht="12.75" customHeight="1">
-[...7 lines deleted...]
-      <c r="H19" s="55" t="s">
+    <row r="19" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="I19" s="55"/>
-[...1 lines deleted...]
-      <c r="K19" s="30">
+      <c r="I19" s="40"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="23">
         <v>73</v>
       </c>
-      <c r="L19" s="30">
-[...11 lines deleted...]
-      <c r="P19" s="30">
+      <c r="L19" s="23">
+        <v>0</v>
+      </c>
+      <c r="M19" s="23">
+        <v>0</v>
+      </c>
+      <c r="N19" s="23">
+        <v>0</v>
+      </c>
+      <c r="O19" s="23">
+        <v>0</v>
+      </c>
+      <c r="P19" s="23">
         <v>12</v>
       </c>
-      <c r="Q19" s="30">
+      <c r="Q19" s="23">
         <v>57</v>
       </c>
-      <c r="R19" s="30">
+      <c r="R19" s="23">
         <v>4</v>
       </c>
-      <c r="S19" s="30" t="s">
+      <c r="S19" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="T19" s="30" t="s">
+      <c r="T19" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="U19" s="30" t="s">
+      <c r="U19" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V19" s="30" t="s">
+      <c r="V19" s="23" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="20" spans="1:22" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B20" s="62" t="s">
+    <row r="20" spans="2:22" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B20" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="62"/>
-[...7 lines deleted...]
-      <c r="K20" s="28">
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="46"/>
+      <c r="I20" s="46"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="20">
         <v>10211</v>
       </c>
-      <c r="L20" s="28">
+      <c r="L20" s="20">
         <v>546</v>
       </c>
-      <c r="M20" s="28">
+      <c r="M20" s="20">
         <v>1766</v>
       </c>
-      <c r="N20" s="28">
+      <c r="N20" s="20">
         <v>1716</v>
       </c>
-      <c r="O20" s="28">
+      <c r="O20" s="20">
         <v>4068</v>
       </c>
-      <c r="P20" s="28">
+      <c r="P20" s="20">
         <v>1950</v>
       </c>
-      <c r="Q20" s="28">
+      <c r="Q20" s="20">
         <v>147</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="20">
         <v>8</v>
       </c>
-      <c r="S20" s="28">
-[...2 lines deleted...]
-      <c r="T20" s="28">
+      <c r="S20" s="20">
+        <v>0</v>
+      </c>
+      <c r="T20" s="20">
         <v>1</v>
       </c>
-      <c r="U20" s="28">
+      <c r="U20" s="20">
         <v>1</v>
       </c>
-      <c r="V20" s="28">
+      <c r="V20" s="20">
         <v>8</v>
       </c>
     </row>
-    <row r="21" spans="1:22" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D21" s="68" t="s">
+    <row r="21" spans="2:22" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B21" s="26"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="68"/>
-[...5 lines deleted...]
-      <c r="K21" s="51">
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="28">
         <v>9468</v>
       </c>
-      <c r="L21" s="51">
+      <c r="L21" s="28">
         <v>481</v>
       </c>
-      <c r="M21" s="51">
+      <c r="M21" s="28">
         <v>1622</v>
       </c>
-      <c r="N21" s="51">
+      <c r="N21" s="28">
         <v>1540</v>
       </c>
-      <c r="O21" s="51">
+      <c r="O21" s="28">
         <v>3804</v>
       </c>
-      <c r="P21" s="51">
+      <c r="P21" s="28">
         <v>1857</v>
       </c>
-      <c r="Q21" s="51">
+      <c r="Q21" s="28">
         <v>146</v>
       </c>
-      <c r="R21" s="51">
+      <c r="R21" s="28">
         <v>8</v>
       </c>
-      <c r="S21" s="51">
-[...2 lines deleted...]
-      <c r="T21" s="51">
+      <c r="S21" s="28">
+        <v>0</v>
+      </c>
+      <c r="T21" s="28">
         <v>1</v>
       </c>
-      <c r="U21" s="51">
+      <c r="U21" s="28">
         <v>1</v>
       </c>
-      <c r="V21" s="51">
+      <c r="V21" s="28">
         <v>8</v>
       </c>
     </row>
-    <row r="22" spans="1:22" s="31" customFormat="1" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D22" s="69" t="s">
+    <row r="22" spans="2:22" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B22" s="26"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="E22" s="47"/>
-      <c r="F22" s="46" t="s">
+      <c r="E22" s="30"/>
+      <c r="F22" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="G22" s="46"/>
-[...1 lines deleted...]
-      <c r="I22" s="36" t="s">
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="J22" s="48"/>
-      <c r="K22" s="52">
+      <c r="J22" s="19"/>
+      <c r="K22" s="28">
         <v>442</v>
       </c>
-      <c r="L22" s="52">
+      <c r="L22" s="28">
         <v>40</v>
       </c>
-      <c r="M22" s="52">
+      <c r="M22" s="28">
         <v>68</v>
       </c>
-      <c r="N22" s="52">
+      <c r="N22" s="28">
         <v>71</v>
       </c>
-      <c r="O22" s="52">
+      <c r="O22" s="28">
         <v>169</v>
       </c>
-      <c r="P22" s="52">
+      <c r="P22" s="28">
         <v>93</v>
       </c>
-      <c r="Q22" s="52">
+      <c r="Q22" s="28">
         <v>1</v>
       </c>
-      <c r="R22" s="52">
-[...11 lines deleted...]
-      <c r="V22" s="52">
+      <c r="R22" s="28">
+        <v>0</v>
+      </c>
+      <c r="S22" s="28">
+        <v>0</v>
+      </c>
+      <c r="T22" s="28">
+        <v>0</v>
+      </c>
+      <c r="U22" s="28">
+        <v>0</v>
+      </c>
+      <c r="V22" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:22" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="F23" s="46" t="s">
+    <row r="23" spans="2:22" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B23" s="26"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="G23" s="46"/>
-[...1 lines deleted...]
-      <c r="I23" s="36" t="s">
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="J23" s="12"/>
-      <c r="K23" s="51">
+      <c r="J23" s="19"/>
+      <c r="K23" s="28">
         <v>5</v>
       </c>
-      <c r="L23" s="51">
-[...2 lines deleted...]
-      <c r="M23" s="51">
+      <c r="L23" s="28">
+        <v>0</v>
+      </c>
+      <c r="M23" s="28">
         <v>1</v>
       </c>
-      <c r="N23" s="51">
+      <c r="N23" s="28">
         <v>2</v>
       </c>
-      <c r="O23" s="51">
+      <c r="O23" s="28">
         <v>2</v>
       </c>
-      <c r="P23" s="51">
-[...17 lines deleted...]
-      <c r="V23" s="51">
+      <c r="P23" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>0</v>
+      </c>
+      <c r="R23" s="28">
+        <v>0</v>
+      </c>
+      <c r="S23" s="28">
+        <v>0</v>
+      </c>
+      <c r="T23" s="28">
+        <v>0</v>
+      </c>
+      <c r="U23" s="28">
+        <v>0</v>
+      </c>
+      <c r="V23" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:22" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C24" s="37" t="s">
+    <row r="24" spans="2:22" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B24" s="26"/>
+      <c r="C24" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="D24" s="69"/>
-[...1 lines deleted...]
-      <c r="F24" s="70" t="s">
+      <c r="D24" s="49"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="70"/>
-[...3 lines deleted...]
-      <c r="K24" s="51">
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="28">
         <v>296</v>
       </c>
-      <c r="L24" s="51">
+      <c r="L24" s="28">
         <v>25</v>
       </c>
-      <c r="M24" s="51">
+      <c r="M24" s="28">
         <v>75</v>
       </c>
-      <c r="N24" s="51">
+      <c r="N24" s="28">
         <v>103</v>
       </c>
-      <c r="O24" s="51">
+      <c r="O24" s="28">
         <v>93</v>
       </c>
-      <c r="P24" s="51">
-[...17 lines deleted...]
-      <c r="V24" s="51">
+      <c r="P24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>0</v>
+      </c>
+      <c r="R24" s="28">
+        <v>0</v>
+      </c>
+      <c r="S24" s="28">
+        <v>0</v>
+      </c>
+      <c r="T24" s="28">
+        <v>0</v>
+      </c>
+      <c r="U24" s="28">
+        <v>0</v>
+      </c>
+      <c r="V24" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:22" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B25" s="61" t="s">
+    <row r="25" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B25" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="67" t="s">
+      <c r="C25" s="33"/>
+      <c r="D25" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="E25" s="67"/>
-[...8 lines deleted...]
-      <c r="L25" s="30">
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="23">
+        <v>5428</v>
+      </c>
+      <c r="L25" s="23">
         <v>206</v>
       </c>
-      <c r="M25" s="30">
+      <c r="M25" s="23">
         <v>548</v>
       </c>
-      <c r="N25" s="30">
+      <c r="N25" s="23">
         <v>592</v>
       </c>
-      <c r="O25" s="30">
-[...5 lines deleted...]
-      <c r="Q25" s="30">
+      <c r="O25" s="23">
+        <v>2281</v>
+      </c>
+      <c r="P25" s="23">
+        <v>1652</v>
+      </c>
+      <c r="Q25" s="23">
         <v>137</v>
       </c>
-      <c r="R25" s="30">
+      <c r="R25" s="23">
         <v>7</v>
       </c>
-      <c r="S25" s="30">
-[...2 lines deleted...]
-      <c r="T25" s="30">
+      <c r="S25" s="23">
+        <v>0</v>
+      </c>
+      <c r="T25" s="23">
         <v>1</v>
       </c>
-      <c r="U25" s="30">
+      <c r="U25" s="23">
         <v>1</v>
       </c>
-      <c r="V25" s="30">
+      <c r="V25" s="23">
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D26" s="67" t="s">
+    <row r="26" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B26" s="45"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="E26" s="67"/>
-[...8 lines deleted...]
-      <c r="L26" s="30">
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="48"/>
+      <c r="I26" s="48"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="23">
+        <v>1489</v>
+      </c>
+      <c r="L26" s="23">
         <v>98</v>
       </c>
-      <c r="M26" s="30">
+      <c r="M26" s="23">
         <v>362</v>
       </c>
-      <c r="N26" s="30">
+      <c r="N26" s="23">
         <v>372</v>
       </c>
-      <c r="O26" s="30">
+      <c r="O26" s="23">
         <v>527</v>
       </c>
-      <c r="P26" s="30">
-[...2 lines deleted...]
-      <c r="Q26" s="30">
+      <c r="P26" s="23">
+        <v>118</v>
+      </c>
+      <c r="Q26" s="23">
         <v>7</v>
       </c>
-      <c r="R26" s="30">
+      <c r="R26" s="23">
         <v>1</v>
       </c>
-      <c r="S26" s="30">
-[...8 lines deleted...]
-      <c r="V26" s="30">
+      <c r="S26" s="23">
+        <v>0</v>
+      </c>
+      <c r="T26" s="23">
+        <v>0</v>
+      </c>
+      <c r="U26" s="23">
+        <v>0</v>
+      </c>
+      <c r="V26" s="23">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D27" s="67" t="s">
+    <row r="27" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B27" s="45"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="E27" s="67"/>
-[...5 lines deleted...]
-      <c r="K27" s="30">
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="23">
         <v>977</v>
       </c>
-      <c r="L27" s="30">
+      <c r="L27" s="23">
         <v>59</v>
       </c>
-      <c r="M27" s="30">
+      <c r="M27" s="23">
         <v>210</v>
       </c>
-      <c r="N27" s="30">
+      <c r="N27" s="23">
         <v>226</v>
       </c>
-      <c r="O27" s="30">
+      <c r="O27" s="23">
         <v>414</v>
       </c>
-      <c r="P27" s="30">
+      <c r="P27" s="23">
         <v>67</v>
       </c>
-      <c r="Q27" s="30">
-[...14 lines deleted...]
-      <c r="V27" s="30">
+      <c r="Q27" s="23">
+        <v>0</v>
+      </c>
+      <c r="R27" s="23">
+        <v>0</v>
+      </c>
+      <c r="S27" s="23">
+        <v>0</v>
+      </c>
+      <c r="T27" s="23">
+        <v>0</v>
+      </c>
+      <c r="U27" s="23">
+        <v>0</v>
+      </c>
+      <c r="V27" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D28" s="67" t="s">
+    <row r="28" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B28" s="45"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="E28" s="67"/>
-[...8 lines deleted...]
-      <c r="L28" s="30">
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="23">
+        <v>672</v>
+      </c>
+      <c r="L28" s="23">
         <v>36</v>
       </c>
-      <c r="M28" s="30">
+      <c r="M28" s="23">
         <v>152</v>
       </c>
-      <c r="N28" s="30">
+      <c r="N28" s="23">
         <v>145</v>
       </c>
-      <c r="O28" s="30">
-[...2 lines deleted...]
-      <c r="P28" s="30">
+      <c r="O28" s="23">
+        <v>290</v>
+      </c>
+      <c r="P28" s="23">
         <v>48</v>
       </c>
-      <c r="Q28" s="30">
+      <c r="Q28" s="23">
         <v>1</v>
       </c>
-      <c r="R28" s="30">
-[...11 lines deleted...]
-      <c r="V28" s="30">
+      <c r="R28" s="23">
+        <v>0</v>
+      </c>
+      <c r="S28" s="23">
+        <v>0</v>
+      </c>
+      <c r="T28" s="23">
+        <v>0</v>
+      </c>
+      <c r="U28" s="23">
+        <v>0</v>
+      </c>
+      <c r="V28" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D29" s="67" t="s">
+    <row r="29" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B29" s="45"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="E29" s="67"/>
-[...5 lines deleted...]
-      <c r="K29" s="30">
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="23">
         <v>581</v>
       </c>
-      <c r="L29" s="30">
+      <c r="L29" s="23">
         <v>38</v>
       </c>
-      <c r="M29" s="30">
+      <c r="M29" s="23">
         <v>138</v>
       </c>
-      <c r="N29" s="30">
+      <c r="N29" s="23">
         <v>129</v>
       </c>
-      <c r="O29" s="30">
+      <c r="O29" s="23">
         <v>238</v>
       </c>
-      <c r="P29" s="30">
+      <c r="P29" s="23">
         <v>36</v>
       </c>
-      <c r="Q29" s="30">
+      <c r="Q29" s="23">
         <v>2</v>
       </c>
-      <c r="R29" s="30">
-[...11 lines deleted...]
-      <c r="V29" s="30">
+      <c r="R29" s="23">
+        <v>0</v>
+      </c>
+      <c r="S29" s="23">
+        <v>0</v>
+      </c>
+      <c r="T29" s="23">
+        <v>0</v>
+      </c>
+      <c r="U29" s="23">
+        <v>0</v>
+      </c>
+      <c r="V29" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D30" s="67" t="s">
+    <row r="30" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B30" s="45"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="E30" s="67"/>
-[...5 lines deleted...]
-      <c r="K30" s="30">
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="23">
         <v>1062</v>
       </c>
-      <c r="L30" s="30">
+      <c r="L30" s="23">
         <v>109</v>
       </c>
-      <c r="M30" s="30">
+      <c r="M30" s="23">
         <v>354</v>
       </c>
-      <c r="N30" s="30">
+      <c r="N30" s="23">
         <v>252</v>
       </c>
-      <c r="O30" s="30">
+      <c r="O30" s="23">
         <v>318</v>
       </c>
-      <c r="P30" s="30">
+      <c r="P30" s="23">
         <v>29</v>
       </c>
-      <c r="Q30" s="30">
-[...14 lines deleted...]
-      <c r="V30" s="30">
+      <c r="Q30" s="23">
+        <v>0</v>
+      </c>
+      <c r="R30" s="23">
+        <v>0</v>
+      </c>
+      <c r="S30" s="23">
+        <v>0</v>
+      </c>
+      <c r="T30" s="23">
+        <v>0</v>
+      </c>
+      <c r="U30" s="23">
+        <v>0</v>
+      </c>
+      <c r="V30" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:22" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D31" s="67" t="s">
+    <row r="31" spans="2:22" ht="12.75" customHeight="1">
+      <c r="B31" s="45"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="E31" s="67"/>
-[...5 lines deleted...]
-      <c r="K31" s="30">
+      <c r="E31" s="48"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="48"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="48"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="23">
         <v>2</v>
       </c>
-      <c r="L31" s="30">
-[...2 lines deleted...]
-      <c r="M31" s="30">
+      <c r="L31" s="23">
+        <v>0</v>
+      </c>
+      <c r="M31" s="23">
         <v>2</v>
       </c>
-      <c r="N31" s="30">
-[...23 lines deleted...]
-      <c r="V31" s="30">
+      <c r="N31" s="23">
+        <v>0</v>
+      </c>
+      <c r="O31" s="23">
+        <v>0</v>
+      </c>
+      <c r="P31" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="23">
+        <v>0</v>
+      </c>
+      <c r="R31" s="23">
+        <v>0</v>
+      </c>
+      <c r="S31" s="23">
+        <v>0</v>
+      </c>
+      <c r="T31" s="23">
+        <v>0</v>
+      </c>
+      <c r="U31" s="23">
+        <v>0</v>
+      </c>
+      <c r="V31" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:22" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B32" s="64" t="s">
+    <row r="32" spans="2:22" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B32" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="C32" s="64"/>
-[...7 lines deleted...]
-      <c r="K32" s="28">
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="51"/>
+      <c r="H32" s="51"/>
+      <c r="I32" s="51"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="20">
         <v>2617</v>
       </c>
-      <c r="L32" s="28">
-[...11 lines deleted...]
-      <c r="P32" s="28">
+      <c r="L32" s="20">
+        <v>0</v>
+      </c>
+      <c r="M32" s="20">
+        <v>0</v>
+      </c>
+      <c r="N32" s="20">
+        <v>0</v>
+      </c>
+      <c r="O32" s="20">
+        <v>0</v>
+      </c>
+      <c r="P32" s="20">
         <v>25</v>
       </c>
-      <c r="Q32" s="28">
-[...5 lines deleted...]
-      <c r="S32" s="28">
+      <c r="Q32" s="20">
+        <v>869</v>
+      </c>
+      <c r="R32" s="20">
+        <v>744</v>
+      </c>
+      <c r="S32" s="20">
         <v>597</v>
       </c>
-      <c r="T32" s="28">
+      <c r="T32" s="20">
         <v>382</v>
       </c>
-      <c r="U32" s="28" t="s">
+      <c r="U32" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="V32" s="28" t="s">
+      <c r="V32" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="12.75" customHeight="1">
-      <c r="A33" s="14"/>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
-      <c r="D33" s="65" t="s">
+      <c r="D33" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="E33" s="65"/>
-[...3 lines deleted...]
-      <c r="I33" s="36" t="s">
+      <c r="E33" s="52"/>
+      <c r="F33" s="52"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="J33" s="29"/>
-      <c r="K33" s="30">
+      <c r="J33" s="22"/>
+      <c r="K33" s="23">
         <v>522</v>
       </c>
-      <c r="L33" s="30">
-[...11 lines deleted...]
-      <c r="P33" s="30">
+      <c r="L33" s="23">
+        <v>0</v>
+      </c>
+      <c r="M33" s="23">
+        <v>0</v>
+      </c>
+      <c r="N33" s="23">
+        <v>0</v>
+      </c>
+      <c r="O33" s="23">
+        <v>0</v>
+      </c>
+      <c r="P33" s="23">
         <v>16</v>
       </c>
-      <c r="Q33" s="30">
-[...11 lines deleted...]
-      <c r="U33" s="30" t="s">
+      <c r="Q33" s="23">
+        <v>483</v>
+      </c>
+      <c r="R33" s="23">
+        <v>23</v>
+      </c>
+      <c r="S33" s="23">
+        <v>0</v>
+      </c>
+      <c r="T33" s="23">
+        <v>0</v>
+      </c>
+      <c r="U33" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V33" s="30" t="s">
+      <c r="V33" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="12.75" customHeight="1">
-      <c r="A34" s="14"/>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
-      <c r="D34" s="65"/>
-[...4 lines deleted...]
-      <c r="I34" s="36" t="s">
+      <c r="D34" s="52"/>
+      <c r="E34" s="52"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="J34" s="29"/>
-      <c r="K34" s="30">
+      <c r="J34" s="22"/>
+      <c r="K34" s="23">
         <v>413</v>
       </c>
-      <c r="L34" s="30">
-[...11 lines deleted...]
-      <c r="P34" s="30">
+      <c r="L34" s="23">
+        <v>0</v>
+      </c>
+      <c r="M34" s="23">
+        <v>0</v>
+      </c>
+      <c r="N34" s="23">
+        <v>0</v>
+      </c>
+      <c r="O34" s="23">
+        <v>0</v>
+      </c>
+      <c r="P34" s="23">
         <v>9</v>
       </c>
-      <c r="Q34" s="30">
+      <c r="Q34" s="23">
         <v>357</v>
       </c>
-      <c r="R34" s="30">
+      <c r="R34" s="23">
         <v>45</v>
       </c>
-      <c r="S34" s="30">
+      <c r="S34" s="23">
         <v>2</v>
       </c>
-      <c r="T34" s="30">
-[...2 lines deleted...]
-      <c r="U34" s="30" t="s">
+      <c r="T34" s="23">
+        <v>0</v>
+      </c>
+      <c r="U34" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V34" s="30" t="s">
+      <c r="V34" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:22" ht="12.75" customHeight="1">
-      <c r="A35" s="14"/>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
-      <c r="D35" s="66" t="s">
+      <c r="D35" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="E35" s="66"/>
-[...3 lines deleted...]
-      <c r="I35" s="36" t="s">
+      <c r="E35" s="52"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="J35" s="29"/>
-      <c r="K35" s="30">
+      <c r="J35" s="22"/>
+      <c r="K35" s="23">
         <v>1549</v>
       </c>
-      <c r="L35" s="30">
-[...14 lines deleted...]
-      <c r="Q35" s="30">
+      <c r="L35" s="23">
+        <v>0</v>
+      </c>
+      <c r="M35" s="23">
+        <v>0</v>
+      </c>
+      <c r="N35" s="23">
+        <v>0</v>
+      </c>
+      <c r="O35" s="23">
+        <v>0</v>
+      </c>
+      <c r="P35" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="23">
         <v>29</v>
       </c>
-      <c r="R35" s="30">
+      <c r="R35" s="23">
         <v>636</v>
       </c>
-      <c r="S35" s="30">
+      <c r="S35" s="23">
         <v>536</v>
       </c>
-      <c r="T35" s="30">
+      <c r="T35" s="23">
         <v>348</v>
       </c>
-      <c r="U35" s="30" t="s">
+      <c r="U35" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V35" s="30" t="s">
+      <c r="V35" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="12.75" customHeight="1">
-      <c r="A36" s="14"/>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
-      <c r="D36" s="66"/>
-[...4 lines deleted...]
-      <c r="I36" s="36" t="s">
+      <c r="D36" s="52"/>
+      <c r="E36" s="52"/>
+      <c r="F36" s="52"/>
+      <c r="G36" s="35"/>
+      <c r="H36" s="27"/>
+      <c r="I36" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="J36" s="29"/>
-      <c r="K36" s="30">
+      <c r="J36" s="22"/>
+      <c r="K36" s="23">
         <v>133</v>
       </c>
-      <c r="L36" s="30">
-[...17 lines deleted...]
-      <c r="R36" s="30">
+      <c r="L36" s="23">
+        <v>0</v>
+      </c>
+      <c r="M36" s="23">
+        <v>0</v>
+      </c>
+      <c r="N36" s="23">
+        <v>0</v>
+      </c>
+      <c r="O36" s="23">
+        <v>0</v>
+      </c>
+      <c r="P36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="23">
+        <v>0</v>
+      </c>
+      <c r="R36" s="23">
         <v>40</v>
       </c>
-      <c r="S36" s="30">
+      <c r="S36" s="23">
         <v>59</v>
       </c>
-      <c r="T36" s="30">
+      <c r="T36" s="23">
         <v>34</v>
       </c>
-      <c r="U36" s="30" t="s">
+      <c r="U36" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="V36" s="30" t="s">
+      <c r="V36" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="6" customHeight="1">
-      <c r="A37" s="6"/>
-[...20 lines deleted...]
-      <c r="V37" s="6"/>
+      <c r="A37" s="36"/>
+      <c r="B37" s="36"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="36"/>
+      <c r="H37" s="36"/>
+      <c r="I37" s="36"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="36"/>
+      <c r="L37" s="36"/>
+      <c r="M37" s="36"/>
+      <c r="N37" s="36"/>
+      <c r="O37" s="36"/>
+      <c r="P37" s="36"/>
+      <c r="Q37" s="36"/>
+      <c r="R37" s="36"/>
+      <c r="S37" s="36"/>
+      <c r="T37" s="36"/>
+      <c r="U37" s="36"/>
+      <c r="V37" s="36"/>
     </row>
     <row r="38" spans="1:22" ht="4.5" customHeight="1"/>
     <row r="39" spans="1:22">
-      <c r="A39" s="9" t="s">
+      <c r="A39" s="38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:22"/>
     <row r="41" spans="1:22"/>
     <row r="42" spans="1:22"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="33">
     <mergeCell ref="B32:I32"/>
     <mergeCell ref="D33:F34"/>
     <mergeCell ref="D35:F36"/>
     <mergeCell ref="D25:I25"/>
     <mergeCell ref="D26:I26"/>
     <mergeCell ref="D27:I27"/>
     <mergeCell ref="D28:I28"/>
     <mergeCell ref="D31:I31"/>
     <mergeCell ref="D29:I29"/>
     <mergeCell ref="D30:I30"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="B25:B31"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="D9:I9"/>
     <mergeCell ref="D10:I10"/>
     <mergeCell ref="D11:I11"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="D21:I21"/>
     <mergeCell ref="D22:D24"/>
     <mergeCell ref="F24:I24"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="D12:I12"/>
+    <mergeCell ref="D18:F19"/>
+    <mergeCell ref="H18:I18"/>
     <mergeCell ref="D13:I13"/>
     <mergeCell ref="D14:I14"/>
     <mergeCell ref="D16:F17"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="H17:I17"/>
-    <mergeCell ref="D18:F19"/>
-    <mergeCell ref="H18:I18"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="86" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="84" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>23-00-12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>