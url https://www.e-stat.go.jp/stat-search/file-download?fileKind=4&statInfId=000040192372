--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{DF51D684-C96A-4C13-8AE6-8F3A9E0A9EED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{22201F54-35C1-4E1F-848F-18DF03A41619}"/>
   </bookViews>
   <sheets>
     <sheet name="23-00-33" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'23-00-33'!$A$1:$P$66</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
-  <calcPr calcId="145621" calcMode="manual"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="42">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>初回</t>
     <rPh sb="0" eb="2">
       <t>ショカイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
@@ -479,51 +480,51 @@
       <t>ショニュウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>薬　 物　 法</t>
     <rPh sb="0" eb="1">
       <t>クスリ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>モノ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ホウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>仮退院の取消し</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1317,353 +1318,311 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="49">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="18" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{4EC91400-296C-4C62-B7A1-62973B4A0992}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{E8360973-4D60-4BE3-BA59-EC7C5C49AB1F}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{E7DE5094-128C-4A14-893D-2603357C29FA}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{597D1EF0-5B1F-4A1B-AE66-1B0E557A3669}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{1B9A6731-8D66-469D-9FF4-3509EB5AAEE8}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{71675746-E3BD-43FD-AE63-E4029B317C45}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{650E96C3-4EA7-4C8E-A6F9-864E8080C4CD}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{9277B644-F913-4B7D-A172-4B6788D3431C}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{437D2A27-5206-4792-AD1E-D4A2087B146F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{B617865A-73EF-4CCC-BE77-6BD8A940B4DE}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{916860CF-AF45-4F46-BB70-F81F92997198}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{8237C45E-4A4E-4FA0-B882-361E32646F39}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{A2EC1640-1A11-4E0F-B2F2-D353FE5FD3F3}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{72B0E05E-E194-445A-8C56-9D97A6B1EFB5}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{856EA021-C899-4153-819B-834F5043D359}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{9DEC2614-4E92-47C5-8DC7-164D643E155C}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{E4D8ACA2-5B60-40C6-9F8D-0E95501DD904}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{D9179D7D-3390-40A0-A1F8-4D93EE8D4A4E}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{A5BE175A-17B3-4F80-99C9-BA8AD0619FEE}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{716D8EB6-B35A-4A63-B428-67A4E52ADD85}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{2578445B-72BD-44D8-B51E-A2F41380E600}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{435C6EEE-1D7F-4AFC-BAB8-4B3072E56039}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{E013821A-3BBF-4907-9B01-EFCE9B65E3DD}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{35A8B641-19EB-4668-9908-38010D2A6A7D}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{63E50BF1-E4B4-4A23-A799-4D640954EE13}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{90BCF773-7017-413D-A7F5-4A8FEF80D87B}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{15F259D3-8B3B-48A4-96DD-0E3AA9685B35}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{DDCFC3CB-68B9-4637-AFB8-476337826AED}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{6CF0E233-2C3C-44C9-B821-BB136B79F9C8}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{FC5841C2-F152-4075-BF27-9686FD311132}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{A6D4DC4A-8506-44A2-86C3-063343523B33}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{24F35A2D-EB3F-4A01-B950-ECE8C57B4E60}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{364F02C0-2125-4814-B85B-6E1ACB703A03}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>91109</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>17807</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>734047</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>132199</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="大かっこ 1"/>
+        <xdr:cNvPr id="2" name="大かっこ 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{378178C5-C6E2-23BB-6379-810A7AD992F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="256761" y="5484329"/>
           <a:ext cx="1554025" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1675,143 +1634,161 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1051" name="AutoShape 2"/>
+        <xdr:cNvPr id="1051" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6314F541-2478-F3C2-83BA-D2774893B0CF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="5695950"/>
           <a:ext cx="104775" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 56795"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1052" name="AutoShape 2"/>
+        <xdr:cNvPr id="1052" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA0BF6DF-EE15-C834-BD7F-31A4BAF0358B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="962025" y="5705475"/>
           <a:ext cx="66675" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50716"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>8283</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>24848</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>723441</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>112955</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="大かっこ 4"/>
+        <xdr:cNvPr id="5" name="大かっこ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27AB6CD9-FE15-1A9A-3A3E-EF7A160DBD2B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="281609" y="7603435"/>
           <a:ext cx="1518571" cy="228911"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1823,198 +1800,204 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1054" name="AutoShape 2"/>
+        <xdr:cNvPr id="1054" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80C1B357-9BDD-515C-019E-6691A1E999C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="885825" y="7848600"/>
           <a:ext cx="66675" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52486"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2147,2206 +2130,2146 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{613F16D2-2522-4B01-8EDA-37D47190A5EA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R105"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1" style="33" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="14.6640625" style="33" customWidth="1"/>
+    <col min="1" max="1" width="1" style="22" customWidth="1"/>
+    <col min="2" max="3" width="1.77734375" style="22" customWidth="1"/>
+    <col min="4" max="4" width="4.44140625" style="22" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" style="22" customWidth="1"/>
+    <col min="6" max="6" width="5.77734375" style="22" customWidth="1"/>
+    <col min="7" max="7" width="1.77734375" style="22" customWidth="1"/>
+    <col min="8" max="8" width="14.6640625" style="22" customWidth="1"/>
     <col min="9" max="9" width="1" customWidth="1"/>
-    <col min="10" max="11" width="12.33203125" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="17" width="15.6640625" customWidth="1"/>
+    <col min="10" max="11" width="12.33203125" customWidth="1"/>
+    <col min="12" max="15" width="12.109375" customWidth="1"/>
+    <col min="16" max="17" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="7" customFormat="1" ht="16.5">
-[...15 lines deleted...]
-      <c r="P1" s="54"/>
+    <row r="1" spans="1:18" s="6" customFormat="1" ht="16.5">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
     </row>
     <row r="2" spans="1:18" s="1" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="59"/>
-[...15 lines deleted...]
-      <c r="R2" s="8"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18" ht="10.5" customHeight="1">
-      <c r="F3" s="34"/>
-[...1 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:18" ht="2.15" customHeight="1">
-      <c r="A4" s="35"/>
-[...18 lines deleted...]
-      <c r="B5" s="55" t="s">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+    </row>
+    <row r="5" spans="1:18" s="12" customFormat="1" ht="60" customHeight="1">
+      <c r="A5" s="26"/>
+      <c r="B5" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="55"/>
-[...9 lines deleted...]
-      <c r="K5" s="11" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="L5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="11" t="s">
+      <c r="M5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="11" t="s">
+      <c r="N5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="11" t="s">
+      <c r="O5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="P5" s="11" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="14" customFormat="1" ht="5.15" customHeight="1">
-[...22 lines deleted...]
-      <c r="J7" s="5">
+    <row r="6" spans="1:18" s="13" customFormat="1" ht="5.15" customHeight="1">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="15" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A7" s="27"/>
+      <c r="B7" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="4">
         <v>20694</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="4">
         <v>10998</v>
       </c>
-      <c r="L7" s="5">
-[...2 lines deleted...]
-      <c r="M7" s="5">
+      <c r="L7" s="4">
+        <v>4393</v>
+      </c>
+      <c r="M7" s="4">
         <v>2119</v>
       </c>
-      <c r="N7" s="5">
-[...5 lines deleted...]
-      <c r="P7" s="5">
+      <c r="N7" s="4">
+        <v>1289</v>
+      </c>
+      <c r="O7" s="4">
+        <v>1877</v>
+      </c>
+      <c r="P7" s="4">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="14" customFormat="1" ht="11.9" customHeight="1">
-[...19 lines deleted...]
-      <c r="B9" s="60" t="s">
+    <row r="8" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A8" s="22"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+    </row>
+    <row r="9" spans="1:18" s="15" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A9" s="27"/>
+      <c r="B9" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="60"/>
-[...6 lines deleted...]
-      <c r="J9" s="5">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="4">
         <v>5905</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="4">
         <v>4910</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="4">
         <v>858</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M9" s="4">
         <v>119</v>
       </c>
-      <c r="N9" s="5">
+      <c r="N9" s="4">
         <v>14</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="4">
         <v>4</v>
       </c>
-      <c r="P9" s="5">
-[...6 lines deleted...]
-      <c r="C10" s="53" t="s">
+      <c r="P9" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A10" s="22"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="53"/>
-[...5 lines deleted...]
-      <c r="J10" s="18">
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="17">
         <v>903</v>
       </c>
-      <c r="K10" s="18">
+      <c r="K10" s="17">
         <v>632</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="17">
         <v>210</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="17">
         <v>53</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="17">
         <v>7</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="17">
         <v>1</v>
       </c>
-      <c r="P10" s="18">
-[...6 lines deleted...]
-      <c r="C11" s="53" t="s">
+      <c r="P10" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A11" s="22"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="D11" s="53"/>
-[...5 lines deleted...]
-      <c r="J11" s="18">
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="17">
         <v>4050</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K11" s="17">
         <v>3520</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="17">
         <v>479</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="17">
         <v>47</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="17">
         <v>3</v>
       </c>
-      <c r="O11" s="18">
+      <c r="O11" s="17">
         <v>1</v>
       </c>
-      <c r="P11" s="18">
-[...6 lines deleted...]
-      <c r="C12" s="53" t="s">
+      <c r="P11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A12" s="22"/>
+      <c r="B12" s="29"/>
+      <c r="C12" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="53"/>
-[...5 lines deleted...]
-      <c r="J12" s="18">
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="17">
         <v>940</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="17">
         <v>749</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="17">
         <v>167</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="17">
         <v>18</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="17">
         <v>4</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O12" s="17">
         <v>2</v>
       </c>
-      <c r="P12" s="18">
-[...6 lines deleted...]
-      <c r="C13" s="53" t="s">
+      <c r="P12" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A13" s="22"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="53"/>
-[...5 lines deleted...]
-      <c r="J13" s="18">
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="17">
         <v>12</v>
       </c>
-      <c r="K13" s="18">
+      <c r="K13" s="17">
         <v>9</v>
       </c>
-      <c r="L13" s="18">
+      <c r="L13" s="17">
         <v>2</v>
       </c>
-      <c r="M13" s="18">
+      <c r="M13" s="17">
         <v>1</v>
       </c>
-      <c r="N13" s="18">
-[...30 lines deleted...]
-      <c r="C15" s="56" t="s">
+      <c r="N13" s="17">
+        <v>0</v>
+      </c>
+      <c r="O13" s="17">
+        <v>0</v>
+      </c>
+      <c r="P13" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A14" s="22"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="17"/>
+      <c r="P14" s="17"/>
+    </row>
+    <row r="15" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A15" s="22"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="56"/>
-[...5 lines deleted...]
-      <c r="J15" s="18">
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="17">
         <v>34</v>
       </c>
-      <c r="K15" s="18">
+      <c r="K15" s="17">
         <v>20</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="17">
         <v>12</v>
       </c>
-      <c r="M15" s="18">
+      <c r="M15" s="17">
         <v>2</v>
       </c>
-      <c r="N15" s="18">
-[...13 lines deleted...]
-      <c r="D16" s="53" t="s">
+      <c r="N15" s="17">
+        <v>0</v>
+      </c>
+      <c r="O15" s="17">
+        <v>0</v>
+      </c>
+      <c r="P15" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A16" s="22"/>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="53"/>
-[...30 lines deleted...]
-      <c r="D17" s="53" t="s">
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="17">
+        <v>0</v>
+      </c>
+      <c r="K16" s="17">
+        <v>0</v>
+      </c>
+      <c r="L16" s="17">
+        <v>0</v>
+      </c>
+      <c r="M16" s="17">
+        <v>0</v>
+      </c>
+      <c r="N16" s="17">
+        <v>0</v>
+      </c>
+      <c r="O16" s="17">
+        <v>0</v>
+      </c>
+      <c r="P16" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A17" s="22"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="53"/>
-[...4 lines deleted...]
-      <c r="J17" s="18">
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="17">
         <v>10</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K17" s="17">
         <v>4</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L17" s="17">
         <v>5</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M17" s="17">
         <v>1</v>
       </c>
-      <c r="N17" s="18">
-[...13 lines deleted...]
-      <c r="D18" s="53" t="s">
+      <c r="N17" s="17">
+        <v>0</v>
+      </c>
+      <c r="O17" s="17">
+        <v>0</v>
+      </c>
+      <c r="P17" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A18" s="22"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="53"/>
-[...4 lines deleted...]
-      <c r="J18" s="18">
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="17">
         <v>15</v>
       </c>
-      <c r="K18" s="18">
+      <c r="K18" s="17">
         <v>9</v>
       </c>
-      <c r="L18" s="18">
+      <c r="L18" s="17">
         <v>5</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="17">
         <v>1</v>
       </c>
-      <c r="N18" s="18">
-[...13 lines deleted...]
-      <c r="D19" s="53" t="s">
+      <c r="N18" s="17">
+        <v>0</v>
+      </c>
+      <c r="O18" s="17">
+        <v>0</v>
+      </c>
+      <c r="P18" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A19" s="22"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="53"/>
-[...4 lines deleted...]
-      <c r="J19" s="18">
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="17">
         <v>9</v>
       </c>
-      <c r="K19" s="18">
+      <c r="K19" s="17">
         <v>7</v>
       </c>
-      <c r="L19" s="18">
+      <c r="L19" s="17">
         <v>2</v>
       </c>
-      <c r="M19" s="18">
-[...32 lines deleted...]
-      <c r="B21" s="60" t="s">
+      <c r="M19" s="17">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="17">
+        <v>0</v>
+      </c>
+      <c r="P19" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A20" s="22"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="17"/>
+    </row>
+    <row r="21" spans="1:16" s="15" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A21" s="27"/>
+      <c r="B21" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="60"/>
-[...6 lines deleted...]
-      <c r="J21" s="5">
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="4">
         <v>1156</v>
       </c>
-      <c r="K21" s="5">
+      <c r="K21" s="4">
         <v>467</v>
       </c>
-      <c r="L21" s="5">
+      <c r="L21" s="4">
         <v>508</v>
       </c>
-      <c r="M21" s="5">
+      <c r="M21" s="4">
         <v>150</v>
       </c>
-      <c r="N21" s="5">
+      <c r="N21" s="4">
         <v>29</v>
       </c>
-      <c r="O21" s="5">
+      <c r="O21" s="4">
         <v>2</v>
       </c>
-      <c r="P21" s="5">
-[...6 lines deleted...]
-      <c r="C22" s="53" t="s">
+      <c r="P21" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A22" s="22"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="53"/>
-[...5 lines deleted...]
-      <c r="J22" s="18">
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="17">
         <v>899</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K22" s="17">
         <v>350</v>
       </c>
-      <c r="L22" s="18">
+      <c r="L22" s="17">
         <v>391</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M22" s="17">
         <v>132</v>
       </c>
-      <c r="N22" s="18">
+      <c r="N22" s="17">
         <v>24</v>
       </c>
-      <c r="O22" s="18">
+      <c r="O22" s="17">
         <v>2</v>
       </c>
-      <c r="P22" s="18">
-[...6 lines deleted...]
-      <c r="C23" s="53" t="s">
+      <c r="P22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A23" s="22"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="D23" s="53"/>
-[...5 lines deleted...]
-      <c r="J23" s="18">
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="17">
         <v>74</v>
       </c>
-      <c r="K23" s="18">
+      <c r="K23" s="17">
         <v>40</v>
       </c>
-      <c r="L23" s="18">
+      <c r="L23" s="17">
         <v>31</v>
       </c>
-      <c r="M23" s="18">
+      <c r="M23" s="17">
         <v>2</v>
       </c>
-      <c r="N23" s="18">
+      <c r="N23" s="17">
         <v>1</v>
       </c>
-      <c r="O23" s="18">
-[...9 lines deleted...]
-      <c r="C24" s="53" t="s">
+      <c r="O23" s="17">
+        <v>0</v>
+      </c>
+      <c r="P23" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A24" s="22"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="D24" s="53"/>
-[...5 lines deleted...]
-      <c r="J24" s="18">
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="17">
         <v>3</v>
       </c>
-      <c r="K24" s="18">
+      <c r="K24" s="17">
         <v>3</v>
       </c>
-      <c r="L24" s="18">
-[...18 lines deleted...]
-      <c r="C25" s="53" t="s">
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="17">
+        <v>0</v>
+      </c>
+      <c r="P24" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A25" s="22"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="D25" s="53"/>
-[...30 lines deleted...]
-      <c r="C26" s="53" t="s">
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="17">
+        <v>0</v>
+      </c>
+      <c r="K25" s="17">
+        <v>0</v>
+      </c>
+      <c r="L25" s="17">
+        <v>0</v>
+      </c>
+      <c r="M25" s="17">
+        <v>0</v>
+      </c>
+      <c r="N25" s="17">
+        <v>0</v>
+      </c>
+      <c r="O25" s="17">
+        <v>0</v>
+      </c>
+      <c r="P25" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A26" s="22"/>
+      <c r="B26" s="29"/>
+      <c r="C26" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="D26" s="53"/>
-[...5 lines deleted...]
-      <c r="J26" s="18">
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="17">
         <v>178</v>
       </c>
-      <c r="K26" s="18">
+      <c r="K26" s="17">
         <v>73</v>
       </c>
-      <c r="L26" s="18">
+      <c r="L26" s="17">
         <v>85</v>
       </c>
-      <c r="M26" s="18">
+      <c r="M26" s="17">
         <v>16</v>
       </c>
-      <c r="N26" s="18">
+      <c r="N26" s="17">
         <v>4</v>
       </c>
-      <c r="O26" s="18">
-[...9 lines deleted...]
-      <c r="C27" s="53" t="s">
+      <c r="O26" s="17">
+        <v>0</v>
+      </c>
+      <c r="P26" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A27" s="22"/>
+      <c r="B27" s="29"/>
+      <c r="C27" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="53"/>
-[...5 lines deleted...]
-      <c r="J27" s="18">
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="17">
         <v>2</v>
       </c>
-      <c r="K27" s="18">
+      <c r="K27" s="17">
         <v>1</v>
       </c>
-      <c r="L27" s="18">
+      <c r="L27" s="17">
         <v>1</v>
       </c>
-      <c r="M27" s="18">
-[...33 lines deleted...]
-      <c r="C29" s="56" t="s">
+      <c r="M27" s="17">
+        <v>0</v>
+      </c>
+      <c r="N27" s="17">
+        <v>0</v>
+      </c>
+      <c r="O27" s="17">
+        <v>0</v>
+      </c>
+      <c r="P27" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A28" s="22"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="17"/>
+    </row>
+    <row r="29" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A29" s="22"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="D29" s="56"/>
-[...5 lines deleted...]
-      <c r="J29" s="18">
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="17">
         <v>19</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="17">
         <v>7</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="17">
         <v>7</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="17">
         <v>5</v>
       </c>
-      <c r="N29" s="18">
-[...13 lines deleted...]
-      <c r="D30" s="53" t="s">
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="17">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A30" s="22"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="E30" s="53"/>
-[...4 lines deleted...]
-      <c r="J30" s="18">
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="17">
         <v>5</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="17">
         <v>1</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="17">
         <v>3</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="17">
         <v>1</v>
       </c>
-      <c r="N30" s="18">
-[...13 lines deleted...]
-      <c r="D31" s="53" t="s">
+      <c r="N30" s="17">
+        <v>0</v>
+      </c>
+      <c r="O30" s="17">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A31" s="22"/>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="53"/>
-[...4 lines deleted...]
-      <c r="J31" s="18">
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="17">
         <v>11</v>
       </c>
-      <c r="K31" s="18">
+      <c r="K31" s="17">
         <v>5</v>
       </c>
-      <c r="L31" s="18">
+      <c r="L31" s="17">
         <v>3</v>
       </c>
-      <c r="M31" s="18">
+      <c r="M31" s="17">
         <v>3</v>
       </c>
-      <c r="N31" s="18">
-[...13 lines deleted...]
-      <c r="D32" s="53" t="s">
+      <c r="N31" s="17">
+        <v>0</v>
+      </c>
+      <c r="O31" s="17">
+        <v>0</v>
+      </c>
+      <c r="P31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A32" s="22"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="53"/>
-[...4 lines deleted...]
-      <c r="J32" s="18">
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="17">
         <v>3</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K32" s="17">
         <v>1</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L32" s="17">
         <v>1</v>
       </c>
-      <c r="M32" s="18">
+      <c r="M32" s="17">
         <v>1</v>
       </c>
-      <c r="N32" s="18">
-[...29 lines deleted...]
-      <c r="B34" s="60" t="s">
+      <c r="N32" s="17">
+        <v>0</v>
+      </c>
+      <c r="O32" s="17">
+        <v>0</v>
+      </c>
+      <c r="P32" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A33" s="22"/>
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="17"/>
+      <c r="O33" s="17"/>
+      <c r="P33" s="17"/>
+    </row>
+    <row r="34" spans="1:16" s="15" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A34" s="27"/>
+      <c r="B34" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="C34" s="60"/>
-[...6 lines deleted...]
-      <c r="J34" s="5">
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="4">
         <v>10348</v>
       </c>
-      <c r="K34" s="5">
+      <c r="K34" s="4">
         <v>4233</v>
       </c>
-      <c r="L34" s="5">
-[...2 lines deleted...]
-      <c r="M34" s="5">
+      <c r="L34" s="4">
+        <v>2198</v>
+      </c>
+      <c r="M34" s="4">
         <v>1424</v>
       </c>
-      <c r="N34" s="5">
-[...5 lines deleted...]
-      <c r="P34" s="5">
+      <c r="N34" s="4">
+        <v>984</v>
+      </c>
+      <c r="O34" s="4">
+        <v>1499</v>
+      </c>
+      <c r="P34" s="4">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:16" s="14" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C35" s="53" t="s">
+    <row r="35" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A35" s="22"/>
+      <c r="B35" s="29"/>
+      <c r="C35" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="D35" s="53"/>
-[...5 lines deleted...]
-      <c r="J35" s="18">
+      <c r="D35" s="38"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="17">
         <v>9514</v>
       </c>
-      <c r="K35" s="18">
+      <c r="K35" s="17">
         <v>3991</v>
       </c>
-      <c r="L35" s="18">
-[...2 lines deleted...]
-      <c r="M35" s="18">
+      <c r="L35" s="17">
+        <v>2006</v>
+      </c>
+      <c r="M35" s="17">
         <v>1270</v>
       </c>
-      <c r="N35" s="18">
-[...2 lines deleted...]
-      <c r="O35" s="18">
+      <c r="N35" s="17">
+        <v>895</v>
+      </c>
+      <c r="O35" s="17">
         <v>1343</v>
       </c>
-      <c r="P35" s="18">
+      <c r="P35" s="17">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:16" s="14" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C36" s="61" t="s">
+    <row r="36" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A36" s="22"/>
+      <c r="B36" s="29"/>
+      <c r="C36" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="D36" s="61"/>
-[...1 lines deleted...]
-      <c r="F36" s="62" t="s">
+      <c r="D36" s="48"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="G36" s="42"/>
-      <c r="H36" s="43" t="s">
+      <c r="G36" s="30"/>
+      <c r="H36" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="I36" s="20"/>
-      <c r="J36" s="18">
+      <c r="I36" s="14"/>
+      <c r="J36" s="17">
         <v>488</v>
       </c>
-      <c r="K36" s="18">
+      <c r="K36" s="17">
         <v>230</v>
       </c>
-      <c r="L36" s="18">
+      <c r="L36" s="17">
         <v>134</v>
       </c>
-      <c r="M36" s="18">
+      <c r="M36" s="17">
         <v>62</v>
       </c>
-      <c r="N36" s="18">
+      <c r="N36" s="17">
+        <v>29</v>
+      </c>
+      <c r="O36" s="17">
+        <v>33</v>
+      </c>
+      <c r="P36" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A37" s="22"/>
+      <c r="B37" s="29"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="I37" s="14"/>
+      <c r="J37" s="17">
+        <v>3</v>
+      </c>
+      <c r="K37" s="17">
+        <v>2</v>
+      </c>
+      <c r="L37" s="17">
+        <v>0</v>
+      </c>
+      <c r="M37" s="17">
+        <v>1</v>
+      </c>
+      <c r="N37" s="17">
+        <v>0</v>
+      </c>
+      <c r="O37" s="17">
+        <v>0</v>
+      </c>
+      <c r="P37" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A38" s="22"/>
+      <c r="B38" s="29"/>
+      <c r="C38" s="48"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="17">
+        <v>343</v>
+      </c>
+      <c r="K38" s="17">
+        <v>10</v>
+      </c>
+      <c r="L38" s="17">
+        <v>58</v>
+      </c>
+      <c r="M38" s="17">
+        <v>91</v>
+      </c>
+      <c r="N38" s="17">
+        <v>60</v>
+      </c>
+      <c r="O38" s="17">
+        <v>123</v>
+      </c>
+      <c r="P38" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A39" s="22"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="17">
+        <v>9913</v>
+      </c>
+      <c r="K39" s="17">
+        <v>4114</v>
+      </c>
+      <c r="L39" s="17">
+        <v>2104</v>
+      </c>
+      <c r="M39" s="17">
+        <v>1356</v>
+      </c>
+      <c r="N39" s="17">
+        <v>925</v>
+      </c>
+      <c r="O39" s="17">
+        <v>1405</v>
+      </c>
+      <c r="P39" s="17">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A40" s="22"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="17">
+        <v>0</v>
+      </c>
+      <c r="K40" s="17">
+        <v>0</v>
+      </c>
+      <c r="L40" s="17">
+        <v>0</v>
+      </c>
+      <c r="M40" s="17">
+        <v>0</v>
+      </c>
+      <c r="N40" s="17">
+        <v>0</v>
+      </c>
+      <c r="O40" s="17">
+        <v>0</v>
+      </c>
+      <c r="P40" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A41" s="22"/>
+      <c r="B41" s="29"/>
+      <c r="C41" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="17">
+        <v>385</v>
+      </c>
+      <c r="K41" s="17">
+        <v>94</v>
+      </c>
+      <c r="L41" s="17">
+        <v>83</v>
+      </c>
+      <c r="M41" s="17">
+        <v>63</v>
+      </c>
+      <c r="N41" s="17">
+        <v>55</v>
+      </c>
+      <c r="O41" s="17">
+        <v>89</v>
+      </c>
+      <c r="P41" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A42" s="22"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="17">
+        <v>3</v>
+      </c>
+      <c r="K42" s="17">
+        <v>1</v>
+      </c>
+      <c r="L42" s="17">
+        <v>1</v>
+      </c>
+      <c r="M42" s="17">
+        <v>0</v>
+      </c>
+      <c r="N42" s="17">
+        <v>0</v>
+      </c>
+      <c r="O42" s="17">
+        <v>1</v>
+      </c>
+      <c r="P42" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A43" s="22"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="17">
+        <v>47</v>
+      </c>
+      <c r="K43" s="17">
+        <v>24</v>
+      </c>
+      <c r="L43" s="17">
+        <v>10</v>
+      </c>
+      <c r="M43" s="17">
+        <v>5</v>
+      </c>
+      <c r="N43" s="17">
+        <v>4</v>
+      </c>
+      <c r="O43" s="17">
+        <v>4</v>
+      </c>
+      <c r="P43" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A44" s="22"/>
+      <c r="B44" s="29"/>
+      <c r="C44" s="29"/>
+      <c r="D44" s="29"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="29"/>
+      <c r="H44" s="29"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="17"/>
+      <c r="P44" s="17"/>
+    </row>
+    <row r="45" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A45" s="22"/>
+      <c r="B45" s="29"/>
+      <c r="C45" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="O36" s="18">
-[...14 lines deleted...]
-      <c r="H37" s="43" t="s">
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="17">
+        <v>87</v>
+      </c>
+      <c r="K45" s="17">
+        <v>71</v>
+      </c>
+      <c r="L45" s="17">
+        <v>9</v>
+      </c>
+      <c r="M45" s="17">
+        <v>1</v>
+      </c>
+      <c r="N45" s="17">
+        <v>2</v>
+      </c>
+      <c r="O45" s="17">
+        <v>3</v>
+      </c>
+      <c r="P45" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A46" s="22"/>
+      <c r="B46" s="29"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="17">
+        <v>26</v>
+      </c>
+      <c r="K46" s="17">
+        <v>25</v>
+      </c>
+      <c r="L46" s="17">
+        <v>1</v>
+      </c>
+      <c r="M46" s="17">
+        <v>0</v>
+      </c>
+      <c r="N46" s="17">
+        <v>0</v>
+      </c>
+      <c r="O46" s="17">
+        <v>0</v>
+      </c>
+      <c r="P46" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A47" s="22"/>
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="38"/>
+      <c r="F47" s="38"/>
+      <c r="G47" s="38"/>
+      <c r="H47" s="38"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="17">
+        <v>25</v>
+      </c>
+      <c r="K47" s="17">
+        <v>13</v>
+      </c>
+      <c r="L47" s="17">
+        <v>6</v>
+      </c>
+      <c r="M47" s="17">
+        <v>1</v>
+      </c>
+      <c r="N47" s="17">
+        <v>2</v>
+      </c>
+      <c r="O47" s="17">
+        <v>3</v>
+      </c>
+      <c r="P47" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A48" s="22"/>
+      <c r="B48" s="29"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="38"/>
+      <c r="F48" s="38"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="38"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="17">
         <v>36</v>
       </c>
-      <c r="I37" s="20"/>
-      <c r="J37" s="18">
+      <c r="K48" s="17">
+        <v>33</v>
+      </c>
+      <c r="L48" s="17">
+        <v>2</v>
+      </c>
+      <c r="M48" s="17">
+        <v>0</v>
+      </c>
+      <c r="N48" s="17">
+        <v>0</v>
+      </c>
+      <c r="O48" s="17">
+        <v>0</v>
+      </c>
+      <c r="P48" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A49" s="22"/>
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="17"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17"/>
+      <c r="M49" s="17"/>
+      <c r="N49" s="17"/>
+      <c r="O49" s="17"/>
+      <c r="P49" s="17"/>
+    </row>
+    <row r="50" spans="1:16" s="15" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A50" s="27"/>
+      <c r="B50" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="16"/>
+      <c r="J50" s="4">
+        <v>3285</v>
+      </c>
+      <c r="K50" s="4">
+        <v>1388</v>
+      </c>
+      <c r="L50" s="4">
+        <v>829</v>
+      </c>
+      <c r="M50" s="4">
+        <v>426</v>
+      </c>
+      <c r="N50" s="4">
+        <v>262</v>
+      </c>
+      <c r="O50" s="4">
+        <v>372</v>
+      </c>
+      <c r="P50" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A51" s="22"/>
+      <c r="B51" s="29"/>
+      <c r="C51" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="44"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="H51" s="45"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="17">
+        <v>623</v>
+      </c>
+      <c r="K51" s="17">
+        <v>28</v>
+      </c>
+      <c r="L51" s="17">
+        <v>347</v>
+      </c>
+      <c r="M51" s="17">
+        <v>121</v>
+      </c>
+      <c r="N51" s="17">
+        <v>65</v>
+      </c>
+      <c r="O51" s="17">
+        <v>62</v>
+      </c>
+      <c r="P51" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A52" s="22"/>
+      <c r="B52" s="29"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="H52" s="45"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="17">
+        <v>631</v>
+      </c>
+      <c r="K52" s="17">
+        <v>5</v>
+      </c>
+      <c r="L52" s="17">
+        <v>100</v>
+      </c>
+      <c r="M52" s="17">
+        <v>128</v>
+      </c>
+      <c r="N52" s="17">
+        <v>133</v>
+      </c>
+      <c r="O52" s="17">
+        <v>265</v>
+      </c>
+      <c r="P52" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A53" s="22"/>
+      <c r="B53" s="29"/>
+      <c r="C53" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="17">
+        <v>2031</v>
+      </c>
+      <c r="K53" s="17">
+        <v>1355</v>
+      </c>
+      <c r="L53" s="17">
+        <v>382</v>
+      </c>
+      <c r="M53" s="17">
+        <v>177</v>
+      </c>
+      <c r="N53" s="17">
+        <v>64</v>
+      </c>
+      <c r="O53" s="17">
+        <v>45</v>
+      </c>
+      <c r="P53" s="17">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A54" s="22"/>
+      <c r="B54" s="29"/>
+      <c r="C54" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="17">
+        <v>2457</v>
+      </c>
+      <c r="K54" s="17">
+        <v>1067</v>
+      </c>
+      <c r="L54" s="17">
+        <v>648</v>
+      </c>
+      <c r="M54" s="17">
+        <v>313</v>
+      </c>
+      <c r="N54" s="17">
+        <v>174</v>
+      </c>
+      <c r="O54" s="17">
+        <v>252</v>
+      </c>
+      <c r="P54" s="17">
         <v>3</v>
       </c>
-      <c r="K37" s="18">
+    </row>
+    <row r="55" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A55" s="22"/>
+      <c r="B55" s="29"/>
+      <c r="C55" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="38"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="17">
+        <v>719</v>
+      </c>
+      <c r="K55" s="17">
+        <v>261</v>
+      </c>
+      <c r="L55" s="17">
+        <v>160</v>
+      </c>
+      <c r="M55" s="17">
+        <v>104</v>
+      </c>
+      <c r="N55" s="17">
+        <v>79</v>
+      </c>
+      <c r="O55" s="17">
+        <v>111</v>
+      </c>
+      <c r="P55" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A56" s="22"/>
+      <c r="B56" s="29"/>
+      <c r="C56" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" s="38"/>
+      <c r="E56" s="38"/>
+      <c r="F56" s="38"/>
+      <c r="G56" s="38"/>
+      <c r="H56" s="38"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="17">
+        <v>109</v>
+      </c>
+      <c r="K56" s="17">
+        <v>60</v>
+      </c>
+      <c r="L56" s="17">
+        <v>21</v>
+      </c>
+      <c r="M56" s="17">
+        <v>9</v>
+      </c>
+      <c r="N56" s="17">
+        <v>9</v>
+      </c>
+      <c r="O56" s="17">
+        <v>9</v>
+      </c>
+      <c r="P56" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A57" s="22"/>
+      <c r="B57" s="29"/>
+      <c r="C57" s="29"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="29"/>
+      <c r="H57" s="29"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17"/>
+      <c r="N57" s="17"/>
+      <c r="O57" s="17"/>
+      <c r="P57" s="17"/>
+    </row>
+    <row r="58" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A58" s="22"/>
+      <c r="B58" s="29"/>
+      <c r="C58" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="D58" s="39"/>
+      <c r="E58" s="39"/>
+      <c r="F58" s="39"/>
+      <c r="G58" s="39"/>
+      <c r="H58" s="39"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="17">
+        <v>58</v>
+      </c>
+      <c r="K58" s="17">
+        <v>40</v>
+      </c>
+      <c r="L58" s="17">
+        <v>10</v>
+      </c>
+      <c r="M58" s="17">
+        <v>7</v>
+      </c>
+      <c r="N58" s="17">
+        <v>1</v>
+      </c>
+      <c r="O58" s="17">
+        <v>0</v>
+      </c>
+      <c r="P58" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A59" s="22"/>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E59" s="38"/>
+      <c r="F59" s="38"/>
+      <c r="G59" s="38"/>
+      <c r="H59" s="38"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="17">
+        <v>44</v>
+      </c>
+      <c r="K59" s="17">
+        <v>33</v>
+      </c>
+      <c r="L59" s="17">
+        <v>7</v>
+      </c>
+      <c r="M59" s="17">
+        <v>4</v>
+      </c>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="17">
+        <v>0</v>
+      </c>
+      <c r="P59" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A60" s="22"/>
+      <c r="B60" s="29"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="38"/>
+      <c r="F60" s="38"/>
+      <c r="G60" s="38"/>
+      <c r="H60" s="38"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="17">
+        <v>9</v>
+      </c>
+      <c r="K60" s="17">
+        <v>5</v>
+      </c>
+      <c r="L60" s="17">
         <v>2</v>
       </c>
-      <c r="L37" s="18">
-[...2 lines deleted...]
-      <c r="M37" s="18">
+      <c r="M60" s="17">
+        <v>2</v>
+      </c>
+      <c r="N60" s="17">
+        <v>0</v>
+      </c>
+      <c r="O60" s="17">
+        <v>0</v>
+      </c>
+      <c r="P60" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A61" s="22"/>
+      <c r="B61" s="29"/>
+      <c r="C61" s="29"/>
+      <c r="D61" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" s="38"/>
+      <c r="F61" s="38"/>
+      <c r="G61" s="38"/>
+      <c r="H61" s="38"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="17">
+        <v>4</v>
+      </c>
+      <c r="K61" s="17">
         <v>1</v>
       </c>
-      <c r="N37" s="18">
-[...39 lines deleted...]
-      <c r="P38" s="18">
+      <c r="L61" s="17">
         <v>1</v>
       </c>
-    </row>
-[...98 lines deleted...]
-      <c r="P41" s="18">
+      <c r="M61" s="17">
         <v>1</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="K42" s="18">
+      <c r="N61" s="17">
         <v>1</v>
       </c>
-      <c r="L42" s="18">
+      <c r="O61" s="17">
+        <v>0</v>
+      </c>
+      <c r="P61" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" s="13" customFormat="1" ht="11.9" customHeight="1">
+      <c r="A62" s="22"/>
+      <c r="B62" s="29"/>
+      <c r="C62" s="29"/>
+      <c r="D62" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="17">
         <v>1</v>
       </c>
-      <c r="M42" s="18">
-[...5 lines deleted...]
-      <c r="O42" s="18">
+      <c r="K62" s="17">
         <v>1</v>
       </c>
-      <c r="P42" s="18">
-[...674 lines deleted...]
-      <c r="A65" s="46" t="s">
+      <c r="L62" s="17">
+        <v>0</v>
+      </c>
+      <c r="M62" s="17">
+        <v>0</v>
+      </c>
+      <c r="N62" s="17">
+        <v>0</v>
+      </c>
+      <c r="O62" s="17">
+        <v>0</v>
+      </c>
+      <c r="P62" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" s="13" customFormat="1" ht="5.15" customHeight="1">
+      <c r="A63" s="32"/>
+      <c r="B63" s="32"/>
+      <c r="C63" s="32"/>
+      <c r="D63" s="32"/>
+      <c r="E63" s="32"/>
+      <c r="F63" s="32"/>
+      <c r="G63" s="32"/>
+      <c r="H63" s="32"/>
+      <c r="I63" s="19"/>
+      <c r="J63" s="20"/>
+      <c r="K63" s="20"/>
+      <c r="L63" s="20"/>
+      <c r="M63" s="20"/>
+      <c r="N63" s="20"/>
+      <c r="O63" s="20"/>
+      <c r="P63" s="20"/>
+    </row>
+    <row r="64" spans="1:16" s="13" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A64" s="22"/>
+      <c r="B64" s="22"/>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="22"/>
+    </row>
+    <row r="65" spans="1:16" ht="11.25" customHeight="1">
+      <c r="A65" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B65" s="46"/>
-[...16 lines deleted...]
-      <c r="A66" s="46" t="s">
+      <c r="G65" s="33"/>
+      <c r="H65" s="33"/>
+    </row>
+    <row r="66" spans="1:16" ht="11.25" customHeight="1">
+      <c r="A66" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B66" s="46"/>
-[...84 lines deleted...]
-      <c r="P70" s="27"/>
+      <c r="G66" s="33"/>
+      <c r="H66" s="33"/>
+    </row>
+    <row r="67" spans="1:16" ht="12.75" customHeight="1">
+      <c r="C67" s="34"/>
+      <c r="D67" s="47"/>
+      <c r="E67" s="47"/>
+      <c r="F67" s="47"/>
+      <c r="G67" s="47"/>
+      <c r="H67" s="47"/>
+      <c r="I67" s="47"/>
+      <c r="J67" s="47"/>
+      <c r="K67" s="47"/>
+      <c r="L67" s="47"/>
+      <c r="M67" s="47"/>
+      <c r="N67" s="47"/>
+      <c r="O67" s="47"/>
+      <c r="P67" s="47"/>
+    </row>
+    <row r="68" spans="1:16" s="21" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A68" s="31"/>
+      <c r="B68" s="35"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="35"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="35"/>
+      <c r="G68" s="35"/>
+      <c r="H68" s="35"/>
+    </row>
+    <row r="69" spans="1:16" s="13" customFormat="1" hidden="1">
+      <c r="A69" s="22"/>
+      <c r="B69" s="22"/>
+      <c r="C69" s="22"/>
+      <c r="D69" s="22"/>
+      <c r="E69" s="22"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="28"/>
+      <c r="H69" s="28"/>
+    </row>
+    <row r="70" spans="1:16" s="13" customFormat="1" ht="13.5" hidden="1" customHeight="1">
+      <c r="A70" s="22"/>
+      <c r="B70" s="22"/>
+      <c r="C70" s="22"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="22"/>
+      <c r="F70" s="22"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="22"/>
     </row>
     <row r="71" spans="1:16"/>
     <row r="72" spans="1:16"/>
     <row r="73" spans="1:16"/>
     <row r="74" spans="1:16"/>
     <row r="75" spans="1:16"/>
     <row r="76" spans="1:16"/>
     <row r="77" spans="1:16"/>
     <row r="78" spans="1:16"/>
     <row r="79" spans="1:16"/>
     <row r="80" spans="1:16"/>
     <row r="81"/>
     <row r="82"/>
     <row r="83"/>
     <row r="84"/>
     <row r="85"/>
     <row r="86"/>
     <row r="87"/>
     <row r="88"/>
     <row r="89"/>
     <row r="90"/>
     <row r="91"/>
     <row r="92"/>
     <row r="93"/>
     <row r="94"/>
     <row r="95"/>
     <row r="96"/>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
     <row r="101"/>
     <row r="102"/>
     <row r="103"/>
     <row r="104"/>
     <row r="105"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="54">
-    <mergeCell ref="B7:H7"/>
-[...4 lines deleted...]
-    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="D67:P67"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="D16:H16"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="C56:H56"/>
+    <mergeCell ref="C55:H55"/>
+    <mergeCell ref="C40:H40"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="D61:H61"/>
+    <mergeCell ref="D60:H60"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="C36:D38"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="C58:H58"/>
+    <mergeCell ref="C51:F52"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="D48:H48"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C41:H41"/>
     <mergeCell ref="C54:H54"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="D32:H32"/>
     <mergeCell ref="D31:H31"/>
     <mergeCell ref="D30:H30"/>
     <mergeCell ref="C27:H27"/>
     <mergeCell ref="C26:H26"/>
     <mergeCell ref="C24:H24"/>
     <mergeCell ref="C23:H23"/>
     <mergeCell ref="C29:H29"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="F38:H38"/>
     <mergeCell ref="C53:H53"/>
     <mergeCell ref="C45:H45"/>
     <mergeCell ref="B50:H50"/>
-    <mergeCell ref="A1:P1"/>
-[...30 lines deleted...]
-    <mergeCell ref="C36:D38"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="C10:H10"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>