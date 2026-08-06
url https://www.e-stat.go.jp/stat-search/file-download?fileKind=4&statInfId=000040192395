--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{D0856667-F052-4332-B46C-E74C6D1253E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{B06EC2F8-BDD7-4A02-9BF8-572B14B5A95E}"/>
   </bookViews>
   <sheets>
     <sheet name="23-00-56" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="79">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>観察所</t>
     <rPh sb="0" eb="2">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジョ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>北海道委員会管内</t>
     <rPh sb="0" eb="3">
@@ -653,51 +654,51 @@
       <t>ジコウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ツウチショ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>終了</t>
   </si>
   <si>
     <t>年末現在
 継 続 中</t>
   </si>
   <si>
     <t>56　観察所別　生活環境調整の開始及び終了人員（受刑者）</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1549,473 +1550,422 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="54">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{38D302D1-C8D7-4E8C-A029-6A5230949E6F}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{D4092168-8CBC-4725-8A88-0AD95402F45E}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{CC5CAEB7-5709-4FE3-944A-F4BD24082AC5}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{6203D6A0-F64D-477D-9C98-810BBC2387DB}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{E6616D8D-D790-4794-A1A7-32AB05F353C9}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{0334AECF-EED5-46C9-8AB6-DEA4B9B4C392}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{156F86B8-41BF-4DB6-AE70-7057995EA817}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{BB7F820F-1E85-4FAF-B104-5D5F5242825F}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{9E47BF92-ACE4-438D-A0E3-FE649315AFDC}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{9133874E-C52B-49E2-9FCC-EDC94AE8ECB6}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{C20BDCBF-478B-4A69-A8D5-8A41882C97E4}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{4DD040B6-6312-417C-B445-5252978E79DA}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{C27E72FE-4CCB-4A8D-96BD-7FAC81ECAAE1}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{EB172439-3255-415B-9B35-F36E239C4BAB}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{5E18C57C-2C8D-4E25-B395-A716E4E7752A}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{0F85A73A-DA74-4E94-AD39-426941569AF7}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{9CE8CAD9-DB48-4F79-98C4-EDA2BDAA99C0}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{E5FFE9FC-A252-4E61-80B4-E2A8F13E3403}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{648D788A-C25D-4A42-9BD5-AA964FF36B44}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{BB1F8266-CA89-4F4F-A1CE-514E10034646}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{9B765CDB-C569-475F-BF0E-FE4646275684}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{C4A1566C-F03E-4C3D-964A-B5C69B7FD265}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{BB2AC893-0314-4CD0-8EDB-63461CAA5F85}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{E7C3AF4B-210D-46D0-A26E-DD4C1BFA2DA5}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{26F63DD7-7670-4C1D-993B-3C41A132C5F0}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{604EDEE1-45B9-40DE-AA04-465E9296642E}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{5379EC14-269E-46FF-A08B-4088DE67F18B}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{03BED260-FF15-4929-AB1B-250DC498AC50}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{A64AC662-963E-45A4-AC26-E39A2C4CA639}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{52A192C6-6A08-4F69-8A74-934D61D9C781}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{EF37A715-8C68-4072-AA4F-4716B5CA58E9}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{A53B4D57-D5A3-4BF2-BC24-2474AC434E66}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{3F0A596B-D7F7-44B5-A1EF-664CD9CDD260}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2148,4959 +2098,4956 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6241C31-2A6E-43F2-97CE-86A84FB239AE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X94"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="2" width="2.77734375" customWidth="1"/>
     <col min="3" max="3" width="17.77734375" customWidth="1"/>
     <col min="4" max="4" width="2.77734375" customWidth="1"/>
-    <col min="5" max="24" width="10.77734375" style="1" customWidth="1"/>
+    <col min="5" max="24" width="10.77734375" customWidth="1"/>
     <col min="25" max="25" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="3" customFormat="1" ht="16.5">
-[...26 lines deleted...]
-      <c r="A2" s="69" t="s">
+    <row r="1" spans="1:24" s="2" customFormat="1" ht="16.5">
+      <c r="A1" s="28"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
+    </row>
+    <row r="2" spans="1:24" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="69"/>
-[...21 lines deleted...]
-      <c r="X2" s="69"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
     </row>
     <row r="3" spans="1:24" ht="10.5" customHeight="1">
-      <c r="C3" s="5"/>
-      <c r="D3" s="5"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
     </row>
     <row r="4" spans="1:24" ht="2.15" customHeight="1">
-      <c r="A4" s="7"/>
-[...31 lines deleted...]
-      <c r="E5" s="46" t="s">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+    </row>
+    <row r="5" spans="1:24" ht="15" customHeight="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="43"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="F5" s="54" t="s">
+      <c r="F5" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="G5" s="55"/>
-[...15 lines deleted...]
-      <c r="W5" s="52" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="41"/>
+      <c r="U5" s="41"/>
+      <c r="V5" s="42"/>
+      <c r="W5" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="X5" s="49" t="s">
+      <c r="X5" s="35" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:24" s="38" customFormat="1" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="G6" s="60" t="s">
+    <row r="6" spans="1:24" ht="15" customHeight="1">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="H6" s="61"/>
-[...2 lines deleted...]
-      <c r="K6" s="54" t="s">
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="40" t="s">
         <v>69</v>
       </c>
-      <c r="L6" s="55"/>
-[...24 lines deleted...]
-      <c r="K7" s="54" t="s">
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="36"/>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1">
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="L7" s="55"/>
-[...6 lines deleted...]
-      <c r="S7" s="60" t="s">
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="T7" s="61"/>
-[...16 lines deleted...]
-      <c r="K8" s="54" t="s">
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="48"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="36"/>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1">
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="40" t="s">
         <v>72</v>
       </c>
-      <c r="L8" s="55"/>
-[...2 lines deleted...]
-      <c r="O8" s="54" t="s">
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="P8" s="55"/>
-[...16 lines deleted...]
-      <c r="G9" s="32" t="s">
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="39"/>
+      <c r="X8" s="36"/>
+    </row>
+    <row r="9" spans="1:24" s="25" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A9" s="21"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="H9" s="33" t="s">
+      <c r="H9" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="34" t="s">
+      <c r="I9" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="34" t="s">
+      <c r="J9" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="K9" s="32" t="s">
+      <c r="K9" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="L9" s="33" t="s">
+      <c r="L9" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="34" t="s">
+      <c r="M9" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="34" t="s">
+      <c r="N9" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="O9" s="32" t="s">
+      <c r="O9" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="P9" s="33" t="s">
+      <c r="P9" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="Q9" s="34" t="s">
+      <c r="Q9" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="R9" s="34" t="s">
+      <c r="R9" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="S9" s="32" t="s">
+      <c r="S9" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="T9" s="33" t="s">
+      <c r="T9" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="U9" s="34" t="s">
+      <c r="U9" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="V9" s="34" t="s">
+      <c r="V9" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="W9" s="48"/>
-[...14 lines deleted...]
-      <c r="F11" s="41">
+      <c r="W9" s="34"/>
+      <c r="X9" s="37"/>
+    </row>
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="5.15" customHeight="1">
+      <c r="D10" s="9"/>
+    </row>
+    <row r="11" spans="1:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B11" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="30"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="13">
+        <v>34232</v>
+      </c>
+      <c r="F11" s="13">
         <v>28508</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="13">
         <v>27176</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="13">
         <v>26642</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="13">
         <v>14</v>
       </c>
-      <c r="J11" s="41">
+      <c r="J11" s="13">
         <v>520</v>
       </c>
-      <c r="K11" s="41">
-[...5 lines deleted...]
-      <c r="M11" s="41">
+      <c r="K11" s="13">
+        <v>623</v>
+      </c>
+      <c r="L11" s="13">
+        <v>580</v>
+      </c>
+      <c r="M11" s="13">
         <v>2</v>
       </c>
-      <c r="N11" s="41">
+      <c r="N11" s="13">
+        <v>41</v>
+      </c>
+      <c r="O11" s="13">
+        <v>9</v>
+      </c>
+      <c r="P11" s="13">
+        <v>9</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0</v>
+      </c>
+      <c r="R11" s="13">
+        <v>0</v>
+      </c>
+      <c r="S11" s="13">
+        <v>700</v>
+      </c>
+      <c r="T11" s="13">
+        <v>613</v>
+      </c>
+      <c r="U11" s="13">
+        <v>7</v>
+      </c>
+      <c r="V11" s="13">
+        <v>80</v>
+      </c>
+      <c r="W11" s="13">
+        <v>29883</v>
+      </c>
+      <c r="X11" s="13">
+        <v>32857</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="13"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="13"/>
+      <c r="Q12" s="13"/>
+      <c r="R12" s="13"/>
+      <c r="S12" s="13"/>
+      <c r="T12" s="13"/>
+      <c r="U12" s="13"/>
+      <c r="V12" s="13"/>
+      <c r="W12" s="13"/>
+      <c r="X12" s="13"/>
+    </row>
+    <row r="13" spans="1:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B13" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="31"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="13">
+        <v>1667</v>
+      </c>
+      <c r="F13" s="13">
+        <v>1445</v>
+      </c>
+      <c r="G13" s="13">
+        <v>1392</v>
+      </c>
+      <c r="H13" s="13">
+        <v>1374</v>
+      </c>
+      <c r="I13" s="13">
+        <v>0</v>
+      </c>
+      <c r="J13" s="13">
+        <v>18</v>
+      </c>
+      <c r="K13" s="13">
+        <v>23</v>
+      </c>
+      <c r="L13" s="13">
+        <v>23</v>
+      </c>
+      <c r="M13" s="13">
+        <v>0</v>
+      </c>
+      <c r="N13" s="13">
+        <v>0</v>
+      </c>
+      <c r="O13" s="13">
+        <v>1</v>
+      </c>
+      <c r="P13" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0</v>
+      </c>
+      <c r="R13" s="13">
+        <v>0</v>
+      </c>
+      <c r="S13" s="13">
+        <v>29</v>
+      </c>
+      <c r="T13" s="13">
+        <v>23</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>6</v>
+      </c>
+      <c r="W13" s="13">
+        <v>1453</v>
+      </c>
+      <c r="X13" s="13">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B14" s="18"/>
+      <c r="C14" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="15"/>
+      <c r="E14" s="16">
+        <v>870</v>
+      </c>
+      <c r="F14" s="16">
+        <v>777</v>
+      </c>
+      <c r="G14" s="16">
+        <v>742</v>
+      </c>
+      <c r="H14" s="16">
+        <v>731</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0</v>
+      </c>
+      <c r="J14" s="16">
+        <v>11</v>
+      </c>
+      <c r="K14" s="16">
+        <v>14</v>
+      </c>
+      <c r="L14" s="16">
+        <v>14</v>
+      </c>
+      <c r="M14" s="16">
+        <v>0</v>
+      </c>
+      <c r="N14" s="16">
+        <v>0</v>
+      </c>
+      <c r="O14" s="16">
+        <v>1</v>
+      </c>
+      <c r="P14" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>0</v>
+      </c>
+      <c r="R14" s="16">
+        <v>0</v>
+      </c>
+      <c r="S14" s="16">
+        <v>20</v>
+      </c>
+      <c r="T14" s="16">
+        <v>18</v>
+      </c>
+      <c r="U14" s="16">
+        <v>0</v>
+      </c>
+      <c r="V14" s="16">
+        <v>2</v>
+      </c>
+      <c r="W14" s="16">
+        <v>791</v>
+      </c>
+      <c r="X14" s="16">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B15" s="18"/>
+      <c r="C15" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="15"/>
+      <c r="E15" s="16">
+        <v>236</v>
+      </c>
+      <c r="F15" s="16">
+        <v>186</v>
+      </c>
+      <c r="G15" s="16">
+        <v>182</v>
+      </c>
+      <c r="H15" s="16">
+        <v>181</v>
+      </c>
+      <c r="I15" s="16">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16">
+        <v>1</v>
+      </c>
+      <c r="K15" s="16">
+        <v>2</v>
+      </c>
+      <c r="L15" s="16">
+        <v>2</v>
+      </c>
+      <c r="M15" s="16">
+        <v>0</v>
+      </c>
+      <c r="N15" s="16">
+        <v>0</v>
+      </c>
+      <c r="O15" s="16">
+        <v>0</v>
+      </c>
+      <c r="P15" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>0</v>
+      </c>
+      <c r="S15" s="16">
+        <v>2</v>
+      </c>
+      <c r="T15" s="16">
+        <v>2</v>
+      </c>
+      <c r="U15" s="16">
+        <v>0</v>
+      </c>
+      <c r="V15" s="16">
+        <v>0</v>
+      </c>
+      <c r="W15" s="16">
+        <v>191</v>
+      </c>
+      <c r="X15" s="16">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B16" s="18"/>
+      <c r="C16" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="15"/>
+      <c r="E16" s="16">
+        <v>277</v>
+      </c>
+      <c r="F16" s="16">
+        <v>215</v>
+      </c>
+      <c r="G16" s="16">
+        <v>210</v>
+      </c>
+      <c r="H16" s="16">
+        <v>210</v>
+      </c>
+      <c r="I16" s="16">
+        <v>0</v>
+      </c>
+      <c r="J16" s="16">
+        <v>0</v>
+      </c>
+      <c r="K16" s="16">
+        <v>2</v>
+      </c>
+      <c r="L16" s="16">
+        <v>2</v>
+      </c>
+      <c r="M16" s="16">
+        <v>0</v>
+      </c>
+      <c r="N16" s="16">
+        <v>0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>0</v>
+      </c>
+      <c r="P16" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>0</v>
+      </c>
+      <c r="R16" s="16">
+        <v>0</v>
+      </c>
+      <c r="S16" s="16">
+        <v>3</v>
+      </c>
+      <c r="T16" s="16">
+        <v>2</v>
+      </c>
+      <c r="U16" s="16">
+        <v>0</v>
+      </c>
+      <c r="V16" s="16">
+        <v>1</v>
+      </c>
+      <c r="W16" s="16">
+        <v>211</v>
+      </c>
+      <c r="X16" s="16">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="17" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B17" s="18"/>
+      <c r="C17" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="15"/>
+      <c r="E17" s="16">
+        <v>284</v>
+      </c>
+      <c r="F17" s="16">
+        <v>267</v>
+      </c>
+      <c r="G17" s="16">
+        <v>258</v>
+      </c>
+      <c r="H17" s="16">
+        <v>252</v>
+      </c>
+      <c r="I17" s="16">
+        <v>0</v>
+      </c>
+      <c r="J17" s="16">
+        <v>6</v>
+      </c>
+      <c r="K17" s="16">
+        <v>5</v>
+      </c>
+      <c r="L17" s="16">
+        <v>5</v>
+      </c>
+      <c r="M17" s="16">
+        <v>0</v>
+      </c>
+      <c r="N17" s="16">
+        <v>0</v>
+      </c>
+      <c r="O17" s="16">
+        <v>0</v>
+      </c>
+      <c r="P17" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>0</v>
+      </c>
+      <c r="R17" s="16">
+        <v>0</v>
+      </c>
+      <c r="S17" s="16">
+        <v>4</v>
+      </c>
+      <c r="T17" s="16">
+        <v>1</v>
+      </c>
+      <c r="U17" s="16">
+        <v>0</v>
+      </c>
+      <c r="V17" s="16">
+        <v>3</v>
+      </c>
+      <c r="W17" s="16">
+        <v>260</v>
+      </c>
+      <c r="X17" s="16">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="18" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B18" s="18"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
+      <c r="P18" s="16"/>
+      <c r="Q18" s="16"/>
+      <c r="R18" s="16"/>
+      <c r="S18" s="16"/>
+      <c r="T18" s="16"/>
+      <c r="U18" s="16"/>
+      <c r="V18" s="16"/>
+      <c r="W18" s="16"/>
+      <c r="X18" s="16"/>
+    </row>
+    <row r="19" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B19" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="31"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="13">
+        <v>1649</v>
+      </c>
+      <c r="F19" s="13">
+        <v>1451</v>
+      </c>
+      <c r="G19" s="13">
+        <v>1420</v>
+      </c>
+      <c r="H19" s="13">
+        <v>1380</v>
+      </c>
+      <c r="I19" s="13">
+        <v>2</v>
+      </c>
+      <c r="J19" s="13">
+        <v>38</v>
+      </c>
+      <c r="K19" s="13">
+        <v>18</v>
+      </c>
+      <c r="L19" s="13">
+        <v>12</v>
+      </c>
+      <c r="M19" s="13">
+        <v>0</v>
+      </c>
+      <c r="N19" s="13">
+        <v>6</v>
+      </c>
+      <c r="O19" s="13">
+        <v>0</v>
+      </c>
+      <c r="P19" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>0</v>
+      </c>
+      <c r="R19" s="13">
+        <v>0</v>
+      </c>
+      <c r="S19" s="13">
+        <v>13</v>
+      </c>
+      <c r="T19" s="13">
+        <v>10</v>
+      </c>
+      <c r="U19" s="13">
+        <v>0</v>
+      </c>
+      <c r="V19" s="13">
+        <v>3</v>
+      </c>
+      <c r="W19" s="13">
+        <v>1449</v>
+      </c>
+      <c r="X19" s="13">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="20" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B20" s="18"/>
+      <c r="C20" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="15"/>
+      <c r="E20" s="16">
+        <v>208</v>
+      </c>
+      <c r="F20" s="16">
+        <v>148</v>
+      </c>
+      <c r="G20" s="16">
+        <v>147</v>
+      </c>
+      <c r="H20" s="16">
+        <v>147</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0</v>
+      </c>
+      <c r="J20" s="16">
+        <v>0</v>
+      </c>
+      <c r="K20" s="16">
+        <v>0</v>
+      </c>
+      <c r="L20" s="16">
+        <v>0</v>
+      </c>
+      <c r="M20" s="16">
+        <v>0</v>
+      </c>
+      <c r="N20" s="16">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>0</v>
+      </c>
+      <c r="R20" s="16">
+        <v>0</v>
+      </c>
+      <c r="S20" s="16">
+        <v>1</v>
+      </c>
+      <c r="T20" s="16">
+        <v>1</v>
+      </c>
+      <c r="U20" s="16">
+        <v>0</v>
+      </c>
+      <c r="V20" s="16">
+        <v>0</v>
+      </c>
+      <c r="W20" s="16">
+        <v>187</v>
+      </c>
+      <c r="X20" s="16">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="21" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B21" s="18"/>
+      <c r="C21" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="15"/>
+      <c r="E21" s="16">
+        <v>164</v>
+      </c>
+      <c r="F21" s="16">
+        <v>121</v>
+      </c>
+      <c r="G21" s="16">
+        <v>117</v>
+      </c>
+      <c r="H21" s="16">
+        <v>116</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0</v>
+      </c>
+      <c r="J21" s="16">
+        <v>1</v>
+      </c>
+      <c r="K21" s="16">
+        <v>3</v>
+      </c>
+      <c r="L21" s="16">
+        <v>2</v>
+      </c>
+      <c r="M21" s="16">
+        <v>0</v>
+      </c>
+      <c r="N21" s="16">
+        <v>1</v>
+      </c>
+      <c r="O21" s="16">
+        <v>0</v>
+      </c>
+      <c r="P21" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="16">
+        <v>0</v>
+      </c>
+      <c r="R21" s="16">
+        <v>0</v>
+      </c>
+      <c r="S21" s="16">
+        <v>1</v>
+      </c>
+      <c r="T21" s="16">
+        <v>1</v>
+      </c>
+      <c r="U21" s="16">
+        <v>0</v>
+      </c>
+      <c r="V21" s="16">
+        <v>0</v>
+      </c>
+      <c r="W21" s="16">
+        <v>115</v>
+      </c>
+      <c r="X21" s="16">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B22" s="18"/>
+      <c r="C22" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="15"/>
+      <c r="E22" s="16">
+        <v>484</v>
+      </c>
+      <c r="F22" s="16">
+        <v>412</v>
+      </c>
+      <c r="G22" s="16">
+        <v>404</v>
+      </c>
+      <c r="H22" s="16">
+        <v>398</v>
+      </c>
+      <c r="I22" s="16">
+        <v>1</v>
+      </c>
+      <c r="J22" s="16">
+        <v>5</v>
+      </c>
+      <c r="K22" s="16">
+        <v>6</v>
+      </c>
+      <c r="L22" s="16">
+        <v>5</v>
+      </c>
+      <c r="M22" s="16">
+        <v>0</v>
+      </c>
+      <c r="N22" s="16">
+        <v>1</v>
+      </c>
+      <c r="O22" s="16">
+        <v>0</v>
+      </c>
+      <c r="P22" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>0</v>
+      </c>
+      <c r="R22" s="16">
+        <v>0</v>
+      </c>
+      <c r="S22" s="16">
+        <v>2</v>
+      </c>
+      <c r="T22" s="16">
+        <v>2</v>
+      </c>
+      <c r="U22" s="16">
+        <v>0</v>
+      </c>
+      <c r="V22" s="16">
+        <v>0</v>
+      </c>
+      <c r="W22" s="16">
+        <v>391</v>
+      </c>
+      <c r="X22" s="16">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="23" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B23" s="18"/>
+      <c r="C23" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="15"/>
+      <c r="E23" s="16">
+        <v>158</v>
+      </c>
+      <c r="F23" s="16">
+        <v>142</v>
+      </c>
+      <c r="G23" s="16">
+        <v>139</v>
+      </c>
+      <c r="H23" s="16">
+        <v>139</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0</v>
+      </c>
+      <c r="J23" s="16">
+        <v>0</v>
+      </c>
+      <c r="K23" s="16">
+        <v>2</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1</v>
+      </c>
+      <c r="O23" s="16">
+        <v>0</v>
+      </c>
+      <c r="P23" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>0</v>
+      </c>
+      <c r="R23" s="16">
+        <v>0</v>
+      </c>
+      <c r="S23" s="16">
+        <v>1</v>
+      </c>
+      <c r="T23" s="16">
+        <v>1</v>
+      </c>
+      <c r="U23" s="16">
+        <v>0</v>
+      </c>
+      <c r="V23" s="16">
+        <v>0</v>
+      </c>
+      <c r="W23" s="16">
+        <v>143</v>
+      </c>
+      <c r="X23" s="16">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="24" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B24" s="18"/>
+      <c r="C24" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="15"/>
+      <c r="E24" s="16">
+        <v>162</v>
+      </c>
+      <c r="F24" s="16">
+        <v>132</v>
+      </c>
+      <c r="G24" s="16">
+        <v>131</v>
+      </c>
+      <c r="H24" s="16">
+        <v>129</v>
+      </c>
+      <c r="I24" s="16">
+        <v>1</v>
+      </c>
+      <c r="J24" s="16">
+        <v>1</v>
+      </c>
+      <c r="K24" s="16">
+        <v>1</v>
+      </c>
+      <c r="L24" s="16">
+        <v>0</v>
+      </c>
+      <c r="M24" s="16">
+        <v>0</v>
+      </c>
+      <c r="N24" s="16">
+        <v>1</v>
+      </c>
+      <c r="O24" s="16">
+        <v>0</v>
+      </c>
+      <c r="P24" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>0</v>
+      </c>
+      <c r="R24" s="16">
+        <v>0</v>
+      </c>
+      <c r="S24" s="16">
+        <v>0</v>
+      </c>
+      <c r="T24" s="16">
+        <v>0</v>
+      </c>
+      <c r="U24" s="16">
+        <v>0</v>
+      </c>
+      <c r="V24" s="16">
+        <v>0</v>
+      </c>
+      <c r="W24" s="16">
+        <v>128</v>
+      </c>
+      <c r="X24" s="16">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="25" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B25" s="18"/>
+      <c r="C25" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="15"/>
+      <c r="E25" s="16">
+        <v>473</v>
+      </c>
+      <c r="F25" s="16">
+        <v>496</v>
+      </c>
+      <c r="G25" s="16">
+        <v>482</v>
+      </c>
+      <c r="H25" s="16">
+        <v>451</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0</v>
+      </c>
+      <c r="J25" s="16">
+        <v>31</v>
+      </c>
+      <c r="K25" s="16">
+        <v>6</v>
+      </c>
+      <c r="L25" s="16">
+        <v>4</v>
+      </c>
+      <c r="M25" s="16">
+        <v>0</v>
+      </c>
+      <c r="N25" s="16">
+        <v>2</v>
+      </c>
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+      <c r="P25" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>0</v>
+      </c>
+      <c r="R25" s="16">
+        <v>0</v>
+      </c>
+      <c r="S25" s="16">
+        <v>8</v>
+      </c>
+      <c r="T25" s="16">
+        <v>5</v>
+      </c>
+      <c r="U25" s="16">
+        <v>0</v>
+      </c>
+      <c r="V25" s="16">
+        <v>3</v>
+      </c>
+      <c r="W25" s="16">
+        <v>485</v>
+      </c>
+      <c r="X25" s="16">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="26" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B26" s="18"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="16"/>
+      <c r="Q26" s="16"/>
+      <c r="R26" s="16"/>
+      <c r="S26" s="16"/>
+      <c r="T26" s="16"/>
+      <c r="U26" s="16"/>
+      <c r="V26" s="16"/>
+      <c r="W26" s="16"/>
+      <c r="X26" s="16"/>
+    </row>
+    <row r="27" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B27" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="31"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="13">
+        <v>14149</v>
+      </c>
+      <c r="F27" s="13">
+        <v>11226</v>
+      </c>
+      <c r="G27" s="13">
+        <v>10650</v>
+      </c>
+      <c r="H27" s="13">
+        <v>10531</v>
+      </c>
+      <c r="I27" s="13">
+        <v>9</v>
+      </c>
+      <c r="J27" s="13">
+        <v>110</v>
+      </c>
+      <c r="K27" s="13">
+        <v>294</v>
+      </c>
+      <c r="L27" s="13">
+        <v>273</v>
+      </c>
+      <c r="M27" s="13">
+        <v>0</v>
+      </c>
+      <c r="N27" s="13">
+        <v>21</v>
+      </c>
+      <c r="O27" s="13">
+        <v>5</v>
+      </c>
+      <c r="P27" s="13">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>0</v>
+      </c>
+      <c r="R27" s="13">
+        <v>0</v>
+      </c>
+      <c r="S27" s="13">
+        <v>277</v>
+      </c>
+      <c r="T27" s="13">
+        <v>239</v>
+      </c>
+      <c r="U27" s="13">
+        <v>1</v>
+      </c>
+      <c r="V27" s="13">
+        <v>37</v>
+      </c>
+      <c r="W27" s="13">
+        <v>11879</v>
+      </c>
+      <c r="X27" s="13">
+        <v>13496</v>
+      </c>
+    </row>
+    <row r="28" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B28" s="18"/>
+      <c r="C28" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="15"/>
+      <c r="E28" s="16">
+        <v>762</v>
+      </c>
+      <c r="F28" s="16">
+        <v>637</v>
+      </c>
+      <c r="G28" s="16">
+        <v>599</v>
+      </c>
+      <c r="H28" s="16">
+        <v>586</v>
+      </c>
+      <c r="I28" s="16">
+        <v>0</v>
+      </c>
+      <c r="J28" s="16">
+        <v>13</v>
+      </c>
+      <c r="K28" s="16">
+        <v>18</v>
+      </c>
+      <c r="L28" s="16">
+        <v>16</v>
+      </c>
+      <c r="M28" s="16">
+        <v>0</v>
+      </c>
+      <c r="N28" s="16">
+        <v>2</v>
+      </c>
+      <c r="O28" s="16">
+        <v>0</v>
+      </c>
+      <c r="P28" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>0</v>
+      </c>
+      <c r="R28" s="16">
+        <v>0</v>
+      </c>
+      <c r="S28" s="16">
+        <v>20</v>
+      </c>
+      <c r="T28" s="16">
+        <v>18</v>
+      </c>
+      <c r="U28" s="16">
+        <v>0</v>
+      </c>
+      <c r="V28" s="16">
+        <v>2</v>
+      </c>
+      <c r="W28" s="16">
+        <v>662</v>
+      </c>
+      <c r="X28" s="16">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="29" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B29" s="18"/>
+      <c r="C29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="15"/>
+      <c r="E29" s="16">
+        <v>562</v>
+      </c>
+      <c r="F29" s="16">
+        <v>564</v>
+      </c>
+      <c r="G29" s="16">
+        <v>540</v>
+      </c>
+      <c r="H29" s="16">
+        <v>536</v>
+      </c>
+      <c r="I29" s="16">
+        <v>0</v>
+      </c>
+      <c r="J29" s="16">
+        <v>4</v>
+      </c>
+      <c r="K29" s="16">
+        <v>12</v>
+      </c>
+      <c r="L29" s="16">
+        <v>11</v>
+      </c>
+      <c r="M29" s="16">
+        <v>0</v>
+      </c>
+      <c r="N29" s="16">
+        <v>1</v>
+      </c>
+      <c r="O29" s="16">
+        <v>0</v>
+      </c>
+      <c r="P29" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>0</v>
+      </c>
+      <c r="R29" s="16">
+        <v>0</v>
+      </c>
+      <c r="S29" s="16">
+        <v>12</v>
+      </c>
+      <c r="T29" s="16">
+        <v>11</v>
+      </c>
+      <c r="U29" s="16">
+        <v>0</v>
+      </c>
+      <c r="V29" s="16">
+        <v>1</v>
+      </c>
+      <c r="W29" s="16">
+        <v>560</v>
+      </c>
+      <c r="X29" s="16">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="30" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B30" s="18"/>
+      <c r="C30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="15"/>
+      <c r="E30" s="16">
+        <v>453</v>
+      </c>
+      <c r="F30" s="16">
+        <v>407</v>
+      </c>
+      <c r="G30" s="16">
+        <v>394</v>
+      </c>
+      <c r="H30" s="16">
+        <v>391</v>
+      </c>
+      <c r="I30" s="16">
+        <v>0</v>
+      </c>
+      <c r="J30" s="16">
+        <v>3</v>
+      </c>
+      <c r="K30" s="16">
+        <v>8</v>
+      </c>
+      <c r="L30" s="16">
+        <v>8</v>
+      </c>
+      <c r="M30" s="16">
+        <v>0</v>
+      </c>
+      <c r="N30" s="16">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>0</v>
+      </c>
+      <c r="P30" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>0</v>
+      </c>
+      <c r="R30" s="16">
+        <v>0</v>
+      </c>
+      <c r="S30" s="16">
+        <v>5</v>
+      </c>
+      <c r="T30" s="16">
+        <v>4</v>
+      </c>
+      <c r="U30" s="16">
+        <v>0</v>
+      </c>
+      <c r="V30" s="16">
+        <v>1</v>
+      </c>
+      <c r="W30" s="16">
+        <v>447</v>
+      </c>
+      <c r="X30" s="16">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="31" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B31" s="18"/>
+      <c r="C31" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" s="15"/>
+      <c r="E31" s="16">
+        <v>1505</v>
+      </c>
+      <c r="F31" s="16">
+        <v>1190</v>
+      </c>
+      <c r="G31" s="16">
+        <v>1143</v>
+      </c>
+      <c r="H31" s="16">
+        <v>1139</v>
+      </c>
+      <c r="I31" s="16">
+        <v>1</v>
+      </c>
+      <c r="J31" s="16">
+        <v>3</v>
+      </c>
+      <c r="K31" s="16">
+        <v>30</v>
+      </c>
+      <c r="L31" s="16">
+        <v>29</v>
+      </c>
+      <c r="M31" s="16">
+        <v>0</v>
+      </c>
+      <c r="N31" s="16">
+        <v>1</v>
+      </c>
+      <c r="O31" s="16">
+        <v>0</v>
+      </c>
+      <c r="P31" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>0</v>
+      </c>
+      <c r="R31" s="16">
+        <v>0</v>
+      </c>
+      <c r="S31" s="16">
+        <v>17</v>
+      </c>
+      <c r="T31" s="16">
+        <v>17</v>
+      </c>
+      <c r="U31" s="16">
+        <v>0</v>
+      </c>
+      <c r="V31" s="16">
+        <v>0</v>
+      </c>
+      <c r="W31" s="16">
+        <v>1277</v>
+      </c>
+      <c r="X31" s="16">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="32" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B32" s="18"/>
+      <c r="C32" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="15"/>
+      <c r="E32" s="16">
+        <v>1608</v>
+      </c>
+      <c r="F32" s="16">
+        <v>1160</v>
+      </c>
+      <c r="G32" s="16">
+        <v>1094</v>
+      </c>
+      <c r="H32" s="16">
+        <v>1086</v>
+      </c>
+      <c r="I32" s="16">
+        <v>1</v>
+      </c>
+      <c r="J32" s="16">
+        <v>7</v>
+      </c>
+      <c r="K32" s="16">
+        <v>46</v>
+      </c>
+      <c r="L32" s="16">
+        <v>45</v>
+      </c>
+      <c r="M32" s="16">
+        <v>0</v>
+      </c>
+      <c r="N32" s="16">
+        <v>1</v>
+      </c>
+      <c r="O32" s="16">
+        <v>0</v>
+      </c>
+      <c r="P32" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="16">
+        <v>0</v>
+      </c>
+      <c r="R32" s="16">
+        <v>0</v>
+      </c>
+      <c r="S32" s="16">
+        <v>20</v>
+      </c>
+      <c r="T32" s="16">
+        <v>17</v>
+      </c>
+      <c r="U32" s="16">
+        <v>0</v>
+      </c>
+      <c r="V32" s="16">
+        <v>3</v>
+      </c>
+      <c r="W32" s="16">
+        <v>1323</v>
+      </c>
+      <c r="X32" s="16">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="33" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B33" s="18"/>
+      <c r="C33" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="15"/>
+      <c r="E33" s="16">
+        <v>5756</v>
+      </c>
+      <c r="F33" s="16">
+        <v>4145</v>
+      </c>
+      <c r="G33" s="16">
+        <v>3922</v>
+      </c>
+      <c r="H33" s="16">
+        <v>3854</v>
+      </c>
+      <c r="I33" s="16">
+        <v>4</v>
+      </c>
+      <c r="J33" s="16">
+        <v>64</v>
+      </c>
+      <c r="K33" s="16">
+        <v>102</v>
+      </c>
+      <c r="L33" s="16">
+        <v>91</v>
+      </c>
+      <c r="M33" s="16">
+        <v>0</v>
+      </c>
+      <c r="N33" s="16">
+        <v>11</v>
+      </c>
+      <c r="O33" s="16">
+        <v>4</v>
+      </c>
+      <c r="P33" s="16">
+        <v>4</v>
+      </c>
+      <c r="Q33" s="16">
+        <v>0</v>
+      </c>
+      <c r="R33" s="16">
+        <v>0</v>
+      </c>
+      <c r="S33" s="16">
+        <v>117</v>
+      </c>
+      <c r="T33" s="16">
+        <v>96</v>
+      </c>
+      <c r="U33" s="16">
+        <v>0</v>
+      </c>
+      <c r="V33" s="16">
+        <v>21</v>
+      </c>
+      <c r="W33" s="16">
+        <v>4438</v>
+      </c>
+      <c r="X33" s="16">
+        <v>5463</v>
+      </c>
+    </row>
+    <row r="34" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B34" s="18"/>
+      <c r="C34" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" s="15"/>
+      <c r="E34" s="16">
+        <v>4609</v>
+      </c>
+      <c r="F34" s="16">
+        <v>3210</v>
+      </c>
+      <c r="G34" s="16">
+        <v>3040</v>
+      </c>
+      <c r="H34" s="16">
+        <v>2979</v>
+      </c>
+      <c r="I34" s="16">
+        <v>4</v>
+      </c>
+      <c r="J34" s="16">
+        <v>57</v>
+      </c>
+      <c r="K34" s="16">
+        <v>81</v>
+      </c>
+      <c r="L34" s="16">
+        <v>70</v>
+      </c>
+      <c r="M34" s="16">
+        <v>0</v>
+      </c>
+      <c r="N34" s="16">
+        <v>11</v>
+      </c>
+      <c r="O34" s="16">
+        <v>3</v>
+      </c>
+      <c r="P34" s="16">
+        <v>3</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>0</v>
+      </c>
+      <c r="R34" s="16">
+        <v>0</v>
+      </c>
+      <c r="S34" s="16">
+        <v>86</v>
+      </c>
+      <c r="T34" s="16">
+        <v>70</v>
+      </c>
+      <c r="U34" s="16">
+        <v>0</v>
+      </c>
+      <c r="V34" s="16">
+        <v>16</v>
+      </c>
+      <c r="W34" s="16">
+        <v>3362</v>
+      </c>
+      <c r="X34" s="16">
+        <v>4457</v>
+      </c>
+    </row>
+    <row r="35" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B35" s="18"/>
+      <c r="C35" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="15"/>
+      <c r="E35" s="16">
+        <v>1147</v>
+      </c>
+      <c r="F35" s="16">
+        <v>935</v>
+      </c>
+      <c r="G35" s="16">
+        <v>882</v>
+      </c>
+      <c r="H35" s="16">
+        <v>875</v>
+      </c>
+      <c r="I35" s="16">
+        <v>0</v>
+      </c>
+      <c r="J35" s="16">
+        <v>7</v>
+      </c>
+      <c r="K35" s="16">
+        <v>21</v>
+      </c>
+      <c r="L35" s="16">
+        <v>21</v>
+      </c>
+      <c r="M35" s="16">
+        <v>0</v>
+      </c>
+      <c r="N35" s="16">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>1</v>
+      </c>
+      <c r="P35" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="16">
+        <v>0</v>
+      </c>
+      <c r="R35" s="16">
+        <v>0</v>
+      </c>
+      <c r="S35" s="16">
+        <v>31</v>
+      </c>
+      <c r="T35" s="16">
+        <v>26</v>
+      </c>
+      <c r="U35" s="16">
+        <v>0</v>
+      </c>
+      <c r="V35" s="16">
+        <v>5</v>
+      </c>
+      <c r="W35" s="16">
+        <v>1076</v>
+      </c>
+      <c r="X35" s="16">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="36" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B36" s="18"/>
+      <c r="C36" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="15"/>
+      <c r="E36" s="16">
+        <v>2054</v>
+      </c>
+      <c r="F36" s="16">
+        <v>1718</v>
+      </c>
+      <c r="G36" s="16">
+        <v>1602</v>
+      </c>
+      <c r="H36" s="16">
+        <v>1595</v>
+      </c>
+      <c r="I36" s="16">
+        <v>1</v>
+      </c>
+      <c r="J36" s="16">
+        <v>6</v>
+      </c>
+      <c r="K36" s="16">
+        <v>57</v>
+      </c>
+      <c r="L36" s="16">
+        <v>55</v>
+      </c>
+      <c r="M36" s="16">
+        <v>0</v>
+      </c>
+      <c r="N36" s="16">
+        <v>2</v>
+      </c>
+      <c r="O36" s="16">
+        <v>1</v>
+      </c>
+      <c r="P36" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="16">
+        <v>0</v>
+      </c>
+      <c r="R36" s="16">
+        <v>0</v>
+      </c>
+      <c r="S36" s="16">
+        <v>58</v>
+      </c>
+      <c r="T36" s="16">
+        <v>49</v>
+      </c>
+      <c r="U36" s="16">
+        <v>0</v>
+      </c>
+      <c r="V36" s="16">
+        <v>9</v>
+      </c>
+      <c r="W36" s="16">
+        <v>1722</v>
+      </c>
+      <c r="X36" s="16">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="37" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B37" s="18"/>
+      <c r="C37" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="15"/>
+      <c r="E37" s="16">
+        <v>358</v>
+      </c>
+      <c r="F37" s="16">
+        <v>383</v>
+      </c>
+      <c r="G37" s="16">
+        <v>379</v>
+      </c>
+      <c r="H37" s="16">
+        <v>376</v>
+      </c>
+      <c r="I37" s="16">
+        <v>0</v>
+      </c>
+      <c r="J37" s="16">
+        <v>3</v>
+      </c>
+      <c r="K37" s="16">
+        <v>1</v>
+      </c>
+      <c r="L37" s="16">
+        <v>1</v>
+      </c>
+      <c r="M37" s="16">
+        <v>0</v>
+      </c>
+      <c r="N37" s="16">
+        <v>0</v>
+      </c>
+      <c r="O37" s="16">
+        <v>0</v>
+      </c>
+      <c r="P37" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="16">
+        <v>0</v>
+      </c>
+      <c r="R37" s="16">
+        <v>0</v>
+      </c>
+      <c r="S37" s="16">
+        <v>3</v>
+      </c>
+      <c r="T37" s="16">
+        <v>3</v>
+      </c>
+      <c r="U37" s="16">
+        <v>0</v>
+      </c>
+      <c r="V37" s="16">
+        <v>0</v>
+      </c>
+      <c r="W37" s="16">
+        <v>388</v>
+      </c>
+      <c r="X37" s="16">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="38" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B38" s="18"/>
+      <c r="C38" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="15"/>
+      <c r="E38" s="16">
+        <v>218</v>
+      </c>
+      <c r="F38" s="16">
+        <v>204</v>
+      </c>
+      <c r="G38" s="16">
+        <v>196</v>
+      </c>
+      <c r="H38" s="16">
+        <v>193</v>
+      </c>
+      <c r="I38" s="16">
+        <v>2</v>
+      </c>
+      <c r="J38" s="16">
+        <v>1</v>
+      </c>
+      <c r="K38" s="16">
+        <v>2</v>
+      </c>
+      <c r="L38" s="16">
+        <v>1</v>
+      </c>
+      <c r="M38" s="16">
+        <v>0</v>
+      </c>
+      <c r="N38" s="16">
+        <v>1</v>
+      </c>
+      <c r="O38" s="16">
+        <v>0</v>
+      </c>
+      <c r="P38" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="16">
+        <v>0</v>
+      </c>
+      <c r="R38" s="16">
+        <v>0</v>
+      </c>
+      <c r="S38" s="16">
+        <v>6</v>
+      </c>
+      <c r="T38" s="16">
+        <v>5</v>
+      </c>
+      <c r="U38" s="16">
+        <v>1</v>
+      </c>
+      <c r="V38" s="16">
+        <v>0</v>
+      </c>
+      <c r="W38" s="16">
+        <v>219</v>
+      </c>
+      <c r="X38" s="16">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="39" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B39" s="18"/>
+      <c r="C39" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" s="15"/>
+      <c r="E39" s="16">
+        <v>298</v>
+      </c>
+      <c r="F39" s="16">
+        <v>295</v>
+      </c>
+      <c r="G39" s="16">
+        <v>284</v>
+      </c>
+      <c r="H39" s="16">
+        <v>281</v>
+      </c>
+      <c r="I39" s="16">
+        <v>0</v>
+      </c>
+      <c r="J39" s="16">
+        <v>3</v>
+      </c>
+      <c r="K39" s="16">
+        <v>9</v>
+      </c>
+      <c r="L39" s="16">
+        <v>8</v>
+      </c>
+      <c r="M39" s="16">
+        <v>0</v>
+      </c>
+      <c r="N39" s="16">
+        <v>1</v>
+      </c>
+      <c r="O39" s="16">
+        <v>0</v>
+      </c>
+      <c r="P39" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="16">
+        <v>0</v>
+      </c>
+      <c r="R39" s="16">
+        <v>0</v>
+      </c>
+      <c r="S39" s="16">
+        <v>2</v>
+      </c>
+      <c r="T39" s="16">
+        <v>2</v>
+      </c>
+      <c r="U39" s="16">
+        <v>0</v>
+      </c>
+      <c r="V39" s="16">
+        <v>0</v>
+      </c>
+      <c r="W39" s="16">
+        <v>325</v>
+      </c>
+      <c r="X39" s="16">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="40" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B40" s="18"/>
+      <c r="C40" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="15"/>
+      <c r="E40" s="16">
+        <v>575</v>
+      </c>
+      <c r="F40" s="16">
+        <v>523</v>
+      </c>
+      <c r="G40" s="16">
+        <v>497</v>
+      </c>
+      <c r="H40" s="16">
+        <v>494</v>
+      </c>
+      <c r="I40" s="16">
+        <v>0</v>
+      </c>
+      <c r="J40" s="16">
+        <v>3</v>
+      </c>
+      <c r="K40" s="16">
+        <v>9</v>
+      </c>
+      <c r="L40" s="16">
+        <v>8</v>
+      </c>
+      <c r="M40" s="16">
+        <v>0</v>
+      </c>
+      <c r="N40" s="16">
+        <v>1</v>
+      </c>
+      <c r="O40" s="16">
+        <v>0</v>
+      </c>
+      <c r="P40" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="16">
+        <v>0</v>
+      </c>
+      <c r="R40" s="16">
+        <v>0</v>
+      </c>
+      <c r="S40" s="16">
+        <v>17</v>
+      </c>
+      <c r="T40" s="16">
+        <v>17</v>
+      </c>
+      <c r="U40" s="16">
+        <v>0</v>
+      </c>
+      <c r="V40" s="16">
+        <v>0</v>
+      </c>
+      <c r="W40" s="16">
+        <v>518</v>
+      </c>
+      <c r="X40" s="16">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="41" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B41" s="18"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="16"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="16"/>
+      <c r="S41" s="16"/>
+      <c r="T41" s="16"/>
+      <c r="U41" s="16"/>
+      <c r="V41" s="16"/>
+      <c r="W41" s="16"/>
+      <c r="X41" s="16"/>
+    </row>
+    <row r="42" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B42" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="31"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="13">
+        <v>3123</v>
+      </c>
+      <c r="F42" s="13">
+        <v>2703</v>
+      </c>
+      <c r="G42" s="13">
+        <v>2558</v>
+      </c>
+      <c r="H42" s="13">
+        <v>2519</v>
+      </c>
+      <c r="I42" s="13">
+        <v>1</v>
+      </c>
+      <c r="J42" s="13">
+        <v>38</v>
+      </c>
+      <c r="K42" s="13">
+        <v>66</v>
+      </c>
+      <c r="L42" s="13">
+        <v>65</v>
+      </c>
+      <c r="M42" s="13">
+        <v>0</v>
+      </c>
+      <c r="N42" s="13">
+        <v>1</v>
+      </c>
+      <c r="O42" s="13">
+        <v>0</v>
+      </c>
+      <c r="P42" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="13">
+        <v>0</v>
+      </c>
+      <c r="R42" s="13">
+        <v>0</v>
+      </c>
+      <c r="S42" s="13">
+        <v>79</v>
+      </c>
+      <c r="T42" s="13">
+        <v>68</v>
+      </c>
+      <c r="U42" s="13">
+        <v>0</v>
+      </c>
+      <c r="V42" s="13">
+        <v>11</v>
+      </c>
+      <c r="W42" s="13">
+        <v>2804</v>
+      </c>
+      <c r="X42" s="13">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="43" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B43" s="18"/>
+      <c r="C43" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="15"/>
+      <c r="E43" s="16">
+        <v>132</v>
+      </c>
+      <c r="F43" s="16">
+        <v>163</v>
+      </c>
+      <c r="G43" s="16">
+        <v>161</v>
+      </c>
+      <c r="H43" s="16">
+        <v>156</v>
+      </c>
+      <c r="I43" s="16">
+        <v>0</v>
+      </c>
+      <c r="J43" s="16">
+        <v>5</v>
+      </c>
+      <c r="K43" s="16">
+        <v>2</v>
+      </c>
+      <c r="L43" s="16">
+        <v>1</v>
+      </c>
+      <c r="M43" s="16">
+        <v>0</v>
+      </c>
+      <c r="N43" s="16">
+        <v>1</v>
+      </c>
+      <c r="O43" s="16">
+        <v>0</v>
+      </c>
+      <c r="P43" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="16">
+        <v>0</v>
+      </c>
+      <c r="R43" s="16">
+        <v>0</v>
+      </c>
+      <c r="S43" s="16">
+        <v>0</v>
+      </c>
+      <c r="T43" s="16">
+        <v>0</v>
+      </c>
+      <c r="U43" s="16">
+        <v>0</v>
+      </c>
+      <c r="V43" s="16">
+        <v>0</v>
+      </c>
+      <c r="W43" s="16">
+        <v>143</v>
+      </c>
+      <c r="X43" s="16">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B44" s="18"/>
+      <c r="C44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="15"/>
+      <c r="E44" s="16">
+        <v>181</v>
+      </c>
+      <c r="F44" s="16">
+        <v>192</v>
+      </c>
+      <c r="G44" s="16">
+        <v>187</v>
+      </c>
+      <c r="H44" s="16">
+        <v>177</v>
+      </c>
+      <c r="I44" s="16">
+        <v>0</v>
+      </c>
+      <c r="J44" s="16">
+        <v>10</v>
+      </c>
+      <c r="K44" s="16">
+        <v>1</v>
+      </c>
+      <c r="L44" s="16">
+        <v>1</v>
+      </c>
+      <c r="M44" s="16">
+        <v>0</v>
+      </c>
+      <c r="N44" s="16">
+        <v>0</v>
+      </c>
+      <c r="O44" s="16">
+        <v>0</v>
+      </c>
+      <c r="P44" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="16">
+        <v>0</v>
+      </c>
+      <c r="R44" s="16">
+        <v>0</v>
+      </c>
+      <c r="S44" s="16">
+        <v>4</v>
+      </c>
+      <c r="T44" s="16">
+        <v>3</v>
+      </c>
+      <c r="U44" s="16">
+        <v>0</v>
+      </c>
+      <c r="V44" s="16">
+        <v>1</v>
+      </c>
+      <c r="W44" s="16">
+        <v>198</v>
+      </c>
+      <c r="X44" s="16">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B45" s="18"/>
+      <c r="C45" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="15"/>
+      <c r="E45" s="16">
+        <v>111</v>
+      </c>
+      <c r="F45" s="16">
+        <v>112</v>
+      </c>
+      <c r="G45" s="16">
+        <v>108</v>
+      </c>
+      <c r="H45" s="16">
+        <v>108</v>
+      </c>
+      <c r="I45" s="16">
+        <v>0</v>
+      </c>
+      <c r="J45" s="16">
+        <v>0</v>
+      </c>
+      <c r="K45" s="16">
+        <v>1</v>
+      </c>
+      <c r="L45" s="16">
+        <v>1</v>
+      </c>
+      <c r="M45" s="16">
+        <v>0</v>
+      </c>
+      <c r="N45" s="16">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+      <c r="P45" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>0</v>
+      </c>
+      <c r="R45" s="16">
+        <v>0</v>
+      </c>
+      <c r="S45" s="16">
+        <v>3</v>
+      </c>
+      <c r="T45" s="16">
+        <v>3</v>
+      </c>
+      <c r="U45" s="16">
+        <v>0</v>
+      </c>
+      <c r="V45" s="16">
+        <v>0</v>
+      </c>
+      <c r="W45" s="16">
+        <v>110</v>
+      </c>
+      <c r="X45" s="16">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="46" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B46" s="18"/>
+      <c r="C46" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D46" s="15"/>
+      <c r="E46" s="16">
+        <v>501</v>
+      </c>
+      <c r="F46" s="16">
+        <v>433</v>
+      </c>
+      <c r="G46" s="16">
+        <v>403</v>
+      </c>
+      <c r="H46" s="16">
+        <v>403</v>
+      </c>
+      <c r="I46" s="16">
+        <v>0</v>
+      </c>
+      <c r="J46" s="16">
+        <v>0</v>
+      </c>
+      <c r="K46" s="16">
+        <v>14</v>
+      </c>
+      <c r="L46" s="16">
+        <v>14</v>
+      </c>
+      <c r="M46" s="16">
+        <v>0</v>
+      </c>
+      <c r="N46" s="16">
+        <v>0</v>
+      </c>
+      <c r="O46" s="16">
+        <v>0</v>
+      </c>
+      <c r="P46" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="16">
+        <v>0</v>
+      </c>
+      <c r="R46" s="16">
+        <v>0</v>
+      </c>
+      <c r="S46" s="16">
+        <v>16</v>
+      </c>
+      <c r="T46" s="16">
+        <v>16</v>
+      </c>
+      <c r="U46" s="16">
+        <v>0</v>
+      </c>
+      <c r="V46" s="16">
+        <v>0</v>
+      </c>
+      <c r="W46" s="16">
+        <v>465</v>
+      </c>
+      <c r="X46" s="16">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="47" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B47" s="18"/>
+      <c r="C47" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="15"/>
+      <c r="E47" s="16">
+        <v>1783</v>
+      </c>
+      <c r="F47" s="16">
+        <v>1400</v>
+      </c>
+      <c r="G47" s="16">
+        <v>1322</v>
+      </c>
+      <c r="H47" s="16">
+        <v>1300</v>
+      </c>
+      <c r="I47" s="16">
+        <v>0</v>
+      </c>
+      <c r="J47" s="16">
+        <v>22</v>
+      </c>
+      <c r="K47" s="16">
+        <v>35</v>
+      </c>
+      <c r="L47" s="16">
+        <v>35</v>
+      </c>
+      <c r="M47" s="16">
+        <v>0</v>
+      </c>
+      <c r="N47" s="16">
+        <v>0</v>
+      </c>
+      <c r="O47" s="16">
+        <v>0</v>
+      </c>
+      <c r="P47" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="16">
+        <v>0</v>
+      </c>
+      <c r="R47" s="16">
+        <v>0</v>
+      </c>
+      <c r="S47" s="16">
+        <v>43</v>
+      </c>
+      <c r="T47" s="16">
+        <v>38</v>
+      </c>
+      <c r="U47" s="16">
+        <v>0</v>
+      </c>
+      <c r="V47" s="16">
+        <v>5</v>
+      </c>
+      <c r="W47" s="16">
+        <v>1488</v>
+      </c>
+      <c r="X47" s="16">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="48" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B48" s="18"/>
+      <c r="C48" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" s="15"/>
+      <c r="E48" s="16">
+        <v>415</v>
+      </c>
+      <c r="F48" s="16">
+        <v>403</v>
+      </c>
+      <c r="G48" s="16">
+        <v>377</v>
+      </c>
+      <c r="H48" s="16">
+        <v>375</v>
+      </c>
+      <c r="I48" s="16">
+        <v>1</v>
+      </c>
+      <c r="J48" s="16">
+        <v>1</v>
+      </c>
+      <c r="K48" s="16">
+        <v>13</v>
+      </c>
+      <c r="L48" s="16">
+        <v>13</v>
+      </c>
+      <c r="M48" s="16">
+        <v>0</v>
+      </c>
+      <c r="N48" s="16">
+        <v>0</v>
+      </c>
+      <c r="O48" s="16">
+        <v>0</v>
+      </c>
+      <c r="P48" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="16">
+        <v>0</v>
+      </c>
+      <c r="R48" s="16">
+        <v>0</v>
+      </c>
+      <c r="S48" s="16">
+        <v>13</v>
+      </c>
+      <c r="T48" s="16">
+        <v>8</v>
+      </c>
+      <c r="U48" s="16">
+        <v>0</v>
+      </c>
+      <c r="V48" s="16">
+        <v>5</v>
+      </c>
+      <c r="W48" s="16">
+        <v>400</v>
+      </c>
+      <c r="X48" s="16">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="49" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B49" s="18"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="15"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="16"/>
+      <c r="G49" s="16"/>
+      <c r="H49" s="16"/>
+      <c r="I49" s="16"/>
+      <c r="J49" s="16"/>
+      <c r="K49" s="16"/>
+      <c r="L49" s="16"/>
+      <c r="M49" s="16"/>
+      <c r="N49" s="16"/>
+      <c r="O49" s="16"/>
+      <c r="P49" s="16"/>
+      <c r="Q49" s="16"/>
+      <c r="R49" s="16"/>
+      <c r="S49" s="16"/>
+      <c r="T49" s="16"/>
+      <c r="U49" s="16"/>
+      <c r="V49" s="16"/>
+      <c r="W49" s="16"/>
+      <c r="X49" s="16"/>
+    </row>
+    <row r="50" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B50" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C50" s="31"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="13">
+        <v>6620</v>
+      </c>
+      <c r="F50" s="13">
+        <v>5872</v>
+      </c>
+      <c r="G50" s="13">
+        <v>5561</v>
+      </c>
+      <c r="H50" s="13">
+        <v>5504</v>
+      </c>
+      <c r="I50" s="13">
+        <v>2</v>
+      </c>
+      <c r="J50" s="13">
+        <v>55</v>
+      </c>
+      <c r="K50" s="13">
+        <v>127</v>
+      </c>
+      <c r="L50" s="13">
+        <v>121</v>
+      </c>
+      <c r="M50" s="13">
+        <v>2</v>
+      </c>
+      <c r="N50" s="13">
+        <v>4</v>
+      </c>
+      <c r="O50" s="13">
+        <v>3</v>
+      </c>
+      <c r="P50" s="13">
+        <v>3</v>
+      </c>
+      <c r="Q50" s="13">
+        <v>0</v>
+      </c>
+      <c r="R50" s="13">
+        <v>0</v>
+      </c>
+      <c r="S50" s="13">
+        <v>181</v>
+      </c>
+      <c r="T50" s="13">
+        <v>162</v>
+      </c>
+      <c r="U50" s="13">
+        <v>6</v>
+      </c>
+      <c r="V50" s="13">
+        <v>13</v>
+      </c>
+      <c r="W50" s="13">
+        <v>6113</v>
+      </c>
+      <c r="X50" s="13">
+        <v>6379</v>
+      </c>
+    </row>
+    <row r="51" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B51" s="18"/>
+      <c r="C51" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" s="15"/>
+      <c r="E51" s="16">
+        <v>291</v>
+      </c>
+      <c r="F51" s="16">
+        <v>320</v>
+      </c>
+      <c r="G51" s="16">
+        <v>308</v>
+      </c>
+      <c r="H51" s="16">
+        <v>305</v>
+      </c>
+      <c r="I51" s="16">
+        <v>0</v>
+      </c>
+      <c r="J51" s="16">
+        <v>3</v>
+      </c>
+      <c r="K51" s="16">
+        <v>3</v>
+      </c>
+      <c r="L51" s="16">
+        <v>3</v>
+      </c>
+      <c r="M51" s="16">
+        <v>0</v>
+      </c>
+      <c r="N51" s="16">
+        <v>0</v>
+      </c>
+      <c r="O51" s="16">
+        <v>0</v>
+      </c>
+      <c r="P51" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="16">
+        <v>0</v>
+      </c>
+      <c r="R51" s="16">
+        <v>0</v>
+      </c>
+      <c r="S51" s="16">
+        <v>9</v>
+      </c>
+      <c r="T51" s="16">
+        <v>8</v>
+      </c>
+      <c r="U51" s="16">
+        <v>0</v>
+      </c>
+      <c r="V51" s="16">
+        <v>1</v>
+      </c>
+      <c r="W51" s="16">
+        <v>298</v>
+      </c>
+      <c r="X51" s="16">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="52" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B52" s="18"/>
+      <c r="C52" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="15"/>
+      <c r="E52" s="16">
+        <v>1003</v>
+      </c>
+      <c r="F52" s="16">
+        <v>1005</v>
+      </c>
+      <c r="G52" s="16">
+        <v>950</v>
+      </c>
+      <c r="H52" s="16">
+        <v>942</v>
+      </c>
+      <c r="I52" s="16">
+        <v>0</v>
+      </c>
+      <c r="J52" s="16">
+        <v>8</v>
+      </c>
+      <c r="K52" s="16">
+        <v>21</v>
+      </c>
+      <c r="L52" s="16">
+        <v>21</v>
+      </c>
+      <c r="M52" s="16">
+        <v>0</v>
+      </c>
+      <c r="N52" s="16">
+        <v>0</v>
+      </c>
+      <c r="O52" s="16">
+        <v>1</v>
+      </c>
+      <c r="P52" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q52" s="16">
+        <v>0</v>
+      </c>
+      <c r="R52" s="16">
+        <v>0</v>
+      </c>
+      <c r="S52" s="16">
+        <v>33</v>
+      </c>
+      <c r="T52" s="16">
+        <v>30</v>
+      </c>
+      <c r="U52" s="16">
+        <v>0</v>
+      </c>
+      <c r="V52" s="16">
+        <v>3</v>
+      </c>
+      <c r="W52" s="16">
+        <v>1035</v>
+      </c>
+      <c r="X52" s="16">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="53" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B53" s="18"/>
+      <c r="C53" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="15"/>
+      <c r="E53" s="16">
+        <v>3139</v>
+      </c>
+      <c r="F53" s="16">
+        <v>2483</v>
+      </c>
+      <c r="G53" s="16">
+        <v>2363</v>
+      </c>
+      <c r="H53" s="16">
+        <v>2338</v>
+      </c>
+      <c r="I53" s="16">
+        <v>1</v>
+      </c>
+      <c r="J53" s="16">
+        <v>24</v>
+      </c>
+      <c r="K53" s="16">
+        <v>53</v>
+      </c>
+      <c r="L53" s="16">
+        <v>49</v>
+      </c>
+      <c r="M53" s="16">
+        <v>0</v>
+      </c>
+      <c r="N53" s="16">
+        <v>4</v>
+      </c>
+      <c r="O53" s="16">
+        <v>0</v>
+      </c>
+      <c r="P53" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="16">
+        <v>0</v>
+      </c>
+      <c r="R53" s="16">
+        <v>0</v>
+      </c>
+      <c r="S53" s="16">
+        <v>67</v>
+      </c>
+      <c r="T53" s="16">
+        <v>63</v>
+      </c>
+      <c r="U53" s="16">
+        <v>2</v>
+      </c>
+      <c r="V53" s="16">
+        <v>2</v>
+      </c>
+      <c r="W53" s="16">
+        <v>2552</v>
+      </c>
+      <c r="X53" s="16">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="54" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B54" s="18"/>
+      <c r="C54" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" s="15"/>
+      <c r="E54" s="16">
+        <v>2580</v>
+      </c>
+      <c r="F54" s="16">
+        <v>2098</v>
+      </c>
+      <c r="G54" s="16">
+        <v>2011</v>
+      </c>
+      <c r="H54" s="16">
+        <v>1987</v>
+      </c>
+      <c r="I54" s="16">
+        <v>1</v>
+      </c>
+      <c r="J54" s="16">
+        <v>23</v>
+      </c>
+      <c r="K54" s="16">
+        <v>41</v>
+      </c>
+      <c r="L54" s="16">
+        <v>37</v>
+      </c>
+      <c r="M54" s="16">
+        <v>0</v>
+      </c>
+      <c r="N54" s="16">
+        <v>4</v>
+      </c>
+      <c r="O54" s="16">
+        <v>0</v>
+      </c>
+      <c r="P54" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="16">
+        <v>0</v>
+      </c>
+      <c r="R54" s="16">
+        <v>0</v>
+      </c>
+      <c r="S54" s="16">
+        <v>46</v>
+      </c>
+      <c r="T54" s="16">
+        <v>44</v>
+      </c>
+      <c r="U54" s="16">
+        <v>0</v>
+      </c>
+      <c r="V54" s="16">
+        <v>2</v>
+      </c>
+      <c r="W54" s="16">
+        <v>2122</v>
+      </c>
+      <c r="X54" s="16">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="55" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B55" s="18"/>
+      <c r="C55" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D55" s="15"/>
+      <c r="E55" s="16">
+        <v>559</v>
+      </c>
+      <c r="F55" s="16">
+        <v>385</v>
+      </c>
+      <c r="G55" s="16">
+        <v>352</v>
+      </c>
+      <c r="H55" s="16">
+        <v>351</v>
+      </c>
+      <c r="I55" s="16">
+        <v>0</v>
+      </c>
+      <c r="J55" s="16">
+        <v>1</v>
+      </c>
+      <c r="K55" s="16">
+        <v>12</v>
+      </c>
+      <c r="L55" s="16">
+        <v>12</v>
+      </c>
+      <c r="M55" s="16">
+        <v>0</v>
+      </c>
+      <c r="N55" s="16">
+        <v>0</v>
+      </c>
+      <c r="O55" s="16">
+        <v>0</v>
+      </c>
+      <c r="P55" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="16">
+        <v>0</v>
+      </c>
+      <c r="R55" s="16">
+        <v>0</v>
+      </c>
+      <c r="S55" s="16">
+        <v>21</v>
+      </c>
+      <c r="T55" s="16">
+        <v>19</v>
+      </c>
+      <c r="U55" s="16">
+        <v>2</v>
+      </c>
+      <c r="V55" s="16">
+        <v>0</v>
+      </c>
+      <c r="W55" s="16">
+        <v>430</v>
+      </c>
+      <c r="X55" s="16">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="56" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B56" s="18"/>
+      <c r="C56" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" s="15"/>
+      <c r="E56" s="16">
+        <v>1470</v>
+      </c>
+      <c r="F56" s="16">
+        <v>1228</v>
+      </c>
+      <c r="G56" s="16">
+        <v>1148</v>
+      </c>
+      <c r="H56" s="16">
+        <v>1133</v>
+      </c>
+      <c r="I56" s="16">
+        <v>0</v>
+      </c>
+      <c r="J56" s="16">
+        <v>15</v>
+      </c>
+      <c r="K56" s="16">
+        <v>37</v>
+      </c>
+      <c r="L56" s="16">
+        <v>35</v>
+      </c>
+      <c r="M56" s="16">
+        <v>2</v>
+      </c>
+      <c r="N56" s="16">
+        <v>0</v>
+      </c>
+      <c r="O56" s="16">
+        <v>1</v>
+      </c>
+      <c r="P56" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="16">
+        <v>0</v>
+      </c>
+      <c r="R56" s="16">
+        <v>0</v>
+      </c>
+      <c r="S56" s="16">
+        <v>42</v>
+      </c>
+      <c r="T56" s="16">
+        <v>32</v>
+      </c>
+      <c r="U56" s="16">
+        <v>4</v>
+      </c>
+      <c r="V56" s="16">
+        <v>6</v>
+      </c>
+      <c r="W56" s="16">
+        <v>1346</v>
+      </c>
+      <c r="X56" s="16">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="57" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B57" s="18"/>
+      <c r="C57" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="15"/>
+      <c r="E57" s="16">
+        <v>392</v>
+      </c>
+      <c r="F57" s="16">
+        <v>423</v>
+      </c>
+      <c r="G57" s="16">
+        <v>400</v>
+      </c>
+      <c r="H57" s="16">
+        <v>397</v>
+      </c>
+      <c r="I57" s="16">
+        <v>0</v>
+      </c>
+      <c r="J57" s="16">
+        <v>3</v>
+      </c>
+      <c r="K57" s="16">
+        <v>4</v>
+      </c>
+      <c r="L57" s="16">
+        <v>4</v>
+      </c>
+      <c r="M57" s="16">
+        <v>0</v>
+      </c>
+      <c r="N57" s="16">
+        <v>0</v>
+      </c>
+      <c r="O57" s="16">
+        <v>1</v>
+      </c>
+      <c r="P57" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q57" s="16">
+        <v>0</v>
+      </c>
+      <c r="R57" s="16">
+        <v>0</v>
+      </c>
+      <c r="S57" s="16">
+        <v>18</v>
+      </c>
+      <c r="T57" s="16">
+        <v>18</v>
+      </c>
+      <c r="U57" s="16">
+        <v>0</v>
+      </c>
+      <c r="V57" s="16">
+        <v>0</v>
+      </c>
+      <c r="W57" s="16">
+        <v>445</v>
+      </c>
+      <c r="X57" s="16">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="58" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B58" s="18"/>
+      <c r="C58" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58" s="15"/>
+      <c r="E58" s="16">
+        <v>325</v>
+      </c>
+      <c r="F58" s="16">
+        <v>413</v>
+      </c>
+      <c r="G58" s="16">
+        <v>392</v>
+      </c>
+      <c r="H58" s="16">
+        <v>389</v>
+      </c>
+      <c r="I58" s="16">
+        <v>1</v>
+      </c>
+      <c r="J58" s="16">
+        <v>2</v>
+      </c>
+      <c r="K58" s="16">
+        <v>9</v>
+      </c>
+      <c r="L58" s="16">
+        <v>9</v>
+      </c>
+      <c r="M58" s="16">
+        <v>0</v>
+      </c>
+      <c r="N58" s="16">
+        <v>0</v>
+      </c>
+      <c r="O58" s="16">
+        <v>0</v>
+      </c>
+      <c r="P58" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="16">
+        <v>0</v>
+      </c>
+      <c r="R58" s="16">
+        <v>0</v>
+      </c>
+      <c r="S58" s="16">
+        <v>12</v>
+      </c>
+      <c r="T58" s="16">
+        <v>11</v>
+      </c>
+      <c r="U58" s="16">
+        <v>0</v>
+      </c>
+      <c r="V58" s="16">
+        <v>1</v>
+      </c>
+      <c r="W58" s="16">
+        <v>437</v>
+      </c>
+      <c r="X58" s="16">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="59" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B59" s="18"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="15"/>
+      <c r="E59" s="16"/>
+      <c r="F59" s="16"/>
+      <c r="G59" s="16"/>
+      <c r="H59" s="16"/>
+      <c r="I59" s="16"/>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+      <c r="L59" s="16"/>
+      <c r="M59" s="16"/>
+      <c r="N59" s="16"/>
+      <c r="O59" s="16"/>
+      <c r="P59" s="16"/>
+      <c r="Q59" s="16"/>
+      <c r="R59" s="16"/>
+      <c r="S59" s="16"/>
+      <c r="T59" s="16"/>
+      <c r="U59" s="16"/>
+      <c r="V59" s="16"/>
+      <c r="W59" s="16"/>
+      <c r="X59" s="16"/>
+    </row>
+    <row r="60" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B60" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="O11" s="41">
+      <c r="C60" s="31"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="13">
+        <v>2180</v>
+      </c>
+      <c r="F60" s="13">
+        <v>1823</v>
+      </c>
+      <c r="G60" s="13">
+        <v>1765</v>
+      </c>
+      <c r="H60" s="13">
+        <v>1675</v>
+      </c>
+      <c r="I60" s="13">
+        <v>0</v>
+      </c>
+      <c r="J60" s="13">
+        <v>90</v>
+      </c>
+      <c r="K60" s="13">
+        <v>28</v>
+      </c>
+      <c r="L60" s="13">
+        <v>26</v>
+      </c>
+      <c r="M60" s="13">
+        <v>0</v>
+      </c>
+      <c r="N60" s="13">
+        <v>2</v>
+      </c>
+      <c r="O60" s="13">
+        <v>0</v>
+      </c>
+      <c r="P60" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="13">
+        <v>0</v>
+      </c>
+      <c r="R60" s="13">
+        <v>0</v>
+      </c>
+      <c r="S60" s="13">
+        <v>30</v>
+      </c>
+      <c r="T60" s="13">
+        <v>26</v>
+      </c>
+      <c r="U60" s="13">
+        <v>0</v>
+      </c>
+      <c r="V60" s="13">
+        <v>4</v>
+      </c>
+      <c r="W60" s="13">
+        <v>1939</v>
+      </c>
+      <c r="X60" s="13">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="61" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B61" s="18"/>
+      <c r="C61" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61" s="15"/>
+      <c r="E61" s="16">
+        <v>137</v>
+      </c>
+      <c r="F61" s="16">
+        <v>138</v>
+      </c>
+      <c r="G61" s="16">
+        <v>134</v>
+      </c>
+      <c r="H61" s="16">
+        <v>130</v>
+      </c>
+      <c r="I61" s="16">
+        <v>0</v>
+      </c>
+      <c r="J61" s="16">
+        <v>4</v>
+      </c>
+      <c r="K61" s="16">
+        <v>1</v>
+      </c>
+      <c r="L61" s="16">
+        <v>1</v>
+      </c>
+      <c r="M61" s="16">
+        <v>0</v>
+      </c>
+      <c r="N61" s="16">
+        <v>0</v>
+      </c>
+      <c r="O61" s="16">
+        <v>0</v>
+      </c>
+      <c r="P61" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="16">
+        <v>0</v>
+      </c>
+      <c r="R61" s="16">
+        <v>0</v>
+      </c>
+      <c r="S61" s="16">
+        <v>3</v>
+      </c>
+      <c r="T61" s="16">
+        <v>3</v>
+      </c>
+      <c r="U61" s="16">
+        <v>0</v>
+      </c>
+      <c r="V61" s="16">
+        <v>0</v>
+      </c>
+      <c r="W61" s="16">
+        <v>139</v>
+      </c>
+      <c r="X61" s="16">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="62" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B62" s="18"/>
+      <c r="C62" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" s="15"/>
+      <c r="E62" s="16">
+        <v>177</v>
+      </c>
+      <c r="F62" s="16">
+        <v>188</v>
+      </c>
+      <c r="G62" s="16">
+        <v>185</v>
+      </c>
+      <c r="H62" s="16">
+        <v>175</v>
+      </c>
+      <c r="I62" s="16">
+        <v>0</v>
+      </c>
+      <c r="J62" s="16">
+        <v>10</v>
+      </c>
+      <c r="K62" s="16">
+        <v>1</v>
+      </c>
+      <c r="L62" s="16">
+        <v>1</v>
+      </c>
+      <c r="M62" s="16">
+        <v>0</v>
+      </c>
+      <c r="N62" s="16">
+        <v>0</v>
+      </c>
+      <c r="O62" s="16">
+        <v>0</v>
+      </c>
+      <c r="P62" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="16">
+        <v>0</v>
+      </c>
+      <c r="R62" s="16">
+        <v>0</v>
+      </c>
+      <c r="S62" s="16">
+        <v>2</v>
+      </c>
+      <c r="T62" s="16">
+        <v>1</v>
+      </c>
+      <c r="U62" s="16">
+        <v>0</v>
+      </c>
+      <c r="V62" s="16">
+        <v>1</v>
+      </c>
+      <c r="W62" s="16">
+        <v>190</v>
+      </c>
+      <c r="X62" s="16">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B63" s="18"/>
+      <c r="C63" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" s="15"/>
+      <c r="E63" s="16">
+        <v>644</v>
+      </c>
+      <c r="F63" s="16">
+        <v>475</v>
+      </c>
+      <c r="G63" s="16">
+        <v>461</v>
+      </c>
+      <c r="H63" s="16">
+        <v>446</v>
+      </c>
+      <c r="I63" s="16">
+        <v>0</v>
+      </c>
+      <c r="J63" s="16">
+        <v>15</v>
+      </c>
+      <c r="K63" s="16">
+        <v>3</v>
+      </c>
+      <c r="L63" s="16">
+        <v>3</v>
+      </c>
+      <c r="M63" s="16">
+        <v>0</v>
+      </c>
+      <c r="N63" s="16">
+        <v>0</v>
+      </c>
+      <c r="O63" s="16">
+        <v>0</v>
+      </c>
+      <c r="P63" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="16">
+        <v>0</v>
+      </c>
+      <c r="R63" s="16">
+        <v>0</v>
+      </c>
+      <c r="S63" s="16">
+        <v>11</v>
+      </c>
+      <c r="T63" s="16">
+        <v>10</v>
+      </c>
+      <c r="U63" s="16">
+        <v>0</v>
+      </c>
+      <c r="V63" s="16">
+        <v>1</v>
+      </c>
+      <c r="W63" s="16">
+        <v>468</v>
+      </c>
+      <c r="X63" s="16">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="64" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B64" s="18"/>
+      <c r="C64" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" s="15"/>
+      <c r="E64" s="16">
+        <v>902</v>
+      </c>
+      <c r="F64" s="16">
+        <v>732</v>
+      </c>
+      <c r="G64" s="16">
+        <v>706</v>
+      </c>
+      <c r="H64" s="16">
+        <v>669</v>
+      </c>
+      <c r="I64" s="16">
+        <v>0</v>
+      </c>
+      <c r="J64" s="16">
+        <v>37</v>
+      </c>
+      <c r="K64" s="16">
+        <v>16</v>
+      </c>
+      <c r="L64" s="16">
+        <v>15</v>
+      </c>
+      <c r="M64" s="16">
+        <v>0</v>
+      </c>
+      <c r="N64" s="16">
+        <v>1</v>
+      </c>
+      <c r="O64" s="16">
+        <v>0</v>
+      </c>
+      <c r="P64" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="16">
+        <v>0</v>
+      </c>
+      <c r="R64" s="16">
+        <v>0</v>
+      </c>
+      <c r="S64" s="16">
+        <v>10</v>
+      </c>
+      <c r="T64" s="16">
         <v>9</v>
       </c>
-      <c r="P11" s="41">
+      <c r="U64" s="16">
+        <v>0</v>
+      </c>
+      <c r="V64" s="16">
+        <v>1</v>
+      </c>
+      <c r="W64" s="16">
+        <v>836</v>
+      </c>
+      <c r="X64" s="16">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="65" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B65" s="18"/>
+      <c r="C65" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D65" s="15"/>
+      <c r="E65" s="16">
+        <v>320</v>
+      </c>
+      <c r="F65" s="16">
+        <v>290</v>
+      </c>
+      <c r="G65" s="16">
+        <v>279</v>
+      </c>
+      <c r="H65" s="16">
+        <v>255</v>
+      </c>
+      <c r="I65" s="16">
+        <v>0</v>
+      </c>
+      <c r="J65" s="16">
+        <v>24</v>
+      </c>
+      <c r="K65" s="16">
+        <v>7</v>
+      </c>
+      <c r="L65" s="16">
+        <v>6</v>
+      </c>
+      <c r="M65" s="16">
+        <v>0</v>
+      </c>
+      <c r="N65" s="16">
+        <v>1</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+      <c r="P65" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="16">
+        <v>0</v>
+      </c>
+      <c r="R65" s="16">
+        <v>0</v>
+      </c>
+      <c r="S65" s="16">
+        <v>4</v>
+      </c>
+      <c r="T65" s="16">
+        <v>3</v>
+      </c>
+      <c r="U65" s="16">
+        <v>0</v>
+      </c>
+      <c r="V65" s="16">
+        <v>1</v>
+      </c>
+      <c r="W65" s="16">
+        <v>306</v>
+      </c>
+      <c r="X65" s="16">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="66" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B66" s="18"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+      <c r="G66" s="16"/>
+      <c r="H66" s="16"/>
+      <c r="I66" s="16"/>
+      <c r="J66" s="16"/>
+      <c r="K66" s="16"/>
+      <c r="L66" s="16"/>
+      <c r="M66" s="16"/>
+      <c r="N66" s="16"/>
+      <c r="O66" s="16"/>
+      <c r="P66" s="16"/>
+      <c r="Q66" s="16"/>
+      <c r="R66" s="16"/>
+      <c r="S66" s="16"/>
+      <c r="T66" s="16"/>
+      <c r="U66" s="16"/>
+      <c r="V66" s="16"/>
+      <c r="W66" s="16"/>
+      <c r="X66" s="16"/>
+    </row>
+    <row r="67" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B67" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C67" s="31"/>
+      <c r="D67" s="17"/>
+      <c r="E67" s="13">
+        <v>1007</v>
+      </c>
+      <c r="F67" s="13">
+        <v>882</v>
+      </c>
+      <c r="G67" s="13">
+        <v>861</v>
+      </c>
+      <c r="H67" s="13">
+        <v>848</v>
+      </c>
+      <c r="I67" s="13">
+        <v>0</v>
+      </c>
+      <c r="J67" s="13">
+        <v>13</v>
+      </c>
+      <c r="K67" s="13">
+        <v>12</v>
+      </c>
+      <c r="L67" s="13">
+        <v>11</v>
+      </c>
+      <c r="M67" s="13">
+        <v>0</v>
+      </c>
+      <c r="N67" s="13">
+        <v>1</v>
+      </c>
+      <c r="O67" s="13">
+        <v>0</v>
+      </c>
+      <c r="P67" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="13">
+        <v>0</v>
+      </c>
+      <c r="R67" s="13">
+        <v>0</v>
+      </c>
+      <c r="S67" s="13">
         <v>9</v>
       </c>
-      <c r="Q11" s="41">
-[...11 lines deleted...]
-      <c r="U11" s="14">
+      <c r="T67" s="13">
+        <v>8</v>
+      </c>
+      <c r="U67" s="13">
+        <v>0</v>
+      </c>
+      <c r="V67" s="13">
+        <v>1</v>
+      </c>
+      <c r="W67" s="13">
+        <v>942</v>
+      </c>
+      <c r="X67" s="13">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="68" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B68" s="18"/>
+      <c r="C68" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D68" s="15"/>
+      <c r="E68" s="16">
+        <v>195</v>
+      </c>
+      <c r="F68" s="16">
+        <v>161</v>
+      </c>
+      <c r="G68" s="16">
+        <v>158</v>
+      </c>
+      <c r="H68" s="16">
+        <v>153</v>
+      </c>
+      <c r="I68" s="16">
+        <v>0</v>
+      </c>
+      <c r="J68" s="16">
+        <v>5</v>
+      </c>
+      <c r="K68" s="16">
+        <v>2</v>
+      </c>
+      <c r="L68" s="16">
+        <v>2</v>
+      </c>
+      <c r="M68" s="16">
+        <v>0</v>
+      </c>
+      <c r="N68" s="16">
+        <v>0</v>
+      </c>
+      <c r="O68" s="16">
+        <v>0</v>
+      </c>
+      <c r="P68" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="16">
+        <v>0</v>
+      </c>
+      <c r="R68" s="16">
+        <v>0</v>
+      </c>
+      <c r="S68" s="16">
+        <v>1</v>
+      </c>
+      <c r="T68" s="16">
+        <v>1</v>
+      </c>
+      <c r="U68" s="16">
+        <v>0</v>
+      </c>
+      <c r="V68" s="16">
+        <v>0</v>
+      </c>
+      <c r="W68" s="16">
+        <v>179</v>
+      </c>
+      <c r="X68" s="16">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="69" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B69" s="18"/>
+      <c r="C69" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" s="15"/>
+      <c r="E69" s="16">
+        <v>323</v>
+      </c>
+      <c r="F69" s="16">
+        <v>283</v>
+      </c>
+      <c r="G69" s="16">
+        <v>276</v>
+      </c>
+      <c r="H69" s="16">
+        <v>269</v>
+      </c>
+      <c r="I69" s="16">
+        <v>0</v>
+      </c>
+      <c r="J69" s="16">
         <v>7</v>
       </c>
-      <c r="V11" s="14">
-[...35 lines deleted...]
-      <c r="B13" s="45" t="s">
+      <c r="K69" s="16">
+        <v>4</v>
+      </c>
+      <c r="L69" s="16">
+        <v>4</v>
+      </c>
+      <c r="M69" s="16">
+        <v>0</v>
+      </c>
+      <c r="N69" s="16">
+        <v>0</v>
+      </c>
+      <c r="O69" s="16">
+        <v>0</v>
+      </c>
+      <c r="P69" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="16">
+        <v>0</v>
+      </c>
+      <c r="R69" s="16">
+        <v>0</v>
+      </c>
+      <c r="S69" s="16">
+        <v>3</v>
+      </c>
+      <c r="T69" s="16">
+        <v>3</v>
+      </c>
+      <c r="U69" s="16">
+        <v>0</v>
+      </c>
+      <c r="V69" s="16">
+        <v>0</v>
+      </c>
+      <c r="W69" s="16">
+        <v>302</v>
+      </c>
+      <c r="X69" s="16">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="70" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B70" s="18"/>
+      <c r="C70" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D70" s="15"/>
+      <c r="E70" s="16">
+        <v>301</v>
+      </c>
+      <c r="F70" s="16">
+        <v>240</v>
+      </c>
+      <c r="G70" s="16">
+        <v>233</v>
+      </c>
+      <c r="H70" s="16">
+        <v>233</v>
+      </c>
+      <c r="I70" s="16">
+        <v>0</v>
+      </c>
+      <c r="J70" s="16">
+        <v>0</v>
+      </c>
+      <c r="K70" s="16">
+        <v>5</v>
+      </c>
+      <c r="L70" s="16">
+        <v>5</v>
+      </c>
+      <c r="M70" s="16">
+        <v>0</v>
+      </c>
+      <c r="N70" s="16">
+        <v>0</v>
+      </c>
+      <c r="O70" s="16">
+        <v>0</v>
+      </c>
+      <c r="P70" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="16">
+        <v>0</v>
+      </c>
+      <c r="R70" s="16">
+        <v>0</v>
+      </c>
+      <c r="S70" s="16">
         <v>2</v>
       </c>
-      <c r="C13" s="45"/>
-[...43 lines deleted...]
-      <c r="S13" s="41">
+      <c r="T70" s="16">
+        <v>2</v>
+      </c>
+      <c r="U70" s="16">
+        <v>0</v>
+      </c>
+      <c r="V70" s="16">
+        <v>0</v>
+      </c>
+      <c r="W70" s="16">
+        <v>257</v>
+      </c>
+      <c r="X70" s="16">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="71" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B71" s="18"/>
+      <c r="C71" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D71" s="15"/>
+      <c r="E71" s="16">
+        <v>188</v>
+      </c>
+      <c r="F71" s="16">
+        <v>198</v>
+      </c>
+      <c r="G71" s="16">
+        <v>194</v>
+      </c>
+      <c r="H71" s="16">
+        <v>193</v>
+      </c>
+      <c r="I71" s="16">
+        <v>0</v>
+      </c>
+      <c r="J71" s="16">
+        <v>1</v>
+      </c>
+      <c r="K71" s="16">
+        <v>1</v>
+      </c>
+      <c r="L71" s="16">
+        <v>0</v>
+      </c>
+      <c r="M71" s="16">
+        <v>0</v>
+      </c>
+      <c r="N71" s="16">
+        <v>1</v>
+      </c>
+      <c r="O71" s="16">
+        <v>0</v>
+      </c>
+      <c r="P71" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="16">
+        <v>0</v>
+      </c>
+      <c r="R71" s="16">
+        <v>0</v>
+      </c>
+      <c r="S71" s="16">
+        <v>3</v>
+      </c>
+      <c r="T71" s="16">
+        <v>2</v>
+      </c>
+      <c r="U71" s="16">
+        <v>0</v>
+      </c>
+      <c r="V71" s="16">
+        <v>1</v>
+      </c>
+      <c r="W71" s="16">
+        <v>204</v>
+      </c>
+      <c r="X71" s="16">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B72" s="18"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="15"/>
+      <c r="E72" s="16"/>
+      <c r="F72" s="16"/>
+      <c r="G72" s="16"/>
+      <c r="H72" s="16"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="16"/>
+      <c r="K72" s="16"/>
+      <c r="L72" s="16"/>
+      <c r="M72" s="16"/>
+      <c r="N72" s="16"/>
+      <c r="O72" s="16"/>
+      <c r="P72" s="16"/>
+      <c r="Q72" s="16"/>
+      <c r="R72" s="16"/>
+      <c r="S72" s="16"/>
+      <c r="T72" s="16"/>
+      <c r="U72" s="16"/>
+      <c r="V72" s="16"/>
+      <c r="W72" s="16"/>
+      <c r="X72" s="16"/>
+    </row>
+    <row r="73" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B73" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C73" s="31"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="13">
+        <v>3837</v>
+      </c>
+      <c r="F73" s="13">
+        <v>3106</v>
+      </c>
+      <c r="G73" s="13">
+        <v>2969</v>
+      </c>
+      <c r="H73" s="13">
+        <v>2811</v>
+      </c>
+      <c r="I73" s="13">
+        <v>0</v>
+      </c>
+      <c r="J73" s="13">
+        <v>158</v>
+      </c>
+      <c r="K73" s="13">
+        <v>55</v>
+      </c>
+      <c r="L73" s="13">
+        <v>49</v>
+      </c>
+      <c r="M73" s="13">
+        <v>0</v>
+      </c>
+      <c r="N73" s="13">
+        <v>6</v>
+      </c>
+      <c r="O73" s="13">
+        <v>0</v>
+      </c>
+      <c r="P73" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="13">
+        <v>0</v>
+      </c>
+      <c r="R73" s="13">
+        <v>0</v>
+      </c>
+      <c r="S73" s="13">
+        <v>82</v>
+      </c>
+      <c r="T73" s="13">
+        <v>77</v>
+      </c>
+      <c r="U73" s="13">
+        <v>0</v>
+      </c>
+      <c r="V73" s="13">
+        <v>5</v>
+      </c>
+      <c r="W73" s="13">
+        <v>3304</v>
+      </c>
+      <c r="X73" s="13">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="74" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B74" s="18"/>
+      <c r="C74" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D74" s="15"/>
+      <c r="E74" s="16">
+        <v>1901</v>
+      </c>
+      <c r="F74" s="16">
+        <v>1511</v>
+      </c>
+      <c r="G74" s="16">
+        <v>1436</v>
+      </c>
+      <c r="H74" s="16">
+        <v>1316</v>
+      </c>
+      <c r="I74" s="16">
+        <v>0</v>
+      </c>
+      <c r="J74" s="16">
+        <v>120</v>
+      </c>
+      <c r="K74" s="16">
         <v>29</v>
       </c>
-      <c r="T13" s="41">
-[...5 lines deleted...]
-      <c r="V13" s="14">
+      <c r="L74" s="16">
+        <v>25</v>
+      </c>
+      <c r="M74" s="16">
+        <v>0</v>
+      </c>
+      <c r="N74" s="16">
+        <v>4</v>
+      </c>
+      <c r="O74" s="16">
+        <v>0</v>
+      </c>
+      <c r="P74" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="16">
+        <v>0</v>
+      </c>
+      <c r="R74" s="16">
+        <v>0</v>
+      </c>
+      <c r="S74" s="16">
+        <v>46</v>
+      </c>
+      <c r="T74" s="16">
+        <v>44</v>
+      </c>
+      <c r="U74" s="16">
+        <v>0</v>
+      </c>
+      <c r="V74" s="16">
+        <v>2</v>
+      </c>
+      <c r="W74" s="16">
+        <v>1586</v>
+      </c>
+      <c r="X74" s="16">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="75" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B75" s="18"/>
+      <c r="C75" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D75" s="15"/>
+      <c r="E75" s="16">
+        <v>1378</v>
+      </c>
+      <c r="F75" s="16">
+        <v>1126</v>
+      </c>
+      <c r="G75" s="16">
+        <v>1068</v>
+      </c>
+      <c r="H75" s="16">
+        <v>1004</v>
+      </c>
+      <c r="I75" s="16">
+        <v>0</v>
+      </c>
+      <c r="J75" s="16">
+        <v>64</v>
+      </c>
+      <c r="K75" s="16">
+        <v>22</v>
+      </c>
+      <c r="L75" s="16">
+        <v>19</v>
+      </c>
+      <c r="M75" s="16">
+        <v>0</v>
+      </c>
+      <c r="N75" s="16">
+        <v>3</v>
+      </c>
+      <c r="O75" s="16">
+        <v>0</v>
+      </c>
+      <c r="P75" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="16">
+        <v>0</v>
+      </c>
+      <c r="R75" s="16">
+        <v>0</v>
+      </c>
+      <c r="S75" s="16">
+        <v>36</v>
+      </c>
+      <c r="T75" s="16">
+        <v>34</v>
+      </c>
+      <c r="U75" s="16">
+        <v>0</v>
+      </c>
+      <c r="V75" s="16">
+        <v>2</v>
+      </c>
+      <c r="W75" s="16">
+        <v>1163</v>
+      </c>
+      <c r="X75" s="16">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="76" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B76" s="18"/>
+      <c r="C76" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D76" s="15"/>
+      <c r="E76" s="16">
+        <v>523</v>
+      </c>
+      <c r="F76" s="16">
+        <v>385</v>
+      </c>
+      <c r="G76" s="16">
+        <v>368</v>
+      </c>
+      <c r="H76" s="16">
+        <v>312</v>
+      </c>
+      <c r="I76" s="16">
+        <v>0</v>
+      </c>
+      <c r="J76" s="16">
+        <v>56</v>
+      </c>
+      <c r="K76" s="16">
+        <v>7</v>
+      </c>
+      <c r="L76" s="16">
         <v>6</v>
       </c>
-      <c r="W13" s="14">
-[...8 lines deleted...]
-      <c r="C14" s="20" t="s">
+      <c r="M76" s="16">
+        <v>0</v>
+      </c>
+      <c r="N76" s="16">
+        <v>1</v>
+      </c>
+      <c r="O76" s="16">
+        <v>0</v>
+      </c>
+      <c r="P76" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="16">
+        <v>0</v>
+      </c>
+      <c r="R76" s="16">
+        <v>0</v>
+      </c>
+      <c r="S76" s="16">
+        <v>10</v>
+      </c>
+      <c r="T76" s="16">
+        <v>10</v>
+      </c>
+      <c r="U76" s="16">
+        <v>0</v>
+      </c>
+      <c r="V76" s="16">
+        <v>0</v>
+      </c>
+      <c r="W76" s="16">
+        <v>423</v>
+      </c>
+      <c r="X76" s="16">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="77" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B77" s="18"/>
+      <c r="C77" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D77" s="15"/>
+      <c r="E77" s="16">
+        <v>205</v>
+      </c>
+      <c r="F77" s="16">
+        <v>170</v>
+      </c>
+      <c r="G77" s="16">
+        <v>166</v>
+      </c>
+      <c r="H77" s="16">
+        <v>156</v>
+      </c>
+      <c r="I77" s="16">
+        <v>0</v>
+      </c>
+      <c r="J77" s="16">
+        <v>10</v>
+      </c>
+      <c r="K77" s="16">
+        <v>1</v>
+      </c>
+      <c r="L77" s="16">
+        <v>1</v>
+      </c>
+      <c r="M77" s="16">
+        <v>0</v>
+      </c>
+      <c r="N77" s="16">
+        <v>0</v>
+      </c>
+      <c r="O77" s="16">
+        <v>0</v>
+      </c>
+      <c r="P77" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="16">
+        <v>0</v>
+      </c>
+      <c r="R77" s="16">
+        <v>0</v>
+      </c>
+      <c r="S77" s="16">
         <v>3</v>
       </c>
-      <c r="D14" s="16"/>
-[...15 lines deleted...]
-      <c r="J14" s="42">
+      <c r="T77" s="16">
+        <v>3</v>
+      </c>
+      <c r="U77" s="16">
+        <v>0</v>
+      </c>
+      <c r="V77" s="16">
+        <v>0</v>
+      </c>
+      <c r="W77" s="16">
+        <v>183</v>
+      </c>
+      <c r="X77" s="16">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="78" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B78" s="18"/>
+      <c r="C78" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D78" s="15"/>
+      <c r="E78" s="16">
+        <v>304</v>
+      </c>
+      <c r="F78" s="16">
+        <v>253</v>
+      </c>
+      <c r="G78" s="16">
+        <v>244</v>
+      </c>
+      <c r="H78" s="16">
+        <v>243</v>
+      </c>
+      <c r="I78" s="16">
+        <v>0</v>
+      </c>
+      <c r="J78" s="16">
+        <v>1</v>
+      </c>
+      <c r="K78" s="16">
+        <v>6</v>
+      </c>
+      <c r="L78" s="16">
+        <v>6</v>
+      </c>
+      <c r="M78" s="16">
+        <v>0</v>
+      </c>
+      <c r="N78" s="16">
+        <v>0</v>
+      </c>
+      <c r="O78" s="16">
+        <v>0</v>
+      </c>
+      <c r="P78" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="16">
+        <v>0</v>
+      </c>
+      <c r="R78" s="16">
+        <v>0</v>
+      </c>
+      <c r="S78" s="16">
+        <v>3</v>
+      </c>
+      <c r="T78" s="16">
+        <v>3</v>
+      </c>
+      <c r="U78" s="16">
+        <v>0</v>
+      </c>
+      <c r="V78" s="16">
+        <v>0</v>
+      </c>
+      <c r="W78" s="16">
+        <v>274</v>
+      </c>
+      <c r="X78" s="16">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="79" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B79" s="18"/>
+      <c r="C79" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D79" s="15"/>
+      <c r="E79" s="16">
+        <v>390</v>
+      </c>
+      <c r="F79" s="16">
+        <v>294</v>
+      </c>
+      <c r="G79" s="16">
+        <v>281</v>
+      </c>
+      <c r="H79" s="16">
+        <v>275</v>
+      </c>
+      <c r="I79" s="16">
+        <v>0</v>
+      </c>
+      <c r="J79" s="16">
+        <v>6</v>
+      </c>
+      <c r="K79" s="16">
+        <v>8</v>
+      </c>
+      <c r="L79" s="16">
+        <v>7</v>
+      </c>
+      <c r="M79" s="16">
+        <v>0</v>
+      </c>
+      <c r="N79" s="16">
+        <v>1</v>
+      </c>
+      <c r="O79" s="16">
+        <v>0</v>
+      </c>
+      <c r="P79" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="16">
+        <v>0</v>
+      </c>
+      <c r="R79" s="16">
+        <v>0</v>
+      </c>
+      <c r="S79" s="16">
+        <v>5</v>
+      </c>
+      <c r="T79" s="16">
+        <v>5</v>
+      </c>
+      <c r="U79" s="16">
+        <v>0</v>
+      </c>
+      <c r="V79" s="16">
+        <v>0</v>
+      </c>
+      <c r="W79" s="16">
+        <v>288</v>
+      </c>
+      <c r="X79" s="16">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="80" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B80" s="18"/>
+      <c r="C80" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D80" s="15"/>
+      <c r="E80" s="16">
+        <v>217</v>
+      </c>
+      <c r="F80" s="16">
+        <v>181</v>
+      </c>
+      <c r="G80" s="16">
+        <v>173</v>
+      </c>
+      <c r="H80" s="16">
+        <v>168</v>
+      </c>
+      <c r="I80" s="16">
+        <v>0</v>
+      </c>
+      <c r="J80" s="16">
+        <v>5</v>
+      </c>
+      <c r="K80" s="16">
+        <v>2</v>
+      </c>
+      <c r="L80" s="16">
+        <v>2</v>
+      </c>
+      <c r="M80" s="16">
+        <v>0</v>
+      </c>
+      <c r="N80" s="16">
+        <v>0</v>
+      </c>
+      <c r="O80" s="16">
+        <v>0</v>
+      </c>
+      <c r="P80" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="16">
+        <v>0</v>
+      </c>
+      <c r="R80" s="16">
+        <v>0</v>
+      </c>
+      <c r="S80" s="16">
+        <v>6</v>
+      </c>
+      <c r="T80" s="16">
+        <v>5</v>
+      </c>
+      <c r="U80" s="16">
+        <v>0</v>
+      </c>
+      <c r="V80" s="16">
+        <v>1</v>
+      </c>
+      <c r="W80" s="16">
+        <v>205</v>
+      </c>
+      <c r="X80" s="16">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B81" s="18"/>
+      <c r="C81" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" s="15"/>
+      <c r="E81" s="16">
+        <v>202</v>
+      </c>
+      <c r="F81" s="16">
+        <v>170</v>
+      </c>
+      <c r="G81" s="16">
+        <v>165</v>
+      </c>
+      <c r="H81" s="16">
+        <v>162</v>
+      </c>
+      <c r="I81" s="16">
+        <v>0</v>
+      </c>
+      <c r="J81" s="16">
+        <v>3</v>
+      </c>
+      <c r="K81" s="16">
+        <v>2</v>
+      </c>
+      <c r="L81" s="16">
+        <v>2</v>
+      </c>
+      <c r="M81" s="16">
+        <v>0</v>
+      </c>
+      <c r="N81" s="16">
+        <v>0</v>
+      </c>
+      <c r="O81" s="16">
+        <v>0</v>
+      </c>
+      <c r="P81" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="16">
+        <v>0</v>
+      </c>
+      <c r="R81" s="16">
+        <v>0</v>
+      </c>
+      <c r="S81" s="16">
+        <v>3</v>
+      </c>
+      <c r="T81" s="16">
+        <v>3</v>
+      </c>
+      <c r="U81" s="16">
+        <v>0</v>
+      </c>
+      <c r="V81" s="16">
+        <v>0</v>
+      </c>
+      <c r="W81" s="16">
+        <v>187</v>
+      </c>
+      <c r="X81" s="16">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B82" s="18"/>
+      <c r="C82" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="D82" s="15"/>
+      <c r="E82" s="16">
+        <v>254</v>
+      </c>
+      <c r="F82" s="16">
+        <v>200</v>
+      </c>
+      <c r="G82" s="16">
+        <v>191</v>
+      </c>
+      <c r="H82" s="16">
+        <v>187</v>
+      </c>
+      <c r="I82" s="16">
+        <v>0</v>
+      </c>
+      <c r="J82" s="16">
+        <v>4</v>
+      </c>
+      <c r="K82" s="16">
+        <v>4</v>
+      </c>
+      <c r="L82" s="16">
+        <v>3</v>
+      </c>
+      <c r="M82" s="16">
+        <v>0</v>
+      </c>
+      <c r="N82" s="16">
+        <v>1</v>
+      </c>
+      <c r="O82" s="16">
+        <v>0</v>
+      </c>
+      <c r="P82" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="16">
+        <v>0</v>
+      </c>
+      <c r="R82" s="16">
+        <v>0</v>
+      </c>
+      <c r="S82" s="16">
+        <v>5</v>
+      </c>
+      <c r="T82" s="16">
+        <v>4</v>
+      </c>
+      <c r="U82" s="16">
+        <v>0</v>
+      </c>
+      <c r="V82" s="16">
+        <v>1</v>
+      </c>
+      <c r="W82" s="16">
+        <v>223</v>
+      </c>
+      <c r="X82" s="16">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B83" s="18"/>
+      <c r="C83" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="D83" s="15"/>
+      <c r="E83" s="16">
+        <v>364</v>
+      </c>
+      <c r="F83" s="16">
+        <v>327</v>
+      </c>
+      <c r="G83" s="16">
+        <v>313</v>
+      </c>
+      <c r="H83" s="16">
+        <v>304</v>
+      </c>
+      <c r="I83" s="16">
+        <v>0</v>
+      </c>
+      <c r="J83" s="16">
+        <v>9</v>
+      </c>
+      <c r="K83" s="16">
+        <v>3</v>
+      </c>
+      <c r="L83" s="16">
+        <v>3</v>
+      </c>
+      <c r="M83" s="16">
+        <v>0</v>
+      </c>
+      <c r="N83" s="16">
+        <v>0</v>
+      </c>
+      <c r="O83" s="16">
+        <v>0</v>
+      </c>
+      <c r="P83" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="16">
+        <v>0</v>
+      </c>
+      <c r="R83" s="16">
+        <v>0</v>
+      </c>
+      <c r="S83" s="16">
         <v>11</v>
       </c>
-      <c r="K14" s="42">
-[...319 lines deleted...]
-      <c r="T19" s="41">
+      <c r="T83" s="16">
         <v>10</v>
       </c>
-      <c r="U19" s="14">
-[...1115 lines deleted...]
-      <c r="E37" s="17">
+      <c r="U83" s="16">
+        <v>0</v>
+      </c>
+      <c r="V83" s="16">
+        <v>1</v>
+      </c>
+      <c r="W83" s="16">
         <v>358</v>
       </c>
-      <c r="F37" s="42">
-[...2925 lines deleted...]
-      <c r="X83" s="17">
+      <c r="X83" s="16">
         <v>333</v>
       </c>
     </row>
     <row r="84" spans="1:24" ht="6" customHeight="1">
-      <c r="A84" s="6"/>
-[...22 lines deleted...]
-      <c r="X84" s="30"/>
+      <c r="A84" s="5"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="5"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="20"/>
+      <c r="F84" s="20"/>
+      <c r="G84" s="20"/>
+      <c r="H84" s="20"/>
+      <c r="I84" s="20"/>
+      <c r="J84" s="20"/>
+      <c r="K84" s="20"/>
+      <c r="L84" s="20"/>
+      <c r="M84" s="20"/>
+      <c r="N84" s="20"/>
+      <c r="O84" s="20"/>
+      <c r="P84" s="20"/>
+      <c r="Q84" s="20"/>
+      <c r="R84" s="20"/>
+      <c r="S84" s="20"/>
+      <c r="T84" s="20"/>
+      <c r="U84" s="20"/>
+      <c r="V84" s="20"/>
+      <c r="W84" s="20"/>
+      <c r="X84" s="20"/>
     </row>
     <row r="85" spans="1:24"/>
     <row r="86" spans="1:24"/>
     <row r="87" spans="1:24"/>
     <row r="88" spans="1:24"/>
     <row r="89" spans="1:24"/>
     <row r="90" spans="1:24"/>
     <row r="91" spans="1:24"/>
     <row r="92" spans="1:24"/>
     <row r="93" spans="1:24"/>
     <row r="94" spans="1:24"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="23">
+    <mergeCell ref="B5:C9"/>
+    <mergeCell ref="O8:R8"/>
+    <mergeCell ref="K6:V6"/>
+    <mergeCell ref="S7:V8"/>
+    <mergeCell ref="F6:F9"/>
+    <mergeCell ref="G6:J8"/>
+    <mergeCell ref="K7:R7"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B67:C67"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="X5:X9"/>
     <mergeCell ref="W5:W9"/>
     <mergeCell ref="F5:V5"/>
     <mergeCell ref="K8:N8"/>
-    <mergeCell ref="B5:C9"/>
-[...5 lines deleted...]
-    <mergeCell ref="K7:R7"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>