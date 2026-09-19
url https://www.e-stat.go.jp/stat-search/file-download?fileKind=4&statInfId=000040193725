--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,100 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{FC8D8E63-76BC-47D3-8851-7A5C99450ADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2895" yWindow="4215" windowWidth="15015" windowHeight="10125"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{1F57A7CE-D53B-4904-B6F6-09F3BFA34FAB}"/>
   </bookViews>
   <sheets>
     <sheet name="23-00-02" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_00" localSheetId="0">'23-00-02'!#REF!</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-02'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-02'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-02'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="37">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前年繰越</t>
     <rPh sb="0" eb="1">
       <t>マエ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クリコシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移送</t>
     <rPh sb="0" eb="2">
       <t>イソウ</t>
     </rPh>
@@ -359,55 +349,64 @@
     <rPh sb="0" eb="2">
       <t>シュウヨウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイイン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定少年を除く</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定少年</t>
     <phoneticPr fontId="4"/>
   </si>
+  <si>
+    <t>令和</t>
+  </si>
+  <si>
+    <t>元</t>
+  </si>
+  <si>
+    <t/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1015,114 +1014,114 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="63">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -1245,392 +1244,371 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="71">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...100 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{FBD073CE-8689-48D7-AE86-DEF99779EB5D}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{E23FB8EF-E17A-4C4E-92F4-9DF5F6886958}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{A8833B3F-D4A2-411F-8340-64C237D00C1E}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{5F2997FB-0AD3-47D0-91BD-4EDADF3BA662}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{E692264B-ACF2-469D-BB12-9158460D672A}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{0EB12ED5-C2E3-4A64-A16F-40101362E0E4}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{252E818A-BD8B-42A3-8B82-188DF41A3D35}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{FB7B6AAA-C8FF-44A2-BF37-22F96938B1A1}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{7270C723-5BA2-4D4E-8202-CB8393C35DCC}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{D0AB011B-CB72-456D-B0AA-4B3A24E98946}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{35C54D9E-B425-45E3-A069-D1A0071F69C9}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{5BF59D69-0DC3-4196-8EB0-2386D9F83932}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{2513D881-E72B-4320-8984-EBAAFE396581}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{0F3DEBFB-C06E-4978-890E-B94A7A1679F5}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{5E95C4E5-C810-40C9-808A-DD8BEA87674A}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{5656E365-2F4E-4AE6-A75A-55D01690B1C8}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{387206CF-41AF-4C88-9506-AFAC827D79C3}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{E3453D86-B23A-4672-9B1D-845E846B6117}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{8ECA7E6D-6BC7-4425-AFC8-F4F480120FEF}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{63A09EC5-2100-4FEB-8FEF-104E85A97890}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{6B0671E3-B2E1-445D-B476-828D8A1896D2}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{9780997A-5183-4AFB-9919-4B37CFE72BB9}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{EBD73F1E-A3C4-40AA-B57F-6A4C403032DF}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{BDACB091-7B3C-4A12-8923-EABBD640E2F8}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{507F0A4E-1D5B-4704-B900-CF405136073E}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{C85B0AEF-1524-4937-B728-BB480410D21B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{C2EB90E5-7AC9-470C-BB71-CBBFFE85D6E0}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{0BE260DC-DC70-4C3C-86BC-6866BCD8FDA2}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{20E85C48-DB4C-4113-AD14-D0883225DB8F}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{31C057AE-D4C3-443B-8F83-5B2CBA8333D0}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{D067A14C-E508-4DED-9390-0A03B5A0245A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{D35AA45B-522D-4740-AD07-9730D32908C3}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{C921CDE6-3D0A-4244-8ED3-4B66F1813A4A}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{32D05979-6F47-4469-92AD-A274EC7AA221}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{7FE40AA6-5D60-4D40-AA9D-C239C8BA1717}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{0763D609-1941-43C7-BDFE-5DACC874EA78}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{0F1C7DAD-C097-4ACC-AABD-8271D158DC9C}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{5C6FD98F-9B6F-4BB9-9733-D2FCF987870A}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{17ADD281-4960-4984-98A7-25B6E4B40386}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{6D598C3C-B69E-4197-B323-DAEB7BF30C95}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{F4C78677-9FDD-4002-83ED-7226E92D1DB6}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{490D36F2-BF80-49FC-B317-F47587D6F3B6}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{D89DDF0A-66F7-4278-9C0D-D8B26509C015}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{38F0792C-440C-410E-AD0A-FAC8A44DAA86}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{4930DDC7-4491-45B0-A638-0E7C65EEA4F2}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{79110224-2409-4540-8435-2375C67E3803}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{2BA23928-3F23-464F-B5F6-7E62BB928054}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{78A02E04-5FA6-47C4-8B92-BF6443A68605}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{58567467-6712-48D5-BFB6-DAAE681B3CF0}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{8B2C009E-9DEB-4EC5-931F-9CDC823B788B}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{3D1D7987-7591-412C-8ECC-5069D0067B3E}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{5025FCB7-6497-4755-997C-10996C7BE108}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{56B8FE8B-90DF-4C8C-803F-4F4A624C23DC}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{858F8D0F-D251-4039-8728-39A546A68E6D}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{B4715363-06FD-42F4-B181-55D55AD90F01}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{2D4FA5A4-6EE9-4C7F-9FB0-4D8649817748}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{0834C7E8-9FEA-4956-A5EF-C598D9DFDAA0}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{92556E4C-FFE8-491B-B45A-11006BF006D5}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{D1ED3142-2953-48D7-95E4-B49272A7AEC2}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{6650331F-6BD0-43D9-A62B-605BF70D946D}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{56904B57-81C0-491E-9675-A891F742F491}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{874DB241-C8FD-41F1-8CC7-0AE39400C28E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3271" name="AutoShape 1"/>
+        <xdr:cNvPr id="3276" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B963103F-55E9-45D1-F174-BD1235FAAC23}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1047750" y="2724150"/>
           <a:ext cx="238125" cy="504825"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 30289"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1639,51 +1617,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3272" name="AutoShape 2"/>
+        <xdr:cNvPr id="3277" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B67915-00D1-8EE5-9FDD-A7C158BC6556}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1047750" y="3743325"/>
           <a:ext cx="238125" cy="838200"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50290"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1692,51 +1676,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3273" name="AutoShape 3"/>
+        <xdr:cNvPr id="3278" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA0FBE1F-D417-20EE-7390-E1186CD8D2D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="371475" y="2886075"/>
           <a:ext cx="257175" cy="2038350"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 113238"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1745,51 +1735,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>561975</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3274" name="AutoShape 2"/>
+        <xdr:cNvPr id="3279" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB3D619B-7F82-B5C1-8D43-DD92A3D99212}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1847850" y="3943350"/>
           <a:ext cx="133350" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 30288"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1798,205 +1794,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>561975</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3275" name="AutoShape 2"/>
+        <xdr:cNvPr id="3280" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9CD254C-7C42-7E69-0A94-A2EA590EF550}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1847850" y="4305300"/>
           <a:ext cx="133350" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 30288"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2129,1533 +2131,1497 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AE27AC7-B230-48A8-ACF0-9B991EB6FCA6}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="10.9" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
-    <col min="2" max="2" width="2.83203125" customWidth="1"/>
-    <col min="3" max="3" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="2.77734375" customWidth="1"/>
+    <col min="3" max="3" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
-    <col min="5" max="5" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
-    <col min="7" max="7" width="2.1640625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="22" max="22" width="13.5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" customWidth="1"/>
+    <col min="8" max="8" width="13.77734375" customWidth="1"/>
+    <col min="9" max="9" width="1.77734375" customWidth="1"/>
+    <col min="10" max="22" width="13.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="21" customFormat="1" ht="17.25">
-[...21 lines deleted...]
-      <c r="V1" s="54"/>
+    <row r="1" spans="1:23" s="19" customFormat="1" ht="16.5">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
     </row>
     <row r="2" spans="1:23" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="55"/>
-[...19 lines deleted...]
-      <c r="V2" s="56"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
     </row>
     <row r="3" spans="1:23" ht="10.5" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
-      <c r="J3" s="4"/>
-[...7 lines deleted...]
-      <c r="V3" s="5"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
     </row>
-    <row r="4" spans="1:23" ht="2.1" customHeight="1">
-[...19 lines deleted...]
-      <c r="T4" s="23"/>
+    <row r="4" spans="1:23" ht="2.15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
     </row>
     <row r="5" spans="1:23" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A5" s="9"/>
-      <c r="B5" s="67" t="s">
+      <c r="A5" s="7"/>
+      <c r="B5" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="67"/>
-[...6 lines deleted...]
-      <c r="J5" s="63" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="64"/>
-[...2 lines deleted...]
-      <c r="N5" s="63" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="64"/>
-[...5 lines deleted...]
-      <c r="U5" s="48" t="s">
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="58" t="s">
+      <c r="V5" s="48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:23" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A6" s="11"/>
-[...11 lines deleted...]
-      <c r="K6" s="79" t="s">
+      <c r="A6" s="9"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="L6" s="79" t="s">
+      <c r="L6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="78" t="s">
+      <c r="M6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="N6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="O6" s="61" t="s">
+      <c r="N6" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="P6" s="62"/>
-      <c r="Q6" s="61" t="s">
+      <c r="P6" s="52"/>
+      <c r="Q6" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="R6" s="62"/>
-      <c r="S6" s="51" t="s">
+      <c r="R6" s="52"/>
+      <c r="S6" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="51" t="s">
+      <c r="T6" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="U6" s="49"/>
-      <c r="V6" s="59"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="49"/>
     </row>
     <row r="7" spans="1:23" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A7" s="14"/>
-[...13 lines deleted...]
-      <c r="O7" s="37" t="s">
+      <c r="A7" s="12"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="P7" s="37" t="s">
+      <c r="P7" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="Q7" s="13" t="s">
+      <c r="Q7" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="20" t="s">
+      <c r="R7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="S7" s="52"/>
-[...2 lines deleted...]
-      <c r="V7" s="60"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="40"/>
+      <c r="V7" s="50"/>
     </row>
     <row r="8" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A8" s="40">
-        <f>DATE(YEAR(A9)-1,5,1)</f>
+      <c r="A8" s="32">
         <v>43586</v>
       </c>
-      <c r="B8" s="74" t="str">
-[...11 lines deleted...]
-      <c r="H8" s="36" t="s">
+      <c r="B8" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="66"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="I8" s="24"/>
-      <c r="J8" s="25">
+      <c r="I8" s="10"/>
+      <c r="J8" s="21">
         <v>17463</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="21">
         <v>2330</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="21">
         <v>15093</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="21">
         <v>40</v>
       </c>
-      <c r="N8" s="25">
+      <c r="N8" s="21">
         <v>15036</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O8" s="21">
         <v>13406</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P8" s="21">
         <v>589</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q8" s="21">
         <v>436</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R8" s="21">
         <v>569</v>
       </c>
-      <c r="S8" s="25">
+      <c r="S8" s="21">
         <v>34</v>
       </c>
-      <c r="T8" s="25">
+      <c r="T8" s="21">
         <v>2</v>
       </c>
-      <c r="U8" s="25">
+      <c r="U8" s="21">
         <v>2427</v>
       </c>
-      <c r="V8" s="25">
+      <c r="V8" s="21">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A9" s="38">
-        <f>DATE(YEAR(A10)-1,5,1)</f>
+      <c r="A9" s="30">
         <v>43952</v>
       </c>
-      <c r="B9" s="46" t="str">
-[...6 lines deleted...]
-        <f>IF(TEXT(A9,"e")="1","元",TEXT(A9,"e"))</f>
+      <c r="B9" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="35">
         <v>2</v>
       </c>
-      <c r="F9" s="47"/>
-[...6 lines deleted...]
-      <c r="J9" s="25">
+      <c r="F9" s="35"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I9" s="22"/>
+      <c r="J9" s="21">
         <v>16188</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="21">
         <v>2427</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="21">
         <v>13732</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="21">
         <v>29</v>
       </c>
-      <c r="N9" s="25">
-[...5 lines deleted...]
-      <c r="P9" s="25">
+      <c r="N9" s="21">
+        <v>13884</v>
+      </c>
+      <c r="O9" s="21">
+        <v>12332</v>
+      </c>
+      <c r="P9" s="21">
         <v>608</v>
       </c>
-      <c r="Q9" s="25">
+      <c r="Q9" s="21">
         <v>416</v>
       </c>
-      <c r="R9" s="25">
-[...5 lines deleted...]
-      <c r="T9" s="25">
+      <c r="R9" s="21">
+        <v>494</v>
+      </c>
+      <c r="S9" s="21">
+        <v>30</v>
+      </c>
+      <c r="T9" s="21">
         <v>4</v>
       </c>
-      <c r="U9" s="25">
-[...2 lines deleted...]
-      <c r="V9" s="25">
+      <c r="U9" s="21">
+        <v>2304</v>
+      </c>
+      <c r="V9" s="21">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A10" s="38">
-        <f>DATE(YEAR(A11)-1,5,1)</f>
+      <c r="A10" s="30">
         <v>44317</v>
       </c>
-      <c r="B10" s="46" t="str">
-[...6 lines deleted...]
-        <f>IF(TEXT(A10,"e")="1","元",TEXT(A10,"e"))</f>
+      <c r="B10" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="35">
         <v>3</v>
       </c>
-      <c r="F10" s="47"/>
-[...12 lines deleted...]
-      <c r="L10" s="25">
+      <c r="F10" s="35"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" s="22"/>
+      <c r="J10" s="21">
+        <v>15912</v>
+      </c>
+      <c r="K10" s="21">
+        <v>2304</v>
+      </c>
+      <c r="L10" s="21">
         <v>13584</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="21">
         <v>24</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="21">
         <v>13598</v>
       </c>
-      <c r="O10" s="25">
+      <c r="O10" s="21">
         <v>12034</v>
       </c>
-      <c r="P10" s="25">
+      <c r="P10" s="21">
         <v>604</v>
       </c>
-      <c r="Q10" s="25">
-[...8 lines deleted...]
-      <c r="T10" s="25">
+      <c r="Q10" s="21">
+        <v>437</v>
+      </c>
+      <c r="R10" s="21">
+        <v>494</v>
+      </c>
+      <c r="S10" s="21">
+        <v>24</v>
+      </c>
+      <c r="T10" s="21">
         <v>5</v>
       </c>
-      <c r="U10" s="25">
-[...2 lines deleted...]
-      <c r="V10" s="25">
+      <c r="U10" s="21">
+        <v>2314</v>
+      </c>
+      <c r="V10" s="21">
         <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A11" s="38">
-        <f>DATE(YEAR(A12)-1,5,1)</f>
+      <c r="A11" s="30">
         <v>44682</v>
       </c>
-      <c r="B11" s="46" t="str">
-[...6 lines deleted...]
-        <f>IF(TEXT(A11,"e")="1","元",TEXT(A11,"e"))</f>
+      <c r="B11" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="35">
         <v>4</v>
       </c>
-      <c r="F11" s="47"/>
-[...12 lines deleted...]
-      <c r="L11" s="19">
+      <c r="F11" s="35"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17">
+        <v>15173</v>
+      </c>
+      <c r="K11" s="17">
+        <v>2314</v>
+      </c>
+      <c r="L11" s="17">
         <v>12838</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="17">
         <v>21</v>
       </c>
-      <c r="N11" s="19">
-[...5 lines deleted...]
-      <c r="P11" s="19">
+      <c r="N11" s="17">
+        <v>12994</v>
+      </c>
+      <c r="O11" s="17">
+        <v>11508</v>
+      </c>
+      <c r="P11" s="17">
         <v>527</v>
       </c>
-      <c r="Q11" s="19">
-[...2 lines deleted...]
-      <c r="R11" s="19">
+      <c r="Q11" s="17">
+        <v>498</v>
+      </c>
+      <c r="R11" s="17">
         <v>434</v>
       </c>
-      <c r="S11" s="19">
-[...2 lines deleted...]
-      <c r="T11" s="19">
+      <c r="S11" s="17">
+        <v>21</v>
+      </c>
+      <c r="T11" s="17">
         <v>6</v>
       </c>
-      <c r="U11" s="19">
-[...3 lines deleted...]
-        <v>88</v>
+      <c r="U11" s="17">
+        <v>2179</v>
+      </c>
+      <c r="V11" s="17">
+        <v>89</v>
       </c>
     </row>
-    <row r="12" spans="1:23" s="16" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A12" s="40">
+    <row r="12" spans="1:23" s="14" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="32">
         <v>45047</v>
       </c>
-      <c r="B12" s="76" t="str">
-[...6 lines deleted...]
-        <f>IF(TEXT(A12,"e")="1","元",TEXT(A12,"e"))</f>
+      <c r="B12" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="68">
         <v>5</v>
       </c>
-      <c r="F12" s="77"/>
-[...12 lines deleted...]
-      <c r="L12" s="17">
+      <c r="F12" s="68"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" s="23"/>
+      <c r="J12" s="15">
+        <v>14693</v>
+      </c>
+      <c r="K12" s="15">
+        <v>2179</v>
+      </c>
+      <c r="L12" s="15">
         <v>12483</v>
       </c>
-      <c r="M12" s="17">
-[...5 lines deleted...]
-      <c r="O12" s="17">
+      <c r="M12" s="15">
+        <v>31</v>
+      </c>
+      <c r="N12" s="15">
+        <v>12725</v>
+      </c>
+      <c r="O12" s="15">
         <v>11117</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="15">
         <v>675</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="15">
         <v>466</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="15">
         <v>425</v>
       </c>
-      <c r="S12" s="17">
-[...2 lines deleted...]
-      <c r="T12" s="17">
+      <c r="S12" s="15">
+        <v>36</v>
+      </c>
+      <c r="T12" s="15">
         <v>6</v>
       </c>
-      <c r="U12" s="17">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="U12" s="15">
+        <v>1968</v>
+      </c>
+      <c r="V12" s="15">
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="13.5" customHeight="1">
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="G13" s="42"/>
-[...8 lines deleted...]
-      <c r="L13" s="25">
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="21">
+        <v>13187</v>
+      </c>
+      <c r="K13" s="21">
+        <v>2092</v>
+      </c>
+      <c r="L13" s="21">
         <v>11071</v>
       </c>
-      <c r="M13" s="25">
-[...5 lines deleted...]
-      <c r="O13" s="25">
+      <c r="M13" s="21">
+        <v>24</v>
+      </c>
+      <c r="N13" s="21">
+        <v>11344</v>
+      </c>
+      <c r="O13" s="21">
         <v>9756</v>
       </c>
-      <c r="P13" s="25">
+      <c r="P13" s="21">
         <v>667</v>
       </c>
-      <c r="Q13" s="25">
+      <c r="Q13" s="21">
         <v>465</v>
       </c>
-      <c r="R13" s="25">
+      <c r="R13" s="21">
         <v>421</v>
       </c>
-      <c r="S13" s="25">
-[...2 lines deleted...]
-      <c r="T13" s="25">
+      <c r="S13" s="21">
+        <v>29</v>
+      </c>
+      <c r="T13" s="21">
         <v>6</v>
       </c>
-      <c r="U13" s="25">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="U13" s="21">
+        <v>1843</v>
+      </c>
+      <c r="V13" s="21">
+        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="13.5" customHeight="1">
-      <c r="B14" s="71"/>
-[...3 lines deleted...]
-      <c r="F14" s="42" t="s">
+      <c r="B14" s="63"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="G14" s="42"/>
-[...8 lines deleted...]
-      <c r="L14" s="25">
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="21">
+        <v>12343</v>
+      </c>
+      <c r="K14" s="21">
+        <v>1962</v>
+      </c>
+      <c r="L14" s="21">
         <v>10357</v>
       </c>
-      <c r="M14" s="25">
-[...5 lines deleted...]
-      <c r="O14" s="25">
+      <c r="M14" s="21">
+        <v>24</v>
+      </c>
+      <c r="N14" s="21">
+        <v>10576</v>
+      </c>
+      <c r="O14" s="21">
         <v>9018</v>
       </c>
-      <c r="P14" s="25">
+      <c r="P14" s="21">
         <v>665</v>
       </c>
-      <c r="Q14" s="25">
+      <c r="Q14" s="21">
         <v>460</v>
       </c>
-      <c r="R14" s="25">
+      <c r="R14" s="21">
         <v>398</v>
       </c>
-      <c r="S14" s="25">
-[...2 lines deleted...]
-      <c r="T14" s="25">
+      <c r="S14" s="21">
+        <v>29</v>
+      </c>
+      <c r="T14" s="21">
         <v>6</v>
       </c>
-      <c r="U14" s="25">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="U14" s="21">
+        <v>1767</v>
+      </c>
+      <c r="V14" s="21">
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="13.5" customHeight="1">
-      <c r="B15" s="71"/>
-[...3 lines deleted...]
-      <c r="F15" s="42" t="s">
+      <c r="B15" s="63"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="G15" s="42"/>
-[...8 lines deleted...]
-      <c r="L15" s="25">
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="21">
+        <v>844</v>
+      </c>
+      <c r="K15" s="21">
+        <v>130</v>
+      </c>
+      <c r="L15" s="21">
         <v>714</v>
       </c>
-      <c r="M15" s="25">
-[...2 lines deleted...]
-      <c r="N15" s="25">
+      <c r="M15" s="21">
+        <v>0</v>
+      </c>
+      <c r="N15" s="21">
         <v>768</v>
       </c>
-      <c r="O15" s="25">
+      <c r="O15" s="21">
         <v>738</v>
       </c>
-      <c r="P15" s="25">
+      <c r="P15" s="21">
         <v>2</v>
       </c>
-      <c r="Q15" s="25">
+      <c r="Q15" s="21">
         <v>5</v>
       </c>
-      <c r="R15" s="25">
+      <c r="R15" s="21">
         <v>23</v>
       </c>
-      <c r="S15" s="25">
-[...8 lines deleted...]
-      <c r="V15" s="25">
+      <c r="S15" s="21">
+        <v>0</v>
+      </c>
+      <c r="T15" s="21">
+        <v>0</v>
+      </c>
+      <c r="U15" s="21">
+        <v>76</v>
+      </c>
+      <c r="V15" s="21">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="13.5" customHeight="1">
-      <c r="B16" s="71"/>
-[...20 lines deleted...]
-      <c r="W16" s="30"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="24"/>
     </row>
     <row r="17" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B17" s="71"/>
-[...1 lines deleted...]
-      <c r="D17" s="42" t="s">
+      <c r="B17" s="63"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="42"/>
-[...40 lines deleted...]
-      <c r="V17" s="25">
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="21">
+        <v>0</v>
+      </c>
+      <c r="K17" s="21">
+        <v>0</v>
+      </c>
+      <c r="L17" s="21">
+        <v>0</v>
+      </c>
+      <c r="M17" s="21">
+        <v>0</v>
+      </c>
+      <c r="N17" s="21">
+        <v>0</v>
+      </c>
+      <c r="O17" s="21">
+        <v>0</v>
+      </c>
+      <c r="P17" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>0</v>
+      </c>
+      <c r="R17" s="21">
+        <v>0</v>
+      </c>
+      <c r="S17" s="21">
+        <v>0</v>
+      </c>
+      <c r="T17" s="21">
+        <v>0</v>
+      </c>
+      <c r="U17" s="21">
+        <v>0</v>
+      </c>
+      <c r="V17" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B18" s="71"/>
-[...19 lines deleted...]
-      <c r="V18" s="25"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
     </row>
     <row r="19" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B19" s="71"/>
-      <c r="D19" s="44" t="s">
+      <c r="B19" s="63"/>
+      <c r="D19" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="F19" s="73" t="s">
+      <c r="F19" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="G19" s="73"/>
-[...2 lines deleted...]
-      <c r="J19" s="25">
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="21">
         <v>1506</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K19" s="21">
         <v>87</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L19" s="21">
         <v>1412</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M19" s="21">
         <v>7</v>
       </c>
-      <c r="N19" s="25">
+      <c r="N19" s="21">
         <v>1381</v>
       </c>
-      <c r="O19" s="25">
+      <c r="O19" s="21">
         <v>1361</v>
       </c>
-      <c r="P19" s="25">
+      <c r="P19" s="21">
         <v>8</v>
       </c>
-      <c r="Q19" s="25">
+      <c r="Q19" s="21">
         <v>1</v>
       </c>
-      <c r="R19" s="25">
+      <c r="R19" s="21">
         <v>4</v>
       </c>
-      <c r="S19" s="25">
+      <c r="S19" s="21">
         <v>7</v>
       </c>
-      <c r="T19" s="25">
-[...2 lines deleted...]
-      <c r="U19" s="25">
+      <c r="T19" s="21">
+        <v>0</v>
+      </c>
+      <c r="U19" s="21">
         <v>125</v>
       </c>
-      <c r="V19" s="25">
+      <c r="V19" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B20" s="71"/>
-[...3 lines deleted...]
-      <c r="F20" s="43" t="s">
+      <c r="B20" s="63"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="G20" s="41"/>
-      <c r="H20" s="41" t="s">
+      <c r="G20" s="33"/>
+      <c r="H20" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="I20" s="26"/>
-      <c r="J20" s="25">
+      <c r="I20" s="22"/>
+      <c r="J20" s="21">
         <v>778</v>
       </c>
-      <c r="K20" s="25">
+      <c r="K20" s="21">
         <v>74</v>
       </c>
-      <c r="L20" s="25">
+      <c r="L20" s="21">
         <v>703</v>
       </c>
-      <c r="M20" s="25">
+      <c r="M20" s="21">
         <v>1</v>
       </c>
-      <c r="N20" s="25">
+      <c r="N20" s="21">
         <v>717</v>
       </c>
-      <c r="O20" s="25">
+      <c r="O20" s="21">
         <v>706</v>
       </c>
-      <c r="P20" s="25">
+      <c r="P20" s="21">
         <v>6</v>
       </c>
-      <c r="Q20" s="25">
+      <c r="Q20" s="21">
         <v>1</v>
       </c>
-      <c r="R20" s="25">
+      <c r="R20" s="21">
         <v>3</v>
       </c>
-      <c r="S20" s="25">
+      <c r="S20" s="21">
         <v>1</v>
       </c>
-      <c r="T20" s="25">
-[...2 lines deleted...]
-      <c r="U20" s="25">
+      <c r="T20" s="21">
+        <v>0</v>
+      </c>
+      <c r="U20" s="21">
         <v>61</v>
       </c>
-      <c r="V20" s="25">
+      <c r="V20" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B21" s="71"/>
-[...5 lines deleted...]
-      <c r="H21" s="41" t="s">
+      <c r="B21" s="63"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="I21" s="26"/>
-      <c r="J21" s="25">
+      <c r="I21" s="22"/>
+      <c r="J21" s="21">
         <v>556</v>
       </c>
-      <c r="K21" s="25">
+      <c r="K21" s="21">
         <v>6</v>
       </c>
-      <c r="L21" s="25">
+      <c r="L21" s="21">
         <v>544</v>
       </c>
-      <c r="M21" s="25">
+      <c r="M21" s="21">
         <v>6</v>
       </c>
-      <c r="N21" s="25">
+      <c r="N21" s="21">
         <v>503</v>
       </c>
-      <c r="O21" s="25">
+      <c r="O21" s="21">
         <v>494</v>
       </c>
-      <c r="P21" s="25">
+      <c r="P21" s="21">
         <v>2</v>
       </c>
-      <c r="Q21" s="25">
-[...2 lines deleted...]
-      <c r="R21" s="25">
+      <c r="Q21" s="21">
+        <v>0</v>
+      </c>
+      <c r="R21" s="21">
         <v>1</v>
       </c>
-      <c r="S21" s="25">
+      <c r="S21" s="21">
         <v>6</v>
       </c>
-      <c r="T21" s="25">
-[...2 lines deleted...]
-      <c r="U21" s="25">
+      <c r="T21" s="21">
+        <v>0</v>
+      </c>
+      <c r="U21" s="21">
         <v>53</v>
       </c>
-      <c r="V21" s="25">
+      <c r="V21" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B22" s="71"/>
-[...3 lines deleted...]
-      <c r="F22" s="43" t="s">
+      <c r="B22" s="63"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="G22" s="41"/>
-      <c r="H22" s="41" t="s">
+      <c r="G22" s="33"/>
+      <c r="H22" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="I22" s="26"/>
-      <c r="J22" s="25">
+      <c r="I22" s="22"/>
+      <c r="J22" s="21">
         <v>85</v>
       </c>
-      <c r="K22" s="25">
+      <c r="K22" s="21">
         <v>4</v>
       </c>
-      <c r="L22" s="25">
+      <c r="L22" s="21">
         <v>81</v>
       </c>
-      <c r="M22" s="25">
-[...2 lines deleted...]
-      <c r="N22" s="25">
+      <c r="M22" s="21">
+        <v>0</v>
+      </c>
+      <c r="N22" s="21">
         <v>79</v>
       </c>
-      <c r="O22" s="25">
+      <c r="O22" s="21">
         <v>79</v>
       </c>
-      <c r="P22" s="25">
-[...14 lines deleted...]
-      <c r="U22" s="25">
+      <c r="P22" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>0</v>
+      </c>
+      <c r="R22" s="21">
+        <v>0</v>
+      </c>
+      <c r="S22" s="21">
+        <v>0</v>
+      </c>
+      <c r="T22" s="21">
+        <v>0</v>
+      </c>
+      <c r="U22" s="21">
         <v>6</v>
       </c>
-      <c r="V22" s="25">
+      <c r="V22" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B23" s="71"/>
-[...5 lines deleted...]
-      <c r="H23" s="41" t="s">
+      <c r="B23" s="63"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="I23" s="26"/>
-      <c r="J23" s="25">
+      <c r="I23" s="22"/>
+      <c r="J23" s="21">
         <v>87</v>
       </c>
-      <c r="K23" s="25">
+      <c r="K23" s="21">
         <v>3</v>
       </c>
-      <c r="L23" s="25">
+      <c r="L23" s="21">
         <v>84</v>
       </c>
-      <c r="M23" s="25">
-[...2 lines deleted...]
-      <c r="N23" s="25">
+      <c r="M23" s="21">
+        <v>0</v>
+      </c>
+      <c r="N23" s="21">
         <v>82</v>
       </c>
-      <c r="O23" s="25">
+      <c r="O23" s="21">
         <v>82</v>
       </c>
-      <c r="P23" s="25">
-[...14 lines deleted...]
-      <c r="U23" s="25">
+      <c r="P23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>0</v>
+      </c>
+      <c r="R23" s="21">
+        <v>0</v>
+      </c>
+      <c r="S23" s="21">
+        <v>0</v>
+      </c>
+      <c r="T23" s="21">
+        <v>0</v>
+      </c>
+      <c r="U23" s="21">
         <v>5</v>
       </c>
-      <c r="V23" s="25">
+      <c r="V23" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B24" s="71"/>
-[...19 lines deleted...]
-      <c r="V24" s="25"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="21"/>
+      <c r="P24" s="21"/>
+      <c r="Q24" s="21"/>
+      <c r="R24" s="21"/>
+      <c r="S24" s="21"/>
+      <c r="T24" s="21"/>
+      <c r="U24" s="21"/>
+      <c r="V24" s="21"/>
     </row>
     <row r="25" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B25" s="71"/>
-[...1 lines deleted...]
-      <c r="D25" s="42" t="s">
+      <c r="B25" s="63"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="E25" s="42"/>
-[...40 lines deleted...]
-      <c r="V25" s="25">
+      <c r="E25" s="36"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="21">
+        <v>0</v>
+      </c>
+      <c r="K25" s="21">
+        <v>0</v>
+      </c>
+      <c r="L25" s="21">
+        <v>0</v>
+      </c>
+      <c r="M25" s="21">
+        <v>0</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0</v>
+      </c>
+      <c r="O25" s="21">
+        <v>0</v>
+      </c>
+      <c r="P25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>0</v>
+      </c>
+      <c r="R25" s="21">
+        <v>0</v>
+      </c>
+      <c r="S25" s="21">
+        <v>0</v>
+      </c>
+      <c r="T25" s="21">
+        <v>0</v>
+      </c>
+      <c r="U25" s="21">
+        <v>0</v>
+      </c>
+      <c r="V25" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="13.5" customHeight="1">
-      <c r="I26" s="28"/>
-[...12 lines deleted...]
-      <c r="V26" s="25"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="21"/>
+      <c r="P26" s="21"/>
+      <c r="Q26" s="21"/>
+      <c r="R26" s="21"/>
+      <c r="S26" s="21"/>
+      <c r="T26" s="21"/>
+      <c r="U26" s="21"/>
+      <c r="V26" s="21"/>
     </row>
     <row r="27" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B27" s="42" t="s">
+      <c r="B27" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="42"/>
-[...42 lines deleted...]
-      <c r="V27" s="25">
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="21">
+        <v>0</v>
+      </c>
+      <c r="K27" s="21">
+        <v>0</v>
+      </c>
+      <c r="L27" s="21">
+        <v>0</v>
+      </c>
+      <c r="M27" s="21">
+        <v>0</v>
+      </c>
+      <c r="N27" s="21">
+        <v>0</v>
+      </c>
+      <c r="O27" s="21">
+        <v>0</v>
+      </c>
+      <c r="P27" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>0</v>
+      </c>
+      <c r="R27" s="21">
+        <v>0</v>
+      </c>
+      <c r="S27" s="21">
+        <v>0</v>
+      </c>
+      <c r="T27" s="21">
+        <v>0</v>
+      </c>
+      <c r="U27" s="21">
+        <v>0</v>
+      </c>
+      <c r="V27" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B28" s="29"/>
-[...19 lines deleted...]
-      <c r="V28" s="25"/>
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="21"/>
+      <c r="V28" s="21"/>
     </row>
     <row r="29" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B29" s="42" t="s">
+      <c r="B29" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="42"/>
-[...42 lines deleted...]
-      <c r="V29" s="25">
+      <c r="C29" s="36"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="21">
+        <v>0</v>
+      </c>
+      <c r="K29" s="21">
+        <v>0</v>
+      </c>
+      <c r="L29" s="21">
+        <v>0</v>
+      </c>
+      <c r="M29" s="21">
+        <v>0</v>
+      </c>
+      <c r="N29" s="21">
+        <v>0</v>
+      </c>
+      <c r="O29" s="21">
+        <v>0</v>
+      </c>
+      <c r="P29" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>0</v>
+      </c>
+      <c r="R29" s="21">
+        <v>0</v>
+      </c>
+      <c r="S29" s="21">
+        <v>0</v>
+      </c>
+      <c r="T29" s="21">
+        <v>0</v>
+      </c>
+      <c r="U29" s="21">
+        <v>0</v>
+      </c>
+      <c r="V29" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B30" s="29"/>
-[...19 lines deleted...]
-      <c r="V30" s="25"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="21"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="21"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="21"/>
+      <c r="T30" s="21"/>
+      <c r="U30" s="21"/>
+      <c r="V30" s="21"/>
     </row>
     <row r="31" spans="1:22" ht="13.5" customHeight="1">
-      <c r="B31" s="42" t="s">
+      <c r="B31" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="C31" s="42"/>
-[...42 lines deleted...]
-      <c r="V31" s="25">
+      <c r="C31" s="36"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="21">
+        <v>0</v>
+      </c>
+      <c r="K31" s="21">
+        <v>0</v>
+      </c>
+      <c r="L31" s="21">
+        <v>0</v>
+      </c>
+      <c r="M31" s="21">
+        <v>0</v>
+      </c>
+      <c r="N31" s="21">
+        <v>0</v>
+      </c>
+      <c r="O31" s="21">
+        <v>0</v>
+      </c>
+      <c r="P31" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>0</v>
+      </c>
+      <c r="R31" s="21">
+        <v>0</v>
+      </c>
+      <c r="S31" s="21">
+        <v>0</v>
+      </c>
+      <c r="T31" s="21">
+        <v>0</v>
+      </c>
+      <c r="U31" s="21">
+        <v>0</v>
+      </c>
+      <c r="V31" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:22" ht="5.0999999999999996" customHeight="1">
-[...21 lines deleted...]
-      <c r="V32" s="5"/>
+    <row r="32" spans="1:22" ht="5.15" customHeight="1">
+      <c r="A32" s="4"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27"/>
+      <c r="Q32" s="27"/>
+      <c r="R32" s="27"/>
+      <c r="S32" s="27"/>
+      <c r="T32" s="27"/>
+      <c r="U32" s="4"/>
+      <c r="V32" s="4"/>
     </row>
-    <row r="33" spans="1:22" ht="11.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="V33" s="23"/>
+    <row r="33" spans="1:20" ht="11.25" customHeight="1">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="28"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="28"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="28"/>
+      <c r="P33" s="28"/>
+      <c r="Q33" s="28"/>
+      <c r="R33" s="28"/>
+      <c r="S33" s="28"/>
+      <c r="T33" s="28"/>
     </row>
-    <row r="34" spans="1:22" ht="11.25"/>
-[...21 lines deleted...]
-      <c r="T36" s="22"/>
+    <row r="34" spans="1:20" ht="11"/>
+    <row r="35" spans="1:20" ht="11"/>
+    <row r="36" spans="1:20" s="19" customFormat="1" ht="16.5">
+      <c r="A36" s="43"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="20"/>
+      <c r="Q36" s="20"/>
+      <c r="R36" s="20"/>
+      <c r="S36" s="20"/>
+      <c r="T36" s="20"/>
     </row>
-    <row r="37" spans="1:22" ht="11.25"/>
-[...18 lines deleted...]
-    <row r="56" ht="11.25"/>
+    <row r="37" spans="1:20" ht="11"/>
+    <row r="38" spans="1:20" ht="11"/>
+    <row r="39" spans="1:20" ht="11"/>
+    <row r="40" spans="1:20" ht="11"/>
+    <row r="41" spans="1:20" ht="11"/>
+    <row r="42" spans="1:20" ht="11"/>
+    <row r="43" spans="1:20" ht="11"/>
+    <row r="44" spans="1:20" ht="11"/>
+    <row r="45" spans="1:20" ht="11"/>
+    <row r="46" spans="1:20" ht="11"/>
+    <row r="47" spans="1:20" ht="11"/>
+    <row r="48" spans="1:20" ht="11"/>
+    <row r="49" ht="11"/>
+    <row r="50" ht="11"/>
+    <row r="51" ht="11"/>
+    <row r="52" ht="11"/>
+    <row r="53" ht="11"/>
+    <row r="54" ht="11"/>
+    <row r="55" ht="11"/>
+    <row r="56" ht="11"/>
     <row r="57" ht="10.9" customHeight="1"/>
     <row r="58" ht="10.9" customHeight="1"/>
     <row r="59" ht="10.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="43">
+    <mergeCell ref="L6:L7"/>
     <mergeCell ref="A36:O36"/>
     <mergeCell ref="B13:B25"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="N6:N7"/>
-    <mergeCell ref="Q6:R6"/>
-[...4 lines deleted...]
-    <mergeCell ref="E9:F9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E10:F10"/>
+    <mergeCell ref="B31:H31"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:F12"/>
+    <mergeCell ref="D19:D23"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="U5:U7"/>
+    <mergeCell ref="S6:S7"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="P1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="V5:V7"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="J6:J7"/>
-    <mergeCell ref="B5:H7"/>
     <mergeCell ref="N5:T5"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="K6:K7"/>
-    <mergeCell ref="L6:L7"/>
-[...6 lines deleted...]
-    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="B5:H7"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:F9"/>
     <mergeCell ref="D25:H25"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="F22:F23"/>
-    <mergeCell ref="D19:D23"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="F19:H19"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="68" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="70" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>23-00-02</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>