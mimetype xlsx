--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{B7C3EDD6-AB0A-4941-8BC3-FFA9A11DFB08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="270" windowWidth="15015" windowHeight="6720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{45487EAB-DEC8-4544-8434-7EA10E13C20F}"/>
   </bookViews>
   <sheets>
     <sheet name="23-00-03" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-03'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-03'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-03'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="114210" calcMode="manual"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="27">
   <si>
     <t>委員会</t>
     <rPh sb="0" eb="3">
       <t>イインカイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>審　　理　　の　　終　　結　　等</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年末現在
 審理中</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>マツ</t>
     </rPh>
@@ -230,61 +231,61 @@
     <rPh sb="9" eb="10">
       <t>ヒラ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>シ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>(うち一部猶予)</t>
     <rPh sb="3" eb="5">
       <t>イチブ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -625,393 +626,375 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="182" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="56">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{E42965B0-1A19-4608-931F-1D4C44DF4CB3}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{6A704766-2298-41C8-A7D6-655AD6A894ED}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{23DCF1EF-37A8-4BA7-9EB7-73B3E6044786}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{B9C66781-DA86-4FA9-A276-6DE1C16EBE6C}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{AD19693A-FC29-43AD-83B1-753F1F2DFDD4}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{670853F9-6B95-4381-8B33-4BCF808DAD90}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{F35AFE29-CF2D-4B71-8F4A-C3B0EF36F943}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{C19D5D33-991D-4D7B-ABFA-A03CD89BCE41}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{5F56C7FC-9BBE-46CF-B861-C451D001DFCC}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{BA6A821F-1442-42A4-A23D-6A8C0834D6C5}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{78D4F5D4-FEF1-45B9-B57B-773AED59B0AC}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{2B46DF8F-18D5-458F-AC57-0E1025D6E543}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{03176298-F17F-49BE-9F8C-603C238FDC80}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{68CE2EEC-190C-4E27-A3E9-35F5B9407583}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{920043FD-1A47-444A-A9DF-037CB3D80CFE}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{D8DAE561-CCE3-488D-A1BF-8CEB80FEA61C}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{459CFB54-91B3-4B81-AE52-2030B05EF5A0}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{0C12C853-616F-49BB-9032-E41529E034EA}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{8F03BCB5-AE8B-4DDF-8A30-0DA26F3DBC48}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20"/>
-    <cellStyle name="標準 3" xfId="21"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{09C32842-6F3A-4876-9037-841B6B9C5EEC}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{9E787591-A5D6-4CAB-BCCF-2AD9A3176756}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1144,1240 +1127,1227 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3CFA8BF-1620-4A34-8630-ECE6FF7906AC}">
   <dimension ref="A1:U64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="10.9" customHeight="1" zeroHeight="1"/>
+  <sheetFormatPr defaultRowHeight="10.9" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
-    <col min="2" max="2" width="2.83203125" customWidth="1"/>
-    <col min="3" max="3" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="2.77734375" customWidth="1"/>
+    <col min="3" max="3" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
-    <col min="5" max="5" width="4.5" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.5" customWidth="1"/>
+    <col min="5" max="5" width="4.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.44140625" customWidth="1"/>
     <col min="7" max="7" width="3.6640625" customWidth="1"/>
-    <col min="8" max="10" width="14.1640625" customWidth="1"/>
+    <col min="8" max="10" width="14.109375" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
-    <col min="12" max="12" width="14.1640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="15.5" customWidth="1"/>
+    <col min="12" max="12" width="14.109375" customWidth="1"/>
+    <col min="13" max="13" width="15.109375" customWidth="1"/>
+    <col min="14" max="14" width="15.77734375" customWidth="1"/>
+    <col min="15" max="15" width="15.44140625" customWidth="1"/>
     <col min="16" max="19" width="15.6640625" customWidth="1"/>
-    <col min="20" max="20" width="13.5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="13.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="17.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="46" t="s">
+    <row r="1" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="46"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:21" ht="10.5" customHeight="1">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+    </row>
+    <row r="3" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="4"/>
-[...39 lines deleted...]
-      <c r="H5" s="52" t="s">
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+    </row>
+    <row r="4" spans="1:21" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+    </row>
+    <row r="5" spans="1:21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7"/>
+      <c r="B5" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="53"/>
-[...2 lines deleted...]
-      <c r="L5" s="42" t="s">
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="55"/>
-[...5 lines deleted...]
-      <c r="S5" s="57" t="s">
+      <c r="M5" s="47"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+      <c r="Q5" s="47"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="51" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:21" s="1" customFormat="1" ht="30" customHeight="1">
-[...7 lines deleted...]
-      <c r="H6" s="36" t="s">
+    <row r="6" spans="1:21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="I6" s="36" t="s">
+      <c r="I6" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="37" t="s">
+      <c r="J6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="37" t="s">
+      <c r="K6" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="L6" s="41" t="s">
+      <c r="L6" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="M6" s="42" t="s">
+      <c r="M6" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="43"/>
-      <c r="O6" s="42" t="s">
+      <c r="N6" s="36"/>
+      <c r="O6" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="P6" s="43"/>
-      <c r="Q6" s="39" t="s">
+      <c r="P6" s="36"/>
+      <c r="Q6" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="R6" s="39" t="s">
+      <c r="R6" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="S6" s="58"/>
-[...15 lines deleted...]
-      <c r="M7" s="32" t="s">
+      <c r="S6" s="50"/>
+      <c r="T6" s="52"/>
+    </row>
+    <row r="7" spans="1:21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="N7" s="32" t="s">
+      <c r="N7" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="O7" s="14" t="s">
+      <c r="O7" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="P7" s="17" t="s">
+      <c r="P7" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="Q7" s="40"/>
-[...21 lines deleted...]
-      <c r="B9" s="44" t="s">
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="53"/>
+    </row>
+    <row r="8" spans="1:21" ht="11" x14ac:dyDescent="0.2">
+      <c r="G8" s="15"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
+      <c r="P8" s="16"/>
+      <c r="Q8" s="16"/>
+      <c r="R8" s="16"/>
+      <c r="S8" s="16"/>
+      <c r="T8" s="16"/>
+    </row>
+    <row r="9" spans="1:21" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="44"/>
-[...10 lines deleted...]
-      <c r="J9" s="22">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="19">
+        <v>13187</v>
+      </c>
+      <c r="I9" s="19">
+        <v>2092</v>
+      </c>
+      <c r="J9" s="19">
         <v>11071</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="19">
+        <v>24</v>
+      </c>
+      <c r="L9" s="19">
+        <v>11344</v>
+      </c>
+      <c r="M9" s="19">
+        <v>9756</v>
+      </c>
+      <c r="N9" s="19">
+        <v>667</v>
+      </c>
+      <c r="O9" s="19">
+        <v>465</v>
+      </c>
+      <c r="P9" s="19">
+        <v>421</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>29</v>
+      </c>
+      <c r="R9" s="19">
+        <v>6</v>
+      </c>
+      <c r="S9" s="19">
+        <v>1843</v>
+      </c>
+      <c r="T9" s="19">
+        <v>82</v>
+      </c>
+      <c r="U9" s="20"/>
+    </row>
+    <row r="10" spans="1:21" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="21">
+        <v>844</v>
+      </c>
+      <c r="I10" s="21">
+        <v>130</v>
+      </c>
+      <c r="J10" s="21">
+        <v>714</v>
+      </c>
+      <c r="K10" s="21">
+        <v>0</v>
+      </c>
+      <c r="L10" s="21">
+        <v>768</v>
+      </c>
+      <c r="M10" s="21">
+        <v>738</v>
+      </c>
+      <c r="N10" s="21">
+        <v>2</v>
+      </c>
+      <c r="O10" s="21">
+        <v>5</v>
+      </c>
+      <c r="P10" s="21">
         <v>23</v>
       </c>
-      <c r="L9" s="22">
-[...14 lines deleted...]
-      <c r="Q9" s="22">
+      <c r="Q10" s="21">
+        <v>0</v>
+      </c>
+      <c r="R10" s="21">
+        <v>0</v>
+      </c>
+      <c r="S10" s="21">
+        <v>76</v>
+      </c>
+      <c r="T10" s="21">
+        <v>3</v>
+      </c>
+      <c r="U10" s="20"/>
+    </row>
+    <row r="11" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="21">
+        <v>1249</v>
+      </c>
+      <c r="I11" s="21">
+        <v>179</v>
+      </c>
+      <c r="J11" s="21">
+        <v>1070</v>
+      </c>
+      <c r="K11" s="21">
+        <v>0</v>
+      </c>
+      <c r="L11" s="21">
+        <v>1061</v>
+      </c>
+      <c r="M11" s="21">
+        <v>980</v>
+      </c>
+      <c r="N11" s="21">
+        <v>26</v>
+      </c>
+      <c r="O11" s="21">
+        <v>20</v>
+      </c>
+      <c r="P11" s="21">
+        <v>33</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>2</v>
+      </c>
+      <c r="R11" s="21">
+        <v>0</v>
+      </c>
+      <c r="S11" s="21">
+        <v>188</v>
+      </c>
+      <c r="T11" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="21">
+        <v>120</v>
+      </c>
+      <c r="I12" s="21">
+        <v>17</v>
+      </c>
+      <c r="J12" s="21">
+        <v>103</v>
+      </c>
+      <c r="K12" s="21">
+        <v>0</v>
+      </c>
+      <c r="L12" s="21">
+        <v>110</v>
+      </c>
+      <c r="M12" s="21">
+        <v>105</v>
+      </c>
+      <c r="N12" s="21">
+        <v>0</v>
+      </c>
+      <c r="O12" s="21">
+        <v>0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>0</v>
+      </c>
+      <c r="R12" s="21">
+        <v>0</v>
+      </c>
+      <c r="S12" s="21">
+        <v>10</v>
+      </c>
+      <c r="T12" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="21">
+        <v>1010</v>
+      </c>
+      <c r="I13" s="21">
+        <v>162</v>
+      </c>
+      <c r="J13" s="21">
+        <v>847</v>
+      </c>
+      <c r="K13" s="21">
+        <v>1</v>
+      </c>
+      <c r="L13" s="21">
+        <v>875</v>
+      </c>
+      <c r="M13" s="21">
+        <v>742</v>
+      </c>
+      <c r="N13" s="21">
+        <v>48</v>
+      </c>
+      <c r="O13" s="21">
+        <v>33</v>
+      </c>
+      <c r="P13" s="21">
+        <v>47</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>5</v>
+      </c>
+      <c r="R13" s="21">
+        <v>0</v>
+      </c>
+      <c r="S13" s="21">
+        <v>135</v>
+      </c>
+      <c r="T13" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="21">
+        <v>65</v>
+      </c>
+      <c r="I14" s="21">
+        <v>15</v>
+      </c>
+      <c r="J14" s="21">
+        <v>50</v>
+      </c>
+      <c r="K14" s="21">
+        <v>0</v>
+      </c>
+      <c r="L14" s="21">
+        <v>63</v>
+      </c>
+      <c r="M14" s="21">
+        <v>60</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+      <c r="O14" s="21">
+        <v>0</v>
+      </c>
+      <c r="P14" s="21">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>0</v>
+      </c>
+      <c r="R14" s="21">
+        <v>0</v>
+      </c>
+      <c r="S14" s="21">
+        <v>2</v>
+      </c>
+      <c r="T14" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="21">
+        <v>3400</v>
+      </c>
+      <c r="I15" s="21">
+        <v>527</v>
+      </c>
+      <c r="J15" s="21">
+        <v>2862</v>
+      </c>
+      <c r="K15" s="21">
+        <v>11</v>
+      </c>
+      <c r="L15" s="21">
+        <v>2964</v>
+      </c>
+      <c r="M15" s="21">
+        <v>2438</v>
+      </c>
+      <c r="N15" s="21">
+        <v>258</v>
+      </c>
+      <c r="O15" s="21">
+        <v>145</v>
+      </c>
+      <c r="P15" s="21">
+        <v>118</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>5</v>
+      </c>
+      <c r="R15" s="21">
+        <v>0</v>
+      </c>
+      <c r="S15" s="21">
+        <v>436</v>
+      </c>
+      <c r="T15" s="21">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="21">
+        <v>203</v>
+      </c>
+      <c r="I16" s="21">
+        <v>26</v>
+      </c>
+      <c r="J16" s="21">
+        <v>177</v>
+      </c>
+      <c r="K16" s="21">
+        <v>0</v>
+      </c>
+      <c r="L16" s="21">
+        <v>185</v>
+      </c>
+      <c r="M16" s="21">
+        <v>179</v>
+      </c>
+      <c r="N16" s="21">
+        <v>1</v>
+      </c>
+      <c r="O16" s="21">
+        <v>2</v>
+      </c>
+      <c r="P16" s="21">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>0</v>
+      </c>
+      <c r="R16" s="21">
+        <v>0</v>
+      </c>
+      <c r="S16" s="21">
+        <v>18</v>
+      </c>
+      <c r="T16" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="21">
+        <v>1496</v>
+      </c>
+      <c r="I17" s="21">
+        <v>221</v>
+      </c>
+      <c r="J17" s="21">
+        <v>1273</v>
+      </c>
+      <c r="K17" s="21">
+        <v>2</v>
+      </c>
+      <c r="L17" s="21">
+        <v>1334</v>
+      </c>
+      <c r="M17" s="21">
+        <v>1159</v>
+      </c>
+      <c r="N17" s="21">
+        <v>72</v>
+      </c>
+      <c r="O17" s="21">
+        <v>43</v>
+      </c>
+      <c r="P17" s="21">
+        <v>55</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>4</v>
+      </c>
+      <c r="R17" s="21">
+        <v>1</v>
+      </c>
+      <c r="S17" s="21">
+        <v>162</v>
+      </c>
+      <c r="T17" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="21">
+        <v>135</v>
+      </c>
+      <c r="I18" s="21">
+        <v>25</v>
+      </c>
+      <c r="J18" s="21">
+        <v>110</v>
+      </c>
+      <c r="K18" s="21">
+        <v>0</v>
+      </c>
+      <c r="L18" s="21">
+        <v>125</v>
+      </c>
+      <c r="M18" s="21">
+        <v>121</v>
+      </c>
+      <c r="N18" s="21">
+        <v>0</v>
+      </c>
+      <c r="O18" s="21">
+        <v>0</v>
+      </c>
+      <c r="P18" s="21">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>0</v>
+      </c>
+      <c r="R18" s="21">
+        <v>0</v>
+      </c>
+      <c r="S18" s="21">
+        <v>10</v>
+      </c>
+      <c r="T18" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="22" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="30"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="24">
+        <v>2029</v>
+      </c>
+      <c r="I19" s="24">
+        <v>251</v>
+      </c>
+      <c r="J19" s="24">
+        <v>1775</v>
+      </c>
+      <c r="K19" s="24">
+        <v>3</v>
+      </c>
+      <c r="L19" s="24">
+        <v>1789</v>
+      </c>
+      <c r="M19" s="24">
+        <v>1518</v>
+      </c>
+      <c r="N19" s="24">
+        <v>114</v>
+      </c>
+      <c r="O19" s="24">
+        <v>98</v>
+      </c>
+      <c r="P19" s="24">
+        <v>54</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>4</v>
+      </c>
+      <c r="R19" s="24">
+        <v>1</v>
+      </c>
+      <c r="S19" s="24">
+        <v>240</v>
+      </c>
+      <c r="T19" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="22" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="24">
+        <v>128</v>
+      </c>
+      <c r="I20" s="24">
+        <v>9</v>
+      </c>
+      <c r="J20" s="24">
+        <v>119</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="24">
+        <v>112</v>
+      </c>
+      <c r="M20" s="24">
+        <v>109</v>
+      </c>
+      <c r="N20" s="24">
+        <v>0</v>
+      </c>
+      <c r="O20" s="24">
+        <v>0</v>
+      </c>
+      <c r="P20" s="24">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>0</v>
+      </c>
+      <c r="R20" s="24">
+        <v>0</v>
+      </c>
+      <c r="S20" s="24">
+        <v>16</v>
+      </c>
+      <c r="T20" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="21">
+        <v>1892</v>
+      </c>
+      <c r="I21" s="21">
+        <v>383</v>
+      </c>
+      <c r="J21" s="21">
+        <v>1507</v>
+      </c>
+      <c r="K21" s="21">
+        <v>2</v>
+      </c>
+      <c r="L21" s="21">
+        <v>1516</v>
+      </c>
+      <c r="M21" s="21">
+        <v>1374</v>
+      </c>
+      <c r="N21" s="21">
+        <v>52</v>
+      </c>
+      <c r="O21" s="21">
+        <v>43</v>
+      </c>
+      <c r="P21" s="21">
+        <v>44</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>3</v>
+      </c>
+      <c r="R21" s="21">
+        <v>0</v>
+      </c>
+      <c r="S21" s="21">
+        <v>376</v>
+      </c>
+      <c r="T21" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="21">
+        <v>87</v>
+      </c>
+      <c r="I22" s="21">
+        <v>18</v>
+      </c>
+      <c r="J22" s="21">
+        <v>69</v>
+      </c>
+      <c r="K22" s="21">
+        <v>0</v>
+      </c>
+      <c r="L22" s="21">
+        <v>74</v>
+      </c>
+      <c r="M22" s="21">
+        <v>71</v>
+      </c>
+      <c r="N22" s="21">
+        <v>1</v>
+      </c>
+      <c r="O22" s="21">
+        <v>0</v>
+      </c>
+      <c r="P22" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>0</v>
+      </c>
+      <c r="R22" s="21">
+        <v>0</v>
+      </c>
+      <c r="S22" s="21">
+        <v>13</v>
+      </c>
+      <c r="T22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="21">
+        <v>615</v>
+      </c>
+      <c r="I23" s="21">
+        <v>62</v>
+      </c>
+      <c r="J23" s="21">
+        <v>552</v>
+      </c>
+      <c r="K23" s="21">
+        <v>1</v>
+      </c>
+      <c r="L23" s="21">
+        <v>546</v>
+      </c>
+      <c r="M23" s="21">
+        <v>475</v>
+      </c>
+      <c r="N23" s="21">
         <v>28</v>
       </c>
-      <c r="R9" s="22">
+      <c r="O23" s="21">
+        <v>11</v>
+      </c>
+      <c r="P23" s="21">
+        <v>29</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>2</v>
+      </c>
+      <c r="R23" s="21">
+        <v>1</v>
+      </c>
+      <c r="S23" s="21">
+        <v>69</v>
+      </c>
+      <c r="T23" s="21">
         <v>6</v>
       </c>
-      <c r="S9" s="22">
-[...8 lines deleted...]
-      <c r="B10" s="35" t="s">
+    </row>
+    <row r="24" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="35"/>
-[...22 lines deleted...]
-      <c r="N10" s="33">
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="21">
+        <v>19</v>
+      </c>
+      <c r="I24" s="21">
         <v>2</v>
       </c>
-      <c r="O10" s="33">
+      <c r="J24" s="21">
+        <v>17</v>
+      </c>
+      <c r="K24" s="21">
+        <v>0</v>
+      </c>
+      <c r="L24" s="21">
+        <v>17</v>
+      </c>
+      <c r="M24" s="21">
+        <v>14</v>
+      </c>
+      <c r="N24" s="21">
+        <v>0</v>
+      </c>
+      <c r="O24" s="21">
+        <v>0</v>
+      </c>
+      <c r="P24" s="21">
+        <v>3</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>0</v>
+      </c>
+      <c r="R24" s="21">
+        <v>0</v>
+      </c>
+      <c r="S24" s="21">
+        <v>2</v>
+      </c>
+      <c r="T24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="21">
+        <v>1496</v>
+      </c>
+      <c r="I25" s="21">
+        <v>307</v>
+      </c>
+      <c r="J25" s="21">
+        <v>1185</v>
+      </c>
+      <c r="K25" s="21">
+        <v>4</v>
+      </c>
+      <c r="L25" s="21">
+        <v>1259</v>
+      </c>
+      <c r="M25" s="21">
+        <v>1070</v>
+      </c>
+      <c r="N25" s="21">
+        <v>69</v>
+      </c>
+      <c r="O25" s="21">
+        <v>72</v>
+      </c>
+      <c r="P25" s="21">
+        <v>41</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>4</v>
+      </c>
+      <c r="R25" s="21">
+        <v>3</v>
+      </c>
+      <c r="S25" s="21">
+        <v>237</v>
+      </c>
+      <c r="T25" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="21">
+        <v>87</v>
+      </c>
+      <c r="I26" s="21">
+        <v>18</v>
+      </c>
+      <c r="J26" s="21">
+        <v>69</v>
+      </c>
+      <c r="K26" s="21">
+        <v>0</v>
+      </c>
+      <c r="L26" s="21">
+        <v>82</v>
+      </c>
+      <c r="M26" s="21">
+        <v>79</v>
+      </c>
+      <c r="N26" s="21">
+        <v>0</v>
+      </c>
+      <c r="O26" s="21">
+        <v>3</v>
+      </c>
+      <c r="P26" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>0</v>
+      </c>
+      <c r="R26" s="21">
+        <v>0</v>
+      </c>
+      <c r="S26" s="21">
         <v>5</v>
       </c>
-      <c r="P10" s="33">
-[...864 lines deleted...]
-    <row r="64" ht="11.25"/>
+      <c r="T26" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="4"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+    </row>
+    <row r="28" spans="1:20" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:20" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:20" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:20" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:20" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="11" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="11" x14ac:dyDescent="0.2"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="34">
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B11:F11"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="B5:F7"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:R5"/>
     <mergeCell ref="S5:S7"/>
     <mergeCell ref="T5:T7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
-    <mergeCell ref="B24:F24"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B9:F9"/>
-    <mergeCell ref="B10:F10"/>
-    <mergeCell ref="B23:F23"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="B15:F15"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B22:F22"/>
-    <mergeCell ref="B11:F11"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B21:F21"/>
+    <mergeCell ref="B24:F24"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>