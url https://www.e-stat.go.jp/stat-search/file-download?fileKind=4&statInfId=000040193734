--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{76FF476C-9B2E-4E81-91B2-1C79858A7C19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F14307BF-3886-4F08-BBBC-240C46282A2F}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="270" windowWidth="15015" windowHeight="6720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{A2EB7D67-F71A-4C58-A962-FA35270CAAE9}"/>
   </bookViews>
   <sheets>
     <sheet name="23-00-11" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_00" localSheetId="0">'23-00-11'!$G$8:$G$74</definedName>
     <definedName name="_00_1" localSheetId="0">'23-00-11'!#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'23-00-11'!$A$1:$AE$153</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'23-00-11'!$A$1:$AE$151</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'23-00-11'!$1:$7</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-11'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-11'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'23-00-11'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="40">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>審理の終結事由</t>
     <rPh sb="0" eb="2">
       <t>シンリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウケツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コト</t>
     </rPh>
@@ -408,55 +408,58 @@
   <si>
     <t>（注）　禁錮刑及び無期刑は、「初犯」として計上している。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キンコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ケイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>オヨ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ムキケイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ショハン</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ケイジョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
+  <si>
+    <t>令和</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1265,419 +1268,365 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="69">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{1AEBDD52-2B40-4A3F-A5F7-3AA225F5443D}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{8B4D6B6F-1B29-4C4D-A4D7-495A6404BCE1}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{28A8421D-ADF2-47C5-BBCB-4B84D3BFBB2C}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{F902B515-4D84-43ED-93CD-898B59F6FAFD}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{7FD57818-2817-4F8D-A757-7C78E265D538}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{50C90978-A2A4-427A-B6F0-230A6EB6E3A4}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{C775A2F9-3BDF-4F0C-AFB3-2FAC249E38AA}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{CDF7A259-2FF4-4CDF-BC3A-FA6DB124F026}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{5D809A4F-A7FC-47B4-A185-A5EA1D8AB3A9}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{44EC5D0E-CAA2-4F4A-8254-F1726D5B0D93}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{37AABB6E-CD5E-42CA-91B6-C6AF4DB21233}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{58188036-C811-4E8D-B9B7-252B901B3CCF}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{A02F8A57-3E4A-4F1A-8B6E-3DF65AE0AB52}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{A1727C28-115D-4C1C-9C02-7415347F524D}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{9C09D047-2397-4E9C-9135-5B44B7622BE5}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{0CA7FE89-BF27-43F1-AD90-3378ADC24580}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{2840EE13-E81D-41D2-AC29-88F6B6DBE268}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{E72AA30C-AA5A-4BE6-A4A9-A83D1EA3019F}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F8B21EF5-6929-487C-B41D-67D086128E49}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{559BB60E-CBA0-4B94-B778-F7B12CA6C3C1}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{BFB88F4B-2C62-4FCC-BC61-6A357905BDCA}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{85C9C781-0DD0-4DF6-8534-19A2A3054C31}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{81138E06-01D8-499D-BBB5-C82E1298E90E}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{1A398DD0-AB8E-4E79-837F-F1C865DE0C20}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{6DA37661-99F4-4CC5-8C1B-77698E631B9D}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{E7283EF1-ADF1-40F5-AF63-236B1C2D9269}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E15A9FCE-04C8-4237-8E6E-3BD5884BC557}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{1FA1A555-B1A3-4424-A0F9-3AE860615B39}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{7350ADE1-4830-4AAC-9A6B-D033C985356E}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{1CFEE749-7CE4-4691-8A65-3F4AAC74681D}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{99E71FBA-F5E7-44FA-B029-74A2F50F952E}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{16056B9B-0319-48DA-9AB5-9DC14CA85EDB}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{A7566BDF-DADD-41D2-8704-EF50F8085805}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{859DD6E5-0742-474D-986B-1B0E87D7986B}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{D5ECF736-F71B-4EA9-9B28-B972BD69B379}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{7E4C31C6-5047-4978-839F-26D0A8208C3A}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{78F7FE63-DC7C-4D1D-BA72-F0704F3F1CC7}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{BDEC0E7F-EF5F-4DBE-B02A-DBA3DACAF683}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{3B05114B-2D7E-4AF6-9843-3D8ED57D78A6}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{CEF0F2D8-F0D4-4C97-865D-89EA4E0E1DAB}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{61757850-A3DB-4419-A068-9F3EE55895CC}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{268199B3-EA1E-44FE-82F7-59432278DA7C}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{3C912D89-C4BE-4FFB-9EFA-1A191A906A30}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{ACBA0036-03D2-4C55-8F6B-7EA89DFE4775}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{09EF18CF-2FD2-47C7-9B61-17C8391C1B5C}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{FA9F7C43-81AD-47DC-9095-8D9A70FA1CFE}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{55C6FFB0-45DE-420D-9CE7-19AC7FED9F28}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{486ADAD7-C940-42F2-9F50-3497FE0AAEDD}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{0A043FAD-130B-434D-B2CA-19DB9BD310D7}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{8CAFFCB7-23B7-43E7-88C8-691D15DC7DBC}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{C1D1FC72-AF0F-4EE0-84F6-F4D8271129E8}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{F8F44562-FD4A-49BA-AA3B-9C3E5C67C484}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{A504662C-FD4B-4A30-8BCB-2D71BD28F464}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{C026EC0F-0A64-42B2-90AC-E0F73C61105F}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{BA6D3189-52ED-45D9-A3E2-0898B179DF73}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{ED118B16-A441-435E-BD8E-26A633252DCA}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{3226F5EE-9457-4232-A0C1-C544E1696DD3}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{E48701D8-0CEA-4970-B20E-4159488C1168}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{267B1FA3-4445-48AC-BAE6-76ABE8841223}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{D340A335-7E43-433D-A0E1-C48A3D0EE1F8}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{7F231C5D-9C9C-4CEF-A4D7-ACB2F3A757DB}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{69A22375-6F36-4E57-B506-C9CA73C9459D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8046" name="AutoShape 1"/>
+        <xdr:cNvPr id="8046" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22B53FAF-3C6D-5EA5-7D70-DEA070DF5D6B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="2914650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1686,51 +1635,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8047" name="AutoShape 2"/>
+        <xdr:cNvPr id="8047" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A51868-D161-433B-F4FE-E41BB4148E87}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="3219450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1739,51 +1694,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8048" name="AutoShape 3"/>
+        <xdr:cNvPr id="8048" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CD1C52D-909C-1AFB-E4A2-210B54856B6E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="3524250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1792,51 +1753,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8049" name="AutoShape 4"/>
+        <xdr:cNvPr id="8049" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6008316C-71F5-447C-325B-BF18113A9000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="3829050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1845,51 +1812,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8050" name="AutoShape 5"/>
+        <xdr:cNvPr id="8050" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{233F0C60-A637-503E-5C3F-0EB563CA24C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="4133850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1898,51 +1871,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8051" name="AutoShape 6"/>
+        <xdr:cNvPr id="8051" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C32C4B02-BF0C-95FF-D5A5-D3219BE3E2B7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5200650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1951,51 +1930,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8052" name="AutoShape 7"/>
+        <xdr:cNvPr id="8052" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{149FB4EB-A2F4-E3CE-0C7F-F51086124EC7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5505450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2004,51 +1989,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8053" name="AutoShape 8"/>
+        <xdr:cNvPr id="8053" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C107E5-7804-41D2-A653-6CE620B36D41}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5810250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2057,51 +2048,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8054" name="AutoShape 9"/>
+        <xdr:cNvPr id="8054" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A493741-8EC6-0D40-7F60-F9C99138D88A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6115050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2110,51 +2107,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8055" name="AutoShape 10"/>
+        <xdr:cNvPr id="8055" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC3CAEC-3D52-80E4-1CDC-781F2E39A5EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6419850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2163,51 +2166,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8056" name="AutoShape 11"/>
+        <xdr:cNvPr id="8056" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D03BDAC0-BA56-E181-4A62-789F7E77605C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7486650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2216,51 +2225,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8057" name="AutoShape 12"/>
+        <xdr:cNvPr id="8057" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0DAF79E-79A8-6D3F-0227-190D8B052137}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7791450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2269,51 +2284,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8058" name="AutoShape 13"/>
+        <xdr:cNvPr id="8058" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B61FB62-C550-E9DB-B397-028C83A96876}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8096250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2322,51 +2343,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8059" name="AutoShape 14"/>
+        <xdr:cNvPr id="8059" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE7F184-EDAA-8C9C-5103-0CD029036F58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8401050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2375,51 +2402,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8060" name="AutoShape 15"/>
+        <xdr:cNvPr id="8060" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A02E4F5-494D-5562-F02C-12DA71187311}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8705850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2428,51 +2461,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8061" name="AutoShape 16"/>
+        <xdr:cNvPr id="8061" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C1E94F1-E339-C4C9-FAE2-1E39737759BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2481,51 +2520,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8062" name="AutoShape 17"/>
+        <xdr:cNvPr id="8062" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{591DF146-CE74-D7D5-3D9D-96C710533D14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2534,51 +2579,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8063" name="AutoShape 18"/>
+        <xdr:cNvPr id="8063" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EE0F95C-7889-E88B-2051-51E14BDAB352}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2587,51 +2638,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8064" name="AutoShape 19"/>
+        <xdr:cNvPr id="8064" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFC0EB42-D9DE-F406-9761-4E406B6D2041}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2640,51 +2697,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8065" name="AutoShape 20"/>
+        <xdr:cNvPr id="8065" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CBC61D9-665A-76A1-C338-DC2EF775A95F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2693,51 +2756,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8066" name="AutoShape 21"/>
+        <xdr:cNvPr id="8066" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636A3CC0-33CA-D274-1B10-B2A7736B6A02}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2746,51 +2815,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8067" name="AutoShape 22"/>
+        <xdr:cNvPr id="8067" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24C40EB1-72C0-D973-76BC-833A65B562B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2799,51 +2874,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8068" name="AutoShape 23"/>
+        <xdr:cNvPr id="8068" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FF6E72B-F65D-042F-C5E0-D28140AB5ECD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2852,51 +2933,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8069" name="AutoShape 24"/>
+        <xdr:cNvPr id="8069" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96883DBF-39CB-F943-3DF3-B7B7BC1E8C27}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2905,51 +2992,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8070" name="AutoShape 25"/>
+        <xdr:cNvPr id="8070" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DEECB5-BAAB-C09A-C176-FEDB1A49E10C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2958,51 +3051,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8071" name="AutoShape 26"/>
+        <xdr:cNvPr id="8071" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4007D52-4B4E-9693-2867-301DC915A698}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3011,51 +3110,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8072" name="AutoShape 27"/>
+        <xdr:cNvPr id="8072" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D44F3F02-47D7-9886-F452-3F86932A3AC3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3064,51 +3169,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8073" name="AutoShape 28"/>
+        <xdr:cNvPr id="8073" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31D62C7F-EC2A-6ECF-F9A7-08C99CDC9E56}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3117,51 +3228,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8074" name="AutoShape 29"/>
+        <xdr:cNvPr id="8074" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{521AD647-7356-5CCB-2E9A-11D00560C955}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3170,51 +3287,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8075" name="AutoShape 30"/>
+        <xdr:cNvPr id="8075" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F116FC30-BDB5-CB5A-621F-B2279117B0DB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3223,51 +3346,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8076" name="AutoShape 31"/>
+        <xdr:cNvPr id="8076" name="AutoShape 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEFEA293-1FFF-EEE7-DE49-95BD723D218B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3276,51 +3405,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8077" name="AutoShape 32"/>
+        <xdr:cNvPr id="8077" name="AutoShape 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFFB4237-449F-AE87-BDA0-1071BF682060}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3329,51 +3464,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8078" name="AutoShape 33"/>
+        <xdr:cNvPr id="8078" name="AutoShape 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADBE98C-1768-CB97-E800-5D77CEC34D26}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3382,51 +3523,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8079" name="AutoShape 34"/>
+        <xdr:cNvPr id="8079" name="AutoShape 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{064F6655-70E7-041F-1905-97D3D4019587}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3435,51 +3582,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8080" name="AutoShape 35"/>
+        <xdr:cNvPr id="8080" name="AutoShape 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCFAD9A0-ECA0-D8CA-CE49-DD5513539D94}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3488,51 +3641,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8081" name="AutoShape 36"/>
+        <xdr:cNvPr id="8081" name="AutoShape 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC4BEFC-A0F0-EA5F-35D8-B80C9C446B22}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3541,51 +3700,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8082" name="AutoShape 37"/>
+        <xdr:cNvPr id="8082" name="AutoShape 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{349F9278-CF5D-3EA1-A34E-50E2C8E4FC59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3594,51 +3759,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8083" name="AutoShape 38"/>
+        <xdr:cNvPr id="8083" name="AutoShape 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA31787-12C2-C607-8BEB-D96B08B53028}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3647,51 +3818,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8084" name="AutoShape 39"/>
+        <xdr:cNvPr id="8084" name="AutoShape 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3B97540-7D00-341E-D184-6EC57DEEFF17}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3700,51 +3877,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8085" name="AutoShape 40"/>
+        <xdr:cNvPr id="8085" name="AutoShape 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C01D29D-BCA2-03C4-52DE-F50F6A878886}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3753,51 +3936,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8086" name="AutoShape 41"/>
+        <xdr:cNvPr id="8086" name="AutoShape 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C9E1CBE-D721-AB83-F038-2EC6D6859EF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3806,51 +3995,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8087" name="AutoShape 42"/>
+        <xdr:cNvPr id="8087" name="AutoShape 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7ACC4F3-0E6A-C6C2-6355-7710DBA2A699}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3859,51 +4054,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8088" name="AutoShape 43"/>
+        <xdr:cNvPr id="8088" name="AutoShape 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8772C3B3-83D5-9B02-4B53-4002594CD7E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3912,51 +4113,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8089" name="AutoShape 44"/>
+        <xdr:cNvPr id="8089" name="AutoShape 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F7ADE42-65DE-252C-7084-BDB461057793}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -3965,51 +4172,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8090" name="AutoShape 45"/>
+        <xdr:cNvPr id="8090" name="AutoShape 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3960809-171E-1D06-1F95-1ECB4961411E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18287"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4018,51 +4231,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8091" name="AutoShape 1"/>
+        <xdr:cNvPr id="8091" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2269D4EE-658F-A9C0-6008-BB9672E0F4F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5200650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4071,51 +4290,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8092" name="AutoShape 2"/>
+        <xdr:cNvPr id="8092" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C254149D-89E3-24F2-C8E5-244EC0F02184}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5505450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4124,51 +4349,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8093" name="AutoShape 3"/>
+        <xdr:cNvPr id="8093" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A49335-0CE4-7D25-7BB4-8A423796E53B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="5810250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4177,51 +4408,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8094" name="AutoShape 4"/>
+        <xdr:cNvPr id="8094" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1231FEE4-0ACF-E979-0012-342DA59B7A3D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6115050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4230,51 +4467,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8095" name="AutoShape 5"/>
+        <xdr:cNvPr id="8095" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4774EEF3-0D3E-06C1-584E-27B88CCEAE01}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="6419850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4283,51 +4526,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8096" name="AutoShape 6"/>
+        <xdr:cNvPr id="8096" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ED7C7F5-8AC3-6101-385B-752D639F89EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7486650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4336,51 +4585,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8097" name="AutoShape 7"/>
+        <xdr:cNvPr id="8097" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83EAB5B0-5A19-2235-5D05-2B4BA2E11991}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7791450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4389,51 +4644,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8098" name="AutoShape 8"/>
+        <xdr:cNvPr id="8098" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC9CFBF1-BCD8-589E-5FB9-217F01D93A36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8096250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4442,51 +4703,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8099" name="AutoShape 9"/>
+        <xdr:cNvPr id="8099" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{847A3491-0FA8-3BA3-1B40-ED5082267E81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8401050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4495,51 +4762,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8100" name="AutoShape 10"/>
+        <xdr:cNvPr id="8100" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C73295EE-9665-AA2F-9637-711E6B6ED300}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8705850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4548,51 +4821,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8101" name="AutoShape 1"/>
+        <xdr:cNvPr id="8101" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EDC9889-BC1C-8809-57BE-46AE4A8ABA2A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7486650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4601,51 +4880,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8102" name="AutoShape 2"/>
+        <xdr:cNvPr id="8102" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4DB05E9-B88C-7A3C-CFF4-CD9A131AEC1D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="7791450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4654,51 +4939,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8103" name="AutoShape 3"/>
+        <xdr:cNvPr id="8103" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC87239-A480-2A28-B7AE-172A709DC603}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8096250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4707,51 +4998,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8104" name="AutoShape 4"/>
+        <xdr:cNvPr id="8104" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9DF7A3-BA89-FFED-CA2C-D464A01E8F75}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8401050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4760,51 +5057,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8105" name="AutoShape 5"/>
+        <xdr:cNvPr id="8105" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199D6292-59BE-AF3A-0A98-504320FF9BFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="8705850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4813,51 +5116,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8106" name="AutoShape 11"/>
+        <xdr:cNvPr id="8106" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4BF2AC-D454-9812-8684-91D6170BECA4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4866,51 +5175,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8107" name="AutoShape 12"/>
+        <xdr:cNvPr id="8107" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0F1B360-3AD5-DB86-140C-45DA158FFE24}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4919,51 +5234,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8108" name="AutoShape 13"/>
+        <xdr:cNvPr id="8108" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9867EE58-1E22-500A-BE89-A570744C2C70}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -4972,51 +5293,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8109" name="AutoShape 14"/>
+        <xdr:cNvPr id="8109" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57DD3CAC-C770-AB11-5BAD-22AAF28C811F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5025,51 +5352,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8110" name="AutoShape 15"/>
+        <xdr:cNvPr id="8110" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F3B289D-FD22-6E8E-FC26-C1D8DAC26808}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5078,51 +5411,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8111" name="AutoShape 6"/>
+        <xdr:cNvPr id="8111" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F0D8652-13DF-45CE-BCC1-80F60DF42C9A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5131,51 +5470,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8112" name="AutoShape 7"/>
+        <xdr:cNvPr id="8112" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA6B9EF-F7A8-0534-F6C3-DA614453648D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5184,51 +5529,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8113" name="AutoShape 8"/>
+        <xdr:cNvPr id="8113" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A71233A-84A9-D4D2-1014-AC668F5B7713}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5237,51 +5588,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8114" name="AutoShape 9"/>
+        <xdr:cNvPr id="8114" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80BFD34A-93F7-62ED-1DE6-F1803EF8E098}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5290,51 +5647,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8115" name="AutoShape 10"/>
+        <xdr:cNvPr id="8115" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{658A1B49-62FF-34A0-7A99-148C68F002DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5343,51 +5706,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8116" name="AutoShape 1"/>
+        <xdr:cNvPr id="8116" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06130D0F-8E2E-E916-C4A0-934FFC440918}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="9772650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5396,51 +5765,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8117" name="AutoShape 2"/>
+        <xdr:cNvPr id="8117" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68314B88-F35D-C405-0B11-E3AA6F9D0BE5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10077450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5449,51 +5824,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8118" name="AutoShape 3"/>
+        <xdr:cNvPr id="8118" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B538B62B-C2B4-F00B-EBE8-6F1DE635113F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10382250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5502,51 +5883,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8119" name="AutoShape 4"/>
+        <xdr:cNvPr id="8119" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3905FD-1D69-B99C-3134-40F834321631}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10687050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5555,51 +5942,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8120" name="AutoShape 5"/>
+        <xdr:cNvPr id="8120" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92ABE952-211C-F3FF-6777-F32FAE26774D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="10991850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5608,51 +6001,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8121" name="AutoShape 16"/>
+        <xdr:cNvPr id="8121" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED8A3F28-20E9-41B8-E5EE-F0EA4EE7A495}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5661,51 +6060,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8122" name="AutoShape 17"/>
+        <xdr:cNvPr id="8122" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6208AE27-D1B2-BA40-4F90-D4EB672E5F9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5714,51 +6119,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8123" name="AutoShape 18"/>
+        <xdr:cNvPr id="8123" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92A71D70-63DA-0629-B375-7E5538B204BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5767,51 +6178,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8124" name="AutoShape 19"/>
+        <xdr:cNvPr id="8124" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48360D6A-47DF-D787-18B1-8C6F8B99CE1A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5820,51 +6237,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8125" name="AutoShape 20"/>
+        <xdr:cNvPr id="8125" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A35F070-D7FC-83FE-1D6A-065075AAF8D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5873,51 +6296,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8126" name="AutoShape 11"/>
+        <xdr:cNvPr id="8126" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07B9331-9B6E-2A7C-DD55-7F759199C187}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5926,51 +6355,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8127" name="AutoShape 12"/>
+        <xdr:cNvPr id="8127" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73AC6210-E026-C56C-C73F-5D8B9ED67F08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -5979,51 +6414,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8128" name="AutoShape 13"/>
+        <xdr:cNvPr id="8128" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61392D8-3350-4F76-3971-0160D54FB890}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6032,51 +6473,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8129" name="AutoShape 14"/>
+        <xdr:cNvPr id="8129" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{488EDB62-AE2B-9122-EFC1-D041C627BC4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6085,51 +6532,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8130" name="AutoShape 15"/>
+        <xdr:cNvPr id="8130" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4F1EE3B-B5A1-EBCA-932F-81830013DA84}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6138,51 +6591,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8131" name="AutoShape 6"/>
+        <xdr:cNvPr id="8131" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0500E2ED-561D-FAA8-46DA-836B8A026CF8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6191,51 +6650,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8132" name="AutoShape 7"/>
+        <xdr:cNvPr id="8132" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7C310EF-CE71-0D1A-8D81-438BEE7F962D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6244,51 +6709,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8133" name="AutoShape 8"/>
+        <xdr:cNvPr id="8133" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3911A06D-1431-1DC2-939B-307E0231C612}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6297,51 +6768,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8134" name="AutoShape 9"/>
+        <xdr:cNvPr id="8134" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{109EA408-F5C0-BB42-5179-E79ACCDA61B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6350,51 +6827,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8135" name="AutoShape 10"/>
+        <xdr:cNvPr id="8135" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92990AF-BA42-D9FC-EB4E-17980436FCB4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6403,51 +6886,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8136" name="AutoShape 1"/>
+        <xdr:cNvPr id="8136" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE8541F0-7A81-1BED-17ED-5A6385303C15}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12058650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6456,51 +6945,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8137" name="AutoShape 2"/>
+        <xdr:cNvPr id="8137" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40F07E06-D1A4-5133-85DF-5B49599B7248}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12363450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6509,51 +7004,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8138" name="AutoShape 3"/>
+        <xdr:cNvPr id="8138" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E411D15-BE65-FF68-583D-BDA412F3F40E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12668250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6562,51 +7063,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8139" name="AutoShape 4"/>
+        <xdr:cNvPr id="8139" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{776A55EC-BFD5-49B8-664C-83E0BAD04B35}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="12973050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6615,51 +7122,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8140" name="AutoShape 5"/>
+        <xdr:cNvPr id="8140" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672965A0-9787-E53F-098A-F16F88BFDEE3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="13277850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6668,51 +7181,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8141" name="AutoShape 21"/>
+        <xdr:cNvPr id="8141" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224B0DEF-4824-427C-4F88-9C4D7220AC6D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6721,51 +7240,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8142" name="AutoShape 22"/>
+        <xdr:cNvPr id="8142" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C699119-D0E8-FCC1-40F0-106D0677F65C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6774,51 +7299,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8143" name="AutoShape 23"/>
+        <xdr:cNvPr id="8143" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625CFEE2-4CE2-90B5-4E7B-AE8D9484F174}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6827,51 +7358,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8144" name="AutoShape 24"/>
+        <xdr:cNvPr id="8144" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47DB7373-DD8D-6994-5AE3-DB56EA589BAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6880,51 +7417,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8145" name="AutoShape 25"/>
+        <xdr:cNvPr id="8145" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ADEFB17-E914-6DBC-D671-F42CCB44D668}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6933,51 +7476,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8146" name="AutoShape 16"/>
+        <xdr:cNvPr id="8146" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5144C1FD-724F-E495-183F-65D3DCB88AB1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -6986,51 +7535,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8147" name="AutoShape 17"/>
+        <xdr:cNvPr id="8147" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1090C3A-ED26-64A5-56BD-BEBBE0DD7B12}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7039,51 +7594,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8148" name="AutoShape 18"/>
+        <xdr:cNvPr id="8148" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9518F08B-32E2-4727-C227-D0C6D136A25A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7092,51 +7653,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8149" name="AutoShape 19"/>
+        <xdr:cNvPr id="8149" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE664677-3703-B993-8701-E1DA5EC77444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7145,51 +7712,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8150" name="AutoShape 20"/>
+        <xdr:cNvPr id="8150" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{598340F5-5DAB-E10D-C238-4A261012BA2C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7198,51 +7771,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8151" name="AutoShape 11"/>
+        <xdr:cNvPr id="8151" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ED0C620-AEB5-6F00-2E67-72E80AC3FF39}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7251,51 +7830,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8152" name="AutoShape 12"/>
+        <xdr:cNvPr id="8152" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0E3629-73F4-3226-5B15-0BA2550D543C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7304,51 +7889,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8153" name="AutoShape 13"/>
+        <xdr:cNvPr id="8153" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E44F49C5-B927-D9DB-7D6D-C7B5155B5CCC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7357,51 +7948,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8154" name="AutoShape 14"/>
+        <xdr:cNvPr id="8154" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53EB107C-14D9-958A-2EB6-BF82BE9D6588}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7410,51 +8007,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8155" name="AutoShape 15"/>
+        <xdr:cNvPr id="8155" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F902B457-8409-106C-3427-3F9C277A01A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7463,51 +8066,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8156" name="AutoShape 6"/>
+        <xdr:cNvPr id="8156" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3471896F-E0A9-C30A-8089-A810404D9127}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7516,51 +8125,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8157" name="AutoShape 7"/>
+        <xdr:cNvPr id="8157" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9E84E5-8F57-86CE-5787-F835783DC4F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7569,51 +8184,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8158" name="AutoShape 8"/>
+        <xdr:cNvPr id="8158" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BD8835F-F423-1C81-C6E3-BC39363A9033}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7622,51 +8243,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8159" name="AutoShape 9"/>
+        <xdr:cNvPr id="8159" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAF47824-EE87-29F6-6D0F-5DC1500E5D8B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7675,51 +8302,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8160" name="AutoShape 10"/>
+        <xdr:cNvPr id="8160" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DDEC867-AD53-CFBD-6DC6-9241A93E6BE7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7728,51 +8361,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8161" name="AutoShape 1"/>
+        <xdr:cNvPr id="8161" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{365F97EB-83F4-6B58-E003-C2FA2492A9A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14344650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7781,51 +8420,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8162" name="AutoShape 2"/>
+        <xdr:cNvPr id="8162" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD29E51-FBEE-BA17-3062-DC8F6D537EE0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14649450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7834,51 +8479,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8163" name="AutoShape 3"/>
+        <xdr:cNvPr id="8163" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6356775F-7FA4-B967-6885-E3AA02C2742D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="14954250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7887,51 +8538,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8164" name="AutoShape 4"/>
+        <xdr:cNvPr id="8164" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{140A0ABA-517E-6555-B05A-E894DA385D45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15259050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7940,51 +8597,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8165" name="AutoShape 5"/>
+        <xdr:cNvPr id="8165" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D819EE5-DB59-61B0-D452-C25048E1DF7D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="15563850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7993,51 +8656,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8166" name="AutoShape 26"/>
+        <xdr:cNvPr id="8166" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97A16F7D-B942-16F8-A5FA-AF57AFB3B90D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8046,51 +8715,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8167" name="AutoShape 27"/>
+        <xdr:cNvPr id="8167" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E2D3C8D-25F7-F927-3382-821007AE93C3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8099,51 +8774,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8168" name="AutoShape 28"/>
+        <xdr:cNvPr id="8168" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B155355-B909-E7A3-A363-51ADC6F12668}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8152,51 +8833,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8169" name="AutoShape 29"/>
+        <xdr:cNvPr id="8169" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20943992-2FF7-CA2A-C6FD-3605461215D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8205,51 +8892,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8170" name="AutoShape 30"/>
+        <xdr:cNvPr id="8170" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A296D4C0-A2EA-6A4F-A948-B29EF0969067}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8258,51 +8951,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8171" name="AutoShape 21"/>
+        <xdr:cNvPr id="8171" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1DBB37B-D963-FE44-2287-EB42260A5A24}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8311,51 +9010,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8172" name="AutoShape 22"/>
+        <xdr:cNvPr id="8172" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF34EE1-5F14-40A0-83AA-E37C8969B333}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8364,51 +9069,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8173" name="AutoShape 23"/>
+        <xdr:cNvPr id="8173" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ECDD7FC-2CA1-8A81-73F2-79330CD9024E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8417,51 +9128,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8174" name="AutoShape 24"/>
+        <xdr:cNvPr id="8174" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FADAEC1C-0EBF-AA4A-7B94-EAED25A3AFA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8470,51 +9187,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8175" name="AutoShape 25"/>
+        <xdr:cNvPr id="8175" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F209BEC3-B2EC-6BE7-0472-C8C8D04E16A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8523,51 +9246,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8176" name="AutoShape 16"/>
+        <xdr:cNvPr id="8176" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF121C57-C789-51C4-5060-AE8DE0F81FC3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8576,51 +9305,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8177" name="AutoShape 17"/>
+        <xdr:cNvPr id="8177" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3215D3A5-0C80-1149-00B5-DAEA6426A84D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8629,51 +9364,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8178" name="AutoShape 18"/>
+        <xdr:cNvPr id="8178" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23FD8D2F-6157-A49C-B448-471FFD1B529D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8682,51 +9423,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8179" name="AutoShape 19"/>
+        <xdr:cNvPr id="8179" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E45B8C3-8616-8DAF-FFD0-260BC5F5A240}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8735,51 +9482,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8180" name="AutoShape 20"/>
+        <xdr:cNvPr id="8180" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F4E404-18CF-701A-C4A9-4E9C77B4ADD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8788,51 +9541,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8181" name="AutoShape 11"/>
+        <xdr:cNvPr id="8181" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6FAEEF2-EC3F-D774-8A7F-7AF9DBBE1DBF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8841,51 +9600,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8182" name="AutoShape 12"/>
+        <xdr:cNvPr id="8182" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01F7856E-CC2B-3ECA-9511-34E8D9FB8DC4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8894,51 +9659,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8183" name="AutoShape 13"/>
+        <xdr:cNvPr id="8183" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B3B9D91-29CE-AFAF-18D1-25448F677A07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -8947,51 +9718,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8184" name="AutoShape 14"/>
+        <xdr:cNvPr id="8184" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FBD51B9-81CD-A3B7-5CD9-CB5B054F593D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9000,51 +9777,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8185" name="AutoShape 15"/>
+        <xdr:cNvPr id="8185" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0CCA82E-8905-7D1E-A822-04E7B5BE3B92}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9053,51 +9836,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8186" name="AutoShape 6"/>
+        <xdr:cNvPr id="8186" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C713D810-E1DD-8AF3-31DF-E9757B575CB0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9106,51 +9895,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8187" name="AutoShape 7"/>
+        <xdr:cNvPr id="8187" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFF1EAE7-A751-6C59-D3FB-4002FE4D9F0B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9159,51 +9954,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8188" name="AutoShape 8"/>
+        <xdr:cNvPr id="8188" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F033EF-416A-72B4-7FE1-9C158D59725F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9212,51 +10013,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8189" name="AutoShape 9"/>
+        <xdr:cNvPr id="8189" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE8C9EDE-12F4-6E80-5D96-D1627F017D6C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9265,51 +10072,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8190" name="AutoShape 10"/>
+        <xdr:cNvPr id="8190" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713E2747-7577-3E0D-5FC9-0AE77633E901}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9318,51 +10131,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8191" name="AutoShape 1"/>
+        <xdr:cNvPr id="8191" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EAE3E31-222F-017C-707C-2E186B64C886}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16630650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9371,51 +10190,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8192" name="AutoShape 2"/>
+        <xdr:cNvPr id="8192" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E013174E-D7F3-ECA8-995F-B352B0ADAAF2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="16935450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9424,51 +10249,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8193" name="AutoShape 3"/>
+        <xdr:cNvPr id="8193" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6B125D4-396B-27C4-ADAA-572E92FCCCE2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17240250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9477,51 +10308,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8194" name="AutoShape 4"/>
+        <xdr:cNvPr id="8194" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C1D35E-382C-7211-2D1C-CF9EFC5828C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17545050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9530,51 +10367,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8195" name="AutoShape 5"/>
+        <xdr:cNvPr id="8195" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{271A4D91-1998-C971-56AD-357A601A0DBA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="17849850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9583,51 +10426,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8196" name="AutoShape 31"/>
+        <xdr:cNvPr id="8196" name="AutoShape 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E06F1C-C1DB-B410-7146-B34462AADDD2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9636,51 +10485,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8197" name="AutoShape 32"/>
+        <xdr:cNvPr id="8197" name="AutoShape 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081091E0-F9C7-7BE5-2126-4035196442B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9689,51 +10544,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8198" name="AutoShape 33"/>
+        <xdr:cNvPr id="8198" name="AutoShape 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{810062F4-1398-5BFA-684D-EDCDC3A9C700}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9742,51 +10603,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8199" name="AutoShape 34"/>
+        <xdr:cNvPr id="8199" name="AutoShape 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30F5AE63-17A9-3921-B3BA-890B57EFB91F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9795,51 +10662,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8200" name="AutoShape 35"/>
+        <xdr:cNvPr id="8200" name="AutoShape 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8C5E2C4-107E-9152-2118-D058DE40A306}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9848,51 +10721,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8201" name="AutoShape 26"/>
+        <xdr:cNvPr id="8201" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8743CFE-18F1-7C82-8119-77889197FC5F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9901,51 +10780,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8202" name="AutoShape 27"/>
+        <xdr:cNvPr id="8202" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7733A1E2-4A04-8F6D-81A9-BC4E7903CF49}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -9954,51 +10839,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8203" name="AutoShape 28"/>
+        <xdr:cNvPr id="8203" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18F24549-6228-9563-18E4-E18AD4E97FAF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10007,51 +10898,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8204" name="AutoShape 29"/>
+        <xdr:cNvPr id="8204" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E92CC07-F557-2655-27F9-1D9AE3DDE05A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10060,51 +10957,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8205" name="AutoShape 30"/>
+        <xdr:cNvPr id="8205" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71FEF785-7DE2-15EF-9CB3-63F6BED56CDD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10113,51 +11016,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8206" name="AutoShape 21"/>
+        <xdr:cNvPr id="8206" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DD836F0-9A27-2366-945F-B779EFC22A0A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10166,51 +11075,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8207" name="AutoShape 22"/>
+        <xdr:cNvPr id="8207" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32406CA5-EE1A-BA5F-12AA-73FCB4D7C291}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10219,51 +11134,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8208" name="AutoShape 23"/>
+        <xdr:cNvPr id="8208" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A940D4D-0014-9D33-986A-C62C0DCDDE3D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10272,51 +11193,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8209" name="AutoShape 24"/>
+        <xdr:cNvPr id="8209" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33DA5E91-AEBA-D0BC-0002-4B9BF2CACFA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10325,51 +11252,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8210" name="AutoShape 25"/>
+        <xdr:cNvPr id="8210" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF698604-8417-BAC2-F0EC-F8EE213FC142}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10378,51 +11311,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8211" name="AutoShape 16"/>
+        <xdr:cNvPr id="8211" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03DC5E36-353D-1B77-BAA8-0F7B6EFC2C5C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10431,51 +11370,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8212" name="AutoShape 17"/>
+        <xdr:cNvPr id="8212" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03DABF66-E407-F8E0-00FF-557133439D4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10484,51 +11429,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8213" name="AutoShape 18"/>
+        <xdr:cNvPr id="8213" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5856FB8C-B74E-D885-7A7D-7440929132B5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10537,51 +11488,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8214" name="AutoShape 19"/>
+        <xdr:cNvPr id="8214" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4F62E5E-539E-A825-5342-14BC4BF772B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10590,51 +11547,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8215" name="AutoShape 20"/>
+        <xdr:cNvPr id="8215" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E53578F-06BE-0093-AC70-6DFB669CF924}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10643,51 +11606,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8216" name="AutoShape 11"/>
+        <xdr:cNvPr id="8216" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A92EEA95-D505-D1AB-8A44-ECD9FA06EE40}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10696,51 +11665,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8217" name="AutoShape 12"/>
+        <xdr:cNvPr id="8217" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC1CF35D-D6F5-D3FD-9E45-8A57346A58FC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10749,51 +11724,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8218" name="AutoShape 13"/>
+        <xdr:cNvPr id="8218" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F949A4-2B3D-5394-0A61-D8C99A005757}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10802,51 +11783,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8219" name="AutoShape 14"/>
+        <xdr:cNvPr id="8219" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6045BFF7-ED0C-4D10-CC8D-55209F9ECC15}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10855,51 +11842,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8220" name="AutoShape 15"/>
+        <xdr:cNvPr id="8220" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDB1BBAD-5DAD-AFB5-F4D7-751BE63DA8F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10908,51 +11901,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8221" name="AutoShape 6"/>
+        <xdr:cNvPr id="8221" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683C5C81-3E52-E7B8-C50C-3C0CDBBD3F1D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10961,51 +11960,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8222" name="AutoShape 7"/>
+        <xdr:cNvPr id="8222" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9629F887-ABEB-FA6B-3887-4B0184A96C27}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11014,51 +12019,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8223" name="AutoShape 8"/>
+        <xdr:cNvPr id="8223" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{855CA417-FFC7-79CE-9916-9480A23EB652}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11067,51 +12078,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8224" name="AutoShape 9"/>
+        <xdr:cNvPr id="8224" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6974E6FB-991A-7279-9DA9-F36836500982}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11120,51 +12137,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8225" name="AutoShape 10"/>
+        <xdr:cNvPr id="8225" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE0EB0B9-05D5-6DCD-C3C5-726470263DAA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11173,51 +12196,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8226" name="AutoShape 1"/>
+        <xdr:cNvPr id="8226" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8501E80-0282-822C-0A95-233DDEA8050F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="18916650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11226,51 +12255,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8227" name="AutoShape 2"/>
+        <xdr:cNvPr id="8227" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912C3447-2DA9-5E0B-5F14-E4F4F7AFA6E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19221450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11279,51 +12314,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8228" name="AutoShape 3"/>
+        <xdr:cNvPr id="8228" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73B4BE49-7B6D-20AD-7A6B-52535F445A13}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19526250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11332,51 +12373,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8229" name="AutoShape 4"/>
+        <xdr:cNvPr id="8229" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67BAFA33-2B1D-4D46-979E-3FB14EDCD81A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="19831050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11385,51 +12432,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8230" name="AutoShape 5"/>
+        <xdr:cNvPr id="8230" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88CD3DA7-2F5C-4614-58EF-39DC405E7D20}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="20135850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11438,51 +12491,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8231" name="AutoShape 36"/>
+        <xdr:cNvPr id="8231" name="AutoShape 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FAC0EB6-8E43-5CAC-7399-281088E54294}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11491,51 +12550,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8232" name="AutoShape 37"/>
+        <xdr:cNvPr id="8232" name="AutoShape 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBFFA78F-9F53-2B49-6154-C7DC0A6B6262}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11544,51 +12609,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8233" name="AutoShape 38"/>
+        <xdr:cNvPr id="8233" name="AutoShape 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1976EF1A-00A8-0BF6-3824-AC2A35364411}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11597,51 +12668,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8234" name="AutoShape 39"/>
+        <xdr:cNvPr id="8234" name="AutoShape 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F690B7E-6815-E2DD-A740-7BA37A3AF2A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11650,51 +12727,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8235" name="AutoShape 40"/>
+        <xdr:cNvPr id="8235" name="AutoShape 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D30A130D-16A2-58DE-EAFC-EE90987265F8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11703,51 +12786,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8236" name="AutoShape 31"/>
+        <xdr:cNvPr id="8236" name="AutoShape 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D870C4D5-1FB1-1297-0B70-88EA702FEE9D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11756,51 +12845,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8237" name="AutoShape 32"/>
+        <xdr:cNvPr id="8237" name="AutoShape 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FE5E567-EB23-AF08-10A7-215E025649CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11809,51 +12904,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8238" name="AutoShape 33"/>
+        <xdr:cNvPr id="8238" name="AutoShape 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DD5EB9F-F3A1-D68E-3827-113E7E1E631E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11862,51 +12963,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8239" name="AutoShape 34"/>
+        <xdr:cNvPr id="8239" name="AutoShape 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F018E44-2CBC-0FDA-5426-A15D404BE6C9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11915,51 +13022,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8240" name="AutoShape 35"/>
+        <xdr:cNvPr id="8240" name="AutoShape 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD3C08D1-BE9C-968E-FEDA-92062197F2F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11968,51 +13081,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8241" name="AutoShape 26"/>
+        <xdr:cNvPr id="8241" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0B0CF43-21B8-3902-50F5-16DBC8DA7A9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12021,51 +13140,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8242" name="AutoShape 27"/>
+        <xdr:cNvPr id="8242" name="AutoShape 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E3EDE2A-CCF5-5307-DF0B-6CA3F4701562}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12074,51 +13199,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8243" name="AutoShape 28"/>
+        <xdr:cNvPr id="8243" name="AutoShape 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{114920A7-2B66-196F-AEE4-22C8D2FB792C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12127,51 +13258,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8244" name="AutoShape 29"/>
+        <xdr:cNvPr id="8244" name="AutoShape 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B38EA33-DAA9-E9C6-1968-E299196BC1D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12180,51 +13317,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8245" name="AutoShape 30"/>
+        <xdr:cNvPr id="8245" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED7F8EB-DAC8-9B2A-8C61-E3CCB5AA97C1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12233,51 +13376,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8246" name="AutoShape 21"/>
+        <xdr:cNvPr id="8246" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82F78D25-9AFE-5D12-92D2-09B7EF11F030}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12286,51 +13435,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8247" name="AutoShape 22"/>
+        <xdr:cNvPr id="8247" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60432221-25E8-8FB4-0F47-06EEFF865DEC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12339,51 +13494,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8248" name="AutoShape 23"/>
+        <xdr:cNvPr id="8248" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37AD7153-D07C-42DA-993F-F3BBC9371D7F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12392,51 +13553,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8249" name="AutoShape 24"/>
+        <xdr:cNvPr id="8249" name="AutoShape 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1AA262D-BE18-B4F7-E1BD-0A639C9CBC0F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12445,51 +13612,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8250" name="AutoShape 25"/>
+        <xdr:cNvPr id="8250" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86187058-1CD1-BF1E-4E6C-1B0A4D9BF144}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 18050"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12498,51 +13671,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8251" name="AutoShape 16"/>
+        <xdr:cNvPr id="8251" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D42F6D-D425-CBF7-2EB2-6F0698DE9A4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12551,51 +13730,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8252" name="AutoShape 17"/>
+        <xdr:cNvPr id="8252" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D178223-AF10-D7EA-FABA-9A222BF6E261}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12604,51 +13789,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8253" name="AutoShape 18"/>
+        <xdr:cNvPr id="8253" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EA5DF2C-8E2E-4B4B-1735-98E6955764E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12657,51 +13848,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8254" name="AutoShape 19"/>
+        <xdr:cNvPr id="8254" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8070EF25-26EA-96AA-45C3-6F0A427E6535}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12710,51 +13907,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8255" name="AutoShape 20"/>
+        <xdr:cNvPr id="8255" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814CA7DF-79C9-D43A-4DB6-2B8D51205F3E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12763,51 +13966,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8256" name="AutoShape 11"/>
+        <xdr:cNvPr id="8256" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A63F5A32-285A-8601-2207-197D70B25EA2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12816,51 +14025,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8257" name="AutoShape 12"/>
+        <xdr:cNvPr id="8257" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D6D6BA6-0E43-35F3-39AC-F47C9BCF9B3A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12869,51 +14084,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8258" name="AutoShape 13"/>
+        <xdr:cNvPr id="8258" name="AutoShape 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABDA5B07-101A-76C5-4CC9-563249DE8F36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12922,51 +14143,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8259" name="AutoShape 14"/>
+        <xdr:cNvPr id="8259" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133E514C-0B2E-D2A6-0A88-BCD87DA3C818}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -12975,51 +14202,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8260" name="AutoShape 15"/>
+        <xdr:cNvPr id="8260" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D16E71-AB85-1A82-6A33-BF0849091DFB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13028,51 +14261,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8261" name="AutoShape 6"/>
+        <xdr:cNvPr id="8261" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29021906-F902-BB9C-2287-AAE01992B2D5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13081,51 +14320,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8262" name="AutoShape 7"/>
+        <xdr:cNvPr id="8262" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70CA7051-3DC6-C9CA-EF42-17CA11EA0AFA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13134,51 +14379,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8263" name="AutoShape 8"/>
+        <xdr:cNvPr id="8263" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C3E2246-3BB1-F130-94EF-47F083A672F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13187,51 +14438,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8264" name="AutoShape 9"/>
+        <xdr:cNvPr id="8264" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F60BA081-3BC4-0A45-A3BD-FFBBF8F6F4B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13240,51 +14497,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8265" name="AutoShape 10"/>
+        <xdr:cNvPr id="8265" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0D05FCF-B009-26FB-70FE-A4808257A74F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13293,51 +14556,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8266" name="AutoShape 1"/>
+        <xdr:cNvPr id="8266" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93BBA23-7BA1-F8C4-0C82-5CB9C9BA4C7F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21202650"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13346,51 +14615,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8267" name="AutoShape 2"/>
+        <xdr:cNvPr id="8267" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BCCF06D-68F5-8DBF-7024-C6564E71871B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21507450"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13399,51 +14674,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8268" name="AutoShape 3"/>
+        <xdr:cNvPr id="8268" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89A6D242-B5BE-FFC1-DCEA-A8792D1DB522}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="21812250"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13452,51 +14733,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8269" name="AutoShape 4"/>
+        <xdr:cNvPr id="8269" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2535B73-2BFE-9454-15A4-0953BCF4A43B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22117050"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -13505,205 +14792,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8270" name="AutoShape 5"/>
+        <xdr:cNvPr id="8270" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C281E59E-433F-EF83-E8E6-4429B62835DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1857375" y="22421850"/>
           <a:ext cx="238125" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 19437"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13836,10753 +15129,10663 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BC41BD3-3DB8-49C1-BC4B-E7F1EB817414}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
-  <dimension ref="A1:AD153"/>
+  <dimension ref="A1:AD151"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="3.6640625" customWidth="1"/>
-    <col min="3" max="3" width="13.1640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" customWidth="1"/>
+    <col min="4" max="4" width="8.77734375" customWidth="1"/>
+    <col min="5" max="5" width="2.77734375" customWidth="1"/>
+    <col min="6" max="6" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.33203125" customWidth="1"/>
-    <col min="8" max="8" width="3.1640625" customWidth="1"/>
+    <col min="8" max="8" width="3.109375" customWidth="1"/>
     <col min="9" max="9" width="8.6640625" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8.6640625" customWidth="1"/>
     <col min="13" max="13" width="9.6640625" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" customWidth="1"/>
-    <col min="15" max="17" width="8.5" customWidth="1"/>
-    <col min="19" max="29" width="9.1640625" customWidth="1"/>
+    <col min="15" max="17" width="8.44140625" customWidth="1"/>
+    <col min="19" max="29" width="9.109375" customWidth="1"/>
     <col min="30" max="30" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
-[...29 lines deleted...]
-      <c r="AD1" s="78"/>
+    <row r="1" spans="1:30" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
     </row>
-    <row r="2" spans="1:30" s="12" customFormat="1" ht="12" customHeight="1">
-      <c r="A2" s="79" t="s">
+    <row r="2" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="79"/>
-[...27 lines deleted...]
-      <c r="AD2" s="80"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
     </row>
-    <row r="3" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="F3" s="13"/>
+    <row r="3" spans="1:30" ht="12" customHeight="1">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:30" ht="3" customHeight="1">
-      <c r="G4" s="14"/>
-[...22 lines deleted...]
-      <c r="AD4" s="3"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
     </row>
-    <row r="5" spans="1:30" s="11" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="81" t="s">
+    <row r="5" spans="1:30" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="13"/>
+      <c r="B5" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="81"/>
-[...8 lines deleted...]
-      <c r="J5" s="85" t="s">
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="K5" s="86"/>
-[...11 lines deleted...]
-      <c r="W5" s="85" t="s">
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="86"/>
-[...5 lines deleted...]
-      <c r="AD5" s="86"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="68"/>
+      <c r="AA5" s="68"/>
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
     </row>
-    <row r="6" spans="1:30" s="11" customFormat="1" ht="22.5">
-[...9 lines deleted...]
-      <c r="J6" s="6" t="s">
+    <row r="6" spans="1:30" s="9" customFormat="1" ht="22">
+      <c r="A6" s="15"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="19" t="s">
+      <c r="K6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="19" t="s">
+      <c r="L6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="M6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="O6" s="21" t="s">
+      <c r="O6" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Q6" s="19" t="s">
+      <c r="Q6" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="R6" s="19" t="s">
+      <c r="R6" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="22" t="s">
+      <c r="S6" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="22" t="s">
+      <c r="T6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="19" t="s">
+      <c r="U6" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V6" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="W6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="X6" s="19" t="s">
+      <c r="X6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="Y6" s="19" t="s">
+      <c r="Y6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="Z6" s="20" t="s">
+      <c r="Z6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AA6" s="19" t="s">
+      <c r="AA6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AB6" s="21" t="s">
+      <c r="AB6" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AC6" s="19" t="s">
+      <c r="AC6" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AD6" s="21" t="s">
+      <c r="AD6" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:30" ht="12" customHeight="1">
-      <c r="B7" s="30"/>
-[...27 lines deleted...]
-      <c r="AD7" s="25"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="23"/>
+      <c r="T7" s="23"/>
+      <c r="U7" s="23"/>
+      <c r="V7" s="23"/>
+      <c r="W7" s="23"/>
+      <c r="X7" s="23"/>
+      <c r="Y7" s="23"/>
+      <c r="Z7" s="23"/>
+      <c r="AA7" s="23"/>
+      <c r="AB7" s="23"/>
+      <c r="AC7" s="23"/>
+      <c r="AD7" s="23"/>
     </row>
-    <row r="8" spans="1:30" s="29" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <f>DATE(YEAR(A12)-1,5,1)</f>
+    <row r="8" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="49">
         <v>44317</v>
       </c>
-      <c r="B8" s="74" t="str">
-[...5 lines deleted...]
-        <f>IF(TEXT(A8,"e")="1","元",TEXT(A8,"e"))</f>
+      <c r="B8" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="55"/>
+      <c r="D8" s="54">
         <v>3</v>
       </c>
-      <c r="E8" s="73"/>
-      <c r="F8" s="73" t="s">
+      <c r="E8" s="54"/>
+      <c r="F8" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="73"/>
-[...7 lines deleted...]
-      <c r="K8" s="8">
+      <c r="G8" s="54"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="26">
+        <v>12039</v>
+      </c>
+      <c r="J8" s="26">
+        <v>11985</v>
+      </c>
+      <c r="K8" s="6">
         <v>63</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="6">
         <v>943</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="6">
         <v>1815</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="6">
         <v>2284</v>
       </c>
-      <c r="O8" s="8">
-[...5 lines deleted...]
-      <c r="Q8" s="8">
+      <c r="O8" s="6">
+        <v>3702</v>
+      </c>
+      <c r="P8" s="6">
+        <v>2251</v>
+      </c>
+      <c r="Q8" s="6">
         <v>545</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="6">
         <v>150</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="6">
         <v>132</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="6">
         <v>48</v>
       </c>
-      <c r="U8" s="8">
-[...2 lines deleted...]
-      <c r="V8" s="8">
+      <c r="U8" s="6">
+        <v>0</v>
+      </c>
+      <c r="V8" s="6">
         <v>52</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="6">
         <v>54</v>
       </c>
-      <c r="X8" s="8">
-[...2 lines deleted...]
-      <c r="Y8" s="8">
+      <c r="X8" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="6">
         <v>3</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z8" s="6">
         <v>12</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AA8" s="6">
         <v>18</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AB8" s="6">
         <v>13</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AC8" s="6">
         <v>8</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="AD8" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
+    <row r="9" spans="1:30" ht="12" customHeight="1">
       <c r="A9" s="1"/>
-      <c r="B9" s="30"/>
-      <c r="C9" s="71" t="s">
+      <c r="B9" s="28"/>
+      <c r="C9" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="71"/>
-[...10 lines deleted...]
-      <c r="K9" s="25">
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="30">
+        <v>7250</v>
+      </c>
+      <c r="J9" s="30">
+        <v>7196</v>
+      </c>
+      <c r="K9" s="23">
         <v>40</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="23">
         <v>523</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="23">
         <v>971</v>
       </c>
-      <c r="N9" s="25">
+      <c r="N9" s="23">
         <v>1204</v>
       </c>
-      <c r="O9" s="25">
-[...5 lines deleted...]
-      <c r="Q9" s="25">
+      <c r="O9" s="23">
+        <v>2156</v>
+      </c>
+      <c r="P9" s="23">
+        <v>1531</v>
+      </c>
+      <c r="Q9" s="23">
         <v>434</v>
       </c>
-      <c r="R9" s="25">
+      <c r="R9" s="23">
         <v>125</v>
       </c>
-      <c r="S9" s="25">
+      <c r="S9" s="23">
         <v>118</v>
       </c>
-      <c r="T9" s="25">
+      <c r="T9" s="23">
         <v>42</v>
       </c>
-      <c r="U9" s="25">
-[...2 lines deleted...]
-      <c r="V9" s="25">
+      <c r="U9" s="23">
+        <v>0</v>
+      </c>
+      <c r="V9" s="23">
         <v>52</v>
       </c>
-      <c r="W9" s="25">
+      <c r="W9" s="23">
         <v>54</v>
       </c>
-      <c r="X9" s="25">
-[...2 lines deleted...]
-      <c r="Y9" s="25">
+      <c r="X9" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="23">
         <v>3</v>
       </c>
-      <c r="Z9" s="25">
+      <c r="Z9" s="23">
         <v>12</v>
       </c>
-      <c r="AA9" s="25">
+      <c r="AA9" s="23">
         <v>18</v>
       </c>
-      <c r="AB9" s="25">
+      <c r="AB9" s="23">
         <v>13</v>
       </c>
-      <c r="AC9" s="25">
+      <c r="AC9" s="23">
         <v>8</v>
       </c>
-      <c r="AD9" s="25">
+      <c r="AD9" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:30" s="29" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C10" s="87" t="s">
+    <row r="10" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="24"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="87"/>
-[...4 lines deleted...]
-      <c r="I10" s="28">
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="26">
         <v>4789</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="26">
         <v>4789</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="6">
         <v>23</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="6">
         <v>420</v>
       </c>
-      <c r="M10" s="8">
+      <c r="M10" s="6">
         <v>844</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="6">
         <v>1080</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="6">
         <v>1546</v>
       </c>
-      <c r="P10" s="8">
+      <c r="P10" s="6">
         <v>720</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <v>111</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <v>25</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <v>14</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <v>6</v>
       </c>
-      <c r="U10" s="8">
-[...26 lines deleted...]
-      <c r="AD10" s="8">
+      <c r="U10" s="6">
+        <v>0</v>
+      </c>
+      <c r="V10" s="6">
+        <v>0</v>
+      </c>
+      <c r="W10" s="6">
+        <v>0</v>
+      </c>
+      <c r="X10" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
+    <row r="11" spans="1:30" ht="12" customHeight="1">
       <c r="A11" s="1"/>
-      <c r="B11" s="30"/>
-[...27 lines deleted...]
-      <c r="AD11" s="25"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23"/>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="23"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+      <c r="U11" s="23"/>
+      <c r="V11" s="23"/>
+      <c r="W11" s="23"/>
+      <c r="X11" s="23"/>
+      <c r="Y11" s="23"/>
+      <c r="Z11" s="23"/>
+      <c r="AA11" s="23"/>
+      <c r="AB11" s="23"/>
+      <c r="AC11" s="23"/>
+      <c r="AD11" s="23"/>
     </row>
-    <row r="12" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <f>DATE(YEAR(A16)-1,5,1)</f>
+    <row r="12" spans="1:30" ht="12" customHeight="1">
+      <c r="A12" s="49">
         <v>44682</v>
       </c>
-      <c r="B12" s="74" t="str">
-[...5 lines deleted...]
-        <f>IF(TEXT(A12,"e")="1","元",TEXT(A12,"e"))</f>
+      <c r="B12" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="55"/>
+      <c r="D12" s="54">
         <v>4</v>
       </c>
-      <c r="E12" s="73"/>
-      <c r="F12" s="73" t="s">
+      <c r="E12" s="54"/>
+      <c r="F12" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="G12" s="73"/>
-[...7 lines deleted...]
-      <c r="K12" s="25">
+      <c r="G12" s="54"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="30">
+        <v>11639</v>
+      </c>
+      <c r="J12" s="30">
+        <v>11588</v>
+      </c>
+      <c r="K12" s="23">
         <v>81</v>
       </c>
-      <c r="L12" s="25">
-[...5 lines deleted...]
-      <c r="N12" s="25">
+      <c r="L12" s="23">
+        <v>914</v>
+      </c>
+      <c r="M12" s="23">
+        <v>1797</v>
+      </c>
+      <c r="N12" s="23">
         <v>2326</v>
       </c>
-      <c r="O12" s="25">
-[...2 lines deleted...]
-      <c r="P12" s="25">
+      <c r="O12" s="23">
+        <v>3527</v>
+      </c>
+      <c r="P12" s="23">
         <v>2097</v>
       </c>
-      <c r="Q12" s="25">
-[...2 lines deleted...]
-      <c r="R12" s="25">
+      <c r="Q12" s="23">
+        <v>492</v>
+      </c>
+      <c r="R12" s="23">
         <v>144</v>
       </c>
-      <c r="S12" s="25">
+      <c r="S12" s="23">
         <v>126</v>
       </c>
-      <c r="T12" s="25">
+      <c r="T12" s="23">
         <v>42</v>
       </c>
-      <c r="U12" s="25">
-[...2 lines deleted...]
-      <c r="V12" s="25">
+      <c r="U12" s="23">
+        <v>0</v>
+      </c>
+      <c r="V12" s="23">
         <v>42</v>
       </c>
-      <c r="W12" s="25">
+      <c r="W12" s="23">
         <v>51</v>
       </c>
-      <c r="X12" s="25">
+      <c r="X12" s="23">
         <v>1</v>
       </c>
-      <c r="Y12" s="25">
+      <c r="Y12" s="23">
         <v>6</v>
       </c>
-      <c r="Z12" s="25">
+      <c r="Z12" s="23">
         <v>9</v>
       </c>
-      <c r="AA12" s="25">
+      <c r="AA12" s="23">
         <v>11</v>
       </c>
-      <c r="AB12" s="25">
+      <c r="AB12" s="23">
         <v>18</v>
       </c>
-      <c r="AC12" s="25">
+      <c r="AC12" s="23">
         <v>6</v>
       </c>
-      <c r="AD12" s="25">
+      <c r="AD12" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
+    <row r="13" spans="1:30" ht="12" customHeight="1">
       <c r="A13" s="1"/>
-      <c r="B13" s="30"/>
-      <c r="C13" s="71" t="s">
+      <c r="B13" s="28"/>
+      <c r="C13" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="71"/>
-[...10 lines deleted...]
-      <c r="K13" s="25">
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="52"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="30">
+        <v>7092</v>
+      </c>
+      <c r="J13" s="30">
+        <v>7041</v>
+      </c>
+      <c r="K13" s="23">
         <v>62</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L13" s="23">
+        <v>496</v>
+      </c>
+      <c r="M13" s="23">
+        <v>977</v>
+      </c>
+      <c r="N13" s="23">
+        <v>1246</v>
+      </c>
+      <c r="O13" s="23">
+        <v>2065</v>
+      </c>
+      <c r="P13" s="23">
+        <v>1476</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>403</v>
+      </c>
+      <c r="R13" s="23">
+        <v>131</v>
+      </c>
+      <c r="S13" s="23">
+        <v>108</v>
+      </c>
+      <c r="T13" s="23">
+        <v>35</v>
+      </c>
+      <c r="U13" s="23">
+        <v>0</v>
+      </c>
+      <c r="V13" s="23">
+        <v>42</v>
+      </c>
+      <c r="W13" s="23">
+        <v>51</v>
+      </c>
+      <c r="X13" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="23">
+        <v>6</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>9</v>
+      </c>
+      <c r="AA13" s="23">
+        <v>11</v>
+      </c>
+      <c r="AB13" s="23">
+        <v>18</v>
+      </c>
+      <c r="AC13" s="23">
+        <v>6</v>
+      </c>
+      <c r="AD13" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="12" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="30">
+        <v>4547</v>
+      </c>
+      <c r="J14" s="30">
+        <v>4547</v>
+      </c>
+      <c r="K14" s="23">
+        <v>19</v>
+      </c>
+      <c r="L14" s="23">
+        <v>418</v>
+      </c>
+      <c r="M14" s="23">
+        <v>820</v>
+      </c>
+      <c r="N14" s="23">
+        <v>1080</v>
+      </c>
+      <c r="O14" s="23">
+        <v>1462</v>
+      </c>
+      <c r="P14" s="23">
+        <v>621</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>89</v>
+      </c>
+      <c r="R14" s="23">
+        <v>13</v>
+      </c>
+      <c r="S14" s="23">
+        <v>18</v>
+      </c>
+      <c r="T14" s="23">
+        <v>7</v>
+      </c>
+      <c r="U14" s="23">
+        <v>0</v>
+      </c>
+      <c r="V14" s="23">
+        <v>0</v>
+      </c>
+      <c r="W14" s="23">
+        <v>0</v>
+      </c>
+      <c r="X14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="12" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="23"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+      <c r="AA15" s="23"/>
+      <c r="AB15" s="23"/>
+      <c r="AC15" s="23"/>
+      <c r="AD15" s="23"/>
+    </row>
+    <row r="16" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="50">
+        <v>45047</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="56"/>
+      <c r="D16" s="57">
+        <v>5</v>
+      </c>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="57"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="34">
+        <v>11315</v>
+      </c>
+      <c r="J16" s="34">
+        <v>11253</v>
+      </c>
+      <c r="K16" s="5">
+        <v>78</v>
+      </c>
+      <c r="L16" s="5">
+        <v>922</v>
+      </c>
+      <c r="M16" s="5">
+        <v>1632</v>
+      </c>
+      <c r="N16" s="5">
+        <v>2106</v>
+      </c>
+      <c r="O16" s="5">
+        <v>3552</v>
+      </c>
+      <c r="P16" s="5">
+        <v>2041</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>500</v>
+      </c>
+      <c r="R16" s="5">
+        <v>164</v>
+      </c>
+      <c r="S16" s="5">
+        <v>133</v>
+      </c>
+      <c r="T16" s="5">
+        <v>57</v>
+      </c>
+      <c r="U16" s="5">
+        <v>1</v>
+      </c>
+      <c r="V16" s="5">
+        <v>67</v>
+      </c>
+      <c r="W16" s="5">
+        <v>62</v>
+      </c>
+      <c r="X16" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>6</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>8</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>19</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>22</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>7</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="31"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="34">
+        <v>6958</v>
+      </c>
+      <c r="J17" s="34">
+        <v>6896</v>
+      </c>
+      <c r="K17" s="5">
+        <v>54</v>
+      </c>
+      <c r="L17" s="5">
+        <v>555</v>
+      </c>
+      <c r="M17" s="5">
+        <v>893</v>
+      </c>
+      <c r="N17" s="5">
+        <v>1162</v>
+      </c>
+      <c r="O17" s="5">
+        <v>2073</v>
+      </c>
+      <c r="P17" s="5">
+        <v>1385</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>398</v>
+      </c>
+      <c r="R17" s="5">
+        <v>147</v>
+      </c>
+      <c r="S17" s="5">
+        <v>108</v>
+      </c>
+      <c r="T17" s="5">
+        <v>53</v>
+      </c>
+      <c r="U17" s="5">
+        <v>1</v>
+      </c>
+      <c r="V17" s="5">
+        <v>67</v>
+      </c>
+      <c r="W17" s="5">
+        <v>62</v>
+      </c>
+      <c r="X17" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>19</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>22</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>7</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="31"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="34">
+        <v>4357</v>
+      </c>
+      <c r="J18" s="34">
+        <v>4357</v>
+      </c>
+      <c r="K18" s="5">
+        <v>24</v>
+      </c>
+      <c r="L18" s="5">
+        <v>367</v>
+      </c>
+      <c r="M18" s="5">
+        <v>739</v>
+      </c>
+      <c r="N18" s="5">
+        <v>944</v>
+      </c>
+      <c r="O18" s="5">
+        <v>1479</v>
+      </c>
+      <c r="P18" s="5">
+        <v>656</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>102</v>
+      </c>
+      <c r="R18" s="5">
+        <v>17</v>
+      </c>
+      <c r="S18" s="5">
+        <v>25</v>
+      </c>
+      <c r="T18" s="5">
+        <v>4</v>
+      </c>
+      <c r="U18" s="5">
+        <v>0</v>
+      </c>
+      <c r="V18" s="5">
+        <v>0</v>
+      </c>
+      <c r="W18" s="5">
+        <v>0</v>
+      </c>
+      <c r="X18" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="12" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="23"/>
+      <c r="W19" s="23"/>
+      <c r="X19" s="23"/>
+      <c r="Y19" s="23"/>
+      <c r="Z19" s="23"/>
+      <c r="AA19" s="23"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="23"/>
+      <c r="AD19" s="23"/>
+    </row>
+    <row r="20" spans="1:30" ht="12" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="29"/>
+      <c r="I20" s="30">
+        <v>5887</v>
+      </c>
+      <c r="J20" s="30">
+        <v>5846</v>
+      </c>
+      <c r="K20" s="23">
+        <v>41</v>
+      </c>
+      <c r="L20" s="23">
+        <v>450</v>
+      </c>
+      <c r="M20" s="23">
+        <v>779</v>
+      </c>
+      <c r="N20" s="23">
+        <v>973</v>
+      </c>
+      <c r="O20" s="23">
+        <v>1847</v>
+      </c>
+      <c r="P20" s="23">
+        <v>1241</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>301</v>
+      </c>
+      <c r="R20" s="23">
+        <v>90</v>
+      </c>
+      <c r="S20" s="23">
+        <v>81</v>
+      </c>
+      <c r="T20" s="23">
+        <v>36</v>
+      </c>
+      <c r="U20" s="23">
+        <v>0</v>
+      </c>
+      <c r="V20" s="23">
+        <v>7</v>
+      </c>
+      <c r="W20" s="23">
+        <v>41</v>
+      </c>
+      <c r="X20" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="23">
+        <v>7</v>
+      </c>
+      <c r="AA20" s="23">
+        <v>12</v>
+      </c>
+      <c r="AB20" s="23">
+        <v>11</v>
+      </c>
+      <c r="AC20" s="23">
+        <v>6</v>
+      </c>
+      <c r="AD20" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="12" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="29"/>
+      <c r="I21" s="30">
+        <v>3869</v>
+      </c>
+      <c r="J21" s="30">
+        <v>3869</v>
+      </c>
+      <c r="K21" s="23">
+        <v>16</v>
+      </c>
+      <c r="L21" s="23">
+        <v>307</v>
+      </c>
+      <c r="M21" s="23">
+        <v>633</v>
+      </c>
+      <c r="N21" s="23">
+        <v>833</v>
+      </c>
+      <c r="O21" s="23">
+        <v>1337</v>
+      </c>
+      <c r="P21" s="23">
+        <v>613</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>87</v>
+      </c>
+      <c r="R21" s="23">
+        <v>16</v>
+      </c>
+      <c r="S21" s="23">
+        <v>23</v>
+      </c>
+      <c r="T21" s="23">
+        <v>4</v>
+      </c>
+      <c r="U21" s="23">
+        <v>0</v>
+      </c>
+      <c r="V21" s="23">
+        <v>0</v>
+      </c>
+      <c r="W21" s="23">
+        <v>0</v>
+      </c>
+      <c r="X21" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="12" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="29"/>
+      <c r="I22" s="30">
+        <v>483</v>
+      </c>
+      <c r="J22" s="30">
+        <v>478</v>
+      </c>
+      <c r="K22" s="23">
+        <v>8</v>
+      </c>
+      <c r="L22" s="23">
+        <v>73</v>
+      </c>
+      <c r="M22" s="23">
+        <v>57</v>
+      </c>
+      <c r="N22" s="23">
+        <v>114</v>
+      </c>
+      <c r="O22" s="23">
+        <v>93</v>
+      </c>
+      <c r="P22" s="23">
+        <v>48</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>38</v>
+      </c>
+      <c r="R22" s="23">
+        <v>26</v>
+      </c>
+      <c r="S22" s="23">
+        <v>12</v>
+      </c>
+      <c r="T22" s="23">
+        <v>8</v>
+      </c>
+      <c r="U22" s="23">
+        <v>1</v>
+      </c>
+      <c r="V22" s="23">
+        <v>0</v>
+      </c>
+      <c r="W22" s="23">
+        <v>5</v>
+      </c>
+      <c r="X22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB22" s="23">
+        <v>4</v>
+      </c>
+      <c r="AC22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="12" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="29"/>
+      <c r="I23" s="30">
+        <v>184</v>
+      </c>
+      <c r="J23" s="30">
+        <v>184</v>
+      </c>
+      <c r="K23" s="23">
+        <v>4</v>
+      </c>
+      <c r="L23" s="23">
+        <v>27</v>
+      </c>
+      <c r="M23" s="23">
+        <v>59</v>
+      </c>
+      <c r="N23" s="23">
+        <v>45</v>
+      </c>
+      <c r="O23" s="23">
+        <v>42</v>
+      </c>
+      <c r="P23" s="23">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>0</v>
+      </c>
+      <c r="R23" s="23">
+        <v>0</v>
+      </c>
+      <c r="S23" s="23">
+        <v>0</v>
+      </c>
+      <c r="T23" s="23">
+        <v>0</v>
+      </c>
+      <c r="U23" s="23">
+        <v>0</v>
+      </c>
+      <c r="V23" s="23">
+        <v>0</v>
+      </c>
+      <c r="W23" s="23">
+        <v>0</v>
+      </c>
+      <c r="X23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="12" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="29"/>
+      <c r="I24" s="30">
+        <v>337</v>
+      </c>
+      <c r="J24" s="30">
+        <v>323</v>
+      </c>
+      <c r="K24" s="23">
+        <v>2</v>
+      </c>
+      <c r="L24" s="23">
+        <v>9</v>
+      </c>
+      <c r="M24" s="23">
+        <v>20</v>
+      </c>
+      <c r="N24" s="23">
+        <v>29</v>
+      </c>
+      <c r="O24" s="23">
+        <v>64</v>
+      </c>
+      <c r="P24" s="23">
+        <v>50</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>45</v>
+      </c>
+      <c r="R24" s="23">
+        <v>27</v>
+      </c>
+      <c r="S24" s="23">
+        <v>12</v>
+      </c>
+      <c r="T24" s="23">
+        <v>8</v>
+      </c>
+      <c r="U24" s="23">
+        <v>0</v>
+      </c>
+      <c r="V24" s="23">
+        <v>57</v>
+      </c>
+      <c r="W24" s="23">
+        <v>14</v>
+      </c>
+      <c r="X24" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>5</v>
+      </c>
+      <c r="AB24" s="23">
+        <v>6</v>
+      </c>
+      <c r="AC24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AD24" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="12" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="29"/>
+      <c r="I25" s="30">
+        <v>128</v>
+      </c>
+      <c r="J25" s="30">
+        <v>128</v>
+      </c>
+      <c r="K25" s="23">
+        <v>3</v>
+      </c>
+      <c r="L25" s="23">
+        <v>17</v>
+      </c>
+      <c r="M25" s="23">
+        <v>17</v>
+      </c>
+      <c r="N25" s="23">
+        <v>24</v>
+      </c>
+      <c r="O25" s="23">
+        <v>40</v>
+      </c>
+      <c r="P25" s="23">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>9</v>
+      </c>
+      <c r="R25" s="23">
+        <v>0</v>
+      </c>
+      <c r="S25" s="23">
+        <v>1</v>
+      </c>
+      <c r="T25" s="23">
+        <v>0</v>
+      </c>
+      <c r="U25" s="23">
+        <v>0</v>
+      </c>
+      <c r="V25" s="23">
+        <v>0</v>
+      </c>
+      <c r="W25" s="23">
+        <v>0</v>
+      </c>
+      <c r="X25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="12" customHeight="1">
+      <c r="A26" s="1"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="29"/>
+      <c r="I26" s="30">
+        <v>246</v>
+      </c>
+      <c r="J26" s="30">
+        <v>244</v>
+      </c>
+      <c r="K26" s="23">
+        <v>3</v>
+      </c>
+      <c r="L26" s="23">
+        <v>22</v>
+      </c>
+      <c r="M26" s="23">
+        <v>36</v>
+      </c>
+      <c r="N26" s="23">
+        <v>45</v>
+      </c>
+      <c r="O26" s="23">
+        <v>68</v>
+      </c>
+      <c r="P26" s="23">
+        <v>46</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>14</v>
+      </c>
+      <c r="R26" s="23">
+        <v>4</v>
+      </c>
+      <c r="S26" s="23">
+        <v>3</v>
+      </c>
+      <c r="T26" s="23">
+        <v>1</v>
+      </c>
+      <c r="U26" s="23">
+        <v>0</v>
+      </c>
+      <c r="V26" s="23">
+        <v>2</v>
+      </c>
+      <c r="W26" s="23">
+        <v>2</v>
+      </c>
+      <c r="X26" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="12" customHeight="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="29"/>
+      <c r="I27" s="30">
+        <v>175</v>
+      </c>
+      <c r="J27" s="30">
+        <v>175</v>
+      </c>
+      <c r="K27" s="23">
+        <v>1</v>
+      </c>
+      <c r="L27" s="23">
+        <v>16</v>
+      </c>
+      <c r="M27" s="23">
+        <v>30</v>
+      </c>
+      <c r="N27" s="23">
+        <v>42</v>
+      </c>
+      <c r="O27" s="23">
+        <v>59</v>
+      </c>
+      <c r="P27" s="23">
+        <v>19</v>
+      </c>
+      <c r="Q27" s="23">
+        <v>6</v>
+      </c>
+      <c r="R27" s="23">
+        <v>1</v>
+      </c>
+      <c r="S27" s="23">
+        <v>1</v>
+      </c>
+      <c r="T27" s="23">
+        <v>0</v>
+      </c>
+      <c r="U27" s="23">
+        <v>0</v>
+      </c>
+      <c r="V27" s="23">
+        <v>0</v>
+      </c>
+      <c r="W27" s="23">
+        <v>0</v>
+      </c>
+      <c r="X27" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="12" customHeight="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="29"/>
+      <c r="I28" s="30">
+        <v>5</v>
+      </c>
+      <c r="J28" s="30">
+        <v>5</v>
+      </c>
+      <c r="K28" s="23">
+        <v>0</v>
+      </c>
+      <c r="L28" s="23">
+        <v>1</v>
+      </c>
+      <c r="M28" s="23">
+        <v>1</v>
+      </c>
+      <c r="N28" s="23">
+        <v>1</v>
+      </c>
+      <c r="O28" s="23">
+        <v>1</v>
+      </c>
+      <c r="P28" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="23">
+        <v>0</v>
+      </c>
+      <c r="R28" s="23">
+        <v>0</v>
+      </c>
+      <c r="S28" s="23">
+        <v>0</v>
+      </c>
+      <c r="T28" s="23">
+        <v>0</v>
+      </c>
+      <c r="U28" s="23">
+        <v>0</v>
+      </c>
+      <c r="V28" s="23">
+        <v>1</v>
+      </c>
+      <c r="W28" s="23">
+        <v>0</v>
+      </c>
+      <c r="X28" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="12" customHeight="1">
+      <c r="A29" s="1"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="29"/>
+      <c r="I29" s="30">
+        <v>1</v>
+      </c>
+      <c r="J29" s="30">
+        <v>1</v>
+      </c>
+      <c r="K29" s="23">
+        <v>0</v>
+      </c>
+      <c r="L29" s="23">
+        <v>0</v>
+      </c>
+      <c r="M29" s="23">
+        <v>0</v>
+      </c>
+      <c r="N29" s="23">
+        <v>0</v>
+      </c>
+      <c r="O29" s="23">
+        <v>1</v>
+      </c>
+      <c r="P29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="23">
+        <v>0</v>
+      </c>
+      <c r="R29" s="23">
+        <v>0</v>
+      </c>
+      <c r="S29" s="23">
+        <v>0</v>
+      </c>
+      <c r="T29" s="23">
+        <v>0</v>
+      </c>
+      <c r="U29" s="23">
+        <v>0</v>
+      </c>
+      <c r="V29" s="23">
+        <v>0</v>
+      </c>
+      <c r="W29" s="23">
+        <v>0</v>
+      </c>
+      <c r="X29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="12" customHeight="1">
+      <c r="A30" s="1"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="30"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="23"/>
+      <c r="O30" s="23"/>
+      <c r="P30" s="23"/>
+      <c r="Q30" s="23"/>
+      <c r="R30" s="23"/>
+      <c r="S30" s="23"/>
+      <c r="T30" s="23"/>
+      <c r="U30" s="23"/>
+      <c r="V30" s="23"/>
+      <c r="W30" s="23"/>
+      <c r="X30" s="23"/>
+      <c r="Y30" s="23"/>
+      <c r="Z30" s="23"/>
+      <c r="AA30" s="23"/>
+      <c r="AB30" s="23"/>
+      <c r="AC30" s="23"/>
+      <c r="AD30" s="23"/>
+    </row>
+    <row r="31" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="31"/>
+      <c r="B31" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="53"/>
+      <c r="D31" s="53"/>
+      <c r="E31" s="53"/>
+      <c r="F31" s="53"/>
+      <c r="G31" s="53"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="34">
+        <v>1059</v>
+      </c>
+      <c r="J31" s="34">
+        <v>1057</v>
+      </c>
+      <c r="K31" s="5">
+        <v>1</v>
+      </c>
+      <c r="L31" s="5">
+        <v>45</v>
+      </c>
+      <c r="M31" s="5">
+        <v>169</v>
+      </c>
+      <c r="N31" s="5">
+        <v>192</v>
+      </c>
+      <c r="O31" s="5">
+        <v>356</v>
+      </c>
+      <c r="P31" s="5">
+        <v>226</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>44</v>
+      </c>
+      <c r="R31" s="5">
+        <v>19</v>
+      </c>
+      <c r="S31" s="5">
+        <v>3</v>
+      </c>
+      <c r="T31" s="5">
+        <v>1</v>
+      </c>
+      <c r="U31" s="5">
+        <v>0</v>
+      </c>
+      <c r="V31" s="5">
+        <v>1</v>
+      </c>
+      <c r="W31" s="5">
+        <v>2</v>
+      </c>
+      <c r="X31" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>2</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="31"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="53"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="53"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="34">
+        <v>464</v>
+      </c>
+      <c r="J32" s="34">
+        <v>462</v>
+      </c>
+      <c r="K32" s="5">
+        <v>1</v>
+      </c>
+      <c r="L32" s="5">
+        <v>26</v>
+      </c>
+      <c r="M32" s="5">
+        <v>79</v>
+      </c>
+      <c r="N32" s="5">
+        <v>77</v>
+      </c>
+      <c r="O32" s="5">
+        <v>146</v>
+      </c>
+      <c r="P32" s="5">
+        <v>79</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>34</v>
+      </c>
+      <c r="R32" s="5">
+        <v>16</v>
+      </c>
+      <c r="S32" s="5">
+        <v>2</v>
+      </c>
+      <c r="T32" s="5">
+        <v>1</v>
+      </c>
+      <c r="U32" s="5">
+        <v>0</v>
+      </c>
+      <c r="V32" s="5">
+        <v>1</v>
+      </c>
+      <c r="W32" s="5">
+        <v>2</v>
+      </c>
+      <c r="X32" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>2</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="31"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="34">
+        <v>595</v>
+      </c>
+      <c r="J33" s="34">
+        <v>595</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0</v>
+      </c>
+      <c r="L33" s="5">
+        <v>19</v>
+      </c>
+      <c r="M33" s="5">
+        <v>90</v>
+      </c>
+      <c r="N33" s="5">
+        <v>115</v>
+      </c>
+      <c r="O33" s="5">
+        <v>210</v>
+      </c>
+      <c r="P33" s="5">
+        <v>147</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>10</v>
+      </c>
+      <c r="R33" s="5">
+        <v>3</v>
+      </c>
+      <c r="S33" s="5">
+        <v>1</v>
+      </c>
+      <c r="T33" s="5">
+        <v>0</v>
+      </c>
+      <c r="U33" s="5">
+        <v>0</v>
+      </c>
+      <c r="V33" s="5">
+        <v>0</v>
+      </c>
+      <c r="W33" s="5">
+        <v>0</v>
+      </c>
+      <c r="X33" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="12" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="30"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="23"/>
+      <c r="Q34" s="23"/>
+      <c r="R34" s="23"/>
+      <c r="S34" s="23"/>
+      <c r="T34" s="23"/>
+      <c r="U34" s="23"/>
+      <c r="V34" s="23"/>
+      <c r="W34" s="23"/>
+      <c r="X34" s="23"/>
+      <c r="Y34" s="23"/>
+      <c r="Z34" s="23"/>
+      <c r="AA34" s="23"/>
+      <c r="AB34" s="23"/>
+      <c r="AC34" s="23"/>
+      <c r="AD34" s="23"/>
+    </row>
+    <row r="35" spans="1:30" ht="12" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="51"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="29"/>
+      <c r="I35" s="30">
+        <v>419</v>
+      </c>
+      <c r="J35" s="30">
+        <v>419</v>
+      </c>
+      <c r="K35" s="23">
+        <v>1</v>
+      </c>
+      <c r="L35" s="23">
+        <v>22</v>
+      </c>
+      <c r="M35" s="23">
+        <v>72</v>
+      </c>
+      <c r="N35" s="23">
+        <v>69</v>
+      </c>
+      <c r="O35" s="23">
+        <v>133</v>
+      </c>
+      <c r="P35" s="23">
+        <v>73</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>33</v>
+      </c>
+      <c r="R35" s="23">
+        <v>12</v>
+      </c>
+      <c r="S35" s="23">
+        <v>2</v>
+      </c>
+      <c r="T35" s="23">
+        <v>1</v>
+      </c>
+      <c r="U35" s="23">
+        <v>0</v>
+      </c>
+      <c r="V35" s="23">
+        <v>1</v>
+      </c>
+      <c r="W35" s="23">
+        <v>0</v>
+      </c>
+      <c r="X35" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" ht="12" customHeight="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="29"/>
+      <c r="I36" s="30">
+        <v>561</v>
+      </c>
+      <c r="J36" s="30">
+        <v>561</v>
+      </c>
+      <c r="K36" s="23">
+        <v>0</v>
+      </c>
+      <c r="L36" s="23">
+        <v>18</v>
+      </c>
+      <c r="M36" s="23">
+        <v>83</v>
+      </c>
+      <c r="N36" s="23">
+        <v>106</v>
+      </c>
+      <c r="O36" s="23">
+        <v>202</v>
+      </c>
+      <c r="P36" s="23">
+        <v>139</v>
+      </c>
+      <c r="Q36" s="23">
+        <v>9</v>
+      </c>
+      <c r="R36" s="23">
+        <v>3</v>
+      </c>
+      <c r="S36" s="23">
+        <v>1</v>
+      </c>
+      <c r="T36" s="23">
+        <v>0</v>
+      </c>
+      <c r="U36" s="23">
+        <v>0</v>
+      </c>
+      <c r="V36" s="23">
+        <v>0</v>
+      </c>
+      <c r="W36" s="23">
+        <v>0</v>
+      </c>
+      <c r="X36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="12" customHeight="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="29"/>
+      <c r="I37" s="30">
+        <v>16</v>
+      </c>
+      <c r="J37" s="30">
+        <v>16</v>
+      </c>
+      <c r="K37" s="23">
+        <v>0</v>
+      </c>
+      <c r="L37" s="23">
+        <v>2</v>
+      </c>
+      <c r="M37" s="23">
+        <v>2</v>
+      </c>
+      <c r="N37" s="23">
+        <v>3</v>
+      </c>
+      <c r="O37" s="23">
+        <v>5</v>
+      </c>
+      <c r="P37" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="23">
+        <v>0</v>
+      </c>
+      <c r="R37" s="23">
+        <v>2</v>
+      </c>
+      <c r="S37" s="23">
+        <v>0</v>
+      </c>
+      <c r="T37" s="23">
+        <v>0</v>
+      </c>
+      <c r="U37" s="23">
+        <v>0</v>
+      </c>
+      <c r="V37" s="23">
+        <v>0</v>
+      </c>
+      <c r="W37" s="23">
+        <v>0</v>
+      </c>
+      <c r="X37" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="12" customHeight="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="29"/>
+      <c r="I38" s="30">
+        <v>10</v>
+      </c>
+      <c r="J38" s="30">
+        <v>10</v>
+      </c>
+      <c r="K38" s="23">
+        <v>0</v>
+      </c>
+      <c r="L38" s="23">
+        <v>1</v>
+      </c>
+      <c r="M38" s="23">
+        <v>2</v>
+      </c>
+      <c r="N38" s="23">
+        <v>4</v>
+      </c>
+      <c r="O38" s="23">
+        <v>2</v>
+      </c>
+      <c r="P38" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>0</v>
+      </c>
+      <c r="R38" s="23">
+        <v>0</v>
+      </c>
+      <c r="S38" s="23">
+        <v>0</v>
+      </c>
+      <c r="T38" s="23">
+        <v>0</v>
+      </c>
+      <c r="U38" s="23">
+        <v>0</v>
+      </c>
+      <c r="V38" s="23">
+        <v>0</v>
+      </c>
+      <c r="W38" s="23">
+        <v>0</v>
+      </c>
+      <c r="X38" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="12" customHeight="1">
+      <c r="A39" s="1"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="52"/>
+      <c r="E39" s="52"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="29"/>
+      <c r="I39" s="30">
+        <v>8</v>
+      </c>
+      <c r="J39" s="30">
+        <v>7</v>
+      </c>
+      <c r="K39" s="23">
+        <v>0</v>
+      </c>
+      <c r="L39" s="23">
+        <v>1</v>
+      </c>
+      <c r="M39" s="23">
+        <v>0</v>
+      </c>
+      <c r="N39" s="23">
+        <v>1</v>
+      </c>
+      <c r="O39" s="23">
+        <v>3</v>
+      </c>
+      <c r="P39" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>0</v>
+      </c>
+      <c r="R39" s="23">
+        <v>2</v>
+      </c>
+      <c r="S39" s="23">
+        <v>0</v>
+      </c>
+      <c r="T39" s="23">
+        <v>0</v>
+      </c>
+      <c r="U39" s="23">
+        <v>0</v>
+      </c>
+      <c r="V39" s="23">
+        <v>0</v>
+      </c>
+      <c r="W39" s="23">
+        <v>1</v>
+      </c>
+      <c r="X39" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="12" customHeight="1">
+      <c r="A40" s="1"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="52"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="52"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="29"/>
+      <c r="I40" s="30">
+        <v>12</v>
+      </c>
+      <c r="J40" s="30">
+        <v>12</v>
+      </c>
+      <c r="K40" s="23">
+        <v>0</v>
+      </c>
+      <c r="L40" s="23">
+        <v>0</v>
+      </c>
+      <c r="M40" s="23">
+        <v>3</v>
+      </c>
+      <c r="N40" s="23">
+        <v>1</v>
+      </c>
+      <c r="O40" s="23">
+        <v>2</v>
+      </c>
+      <c r="P40" s="23">
+        <v>5</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>1</v>
+      </c>
+      <c r="R40" s="23">
+        <v>0</v>
+      </c>
+      <c r="S40" s="23">
+        <v>0</v>
+      </c>
+      <c r="T40" s="23">
+        <v>0</v>
+      </c>
+      <c r="U40" s="23">
+        <v>0</v>
+      </c>
+      <c r="V40" s="23">
+        <v>0</v>
+      </c>
+      <c r="W40" s="23">
+        <v>0</v>
+      </c>
+      <c r="X40" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="12" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="52"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="29"/>
+      <c r="I41" s="30">
+        <v>21</v>
+      </c>
+      <c r="J41" s="30">
+        <v>20</v>
+      </c>
+      <c r="K41" s="23">
+        <v>0</v>
+      </c>
+      <c r="L41" s="23">
+        <v>1</v>
+      </c>
+      <c r="M41" s="23">
+        <v>5</v>
+      </c>
+      <c r="N41" s="23">
+        <v>4</v>
+      </c>
+      <c r="O41" s="23">
+        <v>5</v>
+      </c>
+      <c r="P41" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="23">
+        <v>1</v>
+      </c>
+      <c r="R41" s="23">
+        <v>0</v>
+      </c>
+      <c r="S41" s="23">
+        <v>0</v>
+      </c>
+      <c r="T41" s="23">
+        <v>0</v>
+      </c>
+      <c r="U41" s="23">
+        <v>0</v>
+      </c>
+      <c r="V41" s="23">
+        <v>0</v>
+      </c>
+      <c r="W41" s="23">
+        <v>1</v>
+      </c>
+      <c r="X41" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="12" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="52"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="52"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="29"/>
+      <c r="I42" s="30">
+        <v>12</v>
+      </c>
+      <c r="J42" s="30">
+        <v>12</v>
+      </c>
+      <c r="K42" s="23">
+        <v>0</v>
+      </c>
+      <c r="L42" s="23">
+        <v>0</v>
+      </c>
+      <c r="M42" s="23">
+        <v>2</v>
+      </c>
+      <c r="N42" s="23">
+        <v>4</v>
+      </c>
+      <c r="O42" s="23">
+        <v>4</v>
+      </c>
+      <c r="P42" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>0</v>
+      </c>
+      <c r="R42" s="23">
+        <v>0</v>
+      </c>
+      <c r="S42" s="23">
+        <v>0</v>
+      </c>
+      <c r="T42" s="23">
+        <v>0</v>
+      </c>
+      <c r="U42" s="23">
+        <v>0</v>
+      </c>
+      <c r="V42" s="23">
+        <v>0</v>
+      </c>
+      <c r="W42" s="23">
+        <v>0</v>
+      </c>
+      <c r="X42" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="12" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="52"/>
+      <c r="E43" s="52"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="29"/>
+      <c r="I43" s="30">
+        <v>0</v>
+      </c>
+      <c r="J43" s="30">
+        <v>0</v>
+      </c>
+      <c r="K43" s="23">
+        <v>0</v>
+      </c>
+      <c r="L43" s="23">
+        <v>0</v>
+      </c>
+      <c r="M43" s="23">
+        <v>0</v>
+      </c>
+      <c r="N43" s="23">
+        <v>0</v>
+      </c>
+      <c r="O43" s="23">
+        <v>0</v>
+      </c>
+      <c r="P43" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="23">
+        <v>0</v>
+      </c>
+      <c r="R43" s="23">
+        <v>0</v>
+      </c>
+      <c r="S43" s="23">
+        <v>0</v>
+      </c>
+      <c r="T43" s="23">
+        <v>0</v>
+      </c>
+      <c r="U43" s="23">
+        <v>0</v>
+      </c>
+      <c r="V43" s="23">
+        <v>0</v>
+      </c>
+      <c r="W43" s="23">
+        <v>0</v>
+      </c>
+      <c r="X43" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="12" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="28"/>
+      <c r="C44" s="52"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="52"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="29"/>
+      <c r="I44" s="30">
+        <v>0</v>
+      </c>
+      <c r="J44" s="30">
+        <v>0</v>
+      </c>
+      <c r="K44" s="23">
+        <v>0</v>
+      </c>
+      <c r="L44" s="23">
+        <v>0</v>
+      </c>
+      <c r="M44" s="23">
+        <v>0</v>
+      </c>
+      <c r="N44" s="23">
+        <v>0</v>
+      </c>
+      <c r="O44" s="23">
+        <v>0</v>
+      </c>
+      <c r="P44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>0</v>
+      </c>
+      <c r="R44" s="23">
+        <v>0</v>
+      </c>
+      <c r="S44" s="23">
+        <v>0</v>
+      </c>
+      <c r="T44" s="23">
+        <v>0</v>
+      </c>
+      <c r="U44" s="23">
+        <v>0</v>
+      </c>
+      <c r="V44" s="23">
+        <v>0</v>
+      </c>
+      <c r="W44" s="23">
+        <v>0</v>
+      </c>
+      <c r="X44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="12" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23"/>
+      <c r="R45" s="23"/>
+      <c r="S45" s="23"/>
+      <c r="T45" s="23"/>
+      <c r="U45" s="23"/>
+      <c r="V45" s="23"/>
+      <c r="W45" s="23"/>
+      <c r="X45" s="23"/>
+      <c r="Y45" s="23"/>
+      <c r="Z45" s="23"/>
+      <c r="AA45" s="23"/>
+      <c r="AB45" s="23"/>
+      <c r="AC45" s="23"/>
+      <c r="AD45" s="23"/>
+    </row>
+    <row r="46" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="31"/>
+      <c r="B46" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="53"/>
+      <c r="D46" s="53"/>
+      <c r="E46" s="53"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="53"/>
+      <c r="H46" s="33"/>
+      <c r="I46" s="34">
+        <v>870</v>
+      </c>
+      <c r="J46" s="34">
+        <v>865</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0</v>
+      </c>
+      <c r="L46" s="5">
+        <v>80</v>
+      </c>
+      <c r="M46" s="5">
+        <v>140</v>
+      </c>
+      <c r="N46" s="5">
+        <v>175</v>
+      </c>
+      <c r="O46" s="5">
+        <v>274</v>
+      </c>
+      <c r="P46" s="5">
+        <v>116</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>20</v>
+      </c>
+      <c r="R46" s="5">
+        <v>10</v>
+      </c>
+      <c r="S46" s="5">
+        <v>30</v>
+      </c>
+      <c r="T46" s="5">
+        <v>13</v>
+      </c>
+      <c r="U46" s="5">
+        <v>0</v>
+      </c>
+      <c r="V46" s="5">
+        <v>7</v>
+      </c>
+      <c r="W46" s="5">
+        <v>5</v>
+      </c>
+      <c r="X46" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="5">
+        <v>2</v>
+      </c>
+      <c r="AB46" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="31"/>
+      <c r="B47" s="32"/>
+      <c r="C47" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="53"/>
+      <c r="E47" s="53"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="53"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="34">
+        <v>439</v>
+      </c>
+      <c r="J47" s="34">
+        <v>434</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0</v>
+      </c>
+      <c r="L47" s="5">
+        <v>38</v>
+      </c>
+      <c r="M47" s="5">
+        <v>63</v>
+      </c>
+      <c r="N47" s="5">
+        <v>76</v>
+      </c>
+      <c r="O47" s="5">
+        <v>126</v>
+      </c>
+      <c r="P47" s="5">
+        <v>64</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>13</v>
+      </c>
+      <c r="R47" s="5">
+        <v>9</v>
+      </c>
+      <c r="S47" s="5">
+        <v>26</v>
+      </c>
+      <c r="T47" s="5">
+        <v>12</v>
+      </c>
+      <c r="U47" s="5">
+        <v>0</v>
+      </c>
+      <c r="V47" s="5">
+        <v>7</v>
+      </c>
+      <c r="W47" s="5">
+        <v>5</v>
+      </c>
+      <c r="X47" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA47" s="5">
+        <v>2</v>
+      </c>
+      <c r="AB47" s="5">
+        <v>2</v>
+      </c>
+      <c r="AC47" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="31"/>
+      <c r="B48" s="32"/>
+      <c r="C48" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="53"/>
+      <c r="E48" s="53"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="53"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="34">
+        <v>431</v>
+      </c>
+      <c r="J48" s="34">
+        <v>431</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0</v>
+      </c>
+      <c r="L48" s="5">
+        <v>42</v>
+      </c>
+      <c r="M48" s="5">
+        <v>77</v>
+      </c>
+      <c r="N48" s="5">
+        <v>99</v>
+      </c>
+      <c r="O48" s="5">
+        <v>148</v>
+      </c>
+      <c r="P48" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>7</v>
+      </c>
+      <c r="R48" s="5">
+        <v>1</v>
+      </c>
+      <c r="S48" s="5">
+        <v>4</v>
+      </c>
+      <c r="T48" s="5">
+        <v>1</v>
+      </c>
+      <c r="U48" s="5">
+        <v>0</v>
+      </c>
+      <c r="V48" s="5">
+        <v>0</v>
+      </c>
+      <c r="W48" s="5">
+        <v>0</v>
+      </c>
+      <c r="X48" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" ht="12" customHeight="1">
+      <c r="A49" s="1"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="30"/>
+      <c r="J49" s="30"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="23"/>
+      <c r="Q49" s="23"/>
+      <c r="R49" s="23"/>
+      <c r="S49" s="23"/>
+      <c r="T49" s="23"/>
+      <c r="U49" s="23"/>
+      <c r="V49" s="23"/>
+      <c r="W49" s="23"/>
+      <c r="X49" s="23"/>
+      <c r="Y49" s="23"/>
+      <c r="Z49" s="23"/>
+      <c r="AA49" s="23"/>
+      <c r="AB49" s="23"/>
+      <c r="AC49" s="23"/>
+      <c r="AD49" s="23"/>
+    </row>
+    <row r="50" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="24"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="51"/>
+      <c r="E50" s="51"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="25"/>
+      <c r="I50" s="26">
+        <v>373</v>
+      </c>
+      <c r="J50" s="26">
+        <v>370</v>
+      </c>
+      <c r="K50" s="6">
+        <v>0</v>
+      </c>
+      <c r="L50" s="6">
+        <v>35</v>
+      </c>
+      <c r="M50" s="6">
+        <v>54</v>
+      </c>
+      <c r="N50" s="6">
+        <v>63</v>
+      </c>
+      <c r="O50" s="6">
+        <v>114</v>
+      </c>
+      <c r="P50" s="6">
+        <v>54</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>8</v>
+      </c>
+      <c r="R50" s="6">
+        <v>8</v>
+      </c>
+      <c r="S50" s="6">
+        <v>21</v>
+      </c>
+      <c r="T50" s="6">
+        <v>11</v>
+      </c>
+      <c r="U50" s="6">
+        <v>0</v>
+      </c>
+      <c r="V50" s="6">
+        <v>2</v>
+      </c>
+      <c r="W50" s="6">
+        <v>3</v>
+      </c>
+      <c r="X50" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB50" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A51" s="24"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="25"/>
+      <c r="I51" s="26">
+        <v>369</v>
+      </c>
+      <c r="J51" s="26">
+        <v>369</v>
+      </c>
+      <c r="K51" s="6">
+        <v>0</v>
+      </c>
+      <c r="L51" s="6">
+        <v>35</v>
+      </c>
+      <c r="M51" s="6">
+        <v>58</v>
+      </c>
+      <c r="N51" s="6">
+        <v>88</v>
+      </c>
+      <c r="O51" s="6">
+        <v>128</v>
+      </c>
+      <c r="P51" s="6">
+        <v>51</v>
+      </c>
+      <c r="Q51" s="6">
+        <v>4</v>
+      </c>
+      <c r="R51" s="6">
+        <v>1</v>
+      </c>
+      <c r="S51" s="6">
+        <v>3</v>
+      </c>
+      <c r="T51" s="6">
+        <v>1</v>
+      </c>
+      <c r="U51" s="6">
+        <v>0</v>
+      </c>
+      <c r="V51" s="6">
+        <v>0</v>
+      </c>
+      <c r="W51" s="6">
+        <v>0</v>
+      </c>
+      <c r="X51" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A52" s="24"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D52" s="51"/>
+      <c r="E52" s="51"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="25"/>
+      <c r="I52" s="26">
+        <v>27</v>
+      </c>
+      <c r="J52" s="26">
+        <v>27</v>
+      </c>
+      <c r="K52" s="6">
+        <v>0</v>
+      </c>
+      <c r="L52" s="6">
+        <v>3</v>
+      </c>
+      <c r="M52" s="6">
+        <v>3</v>
+      </c>
+      <c r="N52" s="6">
+        <v>10</v>
+      </c>
+      <c r="O52" s="6">
+        <v>5</v>
+      </c>
+      <c r="P52" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>2</v>
+      </c>
+      <c r="R52" s="6">
+        <v>1</v>
+      </c>
+      <c r="S52" s="6">
+        <v>1</v>
+      </c>
+      <c r="T52" s="6">
+        <v>0</v>
+      </c>
+      <c r="U52" s="6">
+        <v>0</v>
+      </c>
+      <c r="V52" s="6">
+        <v>0</v>
+      </c>
+      <c r="W52" s="6">
+        <v>0</v>
+      </c>
+      <c r="X52" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A53" s="24"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="51"/>
+      <c r="D53" s="51"/>
+      <c r="E53" s="51"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="25"/>
+      <c r="I53" s="26">
+        <v>21</v>
+      </c>
+      <c r="J53" s="26">
+        <v>21</v>
+      </c>
+      <c r="K53" s="6">
+        <v>0</v>
+      </c>
+      <c r="L53" s="6">
+        <v>4</v>
+      </c>
+      <c r="M53" s="6">
+        <v>8</v>
+      </c>
+      <c r="N53" s="6">
+        <v>5</v>
+      </c>
+      <c r="O53" s="6">
+        <v>4</v>
+      </c>
+      <c r="P53" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>0</v>
+      </c>
+      <c r="R53" s="6">
+        <v>0</v>
+      </c>
+      <c r="S53" s="6">
+        <v>0</v>
+      </c>
+      <c r="T53" s="6">
+        <v>0</v>
+      </c>
+      <c r="U53" s="6">
+        <v>0</v>
+      </c>
+      <c r="V53" s="6">
+        <v>0</v>
+      </c>
+      <c r="W53" s="6">
+        <v>0</v>
+      </c>
+      <c r="X53" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A54" s="24"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="52"/>
+      <c r="E54" s="52"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="25"/>
+      <c r="I54" s="26">
+        <v>20</v>
+      </c>
+      <c r="J54" s="26">
+        <v>19</v>
+      </c>
+      <c r="K54" s="6">
+        <v>0</v>
+      </c>
+      <c r="L54" s="6">
+        <v>0</v>
+      </c>
+      <c r="M54" s="6">
+        <v>2</v>
+      </c>
+      <c r="N54" s="6">
+        <v>2</v>
+      </c>
+      <c r="O54" s="6">
+        <v>2</v>
+      </c>
+      <c r="P54" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>2</v>
+      </c>
+      <c r="R54" s="6">
+        <v>0</v>
+      </c>
+      <c r="S54" s="6">
+        <v>4</v>
+      </c>
+      <c r="T54" s="6">
+        <v>0</v>
+      </c>
+      <c r="U54" s="6">
+        <v>0</v>
+      </c>
+      <c r="V54" s="6">
+        <v>5</v>
+      </c>
+      <c r="W54" s="6">
+        <v>1</v>
+      </c>
+      <c r="X54" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A55" s="24"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="52"/>
+      <c r="D55" s="52"/>
+      <c r="E55" s="52"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="25"/>
+      <c r="I55" s="26">
+        <v>13</v>
+      </c>
+      <c r="J55" s="26">
+        <v>13</v>
+      </c>
+      <c r="K55" s="6">
+        <v>0</v>
+      </c>
+      <c r="L55" s="6">
+        <v>1</v>
+      </c>
+      <c r="M55" s="6">
+        <v>2</v>
+      </c>
+      <c r="N55" s="6">
+        <v>4</v>
+      </c>
+      <c r="O55" s="6">
+        <v>6</v>
+      </c>
+      <c r="P55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>0</v>
+      </c>
+      <c r="R55" s="6">
+        <v>0</v>
+      </c>
+      <c r="S55" s="6">
+        <v>0</v>
+      </c>
+      <c r="T55" s="6">
+        <v>0</v>
+      </c>
+      <c r="U55" s="6">
+        <v>0</v>
+      </c>
+      <c r="V55" s="6">
+        <v>0</v>
+      </c>
+      <c r="W55" s="6">
+        <v>0</v>
+      </c>
+      <c r="X55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A56" s="24"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="52"/>
+      <c r="E56" s="52"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" s="25"/>
+      <c r="I56" s="26">
+        <v>19</v>
+      </c>
+      <c r="J56" s="26">
+        <v>18</v>
+      </c>
+      <c r="K56" s="6">
+        <v>0</v>
+      </c>
+      <c r="L56" s="6">
+        <v>0</v>
+      </c>
+      <c r="M56" s="6">
+        <v>4</v>
+      </c>
+      <c r="N56" s="6">
+        <v>1</v>
+      </c>
+      <c r="O56" s="6">
+        <v>5</v>
+      </c>
+      <c r="P56" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q56" s="6">
+        <v>1</v>
+      </c>
+      <c r="R56" s="6">
+        <v>0</v>
+      </c>
+      <c r="S56" s="6">
+        <v>0</v>
+      </c>
+      <c r="T56" s="6">
+        <v>1</v>
+      </c>
+      <c r="U56" s="6">
+        <v>0</v>
+      </c>
+      <c r="V56" s="6">
+        <v>0</v>
+      </c>
+      <c r="W56" s="6">
+        <v>1</v>
+      </c>
+      <c r="X56" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A57" s="24"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="52"/>
+      <c r="D57" s="52"/>
+      <c r="E57" s="52"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="25"/>
+      <c r="I57" s="26">
+        <v>28</v>
+      </c>
+      <c r="J57" s="26">
+        <v>28</v>
+      </c>
+      <c r="K57" s="6">
+        <v>0</v>
+      </c>
+      <c r="L57" s="6">
+        <v>2</v>
+      </c>
+      <c r="M57" s="6">
+        <v>9</v>
+      </c>
+      <c r="N57" s="6">
+        <v>2</v>
+      </c>
+      <c r="O57" s="6">
+        <v>10</v>
+      </c>
+      <c r="P57" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q57" s="6">
+        <v>3</v>
+      </c>
+      <c r="R57" s="6">
+        <v>0</v>
+      </c>
+      <c r="S57" s="6">
+        <v>1</v>
+      </c>
+      <c r="T57" s="6">
+        <v>0</v>
+      </c>
+      <c r="U57" s="6">
+        <v>0</v>
+      </c>
+      <c r="V57" s="6">
+        <v>0</v>
+      </c>
+      <c r="W57" s="6">
+        <v>0</v>
+      </c>
+      <c r="X57" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD57" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A58" s="24"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="52"/>
+      <c r="E58" s="52"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="25"/>
+      <c r="I58" s="26">
+        <v>0</v>
+      </c>
+      <c r="J58" s="26">
+        <v>0</v>
+      </c>
+      <c r="K58" s="6">
+        <v>0</v>
+      </c>
+      <c r="L58" s="6">
+        <v>0</v>
+      </c>
+      <c r="M58" s="6">
+        <v>0</v>
+      </c>
+      <c r="N58" s="6">
+        <v>0</v>
+      </c>
+      <c r="O58" s="6">
+        <v>0</v>
+      </c>
+      <c r="P58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="6">
+        <v>0</v>
+      </c>
+      <c r="R58" s="6">
+        <v>0</v>
+      </c>
+      <c r="S58" s="6">
+        <v>0</v>
+      </c>
+      <c r="T58" s="6">
+        <v>0</v>
+      </c>
+      <c r="U58" s="6">
+        <v>0</v>
+      </c>
+      <c r="V58" s="6">
+        <v>0</v>
+      </c>
+      <c r="W58" s="6">
+        <v>0</v>
+      </c>
+      <c r="X58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A59" s="24"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="52"/>
+      <c r="D59" s="52"/>
+      <c r="E59" s="52"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="25"/>
+      <c r="I59" s="26">
+        <v>0</v>
+      </c>
+      <c r="J59" s="26">
+        <v>0</v>
+      </c>
+      <c r="K59" s="6">
+        <v>0</v>
+      </c>
+      <c r="L59" s="6">
+        <v>0</v>
+      </c>
+      <c r="M59" s="6">
+        <v>0</v>
+      </c>
+      <c r="N59" s="6">
+        <v>0</v>
+      </c>
+      <c r="O59" s="6">
+        <v>0</v>
+      </c>
+      <c r="P59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="6">
+        <v>0</v>
+      </c>
+      <c r="R59" s="6">
+        <v>0</v>
+      </c>
+      <c r="S59" s="6">
+        <v>0</v>
+      </c>
+      <c r="T59" s="6">
+        <v>0</v>
+      </c>
+      <c r="U59" s="6">
+        <v>0</v>
+      </c>
+      <c r="V59" s="6">
+        <v>0</v>
+      </c>
+      <c r="W59" s="6">
+        <v>0</v>
+      </c>
+      <c r="X59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" ht="12" customHeight="1">
+      <c r="A60" s="1"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+      <c r="S60" s="5"/>
+      <c r="T60" s="5"/>
+      <c r="U60" s="5"/>
+      <c r="V60" s="5"/>
+      <c r="W60" s="5"/>
+      <c r="X60" s="5"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="5"/>
+      <c r="AA60" s="5"/>
+      <c r="AB60" s="5"/>
+      <c r="AC60" s="5"/>
+      <c r="AD60" s="5"/>
+    </row>
+    <row r="61" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A61" s="31"/>
+      <c r="B61" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="53"/>
+      <c r="D61" s="53"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
+      <c r="G61" s="53"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="34">
+        <v>2959</v>
+      </c>
+      <c r="J61" s="34">
+        <v>2936</v>
+      </c>
+      <c r="K61" s="5">
+        <v>45</v>
+      </c>
+      <c r="L61" s="5">
+        <v>292</v>
+      </c>
+      <c r="M61" s="5">
+        <v>393</v>
+      </c>
+      <c r="N61" s="5">
+        <v>486</v>
+      </c>
+      <c r="O61" s="5">
+        <v>836</v>
+      </c>
+      <c r="P61" s="5">
+        <v>547</v>
+      </c>
+      <c r="Q61" s="5">
+        <v>181</v>
+      </c>
+      <c r="R61" s="5">
+        <v>70</v>
+      </c>
+      <c r="S61" s="5">
+        <v>47</v>
+      </c>
+      <c r="T61" s="5">
+        <v>21</v>
+      </c>
+      <c r="U61" s="5">
+        <v>1</v>
+      </c>
+      <c r="V61" s="5">
+        <v>17</v>
+      </c>
+      <c r="W61" s="5">
+        <v>23</v>
+      </c>
+      <c r="X61" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z61" s="5">
+        <v>5</v>
+      </c>
+      <c r="AA61" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB61" s="5">
+        <v>8</v>
+      </c>
+      <c r="AC61" s="5">
+        <v>2</v>
+      </c>
+      <c r="AD61" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A62" s="31"/>
+      <c r="B62" s="32"/>
+      <c r="C62" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="53"/>
+      <c r="E62" s="53"/>
+      <c r="F62" s="53"/>
+      <c r="G62" s="53"/>
+      <c r="H62" s="33"/>
+      <c r="I62" s="34">
+        <v>2149</v>
+      </c>
+      <c r="J62" s="34">
+        <v>2126</v>
+      </c>
+      <c r="K62" s="5">
+        <v>34</v>
+      </c>
+      <c r="L62" s="5">
+        <v>197</v>
+      </c>
+      <c r="M62" s="5">
+        <v>243</v>
+      </c>
+      <c r="N62" s="5">
+        <v>320</v>
+      </c>
+      <c r="O62" s="5">
+        <v>583</v>
+      </c>
+      <c r="P62" s="5">
+        <v>448</v>
+      </c>
+      <c r="Q62" s="5">
+        <v>157</v>
+      </c>
+      <c r="R62" s="5">
+        <v>66</v>
+      </c>
+      <c r="S62" s="5">
+        <v>39</v>
+      </c>
+      <c r="T62" s="5">
+        <v>21</v>
+      </c>
+      <c r="U62" s="5">
+        <v>1</v>
+      </c>
+      <c r="V62" s="5">
+        <v>17</v>
+      </c>
+      <c r="W62" s="5">
+        <v>23</v>
+      </c>
+      <c r="X62" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z62" s="5">
+        <v>5</v>
+      </c>
+      <c r="AA62" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB62" s="5">
+        <v>8</v>
+      </c>
+      <c r="AC62" s="5">
+        <v>2</v>
+      </c>
+      <c r="AD62" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="35" customFormat="1" ht="12" customHeight="1">
+      <c r="A63" s="31"/>
+      <c r="B63" s="32"/>
+      <c r="C63" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="53"/>
+      <c r="E63" s="53"/>
+      <c r="F63" s="53"/>
+      <c r="G63" s="53"/>
+      <c r="H63" s="33"/>
+      <c r="I63" s="34">
+        <v>810</v>
+      </c>
+      <c r="J63" s="34">
+        <v>810</v>
+      </c>
+      <c r="K63" s="5">
+        <v>11</v>
+      </c>
+      <c r="L63" s="5">
+        <v>95</v>
+      </c>
+      <c r="M63" s="5">
+        <v>150</v>
+      </c>
+      <c r="N63" s="5">
+        <v>166</v>
+      </c>
+      <c r="O63" s="5">
+        <v>253</v>
+      </c>
+      <c r="P63" s="5">
+        <v>99</v>
+      </c>
+      <c r="Q63" s="5">
+        <v>24</v>
+      </c>
+      <c r="R63" s="5">
+        <v>4</v>
+      </c>
+      <c r="S63" s="5">
+        <v>8</v>
+      </c>
+      <c r="T63" s="5">
+        <v>0</v>
+      </c>
+      <c r="U63" s="5">
+        <v>0</v>
+      </c>
+      <c r="V63" s="5">
+        <v>0</v>
+      </c>
+      <c r="W63" s="5">
+        <v>0</v>
+      </c>
+      <c r="X63" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" ht="12" customHeight="1">
+      <c r="A64" s="1"/>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="29"/>
+      <c r="I64" s="30"/>
+      <c r="J64" s="30"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+      <c r="T64" s="23"/>
+      <c r="U64" s="23"/>
+      <c r="V64" s="23"/>
+      <c r="W64" s="23"/>
+      <c r="X64" s="23"/>
+      <c r="Y64" s="23"/>
+      <c r="Z64" s="23"/>
+      <c r="AA64" s="23"/>
+      <c r="AB64" s="23"/>
+      <c r="AC64" s="23"/>
+      <c r="AD64" s="23"/>
+    </row>
+    <row r="65" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A65" s="24"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="51"/>
+      <c r="E65" s="51"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" s="25"/>
+      <c r="I65" s="26">
+        <v>1738</v>
+      </c>
+      <c r="J65" s="26">
+        <v>1721</v>
+      </c>
+      <c r="K65" s="6">
+        <v>29</v>
+      </c>
+      <c r="L65" s="6">
+        <v>156</v>
+      </c>
+      <c r="M65" s="6">
+        <v>204</v>
+      </c>
+      <c r="N65" s="6">
+        <v>253</v>
+      </c>
+      <c r="O65" s="6">
+        <v>505</v>
+      </c>
+      <c r="P65" s="6">
+        <v>396</v>
+      </c>
+      <c r="Q65" s="6">
+        <v>102</v>
+      </c>
+      <c r="R65" s="6">
+        <v>37</v>
+      </c>
+      <c r="S65" s="6">
+        <v>29</v>
+      </c>
+      <c r="T65" s="6">
+        <v>10</v>
+      </c>
+      <c r="U65" s="6">
+        <v>0</v>
+      </c>
+      <c r="V65" s="6">
+        <v>0</v>
+      </c>
+      <c r="W65" s="6">
+        <v>17</v>
+      </c>
+      <c r="X65" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="6">
+        <v>2</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA65" s="6">
+        <v>4</v>
+      </c>
+      <c r="AB65" s="6">
+        <v>4</v>
+      </c>
+      <c r="AC65" s="6">
+        <v>2</v>
+      </c>
+      <c r="AD65" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A66" s="24"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="51"/>
+      <c r="D66" s="51"/>
+      <c r="E66" s="51"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="25"/>
+      <c r="I66" s="26">
+        <v>700</v>
+      </c>
+      <c r="J66" s="26">
+        <v>700</v>
+      </c>
+      <c r="K66" s="6">
+        <v>6</v>
+      </c>
+      <c r="L66" s="6">
+        <v>78</v>
+      </c>
+      <c r="M66" s="6">
+        <v>131</v>
+      </c>
+      <c r="N66" s="6">
+        <v>138</v>
+      </c>
+      <c r="O66" s="6">
+        <v>223</v>
+      </c>
+      <c r="P66" s="6">
+        <v>91</v>
+      </c>
+      <c r="Q66" s="6">
+        <v>22</v>
+      </c>
+      <c r="R66" s="6">
+        <v>4</v>
+      </c>
+      <c r="S66" s="6">
+        <v>7</v>
+      </c>
+      <c r="T66" s="6">
+        <v>0</v>
+      </c>
+      <c r="U66" s="6">
+        <v>0</v>
+      </c>
+      <c r="V66" s="6">
+        <v>0</v>
+      </c>
+      <c r="W66" s="6">
+        <v>0</v>
+      </c>
+      <c r="X66" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD66" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A67" s="24"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" s="51"/>
+      <c r="E67" s="51"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="25"/>
+      <c r="I67" s="26">
+        <v>218</v>
+      </c>
+      <c r="J67" s="26">
+        <v>214</v>
+      </c>
+      <c r="K67" s="6">
+        <v>4</v>
+      </c>
+      <c r="L67" s="6">
+        <v>32</v>
+      </c>
+      <c r="M67" s="6">
+        <v>22</v>
+      </c>
+      <c r="N67" s="6">
+        <v>43</v>
+      </c>
+      <c r="O67" s="6">
+        <v>37</v>
+      </c>
+      <c r="P67" s="6">
+        <v>18</v>
+      </c>
+      <c r="Q67" s="6">
+        <v>28</v>
+      </c>
+      <c r="R67" s="6">
+        <v>16</v>
+      </c>
+      <c r="S67" s="6">
+        <v>6</v>
+      </c>
+      <c r="T67" s="6">
+        <v>7</v>
+      </c>
+      <c r="U67" s="6">
+        <v>1</v>
+      </c>
+      <c r="V67" s="6">
+        <v>0</v>
+      </c>
+      <c r="W67" s="6">
+        <v>4</v>
+      </c>
+      <c r="X67" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB67" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC67" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD67" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A68" s="24"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="51"/>
+      <c r="D68" s="51"/>
+      <c r="E68" s="51"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="25"/>
+      <c r="I68" s="26">
+        <v>40</v>
+      </c>
+      <c r="J68" s="26">
+        <v>40</v>
+      </c>
+      <c r="K68" s="6">
+        <v>2</v>
+      </c>
+      <c r="L68" s="6">
+        <v>6</v>
+      </c>
+      <c r="M68" s="6">
+        <v>12</v>
+      </c>
+      <c r="N68" s="6">
+        <v>8</v>
+      </c>
+      <c r="O68" s="6">
+        <v>10</v>
+      </c>
+      <c r="P68" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q68" s="6">
+        <v>0</v>
+      </c>
+      <c r="R68" s="6">
+        <v>0</v>
+      </c>
+      <c r="S68" s="6">
+        <v>0</v>
+      </c>
+      <c r="T68" s="6">
+        <v>0</v>
+      </c>
+      <c r="U68" s="6">
+        <v>0</v>
+      </c>
+      <c r="V68" s="6">
+        <v>0</v>
+      </c>
+      <c r="W68" s="6">
+        <v>0</v>
+      </c>
+      <c r="X68" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD68" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A69" s="24"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" s="52"/>
+      <c r="E69" s="52"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="25"/>
+      <c r="I69" s="26">
+        <v>116</v>
+      </c>
+      <c r="J69" s="26">
+        <v>114</v>
+      </c>
+      <c r="K69" s="6">
+        <v>0</v>
+      </c>
+      <c r="L69" s="6">
+        <v>3</v>
+      </c>
+      <c r="M69" s="6">
+        <v>5</v>
+      </c>
+      <c r="N69" s="6">
+        <v>12</v>
+      </c>
+      <c r="O69" s="6">
+        <v>19</v>
+      </c>
+      <c r="P69" s="6">
+        <v>21</v>
+      </c>
+      <c r="Q69" s="6">
+        <v>20</v>
+      </c>
+      <c r="R69" s="6">
+        <v>11</v>
+      </c>
+      <c r="S69" s="6">
+        <v>3</v>
+      </c>
+      <c r="T69" s="6">
+        <v>4</v>
+      </c>
+      <c r="U69" s="6">
+        <v>0</v>
+      </c>
+      <c r="V69" s="6">
+        <v>16</v>
+      </c>
+      <c r="W69" s="6">
+        <v>2</v>
+      </c>
+      <c r="X69" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB69" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC69" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A70" s="24"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="52"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="25"/>
+      <c r="I70" s="26">
+        <v>29</v>
+      </c>
+      <c r="J70" s="26">
+        <v>29</v>
+      </c>
+      <c r="K70" s="6">
+        <v>2</v>
+      </c>
+      <c r="L70" s="6">
+        <v>7</v>
+      </c>
+      <c r="M70" s="6">
+        <v>1</v>
+      </c>
+      <c r="N70" s="6">
+        <v>4</v>
+      </c>
+      <c r="O70" s="6">
+        <v>9</v>
+      </c>
+      <c r="P70" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q70" s="6">
+        <v>2</v>
+      </c>
+      <c r="R70" s="6">
+        <v>0</v>
+      </c>
+      <c r="S70" s="6">
+        <v>1</v>
+      </c>
+      <c r="T70" s="6">
+        <v>0</v>
+      </c>
+      <c r="U70" s="6">
+        <v>0</v>
+      </c>
+      <c r="V70" s="6">
+        <v>0</v>
+      </c>
+      <c r="W70" s="6">
+        <v>0</v>
+      </c>
+      <c r="X70" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD70" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A71" s="24"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" s="52"/>
+      <c r="E71" s="52"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" s="25"/>
+      <c r="I71" s="26">
+        <v>77</v>
+      </c>
+      <c r="J71" s="26">
+        <v>77</v>
+      </c>
+      <c r="K71" s="6">
+        <v>1</v>
+      </c>
+      <c r="L71" s="6">
+        <v>6</v>
+      </c>
+      <c r="M71" s="6">
+        <v>12</v>
+      </c>
+      <c r="N71" s="6">
+        <v>12</v>
+      </c>
+      <c r="O71" s="6">
+        <v>22</v>
+      </c>
+      <c r="P71" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q71" s="6">
+        <v>7</v>
+      </c>
+      <c r="R71" s="6">
+        <v>2</v>
+      </c>
+      <c r="S71" s="6">
+        <v>1</v>
+      </c>
+      <c r="T71" s="6">
+        <v>0</v>
+      </c>
+      <c r="U71" s="6">
+        <v>0</v>
+      </c>
+      <c r="V71" s="6">
+        <v>1</v>
+      </c>
+      <c r="W71" s="6">
+        <v>0</v>
+      </c>
+      <c r="X71" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC71" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD71" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A72" s="24"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="52"/>
+      <c r="D72" s="52"/>
+      <c r="E72" s="52"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="25"/>
+      <c r="I72" s="26">
+        <v>41</v>
+      </c>
+      <c r="J72" s="26">
+        <v>41</v>
+      </c>
+      <c r="K72" s="6">
+        <v>1</v>
+      </c>
+      <c r="L72" s="6">
+        <v>4</v>
+      </c>
+      <c r="M72" s="6">
+        <v>6</v>
+      </c>
+      <c r="N72" s="6">
+        <v>16</v>
+      </c>
+      <c r="O72" s="6">
+        <v>11</v>
+      </c>
+      <c r="P72" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q72" s="6">
+        <v>0</v>
+      </c>
+      <c r="R72" s="6">
+        <v>0</v>
+      </c>
+      <c r="S72" s="6">
+        <v>0</v>
+      </c>
+      <c r="T72" s="6">
+        <v>0</v>
+      </c>
+      <c r="U72" s="6">
+        <v>0</v>
+      </c>
+      <c r="V72" s="6">
+        <v>0</v>
+      </c>
+      <c r="W72" s="6">
+        <v>0</v>
+      </c>
+      <c r="X72" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD72" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A73" s="24"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="52"/>
+      <c r="E73" s="52"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" s="25"/>
+      <c r="I73" s="26">
+        <v>0</v>
+      </c>
+      <c r="J73" s="26">
+        <v>0</v>
+      </c>
+      <c r="K73" s="6">
+        <v>0</v>
+      </c>
+      <c r="L73" s="6">
+        <v>0</v>
+      </c>
+      <c r="M73" s="6">
+        <v>0</v>
+      </c>
+      <c r="N73" s="6">
+        <v>0</v>
+      </c>
+      <c r="O73" s="6">
+        <v>0</v>
+      </c>
+      <c r="P73" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="6">
+        <v>0</v>
+      </c>
+      <c r="R73" s="6">
+        <v>0</v>
+      </c>
+      <c r="S73" s="6">
+        <v>0</v>
+      </c>
+      <c r="T73" s="6">
+        <v>0</v>
+      </c>
+      <c r="U73" s="6">
+        <v>0</v>
+      </c>
+      <c r="V73" s="6">
+        <v>0</v>
+      </c>
+      <c r="W73" s="6">
+        <v>0</v>
+      </c>
+      <c r="X73" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC73" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD73" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A74" s="24"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="52"/>
+      <c r="D74" s="52"/>
+      <c r="E74" s="52"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="25"/>
+      <c r="I74" s="26">
+        <v>0</v>
+      </c>
+      <c r="J74" s="26">
+        <v>0</v>
+      </c>
+      <c r="K74" s="6">
+        <v>0</v>
+      </c>
+      <c r="L74" s="6">
+        <v>0</v>
+      </c>
+      <c r="M74" s="6">
+        <v>0</v>
+      </c>
+      <c r="N74" s="6">
+        <v>0</v>
+      </c>
+      <c r="O74" s="6">
+        <v>0</v>
+      </c>
+      <c r="P74" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="6">
+        <v>0</v>
+      </c>
+      <c r="R74" s="6">
+        <v>0</v>
+      </c>
+      <c r="S74" s="6">
+        <v>0</v>
+      </c>
+      <c r="T74" s="6">
+        <v>0</v>
+      </c>
+      <c r="U74" s="6">
+        <v>0</v>
+      </c>
+      <c r="V74" s="6">
+        <v>0</v>
+      </c>
+      <c r="W74" s="6">
+        <v>0</v>
+      </c>
+      <c r="X74" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD74" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:30" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A75" s="24"/>
+      <c r="B75" s="7"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="25"/>
+      <c r="I75" s="26"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+      <c r="N75" s="6"/>
+      <c r="O75" s="6"/>
+      <c r="P75" s="6"/>
+      <c r="Q75" s="6"/>
+      <c r="R75" s="6"/>
+      <c r="S75" s="6"/>
+      <c r="T75" s="6"/>
+      <c r="U75" s="6"/>
+      <c r="V75" s="6"/>
+      <c r="W75" s="6"/>
+      <c r="X75" s="6"/>
+      <c r="Y75" s="6"/>
+      <c r="Z75" s="6"/>
+      <c r="AA75" s="6"/>
+      <c r="AB75" s="6"/>
+      <c r="AC75" s="6"/>
+      <c r="AD75" s="6"/>
+    </row>
+    <row r="76" spans="1:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B76" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C76" s="53"/>
+      <c r="D76" s="53"/>
+      <c r="E76" s="53"/>
+      <c r="F76" s="53"/>
+      <c r="G76" s="53"/>
+      <c r="H76" s="37"/>
+      <c r="I76" s="34">
+        <v>1330</v>
+      </c>
+      <c r="J76" s="34">
+        <v>1324</v>
+      </c>
+      <c r="K76" s="5">
+        <v>6</v>
+      </c>
+      <c r="L76" s="5">
+        <v>120</v>
+      </c>
+      <c r="M76" s="5">
+        <v>221</v>
+      </c>
+      <c r="N76" s="5">
+        <v>308</v>
+      </c>
+      <c r="O76" s="5">
+        <v>404</v>
+      </c>
+      <c r="P76" s="5">
+        <v>203</v>
+      </c>
+      <c r="Q76" s="5">
+        <v>40</v>
+      </c>
+      <c r="R76" s="5">
+        <v>7</v>
+      </c>
+      <c r="S76" s="5">
+        <v>5</v>
+      </c>
+      <c r="T76" s="5">
+        <v>3</v>
+      </c>
+      <c r="U76" s="5">
+        <v>0</v>
+      </c>
+      <c r="V76" s="5">
+        <v>7</v>
+      </c>
+      <c r="W76" s="5">
+        <v>6</v>
+      </c>
+      <c r="X76" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z76" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB76" s="5">
+        <v>4</v>
+      </c>
+      <c r="AC76" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD76" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B77" s="35"/>
+      <c r="C77" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="53"/>
+      <c r="E77" s="53"/>
+      <c r="F77" s="53"/>
+      <c r="G77" s="53"/>
+      <c r="H77" s="37"/>
+      <c r="I77" s="34">
+        <v>732</v>
+      </c>
+      <c r="J77" s="34">
+        <v>726</v>
+      </c>
+      <c r="K77" s="5">
+        <v>5</v>
+      </c>
+      <c r="L77" s="5">
+        <v>69</v>
+      </c>
+      <c r="M77" s="5">
+        <v>119</v>
+      </c>
+      <c r="N77" s="5">
+        <v>153</v>
+      </c>
+      <c r="O77" s="5">
+        <v>212</v>
+      </c>
+      <c r="P77" s="5">
+        <v>128</v>
+      </c>
+      <c r="Q77" s="5">
+        <v>25</v>
+      </c>
+      <c r="R77" s="5">
+        <v>3</v>
+      </c>
+      <c r="S77" s="5">
+        <v>3</v>
+      </c>
+      <c r="T77" s="5">
+        <v>2</v>
+      </c>
+      <c r="U77" s="5">
+        <v>0</v>
+      </c>
+      <c r="V77" s="5">
+        <v>7</v>
+      </c>
+      <c r="W77" s="5">
+        <v>6</v>
+      </c>
+      <c r="X77" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z77" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA77" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB77" s="5">
+        <v>4</v>
+      </c>
+      <c r="AC77" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD77" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B78" s="35"/>
+      <c r="C78" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="53"/>
+      <c r="E78" s="53"/>
+      <c r="F78" s="53"/>
+      <c r="G78" s="53"/>
+      <c r="H78" s="37"/>
+      <c r="I78" s="34">
+        <v>598</v>
+      </c>
+      <c r="J78" s="34">
+        <v>598</v>
+      </c>
+      <c r="K78" s="5">
+        <v>1</v>
+      </c>
+      <c r="L78" s="5">
+        <v>51</v>
+      </c>
+      <c r="M78" s="5">
+        <v>102</v>
+      </c>
+      <c r="N78" s="5">
+        <v>155</v>
+      </c>
+      <c r="O78" s="5">
+        <v>192</v>
+      </c>
+      <c r="P78" s="5">
+        <v>75</v>
+      </c>
+      <c r="Q78" s="5">
+        <v>15</v>
+      </c>
+      <c r="R78" s="5">
+        <v>4</v>
+      </c>
+      <c r="S78" s="5">
+        <v>2</v>
+      </c>
+      <c r="T78" s="5">
+        <v>1</v>
+      </c>
+      <c r="U78" s="5">
+        <v>0</v>
+      </c>
+      <c r="V78" s="5">
+        <v>0</v>
+      </c>
+      <c r="W78" s="5">
+        <v>0</v>
+      </c>
+      <c r="X78" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC78" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD78" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="H79" s="39"/>
+      <c r="I79" s="40"/>
+      <c r="J79" s="40"/>
+      <c r="K79" s="41"/>
+      <c r="L79" s="41"/>
+      <c r="M79" s="41"/>
+      <c r="N79" s="41"/>
+      <c r="O79" s="41"/>
+      <c r="P79" s="41"/>
+      <c r="Q79" s="41"/>
+      <c r="R79" s="41"/>
+      <c r="S79" s="41"/>
+      <c r="T79" s="41"/>
+      <c r="U79" s="41"/>
+      <c r="V79" s="41"/>
+      <c r="W79" s="41"/>
+      <c r="X79" s="41"/>
+      <c r="Y79" s="41"/>
+      <c r="Z79" s="41"/>
+      <c r="AA79" s="41"/>
+      <c r="AB79" s="41"/>
+      <c r="AC79" s="41"/>
+      <c r="AD79" s="41"/>
+    </row>
+    <row r="80" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B80" s="7"/>
+      <c r="C80" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" s="51"/>
+      <c r="E80" s="51"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="39"/>
+      <c r="I80" s="26">
+        <v>628</v>
+      </c>
+      <c r="J80" s="26">
+        <v>624</v>
+      </c>
+      <c r="K80" s="6">
+        <v>4</v>
+      </c>
+      <c r="L80" s="6">
+        <v>54</v>
+      </c>
+      <c r="M80" s="6">
+        <v>110</v>
+      </c>
+      <c r="N80" s="6">
+        <v>128</v>
+      </c>
+      <c r="O80" s="6">
+        <v>181</v>
+      </c>
+      <c r="P80" s="6">
+        <v>119</v>
+      </c>
+      <c r="Q80" s="6">
+        <v>20</v>
+      </c>
+      <c r="R80" s="6">
+        <v>3</v>
+      </c>
+      <c r="S80" s="6">
+        <v>2</v>
+      </c>
+      <c r="T80" s="6">
+        <v>2</v>
+      </c>
+      <c r="U80" s="6">
+        <v>0</v>
+      </c>
+      <c r="V80" s="6">
+        <v>1</v>
+      </c>
+      <c r="W80" s="6">
+        <v>4</v>
+      </c>
+      <c r="X80" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA80" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB80" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC80" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD80" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B81" s="27"/>
+      <c r="C81" s="51"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="51"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="39"/>
+      <c r="I81" s="26">
+        <v>531</v>
+      </c>
+      <c r="J81" s="26">
+        <v>531</v>
+      </c>
+      <c r="K81" s="6">
+        <v>0</v>
+      </c>
+      <c r="L81" s="6">
+        <v>39</v>
+      </c>
+      <c r="M81" s="6">
+        <v>85</v>
+      </c>
+      <c r="N81" s="6">
+        <v>136</v>
+      </c>
+      <c r="O81" s="6">
+        <v>180</v>
+      </c>
+      <c r="P81" s="6">
+        <v>69</v>
+      </c>
+      <c r="Q81" s="6">
+        <v>15</v>
+      </c>
+      <c r="R81" s="6">
+        <v>4</v>
+      </c>
+      <c r="S81" s="6">
+        <v>2</v>
+      </c>
+      <c r="T81" s="6">
+        <v>1</v>
+      </c>
+      <c r="U81" s="6">
+        <v>0</v>
+      </c>
+      <c r="V81" s="6">
+        <v>0</v>
+      </c>
+      <c r="W81" s="6">
+        <v>0</v>
+      </c>
+      <c r="X81" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC81" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD81" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B82" s="27"/>
+      <c r="C82" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" s="51"/>
+      <c r="E82" s="51"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="39"/>
+      <c r="I82" s="26">
+        <v>41</v>
+      </c>
+      <c r="J82" s="26">
+        <v>41</v>
+      </c>
+      <c r="K82" s="6">
+        <v>0</v>
+      </c>
+      <c r="L82" s="6">
+        <v>10</v>
+      </c>
+      <c r="M82" s="6">
+        <v>3</v>
+      </c>
+      <c r="N82" s="6">
+        <v>16</v>
+      </c>
+      <c r="O82" s="6">
+        <v>8</v>
+      </c>
+      <c r="P82" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q82" s="6">
+        <v>0</v>
+      </c>
+      <c r="R82" s="6">
+        <v>0</v>
+      </c>
+      <c r="S82" s="6">
+        <v>0</v>
+      </c>
+      <c r="T82" s="6">
+        <v>0</v>
+      </c>
+      <c r="U82" s="6">
+        <v>0</v>
+      </c>
+      <c r="V82" s="6">
+        <v>0</v>
+      </c>
+      <c r="W82" s="6">
+        <v>0</v>
+      </c>
+      <c r="X82" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA82" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB82" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC82" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD82" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B83" s="27"/>
+      <c r="C83" s="51"/>
+      <c r="D83" s="51"/>
+      <c r="E83" s="51"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="39"/>
+      <c r="I83" s="26">
+        <v>31</v>
+      </c>
+      <c r="J83" s="26">
+        <v>31</v>
+      </c>
+      <c r="K83" s="6">
+        <v>1</v>
+      </c>
+      <c r="L83" s="6">
+        <v>5</v>
+      </c>
+      <c r="M83" s="6">
+        <v>10</v>
+      </c>
+      <c r="N83" s="6">
+        <v>10</v>
+      </c>
+      <c r="O83" s="6">
+        <v>4</v>
+      </c>
+      <c r="P83" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q83" s="6">
+        <v>0</v>
+      </c>
+      <c r="R83" s="6">
+        <v>0</v>
+      </c>
+      <c r="S83" s="6">
+        <v>0</v>
+      </c>
+      <c r="T83" s="6">
+        <v>0</v>
+      </c>
+      <c r="U83" s="6">
+        <v>0</v>
+      </c>
+      <c r="V83" s="6">
+        <v>0</v>
+      </c>
+      <c r="W83" s="6">
+        <v>0</v>
+      </c>
+      <c r="X83" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC83" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD83" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B84" s="7"/>
+      <c r="C84" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84" s="52"/>
+      <c r="E84" s="52"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" s="39"/>
+      <c r="I84" s="26">
+        <v>31</v>
+      </c>
+      <c r="J84" s="26">
+        <v>29</v>
+      </c>
+      <c r="K84" s="6">
+        <v>0</v>
+      </c>
+      <c r="L84" s="6">
+        <v>1</v>
+      </c>
+      <c r="M84" s="6">
+        <v>2</v>
+      </c>
+      <c r="N84" s="6">
+        <v>2</v>
+      </c>
+      <c r="O84" s="6">
+        <v>11</v>
+      </c>
+      <c r="P84" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q84" s="6">
+        <v>3</v>
+      </c>
+      <c r="R84" s="6">
+        <v>0</v>
+      </c>
+      <c r="S84" s="6">
+        <v>1</v>
+      </c>
+      <c r="T84" s="6">
+        <v>0</v>
+      </c>
+      <c r="U84" s="6">
+        <v>0</v>
+      </c>
+      <c r="V84" s="6">
+        <v>6</v>
+      </c>
+      <c r="W84" s="6">
+        <v>2</v>
+      </c>
+      <c r="X84" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB84" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC84" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD84" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B85" s="27"/>
+      <c r="C85" s="52"/>
+      <c r="D85" s="52"/>
+      <c r="E85" s="52"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" s="39"/>
+      <c r="I85" s="26">
+        <v>12</v>
+      </c>
+      <c r="J85" s="26">
+        <v>12</v>
+      </c>
+      <c r="K85" s="6">
+        <v>0</v>
+      </c>
+      <c r="L85" s="6">
+        <v>5</v>
+      </c>
+      <c r="M85" s="6">
+        <v>3</v>
+      </c>
+      <c r="N85" s="6">
+        <v>2</v>
+      </c>
+      <c r="O85" s="6">
+        <v>1</v>
+      </c>
+      <c r="P85" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="6">
+        <v>0</v>
+      </c>
+      <c r="R85" s="6">
+        <v>0</v>
+      </c>
+      <c r="S85" s="6">
+        <v>0</v>
+      </c>
+      <c r="T85" s="6">
+        <v>0</v>
+      </c>
+      <c r="U85" s="6">
+        <v>0</v>
+      </c>
+      <c r="V85" s="6">
+        <v>0</v>
+      </c>
+      <c r="W85" s="6">
+        <v>0</v>
+      </c>
+      <c r="X85" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y85" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC85" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD85" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B86" s="27"/>
+      <c r="C86" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86" s="52"/>
+      <c r="E86" s="52"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86" s="39"/>
+      <c r="I86" s="26">
+        <v>31</v>
+      </c>
+      <c r="J86" s="26">
+        <v>31</v>
+      </c>
+      <c r="K86" s="6">
+        <v>1</v>
+      </c>
+      <c r="L86" s="6">
+        <v>4</v>
+      </c>
+      <c r="M86" s="6">
+        <v>4</v>
+      </c>
+      <c r="N86" s="6">
+        <v>7</v>
+      </c>
+      <c r="O86" s="6">
+        <v>11</v>
+      </c>
+      <c r="P86" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q86" s="6">
+        <v>2</v>
+      </c>
+      <c r="R86" s="6">
+        <v>0</v>
+      </c>
+      <c r="S86" s="6">
+        <v>0</v>
+      </c>
+      <c r="T86" s="6">
+        <v>0</v>
+      </c>
+      <c r="U86" s="6">
+        <v>0</v>
+      </c>
+      <c r="V86" s="6">
+        <v>0</v>
+      </c>
+      <c r="W86" s="6">
+        <v>0</v>
+      </c>
+      <c r="X86" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC86" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD86" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B87" s="27"/>
+      <c r="C87" s="52"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="52"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H87" s="39"/>
+      <c r="I87" s="26">
+        <v>24</v>
+      </c>
+      <c r="J87" s="26">
+        <v>24</v>
+      </c>
+      <c r="K87" s="6">
+        <v>0</v>
+      </c>
+      <c r="L87" s="6">
+        <v>2</v>
+      </c>
+      <c r="M87" s="6">
+        <v>4</v>
+      </c>
+      <c r="N87" s="6">
+        <v>7</v>
+      </c>
+      <c r="O87" s="6">
+        <v>7</v>
+      </c>
+      <c r="P87" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q87" s="6">
+        <v>0</v>
+      </c>
+      <c r="R87" s="6">
+        <v>0</v>
+      </c>
+      <c r="S87" s="6">
+        <v>0</v>
+      </c>
+      <c r="T87" s="6">
+        <v>0</v>
+      </c>
+      <c r="U87" s="6">
+        <v>0</v>
+      </c>
+      <c r="V87" s="6">
+        <v>0</v>
+      </c>
+      <c r="W87" s="6">
+        <v>0</v>
+      </c>
+      <c r="X87" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC87" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD87" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B88" s="27"/>
+      <c r="C88" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="52"/>
+      <c r="E88" s="52"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="39"/>
+      <c r="I88" s="26">
+        <v>1</v>
+      </c>
+      <c r="J88" s="26">
+        <v>1</v>
+      </c>
+      <c r="K88" s="6">
+        <v>0</v>
+      </c>
+      <c r="L88" s="6">
+        <v>0</v>
+      </c>
+      <c r="M88" s="6">
+        <v>0</v>
+      </c>
+      <c r="N88" s="6">
+        <v>0</v>
+      </c>
+      <c r="O88" s="6">
+        <v>1</v>
+      </c>
+      <c r="P88" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="6">
+        <v>0</v>
+      </c>
+      <c r="R88" s="6">
+        <v>0</v>
+      </c>
+      <c r="S88" s="6">
+        <v>0</v>
+      </c>
+      <c r="T88" s="6">
+        <v>0</v>
+      </c>
+      <c r="U88" s="6">
+        <v>0</v>
+      </c>
+      <c r="V88" s="6">
+        <v>0</v>
+      </c>
+      <c r="W88" s="6">
+        <v>0</v>
+      </c>
+      <c r="X88" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC88" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD88" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B89" s="27"/>
+      <c r="C89" s="52"/>
+      <c r="D89" s="52"/>
+      <c r="E89" s="52"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H89" s="39"/>
+      <c r="I89" s="26">
+        <v>0</v>
+      </c>
+      <c r="J89" s="26">
+        <v>0</v>
+      </c>
+      <c r="K89" s="6">
+        <v>0</v>
+      </c>
+      <c r="L89" s="6">
+        <v>0</v>
+      </c>
+      <c r="M89" s="6">
+        <v>0</v>
+      </c>
+      <c r="N89" s="6">
+        <v>0</v>
+      </c>
+      <c r="O89" s="6">
+        <v>0</v>
+      </c>
+      <c r="P89" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="6">
+        <v>0</v>
+      </c>
+      <c r="R89" s="6">
+        <v>0</v>
+      </c>
+      <c r="S89" s="6">
+        <v>0</v>
+      </c>
+      <c r="T89" s="6">
+        <v>0</v>
+      </c>
+      <c r="U89" s="6">
+        <v>0</v>
+      </c>
+      <c r="V89" s="6">
+        <v>0</v>
+      </c>
+      <c r="W89" s="6">
+        <v>0</v>
+      </c>
+      <c r="X89" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC89" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD89" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B90" s="27"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="27"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="39"/>
+      <c r="I90" s="26"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="6"/>
+      <c r="L90" s="6"/>
+      <c r="M90" s="6"/>
+      <c r="N90" s="6"/>
+      <c r="O90" s="6"/>
+      <c r="P90" s="6"/>
+      <c r="Q90" s="6"/>
+      <c r="R90" s="6"/>
+      <c r="S90" s="6"/>
+      <c r="T90" s="6"/>
+      <c r="U90" s="6"/>
+      <c r="V90" s="6"/>
+      <c r="W90" s="6"/>
+      <c r="X90" s="6"/>
+      <c r="Y90" s="6"/>
+      <c r="Z90" s="6"/>
+      <c r="AA90" s="6"/>
+      <c r="AB90" s="6"/>
+      <c r="AC90" s="6"/>
+      <c r="AD90" s="6"/>
+    </row>
+    <row r="91" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B91" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="53"/>
+      <c r="D91" s="53"/>
+      <c r="E91" s="53"/>
+      <c r="F91" s="53"/>
+      <c r="G91" s="53"/>
+      <c r="H91" s="37"/>
+      <c r="I91" s="34">
+        <v>1785</v>
+      </c>
+      <c r="J91" s="34">
+        <v>1769</v>
+      </c>
+      <c r="K91" s="5">
+        <v>4</v>
+      </c>
+      <c r="L91" s="5">
+        <v>108</v>
+      </c>
+      <c r="M91" s="5">
+        <v>248</v>
+      </c>
+      <c r="N91" s="5">
+        <v>340</v>
+      </c>
+      <c r="O91" s="5">
+        <v>589</v>
+      </c>
+      <c r="P91" s="5">
+        <v>339</v>
+      </c>
+      <c r="Q91" s="5">
+        <v>90</v>
+      </c>
+      <c r="R91" s="5">
+        <v>34</v>
+      </c>
+      <c r="S91" s="5">
+        <v>12</v>
+      </c>
+      <c r="T91" s="5">
+        <v>1</v>
+      </c>
+      <c r="U91" s="5">
+        <v>0</v>
+      </c>
+      <c r="V91" s="5">
+        <v>4</v>
+      </c>
+      <c r="W91" s="5">
+        <v>16</v>
+      </c>
+      <c r="X91" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z91" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA91" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB91" s="5">
+        <v>3</v>
+      </c>
+      <c r="AC91" s="5">
+        <v>4</v>
+      </c>
+      <c r="AD91" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B92" s="35"/>
+      <c r="C92" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="53"/>
+      <c r="E92" s="53"/>
+      <c r="F92" s="53"/>
+      <c r="G92" s="53"/>
+      <c r="H92" s="37"/>
+      <c r="I92" s="34">
+        <v>1080</v>
+      </c>
+      <c r="J92" s="34">
+        <v>1064</v>
+      </c>
+      <c r="K92" s="5">
+        <v>3</v>
+      </c>
+      <c r="L92" s="5">
+        <v>67</v>
+      </c>
+      <c r="M92" s="5">
+        <v>138</v>
+      </c>
+      <c r="N92" s="5">
+        <v>175</v>
+      </c>
+      <c r="O92" s="5">
+        <v>339</v>
+      </c>
+      <c r="P92" s="5">
+        <v>226</v>
+      </c>
+      <c r="Q92" s="5">
+        <v>70</v>
+      </c>
+      <c r="R92" s="5">
+        <v>32</v>
+      </c>
+      <c r="S92" s="5">
+        <v>9</v>
+      </c>
+      <c r="T92" s="5">
+        <v>1</v>
+      </c>
+      <c r="U92" s="5">
+        <v>0</v>
+      </c>
+      <c r="V92" s="5">
+        <v>4</v>
+      </c>
+      <c r="W92" s="5">
+        <v>16</v>
+      </c>
+      <c r="X92" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z92" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA92" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB92" s="5">
+        <v>3</v>
+      </c>
+      <c r="AC92" s="5">
+        <v>4</v>
+      </c>
+      <c r="AD92" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B93" s="35"/>
+      <c r="C93" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" s="53"/>
+      <c r="E93" s="53"/>
+      <c r="F93" s="53"/>
+      <c r="G93" s="53"/>
+      <c r="H93" s="37"/>
+      <c r="I93" s="34">
+        <v>705</v>
+      </c>
+      <c r="J93" s="34">
+        <v>705</v>
+      </c>
+      <c r="K93" s="5">
+        <v>1</v>
+      </c>
+      <c r="L93" s="5">
+        <v>41</v>
+      </c>
+      <c r="M93" s="5">
+        <v>110</v>
+      </c>
+      <c r="N93" s="5">
+        <v>165</v>
+      </c>
+      <c r="O93" s="5">
+        <v>250</v>
+      </c>
+      <c r="P93" s="5">
+        <v>113</v>
+      </c>
+      <c r="Q93" s="5">
+        <v>20</v>
+      </c>
+      <c r="R93" s="5">
+        <v>2</v>
+      </c>
+      <c r="S93" s="5">
+        <v>3</v>
+      </c>
+      <c r="T93" s="5">
+        <v>0</v>
+      </c>
+      <c r="U93" s="5">
+        <v>0</v>
+      </c>
+      <c r="V93" s="5">
+        <v>0</v>
+      </c>
+      <c r="W93" s="5">
+        <v>0</v>
+      </c>
+      <c r="X93" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC93" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD93" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B94" s="27"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="39"/>
+      <c r="I94" s="26"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="6"/>
+      <c r="L94" s="6"/>
+      <c r="M94" s="6"/>
+      <c r="N94" s="6"/>
+      <c r="O94" s="6"/>
+      <c r="P94" s="6"/>
+      <c r="Q94" s="6"/>
+      <c r="R94" s="6"/>
+      <c r="S94" s="6"/>
+      <c r="T94" s="6"/>
+      <c r="U94" s="6"/>
+      <c r="V94" s="6"/>
+      <c r="W94" s="6"/>
+      <c r="X94" s="6"/>
+      <c r="Y94" s="6"/>
+      <c r="Z94" s="6"/>
+      <c r="AA94" s="6"/>
+      <c r="AB94" s="6"/>
+      <c r="AC94" s="6"/>
+      <c r="AD94" s="6"/>
+    </row>
+    <row r="95" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B95" s="27"/>
+      <c r="C95" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D95" s="51"/>
+      <c r="E95" s="51"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" s="39"/>
+      <c r="I95" s="26">
+        <v>880</v>
+      </c>
+      <c r="J95" s="26">
+        <v>871</v>
+      </c>
+      <c r="K95" s="6">
+        <v>2</v>
+      </c>
+      <c r="L95" s="6">
+        <v>50</v>
+      </c>
+      <c r="M95" s="6">
+        <v>119</v>
+      </c>
+      <c r="N95" s="6">
+        <v>144</v>
+      </c>
+      <c r="O95" s="6">
+        <v>296</v>
+      </c>
+      <c r="P95" s="6">
+        <v>190</v>
+      </c>
+      <c r="Q95" s="6">
+        <v>55</v>
+      </c>
+      <c r="R95" s="6">
+        <v>12</v>
+      </c>
+      <c r="S95" s="6">
+        <v>3</v>
+      </c>
+      <c r="T95" s="6">
+        <v>0</v>
+      </c>
+      <c r="U95" s="6">
+        <v>0</v>
+      </c>
+      <c r="V95" s="6">
+        <v>0</v>
+      </c>
+      <c r="W95" s="6">
+        <v>9</v>
+      </c>
+      <c r="X95" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z95" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA95" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB95" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC95" s="6">
+        <v>3</v>
+      </c>
+      <c r="AD95" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B96" s="27"/>
+      <c r="C96" s="51"/>
+      <c r="D96" s="51"/>
+      <c r="E96" s="51"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" s="39"/>
+      <c r="I96" s="26">
+        <v>638</v>
+      </c>
+      <c r="J96" s="26">
+        <v>638</v>
+      </c>
+      <c r="K96" s="6">
+        <v>0</v>
+      </c>
+      <c r="L96" s="6">
+        <v>38</v>
+      </c>
+      <c r="M96" s="6">
+        <v>92</v>
+      </c>
+      <c r="N96" s="6">
+        <v>153</v>
+      </c>
+      <c r="O96" s="6">
+        <v>227</v>
+      </c>
+      <c r="P96" s="6">
+        <v>105</v>
+      </c>
+      <c r="Q96" s="6">
+        <v>18</v>
+      </c>
+      <c r="R96" s="6">
+        <v>2</v>
+      </c>
+      <c r="S96" s="6">
+        <v>3</v>
+      </c>
+      <c r="T96" s="6">
+        <v>0</v>
+      </c>
+      <c r="U96" s="6">
+        <v>0</v>
+      </c>
+      <c r="V96" s="6">
+        <v>0</v>
+      </c>
+      <c r="W96" s="6">
+        <v>0</v>
+      </c>
+      <c r="X96" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC96" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD96" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B97" s="27"/>
+      <c r="C97" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="51"/>
+      <c r="E97" s="51"/>
+      <c r="F97" s="28"/>
+      <c r="G97" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" s="39"/>
+      <c r="I97" s="26">
+        <v>87</v>
+      </c>
+      <c r="J97" s="26">
+        <v>87</v>
+      </c>
+      <c r="K97" s="6">
+        <v>0</v>
+      </c>
+      <c r="L97" s="6">
+        <v>9</v>
+      </c>
+      <c r="M97" s="6">
+        <v>8</v>
+      </c>
+      <c r="N97" s="6">
+        <v>19</v>
+      </c>
+      <c r="O97" s="6">
+        <v>19</v>
+      </c>
+      <c r="P97" s="6">
+        <v>15</v>
+      </c>
+      <c r="Q97" s="6">
+        <v>5</v>
+      </c>
+      <c r="R97" s="6">
+        <v>7</v>
+      </c>
+      <c r="S97" s="6">
+        <v>5</v>
+      </c>
+      <c r="T97" s="6">
+        <v>0</v>
+      </c>
+      <c r="U97" s="6">
+        <v>0</v>
+      </c>
+      <c r="V97" s="6">
+        <v>0</v>
+      </c>
+      <c r="W97" s="6">
+        <v>0</v>
+      </c>
+      <c r="X97" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC97" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD97" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B98" s="27"/>
+      <c r="C98" s="51"/>
+      <c r="D98" s="51"/>
+      <c r="E98" s="51"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" s="39"/>
+      <c r="I98" s="26">
+        <v>27</v>
+      </c>
+      <c r="J98" s="26">
+        <v>27</v>
+      </c>
+      <c r="K98" s="6">
+        <v>1</v>
+      </c>
+      <c r="L98" s="6">
+        <v>2</v>
+      </c>
+      <c r="M98" s="6">
+        <v>9</v>
+      </c>
+      <c r="N98" s="6">
+        <v>4</v>
+      </c>
+      <c r="O98" s="6">
+        <v>10</v>
+      </c>
+      <c r="P98" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="6">
+        <v>0</v>
+      </c>
+      <c r="R98" s="6">
+        <v>0</v>
+      </c>
+      <c r="S98" s="6">
+        <v>0</v>
+      </c>
+      <c r="T98" s="6">
+        <v>0</v>
+      </c>
+      <c r="U98" s="6">
+        <v>0</v>
+      </c>
+      <c r="V98" s="6">
+        <v>0</v>
+      </c>
+      <c r="W98" s="6">
+        <v>0</v>
+      </c>
+      <c r="X98" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC98" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD98" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B99" s="7"/>
+      <c r="C99" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="52"/>
+      <c r="E99" s="52"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" s="39"/>
+      <c r="I99" s="26">
+        <v>76</v>
+      </c>
+      <c r="J99" s="26">
+        <v>69</v>
+      </c>
+      <c r="K99" s="6">
+        <v>0</v>
+      </c>
+      <c r="L99" s="6">
+        <v>2</v>
+      </c>
+      <c r="M99" s="6">
+        <v>7</v>
+      </c>
+      <c r="N99" s="6">
+        <v>5</v>
+      </c>
+      <c r="O99" s="6">
+        <v>13</v>
+      </c>
+      <c r="P99" s="6">
+        <v>15</v>
+      </c>
+      <c r="Q99" s="6">
+        <v>10</v>
+      </c>
+      <c r="R99" s="6">
+        <v>12</v>
+      </c>
+      <c r="S99" s="6">
+        <v>1</v>
+      </c>
+      <c r="T99" s="6">
+        <v>1</v>
+      </c>
+      <c r="U99" s="6">
+        <v>0</v>
+      </c>
+      <c r="V99" s="6">
+        <v>3</v>
+      </c>
+      <c r="W99" s="6">
+        <v>7</v>
+      </c>
+      <c r="X99" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA99" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB99" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC99" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD99" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B100" s="27"/>
+      <c r="C100" s="52"/>
+      <c r="D100" s="52"/>
+      <c r="E100" s="52"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" s="39"/>
+      <c r="I100" s="26">
+        <v>22</v>
+      </c>
+      <c r="J100" s="26">
+        <v>22</v>
+      </c>
+      <c r="K100" s="6">
+        <v>0</v>
+      </c>
+      <c r="L100" s="6">
+        <v>0</v>
+      </c>
+      <c r="M100" s="6">
+        <v>5</v>
+      </c>
+      <c r="N100" s="6">
+        <v>3</v>
+      </c>
+      <c r="O100" s="6">
+        <v>9</v>
+      </c>
+      <c r="P100" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q100" s="6">
+        <v>2</v>
+      </c>
+      <c r="R100" s="6">
+        <v>0</v>
+      </c>
+      <c r="S100" s="6">
+        <v>0</v>
+      </c>
+      <c r="T100" s="6">
+        <v>0</v>
+      </c>
+      <c r="U100" s="6">
+        <v>0</v>
+      </c>
+      <c r="V100" s="6">
+        <v>0</v>
+      </c>
+      <c r="W100" s="6">
+        <v>0</v>
+      </c>
+      <c r="X100" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC100" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD100" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B101" s="27"/>
+      <c r="C101" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101" s="52"/>
+      <c r="E101" s="52"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="39"/>
+      <c r="I101" s="26">
+        <v>36</v>
+      </c>
+      <c r="J101" s="26">
+        <v>36</v>
+      </c>
+      <c r="K101" s="6">
+        <v>1</v>
+      </c>
+      <c r="L101" s="6">
+        <v>6</v>
+      </c>
+      <c r="M101" s="6">
+        <v>4</v>
+      </c>
+      <c r="N101" s="6">
+        <v>7</v>
+      </c>
+      <c r="O101" s="6">
+        <v>11</v>
+      </c>
+      <c r="P101" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q101" s="6">
+        <v>0</v>
+      </c>
+      <c r="R101" s="6">
+        <v>1</v>
+      </c>
+      <c r="S101" s="6">
+        <v>0</v>
+      </c>
+      <c r="T101" s="6">
+        <v>0</v>
+      </c>
+      <c r="U101" s="6">
+        <v>0</v>
+      </c>
+      <c r="V101" s="6">
+        <v>0</v>
+      </c>
+      <c r="W101" s="6">
+        <v>0</v>
+      </c>
+      <c r="X101" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC101" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD101" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B102" s="27"/>
+      <c r="C102" s="52"/>
+      <c r="D102" s="52"/>
+      <c r="E102" s="52"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" s="39"/>
+      <c r="I102" s="26">
+        <v>18</v>
+      </c>
+      <c r="J102" s="26">
+        <v>18</v>
+      </c>
+      <c r="K102" s="6">
+        <v>0</v>
+      </c>
+      <c r="L102" s="6">
+        <v>1</v>
+      </c>
+      <c r="M102" s="6">
+        <v>4</v>
+      </c>
+      <c r="N102" s="6">
+        <v>5</v>
+      </c>
+      <c r="O102" s="6">
+        <v>4</v>
+      </c>
+      <c r="P102" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q102" s="6">
+        <v>0</v>
+      </c>
+      <c r="R102" s="6">
+        <v>0</v>
+      </c>
+      <c r="S102" s="6">
+        <v>0</v>
+      </c>
+      <c r="T102" s="6">
+        <v>0</v>
+      </c>
+      <c r="U102" s="6">
+        <v>0</v>
+      </c>
+      <c r="V102" s="6">
+        <v>0</v>
+      </c>
+      <c r="W102" s="6">
+        <v>0</v>
+      </c>
+      <c r="X102" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC102" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD102" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B103" s="27"/>
+      <c r="C103" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="52"/>
+      <c r="E103" s="52"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="39"/>
+      <c r="I103" s="26">
+        <v>1</v>
+      </c>
+      <c r="J103" s="26">
+        <v>1</v>
+      </c>
+      <c r="K103" s="6">
+        <v>0</v>
+      </c>
+      <c r="L103" s="6">
+        <v>0</v>
+      </c>
+      <c r="M103" s="6">
+        <v>0</v>
+      </c>
+      <c r="N103" s="6">
+        <v>0</v>
+      </c>
+      <c r="O103" s="6">
+        <v>0</v>
+      </c>
+      <c r="P103" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="6">
+        <v>0</v>
+      </c>
+      <c r="R103" s="6">
+        <v>0</v>
+      </c>
+      <c r="S103" s="6">
+        <v>0</v>
+      </c>
+      <c r="T103" s="6">
+        <v>0</v>
+      </c>
+      <c r="U103" s="6">
+        <v>0</v>
+      </c>
+      <c r="V103" s="6">
+        <v>1</v>
+      </c>
+      <c r="W103" s="6">
+        <v>0</v>
+      </c>
+      <c r="X103" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC103" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD103" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B104" s="27"/>
+      <c r="C104" s="52"/>
+      <c r="D104" s="52"/>
+      <c r="E104" s="52"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H104" s="39"/>
+      <c r="I104" s="26">
+        <v>0</v>
+      </c>
+      <c r="J104" s="26">
+        <v>0</v>
+      </c>
+      <c r="K104" s="6">
+        <v>0</v>
+      </c>
+      <c r="L104" s="6">
+        <v>0</v>
+      </c>
+      <c r="M104" s="6">
+        <v>0</v>
+      </c>
+      <c r="N104" s="6">
+        <v>0</v>
+      </c>
+      <c r="O104" s="6">
+        <v>0</v>
+      </c>
+      <c r="P104" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="6">
+        <v>0</v>
+      </c>
+      <c r="R104" s="6">
+        <v>0</v>
+      </c>
+      <c r="S104" s="6">
+        <v>0</v>
+      </c>
+      <c r="T104" s="6">
+        <v>0</v>
+      </c>
+      <c r="U104" s="6">
+        <v>0</v>
+      </c>
+      <c r="V104" s="6">
+        <v>0</v>
+      </c>
+      <c r="W104" s="6">
+        <v>0</v>
+      </c>
+      <c r="X104" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC104" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD104" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B105" s="27"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="7"/>
+      <c r="E105" s="7"/>
+      <c r="F105" s="27"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="39"/>
+      <c r="I105" s="26"/>
+      <c r="J105" s="26"/>
+      <c r="K105" s="6"/>
+      <c r="L105" s="6"/>
+      <c r="M105" s="6"/>
+      <c r="N105" s="6"/>
+      <c r="O105" s="6"/>
+      <c r="P105" s="6"/>
+      <c r="Q105" s="6"/>
+      <c r="R105" s="6"/>
+      <c r="S105" s="6"/>
+      <c r="T105" s="6"/>
+      <c r="U105" s="6"/>
+      <c r="V105" s="6"/>
+      <c r="W105" s="6"/>
+      <c r="X105" s="6"/>
+      <c r="Y105" s="6"/>
+      <c r="Z105" s="6"/>
+      <c r="AA105" s="6"/>
+      <c r="AB105" s="6"/>
+      <c r="AC105" s="6"/>
+      <c r="AD105" s="6"/>
+    </row>
+    <row r="106" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B106" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" s="53"/>
+      <c r="D106" s="53"/>
+      <c r="E106" s="53"/>
+      <c r="F106" s="53"/>
+      <c r="G106" s="53"/>
+      <c r="H106" s="37"/>
+      <c r="I106" s="34">
+        <v>1513</v>
+      </c>
+      <c r="J106" s="34">
+        <v>1509</v>
+      </c>
+      <c r="K106" s="5">
+        <v>5</v>
+      </c>
+      <c r="L106" s="5">
+        <v>72</v>
+      </c>
+      <c r="M106" s="5">
+        <v>171</v>
+      </c>
+      <c r="N106" s="5">
+        <v>288</v>
+      </c>
+      <c r="O106" s="5">
+        <v>558</v>
+      </c>
+      <c r="P106" s="5">
+        <v>319</v>
+      </c>
+      <c r="Q106" s="5">
+        <v>54</v>
+      </c>
+      <c r="R106" s="5">
+        <v>7</v>
+      </c>
+      <c r="S106" s="5">
+        <v>10</v>
+      </c>
+      <c r="T106" s="5">
+        <v>5</v>
+      </c>
+      <c r="U106" s="5">
+        <v>0</v>
+      </c>
+      <c r="V106" s="5">
+        <v>20</v>
+      </c>
+      <c r="W106" s="5">
+        <v>4</v>
+      </c>
+      <c r="X106" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA106" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB106" s="5">
+        <v>3</v>
+      </c>
+      <c r="AC106" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD106" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B107" s="35"/>
+      <c r="C107" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" s="53"/>
+      <c r="E107" s="53"/>
+      <c r="F107" s="53"/>
+      <c r="G107" s="53"/>
+      <c r="H107" s="37"/>
+      <c r="I107" s="34">
+        <v>1109</v>
+      </c>
+      <c r="J107" s="34">
+        <v>1105</v>
+      </c>
+      <c r="K107" s="5">
+        <v>3</v>
+      </c>
+      <c r="L107" s="5">
+        <v>40</v>
+      </c>
+      <c r="M107" s="5">
+        <v>110</v>
+      </c>
+      <c r="N107" s="5">
+        <v>199</v>
+      </c>
+      <c r="O107" s="5">
+        <v>402</v>
+      </c>
+      <c r="P107" s="5">
+        <v>264</v>
+      </c>
+      <c r="Q107" s="5">
+        <v>47</v>
+      </c>
+      <c r="R107" s="5">
+        <v>5</v>
+      </c>
+      <c r="S107" s="5">
+        <v>10</v>
+      </c>
+      <c r="T107" s="5">
+        <v>5</v>
+      </c>
+      <c r="U107" s="5">
+        <v>0</v>
+      </c>
+      <c r="V107" s="5">
+        <v>20</v>
+      </c>
+      <c r="W107" s="5">
+        <v>4</v>
+      </c>
+      <c r="X107" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA107" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB107" s="5">
+        <v>3</v>
+      </c>
+      <c r="AC107" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD107" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B108" s="35"/>
+      <c r="C108" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D108" s="53"/>
+      <c r="E108" s="53"/>
+      <c r="F108" s="53"/>
+      <c r="G108" s="53"/>
+      <c r="H108" s="37"/>
+      <c r="I108" s="34">
+        <v>404</v>
+      </c>
+      <c r="J108" s="34">
+        <v>404</v>
+      </c>
+      <c r="K108" s="5">
+        <v>2</v>
+      </c>
+      <c r="L108" s="5">
+        <v>32</v>
+      </c>
+      <c r="M108" s="5">
+        <v>61</v>
+      </c>
+      <c r="N108" s="5">
+        <v>89</v>
+      </c>
+      <c r="O108" s="5">
+        <v>156</v>
+      </c>
+      <c r="P108" s="5">
+        <v>55</v>
+      </c>
+      <c r="Q108" s="5">
+        <v>7</v>
+      </c>
+      <c r="R108" s="5">
+        <v>2</v>
+      </c>
+      <c r="S108" s="5">
+        <v>0</v>
+      </c>
+      <c r="T108" s="5">
+        <v>0</v>
+      </c>
+      <c r="U108" s="5">
+        <v>0</v>
+      </c>
+      <c r="V108" s="5">
+        <v>0</v>
+      </c>
+      <c r="W108" s="5">
+        <v>0</v>
+      </c>
+      <c r="X108" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC108" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD108" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B109" s="27"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="7"/>
+      <c r="F109" s="27"/>
+      <c r="G109" s="7"/>
+      <c r="H109" s="39"/>
+      <c r="I109" s="26"/>
+      <c r="J109" s="26"/>
+      <c r="K109" s="6"/>
+      <c r="L109" s="6"/>
+      <c r="M109" s="6"/>
+      <c r="N109" s="6"/>
+      <c r="O109" s="6"/>
+      <c r="P109" s="6"/>
+      <c r="Q109" s="6"/>
+      <c r="R109" s="6"/>
+      <c r="S109" s="6"/>
+      <c r="T109" s="6"/>
+      <c r="U109" s="6"/>
+      <c r="V109" s="6"/>
+      <c r="W109" s="6"/>
+      <c r="X109" s="6"/>
+      <c r="Y109" s="6"/>
+      <c r="Z109" s="6"/>
+      <c r="AA109" s="6"/>
+      <c r="AB109" s="6"/>
+      <c r="AC109" s="6"/>
+      <c r="AD109" s="6"/>
+    </row>
+    <row r="110" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B110" s="27"/>
+      <c r="C110" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D110" s="51"/>
+      <c r="E110" s="51"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="39"/>
+      <c r="I110" s="26">
+        <v>1006</v>
+      </c>
+      <c r="J110" s="26">
+        <v>1002</v>
+      </c>
+      <c r="K110" s="6">
+        <v>3</v>
+      </c>
+      <c r="L110" s="6">
+        <v>29</v>
+      </c>
+      <c r="M110" s="6">
+        <v>102</v>
+      </c>
+      <c r="N110" s="6">
+        <v>177</v>
+      </c>
+      <c r="O110" s="6">
+        <v>385</v>
+      </c>
+      <c r="P110" s="6">
+        <v>249</v>
+      </c>
+      <c r="Q110" s="6">
+        <v>38</v>
+      </c>
+      <c r="R110" s="6">
+        <v>4</v>
+      </c>
+      <c r="S110" s="6">
+        <v>8</v>
+      </c>
+      <c r="T110" s="6">
+        <v>4</v>
+      </c>
+      <c r="U110" s="6">
+        <v>0</v>
+      </c>
+      <c r="V110" s="6">
+        <v>3</v>
+      </c>
+      <c r="W110" s="6">
+        <v>4</v>
+      </c>
+      <c r="X110" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA110" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB110" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC110" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD110" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B111" s="27"/>
+      <c r="C111" s="51"/>
+      <c r="D111" s="51"/>
+      <c r="E111" s="51"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" s="39"/>
+      <c r="I111" s="26">
+        <v>368</v>
+      </c>
+      <c r="J111" s="26">
+        <v>368</v>
+      </c>
+      <c r="K111" s="6">
+        <v>2</v>
+      </c>
+      <c r="L111" s="6">
+        <v>26</v>
+      </c>
+      <c r="M111" s="6">
+        <v>55</v>
+      </c>
+      <c r="N111" s="6">
+        <v>79</v>
+      </c>
+      <c r="O111" s="6">
+        <v>143</v>
+      </c>
+      <c r="P111" s="6">
+        <v>54</v>
+      </c>
+      <c r="Q111" s="6">
+        <v>7</v>
+      </c>
+      <c r="R111" s="6">
+        <v>2</v>
+      </c>
+      <c r="S111" s="6">
+        <v>0</v>
+      </c>
+      <c r="T111" s="6">
+        <v>0</v>
+      </c>
+      <c r="U111" s="6">
+        <v>0</v>
+      </c>
+      <c r="V111" s="6">
+        <v>0</v>
+      </c>
+      <c r="W111" s="6">
+        <v>0</v>
+      </c>
+      <c r="X111" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC111" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD111" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B112" s="27"/>
+      <c r="C112" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="51"/>
+      <c r="E112" s="51"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="39"/>
+      <c r="I112" s="26">
+        <v>38</v>
+      </c>
+      <c r="J112" s="26">
+        <v>38</v>
+      </c>
+      <c r="K112" s="6">
+        <v>0</v>
+      </c>
+      <c r="L112" s="6">
+        <v>9</v>
+      </c>
+      <c r="M112" s="6">
+        <v>5</v>
+      </c>
+      <c r="N112" s="6">
+        <v>12</v>
+      </c>
+      <c r="O112" s="6">
+        <v>7</v>
+      </c>
+      <c r="P112" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q112" s="6">
+        <v>1</v>
+      </c>
+      <c r="R112" s="6">
+        <v>0</v>
+      </c>
+      <c r="S112" s="6">
+        <v>0</v>
+      </c>
+      <c r="T112" s="6">
+        <v>0</v>
+      </c>
+      <c r="U112" s="6">
+        <v>0</v>
+      </c>
+      <c r="V112" s="6">
+        <v>0</v>
+      </c>
+      <c r="W112" s="6">
+        <v>0</v>
+      </c>
+      <c r="X112" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y112" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC112" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD112" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B113" s="27"/>
+      <c r="C113" s="51"/>
+      <c r="D113" s="51"/>
+      <c r="E113" s="51"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H113" s="39"/>
+      <c r="I113" s="26">
+        <v>14</v>
+      </c>
+      <c r="J113" s="26">
+        <v>14</v>
+      </c>
+      <c r="K113" s="6">
+        <v>0</v>
+      </c>
+      <c r="L113" s="6">
+        <v>1</v>
+      </c>
+      <c r="M113" s="6">
+        <v>2</v>
+      </c>
+      <c r="N113" s="6">
+        <v>4</v>
+      </c>
+      <c r="O113" s="6">
+        <v>7</v>
+      </c>
+      <c r="P113" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="6">
+        <v>0</v>
+      </c>
+      <c r="R113" s="6">
+        <v>0</v>
+      </c>
+      <c r="S113" s="6">
+        <v>0</v>
+      </c>
+      <c r="T113" s="6">
+        <v>0</v>
+      </c>
+      <c r="U113" s="6">
+        <v>0</v>
+      </c>
+      <c r="V113" s="6">
+        <v>0</v>
+      </c>
+      <c r="W113" s="6">
+        <v>0</v>
+      </c>
+      <c r="X113" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y113" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC113" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD113" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B114" s="7"/>
+      <c r="C114" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="52"/>
+      <c r="E114" s="52"/>
+      <c r="F114" s="28"/>
+      <c r="G114" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="39"/>
+      <c r="I114" s="26">
+        <v>38</v>
+      </c>
+      <c r="J114" s="26">
+        <v>38</v>
+      </c>
+      <c r="K114" s="6">
+        <v>0</v>
+      </c>
+      <c r="L114" s="6">
+        <v>0</v>
+      </c>
+      <c r="M114" s="6">
+        <v>0</v>
+      </c>
+      <c r="N114" s="6">
+        <v>2</v>
+      </c>
+      <c r="O114" s="6">
+        <v>6</v>
+      </c>
+      <c r="P114" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q114" s="6">
+        <v>7</v>
+      </c>
+      <c r="R114" s="6">
+        <v>0</v>
+      </c>
+      <c r="S114" s="6">
+        <v>1</v>
+      </c>
+      <c r="T114" s="6">
+        <v>1</v>
+      </c>
+      <c r="U114" s="6">
+        <v>0</v>
+      </c>
+      <c r="V114" s="6">
+        <v>17</v>
+      </c>
+      <c r="W114" s="6">
+        <v>0</v>
+      </c>
+      <c r="X114" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC114" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD114" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B115" s="27"/>
+      <c r="C115" s="52"/>
+      <c r="D115" s="52"/>
+      <c r="E115" s="52"/>
+      <c r="F115" s="28"/>
+      <c r="G115" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H115" s="39"/>
+      <c r="I115" s="26">
+        <v>5</v>
+      </c>
+      <c r="J115" s="26">
+        <v>5</v>
+      </c>
+      <c r="K115" s="6">
+        <v>0</v>
+      </c>
+      <c r="L115" s="6">
+        <v>2</v>
+      </c>
+      <c r="M115" s="6">
+        <v>1</v>
+      </c>
+      <c r="N115" s="6">
+        <v>2</v>
+      </c>
+      <c r="O115" s="6">
+        <v>0</v>
+      </c>
+      <c r="P115" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="6">
+        <v>0</v>
+      </c>
+      <c r="R115" s="6">
+        <v>0</v>
+      </c>
+      <c r="S115" s="6">
+        <v>0</v>
+      </c>
+      <c r="T115" s="6">
+        <v>0</v>
+      </c>
+      <c r="U115" s="6">
+        <v>0</v>
+      </c>
+      <c r="V115" s="6">
+        <v>0</v>
+      </c>
+      <c r="W115" s="6">
+        <v>0</v>
+      </c>
+      <c r="X115" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y115" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC115" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD115" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B116" s="27"/>
+      <c r="C116" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116" s="52"/>
+      <c r="E116" s="52"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116" s="39"/>
+      <c r="I116" s="26">
+        <v>27</v>
+      </c>
+      <c r="J116" s="26">
+        <v>27</v>
+      </c>
+      <c r="K116" s="6">
+        <v>0</v>
+      </c>
+      <c r="L116" s="6">
+        <v>2</v>
+      </c>
+      <c r="M116" s="6">
+        <v>3</v>
+      </c>
+      <c r="N116" s="6">
+        <v>8</v>
+      </c>
+      <c r="O116" s="6">
+        <v>4</v>
+      </c>
+      <c r="P116" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q116" s="6">
+        <v>1</v>
+      </c>
+      <c r="R116" s="6">
+        <v>1</v>
+      </c>
+      <c r="S116" s="6">
+        <v>1</v>
+      </c>
+      <c r="T116" s="6">
+        <v>0</v>
+      </c>
+      <c r="U116" s="6">
+        <v>0</v>
+      </c>
+      <c r="V116" s="6">
+        <v>0</v>
+      </c>
+      <c r="W116" s="6">
+        <v>0</v>
+      </c>
+      <c r="X116" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y116" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC116" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD116" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B117" s="27"/>
+      <c r="C117" s="52"/>
+      <c r="D117" s="52"/>
+      <c r="E117" s="52"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" s="39"/>
+      <c r="I117" s="26">
+        <v>17</v>
+      </c>
+      <c r="J117" s="26">
+        <v>17</v>
+      </c>
+      <c r="K117" s="6">
+        <v>0</v>
+      </c>
+      <c r="L117" s="6">
+        <v>3</v>
+      </c>
+      <c r="M117" s="6">
+        <v>3</v>
+      </c>
+      <c r="N117" s="6">
+        <v>4</v>
+      </c>
+      <c r="O117" s="6">
+        <v>6</v>
+      </c>
+      <c r="P117" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q117" s="6">
+        <v>0</v>
+      </c>
+      <c r="R117" s="6">
+        <v>0</v>
+      </c>
+      <c r="S117" s="6">
+        <v>0</v>
+      </c>
+      <c r="T117" s="6">
+        <v>0</v>
+      </c>
+      <c r="U117" s="6">
+        <v>0</v>
+      </c>
+      <c r="V117" s="6">
+        <v>0</v>
+      </c>
+      <c r="W117" s="6">
+        <v>0</v>
+      </c>
+      <c r="X117" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD117" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B118" s="27"/>
+      <c r="C118" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D118" s="52"/>
+      <c r="E118" s="52"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="39"/>
+      <c r="I118" s="26">
+        <v>0</v>
+      </c>
+      <c r="J118" s="26">
+        <v>0</v>
+      </c>
+      <c r="K118" s="6">
+        <v>0</v>
+      </c>
+      <c r="L118" s="6">
+        <v>0</v>
+      </c>
+      <c r="M118" s="6">
+        <v>0</v>
+      </c>
+      <c r="N118" s="6">
+        <v>0</v>
+      </c>
+      <c r="O118" s="6">
+        <v>0</v>
+      </c>
+      <c r="P118" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="6">
+        <v>0</v>
+      </c>
+      <c r="R118" s="6">
+        <v>0</v>
+      </c>
+      <c r="S118" s="6">
+        <v>0</v>
+      </c>
+      <c r="T118" s="6">
+        <v>0</v>
+      </c>
+      <c r="U118" s="6">
+        <v>0</v>
+      </c>
+      <c r="V118" s="6">
+        <v>0</v>
+      </c>
+      <c r="W118" s="6">
+        <v>0</v>
+      </c>
+      <c r="X118" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y118" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC118" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD118" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B119" s="27"/>
+      <c r="C119" s="52"/>
+      <c r="D119" s="52"/>
+      <c r="E119" s="52"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" s="39"/>
+      <c r="I119" s="26">
+        <v>0</v>
+      </c>
+      <c r="J119" s="26">
+        <v>0</v>
+      </c>
+      <c r="K119" s="6">
+        <v>0</v>
+      </c>
+      <c r="L119" s="6">
+        <v>0</v>
+      </c>
+      <c r="M119" s="6">
+        <v>0</v>
+      </c>
+      <c r="N119" s="6">
+        <v>0</v>
+      </c>
+      <c r="O119" s="6">
+        <v>0</v>
+      </c>
+      <c r="P119" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="6">
+        <v>0</v>
+      </c>
+      <c r="R119" s="6">
+        <v>0</v>
+      </c>
+      <c r="S119" s="6">
+        <v>0</v>
+      </c>
+      <c r="T119" s="6">
+        <v>0</v>
+      </c>
+      <c r="U119" s="6">
+        <v>0</v>
+      </c>
+      <c r="V119" s="6">
+        <v>0</v>
+      </c>
+      <c r="W119" s="6">
+        <v>0</v>
+      </c>
+      <c r="X119" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y119" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC119" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD119" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B120" s="27"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7"/>
+      <c r="E120" s="7"/>
+      <c r="F120" s="27"/>
+      <c r="G120" s="7"/>
+      <c r="H120" s="39"/>
+      <c r="I120" s="26"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="6"/>
+      <c r="L120" s="6"/>
+      <c r="M120" s="6"/>
+      <c r="N120" s="6"/>
+      <c r="O120" s="6"/>
+      <c r="P120" s="6"/>
+      <c r="Q120" s="6"/>
+      <c r="R120" s="6"/>
+      <c r="S120" s="6"/>
+      <c r="T120" s="6"/>
+      <c r="U120" s="6"/>
+      <c r="V120" s="6"/>
+      <c r="W120" s="6"/>
+      <c r="X120" s="6"/>
+      <c r="Y120" s="6"/>
+      <c r="Z120" s="6"/>
+      <c r="AA120" s="6"/>
+      <c r="AB120" s="6"/>
+      <c r="AC120" s="6"/>
+      <c r="AD120" s="6"/>
+    </row>
+    <row r="121" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B121" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C121" s="53"/>
+      <c r="D121" s="53"/>
+      <c r="E121" s="53"/>
+      <c r="F121" s="53"/>
+      <c r="G121" s="53"/>
+      <c r="H121" s="37"/>
+      <c r="I121" s="34">
+        <v>544</v>
+      </c>
+      <c r="J121" s="34">
+        <v>541</v>
+      </c>
+      <c r="K121" s="5">
+        <v>6</v>
+      </c>
+      <c r="L121" s="5">
+        <v>60</v>
+      </c>
+      <c r="M121" s="5">
+        <v>86</v>
+      </c>
+      <c r="N121" s="5">
+        <v>95</v>
+      </c>
+      <c r="O121" s="5">
+        <v>166</v>
+      </c>
+      <c r="P121" s="5">
+        <v>86</v>
+      </c>
+      <c r="Q121" s="5">
+        <v>22</v>
+      </c>
+      <c r="R121" s="5">
+        <v>5</v>
+      </c>
+      <c r="S121" s="5">
+        <v>10</v>
+      </c>
+      <c r="T121" s="5">
+        <v>3</v>
+      </c>
+      <c r="U121" s="5">
+        <v>0</v>
+      </c>
+      <c r="V121" s="5">
+        <v>2</v>
+      </c>
+      <c r="W121" s="5">
+        <v>3</v>
+      </c>
+      <c r="X121" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y121" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z121" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA121" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB121" s="5">
+        <v>1</v>
+      </c>
+      <c r="AC121" s="5">
+        <v>1</v>
+      </c>
+      <c r="AD121" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B122" s="35"/>
+      <c r="C122" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="53"/>
+      <c r="E122" s="53"/>
+      <c r="F122" s="53"/>
+      <c r="G122" s="53"/>
+      <c r="H122" s="37"/>
+      <c r="I122" s="34">
+        <v>315</v>
+      </c>
+      <c r="J122" s="34">
+        <v>312</v>
+      </c>
+      <c r="K122" s="5">
+        <v>0</v>
+      </c>
+      <c r="L122" s="5">
+        <v>30</v>
+      </c>
+      <c r="M122" s="5">
+        <v>42</v>
+      </c>
+      <c r="N122" s="5">
+        <v>55</v>
+      </c>
+      <c r="O122" s="5">
+        <v>94</v>
+      </c>
+      <c r="P122" s="5">
+        <v>62</v>
+      </c>
+      <c r="Q122" s="5">
+        <v>17</v>
+      </c>
+      <c r="R122" s="5">
+        <v>5</v>
+      </c>
+      <c r="S122" s="5">
+        <v>4</v>
+      </c>
+      <c r="T122" s="5">
+        <v>1</v>
+      </c>
+      <c r="U122" s="5">
+        <v>0</v>
+      </c>
+      <c r="V122" s="5">
+        <v>2</v>
+      </c>
+      <c r="W122" s="5">
+        <v>3</v>
+      </c>
+      <c r="X122" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y122" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z122" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA122" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB122" s="5">
+        <v>1</v>
+      </c>
+      <c r="AC122" s="5">
+        <v>1</v>
+      </c>
+      <c r="AD122" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B123" s="35"/>
+      <c r="C123" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" s="53"/>
+      <c r="E123" s="53"/>
+      <c r="F123" s="53"/>
+      <c r="G123" s="53"/>
+      <c r="H123" s="37"/>
+      <c r="I123" s="34">
+        <v>229</v>
+      </c>
+      <c r="J123" s="34">
+        <v>229</v>
+      </c>
+      <c r="K123" s="5">
+        <v>6</v>
+      </c>
+      <c r="L123" s="5">
+        <v>30</v>
+      </c>
+      <c r="M123" s="5">
+        <v>44</v>
+      </c>
+      <c r="N123" s="5">
+        <v>40</v>
+      </c>
+      <c r="O123" s="5">
+        <v>72</v>
+      </c>
+      <c r="P123" s="5">
+        <v>24</v>
+      </c>
+      <c r="Q123" s="5">
+        <v>5</v>
+      </c>
+      <c r="R123" s="5">
+        <v>0</v>
+      </c>
+      <c r="S123" s="5">
+        <v>6</v>
+      </c>
+      <c r="T123" s="5">
+        <v>2</v>
+      </c>
+      <c r="U123" s="5">
+        <v>0</v>
+      </c>
+      <c r="V123" s="5">
+        <v>0</v>
+      </c>
+      <c r="W123" s="5">
+        <v>0</v>
+      </c>
+      <c r="X123" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y123" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC123" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD123" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B124" s="27"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7"/>
+      <c r="E124" s="7"/>
+      <c r="F124" s="27"/>
+      <c r="G124" s="7"/>
+      <c r="H124" s="39"/>
+      <c r="I124" s="26"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="6"/>
+      <c r="L124" s="6"/>
+      <c r="M124" s="6"/>
+      <c r="N124" s="6"/>
+      <c r="O124" s="6"/>
+      <c r="P124" s="6"/>
+      <c r="Q124" s="6"/>
+      <c r="R124" s="6"/>
+      <c r="S124" s="6"/>
+      <c r="T124" s="6"/>
+      <c r="U124" s="6"/>
+      <c r="V124" s="6"/>
+      <c r="W124" s="6"/>
+      <c r="X124" s="6"/>
+      <c r="Y124" s="6"/>
+      <c r="Z124" s="6"/>
+      <c r="AA124" s="6"/>
+      <c r="AB124" s="6"/>
+      <c r="AC124" s="6"/>
+      <c r="AD124" s="6"/>
+    </row>
+    <row r="125" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B125" s="27"/>
+      <c r="C125" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D125" s="51"/>
+      <c r="E125" s="51"/>
+      <c r="F125" s="28"/>
+      <c r="G125" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125" s="39"/>
+      <c r="I125" s="26">
+        <v>270</v>
+      </c>
+      <c r="J125" s="26">
+        <v>267</v>
+      </c>
+      <c r="K125" s="6">
+        <v>0</v>
+      </c>
+      <c r="L125" s="6">
+        <v>27</v>
+      </c>
+      <c r="M125" s="6">
+        <v>33</v>
+      </c>
+      <c r="N125" s="6">
+        <v>49</v>
+      </c>
+      <c r="O125" s="6">
+        <v>79</v>
+      </c>
+      <c r="P125" s="6">
+        <v>57</v>
+      </c>
+      <c r="Q125" s="6">
+        <v>13</v>
+      </c>
+      <c r="R125" s="6">
+        <v>5</v>
+      </c>
+      <c r="S125" s="6">
+        <v>4</v>
+      </c>
+      <c r="T125" s="6">
+        <v>0</v>
+      </c>
+      <c r="U125" s="6">
+        <v>0</v>
+      </c>
+      <c r="V125" s="6">
+        <v>0</v>
+      </c>
+      <c r="W125" s="6">
+        <v>3</v>
+      </c>
+      <c r="X125" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y125" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z125" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA125" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB125" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC125" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD125" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B126" s="27"/>
+      <c r="C126" s="51"/>
+      <c r="D126" s="51"/>
+      <c r="E126" s="51"/>
+      <c r="F126" s="28"/>
+      <c r="G126" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" s="39"/>
+      <c r="I126" s="26">
+        <v>205</v>
+      </c>
+      <c r="J126" s="26">
+        <v>205</v>
+      </c>
+      <c r="K126" s="6">
+        <v>6</v>
+      </c>
+      <c r="L126" s="6">
+        <v>25</v>
+      </c>
+      <c r="M126" s="6">
+        <v>40</v>
+      </c>
+      <c r="N126" s="6">
+        <v>35</v>
+      </c>
+      <c r="O126" s="6">
+        <v>64</v>
+      </c>
+      <c r="P126" s="6">
+        <v>24</v>
+      </c>
+      <c r="Q126" s="6">
+        <v>3</v>
+      </c>
+      <c r="R126" s="6">
+        <v>0</v>
+      </c>
+      <c r="S126" s="6">
+        <v>6</v>
+      </c>
+      <c r="T126" s="6">
+        <v>2</v>
+      </c>
+      <c r="U126" s="6">
+        <v>0</v>
+      </c>
+      <c r="V126" s="6">
+        <v>0</v>
+      </c>
+      <c r="W126" s="6">
+        <v>0</v>
+      </c>
+      <c r="X126" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y126" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC126" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD126" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B127" s="27"/>
+      <c r="C127" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" s="51"/>
+      <c r="E127" s="51"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" s="39"/>
+      <c r="I127" s="26">
+        <v>17</v>
+      </c>
+      <c r="J127" s="26">
+        <v>17</v>
+      </c>
+      <c r="K127" s="6">
+        <v>0</v>
+      </c>
+      <c r="L127" s="6">
+        <v>1</v>
+      </c>
+      <c r="M127" s="6">
+        <v>6</v>
+      </c>
+      <c r="N127" s="6">
+        <v>4</v>
+      </c>
+      <c r="O127" s="6">
+        <v>6</v>
+      </c>
+      <c r="P127" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="6">
+        <v>0</v>
+      </c>
+      <c r="R127" s="6">
+        <v>0</v>
+      </c>
+      <c r="S127" s="6">
+        <v>0</v>
+      </c>
+      <c r="T127" s="6">
+        <v>0</v>
+      </c>
+      <c r="U127" s="6">
+        <v>0</v>
+      </c>
+      <c r="V127" s="6">
+        <v>0</v>
+      </c>
+      <c r="W127" s="6">
+        <v>0</v>
+      </c>
+      <c r="X127" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y127" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC127" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD127" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B128" s="27"/>
+      <c r="C128" s="51"/>
+      <c r="D128" s="51"/>
+      <c r="E128" s="51"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" s="39"/>
+      <c r="I128" s="26">
+        <v>11</v>
+      </c>
+      <c r="J128" s="26">
+        <v>11</v>
+      </c>
+      <c r="K128" s="6">
+        <v>0</v>
+      </c>
+      <c r="L128" s="6">
+        <v>3</v>
+      </c>
+      <c r="M128" s="6">
+        <v>3</v>
+      </c>
+      <c r="N128" s="6">
+        <v>3</v>
+      </c>
+      <c r="O128" s="6">
+        <v>2</v>
+      </c>
+      <c r="P128" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>0</v>
+      </c>
+      <c r="R128" s="6">
+        <v>0</v>
+      </c>
+      <c r="S128" s="6">
+        <v>0</v>
+      </c>
+      <c r="T128" s="6">
+        <v>0</v>
+      </c>
+      <c r="U128" s="6">
+        <v>0</v>
+      </c>
+      <c r="V128" s="6">
+        <v>0</v>
+      </c>
+      <c r="W128" s="6">
+        <v>0</v>
+      </c>
+      <c r="X128" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y128" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC128" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD128" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B129" s="7"/>
+      <c r="C129" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129" s="52"/>
+      <c r="E129" s="52"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" s="39"/>
+      <c r="I129" s="26">
+        <v>7</v>
+      </c>
+      <c r="J129" s="26">
+        <v>7</v>
+      </c>
+      <c r="K129" s="6">
+        <v>0</v>
+      </c>
+      <c r="L129" s="6">
+        <v>0</v>
+      </c>
+      <c r="M129" s="6">
+        <v>2</v>
+      </c>
+      <c r="N129" s="6">
+        <v>0</v>
+      </c>
+      <c r="O129" s="6">
+        <v>0</v>
+      </c>
+      <c r="P129" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q129" s="6">
+        <v>2</v>
+      </c>
+      <c r="R129" s="6">
+        <v>0</v>
+      </c>
+      <c r="S129" s="6">
+        <v>0</v>
+      </c>
+      <c r="T129" s="6">
+        <v>1</v>
+      </c>
+      <c r="U129" s="6">
+        <v>0</v>
+      </c>
+      <c r="V129" s="6">
+        <v>1</v>
+      </c>
+      <c r="W129" s="6">
+        <v>0</v>
+      </c>
+      <c r="X129" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y129" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC129" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD129" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B130" s="27"/>
+      <c r="C130" s="52"/>
+      <c r="D130" s="52"/>
+      <c r="E130" s="52"/>
+      <c r="F130" s="28"/>
+      <c r="G130" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H130" s="39"/>
+      <c r="I130" s="26">
+        <v>4</v>
+      </c>
+      <c r="J130" s="26">
+        <v>4</v>
+      </c>
+      <c r="K130" s="6">
+        <v>0</v>
+      </c>
+      <c r="L130" s="6">
+        <v>1</v>
+      </c>
+      <c r="M130" s="6">
+        <v>0</v>
+      </c>
+      <c r="N130" s="6">
+        <v>2</v>
+      </c>
+      <c r="O130" s="6">
+        <v>1</v>
+      </c>
+      <c r="P130" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="6">
+        <v>0</v>
+      </c>
+      <c r="R130" s="6">
+        <v>0</v>
+      </c>
+      <c r="S130" s="6">
+        <v>0</v>
+      </c>
+      <c r="T130" s="6">
+        <v>0</v>
+      </c>
+      <c r="U130" s="6">
+        <v>0</v>
+      </c>
+      <c r="V130" s="6">
+        <v>0</v>
+      </c>
+      <c r="W130" s="6">
+        <v>0</v>
+      </c>
+      <c r="X130" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y130" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC130" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD130" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B131" s="27"/>
+      <c r="C131" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131" s="52"/>
+      <c r="E131" s="52"/>
+      <c r="F131" s="28"/>
+      <c r="G131" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H131" s="39"/>
+      <c r="I131" s="26">
+        <v>21</v>
+      </c>
+      <c r="J131" s="26">
+        <v>21</v>
+      </c>
+      <c r="K131" s="6">
+        <v>0</v>
+      </c>
+      <c r="L131" s="6">
+        <v>2</v>
+      </c>
+      <c r="M131" s="6">
+        <v>1</v>
+      </c>
+      <c r="N131" s="6">
+        <v>2</v>
+      </c>
+      <c r="O131" s="6">
+        <v>9</v>
+      </c>
+      <c r="P131" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="6">
+        <v>2</v>
+      </c>
+      <c r="R131" s="6">
+        <v>0</v>
+      </c>
+      <c r="S131" s="6">
+        <v>0</v>
+      </c>
+      <c r="T131" s="6">
+        <v>0</v>
+      </c>
+      <c r="U131" s="6">
+        <v>0</v>
+      </c>
+      <c r="V131" s="6">
+        <v>1</v>
+      </c>
+      <c r="W131" s="6">
+        <v>0</v>
+      </c>
+      <c r="X131" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y131" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC131" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD131" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B132" s="27"/>
+      <c r="C132" s="52"/>
+      <c r="D132" s="52"/>
+      <c r="E132" s="52"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="39"/>
+      <c r="I132" s="26">
+        <v>8</v>
+      </c>
+      <c r="J132" s="26">
+        <v>8</v>
+      </c>
+      <c r="K132" s="6">
+        <v>0</v>
+      </c>
+      <c r="L132" s="6">
+        <v>1</v>
+      </c>
+      <c r="M132" s="6">
+        <v>1</v>
+      </c>
+      <c r="N132" s="6">
+        <v>0</v>
+      </c>
+      <c r="O132" s="6">
+        <v>4</v>
+      </c>
+      <c r="P132" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="6">
+        <v>2</v>
+      </c>
+      <c r="R132" s="6">
+        <v>0</v>
+      </c>
+      <c r="S132" s="6">
+        <v>0</v>
+      </c>
+      <c r="T132" s="6">
+        <v>0</v>
+      </c>
+      <c r="U132" s="6">
+        <v>0</v>
+      </c>
+      <c r="V132" s="6">
+        <v>0</v>
+      </c>
+      <c r="W132" s="6">
+        <v>0</v>
+      </c>
+      <c r="X132" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y132" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC132" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD132" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B133" s="27"/>
+      <c r="C133" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="52"/>
+      <c r="E133" s="52"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H133" s="39"/>
+      <c r="I133" s="26">
+        <v>0</v>
+      </c>
+      <c r="J133" s="26">
+        <v>0</v>
+      </c>
+      <c r="K133" s="6">
+        <v>0</v>
+      </c>
+      <c r="L133" s="6">
+        <v>0</v>
+      </c>
+      <c r="M133" s="6">
+        <v>0</v>
+      </c>
+      <c r="N133" s="6">
+        <v>0</v>
+      </c>
+      <c r="O133" s="6">
+        <v>0</v>
+      </c>
+      <c r="P133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="6">
+        <v>0</v>
+      </c>
+      <c r="R133" s="6">
+        <v>0</v>
+      </c>
+      <c r="S133" s="6">
+        <v>0</v>
+      </c>
+      <c r="T133" s="6">
+        <v>0</v>
+      </c>
+      <c r="U133" s="6">
+        <v>0</v>
+      </c>
+      <c r="V133" s="6">
+        <v>0</v>
+      </c>
+      <c r="W133" s="6">
+        <v>0</v>
+      </c>
+      <c r="X133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC133" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD133" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B134" s="27"/>
+      <c r="C134" s="52"/>
+      <c r="D134" s="52"/>
+      <c r="E134" s="52"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="39"/>
+      <c r="I134" s="26">
+        <v>1</v>
+      </c>
+      <c r="J134" s="26">
+        <v>1</v>
+      </c>
+      <c r="K134" s="6">
+        <v>0</v>
+      </c>
+      <c r="L134" s="6">
+        <v>0</v>
+      </c>
+      <c r="M134" s="6">
+        <v>0</v>
+      </c>
+      <c r="N134" s="6">
+        <v>0</v>
+      </c>
+      <c r="O134" s="6">
+        <v>1</v>
+      </c>
+      <c r="P134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="6">
+        <v>0</v>
+      </c>
+      <c r="R134" s="6">
+        <v>0</v>
+      </c>
+      <c r="S134" s="6">
+        <v>0</v>
+      </c>
+      <c r="T134" s="6">
+        <v>0</v>
+      </c>
+      <c r="U134" s="6">
+        <v>0</v>
+      </c>
+      <c r="V134" s="6">
+        <v>0</v>
+      </c>
+      <c r="W134" s="6">
+        <v>0</v>
+      </c>
+      <c r="X134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y134" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC134" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD134" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B135" s="27"/>
+      <c r="C135" s="7"/>
+      <c r="D135" s="7"/>
+      <c r="E135" s="7"/>
+      <c r="F135" s="27"/>
+      <c r="G135" s="7"/>
+      <c r="H135" s="39"/>
+      <c r="I135" s="26"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="6"/>
+      <c r="L135" s="6"/>
+      <c r="M135" s="6"/>
+      <c r="N135" s="6"/>
+      <c r="O135" s="6"/>
+      <c r="P135" s="6"/>
+      <c r="Q135" s="6"/>
+      <c r="R135" s="6"/>
+      <c r="S135" s="6"/>
+      <c r="T135" s="6"/>
+      <c r="U135" s="6"/>
+      <c r="V135" s="6"/>
+      <c r="W135" s="6"/>
+      <c r="X135" s="6"/>
+      <c r="Y135" s="6"/>
+      <c r="Z135" s="6"/>
+      <c r="AA135" s="6"/>
+      <c r="AB135" s="6"/>
+      <c r="AC135" s="6"/>
+      <c r="AD135" s="6"/>
+    </row>
+    <row r="136" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B136" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C136" s="53"/>
+      <c r="D136" s="53"/>
+      <c r="E136" s="53"/>
+      <c r="F136" s="53"/>
+      <c r="G136" s="53"/>
+      <c r="H136" s="37"/>
+      <c r="I136" s="34">
+        <v>1255</v>
+      </c>
+      <c r="J136" s="34">
+        <v>1252</v>
+      </c>
+      <c r="K136" s="5">
+        <v>11</v>
+      </c>
+      <c r="L136" s="5">
+        <v>145</v>
+      </c>
+      <c r="M136" s="5">
+        <v>204</v>
+      </c>
+      <c r="N136" s="5">
+        <v>222</v>
+      </c>
+      <c r="O136" s="5">
+        <v>369</v>
+      </c>
+      <c r="P136" s="5">
+        <v>205</v>
+      </c>
+      <c r="Q136" s="5">
+        <v>49</v>
+      </c>
+      <c r="R136" s="5">
+        <v>12</v>
+      </c>
+      <c r="S136" s="5">
+        <v>16</v>
+      </c>
+      <c r="T136" s="5">
+        <v>10</v>
+      </c>
+      <c r="U136" s="5">
+        <v>0</v>
+      </c>
+      <c r="V136" s="5">
+        <v>9</v>
+      </c>
+      <c r="W136" s="5">
+        <v>3</v>
+      </c>
+      <c r="X136" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y136" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z136" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA136" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB136" s="5">
+        <v>1</v>
+      </c>
+      <c r="AC136" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD136" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B137" s="35"/>
+      <c r="C137" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" s="53"/>
+      <c r="E137" s="53"/>
+      <c r="F137" s="53"/>
+      <c r="G137" s="53"/>
+      <c r="H137" s="37"/>
+      <c r="I137" s="34">
+        <v>670</v>
+      </c>
+      <c r="J137" s="34">
+        <v>667</v>
+      </c>
+      <c r="K137" s="5">
+        <v>8</v>
+      </c>
+      <c r="L137" s="5">
+        <v>88</v>
+      </c>
+      <c r="M137" s="5">
+        <v>99</v>
+      </c>
+      <c r="N137" s="5">
+        <v>107</v>
+      </c>
+      <c r="O137" s="5">
+        <v>171</v>
+      </c>
+      <c r="P137" s="5">
+        <v>114</v>
+      </c>
+      <c r="Q137" s="5">
+        <v>35</v>
+      </c>
+      <c r="R137" s="5">
+        <v>11</v>
+      </c>
+      <c r="S137" s="5">
+        <v>15</v>
+      </c>
+      <c r="T137" s="5">
+        <v>10</v>
+      </c>
+      <c r="U137" s="5">
+        <v>0</v>
+      </c>
+      <c r="V137" s="5">
+        <v>9</v>
+      </c>
+      <c r="W137" s="5">
+        <v>3</v>
+      </c>
+      <c r="X137" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z137" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA137" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB137" s="5">
+        <v>1</v>
+      </c>
+      <c r="AC137" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD137" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="2:30" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="B138" s="35"/>
+      <c r="C138" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D138" s="53"/>
+      <c r="E138" s="53"/>
+      <c r="F138" s="53"/>
+      <c r="G138" s="53"/>
+      <c r="H138" s="37"/>
+      <c r="I138" s="34">
+        <v>585</v>
+      </c>
+      <c r="J138" s="34">
+        <v>585</v>
+      </c>
+      <c r="K138" s="5">
+        <v>3</v>
+      </c>
+      <c r="L138" s="5">
+        <v>57</v>
+      </c>
+      <c r="M138" s="5">
+        <v>105</v>
+      </c>
+      <c r="N138" s="5">
+        <v>115</v>
+      </c>
+      <c r="O138" s="5">
+        <v>198</v>
+      </c>
+      <c r="P138" s="5">
+        <v>91</v>
+      </c>
+      <c r="Q138" s="5">
+        <v>14</v>
+      </c>
+      <c r="R138" s="5">
+        <v>1</v>
+      </c>
+      <c r="S138" s="5">
+        <v>1</v>
+      </c>
+      <c r="T138" s="5">
+        <v>0</v>
+      </c>
+      <c r="U138" s="5">
+        <v>0</v>
+      </c>
+      <c r="V138" s="5">
+        <v>0</v>
+      </c>
+      <c r="W138" s="5">
+        <v>0</v>
+      </c>
+      <c r="X138" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC138" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD138" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B139" s="27"/>
+      <c r="C139" s="7"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="27"/>
+      <c r="G139" s="7"/>
+      <c r="H139" s="39"/>
+      <c r="I139" s="26"/>
+      <c r="J139" s="26"/>
+      <c r="K139" s="6"/>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+      <c r="N139" s="6"/>
+      <c r="O139" s="6"/>
+      <c r="P139" s="6"/>
+      <c r="Q139" s="6"/>
+      <c r="R139" s="6"/>
+      <c r="S139" s="6"/>
+      <c r="T139" s="6"/>
+      <c r="U139" s="6"/>
+      <c r="V139" s="6"/>
+      <c r="W139" s="6"/>
+      <c r="X139" s="6"/>
+      <c r="Y139" s="6"/>
+      <c r="Z139" s="6"/>
+      <c r="AA139" s="6"/>
+      <c r="AB139" s="6"/>
+      <c r="AC139" s="6"/>
+      <c r="AD139" s="6"/>
+    </row>
+    <row r="140" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B140" s="27"/>
+      <c r="C140" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D140" s="51"/>
+      <c r="E140" s="51"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H140" s="39"/>
+      <c r="I140" s="26">
+        <v>573</v>
+      </c>
+      <c r="J140" s="26">
+        <v>572</v>
+      </c>
+      <c r="K140" s="6">
+        <v>2</v>
+      </c>
+      <c r="L140" s="6">
+        <v>77</v>
+      </c>
+      <c r="M140" s="6">
+        <v>85</v>
+      </c>
+      <c r="N140" s="6">
+        <v>90</v>
+      </c>
+      <c r="O140" s="6">
+        <v>154</v>
+      </c>
+      <c r="P140" s="6">
+        <v>103</v>
+      </c>
+      <c r="Q140" s="6">
+        <v>32</v>
+      </c>
+      <c r="R140" s="6">
+        <v>9</v>
+      </c>
+      <c r="S140" s="6">
+        <v>12</v>
+      </c>
+      <c r="T140" s="6">
+        <v>8</v>
+      </c>
+      <c r="U140" s="6">
+        <v>0</v>
+      </c>
+      <c r="V140" s="6">
+        <v>0</v>
+      </c>
+      <c r="W140" s="6">
+        <v>1</v>
+      </c>
+      <c r="X140" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC140" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD140" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B141" s="27"/>
+      <c r="C141" s="51"/>
+      <c r="D141" s="51"/>
+      <c r="E141" s="51"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" s="39"/>
+      <c r="I141" s="26">
         <v>497</v>
       </c>
-      <c r="M13" s="25">
-[...32 lines deleted...]
-      <c r="X13" s="25">
+      <c r="J141" s="26">
+        <v>497</v>
+      </c>
+      <c r="K141" s="6">
+        <v>2</v>
+      </c>
+      <c r="L141" s="6">
+        <v>48</v>
+      </c>
+      <c r="M141" s="6">
+        <v>89</v>
+      </c>
+      <c r="N141" s="6">
+        <v>98</v>
+      </c>
+      <c r="O141" s="6">
+        <v>170</v>
+      </c>
+      <c r="P141" s="6">
+        <v>80</v>
+      </c>
+      <c r="Q141" s="6">
+        <v>9</v>
+      </c>
+      <c r="R141" s="6">
+        <v>0</v>
+      </c>
+      <c r="S141" s="6">
         <v>1</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="T141" s="6">
+        <v>0</v>
+      </c>
+      <c r="U141" s="6">
+        <v>0</v>
+      </c>
+      <c r="V141" s="6">
+        <v>0</v>
+      </c>
+      <c r="W141" s="6">
+        <v>0</v>
+      </c>
+      <c r="X141" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y141" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC141" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD141" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B142" s="27"/>
+      <c r="C142" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D142" s="51"/>
+      <c r="E142" s="51"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" s="39"/>
+      <c r="I142" s="26">
+        <v>39</v>
+      </c>
+      <c r="J142" s="26">
+        <v>38</v>
+      </c>
+      <c r="K142" s="6">
+        <v>4</v>
+      </c>
+      <c r="L142" s="6">
+        <v>7</v>
+      </c>
+      <c r="M142" s="6">
+        <v>8</v>
+      </c>
+      <c r="N142" s="6">
+        <v>7</v>
+      </c>
+      <c r="O142" s="6">
         <v>6</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="P142" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q142" s="6">
+        <v>2</v>
+      </c>
+      <c r="R142" s="6">
+        <v>0</v>
+      </c>
+      <c r="S142" s="6">
+        <v>0</v>
+      </c>
+      <c r="T142" s="6">
+        <v>1</v>
+      </c>
+      <c r="U142" s="6">
+        <v>0</v>
+      </c>
+      <c r="V142" s="6">
+        <v>0</v>
+      </c>
+      <c r="W142" s="6">
+        <v>1</v>
+      </c>
+      <c r="X142" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB142" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC142" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD142" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B143" s="27"/>
+      <c r="C143" s="51"/>
+      <c r="D143" s="51"/>
+      <c r="E143" s="51"/>
+      <c r="F143" s="28"/>
+      <c r="G143" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="39"/>
+      <c r="I143" s="26">
+        <v>30</v>
+      </c>
+      <c r="J143" s="26">
+        <v>30</v>
+      </c>
+      <c r="K143" s="6">
+        <v>0</v>
+      </c>
+      <c r="L143" s="6">
+        <v>5</v>
+      </c>
+      <c r="M143" s="6">
+        <v>13</v>
+      </c>
+      <c r="N143" s="6">
+        <v>7</v>
+      </c>
+      <c r="O143" s="6">
+        <v>3</v>
+      </c>
+      <c r="P143" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q143" s="6">
+        <v>0</v>
+      </c>
+      <c r="R143" s="6">
+        <v>0</v>
+      </c>
+      <c r="S143" s="6">
+        <v>0</v>
+      </c>
+      <c r="T143" s="6">
+        <v>0</v>
+      </c>
+      <c r="U143" s="6">
+        <v>0</v>
+      </c>
+      <c r="V143" s="6">
+        <v>0</v>
+      </c>
+      <c r="W143" s="6">
+        <v>0</v>
+      </c>
+      <c r="X143" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC143" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD143" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="2:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B144" s="7"/>
+      <c r="C144" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D144" s="52"/>
+      <c r="E144" s="52"/>
+      <c r="F144" s="28"/>
+      <c r="G144" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H144" s="39"/>
+      <c r="I144" s="26">
+        <v>41</v>
+      </c>
+      <c r="J144" s="26">
+        <v>40</v>
+      </c>
+      <c r="K144" s="6">
+        <v>2</v>
+      </c>
+      <c r="L144" s="6">
+        <v>2</v>
+      </c>
+      <c r="M144" s="6">
+        <v>2</v>
+      </c>
+      <c r="N144" s="6">
+        <v>5</v>
+      </c>
+      <c r="O144" s="6">
+        <v>10</v>
+      </c>
+      <c r="P144" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q144" s="6">
+        <v>1</v>
+      </c>
+      <c r="R144" s="6">
+        <v>2</v>
+      </c>
+      <c r="S144" s="6">
+        <v>2</v>
+      </c>
+      <c r="T144" s="6">
+        <v>1</v>
+      </c>
+      <c r="U144" s="6">
+        <v>0</v>
+      </c>
+      <c r="V144" s="6">
         <v>9</v>
       </c>
-      <c r="AA13" s="25">
-[...2 lines deleted...]
-      <c r="AB13" s="25">
+      <c r="W144" s="6">
+        <v>1</v>
+      </c>
+      <c r="X144" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y144" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC144" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD144" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B145" s="27"/>
+      <c r="C145" s="52"/>
+      <c r="D145" s="52"/>
+      <c r="E145" s="52"/>
+      <c r="F145" s="28"/>
+      <c r="G145" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC13" s="25">
+      <c r="H145" s="39"/>
+      <c r="I145" s="26">
+        <v>31</v>
+      </c>
+      <c r="J145" s="26">
+        <v>31</v>
+      </c>
+      <c r="K145" s="6">
+        <v>1</v>
+      </c>
+      <c r="L145" s="6">
+        <v>1</v>
+      </c>
+      <c r="M145" s="6">
+        <v>2</v>
+      </c>
+      <c r="N145" s="6">
         <v>6</v>
       </c>
-      <c r="AD13" s="25">
+      <c r="O145" s="6">
+        <v>12</v>
+      </c>
+      <c r="P145" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q145" s="6">
+        <v>4</v>
+      </c>
+      <c r="R145" s="6">
+        <v>0</v>
+      </c>
+      <c r="S145" s="6">
+        <v>0</v>
+      </c>
+      <c r="T145" s="6">
+        <v>0</v>
+      </c>
+      <c r="U145" s="6">
+        <v>0</v>
+      </c>
+      <c r="V145" s="6">
+        <v>0</v>
+      </c>
+      <c r="W145" s="6">
+        <v>0</v>
+      </c>
+      <c r="X145" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y145" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC145" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD145" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C14" s="87" t="s">
+    <row r="146" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B146" s="27"/>
+      <c r="C146" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D146" s="52"/>
+      <c r="E146" s="52"/>
+      <c r="F146" s="28"/>
+      <c r="G146" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" s="39"/>
+      <c r="I146" s="26">
+        <v>14</v>
+      </c>
+      <c r="J146" s="26">
+        <v>14</v>
+      </c>
+      <c r="K146" s="6">
+        <v>0</v>
+      </c>
+      <c r="L146" s="6">
+        <v>1</v>
+      </c>
+      <c r="M146" s="6">
+        <v>3</v>
+      </c>
+      <c r="N146" s="6">
+        <v>4</v>
+      </c>
+      <c r="O146" s="6">
+        <v>1</v>
+      </c>
+      <c r="P146" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q146" s="6">
+        <v>0</v>
+      </c>
+      <c r="R146" s="6">
+        <v>0</v>
+      </c>
+      <c r="S146" s="6">
+        <v>1</v>
+      </c>
+      <c r="T146" s="6">
+        <v>0</v>
+      </c>
+      <c r="U146" s="6">
+        <v>0</v>
+      </c>
+      <c r="V146" s="6">
+        <v>0</v>
+      </c>
+      <c r="W146" s="6">
+        <v>0</v>
+      </c>
+      <c r="X146" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y146" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC146" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD146" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B147" s="27"/>
+      <c r="C147" s="52"/>
+      <c r="D147" s="52"/>
+      <c r="E147" s="52"/>
+      <c r="F147" s="28"/>
+      <c r="G147" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="87"/>
-[...31 lines deleted...]
-      <c r="R14" s="25">
+      <c r="H147" s="39"/>
+      <c r="I147" s="26">
+        <v>27</v>
+      </c>
+      <c r="J147" s="26">
+        <v>27</v>
+      </c>
+      <c r="K147" s="6">
+        <v>0</v>
+      </c>
+      <c r="L147" s="6">
+        <v>3</v>
+      </c>
+      <c r="M147" s="6">
+        <v>1</v>
+      </c>
+      <c r="N147" s="6">
+        <v>4</v>
+      </c>
+      <c r="O147" s="6">
         <v>13</v>
       </c>
-      <c r="S14" s="25">
+      <c r="P147" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q147" s="6">
+        <v>1</v>
+      </c>
+      <c r="R147" s="6">
+        <v>1</v>
+      </c>
+      <c r="S147" s="6">
+        <v>0</v>
+      </c>
+      <c r="T147" s="6">
+        <v>0</v>
+      </c>
+      <c r="U147" s="6">
+        <v>0</v>
+      </c>
+      <c r="V147" s="6">
+        <v>0</v>
+      </c>
+      <c r="W147" s="6">
+        <v>0</v>
+      </c>
+      <c r="X147" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y147" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC147" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD147" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B148" s="27"/>
+      <c r="C148" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="52"/>
+      <c r="E148" s="52"/>
+      <c r="F148" s="28"/>
+      <c r="G148" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148" s="42">
+        <v>3</v>
+      </c>
+      <c r="J148" s="26">
+        <v>3</v>
+      </c>
+      <c r="K148" s="6">
+        <v>0</v>
+      </c>
+      <c r="L148" s="6">
+        <v>1</v>
+      </c>
+      <c r="M148" s="6">
+        <v>1</v>
+      </c>
+      <c r="N148" s="6">
+        <v>1</v>
+      </c>
+      <c r="O148" s="6">
+        <v>0</v>
+      </c>
+      <c r="P148" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q148" s="6">
+        <v>0</v>
+      </c>
+      <c r="R148" s="6">
+        <v>0</v>
+      </c>
+      <c r="S148" s="6">
+        <v>0</v>
+      </c>
+      <c r="T148" s="6">
+        <v>0</v>
+      </c>
+      <c r="U148" s="6">
+        <v>0</v>
+      </c>
+      <c r="V148" s="6">
+        <v>0</v>
+      </c>
+      <c r="W148" s="6">
+        <v>0</v>
+      </c>
+      <c r="X148" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y148" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC148" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD148" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="B149" s="27"/>
+      <c r="C149" s="52"/>
+      <c r="D149" s="52"/>
+      <c r="E149" s="52"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="T14" s="25">
-[...29 lines deleted...]
-      <c r="AD14" s="25">
+      <c r="I149" s="42">
+        <v>0</v>
+      </c>
+      <c r="J149" s="26">
+        <v>0</v>
+      </c>
+      <c r="K149" s="6">
+        <v>0</v>
+      </c>
+      <c r="L149" s="6">
+        <v>0</v>
+      </c>
+      <c r="M149" s="6">
+        <v>0</v>
+      </c>
+      <c r="N149" s="6">
+        <v>0</v>
+      </c>
+      <c r="O149" s="6">
+        <v>0</v>
+      </c>
+      <c r="P149" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q149" s="6">
+        <v>0</v>
+      </c>
+      <c r="R149" s="6">
+        <v>0</v>
+      </c>
+      <c r="S149" s="6">
+        <v>0</v>
+      </c>
+      <c r="T149" s="6">
+        <v>0</v>
+      </c>
+      <c r="U149" s="6">
+        <v>0</v>
+      </c>
+      <c r="V149" s="6">
+        <v>0</v>
+      </c>
+      <c r="W149" s="6">
+        <v>0</v>
+      </c>
+      <c r="X149" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y149" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC149" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD149" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:30" s="2" customFormat="1" ht="12" customHeight="1">
-[...29 lines deleted...]
-      <c r="AD15" s="25"/>
+    <row r="150" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="A150" s="43"/>
+      <c r="B150" s="43"/>
+      <c r="C150" s="44"/>
+      <c r="D150" s="44"/>
+      <c r="E150" s="44"/>
+      <c r="F150" s="43"/>
+      <c r="G150" s="44"/>
+      <c r="H150" s="43"/>
+      <c r="I150" s="45"/>
+      <c r="J150" s="46"/>
+      <c r="K150" s="47"/>
+      <c r="L150" s="47"/>
+      <c r="M150" s="47"/>
+      <c r="N150" s="47"/>
+      <c r="O150" s="47"/>
+      <c r="P150" s="47"/>
+      <c r="Q150" s="47"/>
+      <c r="R150" s="47"/>
+      <c r="S150" s="47"/>
+      <c r="T150" s="47"/>
+      <c r="U150" s="47"/>
+      <c r="V150" s="47"/>
+      <c r="W150" s="47"/>
+      <c r="X150" s="47"/>
+      <c r="Y150" s="47"/>
+      <c r="Z150" s="47"/>
+      <c r="AA150" s="47"/>
+      <c r="AB150" s="47"/>
+      <c r="AC150" s="47"/>
+      <c r="AD150" s="47"/>
     </row>
-    <row r="16" spans="1:30" s="38" customFormat="1" ht="12" customHeight="1">
-[...468 lines deleted...]
-      <c r="Q22" s="25">
+    <row r="151" spans="1:30" s="48" customFormat="1" ht="12" customHeight="1">
+      <c r="C151" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="R22" s="25">
-[...9330 lines deleted...]
-      <c r="X153" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="91">
     <mergeCell ref="C138:G138"/>
     <mergeCell ref="B106:G106"/>
     <mergeCell ref="C107:G107"/>
     <mergeCell ref="C108:G108"/>
     <mergeCell ref="B121:G121"/>
     <mergeCell ref="C137:G137"/>
     <mergeCell ref="C93:G93"/>
     <mergeCell ref="C122:G122"/>
     <mergeCell ref="C123:G123"/>
     <mergeCell ref="B136:G136"/>
     <mergeCell ref="C47:G47"/>
     <mergeCell ref="C48:G48"/>
     <mergeCell ref="C78:G78"/>
     <mergeCell ref="B61:G61"/>
     <mergeCell ref="C62:G62"/>
     <mergeCell ref="C63:G63"/>
     <mergeCell ref="B76:G76"/>
     <mergeCell ref="C77:G77"/>
     <mergeCell ref="C50:E51"/>
     <mergeCell ref="C52:E53"/>
-    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="C88:E89"/>
+    <mergeCell ref="C95:E96"/>
     <mergeCell ref="C24:E25"/>
     <mergeCell ref="C26:E27"/>
     <mergeCell ref="B46:G46"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C18:G18"/>
     <mergeCell ref="C20:E21"/>
     <mergeCell ref="C22:E23"/>
+    <mergeCell ref="C43:E44"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="C28:E29"/>
+    <mergeCell ref="C35:E36"/>
+    <mergeCell ref="C37:E38"/>
+    <mergeCell ref="C39:E40"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="S1:AD1"/>
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="B5:G6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="W5:AD5"/>
     <mergeCell ref="J5:V5"/>
-    <mergeCell ref="C43:E44"/>
-[...2 lines deleted...]
-    <mergeCell ref="C32:G32"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="C13:G13"/>
-    <mergeCell ref="C28:E29"/>
-[...2 lines deleted...]
-    <mergeCell ref="C39:E40"/>
+    <mergeCell ref="C14:G14"/>
     <mergeCell ref="C41:E42"/>
     <mergeCell ref="C86:E87"/>
     <mergeCell ref="C54:E55"/>
     <mergeCell ref="C56:E57"/>
     <mergeCell ref="C58:E59"/>
     <mergeCell ref="C65:E66"/>
     <mergeCell ref="C67:E68"/>
     <mergeCell ref="C69:E70"/>
     <mergeCell ref="C71:E72"/>
     <mergeCell ref="C73:E74"/>
     <mergeCell ref="C80:E81"/>
     <mergeCell ref="C82:E83"/>
     <mergeCell ref="C84:E85"/>
-    <mergeCell ref="C88:E89"/>
-    <mergeCell ref="C95:E96"/>
     <mergeCell ref="C97:E98"/>
     <mergeCell ref="C99:E100"/>
     <mergeCell ref="B91:G91"/>
     <mergeCell ref="C92:G92"/>
     <mergeCell ref="C133:E134"/>
     <mergeCell ref="C101:E102"/>
     <mergeCell ref="C103:E104"/>
     <mergeCell ref="C110:E111"/>
     <mergeCell ref="C112:E113"/>
     <mergeCell ref="C114:E115"/>
     <mergeCell ref="C116:E117"/>
     <mergeCell ref="C118:E119"/>
     <mergeCell ref="C125:E126"/>
     <mergeCell ref="C127:E128"/>
     <mergeCell ref="C129:E130"/>
     <mergeCell ref="C131:E132"/>
     <mergeCell ref="C140:E141"/>
     <mergeCell ref="C142:E143"/>
     <mergeCell ref="C144:E145"/>
     <mergeCell ref="C146:E147"/>
     <mergeCell ref="C148:E149"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.19685039370078741" bottom="0.15748031496062992" header="0.43307086614173229" footer="0.51181102362204722"/>