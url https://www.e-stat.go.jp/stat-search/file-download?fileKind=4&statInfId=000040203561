--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,101 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CE74496-9C22-454C-9EE3-793A7755347C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13860" windowHeight="9780"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="24-07-01" sheetId="14" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-07-01'!$A$1:$I$100</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="99">
   <si>
     <t>月末現在</t>
   </si>
   <si>
     <t>総　　数</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>前月からの</t>
   </si>
   <si>
     <t>保護観察</t>
   </si>
   <si>
     <t>保護観察所</t>
   </si>
   <si>
     <t>繰  越  し</t>
@@ -553,62 +567,62 @@
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>那覇</t>
   </si>
   <si>
     <t>（令和6年7月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="#,###;\(#,###\);&quot;-&quot;"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1406,245 +1420,251 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="36" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="183" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="37" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="183" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="36" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="40" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="40" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="75" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25689" name="AutoShape 3"/>
+        <xdr:cNvPr id="25689" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="1343025"/>
           <a:ext cx="142875" cy="1609725"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 159037"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1653,51 +1673,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25690" name="AutoShape 4"/>
+        <xdr:cNvPr id="25690" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="3162300"/>
           <a:ext cx="76200" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 75750"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1706,51 +1732,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25691" name="AutoShape 3"/>
+        <xdr:cNvPr id="25691" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="4067175"/>
           <a:ext cx="76200" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60116"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1759,51 +1791,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25692" name="AutoShape 3"/>
+        <xdr:cNvPr id="25692" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="4791075"/>
           <a:ext cx="76200" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 59074"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1812,51 +1850,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2295525</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2352675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25693" name="AutoShape 3"/>
+        <xdr:cNvPr id="25693" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2295525" y="3524250"/>
           <a:ext cx="57150" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52645"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1865,291 +1909,297 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2295525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2352675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25694" name="AutoShape 3"/>
+        <xdr:cNvPr id="25694" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E640000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2295525" y="3162300"/>
           <a:ext cx="57150" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52645"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算4表"/>
       <sheetName val="10月"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2282,2806 +2332,2806 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet18">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I163"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.25" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.5" style="3" customWidth="1"/>
-    <col min="3" max="3" width="8.875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.75" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.25" style="3" customWidth="1"/>
-    <col min="6" max="6" width="9.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="9.58203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.75" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="11" style="3" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="30"/>
       <c r="H1" s="31" t="s">
         <v>98</v>
       </c>
       <c r="I1" s="31"/>
     </row>
-    <row r="2" spans="1:9" ht="15" thickTop="1">
+    <row r="2" spans="1:9" ht="14.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B2" s="4"/>
       <c r="C2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="10"/>
       <c r="F3" s="7"/>
       <c r="G3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12"/>
       <c r="I3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="17.25">
+    <row r="4" spans="1:9" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="11"/>
       <c r="H4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="14"/>
       <c r="E5" s="6"/>
       <c r="F5" s="5"/>
       <c r="G5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="16"/>
       <c r="I5" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="28" customFormat="1">
+    <row r="6" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="19">
-        <v>22859</v>
+        <v>22858</v>
       </c>
       <c r="C6" s="20">
         <v>2272</v>
       </c>
       <c r="D6" s="20">
         <v>2156</v>
       </c>
       <c r="E6" s="20">
         <v>116</v>
       </c>
       <c r="F6" s="20">
         <v>2130</v>
       </c>
       <c r="G6" s="20">
         <v>2020</v>
       </c>
       <c r="H6" s="20">
         <v>110</v>
       </c>
       <c r="I6" s="20">
-        <v>23001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9">
+        <v>23000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="23">
-        <v>9849</v>
+        <v>9848</v>
       </c>
       <c r="C7" s="3">
         <v>987</v>
       </c>
       <c r="D7" s="24">
         <v>947</v>
       </c>
       <c r="E7" s="24">
         <v>40</v>
       </c>
       <c r="F7" s="3">
         <v>846</v>
       </c>
       <c r="G7" s="24">
         <v>812</v>
       </c>
       <c r="H7" s="24">
         <v>34</v>
       </c>
       <c r="I7" s="3">
-        <v>9990</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9">
+        <v>9989</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="23">
         <v>3805</v>
       </c>
       <c r="C8" s="3">
         <v>268</v>
       </c>
       <c r="D8" s="24">
         <v>257</v>
       </c>
       <c r="E8" s="24">
         <v>11</v>
       </c>
       <c r="F8" s="3">
         <v>213</v>
       </c>
       <c r="G8" s="24">
         <v>202</v>
       </c>
       <c r="H8" s="24">
         <v>11</v>
       </c>
       <c r="I8" s="3">
         <v>3860</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="23">
         <v>625</v>
       </c>
       <c r="C9" s="3">
         <v>49</v>
       </c>
       <c r="D9" s="24">
         <v>45</v>
       </c>
       <c r="E9" s="24">
         <v>4</v>
       </c>
       <c r="F9" s="3">
         <v>51</v>
       </c>
       <c r="G9" s="24">
         <v>47</v>
       </c>
       <c r="H9" s="24">
         <v>4</v>
       </c>
       <c r="I9" s="3">
         <v>623</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="23">
         <v>532</v>
       </c>
       <c r="C10" s="3">
         <v>71</v>
       </c>
       <c r="D10" s="24">
         <v>70</v>
       </c>
       <c r="E10" s="24">
         <v>1</v>
       </c>
       <c r="F10" s="3">
         <v>62</v>
       </c>
       <c r="G10" s="24">
         <v>61</v>
       </c>
       <c r="H10" s="24">
         <v>1</v>
       </c>
       <c r="I10" s="3">
         <v>541</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="23">
         <v>205</v>
       </c>
       <c r="C11" s="3">
         <v>65</v>
       </c>
       <c r="D11" s="24">
         <v>65</v>
       </c>
       <c r="E11" s="24">
         <v>0</v>
       </c>
       <c r="F11" s="3">
         <v>68</v>
       </c>
       <c r="G11" s="24">
         <v>68</v>
       </c>
       <c r="H11" s="24">
         <v>0</v>
       </c>
       <c r="I11" s="3">
         <v>202</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="23">
         <v>3025</v>
       </c>
       <c r="C12" s="3">
         <v>203</v>
       </c>
       <c r="D12" s="24">
         <v>183</v>
       </c>
       <c r="E12" s="24">
         <v>20</v>
       </c>
       <c r="F12" s="3">
         <v>187</v>
       </c>
       <c r="G12" s="24">
         <v>172</v>
       </c>
       <c r="H12" s="24">
         <v>15</v>
       </c>
       <c r="I12" s="3">
         <v>3041</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23">
         <v>783</v>
       </c>
       <c r="C13" s="3">
         <v>70</v>
       </c>
       <c r="D13" s="24">
         <v>68</v>
       </c>
       <c r="E13" s="24">
         <v>2</v>
       </c>
       <c r="F13" s="3">
         <v>66</v>
       </c>
       <c r="G13" s="24">
         <v>65</v>
       </c>
       <c r="H13" s="24">
         <v>1</v>
       </c>
       <c r="I13" s="3">
         <v>787</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>227</v>
       </c>
       <c r="C14" s="3">
         <v>43</v>
       </c>
       <c r="D14" s="24">
         <v>41</v>
       </c>
       <c r="E14" s="24">
         <v>2</v>
       </c>
       <c r="F14" s="3">
         <v>33</v>
       </c>
       <c r="G14" s="24">
         <v>31</v>
       </c>
       <c r="H14" s="24">
         <v>2</v>
       </c>
       <c r="I14" s="3">
         <v>237</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C15" s="3">
         <v>94</v>
       </c>
       <c r="D15" s="24">
         <v>94</v>
       </c>
       <c r="E15" s="24">
         <v>0</v>
       </c>
       <c r="F15" s="3">
         <v>71</v>
       </c>
       <c r="G15" s="24">
         <v>71</v>
       </c>
       <c r="H15" s="24">
         <v>0</v>
       </c>
       <c r="I15" s="3">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="23">
         <v>374</v>
       </c>
       <c r="C16" s="3">
         <v>124</v>
       </c>
       <c r="D16" s="24">
         <v>124</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="3">
         <v>95</v>
       </c>
       <c r="G16" s="24">
         <v>95</v>
       </c>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <v>403</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="23">
         <v>1974</v>
       </c>
       <c r="C17" s="3">
         <v>155</v>
       </c>
       <c r="D17" s="3">
         <v>140</v>
       </c>
       <c r="E17" s="3">
         <v>15</v>
       </c>
       <c r="F17" s="3">
         <v>132</v>
       </c>
       <c r="G17" s="3">
         <v>116</v>
       </c>
       <c r="H17" s="3">
         <v>16</v>
       </c>
       <c r="I17" s="3">
         <v>1997</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="23">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="C18" s="3">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D18" s="24">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E18" s="24">
         <v>8</v>
       </c>
       <c r="F18" s="3">
         <v>54</v>
       </c>
       <c r="G18" s="24">
         <v>46</v>
       </c>
       <c r="H18" s="24">
         <v>8</v>
       </c>
       <c r="I18" s="3">
-        <v>1084</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="23">
         <v>635</v>
       </c>
       <c r="C19" s="3">
         <v>66</v>
       </c>
       <c r="D19" s="24">
         <v>60</v>
       </c>
       <c r="E19" s="24">
         <v>6</v>
       </c>
       <c r="F19" s="3">
         <v>60</v>
       </c>
       <c r="G19" s="24">
         <v>53</v>
       </c>
       <c r="H19" s="24">
         <v>7</v>
       </c>
       <c r="I19" s="3">
         <v>641</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="23">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C20" s="3">
+        <v>11</v>
+      </c>
+      <c r="D20" s="24">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E20" s="24">
         <v>1</v>
       </c>
       <c r="F20" s="3">
         <v>15</v>
       </c>
       <c r="G20" s="24">
         <v>14</v>
       </c>
       <c r="H20" s="24">
         <v>1</v>
       </c>
       <c r="I20" s="3">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="23">
         <v>107</v>
       </c>
       <c r="C21" s="3">
         <v>7</v>
       </c>
       <c r="D21" s="24">
         <v>7</v>
       </c>
       <c r="E21" s="24">
         <v>0</v>
       </c>
       <c r="F21" s="3">
         <v>3</v>
       </c>
       <c r="G21" s="24">
         <v>3</v>
       </c>
       <c r="H21" s="24">
         <v>0</v>
       </c>
       <c r="I21" s="3">
         <v>111</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="23">
         <v>3517</v>
       </c>
       <c r="C22" s="3">
         <v>893</v>
       </c>
       <c r="D22" s="24">
         <v>873</v>
       </c>
       <c r="E22" s="24">
         <v>20</v>
       </c>
       <c r="F22" s="3">
         <v>829</v>
       </c>
       <c r="G22" s="24">
         <v>812</v>
       </c>
       <c r="H22" s="24">
         <v>17</v>
       </c>
       <c r="I22" s="3">
         <v>3581</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="23">
         <v>3336</v>
       </c>
       <c r="C23" s="3">
         <v>846</v>
       </c>
       <c r="D23" s="24">
         <v>827</v>
       </c>
       <c r="E23" s="24">
         <v>19</v>
       </c>
       <c r="F23" s="3">
         <v>777</v>
       </c>
       <c r="G23" s="24">
         <v>761</v>
       </c>
       <c r="H23" s="24">
         <v>16</v>
       </c>
       <c r="I23" s="3">
         <v>3405</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
         <v>126</v>
       </c>
       <c r="C24" s="3">
         <v>30</v>
       </c>
       <c r="D24" s="24">
         <v>30</v>
       </c>
       <c r="E24" s="24">
         <v>0</v>
       </c>
       <c r="F24" s="3">
         <v>33</v>
       </c>
       <c r="G24" s="24">
         <v>33</v>
       </c>
       <c r="H24" s="24">
         <v>0</v>
       </c>
       <c r="I24" s="3">
         <v>123</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="23">
         <v>55</v>
       </c>
       <c r="C25" s="3">
         <v>17</v>
       </c>
       <c r="D25" s="24">
         <v>16</v>
       </c>
       <c r="E25" s="24">
         <v>1</v>
       </c>
       <c r="F25" s="3">
         <v>19</v>
       </c>
       <c r="G25" s="24">
         <v>18</v>
       </c>
       <c r="H25" s="24">
         <v>1</v>
       </c>
       <c r="I25" s="3">
         <v>53</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="23">
         <v>7519</v>
       </c>
       <c r="C26" s="3">
         <v>237</v>
       </c>
       <c r="D26" s="24">
         <v>196</v>
       </c>
       <c r="E26" s="24">
         <v>41</v>
       </c>
       <c r="F26" s="3">
         <v>323</v>
       </c>
       <c r="G26" s="24">
         <v>280</v>
       </c>
       <c r="H26" s="24">
         <v>43</v>
       </c>
       <c r="I26" s="3">
         <v>7433</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="23">
         <v>958</v>
       </c>
       <c r="C27" s="3">
         <v>38</v>
       </c>
       <c r="D27" s="24">
         <v>34</v>
       </c>
       <c r="E27" s="24">
         <v>4</v>
       </c>
       <c r="F27" s="3">
         <v>62</v>
       </c>
       <c r="G27" s="24">
         <v>56</v>
       </c>
       <c r="H27" s="24">
         <v>6</v>
       </c>
       <c r="I27" s="3">
         <v>934</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="23">
         <v>795</v>
       </c>
       <c r="C28" s="3">
         <v>31</v>
       </c>
       <c r="D28" s="24">
         <v>21</v>
       </c>
       <c r="E28" s="24">
         <v>10</v>
       </c>
       <c r="F28" s="3">
         <v>68</v>
       </c>
       <c r="G28" s="24">
         <v>57</v>
       </c>
       <c r="H28" s="24">
         <v>11</v>
       </c>
       <c r="I28" s="3">
         <v>758</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="23">
         <v>5766</v>
       </c>
       <c r="C29" s="3">
         <v>168</v>
       </c>
       <c r="D29" s="24">
         <v>141</v>
       </c>
       <c r="E29" s="24">
         <v>27</v>
       </c>
       <c r="F29" s="3">
         <v>193</v>
       </c>
       <c r="G29" s="24">
         <v>167</v>
       </c>
       <c r="H29" s="24">
         <v>26</v>
       </c>
       <c r="I29" s="3">
         <v>5741</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B30" s="4"/>
     </row>
-    <row r="31" spans="1:9" ht="14.25" customHeight="1">
+    <row r="31" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="4"/>
     </row>
-    <row r="32" spans="1:9" s="26" customFormat="1">
+    <row r="32" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="25">
         <v>844</v>
       </c>
       <c r="C32" s="26">
         <v>114</v>
       </c>
       <c r="D32" s="26">
         <v>109</v>
       </c>
       <c r="E32" s="26">
         <v>5</v>
       </c>
       <c r="F32" s="26">
         <v>79</v>
       </c>
       <c r="G32" s="26">
         <v>77</v>
       </c>
       <c r="H32" s="26">
         <v>2</v>
       </c>
       <c r="I32" s="26">
         <v>879</v>
       </c>
     </row>
-    <row r="33" spans="1:9" s="28" customFormat="1">
+    <row r="33" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="23">
         <v>525</v>
       </c>
       <c r="C33" s="3">
         <v>63</v>
       </c>
       <c r="D33" s="24">
         <v>61</v>
       </c>
       <c r="E33" s="24">
         <v>2</v>
       </c>
       <c r="F33" s="3">
         <v>44</v>
       </c>
       <c r="G33" s="24">
         <v>43</v>
       </c>
       <c r="H33" s="24">
         <v>1</v>
       </c>
       <c r="I33" s="3">
         <v>544</v>
       </c>
     </row>
-    <row r="34" spans="1:9" s="28" customFormat="1">
+    <row r="34" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="23">
         <v>99</v>
       </c>
       <c r="C34" s="3">
         <v>14</v>
       </c>
       <c r="D34" s="24">
         <v>12</v>
       </c>
       <c r="E34" s="24">
         <v>2</v>
       </c>
       <c r="F34" s="3">
         <v>10</v>
       </c>
       <c r="G34" s="24">
         <v>10</v>
       </c>
       <c r="H34" s="24">
         <v>0</v>
       </c>
       <c r="I34" s="3">
         <v>103</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="28" customFormat="1">
+    <row r="35" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="23">
         <v>92</v>
       </c>
       <c r="C35" s="3">
         <v>10</v>
       </c>
       <c r="D35" s="24">
         <v>10</v>
       </c>
       <c r="E35" s="24">
         <v>0</v>
       </c>
       <c r="F35" s="3">
         <v>11</v>
       </c>
       <c r="G35" s="24">
         <v>10</v>
       </c>
       <c r="H35" s="24">
         <v>1</v>
       </c>
       <c r="I35" s="3">
         <v>91</v>
       </c>
     </row>
-    <row r="36" spans="1:9" s="28" customFormat="1">
+    <row r="36" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="23">
         <v>128</v>
       </c>
       <c r="C36" s="3">
         <v>27</v>
       </c>
       <c r="D36" s="24">
         <v>26</v>
       </c>
       <c r="E36" s="24">
         <v>1</v>
       </c>
       <c r="F36" s="3">
         <v>14</v>
       </c>
       <c r="G36" s="24">
         <v>14</v>
       </c>
       <c r="H36" s="24">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>141</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="37" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="8"/>
       <c r="B37" s="23"/>
       <c r="C37" s="3"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="3"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="3"/>
     </row>
-    <row r="38" spans="1:9" s="26" customFormat="1">
+    <row r="38" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="25">
         <v>999</v>
       </c>
       <c r="C38" s="26">
         <v>106</v>
       </c>
       <c r="D38" s="26">
         <v>100</v>
       </c>
       <c r="E38" s="26">
         <v>6</v>
       </c>
       <c r="F38" s="26">
         <v>95</v>
       </c>
       <c r="G38" s="26">
         <v>94</v>
       </c>
       <c r="H38" s="26">
         <v>1</v>
       </c>
       <c r="I38" s="26">
         <v>1010</v>
       </c>
     </row>
-    <row r="39" spans="1:9" s="28" customFormat="1">
+    <row r="39" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="23">
         <v>139</v>
       </c>
       <c r="C39" s="3">
         <v>11</v>
       </c>
       <c r="D39" s="24">
         <v>11</v>
       </c>
       <c r="E39" s="24">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>10</v>
       </c>
       <c r="G39" s="24">
         <v>10</v>
       </c>
       <c r="H39" s="24">
         <v>0</v>
       </c>
       <c r="I39" s="3">
         <v>140</v>
       </c>
     </row>
-    <row r="40" spans="1:9" s="28" customFormat="1">
+    <row r="40" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="23">
         <v>110</v>
       </c>
       <c r="C40" s="3">
         <v>15</v>
       </c>
       <c r="D40" s="24">
         <v>15</v>
       </c>
       <c r="E40" s="24">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>7</v>
       </c>
       <c r="G40" s="24">
         <v>7</v>
       </c>
       <c r="H40" s="24">
         <v>0</v>
       </c>
       <c r="I40" s="3">
         <v>118</v>
       </c>
     </row>
-    <row r="41" spans="1:9" s="28" customFormat="1">
+    <row r="41" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="23">
         <v>298</v>
       </c>
       <c r="C41" s="3">
         <v>37</v>
       </c>
       <c r="D41" s="24">
         <v>35</v>
       </c>
       <c r="E41" s="24">
         <v>2</v>
       </c>
       <c r="F41" s="3">
         <v>23</v>
       </c>
       <c r="G41" s="24">
         <v>23</v>
       </c>
       <c r="H41" s="24">
         <v>0</v>
       </c>
       <c r="I41" s="3">
         <v>312</v>
       </c>
     </row>
-    <row r="42" spans="1:9" s="28" customFormat="1">
+    <row r="42" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="23">
         <v>87</v>
       </c>
       <c r="C42" s="3">
         <v>9</v>
       </c>
       <c r="D42" s="24">
         <v>8</v>
       </c>
       <c r="E42" s="24">
         <v>1</v>
       </c>
       <c r="F42" s="3">
         <v>12</v>
       </c>
       <c r="G42" s="24">
         <v>12</v>
       </c>
       <c r="H42" s="24">
         <v>0</v>
       </c>
       <c r="I42" s="3">
         <v>84</v>
       </c>
     </row>
-    <row r="43" spans="1:9" s="28" customFormat="1">
+    <row r="43" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="23">
         <v>130</v>
       </c>
       <c r="C43" s="3">
         <v>13</v>
       </c>
       <c r="D43" s="24">
         <v>13</v>
       </c>
       <c r="E43" s="24">
         <v>0</v>
       </c>
       <c r="F43" s="3">
         <v>8</v>
       </c>
       <c r="G43" s="24">
         <v>8</v>
       </c>
       <c r="H43" s="24">
         <v>0</v>
       </c>
       <c r="I43" s="3">
         <v>135</v>
       </c>
     </row>
-    <row r="44" spans="1:9" s="28" customFormat="1">
+    <row r="44" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="23">
         <v>235</v>
       </c>
       <c r="C44" s="3">
         <v>21</v>
       </c>
       <c r="D44" s="24">
         <v>18</v>
       </c>
       <c r="E44" s="24">
         <v>3</v>
       </c>
       <c r="F44" s="3">
         <v>35</v>
       </c>
       <c r="G44" s="24">
         <v>34</v>
       </c>
       <c r="H44" s="24">
         <v>1</v>
       </c>
       <c r="I44" s="3">
         <v>221</v>
       </c>
     </row>
-    <row r="45" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="45" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="8"/>
       <c r="B45" s="23"/>
       <c r="C45" s="3"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="3"/>
       <c r="G45" s="24"/>
       <c r="H45" s="24"/>
       <c r="I45" s="3"/>
     </row>
-    <row r="46" spans="1:9" s="26" customFormat="1">
+    <row r="46" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B46" s="25">
         <v>8706</v>
       </c>
       <c r="C46" s="26">
         <v>846</v>
       </c>
       <c r="D46" s="26">
         <v>800</v>
       </c>
       <c r="E46" s="26">
         <v>46</v>
       </c>
       <c r="F46" s="26">
         <v>800</v>
       </c>
       <c r="G46" s="26">
         <v>756</v>
       </c>
       <c r="H46" s="26">
         <v>44</v>
       </c>
       <c r="I46" s="26">
         <v>8752</v>
       </c>
     </row>
-    <row r="47" spans="1:9" s="28" customFormat="1">
+    <row r="47" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B47" s="23">
         <v>523</v>
       </c>
       <c r="C47" s="3">
         <v>60</v>
       </c>
       <c r="D47" s="24">
         <v>55</v>
       </c>
       <c r="E47" s="24">
         <v>5</v>
       </c>
       <c r="F47" s="3">
         <v>57</v>
       </c>
       <c r="G47" s="24">
         <v>55</v>
       </c>
       <c r="H47" s="24">
         <v>2</v>
       </c>
       <c r="I47" s="3">
         <v>526</v>
       </c>
     </row>
-    <row r="48" spans="1:9" s="28" customFormat="1">
+    <row r="48" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B48" s="23">
         <v>363</v>
       </c>
       <c r="C48" s="3">
         <v>44</v>
       </c>
       <c r="D48" s="24">
         <v>41</v>
       </c>
       <c r="E48" s="24">
         <v>3</v>
       </c>
       <c r="F48" s="3">
         <v>24</v>
       </c>
       <c r="G48" s="24">
         <v>24</v>
       </c>
       <c r="H48" s="24">
         <v>0</v>
       </c>
       <c r="I48" s="3">
         <v>383</v>
       </c>
     </row>
-    <row r="49" spans="1:9" s="28" customFormat="1">
+    <row r="49" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="23">
         <v>360</v>
       </c>
       <c r="C49" s="3">
         <v>38</v>
       </c>
       <c r="D49" s="24">
         <v>37</v>
       </c>
       <c r="E49" s="24">
         <v>1</v>
       </c>
       <c r="F49" s="3">
         <v>32</v>
       </c>
       <c r="G49" s="24">
         <v>27</v>
       </c>
       <c r="H49" s="24">
         <v>5</v>
       </c>
       <c r="I49" s="3">
         <v>366</v>
       </c>
     </row>
-    <row r="50" spans="1:9" s="28" customFormat="1">
+    <row r="50" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B50" s="23">
         <v>1280</v>
       </c>
       <c r="C50" s="3">
         <v>115</v>
       </c>
       <c r="D50" s="24">
         <v>108</v>
       </c>
       <c r="E50" s="24">
         <v>7</v>
       </c>
       <c r="F50" s="3">
         <v>111</v>
       </c>
       <c r="G50" s="24">
         <v>102</v>
       </c>
       <c r="H50" s="24">
         <v>9</v>
       </c>
       <c r="I50" s="3">
         <v>1284</v>
       </c>
     </row>
-    <row r="51" spans="1:9" s="28" customFormat="1">
+    <row r="51" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="23">
         <v>1218</v>
       </c>
       <c r="C51" s="3">
         <v>106</v>
       </c>
       <c r="D51" s="24">
         <v>102</v>
       </c>
       <c r="E51" s="24">
         <v>4</v>
       </c>
       <c r="F51" s="3">
         <v>107</v>
       </c>
       <c r="G51" s="24">
         <v>102</v>
       </c>
       <c r="H51" s="24">
         <v>5</v>
       </c>
       <c r="I51" s="3">
         <v>1217</v>
       </c>
     </row>
-    <row r="52" spans="1:9" s="28" customFormat="1">
+    <row r="52" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="23">
         <v>1645</v>
       </c>
       <c r="C52" s="3">
         <v>178</v>
       </c>
       <c r="D52" s="24">
         <v>167</v>
       </c>
       <c r="E52" s="24">
         <v>11</v>
       </c>
       <c r="F52" s="3">
         <v>166</v>
       </c>
       <c r="G52" s="24">
         <v>157</v>
       </c>
       <c r="H52" s="24">
         <v>9</v>
       </c>
       <c r="I52" s="3">
         <v>1657</v>
       </c>
     </row>
-    <row r="53" spans="1:9" s="28" customFormat="1">
+    <row r="53" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B53" s="23">
         <v>635</v>
       </c>
       <c r="C53" s="3">
         <v>56</v>
       </c>
       <c r="D53" s="24">
         <v>55</v>
       </c>
       <c r="E53" s="24">
         <v>1</v>
       </c>
       <c r="F53" s="3">
         <v>75</v>
       </c>
       <c r="G53" s="24">
         <v>68</v>
       </c>
       <c r="H53" s="24">
         <v>7</v>
       </c>
       <c r="I53" s="3">
         <v>616</v>
       </c>
     </row>
-    <row r="54" spans="1:9" s="28" customFormat="1">
+    <row r="54" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="23">
         <v>1539</v>
       </c>
       <c r="C54" s="3">
         <v>135</v>
       </c>
       <c r="D54" s="24">
         <v>128</v>
       </c>
       <c r="E54" s="24">
         <v>7</v>
       </c>
       <c r="F54" s="3">
         <v>139</v>
       </c>
       <c r="G54" s="24">
         <v>134</v>
       </c>
       <c r="H54" s="24">
         <v>5</v>
       </c>
       <c r="I54" s="3">
         <v>1535</v>
       </c>
     </row>
-    <row r="55" spans="1:9" s="28" customFormat="1">
+    <row r="55" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="23">
         <v>203</v>
       </c>
       <c r="C55" s="3">
         <v>25</v>
       </c>
       <c r="D55" s="24">
         <v>24</v>
       </c>
       <c r="E55" s="24">
         <v>1</v>
       </c>
       <c r="F55" s="3">
         <v>16</v>
       </c>
       <c r="G55" s="24">
         <v>16</v>
       </c>
       <c r="H55" s="24">
         <v>0</v>
       </c>
       <c r="I55" s="3">
         <v>212</v>
       </c>
     </row>
-    <row r="56" spans="1:9" s="28" customFormat="1">
+    <row r="56" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="23">
         <v>151</v>
       </c>
       <c r="C56" s="3">
         <v>16</v>
       </c>
       <c r="D56" s="24">
         <v>16</v>
       </c>
       <c r="E56" s="24">
         <v>0</v>
       </c>
       <c r="F56" s="3">
         <v>8</v>
       </c>
       <c r="G56" s="24">
         <v>8</v>
       </c>
       <c r="H56" s="24">
         <v>0</v>
       </c>
       <c r="I56" s="3">
         <v>159</v>
       </c>
     </row>
-    <row r="57" spans="1:9" s="28" customFormat="1">
+    <row r="57" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="23">
         <v>232</v>
       </c>
       <c r="C57" s="3">
         <v>26</v>
       </c>
       <c r="D57" s="24">
         <v>24</v>
       </c>
       <c r="E57" s="24">
         <v>2</v>
       </c>
       <c r="F57" s="3">
         <v>25</v>
       </c>
       <c r="G57" s="24">
         <v>24</v>
       </c>
       <c r="H57" s="24">
         <v>1</v>
       </c>
       <c r="I57" s="3">
         <v>233</v>
       </c>
     </row>
-    <row r="58" spans="1:9" s="28" customFormat="1">
+    <row r="58" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B58" s="23">
         <v>557</v>
       </c>
       <c r="C58" s="3">
         <v>47</v>
       </c>
       <c r="D58" s="24">
         <v>43</v>
       </c>
       <c r="E58" s="24">
         <v>4</v>
       </c>
       <c r="F58" s="3">
         <v>40</v>
       </c>
       <c r="G58" s="24">
         <v>39</v>
       </c>
       <c r="H58" s="24">
         <v>1</v>
       </c>
       <c r="I58" s="3">
         <v>564</v>
       </c>
     </row>
-    <row r="59" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="59" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="8"/>
       <c r="B59" s="23"/>
       <c r="C59" s="3"/>
       <c r="D59" s="24"/>
       <c r="E59" s="24"/>
       <c r="F59" s="3"/>
       <c r="G59" s="24"/>
       <c r="H59" s="24"/>
       <c r="I59" s="3"/>
     </row>
-    <row r="60" spans="1:9" s="26" customFormat="1">
+    <row r="60" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="25">
-        <v>2472</v>
+        <v>2471</v>
       </c>
       <c r="C60" s="26">
         <v>237</v>
       </c>
       <c r="D60" s="26">
         <v>226</v>
       </c>
       <c r="E60" s="26">
         <v>11</v>
       </c>
       <c r="F60" s="26">
         <v>260</v>
       </c>
       <c r="G60" s="26">
         <v>245</v>
       </c>
       <c r="H60" s="26">
         <v>15</v>
       </c>
       <c r="I60" s="26">
-        <v>2449</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" s="28" customFormat="1">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="23">
         <v>95</v>
       </c>
       <c r="C61" s="3">
         <v>10</v>
       </c>
       <c r="D61" s="24">
         <v>10</v>
       </c>
       <c r="E61" s="24">
         <v>0</v>
       </c>
       <c r="F61" s="3">
         <v>7</v>
       </c>
       <c r="G61" s="24">
         <v>6</v>
       </c>
       <c r="H61" s="24">
         <v>1</v>
       </c>
       <c r="I61" s="3">
         <v>98</v>
       </c>
     </row>
-    <row r="62" spans="1:9" s="28" customFormat="1">
+    <row r="62" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="23">
         <v>168</v>
       </c>
       <c r="C62" s="3">
         <v>15</v>
       </c>
       <c r="D62" s="24">
         <v>14</v>
       </c>
       <c r="E62" s="24">
         <v>1</v>
       </c>
       <c r="F62" s="3">
         <v>17</v>
       </c>
       <c r="G62" s="24">
         <v>15</v>
       </c>
       <c r="H62" s="24">
         <v>2</v>
       </c>
       <c r="I62" s="3">
         <v>166</v>
       </c>
     </row>
-    <row r="63" spans="1:9" s="28" customFormat="1">
+    <row r="63" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="23">
         <v>113</v>
       </c>
       <c r="C63" s="3">
         <v>12</v>
       </c>
       <c r="D63" s="24">
         <v>11</v>
       </c>
       <c r="E63" s="24">
         <v>1</v>
       </c>
       <c r="F63" s="3">
         <v>10</v>
       </c>
       <c r="G63" s="24">
         <v>9</v>
       </c>
       <c r="H63" s="24">
         <v>1</v>
       </c>
       <c r="I63" s="3">
         <v>115</v>
       </c>
     </row>
-    <row r="64" spans="1:9" s="28" customFormat="1">
+    <row r="64" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="23">
         <v>327</v>
       </c>
       <c r="C64" s="3">
         <v>31</v>
       </c>
       <c r="D64" s="24">
         <v>29</v>
       </c>
       <c r="E64" s="24">
         <v>2</v>
       </c>
       <c r="F64" s="3">
         <v>34</v>
       </c>
       <c r="G64" s="24">
         <v>32</v>
       </c>
       <c r="H64" s="24">
         <v>2</v>
       </c>
       <c r="I64" s="3">
         <v>324</v>
       </c>
     </row>
-    <row r="65" spans="1:9" s="28" customFormat="1">
+    <row r="65" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="23">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="C65" s="3">
         <v>139</v>
       </c>
       <c r="D65" s="24">
         <v>134</v>
       </c>
       <c r="E65" s="24">
         <v>5</v>
       </c>
       <c r="F65" s="3">
         <v>160</v>
       </c>
       <c r="G65" s="24">
         <v>153</v>
       </c>
       <c r="H65" s="24">
         <v>7</v>
       </c>
       <c r="I65" s="3">
-        <v>1412</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" s="28" customFormat="1">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="23">
         <v>336</v>
       </c>
       <c r="C66" s="3">
         <v>30</v>
       </c>
       <c r="D66" s="24">
         <v>28</v>
       </c>
       <c r="E66" s="24">
         <v>2</v>
       </c>
       <c r="F66" s="3">
         <v>32</v>
       </c>
       <c r="G66" s="24">
         <v>30</v>
       </c>
       <c r="H66" s="24">
         <v>2</v>
       </c>
       <c r="I66" s="3">
         <v>334</v>
       </c>
     </row>
-    <row r="67" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="67" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="8"/>
       <c r="B67" s="23"/>
       <c r="C67" s="3"/>
       <c r="D67" s="24"/>
       <c r="E67" s="24"/>
       <c r="F67" s="3"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
       <c r="I67" s="3"/>
     </row>
-    <row r="68" spans="1:9" s="26" customFormat="1">
+    <row r="68" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B68" s="25">
         <v>5072</v>
       </c>
       <c r="C68" s="26">
         <v>481</v>
       </c>
       <c r="D68" s="26">
         <v>452</v>
       </c>
       <c r="E68" s="26">
         <v>29</v>
       </c>
       <c r="F68" s="26">
         <v>456</v>
       </c>
       <c r="G68" s="26">
         <v>435</v>
       </c>
       <c r="H68" s="26">
         <v>21</v>
       </c>
       <c r="I68" s="26">
         <v>5097</v>
       </c>
     </row>
-    <row r="69" spans="1:9" s="28" customFormat="1">
+    <row r="69" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B69" s="23">
         <v>261</v>
       </c>
       <c r="C69" s="3">
         <v>17</v>
       </c>
       <c r="D69" s="24">
         <v>16</v>
       </c>
       <c r="E69" s="24">
         <v>1</v>
       </c>
       <c r="F69" s="3">
         <v>28</v>
       </c>
       <c r="G69" s="24">
         <v>27</v>
       </c>
       <c r="H69" s="24">
         <v>1</v>
       </c>
       <c r="I69" s="3">
         <v>250</v>
       </c>
     </row>
-    <row r="70" spans="1:9" s="28" customFormat="1">
+    <row r="70" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B70" s="23">
         <v>555</v>
       </c>
       <c r="C70" s="3">
         <v>65</v>
       </c>
       <c r="D70" s="24">
         <v>64</v>
       </c>
       <c r="E70" s="24">
         <v>1</v>
       </c>
       <c r="F70" s="3">
         <v>52</v>
       </c>
       <c r="G70" s="24">
         <v>46</v>
       </c>
       <c r="H70" s="24">
         <v>6</v>
       </c>
       <c r="I70" s="3">
         <v>568</v>
       </c>
     </row>
-    <row r="71" spans="1:9" s="28" customFormat="1">
+    <row r="71" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B71" s="23">
         <v>1723</v>
       </c>
       <c r="C71" s="3">
         <v>171</v>
       </c>
       <c r="D71" s="24">
         <v>158</v>
       </c>
       <c r="E71" s="24">
         <v>13</v>
       </c>
       <c r="F71" s="3">
         <v>164</v>
       </c>
       <c r="G71" s="24">
         <v>157</v>
       </c>
       <c r="H71" s="24">
         <v>7</v>
       </c>
       <c r="I71" s="3">
         <v>1730</v>
       </c>
     </row>
-    <row r="72" spans="1:9" s="28" customFormat="1">
+    <row r="72" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B72" s="23">
         <v>788</v>
       </c>
       <c r="C72" s="3">
         <v>58</v>
       </c>
       <c r="D72" s="24">
         <v>52</v>
       </c>
       <c r="E72" s="24">
         <v>6</v>
       </c>
       <c r="F72" s="3">
         <v>78</v>
       </c>
       <c r="G72" s="24">
         <v>74</v>
       </c>
       <c r="H72" s="24">
         <v>4</v>
       </c>
       <c r="I72" s="3">
         <v>768</v>
       </c>
     </row>
-    <row r="73" spans="1:9" s="28" customFormat="1">
+    <row r="73" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B73" s="23">
         <v>1288</v>
       </c>
       <c r="C73" s="3">
         <v>110</v>
       </c>
       <c r="D73" s="24">
         <v>104</v>
       </c>
       <c r="E73" s="24">
         <v>6</v>
       </c>
       <c r="F73" s="3">
         <v>98</v>
       </c>
       <c r="G73" s="24">
         <v>98</v>
       </c>
       <c r="H73" s="24">
         <v>0</v>
       </c>
       <c r="I73" s="3">
         <v>1300</v>
       </c>
     </row>
-    <row r="74" spans="1:9" s="28" customFormat="1">
+    <row r="74" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B74" s="23">
         <v>247</v>
       </c>
       <c r="C74" s="3">
         <v>36</v>
       </c>
       <c r="D74" s="24">
         <v>34</v>
       </c>
       <c r="E74" s="24">
         <v>2</v>
       </c>
       <c r="F74" s="3">
         <v>16</v>
       </c>
       <c r="G74" s="24">
         <v>15</v>
       </c>
       <c r="H74" s="24">
         <v>1</v>
       </c>
       <c r="I74" s="3">
         <v>267</v>
       </c>
     </row>
-    <row r="75" spans="1:9" s="28" customFormat="1">
+    <row r="75" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B75" s="23">
         <v>210</v>
       </c>
       <c r="C75" s="3">
         <v>24</v>
       </c>
       <c r="D75" s="24">
         <v>24</v>
       </c>
       <c r="E75" s="24">
         <v>0</v>
       </c>
       <c r="F75" s="3">
         <v>20</v>
       </c>
       <c r="G75" s="24">
         <v>18</v>
       </c>
       <c r="H75" s="24">
         <v>2</v>
       </c>
       <c r="I75" s="3">
         <v>214</v>
       </c>
     </row>
-    <row r="76" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="76" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="8"/>
       <c r="B76" s="23"/>
       <c r="C76" s="3"/>
       <c r="D76" s="24"/>
       <c r="E76" s="24"/>
       <c r="F76" s="3"/>
       <c r="G76" s="24"/>
       <c r="H76" s="24"/>
       <c r="I76" s="3"/>
     </row>
-    <row r="77" spans="1:9" s="26" customFormat="1">
+    <row r="77" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B77" s="25">
         <v>1285</v>
       </c>
       <c r="C77" s="26">
         <v>142</v>
       </c>
       <c r="D77" s="26">
         <v>139</v>
       </c>
       <c r="E77" s="26">
         <v>3</v>
       </c>
       <c r="F77" s="26">
         <v>134</v>
       </c>
       <c r="G77" s="26">
         <v>129</v>
       </c>
       <c r="H77" s="26">
         <v>5</v>
       </c>
       <c r="I77" s="26">
         <v>1293</v>
       </c>
     </row>
-    <row r="78" spans="1:9" s="28" customFormat="1">
+    <row r="78" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="23">
         <v>88</v>
       </c>
       <c r="C78" s="3">
         <v>8</v>
       </c>
       <c r="D78" s="24">
         <v>8</v>
       </c>
       <c r="E78" s="24">
         <v>0</v>
       </c>
       <c r="F78" s="3">
         <v>16</v>
       </c>
       <c r="G78" s="24">
         <v>16</v>
       </c>
       <c r="H78" s="24">
         <v>0</v>
       </c>
       <c r="I78" s="3">
         <v>80</v>
       </c>
     </row>
-    <row r="79" spans="1:9" s="28" customFormat="1">
+    <row r="79" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="23">
         <v>104</v>
       </c>
       <c r="C79" s="3">
         <v>10</v>
       </c>
       <c r="D79" s="24">
         <v>9</v>
       </c>
       <c r="E79" s="24">
         <v>1</v>
       </c>
       <c r="F79" s="3">
         <v>11</v>
       </c>
       <c r="G79" s="24">
         <v>11</v>
       </c>
       <c r="H79" s="24">
         <v>0</v>
       </c>
       <c r="I79" s="3">
         <v>103</v>
       </c>
     </row>
-    <row r="80" spans="1:9" s="28" customFormat="1">
+    <row r="80" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="23">
         <v>481</v>
       </c>
       <c r="C80" s="3">
         <v>41</v>
       </c>
       <c r="D80" s="24">
         <v>41</v>
       </c>
       <c r="E80" s="24">
         <v>0</v>
       </c>
       <c r="F80" s="3">
         <v>53</v>
       </c>
       <c r="G80" s="24">
         <v>49</v>
       </c>
       <c r="H80" s="24">
         <v>4</v>
       </c>
       <c r="I80" s="3">
         <v>469</v>
       </c>
     </row>
-    <row r="81" spans="1:9" s="28" customFormat="1">
+    <row r="81" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="23">
         <v>445</v>
       </c>
       <c r="C81" s="3">
         <v>57</v>
       </c>
       <c r="D81" s="24">
         <v>56</v>
       </c>
       <c r="E81" s="24">
         <v>1</v>
       </c>
       <c r="F81" s="3">
         <v>39</v>
       </c>
       <c r="G81" s="24">
         <v>38</v>
       </c>
       <c r="H81" s="24">
         <v>1</v>
       </c>
       <c r="I81" s="3">
         <v>463</v>
       </c>
     </row>
-    <row r="82" spans="1:9" s="28" customFormat="1">
+    <row r="82" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="23">
         <v>167</v>
       </c>
       <c r="C82" s="3">
         <v>26</v>
       </c>
       <c r="D82" s="24">
         <v>25</v>
       </c>
       <c r="E82" s="24">
         <v>1</v>
       </c>
       <c r="F82" s="3">
         <v>15</v>
       </c>
       <c r="G82" s="24">
         <v>15</v>
       </c>
       <c r="H82" s="24">
         <v>0</v>
       </c>
       <c r="I82" s="3">
         <v>178</v>
       </c>
     </row>
-    <row r="83" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="83" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="8"/>
       <c r="B83" s="23"/>
       <c r="C83" s="3"/>
       <c r="D83" s="24"/>
       <c r="E83" s="24"/>
       <c r="F83" s="3"/>
       <c r="G83" s="24"/>
       <c r="H83" s="24"/>
       <c r="I83" s="3"/>
     </row>
-    <row r="84" spans="1:9" s="26" customFormat="1">
+    <row r="84" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="25">
         <v>750</v>
       </c>
       <c r="C84" s="26">
         <v>78</v>
       </c>
       <c r="D84" s="26">
         <v>75</v>
       </c>
       <c r="E84" s="26">
         <v>3</v>
       </c>
       <c r="F84" s="26">
         <v>68</v>
       </c>
       <c r="G84" s="26">
         <v>62</v>
       </c>
       <c r="H84" s="26">
         <v>6</v>
       </c>
       <c r="I84" s="26">
         <v>760</v>
       </c>
     </row>
-    <row r="85" spans="1:9" s="28" customFormat="1">
+    <row r="85" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="23">
         <v>121</v>
       </c>
       <c r="C85" s="3">
         <v>11</v>
       </c>
       <c r="D85" s="24">
         <v>11</v>
       </c>
       <c r="E85" s="24">
         <v>0</v>
       </c>
       <c r="F85" s="3">
         <v>11</v>
       </c>
       <c r="G85" s="24">
         <v>10</v>
       </c>
       <c r="H85" s="24">
         <v>1</v>
       </c>
       <c r="I85" s="3">
         <v>121</v>
       </c>
     </row>
-    <row r="86" spans="1:9" s="28" customFormat="1">
+    <row r="86" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="23">
         <v>247</v>
       </c>
       <c r="C86" s="3">
         <v>25</v>
       </c>
       <c r="D86" s="24">
         <v>24</v>
       </c>
       <c r="E86" s="24">
         <v>1</v>
       </c>
       <c r="F86" s="3">
         <v>10</v>
       </c>
       <c r="G86" s="24">
         <v>8</v>
       </c>
       <c r="H86" s="24">
         <v>2</v>
       </c>
       <c r="I86" s="3">
         <v>262</v>
       </c>
     </row>
-    <row r="87" spans="1:9" s="28" customFormat="1">
+    <row r="87" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="23">
         <v>232</v>
       </c>
       <c r="C87" s="3">
         <v>29</v>
       </c>
       <c r="D87" s="24">
         <v>28</v>
       </c>
       <c r="E87" s="24">
         <v>1</v>
       </c>
       <c r="F87" s="3">
         <v>37</v>
       </c>
       <c r="G87" s="24">
         <v>34</v>
       </c>
       <c r="H87" s="24">
         <v>3</v>
       </c>
       <c r="I87" s="3">
         <v>224</v>
       </c>
     </row>
-    <row r="88" spans="1:9" s="28" customFormat="1">
+    <row r="88" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="23">
         <v>150</v>
       </c>
       <c r="C88" s="3">
         <v>13</v>
       </c>
       <c r="D88" s="24">
         <v>12</v>
       </c>
       <c r="E88" s="24">
         <v>1</v>
       </c>
       <c r="F88" s="3">
         <v>10</v>
       </c>
       <c r="G88" s="24">
         <v>10</v>
       </c>
       <c r="H88" s="24">
         <v>0</v>
       </c>
       <c r="I88" s="3">
         <v>153</v>
       </c>
     </row>
-    <row r="89" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1">
+    <row r="89" spans="1:9" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="8"/>
       <c r="B89" s="23"/>
       <c r="C89" s="3"/>
       <c r="D89" s="24"/>
       <c r="E89" s="24"/>
       <c r="F89" s="3"/>
       <c r="G89" s="24"/>
       <c r="H89" s="24"/>
       <c r="I89" s="3"/>
     </row>
-    <row r="90" spans="1:9" s="26" customFormat="1">
+    <row r="90" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B90" s="25">
         <v>2731</v>
       </c>
       <c r="C90" s="26">
         <v>268</v>
       </c>
       <c r="D90" s="26">
         <v>255</v>
       </c>
       <c r="E90" s="26">
         <v>13</v>
       </c>
       <c r="F90" s="26">
         <v>238</v>
       </c>
       <c r="G90" s="26">
         <v>222</v>
       </c>
       <c r="H90" s="26">
         <v>16</v>
       </c>
       <c r="I90" s="26">
         <v>2761</v>
       </c>
     </row>
-    <row r="91" spans="1:9" s="28" customFormat="1">
+    <row r="91" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B91" s="23">
         <v>852</v>
       </c>
       <c r="C91" s="3">
         <v>85</v>
       </c>
       <c r="D91" s="24">
         <v>81</v>
       </c>
       <c r="E91" s="24">
         <v>4</v>
       </c>
       <c r="F91" s="3">
         <v>89</v>
       </c>
       <c r="G91" s="24">
         <v>82</v>
       </c>
       <c r="H91" s="24">
         <v>7</v>
       </c>
       <c r="I91" s="3">
         <v>848</v>
       </c>
     </row>
-    <row r="92" spans="1:9" s="28" customFormat="1">
+    <row r="92" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="8" t="s">
         <v>90</v>
       </c>
       <c r="B92" s="23">
         <v>299</v>
       </c>
       <c r="C92" s="3">
         <v>35</v>
       </c>
       <c r="D92" s="24">
         <v>33</v>
       </c>
       <c r="E92" s="24">
         <v>2</v>
       </c>
       <c r="F92" s="3">
         <v>24</v>
       </c>
       <c r="G92" s="24">
         <v>23</v>
       </c>
       <c r="H92" s="24">
         <v>1</v>
       </c>
       <c r="I92" s="3">
         <v>310</v>
       </c>
     </row>
-    <row r="93" spans="1:9" s="28" customFormat="1">
+    <row r="93" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B93" s="23">
         <v>101</v>
       </c>
       <c r="C93" s="3">
         <v>14</v>
       </c>
       <c r="D93" s="24">
         <v>12</v>
       </c>
       <c r="E93" s="24">
         <v>2</v>
       </c>
       <c r="F93" s="3">
         <v>12</v>
       </c>
       <c r="G93" s="24">
         <v>10</v>
       </c>
       <c r="H93" s="24">
         <v>2</v>
       </c>
       <c r="I93" s="3">
         <v>103</v>
       </c>
     </row>
-    <row r="94" spans="1:9" s="28" customFormat="1">
+    <row r="94" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B94" s="23">
         <v>205</v>
       </c>
       <c r="C94" s="3">
         <v>16</v>
       </c>
       <c r="D94" s="24">
         <v>14</v>
       </c>
       <c r="E94" s="24">
         <v>2</v>
       </c>
       <c r="F94" s="3">
         <v>13</v>
       </c>
       <c r="G94" s="24">
         <v>12</v>
       </c>
       <c r="H94" s="24">
         <v>1</v>
       </c>
       <c r="I94" s="3">
         <v>208</v>
       </c>
     </row>
-    <row r="95" spans="1:9" s="28" customFormat="1">
+    <row r="95" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B95" s="23">
         <v>335</v>
       </c>
       <c r="C95" s="3">
         <v>26</v>
       </c>
       <c r="D95" s="24">
         <v>25</v>
       </c>
       <c r="E95" s="24">
         <v>1</v>
       </c>
       <c r="F95" s="3">
         <v>22</v>
       </c>
       <c r="G95" s="24">
         <v>20</v>
       </c>
       <c r="H95" s="24">
         <v>2</v>
       </c>
       <c r="I95" s="3">
         <v>339</v>
       </c>
     </row>
-    <row r="96" spans="1:9" s="28" customFormat="1">
+    <row r="96" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B96" s="23">
         <v>125</v>
       </c>
       <c r="C96" s="3">
         <v>20</v>
       </c>
       <c r="D96" s="24">
         <v>19</v>
       </c>
       <c r="E96" s="24">
         <v>1</v>
       </c>
       <c r="F96" s="3">
         <v>13</v>
       </c>
       <c r="G96" s="24">
         <v>11</v>
       </c>
       <c r="H96" s="24">
         <v>2</v>
       </c>
       <c r="I96" s="3">
         <v>132</v>
       </c>
     </row>
-    <row r="97" spans="1:9" s="28" customFormat="1">
+    <row r="97" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B97" s="23">
         <v>137</v>
       </c>
       <c r="C97" s="3">
         <v>13</v>
       </c>
       <c r="D97" s="24">
         <v>13</v>
       </c>
       <c r="E97" s="24">
         <v>0</v>
       </c>
       <c r="F97" s="3">
         <v>8</v>
       </c>
       <c r="G97" s="24">
         <v>8</v>
       </c>
       <c r="H97" s="24">
         <v>0</v>
       </c>
       <c r="I97" s="3">
         <v>142</v>
       </c>
     </row>
-    <row r="98" spans="1:9" s="28" customFormat="1">
+    <row r="98" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B98" s="23">
         <v>209</v>
       </c>
       <c r="C98" s="3">
         <v>13</v>
       </c>
       <c r="D98" s="24">
         <v>13</v>
       </c>
       <c r="E98" s="24">
         <v>0</v>
       </c>
       <c r="F98" s="3">
         <v>16</v>
       </c>
       <c r="G98" s="24">
         <v>16</v>
       </c>
       <c r="H98" s="24">
         <v>0</v>
       </c>
       <c r="I98" s="3">
         <v>206</v>
       </c>
     </row>
-    <row r="99" spans="1:9" s="28" customFormat="1">
+    <row r="99" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B99" s="23">
         <v>468</v>
       </c>
       <c r="C99" s="3">
         <v>46</v>
       </c>
       <c r="D99" s="24">
         <v>45</v>
       </c>
       <c r="E99" s="24">
         <v>1</v>
       </c>
       <c r="F99" s="3">
         <v>41</v>
       </c>
       <c r="G99" s="24">
         <v>40</v>
       </c>
       <c r="H99" s="24">
         <v>1</v>
       </c>
       <c r="I99" s="3">
         <v>473</v>
       </c>
     </row>
-    <row r="100" spans="1:9" s="28" customFormat="1">
+    <row r="100" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="6"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6"/>
       <c r="D100" s="6"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="G100" s="6"/>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
     </row>
-    <row r="106" spans="1:9" s="28" customFormat="1">
+    <row r="106" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="3"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
       <c r="D106" s="3"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
     </row>
-    <row r="114" spans="1:9" s="28" customFormat="1">
+    <row r="114" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="3"/>
       <c r="B114" s="3"/>
       <c r="C114" s="3"/>
       <c r="D114" s="3"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
     </row>
-    <row r="131" spans="1:9" s="28" customFormat="1">
+    <row r="131" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="3"/>
       <c r="B131" s="3"/>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
     </row>
-    <row r="138" spans="1:9" s="28" customFormat="1">
+    <row r="138" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="3"/>
       <c r="B138" s="3"/>
       <c r="C138" s="3"/>
       <c r="D138" s="3"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
     </row>
-    <row r="149" spans="1:9" s="28" customFormat="1">
+    <row r="149" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="3"/>
       <c r="B149" s="3"/>
       <c r="C149" s="3"/>
       <c r="D149" s="3"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
     </row>
-    <row r="157" spans="1:9" s="28" customFormat="1">
+    <row r="157" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="3"/>
       <c r="B157" s="3"/>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
       <c r="E157" s="3"/>
       <c r="F157" s="3"/>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
     </row>
-    <row r="163" spans="1:9" s="28" customFormat="1">
+    <row r="163" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="3"/>
       <c r="B163" s="3"/>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H1:I1"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>