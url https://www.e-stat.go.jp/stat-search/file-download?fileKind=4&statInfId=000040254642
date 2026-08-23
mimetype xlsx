--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{D6634A34-C397-42E7-B8B6-3719C971358A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7DABFE8E-14FA-4CD1-B5FC-9122C5151EBF}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="16485" windowHeight="9315"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{5AF500E4-6C46-40BB-A649-3EE08A5544C4}"/>
   </bookViews>
   <sheets>
     <sheet name="25-01-01" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE_管区ROW1">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW2">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW3">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW4">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW5">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW6">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW7">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW8">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE1" localSheetId="0">'25-01-01'!$F$5:$P$27</definedName>
     <definedName name="PASTE1">#REF!</definedName>
     <definedName name="PASTE10">#REF!</definedName>
     <definedName name="PASTE11">#REF!</definedName>
     <definedName name="PASTE12">#REF!</definedName>
     <definedName name="PASTE2_1">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE2_2">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE2_3">'25-01-01'!#REF!</definedName>
     <definedName name="PASTE2_4">'25-01-01'!#REF!</definedName>
@@ -74,51 +75,64 @@
     <definedName name="REPORT_管区ROW3">#REF!</definedName>
     <definedName name="REPORT_管区ROW4" localSheetId="0">'25-01-01'!#REF!</definedName>
     <definedName name="REPORT_管区ROW4">#REF!</definedName>
     <definedName name="REPORT_管区ROW5" localSheetId="0">'25-01-01'!#REF!</definedName>
     <definedName name="REPORT_管区ROW5">#REF!</definedName>
     <definedName name="REPORT_管区ROW6" localSheetId="0">'25-01-01'!#REF!</definedName>
     <definedName name="REPORT_管区ROW6">#REF!</definedName>
     <definedName name="REPORT_管区ROW7" localSheetId="0">'25-01-01'!#REF!</definedName>
     <definedName name="REPORT_管区ROW7">#REF!</definedName>
     <definedName name="REPORT_管区ROW8" localSheetId="0">'25-01-01'!#REF!</definedName>
     <definedName name="REPORT_管区ROW8">#REF!</definedName>
     <definedName name="REPORT_管区SEX1">#REF!</definedName>
     <definedName name="REPORT_管区SEX2">#REF!</definedName>
     <definedName name="REPORT_管区SEX3">#REF!</definedName>
     <definedName name="REPORT_管区SEX4">#REF!</definedName>
     <definedName name="REPORT_管区SEX5">#REF!</definedName>
     <definedName name="REPORT_管区SEX6">#REF!</definedName>
     <definedName name="REPORT_管区SEX7">#REF!</definedName>
     <definedName name="REPORT_管区SEX8">#REF!</definedName>
     <definedName name="REPORT_管区SEX9">#REF!</definedName>
     <definedName name="REPORT_国名ROW">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N2" i="13" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="213">
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>刑務所・拘置所別　　被収容者の入出所事由別人員</t>
   </si>
   <si>
     <t>（</t>
     <phoneticPr fontId="36"/>
   </si>
   <si>
@@ -742,61 +756,61 @@
   <si>
     <t>八重山（刑）</t>
   </si>
   <si>
     <t>那覇（拘）</t>
   </si>
   <si>
     <t>宮古（拘）</t>
   </si>
   <si>
     <t>佐賀（少）</t>
   </si>
   <si>
     <t>福岡（拘）</t>
   </si>
   <si>
     <t>小倉（拘）</t>
   </si>
   <si>
     <t>少年院等</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="182" formatCode="_ * #\ ##0_ ;_ * \-#\ ##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1613,369 +1627,357 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="35" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="20" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="182" fontId="38" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="38" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="182" fontId="38" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="38" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="64" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="182" fontId="38" fillId="0" borderId="21" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="182" fontId="35" fillId="0" borderId="21" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="35" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="35" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="182" fontId="35" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="182" fontId="38" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="24" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="182" fontId="38" fillId="0" borderId="25" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
-      <alignment horizontal="distributed"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{2E9D868D-59EE-470C-9CCB-E73D6AE5A338}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{1E32ED4B-3A7A-4B3A-ABAF-1E4F6CE17646}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{E3F1D180-F85D-4305-B000-23C7B89CF265}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{E50A951F-17C9-4169-945C-E59C4D2165D7}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{33364D45-2567-4858-A49D-B8F54B6947E0}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{DF520979-02FD-4BEC-A5E4-6DE6F22D1BE3}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{7C320491-04C0-45B2-A064-0F2814CC669B}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{39968FD2-DE6A-4E7F-8E21-FAA104F248D4}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{5B931A64-2609-4F8C-BD7C-A9839A6C78EC}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{9BBDD349-C9C0-4768-829C-312749940EAE}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{74B99B2A-9A27-4E47-B894-8B6FA80A1FE0}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{A2C3391B-D410-4B14-967B-D1A45FF29D15}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{6B4F6523-6301-42EA-A1C2-55F9A48B939A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{51F3AD27-7C0B-4A5F-8F2F-5026B81C5BEF}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{CA5B2BDF-4D04-456C-B250-0375CC260366}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{62A91912-6639-41C1-BEF5-825641DC0F29}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{437987C8-7106-4216-AEC7-40DA3DA912B4}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{5126F60B-BDA5-4922-BF3B-DB21D60BC34F}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{A2165221-AB2D-45DF-950F-0879BD52A27E}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...4 lines deleted...]
-    <cellStyle name="未定義" xfId="65"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{162285E3-2993-4ACE-87DC-946C6A577E24}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{83C5C488-D44F-411F-ACD5-B9B75A6C9415}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{4535ED9A-E9AE-4A53-AA17-293BA4433039}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{448E6EAD-B976-4AA6-A2FD-EA053E8ABF94}"/>
+    <cellStyle name="標準 6" xfId="64" xr:uid="{A36D0DBC-13DA-46B8-97B6-3BD128C89551}"/>
+    <cellStyle name="未定義" xfId="65" xr:uid="{7B3CC8C4-BB21-4F3E-AD42-21345E84322C}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2108,8683 +2110,8669 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P230"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B546922A-0DA6-4429-8064-E26EA4269713}">
+  <dimension ref="C1:P230"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.1640625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.1640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="9" width="11.83203125" style="1" customWidth="1"/>
+    <col min="1" max="2" width="2.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="3.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.77734375" style="1" customWidth="1"/>
+    <col min="7" max="9" width="11.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" style="1" customWidth="1"/>
-    <col min="11" max="12" width="11.83203125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.77734375" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.6640625" style="1" customWidth="1"/>
-    <col min="14" max="14" width="11.83203125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.77734375" style="1" customWidth="1"/>
     <col min="15" max="16" width="14.33203125" style="1" customWidth="1"/>
-    <col min="17" max="16384" width="10.1640625" style="1"/>
+    <col min="17" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:16" ht="27" customHeight="1">
+    <row r="1" spans="3:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G1" s="2">
         <v>1</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="N1" s="41">
+      <c r="N1" s="37">
         <v>45658</v>
       </c>
       <c r="O1" s="2"/>
-      <c r="P1" s="4"/>
-[...12 lines deleted...]
-      <c r="M2" s="6" t="s">
+      <c r="P1" s="3"/>
+    </row>
+    <row r="2" spans="3:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="N2" s="50" t="str">
+      <c r="N2" s="40" t="str">
         <f>IF(TEXT(N1,"e")="1",TEXT(N1,"ggg")&amp;"元",TEXT(N1,"ggge"))&amp;"年 "&amp;TEXT(N1,"m")&amp;"月"</f>
         <v>令和7年 1月</v>
       </c>
-      <c r="O2" s="50"/>
-      <c r="P2" s="5" t="s">
+      <c r="O2" s="40"/>
+      <c r="P2" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="3:16" ht="14.25" thickTop="1">
-[...3 lines deleted...]
-      <c r="F3" s="8" t="s">
+    <row r="3" spans="3:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="9"/>
-      <c r="H3" s="10" t="s">
+      <c r="G3" s="8"/>
+      <c r="H3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="11"/>
-[...2 lines deleted...]
-      <c r="L3" s="11" t="s">
+      <c r="I3" s="10"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="M3" s="11"/>
-[...1 lines deleted...]
-      <c r="O3" s="8" t="s">
+      <c r="M3" s="10"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="P3" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="3:16" s="2" customFormat="1">
-[...1 lines deleted...]
-      <c r="D4" s="15" t="s">
+    <row r="4" spans="3:16" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="14"/>
+      <c r="D4" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="15"/>
-      <c r="F4" s="16" t="s">
+      <c r="E4" s="14"/>
+      <c r="F4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I4" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J4" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K4" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="L4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="M4" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="N4" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="16" t="s">
+      <c r="O4" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="15" t="s">
+      <c r="P4" s="14" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="3:16" s="21" customFormat="1" ht="13.5" customHeight="1">
-      <c r="C5" s="18" t="s">
+    <row r="5" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C5" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D5" s="18"/>
-[...1 lines deleted...]
-      <c r="F5" s="35">
+      <c r="D5" s="17"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="32">
         <v>40544</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G5" s="18">
         <v>2159</v>
       </c>
-      <c r="H5" s="19">
+      <c r="H5" s="18">
         <v>1257</v>
       </c>
-      <c r="I5" s="19">
+      <c r="I5" s="18">
         <v>179</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="18">
         <v>1916</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K5" s="18">
         <v>2036</v>
       </c>
-      <c r="L5" s="19">
+      <c r="L5" s="18">
         <v>1257</v>
       </c>
-      <c r="M5" s="19">
+      <c r="M5" s="18">
         <v>1916</v>
       </c>
-      <c r="N5" s="19">
+      <c r="N5" s="18">
         <v>119</v>
       </c>
-      <c r="O5" s="19">
+      <c r="O5" s="18">
         <v>40727</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P5" s="19">
         <v>40583.2903225806</v>
       </c>
     </row>
-    <row r="6" spans="3:16" s="21" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="E6" s="36" t="s">
+    <row r="6" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="22">
         <v>36873</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="19">
         <v>1926</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="19">
         <v>1144</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="19">
         <v>161</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J6" s="19">
         <v>1772</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="19">
         <v>1821</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>1144</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="19">
         <v>1772</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="19">
         <v>92</v>
       </c>
-      <c r="O6" s="20">
+      <c r="O6" s="19">
         <v>37047</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="19">
         <v>36901.967741935397</v>
       </c>
     </row>
-    <row r="7" spans="3:16" s="21" customFormat="1" ht="13.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F7" s="23">
+    <row r="7" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="22">
         <v>3671</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="19">
         <v>233</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>113</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="19">
         <v>18</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="19">
         <v>144</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="19">
         <v>215</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>113</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>144</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="19">
         <v>27</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="19">
         <v>3680</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="19">
         <v>3681.3225806451601</v>
       </c>
     </row>
-    <row r="8" spans="3:16" ht="13.5" customHeight="1">
-[...11 lines deleted...]
-      <c r="F9" s="27">
+    <row r="8" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="25"/>
+    </row>
+    <row r="9" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="26">
         <v>30749</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="27">
         <v>81</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="27">
         <v>1068</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="27">
         <v>17</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="27">
         <v>1604</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="27">
         <v>1039</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="27">
         <v>38</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="27">
         <v>1604</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="27">
         <v>30</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O9" s="27">
         <v>30808</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="27">
         <v>30838.483870967699</v>
       </c>
     </row>
-    <row r="10" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C10" s="29" t="s">
+    <row r="10" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="29"/>
-[...19 lines deleted...]
-      <c r="F11" s="27">
+      <c r="D10" s="28"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+    </row>
+    <row r="11" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="26">
         <v>2996</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="27">
         <v>20</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="27">
         <v>106</v>
       </c>
-      <c r="I11" s="28">
-[...2 lines deleted...]
-      <c r="J11" s="28">
+      <c r="I11" s="27">
+        <v>2</v>
+      </c>
+      <c r="J11" s="27">
         <v>130</v>
       </c>
-      <c r="K11" s="28">
+      <c r="K11" s="27">
         <v>120</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="27">
         <v>5</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="27">
         <v>130</v>
       </c>
-      <c r="N11" s="28">
-[...2 lines deleted...]
-      <c r="O11" s="28">
+      <c r="N11" s="27">
+        <v>2</v>
+      </c>
+      <c r="O11" s="27">
         <v>2997</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="27">
         <v>3011.8709677419301</v>
       </c>
     </row>
-    <row r="12" spans="3:16" ht="13.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="F13" s="27">
+    <row r="12" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+      <c r="O12" s="27"/>
+      <c r="P12" s="27"/>
+    </row>
+    <row r="13" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="26">
         <v>5495</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="27">
         <v>1643</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="27">
         <v>26</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="27">
         <v>138</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J13" s="27">
         <v>151</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="27">
         <v>606</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="27">
         <v>1028</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="27">
         <v>151</v>
       </c>
-      <c r="N13" s="28">
+      <c r="N13" s="27">
         <v>44</v>
       </c>
-      <c r="O13" s="28">
+      <c r="O13" s="27">
         <v>5624</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="27">
         <v>5456.9032258064499</v>
       </c>
     </row>
-    <row r="14" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C14" s="29" t="s">
+    <row r="14" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="29"/>
-[...19 lines deleted...]
-      <c r="F15" s="27">
+      <c r="D14" s="28"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+    </row>
+    <row r="15" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="26">
         <v>602</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="27">
         <v>184</v>
       </c>
-      <c r="H15" s="28">
-[...2 lines deleted...]
-      <c r="I15" s="28">
+      <c r="H15" s="27">
+        <v>0</v>
+      </c>
+      <c r="I15" s="27">
         <v>15</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="27">
         <v>14</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="27">
         <v>75</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="27">
         <v>102</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="27">
         <v>14</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="27">
         <v>17</v>
       </c>
-      <c r="O15" s="28">
+      <c r="O15" s="27">
         <v>607</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="27">
         <v>594.80645161290295</v>
       </c>
     </row>
-    <row r="16" spans="3:16" ht="13.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="F17" s="27">
+    <row r="16" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+    </row>
+    <row r="17" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="26">
         <v>53</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="27">
         <v>41</v>
       </c>
-      <c r="H17" s="28">
-[...2 lines deleted...]
-      <c r="I17" s="28">
+      <c r="H17" s="27">
+        <v>0</v>
+      </c>
+      <c r="I17" s="27">
         <v>5</v>
       </c>
-      <c r="J17" s="28">
-[...2 lines deleted...]
-      <c r="K17" s="28">
+      <c r="J17" s="27">
+        <v>0</v>
+      </c>
+      <c r="K17" s="27">
         <v>9</v>
       </c>
-      <c r="L17" s="28">
+      <c r="L17" s="27">
         <v>14</v>
       </c>
-      <c r="M17" s="28">
-[...2 lines deleted...]
-      <c r="N17" s="28">
+      <c r="M17" s="27">
+        <v>0</v>
+      </c>
+      <c r="N17" s="27">
         <v>17</v>
       </c>
-      <c r="O17" s="28">
+      <c r="O17" s="27">
         <v>59</v>
       </c>
-      <c r="P17" s="28">
+      <c r="P17" s="27">
         <v>55.290322580645103</v>
       </c>
     </row>
-    <row r="18" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C18" s="29" t="s">
+    <row r="18" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="D18" s="29"/>
-[...19 lines deleted...]
-      <c r="F19" s="27">
+      <c r="D18" s="28"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="27"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="27"/>
+      <c r="O18" s="27"/>
+      <c r="P18" s="27"/>
+    </row>
+    <row r="19" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="26">
         <v>19</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="27">
         <v>9</v>
       </c>
-      <c r="H19" s="28">
-[...8 lines deleted...]
-      <c r="K19" s="28">
+      <c r="H19" s="27">
+        <v>0</v>
+      </c>
+      <c r="I19" s="27">
+        <v>1</v>
+      </c>
+      <c r="J19" s="27">
+        <v>0</v>
+      </c>
+      <c r="K19" s="27">
         <v>5</v>
       </c>
-      <c r="L19" s="28">
-[...5 lines deleted...]
-      <c r="N19" s="28">
+      <c r="L19" s="27">
+        <v>0</v>
+      </c>
+      <c r="M19" s="27">
+        <v>0</v>
+      </c>
+      <c r="N19" s="27">
         <v>8</v>
       </c>
-      <c r="O19" s="28">
+      <c r="O19" s="27">
         <v>16</v>
       </c>
-      <c r="P19" s="28">
+      <c r="P19" s="27">
         <v>18.4838709677419</v>
       </c>
     </row>
-    <row r="20" spans="3:16" ht="13.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="F21" s="27">
+    <row r="20" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="27"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="27"/>
+      <c r="P20" s="27"/>
+    </row>
+    <row r="21" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="26">
         <v>475</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="27">
         <v>148</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="27">
         <v>49</v>
       </c>
-      <c r="I21" s="28">
-[...2 lines deleted...]
-      <c r="J21" s="28">
+      <c r="I21" s="27">
+        <v>1</v>
+      </c>
+      <c r="J21" s="27">
         <v>17</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="27">
         <v>166</v>
       </c>
-      <c r="L21" s="28">
+      <c r="L21" s="27">
         <v>55</v>
       </c>
-      <c r="M21" s="28">
+      <c r="M21" s="27">
         <v>17</v>
       </c>
-      <c r="N21" s="28">
-[...2 lines deleted...]
-      <c r="O21" s="28">
+      <c r="N21" s="27">
+        <v>1</v>
+      </c>
+      <c r="O21" s="27">
         <v>451</v>
       </c>
-      <c r="P21" s="28">
+      <c r="P21" s="27">
         <v>448.96774193548299</v>
       </c>
     </row>
-    <row r="22" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C22" s="29" t="s">
+    <row r="22" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="D22" s="29"/>
-[...16 lines deleted...]
-      <c r="E23" s="33" t="s">
+      <c r="D22" s="28"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="27"/>
+    </row>
+    <row r="23" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="26">
         <v>48</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="27">
         <v>19</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="27">
         <v>7</v>
       </c>
-      <c r="I23" s="28">
-[...5 lines deleted...]
-      <c r="K23" s="28">
+      <c r="I23" s="27">
+        <v>0</v>
+      </c>
+      <c r="J23" s="27">
+        <v>0</v>
+      </c>
+      <c r="K23" s="27">
         <v>15</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="27">
         <v>6</v>
       </c>
-      <c r="M23" s="28">
-[...5 lines deleted...]
-      <c r="O23" s="28">
+      <c r="M23" s="27">
+        <v>0</v>
+      </c>
+      <c r="N23" s="27">
+        <v>0</v>
+      </c>
+      <c r="O23" s="27">
         <v>53</v>
       </c>
-      <c r="P23" s="28">
+      <c r="P23" s="27">
         <v>50</v>
       </c>
     </row>
-    <row r="24" spans="3:16" ht="13.5" customHeight="1">
-[...16 lines deleted...]
-      <c r="C25" s="29" t="s">
+    <row r="24" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="27"/>
+    </row>
+    <row r="25" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="D25" s="25"/>
-      <c r="E25" s="33" t="s">
+      <c r="D25" s="24"/>
+      <c r="E25" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="26">
         <v>101</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="27">
         <v>13</v>
       </c>
-      <c r="H25" s="28">
-[...11 lines deleted...]
-      <c r="L25" s="28">
+      <c r="H25" s="27">
+        <v>1</v>
+      </c>
+      <c r="I25" s="27">
+        <v>0</v>
+      </c>
+      <c r="J25" s="27">
+        <v>0</v>
+      </c>
+      <c r="K25" s="27">
+        <v>1</v>
+      </c>
+      <c r="L25" s="27">
         <v>9</v>
       </c>
-      <c r="M25" s="28">
-[...5 lines deleted...]
-      <c r="O25" s="28">
+      <c r="M25" s="27">
+        <v>0</v>
+      </c>
+      <c r="N25" s="27">
+        <v>0</v>
+      </c>
+      <c r="O25" s="27">
         <v>105</v>
       </c>
-      <c r="P25" s="28">
+      <c r="P25" s="27">
         <v>102.322580645161</v>
       </c>
     </row>
-    <row r="26" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C26" s="29" t="s">
+    <row r="26" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="D26" s="29"/>
-[...19 lines deleted...]
-      <c r="F27" s="27">
+      <c r="D26" s="28"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+      <c r="O26" s="27"/>
+      <c r="P26" s="27"/>
+    </row>
+    <row r="27" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F27" s="26">
         <v>6</v>
       </c>
-      <c r="G27" s="28">
-[...23 lines deleted...]
-      <c r="O27" s="28">
+      <c r="G27" s="27">
+        <v>1</v>
+      </c>
+      <c r="H27" s="27">
+        <v>0</v>
+      </c>
+      <c r="I27" s="27">
+        <v>0</v>
+      </c>
+      <c r="J27" s="27">
+        <v>0</v>
+      </c>
+      <c r="K27" s="27">
+        <v>0</v>
+      </c>
+      <c r="L27" s="27">
+        <v>0</v>
+      </c>
+      <c r="M27" s="27">
+        <v>0</v>
+      </c>
+      <c r="N27" s="27">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
         <v>7</v>
       </c>
-      <c r="P27" s="28">
+      <c r="P27" s="27">
         <v>6.1612903225806397</v>
       </c>
     </row>
-    <row r="28" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C29" s="47" t="s">
+    <row r="28" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="27"/>
+      <c r="K28" s="27"/>
+      <c r="L28" s="27"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27"/>
+      <c r="O28" s="27"/>
+      <c r="P28" s="27"/>
+    </row>
+    <row r="29" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="D29" s="47"/>
-[...1 lines deleted...]
-      <c r="F29" s="23">
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="22">
         <v>3166</v>
       </c>
-      <c r="G29" s="31">
+      <c r="G29" s="19">
         <v>85</v>
       </c>
-      <c r="H29" s="31">
+      <c r="H29" s="19">
         <v>53</v>
       </c>
-      <c r="I29" s="31">
+      <c r="I29" s="19">
         <v>7</v>
       </c>
-      <c r="J29" s="31">
+      <c r="J29" s="19">
         <v>101</v>
       </c>
-      <c r="K29" s="31">
+      <c r="K29" s="19">
         <v>141</v>
       </c>
-      <c r="L29" s="31">
+      <c r="L29" s="19">
         <v>53</v>
       </c>
-      <c r="M29" s="31">
+      <c r="M29" s="19">
         <v>73</v>
       </c>
-      <c r="N29" s="31">
+      <c r="N29" s="19">
         <v>5</v>
       </c>
-      <c r="O29" s="31">
+      <c r="O29" s="19">
         <v>3140</v>
       </c>
-      <c r="P29" s="31">
+      <c r="P29" s="19">
         <v>3158.6451612903202</v>
       </c>
     </row>
-    <row r="30" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C31" s="45" t="s">
+    <row r="30" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="19"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+    </row>
+    <row r="31" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="D31" s="45"/>
-[...1 lines deleted...]
-      <c r="F31" s="27">
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="26">
         <v>761</v>
       </c>
-      <c r="G31" s="30">
+      <c r="G31" s="27">
         <v>9</v>
       </c>
-      <c r="H31" s="30">
-[...5 lines deleted...]
-      <c r="J31" s="30">
+      <c r="H31" s="27">
+        <v>2</v>
+      </c>
+      <c r="I31" s="27">
+        <v>0</v>
+      </c>
+      <c r="J31" s="27">
         <v>35</v>
       </c>
-      <c r="K31" s="30">
+      <c r="K31" s="27">
         <v>34</v>
       </c>
-      <c r="L31" s="30">
-[...2 lines deleted...]
-      <c r="M31" s="30">
+      <c r="L31" s="27">
+        <v>2</v>
+      </c>
+      <c r="M31" s="27">
         <v>18</v>
       </c>
-      <c r="N31" s="30">
-[...2 lines deleted...]
-      <c r="O31" s="30">
+      <c r="N31" s="27">
+        <v>0</v>
+      </c>
+      <c r="O31" s="27">
         <v>753</v>
       </c>
-      <c r="P31" s="30">
+      <c r="P31" s="27">
         <v>751.38709677419297</v>
       </c>
     </row>
-    <row r="32" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D32" s="45" t="s">
+    <row r="32" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="28"/>
+      <c r="D32" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="E32" s="45"/>
-      <c r="F32" s="27">
+      <c r="E32" s="42"/>
+      <c r="F32" s="26">
         <v>250</v>
       </c>
-      <c r="G32" s="30">
+      <c r="G32" s="27">
         <v>10</v>
       </c>
-      <c r="H32" s="30">
-[...8 lines deleted...]
-      <c r="K32" s="30">
+      <c r="H32" s="27">
+        <v>2</v>
+      </c>
+      <c r="I32" s="27">
+        <v>1</v>
+      </c>
+      <c r="J32" s="27">
+        <v>0</v>
+      </c>
+      <c r="K32" s="27">
         <v>13</v>
       </c>
-      <c r="L32" s="30">
-[...8 lines deleted...]
-      <c r="O32" s="30">
+      <c r="L32" s="27">
+        <v>2</v>
+      </c>
+      <c r="M32" s="27">
+        <v>0</v>
+      </c>
+      <c r="N32" s="27">
+        <v>1</v>
+      </c>
+      <c r="O32" s="27">
         <v>247</v>
       </c>
-      <c r="P32" s="30">
+      <c r="P32" s="27">
         <v>248.83870967741899</v>
       </c>
     </row>
-    <row r="33" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D33" s="45" t="s">
+    <row r="33" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="28"/>
+      <c r="D33" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="E33" s="45"/>
-      <c r="F33" s="27">
+      <c r="E33" s="42"/>
+      <c r="F33" s="26">
         <v>179</v>
       </c>
-      <c r="G33" s="30">
+      <c r="G33" s="27">
         <v>39</v>
       </c>
-      <c r="H33" s="30">
+      <c r="H33" s="27">
         <v>34</v>
       </c>
-      <c r="I33" s="30">
+      <c r="I33" s="27">
         <v>6</v>
       </c>
-      <c r="J33" s="30">
+      <c r="J33" s="27">
         <v>8</v>
       </c>
-      <c r="K33" s="30">
+      <c r="K33" s="27">
         <v>16</v>
       </c>
-      <c r="L33" s="30">
+      <c r="L33" s="27">
         <v>34</v>
       </c>
-      <c r="M33" s="30">
+      <c r="M33" s="27">
         <v>33</v>
       </c>
-      <c r="N33" s="30">
-[...2 lines deleted...]
-      <c r="O33" s="30">
+      <c r="N33" s="27">
+        <v>2</v>
+      </c>
+      <c r="O33" s="27">
         <v>181</v>
       </c>
-      <c r="P33" s="30">
+      <c r="P33" s="27">
         <v>183.64516129032199</v>
       </c>
     </row>
-    <row r="34" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D34" s="45" t="s">
+    <row r="34" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="28"/>
+      <c r="D34" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="E34" s="45"/>
-[...35 lines deleted...]
-      <c r="C35" s="45" t="s">
+      <c r="E34" s="42"/>
+      <c r="F34" s="26">
+        <v>0</v>
+      </c>
+      <c r="G34" s="27">
+        <v>0</v>
+      </c>
+      <c r="H34" s="27">
+        <v>0</v>
+      </c>
+      <c r="I34" s="27">
+        <v>0</v>
+      </c>
+      <c r="J34" s="27">
+        <v>0</v>
+      </c>
+      <c r="K34" s="27">
+        <v>0</v>
+      </c>
+      <c r="L34" s="27">
+        <v>0</v>
+      </c>
+      <c r="M34" s="27">
+        <v>0</v>
+      </c>
+      <c r="N34" s="27">
+        <v>0</v>
+      </c>
+      <c r="O34" s="27">
+        <v>0</v>
+      </c>
+      <c r="P34" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="D35" s="45"/>
-[...1 lines deleted...]
-      <c r="F35" s="27">
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="26">
         <v>204</v>
       </c>
-      <c r="G35" s="30">
+      <c r="G35" s="27">
         <v>5</v>
       </c>
-      <c r="H35" s="30">
+      <c r="H35" s="27">
         <v>3</v>
       </c>
-      <c r="I35" s="30">
-[...5 lines deleted...]
-      <c r="K35" s="30">
+      <c r="I35" s="27">
+        <v>0</v>
+      </c>
+      <c r="J35" s="27">
+        <v>1</v>
+      </c>
+      <c r="K35" s="27">
         <v>3</v>
       </c>
-      <c r="L35" s="30">
+      <c r="L35" s="27">
         <v>3</v>
       </c>
-      <c r="M35" s="30">
+      <c r="M35" s="27">
         <v>6</v>
       </c>
-      <c r="N35" s="30">
-[...2 lines deleted...]
-      <c r="O35" s="30">
+      <c r="N35" s="27">
+        <v>1</v>
+      </c>
+      <c r="O35" s="27">
         <v>200</v>
       </c>
-      <c r="P35" s="30">
+      <c r="P35" s="27">
         <v>201.22580645161199</v>
       </c>
     </row>
-    <row r="36" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D36" s="45" t="s">
+    <row r="36" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="28"/>
+      <c r="D36" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="E36" s="45"/>
-[...27 lines deleted...]
-      <c r="O36" s="30">
+      <c r="E36" s="42"/>
+      <c r="F36" s="26">
+        <v>1</v>
+      </c>
+      <c r="G36" s="27">
+        <v>2</v>
+      </c>
+      <c r="H36" s="27">
+        <v>0</v>
+      </c>
+      <c r="I36" s="27">
+        <v>0</v>
+      </c>
+      <c r="J36" s="27">
+        <v>0</v>
+      </c>
+      <c r="K36" s="27">
+        <v>0</v>
+      </c>
+      <c r="L36" s="27">
+        <v>0</v>
+      </c>
+      <c r="M36" s="27">
+        <v>0</v>
+      </c>
+      <c r="N36" s="27">
+        <v>0</v>
+      </c>
+      <c r="O36" s="27">
         <v>3</v>
       </c>
-      <c r="P36" s="30">
+      <c r="P36" s="27">
         <v>1.6451612903225801</v>
       </c>
     </row>
-    <row r="37" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C37" s="45" t="s">
+    <row r="37" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="D37" s="45"/>
-[...1 lines deleted...]
-      <c r="F37" s="27">
+      <c r="D37" s="42"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="26">
         <v>169</v>
       </c>
-      <c r="G37" s="30">
-[...11 lines deleted...]
-      <c r="K37" s="30">
+      <c r="G37" s="27">
+        <v>2</v>
+      </c>
+      <c r="H37" s="27">
+        <v>2</v>
+      </c>
+      <c r="I37" s="27">
+        <v>0</v>
+      </c>
+      <c r="J37" s="27">
+        <v>0</v>
+      </c>
+      <c r="K37" s="27">
         <v>8</v>
       </c>
-      <c r="L37" s="30">
-[...2 lines deleted...]
-      <c r="M37" s="30">
+      <c r="L37" s="27">
+        <v>2</v>
+      </c>
+      <c r="M37" s="27">
         <v>3</v>
       </c>
-      <c r="N37" s="30">
-[...2 lines deleted...]
-      <c r="O37" s="30">
+      <c r="N37" s="27">
+        <v>0</v>
+      </c>
+      <c r="O37" s="27">
         <v>160</v>
       </c>
-      <c r="P37" s="30">
+      <c r="P37" s="27">
         <v>167.16129032257999</v>
       </c>
     </row>
-    <row r="38" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D38" s="45" t="s">
+    <row r="38" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="28"/>
+      <c r="D38" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="E38" s="45"/>
-      <c r="F38" s="27">
+      <c r="E38" s="42"/>
+      <c r="F38" s="26">
         <v>184</v>
       </c>
-      <c r="G38" s="30">
+      <c r="G38" s="27">
         <v>4</v>
       </c>
-      <c r="H38" s="30">
-[...5 lines deleted...]
-      <c r="J38" s="30">
+      <c r="H38" s="27">
+        <v>0</v>
+      </c>
+      <c r="I38" s="27">
+        <v>0</v>
+      </c>
+      <c r="J38" s="27">
         <v>11</v>
       </c>
-      <c r="K38" s="30">
+      <c r="K38" s="27">
         <v>8</v>
       </c>
-      <c r="L38" s="30">
-[...8 lines deleted...]
-      <c r="O38" s="30">
+      <c r="L38" s="27">
+        <v>0</v>
+      </c>
+      <c r="M38" s="27">
+        <v>2</v>
+      </c>
+      <c r="N38" s="27">
+        <v>0</v>
+      </c>
+      <c r="O38" s="27">
         <v>189</v>
       </c>
-      <c r="P38" s="30">
+      <c r="P38" s="27">
         <v>186.129032258064</v>
       </c>
     </row>
-    <row r="39" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C39" s="45" t="s">
+    <row r="39" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="D39" s="45"/>
-[...1 lines deleted...]
-      <c r="F39" s="27">
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="26">
         <v>370</v>
       </c>
-      <c r="G39" s="30">
+      <c r="G39" s="27">
         <v>4</v>
       </c>
-      <c r="H39" s="30">
-[...5 lines deleted...]
-      <c r="J39" s="30">
+      <c r="H39" s="27">
+        <v>1</v>
+      </c>
+      <c r="I39" s="27">
+        <v>0</v>
+      </c>
+      <c r="J39" s="27">
         <v>13</v>
       </c>
-      <c r="K39" s="30">
+      <c r="K39" s="27">
         <v>19</v>
       </c>
-      <c r="L39" s="30">
-[...8 lines deleted...]
-      <c r="O39" s="30">
+      <c r="L39" s="27">
+        <v>1</v>
+      </c>
+      <c r="M39" s="27">
+        <v>1</v>
+      </c>
+      <c r="N39" s="27">
+        <v>1</v>
+      </c>
+      <c r="O39" s="27">
         <v>366</v>
       </c>
-      <c r="P39" s="30">
+      <c r="P39" s="27">
         <v>367.25806451612902</v>
       </c>
     </row>
-    <row r="40" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C40" s="45" t="s">
+    <row r="40" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="D40" s="45"/>
-[...1 lines deleted...]
-      <c r="F40" s="27">
+      <c r="D40" s="42"/>
+      <c r="E40" s="42"/>
+      <c r="F40" s="26">
         <v>498</v>
       </c>
-      <c r="G40" s="30">
+      <c r="G40" s="27">
         <v>4</v>
       </c>
-      <c r="H40" s="30">
-[...5 lines deleted...]
-      <c r="J40" s="30">
+      <c r="H40" s="27">
+        <v>2</v>
+      </c>
+      <c r="I40" s="27">
+        <v>0</v>
+      </c>
+      <c r="J40" s="27">
         <v>5</v>
       </c>
-      <c r="K40" s="30">
+      <c r="K40" s="27">
         <v>24</v>
       </c>
-      <c r="L40" s="30">
-[...2 lines deleted...]
-      <c r="M40" s="30">
+      <c r="L40" s="27">
+        <v>2</v>
+      </c>
+      <c r="M40" s="27">
         <v>4</v>
       </c>
-      <c r="N40" s="30">
-[...2 lines deleted...]
-      <c r="O40" s="30">
+      <c r="N40" s="27">
+        <v>0</v>
+      </c>
+      <c r="O40" s="27">
         <v>479</v>
       </c>
-      <c r="P40" s="30">
+      <c r="P40" s="27">
         <v>495.03225806451599</v>
       </c>
     </row>
-    <row r="41" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C41" s="45" t="s">
+    <row r="41" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="D41" s="45"/>
-[...1 lines deleted...]
-      <c r="F41" s="27">
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="26">
         <v>550</v>
       </c>
-      <c r="G41" s="30">
+      <c r="G41" s="27">
         <v>6</v>
       </c>
-      <c r="H41" s="30">
+      <c r="H41" s="27">
         <v>7</v>
       </c>
-      <c r="I41" s="30">
-[...2 lines deleted...]
-      <c r="J41" s="30">
+      <c r="I41" s="27">
+        <v>0</v>
+      </c>
+      <c r="J41" s="27">
         <v>28</v>
       </c>
-      <c r="K41" s="30">
+      <c r="K41" s="27">
         <v>16</v>
       </c>
-      <c r="L41" s="30">
+      <c r="L41" s="27">
         <v>7</v>
       </c>
-      <c r="M41" s="30">
+      <c r="M41" s="27">
         <v>6</v>
       </c>
-      <c r="N41" s="30">
-[...2 lines deleted...]
-      <c r="O41" s="30">
+      <c r="N41" s="27">
+        <v>0</v>
+      </c>
+      <c r="O41" s="27">
         <v>562</v>
       </c>
-      <c r="P41" s="30">
+      <c r="P41" s="27">
         <v>556.322580645161</v>
       </c>
     </row>
-    <row r="42" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C43" s="47" t="s">
+    <row r="42" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="26"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="27"/>
+      <c r="I42" s="27"/>
+      <c r="J42" s="27"/>
+      <c r="K42" s="27"/>
+      <c r="L42" s="27"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="27"/>
+      <c r="O42" s="27"/>
+      <c r="P42" s="27"/>
+    </row>
+    <row r="43" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="D43" s="47"/>
-[...1 lines deleted...]
-      <c r="F43" s="23">
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="22">
         <v>3528</v>
       </c>
-      <c r="G43" s="31">
+      <c r="G43" s="19">
         <v>115</v>
       </c>
-      <c r="H43" s="31">
+      <c r="H43" s="19">
         <v>57</v>
       </c>
-      <c r="I43" s="31">
+      <c r="I43" s="19">
         <v>5</v>
       </c>
-      <c r="J43" s="31">
+      <c r="J43" s="19">
         <v>149</v>
       </c>
-      <c r="K43" s="31">
+      <c r="K43" s="19">
         <v>135</v>
       </c>
-      <c r="L43" s="31">
+      <c r="L43" s="19">
         <v>57</v>
       </c>
-      <c r="M43" s="31">
+      <c r="M43" s="19">
         <v>101</v>
       </c>
-      <c r="N43" s="31">
+      <c r="N43" s="19">
         <v>3</v>
       </c>
-      <c r="O43" s="31">
+      <c r="O43" s="19">
         <v>3558</v>
       </c>
-      <c r="P43" s="31">
+      <c r="P43" s="19">
         <v>3535.5161290322499</v>
       </c>
     </row>
-    <row r="44" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C45" s="45" t="s">
+    <row r="44" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="39"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+    </row>
+    <row r="45" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="D45" s="45"/>
-[...1 lines deleted...]
-      <c r="F45" s="27">
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="26">
         <v>324</v>
       </c>
-      <c r="G45" s="30">
+      <c r="G45" s="27">
         <v>9</v>
       </c>
-      <c r="H45" s="30">
+      <c r="H45" s="27">
         <v>3</v>
       </c>
-      <c r="I45" s="30">
-[...2 lines deleted...]
-      <c r="J45" s="30">
+      <c r="I45" s="27">
+        <v>1</v>
+      </c>
+      <c r="J45" s="27">
         <v>9</v>
       </c>
-      <c r="K45" s="30">
+      <c r="K45" s="27">
         <v>13</v>
       </c>
-      <c r="L45" s="30">
+      <c r="L45" s="27">
         <v>3</v>
       </c>
-      <c r="M45" s="30">
+      <c r="M45" s="27">
         <v>3</v>
       </c>
-      <c r="N45" s="30">
-[...2 lines deleted...]
-      <c r="O45" s="30">
+      <c r="N45" s="27">
+        <v>0</v>
+      </c>
+      <c r="O45" s="27">
         <v>327</v>
       </c>
-      <c r="P45" s="30">
+      <c r="P45" s="27">
         <v>325.806451612903</v>
       </c>
     </row>
-    <row r="46" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D46" s="45" t="s">
+    <row r="46" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="28"/>
+      <c r="D46" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="E46" s="45"/>
-      <c r="F46" s="27">
+      <c r="E46" s="42"/>
+      <c r="F46" s="26">
         <v>10</v>
       </c>
-      <c r="G46" s="30">
+      <c r="G46" s="27">
         <v>7</v>
       </c>
-      <c r="H46" s="30">
-[...14 lines deleted...]
-      <c r="M46" s="30">
+      <c r="H46" s="27">
+        <v>2</v>
+      </c>
+      <c r="I46" s="27">
+        <v>0</v>
+      </c>
+      <c r="J46" s="27">
+        <v>0</v>
+      </c>
+      <c r="K46" s="27">
+        <v>2</v>
+      </c>
+      <c r="L46" s="27">
+        <v>2</v>
+      </c>
+      <c r="M46" s="27">
         <v>3</v>
       </c>
-      <c r="N46" s="30">
-[...2 lines deleted...]
-      <c r="O46" s="30">
+      <c r="N46" s="27">
+        <v>0</v>
+      </c>
+      <c r="O46" s="27">
         <v>12</v>
       </c>
-      <c r="P46" s="30">
+      <c r="P46" s="27">
         <v>10.677419354838699</v>
       </c>
     </row>
-    <row r="47" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C47" s="45" t="s">
+    <row r="47" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C47" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="D47" s="45"/>
-[...1 lines deleted...]
-      <c r="F47" s="27">
+      <c r="D47" s="42"/>
+      <c r="E47" s="42"/>
+      <c r="F47" s="26">
         <v>438</v>
       </c>
-      <c r="G47" s="30">
+      <c r="G47" s="27">
         <v>5</v>
       </c>
-      <c r="H47" s="30">
-[...5 lines deleted...]
-      <c r="J47" s="30">
+      <c r="H47" s="27">
+        <v>0</v>
+      </c>
+      <c r="I47" s="27">
+        <v>0</v>
+      </c>
+      <c r="J47" s="27">
         <v>34</v>
       </c>
-      <c r="K47" s="30">
+      <c r="K47" s="27">
         <v>4</v>
       </c>
-      <c r="L47" s="30">
-[...2 lines deleted...]
-      <c r="M47" s="30">
+      <c r="L47" s="27">
+        <v>0</v>
+      </c>
+      <c r="M47" s="27">
         <v>19</v>
       </c>
-      <c r="N47" s="30">
-[...2 lines deleted...]
-      <c r="O47" s="30">
+      <c r="N47" s="27">
+        <v>1</v>
+      </c>
+      <c r="O47" s="27">
         <v>453</v>
       </c>
-      <c r="P47" s="30">
+      <c r="P47" s="27">
         <v>443.38709677419303</v>
       </c>
     </row>
-    <row r="48" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D48" s="45" t="s">
+    <row r="48" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="28"/>
+      <c r="D48" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="E48" s="45"/>
-      <c r="F48" s="27">
+      <c r="E48" s="42"/>
+      <c r="F48" s="26">
         <v>116</v>
       </c>
-      <c r="G48" s="30">
+      <c r="G48" s="27">
         <v>19</v>
       </c>
-      <c r="H48" s="30">
+      <c r="H48" s="27">
         <v>15</v>
       </c>
-      <c r="I48" s="30">
+      <c r="I48" s="27">
         <v>3</v>
       </c>
-      <c r="J48" s="30">
+      <c r="J48" s="27">
         <v>4</v>
       </c>
-      <c r="K48" s="30">
+      <c r="K48" s="27">
         <v>10</v>
       </c>
-      <c r="L48" s="30">
+      <c r="L48" s="27">
         <v>15</v>
       </c>
-      <c r="M48" s="30">
+      <c r="M48" s="27">
         <v>22</v>
       </c>
-      <c r="N48" s="30">
-[...2 lines deleted...]
-      <c r="O48" s="30">
+      <c r="N48" s="27">
+        <v>1</v>
+      </c>
+      <c r="O48" s="27">
         <v>109</v>
       </c>
-      <c r="P48" s="30">
+      <c r="P48" s="27">
         <v>112.96774193548301</v>
       </c>
     </row>
-    <row r="49" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D49" s="45" t="s">
+    <row r="49" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C49" s="28"/>
+      <c r="D49" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="E49" s="45"/>
-      <c r="F49" s="27">
+      <c r="E49" s="42"/>
+      <c r="F49" s="26">
         <v>4</v>
       </c>
-      <c r="G49" s="30">
-[...23 lines deleted...]
-      <c r="O49" s="30">
+      <c r="G49" s="27">
+        <v>1</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2</v>
+      </c>
+      <c r="I49" s="27">
+        <v>0</v>
+      </c>
+      <c r="J49" s="27">
+        <v>0</v>
+      </c>
+      <c r="K49" s="27">
+        <v>0</v>
+      </c>
+      <c r="L49" s="27">
+        <v>2</v>
+      </c>
+      <c r="M49" s="27">
+        <v>2</v>
+      </c>
+      <c r="N49" s="27">
+        <v>0</v>
+      </c>
+      <c r="O49" s="27">
         <v>3</v>
       </c>
-      <c r="P49" s="30">
+      <c r="P49" s="27">
         <v>3.4516129032257998</v>
       </c>
     </row>
-    <row r="50" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D50" s="45" t="s">
+    <row r="50" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="28"/>
+      <c r="D50" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="E50" s="45"/>
-      <c r="F50" s="27">
+      <c r="E50" s="42"/>
+      <c r="F50" s="26">
         <v>5</v>
       </c>
-      <c r="G50" s="30">
+      <c r="G50" s="27">
         <v>3</v>
       </c>
-      <c r="H50" s="30">
-[...20 lines deleted...]
-      <c r="O50" s="30">
+      <c r="H50" s="27">
+        <v>2</v>
+      </c>
+      <c r="I50" s="27">
+        <v>0</v>
+      </c>
+      <c r="J50" s="27">
+        <v>0</v>
+      </c>
+      <c r="K50" s="27">
+        <v>1</v>
+      </c>
+      <c r="L50" s="27">
+        <v>2</v>
+      </c>
+      <c r="M50" s="27">
+        <v>2</v>
+      </c>
+      <c r="N50" s="27">
+        <v>0</v>
+      </c>
+      <c r="O50" s="27">
         <v>5</v>
       </c>
-      <c r="P50" s="30">
+      <c r="P50" s="27">
         <v>5.2580645161290303</v>
       </c>
     </row>
-    <row r="51" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C51" s="45" t="s">
+    <row r="51" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C51" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="D51" s="45"/>
-[...1 lines deleted...]
-      <c r="F51" s="27">
+      <c r="D51" s="42"/>
+      <c r="E51" s="42"/>
+      <c r="F51" s="26">
         <v>311</v>
       </c>
-      <c r="G51" s="30">
+      <c r="G51" s="27">
         <v>4</v>
       </c>
-      <c r="H51" s="30">
+      <c r="H51" s="27">
         <v>6</v>
       </c>
-      <c r="I51" s="30">
-[...2 lines deleted...]
-      <c r="J51" s="30">
+      <c r="I51" s="27">
+        <v>1</v>
+      </c>
+      <c r="J51" s="27">
         <v>15</v>
       </c>
-      <c r="K51" s="30">
+      <c r="K51" s="27">
         <v>8</v>
       </c>
-      <c r="L51" s="30">
+      <c r="L51" s="27">
         <v>6</v>
       </c>
-      <c r="M51" s="30">
+      <c r="M51" s="27">
         <v>3</v>
       </c>
-      <c r="N51" s="30">
-[...2 lines deleted...]
-      <c r="O51" s="30">
+      <c r="N51" s="27">
+        <v>0</v>
+      </c>
+      <c r="O51" s="27">
         <v>320</v>
       </c>
-      <c r="P51" s="30">
+      <c r="P51" s="27">
         <v>316.35483870967698</v>
       </c>
     </row>
-    <row r="52" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D52" s="45" t="s">
+    <row r="52" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="28"/>
+      <c r="D52" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="E52" s="45"/>
-      <c r="F52" s="27">
+      <c r="E52" s="42"/>
+      <c r="F52" s="26">
         <v>3</v>
       </c>
-      <c r="G52" s="30">
-[...23 lines deleted...]
-      <c r="O52" s="30">
+      <c r="G52" s="27">
+        <v>1</v>
+      </c>
+      <c r="H52" s="27">
+        <v>1</v>
+      </c>
+      <c r="I52" s="27">
+        <v>0</v>
+      </c>
+      <c r="J52" s="27">
+        <v>0</v>
+      </c>
+      <c r="K52" s="27">
+        <v>1</v>
+      </c>
+      <c r="L52" s="27">
+        <v>1</v>
+      </c>
+      <c r="M52" s="27">
+        <v>0</v>
+      </c>
+      <c r="N52" s="27">
+        <v>0</v>
+      </c>
+      <c r="O52" s="27">
         <v>3</v>
       </c>
-      <c r="P52" s="30">
+      <c r="P52" s="27">
         <v>2.6774193548387002</v>
       </c>
     </row>
-    <row r="53" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D53" s="45" t="s">
+    <row r="53" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="28"/>
+      <c r="D53" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="E53" s="45"/>
-[...30 lines deleted...]
-      <c r="P53" s="30">
+      <c r="E53" s="42"/>
+      <c r="F53" s="26">
+        <v>2</v>
+      </c>
+      <c r="G53" s="27">
+        <v>0</v>
+      </c>
+      <c r="H53" s="27">
+        <v>0</v>
+      </c>
+      <c r="I53" s="27">
+        <v>0</v>
+      </c>
+      <c r="J53" s="27">
+        <v>0</v>
+      </c>
+      <c r="K53" s="27">
+        <v>0</v>
+      </c>
+      <c r="L53" s="27">
+        <v>0</v>
+      </c>
+      <c r="M53" s="27">
+        <v>1</v>
+      </c>
+      <c r="N53" s="27">
+        <v>0</v>
+      </c>
+      <c r="O53" s="27">
+        <v>1</v>
+      </c>
+      <c r="P53" s="27">
         <v>1.2258064516128999</v>
       </c>
     </row>
-    <row r="54" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C54" s="45" t="s">
+    <row r="54" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="D54" s="45"/>
-[...1 lines deleted...]
-      <c r="F54" s="27">
+      <c r="D54" s="42"/>
+      <c r="E54" s="42"/>
+      <c r="F54" s="26">
         <v>1078</v>
       </c>
-      <c r="G54" s="30">
+      <c r="G54" s="27">
         <v>4</v>
       </c>
-      <c r="H54" s="30">
+      <c r="H54" s="27">
         <v>4</v>
       </c>
-      <c r="I54" s="30">
-[...2 lines deleted...]
-      <c r="J54" s="30">
+      <c r="I54" s="27">
+        <v>0</v>
+      </c>
+      <c r="J54" s="27">
         <v>28</v>
       </c>
-      <c r="K54" s="30">
+      <c r="K54" s="27">
         <v>22</v>
       </c>
-      <c r="L54" s="30">
+      <c r="L54" s="27">
         <v>4</v>
       </c>
-      <c r="M54" s="30">
+      <c r="M54" s="27">
         <v>9</v>
       </c>
-      <c r="N54" s="30">
-[...2 lines deleted...]
-      <c r="O54" s="30">
+      <c r="N54" s="27">
+        <v>0</v>
+      </c>
+      <c r="O54" s="27">
         <v>1079</v>
       </c>
-      <c r="P54" s="30">
+      <c r="P54" s="27">
         <v>1079.16129032258</v>
       </c>
     </row>
-    <row r="55" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D55" s="45" t="s">
+    <row r="55" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="28"/>
+      <c r="D55" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="E55" s="45"/>
-      <c r="F55" s="27">
+      <c r="E55" s="42"/>
+      <c r="F55" s="26">
         <v>5</v>
       </c>
-      <c r="G55" s="30">
+      <c r="G55" s="27">
         <v>4</v>
       </c>
-      <c r="H55" s="30">
-[...14 lines deleted...]
-      <c r="M55" s="30">
+      <c r="H55" s="27">
+        <v>0</v>
+      </c>
+      <c r="I55" s="27">
+        <v>0</v>
+      </c>
+      <c r="J55" s="27">
+        <v>0</v>
+      </c>
+      <c r="K55" s="27">
+        <v>2</v>
+      </c>
+      <c r="L55" s="27">
+        <v>0</v>
+      </c>
+      <c r="M55" s="27">
         <v>4</v>
       </c>
-      <c r="N55" s="30">
-[...2 lines deleted...]
-      <c r="O55" s="30">
+      <c r="N55" s="27">
+        <v>0</v>
+      </c>
+      <c r="O55" s="27">
         <v>3</v>
       </c>
-      <c r="P55" s="30">
+      <c r="P55" s="27">
         <v>3.74193548387096</v>
       </c>
     </row>
-    <row r="56" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D56" s="45" t="s">
+    <row r="56" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="28"/>
+      <c r="D56" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="E56" s="45"/>
-      <c r="F56" s="27">
+      <c r="E56" s="42"/>
+      <c r="F56" s="26">
         <v>4</v>
       </c>
-      <c r="G56" s="30">
-[...23 lines deleted...]
-      <c r="O56" s="30">
+      <c r="G56" s="27">
+        <v>2</v>
+      </c>
+      <c r="H56" s="27">
+        <v>1</v>
+      </c>
+      <c r="I56" s="27">
+        <v>0</v>
+      </c>
+      <c r="J56" s="27">
+        <v>0</v>
+      </c>
+      <c r="K56" s="27">
+        <v>1</v>
+      </c>
+      <c r="L56" s="27">
+        <v>1</v>
+      </c>
+      <c r="M56" s="27">
+        <v>1</v>
+      </c>
+      <c r="N56" s="27">
+        <v>0</v>
+      </c>
+      <c r="O56" s="27">
         <v>4</v>
       </c>
-      <c r="P56" s="30">
+      <c r="P56" s="27">
         <v>4.4838709677419297</v>
       </c>
     </row>
-    <row r="57" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C57" s="45" t="s">
+    <row r="57" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C57" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="D57" s="45"/>
-[...1 lines deleted...]
-      <c r="F57" s="27">
+      <c r="D57" s="42"/>
+      <c r="E57" s="42"/>
+      <c r="F57" s="26">
         <v>679</v>
       </c>
-      <c r="G57" s="30">
+      <c r="G57" s="27">
         <v>9</v>
       </c>
-      <c r="H57" s="30">
+      <c r="H57" s="27">
         <v>6</v>
       </c>
-      <c r="I57" s="30">
-[...2 lines deleted...]
-      <c r="J57" s="30">
+      <c r="I57" s="27">
+        <v>0</v>
+      </c>
+      <c r="J57" s="27">
         <v>38</v>
       </c>
-      <c r="K57" s="30">
+      <c r="K57" s="27">
         <v>30</v>
       </c>
-      <c r="L57" s="30">
+      <c r="L57" s="27">
         <v>6</v>
       </c>
-      <c r="M57" s="30">
+      <c r="M57" s="27">
         <v>6</v>
       </c>
-      <c r="N57" s="30">
-[...2 lines deleted...]
-      <c r="O57" s="30">
+      <c r="N57" s="27">
+        <v>1</v>
+      </c>
+      <c r="O57" s="27">
         <v>689</v>
       </c>
-      <c r="P57" s="30">
+      <c r="P57" s="27">
         <v>676.12903225806394</v>
       </c>
     </row>
-    <row r="58" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D58" s="45" t="s">
+    <row r="58" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C58" s="28"/>
+      <c r="D58" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="E58" s="45"/>
-      <c r="F58" s="27">
+      <c r="E58" s="42"/>
+      <c r="F58" s="26">
         <v>350</v>
       </c>
-      <c r="G58" s="30">
-[...8 lines deleted...]
-      <c r="J58" s="30">
+      <c r="G58" s="27">
+        <v>1</v>
+      </c>
+      <c r="H58" s="27">
+        <v>1</v>
+      </c>
+      <c r="I58" s="27">
+        <v>0</v>
+      </c>
+      <c r="J58" s="27">
         <v>12</v>
       </c>
-      <c r="K58" s="30">
+      <c r="K58" s="27">
         <v>18</v>
       </c>
-      <c r="L58" s="30">
-[...2 lines deleted...]
-      <c r="M58" s="30">
+      <c r="L58" s="27">
+        <v>1</v>
+      </c>
+      <c r="M58" s="27">
         <v>3</v>
       </c>
-      <c r="N58" s="30">
-[...2 lines deleted...]
-      <c r="O58" s="30">
+      <c r="N58" s="27">
+        <v>0</v>
+      </c>
+      <c r="O58" s="27">
         <v>342</v>
       </c>
-      <c r="P58" s="30">
+      <c r="P58" s="27">
         <v>346.38709677419303</v>
       </c>
     </row>
-    <row r="59" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D59" s="45" t="s">
+    <row r="59" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C59" s="28"/>
+      <c r="D59" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="E59" s="45"/>
-      <c r="F59" s="27">
+      <c r="E59" s="42"/>
+      <c r="F59" s="26">
         <v>8</v>
       </c>
-      <c r="G59" s="30">
+      <c r="G59" s="27">
         <v>5</v>
       </c>
-      <c r="H59" s="30">
-[...8 lines deleted...]
-      <c r="K59" s="30">
+      <c r="H59" s="27">
+        <v>1</v>
+      </c>
+      <c r="I59" s="27">
+        <v>0</v>
+      </c>
+      <c r="J59" s="27">
+        <v>0</v>
+      </c>
+      <c r="K59" s="27">
         <v>4</v>
       </c>
-      <c r="L59" s="30">
-[...8 lines deleted...]
-      <c r="O59" s="30">
+      <c r="L59" s="27">
+        <v>1</v>
+      </c>
+      <c r="M59" s="27">
+        <v>2</v>
+      </c>
+      <c r="N59" s="27">
+        <v>0</v>
+      </c>
+      <c r="O59" s="27">
         <v>7</v>
       </c>
-      <c r="P59" s="30">
+      <c r="P59" s="27">
         <v>8.1612903225806406</v>
       </c>
     </row>
-    <row r="60" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D60" s="45" t="s">
+    <row r="60" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C60" s="28"/>
+      <c r="D60" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="E60" s="45"/>
-      <c r="F60" s="27">
+      <c r="E60" s="42"/>
+      <c r="F60" s="26">
         <v>25</v>
       </c>
-      <c r="G60" s="30">
+      <c r="G60" s="27">
         <v>14</v>
       </c>
-      <c r="H60" s="30">
+      <c r="H60" s="27">
         <v>7</v>
       </c>
-      <c r="I60" s="30">
-[...5 lines deleted...]
-      <c r="K60" s="30">
+      <c r="I60" s="27">
+        <v>0</v>
+      </c>
+      <c r="J60" s="27">
+        <v>0</v>
+      </c>
+      <c r="K60" s="27">
         <v>3</v>
       </c>
-      <c r="L60" s="30">
+      <c r="L60" s="27">
         <v>7</v>
       </c>
-      <c r="M60" s="30">
+      <c r="M60" s="27">
         <v>7</v>
       </c>
-      <c r="N60" s="30">
-[...2 lines deleted...]
-      <c r="O60" s="30">
+      <c r="N60" s="27">
+        <v>0</v>
+      </c>
+      <c r="O60" s="27">
         <v>29</v>
       </c>
-      <c r="P60" s="30">
+      <c r="P60" s="27">
         <v>25.903225806451601</v>
       </c>
     </row>
-    <row r="61" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D61" s="45" t="s">
+    <row r="61" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C61" s="28"/>
+      <c r="D61" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="E61" s="45"/>
-      <c r="F61" s="27">
+      <c r="E61" s="42"/>
+      <c r="F61" s="26">
         <v>17</v>
       </c>
-      <c r="G61" s="30">
+      <c r="G61" s="27">
         <v>10</v>
       </c>
-      <c r="H61" s="30">
-[...8 lines deleted...]
-      <c r="K61" s="30">
+      <c r="H61" s="27">
+        <v>2</v>
+      </c>
+      <c r="I61" s="27">
+        <v>0</v>
+      </c>
+      <c r="J61" s="27">
+        <v>0</v>
+      </c>
+      <c r="K61" s="27">
         <v>3</v>
       </c>
-      <c r="L61" s="30">
-[...8 lines deleted...]
-      <c r="O61" s="30">
+      <c r="L61" s="27">
+        <v>2</v>
+      </c>
+      <c r="M61" s="27">
+        <v>2</v>
+      </c>
+      <c r="N61" s="27">
+        <v>0</v>
+      </c>
+      <c r="O61" s="27">
         <v>22</v>
       </c>
-      <c r="P61" s="30">
+      <c r="P61" s="27">
         <v>20</v>
       </c>
     </row>
-    <row r="62" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D62" s="45" t="s">
+    <row r="62" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C62" s="28"/>
+      <c r="D62" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="E62" s="45"/>
-      <c r="F62" s="27">
+      <c r="E62" s="42"/>
+      <c r="F62" s="26">
         <v>3</v>
       </c>
-      <c r="G62" s="30">
+      <c r="G62" s="27">
         <v>3</v>
       </c>
-      <c r="H62" s="30">
-[...20 lines deleted...]
-      <c r="O62" s="30">
+      <c r="H62" s="27">
+        <v>0</v>
+      </c>
+      <c r="I62" s="27">
+        <v>0</v>
+      </c>
+      <c r="J62" s="27">
+        <v>0</v>
+      </c>
+      <c r="K62" s="27">
+        <v>1</v>
+      </c>
+      <c r="L62" s="27">
+        <v>0</v>
+      </c>
+      <c r="M62" s="27">
+        <v>1</v>
+      </c>
+      <c r="N62" s="27">
+        <v>0</v>
+      </c>
+      <c r="O62" s="27">
         <v>4</v>
       </c>
-      <c r="P62" s="30">
+      <c r="P62" s="27">
         <v>3.2580645161290298</v>
       </c>
     </row>
-    <row r="63" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C63" s="45" t="s">
+    <row r="63" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C63" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="D63" s="45"/>
-[...1 lines deleted...]
-      <c r="F63" s="27">
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="26">
         <v>141</v>
       </c>
-      <c r="G63" s="30">
+      <c r="G63" s="27">
         <v>11</v>
       </c>
-      <c r="H63" s="30">
-[...5 lines deleted...]
-      <c r="J63" s="30">
+      <c r="H63" s="27">
+        <v>2</v>
+      </c>
+      <c r="I63" s="27">
+        <v>0</v>
+      </c>
+      <c r="J63" s="27">
         <v>9</v>
       </c>
-      <c r="K63" s="30">
+      <c r="K63" s="27">
         <v>10</v>
       </c>
-      <c r="L63" s="30">
-[...2 lines deleted...]
-      <c r="M63" s="30">
+      <c r="L63" s="27">
+        <v>2</v>
+      </c>
+      <c r="M63" s="27">
         <v>10</v>
       </c>
-      <c r="N63" s="30">
-[...2 lines deleted...]
-      <c r="O63" s="30">
+      <c r="N63" s="27">
+        <v>0</v>
+      </c>
+      <c r="O63" s="27">
         <v>141</v>
       </c>
-      <c r="P63" s="30">
+      <c r="P63" s="27">
         <v>141.61290322580601</v>
       </c>
     </row>
-    <row r="64" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D64" s="45" t="s">
+    <row r="64" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C64" s="28"/>
+      <c r="D64" s="42" t="s">
         <v>62</v>
       </c>
-      <c r="E64" s="45"/>
-      <c r="F64" s="27">
+      <c r="E64" s="42"/>
+      <c r="F64" s="26">
         <v>5</v>
       </c>
-      <c r="G64" s="30">
+      <c r="G64" s="27">
         <v>3</v>
       </c>
-      <c r="H64" s="30">
-[...20 lines deleted...]
-      <c r="O64" s="30">
+      <c r="H64" s="27">
+        <v>2</v>
+      </c>
+      <c r="I64" s="27">
+        <v>0</v>
+      </c>
+      <c r="J64" s="27">
+        <v>0</v>
+      </c>
+      <c r="K64" s="27">
+        <v>2</v>
+      </c>
+      <c r="L64" s="27">
+        <v>2</v>
+      </c>
+      <c r="M64" s="27">
+        <v>1</v>
+      </c>
+      <c r="N64" s="27">
+        <v>0</v>
+      </c>
+      <c r="O64" s="27">
         <v>5</v>
       </c>
-      <c r="P64" s="30">
+      <c r="P64" s="27">
         <v>4.8709677419354804</v>
       </c>
     </row>
-    <row r="65" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C66" s="47" t="s">
+    <row r="65" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C65" s="28"/>
+      <c r="D65" s="38"/>
+      <c r="E65" s="38"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="27"/>
+      <c r="H65" s="27"/>
+      <c r="I65" s="27"/>
+      <c r="J65" s="27"/>
+      <c r="K65" s="27"/>
+      <c r="L65" s="27"/>
+      <c r="M65" s="27"/>
+      <c r="N65" s="27"/>
+      <c r="O65" s="27"/>
+      <c r="P65" s="27"/>
+    </row>
+    <row r="66" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="D66" s="47"/>
-[...1 lines deleted...]
-      <c r="F66" s="23">
+      <c r="D66" s="41"/>
+      <c r="E66" s="41"/>
+      <c r="F66" s="22">
         <v>12559</v>
       </c>
-      <c r="G66" s="31">
+      <c r="G66" s="19">
         <v>777</v>
       </c>
-      <c r="H66" s="31">
+      <c r="H66" s="19">
         <v>500</v>
       </c>
-      <c r="I66" s="31">
+      <c r="I66" s="19">
         <v>66</v>
       </c>
-      <c r="J66" s="31">
+      <c r="J66" s="19">
         <v>709</v>
       </c>
-      <c r="K66" s="31">
+      <c r="K66" s="19">
         <v>611</v>
       </c>
-      <c r="L66" s="31">
+      <c r="L66" s="19">
         <v>500</v>
       </c>
-      <c r="M66" s="31">
+      <c r="M66" s="19">
         <v>793</v>
       </c>
-      <c r="N66" s="31">
+      <c r="N66" s="19">
         <v>57</v>
       </c>
-      <c r="O66" s="31">
+      <c r="O66" s="19">
         <v>12650</v>
       </c>
-      <c r="P66" s="31">
+      <c r="P66" s="19">
         <v>12605.7419354838</v>
       </c>
     </row>
-    <row r="67" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C68" s="45" t="s">
+    <row r="67" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="39"/>
+      <c r="D67" s="39"/>
+      <c r="E67" s="39"/>
+      <c r="F67" s="22"/>
+      <c r="G67" s="19"/>
+      <c r="H67" s="19"/>
+      <c r="I67" s="19"/>
+      <c r="J67" s="19"/>
+      <c r="K67" s="19"/>
+      <c r="L67" s="19"/>
+      <c r="M67" s="19"/>
+      <c r="N67" s="19"/>
+      <c r="O67" s="19"/>
+      <c r="P67" s="19"/>
+    </row>
+    <row r="68" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="D68" s="45"/>
-[...1 lines deleted...]
-      <c r="F68" s="27">
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="26">
         <v>410</v>
       </c>
-      <c r="G68" s="30">
-[...8 lines deleted...]
-      <c r="J68" s="30">
+      <c r="G68" s="27">
+        <v>0</v>
+      </c>
+      <c r="H68" s="27">
+        <v>0</v>
+      </c>
+      <c r="I68" s="27">
+        <v>0</v>
+      </c>
+      <c r="J68" s="27">
         <v>41</v>
       </c>
-      <c r="K68" s="30">
+      <c r="K68" s="27">
         <v>22</v>
       </c>
-      <c r="L68" s="30">
-[...2 lines deleted...]
-      <c r="M68" s="30">
+      <c r="L68" s="27">
+        <v>0</v>
+      </c>
+      <c r="M68" s="27">
         <v>4</v>
       </c>
-      <c r="N68" s="30">
-[...2 lines deleted...]
-      <c r="O68" s="30">
+      <c r="N68" s="27">
+        <v>0</v>
+      </c>
+      <c r="O68" s="27">
         <v>425</v>
       </c>
-      <c r="P68" s="30">
+      <c r="P68" s="27">
         <v>415.87096774193498</v>
       </c>
     </row>
-    <row r="69" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D69" s="45" t="s">
+    <row r="69" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="28"/>
+      <c r="D69" s="42" t="s">
         <v>65</v>
       </c>
-      <c r="E69" s="45"/>
-      <c r="F69" s="27">
+      <c r="E69" s="42"/>
+      <c r="F69" s="26">
         <v>81</v>
       </c>
-      <c r="G69" s="30">
+      <c r="G69" s="27">
         <v>10</v>
       </c>
-      <c r="H69" s="30">
+      <c r="H69" s="27">
         <v>9</v>
       </c>
-      <c r="I69" s="30">
-[...5 lines deleted...]
-      <c r="K69" s="30">
+      <c r="I69" s="27">
+        <v>0</v>
+      </c>
+      <c r="J69" s="27">
+        <v>0</v>
+      </c>
+      <c r="K69" s="27">
         <v>4</v>
       </c>
-      <c r="L69" s="30">
+      <c r="L69" s="27">
         <v>9</v>
       </c>
-      <c r="M69" s="30">
+      <c r="M69" s="27">
         <v>17</v>
       </c>
-      <c r="N69" s="30">
-[...2 lines deleted...]
-      <c r="O69" s="30">
+      <c r="N69" s="27">
+        <v>2</v>
+      </c>
+      <c r="O69" s="27">
         <v>68</v>
       </c>
-      <c r="P69" s="30">
+      <c r="P69" s="27">
         <v>74</v>
       </c>
     </row>
-    <row r="70" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D70" s="45" t="s">
+    <row r="70" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C70" s="28"/>
+      <c r="D70" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="E70" s="45"/>
-      <c r="F70" s="27">
+      <c r="E70" s="42"/>
+      <c r="F70" s="26">
         <v>53</v>
       </c>
-      <c r="G70" s="30">
+      <c r="G70" s="27">
         <v>18</v>
       </c>
-      <c r="H70" s="30">
+      <c r="H70" s="27">
         <v>8</v>
       </c>
-      <c r="I70" s="30">
-[...5 lines deleted...]
-      <c r="K70" s="30">
+      <c r="I70" s="27">
+        <v>0</v>
+      </c>
+      <c r="J70" s="27">
+        <v>1</v>
+      </c>
+      <c r="K70" s="27">
         <v>5</v>
       </c>
-      <c r="L70" s="30">
+      <c r="L70" s="27">
         <v>8</v>
       </c>
-      <c r="M70" s="30">
+      <c r="M70" s="27">
         <v>9</v>
       </c>
-      <c r="N70" s="30">
-[...2 lines deleted...]
-      <c r="O70" s="30">
+      <c r="N70" s="27">
+        <v>0</v>
+      </c>
+      <c r="O70" s="27">
         <v>58</v>
       </c>
-      <c r="P70" s="30">
+      <c r="P70" s="27">
         <v>54.709677419354797</v>
       </c>
     </row>
-    <row r="71" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D71" s="45" t="s">
+    <row r="71" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="28"/>
+      <c r="D71" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="E71" s="45"/>
-      <c r="F71" s="27">
+      <c r="E71" s="42"/>
+      <c r="F71" s="26">
         <v>17</v>
       </c>
-      <c r="G71" s="30">
+      <c r="G71" s="27">
         <v>6</v>
       </c>
-      <c r="H71" s="30">
+      <c r="H71" s="27">
         <v>3</v>
       </c>
-      <c r="I71" s="30">
-[...8 lines deleted...]
-      <c r="L71" s="30">
+      <c r="I71" s="27">
+        <v>0</v>
+      </c>
+      <c r="J71" s="27">
+        <v>0</v>
+      </c>
+      <c r="K71" s="27">
+        <v>2</v>
+      </c>
+      <c r="L71" s="27">
         <v>3</v>
       </c>
-      <c r="M71" s="30">
+      <c r="M71" s="27">
         <v>7</v>
       </c>
-      <c r="N71" s="30">
-[...2 lines deleted...]
-      <c r="O71" s="30">
+      <c r="N71" s="27">
+        <v>0</v>
+      </c>
+      <c r="O71" s="27">
         <v>14</v>
       </c>
-      <c r="P71" s="30">
+      <c r="P71" s="27">
         <v>16.193548387096701</v>
       </c>
     </row>
-    <row r="72" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C72" s="45" t="s">
+    <row r="72" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="D72" s="45"/>
-[...1 lines deleted...]
-      <c r="F72" s="27">
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="26">
         <v>466</v>
       </c>
-      <c r="G72" s="30">
-[...2 lines deleted...]
-      <c r="H72" s="30">
+      <c r="G72" s="27">
+        <v>0</v>
+      </c>
+      <c r="H72" s="27">
         <v>7</v>
       </c>
-      <c r="I72" s="30">
-[...2 lines deleted...]
-      <c r="J72" s="30">
+      <c r="I72" s="27">
+        <v>0</v>
+      </c>
+      <c r="J72" s="27">
         <v>20</v>
       </c>
-      <c r="K72" s="30">
+      <c r="K72" s="27">
         <v>15</v>
       </c>
-      <c r="L72" s="30">
+      <c r="L72" s="27">
         <v>7</v>
       </c>
-      <c r="M72" s="30">
-[...5 lines deleted...]
-      <c r="O72" s="30">
+      <c r="M72" s="27">
+        <v>2</v>
+      </c>
+      <c r="N72" s="27">
+        <v>0</v>
+      </c>
+      <c r="O72" s="27">
         <v>469</v>
       </c>
-      <c r="P72" s="30">
+      <c r="P72" s="27">
         <v>467.322580645161</v>
       </c>
     </row>
-    <row r="73" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C73" s="45" t="s">
+    <row r="73" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C73" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="D73" s="45"/>
-[...1 lines deleted...]
-      <c r="F73" s="27">
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="26">
         <v>1204</v>
       </c>
-      <c r="G73" s="30">
+      <c r="G73" s="27">
         <v>4</v>
       </c>
-      <c r="H73" s="30">
-[...5 lines deleted...]
-      <c r="J73" s="30">
+      <c r="H73" s="27">
+        <v>1</v>
+      </c>
+      <c r="I73" s="27">
+        <v>0</v>
+      </c>
+      <c r="J73" s="27">
         <v>67</v>
       </c>
-      <c r="K73" s="30">
+      <c r="K73" s="27">
         <v>40</v>
       </c>
-      <c r="L73" s="30">
-[...2 lines deleted...]
-      <c r="M73" s="30">
+      <c r="L73" s="27">
+        <v>1</v>
+      </c>
+      <c r="M73" s="27">
         <v>19</v>
       </c>
-      <c r="N73" s="30">
-[...2 lines deleted...]
-      <c r="O73" s="30">
+      <c r="N73" s="27">
+        <v>1</v>
+      </c>
+      <c r="O73" s="27">
         <v>1215</v>
       </c>
-      <c r="P73" s="30">
+      <c r="P73" s="27">
         <v>1212.03225806451</v>
       </c>
     </row>
-    <row r="74" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D74" s="45" t="s">
+    <row r="74" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C74" s="28"/>
+      <c r="D74" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="E74" s="45"/>
-      <c r="F74" s="27">
+      <c r="E74" s="42"/>
+      <c r="F74" s="26">
         <v>82</v>
       </c>
-      <c r="G74" s="30">
+      <c r="G74" s="27">
         <v>20</v>
       </c>
-      <c r="H74" s="30">
+      <c r="H74" s="27">
         <v>17</v>
       </c>
-      <c r="I74" s="30">
-[...5 lines deleted...]
-      <c r="K74" s="30">
+      <c r="I74" s="27">
+        <v>0</v>
+      </c>
+      <c r="J74" s="27">
+        <v>0</v>
+      </c>
+      <c r="K74" s="27">
         <v>3</v>
       </c>
-      <c r="L74" s="30">
+      <c r="L74" s="27">
         <v>17</v>
       </c>
-      <c r="M74" s="30">
+      <c r="M74" s="27">
         <v>22</v>
       </c>
-      <c r="N74" s="30">
-[...2 lines deleted...]
-      <c r="O74" s="30">
+      <c r="N74" s="27">
+        <v>0</v>
+      </c>
+      <c r="O74" s="27">
         <v>77</v>
       </c>
-      <c r="P74" s="30">
+      <c r="P74" s="27">
         <v>78.064516129032199</v>
       </c>
     </row>
-    <row r="75" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D75" s="45" t="s">
+    <row r="75" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C75" s="28"/>
+      <c r="D75" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="E75" s="45"/>
-      <c r="F75" s="27">
+      <c r="E75" s="42"/>
+      <c r="F75" s="26">
         <v>7</v>
       </c>
-      <c r="G75" s="30">
+      <c r="G75" s="27">
         <v>5</v>
       </c>
-      <c r="H75" s="30">
-[...20 lines deleted...]
-      <c r="O75" s="30">
+      <c r="H75" s="27">
+        <v>1</v>
+      </c>
+      <c r="I75" s="27">
+        <v>0</v>
+      </c>
+      <c r="J75" s="27">
+        <v>0</v>
+      </c>
+      <c r="K75" s="27">
+        <v>1</v>
+      </c>
+      <c r="L75" s="27">
+        <v>1</v>
+      </c>
+      <c r="M75" s="27">
+        <v>2</v>
+      </c>
+      <c r="N75" s="27">
+        <v>0</v>
+      </c>
+      <c r="O75" s="27">
         <v>9</v>
       </c>
-      <c r="P75" s="30">
+      <c r="P75" s="27">
         <v>7.4838709677419297</v>
       </c>
     </row>
-    <row r="76" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C76" s="45" t="s">
+    <row r="76" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C76" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="D76" s="45"/>
-[...1 lines deleted...]
-      <c r="F76" s="27">
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="26">
         <v>475</v>
       </c>
-      <c r="G76" s="30">
+      <c r="G76" s="27">
         <v>20</v>
       </c>
-      <c r="H76" s="30">
+      <c r="H76" s="27">
         <v>17</v>
       </c>
-      <c r="I76" s="30">
-[...2 lines deleted...]
-      <c r="J76" s="30">
+      <c r="I76" s="27">
+        <v>1</v>
+      </c>
+      <c r="J76" s="27">
         <v>45</v>
       </c>
-      <c r="K76" s="30">
+      <c r="K76" s="27">
         <v>24</v>
       </c>
-      <c r="L76" s="30">
+      <c r="L76" s="27">
         <v>17</v>
       </c>
-      <c r="M76" s="30">
+      <c r="M76" s="27">
         <v>28</v>
       </c>
-      <c r="N76" s="30">
-[...2 lines deleted...]
-      <c r="O76" s="30">
+      <c r="N76" s="27">
+        <v>0</v>
+      </c>
+      <c r="O76" s="27">
         <v>489</v>
       </c>
-      <c r="P76" s="30">
+      <c r="P76" s="27">
         <v>481.322580645161</v>
       </c>
     </row>
-    <row r="77" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D77" s="45" t="s">
+    <row r="77" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C77" s="28"/>
+      <c r="D77" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="E77" s="45"/>
-      <c r="F77" s="27">
+      <c r="E77" s="42"/>
+      <c r="F77" s="26">
         <v>14</v>
       </c>
-      <c r="G77" s="30">
-[...11 lines deleted...]
-      <c r="K77" s="30">
+      <c r="G77" s="27">
+        <v>1</v>
+      </c>
+      <c r="H77" s="27">
+        <v>2</v>
+      </c>
+      <c r="I77" s="27">
+        <v>0</v>
+      </c>
+      <c r="J77" s="27">
+        <v>0</v>
+      </c>
+      <c r="K77" s="27">
         <v>3</v>
       </c>
-      <c r="L77" s="30">
-[...2 lines deleted...]
-      <c r="M77" s="30">
+      <c r="L77" s="27">
+        <v>2</v>
+      </c>
+      <c r="M77" s="27">
         <v>3</v>
       </c>
-      <c r="N77" s="30">
-[...2 lines deleted...]
-      <c r="O77" s="30">
+      <c r="N77" s="27">
+        <v>0</v>
+      </c>
+      <c r="O77" s="27">
         <v>9</v>
       </c>
-      <c r="P77" s="30">
+      <c r="P77" s="27">
         <v>12.096774193548301</v>
       </c>
     </row>
-    <row r="78" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D78" s="45" t="s">
+    <row r="78" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C78" s="28"/>
+      <c r="D78" s="42" t="s">
         <v>74</v>
       </c>
-      <c r="E78" s="45"/>
-      <c r="F78" s="27">
+      <c r="E78" s="42"/>
+      <c r="F78" s="26">
         <v>14</v>
       </c>
-      <c r="G78" s="30">
+      <c r="G78" s="27">
         <v>5</v>
       </c>
-      <c r="H78" s="30">
-[...14 lines deleted...]
-      <c r="M78" s="30">
+      <c r="H78" s="27">
+        <v>2</v>
+      </c>
+      <c r="I78" s="27">
+        <v>0</v>
+      </c>
+      <c r="J78" s="27">
+        <v>0</v>
+      </c>
+      <c r="K78" s="27">
+        <v>1</v>
+      </c>
+      <c r="L78" s="27">
+        <v>2</v>
+      </c>
+      <c r="M78" s="27">
         <v>7</v>
       </c>
-      <c r="N78" s="30">
-[...2 lines deleted...]
-      <c r="O78" s="30">
+      <c r="N78" s="27">
+        <v>0</v>
+      </c>
+      <c r="O78" s="27">
         <v>11</v>
       </c>
-      <c r="P78" s="30">
+      <c r="P78" s="27">
         <v>12.193548387096699</v>
       </c>
     </row>
-    <row r="79" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D79" s="45" t="s">
+    <row r="79" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C79" s="28"/>
+      <c r="D79" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="E79" s="45"/>
-      <c r="F79" s="27">
+      <c r="E79" s="42"/>
+      <c r="F79" s="26">
         <v>19</v>
       </c>
-      <c r="G79" s="30">
+      <c r="G79" s="27">
         <v>4</v>
       </c>
-      <c r="H79" s="30">
+      <c r="H79" s="27">
         <v>7</v>
       </c>
-      <c r="I79" s="30">
-[...8 lines deleted...]
-      <c r="L79" s="30">
+      <c r="I79" s="27">
+        <v>0</v>
+      </c>
+      <c r="J79" s="27">
+        <v>1</v>
+      </c>
+      <c r="K79" s="27">
+        <v>0</v>
+      </c>
+      <c r="L79" s="27">
         <v>7</v>
       </c>
-      <c r="M79" s="30">
+      <c r="M79" s="27">
         <v>9</v>
       </c>
-      <c r="N79" s="30">
-[...2 lines deleted...]
-      <c r="O79" s="30">
+      <c r="N79" s="27">
+        <v>1</v>
+      </c>
+      <c r="O79" s="27">
         <v>14</v>
       </c>
-      <c r="P79" s="30">
+      <c r="P79" s="27">
         <v>17</v>
       </c>
     </row>
-    <row r="80" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C80" s="45" t="s">
+    <row r="80" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="42" t="s">
         <v>76</v>
       </c>
-      <c r="D80" s="45"/>
-[...1 lines deleted...]
-      <c r="F80" s="27">
+      <c r="D80" s="42"/>
+      <c r="E80" s="42"/>
+      <c r="F80" s="26">
         <v>1005</v>
       </c>
-      <c r="G80" s="30">
+      <c r="G80" s="27">
         <v>68</v>
       </c>
-      <c r="H80" s="30">
+      <c r="H80" s="27">
         <v>26</v>
       </c>
-      <c r="I80" s="30">
+      <c r="I80" s="27">
         <v>6</v>
       </c>
-      <c r="J80" s="30">
+      <c r="J80" s="27">
         <v>14</v>
       </c>
-      <c r="K80" s="30">
+      <c r="K80" s="27">
         <v>44</v>
       </c>
-      <c r="L80" s="30">
+      <c r="L80" s="27">
         <v>26</v>
       </c>
-      <c r="M80" s="30">
+      <c r="M80" s="27">
         <v>54</v>
       </c>
-      <c r="N80" s="30">
+      <c r="N80" s="27">
         <v>6</v>
       </c>
-      <c r="O80" s="30">
+      <c r="O80" s="27">
         <v>989</v>
       </c>
-      <c r="P80" s="30">
+      <c r="P80" s="27">
         <v>1002.19354838709</v>
       </c>
     </row>
-    <row r="81" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D81" s="45" t="s">
+    <row r="81" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="28"/>
+      <c r="D81" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="E81" s="45"/>
-      <c r="F81" s="27">
+      <c r="E81" s="42"/>
+      <c r="F81" s="26">
         <v>18</v>
       </c>
-      <c r="G81" s="30">
+      <c r="G81" s="27">
         <v>9</v>
       </c>
-      <c r="H81" s="30">
+      <c r="H81" s="27">
         <v>3</v>
       </c>
-      <c r="I81" s="30">
-[...5 lines deleted...]
-      <c r="K81" s="30">
+      <c r="I81" s="27">
+        <v>0</v>
+      </c>
+      <c r="J81" s="27">
+        <v>0</v>
+      </c>
+      <c r="K81" s="27">
         <v>3</v>
       </c>
-      <c r="L81" s="30">
+      <c r="L81" s="27">
         <v>3</v>
       </c>
-      <c r="M81" s="30">
+      <c r="M81" s="27">
         <v>4</v>
       </c>
-      <c r="N81" s="30">
-[...2 lines deleted...]
-      <c r="O81" s="30">
+      <c r="N81" s="27">
+        <v>0</v>
+      </c>
+      <c r="O81" s="27">
         <v>20</v>
       </c>
-      <c r="P81" s="30">
+      <c r="P81" s="27">
         <v>18.354838709677399</v>
       </c>
     </row>
-    <row r="82" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D82" s="45" t="s">
+    <row r="82" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C82" s="28"/>
+      <c r="D82" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="E82" s="45"/>
-      <c r="F82" s="27">
+      <c r="E82" s="42"/>
+      <c r="F82" s="26">
         <v>16</v>
       </c>
-      <c r="G82" s="30">
+      <c r="G82" s="27">
         <v>14</v>
       </c>
-      <c r="H82" s="30">
-[...8 lines deleted...]
-      <c r="K82" s="30">
+      <c r="H82" s="27">
+        <v>2</v>
+      </c>
+      <c r="I82" s="27">
+        <v>0</v>
+      </c>
+      <c r="J82" s="27">
+        <v>0</v>
+      </c>
+      <c r="K82" s="27">
         <v>7</v>
       </c>
-      <c r="L82" s="30">
-[...8 lines deleted...]
-      <c r="O82" s="30">
+      <c r="L82" s="27">
+        <v>2</v>
+      </c>
+      <c r="M82" s="27">
+        <v>2</v>
+      </c>
+      <c r="N82" s="27">
+        <v>0</v>
+      </c>
+      <c r="O82" s="27">
         <v>21</v>
       </c>
-      <c r="P82" s="30">
+      <c r="P82" s="27">
         <v>18.354838709677399</v>
       </c>
     </row>
-    <row r="83" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C83" s="45" t="s">
+    <row r="83" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="D83" s="45"/>
-[...1 lines deleted...]
-      <c r="F83" s="27">
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="26">
         <v>97</v>
       </c>
-      <c r="G83" s="30">
-[...8 lines deleted...]
-      <c r="J83" s="30">
+      <c r="G83" s="27">
+        <v>0</v>
+      </c>
+      <c r="H83" s="27">
+        <v>0</v>
+      </c>
+      <c r="I83" s="27">
+        <v>0</v>
+      </c>
+      <c r="J83" s="27">
         <v>6</v>
       </c>
-      <c r="K83" s="30">
+      <c r="K83" s="27">
         <v>8</v>
       </c>
-      <c r="L83" s="30">
-[...8 lines deleted...]
-      <c r="O83" s="30">
+      <c r="L83" s="27">
+        <v>0</v>
+      </c>
+      <c r="M83" s="27">
+        <v>0</v>
+      </c>
+      <c r="N83" s="27">
+        <v>0</v>
+      </c>
+      <c r="O83" s="27">
         <v>95</v>
       </c>
-      <c r="P83" s="30">
+      <c r="P83" s="27">
         <v>97.387096774193495</v>
       </c>
     </row>
-    <row r="84" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C84" s="45" t="s">
+    <row r="84" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="42" t="s">
         <v>80</v>
       </c>
-      <c r="D84" s="45"/>
-[...1 lines deleted...]
-      <c r="F84" s="27">
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="26">
         <v>240</v>
       </c>
-      <c r="G84" s="30">
-[...8 lines deleted...]
-      <c r="J84" s="30">
+      <c r="G84" s="27">
+        <v>0</v>
+      </c>
+      <c r="H84" s="27">
+        <v>0</v>
+      </c>
+      <c r="I84" s="27">
+        <v>0</v>
+      </c>
+      <c r="J84" s="27">
         <v>33</v>
       </c>
-      <c r="K84" s="30">
+      <c r="K84" s="27">
         <v>4</v>
       </c>
-      <c r="L84" s="30">
-[...2 lines deleted...]
-      <c r="M84" s="30">
+      <c r="L84" s="27">
+        <v>0</v>
+      </c>
+      <c r="M84" s="27">
         <v>8</v>
       </c>
-      <c r="N84" s="30">
+      <c r="N84" s="27">
         <v>3</v>
       </c>
-      <c r="O84" s="30">
+      <c r="O84" s="27">
         <v>258</v>
       </c>
-      <c r="P84" s="30">
+      <c r="P84" s="27">
         <v>246.77419354838699</v>
       </c>
     </row>
-    <row r="85" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C85" s="45" t="s">
+    <row r="85" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C85" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="D85" s="45"/>
-[...1 lines deleted...]
-      <c r="F85" s="27">
+      <c r="D85" s="42"/>
+      <c r="E85" s="42"/>
+      <c r="F85" s="26">
         <v>1738</v>
       </c>
-      <c r="G85" s="30">
-[...2 lines deleted...]
-      <c r="H85" s="30">
+      <c r="G85" s="27">
+        <v>0</v>
+      </c>
+      <c r="H85" s="27">
         <v>8</v>
       </c>
-      <c r="I85" s="30">
-[...2 lines deleted...]
-      <c r="J85" s="30">
+      <c r="I85" s="27">
+        <v>0</v>
+      </c>
+      <c r="J85" s="27">
         <v>88</v>
       </c>
-      <c r="K85" s="30">
+      <c r="K85" s="27">
         <v>66</v>
       </c>
-      <c r="L85" s="30">
+      <c r="L85" s="27">
         <v>8</v>
       </c>
-      <c r="M85" s="30">
+      <c r="M85" s="27">
         <v>4</v>
       </c>
-      <c r="N85" s="30">
-[...2 lines deleted...]
-      <c r="O85" s="30">
+      <c r="N85" s="27">
+        <v>2</v>
+      </c>
+      <c r="O85" s="27">
         <v>1754</v>
       </c>
-      <c r="P85" s="30">
+      <c r="P85" s="27">
         <v>1737.41935483871</v>
       </c>
     </row>
-    <row r="86" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C86" s="45" t="s">
+    <row r="86" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C86" s="42" t="s">
         <v>82</v>
       </c>
-      <c r="D86" s="45"/>
-[...1 lines deleted...]
-      <c r="F86" s="27">
+      <c r="D86" s="42"/>
+      <c r="E86" s="42"/>
+      <c r="F86" s="26">
         <v>671</v>
       </c>
-      <c r="G86" s="30">
+      <c r="G86" s="27">
         <v>5</v>
       </c>
-      <c r="H86" s="30">
-[...5 lines deleted...]
-      <c r="J86" s="30">
+      <c r="H86" s="27">
+        <v>1</v>
+      </c>
+      <c r="I86" s="27">
+        <v>0</v>
+      </c>
+      <c r="J86" s="27">
         <v>33</v>
       </c>
-      <c r="K86" s="30">
+      <c r="K86" s="27">
         <v>24</v>
       </c>
-      <c r="L86" s="30">
-[...2 lines deleted...]
-      <c r="M86" s="30">
+      <c r="L86" s="27">
+        <v>1</v>
+      </c>
+      <c r="M86" s="27">
         <v>16</v>
       </c>
-      <c r="N86" s="30">
-[...2 lines deleted...]
-      <c r="O86" s="30">
+      <c r="N86" s="27">
+        <v>1</v>
+      </c>
+      <c r="O86" s="27">
         <v>668</v>
       </c>
-      <c r="P86" s="30">
+      <c r="P86" s="27">
         <v>665.58064516129002</v>
       </c>
     </row>
-    <row r="87" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D87" s="45" t="s">
+    <row r="87" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C87" s="28"/>
+      <c r="D87" s="42" t="s">
         <v>83</v>
       </c>
-      <c r="E87" s="45"/>
-      <c r="F87" s="27">
+      <c r="E87" s="42"/>
+      <c r="F87" s="26">
         <v>111</v>
       </c>
-      <c r="G87" s="30">
+      <c r="G87" s="27">
         <v>3</v>
       </c>
-      <c r="H87" s="30">
-[...5 lines deleted...]
-      <c r="J87" s="30">
+      <c r="H87" s="27">
+        <v>1</v>
+      </c>
+      <c r="I87" s="27">
+        <v>0</v>
+      </c>
+      <c r="J87" s="27">
         <v>6</v>
       </c>
-      <c r="K87" s="30">
+      <c r="K87" s="27">
         <v>7</v>
       </c>
-      <c r="L87" s="30">
-[...8 lines deleted...]
-      <c r="O87" s="30">
+      <c r="L87" s="27">
+        <v>1</v>
+      </c>
+      <c r="M87" s="27">
+        <v>1</v>
+      </c>
+      <c r="N87" s="27">
+        <v>0</v>
+      </c>
+      <c r="O87" s="27">
         <v>112</v>
       </c>
-      <c r="P87" s="30">
+      <c r="P87" s="27">
         <v>110.451612903225</v>
       </c>
     </row>
-    <row r="88" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D88" s="45" t="s">
+    <row r="88" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C88" s="28"/>
+      <c r="D88" s="42" t="s">
         <v>84</v>
       </c>
-      <c r="E88" s="45"/>
-      <c r="F88" s="27">
+      <c r="E88" s="42"/>
+      <c r="F88" s="26">
         <v>275</v>
       </c>
-      <c r="G88" s="30">
+      <c r="G88" s="27">
         <v>66</v>
       </c>
-      <c r="H88" s="30">
+      <c r="H88" s="27">
         <v>29</v>
       </c>
-      <c r="I88" s="30">
-[...2 lines deleted...]
-      <c r="J88" s="30">
+      <c r="I88" s="27">
+        <v>2</v>
+      </c>
+      <c r="J88" s="27">
         <v>4</v>
       </c>
-      <c r="K88" s="30">
+      <c r="K88" s="27">
         <v>9</v>
       </c>
-      <c r="L88" s="30">
+      <c r="L88" s="27">
         <v>29</v>
       </c>
-      <c r="M88" s="30">
+      <c r="M88" s="27">
         <v>61</v>
       </c>
-      <c r="N88" s="30">
-[...2 lines deleted...]
-      <c r="O88" s="30">
+      <c r="N88" s="27">
+        <v>2</v>
+      </c>
+      <c r="O88" s="27">
         <v>275</v>
       </c>
-      <c r="P88" s="30">
+      <c r="P88" s="27">
         <v>279.74193548387098</v>
       </c>
     </row>
-    <row r="89" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D89" s="45" t="s">
+    <row r="89" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C89" s="28"/>
+      <c r="D89" s="42" t="s">
         <v>85</v>
       </c>
-      <c r="E89" s="45"/>
-      <c r="F89" s="27">
+      <c r="E89" s="42"/>
+      <c r="F89" s="26">
         <v>46</v>
       </c>
-      <c r="G89" s="30">
+      <c r="G89" s="27">
         <v>12</v>
       </c>
-      <c r="H89" s="30">
+      <c r="H89" s="27">
         <v>7</v>
       </c>
-      <c r="I89" s="30">
-[...5 lines deleted...]
-      <c r="K89" s="30">
+      <c r="I89" s="27">
+        <v>0</v>
+      </c>
+      <c r="J89" s="27">
+        <v>0</v>
+      </c>
+      <c r="K89" s="27">
         <v>7</v>
       </c>
-      <c r="L89" s="30">
+      <c r="L89" s="27">
         <v>7</v>
       </c>
-      <c r="M89" s="30">
+      <c r="M89" s="27">
         <v>8</v>
       </c>
-      <c r="N89" s="30">
-[...2 lines deleted...]
-      <c r="O89" s="30">
+      <c r="N89" s="27">
+        <v>0</v>
+      </c>
+      <c r="O89" s="27">
         <v>43</v>
       </c>
-      <c r="P89" s="30">
+      <c r="P89" s="27">
         <v>46.193548387096698</v>
       </c>
     </row>
-    <row r="90" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D90" s="45" t="s">
+    <row r="90" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C90" s="28"/>
+      <c r="D90" s="42" t="s">
         <v>86</v>
       </c>
-      <c r="E90" s="45"/>
-      <c r="F90" s="27">
+      <c r="E90" s="42"/>
+      <c r="F90" s="26">
         <v>11</v>
       </c>
-      <c r="G90" s="30">
-[...2 lines deleted...]
-      <c r="H90" s="30">
+      <c r="G90" s="27">
+        <v>2</v>
+      </c>
+      <c r="H90" s="27">
         <v>3</v>
       </c>
-      <c r="I90" s="30">
-[...8 lines deleted...]
-      <c r="L90" s="30">
+      <c r="I90" s="27">
+        <v>0</v>
+      </c>
+      <c r="J90" s="27">
+        <v>0</v>
+      </c>
+      <c r="K90" s="27">
+        <v>1</v>
+      </c>
+      <c r="L90" s="27">
         <v>3</v>
       </c>
-      <c r="M90" s="30">
+      <c r="M90" s="27">
         <v>4</v>
       </c>
-      <c r="N90" s="30">
-[...2 lines deleted...]
-      <c r="O90" s="30">
+      <c r="N90" s="27">
+        <v>0</v>
+      </c>
+      <c r="O90" s="27">
         <v>8</v>
       </c>
-      <c r="P90" s="30">
+      <c r="P90" s="27">
         <v>9.2903225806451601</v>
       </c>
     </row>
-    <row r="91" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C91" s="45" t="s">
+    <row r="91" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C91" s="42" t="s">
         <v>87</v>
       </c>
-      <c r="D91" s="45"/>
-[...1 lines deleted...]
-      <c r="F91" s="27">
+      <c r="D91" s="42"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="26">
         <v>558</v>
       </c>
-      <c r="G91" s="30">
+      <c r="G91" s="27">
         <v>20</v>
       </c>
-      <c r="H91" s="30">
+      <c r="H91" s="27">
         <v>8</v>
       </c>
-      <c r="I91" s="30">
-[...2 lines deleted...]
-      <c r="J91" s="30">
+      <c r="I91" s="27">
+        <v>1</v>
+      </c>
+      <c r="J91" s="27">
         <v>31</v>
       </c>
-      <c r="K91" s="30">
+      <c r="K91" s="27">
         <v>30</v>
       </c>
-      <c r="L91" s="30">
+      <c r="L91" s="27">
         <v>8</v>
       </c>
-      <c r="M91" s="30">
+      <c r="M91" s="27">
         <v>15</v>
       </c>
-      <c r="N91" s="30">
-[...2 lines deleted...]
-      <c r="O91" s="30">
+      <c r="N91" s="27">
+        <v>2</v>
+      </c>
+      <c r="O91" s="27">
         <v>563</v>
       </c>
-      <c r="P91" s="30">
+      <c r="P91" s="27">
         <v>561.03225806451599</v>
       </c>
     </row>
-    <row r="92" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D92" s="45" t="s">
+    <row r="92" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C92" s="28"/>
+      <c r="D92" s="42" t="s">
         <v>88</v>
       </c>
-      <c r="E92" s="45"/>
-      <c r="F92" s="27">
+      <c r="E92" s="42"/>
+      <c r="F92" s="26">
         <v>14</v>
       </c>
-      <c r="G92" s="30">
+      <c r="G92" s="27">
         <v>7</v>
       </c>
-      <c r="H92" s="30">
+      <c r="H92" s="27">
         <v>5</v>
       </c>
-      <c r="I92" s="30">
-[...5 lines deleted...]
-      <c r="K92" s="30">
+      <c r="I92" s="27">
+        <v>0</v>
+      </c>
+      <c r="J92" s="27">
+        <v>0</v>
+      </c>
+      <c r="K92" s="27">
         <v>3</v>
       </c>
-      <c r="L92" s="30">
+      <c r="L92" s="27">
         <v>5</v>
       </c>
-      <c r="M92" s="30">
+      <c r="M92" s="27">
         <v>5</v>
       </c>
-      <c r="N92" s="30">
-[...2 lines deleted...]
-      <c r="O92" s="30">
+      <c r="N92" s="27">
+        <v>0</v>
+      </c>
+      <c r="O92" s="27">
         <v>13</v>
       </c>
-      <c r="P92" s="30">
+      <c r="P92" s="27">
         <v>13.451612903225801</v>
       </c>
     </row>
-    <row r="93" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D93" s="45" t="s">
+    <row r="93" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C93" s="28"/>
+      <c r="D93" s="42" t="s">
         <v>89</v>
       </c>
-      <c r="E93" s="45"/>
-      <c r="F93" s="27">
+      <c r="E93" s="42"/>
+      <c r="F93" s="26">
         <v>4</v>
       </c>
-      <c r="G93" s="30">
-[...23 lines deleted...]
-      <c r="O93" s="30">
+      <c r="G93" s="27">
+        <v>1</v>
+      </c>
+      <c r="H93" s="27">
+        <v>0</v>
+      </c>
+      <c r="I93" s="27">
+        <v>0</v>
+      </c>
+      <c r="J93" s="27">
+        <v>0</v>
+      </c>
+      <c r="K93" s="27">
+        <v>0</v>
+      </c>
+      <c r="L93" s="27">
+        <v>0</v>
+      </c>
+      <c r="M93" s="27">
+        <v>0</v>
+      </c>
+      <c r="N93" s="27">
+        <v>0</v>
+      </c>
+      <c r="O93" s="27">
         <v>5</v>
       </c>
-      <c r="P93" s="30">
+      <c r="P93" s="27">
         <v>4.2903225806451601</v>
       </c>
     </row>
-    <row r="94" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D94" s="45" t="s">
+    <row r="94" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="28"/>
+      <c r="D94" s="42" t="s">
         <v>90</v>
       </c>
-      <c r="E94" s="45"/>
-[...35 lines deleted...]
-      <c r="C95" s="45" t="s">
+      <c r="E94" s="42"/>
+      <c r="F94" s="26">
+        <v>1</v>
+      </c>
+      <c r="G94" s="27">
+        <v>0</v>
+      </c>
+      <c r="H94" s="27">
+        <v>0</v>
+      </c>
+      <c r="I94" s="27">
+        <v>0</v>
+      </c>
+      <c r="J94" s="27">
+        <v>0</v>
+      </c>
+      <c r="K94" s="27">
+        <v>0</v>
+      </c>
+      <c r="L94" s="27">
+        <v>0</v>
+      </c>
+      <c r="M94" s="27">
+        <v>0</v>
+      </c>
+      <c r="N94" s="27">
+        <v>0</v>
+      </c>
+      <c r="O94" s="27">
+        <v>1</v>
+      </c>
+      <c r="P94" s="27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C95" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="D95" s="45"/>
-[...1 lines deleted...]
-      <c r="F95" s="27">
+      <c r="D95" s="42"/>
+      <c r="E95" s="42"/>
+      <c r="F95" s="26">
         <v>400</v>
       </c>
-      <c r="G95" s="30">
+      <c r="G95" s="27">
         <v>18</v>
       </c>
-      <c r="H95" s="30">
+      <c r="H95" s="27">
         <v>9</v>
       </c>
-      <c r="I95" s="30">
-[...2 lines deleted...]
-      <c r="J95" s="30">
+      <c r="I95" s="27">
+        <v>0</v>
+      </c>
+      <c r="J95" s="27">
         <v>26</v>
       </c>
-      <c r="K95" s="30">
+      <c r="K95" s="27">
         <v>20</v>
       </c>
-      <c r="L95" s="30">
+      <c r="L95" s="27">
         <v>9</v>
       </c>
-      <c r="M95" s="30">
+      <c r="M95" s="27">
         <v>3</v>
       </c>
-      <c r="N95" s="30">
-[...2 lines deleted...]
-      <c r="O95" s="30">
+      <c r="N95" s="27">
+        <v>0</v>
+      </c>
+      <c r="O95" s="27">
         <v>421</v>
       </c>
-      <c r="P95" s="30">
+      <c r="P95" s="27">
         <v>410.51612903225799</v>
       </c>
     </row>
-    <row r="96" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C96" s="45" t="s">
+    <row r="96" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C96" s="42" t="s">
         <v>92</v>
       </c>
-      <c r="D96" s="45"/>
-[...1 lines deleted...]
-      <c r="F96" s="27">
+      <c r="D96" s="42"/>
+      <c r="E96" s="42"/>
+      <c r="F96" s="26">
         <v>641</v>
       </c>
-      <c r="G96" s="30">
+      <c r="G96" s="27">
         <v>10</v>
       </c>
-      <c r="H96" s="30">
+      <c r="H96" s="27">
         <v>7</v>
       </c>
-      <c r="I96" s="30">
-[...2 lines deleted...]
-      <c r="J96" s="30">
+      <c r="I96" s="27">
+        <v>0</v>
+      </c>
+      <c r="J96" s="27">
         <v>14</v>
       </c>
-      <c r="K96" s="30">
+      <c r="K96" s="27">
         <v>18</v>
       </c>
-      <c r="L96" s="30">
+      <c r="L96" s="27">
         <v>7</v>
       </c>
-      <c r="M96" s="30">
+      <c r="M96" s="27">
         <v>8</v>
       </c>
-      <c r="N96" s="30">
-[...2 lines deleted...]
-      <c r="O96" s="30">
+      <c r="N96" s="27">
+        <v>0</v>
+      </c>
+      <c r="O96" s="27">
         <v>639</v>
       </c>
-      <c r="P96" s="30">
+      <c r="P96" s="27">
         <v>637.90322580645102</v>
       </c>
     </row>
-    <row r="97" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D97" s="45" t="s">
+    <row r="97" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C97" s="28"/>
+      <c r="D97" s="42" t="s">
         <v>93</v>
       </c>
-      <c r="E97" s="45"/>
-      <c r="F97" s="27">
+      <c r="E97" s="42"/>
+      <c r="F97" s="26">
         <v>6</v>
       </c>
-      <c r="G97" s="30">
-[...2 lines deleted...]
-      <c r="H97" s="30">
+      <c r="G97" s="27">
+        <v>0</v>
+      </c>
+      <c r="H97" s="27">
         <v>3</v>
       </c>
-      <c r="I97" s="30">
-[...8 lines deleted...]
-      <c r="L97" s="30">
+      <c r="I97" s="27">
+        <v>0</v>
+      </c>
+      <c r="J97" s="27">
+        <v>0</v>
+      </c>
+      <c r="K97" s="27">
+        <v>0</v>
+      </c>
+      <c r="L97" s="27">
         <v>3</v>
       </c>
-      <c r="M97" s="30">
+      <c r="M97" s="27">
         <v>4</v>
       </c>
-      <c r="N97" s="30">
-[...5 lines deleted...]
-      <c r="P97" s="30">
+      <c r="N97" s="27">
+        <v>0</v>
+      </c>
+      <c r="O97" s="27">
+        <v>2</v>
+      </c>
+      <c r="P97" s="27">
         <v>4.1935483870967696</v>
       </c>
     </row>
-    <row r="98" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C98" s="45" t="s">
+    <row r="98" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C98" s="42" t="s">
         <v>94</v>
       </c>
-      <c r="D98" s="45"/>
-[...1 lines deleted...]
-      <c r="F98" s="27">
+      <c r="D98" s="42"/>
+      <c r="E98" s="42"/>
+      <c r="F98" s="26">
         <v>362</v>
       </c>
-      <c r="G98" s="30">
+      <c r="G98" s="27">
         <v>14</v>
       </c>
-      <c r="H98" s="30">
+      <c r="H98" s="27">
         <v>8</v>
       </c>
-      <c r="I98" s="30">
-[...2 lines deleted...]
-      <c r="J98" s="30">
+      <c r="I98" s="27">
+        <v>1</v>
+      </c>
+      <c r="J98" s="27">
         <v>36</v>
       </c>
-      <c r="K98" s="30">
+      <c r="K98" s="27">
         <v>19</v>
       </c>
-      <c r="L98" s="30">
+      <c r="L98" s="27">
         <v>8</v>
       </c>
-      <c r="M98" s="30">
+      <c r="M98" s="27">
         <v>17</v>
       </c>
-      <c r="N98" s="30">
-[...2 lines deleted...]
-      <c r="O98" s="30">
+      <c r="N98" s="27">
+        <v>1</v>
+      </c>
+      <c r="O98" s="27">
         <v>376</v>
       </c>
-      <c r="P98" s="30">
+      <c r="P98" s="27">
         <v>368</v>
       </c>
     </row>
-    <row r="99" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D99" s="45" t="s">
+    <row r="99" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C99" s="28"/>
+      <c r="D99" s="42" t="s">
         <v>95</v>
       </c>
-      <c r="E99" s="45"/>
-      <c r="F99" s="27">
+      <c r="E99" s="42"/>
+      <c r="F99" s="26">
         <v>53</v>
       </c>
-      <c r="G99" s="30">
+      <c r="G99" s="27">
         <v>9</v>
       </c>
-      <c r="H99" s="30">
+      <c r="H99" s="27">
         <v>9</v>
       </c>
-      <c r="I99" s="30">
-[...5 lines deleted...]
-      <c r="K99" s="30">
+      <c r="I99" s="27">
+        <v>0</v>
+      </c>
+      <c r="J99" s="27">
+        <v>1</v>
+      </c>
+      <c r="K99" s="27">
         <v>3</v>
       </c>
-      <c r="L99" s="30">
+      <c r="L99" s="27">
         <v>9</v>
       </c>
-      <c r="M99" s="30">
+      <c r="M99" s="27">
         <v>16</v>
       </c>
-      <c r="N99" s="30">
-[...2 lines deleted...]
-      <c r="O99" s="30">
+      <c r="N99" s="27">
+        <v>0</v>
+      </c>
+      <c r="O99" s="27">
         <v>44</v>
       </c>
-      <c r="P99" s="30">
+      <c r="P99" s="27">
         <v>49.129032258064498</v>
       </c>
     </row>
-    <row r="100" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D100" s="45" t="s">
+    <row r="100" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C100" s="28"/>
+      <c r="D100" s="42" t="s">
         <v>96</v>
       </c>
-      <c r="E100" s="45"/>
-      <c r="F100" s="27">
+      <c r="E100" s="42"/>
+      <c r="F100" s="26">
         <v>35</v>
       </c>
-      <c r="G100" s="30">
+      <c r="G100" s="27">
         <v>16</v>
       </c>
-      <c r="H100" s="30">
+      <c r="H100" s="27">
         <v>6</v>
       </c>
-      <c r="I100" s="30">
-[...5 lines deleted...]
-      <c r="K100" s="30">
+      <c r="I100" s="27">
+        <v>0</v>
+      </c>
+      <c r="J100" s="27">
+        <v>0</v>
+      </c>
+      <c r="K100" s="27">
         <v>4</v>
       </c>
-      <c r="L100" s="30">
+      <c r="L100" s="27">
         <v>6</v>
       </c>
-      <c r="M100" s="30">
+      <c r="M100" s="27">
         <v>10</v>
       </c>
-      <c r="N100" s="30">
-[...2 lines deleted...]
-      <c r="O100" s="30">
+      <c r="N100" s="27">
+        <v>0</v>
+      </c>
+      <c r="O100" s="27">
         <v>37</v>
       </c>
-      <c r="P100" s="30">
+      <c r="P100" s="27">
         <v>33.290322580645103</v>
       </c>
     </row>
-    <row r="101" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C101" s="45" t="s">
+    <row r="101" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C101" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="D101" s="45"/>
-[...1 lines deleted...]
-      <c r="F101" s="27">
+      <c r="D101" s="42"/>
+      <c r="E101" s="42"/>
+      <c r="F101" s="26">
         <v>796</v>
       </c>
-      <c r="G101" s="30">
+      <c r="G101" s="27">
         <v>8</v>
       </c>
-      <c r="H101" s="30">
+      <c r="H101" s="27">
         <v>9</v>
       </c>
-      <c r="I101" s="30">
-[...2 lines deleted...]
-      <c r="J101" s="30">
+      <c r="I101" s="27">
+        <v>0</v>
+      </c>
+      <c r="J101" s="27">
         <v>123</v>
       </c>
-      <c r="K101" s="30">
+      <c r="K101" s="27">
         <v>20</v>
       </c>
-      <c r="L101" s="30">
+      <c r="L101" s="27">
         <v>9</v>
       </c>
-      <c r="M101" s="30">
+      <c r="M101" s="27">
         <v>102</v>
       </c>
-      <c r="N101" s="30">
-[...2 lines deleted...]
-      <c r="O101" s="30">
+      <c r="N101" s="27">
+        <v>0</v>
+      </c>
+      <c r="O101" s="27">
         <v>805</v>
       </c>
-      <c r="P101" s="30">
+      <c r="P101" s="27">
         <v>804.54838709677404</v>
       </c>
     </row>
-    <row r="102" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D102" s="45" t="s">
+    <row r="102" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C102" s="28"/>
+      <c r="D102" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="E102" s="45"/>
-      <c r="F102" s="27">
+      <c r="E102" s="42"/>
+      <c r="F102" s="26">
         <v>165</v>
       </c>
-      <c r="G102" s="30">
+      <c r="G102" s="27">
         <v>55</v>
       </c>
-      <c r="H102" s="30">
+      <c r="H102" s="27">
         <v>32</v>
       </c>
-      <c r="I102" s="30">
-[...2 lines deleted...]
-      <c r="J102" s="30">
+      <c r="I102" s="27">
+        <v>1</v>
+      </c>
+      <c r="J102" s="27">
         <v>6</v>
       </c>
-      <c r="K102" s="30">
+      <c r="K102" s="27">
         <v>5</v>
       </c>
-      <c r="L102" s="30">
+      <c r="L102" s="27">
         <v>32</v>
       </c>
-      <c r="M102" s="30">
+      <c r="M102" s="27">
         <v>57</v>
       </c>
-      <c r="N102" s="30">
+      <c r="N102" s="27">
         <v>6</v>
       </c>
-      <c r="O102" s="30">
+      <c r="O102" s="27">
         <v>159</v>
       </c>
-      <c r="P102" s="30">
+      <c r="P102" s="27">
         <v>160.51612903225799</v>
       </c>
     </row>
-    <row r="103" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D103" s="45" t="s">
+    <row r="103" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C103" s="28"/>
+      <c r="D103" s="42" t="s">
         <v>99</v>
       </c>
-      <c r="E103" s="45"/>
-      <c r="F103" s="27">
+      <c r="E103" s="42"/>
+      <c r="F103" s="26">
         <v>21</v>
       </c>
-      <c r="G103" s="30">
+      <c r="G103" s="27">
         <v>11</v>
       </c>
-      <c r="H103" s="30">
+      <c r="H103" s="27">
         <v>4</v>
       </c>
-      <c r="I103" s="30">
-[...5 lines deleted...]
-      <c r="K103" s="30">
+      <c r="I103" s="27">
+        <v>0</v>
+      </c>
+      <c r="J103" s="27">
+        <v>0</v>
+      </c>
+      <c r="K103" s="27">
         <v>4</v>
       </c>
-      <c r="L103" s="30">
+      <c r="L103" s="27">
         <v>4</v>
       </c>
-      <c r="M103" s="30">
+      <c r="M103" s="27">
         <v>10</v>
       </c>
-      <c r="N103" s="30">
-[...2 lines deleted...]
-      <c r="O103" s="30">
+      <c r="N103" s="27">
+        <v>0</v>
+      </c>
+      <c r="O103" s="27">
         <v>18</v>
       </c>
-      <c r="P103" s="30">
+      <c r="P103" s="27">
         <v>21.645161290322498</v>
       </c>
     </row>
-    <row r="104" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C104" s="45" t="s">
+    <row r="104" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C104" s="42" t="s">
         <v>100</v>
       </c>
-      <c r="D104" s="45"/>
-[...1 lines deleted...]
-      <c r="F104" s="27">
+      <c r="D104" s="42"/>
+      <c r="E104" s="42"/>
+      <c r="F104" s="26">
         <v>30</v>
       </c>
-      <c r="G104" s="30">
-[...8 lines deleted...]
-      <c r="J104" s="30">
+      <c r="G104" s="27">
+        <v>0</v>
+      </c>
+      <c r="H104" s="27">
+        <v>1</v>
+      </c>
+      <c r="I104" s="27">
+        <v>0</v>
+      </c>
+      <c r="J104" s="27">
         <v>3</v>
       </c>
-      <c r="K104" s="30">
-[...11 lines deleted...]
-      <c r="O104" s="30">
+      <c r="K104" s="27">
+        <v>2</v>
+      </c>
+      <c r="L104" s="27">
+        <v>1</v>
+      </c>
+      <c r="M104" s="27">
+        <v>0</v>
+      </c>
+      <c r="N104" s="27">
+        <v>0</v>
+      </c>
+      <c r="O104" s="27">
         <v>31</v>
       </c>
-      <c r="P104" s="30">
+      <c r="P104" s="27">
         <v>29.580645161290299</v>
       </c>
     </row>
-    <row r="105" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C105" s="45" t="s">
+    <row r="105" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C105" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="D105" s="45"/>
-[...1 lines deleted...]
-      <c r="F105" s="27">
+      <c r="D105" s="42"/>
+      <c r="E105" s="42"/>
+      <c r="F105" s="26">
         <v>179</v>
       </c>
-      <c r="G105" s="30">
+      <c r="G105" s="27">
         <v>5</v>
       </c>
-      <c r="H105" s="30">
+      <c r="H105" s="27">
         <v>4</v>
       </c>
-      <c r="I105" s="30">
-[...2 lines deleted...]
-      <c r="J105" s="30">
+      <c r="I105" s="27">
+        <v>0</v>
+      </c>
+      <c r="J105" s="27">
         <v>7</v>
       </c>
-      <c r="K105" s="30">
+      <c r="K105" s="27">
         <v>4</v>
       </c>
-      <c r="L105" s="30">
+      <c r="L105" s="27">
         <v>4</v>
       </c>
-      <c r="M105" s="30">
+      <c r="M105" s="27">
         <v>11</v>
       </c>
-      <c r="N105" s="30">
-[...2 lines deleted...]
-      <c r="O105" s="30">
+      <c r="N105" s="27">
+        <v>0</v>
+      </c>
+      <c r="O105" s="27">
         <v>176</v>
       </c>
-      <c r="P105" s="30">
+      <c r="P105" s="27">
         <v>174.064516129032</v>
       </c>
     </row>
-    <row r="106" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D106" s="45" t="s">
+    <row r="106" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C106" s="28"/>
+      <c r="D106" s="42" t="s">
         <v>102</v>
       </c>
-      <c r="E106" s="45"/>
-      <c r="F106" s="27">
+      <c r="E106" s="42"/>
+      <c r="F106" s="26">
         <v>4</v>
       </c>
-      <c r="G106" s="30">
-[...23 lines deleted...]
-      <c r="O106" s="30">
+      <c r="G106" s="27">
+        <v>2</v>
+      </c>
+      <c r="H106" s="27">
+        <v>1</v>
+      </c>
+      <c r="I106" s="27">
+        <v>0</v>
+      </c>
+      <c r="J106" s="27">
+        <v>0</v>
+      </c>
+      <c r="K106" s="27">
+        <v>0</v>
+      </c>
+      <c r="L106" s="27">
+        <v>1</v>
+      </c>
+      <c r="M106" s="27">
+        <v>1</v>
+      </c>
+      <c r="N106" s="27">
+        <v>0</v>
+      </c>
+      <c r="O106" s="27">
         <v>5</v>
       </c>
-      <c r="P106" s="30">
+      <c r="P106" s="27">
         <v>4.4838709677419297</v>
       </c>
     </row>
-    <row r="107" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D107" s="45" t="s">
+    <row r="107" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C107" s="28"/>
+      <c r="D107" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="E107" s="45"/>
-      <c r="F107" s="27">
+      <c r="E107" s="42"/>
+      <c r="F107" s="26">
         <v>3</v>
       </c>
-      <c r="G107" s="30">
-[...23 lines deleted...]
-      <c r="O107" s="30">
+      <c r="G107" s="27">
+        <v>1</v>
+      </c>
+      <c r="H107" s="27">
+        <v>0</v>
+      </c>
+      <c r="I107" s="27">
+        <v>0</v>
+      </c>
+      <c r="J107" s="27">
+        <v>0</v>
+      </c>
+      <c r="K107" s="27">
+        <v>0</v>
+      </c>
+      <c r="L107" s="27">
+        <v>0</v>
+      </c>
+      <c r="M107" s="27">
+        <v>1</v>
+      </c>
+      <c r="N107" s="27">
+        <v>0</v>
+      </c>
+      <c r="O107" s="27">
         <v>3</v>
       </c>
-      <c r="P107" s="30">
+      <c r="P107" s="27">
         <v>2.4838709677419302</v>
       </c>
     </row>
-    <row r="108" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C108" s="45" t="s">
+    <row r="108" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C108" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="D108" s="45"/>
-[...1 lines deleted...]
-      <c r="F108" s="27">
+      <c r="D108" s="42"/>
+      <c r="E108" s="42"/>
+      <c r="F108" s="26">
         <v>1873</v>
       </c>
-      <c r="G108" s="30">
+      <c r="G108" s="27">
         <v>269</v>
       </c>
-      <c r="H108" s="30">
+      <c r="H108" s="27">
         <v>210</v>
       </c>
-      <c r="I108" s="30">
+      <c r="I108" s="27">
         <v>46</v>
       </c>
-      <c r="J108" s="30">
+      <c r="J108" s="27">
         <v>91</v>
       </c>
-      <c r="K108" s="30">
+      <c r="K108" s="27">
         <v>145</v>
       </c>
-      <c r="L108" s="30">
+      <c r="L108" s="27">
         <v>210</v>
       </c>
-      <c r="M108" s="30">
+      <c r="M108" s="27">
         <v>209</v>
       </c>
-      <c r="N108" s="30">
+      <c r="N108" s="27">
         <v>25</v>
       </c>
-      <c r="O108" s="30">
+      <c r="O108" s="27">
         <v>1900</v>
       </c>
-      <c r="P108" s="30">
+      <c r="P108" s="27">
         <v>1898.6129032258</v>
       </c>
     </row>
-    <row r="109" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D109" s="45" t="s">
+    <row r="109" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C109" s="28"/>
+      <c r="D109" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="E109" s="45"/>
-      <c r="F109" s="27">
+      <c r="E109" s="42"/>
+      <c r="F109" s="26">
         <v>39</v>
       </c>
-      <c r="G109" s="30">
+      <c r="G109" s="27">
         <v>17</v>
       </c>
-      <c r="H109" s="30">
+      <c r="H109" s="27">
         <v>10</v>
       </c>
-      <c r="I109" s="30">
-[...5 lines deleted...]
-      <c r="K109" s="30">
+      <c r="I109" s="27">
+        <v>0</v>
+      </c>
+      <c r="J109" s="27">
+        <v>1</v>
+      </c>
+      <c r="K109" s="27">
         <v>6</v>
       </c>
-      <c r="L109" s="30">
+      <c r="L109" s="27">
         <v>10</v>
       </c>
-      <c r="M109" s="30">
+      <c r="M109" s="27">
         <v>9</v>
       </c>
-      <c r="N109" s="30">
-[...2 lines deleted...]
-      <c r="O109" s="30">
+      <c r="N109" s="27">
+        <v>2</v>
+      </c>
+      <c r="O109" s="27">
         <v>40</v>
       </c>
-      <c r="P109" s="30">
+      <c r="P109" s="27">
         <v>38.0322580645161</v>
       </c>
     </row>
-    <row r="110" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C110" s="45" t="s">
+    <row r="110" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C110" s="42" t="s">
         <v>106</v>
       </c>
-      <c r="D110" s="45"/>
-[...1 lines deleted...]
-      <c r="F110" s="27">
+      <c r="D110" s="42"/>
+      <c r="E110" s="42"/>
+      <c r="F110" s="26">
         <v>305</v>
       </c>
-      <c r="G110" s="30">
+      <c r="G110" s="27">
         <v>42</v>
       </c>
-      <c r="H110" s="30">
+      <c r="H110" s="27">
         <v>20</v>
       </c>
-      <c r="I110" s="30">
+      <c r="I110" s="27">
         <v>8</v>
       </c>
-      <c r="J110" s="30">
+      <c r="J110" s="27">
         <v>11</v>
       </c>
-      <c r="K110" s="30">
+      <c r="K110" s="27">
         <v>28</v>
       </c>
-      <c r="L110" s="30">
+      <c r="L110" s="27">
         <v>20</v>
       </c>
-      <c r="M110" s="30">
+      <c r="M110" s="27">
         <v>24</v>
       </c>
-      <c r="N110" s="30">
+      <c r="N110" s="27">
         <v>3</v>
       </c>
-      <c r="O110" s="30">
+      <c r="O110" s="27">
         <v>311</v>
       </c>
-      <c r="P110" s="30">
+      <c r="P110" s="27">
         <v>308.935483870967</v>
       </c>
     </row>
-    <row r="111" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C112" s="47" t="s">
+    <row r="111" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C111" s="38"/>
+      <c r="D111" s="38"/>
+      <c r="E111" s="38"/>
+      <c r="F111" s="26"/>
+      <c r="G111" s="27"/>
+      <c r="H111" s="27"/>
+      <c r="I111" s="27"/>
+      <c r="J111" s="27"/>
+      <c r="K111" s="27"/>
+      <c r="L111" s="27"/>
+      <c r="M111" s="27"/>
+      <c r="N111" s="27"/>
+      <c r="O111" s="27"/>
+      <c r="P111" s="27"/>
+    </row>
+    <row r="112" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C112" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="D112" s="47"/>
-[...1 lines deleted...]
-      <c r="F112" s="23">
+      <c r="D112" s="41"/>
+      <c r="E112" s="41"/>
+      <c r="F112" s="22">
         <v>3897</v>
       </c>
-      <c r="G112" s="31">
+      <c r="G112" s="19">
         <v>247</v>
       </c>
-      <c r="H112" s="31">
+      <c r="H112" s="19">
         <v>131</v>
       </c>
-      <c r="I112" s="31">
+      <c r="I112" s="19">
         <v>13</v>
       </c>
-      <c r="J112" s="31">
+      <c r="J112" s="19">
         <v>163</v>
       </c>
-      <c r="K112" s="31">
+      <c r="K112" s="19">
         <v>255</v>
       </c>
-      <c r="L112" s="31">
+      <c r="L112" s="19">
         <v>131</v>
       </c>
-      <c r="M112" s="31">
+      <c r="M112" s="19">
         <v>191</v>
       </c>
-      <c r="N112" s="31">
+      <c r="N112" s="19">
         <v>8</v>
       </c>
-      <c r="O112" s="31">
+      <c r="O112" s="19">
         <v>3866</v>
       </c>
-      <c r="P112" s="31">
+      <c r="P112" s="19">
         <v>3847.2903225806399</v>
       </c>
     </row>
-    <row r="113" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C114" s="45" t="s">
+    <row r="113" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C113" s="39"/>
+      <c r="D113" s="39"/>
+      <c r="E113" s="39"/>
+      <c r="F113" s="22"/>
+      <c r="G113" s="19"/>
+      <c r="H113" s="19"/>
+      <c r="I113" s="19"/>
+      <c r="J113" s="19"/>
+      <c r="K113" s="19"/>
+      <c r="L113" s="19"/>
+      <c r="M113" s="19"/>
+      <c r="N113" s="19"/>
+      <c r="O113" s="19"/>
+      <c r="P113" s="19"/>
+    </row>
+    <row r="114" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C114" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="D114" s="45"/>
-[...1 lines deleted...]
-      <c r="F114" s="27">
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="26">
         <v>282</v>
       </c>
-      <c r="G114" s="30">
+      <c r="G114" s="27">
         <v>15</v>
       </c>
-      <c r="H114" s="30">
+      <c r="H114" s="27">
         <v>5</v>
       </c>
-      <c r="I114" s="30">
-[...2 lines deleted...]
-      <c r="J114" s="30">
+      <c r="I114" s="27">
+        <v>1</v>
+      </c>
+      <c r="J114" s="27">
         <v>9</v>
       </c>
-      <c r="K114" s="30">
+      <c r="K114" s="27">
         <v>18</v>
       </c>
-      <c r="L114" s="30">
+      <c r="L114" s="27">
         <v>5</v>
       </c>
-      <c r="M114" s="30">
-[...5 lines deleted...]
-      <c r="O114" s="30">
+      <c r="M114" s="27">
+        <v>2</v>
+      </c>
+      <c r="N114" s="27">
+        <v>0</v>
+      </c>
+      <c r="O114" s="27">
         <v>287</v>
       </c>
-      <c r="P114" s="30">
+      <c r="P114" s="27">
         <v>281.74193548387098</v>
       </c>
     </row>
-    <row r="115" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C115" s="45" t="s">
+    <row r="115" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C115" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="D115" s="45"/>
-[...1 lines deleted...]
-      <c r="F115" s="27">
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="26">
         <v>350</v>
       </c>
-      <c r="G115" s="30">
+      <c r="G115" s="27">
         <v>14</v>
       </c>
-      <c r="H115" s="30">
+      <c r="H115" s="27">
         <v>10</v>
       </c>
-      <c r="I115" s="30">
-[...2 lines deleted...]
-      <c r="J115" s="30">
+      <c r="I115" s="27">
+        <v>2</v>
+      </c>
+      <c r="J115" s="27">
         <v>13</v>
       </c>
-      <c r="K115" s="30">
+      <c r="K115" s="27">
         <v>17</v>
       </c>
-      <c r="L115" s="30">
+      <c r="L115" s="27">
         <v>10</v>
       </c>
-      <c r="M115" s="30">
+      <c r="M115" s="27">
         <v>6</v>
       </c>
-      <c r="N115" s="30">
-[...2 lines deleted...]
-      <c r="O115" s="30">
+      <c r="N115" s="27">
+        <v>2</v>
+      </c>
+      <c r="O115" s="27">
         <v>354</v>
       </c>
-      <c r="P115" s="30">
+      <c r="P115" s="27">
         <v>317.90322580645102</v>
       </c>
     </row>
-    <row r="116" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D116" s="45" t="s">
+    <row r="116" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C116" s="28"/>
+      <c r="D116" s="42" t="s">
         <v>110</v>
       </c>
-      <c r="E116" s="45"/>
-      <c r="F116" s="27">
+      <c r="E116" s="42"/>
+      <c r="F116" s="26">
         <v>3</v>
       </c>
-      <c r="G116" s="30">
-[...23 lines deleted...]
-      <c r="O116" s="30">
+      <c r="G116" s="27">
+        <v>2</v>
+      </c>
+      <c r="H116" s="27">
+        <v>2</v>
+      </c>
+      <c r="I116" s="27">
+        <v>0</v>
+      </c>
+      <c r="J116" s="27">
+        <v>0</v>
+      </c>
+      <c r="K116" s="27">
+        <v>0</v>
+      </c>
+      <c r="L116" s="27">
+        <v>2</v>
+      </c>
+      <c r="M116" s="27">
+        <v>1</v>
+      </c>
+      <c r="N116" s="27">
+        <v>0</v>
+      </c>
+      <c r="O116" s="27">
         <v>4</v>
       </c>
-      <c r="P116" s="30">
+      <c r="P116" s="27">
         <v>3.54838709677419</v>
       </c>
     </row>
-    <row r="117" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C117" s="45" t="s">
+    <row r="117" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C117" s="42" t="s">
         <v>111</v>
       </c>
-      <c r="D117" s="45"/>
-[...1 lines deleted...]
-      <c r="F117" s="27">
+      <c r="D117" s="42"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="26">
         <v>286</v>
       </c>
-      <c r="G117" s="30">
+      <c r="G117" s="27">
         <v>10</v>
       </c>
-      <c r="H117" s="30">
+      <c r="H117" s="27">
         <v>4</v>
       </c>
-      <c r="I117" s="30">
-[...2 lines deleted...]
-      <c r="J117" s="30">
+      <c r="I117" s="27">
+        <v>2</v>
+      </c>
+      <c r="J117" s="27">
         <v>12</v>
       </c>
-      <c r="K117" s="30">
+      <c r="K117" s="27">
         <v>11</v>
       </c>
-      <c r="L117" s="30">
+      <c r="L117" s="27">
         <v>4</v>
       </c>
-      <c r="M117" s="30">
+      <c r="M117" s="27">
         <v>7</v>
       </c>
-      <c r="N117" s="30">
-[...2 lines deleted...]
-      <c r="O117" s="30">
+      <c r="N117" s="27">
+        <v>0</v>
+      </c>
+      <c r="O117" s="27">
         <v>292</v>
       </c>
-      <c r="P117" s="30">
+      <c r="P117" s="27">
         <v>286.451612903225</v>
       </c>
     </row>
-    <row r="118" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C118" s="45" t="s">
+    <row r="118" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C118" s="42" t="s">
         <v>112</v>
       </c>
-      <c r="D118" s="45"/>
-[...1 lines deleted...]
-      <c r="F118" s="27">
+      <c r="D118" s="42"/>
+      <c r="E118" s="42"/>
+      <c r="F118" s="26">
         <v>393</v>
       </c>
-      <c r="G118" s="30">
-[...8 lines deleted...]
-      <c r="J118" s="30">
+      <c r="G118" s="27">
+        <v>2</v>
+      </c>
+      <c r="H118" s="27">
+        <v>2</v>
+      </c>
+      <c r="I118" s="27">
+        <v>0</v>
+      </c>
+      <c r="J118" s="27">
         <v>15</v>
       </c>
-      <c r="K118" s="30">
+      <c r="K118" s="27">
         <v>9</v>
       </c>
-      <c r="L118" s="30">
-[...2 lines deleted...]
-      <c r="M118" s="30">
+      <c r="L118" s="27">
+        <v>2</v>
+      </c>
+      <c r="M118" s="27">
         <v>17</v>
       </c>
-      <c r="N118" s="30">
-[...2 lines deleted...]
-      <c r="O118" s="30">
+      <c r="N118" s="27">
+        <v>0</v>
+      </c>
+      <c r="O118" s="27">
         <v>384</v>
       </c>
-      <c r="P118" s="30">
+      <c r="P118" s="27">
         <v>388.22580645161298</v>
       </c>
     </row>
-    <row r="119" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D119" s="45" t="s">
+    <row r="119" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C119" s="28"/>
+      <c r="D119" s="42" t="s">
         <v>113</v>
       </c>
-      <c r="E119" s="45"/>
-      <c r="F119" s="27">
+      <c r="E119" s="42"/>
+      <c r="F119" s="26">
         <v>69</v>
       </c>
-      <c r="G119" s="30">
+      <c r="G119" s="27">
         <v>16</v>
       </c>
-      <c r="H119" s="30">
+      <c r="H119" s="27">
         <v>8</v>
       </c>
-      <c r="I119" s="30">
-[...5 lines deleted...]
-      <c r="K119" s="30">
+      <c r="I119" s="27">
+        <v>1</v>
+      </c>
+      <c r="J119" s="27">
+        <v>2</v>
+      </c>
+      <c r="K119" s="27">
         <v>11</v>
       </c>
-      <c r="L119" s="30">
+      <c r="L119" s="27">
         <v>8</v>
       </c>
-      <c r="M119" s="30">
+      <c r="M119" s="27">
         <v>9</v>
       </c>
-      <c r="N119" s="30">
-[...2 lines deleted...]
-      <c r="O119" s="30">
+      <c r="N119" s="27">
+        <v>0</v>
+      </c>
+      <c r="O119" s="27">
         <v>68</v>
       </c>
-      <c r="P119" s="30">
+      <c r="P119" s="27">
         <v>70.838709677419303</v>
       </c>
     </row>
-    <row r="120" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D120" s="45" t="s">
+    <row r="120" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C120" s="28"/>
+      <c r="D120" s="42" t="s">
         <v>114</v>
       </c>
-      <c r="E120" s="45"/>
-[...30 lines deleted...]
-      <c r="P120" s="30">
+      <c r="E120" s="42"/>
+      <c r="F120" s="26">
+        <v>1</v>
+      </c>
+      <c r="G120" s="27">
+        <v>2</v>
+      </c>
+      <c r="H120" s="27">
+        <v>0</v>
+      </c>
+      <c r="I120" s="27">
+        <v>0</v>
+      </c>
+      <c r="J120" s="27">
+        <v>0</v>
+      </c>
+      <c r="K120" s="27">
+        <v>0</v>
+      </c>
+      <c r="L120" s="27">
+        <v>0</v>
+      </c>
+      <c r="M120" s="27">
+        <v>1</v>
+      </c>
+      <c r="N120" s="27">
+        <v>0</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
         <v>2.19354838709677</v>
       </c>
     </row>
-    <row r="121" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D121" s="45" t="s">
+    <row r="121" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C121" s="28"/>
+      <c r="D121" s="42" t="s">
         <v>115</v>
       </c>
-      <c r="E121" s="45"/>
-      <c r="F121" s="27">
+      <c r="E121" s="42"/>
+      <c r="F121" s="26">
         <v>7</v>
       </c>
-      <c r="G121" s="30">
+      <c r="G121" s="27">
         <v>9</v>
       </c>
-      <c r="H121" s="30">
-[...14 lines deleted...]
-      <c r="M121" s="30">
+      <c r="H121" s="27">
+        <v>2</v>
+      </c>
+      <c r="I121" s="27">
+        <v>0</v>
+      </c>
+      <c r="J121" s="27">
+        <v>0</v>
+      </c>
+      <c r="K121" s="27">
+        <v>2</v>
+      </c>
+      <c r="L121" s="27">
+        <v>2</v>
+      </c>
+      <c r="M121" s="27">
         <v>3</v>
       </c>
-      <c r="N121" s="30">
-[...2 lines deleted...]
-      <c r="O121" s="30">
+      <c r="N121" s="27">
+        <v>0</v>
+      </c>
+      <c r="O121" s="27">
         <v>11</v>
       </c>
-      <c r="P121" s="30">
+      <c r="P121" s="27">
         <v>8.4193548387096708</v>
       </c>
     </row>
-    <row r="122" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C122" s="45" t="s">
+    <row r="122" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C122" s="42" t="s">
         <v>116</v>
       </c>
-      <c r="D122" s="45"/>
-[...1 lines deleted...]
-      <c r="F122" s="27">
+      <c r="D122" s="42"/>
+      <c r="E122" s="42"/>
+      <c r="F122" s="26">
         <v>348</v>
       </c>
-      <c r="G122" s="30">
-[...8 lines deleted...]
-      <c r="J122" s="30">
+      <c r="G122" s="27">
+        <v>1</v>
+      </c>
+      <c r="H122" s="27">
+        <v>0</v>
+      </c>
+      <c r="I122" s="27">
+        <v>0</v>
+      </c>
+      <c r="J122" s="27">
         <v>20</v>
       </c>
-      <c r="K122" s="30">
+      <c r="K122" s="27">
         <v>14</v>
       </c>
-      <c r="L122" s="30">
-[...8 lines deleted...]
-      <c r="O122" s="30">
+      <c r="L122" s="27">
+        <v>0</v>
+      </c>
+      <c r="M122" s="27">
+        <v>1</v>
+      </c>
+      <c r="N122" s="27">
+        <v>0</v>
+      </c>
+      <c r="O122" s="27">
         <v>354</v>
       </c>
-      <c r="P122" s="30">
+      <c r="P122" s="27">
         <v>349.806451612903</v>
       </c>
     </row>
-    <row r="123" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C123" s="45" t="s">
+    <row r="123" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C123" s="42" t="s">
         <v>117</v>
       </c>
-      <c r="D123" s="45"/>
-[...1 lines deleted...]
-      <c r="F123" s="27">
+      <c r="D123" s="42"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="26">
         <v>74</v>
       </c>
-      <c r="G123" s="30">
-[...8 lines deleted...]
-      <c r="J123" s="30">
+      <c r="G123" s="27">
+        <v>0</v>
+      </c>
+      <c r="H123" s="27">
+        <v>0</v>
+      </c>
+      <c r="I123" s="27">
+        <v>0</v>
+      </c>
+      <c r="J123" s="27">
         <v>4</v>
       </c>
-      <c r="K123" s="30">
-[...11 lines deleted...]
-      <c r="O123" s="30">
+      <c r="K123" s="27">
+        <v>0</v>
+      </c>
+      <c r="L123" s="27">
+        <v>0</v>
+      </c>
+      <c r="M123" s="27">
+        <v>1</v>
+      </c>
+      <c r="N123" s="27">
+        <v>0</v>
+      </c>
+      <c r="O123" s="27">
         <v>77</v>
       </c>
-      <c r="P123" s="30">
+      <c r="P123" s="27">
         <v>74.838709677419303</v>
       </c>
     </row>
-    <row r="124" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C124" s="45" t="s">
+    <row r="124" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C124" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="D124" s="45"/>
-[...1 lines deleted...]
-      <c r="F124" s="27">
+      <c r="D124" s="42"/>
+      <c r="E124" s="42"/>
+      <c r="F124" s="26">
         <v>680</v>
       </c>
-      <c r="G124" s="30">
+      <c r="G124" s="27">
         <v>4</v>
       </c>
-      <c r="H124" s="30">
+      <c r="H124" s="27">
         <v>5</v>
       </c>
-      <c r="I124" s="30">
-[...2 lines deleted...]
-      <c r="J124" s="30">
+      <c r="I124" s="27">
+        <v>0</v>
+      </c>
+      <c r="J124" s="27">
         <v>35</v>
       </c>
-      <c r="K124" s="30">
+      <c r="K124" s="27">
         <v>45</v>
       </c>
-      <c r="L124" s="30">
+      <c r="L124" s="27">
         <v>5</v>
       </c>
-      <c r="M124" s="30">
+      <c r="M124" s="27">
         <v>29</v>
       </c>
-      <c r="N124" s="30">
-[...2 lines deleted...]
-      <c r="O124" s="30">
+      <c r="N124" s="27">
+        <v>0</v>
+      </c>
+      <c r="O124" s="27">
         <v>645</v>
       </c>
-      <c r="P124" s="30">
+      <c r="P124" s="27">
         <v>660.25806451612902</v>
       </c>
     </row>
-    <row r="125" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D125" s="45" t="s">
+    <row r="125" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C125" s="28"/>
+      <c r="D125" s="42" t="s">
         <v>119</v>
       </c>
-      <c r="E125" s="45"/>
-      <c r="F125" s="27">
+      <c r="E125" s="42"/>
+      <c r="F125" s="26">
         <v>210</v>
       </c>
-      <c r="G125" s="30">
+      <c r="G125" s="27">
         <v>10</v>
       </c>
-      <c r="H125" s="30">
+      <c r="H125" s="27">
         <v>5</v>
       </c>
-      <c r="I125" s="30">
-[...2 lines deleted...]
-      <c r="J125" s="30">
+      <c r="I125" s="27">
+        <v>0</v>
+      </c>
+      <c r="J125" s="27">
         <v>12</v>
       </c>
-      <c r="K125" s="30">
+      <c r="K125" s="27">
         <v>12</v>
       </c>
-      <c r="L125" s="30">
+      <c r="L125" s="27">
         <v>5</v>
       </c>
-      <c r="M125" s="30">
+      <c r="M125" s="27">
         <v>8</v>
       </c>
-      <c r="N125" s="30">
-[...2 lines deleted...]
-      <c r="O125" s="30">
+      <c r="N125" s="27">
+        <v>0</v>
+      </c>
+      <c r="O125" s="27">
         <v>212</v>
       </c>
-      <c r="P125" s="30">
+      <c r="P125" s="27">
         <v>210.96774193548299</v>
       </c>
     </row>
-    <row r="126" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D126" s="45" t="s">
+    <row r="126" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C126" s="28"/>
+      <c r="D126" s="42" t="s">
         <v>120</v>
       </c>
-      <c r="E126" s="45"/>
-      <c r="F126" s="27">
+      <c r="E126" s="42"/>
+      <c r="F126" s="26">
         <v>21</v>
       </c>
-      <c r="G126" s="30">
+      <c r="G126" s="27">
         <v>10</v>
       </c>
-      <c r="H126" s="30">
+      <c r="H126" s="27">
         <v>7</v>
       </c>
-      <c r="I126" s="30">
-[...8 lines deleted...]
-      <c r="L126" s="30">
+      <c r="I126" s="27">
+        <v>0</v>
+      </c>
+      <c r="J126" s="27">
+        <v>1</v>
+      </c>
+      <c r="K126" s="27">
+        <v>2</v>
+      </c>
+      <c r="L126" s="27">
         <v>7</v>
       </c>
-      <c r="M126" s="30">
+      <c r="M126" s="27">
         <v>9</v>
       </c>
-      <c r="N126" s="30">
-[...2 lines deleted...]
-      <c r="O126" s="30">
+      <c r="N126" s="27">
+        <v>0</v>
+      </c>
+      <c r="O126" s="27">
         <v>21</v>
       </c>
-      <c r="P126" s="30">
+      <c r="P126" s="27">
         <v>21.0322580645161</v>
       </c>
     </row>
-    <row r="127" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C127" s="45" t="s">
+    <row r="127" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C127" s="42" t="s">
         <v>121</v>
       </c>
-      <c r="D127" s="45"/>
-[...1 lines deleted...]
-      <c r="F127" s="27">
+      <c r="D127" s="42"/>
+      <c r="E127" s="42"/>
+      <c r="F127" s="26">
         <v>637</v>
       </c>
-      <c r="G127" s="30">
+      <c r="G127" s="27">
         <v>24</v>
       </c>
-      <c r="H127" s="30">
+      <c r="H127" s="27">
         <v>15</v>
       </c>
-      <c r="I127" s="30">
-[...2 lines deleted...]
-      <c r="J127" s="30">
+      <c r="I127" s="27">
+        <v>1</v>
+      </c>
+      <c r="J127" s="27">
         <v>22</v>
       </c>
-      <c r="K127" s="30">
+      <c r="K127" s="27">
         <v>47</v>
       </c>
-      <c r="L127" s="30">
+      <c r="L127" s="27">
         <v>15</v>
       </c>
-      <c r="M127" s="30">
+      <c r="M127" s="27">
         <v>25</v>
       </c>
-      <c r="N127" s="30">
-[...2 lines deleted...]
-      <c r="O127" s="30">
+      <c r="N127" s="27">
+        <v>0</v>
+      </c>
+      <c r="O127" s="27">
         <v>612</v>
       </c>
-      <c r="P127" s="30">
+      <c r="P127" s="27">
         <v>627.51612903225805</v>
       </c>
     </row>
-    <row r="128" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D128" s="45" t="s">
+    <row r="128" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C128" s="28"/>
+      <c r="D128" s="42" t="s">
         <v>122</v>
       </c>
-      <c r="E128" s="45"/>
-      <c r="F128" s="27">
+      <c r="E128" s="42"/>
+      <c r="F128" s="26">
         <v>11</v>
       </c>
-      <c r="G128" s="30">
+      <c r="G128" s="27">
         <v>5</v>
       </c>
-      <c r="H128" s="30">
-[...8 lines deleted...]
-      <c r="K128" s="30">
+      <c r="H128" s="27">
+        <v>2</v>
+      </c>
+      <c r="I128" s="27">
+        <v>0</v>
+      </c>
+      <c r="J128" s="27">
+        <v>0</v>
+      </c>
+      <c r="K128" s="27">
         <v>3</v>
       </c>
-      <c r="L128" s="30">
-[...2 lines deleted...]
-      <c r="M128" s="30">
+      <c r="L128" s="27">
+        <v>2</v>
+      </c>
+      <c r="M128" s="27">
         <v>4</v>
       </c>
-      <c r="N128" s="30">
-[...2 lines deleted...]
-      <c r="O128" s="30">
+      <c r="N128" s="27">
+        <v>0</v>
+      </c>
+      <c r="O128" s="27">
         <v>9</v>
       </c>
-      <c r="P128" s="30">
+      <c r="P128" s="27">
         <v>9.32258064516129</v>
       </c>
     </row>
-    <row r="129" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D129" s="45" t="s">
+    <row r="129" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C129" s="28"/>
+      <c r="D129" s="42" t="s">
         <v>123</v>
       </c>
-      <c r="E129" s="45"/>
-      <c r="F129" s="27">
+      <c r="E129" s="42"/>
+      <c r="F129" s="26">
         <v>6</v>
       </c>
-      <c r="G129" s="30">
-[...23 lines deleted...]
-      <c r="O129" s="30">
+      <c r="G129" s="27">
+        <v>2</v>
+      </c>
+      <c r="H129" s="27">
+        <v>0</v>
+      </c>
+      <c r="I129" s="27">
+        <v>0</v>
+      </c>
+      <c r="J129" s="27">
+        <v>0</v>
+      </c>
+      <c r="K129" s="27">
+        <v>0</v>
+      </c>
+      <c r="L129" s="27">
+        <v>0</v>
+      </c>
+      <c r="M129" s="27">
+        <v>1</v>
+      </c>
+      <c r="N129" s="27">
+        <v>0</v>
+      </c>
+      <c r="O129" s="27">
         <v>7</v>
       </c>
-      <c r="P129" s="30">
+      <c r="P129" s="27">
         <v>6.2580645161290303</v>
       </c>
     </row>
-    <row r="130" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C130" s="45" t="s">
+    <row r="130" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C130" s="42" t="s">
         <v>124</v>
       </c>
-      <c r="D130" s="45"/>
-[...1 lines deleted...]
-      <c r="F130" s="27">
+      <c r="D130" s="42"/>
+      <c r="E130" s="42"/>
+      <c r="F130" s="26">
         <v>503</v>
       </c>
-      <c r="G130" s="30">
+      <c r="G130" s="27">
         <v>105</v>
       </c>
-      <c r="H130" s="30">
+      <c r="H130" s="27">
         <v>59</v>
       </c>
-      <c r="I130" s="30">
+      <c r="I130" s="27">
         <v>5</v>
       </c>
-      <c r="J130" s="30">
+      <c r="J130" s="27">
         <v>18</v>
       </c>
-      <c r="K130" s="30">
+      <c r="K130" s="27">
         <v>58</v>
       </c>
-      <c r="L130" s="30">
+      <c r="L130" s="27">
         <v>59</v>
       </c>
-      <c r="M130" s="30">
+      <c r="M130" s="27">
         <v>60</v>
       </c>
-      <c r="N130" s="30">
+      <c r="N130" s="27">
         <v>5</v>
       </c>
-      <c r="O130" s="30">
+      <c r="O130" s="27">
         <v>508</v>
       </c>
-      <c r="P130" s="30">
+      <c r="P130" s="27">
         <v>511.322580645161</v>
       </c>
     </row>
-    <row r="131" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D131" s="45" t="s">
+    <row r="131" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C131" s="28"/>
+      <c r="D131" s="42" t="s">
         <v>125</v>
       </c>
-      <c r="E131" s="45"/>
-      <c r="F131" s="27">
+      <c r="E131" s="42"/>
+      <c r="F131" s="26">
         <v>7</v>
       </c>
-      <c r="G131" s="30">
+      <c r="G131" s="27">
         <v>10</v>
       </c>
-      <c r="H131" s="30">
+      <c r="H131" s="27">
         <v>4</v>
       </c>
-      <c r="I131" s="30">
-[...8 lines deleted...]
-      <c r="L131" s="30">
+      <c r="I131" s="27">
+        <v>1</v>
+      </c>
+      <c r="J131" s="27">
+        <v>0</v>
+      </c>
+      <c r="K131" s="27">
+        <v>2</v>
+      </c>
+      <c r="L131" s="27">
         <v>4</v>
       </c>
-      <c r="M131" s="30">
+      <c r="M131" s="27">
         <v>4</v>
       </c>
-      <c r="N131" s="30">
-[...2 lines deleted...]
-      <c r="O131" s="30">
+      <c r="N131" s="27">
+        <v>0</v>
+      </c>
+      <c r="O131" s="27">
         <v>12</v>
       </c>
-      <c r="P131" s="30">
+      <c r="P131" s="27">
         <v>9</v>
       </c>
     </row>
-    <row r="132" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D132" s="45" t="s">
+    <row r="132" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C132" s="28"/>
+      <c r="D132" s="42" t="s">
         <v>126</v>
       </c>
-      <c r="E132" s="45"/>
-      <c r="F132" s="27">
+      <c r="E132" s="42"/>
+      <c r="F132" s="26">
         <v>9</v>
       </c>
-      <c r="G132" s="30">
+      <c r="G132" s="27">
         <v>6</v>
       </c>
-      <c r="H132" s="30">
-[...8 lines deleted...]
-      <c r="K132" s="30">
+      <c r="H132" s="27">
+        <v>1</v>
+      </c>
+      <c r="I132" s="27">
+        <v>0</v>
+      </c>
+      <c r="J132" s="27">
+        <v>0</v>
+      </c>
+      <c r="K132" s="27">
         <v>4</v>
       </c>
-      <c r="L132" s="30">
-[...2 lines deleted...]
-      <c r="M132" s="30">
+      <c r="L132" s="27">
+        <v>1</v>
+      </c>
+      <c r="M132" s="27">
         <v>3</v>
       </c>
-      <c r="N132" s="30">
-[...2 lines deleted...]
-      <c r="O132" s="30">
+      <c r="N132" s="27">
+        <v>1</v>
+      </c>
+      <c r="O132" s="27">
         <v>7</v>
       </c>
-      <c r="P132" s="30">
+      <c r="P132" s="27">
         <v>7.6451612903225801</v>
       </c>
     </row>
-    <row r="133" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C134" s="47" t="s">
+    <row r="133" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C133" s="28"/>
+      <c r="D133" s="38"/>
+      <c r="E133" s="38"/>
+      <c r="F133" s="26"/>
+      <c r="G133" s="27"/>
+      <c r="H133" s="27"/>
+      <c r="I133" s="27"/>
+      <c r="J133" s="27"/>
+      <c r="K133" s="27"/>
+      <c r="L133" s="27"/>
+      <c r="M133" s="27"/>
+      <c r="N133" s="27"/>
+      <c r="O133" s="27"/>
+      <c r="P133" s="27"/>
+    </row>
+    <row r="134" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C134" s="41" t="s">
         <v>127</v>
       </c>
-      <c r="D134" s="47"/>
-[...1 lines deleted...]
-      <c r="F134" s="23">
+      <c r="D134" s="41"/>
+      <c r="E134" s="41"/>
+      <c r="F134" s="22">
         <v>7202</v>
       </c>
-      <c r="G134" s="31">
+      <c r="G134" s="19">
         <v>471</v>
       </c>
-      <c r="H134" s="31">
+      <c r="H134" s="19">
         <v>274</v>
       </c>
-      <c r="I134" s="31">
+      <c r="I134" s="19">
         <v>61</v>
       </c>
-      <c r="J134" s="31">
+      <c r="J134" s="19">
         <v>401</v>
       </c>
-      <c r="K134" s="31">
+      <c r="K134" s="19">
         <v>423</v>
       </c>
-      <c r="L134" s="31">
+      <c r="L134" s="19">
         <v>274</v>
       </c>
-      <c r="M134" s="31">
+      <c r="M134" s="19">
         <v>446</v>
       </c>
-      <c r="N134" s="31">
+      <c r="N134" s="19">
         <v>31</v>
       </c>
-      <c r="O134" s="31">
+      <c r="O134" s="19">
         <v>7235</v>
       </c>
-      <c r="P134" s="31">
+      <c r="P134" s="19">
         <v>7209.6129032258004</v>
       </c>
     </row>
-    <row r="135" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C136" s="45" t="s">
+    <row r="135" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C135" s="39"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="39"/>
+      <c r="F135" s="22"/>
+      <c r="G135" s="19"/>
+      <c r="H135" s="19"/>
+      <c r="I135" s="19"/>
+      <c r="J135" s="19"/>
+      <c r="K135" s="19"/>
+      <c r="L135" s="19"/>
+      <c r="M135" s="19"/>
+      <c r="N135" s="19"/>
+      <c r="O135" s="19"/>
+      <c r="P135" s="19"/>
+    </row>
+    <row r="136" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C136" s="42" t="s">
         <v>128</v>
       </c>
-      <c r="D136" s="45"/>
-[...1 lines deleted...]
-      <c r="F136" s="27">
+      <c r="D136" s="42"/>
+      <c r="E136" s="42"/>
+      <c r="F136" s="26">
         <v>943</v>
       </c>
-      <c r="G136" s="30">
-[...8 lines deleted...]
-      <c r="J136" s="30">
+      <c r="G136" s="27">
+        <v>0</v>
+      </c>
+      <c r="H136" s="27">
+        <v>1</v>
+      </c>
+      <c r="I136" s="27">
+        <v>0</v>
+      </c>
+      <c r="J136" s="27">
         <v>51</v>
       </c>
-      <c r="K136" s="30">
+      <c r="K136" s="27">
         <v>54</v>
       </c>
-      <c r="L136" s="30">
-[...2 lines deleted...]
-      <c r="M136" s="30">
+      <c r="L136" s="27">
+        <v>1</v>
+      </c>
+      <c r="M136" s="27">
         <v>16</v>
       </c>
-      <c r="N136" s="30">
-[...2 lines deleted...]
-      <c r="O136" s="30">
+      <c r="N136" s="27">
+        <v>1</v>
+      </c>
+      <c r="O136" s="27">
         <v>923</v>
       </c>
-      <c r="P136" s="30">
+      <c r="P136" s="27">
         <v>937.87096774193503</v>
       </c>
     </row>
-    <row r="137" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D137" s="45" t="s">
+    <row r="137" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C137" s="28"/>
+      <c r="D137" s="42" t="s">
         <v>129</v>
       </c>
-      <c r="E137" s="45"/>
-      <c r="F137" s="27">
+      <c r="E137" s="42"/>
+      <c r="F137" s="26">
         <v>64</v>
       </c>
-      <c r="G137" s="30">
+      <c r="G137" s="27">
         <v>20</v>
       </c>
-      <c r="H137" s="30">
+      <c r="H137" s="27">
         <v>13</v>
       </c>
-      <c r="I137" s="30">
-[...5 lines deleted...]
-      <c r="K137" s="30">
+      <c r="I137" s="27">
+        <v>2</v>
+      </c>
+      <c r="J137" s="27">
+        <v>1</v>
+      </c>
+      <c r="K137" s="27">
         <v>3</v>
       </c>
-      <c r="L137" s="30">
+      <c r="L137" s="27">
         <v>13</v>
       </c>
-      <c r="M137" s="30">
+      <c r="M137" s="27">
         <v>14</v>
       </c>
-      <c r="N137" s="30">
-[...2 lines deleted...]
-      <c r="O137" s="30">
+      <c r="N137" s="27">
+        <v>1</v>
+      </c>
+      <c r="O137" s="27">
         <v>69</v>
       </c>
-      <c r="P137" s="30">
+      <c r="P137" s="27">
         <v>65.903225806451601</v>
       </c>
     </row>
-    <row r="138" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D138" s="45" t="s">
+    <row r="138" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="28"/>
+      <c r="D138" s="42" t="s">
         <v>130</v>
       </c>
-      <c r="E138" s="45"/>
-      <c r="F138" s="27">
+      <c r="E138" s="42"/>
+      <c r="F138" s="26">
         <v>11</v>
       </c>
-      <c r="G138" s="30">
-[...17 lines deleted...]
-      <c r="M138" s="30">
+      <c r="G138" s="27">
+        <v>2</v>
+      </c>
+      <c r="H138" s="27">
+        <v>2</v>
+      </c>
+      <c r="I138" s="27">
+        <v>0</v>
+      </c>
+      <c r="J138" s="27">
+        <v>0</v>
+      </c>
+      <c r="K138" s="27">
+        <v>0</v>
+      </c>
+      <c r="L138" s="27">
+        <v>2</v>
+      </c>
+      <c r="M138" s="27">
         <v>4</v>
       </c>
-      <c r="N138" s="30">
-[...2 lines deleted...]
-      <c r="O138" s="30">
+      <c r="N138" s="27">
+        <v>0</v>
+      </c>
+      <c r="O138" s="27">
         <v>9</v>
       </c>
-      <c r="P138" s="30">
+      <c r="P138" s="27">
         <v>9.3870967741935392</v>
       </c>
     </row>
-    <row r="139" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C139" s="45" t="s">
+    <row r="139" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C139" s="42" t="s">
         <v>131</v>
       </c>
-      <c r="D139" s="45"/>
-[...1 lines deleted...]
-      <c r="F139" s="27">
+      <c r="D139" s="42"/>
+      <c r="E139" s="42"/>
+      <c r="F139" s="26">
         <v>1143</v>
       </c>
-      <c r="G139" s="30">
-[...2 lines deleted...]
-      <c r="H139" s="30">
+      <c r="G139" s="27">
+        <v>1</v>
+      </c>
+      <c r="H139" s="27">
         <v>3</v>
       </c>
-      <c r="I139" s="30">
-[...2 lines deleted...]
-      <c r="J139" s="30">
+      <c r="I139" s="27">
+        <v>0</v>
+      </c>
+      <c r="J139" s="27">
         <v>94</v>
       </c>
-      <c r="K139" s="30">
+      <c r="K139" s="27">
         <v>40</v>
       </c>
-      <c r="L139" s="30">
+      <c r="L139" s="27">
         <v>3</v>
       </c>
-      <c r="M139" s="30">
+      <c r="M139" s="27">
         <v>64</v>
       </c>
-      <c r="N139" s="30">
-[...2 lines deleted...]
-      <c r="O139" s="30">
+      <c r="N139" s="27">
+        <v>1</v>
+      </c>
+      <c r="O139" s="27">
         <v>1133</v>
       </c>
-      <c r="P139" s="30">
+      <c r="P139" s="27">
         <v>1140.4193548387</v>
       </c>
     </row>
-    <row r="140" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D140" s="45" t="s">
+    <row r="140" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C140" s="28"/>
+      <c r="D140" s="42" t="s">
         <v>132</v>
       </c>
-      <c r="E140" s="45"/>
-      <c r="F140" s="27">
+      <c r="E140" s="42"/>
+      <c r="F140" s="26">
         <v>63</v>
       </c>
-      <c r="G140" s="30">
+      <c r="G140" s="27">
         <v>26</v>
       </c>
-      <c r="H140" s="30">
+      <c r="H140" s="27">
         <v>10</v>
       </c>
-      <c r="I140" s="30">
-[...5 lines deleted...]
-      <c r="K140" s="30">
+      <c r="I140" s="27">
+        <v>0</v>
+      </c>
+      <c r="J140" s="27">
+        <v>2</v>
+      </c>
+      <c r="K140" s="27">
         <v>5</v>
       </c>
-      <c r="L140" s="30">
+      <c r="L140" s="27">
         <v>10</v>
       </c>
-      <c r="M140" s="30">
+      <c r="M140" s="27">
         <v>17</v>
       </c>
-      <c r="N140" s="30">
-[...2 lines deleted...]
-      <c r="O140" s="30">
+      <c r="N140" s="27">
+        <v>0</v>
+      </c>
+      <c r="O140" s="27">
         <v>69</v>
       </c>
-      <c r="P140" s="30">
+      <c r="P140" s="27">
         <v>64.354838709677395</v>
       </c>
     </row>
-    <row r="141" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D141" s="45" t="s">
+    <row r="141" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C141" s="28"/>
+      <c r="D141" s="42" t="s">
         <v>133</v>
       </c>
-      <c r="E141" s="45"/>
-      <c r="F141" s="27">
+      <c r="E141" s="42"/>
+      <c r="F141" s="26">
         <v>13</v>
       </c>
-      <c r="G141" s="30">
+      <c r="G141" s="27">
         <v>10</v>
       </c>
-      <c r="H141" s="30">
+      <c r="H141" s="27">
         <v>4</v>
       </c>
-      <c r="I141" s="30">
-[...8 lines deleted...]
-      <c r="L141" s="30">
+      <c r="I141" s="27">
+        <v>2</v>
+      </c>
+      <c r="J141" s="27">
+        <v>0</v>
+      </c>
+      <c r="K141" s="27">
+        <v>1</v>
+      </c>
+      <c r="L141" s="27">
         <v>4</v>
       </c>
-      <c r="M141" s="30">
+      <c r="M141" s="27">
         <v>5</v>
       </c>
-      <c r="N141" s="30">
-[...2 lines deleted...]
-      <c r="O141" s="30">
+      <c r="N141" s="27">
+        <v>1</v>
+      </c>
+      <c r="O141" s="27">
         <v>18</v>
       </c>
-      <c r="P141" s="30">
+      <c r="P141" s="27">
         <v>15.580645161290301</v>
       </c>
     </row>
-    <row r="142" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D142" s="45" t="s">
+    <row r="142" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C142" s="28"/>
+      <c r="D142" s="42" t="s">
         <v>134</v>
       </c>
-      <c r="E142" s="45"/>
-      <c r="F142" s="27">
+      <c r="E142" s="42"/>
+      <c r="F142" s="26">
         <v>77</v>
       </c>
-      <c r="G142" s="30">
+      <c r="G142" s="27">
         <v>20</v>
       </c>
-      <c r="H142" s="30">
+      <c r="H142" s="27">
         <v>14</v>
       </c>
-      <c r="I142" s="30">
-[...5 lines deleted...]
-      <c r="K142" s="30">
+      <c r="I142" s="27">
+        <v>2</v>
+      </c>
+      <c r="J142" s="27">
+        <v>1</v>
+      </c>
+      <c r="K142" s="27">
         <v>10</v>
       </c>
-      <c r="L142" s="30">
+      <c r="L142" s="27">
         <v>14</v>
       </c>
-      <c r="M142" s="30">
+      <c r="M142" s="27">
         <v>13</v>
       </c>
-      <c r="N142" s="30">
-[...2 lines deleted...]
-      <c r="O142" s="30">
+      <c r="N142" s="27">
+        <v>0</v>
+      </c>
+      <c r="O142" s="27">
         <v>77</v>
       </c>
-      <c r="P142" s="30">
+      <c r="P142" s="27">
         <v>78.903225806451601</v>
       </c>
     </row>
-    <row r="143" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D143" s="45" t="s">
+    <row r="143" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C143" s="28"/>
+      <c r="D143" s="42" t="s">
         <v>135</v>
       </c>
-      <c r="E143" s="45"/>
-      <c r="F143" s="27">
+      <c r="E143" s="42"/>
+      <c r="F143" s="26">
         <v>9</v>
       </c>
-      <c r="G143" s="30">
+      <c r="G143" s="27">
         <v>3</v>
       </c>
-      <c r="H143" s="30">
-[...20 lines deleted...]
-      <c r="O143" s="30">
+      <c r="H143" s="27">
+        <v>0</v>
+      </c>
+      <c r="I143" s="27">
+        <v>1</v>
+      </c>
+      <c r="J143" s="27">
+        <v>0</v>
+      </c>
+      <c r="K143" s="27">
+        <v>1</v>
+      </c>
+      <c r="L143" s="27">
+        <v>0</v>
+      </c>
+      <c r="M143" s="27">
+        <v>0</v>
+      </c>
+      <c r="N143" s="27">
+        <v>0</v>
+      </c>
+      <c r="O143" s="27">
         <v>12</v>
       </c>
-      <c r="P143" s="30">
+      <c r="P143" s="27">
         <v>10.774193548387</v>
       </c>
     </row>
-    <row r="144" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D144" s="45" t="s">
+    <row r="144" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C144" s="28"/>
+      <c r="D144" s="42" t="s">
         <v>136</v>
       </c>
-      <c r="E144" s="45"/>
-[...35 lines deleted...]
-      <c r="C145" s="45" t="s">
+      <c r="E144" s="42"/>
+      <c r="F144" s="26">
+        <v>0</v>
+      </c>
+      <c r="G144" s="27">
+        <v>0</v>
+      </c>
+      <c r="H144" s="27">
+        <v>0</v>
+      </c>
+      <c r="I144" s="27">
+        <v>0</v>
+      </c>
+      <c r="J144" s="27">
+        <v>0</v>
+      </c>
+      <c r="K144" s="27">
+        <v>0</v>
+      </c>
+      <c r="L144" s="27">
+        <v>0</v>
+      </c>
+      <c r="M144" s="27">
+        <v>0</v>
+      </c>
+      <c r="N144" s="27">
+        <v>0</v>
+      </c>
+      <c r="O144" s="27">
+        <v>0</v>
+      </c>
+      <c r="P144" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C145" s="42" t="s">
         <v>137</v>
       </c>
-      <c r="D145" s="45"/>
-[...1 lines deleted...]
-      <c r="F145" s="27">
+      <c r="D145" s="42"/>
+      <c r="E145" s="42"/>
+      <c r="F145" s="26">
         <v>78</v>
       </c>
-      <c r="G145" s="30">
-[...8 lines deleted...]
-      <c r="J145" s="30">
+      <c r="G145" s="27">
+        <v>0</v>
+      </c>
+      <c r="H145" s="27">
+        <v>0</v>
+      </c>
+      <c r="I145" s="27">
+        <v>0</v>
+      </c>
+      <c r="J145" s="27">
         <v>17</v>
       </c>
-      <c r="K145" s="30">
+      <c r="K145" s="27">
         <v>4</v>
       </c>
-      <c r="L145" s="30">
-[...2 lines deleted...]
-      <c r="M145" s="30">
+      <c r="L145" s="27">
+        <v>0</v>
+      </c>
+      <c r="M145" s="27">
         <v>4</v>
       </c>
-      <c r="N145" s="30">
+      <c r="N145" s="27">
         <v>5</v>
       </c>
-      <c r="O145" s="30">
+      <c r="O145" s="27">
         <v>82</v>
       </c>
-      <c r="P145" s="30">
+      <c r="P145" s="27">
         <v>78.741935483870904</v>
       </c>
     </row>
-    <row r="146" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C146" s="45" t="s">
+    <row r="146" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C146" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="D146" s="45"/>
-[...1 lines deleted...]
-      <c r="F146" s="27">
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="26">
         <v>1014</v>
       </c>
-      <c r="G146" s="30">
-[...2 lines deleted...]
-      <c r="H146" s="30">
+      <c r="G146" s="27">
+        <v>0</v>
+      </c>
+      <c r="H146" s="27">
         <v>4</v>
       </c>
-      <c r="I146" s="30">
-[...2 lines deleted...]
-      <c r="J146" s="30">
+      <c r="I146" s="27">
+        <v>0</v>
+      </c>
+      <c r="J146" s="27">
         <v>64</v>
       </c>
-      <c r="K146" s="30">
+      <c r="K146" s="27">
         <v>44</v>
       </c>
-      <c r="L146" s="30">
+      <c r="L146" s="27">
         <v>4</v>
       </c>
-      <c r="M146" s="30">
+      <c r="M146" s="27">
         <v>4</v>
       </c>
-      <c r="N146" s="30">
-[...2 lines deleted...]
-      <c r="O146" s="30">
+      <c r="N146" s="27">
+        <v>0</v>
+      </c>
+      <c r="O146" s="27">
         <v>1030</v>
       </c>
-      <c r="P146" s="30">
+      <c r="P146" s="27">
         <v>1017.22580645161</v>
       </c>
     </row>
-    <row r="147" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D147" s="45" t="s">
+    <row r="147" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C147" s="28"/>
+      <c r="D147" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="E147" s="45"/>
-      <c r="F147" s="27">
+      <c r="E147" s="42"/>
+      <c r="F147" s="26">
         <v>6</v>
       </c>
-      <c r="G147" s="30">
-[...23 lines deleted...]
-      <c r="O147" s="30">
+      <c r="G147" s="27">
+        <v>2</v>
+      </c>
+      <c r="H147" s="27">
+        <v>1</v>
+      </c>
+      <c r="I147" s="27">
+        <v>0</v>
+      </c>
+      <c r="J147" s="27">
+        <v>0</v>
+      </c>
+      <c r="K147" s="27">
+        <v>1</v>
+      </c>
+      <c r="L147" s="27">
+        <v>1</v>
+      </c>
+      <c r="M147" s="27">
+        <v>2</v>
+      </c>
+      <c r="N147" s="27">
+        <v>0</v>
+      </c>
+      <c r="O147" s="27">
         <v>5</v>
       </c>
-      <c r="P147" s="30">
+      <c r="P147" s="27">
         <v>5.5483870967741904</v>
       </c>
     </row>
-    <row r="148" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C148" s="45" t="s">
+    <row r="148" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C148" s="42" t="s">
         <v>140</v>
       </c>
-      <c r="D148" s="45"/>
-[...1 lines deleted...]
-      <c r="F148" s="27">
+      <c r="D148" s="42"/>
+      <c r="E148" s="42"/>
+      <c r="F148" s="26">
         <v>772</v>
       </c>
-      <c r="G148" s="30">
-[...8 lines deleted...]
-      <c r="J148" s="30">
+      <c r="G148" s="27">
+        <v>0</v>
+      </c>
+      <c r="H148" s="27">
+        <v>2</v>
+      </c>
+      <c r="I148" s="27">
+        <v>0</v>
+      </c>
+      <c r="J148" s="27">
         <v>33</v>
       </c>
-      <c r="K148" s="30">
+      <c r="K148" s="27">
         <v>34</v>
       </c>
-      <c r="L148" s="30">
-[...2 lines deleted...]
-      <c r="M148" s="30">
+      <c r="L148" s="27">
+        <v>2</v>
+      </c>
+      <c r="M148" s="27">
         <v>16</v>
       </c>
-      <c r="N148" s="30">
-[...2 lines deleted...]
-      <c r="O148" s="30">
+      <c r="N148" s="27">
+        <v>0</v>
+      </c>
+      <c r="O148" s="27">
         <v>755</v>
       </c>
-      <c r="P148" s="30">
+      <c r="P148" s="27">
         <v>762.67741935483798</v>
       </c>
     </row>
-    <row r="149" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C149" s="45" t="s">
+    <row r="149" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C149" s="42" t="s">
         <v>141</v>
       </c>
-      <c r="D149" s="45"/>
-[...1 lines deleted...]
-      <c r="F149" s="27">
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="26">
         <v>619</v>
       </c>
-      <c r="G149" s="30">
-[...8 lines deleted...]
-      <c r="J149" s="30">
+      <c r="G149" s="27">
+        <v>0</v>
+      </c>
+      <c r="H149" s="27">
+        <v>2</v>
+      </c>
+      <c r="I149" s="27">
+        <v>0</v>
+      </c>
+      <c r="J149" s="27">
         <v>43</v>
       </c>
-      <c r="K149" s="30">
+      <c r="K149" s="27">
         <v>20</v>
       </c>
-      <c r="L149" s="30">
-[...8 lines deleted...]
-      <c r="O149" s="30">
+      <c r="L149" s="27">
+        <v>2</v>
+      </c>
+      <c r="M149" s="27">
+        <v>0</v>
+      </c>
+      <c r="N149" s="27">
+        <v>0</v>
+      </c>
+      <c r="O149" s="27">
         <v>642</v>
       </c>
-      <c r="P149" s="30">
+      <c r="P149" s="27">
         <v>634.96774193548401</v>
       </c>
     </row>
-    <row r="150" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C150" s="45" t="s">
+    <row r="150" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C150" s="42" t="s">
         <v>142</v>
       </c>
-      <c r="D150" s="45"/>
-[...1 lines deleted...]
-      <c r="F150" s="27">
+      <c r="D150" s="42"/>
+      <c r="E150" s="42"/>
+      <c r="F150" s="26">
         <v>325</v>
       </c>
-      <c r="G150" s="30">
-[...8 lines deleted...]
-      <c r="J150" s="30">
+      <c r="G150" s="27">
+        <v>1</v>
+      </c>
+      <c r="H150" s="27">
+        <v>1</v>
+      </c>
+      <c r="I150" s="27">
+        <v>0</v>
+      </c>
+      <c r="J150" s="27">
         <v>21</v>
       </c>
-      <c r="K150" s="30">
+      <c r="K150" s="27">
         <v>6</v>
       </c>
-      <c r="L150" s="30">
-[...8 lines deleted...]
-      <c r="O150" s="30">
+      <c r="L150" s="27">
+        <v>1</v>
+      </c>
+      <c r="M150" s="27">
+        <v>0</v>
+      </c>
+      <c r="N150" s="27">
+        <v>0</v>
+      </c>
+      <c r="O150" s="27">
         <v>341</v>
       </c>
-      <c r="P150" s="30">
+      <c r="P150" s="27">
         <v>329</v>
       </c>
     </row>
-    <row r="151" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C151" s="45" t="s">
+    <row r="151" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C151" s="42" t="s">
         <v>143</v>
       </c>
-      <c r="D151" s="45"/>
-[...1 lines deleted...]
-      <c r="F151" s="27">
+      <c r="D151" s="42"/>
+      <c r="E151" s="42"/>
+      <c r="F151" s="26">
         <v>170</v>
       </c>
-      <c r="G151" s="30">
-[...8 lines deleted...]
-      <c r="J151" s="30">
+      <c r="G151" s="27">
+        <v>1</v>
+      </c>
+      <c r="H151" s="27">
+        <v>0</v>
+      </c>
+      <c r="I151" s="27">
+        <v>0</v>
+      </c>
+      <c r="J151" s="27">
         <v>4</v>
       </c>
-      <c r="K151" s="30">
+      <c r="K151" s="27">
         <v>10</v>
       </c>
-      <c r="L151" s="30">
-[...8 lines deleted...]
-      <c r="O151" s="30">
+      <c r="L151" s="27">
+        <v>0</v>
+      </c>
+      <c r="M151" s="27">
+        <v>1</v>
+      </c>
+      <c r="N151" s="27">
+        <v>0</v>
+      </c>
+      <c r="O151" s="27">
         <v>164</v>
       </c>
-      <c r="P151" s="30">
+      <c r="P151" s="27">
         <v>168.064516129032</v>
       </c>
     </row>
-    <row r="152" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D152" s="45" t="s">
+    <row r="152" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C152" s="28"/>
+      <c r="D152" s="42" t="s">
         <v>144</v>
       </c>
-      <c r="E152" s="45"/>
-      <c r="F152" s="27">
+      <c r="E152" s="42"/>
+      <c r="F152" s="26">
         <v>75</v>
       </c>
-      <c r="G152" s="30">
+      <c r="G152" s="27">
         <v>24</v>
       </c>
-      <c r="H152" s="30">
+      <c r="H152" s="27">
         <v>14</v>
       </c>
-      <c r="I152" s="30">
-[...5 lines deleted...]
-      <c r="K152" s="30">
+      <c r="I152" s="27">
+        <v>2</v>
+      </c>
+      <c r="J152" s="27">
+        <v>0</v>
+      </c>
+      <c r="K152" s="27">
         <v>13</v>
       </c>
-      <c r="L152" s="30">
+      <c r="L152" s="27">
         <v>14</v>
       </c>
-      <c r="M152" s="30">
+      <c r="M152" s="27">
         <v>15</v>
       </c>
-      <c r="N152" s="30">
-[...2 lines deleted...]
-      <c r="O152" s="30">
+      <c r="N152" s="27">
+        <v>0</v>
+      </c>
+      <c r="O152" s="27">
         <v>73</v>
       </c>
-      <c r="P152" s="30">
+      <c r="P152" s="27">
         <v>75.387096774193495</v>
       </c>
     </row>
-    <row r="153" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C153" s="45" t="s">
+    <row r="153" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C153" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="D153" s="45"/>
-[...1 lines deleted...]
-      <c r="F153" s="27">
+      <c r="D153" s="42"/>
+      <c r="E153" s="42"/>
+      <c r="F153" s="26">
         <v>228</v>
       </c>
-      <c r="G153" s="30">
+      <c r="G153" s="27">
         <v>49</v>
       </c>
-      <c r="H153" s="30">
+      <c r="H153" s="27">
         <v>28</v>
       </c>
-      <c r="I153" s="30">
+      <c r="I153" s="27">
         <v>12</v>
       </c>
-      <c r="J153" s="30">
+      <c r="J153" s="27">
         <v>15</v>
       </c>
-      <c r="K153" s="30">
+      <c r="K153" s="27">
         <v>26</v>
       </c>
-      <c r="L153" s="30">
+      <c r="L153" s="27">
         <v>28</v>
       </c>
-      <c r="M153" s="30">
+      <c r="M153" s="27">
         <v>52</v>
       </c>
-      <c r="N153" s="30">
-[...2 lines deleted...]
-      <c r="O153" s="30">
+      <c r="N153" s="27">
+        <v>2</v>
+      </c>
+      <c r="O153" s="27">
         <v>224</v>
       </c>
-      <c r="P153" s="30">
+      <c r="P153" s="27">
         <v>224.35483870967701</v>
       </c>
     </row>
-    <row r="154" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D154" s="45" t="s">
+    <row r="154" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C154" s="28"/>
+      <c r="D154" s="42" t="s">
         <v>146</v>
       </c>
-      <c r="E154" s="45"/>
-      <c r="F154" s="27">
+      <c r="E154" s="42"/>
+      <c r="F154" s="26">
         <v>19</v>
       </c>
-      <c r="G154" s="30">
+      <c r="G154" s="27">
         <v>7</v>
       </c>
-      <c r="H154" s="30">
+      <c r="H154" s="27">
         <v>8</v>
       </c>
-      <c r="I154" s="30">
-[...8 lines deleted...]
-      <c r="L154" s="30">
+      <c r="I154" s="27">
+        <v>1</v>
+      </c>
+      <c r="J154" s="27">
+        <v>0</v>
+      </c>
+      <c r="K154" s="27">
+        <v>1</v>
+      </c>
+      <c r="L154" s="27">
         <v>8</v>
       </c>
-      <c r="M154" s="30">
+      <c r="M154" s="27">
         <v>7</v>
       </c>
-      <c r="N154" s="30">
-[...2 lines deleted...]
-      <c r="O154" s="30">
+      <c r="N154" s="27">
+        <v>1</v>
+      </c>
+      <c r="O154" s="27">
         <v>18</v>
       </c>
-      <c r="P154" s="30">
+      <c r="P154" s="27">
         <v>19.096774193548299</v>
       </c>
     </row>
-    <row r="155" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D155" s="45" t="s">
+    <row r="155" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C155" s="28"/>
+      <c r="D155" s="42" t="s">
         <v>147</v>
       </c>
-      <c r="E155" s="45"/>
-      <c r="F155" s="27">
+      <c r="E155" s="42"/>
+      <c r="F155" s="26">
         <v>21</v>
       </c>
-      <c r="G155" s="30">
+      <c r="G155" s="27">
         <v>9</v>
       </c>
-      <c r="H155" s="30">
+      <c r="H155" s="27">
         <v>3</v>
       </c>
-      <c r="I155" s="30">
-[...5 lines deleted...]
-      <c r="K155" s="30">
+      <c r="I155" s="27">
+        <v>0</v>
+      </c>
+      <c r="J155" s="27">
+        <v>1</v>
+      </c>
+      <c r="K155" s="27">
         <v>6</v>
       </c>
-      <c r="L155" s="30">
+      <c r="L155" s="27">
         <v>3</v>
       </c>
-      <c r="M155" s="30">
+      <c r="M155" s="27">
         <v>6</v>
       </c>
-      <c r="N155" s="30">
-[...2 lines deleted...]
-      <c r="O155" s="30">
+      <c r="N155" s="27">
+        <v>0</v>
+      </c>
+      <c r="O155" s="27">
         <v>19</v>
       </c>
-      <c r="P155" s="30">
+      <c r="P155" s="27">
         <v>18.774193548387</v>
       </c>
     </row>
-    <row r="156" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C156" s="45" t="s">
+    <row r="156" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C156" s="42" t="s">
         <v>148</v>
       </c>
-      <c r="D156" s="45"/>
-[...1 lines deleted...]
-      <c r="F156" s="27">
+      <c r="D156" s="42"/>
+      <c r="E156" s="42"/>
+      <c r="F156" s="26">
         <v>1263</v>
       </c>
-      <c r="G156" s="30">
+      <c r="G156" s="27">
         <v>212</v>
       </c>
-      <c r="H156" s="30">
+      <c r="H156" s="27">
         <v>123</v>
       </c>
-      <c r="I156" s="30">
+      <c r="I156" s="27">
         <v>32</v>
       </c>
-      <c r="J156" s="30">
+      <c r="J156" s="27">
         <v>52</v>
       </c>
-      <c r="K156" s="30">
+      <c r="K156" s="27">
         <v>113</v>
       </c>
-      <c r="L156" s="30">
+      <c r="L156" s="27">
         <v>123</v>
       </c>
-      <c r="M156" s="30">
+      <c r="M156" s="27">
         <v>156</v>
       </c>
-      <c r="N156" s="30">
+      <c r="N156" s="27">
         <v>16</v>
       </c>
-      <c r="O156" s="30">
+      <c r="O156" s="27">
         <v>1274</v>
       </c>
-      <c r="P156" s="30">
+      <c r="P156" s="27">
         <v>1259.5483870967701</v>
       </c>
     </row>
-    <row r="157" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D157" s="45" t="s">
+    <row r="157" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="28"/>
+      <c r="D157" s="42" t="s">
         <v>149</v>
       </c>
-      <c r="E157" s="45"/>
-      <c r="F157" s="27">
+      <c r="E157" s="42"/>
+      <c r="F157" s="26">
         <v>73</v>
       </c>
-      <c r="G157" s="30">
+      <c r="G157" s="27">
         <v>29</v>
       </c>
-      <c r="H157" s="30">
+      <c r="H157" s="27">
         <v>11</v>
       </c>
-      <c r="I157" s="30">
-[...5 lines deleted...]
-      <c r="K157" s="30">
+      <c r="I157" s="27">
+        <v>1</v>
+      </c>
+      <c r="J157" s="27">
+        <v>0</v>
+      </c>
+      <c r="K157" s="27">
         <v>12</v>
       </c>
-      <c r="L157" s="30">
+      <c r="L157" s="27">
         <v>11</v>
       </c>
-      <c r="M157" s="30">
+      <c r="M157" s="27">
         <v>21</v>
       </c>
-      <c r="N157" s="30">
-[...2 lines deleted...]
-      <c r="O157" s="30">
+      <c r="N157" s="27">
+        <v>1</v>
+      </c>
+      <c r="O157" s="27">
         <v>69</v>
       </c>
-      <c r="P157" s="30">
+      <c r="P157" s="27">
         <v>72.967741935483801</v>
       </c>
     </row>
-    <row r="158" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C158" s="45" t="s">
+    <row r="158" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C158" s="42" t="s">
         <v>150</v>
       </c>
-      <c r="D158" s="45"/>
-[...1 lines deleted...]
-      <c r="F158" s="27">
+      <c r="D158" s="42"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="26">
         <v>216</v>
       </c>
-      <c r="G158" s="30">
+      <c r="G158" s="27">
         <v>55</v>
       </c>
-      <c r="H158" s="30">
+      <c r="H158" s="27">
         <v>30</v>
       </c>
-      <c r="I158" s="30">
+      <c r="I158" s="27">
         <v>6</v>
       </c>
-      <c r="J158" s="30">
-[...2 lines deleted...]
-      <c r="K158" s="30">
+      <c r="J158" s="27">
+        <v>2</v>
+      </c>
+      <c r="K158" s="27">
         <v>19</v>
       </c>
-      <c r="L158" s="30">
+      <c r="L158" s="27">
         <v>30</v>
       </c>
-      <c r="M158" s="30">
+      <c r="M158" s="27">
         <v>29</v>
       </c>
-      <c r="N158" s="30">
-[...2 lines deleted...]
-      <c r="O158" s="30">
+      <c r="N158" s="27">
+        <v>2</v>
+      </c>
+      <c r="O158" s="27">
         <v>229</v>
       </c>
-      <c r="P158" s="30">
+      <c r="P158" s="27">
         <v>220.064516129032</v>
       </c>
     </row>
-    <row r="159" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C160" s="47" t="s">
+    <row r="159" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C159" s="38"/>
+      <c r="D159" s="38"/>
+      <c r="E159" s="38"/>
+      <c r="F159" s="26"/>
+      <c r="G159" s="27"/>
+      <c r="H159" s="27"/>
+      <c r="I159" s="27"/>
+      <c r="J159" s="27"/>
+      <c r="K159" s="27"/>
+      <c r="L159" s="27"/>
+      <c r="M159" s="27"/>
+      <c r="N159" s="27"/>
+      <c r="O159" s="27"/>
+      <c r="P159" s="27"/>
+    </row>
+    <row r="160" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C160" s="41" t="s">
         <v>151</v>
       </c>
-      <c r="D160" s="47"/>
-[...1 lines deleted...]
-      <c r="F160" s="23">
+      <c r="D160" s="41"/>
+      <c r="E160" s="41"/>
+      <c r="F160" s="22">
         <v>3995</v>
       </c>
-      <c r="G160" s="31">
+      <c r="G160" s="19">
         <v>116</v>
       </c>
-      <c r="H160" s="31">
+      <c r="H160" s="19">
         <v>82</v>
       </c>
-      <c r="I160" s="31">
+      <c r="I160" s="19">
         <v>5</v>
       </c>
-      <c r="J160" s="31">
+      <c r="J160" s="19">
         <v>143</v>
       </c>
-      <c r="K160" s="31">
+      <c r="K160" s="19">
         <v>171</v>
       </c>
-      <c r="L160" s="31">
+      <c r="L160" s="19">
         <v>82</v>
       </c>
-      <c r="M160" s="31">
+      <c r="M160" s="19">
         <v>84</v>
       </c>
-      <c r="N160" s="31">
+      <c r="N160" s="19">
         <v>4</v>
       </c>
-      <c r="O160" s="31">
+      <c r="O160" s="19">
         <v>4000</v>
       </c>
-      <c r="P160" s="31">
+      <c r="P160" s="19">
         <v>3996.0645161290299</v>
       </c>
     </row>
-    <row r="161" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C162" s="45" t="s">
+    <row r="161" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C161" s="39"/>
+      <c r="D161" s="39"/>
+      <c r="E161" s="39"/>
+      <c r="F161" s="22"/>
+      <c r="G161" s="19"/>
+      <c r="H161" s="19"/>
+      <c r="I161" s="19"/>
+      <c r="J161" s="19"/>
+      <c r="K161" s="19"/>
+      <c r="L161" s="19"/>
+      <c r="M161" s="19"/>
+      <c r="N161" s="19"/>
+      <c r="O161" s="19"/>
+      <c r="P161" s="19"/>
+    </row>
+    <row r="162" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C162" s="42" t="s">
         <v>152</v>
       </c>
-      <c r="D162" s="45"/>
-[...1 lines deleted...]
-      <c r="F162" s="27">
+      <c r="D162" s="42"/>
+      <c r="E162" s="42"/>
+      <c r="F162" s="26">
         <v>260</v>
       </c>
-      <c r="G162" s="30">
+      <c r="G162" s="27">
         <v>8</v>
       </c>
-      <c r="H162" s="30">
-[...5 lines deleted...]
-      <c r="J162" s="30">
+      <c r="H162" s="27">
+        <v>2</v>
+      </c>
+      <c r="I162" s="27">
+        <v>0</v>
+      </c>
+      <c r="J162" s="27">
         <v>13</v>
       </c>
-      <c r="K162" s="30">
+      <c r="K162" s="27">
         <v>12</v>
       </c>
-      <c r="L162" s="30">
-[...2 lines deleted...]
-      <c r="M162" s="30">
+      <c r="L162" s="27">
+        <v>2</v>
+      </c>
+      <c r="M162" s="27">
         <v>4</v>
       </c>
-      <c r="N162" s="30">
-[...2 lines deleted...]
-      <c r="O162" s="30">
+      <c r="N162" s="27">
+        <v>0</v>
+      </c>
+      <c r="O162" s="27">
         <v>265</v>
       </c>
-      <c r="P162" s="30">
+      <c r="P162" s="27">
         <v>261.09677419354801</v>
       </c>
     </row>
-    <row r="163" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C163" s="45" t="s">
+    <row r="163" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C163" s="42" t="s">
         <v>153</v>
       </c>
-      <c r="D163" s="45"/>
-[...1 lines deleted...]
-      <c r="F163" s="27">
+      <c r="D163" s="42"/>
+      <c r="E163" s="42"/>
+      <c r="F163" s="26">
         <v>324</v>
       </c>
-      <c r="G163" s="30">
+      <c r="G163" s="27">
         <v>5</v>
       </c>
-      <c r="H163" s="30">
+      <c r="H163" s="27">
         <v>5</v>
       </c>
-      <c r="I163" s="30">
-[...2 lines deleted...]
-      <c r="J163" s="30">
+      <c r="I163" s="27">
+        <v>1</v>
+      </c>
+      <c r="J163" s="27">
         <v>26</v>
       </c>
-      <c r="K163" s="30">
+      <c r="K163" s="27">
         <v>10</v>
       </c>
-      <c r="L163" s="30">
+      <c r="L163" s="27">
         <v>5</v>
       </c>
-      <c r="M163" s="30">
+      <c r="M163" s="27">
         <v>5</v>
       </c>
-      <c r="N163" s="30">
-[...2 lines deleted...]
-      <c r="O163" s="30">
+      <c r="N163" s="27">
+        <v>1</v>
+      </c>
+      <c r="O163" s="27">
         <v>340</v>
       </c>
-      <c r="P163" s="30">
+      <c r="P163" s="27">
         <v>325.87096774193498</v>
       </c>
     </row>
-    <row r="164" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D164" s="45" t="s">
+    <row r="164" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C164" s="28"/>
+      <c r="D164" s="42" t="s">
         <v>154</v>
       </c>
-      <c r="E164" s="45"/>
-      <c r="F164" s="27">
+      <c r="E164" s="42"/>
+      <c r="F164" s="26">
         <v>8</v>
       </c>
-      <c r="G164" s="30">
-[...2 lines deleted...]
-      <c r="H164" s="30">
+      <c r="G164" s="27">
+        <v>0</v>
+      </c>
+      <c r="H164" s="27">
         <v>3</v>
       </c>
-      <c r="I164" s="30">
-[...8 lines deleted...]
-      <c r="L164" s="30">
+      <c r="I164" s="27">
+        <v>0</v>
+      </c>
+      <c r="J164" s="27">
+        <v>0</v>
+      </c>
+      <c r="K164" s="27">
+        <v>2</v>
+      </c>
+      <c r="L164" s="27">
         <v>3</v>
       </c>
-      <c r="M164" s="30">
-[...5 lines deleted...]
-      <c r="O164" s="30">
+      <c r="M164" s="27">
+        <v>2</v>
+      </c>
+      <c r="N164" s="27">
+        <v>0</v>
+      </c>
+      <c r="O164" s="27">
         <v>4</v>
       </c>
-      <c r="P164" s="30">
+      <c r="P164" s="27">
         <v>7.32258064516129</v>
       </c>
     </row>
-    <row r="165" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C165" s="45" t="s">
+    <row r="165" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C165" s="42" t="s">
         <v>155</v>
       </c>
-      <c r="D165" s="45"/>
-[...1 lines deleted...]
-      <c r="F165" s="27">
+      <c r="D165" s="42"/>
+      <c r="E165" s="42"/>
+      <c r="F165" s="26">
         <v>834</v>
       </c>
-      <c r="G165" s="30">
-[...2 lines deleted...]
-      <c r="H165" s="30">
+      <c r="G165" s="27">
+        <v>1</v>
+      </c>
+      <c r="H165" s="27">
         <v>9</v>
       </c>
-      <c r="I165" s="30">
-[...2 lines deleted...]
-      <c r="J165" s="30">
+      <c r="I165" s="27">
+        <v>0</v>
+      </c>
+      <c r="J165" s="27">
         <v>21</v>
       </c>
-      <c r="K165" s="30">
+      <c r="K165" s="27">
         <v>49</v>
       </c>
-      <c r="L165" s="30">
+      <c r="L165" s="27">
         <v>9</v>
       </c>
-      <c r="M165" s="30">
+      <c r="M165" s="27">
         <v>3</v>
       </c>
-      <c r="N165" s="30">
-[...2 lines deleted...]
-      <c r="O165" s="30">
+      <c r="N165" s="27">
+        <v>0</v>
+      </c>
+      <c r="O165" s="27">
         <v>804</v>
       </c>
-      <c r="P165" s="30">
+      <c r="P165" s="27">
         <v>819.22580645161304</v>
       </c>
     </row>
-    <row r="166" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C166" s="45" t="s">
+    <row r="166" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C166" s="42" t="s">
         <v>156</v>
       </c>
-      <c r="D166" s="45"/>
-[...1 lines deleted...]
-      <c r="F166" s="27">
+      <c r="D166" s="42"/>
+      <c r="E166" s="42"/>
+      <c r="F166" s="26">
         <v>580</v>
       </c>
-      <c r="G166" s="30">
+      <c r="G166" s="27">
         <v>28</v>
       </c>
-      <c r="H166" s="30">
+      <c r="H166" s="27">
         <v>15</v>
       </c>
-      <c r="I166" s="30">
-[...5 lines deleted...]
-      <c r="K166" s="30">
+      <c r="I166" s="27">
+        <v>1</v>
+      </c>
+      <c r="J166" s="27">
+        <v>0</v>
+      </c>
+      <c r="K166" s="27">
         <v>13</v>
       </c>
-      <c r="L166" s="30">
+      <c r="L166" s="27">
         <v>15</v>
       </c>
-      <c r="M166" s="30">
+      <c r="M166" s="27">
         <v>16</v>
       </c>
-      <c r="N166" s="30">
-[...2 lines deleted...]
-      <c r="O166" s="30">
+      <c r="N166" s="27">
+        <v>1</v>
+      </c>
+      <c r="O166" s="27">
         <v>579</v>
       </c>
-      <c r="P166" s="30">
+      <c r="P166" s="27">
         <v>583.64516129032199</v>
       </c>
     </row>
-    <row r="167" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D167" s="45" t="s">
+    <row r="167" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C167" s="28"/>
+      <c r="D167" s="42" t="s">
         <v>157</v>
       </c>
-      <c r="E167" s="45"/>
-      <c r="F167" s="27">
+      <c r="E167" s="42"/>
+      <c r="F167" s="26">
         <v>8</v>
       </c>
-      <c r="G167" s="30">
-[...23 lines deleted...]
-      <c r="O167" s="30">
+      <c r="G167" s="27">
+        <v>1</v>
+      </c>
+      <c r="H167" s="27">
+        <v>1</v>
+      </c>
+      <c r="I167" s="27">
+        <v>0</v>
+      </c>
+      <c r="J167" s="27">
+        <v>0</v>
+      </c>
+      <c r="K167" s="27">
+        <v>1</v>
+      </c>
+      <c r="L167" s="27">
+        <v>1</v>
+      </c>
+      <c r="M167" s="27">
+        <v>0</v>
+      </c>
+      <c r="N167" s="27">
+        <v>0</v>
+      </c>
+      <c r="O167" s="27">
         <v>8</v>
       </c>
-      <c r="P167" s="30">
+      <c r="P167" s="27">
         <v>8.7096774193548292</v>
       </c>
     </row>
-    <row r="168" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C168" s="45" t="s">
+    <row r="168" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C168" s="42" t="s">
         <v>158</v>
       </c>
-      <c r="D168" s="45"/>
-[...1 lines deleted...]
-      <c r="F168" s="27">
+      <c r="D168" s="42"/>
+      <c r="E168" s="42"/>
+      <c r="F168" s="26">
         <v>654</v>
       </c>
-      <c r="G168" s="30">
+      <c r="G168" s="27">
         <v>3</v>
       </c>
-      <c r="H168" s="30">
-[...5 lines deleted...]
-      <c r="J168" s="30">
+      <c r="H168" s="27">
+        <v>2</v>
+      </c>
+      <c r="I168" s="27">
+        <v>0</v>
+      </c>
+      <c r="J168" s="27">
         <v>43</v>
       </c>
-      <c r="K168" s="30">
+      <c r="K168" s="27">
         <v>17</v>
       </c>
-      <c r="L168" s="30">
-[...2 lines deleted...]
-      <c r="M168" s="30">
+      <c r="L168" s="27">
+        <v>2</v>
+      </c>
+      <c r="M168" s="27">
         <v>7</v>
       </c>
-      <c r="N168" s="30">
-[...2 lines deleted...]
-      <c r="O168" s="30">
+      <c r="N168" s="27">
+        <v>2</v>
+      </c>
+      <c r="O168" s="27">
         <v>674</v>
       </c>
-      <c r="P168" s="30">
+      <c r="P168" s="27">
         <v>662</v>
       </c>
     </row>
-    <row r="169" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D169" s="45" t="s">
+    <row r="169" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C169" s="28"/>
+      <c r="D169" s="42" t="s">
         <v>159</v>
       </c>
-      <c r="E169" s="45"/>
-      <c r="F169" s="27">
+      <c r="E169" s="42"/>
+      <c r="F169" s="26">
         <v>223</v>
       </c>
-      <c r="G169" s="30">
+      <c r="G169" s="27">
         <v>3</v>
       </c>
-      <c r="H169" s="30">
-[...5 lines deleted...]
-      <c r="J169" s="30">
+      <c r="H169" s="27">
+        <v>1</v>
+      </c>
+      <c r="I169" s="27">
+        <v>0</v>
+      </c>
+      <c r="J169" s="27">
         <v>7</v>
       </c>
-      <c r="K169" s="30">
+      <c r="K169" s="27">
         <v>9</v>
       </c>
-      <c r="L169" s="30">
-[...8 lines deleted...]
-      <c r="O169" s="30">
+      <c r="L169" s="27">
+        <v>1</v>
+      </c>
+      <c r="M169" s="27">
+        <v>2</v>
+      </c>
+      <c r="N169" s="27">
+        <v>0</v>
+      </c>
+      <c r="O169" s="27">
         <v>222</v>
       </c>
-      <c r="P169" s="30">
+      <c r="P169" s="27">
         <v>224.22580645161199</v>
       </c>
     </row>
-    <row r="170" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D170" s="45" t="s">
+    <row r="170" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C170" s="28"/>
+      <c r="D170" s="42" t="s">
         <v>160</v>
       </c>
-      <c r="E170" s="45"/>
-      <c r="F170" s="27">
+      <c r="E170" s="42"/>
+      <c r="F170" s="26">
         <v>6</v>
       </c>
-      <c r="G170" s="30">
-[...2 lines deleted...]
-      <c r="H170" s="30">
+      <c r="G170" s="27">
+        <v>2</v>
+      </c>
+      <c r="H170" s="27">
         <v>3</v>
       </c>
-      <c r="I170" s="30">
-[...8 lines deleted...]
-      <c r="L170" s="30">
+      <c r="I170" s="27">
+        <v>0</v>
+      </c>
+      <c r="J170" s="27">
+        <v>0</v>
+      </c>
+      <c r="K170" s="27">
+        <v>0</v>
+      </c>
+      <c r="L170" s="27">
         <v>3</v>
       </c>
-      <c r="M170" s="30">
+      <c r="M170" s="27">
         <v>4</v>
       </c>
-      <c r="N170" s="30">
-[...2 lines deleted...]
-      <c r="O170" s="30">
+      <c r="N170" s="27">
+        <v>0</v>
+      </c>
+      <c r="O170" s="27">
         <v>4</v>
       </c>
-      <c r="P170" s="30">
+      <c r="P170" s="27">
         <v>5.8709677419354804</v>
       </c>
     </row>
-    <row r="171" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D171" s="45" t="s">
+    <row r="171" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C171" s="28"/>
+      <c r="D171" s="42" t="s">
         <v>161</v>
       </c>
-      <c r="E171" s="45"/>
-      <c r="F171" s="27">
+      <c r="E171" s="42"/>
+      <c r="F171" s="26">
         <v>7</v>
       </c>
-      <c r="G171" s="30">
+      <c r="G171" s="27">
         <v>12</v>
       </c>
-      <c r="H171" s="30">
-[...8 lines deleted...]
-      <c r="K171" s="30">
+      <c r="H171" s="27">
+        <v>2</v>
+      </c>
+      <c r="I171" s="27">
+        <v>0</v>
+      </c>
+      <c r="J171" s="27">
+        <v>0</v>
+      </c>
+      <c r="K171" s="27">
         <v>3</v>
       </c>
-      <c r="L171" s="30">
-[...2 lines deleted...]
-      <c r="M171" s="30">
+      <c r="L171" s="27">
+        <v>2</v>
+      </c>
+      <c r="M171" s="27">
         <v>5</v>
       </c>
-      <c r="N171" s="30">
-[...2 lines deleted...]
-      <c r="O171" s="30">
+      <c r="N171" s="27">
+        <v>0</v>
+      </c>
+      <c r="O171" s="27">
         <v>11</v>
       </c>
-      <c r="P171" s="30">
+      <c r="P171" s="27">
         <v>8.7096774193548292</v>
       </c>
     </row>
-    <row r="172" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D172" s="45" t="s">
+    <row r="172" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C172" s="28"/>
+      <c r="D172" s="42" t="s">
         <v>162</v>
       </c>
-      <c r="E172" s="45"/>
-[...30 lines deleted...]
-      <c r="P172" s="30">
+      <c r="E172" s="42"/>
+      <c r="F172" s="26">
+        <v>1</v>
+      </c>
+      <c r="G172" s="27">
+        <v>2</v>
+      </c>
+      <c r="H172" s="27">
+        <v>1</v>
+      </c>
+      <c r="I172" s="27">
+        <v>0</v>
+      </c>
+      <c r="J172" s="27">
+        <v>0</v>
+      </c>
+      <c r="K172" s="27">
+        <v>0</v>
+      </c>
+      <c r="L172" s="27">
+        <v>1</v>
+      </c>
+      <c r="M172" s="27">
+        <v>2</v>
+      </c>
+      <c r="N172" s="27">
+        <v>0</v>
+      </c>
+      <c r="O172" s="27">
+        <v>1</v>
+      </c>
+      <c r="P172" s="27">
         <v>1.0322580645161199</v>
       </c>
     </row>
-    <row r="173" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C173" s="45" t="s">
+    <row r="173" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C173" s="42" t="s">
         <v>163</v>
       </c>
-      <c r="D173" s="45"/>
-[...1 lines deleted...]
-      <c r="F173" s="27">
+      <c r="D173" s="42"/>
+      <c r="E173" s="42"/>
+      <c r="F173" s="26">
         <v>319</v>
       </c>
-      <c r="G173" s="30">
+      <c r="G173" s="27">
         <v>5</v>
       </c>
-      <c r="H173" s="30">
-[...5 lines deleted...]
-      <c r="J173" s="30">
+      <c r="H173" s="27">
+        <v>1</v>
+      </c>
+      <c r="I173" s="27">
+        <v>0</v>
+      </c>
+      <c r="J173" s="27">
         <v>21</v>
       </c>
-      <c r="K173" s="30">
+      <c r="K173" s="27">
         <v>12</v>
       </c>
-      <c r="L173" s="30">
-[...8 lines deleted...]
-      <c r="O173" s="30">
+      <c r="L173" s="27">
+        <v>1</v>
+      </c>
+      <c r="M173" s="27">
+        <v>2</v>
+      </c>
+      <c r="N173" s="27">
+        <v>0</v>
+      </c>
+      <c r="O173" s="27">
         <v>331</v>
       </c>
-      <c r="P173" s="30">
+      <c r="P173" s="27">
         <v>321.451612903225</v>
       </c>
     </row>
-    <row r="174" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D174" s="45" t="s">
+    <row r="174" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C174" s="28"/>
+      <c r="D174" s="42" t="s">
         <v>164</v>
       </c>
-      <c r="E174" s="45"/>
-      <c r="F174" s="27">
+      <c r="E174" s="42"/>
+      <c r="F174" s="26">
         <v>15</v>
       </c>
-      <c r="G174" s="30">
+      <c r="G174" s="27">
         <v>6</v>
       </c>
-      <c r="H174" s="30">
-[...8 lines deleted...]
-      <c r="K174" s="30">
+      <c r="H174" s="27">
+        <v>2</v>
+      </c>
+      <c r="I174" s="27">
+        <v>0</v>
+      </c>
+      <c r="J174" s="27">
+        <v>0</v>
+      </c>
+      <c r="K174" s="27">
         <v>5</v>
       </c>
-      <c r="L174" s="30">
-[...2 lines deleted...]
-      <c r="M174" s="30">
+      <c r="L174" s="27">
+        <v>2</v>
+      </c>
+      <c r="M174" s="27">
         <v>5</v>
       </c>
-      <c r="N174" s="30">
-[...2 lines deleted...]
-      <c r="O174" s="30">
+      <c r="N174" s="27">
+        <v>0</v>
+      </c>
+      <c r="O174" s="27">
         <v>11</v>
       </c>
-      <c r="P174" s="30">
+      <c r="P174" s="27">
         <v>14.064516129032199</v>
       </c>
     </row>
-    <row r="175" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D175" s="45" t="s">
+    <row r="175" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C175" s="28"/>
+      <c r="D175" s="42" t="s">
         <v>165</v>
       </c>
-      <c r="E175" s="45"/>
-[...36 lines deleted...]
-      <c r="D176" s="45" t="s">
+      <c r="E175" s="42"/>
+      <c r="F175" s="26">
+        <v>0</v>
+      </c>
+      <c r="G175" s="27">
+        <v>0</v>
+      </c>
+      <c r="H175" s="27">
+        <v>0</v>
+      </c>
+      <c r="I175" s="27">
+        <v>0</v>
+      </c>
+      <c r="J175" s="27">
+        <v>0</v>
+      </c>
+      <c r="K175" s="27">
+        <v>0</v>
+      </c>
+      <c r="L175" s="27">
+        <v>0</v>
+      </c>
+      <c r="M175" s="27">
+        <v>0</v>
+      </c>
+      <c r="N175" s="27">
+        <v>0</v>
+      </c>
+      <c r="O175" s="27">
+        <v>0</v>
+      </c>
+      <c r="P175" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C176" s="28"/>
+      <c r="D176" s="42" t="s">
         <v>166</v>
       </c>
-      <c r="E176" s="45"/>
-      <c r="F176" s="27">
+      <c r="E176" s="42"/>
+      <c r="F176" s="26">
         <v>7</v>
       </c>
-      <c r="G176" s="30">
+      <c r="G176" s="27">
         <v>3</v>
       </c>
-      <c r="H176" s="30">
-[...8 lines deleted...]
-      <c r="K176" s="30">
+      <c r="H176" s="27">
+        <v>0</v>
+      </c>
+      <c r="I176" s="27">
+        <v>0</v>
+      </c>
+      <c r="J176" s="27">
+        <v>1</v>
+      </c>
+      <c r="K176" s="27">
         <v>5</v>
       </c>
-      <c r="L176" s="30">
-[...8 lines deleted...]
-      <c r="O176" s="30">
+      <c r="L176" s="27">
+        <v>0</v>
+      </c>
+      <c r="M176" s="27">
+        <v>0</v>
+      </c>
+      <c r="N176" s="27">
+        <v>0</v>
+      </c>
+      <c r="O176" s="27">
         <v>6</v>
       </c>
-      <c r="P176" s="30">
+      <c r="P176" s="27">
         <v>6.0967741935483799</v>
       </c>
     </row>
-    <row r="177" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C177" s="45" t="s">
+    <row r="177" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C177" s="42" t="s">
         <v>167</v>
       </c>
-      <c r="D177" s="45"/>
-[...1 lines deleted...]
-      <c r="F177" s="27">
+      <c r="D177" s="42"/>
+      <c r="E177" s="42"/>
+      <c r="F177" s="26">
         <v>197</v>
       </c>
-      <c r="G177" s="30">
-[...8 lines deleted...]
-      <c r="J177" s="30">
+      <c r="G177" s="27">
+        <v>0</v>
+      </c>
+      <c r="H177" s="27">
+        <v>1</v>
+      </c>
+      <c r="I177" s="27">
+        <v>0</v>
+      </c>
+      <c r="J177" s="27">
         <v>3</v>
       </c>
-      <c r="K177" s="30">
+      <c r="K177" s="27">
         <v>7</v>
       </c>
-      <c r="L177" s="30">
-[...8 lines deleted...]
-      <c r="O177" s="30">
+      <c r="L177" s="27">
+        <v>1</v>
+      </c>
+      <c r="M177" s="27">
+        <v>0</v>
+      </c>
+      <c r="N177" s="27">
+        <v>0</v>
+      </c>
+      <c r="O177" s="27">
         <v>193</v>
       </c>
-      <c r="P177" s="30">
+      <c r="P177" s="27">
         <v>195.67741935483801</v>
       </c>
     </row>
-    <row r="178" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C178" s="45" t="s">
+    <row r="178" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C178" s="42" t="s">
         <v>168</v>
       </c>
-      <c r="D178" s="45"/>
-[...1 lines deleted...]
-      <c r="F178" s="27">
+      <c r="D178" s="42"/>
+      <c r="E178" s="42"/>
+      <c r="F178" s="26">
         <v>398</v>
       </c>
-      <c r="G178" s="30">
-[...8 lines deleted...]
-      <c r="J178" s="30">
+      <c r="G178" s="27">
+        <v>0</v>
+      </c>
+      <c r="H178" s="27">
+        <v>2</v>
+      </c>
+      <c r="I178" s="27">
+        <v>0</v>
+      </c>
+      <c r="J178" s="27">
         <v>6</v>
       </c>
-      <c r="K178" s="30">
+      <c r="K178" s="27">
         <v>18</v>
       </c>
-      <c r="L178" s="30">
-[...8 lines deleted...]
-      <c r="O178" s="30">
+      <c r="L178" s="27">
+        <v>2</v>
+      </c>
+      <c r="M178" s="27">
+        <v>1</v>
+      </c>
+      <c r="N178" s="27">
+        <v>0</v>
+      </c>
+      <c r="O178" s="27">
         <v>385</v>
       </c>
-      <c r="P178" s="30">
+      <c r="P178" s="27">
         <v>393.77419354838702</v>
       </c>
     </row>
-    <row r="179" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C179" s="45" t="s">
+    <row r="179" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C179" s="42" t="s">
         <v>169</v>
       </c>
-      <c r="D179" s="45"/>
-[...1 lines deleted...]
-      <c r="F179" s="27">
+      <c r="D179" s="42"/>
+      <c r="E179" s="42"/>
+      <c r="F179" s="26">
         <v>154</v>
       </c>
-      <c r="G179" s="30">
+      <c r="G179" s="27">
         <v>37</v>
       </c>
-      <c r="H179" s="30">
+      <c r="H179" s="27">
         <v>32</v>
       </c>
-      <c r="I179" s="30">
+      <c r="I179" s="27">
         <v>3</v>
       </c>
-      <c r="J179" s="30">
-[...2 lines deleted...]
-      <c r="K179" s="30">
+      <c r="J179" s="27">
+        <v>2</v>
+      </c>
+      <c r="K179" s="27">
         <v>8</v>
       </c>
-      <c r="L179" s="30">
+      <c r="L179" s="27">
         <v>32</v>
       </c>
-      <c r="M179" s="30">
+      <c r="M179" s="27">
         <v>26</v>
       </c>
-      <c r="N179" s="30">
-[...2 lines deleted...]
-      <c r="O179" s="30">
+      <c r="N179" s="27">
+        <v>0</v>
+      </c>
+      <c r="O179" s="27">
         <v>162</v>
       </c>
-      <c r="P179" s="30">
+      <c r="P179" s="27">
         <v>157.29032258064501</v>
       </c>
     </row>
-    <row r="180" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C181" s="47" t="s">
+    <row r="180" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C180" s="38"/>
+      <c r="D180" s="38"/>
+      <c r="E180" s="38"/>
+      <c r="F180" s="26"/>
+      <c r="G180" s="27"/>
+      <c r="H180" s="27"/>
+      <c r="I180" s="27"/>
+      <c r="J180" s="27"/>
+      <c r="K180" s="27"/>
+      <c r="L180" s="27"/>
+      <c r="M180" s="27"/>
+      <c r="N180" s="27"/>
+      <c r="O180" s="27"/>
+      <c r="P180" s="27"/>
+    </row>
+    <row r="181" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C181" s="41" t="s">
         <v>170</v>
       </c>
-      <c r="D181" s="47"/>
-[...1 lines deleted...]
-      <c r="F181" s="23">
+      <c r="D181" s="41"/>
+      <c r="E181" s="41"/>
+      <c r="F181" s="22">
         <v>1736</v>
       </c>
-      <c r="G181" s="31">
+      <c r="G181" s="19">
         <v>73</v>
       </c>
-      <c r="H181" s="31">
+      <c r="H181" s="19">
         <v>31</v>
       </c>
-      <c r="I181" s="31">
+      <c r="I181" s="19">
         <v>5</v>
       </c>
-      <c r="J181" s="31">
+      <c r="J181" s="19">
         <v>47</v>
       </c>
-      <c r="K181" s="31">
+      <c r="K181" s="19">
         <v>78</v>
       </c>
-      <c r="L181" s="31">
+      <c r="L181" s="19">
         <v>31</v>
       </c>
-      <c r="M181" s="31">
+      <c r="M181" s="19">
         <v>33</v>
       </c>
-      <c r="N181" s="31">
+      <c r="N181" s="19">
         <v>4</v>
       </c>
-      <c r="O181" s="31">
+      <c r="O181" s="19">
         <v>1746</v>
       </c>
-      <c r="P181" s="31">
+      <c r="P181" s="19">
         <v>1735.38709677419</v>
       </c>
     </row>
-    <row r="182" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C183" s="45" t="s">
+    <row r="182" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C182" s="39"/>
+      <c r="D182" s="39"/>
+      <c r="E182" s="39"/>
+      <c r="F182" s="22"/>
+      <c r="G182" s="19"/>
+      <c r="H182" s="19"/>
+      <c r="I182" s="19"/>
+      <c r="J182" s="19"/>
+      <c r="K182" s="19"/>
+      <c r="L182" s="19"/>
+      <c r="M182" s="19"/>
+      <c r="N182" s="19"/>
+      <c r="O182" s="19"/>
+      <c r="P182" s="19"/>
+    </row>
+    <row r="183" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C183" s="42" t="s">
         <v>171</v>
       </c>
-      <c r="D183" s="45"/>
-[...1 lines deleted...]
-      <c r="F183" s="27">
+      <c r="D183" s="42"/>
+      <c r="E183" s="42"/>
+      <c r="F183" s="26">
         <v>422</v>
       </c>
-      <c r="G183" s="30">
+      <c r="G183" s="27">
         <v>9</v>
       </c>
-      <c r="H183" s="30">
-[...8 lines deleted...]
-      <c r="K183" s="30">
+      <c r="H183" s="27">
+        <v>1</v>
+      </c>
+      <c r="I183" s="27">
+        <v>0</v>
+      </c>
+      <c r="J183" s="27">
+        <v>2</v>
+      </c>
+      <c r="K183" s="27">
         <v>11</v>
       </c>
-      <c r="L183" s="30">
-[...8 lines deleted...]
-      <c r="O183" s="30">
+      <c r="L183" s="27">
+        <v>1</v>
+      </c>
+      <c r="M183" s="27">
+        <v>2</v>
+      </c>
+      <c r="N183" s="27">
+        <v>0</v>
+      </c>
+      <c r="O183" s="27">
         <v>420</v>
       </c>
-      <c r="P183" s="30">
+      <c r="P183" s="27">
         <v>419.48387096774201</v>
       </c>
     </row>
-    <row r="184" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C184" s="45" t="s">
+    <row r="184" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C184" s="42" t="s">
         <v>172</v>
       </c>
-      <c r="D184" s="45"/>
-[...1 lines deleted...]
-      <c r="F184" s="27">
+      <c r="D184" s="42"/>
+      <c r="E184" s="42"/>
+      <c r="F184" s="26">
         <v>514</v>
       </c>
-      <c r="G184" s="30">
+      <c r="G184" s="27">
         <v>22</v>
       </c>
-      <c r="H184" s="30">
+      <c r="H184" s="27">
         <v>8</v>
       </c>
-      <c r="I184" s="30">
-[...2 lines deleted...]
-      <c r="J184" s="30">
+      <c r="I184" s="27">
+        <v>2</v>
+      </c>
+      <c r="J184" s="27">
         <v>16</v>
       </c>
-      <c r="K184" s="30">
+      <c r="K184" s="27">
         <v>22</v>
       </c>
-      <c r="L184" s="30">
+      <c r="L184" s="27">
         <v>8</v>
       </c>
-      <c r="M184" s="30">
+      <c r="M184" s="27">
         <v>9</v>
       </c>
-      <c r="N184" s="30">
-[...2 lines deleted...]
-      <c r="O184" s="30">
+      <c r="N184" s="27">
+        <v>1</v>
+      </c>
+      <c r="O184" s="27">
         <v>522</v>
       </c>
-      <c r="P184" s="30">
+      <c r="P184" s="27">
         <v>515.48387096774195</v>
       </c>
     </row>
-    <row r="185" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D185" s="45" t="s">
+    <row r="185" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C185" s="28"/>
+      <c r="D185" s="42" t="s">
         <v>173</v>
       </c>
-      <c r="E185" s="45"/>
-      <c r="F185" s="27">
+      <c r="E185" s="42"/>
+      <c r="F185" s="26">
         <v>7</v>
       </c>
-      <c r="G185" s="30">
+      <c r="G185" s="27">
         <v>6</v>
       </c>
-      <c r="H185" s="30">
-[...14 lines deleted...]
-      <c r="M185" s="30">
+      <c r="H185" s="27">
+        <v>2</v>
+      </c>
+      <c r="I185" s="27">
+        <v>0</v>
+      </c>
+      <c r="J185" s="27">
+        <v>0</v>
+      </c>
+      <c r="K185" s="27">
+        <v>1</v>
+      </c>
+      <c r="L185" s="27">
+        <v>2</v>
+      </c>
+      <c r="M185" s="27">
         <v>3</v>
       </c>
-      <c r="N185" s="30">
-[...2 lines deleted...]
-      <c r="O185" s="30">
+      <c r="N185" s="27">
+        <v>0</v>
+      </c>
+      <c r="O185" s="27">
         <v>9</v>
       </c>
-      <c r="P185" s="30">
+      <c r="P185" s="27">
         <v>6.8387096774193497</v>
       </c>
     </row>
-    <row r="186" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C186" s="45" t="s">
+    <row r="186" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C186" s="42" t="s">
         <v>174</v>
       </c>
-      <c r="D186" s="45"/>
-[...1 lines deleted...]
-      <c r="F186" s="27">
+      <c r="D186" s="42"/>
+      <c r="E186" s="42"/>
+      <c r="F186" s="26">
         <v>532</v>
       </c>
-      <c r="G186" s="30">
+      <c r="G186" s="27">
         <v>13</v>
       </c>
-      <c r="H186" s="30">
+      <c r="H186" s="27">
         <v>6</v>
       </c>
-      <c r="I186" s="30">
-[...2 lines deleted...]
-      <c r="J186" s="30">
+      <c r="I186" s="27">
+        <v>1</v>
+      </c>
+      <c r="J186" s="27">
         <v>19</v>
       </c>
-      <c r="K186" s="30">
+      <c r="K186" s="27">
         <v>25</v>
       </c>
-      <c r="L186" s="30">
+      <c r="L186" s="27">
         <v>6</v>
       </c>
-      <c r="M186" s="30">
+      <c r="M186" s="27">
         <v>11</v>
       </c>
-      <c r="N186" s="30">
-[...2 lines deleted...]
-      <c r="O186" s="30">
+      <c r="N186" s="27">
+        <v>2</v>
+      </c>
+      <c r="O186" s="27">
         <v>527</v>
       </c>
-      <c r="P186" s="30">
+      <c r="P186" s="27">
         <v>528.70967741935397</v>
       </c>
     </row>
-    <row r="187" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D187" s="45" t="s">
+    <row r="187" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C187" s="28"/>
+      <c r="D187" s="42" t="s">
         <v>175</v>
       </c>
-      <c r="E187" s="45"/>
-      <c r="F187" s="27">
+      <c r="E187" s="42"/>
+      <c r="F187" s="26">
         <v>59</v>
       </c>
-      <c r="G187" s="30">
+      <c r="G187" s="27">
         <v>4</v>
       </c>
-      <c r="H187" s="30">
-[...8 lines deleted...]
-      <c r="K187" s="30">
+      <c r="H187" s="27">
+        <v>2</v>
+      </c>
+      <c r="I187" s="27">
+        <v>2</v>
+      </c>
+      <c r="J187" s="27">
+        <v>1</v>
+      </c>
+      <c r="K187" s="27">
         <v>5</v>
       </c>
-      <c r="L187" s="30">
-[...8 lines deleted...]
-      <c r="O187" s="30">
+      <c r="L187" s="27">
+        <v>2</v>
+      </c>
+      <c r="M187" s="27">
+        <v>0</v>
+      </c>
+      <c r="N187" s="27">
+        <v>0</v>
+      </c>
+      <c r="O187" s="27">
         <v>61</v>
       </c>
-      <c r="P187" s="30">
+      <c r="P187" s="27">
         <v>58.548387096774199</v>
       </c>
     </row>
-    <row r="188" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D188" s="45" t="s">
+    <row r="188" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C188" s="28"/>
+      <c r="D188" s="42" t="s">
         <v>176</v>
       </c>
-      <c r="E188" s="45"/>
-[...30 lines deleted...]
-      <c r="P188" s="30">
+      <c r="E188" s="42"/>
+      <c r="F188" s="26">
+        <v>1</v>
+      </c>
+      <c r="G188" s="27">
+        <v>1</v>
+      </c>
+      <c r="H188" s="27">
+        <v>0</v>
+      </c>
+      <c r="I188" s="27">
+        <v>0</v>
+      </c>
+      <c r="J188" s="27">
+        <v>0</v>
+      </c>
+      <c r="K188" s="27">
+        <v>0</v>
+      </c>
+      <c r="L188" s="27">
+        <v>0</v>
+      </c>
+      <c r="M188" s="27">
+        <v>0</v>
+      </c>
+      <c r="N188" s="27">
+        <v>0</v>
+      </c>
+      <c r="O188" s="27">
+        <v>2</v>
+      </c>
+      <c r="P188" s="27">
         <v>1.2903225806451599</v>
       </c>
     </row>
-    <row r="189" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D189" s="45" t="s">
+    <row r="189" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C189" s="28"/>
+      <c r="D189" s="42" t="s">
         <v>177</v>
       </c>
-      <c r="E189" s="45"/>
-      <c r="F189" s="27">
+      <c r="E189" s="42"/>
+      <c r="F189" s="26">
         <v>6</v>
       </c>
-      <c r="G189" s="30">
-[...23 lines deleted...]
-      <c r="O189" s="30">
+      <c r="G189" s="27">
+        <v>2</v>
+      </c>
+      <c r="H189" s="27">
+        <v>1</v>
+      </c>
+      <c r="I189" s="27">
+        <v>0</v>
+      </c>
+      <c r="J189" s="27">
+        <v>0</v>
+      </c>
+      <c r="K189" s="27">
+        <v>0</v>
+      </c>
+      <c r="L189" s="27">
+        <v>1</v>
+      </c>
+      <c r="M189" s="27">
+        <v>1</v>
+      </c>
+      <c r="N189" s="27">
+        <v>0</v>
+      </c>
+      <c r="O189" s="27">
         <v>7</v>
       </c>
-      <c r="P189" s="30">
+      <c r="P189" s="27">
         <v>6.2580645161290303</v>
       </c>
     </row>
-    <row r="190" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D190" s="45" t="s">
+    <row r="190" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C190" s="28"/>
+      <c r="D190" s="42" t="s">
         <v>178</v>
       </c>
-      <c r="E190" s="45"/>
-[...35 lines deleted...]
-      <c r="C191" s="45" t="s">
+      <c r="E190" s="42"/>
+      <c r="F190" s="26">
+        <v>0</v>
+      </c>
+      <c r="G190" s="27">
+        <v>0</v>
+      </c>
+      <c r="H190" s="27">
+        <v>0</v>
+      </c>
+      <c r="I190" s="27">
+        <v>0</v>
+      </c>
+      <c r="J190" s="27">
+        <v>0</v>
+      </c>
+      <c r="K190" s="27">
+        <v>0</v>
+      </c>
+      <c r="L190" s="27">
+        <v>0</v>
+      </c>
+      <c r="M190" s="27">
+        <v>0</v>
+      </c>
+      <c r="N190" s="27">
+        <v>0</v>
+      </c>
+      <c r="O190" s="27">
+        <v>0</v>
+      </c>
+      <c r="P190" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C191" s="42" t="s">
         <v>179</v>
       </c>
-      <c r="D191" s="45"/>
-[...1 lines deleted...]
-      <c r="F191" s="27">
+      <c r="D191" s="42"/>
+      <c r="E191" s="42"/>
+      <c r="F191" s="26">
         <v>192</v>
       </c>
-      <c r="G191" s="30">
+      <c r="G191" s="27">
         <v>14</v>
       </c>
-      <c r="H191" s="30">
+      <c r="H191" s="27">
         <v>10</v>
       </c>
-      <c r="I191" s="30">
-[...2 lines deleted...]
-      <c r="J191" s="30">
+      <c r="I191" s="27">
+        <v>0</v>
+      </c>
+      <c r="J191" s="27">
         <v>9</v>
       </c>
-      <c r="K191" s="30">
+      <c r="K191" s="27">
         <v>13</v>
       </c>
-      <c r="L191" s="30">
+      <c r="L191" s="27">
         <v>10</v>
       </c>
-      <c r="M191" s="30">
+      <c r="M191" s="27">
         <v>7</v>
       </c>
-      <c r="N191" s="30">
-[...2 lines deleted...]
-      <c r="O191" s="30">
+      <c r="N191" s="27">
+        <v>1</v>
+      </c>
+      <c r="O191" s="27">
         <v>194</v>
       </c>
-      <c r="P191" s="30">
+      <c r="P191" s="27">
         <v>194.70967741935399</v>
       </c>
     </row>
-    <row r="192" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D192" s="45" t="s">
+    <row r="192" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C192" s="28"/>
+      <c r="D192" s="42" t="s">
         <v>180</v>
       </c>
-      <c r="E192" s="45"/>
-      <c r="F192" s="27">
+      <c r="E192" s="42"/>
+      <c r="F192" s="26">
         <v>3</v>
       </c>
-      <c r="G192" s="30">
-[...23 lines deleted...]
-      <c r="O192" s="30">
+      <c r="G192" s="27">
+        <v>2</v>
+      </c>
+      <c r="H192" s="27">
+        <v>1</v>
+      </c>
+      <c r="I192" s="27">
+        <v>0</v>
+      </c>
+      <c r="J192" s="27">
+        <v>0</v>
+      </c>
+      <c r="K192" s="27">
+        <v>1</v>
+      </c>
+      <c r="L192" s="27">
+        <v>1</v>
+      </c>
+      <c r="M192" s="27">
+        <v>0</v>
+      </c>
+      <c r="N192" s="27">
+        <v>0</v>
+      </c>
+      <c r="O192" s="27">
         <v>4</v>
       </c>
-      <c r="P192" s="30">
+      <c r="P192" s="27">
         <v>4.06451612903225</v>
       </c>
     </row>
-    <row r="193" spans="3:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C194" s="47" t="s">
+    <row r="193" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C193" s="28"/>
+      <c r="D193" s="38"/>
+      <c r="E193" s="38"/>
+      <c r="F193" s="26"/>
+      <c r="G193" s="27"/>
+      <c r="H193" s="27"/>
+      <c r="I193" s="27"/>
+      <c r="J193" s="27"/>
+      <c r="K193" s="27"/>
+      <c r="L193" s="27"/>
+      <c r="M193" s="27"/>
+      <c r="N193" s="27"/>
+      <c r="O193" s="27"/>
+      <c r="P193" s="27"/>
+    </row>
+    <row r="194" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C194" s="41" t="s">
         <v>181</v>
       </c>
-      <c r="D194" s="47"/>
-[...1 lines deleted...]
-      <c r="F194" s="23">
+      <c r="D194" s="41"/>
+      <c r="E194" s="41"/>
+      <c r="F194" s="22">
         <v>4460</v>
       </c>
-      <c r="G194" s="31">
+      <c r="G194" s="19">
         <v>275</v>
       </c>
-      <c r="H194" s="31">
+      <c r="H194" s="19">
         <v>129</v>
       </c>
-      <c r="I194" s="31">
+      <c r="I194" s="19">
         <v>17</v>
       </c>
-      <c r="J194" s="31">
+      <c r="J194" s="19">
         <v>203</v>
       </c>
-      <c r="K194" s="31">
+      <c r="K194" s="19">
         <v>222</v>
       </c>
-      <c r="L194" s="31">
+      <c r="L194" s="19">
         <v>129</v>
       </c>
-      <c r="M194" s="31">
+      <c r="M194" s="19">
         <v>195</v>
       </c>
-      <c r="N194" s="31">
+      <c r="N194" s="19">
         <v>6</v>
       </c>
-      <c r="O194" s="31">
+      <c r="O194" s="19">
         <v>4532</v>
       </c>
-      <c r="P194" s="31">
+      <c r="P194" s="19">
         <v>4494.6129032258004</v>
       </c>
     </row>
-    <row r="195" spans="3:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C196" s="45" t="s">
+    <row r="195" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C195" s="39"/>
+      <c r="D195" s="39"/>
+      <c r="E195" s="39"/>
+      <c r="F195" s="22"/>
+      <c r="G195" s="19"/>
+      <c r="H195" s="19"/>
+      <c r="I195" s="19"/>
+      <c r="J195" s="19"/>
+      <c r="K195" s="19"/>
+      <c r="L195" s="19"/>
+      <c r="M195" s="19"/>
+      <c r="N195" s="19"/>
+      <c r="O195" s="19"/>
+      <c r="P195" s="19"/>
+    </row>
+    <row r="196" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C196" s="42" t="s">
         <v>182</v>
       </c>
-      <c r="D196" s="45"/>
-[...1 lines deleted...]
-      <c r="F196" s="27">
+      <c r="D196" s="42"/>
+      <c r="E196" s="42"/>
+      <c r="F196" s="26">
         <v>94</v>
       </c>
-      <c r="G196" s="30">
-[...23 lines deleted...]
-      <c r="O196" s="30">
+      <c r="G196" s="27">
+        <v>0</v>
+      </c>
+      <c r="H196" s="27">
+        <v>0</v>
+      </c>
+      <c r="I196" s="27">
+        <v>0</v>
+      </c>
+      <c r="J196" s="27">
+        <v>2</v>
+      </c>
+      <c r="K196" s="27">
+        <v>2</v>
+      </c>
+      <c r="L196" s="27">
+        <v>0</v>
+      </c>
+      <c r="M196" s="27">
+        <v>0</v>
+      </c>
+      <c r="N196" s="27">
+        <v>0</v>
+      </c>
+      <c r="O196" s="27">
         <v>94</v>
       </c>
-      <c r="P196" s="30">
+      <c r="P196" s="27">
         <v>94.258064516128997</v>
       </c>
     </row>
-    <row r="197" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C197" s="45" t="s">
+    <row r="197" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C197" s="42" t="s">
         <v>183</v>
       </c>
-      <c r="D197" s="45"/>
-[...1 lines deleted...]
-      <c r="F197" s="27">
+      <c r="D197" s="42"/>
+      <c r="E197" s="42"/>
+      <c r="F197" s="26">
         <v>742</v>
       </c>
-      <c r="G197" s="30">
-[...8 lines deleted...]
-      <c r="J197" s="30">
+      <c r="G197" s="27">
+        <v>1</v>
+      </c>
+      <c r="H197" s="27">
+        <v>0</v>
+      </c>
+      <c r="I197" s="27">
+        <v>0</v>
+      </c>
+      <c r="J197" s="27">
         <v>48</v>
       </c>
-      <c r="K197" s="30">
+      <c r="K197" s="27">
         <v>26</v>
       </c>
-      <c r="L197" s="30">
-[...2 lines deleted...]
-      <c r="M197" s="30">
+      <c r="L197" s="27">
+        <v>0</v>
+      </c>
+      <c r="M197" s="27">
         <v>22</v>
       </c>
-      <c r="N197" s="30">
-[...2 lines deleted...]
-      <c r="O197" s="30">
+      <c r="N197" s="27">
+        <v>1</v>
+      </c>
+      <c r="O197" s="27">
         <v>742</v>
       </c>
-      <c r="P197" s="30">
+      <c r="P197" s="27">
         <v>743.35483870967698</v>
       </c>
     </row>
-    <row r="198" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D198" s="45" t="s">
+    <row r="198" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C198" s="28"/>
+      <c r="D198" s="42" t="s">
         <v>184</v>
       </c>
-      <c r="E198" s="45"/>
-      <c r="F198" s="27">
+      <c r="E198" s="42"/>
+      <c r="F198" s="26">
         <v>7</v>
       </c>
-      <c r="G198" s="30">
-[...23 lines deleted...]
-      <c r="O198" s="30">
+      <c r="G198" s="27">
+        <v>1</v>
+      </c>
+      <c r="H198" s="27">
+        <v>2</v>
+      </c>
+      <c r="I198" s="27">
+        <v>0</v>
+      </c>
+      <c r="J198" s="27">
+        <v>0</v>
+      </c>
+      <c r="K198" s="27">
+        <v>2</v>
+      </c>
+      <c r="L198" s="27">
+        <v>2</v>
+      </c>
+      <c r="M198" s="27">
+        <v>1</v>
+      </c>
+      <c r="N198" s="27">
+        <v>0</v>
+      </c>
+      <c r="O198" s="27">
         <v>5</v>
       </c>
-      <c r="P198" s="30">
+      <c r="P198" s="27">
         <v>5.4838709677419297</v>
       </c>
     </row>
-    <row r="199" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D199" s="45" t="s">
+    <row r="199" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C199" s="28"/>
+      <c r="D199" s="42" t="s">
         <v>185</v>
       </c>
-      <c r="E199" s="45"/>
-      <c r="F199" s="27">
+      <c r="E199" s="42"/>
+      <c r="F199" s="26">
         <v>24</v>
       </c>
-      <c r="G199" s="30">
+      <c r="G199" s="27">
         <v>16</v>
       </c>
-      <c r="H199" s="30">
+      <c r="H199" s="27">
         <v>6</v>
       </c>
-      <c r="I199" s="30">
-[...5 lines deleted...]
-      <c r="K199" s="30">
+      <c r="I199" s="27">
+        <v>1</v>
+      </c>
+      <c r="J199" s="27">
+        <v>1</v>
+      </c>
+      <c r="K199" s="27">
         <v>3</v>
       </c>
-      <c r="L199" s="30">
+      <c r="L199" s="27">
         <v>6</v>
       </c>
-      <c r="M199" s="30">
+      <c r="M199" s="27">
         <v>5</v>
       </c>
-      <c r="N199" s="30">
-[...2 lines deleted...]
-      <c r="O199" s="30">
+      <c r="N199" s="27">
+        <v>0</v>
+      </c>
+      <c r="O199" s="27">
         <v>34</v>
       </c>
-      <c r="P199" s="30">
+      <c r="P199" s="27">
         <v>28.064516129032199</v>
       </c>
     </row>
-    <row r="200" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D200" s="45" t="s">
+    <row r="200" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C200" s="28"/>
+      <c r="D200" s="42" t="s">
         <v>186</v>
       </c>
-      <c r="E200" s="45"/>
-      <c r="F200" s="27">
+      <c r="E200" s="42"/>
+      <c r="F200" s="26">
         <v>33</v>
       </c>
-      <c r="G200" s="30">
+      <c r="G200" s="27">
         <v>5</v>
       </c>
-      <c r="H200" s="30">
+      <c r="H200" s="27">
         <v>8</v>
       </c>
-      <c r="I200" s="30">
-[...8 lines deleted...]
-      <c r="L200" s="30">
+      <c r="I200" s="27">
+        <v>0</v>
+      </c>
+      <c r="J200" s="27">
+        <v>0</v>
+      </c>
+      <c r="K200" s="27">
+        <v>2</v>
+      </c>
+      <c r="L200" s="27">
         <v>8</v>
       </c>
-      <c r="M200" s="30">
+      <c r="M200" s="27">
         <v>8</v>
       </c>
-      <c r="N200" s="30">
-[...2 lines deleted...]
-      <c r="O200" s="30">
+      <c r="N200" s="27">
+        <v>0</v>
+      </c>
+      <c r="O200" s="27">
         <v>28</v>
       </c>
-      <c r="P200" s="30">
+      <c r="P200" s="27">
         <v>31.838709677419299</v>
       </c>
     </row>
-    <row r="201" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D201" s="45" t="s">
+    <row r="201" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C201" s="28"/>
+      <c r="D201" s="42" t="s">
         <v>187</v>
       </c>
-      <c r="E201" s="45"/>
-[...30 lines deleted...]
-      <c r="P201" s="30">
+      <c r="E201" s="42"/>
+      <c r="F201" s="26">
+        <v>0</v>
+      </c>
+      <c r="G201" s="27">
+        <v>1</v>
+      </c>
+      <c r="H201" s="27">
+        <v>0</v>
+      </c>
+      <c r="I201" s="27">
+        <v>0</v>
+      </c>
+      <c r="J201" s="27">
+        <v>0</v>
+      </c>
+      <c r="K201" s="27">
+        <v>1</v>
+      </c>
+      <c r="L201" s="27">
+        <v>0</v>
+      </c>
+      <c r="M201" s="27">
+        <v>0</v>
+      </c>
+      <c r="N201" s="27">
+        <v>0</v>
+      </c>
+      <c r="O201" s="27">
+        <v>0</v>
+      </c>
+      <c r="P201" s="27">
         <v>0.19354838709677</v>
       </c>
     </row>
-    <row r="202" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C202" s="48" t="s">
+    <row r="202" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C202" s="43" t="s">
         <v>188</v>
       </c>
-      <c r="D202" s="48"/>
-[...1 lines deleted...]
-      <c r="F202" s="27">
+      <c r="D202" s="43"/>
+      <c r="E202" s="44"/>
+      <c r="F202" s="26">
         <v>177</v>
       </c>
-      <c r="G202" s="30">
-[...8 lines deleted...]
-      <c r="J202" s="30">
+      <c r="G202" s="27">
+        <v>1</v>
+      </c>
+      <c r="H202" s="27">
+        <v>1</v>
+      </c>
+      <c r="I202" s="27">
+        <v>0</v>
+      </c>
+      <c r="J202" s="27">
         <v>7</v>
       </c>
-      <c r="K202" s="30">
+      <c r="K202" s="27">
         <v>9</v>
       </c>
-      <c r="L202" s="30">
-[...8 lines deleted...]
-      <c r="O202" s="30">
+      <c r="L202" s="27">
+        <v>1</v>
+      </c>
+      <c r="M202" s="27">
+        <v>1</v>
+      </c>
+      <c r="N202" s="27">
+        <v>0</v>
+      </c>
+      <c r="O202" s="27">
         <v>175</v>
       </c>
-      <c r="P202" s="30">
+      <c r="P202" s="27">
         <v>177.96774193548299</v>
       </c>
     </row>
-    <row r="203" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C203" s="45" t="s">
+    <row r="203" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C203" s="42" t="s">
         <v>189</v>
       </c>
-      <c r="D203" s="45"/>
-[...1 lines deleted...]
-      <c r="F203" s="27">
+      <c r="D203" s="42"/>
+      <c r="E203" s="42"/>
+      <c r="F203" s="26">
         <v>395</v>
       </c>
-      <c r="G203" s="30">
+      <c r="G203" s="27">
         <v>18</v>
       </c>
-      <c r="H203" s="30">
+      <c r="H203" s="27">
         <v>3</v>
       </c>
-      <c r="I203" s="30">
-[...2 lines deleted...]
-      <c r="J203" s="30">
+      <c r="I203" s="27">
+        <v>0</v>
+      </c>
+      <c r="J203" s="27">
         <v>17</v>
       </c>
-      <c r="K203" s="30">
+      <c r="K203" s="27">
         <v>24</v>
       </c>
-      <c r="L203" s="30">
+      <c r="L203" s="27">
         <v>3</v>
       </c>
-      <c r="M203" s="30">
+      <c r="M203" s="27">
         <v>6</v>
       </c>
-      <c r="N203" s="30">
-[...2 lines deleted...]
-      <c r="O203" s="30">
+      <c r="N203" s="27">
+        <v>1</v>
+      </c>
+      <c r="O203" s="27">
         <v>399</v>
       </c>
-      <c r="P203" s="30">
+      <c r="P203" s="27">
         <v>395.54838709677398</v>
       </c>
     </row>
-    <row r="204" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D204" s="45" t="s">
+    <row r="204" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C204" s="28"/>
+      <c r="D204" s="42" t="s">
         <v>190</v>
       </c>
-      <c r="E204" s="45"/>
-[...36 lines deleted...]
-      <c r="D205" s="45" t="s">
+      <c r="E204" s="42"/>
+      <c r="F204" s="26">
+        <v>0</v>
+      </c>
+      <c r="G204" s="27">
+        <v>0</v>
+      </c>
+      <c r="H204" s="27">
+        <v>0</v>
+      </c>
+      <c r="I204" s="27">
+        <v>0</v>
+      </c>
+      <c r="J204" s="27">
+        <v>0</v>
+      </c>
+      <c r="K204" s="27">
+        <v>0</v>
+      </c>
+      <c r="L204" s="27">
+        <v>0</v>
+      </c>
+      <c r="M204" s="27">
+        <v>0</v>
+      </c>
+      <c r="N204" s="27">
+        <v>0</v>
+      </c>
+      <c r="O204" s="27">
+        <v>0</v>
+      </c>
+      <c r="P204" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C205" s="28"/>
+      <c r="D205" s="42" t="s">
         <v>191</v>
       </c>
-      <c r="E205" s="45"/>
-      <c r="F205" s="27">
+      <c r="E205" s="42"/>
+      <c r="F205" s="26">
         <v>22</v>
       </c>
-      <c r="G205" s="30">
+      <c r="G205" s="27">
         <v>5</v>
       </c>
-      <c r="H205" s="30">
+      <c r="H205" s="27">
         <v>3</v>
       </c>
-      <c r="I205" s="30">
-[...5 lines deleted...]
-      <c r="K205" s="30">
+      <c r="I205" s="27">
+        <v>0</v>
+      </c>
+      <c r="J205" s="27">
+        <v>0</v>
+      </c>
+      <c r="K205" s="27">
         <v>5</v>
       </c>
-      <c r="L205" s="30">
+      <c r="L205" s="27">
         <v>3</v>
       </c>
-      <c r="M205" s="30">
+      <c r="M205" s="27">
         <v>3</v>
       </c>
-      <c r="N205" s="30">
-[...2 lines deleted...]
-      <c r="O205" s="30">
+      <c r="N205" s="27">
+        <v>0</v>
+      </c>
+      <c r="O205" s="27">
         <v>19</v>
       </c>
-      <c r="P205" s="30">
+      <c r="P205" s="27">
         <v>20.322580645161199</v>
       </c>
     </row>
-    <row r="206" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D206" s="45" t="s">
+    <row r="206" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C206" s="28"/>
+      <c r="D206" s="42" t="s">
         <v>192</v>
       </c>
-      <c r="E206" s="45"/>
-      <c r="F206" s="27">
+      <c r="E206" s="42"/>
+      <c r="F206" s="26">
         <v>3</v>
       </c>
-      <c r="G206" s="30">
-[...23 lines deleted...]
-      <c r="O206" s="30">
+      <c r="G206" s="27">
+        <v>0</v>
+      </c>
+      <c r="H206" s="27">
+        <v>0</v>
+      </c>
+      <c r="I206" s="27">
+        <v>0</v>
+      </c>
+      <c r="J206" s="27">
+        <v>0</v>
+      </c>
+      <c r="K206" s="27">
+        <v>0</v>
+      </c>
+      <c r="L206" s="27">
+        <v>0</v>
+      </c>
+      <c r="M206" s="27">
+        <v>0</v>
+      </c>
+      <c r="N206" s="27">
+        <v>0</v>
+      </c>
+      <c r="O206" s="27">
         <v>3</v>
       </c>
-      <c r="P206" s="30">
+      <c r="P206" s="27">
         <v>3</v>
       </c>
     </row>
-    <row r="207" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D207" s="45" t="s">
+    <row r="207" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C207" s="28"/>
+      <c r="D207" s="42" t="s">
         <v>193</v>
       </c>
-      <c r="E207" s="45"/>
-[...35 lines deleted...]
-      <c r="C208" s="45" t="s">
+      <c r="E207" s="42"/>
+      <c r="F207" s="26">
+        <v>0</v>
+      </c>
+      <c r="G207" s="27">
+        <v>0</v>
+      </c>
+      <c r="H207" s="27">
+        <v>0</v>
+      </c>
+      <c r="I207" s="27">
+        <v>0</v>
+      </c>
+      <c r="J207" s="27">
+        <v>0</v>
+      </c>
+      <c r="K207" s="27">
+        <v>0</v>
+      </c>
+      <c r="L207" s="27">
+        <v>0</v>
+      </c>
+      <c r="M207" s="27">
+        <v>0</v>
+      </c>
+      <c r="N207" s="27">
+        <v>0</v>
+      </c>
+      <c r="O207" s="27">
+        <v>0</v>
+      </c>
+      <c r="P207" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C208" s="42" t="s">
         <v>194</v>
       </c>
-      <c r="D208" s="45"/>
-[...1 lines deleted...]
-      <c r="F208" s="27">
+      <c r="D208" s="42"/>
+      <c r="E208" s="42"/>
+      <c r="F208" s="26">
         <v>390</v>
       </c>
-      <c r="G208" s="30">
+      <c r="G208" s="27">
         <v>31</v>
       </c>
-      <c r="H208" s="30">
+      <c r="H208" s="27">
         <v>5</v>
       </c>
-      <c r="I208" s="30">
+      <c r="I208" s="27">
         <v>6</v>
       </c>
-      <c r="J208" s="30">
+      <c r="J208" s="27">
         <v>4</v>
       </c>
-      <c r="K208" s="30">
+      <c r="K208" s="27">
         <v>16</v>
       </c>
-      <c r="L208" s="30">
+      <c r="L208" s="27">
         <v>5</v>
       </c>
-      <c r="M208" s="30">
+      <c r="M208" s="27">
         <v>22</v>
       </c>
-      <c r="N208" s="30">
-[...2 lines deleted...]
-      <c r="O208" s="30">
+      <c r="N208" s="27">
+        <v>0</v>
+      </c>
+      <c r="O208" s="27">
         <v>393</v>
       </c>
-      <c r="P208" s="30">
+      <c r="P208" s="27">
         <v>393.67741935483798</v>
       </c>
     </row>
-    <row r="209" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D209" s="45" t="s">
+    <row r="209" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C209" s="28"/>
+      <c r="D209" s="42" t="s">
         <v>195</v>
       </c>
-      <c r="E209" s="45"/>
-      <c r="F209" s="27">
+      <c r="E209" s="42"/>
+      <c r="F209" s="26">
         <v>5</v>
       </c>
-      <c r="G209" s="30">
+      <c r="G209" s="27">
         <v>4</v>
       </c>
-      <c r="H209" s="30">
-[...20 lines deleted...]
-      <c r="O209" s="30">
+      <c r="H209" s="27">
+        <v>1</v>
+      </c>
+      <c r="I209" s="27">
+        <v>0</v>
+      </c>
+      <c r="J209" s="27">
+        <v>0</v>
+      </c>
+      <c r="K209" s="27">
+        <v>2</v>
+      </c>
+      <c r="L209" s="27">
+        <v>1</v>
+      </c>
+      <c r="M209" s="27">
+        <v>1</v>
+      </c>
+      <c r="N209" s="27">
+        <v>0</v>
+      </c>
+      <c r="O209" s="27">
         <v>6</v>
       </c>
-      <c r="P209" s="30">
+      <c r="P209" s="27">
         <v>5.4516129032257998</v>
       </c>
     </row>
-    <row r="210" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D210" s="45" t="s">
+    <row r="210" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C210" s="28"/>
+      <c r="D210" s="42" t="s">
         <v>196</v>
       </c>
-      <c r="E210" s="45"/>
-[...30 lines deleted...]
-      <c r="P210" s="30">
+      <c r="E210" s="42"/>
+      <c r="F210" s="26">
+        <v>1</v>
+      </c>
+      <c r="G210" s="27">
+        <v>1</v>
+      </c>
+      <c r="H210" s="27">
+        <v>0</v>
+      </c>
+      <c r="I210" s="27">
+        <v>0</v>
+      </c>
+      <c r="J210" s="27">
+        <v>0</v>
+      </c>
+      <c r="K210" s="27">
+        <v>0</v>
+      </c>
+      <c r="L210" s="27">
+        <v>0</v>
+      </c>
+      <c r="M210" s="27">
+        <v>0</v>
+      </c>
+      <c r="N210" s="27">
+        <v>0</v>
+      </c>
+      <c r="O210" s="27">
+        <v>2</v>
+      </c>
+      <c r="P210" s="27">
         <v>1.06451612903225</v>
       </c>
     </row>
-    <row r="211" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C211" s="45" t="s">
+    <row r="211" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C211" s="42" t="s">
         <v>197</v>
       </c>
-      <c r="D211" s="45"/>
-[...1 lines deleted...]
-      <c r="F211" s="27">
+      <c r="D211" s="42"/>
+      <c r="E211" s="42"/>
+      <c r="F211" s="26">
         <v>775</v>
       </c>
-      <c r="G211" s="30">
+      <c r="G211" s="27">
         <v>17</v>
       </c>
-      <c r="H211" s="30">
+      <c r="H211" s="27">
         <v>8</v>
       </c>
-      <c r="I211" s="30">
-[...2 lines deleted...]
-      <c r="J211" s="30">
+      <c r="I211" s="27">
+        <v>0</v>
+      </c>
+      <c r="J211" s="27">
         <v>28</v>
       </c>
-      <c r="K211" s="30">
+      <c r="K211" s="27">
         <v>21</v>
       </c>
-      <c r="L211" s="30">
+      <c r="L211" s="27">
         <v>8</v>
       </c>
-      <c r="M211" s="30">
+      <c r="M211" s="27">
         <v>17</v>
       </c>
-      <c r="N211" s="30">
-[...2 lines deleted...]
-      <c r="O211" s="30">
+      <c r="N211" s="27">
+        <v>2</v>
+      </c>
+      <c r="O211" s="27">
         <v>780</v>
       </c>
-      <c r="P211" s="30">
+      <c r="P211" s="27">
         <v>777.54838709677404</v>
       </c>
     </row>
-    <row r="212" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D212" s="45" t="s">
+    <row r="212" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C212" s="28"/>
+      <c r="D212" s="42" t="s">
         <v>198</v>
       </c>
-      <c r="E212" s="45"/>
-[...12 lines deleted...]
-      <c r="J212" s="30">
+      <c r="E212" s="42"/>
+      <c r="F212" s="26">
+        <v>0</v>
+      </c>
+      <c r="G212" s="27">
+        <v>0</v>
+      </c>
+      <c r="H212" s="27">
+        <v>0</v>
+      </c>
+      <c r="I212" s="27">
+        <v>0</v>
+      </c>
+      <c r="J212" s="27">
         <v>3</v>
       </c>
-      <c r="K212" s="30">
-[...14 lines deleted...]
-      <c r="P212" s="30">
+      <c r="K212" s="27">
+        <v>1</v>
+      </c>
+      <c r="L212" s="27">
+        <v>0</v>
+      </c>
+      <c r="M212" s="27">
+        <v>0</v>
+      </c>
+      <c r="N212" s="27">
+        <v>0</v>
+      </c>
+      <c r="O212" s="27">
+        <v>2</v>
+      </c>
+      <c r="P212" s="27">
         <v>1.67741935483871</v>
       </c>
     </row>
-    <row r="213" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C213" s="45" t="s">
+    <row r="213" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C213" s="42" t="s">
         <v>199</v>
       </c>
-      <c r="D213" s="45"/>
-[...1 lines deleted...]
-      <c r="F213" s="27">
+      <c r="D213" s="42"/>
+      <c r="E213" s="42"/>
+      <c r="F213" s="26">
         <v>170</v>
       </c>
-      <c r="G213" s="30">
+      <c r="G213" s="27">
         <v>10</v>
       </c>
-      <c r="H213" s="30">
+      <c r="H213" s="27">
         <v>5</v>
       </c>
-      <c r="I213" s="30">
-[...2 lines deleted...]
-      <c r="J213" s="30">
+      <c r="I213" s="27">
+        <v>1</v>
+      </c>
+      <c r="J213" s="27">
         <v>5</v>
       </c>
-      <c r="K213" s="30">
+      <c r="K213" s="27">
         <v>17</v>
       </c>
-      <c r="L213" s="30">
+      <c r="L213" s="27">
         <v>5</v>
       </c>
-      <c r="M213" s="30">
+      <c r="M213" s="27">
         <v>15</v>
       </c>
-      <c r="N213" s="30">
-[...2 lines deleted...]
-      <c r="O213" s="30">
+      <c r="N213" s="27">
+        <v>1</v>
+      </c>
+      <c r="O213" s="27">
         <v>153</v>
       </c>
-      <c r="P213" s="30">
+      <c r="P213" s="27">
         <v>158.16129032257999</v>
       </c>
     </row>
-    <row r="214" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D214" s="45" t="s">
+    <row r="214" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C214" s="28"/>
+      <c r="D214" s="42" t="s">
         <v>200</v>
       </c>
-      <c r="E214" s="45"/>
-[...27 lines deleted...]
-      <c r="O214" s="30">
+      <c r="E214" s="42"/>
+      <c r="F214" s="26">
+        <v>2</v>
+      </c>
+      <c r="G214" s="27">
+        <v>2</v>
+      </c>
+      <c r="H214" s="27">
+        <v>0</v>
+      </c>
+      <c r="I214" s="27">
+        <v>0</v>
+      </c>
+      <c r="J214" s="27">
+        <v>0</v>
+      </c>
+      <c r="K214" s="27">
+        <v>1</v>
+      </c>
+      <c r="L214" s="27">
+        <v>0</v>
+      </c>
+      <c r="M214" s="27">
+        <v>0</v>
+      </c>
+      <c r="N214" s="27">
+        <v>0</v>
+      </c>
+      <c r="O214" s="27">
         <v>3</v>
       </c>
-      <c r="P214" s="30">
+      <c r="P214" s="27">
         <v>2.4516129032257998</v>
       </c>
     </row>
-    <row r="215" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D215" s="45" t="s">
+    <row r="215" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C215" s="28"/>
+      <c r="D215" s="42" t="s">
         <v>201</v>
       </c>
-      <c r="E215" s="45"/>
-      <c r="F215" s="27">
+      <c r="E215" s="42"/>
+      <c r="F215" s="26">
         <v>5</v>
       </c>
-      <c r="G215" s="30">
-[...17 lines deleted...]
-      <c r="M215" s="30">
+      <c r="G215" s="27">
+        <v>1</v>
+      </c>
+      <c r="H215" s="27">
+        <v>2</v>
+      </c>
+      <c r="I215" s="27">
+        <v>0</v>
+      </c>
+      <c r="J215" s="27">
+        <v>0</v>
+      </c>
+      <c r="K215" s="27">
+        <v>0</v>
+      </c>
+      <c r="L215" s="27">
+        <v>2</v>
+      </c>
+      <c r="M215" s="27">
         <v>3</v>
       </c>
-      <c r="N215" s="30">
-[...2 lines deleted...]
-      <c r="O215" s="30">
+      <c r="N215" s="27">
+        <v>0</v>
+      </c>
+      <c r="O215" s="27">
         <v>3</v>
       </c>
-      <c r="P215" s="30">
+      <c r="P215" s="27">
         <v>5.0322580645161201</v>
       </c>
     </row>
-    <row r="216" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C216" s="45" t="s">
+    <row r="216" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C216" s="42" t="s">
         <v>202</v>
       </c>
-      <c r="D216" s="45"/>
-[...1 lines deleted...]
-      <c r="F216" s="27">
+      <c r="D216" s="42"/>
+      <c r="E216" s="42"/>
+      <c r="F216" s="26">
         <v>308</v>
       </c>
-      <c r="G216" s="30">
-[...8 lines deleted...]
-      <c r="J216" s="30">
+      <c r="G216" s="27">
+        <v>0</v>
+      </c>
+      <c r="H216" s="27">
+        <v>1</v>
+      </c>
+      <c r="I216" s="27">
+        <v>0</v>
+      </c>
+      <c r="J216" s="27">
         <v>30</v>
       </c>
-      <c r="K216" s="30">
+      <c r="K216" s="27">
         <v>11</v>
       </c>
-      <c r="L216" s="30">
-[...8 lines deleted...]
-      <c r="O216" s="30">
+      <c r="L216" s="27">
+        <v>1</v>
+      </c>
+      <c r="M216" s="27">
+        <v>2</v>
+      </c>
+      <c r="N216" s="27">
+        <v>0</v>
+      </c>
+      <c r="O216" s="27">
         <v>325</v>
       </c>
-      <c r="P216" s="30">
+      <c r="P216" s="27">
         <v>314.935483870967</v>
       </c>
     </row>
-    <row r="217" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D217" s="45" t="s">
+    <row r="217" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C217" s="28"/>
+      <c r="D217" s="42" t="s">
         <v>203</v>
       </c>
-      <c r="E217" s="45"/>
-      <c r="F217" s="27">
+      <c r="E217" s="42"/>
+      <c r="F217" s="26">
         <v>47</v>
       </c>
-      <c r="G217" s="30">
+      <c r="G217" s="27">
         <v>23</v>
       </c>
-      <c r="H217" s="30">
+      <c r="H217" s="27">
         <v>9</v>
       </c>
-      <c r="I217" s="30">
+      <c r="I217" s="27">
         <v>3</v>
       </c>
-      <c r="J217" s="30">
-[...2 lines deleted...]
-      <c r="K217" s="30">
+      <c r="J217" s="27">
+        <v>0</v>
+      </c>
+      <c r="K217" s="27">
         <v>7</v>
       </c>
-      <c r="L217" s="30">
+      <c r="L217" s="27">
         <v>9</v>
       </c>
-      <c r="M217" s="30">
+      <c r="M217" s="27">
         <v>5</v>
       </c>
-      <c r="N217" s="30">
-[...2 lines deleted...]
-      <c r="O217" s="30">
+      <c r="N217" s="27">
+        <v>0</v>
+      </c>
+      <c r="O217" s="27">
         <v>61</v>
       </c>
-      <c r="P217" s="30">
+      <c r="P217" s="27">
         <v>52.258064516128997</v>
       </c>
     </row>
-    <row r="218" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D218" s="45" t="s">
+    <row r="218" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C218" s="28"/>
+      <c r="D218" s="42" t="s">
         <v>204</v>
       </c>
-      <c r="E218" s="45"/>
-      <c r="F218" s="27">
+      <c r="E218" s="42"/>
+      <c r="F218" s="26">
         <v>5</v>
       </c>
-      <c r="G218" s="30">
-[...23 lines deleted...]
-      <c r="O218" s="30">
+      <c r="G218" s="27">
+        <v>1</v>
+      </c>
+      <c r="H218" s="27">
+        <v>0</v>
+      </c>
+      <c r="I218" s="27">
+        <v>0</v>
+      </c>
+      <c r="J218" s="27">
+        <v>1</v>
+      </c>
+      <c r="K218" s="27">
+        <v>0</v>
+      </c>
+      <c r="L218" s="27">
+        <v>0</v>
+      </c>
+      <c r="M218" s="27">
+        <v>0</v>
+      </c>
+      <c r="N218" s="27">
+        <v>0</v>
+      </c>
+      <c r="O218" s="27">
         <v>7</v>
       </c>
-      <c r="P218" s="30">
+      <c r="P218" s="27">
         <v>5.6129032258064502</v>
       </c>
     </row>
-    <row r="219" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C219" s="45" t="s">
+    <row r="219" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C219" s="42" t="s">
         <v>205</v>
       </c>
-      <c r="D219" s="45"/>
-[...1 lines deleted...]
-      <c r="F219" s="27">
+      <c r="D219" s="42"/>
+      <c r="E219" s="42"/>
+      <c r="F219" s="26">
         <v>219</v>
       </c>
-      <c r="G219" s="30">
-[...8 lines deleted...]
-      <c r="J219" s="30">
+      <c r="G219" s="27">
+        <v>0</v>
+      </c>
+      <c r="H219" s="27">
+        <v>0</v>
+      </c>
+      <c r="I219" s="27">
+        <v>0</v>
+      </c>
+      <c r="J219" s="27">
         <v>18</v>
       </c>
-      <c r="K219" s="30">
+      <c r="K219" s="27">
         <v>10</v>
       </c>
-      <c r="L219" s="30">
-[...8 lines deleted...]
-      <c r="O219" s="30">
+      <c r="L219" s="27">
+        <v>0</v>
+      </c>
+      <c r="M219" s="27">
+        <v>2</v>
+      </c>
+      <c r="N219" s="27">
+        <v>0</v>
+      </c>
+      <c r="O219" s="27">
         <v>225</v>
       </c>
-      <c r="P219" s="30">
+      <c r="P219" s="27">
         <v>224.96774193548299</v>
       </c>
     </row>
-    <row r="220" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D220" s="45" t="s">
+    <row r="220" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C220" s="28"/>
+      <c r="D220" s="42" t="s">
         <v>206</v>
       </c>
-      <c r="E220" s="45"/>
-      <c r="F220" s="27">
+      <c r="E220" s="42"/>
+      <c r="F220" s="26">
         <v>4</v>
       </c>
-      <c r="G220" s="30">
+      <c r="G220" s="27">
         <v>4</v>
       </c>
-      <c r="H220" s="30">
-[...20 lines deleted...]
-      <c r="O220" s="30">
+      <c r="H220" s="27">
+        <v>0</v>
+      </c>
+      <c r="I220" s="27">
+        <v>0</v>
+      </c>
+      <c r="J220" s="27">
+        <v>0</v>
+      </c>
+      <c r="K220" s="27">
+        <v>0</v>
+      </c>
+      <c r="L220" s="27">
+        <v>0</v>
+      </c>
+      <c r="M220" s="27">
+        <v>0</v>
+      </c>
+      <c r="N220" s="27">
+        <v>0</v>
+      </c>
+      <c r="O220" s="27">
         <v>8</v>
       </c>
-      <c r="P220" s="30">
+      <c r="P220" s="27">
         <v>5.1290322580645098</v>
       </c>
     </row>
-    <row r="221" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D221" s="45" t="s">
+    <row r="221" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C221" s="28"/>
+      <c r="D221" s="42" t="s">
         <v>207</v>
       </c>
-      <c r="E221" s="45"/>
-      <c r="F221" s="27">
+      <c r="E221" s="42"/>
+      <c r="F221" s="26">
         <v>123</v>
       </c>
-      <c r="G221" s="30">
+      <c r="G221" s="27">
         <v>25</v>
       </c>
-      <c r="H221" s="30">
+      <c r="H221" s="27">
         <v>18</v>
       </c>
-      <c r="I221" s="30">
-[...5 lines deleted...]
-      <c r="K221" s="30">
+      <c r="I221" s="27">
+        <v>1</v>
+      </c>
+      <c r="J221" s="27">
+        <v>0</v>
+      </c>
+      <c r="K221" s="27">
         <v>8</v>
       </c>
-      <c r="L221" s="30">
+      <c r="L221" s="27">
         <v>18</v>
       </c>
-      <c r="M221" s="30">
+      <c r="M221" s="27">
         <v>18</v>
       </c>
-      <c r="N221" s="30">
-[...2 lines deleted...]
-      <c r="O221" s="30">
+      <c r="N221" s="27">
+        <v>0</v>
+      </c>
+      <c r="O221" s="27">
         <v>123</v>
       </c>
-      <c r="P221" s="30">
+      <c r="P221" s="27">
         <v>119.96774193548301</v>
       </c>
     </row>
-    <row r="222" spans="3:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D222" s="45" t="s">
+    <row r="222" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C222" s="28"/>
+      <c r="D222" s="42" t="s">
         <v>208</v>
       </c>
-      <c r="E222" s="45"/>
-      <c r="F222" s="27">
+      <c r="E222" s="42"/>
+      <c r="F222" s="26">
         <v>3</v>
       </c>
-      <c r="G222" s="30">
-[...23 lines deleted...]
-      <c r="O222" s="30">
+      <c r="G222" s="27">
+        <v>0</v>
+      </c>
+      <c r="H222" s="27">
+        <v>1</v>
+      </c>
+      <c r="I222" s="27">
+        <v>0</v>
+      </c>
+      <c r="J222" s="27">
+        <v>0</v>
+      </c>
+      <c r="K222" s="27">
+        <v>0</v>
+      </c>
+      <c r="L222" s="27">
+        <v>1</v>
+      </c>
+      <c r="M222" s="27">
+        <v>0</v>
+      </c>
+      <c r="N222" s="27">
+        <v>0</v>
+      </c>
+      <c r="O222" s="27">
         <v>3</v>
       </c>
-      <c r="P222" s="30">
+      <c r="P222" s="27">
         <v>3</v>
       </c>
     </row>
-    <row r="223" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C223" s="45" t="s">
+    <row r="223" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C223" s="42" t="s">
         <v>209</v>
       </c>
-      <c r="D223" s="45"/>
-[...1 lines deleted...]
-      <c r="F223" s="27">
+      <c r="D223" s="42"/>
+      <c r="E223" s="42"/>
+      <c r="F223" s="26">
         <v>441</v>
       </c>
-      <c r="G223" s="30">
+      <c r="G223" s="27">
         <v>17</v>
       </c>
-      <c r="H223" s="30">
+      <c r="H223" s="27">
         <v>9</v>
       </c>
-      <c r="I223" s="30">
-[...2 lines deleted...]
-      <c r="J223" s="30">
+      <c r="I223" s="27">
+        <v>0</v>
+      </c>
+      <c r="J223" s="27">
         <v>19</v>
       </c>
-      <c r="K223" s="30">
+      <c r="K223" s="27">
         <v>10</v>
       </c>
-      <c r="L223" s="30">
+      <c r="L223" s="27">
         <v>9</v>
       </c>
-      <c r="M223" s="30">
+      <c r="M223" s="27">
         <v>8</v>
       </c>
-      <c r="N223" s="30">
-[...2 lines deleted...]
-      <c r="O223" s="30">
+      <c r="N223" s="27">
+        <v>1</v>
+      </c>
+      <c r="O223" s="27">
         <v>458</v>
       </c>
-      <c r="P223" s="30">
+      <c r="P223" s="27">
         <v>448.322580645161</v>
       </c>
     </row>
-    <row r="224" spans="3:16" ht="13.5" customHeight="1">
-      <c r="C224" s="45" t="s">
+    <row r="224" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C224" s="42" t="s">
         <v>210</v>
       </c>
-      <c r="D224" s="45"/>
-[...1 lines deleted...]
-      <c r="F224" s="27">
+      <c r="D224" s="42"/>
+      <c r="E224" s="42"/>
+      <c r="F224" s="26">
         <v>330</v>
       </c>
-      <c r="G224" s="30">
+      <c r="G224" s="27">
         <v>60</v>
       </c>
-      <c r="H224" s="30">
+      <c r="H224" s="27">
         <v>32</v>
       </c>
-      <c r="I224" s="30">
+      <c r="I224" s="27">
         <v>4</v>
       </c>
-      <c r="J224" s="30">
+      <c r="J224" s="27">
         <v>18</v>
       </c>
-      <c r="K224" s="30">
+      <c r="K224" s="27">
         <v>25</v>
       </c>
-      <c r="L224" s="30">
+      <c r="L224" s="27">
         <v>32</v>
       </c>
-      <c r="M224" s="30">
+      <c r="M224" s="27">
         <v>33</v>
       </c>
-      <c r="N224" s="30">
-[...2 lines deleted...]
-      <c r="O224" s="30">
+      <c r="N224" s="27">
+        <v>0</v>
+      </c>
+      <c r="O224" s="27">
         <v>354</v>
       </c>
-      <c r="P224" s="30">
+      <c r="P224" s="27">
         <v>347.19354838709597</v>
       </c>
     </row>
-    <row r="225" spans="1:16" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="D225" s="45" t="s">
+    <row r="225" spans="3:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C225" s="28"/>
+      <c r="D225" s="42" t="s">
         <v>211</v>
       </c>
-      <c r="E225" s="45"/>
-      <c r="F225" s="27">
+      <c r="E225" s="42"/>
+      <c r="F225" s="26">
         <v>135</v>
       </c>
-      <c r="G225" s="30">
+      <c r="G225" s="27">
         <v>31</v>
       </c>
-      <c r="H225" s="30">
+      <c r="H225" s="27">
         <v>15</v>
       </c>
-      <c r="I225" s="30">
-[...5 lines deleted...]
-      <c r="K225" s="30">
+      <c r="I225" s="27">
+        <v>1</v>
+      </c>
+      <c r="J225" s="27">
+        <v>2</v>
+      </c>
+      <c r="K225" s="27">
         <v>19</v>
       </c>
-      <c r="L225" s="30">
+      <c r="L225" s="27">
         <v>15</v>
       </c>
-      <c r="M225" s="30">
+      <c r="M225" s="27">
         <v>23</v>
       </c>
-      <c r="N225" s="30">
-[...2 lines deleted...]
-      <c r="O225" s="30">
+      <c r="N225" s="27">
+        <v>0</v>
+      </c>
+      <c r="O225" s="27">
         <v>127</v>
       </c>
-      <c r="P225" s="30">
+      <c r="P225" s="27">
         <v>128.129032258064</v>
       </c>
     </row>
-    <row r="226" spans="1:16" ht="13.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="C227" s="47" t="s">
+    <row r="226" spans="3:16" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C226" s="28"/>
+      <c r="D226" s="38"/>
+      <c r="E226" s="38"/>
+      <c r="F226" s="26"/>
+      <c r="G226" s="27"/>
+      <c r="H226" s="27"/>
+      <c r="I226" s="27"/>
+      <c r="J226" s="27"/>
+      <c r="K226" s="27"/>
+      <c r="L226" s="27"/>
+      <c r="M226" s="27"/>
+      <c r="N226" s="27"/>
+      <c r="O226" s="27"/>
+      <c r="P226" s="27"/>
+    </row>
+    <row r="227" spans="3:16" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C227" s="41" t="s">
         <v>212</v>
       </c>
-      <c r="D227" s="47"/>
-[...31 lines deleted...]
-      <c r="P227" s="31">
+      <c r="D227" s="41"/>
+      <c r="E227" s="41"/>
+      <c r="F227" s="22">
+        <v>1</v>
+      </c>
+      <c r="G227" s="19">
+        <v>0</v>
+      </c>
+      <c r="H227" s="19">
+        <v>0</v>
+      </c>
+      <c r="I227" s="19">
+        <v>0</v>
+      </c>
+      <c r="J227" s="19">
+        <v>0</v>
+      </c>
+      <c r="K227" s="19">
+        <v>0</v>
+      </c>
+      <c r="L227" s="19">
+        <v>0</v>
+      </c>
+      <c r="M227" s="19">
+        <v>0</v>
+      </c>
+      <c r="N227" s="19">
+        <v>1</v>
+      </c>
+      <c r="O227" s="19">
+        <v>0</v>
+      </c>
+      <c r="P227" s="19">
         <v>0.41935483870967</v>
       </c>
     </row>
-    <row r="228" spans="1:16" s="21" customFormat="1" ht="13.15" customHeight="1">
-[...47 lines deleted...]
-      <c r="P230" s="32"/>
+    <row r="228" spans="3:16" s="20" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C228" s="39"/>
+      <c r="D228" s="39"/>
+      <c r="E228" s="39"/>
+      <c r="F228" s="22"/>
+      <c r="G228" s="19"/>
+      <c r="H228" s="19"/>
+      <c r="I228" s="19"/>
+      <c r="J228" s="19"/>
+      <c r="K228" s="19"/>
+      <c r="L228" s="19"/>
+      <c r="M228" s="19"/>
+      <c r="N228" s="19"/>
+      <c r="O228" s="19"/>
+      <c r="P228" s="19"/>
+    </row>
+    <row r="229" spans="3:16" x14ac:dyDescent="0.2">
+      <c r="E229" s="36"/>
+      <c r="F229" s="25"/>
+    </row>
+    <row r="230" spans="3:16" x14ac:dyDescent="0.2">
+      <c r="C230" s="29"/>
+      <c r="D230" s="29"/>
+      <c r="E230" s="29"/>
+      <c r="F230" s="29"/>
+      <c r="G230" s="29"/>
+      <c r="H230" s="29"/>
+      <c r="I230" s="29"/>
+      <c r="J230" s="29"/>
+      <c r="K230" s="29"/>
+      <c r="L230" s="29"/>
+      <c r="M230" s="29"/>
+      <c r="N230" s="29"/>
+      <c r="O230" s="29"/>
+      <c r="P230" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="184">
-    <mergeCell ref="N2:O2"/>
-[...16 lines deleted...]
-    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C223:E223"/>
+    <mergeCell ref="C224:E224"/>
+    <mergeCell ref="D225:E225"/>
+    <mergeCell ref="C227:E227"/>
+    <mergeCell ref="D217:E217"/>
+    <mergeCell ref="D218:E218"/>
+    <mergeCell ref="C219:E219"/>
+    <mergeCell ref="D220:E220"/>
+    <mergeCell ref="D221:E221"/>
+    <mergeCell ref="D222:E222"/>
+    <mergeCell ref="C211:E211"/>
+    <mergeCell ref="D212:E212"/>
+    <mergeCell ref="C213:E213"/>
+    <mergeCell ref="D214:E214"/>
+    <mergeCell ref="D215:E215"/>
+    <mergeCell ref="C216:E216"/>
+    <mergeCell ref="D205:E205"/>
+    <mergeCell ref="D206:E206"/>
+    <mergeCell ref="D207:E207"/>
+    <mergeCell ref="C208:E208"/>
+    <mergeCell ref="D209:E209"/>
+    <mergeCell ref="D210:E210"/>
+    <mergeCell ref="D199:E199"/>
+    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="D201:E201"/>
+    <mergeCell ref="C202:E202"/>
+    <mergeCell ref="C203:E203"/>
+    <mergeCell ref="D204:E204"/>
+    <mergeCell ref="C191:E191"/>
+    <mergeCell ref="D192:E192"/>
+    <mergeCell ref="C194:E194"/>
+    <mergeCell ref="C196:E196"/>
+    <mergeCell ref="C197:E197"/>
+    <mergeCell ref="D198:E198"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="C186:E186"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="C177:E177"/>
+    <mergeCell ref="C178:E178"/>
+    <mergeCell ref="C179:E179"/>
+    <mergeCell ref="C181:E181"/>
+    <mergeCell ref="C183:E183"/>
+    <mergeCell ref="C184:E184"/>
+    <mergeCell ref="D171:E171"/>
+    <mergeCell ref="D172:E172"/>
+    <mergeCell ref="C173:E173"/>
+    <mergeCell ref="D174:E174"/>
+    <mergeCell ref="D175:E175"/>
+    <mergeCell ref="D176:E176"/>
+    <mergeCell ref="C165:E165"/>
+    <mergeCell ref="C166:E166"/>
+    <mergeCell ref="D167:E167"/>
+    <mergeCell ref="C168:E168"/>
+    <mergeCell ref="D169:E169"/>
+    <mergeCell ref="D170:E170"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="C158:E158"/>
+    <mergeCell ref="C160:E160"/>
+    <mergeCell ref="C162:E162"/>
+    <mergeCell ref="C163:E163"/>
+    <mergeCell ref="D164:E164"/>
+    <mergeCell ref="C151:E151"/>
+    <mergeCell ref="D152:E152"/>
+    <mergeCell ref="C153:E153"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="D155:E155"/>
+    <mergeCell ref="C156:E156"/>
+    <mergeCell ref="C145:E145"/>
+    <mergeCell ref="C146:E146"/>
+    <mergeCell ref="D147:E147"/>
+    <mergeCell ref="C148:E148"/>
+    <mergeCell ref="C149:E149"/>
+    <mergeCell ref="C150:E150"/>
+    <mergeCell ref="C139:E139"/>
+    <mergeCell ref="D140:E140"/>
+    <mergeCell ref="D141:E141"/>
+    <mergeCell ref="D142:E142"/>
+    <mergeCell ref="D143:E143"/>
+    <mergeCell ref="D144:E144"/>
+    <mergeCell ref="D131:E131"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="C134:E134"/>
+    <mergeCell ref="C136:E136"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="D138:E138"/>
+    <mergeCell ref="D125:E125"/>
+    <mergeCell ref="D126:E126"/>
+    <mergeCell ref="C127:E127"/>
+    <mergeCell ref="D128:E128"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="C130:E130"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="D120:E120"/>
+    <mergeCell ref="D121:E121"/>
+    <mergeCell ref="C122:E122"/>
+    <mergeCell ref="C123:E123"/>
+    <mergeCell ref="C124:E124"/>
+    <mergeCell ref="C112:E112"/>
+    <mergeCell ref="C114:E114"/>
+    <mergeCell ref="C115:E115"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="C118:E118"/>
+    <mergeCell ref="C105:E105"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="C108:E108"/>
+    <mergeCell ref="D109:E109"/>
+    <mergeCell ref="C110:E110"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="C101:E101"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="C104:E104"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="D94:E94"/>
+    <mergeCell ref="C95:E95"/>
+    <mergeCell ref="C96:E96"/>
+    <mergeCell ref="D97:E97"/>
+    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="C91:E91"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="C83:E83"/>
+    <mergeCell ref="C84:E84"/>
+    <mergeCell ref="C85:E85"/>
+    <mergeCell ref="C86:E86"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="C76:E76"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="C80:E80"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C68:E68"/>
     <mergeCell ref="D55:E55"/>
     <mergeCell ref="D56:E56"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="D60:E60"/>
     <mergeCell ref="D49:E49"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="D53:E53"/>
     <mergeCell ref="C54:E54"/>
-    <mergeCell ref="D69:E69"/>
-[...152 lines deleted...]
-    <mergeCell ref="D222:E222"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C45:E45"/>
   </mergeCells>
   <phoneticPr fontId="34"/>
   <pageMargins left="0.85" right="0.37" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>