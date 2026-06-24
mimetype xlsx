--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{CC675237-FAA5-43C4-9212-3D4B21BC7F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{049FEFB0-72FA-4EE7-AD1D-42983B3FD818}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{4CBF36E9-480E-40E9-92DC-EC94DA695FA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43D6D5C8-178E-4492-B7D9-19C059E7029A}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DB388DB3-F80A-4FF9-9A22-9D9ED68276D9}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BF4689C7-5B1A-4CC8-A6C3-73856DD9AEC9}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整済指数" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -673,51 +673,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556CC8D2-490C-4FC7-92CA-D127D449BE28}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D1CD0BE-414D-449D-83FE-24EAE18DE722}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BU11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="67" width="11" customWidth="1"/>
     <col min="68" max="69" width="14.125" customWidth="1"/>
     <col min="70" max="71" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -1572,267 +1572,267 @@
       </c>
       <c r="BO7" t="s">
         <v>24</v>
       </c>
       <c r="BP7" t="s">
         <v>23</v>
       </c>
       <c r="BQ7" t="s">
         <v>24</v>
       </c>
       <c r="BR7" t="s">
         <v>23</v>
       </c>
       <c r="BS7" t="s">
         <v>24</v>
       </c>
       <c r="BT7" t="s">
         <v>23</v>
       </c>
       <c r="BU7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A8">
-        <v>202603</v>
+        <v>202604</v>
       </c>
       <c r="B8">
-        <v>106.8</v>
+        <v>106.7</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="D8">
-        <v>98.4</v>
+        <v>98.5</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F8">
-        <v>103.1</v>
+        <v>102.9</v>
       </c>
       <c r="G8">
-        <v>0.2</v>
+        <v>-0.2</v>
       </c>
       <c r="H8">
-        <v>97.7</v>
+        <v>97.8</v>
       </c>
       <c r="I8">
+        <v>0.1</v>
+      </c>
+      <c r="J8">
+        <v>106.2</v>
+      </c>
+      <c r="K8">
+        <v>0.3</v>
+      </c>
+      <c r="L8">
+        <v>99.3</v>
+      </c>
+      <c r="M8">
+        <v>0.1</v>
+      </c>
+      <c r="N8">
+        <v>103</v>
+      </c>
+      <c r="O8">
+        <v>0.4</v>
+      </c>
+      <c r="P8">
+        <v>98.2</v>
+      </c>
+      <c r="Q8">
         <v>-0.1</v>
       </c>
-      <c r="J8">
-[...2 lines deleted...]
-      <c r="K8">
+      <c r="R8">
+        <v>107.9</v>
+      </c>
+      <c r="S8">
+        <v>-0.5</v>
+      </c>
+      <c r="T8">
+        <v>92.9</v>
+      </c>
+      <c r="U8">
         <v>-0.1</v>
       </c>
-      <c r="L8">
+      <c r="V8">
+        <v>102.7</v>
+      </c>
+      <c r="W8">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="X8">
+        <v>93.4</v>
+      </c>
+      <c r="Y8">
+        <v>0.1</v>
+      </c>
+      <c r="Z8">
+        <v>111.4</v>
+      </c>
+      <c r="AA8">
+        <v>0.6</v>
+      </c>
+      <c r="AB8">
+        <v>114.5</v>
+      </c>
+      <c r="AC8">
+        <v>-0.1</v>
+      </c>
+      <c r="AD8">
+        <v>116.8</v>
+      </c>
+      <c r="AE8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AF8">
+        <v>115.6</v>
+      </c>
+      <c r="AG8">
+        <v>1</v>
+      </c>
+      <c r="AH8">
+        <v>118.1</v>
+      </c>
+      <c r="AI8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AJ8">
+        <v>110.3</v>
+      </c>
+      <c r="AK8">
+        <v>0.8</v>
+      </c>
+      <c r="AL8">
+        <v>114.3</v>
+      </c>
+      <c r="AM8">
+        <v>0.9</v>
+      </c>
+      <c r="AN8">
+        <v>114.1</v>
+      </c>
+      <c r="AO8">
+        <v>0.9</v>
+      </c>
+      <c r="AP8">
+        <v>116.1</v>
+      </c>
+      <c r="AQ8">
+        <v>1</v>
+      </c>
+      <c r="AR8">
         <v>98.9</v>
       </c>
-      <c r="M8">
-[...2 lines deleted...]
-      <c r="N8">
+      <c r="AS8">
+        <v>1.2</v>
+      </c>
+      <c r="AT8">
         <v>102.5</v>
       </c>
-      <c r="O8">
-[...11 lines deleted...]
-      <c r="S8">
+      <c r="AU8">
+        <v>1.2</v>
+      </c>
+      <c r="AV8">
+        <v>100.9</v>
+      </c>
+      <c r="AW8">
         <v>0.5</v>
       </c>
-      <c r="T8">
-[...88 lines deleted...]
-      </c>
       <c r="AX8">
-        <v>100.9</v>
+        <v>102</v>
       </c>
       <c r="AY8">
-        <v>-0.5</v>
+        <v>0.4</v>
       </c>
       <c r="AZ8">
-        <v>101.3</v>
+        <v>104.6</v>
       </c>
       <c r="BA8">
-        <v>-2.2000000000000002</v>
+        <v>1.3</v>
       </c>
       <c r="BB8">
-        <v>110.6</v>
+        <v>115.3</v>
       </c>
       <c r="BC8">
-        <v>-2.4</v>
+        <v>0.5</v>
       </c>
       <c r="BD8">
-        <v>106.4</v>
+        <v>108.3</v>
       </c>
       <c r="BE8">
         <v>-0.7</v>
       </c>
       <c r="BF8">
-        <v>110.9</v>
+        <v>115</v>
       </c>
       <c r="BG8">
-        <v>-2.4</v>
+        <v>-0.3</v>
       </c>
       <c r="BH8">
-        <v>95.9</v>
+        <v>96.7</v>
       </c>
       <c r="BI8">
-        <v>-1.1000000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="BJ8">
-        <v>99.4</v>
+        <v>101.4</v>
       </c>
       <c r="BK8">
-        <v>-1.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="BL8">
-        <v>99.2</v>
+        <v>100.3</v>
       </c>
       <c r="BM8">
-        <v>-1.6</v>
+        <v>0.8</v>
       </c>
       <c r="BN8">
-        <v>100.4</v>
+        <v>102.5</v>
       </c>
       <c r="BO8">
-        <v>-1.8</v>
+        <v>1</v>
       </c>
       <c r="BP8">
-        <v>115.1</v>
+        <v>115.2</v>
       </c>
       <c r="BQ8">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="BR8">
-        <v>97.8</v>
+        <v>98.6</v>
       </c>
       <c r="BS8">
-        <v>-1.1000000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="BT8">
-        <v>112.9</v>
+        <v>113</v>
       </c>
       <c r="BU8">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="BH2:BO2"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="BP2:BQ2"/>
     <mergeCell ref="BR2:BS2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="B3:I3"/>