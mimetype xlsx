--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{4CBF36E9-480E-40E9-92DC-EC94DA695FA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43D6D5C8-178E-4492-B7D9-19C059E7029A}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{F67E0997-8477-49F8-84FE-E86C7540D917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3BD4ED61-C150-4643-B541-BFB3DDBDAF3C}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BF4689C7-5B1A-4CC8-A6C3-73856DD9AEC9}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8FE56AD1-DDF7-453A-8BE7-2C98B36642D3}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整済指数" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -673,51 +673,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D1CD0BE-414D-449D-83FE-24EAE18DE722}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D486067C-0B46-4511-AF15-566744965161}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BU11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="67" width="11" customWidth="1"/>
     <col min="68" max="69" width="14.125" customWidth="1"/>
     <col min="70" max="71" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -1572,267 +1572,267 @@
       </c>
       <c r="BO7" t="s">
         <v>24</v>
       </c>
       <c r="BP7" t="s">
         <v>23</v>
       </c>
       <c r="BQ7" t="s">
         <v>24</v>
       </c>
       <c r="BR7" t="s">
         <v>23</v>
       </c>
       <c r="BS7" t="s">
         <v>24</v>
       </c>
       <c r="BT7" t="s">
         <v>23</v>
       </c>
       <c r="BU7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A8">
-        <v>202604</v>
+        <v>202606</v>
       </c>
       <c r="B8">
-        <v>106.7</v>
+        <v>106.8</v>
       </c>
       <c r="C8">
+        <v>0.1</v>
+      </c>
+      <c r="D8">
+        <v>98.4</v>
+      </c>
+      <c r="E8">
         <v>-0.1</v>
       </c>
-      <c r="D8">
+      <c r="F8">
+        <v>103</v>
+      </c>
+      <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8">
+        <v>97.7</v>
+      </c>
+      <c r="I8">
+        <v>-0.1</v>
+      </c>
+      <c r="J8">
+        <v>106.1</v>
+      </c>
+      <c r="K8">
+        <v>0</v>
+      </c>
+      <c r="L8">
+        <v>98.9</v>
+      </c>
+      <c r="M8">
+        <v>-0.4</v>
+      </c>
+      <c r="N8">
+        <v>102.8</v>
+      </c>
+      <c r="O8">
+        <v>0</v>
+      </c>
+      <c r="P8">
+        <v>97.7</v>
+      </c>
+      <c r="Q8">
+        <v>-0.5</v>
+      </c>
+      <c r="R8">
+        <v>108.1</v>
+      </c>
+      <c r="S8">
+        <v>-0.1</v>
+      </c>
+      <c r="T8">
+        <v>95.9</v>
+      </c>
+      <c r="U8">
+        <v>2.7</v>
+      </c>
+      <c r="V8">
+        <v>103.7</v>
+      </c>
+      <c r="W8">
+        <v>-0.2</v>
+      </c>
+      <c r="X8">
         <v>98.5</v>
       </c>
-      <c r="E8">
-[...17 lines deleted...]
-      <c r="K8">
+      <c r="Y8">
+        <v>4.5</v>
+      </c>
+      <c r="Z8">
+        <v>114.4</v>
+      </c>
+      <c r="AA8">
+        <v>2.5</v>
+      </c>
+      <c r="AB8">
+        <v>108.4</v>
+      </c>
+      <c r="AC8">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="AD8">
+        <v>121.4</v>
+      </c>
+      <c r="AE8">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AF8">
+        <v>117.2</v>
+      </c>
+      <c r="AG8">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AH8">
+        <v>123</v>
+      </c>
+      <c r="AI8">
+        <v>5.5</v>
+      </c>
+      <c r="AJ8">
+        <v>110.7</v>
+      </c>
+      <c r="AK8">
         <v>0.3</v>
       </c>
-      <c r="L8">
-[...5 lines deleted...]
-      <c r="N8">
+      <c r="AL8">
+        <v>114.2</v>
+      </c>
+      <c r="AM8">
+        <v>-0.6</v>
+      </c>
+      <c r="AN8">
+        <v>114.3</v>
+      </c>
+      <c r="AO8">
+        <v>0.2</v>
+      </c>
+      <c r="AP8">
+        <v>115.7</v>
+      </c>
+      <c r="AQ8">
+        <v>-0.4</v>
+      </c>
+      <c r="AR8">
+        <v>97.7</v>
+      </c>
+      <c r="AS8">
+        <v>0.3</v>
+      </c>
+      <c r="AT8">
+        <v>101.3</v>
+      </c>
+      <c r="AU8">
+        <v>0.3</v>
+      </c>
+      <c r="AV8">
+        <v>99.7</v>
+      </c>
+      <c r="AW8">
+        <v>0.4</v>
+      </c>
+      <c r="AX8">
+        <v>101.1</v>
+      </c>
+      <c r="AY8">
+        <v>0.3</v>
+      </c>
+      <c r="AZ8">
         <v>103</v>
       </c>
-      <c r="O8">
+      <c r="BA8">
         <v>0.4</v>
       </c>
-      <c r="P8">
-[...35 lines deleted...]
-      <c r="AB8">
+      <c r="BB8">
         <v>114.5</v>
-      </c>
-[...76 lines deleted...]
-        <v>115.3</v>
       </c>
       <c r="BC8">
         <v>0.5</v>
       </c>
       <c r="BD8">
-        <v>108.3</v>
+        <v>107.3</v>
       </c>
       <c r="BE8">
-        <v>-0.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="BF8">
-        <v>115</v>
+        <v>114.2</v>
       </c>
       <c r="BG8">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="BH8">
-        <v>96.7</v>
+        <v>98.5</v>
       </c>
       <c r="BI8">
-        <v>0.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BJ8">
-        <v>101.4</v>
+        <v>104.6</v>
       </c>
       <c r="BK8">
-        <v>1.1000000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="BL8">
-        <v>100.3</v>
+        <v>100.9</v>
       </c>
       <c r="BM8">
-        <v>0.8</v>
+        <v>1.9</v>
       </c>
       <c r="BN8">
-        <v>102.5</v>
+        <v>105.9</v>
       </c>
       <c r="BO8">
-        <v>1</v>
+        <v>5.2</v>
       </c>
       <c r="BP8">
-        <v>115.2</v>
+        <v>116.1</v>
       </c>
       <c r="BQ8">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="BR8">
-        <v>98.6</v>
+        <v>100.5</v>
       </c>
       <c r="BS8">
-        <v>0.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BT8">
-        <v>113</v>
+        <v>113.8</v>
       </c>
       <c r="BU8">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="BH2:BO2"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="BP2:BQ2"/>
     <mergeCell ref="BR2:BS2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="B3:I3"/>