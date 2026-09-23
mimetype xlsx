--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{F67E0997-8477-49F8-84FE-E86C7540D917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3BD4ED61-C150-4643-B541-BFB3DDBDAF3C}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{20D1D0F5-54F6-4116-AED9-37F84E29F304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2A89FAE8-7CEC-4C16-8A63-BA6A47D08B26}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8FE56AD1-DDF7-453A-8BE7-2C98B36642D3}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2145149D-B284-411D-88B9-361BE8CC1C7D}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整済指数" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -673,51 +673,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D486067C-0B46-4511-AF15-566744965161}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49814B02-2A94-44E2-91D1-8D7515D70CB6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BU11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="67" width="11" customWidth="1"/>
     <col min="68" max="69" width="14.125" customWidth="1"/>
     <col min="70" max="71" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -1572,267 +1572,267 @@
       </c>
       <c r="BO7" t="s">
         <v>24</v>
       </c>
       <c r="BP7" t="s">
         <v>23</v>
       </c>
       <c r="BQ7" t="s">
         <v>24</v>
       </c>
       <c r="BR7" t="s">
         <v>23</v>
       </c>
       <c r="BS7" t="s">
         <v>24</v>
       </c>
       <c r="BT7" t="s">
         <v>23</v>
       </c>
       <c r="BU7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A8">
-        <v>202606</v>
+        <v>202607</v>
       </c>
       <c r="B8">
         <v>106.8</v>
       </c>
       <c r="C8">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="D8">
-        <v>98.4</v>
+        <v>98.3</v>
       </c>
       <c r="E8">
         <v>-0.1</v>
       </c>
       <c r="F8">
         <v>103</v>
       </c>
       <c r="G8">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="H8">
-        <v>97.7</v>
+        <v>97.6</v>
       </c>
       <c r="I8">
         <v>-0.1</v>
       </c>
       <c r="J8">
-        <v>106.1</v>
+        <v>106.5</v>
       </c>
       <c r="K8">
+        <v>0.3</v>
+      </c>
+      <c r="L8">
+        <v>99.4</v>
+      </c>
+      <c r="M8">
+        <v>0.3</v>
+      </c>
+      <c r="N8">
+        <v>103.2</v>
+      </c>
+      <c r="O8">
+        <v>0.2</v>
+      </c>
+      <c r="P8">
+        <v>98.7</v>
+      </c>
+      <c r="Q8">
+        <v>0.7</v>
+      </c>
+      <c r="R8">
+        <v>107.6</v>
+      </c>
+      <c r="S8">
+        <v>-0.3</v>
+      </c>
+      <c r="T8">
+        <v>91.4</v>
+      </c>
+      <c r="U8">
+        <v>-3.2</v>
+      </c>
+      <c r="V8">
+        <v>102.7</v>
+      </c>
+      <c r="W8">
+        <v>-0.7</v>
+      </c>
+      <c r="X8">
+        <v>89.9</v>
+      </c>
+      <c r="Y8">
+        <v>-6.2</v>
+      </c>
+      <c r="Z8">
+        <v>115.1</v>
+      </c>
+      <c r="AA8">
         <v>0</v>
       </c>
-      <c r="L8">
-[...2 lines deleted...]
-      <c r="M8">
+      <c r="AB8">
+        <v>134.1</v>
+      </c>
+      <c r="AC8">
+        <v>20.3</v>
+      </c>
+      <c r="AD8">
+        <v>118.7</v>
+      </c>
+      <c r="AE8">
+        <v>-4.7</v>
+      </c>
+      <c r="AF8">
+        <v>118.8</v>
+      </c>
+      <c r="AG8">
+        <v>0.6</v>
+      </c>
+      <c r="AH8">
+        <v>119.9</v>
+      </c>
+      <c r="AI8">
+        <v>-5.3</v>
+      </c>
+      <c r="AJ8">
+        <v>111.8</v>
+      </c>
+      <c r="AK8">
+        <v>1</v>
+      </c>
+      <c r="AL8">
+        <v>115.9</v>
+      </c>
+      <c r="AM8">
+        <v>0.7</v>
+      </c>
+      <c r="AN8">
+        <v>115.2</v>
+      </c>
+      <c r="AO8">
+        <v>0.6</v>
+      </c>
+      <c r="AP8">
+        <v>117.6</v>
+      </c>
+      <c r="AQ8">
+        <v>0.6</v>
+      </c>
+      <c r="AR8">
+        <v>99.2</v>
+      </c>
+      <c r="AS8">
+        <v>1.4</v>
+      </c>
+      <c r="AT8">
+        <v>102.8</v>
+      </c>
+      <c r="AU8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AV8">
+        <v>101.3</v>
+      </c>
+      <c r="AW8">
+        <v>1.3</v>
+      </c>
+      <c r="AX8">
+        <v>102.7</v>
+      </c>
+      <c r="AY8">
+        <v>1.2</v>
+      </c>
+      <c r="AZ8">
+        <v>103.9</v>
+      </c>
+      <c r="BA8">
+        <v>0.9</v>
+      </c>
+      <c r="BB8">
+        <v>115</v>
+      </c>
+      <c r="BC8">
+        <v>-1.6</v>
+      </c>
+      <c r="BD8">
+        <v>108.9</v>
+      </c>
+      <c r="BE8">
+        <v>0.6</v>
+      </c>
+      <c r="BF8">
+        <v>116</v>
+      </c>
+      <c r="BG8">
         <v>-0.4</v>
       </c>
-      <c r="N8">
-[...8 lines deleted...]
-      <c r="Q8">
+      <c r="BH8">
+        <v>98.6</v>
+      </c>
+      <c r="BI8">
         <v>-0.5</v>
       </c>
-      <c r="R8">
-[...59 lines deleted...]
-      <c r="AL8">
+      <c r="BJ8">
+        <v>101.7</v>
+      </c>
+      <c r="BK8">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="BL8">
+        <v>101.8</v>
+      </c>
+      <c r="BM8">
+        <v>0.1</v>
+      </c>
+      <c r="BN8">
+        <v>102.7</v>
+      </c>
+      <c r="BO8">
+        <v>-5.8</v>
+      </c>
+      <c r="BP8">
+        <v>116.7</v>
+      </c>
+      <c r="BQ8">
+        <v>0.5</v>
+      </c>
+      <c r="BR8">
+        <v>100.8</v>
+      </c>
+      <c r="BS8">
+        <v>-0.3</v>
+      </c>
+      <c r="BT8">
         <v>114.2</v>
       </c>
-      <c r="AM8">
-[...29 lines deleted...]
-      <c r="AW8">
+      <c r="BU8">
         <v>0.4</v>
-      </c>
-[...70 lines deleted...]
-        <v>0.3</v>
       </c>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="BH2:BO2"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="BP2:BQ2"/>
     <mergeCell ref="BR2:BS2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="B3:I3"/>