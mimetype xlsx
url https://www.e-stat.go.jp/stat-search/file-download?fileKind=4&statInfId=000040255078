--- v3 (2026-09-23)
+++ v4 (2026-11-08)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{20D1D0F5-54F6-4116-AED9-37F84E29F304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2A89FAE8-7CEC-4C16-8A63-BA6A47D08B26}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{164679BE-091F-4531-A675-25171240DC9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{55CE90CF-0C1C-412C-8276-E2E3ED86DE07}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2145149D-B284-411D-88B9-361BE8CC1C7D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{87975BA0-2EBF-4E5F-B8C8-DFD7BE7FF35A}"/>
   </bookViews>
   <sheets>
     <sheet name="季節調整済指数" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -673,51 +673,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49814B02-2A94-44E2-91D1-8D7515D70CB6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30839196-8C8B-40D6-97D6-2AB456F9B5E3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BU11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="67" width="11" customWidth="1"/>
     <col min="68" max="69" width="14.125" customWidth="1"/>
     <col min="70" max="71" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -1572,267 +1572,267 @@
       </c>
       <c r="BO7" t="s">
         <v>24</v>
       </c>
       <c r="BP7" t="s">
         <v>23</v>
       </c>
       <c r="BQ7" t="s">
         <v>24</v>
       </c>
       <c r="BR7" t="s">
         <v>23</v>
       </c>
       <c r="BS7" t="s">
         <v>24</v>
       </c>
       <c r="BT7" t="s">
         <v>23</v>
       </c>
       <c r="BU7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A8">
-        <v>202607</v>
+        <v>202609</v>
       </c>
       <c r="B8">
-        <v>106.8</v>
+        <v>107</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
-        <v>98.3</v>
+        <v>98.4</v>
       </c>
       <c r="E8">
         <v>-0.1</v>
       </c>
       <c r="F8">
-        <v>103</v>
+        <v>103.2</v>
       </c>
       <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8">
+        <v>97.7</v>
+      </c>
+      <c r="I8">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>106.3</v>
+      </c>
+      <c r="K8">
+        <v>0</v>
+      </c>
+      <c r="L8">
+        <v>99.1</v>
+      </c>
+      <c r="M8">
+        <v>0.1</v>
+      </c>
+      <c r="N8">
+        <v>102.9</v>
+      </c>
+      <c r="O8">
         <v>-0.1</v>
       </c>
-      <c r="H8">
-[...8 lines deleted...]
-      <c r="K8">
+      <c r="P8">
+        <v>98.3</v>
+      </c>
+      <c r="Q8">
+        <v>0.2</v>
+      </c>
+      <c r="R8">
+        <v>108.5</v>
+      </c>
+      <c r="S8">
+        <v>0.4</v>
+      </c>
+      <c r="T8">
+        <v>93.7</v>
+      </c>
+      <c r="U8">
+        <v>-0.3</v>
+      </c>
+      <c r="V8">
+        <v>104</v>
+      </c>
+      <c r="W8">
         <v>0.3</v>
       </c>
-      <c r="L8">
-[...8 lines deleted...]
-      <c r="O8">
+      <c r="X8">
+        <v>94.1</v>
+      </c>
+      <c r="Y8">
         <v>0.2</v>
       </c>
-      <c r="P8">
-[...28 lines deleted...]
-      </c>
       <c r="Z8">
-        <v>115.1</v>
+        <v>114.3</v>
       </c>
       <c r="AA8">
+        <v>1.6</v>
+      </c>
+      <c r="AB8">
+        <v>114</v>
+      </c>
+      <c r="AC8">
+        <v>0.8</v>
+      </c>
+      <c r="AD8">
+        <v>119.6</v>
+      </c>
+      <c r="AE8">
+        <v>1</v>
+      </c>
+      <c r="AF8">
+        <v>117.7</v>
+      </c>
+      <c r="AG8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AH8">
+        <v>121.1</v>
+      </c>
+      <c r="AI8">
+        <v>1.2</v>
+      </c>
+      <c r="AJ8">
+        <v>111.7</v>
+      </c>
+      <c r="AK8">
         <v>0</v>
       </c>
-      <c r="AB8">
-[...28 lines deleted...]
-      </c>
       <c r="AL8">
-        <v>115.9</v>
+        <v>115.2</v>
       </c>
       <c r="AM8">
-        <v>0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="AN8">
         <v>115.2</v>
       </c>
       <c r="AO8">
+        <v>-0.1</v>
+      </c>
+      <c r="AP8">
+        <v>117</v>
+      </c>
+      <c r="AQ8">
+        <v>-0.5</v>
+      </c>
+      <c r="AR8">
+        <v>98.9</v>
+      </c>
+      <c r="AS8">
+        <v>0.1</v>
+      </c>
+      <c r="AT8">
+        <v>103.2</v>
+      </c>
+      <c r="AU8">
+        <v>1.2</v>
+      </c>
+      <c r="AV8">
+        <v>100.9</v>
+      </c>
+      <c r="AW8">
+        <v>-0.1</v>
+      </c>
+      <c r="AX8">
+        <v>103.1</v>
+      </c>
+      <c r="AY8">
+        <v>1</v>
+      </c>
+      <c r="AZ8">
+        <v>102.4</v>
+      </c>
+      <c r="BA8">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="BB8">
+        <v>115.6</v>
+      </c>
+      <c r="BC8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BD8">
+        <v>105.8</v>
+      </c>
+      <c r="BE8">
+        <v>-2.7</v>
+      </c>
+      <c r="BF8">
+        <v>114.6</v>
+      </c>
+      <c r="BG8">
+        <v>0.4</v>
+      </c>
+      <c r="BH8">
+        <v>97.5</v>
+      </c>
+      <c r="BI8">
+        <v>1.2</v>
+      </c>
+      <c r="BJ8">
+        <v>102</v>
+      </c>
+      <c r="BK8">
         <v>0.6</v>
       </c>
-      <c r="AP8">
-[...8 lines deleted...]
-      <c r="AS8">
+      <c r="BL8">
+        <v>100.4</v>
+      </c>
+      <c r="BM8">
+        <v>0.7</v>
+      </c>
+      <c r="BN8">
+        <v>103.3</v>
+      </c>
+      <c r="BO8">
+        <v>0.8</v>
+      </c>
+      <c r="BP8">
+        <v>117.2</v>
+      </c>
+      <c r="BQ8">
+        <v>0.3</v>
+      </c>
+      <c r="BR8">
+        <v>99.7</v>
+      </c>
+      <c r="BS8">
         <v>1.4</v>
       </c>
-      <c r="AT8">
-[...76 lines deleted...]
-      </c>
       <c r="BT8">
-        <v>114.2</v>
+        <v>114.7</v>
       </c>
       <c r="BU8">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:73" x14ac:dyDescent="0.4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="BH2:BO2"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="BP2:BQ2"/>
     <mergeCell ref="BR2:BS2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="B3:I3"/>