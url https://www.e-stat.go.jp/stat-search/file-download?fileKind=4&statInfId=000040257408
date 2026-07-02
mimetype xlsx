--- v0 (2026-05-14)
+++ v1 (2026-07-02)
@@ -1,66 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EB917BA-060E-4241-A041-23A79F7FB20C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20430" windowHeight="7635"/>
+    <workbookView xWindow="1140" yWindow="1010" windowWidth="31080" windowHeight="20590" xr2:uid="{DF82A5E3-3762-4CCA-939B-EA44327D7624}"/>
   </bookViews>
   <sheets>
     <sheet name="25-01-3" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-01-3'!$A:$J</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="143">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>暴行
 ・
 虐待</t>
     <rPh sb="0" eb="2">
       <t>ボウコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ギャクタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -1270,62 +1284,62 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　  相談内容が複数の統計項目に該当する場合、複数件として計上する。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　「公務員の職務執行に関するもの」の各件数は、各種人権相談のうち、公務員の職務執行に関する相談の件数であり、総数の内数である。</t>
   </si>
   <si>
     <t>(注) 1</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第３表　法務局及び地方法務局管内別・種類別　人権相談件数（令和7年1月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="##,###;;\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="\(#,###\);;\(\-\)"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1595,303 +1609,294 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="182" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...53 lines deleted...]
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{FA8BDB51-AC5E-433F-8F86-C9120273C484}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{688FD75A-DE80-48D3-8011-7DDD9DA7765D}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{E7F3F657-561D-4326-8715-55E5F38D0828}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{F013F543-FDFC-44A3-ABF3-B85994CEB5F9}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{F372132A-02DA-4682-8A49-EE7CF60F0C92}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{4BFC4ECE-52EA-4A13-B82C-083C2839E592}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{DB0F0B8D-4D59-4A66-B8B0-8D50786BC325}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{719D9EF0-9C18-4090-AFCD-D139B8ADF6E9}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{3A6456BF-1D28-4B95-BAB9-03CB8945C172}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{0C4FBDB1-6CCC-4277-A88D-6390D462FFC6}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{AD1014BE-7E39-49C0-88DF-768584F94042}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{8CD56474-19FF-4A5D-8CD7-3CF399EAA3DD}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{BF982AC5-22BC-4535-B790-F029A1D54B17}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{7AF99A2E-452B-4369-ACE8-9444BE696E94}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{DD1AD4AA-C8F7-453E-80BA-AB11DC525F8C}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{73D04B94-1281-45B3-A14C-ADEC62D7461B}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{1D1EBB04-8241-4F3B-8F89-8765BC0DEB21}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{6B6B1B0C-B4E6-4FAE-8C21-BEBB28BAC1C9}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{C9F80123-354E-4691-8C5D-6273B637C275}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20"/>
-    <cellStyle name="標準 3" xfId="21"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{1A28578F-A406-45E8-BB68-F92E9AFEB890}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{FE48B0EB-1386-4454-88E8-C8C4F5C4E0AB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1951,51 +1956,57 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1475" name="AutoShape 2"/>
+        <xdr:cNvPr id="1492" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7887D5BC-B6B9-AC12-7E39-C40765A7D776}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="2133600"/>
           <a:ext cx="66675" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 110714"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2004,51 +2015,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1476" name="AutoShape 3"/>
+        <xdr:cNvPr id="1493" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{945D7EC0-B397-4330-704E-45016DDF1602}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="3352800"/>
           <a:ext cx="57150" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2057,51 +2074,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1477" name="AutoShape 4"/>
+        <xdr:cNvPr id="1494" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F65EC0-F85B-88E4-CE1C-D4473361ED44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="3657600"/>
           <a:ext cx="57150" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 40278"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2110,51 +2133,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1478" name="AutoShape 5"/>
+        <xdr:cNvPr id="1495" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA53AF5-A081-A5C0-4F3F-1DC9DF1BB93D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="6257925"/>
           <a:ext cx="85725" cy="2238375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 217593"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2163,51 +2192,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1479" name="AutoShape 7"/>
+        <xdr:cNvPr id="1496" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{507CE46C-E07D-48A5-55E8-DF6FDF7D5E31}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="10058400"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2216,51 +2251,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1480" name="AutoShape 8"/>
+        <xdr:cNvPr id="1497" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48673685-68D2-65A8-4E91-B0A3AEC386F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="10820400"/>
           <a:ext cx="57150" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 127778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2269,51 +2310,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1481" name="AutoShape 12"/>
+        <xdr:cNvPr id="1498" name="AutoShape 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65C591D6-4907-EC77-EB69-07EEB669E29B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1581150" y="13877925"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2322,51 +2369,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1482" name="AutoShape 14"/>
+        <xdr:cNvPr id="1499" name="AutoShape 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F7361C2-C57C-C621-CAEB-A10C86F00123}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1581150" y="14487525"/>
           <a:ext cx="47625" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 70000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2375,51 +2428,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1483" name="AutoShape 16"/>
+        <xdr:cNvPr id="1500" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BC5C5F8-A2BC-C791-360D-2241A60F4694}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="10982325"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2428,51 +2487,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1484" name="AutoShape 16"/>
+        <xdr:cNvPr id="1501" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF46F782-B0C2-0057-C9A6-BFF63652B4CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2438400" y="7172325"/>
           <a:ext cx="85725" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 37963"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2481,51 +2546,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1485" name="AutoShape 1"/>
+        <xdr:cNvPr id="1502" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E1AFA86-4EB7-CEA8-6376-38F3824ED0DB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="1647825"/>
           <a:ext cx="47625" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 122548"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2534,51 +2605,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1486" name="AutoShape 6"/>
+        <xdr:cNvPr id="1503" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F353A68A-7070-323D-DA24-271D532705BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="3962400"/>
           <a:ext cx="57150" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 83333"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2587,51 +2664,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1487" name="AutoShape 8"/>
+        <xdr:cNvPr id="1504" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E04260F2-89DD-6101-228A-64B0467BD396}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="4572000"/>
           <a:ext cx="57150" cy="1333500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 194444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2640,51 +2723,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1488" name="AutoShape 16"/>
+        <xdr:cNvPr id="1505" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF0F15B-0E7E-DCCB-47FD-F6F041625826}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="4733925"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2693,51 +2782,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1489" name="AutoShape 8"/>
+        <xdr:cNvPr id="1506" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E6CDE8-F3B9-270D-3AD1-CB2CB59B16D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="8991600"/>
           <a:ext cx="57150" cy="1028700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 98583"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2746,51 +2841,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1490" name="AutoShape 16"/>
+        <xdr:cNvPr id="1507" name="AutoShape 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E07C523-CB35-7DCF-7D40-280DC6E092D5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="9305925"/>
           <a:ext cx="57150" cy="552450"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 28284"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -2799,205 +2900,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1491" name="AutoShape 11"/>
+        <xdr:cNvPr id="1508" name="AutoShape 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D86F40-5DED-A637-2413-EAC281B0985C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="11715750"/>
           <a:ext cx="57150" cy="1343025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 195833"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3130,638 +3237,637 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAD52C3C-B91E-44E6-9B3F-9C813708ED50}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ100"/>
+  <dimension ref="A1:BI100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="10" ySplit="5" topLeftCell="K78" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="10" ySplit="5" topLeftCell="K6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="M3" sqref="M3:M5"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="23.1" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="8" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="62" max="16384" width="9" style="8"/>
+    <col min="1" max="1" width="1.6328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.6328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.6328125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="1.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.08984375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="1.6328125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="30.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="1.6328125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="7.6328125" style="2" customWidth="1"/>
+    <col min="12" max="61" width="7.08984375" style="2" customWidth="1"/>
+    <col min="62" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="29.25" customHeight="1">
-      <c r="B1" s="27" t="s">
+    <row r="1" spans="1:61" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="38" t="s">
         <v>142</v>
       </c>
-      <c r="C1" s="27"/>
-[...31 lines deleted...]
-      <c r="AI1" s="27"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="3"/>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
-    <row r="2" spans="1:61" ht="14.25" customHeight="1" thickBot="1">
-      <c r="B2" s="23">
+    <row r="2" spans="1:61" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="21">
         <v>45658</v>
       </c>
     </row>
-    <row r="3" spans="1:61" ht="24.95" customHeight="1" thickTop="1">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:61" ht="25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8"/>
+      <c r="B3" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="C3" s="36"/>
-[...10 lines deleted...]
-      <c r="L3" s="30" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="M3" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="30" t="s">
+      <c r="N3" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="30" t="s">
+      <c r="O3" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="P3" s="30" t="s">
+      <c r="P3" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" s="30" t="s">
+      <c r="Q3" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="R3" s="30" t="s">
+      <c r="R3" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="S3" s="30" t="s">
+      <c r="S3" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="T3" s="30" t="s">
+      <c r="T3" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="U3" s="30" t="s">
+      <c r="U3" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="V3" s="30" t="s">
+      <c r="V3" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="W3" s="30" t="s">
+      <c r="W3" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="X3" s="30" t="s">
+      <c r="X3" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="Y3" s="30" t="s">
+      <c r="Y3" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="Z3" s="43" t="s">
+      <c r="Z3" s="35" t="s">
         <v>80</v>
       </c>
-      <c r="AA3" s="30" t="s">
+      <c r="AA3" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="AB3" s="30" t="s">
+      <c r="AB3" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="AC3" s="30" t="s">
+      <c r="AC3" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="AD3" s="30" t="s">
+      <c r="AD3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="AE3" s="30" t="s">
+      <c r="AE3" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="AF3" s="30" t="s">
+      <c r="AF3" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="AG3" s="30" t="s">
+      <c r="AG3" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="AH3" s="30" t="s">
+      <c r="AH3" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="AI3" s="30" t="s">
+      <c r="AI3" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="AJ3" s="30" t="s">
+      <c r="AJ3" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="AK3" s="30" t="s">
+      <c r="AK3" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="AL3" s="30" t="s">
+      <c r="AL3" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="AM3" s="30" t="s">
+      <c r="AM3" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="AN3" s="30" t="s">
+      <c r="AN3" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="AO3" s="30" t="s">
+      <c r="AO3" s="29" t="s">
         <v>58</v>
       </c>
-      <c r="AP3" s="30" t="s">
+      <c r="AP3" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="AQ3" s="30" t="s">
+      <c r="AQ3" s="29" t="s">
         <v>60</v>
       </c>
-      <c r="AR3" s="30" t="s">
+      <c r="AR3" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="AS3" s="30" t="s">
+      <c r="AS3" s="29" t="s">
         <v>62</v>
       </c>
-      <c r="AT3" s="30" t="s">
+      <c r="AT3" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="AU3" s="30" t="s">
+      <c r="AU3" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="AV3" s="30" t="s">
+      <c r="AV3" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="AW3" s="30" t="s">
+      <c r="AW3" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="AX3" s="30" t="s">
+      <c r="AX3" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="AY3" s="30" t="s">
+      <c r="AY3" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="AZ3" s="30" t="s">
+      <c r="AZ3" s="29" t="s">
         <v>69</v>
       </c>
-      <c r="BA3" s="30" t="s">
+      <c r="BA3" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="BB3" s="30" t="s">
+      <c r="BB3" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="BC3" s="30" t="s">
+      <c r="BC3" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="BD3" s="30" t="s">
+      <c r="BD3" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="BE3" s="30" t="s">
+      <c r="BE3" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="BF3" s="30" t="s">
+      <c r="BF3" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="BG3" s="30" t="s">
+      <c r="BG3" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="BH3" s="30" t="s">
+      <c r="BH3" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="BI3" s="30" t="s">
+      <c r="BI3" s="29" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="4" spans="1:61" ht="24.95" customHeight="1">
-[...59 lines deleted...]
-      <c r="BI4" s="31"/>
+    <row r="4" spans="1:61" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="36"/>
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="30"/>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="30"/>
+      <c r="AQ4" s="30"/>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="30"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="30"/>
+      <c r="BC4" s="30"/>
+      <c r="BD4" s="30"/>
+      <c r="BE4" s="30"/>
+      <c r="BF4" s="30"/>
+      <c r="BG4" s="30"/>
+      <c r="BH4" s="30"/>
+      <c r="BI4" s="30"/>
     </row>
-    <row r="5" spans="1:61" ht="24.95" customHeight="1">
-[...59 lines deleted...]
-      <c r="BI5" s="32"/>
+    <row r="5" spans="1:61" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="42"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="37"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31"/>
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31"/>
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31"/>
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31"/>
+      <c r="AY5" s="31"/>
+      <c r="AZ5" s="31"/>
+      <c r="BA5" s="31"/>
+      <c r="BB5" s="31"/>
+      <c r="BC5" s="31"/>
+      <c r="BD5" s="31"/>
+      <c r="BE5" s="31"/>
+      <c r="BF5" s="31"/>
+      <c r="BG5" s="31"/>
+      <c r="BH5" s="31"/>
+      <c r="BI5" s="31"/>
     </row>
-    <row r="6" spans="1:61" s="15" customFormat="1" ht="12" customHeight="1">
-[...11 lines deleted...]
-      <c r="J6" s="14"/>
+    <row r="6" spans="1:61" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="5">
-        <v>11339</v>
+        <v>11711</v>
       </c>
       <c r="L6" s="5">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="M6" s="5">
         <v>38</v>
       </c>
       <c r="N6" s="5">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="O6" s="5">
         <v>119</v>
       </c>
       <c r="P6" s="5">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="Q6" s="5">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="R6" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="S6" s="5">
         <v>116</v>
       </c>
       <c r="T6" s="5">
         <v>136</v>
       </c>
       <c r="U6" s="5">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V6" s="5">
-        <v>1548</v>
+        <v>1556</v>
       </c>
       <c r="W6" s="5">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="X6" s="5">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="Y6" s="5">
-        <v>123</v>
+        <v>143</v>
       </c>
       <c r="Z6" s="5">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="AA6" s="5">
         <v>595</v>
       </c>
       <c r="AB6" s="5">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="AC6" s="5">
         <v>135</v>
       </c>
       <c r="AD6" s="5">
         <v>58</v>
       </c>
       <c r="AE6" s="5">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AF6" s="5">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="AG6" s="5">
-        <v>953</v>
+        <v>1069</v>
       </c>
       <c r="AH6" s="5">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="AI6" s="5">
         <v>94</v>
       </c>
       <c r="AJ6" s="5">
         <v>75</v>
       </c>
       <c r="AK6" s="5">
         <v>295</v>
       </c>
       <c r="AL6" s="5">
         <v>124</v>
       </c>
       <c r="AM6" s="5">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="AN6" s="5">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AO6" s="5">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="AP6" s="5">
         <v>314</v>
       </c>
       <c r="AQ6" s="5">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="AR6" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AS6" s="5">
-        <v>372</v>
+        <v>405</v>
       </c>
       <c r="AT6" s="5">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="AU6" s="5">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AV6" s="5">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="AW6" s="5">
         <v>156</v>
       </c>
       <c r="AX6" s="5">
         <v>223</v>
       </c>
       <c r="AY6" s="5">
         <v>67</v>
       </c>
       <c r="AZ6" s="5">
         <v>145</v>
       </c>
       <c r="BA6" s="5">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="BB6" s="5">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="BC6" s="5">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="BD6" s="5">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="BE6" s="5">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="BF6" s="5">
         <v>82</v>
       </c>
       <c r="BG6" s="5">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="BH6" s="5">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="BI6" s="5">
-        <v>115</v>
+        <v>141</v>
       </c>
     </row>
-    <row r="7" spans="1:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C7" s="42" t="s">
+    <row r="7" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="32" t="s">
         <v>98</v>
       </c>
-      <c r="D7" s="42"/>
-[...2 lines deleted...]
-      <c r="G7" s="42" t="s">
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="H7" s="42"/>
-[...1 lines deleted...]
-      <c r="J7" s="17"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="16"/>
       <c r="K7" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="6">
         <v>0</v>
       </c>
       <c r="N7" s="6">
         <v>0</v>
       </c>
       <c r="O7" s="6">
         <v>0</v>
       </c>
       <c r="P7" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="6">
         <v>0</v>
       </c>
       <c r="R7" s="6">
         <v>0</v>
       </c>
       <c r="S7" s="6">
         <v>0</v>
       </c>
       <c r="T7" s="6">
         <v>0</v>
       </c>
       <c r="U7" s="6">
         <v>0</v>
       </c>
       <c r="V7" s="6">
         <v>0</v>
       </c>
       <c r="W7" s="6">
         <v>0</v>
       </c>
       <c r="X7" s="6">
         <v>0</v>
       </c>
@@ -3855,62 +3961,61 @@
       <c r="BB7" s="6">
         <v>0</v>
       </c>
       <c r="BC7" s="6">
         <v>0</v>
       </c>
       <c r="BD7" s="6">
         <v>0</v>
       </c>
       <c r="BE7" s="6">
         <v>0</v>
       </c>
       <c r="BF7" s="6">
         <v>0</v>
       </c>
       <c r="BG7" s="6">
         <v>0</v>
       </c>
       <c r="BH7" s="6">
         <v>0</v>
       </c>
       <c r="BI7" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G8" s="42" t="s">
+    <row r="8" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="H8" s="42"/>
-[...1 lines deleted...]
-      <c r="J8" s="17"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="16"/>
       <c r="K8" s="6">
         <v>2</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="6">
         <v>0</v>
       </c>
       <c r="N8" s="6">
         <v>0</v>
       </c>
       <c r="O8" s="6">
         <v>0</v>
       </c>
       <c r="P8" s="6">
         <v>0</v>
       </c>
       <c r="Q8" s="6">
         <v>0</v>
       </c>
       <c r="R8" s="6">
         <v>0</v>
       </c>
       <c r="S8" s="6">
@@ -4021,118 +4126,117 @@
       <c r="BB8" s="6">
         <v>0</v>
       </c>
       <c r="BC8" s="6">
         <v>0</v>
       </c>
       <c r="BD8" s="6">
         <v>0</v>
       </c>
       <c r="BE8" s="6">
         <v>0</v>
       </c>
       <c r="BF8" s="6">
         <v>0</v>
       </c>
       <c r="BG8" s="6">
         <v>0</v>
       </c>
       <c r="BH8" s="6">
         <v>0</v>
       </c>
       <c r="BI8" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G9" s="42" t="s">
+    <row r="9" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="32" t="s">
         <v>99</v>
       </c>
-      <c r="H9" s="42"/>
-[...1 lines deleted...]
-      <c r="J9" s="17"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="16"/>
       <c r="K9" s="6">
         <v>6</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="6">
         <v>0</v>
       </c>
       <c r="N9" s="6">
         <v>0</v>
       </c>
       <c r="O9" s="6">
         <v>0</v>
       </c>
       <c r="P9" s="6">
         <v>0</v>
       </c>
       <c r="Q9" s="6">
         <v>0</v>
       </c>
       <c r="R9" s="6">
         <v>0</v>
       </c>
       <c r="S9" s="6">
         <v>0</v>
       </c>
       <c r="T9" s="6">
         <v>0</v>
       </c>
       <c r="U9" s="6">
         <v>0</v>
       </c>
       <c r="V9" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W9" s="6">
         <v>0</v>
       </c>
       <c r="X9" s="6">
         <v>1</v>
       </c>
       <c r="Y9" s="6">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
       <c r="AA9" s="6">
         <v>0</v>
       </c>
       <c r="AB9" s="6">
         <v>0</v>
       </c>
       <c r="AC9" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD9" s="6">
         <v>0</v>
       </c>
       <c r="AE9" s="6">
         <v>1</v>
       </c>
       <c r="AF9" s="6">
         <v>0</v>
       </c>
       <c r="AG9" s="6">
         <v>0</v>
       </c>
       <c r="AH9" s="6">
         <v>0</v>
       </c>
       <c r="AI9" s="6">
         <v>0</v>
       </c>
       <c r="AJ9" s="6">
         <v>0</v>
       </c>
       <c r="AK9" s="6">
         <v>0</v>
       </c>
@@ -4187,232 +4291,228 @@
       <c r="BB9" s="6">
         <v>0</v>
       </c>
       <c r="BC9" s="6">
         <v>0</v>
       </c>
       <c r="BD9" s="6">
         <v>0</v>
       </c>
       <c r="BE9" s="6">
         <v>0</v>
       </c>
       <c r="BF9" s="6">
         <v>0</v>
       </c>
       <c r="BG9" s="6">
         <v>0</v>
       </c>
       <c r="BH9" s="6">
         <v>0</v>
       </c>
       <c r="BI9" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:61" ht="12" customHeight="1">
-[...7 lines deleted...]
-      <c r="G10" s="28" t="s">
+    <row r="10" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="G10" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="H10" s="28"/>
-[...1 lines deleted...]
-      <c r="J10" s="17"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="16"/>
       <c r="K10" s="6">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="L10" s="6">
         <v>6</v>
       </c>
       <c r="M10" s="6">
         <v>0</v>
       </c>
       <c r="N10" s="6">
         <v>4</v>
       </c>
       <c r="O10" s="6">
         <v>5</v>
       </c>
       <c r="P10" s="6">
         <v>6</v>
       </c>
       <c r="Q10" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="R10" s="6">
         <v>0</v>
       </c>
       <c r="S10" s="6">
         <v>5</v>
       </c>
       <c r="T10" s="6">
         <v>2</v>
       </c>
       <c r="U10" s="6">
         <v>5</v>
       </c>
       <c r="V10" s="6">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="W10" s="6">
         <v>4</v>
       </c>
       <c r="X10" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y10" s="6">
         <v>3</v>
       </c>
       <c r="Z10" s="6">
         <v>12</v>
       </c>
       <c r="AA10" s="6">
         <v>12</v>
       </c>
       <c r="AB10" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC10" s="6">
         <v>0</v>
       </c>
       <c r="AD10" s="6">
         <v>1</v>
       </c>
       <c r="AE10" s="6">
         <v>2</v>
       </c>
       <c r="AF10" s="6">
         <v>3</v>
       </c>
       <c r="AG10" s="6">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AH10" s="6">
         <v>2</v>
       </c>
       <c r="AI10" s="6">
         <v>2</v>
       </c>
       <c r="AJ10" s="6">
         <v>1</v>
       </c>
       <c r="AK10" s="6">
         <v>2</v>
       </c>
       <c r="AL10" s="6">
         <v>4</v>
       </c>
       <c r="AM10" s="6">
         <v>16</v>
       </c>
       <c r="AN10" s="6">
         <v>9</v>
       </c>
       <c r="AO10" s="6">
         <v>4</v>
       </c>
       <c r="AP10" s="6">
         <v>6</v>
       </c>
       <c r="AQ10" s="6">
         <v>1</v>
       </c>
       <c r="AR10" s="6">
         <v>5</v>
       </c>
       <c r="AS10" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AT10" s="6">
         <v>1</v>
       </c>
       <c r="AU10" s="6">
         <v>1</v>
       </c>
       <c r="AV10" s="6">
         <v>3</v>
       </c>
       <c r="AW10" s="6">
         <v>3</v>
       </c>
       <c r="AX10" s="6">
         <v>7</v>
       </c>
       <c r="AY10" s="6">
         <v>3</v>
       </c>
       <c r="AZ10" s="6">
         <v>5</v>
       </c>
       <c r="BA10" s="6">
         <v>1</v>
       </c>
       <c r="BB10" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="BC10" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BD10" s="6">
         <v>1</v>
       </c>
       <c r="BE10" s="6">
         <v>4</v>
       </c>
       <c r="BF10" s="6">
         <v>2</v>
       </c>
       <c r="BG10" s="6">
         <v>4</v>
       </c>
       <c r="BH10" s="6">
         <v>3</v>
       </c>
       <c r="BI10" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G11" s="28" t="s">
+    <row r="11" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="G11" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="H11" s="28"/>
-[...1 lines deleted...]
-      <c r="J11" s="17"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="16"/>
       <c r="K11" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="6">
         <v>0</v>
       </c>
       <c r="N11" s="6">
         <v>0</v>
       </c>
       <c r="O11" s="6">
         <v>0</v>
       </c>
       <c r="P11" s="6">
         <v>0</v>
       </c>
       <c r="Q11" s="6">
         <v>0</v>
       </c>
       <c r="R11" s="6">
         <v>0</v>
       </c>
       <c r="S11" s="6">
         <v>0</v>
       </c>
@@ -4485,98 +4585,96 @@
       <c r="AP11" s="6">
         <v>0</v>
       </c>
       <c r="AQ11" s="6">
         <v>0</v>
       </c>
       <c r="AR11" s="6">
         <v>0</v>
       </c>
       <c r="AS11" s="6">
         <v>0</v>
       </c>
       <c r="AT11" s="6">
         <v>0</v>
       </c>
       <c r="AU11" s="6">
         <v>0</v>
       </c>
       <c r="AV11" s="6">
         <v>0</v>
       </c>
       <c r="AW11" s="6">
         <v>0</v>
       </c>
       <c r="AX11" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY11" s="6">
         <v>0</v>
       </c>
       <c r="AZ11" s="6">
         <v>0</v>
       </c>
       <c r="BA11" s="6">
         <v>0</v>
       </c>
       <c r="BB11" s="6">
         <v>0</v>
       </c>
       <c r="BC11" s="6">
         <v>0</v>
       </c>
       <c r="BD11" s="6">
         <v>0</v>
       </c>
       <c r="BE11" s="6">
         <v>0</v>
       </c>
       <c r="BF11" s="6">
         <v>0</v>
       </c>
       <c r="BG11" s="6">
         <v>0</v>
       </c>
       <c r="BH11" s="6">
         <v>0</v>
       </c>
       <c r="BI11" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G12" s="28" t="s">
+    <row r="12" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="G12" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="H12" s="28"/>
-[...1 lines deleted...]
-      <c r="J12" s="17"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="16"/>
       <c r="K12" s="6">
         <v>1</v>
       </c>
       <c r="L12" s="6">
         <v>1</v>
       </c>
       <c r="M12" s="6">
         <v>0</v>
       </c>
       <c r="N12" s="6">
         <v>0</v>
       </c>
       <c r="O12" s="6">
         <v>0</v>
       </c>
       <c r="P12" s="6">
         <v>0</v>
       </c>
       <c r="Q12" s="6">
         <v>0</v>
       </c>
       <c r="R12" s="6">
         <v>0</v>
       </c>
       <c r="S12" s="6">
@@ -4687,62 +4785,60 @@
       <c r="BB12" s="6">
         <v>0</v>
       </c>
       <c r="BC12" s="6">
         <v>0</v>
       </c>
       <c r="BD12" s="6">
         <v>0</v>
       </c>
       <c r="BE12" s="6">
         <v>0</v>
       </c>
       <c r="BF12" s="6">
         <v>0</v>
       </c>
       <c r="BG12" s="6">
         <v>0</v>
       </c>
       <c r="BH12" s="6">
         <v>0</v>
       </c>
       <c r="BI12" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G13" s="28" t="s">
+    <row r="13" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="G13" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="H13" s="28"/>
-[...1 lines deleted...]
-      <c r="J13" s="17"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="16"/>
       <c r="K13" s="6">
         <v>0</v>
       </c>
       <c r="L13" s="6">
         <v>0</v>
       </c>
       <c r="M13" s="6">
         <v>0</v>
       </c>
       <c r="N13" s="6">
         <v>0</v>
       </c>
       <c r="O13" s="6">
         <v>0</v>
       </c>
       <c r="P13" s="6">
         <v>0</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>0</v>
       </c>
       <c r="S13" s="6">
@@ -4853,97 +4949,95 @@
       <c r="BB13" s="6">
         <v>0</v>
       </c>
       <c r="BC13" s="6">
         <v>0</v>
       </c>
       <c r="BD13" s="6">
         <v>0</v>
       </c>
       <c r="BE13" s="6">
         <v>0</v>
       </c>
       <c r="BF13" s="6">
         <v>0</v>
       </c>
       <c r="BG13" s="6">
         <v>0</v>
       </c>
       <c r="BH13" s="6">
         <v>0</v>
       </c>
       <c r="BI13" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G14" s="28" t="s">
+    <row r="14" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="G14" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="H14" s="28"/>
-[...1 lines deleted...]
-      <c r="J14" s="17"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="16"/>
       <c r="K14" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L14" s="6">
         <v>0</v>
       </c>
       <c r="M14" s="6">
         <v>0</v>
       </c>
       <c r="N14" s="6">
         <v>0</v>
       </c>
       <c r="O14" s="6">
         <v>0</v>
       </c>
       <c r="P14" s="6">
         <v>0</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6">
         <v>0</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
       <c r="T14" s="6">
         <v>0</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W14" s="6">
         <v>0</v>
       </c>
       <c r="X14" s="6">
         <v>0</v>
       </c>
       <c r="Y14" s="6">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
         <v>0</v>
       </c>
       <c r="AA14" s="6">
         <v>0</v>
       </c>
       <c r="AB14" s="6">
         <v>0</v>
       </c>
       <c r="AC14" s="6">
         <v>0</v>
       </c>
       <c r="AD14" s="6">
         <v>0</v>
       </c>
@@ -5019,394 +5113,390 @@
       <c r="BB14" s="6">
         <v>0</v>
       </c>
       <c r="BC14" s="6">
         <v>0</v>
       </c>
       <c r="BD14" s="6">
         <v>0</v>
       </c>
       <c r="BE14" s="6">
         <v>0</v>
       </c>
       <c r="BF14" s="6">
         <v>0</v>
       </c>
       <c r="BG14" s="6">
         <v>0</v>
       </c>
       <c r="BH14" s="6">
         <v>0</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J15" s="17"/>
+    <row r="15" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="G15" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="16"/>
       <c r="K15" s="6">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="L15" s="6">
         <v>3</v>
       </c>
       <c r="M15" s="6">
         <v>0</v>
       </c>
       <c r="N15" s="6">
         <v>2</v>
       </c>
       <c r="O15" s="6">
         <v>2</v>
       </c>
       <c r="P15" s="6">
         <v>1</v>
       </c>
       <c r="Q15" s="6">
         <v>3</v>
       </c>
       <c r="R15" s="6">
         <v>0</v>
       </c>
       <c r="S15" s="6">
         <v>5</v>
       </c>
       <c r="T15" s="6">
         <v>3</v>
       </c>
       <c r="U15" s="6">
         <v>1</v>
       </c>
       <c r="V15" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6">
         <v>1</v>
       </c>
       <c r="Y15" s="6">
         <v>2</v>
       </c>
       <c r="Z15" s="6">
         <v>4</v>
       </c>
       <c r="AA15" s="6">
         <v>4</v>
       </c>
       <c r="AB15" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AC15" s="6">
         <v>0</v>
       </c>
       <c r="AD15" s="6">
         <v>0</v>
       </c>
       <c r="AE15" s="6">
         <v>0</v>
       </c>
       <c r="AF15" s="6">
         <v>0</v>
       </c>
       <c r="AG15" s="6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="AH15" s="6">
         <v>5</v>
       </c>
       <c r="AI15" s="6">
         <v>0</v>
       </c>
       <c r="AJ15" s="6">
         <v>2</v>
       </c>
       <c r="AK15" s="6">
         <v>2</v>
       </c>
       <c r="AL15" s="6">
         <v>3</v>
       </c>
       <c r="AM15" s="6">
         <v>3</v>
       </c>
       <c r="AN15" s="6">
         <v>2</v>
       </c>
       <c r="AO15" s="6">
         <v>1</v>
       </c>
       <c r="AP15" s="6">
         <v>3</v>
       </c>
       <c r="AQ15" s="6">
         <v>4</v>
       </c>
       <c r="AR15" s="6">
         <v>0</v>
       </c>
       <c r="AS15" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AT15" s="6">
         <v>2</v>
       </c>
       <c r="AU15" s="6">
         <v>0</v>
       </c>
       <c r="AV15" s="6">
         <v>0</v>
       </c>
       <c r="AW15" s="6">
         <v>1</v>
       </c>
       <c r="AX15" s="6">
         <v>1</v>
       </c>
       <c r="AY15" s="6">
         <v>0</v>
       </c>
       <c r="AZ15" s="6">
         <v>0</v>
       </c>
       <c r="BA15" s="6">
         <v>1</v>
       </c>
       <c r="BB15" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="BC15" s="6">
         <v>0</v>
       </c>
       <c r="BD15" s="6">
         <v>0</v>
       </c>
       <c r="BE15" s="6">
         <v>1</v>
       </c>
       <c r="BF15" s="6">
         <v>0</v>
       </c>
       <c r="BG15" s="6">
         <v>0</v>
       </c>
       <c r="BH15" s="6">
         <v>2</v>
       </c>
       <c r="BI15" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C16" s="28" t="s">
+    <row r="16" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="D16" s="28"/>
-[...5 lines deleted...]
-      <c r="J16" s="17"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="16"/>
       <c r="K16" s="6">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="L16" s="6">
         <v>2</v>
       </c>
       <c r="M16" s="6">
         <v>0</v>
       </c>
       <c r="N16" s="6">
         <v>2</v>
       </c>
       <c r="O16" s="6">
         <v>2</v>
       </c>
       <c r="P16" s="6">
         <v>9</v>
       </c>
       <c r="Q16" s="6">
         <v>6</v>
       </c>
       <c r="R16" s="6">
         <v>2</v>
       </c>
       <c r="S16" s="6">
         <v>4</v>
       </c>
       <c r="T16" s="6">
         <v>2</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
       <c r="V16" s="6">
         <v>15</v>
       </c>
       <c r="W16" s="6">
         <v>3</v>
       </c>
       <c r="X16" s="6">
         <v>6</v>
       </c>
       <c r="Y16" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Z16" s="6">
         <v>5</v>
       </c>
       <c r="AA16" s="6">
         <v>5</v>
       </c>
       <c r="AB16" s="6">
         <v>21</v>
       </c>
       <c r="AC16" s="6">
         <v>7</v>
       </c>
       <c r="AD16" s="6">
         <v>4</v>
       </c>
       <c r="AE16" s="6">
         <v>5</v>
       </c>
       <c r="AF16" s="6">
         <v>2</v>
       </c>
       <c r="AG16" s="6">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="AH16" s="6">
         <v>9</v>
       </c>
       <c r="AI16" s="6">
         <v>10</v>
       </c>
       <c r="AJ16" s="6">
         <v>5</v>
       </c>
       <c r="AK16" s="6">
         <v>10</v>
       </c>
       <c r="AL16" s="6">
         <v>1</v>
       </c>
       <c r="AM16" s="6">
         <v>4</v>
       </c>
       <c r="AN16" s="6">
         <v>3</v>
       </c>
       <c r="AO16" s="6">
         <v>1</v>
       </c>
       <c r="AP16" s="6">
         <v>5</v>
       </c>
       <c r="AQ16" s="6">
         <v>3</v>
       </c>
       <c r="AR16" s="6">
         <v>1</v>
       </c>
       <c r="AS16" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AT16" s="6">
         <v>3</v>
       </c>
       <c r="AU16" s="6">
         <v>2</v>
       </c>
       <c r="AV16" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AW16" s="6">
         <v>1</v>
       </c>
       <c r="AX16" s="6">
         <v>5</v>
       </c>
       <c r="AY16" s="6">
         <v>2</v>
       </c>
       <c r="AZ16" s="6">
         <v>4</v>
       </c>
       <c r="BA16" s="6">
         <v>0</v>
       </c>
       <c r="BB16" s="6">
         <v>10</v>
       </c>
       <c r="BC16" s="6">
+        <v>4</v>
+      </c>
+      <c r="BD16" s="6">
+        <v>4</v>
+      </c>
+      <c r="BE16" s="6">
+        <v>1</v>
+      </c>
+      <c r="BF16" s="6">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="6">
         <v>3</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
       <c r="BH16" s="6">
         <v>3</v>
       </c>
       <c r="BI16" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
-    <row r="17" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C17" s="28" t="s">
+    <row r="17" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="D17" s="28"/>
-[...5 lines deleted...]
-      <c r="J17" s="17"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="16"/>
       <c r="K17" s="6">
         <v>1</v>
       </c>
       <c r="L17" s="6">
         <v>0</v>
       </c>
       <c r="M17" s="6">
         <v>0</v>
       </c>
       <c r="N17" s="6">
         <v>0</v>
       </c>
       <c r="O17" s="6">
         <v>0</v>
       </c>
       <c r="P17" s="6">
         <v>0</v>
       </c>
       <c r="Q17" s="6">
         <v>0</v>
       </c>
       <c r="R17" s="6">
         <v>0</v>
       </c>
       <c r="S17" s="6">
@@ -5517,265 +5607,261 @@
       <c r="BB17" s="6">
         <v>0</v>
       </c>
       <c r="BC17" s="6">
         <v>0</v>
       </c>
       <c r="BD17" s="6">
         <v>0</v>
       </c>
       <c r="BE17" s="6">
         <v>0</v>
       </c>
       <c r="BF17" s="6">
         <v>0</v>
       </c>
       <c r="BG17" s="6">
         <v>0</v>
       </c>
       <c r="BH17" s="6">
         <v>0</v>
       </c>
       <c r="BI17" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:61" ht="12">
-[...1 lines deleted...]
-      <c r="C18" s="33" t="s">
+    <row r="18" spans="3:61" ht="12" x14ac:dyDescent="0.2">
+      <c r="C18" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="D18" s="34"/>
-[...2 lines deleted...]
-      <c r="G18" s="33" t="s">
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="G18" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="H18" s="28"/>
-[...1 lines deleted...]
-      <c r="J18" s="17"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="16"/>
       <c r="K18" s="6">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="L18" s="6">
         <v>3</v>
       </c>
       <c r="M18" s="6">
         <v>0</v>
       </c>
       <c r="N18" s="6">
         <v>0</v>
       </c>
       <c r="O18" s="6">
         <v>0</v>
       </c>
       <c r="P18" s="6">
         <v>0</v>
       </c>
       <c r="Q18" s="6">
         <v>2</v>
       </c>
       <c r="R18" s="6">
         <v>0</v>
       </c>
       <c r="S18" s="6">
         <v>8</v>
       </c>
       <c r="T18" s="6">
         <v>4</v>
       </c>
       <c r="U18" s="6">
         <v>3</v>
       </c>
       <c r="V18" s="6">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="W18" s="6">
         <v>0</v>
       </c>
       <c r="X18" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y18" s="6">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
         <v>1</v>
       </c>
       <c r="AA18" s="6">
         <v>10</v>
       </c>
       <c r="AB18" s="6">
         <v>22</v>
       </c>
       <c r="AC18" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AD18" s="6">
         <v>0</v>
       </c>
       <c r="AE18" s="6">
         <v>0</v>
       </c>
       <c r="AF18" s="6">
         <v>14</v>
       </c>
       <c r="AG18" s="6">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AH18" s="6">
         <v>4</v>
       </c>
       <c r="AI18" s="6">
         <v>0</v>
       </c>
       <c r="AJ18" s="6">
         <v>3</v>
       </c>
       <c r="AK18" s="6">
         <v>1</v>
       </c>
       <c r="AL18" s="6">
         <v>3</v>
       </c>
       <c r="AM18" s="6">
         <v>1</v>
       </c>
       <c r="AN18" s="6">
         <v>0</v>
       </c>
       <c r="AO18" s="6">
         <v>3</v>
       </c>
       <c r="AP18" s="6">
         <v>16</v>
       </c>
       <c r="AQ18" s="6">
         <v>0</v>
       </c>
       <c r="AR18" s="6">
         <v>1</v>
       </c>
       <c r="AS18" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AT18" s="6">
         <v>2</v>
       </c>
       <c r="AU18" s="6">
         <v>1</v>
       </c>
       <c r="AV18" s="6">
         <v>3</v>
       </c>
       <c r="AW18" s="6">
         <v>3</v>
       </c>
       <c r="AX18" s="6">
         <v>1</v>
       </c>
       <c r="AY18" s="6">
         <v>1</v>
       </c>
       <c r="AZ18" s="6">
         <v>3</v>
       </c>
       <c r="BA18" s="6">
         <v>4</v>
       </c>
       <c r="BB18" s="6">
         <v>17</v>
       </c>
       <c r="BC18" s="6">
         <v>3</v>
       </c>
       <c r="BD18" s="6">
         <v>3</v>
       </c>
       <c r="BE18" s="6">
         <v>6</v>
       </c>
       <c r="BF18" s="6">
         <v>3</v>
       </c>
       <c r="BG18" s="6">
         <v>0</v>
       </c>
       <c r="BH18" s="6">
         <v>0</v>
       </c>
       <c r="BI18" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J19" s="17"/>
+    <row r="19" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="G19" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="16"/>
       <c r="K19" s="6">
         <v>29</v>
       </c>
       <c r="L19" s="6">
         <v>2</v>
       </c>
       <c r="M19" s="6">
         <v>0</v>
       </c>
       <c r="N19" s="6">
         <v>0</v>
       </c>
       <c r="O19" s="6">
         <v>0</v>
       </c>
       <c r="P19" s="6">
         <v>0</v>
       </c>
       <c r="Q19" s="6">
         <v>0</v>
       </c>
       <c r="R19" s="6">
         <v>0</v>
       </c>
       <c r="S19" s="6">
         <v>0</v>
       </c>
       <c r="T19" s="6">
         <v>1</v>
       </c>
       <c r="U19" s="6">
         <v>0</v>
       </c>
       <c r="V19" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W19" s="6">
         <v>0</v>
       </c>
       <c r="X19" s="6">
         <v>0</v>
       </c>
       <c r="Y19" s="6">
         <v>2</v>
       </c>
       <c r="Z19" s="6">
         <v>0</v>
       </c>
       <c r="AA19" s="6">
         <v>0</v>
       </c>
       <c r="AB19" s="6">
         <v>2</v>
       </c>
       <c r="AC19" s="6">
         <v>0</v>
       </c>
       <c r="AD19" s="6">
         <v>0</v>
       </c>
@@ -5848,69 +5934,67 @@
       <c r="BA19" s="6">
         <v>0</v>
       </c>
       <c r="BB19" s="6">
         <v>1</v>
       </c>
       <c r="BC19" s="6">
         <v>0</v>
       </c>
       <c r="BD19" s="6">
         <v>0</v>
       </c>
       <c r="BE19" s="6">
         <v>1</v>
       </c>
       <c r="BF19" s="6">
         <v>0</v>
       </c>
       <c r="BG19" s="6">
         <v>0</v>
       </c>
       <c r="BH19" s="6">
         <v>0</v>
       </c>
       <c r="BI19" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="G20" s="26" t="s">
         <v>5</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="J20" s="17"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="16"/>
       <c r="K20" s="6">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L20" s="6">
         <v>2</v>
       </c>
       <c r="M20" s="6">
         <v>0</v>
       </c>
       <c r="N20" s="6">
         <v>0</v>
       </c>
       <c r="O20" s="6">
         <v>1</v>
       </c>
       <c r="P20" s="6">
         <v>1</v>
       </c>
       <c r="Q20" s="6">
         <v>0</v>
       </c>
       <c r="R20" s="6">
         <v>0</v>
       </c>
       <c r="S20" s="6">
         <v>0</v>
       </c>
@@ -5932,51 +6016,51 @@
       <c r="Y20" s="6">
         <v>6</v>
       </c>
       <c r="Z20" s="6">
         <v>0</v>
       </c>
       <c r="AA20" s="6">
         <v>2</v>
       </c>
       <c r="AB20" s="6">
         <v>7</v>
       </c>
       <c r="AC20" s="6">
         <v>0</v>
       </c>
       <c r="AD20" s="6">
         <v>0</v>
       </c>
       <c r="AE20" s="6">
         <v>0</v>
       </c>
       <c r="AF20" s="6">
         <v>4</v>
       </c>
       <c r="AG20" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AH20" s="6">
         <v>0</v>
       </c>
       <c r="AI20" s="6">
         <v>0</v>
       </c>
       <c r="AJ20" s="6">
         <v>2</v>
       </c>
       <c r="AK20" s="6">
         <v>0</v>
       </c>
       <c r="AL20" s="6">
         <v>3</v>
       </c>
       <c r="AM20" s="6">
         <v>4</v>
       </c>
       <c r="AN20" s="6">
         <v>0</v>
       </c>
       <c r="AO20" s="6">
         <v>3</v>
       </c>
@@ -6001,82 +6085,80 @@
       <c r="AV20" s="6">
         <v>0</v>
       </c>
       <c r="AW20" s="6">
         <v>0</v>
       </c>
       <c r="AX20" s="6">
         <v>1</v>
       </c>
       <c r="AY20" s="6">
         <v>2</v>
       </c>
       <c r="AZ20" s="6">
         <v>0</v>
       </c>
       <c r="BA20" s="6">
         <v>0</v>
       </c>
       <c r="BB20" s="6">
         <v>7</v>
       </c>
       <c r="BC20" s="6">
         <v>0</v>
       </c>
       <c r="BD20" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="BE20" s="6">
         <v>0</v>
       </c>
       <c r="BF20" s="6">
         <v>0</v>
       </c>
       <c r="BG20" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH20" s="6">
         <v>0</v>
       </c>
       <c r="BI20" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J21" s="17"/>
+    <row r="21" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="G21" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="16"/>
       <c r="K21" s="6">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L21" s="6">
         <v>1</v>
       </c>
       <c r="M21" s="6">
         <v>0</v>
       </c>
       <c r="N21" s="6">
         <v>0</v>
       </c>
       <c r="O21" s="6">
         <v>1</v>
       </c>
       <c r="P21" s="6">
         <v>0</v>
       </c>
       <c r="Q21" s="6">
         <v>2</v>
       </c>
       <c r="R21" s="6">
         <v>0</v>
       </c>
       <c r="S21" s="6">
         <v>0</v>
       </c>
@@ -6098,51 +6180,51 @@
       <c r="Y21" s="6">
         <v>2</v>
       </c>
       <c r="Z21" s="6">
         <v>0</v>
       </c>
       <c r="AA21" s="6">
         <v>0</v>
       </c>
       <c r="AB21" s="6">
         <v>3</v>
       </c>
       <c r="AC21" s="6">
         <v>0</v>
       </c>
       <c r="AD21" s="6">
         <v>0</v>
       </c>
       <c r="AE21" s="6">
         <v>0</v>
       </c>
       <c r="AF21" s="6">
         <v>0</v>
       </c>
       <c r="AG21" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH21" s="6">
         <v>0</v>
       </c>
       <c r="AI21" s="6">
         <v>0</v>
       </c>
       <c r="AJ21" s="6">
         <v>0</v>
       </c>
       <c r="AK21" s="6">
         <v>1</v>
       </c>
       <c r="AL21" s="6">
         <v>4</v>
       </c>
       <c r="AM21" s="6">
         <v>1</v>
       </c>
       <c r="AN21" s="6">
         <v>0</v>
       </c>
       <c r="AO21" s="6">
         <v>2</v>
       </c>
@@ -6176,73 +6258,71 @@
       <c r="AY21" s="6">
         <v>0</v>
       </c>
       <c r="AZ21" s="6">
         <v>0</v>
       </c>
       <c r="BA21" s="6">
         <v>0</v>
       </c>
       <c r="BB21" s="6">
         <v>0</v>
       </c>
       <c r="BC21" s="6">
         <v>0</v>
       </c>
       <c r="BD21" s="6">
         <v>0</v>
       </c>
       <c r="BE21" s="6">
         <v>0</v>
       </c>
       <c r="BF21" s="6">
         <v>0</v>
       </c>
       <c r="BG21" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH21" s="6">
         <v>0</v>
       </c>
       <c r="BI21" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
-    <row r="22" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C22" s="39" t="s">
+    <row r="22" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="33" t="s">
         <v>105</v>
       </c>
-      <c r="D22" s="40"/>
-[...2 lines deleted...]
-      <c r="G22" s="28" t="s">
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+      <c r="G22" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="H22" s="28"/>
-[...1 lines deleted...]
-      <c r="J22" s="17"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="16"/>
       <c r="K22" s="6">
         <v>0</v>
       </c>
       <c r="L22" s="6">
         <v>0</v>
       </c>
       <c r="M22" s="6">
         <v>0</v>
       </c>
       <c r="N22" s="6">
         <v>0</v>
       </c>
       <c r="O22" s="6">
         <v>0</v>
       </c>
       <c r="P22" s="6">
         <v>0</v>
       </c>
       <c r="Q22" s="6">
         <v>0</v>
       </c>
       <c r="R22" s="6">
         <v>0</v>
       </c>
       <c r="S22" s="6">
@@ -6353,62 +6433,60 @@
       <c r="BB22" s="6">
         <v>0</v>
       </c>
       <c r="BC22" s="6">
         <v>0</v>
       </c>
       <c r="BD22" s="6">
         <v>0</v>
       </c>
       <c r="BE22" s="6">
         <v>0</v>
       </c>
       <c r="BF22" s="6">
         <v>0</v>
       </c>
       <c r="BG22" s="6">
         <v>0</v>
       </c>
       <c r="BH22" s="6">
         <v>0</v>
       </c>
       <c r="BI22" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G23" s="28" t="s">
+    <row r="23" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="G23" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="H23" s="28"/>
-[...1 lines deleted...]
-      <c r="J23" s="17"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="16"/>
       <c r="K23" s="6">
         <v>0</v>
       </c>
       <c r="L23" s="6">
         <v>0</v>
       </c>
       <c r="M23" s="6">
         <v>0</v>
       </c>
       <c r="N23" s="6">
         <v>0</v>
       </c>
       <c r="O23" s="6">
         <v>0</v>
       </c>
       <c r="P23" s="6">
         <v>0</v>
       </c>
       <c r="Q23" s="6">
         <v>0</v>
       </c>
       <c r="R23" s="6">
         <v>0</v>
       </c>
       <c r="S23" s="6">
@@ -6519,62 +6597,60 @@
       <c r="BB23" s="6">
         <v>0</v>
       </c>
       <c r="BC23" s="6">
         <v>0</v>
       </c>
       <c r="BD23" s="6">
         <v>0</v>
       </c>
       <c r="BE23" s="6">
         <v>0</v>
       </c>
       <c r="BF23" s="6">
         <v>0</v>
       </c>
       <c r="BG23" s="6">
         <v>0</v>
       </c>
       <c r="BH23" s="6">
         <v>0</v>
       </c>
       <c r="BI23" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G24" s="28" t="s">
+    <row r="24" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="G24" s="26" t="s">
         <v>109</v>
       </c>
-      <c r="H24" s="28"/>
-[...1 lines deleted...]
-      <c r="J24" s="17"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="16"/>
       <c r="K24" s="6">
         <v>0</v>
       </c>
       <c r="L24" s="6">
         <v>0</v>
       </c>
       <c r="M24" s="6">
         <v>0</v>
       </c>
       <c r="N24" s="6">
         <v>0</v>
       </c>
       <c r="O24" s="6">
         <v>0</v>
       </c>
       <c r="P24" s="6">
         <v>0</v>
       </c>
       <c r="Q24" s="6">
         <v>0</v>
       </c>
       <c r="R24" s="6">
         <v>0</v>
       </c>
       <c r="S24" s="6">
@@ -6685,62 +6761,60 @@
       <c r="BB24" s="6">
         <v>0</v>
       </c>
       <c r="BC24" s="6">
         <v>0</v>
       </c>
       <c r="BD24" s="6">
         <v>0</v>
       </c>
       <c r="BE24" s="6">
         <v>0</v>
       </c>
       <c r="BF24" s="6">
         <v>0</v>
       </c>
       <c r="BG24" s="6">
         <v>0</v>
       </c>
       <c r="BH24" s="6">
         <v>0</v>
       </c>
       <c r="BI24" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J25" s="17"/>
+    <row r="25" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="G25" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="16"/>
       <c r="K25" s="6">
         <v>1</v>
       </c>
       <c r="L25" s="6">
         <v>0</v>
       </c>
       <c r="M25" s="6">
         <v>0</v>
       </c>
       <c r="N25" s="6">
         <v>0</v>
       </c>
       <c r="O25" s="6">
         <v>0</v>
       </c>
       <c r="P25" s="6">
         <v>0</v>
       </c>
       <c r="Q25" s="6">
         <v>0</v>
       </c>
       <c r="R25" s="6">
         <v>0</v>
       </c>
       <c r="S25" s="6">
@@ -6851,66 +6925,64 @@
       <c r="BB25" s="6">
         <v>0</v>
       </c>
       <c r="BC25" s="6">
         <v>0</v>
       </c>
       <c r="BD25" s="6">
         <v>0</v>
       </c>
       <c r="BE25" s="6">
         <v>0</v>
       </c>
       <c r="BF25" s="6">
         <v>0</v>
       </c>
       <c r="BG25" s="6">
         <v>0</v>
       </c>
       <c r="BH25" s="6">
         <v>0</v>
       </c>
       <c r="BI25" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C26" s="33" t="s">
+    <row r="26" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="D26" s="34"/>
-[...2 lines deleted...]
-      <c r="G26" s="28" t="s">
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="G26" s="26" t="s">
         <v>111</v>
       </c>
-      <c r="H26" s="28"/>
-[...1 lines deleted...]
-      <c r="J26" s="17"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="16"/>
       <c r="K26" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L26" s="6">
         <v>0</v>
       </c>
       <c r="M26" s="6">
         <v>0</v>
       </c>
       <c r="N26" s="6">
         <v>0</v>
       </c>
       <c r="O26" s="6">
         <v>0</v>
       </c>
       <c r="P26" s="6">
         <v>0</v>
       </c>
       <c r="Q26" s="6">
         <v>0</v>
       </c>
       <c r="R26" s="6">
         <v>0</v>
       </c>
       <c r="S26" s="6">
         <v>0</v>
       </c>
@@ -6932,51 +7004,51 @@
       <c r="Y26" s="6">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
         <v>0</v>
       </c>
       <c r="AA26" s="6">
         <v>0</v>
       </c>
       <c r="AB26" s="6">
         <v>0</v>
       </c>
       <c r="AC26" s="6">
         <v>0</v>
       </c>
       <c r="AD26" s="6">
         <v>0</v>
       </c>
       <c r="AE26" s="6">
         <v>0</v>
       </c>
       <c r="AF26" s="6">
         <v>0</v>
       </c>
       <c r="AG26" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AH26" s="6">
         <v>0</v>
       </c>
       <c r="AI26" s="6">
         <v>0</v>
       </c>
       <c r="AJ26" s="6">
         <v>0</v>
       </c>
       <c r="AK26" s="6">
         <v>0</v>
       </c>
       <c r="AL26" s="6">
         <v>0</v>
       </c>
       <c r="AM26" s="6">
         <v>0</v>
       </c>
       <c r="AN26" s="6">
         <v>0</v>
       </c>
       <c r="AO26" s="6">
         <v>0</v>
       </c>
@@ -7019,66 +7091,63 @@
       <c r="BB26" s="6">
         <v>0</v>
       </c>
       <c r="BC26" s="6">
         <v>0</v>
       </c>
       <c r="BD26" s="6">
         <v>0</v>
       </c>
       <c r="BE26" s="6">
         <v>0</v>
       </c>
       <c r="BF26" s="6">
         <v>0</v>
       </c>
       <c r="BG26" s="6">
         <v>0</v>
       </c>
       <c r="BH26" s="6">
         <v>0</v>
       </c>
       <c r="BI26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G27" s="33" t="s">
+    <row r="27" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="G27" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="H27" s="2"/>
       <c r="I27" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="J27" s="17"/>
+      <c r="J27" s="16"/>
       <c r="K27" s="6">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="L27" s="6">
         <v>0</v>
       </c>
       <c r="M27" s="6">
         <v>0</v>
       </c>
       <c r="N27" s="6">
         <v>0</v>
       </c>
       <c r="O27" s="6">
         <v>0</v>
       </c>
       <c r="P27" s="6">
         <v>2</v>
       </c>
       <c r="Q27" s="6">
         <v>0</v>
       </c>
       <c r="R27" s="6">
         <v>0</v>
       </c>
       <c r="S27" s="6">
         <v>0</v>
       </c>
@@ -7088,57 +7157,57 @@
       <c r="U27" s="6">
         <v>0</v>
       </c>
       <c r="V27" s="6">
         <v>2</v>
       </c>
       <c r="W27" s="6">
         <v>0</v>
       </c>
       <c r="X27" s="6">
         <v>1</v>
       </c>
       <c r="Y27" s="6">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
         <v>0</v>
       </c>
       <c r="AA27" s="6">
         <v>1</v>
       </c>
       <c r="AB27" s="6">
         <v>3</v>
       </c>
       <c r="AC27" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD27" s="6">
         <v>0</v>
       </c>
       <c r="AE27" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF27" s="6">
         <v>0</v>
       </c>
       <c r="AG27" s="6">
         <v>2</v>
       </c>
       <c r="AH27" s="6">
         <v>0</v>
       </c>
       <c r="AI27" s="6">
         <v>0</v>
       </c>
       <c r="AJ27" s="6">
         <v>0</v>
       </c>
       <c r="AK27" s="6">
         <v>1</v>
       </c>
       <c r="AL27" s="6">
         <v>0</v>
       </c>
       <c r="AM27" s="6">
         <v>3</v>
       </c>
@@ -7187,62 +7256,59 @@
       <c r="BB27" s="6">
         <v>1</v>
       </c>
       <c r="BC27" s="6">
         <v>0</v>
       </c>
       <c r="BD27" s="6">
         <v>0</v>
       </c>
       <c r="BE27" s="6">
         <v>0</v>
       </c>
       <c r="BF27" s="6">
         <v>0</v>
       </c>
       <c r="BG27" s="6">
         <v>0</v>
       </c>
       <c r="BH27" s="6">
         <v>0</v>
       </c>
       <c r="BI27" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H28" s="2"/>
+    <row r="28" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="G28" s="27"/>
       <c r="I28" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="J28" s="17"/>
+      <c r="J28" s="16"/>
       <c r="K28" s="6">
         <v>2</v>
       </c>
       <c r="L28" s="6">
         <v>0</v>
       </c>
       <c r="M28" s="6">
         <v>0</v>
       </c>
       <c r="N28" s="6">
         <v>0</v>
       </c>
       <c r="O28" s="6">
         <v>0</v>
       </c>
       <c r="P28" s="6">
         <v>0</v>
       </c>
       <c r="Q28" s="6">
         <v>0</v>
       </c>
       <c r="R28" s="6">
         <v>0</v>
       </c>
       <c r="S28" s="6">
@@ -7353,130 +7419,127 @@
       <c r="BB28" s="6">
         <v>0</v>
       </c>
       <c r="BC28" s="6">
         <v>0</v>
       </c>
       <c r="BD28" s="6">
         <v>0</v>
       </c>
       <c r="BE28" s="6">
         <v>0</v>
       </c>
       <c r="BF28" s="6">
         <v>0</v>
       </c>
       <c r="BG28" s="6">
         <v>0</v>
       </c>
       <c r="BH28" s="6">
         <v>1</v>
       </c>
       <c r="BI28" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H29" s="2"/>
+    <row r="29" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="G29" s="27"/>
       <c r="I29" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="J29" s="17"/>
+      <c r="J29" s="16"/>
       <c r="K29" s="6">
         <v>221</v>
       </c>
       <c r="L29" s="6">
         <v>3</v>
       </c>
       <c r="M29" s="6">
         <v>0</v>
       </c>
       <c r="N29" s="6">
         <v>0</v>
       </c>
       <c r="O29" s="6">
         <v>0</v>
       </c>
       <c r="P29" s="6">
         <v>0</v>
       </c>
       <c r="Q29" s="6">
         <v>2</v>
       </c>
       <c r="R29" s="6">
         <v>0</v>
       </c>
       <c r="S29" s="6">
         <v>1</v>
       </c>
       <c r="T29" s="6">
         <v>2</v>
       </c>
       <c r="U29" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V29" s="6">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="W29" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X29" s="6">
         <v>3</v>
       </c>
       <c r="Y29" s="6">
         <v>2</v>
       </c>
       <c r="Z29" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AA29" s="6">
         <v>11</v>
       </c>
       <c r="AB29" s="6">
         <v>19</v>
       </c>
       <c r="AC29" s="6">
         <v>1</v>
       </c>
       <c r="AD29" s="6">
         <v>1</v>
       </c>
       <c r="AE29" s="6">
         <v>5</v>
       </c>
       <c r="AF29" s="6">
         <v>2</v>
       </c>
       <c r="AG29" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="AH29" s="6">
         <v>0</v>
       </c>
       <c r="AI29" s="6">
         <v>1</v>
       </c>
       <c r="AJ29" s="6">
         <v>3</v>
       </c>
       <c r="AK29" s="6">
         <v>5</v>
       </c>
       <c r="AL29" s="6">
         <v>0</v>
       </c>
       <c r="AM29" s="6">
         <v>21</v>
       </c>
       <c r="AN29" s="6">
         <v>4</v>
       </c>
       <c r="AO29" s="6">
         <v>5</v>
       </c>
@@ -7495,88 +7558,85 @@
       <c r="AT29" s="6">
         <v>1</v>
       </c>
       <c r="AU29" s="6">
         <v>1</v>
       </c>
       <c r="AV29" s="6">
         <v>5</v>
       </c>
       <c r="AW29" s="6">
         <v>2</v>
       </c>
       <c r="AX29" s="6">
         <v>6</v>
       </c>
       <c r="AY29" s="6">
         <v>2</v>
       </c>
       <c r="AZ29" s="6">
         <v>3</v>
       </c>
       <c r="BA29" s="6">
         <v>0</v>
       </c>
       <c r="BB29" s="6">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BC29" s="6">
         <v>0</v>
       </c>
       <c r="BD29" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="BE29" s="6">
         <v>1</v>
       </c>
       <c r="BF29" s="6">
         <v>0</v>
       </c>
       <c r="BG29" s="6">
         <v>2</v>
       </c>
       <c r="BH29" s="6">
         <v>0</v>
       </c>
       <c r="BI29" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
-    <row r="30" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H30" s="2"/>
+    <row r="30" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="G30" s="27"/>
       <c r="I30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="J30" s="17"/>
+      <c r="J30" s="16"/>
       <c r="K30" s="6">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="L30" s="6">
         <v>4</v>
       </c>
       <c r="M30" s="6">
         <v>0</v>
       </c>
       <c r="N30" s="6">
         <v>2</v>
       </c>
       <c r="O30" s="6">
         <v>3</v>
       </c>
       <c r="P30" s="6">
         <v>10</v>
       </c>
       <c r="Q30" s="6">
         <v>1</v>
       </c>
       <c r="R30" s="6">
         <v>2</v>
       </c>
       <c r="S30" s="6">
         <v>1</v>
       </c>
@@ -7586,163 +7646,160 @@
       <c r="U30" s="6">
         <v>0</v>
       </c>
       <c r="V30" s="6">
         <v>53</v>
       </c>
       <c r="W30" s="6">
         <v>0</v>
       </c>
       <c r="X30" s="6">
         <v>4</v>
       </c>
       <c r="Y30" s="6">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
         <v>7</v>
       </c>
       <c r="AA30" s="6">
         <v>12</v>
       </c>
       <c r="AB30" s="6">
         <v>26</v>
       </c>
       <c r="AC30" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD30" s="6">
         <v>2</v>
       </c>
       <c r="AE30" s="6">
         <v>3</v>
       </c>
       <c r="AF30" s="6">
         <v>3</v>
       </c>
       <c r="AG30" s="6">
         <v>15</v>
       </c>
       <c r="AH30" s="6">
         <v>4</v>
       </c>
       <c r="AI30" s="6">
         <v>0</v>
       </c>
       <c r="AJ30" s="6">
         <v>3</v>
       </c>
       <c r="AK30" s="6">
         <v>2</v>
       </c>
       <c r="AL30" s="6">
         <v>4</v>
       </c>
       <c r="AM30" s="6">
         <v>21</v>
       </c>
       <c r="AN30" s="6">
         <v>0</v>
       </c>
       <c r="AO30" s="6">
         <v>5</v>
       </c>
       <c r="AP30" s="6">
         <v>14</v>
       </c>
       <c r="AQ30" s="6">
         <v>5</v>
       </c>
       <c r="AR30" s="6">
         <v>1</v>
       </c>
       <c r="AS30" s="6">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AT30" s="6">
         <v>1</v>
       </c>
       <c r="AU30" s="6">
         <v>0</v>
       </c>
       <c r="AV30" s="6">
         <v>3</v>
       </c>
       <c r="AW30" s="6">
         <v>2</v>
       </c>
       <c r="AX30" s="6">
         <v>1</v>
       </c>
       <c r="AY30" s="6">
         <v>0</v>
       </c>
       <c r="AZ30" s="6">
         <v>1</v>
       </c>
       <c r="BA30" s="6">
         <v>2</v>
       </c>
       <c r="BB30" s="6">
         <v>10</v>
       </c>
       <c r="BC30" s="6">
         <v>1</v>
       </c>
       <c r="BD30" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BE30" s="6">
         <v>0</v>
       </c>
       <c r="BF30" s="6">
         <v>0</v>
       </c>
       <c r="BG30" s="6">
         <v>2</v>
       </c>
       <c r="BH30" s="6">
         <v>0</v>
       </c>
       <c r="BI30" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
-    <row r="31" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H31" s="2"/>
+    <row r="31" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="G31" s="26"/>
       <c r="I31" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="J31" s="17"/>
+      <c r="J31" s="16"/>
       <c r="K31" s="6">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="L31" s="6">
         <v>7</v>
       </c>
       <c r="M31" s="6">
         <v>0</v>
       </c>
       <c r="N31" s="6">
         <v>0</v>
       </c>
       <c r="O31" s="6">
         <v>3</v>
       </c>
       <c r="P31" s="6">
         <v>1</v>
       </c>
       <c r="Q31" s="6">
         <v>0</v>
       </c>
       <c r="R31" s="6">
         <v>0</v>
       </c>
       <c r="S31" s="6">
         <v>2</v>
       </c>
@@ -7827,420 +7884,414 @@
       <c r="AT31" s="6">
         <v>0</v>
       </c>
       <c r="AU31" s="6">
         <v>0</v>
       </c>
       <c r="AV31" s="6">
         <v>1</v>
       </c>
       <c r="AW31" s="6">
         <v>0</v>
       </c>
       <c r="AX31" s="6">
         <v>1</v>
       </c>
       <c r="AY31" s="6">
         <v>0</v>
       </c>
       <c r="AZ31" s="6">
         <v>3</v>
       </c>
       <c r="BA31" s="6">
         <v>0</v>
       </c>
       <c r="BB31" s="6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="BC31" s="6">
         <v>2</v>
       </c>
       <c r="BD31" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BE31" s="6">
         <v>2</v>
       </c>
       <c r="BF31" s="6">
         <v>2</v>
       </c>
       <c r="BG31" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH31" s="6">
         <v>0</v>
       </c>
       <c r="BI31" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
-    <row r="32" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G32" s="28" t="s">
+    <row r="32" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="G32" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="H32" s="28"/>
-[...1 lines deleted...]
-      <c r="J32" s="17"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="16"/>
       <c r="K32" s="6">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="L32" s="6">
         <v>1</v>
       </c>
       <c r="M32" s="6">
         <v>0</v>
       </c>
       <c r="N32" s="6">
         <v>0</v>
       </c>
       <c r="O32" s="6">
         <v>0</v>
       </c>
       <c r="P32" s="6">
         <v>0</v>
       </c>
       <c r="Q32" s="6">
         <v>1</v>
       </c>
       <c r="R32" s="6">
         <v>0</v>
       </c>
       <c r="S32" s="6">
         <v>0</v>
       </c>
       <c r="T32" s="6">
         <v>0</v>
       </c>
       <c r="U32" s="6">
         <v>5</v>
       </c>
       <c r="V32" s="6">
         <v>9</v>
       </c>
       <c r="W32" s="6">
         <v>1</v>
       </c>
       <c r="X32" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y32" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Z32" s="6">
         <v>1</v>
       </c>
       <c r="AA32" s="6">
         <v>2</v>
       </c>
       <c r="AB32" s="6">
         <v>4</v>
       </c>
       <c r="AC32" s="6">
         <v>1</v>
       </c>
       <c r="AD32" s="6">
         <v>0</v>
       </c>
       <c r="AE32" s="6">
         <v>3</v>
       </c>
       <c r="AF32" s="6">
         <v>1</v>
       </c>
       <c r="AG32" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="AH32" s="6">
         <v>0</v>
       </c>
       <c r="AI32" s="6">
         <v>0</v>
       </c>
       <c r="AJ32" s="6">
         <v>0</v>
       </c>
       <c r="AK32" s="6">
         <v>0</v>
       </c>
       <c r="AL32" s="6">
         <v>0</v>
       </c>
       <c r="AM32" s="6">
         <v>4</v>
       </c>
       <c r="AN32" s="6">
         <v>0</v>
       </c>
       <c r="AO32" s="6">
         <v>6</v>
       </c>
       <c r="AP32" s="6">
         <v>1</v>
       </c>
       <c r="AQ32" s="6">
         <v>0</v>
       </c>
       <c r="AR32" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AS32" s="6">
         <v>1</v>
       </c>
       <c r="AT32" s="6">
         <v>1</v>
       </c>
       <c r="AU32" s="6">
         <v>1</v>
       </c>
       <c r="AV32" s="6">
         <v>2</v>
       </c>
       <c r="AW32" s="6">
         <v>1</v>
       </c>
       <c r="AX32" s="6">
         <v>0</v>
       </c>
       <c r="AY32" s="6">
         <v>1</v>
       </c>
       <c r="AZ32" s="6">
         <v>1</v>
       </c>
       <c r="BA32" s="6">
         <v>0</v>
       </c>
       <c r="BB32" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BC32" s="6">
         <v>0</v>
       </c>
       <c r="BD32" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BE32" s="6">
         <v>1</v>
       </c>
       <c r="BF32" s="6">
         <v>0</v>
       </c>
       <c r="BG32" s="6">
         <v>0</v>
       </c>
       <c r="BH32" s="6">
         <v>1</v>
       </c>
       <c r="BI32" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G33" s="28" t="s">
+    <row r="33" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="G33" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="H33" s="28"/>
-[...1 lines deleted...]
-      <c r="J33" s="17"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="16"/>
       <c r="K33" s="6">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L33" s="6">
         <v>1</v>
       </c>
       <c r="M33" s="6">
         <v>0</v>
       </c>
       <c r="N33" s="6">
         <v>0</v>
       </c>
       <c r="O33" s="6">
         <v>0</v>
       </c>
       <c r="P33" s="6">
         <v>2</v>
       </c>
       <c r="Q33" s="6">
         <v>1</v>
       </c>
       <c r="R33" s="6">
         <v>0</v>
       </c>
       <c r="S33" s="6">
         <v>0</v>
       </c>
       <c r="T33" s="6">
         <v>0</v>
       </c>
       <c r="U33" s="6">
         <v>1</v>
       </c>
       <c r="V33" s="6">
         <v>2</v>
       </c>
       <c r="W33" s="6">
         <v>0</v>
       </c>
       <c r="X33" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y33" s="6">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
         <v>1</v>
       </c>
       <c r="AA33" s="6">
         <v>1</v>
       </c>
       <c r="AB33" s="6">
         <v>4</v>
       </c>
       <c r="AC33" s="6">
         <v>0</v>
       </c>
       <c r="AD33" s="6">
         <v>0</v>
       </c>
       <c r="AE33" s="6">
         <v>2</v>
       </c>
       <c r="AF33" s="6">
         <v>2</v>
       </c>
       <c r="AG33" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH33" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI33" s="6">
         <v>0</v>
       </c>
       <c r="AJ33" s="6">
         <v>1</v>
       </c>
       <c r="AK33" s="6">
         <v>0</v>
       </c>
       <c r="AL33" s="6">
         <v>5</v>
       </c>
       <c r="AM33" s="6">
         <v>0</v>
       </c>
       <c r="AN33" s="6">
         <v>0</v>
       </c>
       <c r="AO33" s="6">
         <v>3</v>
       </c>
       <c r="AP33" s="6">
         <v>2</v>
       </c>
       <c r="AQ33" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AR33" s="6">
         <v>1</v>
       </c>
       <c r="AS33" s="6">
         <v>0</v>
       </c>
       <c r="AT33" s="6">
         <v>0</v>
       </c>
       <c r="AU33" s="6">
         <v>0</v>
       </c>
       <c r="AV33" s="6">
         <v>2</v>
       </c>
       <c r="AW33" s="6">
         <v>1</v>
       </c>
       <c r="AX33" s="6">
         <v>1</v>
       </c>
       <c r="AY33" s="6">
         <v>1</v>
       </c>
       <c r="AZ33" s="6">
         <v>1</v>
       </c>
       <c r="BA33" s="6">
         <v>0</v>
       </c>
       <c r="BB33" s="6">
         <v>1</v>
       </c>
       <c r="BC33" s="6">
         <v>0</v>
       </c>
       <c r="BD33" s="6">
         <v>0</v>
       </c>
       <c r="BE33" s="6">
         <v>0</v>
       </c>
       <c r="BF33" s="6">
         <v>1</v>
       </c>
       <c r="BG33" s="6">
         <v>0</v>
       </c>
       <c r="BH33" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BI33" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="34" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J34" s="17"/>
+    <row r="34" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="G34" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="16"/>
       <c r="K34" s="6">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="L34" s="6">
         <v>6</v>
       </c>
       <c r="M34" s="6">
         <v>0</v>
       </c>
       <c r="N34" s="6">
         <v>1</v>
       </c>
       <c r="O34" s="6">
         <v>4</v>
       </c>
       <c r="P34" s="6">
         <v>0</v>
       </c>
       <c r="Q34" s="6">
         <v>2</v>
       </c>
       <c r="R34" s="6">
         <v>2</v>
       </c>
       <c r="S34" s="6">
         <v>1</v>
       </c>
@@ -8262,149 +8313,148 @@
       <c r="Y34" s="6">
         <v>2</v>
       </c>
       <c r="Z34" s="6">
         <v>1</v>
       </c>
       <c r="AA34" s="6">
         <v>10</v>
       </c>
       <c r="AB34" s="6">
         <v>6</v>
       </c>
       <c r="AC34" s="6">
         <v>0</v>
       </c>
       <c r="AD34" s="6">
         <v>2</v>
       </c>
       <c r="AE34" s="6">
         <v>0</v>
       </c>
       <c r="AF34" s="6">
         <v>4</v>
       </c>
       <c r="AG34" s="6">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="AH34" s="6">
         <v>2</v>
       </c>
       <c r="AI34" s="6">
         <v>0</v>
       </c>
       <c r="AJ34" s="6">
         <v>2</v>
       </c>
       <c r="AK34" s="6">
         <v>1</v>
       </c>
       <c r="AL34" s="6">
         <v>10</v>
       </c>
       <c r="AM34" s="6">
         <v>0</v>
       </c>
       <c r="AN34" s="6">
         <v>2</v>
       </c>
       <c r="AO34" s="6">
         <v>4</v>
       </c>
       <c r="AP34" s="6">
         <v>7</v>
       </c>
       <c r="AQ34" s="6">
         <v>1</v>
       </c>
       <c r="AR34" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AS34" s="6">
         <v>3</v>
       </c>
       <c r="AT34" s="6">
         <v>0</v>
       </c>
       <c r="AU34" s="6">
         <v>0</v>
       </c>
       <c r="AV34" s="6">
         <v>2</v>
       </c>
       <c r="AW34" s="6">
         <v>2</v>
       </c>
       <c r="AX34" s="6">
         <v>1</v>
       </c>
       <c r="AY34" s="6">
         <v>1</v>
       </c>
       <c r="AZ34" s="6">
         <v>1</v>
       </c>
       <c r="BA34" s="6">
         <v>1</v>
       </c>
       <c r="BB34" s="6">
         <v>12</v>
       </c>
       <c r="BC34" s="6">
         <v>1</v>
       </c>
       <c r="BD34" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BE34" s="6">
         <v>2</v>
       </c>
       <c r="BF34" s="6">
         <v>1</v>
       </c>
       <c r="BG34" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BH34" s="6">
         <v>2</v>
       </c>
       <c r="BI34" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="28" t="s">
+    <row r="35" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="D35" s="28"/>
-[...5 lines deleted...]
-      <c r="J35" s="17"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="16"/>
       <c r="K35" s="6">
         <v>5</v>
       </c>
       <c r="L35" s="6">
         <v>0</v>
       </c>
       <c r="M35" s="6">
         <v>0</v>
       </c>
       <c r="N35" s="6">
         <v>0</v>
       </c>
       <c r="O35" s="6">
         <v>0</v>
       </c>
       <c r="P35" s="6">
         <v>0</v>
       </c>
       <c r="Q35" s="6">
         <v>0</v>
       </c>
       <c r="R35" s="6">
         <v>0</v>
       </c>
       <c r="S35" s="6">
@@ -8515,62 +8565,61 @@
       <c r="BB35" s="6">
         <v>0</v>
       </c>
       <c r="BC35" s="6">
         <v>0</v>
       </c>
       <c r="BD35" s="6">
         <v>0</v>
       </c>
       <c r="BE35" s="6">
         <v>0</v>
       </c>
       <c r="BF35" s="6">
         <v>0</v>
       </c>
       <c r="BG35" s="6">
         <v>0</v>
       </c>
       <c r="BH35" s="6">
         <v>0</v>
       </c>
       <c r="BI35" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C36" s="28" t="s">
+    <row r="36" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D36" s="28"/>
-[...5 lines deleted...]
-      <c r="J36" s="17"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="26"/>
+      <c r="H36" s="26"/>
+      <c r="I36" s="26"/>
+      <c r="J36" s="16"/>
       <c r="K36" s="6">
         <v>3</v>
       </c>
       <c r="L36" s="6">
         <v>0</v>
       </c>
       <c r="M36" s="6">
         <v>0</v>
       </c>
       <c r="N36" s="6">
         <v>0</v>
       </c>
       <c r="O36" s="6">
         <v>0</v>
       </c>
       <c r="P36" s="6">
         <v>0</v>
       </c>
       <c r="Q36" s="6">
         <v>0</v>
       </c>
       <c r="R36" s="6">
         <v>0</v>
       </c>
       <c r="S36" s="6">
@@ -8681,66 +8730,64 @@
       <c r="BB36" s="6">
         <v>0</v>
       </c>
       <c r="BC36" s="6">
         <v>0</v>
       </c>
       <c r="BD36" s="6">
         <v>0</v>
       </c>
       <c r="BE36" s="6">
         <v>0</v>
       </c>
       <c r="BF36" s="6">
         <v>0</v>
       </c>
       <c r="BG36" s="6">
         <v>0</v>
       </c>
       <c r="BH36" s="6">
         <v>0</v>
       </c>
       <c r="BI36" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C37" s="28" t="s">
+    <row r="37" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="D37" s="34"/>
-[...2 lines deleted...]
-      <c r="G37" s="28" t="s">
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="G37" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="H37" s="28"/>
-[...1 lines deleted...]
-      <c r="J37" s="17"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="26"/>
+      <c r="J37" s="16"/>
       <c r="K37" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L37" s="6">
         <v>0</v>
       </c>
       <c r="M37" s="6">
         <v>0</v>
       </c>
       <c r="N37" s="6">
         <v>0</v>
       </c>
       <c r="O37" s="6">
         <v>0</v>
       </c>
       <c r="P37" s="6">
         <v>0</v>
       </c>
       <c r="Q37" s="6">
         <v>0</v>
       </c>
       <c r="R37" s="6">
         <v>0</v>
       </c>
       <c r="S37" s="6">
         <v>1</v>
       </c>
@@ -8762,51 +8809,51 @@
       <c r="Y37" s="6">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
         <v>1</v>
       </c>
       <c r="AA37" s="6">
         <v>0</v>
       </c>
       <c r="AB37" s="6">
         <v>0</v>
       </c>
       <c r="AC37" s="6">
         <v>1</v>
       </c>
       <c r="AD37" s="6">
         <v>0</v>
       </c>
       <c r="AE37" s="6">
         <v>0</v>
       </c>
       <c r="AF37" s="6">
         <v>0</v>
       </c>
       <c r="AG37" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AH37" s="6">
         <v>0</v>
       </c>
       <c r="AI37" s="6">
         <v>0</v>
       </c>
       <c r="AJ37" s="6">
         <v>0</v>
       </c>
       <c r="AK37" s="6">
         <v>0</v>
       </c>
       <c r="AL37" s="6">
         <v>0</v>
       </c>
       <c r="AM37" s="6">
         <v>0</v>
       </c>
       <c r="AN37" s="6">
         <v>2</v>
       </c>
       <c r="AO37" s="6">
         <v>0</v>
       </c>
@@ -8849,64 +8896,62 @@
       <c r="BB37" s="6">
         <v>0</v>
       </c>
       <c r="BC37" s="6">
         <v>0</v>
       </c>
       <c r="BD37" s="6">
         <v>0</v>
       </c>
       <c r="BE37" s="6">
         <v>0</v>
       </c>
       <c r="BF37" s="6">
         <v>0</v>
       </c>
       <c r="BG37" s="6">
         <v>0</v>
       </c>
       <c r="BH37" s="6">
         <v>0</v>
       </c>
       <c r="BI37" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G38" s="28" t="s">
+    <row r="38" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="26"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="G38" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="H38" s="28"/>
-[...1 lines deleted...]
-      <c r="J38" s="17"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="16"/>
       <c r="K38" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="L38" s="6">
         <v>0</v>
       </c>
       <c r="M38" s="6">
         <v>0</v>
       </c>
       <c r="N38" s="6">
         <v>0</v>
       </c>
       <c r="O38" s="6">
         <v>0</v>
       </c>
       <c r="P38" s="6">
         <v>0</v>
       </c>
       <c r="Q38" s="6">
         <v>0</v>
       </c>
       <c r="R38" s="6">
         <v>0</v>
       </c>
       <c r="S38" s="6">
         <v>1</v>
       </c>
@@ -9006,169 +9051,167 @@
       <c r="AY38" s="6">
         <v>0</v>
       </c>
       <c r="AZ38" s="6">
         <v>1</v>
       </c>
       <c r="BA38" s="6">
         <v>0</v>
       </c>
       <c r="BB38" s="6">
         <v>0</v>
       </c>
       <c r="BC38" s="6">
         <v>0</v>
       </c>
       <c r="BD38" s="6">
         <v>0</v>
       </c>
       <c r="BE38" s="6">
         <v>0</v>
       </c>
       <c r="BF38" s="6">
         <v>0</v>
       </c>
       <c r="BG38" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH38" s="6">
         <v>0</v>
       </c>
       <c r="BI38" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G39" s="28" t="s">
+    <row r="39" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="G39" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="H39" s="28"/>
-[...1 lines deleted...]
-      <c r="J39" s="17"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="16"/>
       <c r="K39" s="6">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="L39" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M39" s="6">
         <v>0</v>
       </c>
       <c r="N39" s="6">
         <v>0</v>
       </c>
       <c r="O39" s="6">
         <v>0</v>
       </c>
       <c r="P39" s="6">
         <v>1</v>
       </c>
       <c r="Q39" s="6">
         <v>0</v>
       </c>
       <c r="R39" s="6">
         <v>1</v>
       </c>
       <c r="S39" s="6">
         <v>3</v>
       </c>
       <c r="T39" s="6">
         <v>1</v>
       </c>
       <c r="U39" s="6">
         <v>1</v>
       </c>
       <c r="V39" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="W39" s="6">
         <v>0</v>
       </c>
       <c r="X39" s="6">
         <v>3</v>
       </c>
       <c r="Y39" s="6">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
         <v>0</v>
       </c>
       <c r="AA39" s="6">
         <v>1</v>
       </c>
       <c r="AB39" s="6">
         <v>9</v>
       </c>
       <c r="AC39" s="6">
         <v>0</v>
       </c>
       <c r="AD39" s="6">
         <v>1</v>
       </c>
       <c r="AE39" s="6">
         <v>1</v>
       </c>
       <c r="AF39" s="6">
         <v>1</v>
       </c>
       <c r="AG39" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AH39" s="6">
         <v>0</v>
       </c>
       <c r="AI39" s="6">
         <v>1</v>
       </c>
       <c r="AJ39" s="6">
         <v>2</v>
       </c>
       <c r="AK39" s="6">
         <v>3</v>
       </c>
       <c r="AL39" s="6">
         <v>1</v>
       </c>
       <c r="AM39" s="6">
         <v>1</v>
       </c>
       <c r="AN39" s="6">
         <v>6</v>
       </c>
       <c r="AO39" s="6">
         <v>10</v>
       </c>
       <c r="AP39" s="6">
         <v>6</v>
       </c>
       <c r="AQ39" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="AR39" s="6">
         <v>0</v>
       </c>
       <c r="AS39" s="6">
         <v>1</v>
       </c>
       <c r="AT39" s="6">
         <v>1</v>
       </c>
       <c r="AU39" s="6">
         <v>3</v>
       </c>
       <c r="AV39" s="6">
         <v>1</v>
       </c>
       <c r="AW39" s="6">
         <v>0</v>
       </c>
       <c r="AX39" s="6">
         <v>1</v>
       </c>
       <c r="AY39" s="6">
         <v>0</v>
       </c>
@@ -9178,100 +9221,98 @@
       <c r="BA39" s="6">
         <v>1</v>
       </c>
       <c r="BB39" s="6">
         <v>5</v>
       </c>
       <c r="BC39" s="6">
         <v>0</v>
       </c>
       <c r="BD39" s="6">
         <v>0</v>
       </c>
       <c r="BE39" s="6">
         <v>0</v>
       </c>
       <c r="BF39" s="6">
         <v>0</v>
       </c>
       <c r="BG39" s="6">
         <v>0</v>
       </c>
       <c r="BH39" s="6">
         <v>0</v>
       </c>
       <c r="BI39" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="40" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G40" s="28" t="s">
+    <row r="40" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="G40" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="H40" s="28"/>
-[...1 lines deleted...]
-      <c r="J40" s="17"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="16"/>
       <c r="K40" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L40" s="6">
         <v>0</v>
       </c>
       <c r="M40" s="6">
         <v>0</v>
       </c>
       <c r="N40" s="6">
         <v>0</v>
       </c>
       <c r="O40" s="6">
         <v>0</v>
       </c>
       <c r="P40" s="6">
         <v>0</v>
       </c>
       <c r="Q40" s="6">
         <v>0</v>
       </c>
       <c r="R40" s="6">
         <v>0</v>
       </c>
       <c r="S40" s="6">
         <v>0</v>
       </c>
       <c r="T40" s="6">
         <v>0</v>
       </c>
       <c r="U40" s="6">
         <v>0</v>
       </c>
       <c r="V40" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W40" s="6">
         <v>0</v>
       </c>
       <c r="X40" s="6">
         <v>0</v>
       </c>
       <c r="Y40" s="6">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
         <v>0</v>
       </c>
       <c r="AA40" s="6">
         <v>0</v>
       </c>
       <c r="AB40" s="6">
         <v>1</v>
       </c>
       <c r="AC40" s="6">
         <v>0</v>
       </c>
       <c r="AD40" s="6">
         <v>0</v>
       </c>
@@ -9347,62 +9388,60 @@
       <c r="BB40" s="6">
         <v>0</v>
       </c>
       <c r="BC40" s="6">
         <v>0</v>
       </c>
       <c r="BD40" s="6">
         <v>0</v>
       </c>
       <c r="BE40" s="6">
         <v>0</v>
       </c>
       <c r="BF40" s="6">
         <v>0</v>
       </c>
       <c r="BG40" s="6">
         <v>0</v>
       </c>
       <c r="BH40" s="6">
         <v>0</v>
       </c>
       <c r="BI40" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G41" s="28" t="s">
+    <row r="41" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="G41" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="H41" s="28"/>
-[...1 lines deleted...]
-      <c r="J41" s="17"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="26"/>
+      <c r="J41" s="16"/>
       <c r="K41" s="6">
         <v>0</v>
       </c>
       <c r="L41" s="6">
         <v>0</v>
       </c>
       <c r="M41" s="6">
         <v>0</v>
       </c>
       <c r="N41" s="6">
         <v>0</v>
       </c>
       <c r="O41" s="6">
         <v>0</v>
       </c>
       <c r="P41" s="6">
         <v>0</v>
       </c>
       <c r="Q41" s="6">
         <v>0</v>
       </c>
       <c r="R41" s="6">
         <v>0</v>
       </c>
       <c r="S41" s="6">
@@ -9513,62 +9552,60 @@
       <c r="BB41" s="6">
         <v>0</v>
       </c>
       <c r="BC41" s="6">
         <v>0</v>
       </c>
       <c r="BD41" s="6">
         <v>0</v>
       </c>
       <c r="BE41" s="6">
         <v>0</v>
       </c>
       <c r="BF41" s="6">
         <v>0</v>
       </c>
       <c r="BG41" s="6">
         <v>0</v>
       </c>
       <c r="BH41" s="6">
         <v>0</v>
       </c>
       <c r="BI41" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G42" s="28" t="s">
+    <row r="42" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="G42" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="H42" s="28"/>
-[...1 lines deleted...]
-      <c r="J42" s="17"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="26"/>
+      <c r="J42" s="16"/>
       <c r="K42" s="6">
         <v>43</v>
       </c>
       <c r="L42" s="6">
         <v>0</v>
       </c>
       <c r="M42" s="6">
         <v>0</v>
       </c>
       <c r="N42" s="6">
         <v>0</v>
       </c>
       <c r="O42" s="6">
         <v>0</v>
       </c>
       <c r="P42" s="6">
         <v>0</v>
       </c>
       <c r="Q42" s="6">
         <v>1</v>
       </c>
       <c r="R42" s="6">
         <v>0</v>
       </c>
       <c r="S42" s="6">
@@ -9679,64 +9716,61 @@
       <c r="BB42" s="6">
         <v>0</v>
       </c>
       <c r="BC42" s="6">
         <v>0</v>
       </c>
       <c r="BD42" s="6">
         <v>0</v>
       </c>
       <c r="BE42" s="6">
         <v>0</v>
       </c>
       <c r="BF42" s="6">
         <v>0</v>
       </c>
       <c r="BG42" s="6">
         <v>0</v>
       </c>
       <c r="BH42" s="6">
         <v>0</v>
       </c>
       <c r="BI42" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G43" s="33" t="s">
+    <row r="43" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="G43" s="27" t="s">
         <v>121</v>
       </c>
-      <c r="H43" s="2"/>
       <c r="I43" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="J43" s="17"/>
+      <c r="J43" s="16"/>
       <c r="K43" s="6">
         <v>0</v>
       </c>
       <c r="L43" s="6">
         <v>0</v>
       </c>
       <c r="M43" s="6">
         <v>0</v>
       </c>
       <c r="N43" s="6">
         <v>0</v>
       </c>
       <c r="O43" s="6">
         <v>0</v>
       </c>
       <c r="P43" s="6">
         <v>0</v>
       </c>
       <c r="Q43" s="6">
         <v>0</v>
       </c>
       <c r="R43" s="6">
         <v>0</v>
       </c>
       <c r="S43" s="6">
@@ -9847,62 +9881,59 @@
       <c r="BB43" s="6">
         <v>0</v>
       </c>
       <c r="BC43" s="6">
         <v>0</v>
       </c>
       <c r="BD43" s="6">
         <v>0</v>
       </c>
       <c r="BE43" s="6">
         <v>0</v>
       </c>
       <c r="BF43" s="6">
         <v>0</v>
       </c>
       <c r="BG43" s="6">
         <v>0</v>
       </c>
       <c r="BH43" s="6">
         <v>0</v>
       </c>
       <c r="BI43" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H44" s="2"/>
+    <row r="44" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="26"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="G44" s="26"/>
       <c r="I44" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="J44" s="17"/>
+      <c r="J44" s="16"/>
       <c r="K44" s="6">
         <v>0</v>
       </c>
       <c r="L44" s="6">
         <v>0</v>
       </c>
       <c r="M44" s="6">
         <v>0</v>
       </c>
       <c r="N44" s="6">
         <v>0</v>
       </c>
       <c r="O44" s="6">
         <v>0</v>
       </c>
       <c r="P44" s="6">
         <v>0</v>
       </c>
       <c r="Q44" s="6">
         <v>0</v>
       </c>
       <c r="R44" s="6">
         <v>0</v>
       </c>
       <c r="S44" s="6">
@@ -10013,62 +10044,60 @@
       <c r="BB44" s="6">
         <v>0</v>
       </c>
       <c r="BC44" s="6">
         <v>0</v>
       </c>
       <c r="BD44" s="6">
         <v>0</v>
       </c>
       <c r="BE44" s="6">
         <v>0</v>
       </c>
       <c r="BF44" s="6">
         <v>0</v>
       </c>
       <c r="BG44" s="6">
         <v>0</v>
       </c>
       <c r="BH44" s="6">
         <v>0</v>
       </c>
       <c r="BI44" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G45" s="28"/>
+    <row r="45" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="G45" s="26"/>
       <c r="H45" s="1"/>
       <c r="I45" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="J45" s="17"/>
+      <c r="J45" s="16"/>
       <c r="K45" s="6">
         <v>8</v>
       </c>
       <c r="L45" s="6">
         <v>0</v>
       </c>
       <c r="M45" s="6">
         <v>0</v>
       </c>
       <c r="N45" s="6">
         <v>0</v>
       </c>
       <c r="O45" s="6">
         <v>0</v>
       </c>
       <c r="P45" s="6">
         <v>0</v>
       </c>
       <c r="Q45" s="6">
         <v>1</v>
       </c>
       <c r="R45" s="6">
         <v>0</v>
       </c>
       <c r="S45" s="6">
@@ -10179,62 +10208,60 @@
       <c r="BB45" s="6">
         <v>1</v>
       </c>
       <c r="BC45" s="6">
         <v>0</v>
       </c>
       <c r="BD45" s="6">
         <v>0</v>
       </c>
       <c r="BE45" s="6">
         <v>0</v>
       </c>
       <c r="BF45" s="6">
         <v>0</v>
       </c>
       <c r="BG45" s="6">
         <v>0</v>
       </c>
       <c r="BH45" s="6">
         <v>0</v>
       </c>
       <c r="BI45" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G46" s="28" t="s">
+    <row r="46" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="26"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="26"/>
+      <c r="G46" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="H46" s="28"/>
-[...1 lines deleted...]
-      <c r="J46" s="17"/>
+      <c r="H46" s="26"/>
+      <c r="I46" s="26"/>
+      <c r="J46" s="16"/>
       <c r="K46" s="6">
         <v>3</v>
       </c>
       <c r="L46" s="6">
         <v>0</v>
       </c>
       <c r="M46" s="6">
         <v>0</v>
       </c>
       <c r="N46" s="6">
         <v>0</v>
       </c>
       <c r="O46" s="6">
         <v>0</v>
       </c>
       <c r="P46" s="6">
         <v>0</v>
       </c>
       <c r="Q46" s="6">
         <v>0</v>
       </c>
       <c r="R46" s="6">
         <v>0</v>
       </c>
       <c r="S46" s="6">
@@ -10345,62 +10372,60 @@
       <c r="BB46" s="6">
         <v>0</v>
       </c>
       <c r="BC46" s="6">
         <v>0</v>
       </c>
       <c r="BD46" s="6">
         <v>0</v>
       </c>
       <c r="BE46" s="6">
         <v>0</v>
       </c>
       <c r="BF46" s="6">
         <v>0</v>
       </c>
       <c r="BG46" s="6">
         <v>0</v>
       </c>
       <c r="BH46" s="6">
         <v>0</v>
       </c>
       <c r="BI46" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G47" s="28" t="s">
+    <row r="47" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C47" s="26"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="26"/>
+      <c r="G47" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="H47" s="28"/>
-[...1 lines deleted...]
-      <c r="J47" s="17"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="26"/>
+      <c r="J47" s="16"/>
       <c r="K47" s="6">
         <v>0</v>
       </c>
       <c r="L47" s="6">
         <v>0</v>
       </c>
       <c r="M47" s="6">
         <v>0</v>
       </c>
       <c r="N47" s="6">
         <v>0</v>
       </c>
       <c r="O47" s="6">
         <v>0</v>
       </c>
       <c r="P47" s="6">
         <v>0</v>
       </c>
       <c r="Q47" s="6">
         <v>0</v>
       </c>
       <c r="R47" s="6">
         <v>0</v>
       </c>
       <c r="S47" s="6">
@@ -10511,62 +10536,60 @@
       <c r="BB47" s="6">
         <v>0</v>
       </c>
       <c r="BC47" s="6">
         <v>0</v>
       </c>
       <c r="BD47" s="6">
         <v>0</v>
       </c>
       <c r="BE47" s="6">
         <v>0</v>
       </c>
       <c r="BF47" s="6">
         <v>0</v>
       </c>
       <c r="BG47" s="6">
         <v>0</v>
       </c>
       <c r="BH47" s="6">
         <v>0</v>
       </c>
       <c r="BI47" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G48" s="28" t="s">
+    <row r="48" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="26"/>
+      <c r="D48" s="26"/>
+      <c r="E48" s="26"/>
+      <c r="G48" s="26" t="s">
         <v>122</v>
       </c>
-      <c r="H48" s="28"/>
-[...1 lines deleted...]
-      <c r="J48" s="17"/>
+      <c r="H48" s="26"/>
+      <c r="I48" s="26"/>
+      <c r="J48" s="16"/>
       <c r="K48" s="6">
         <v>0</v>
       </c>
       <c r="L48" s="6">
         <v>0</v>
       </c>
       <c r="M48" s="6">
         <v>0</v>
       </c>
       <c r="N48" s="6">
         <v>0</v>
       </c>
       <c r="O48" s="6">
         <v>0</v>
       </c>
       <c r="P48" s="6">
         <v>0</v>
       </c>
       <c r="Q48" s="6">
         <v>0</v>
       </c>
       <c r="R48" s="6">
         <v>0</v>
       </c>
       <c r="S48" s="6">
@@ -10677,62 +10700,60 @@
       <c r="BB48" s="6">
         <v>0</v>
       </c>
       <c r="BC48" s="6">
         <v>0</v>
       </c>
       <c r="BD48" s="6">
         <v>0</v>
       </c>
       <c r="BE48" s="6">
         <v>0</v>
       </c>
       <c r="BF48" s="6">
         <v>0</v>
       </c>
       <c r="BG48" s="6">
         <v>0</v>
       </c>
       <c r="BH48" s="6">
         <v>0</v>
       </c>
       <c r="BI48" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G49" s="28" t="s">
+    <row r="49" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26"/>
+      <c r="G49" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="H49" s="28"/>
-[...1 lines deleted...]
-      <c r="J49" s="17"/>
+      <c r="H49" s="26"/>
+      <c r="I49" s="26"/>
+      <c r="J49" s="16"/>
       <c r="K49" s="6">
         <v>3</v>
       </c>
       <c r="L49" s="6">
         <v>0</v>
       </c>
       <c r="M49" s="6">
         <v>0</v>
       </c>
       <c r="N49" s="6">
         <v>0</v>
       </c>
       <c r="O49" s="6">
         <v>0</v>
       </c>
       <c r="P49" s="6">
         <v>0</v>
       </c>
       <c r="Q49" s="6">
         <v>0</v>
       </c>
       <c r="R49" s="6">
         <v>0</v>
       </c>
       <c r="S49" s="6">
@@ -10843,62 +10864,60 @@
       <c r="BB49" s="6">
         <v>0</v>
       </c>
       <c r="BC49" s="6">
         <v>0</v>
       </c>
       <c r="BD49" s="6">
         <v>0</v>
       </c>
       <c r="BE49" s="6">
         <v>0</v>
       </c>
       <c r="BF49" s="6">
         <v>0</v>
       </c>
       <c r="BG49" s="6">
         <v>0</v>
       </c>
       <c r="BH49" s="6">
         <v>0</v>
       </c>
       <c r="BI49" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G50" s="28" t="s">
+    <row r="50" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="G50" s="26" t="s">
         <v>123</v>
       </c>
-      <c r="H50" s="28"/>
-[...1 lines deleted...]
-      <c r="J50" s="17"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="16"/>
       <c r="K50" s="6">
         <v>0</v>
       </c>
       <c r="L50" s="6">
         <v>0</v>
       </c>
       <c r="M50" s="6">
         <v>0</v>
       </c>
       <c r="N50" s="6">
         <v>0</v>
       </c>
       <c r="O50" s="6">
         <v>0</v>
       </c>
       <c r="P50" s="6">
         <v>0</v>
       </c>
       <c r="Q50" s="6">
         <v>0</v>
       </c>
       <c r="R50" s="6">
         <v>0</v>
       </c>
       <c r="S50" s="6">
@@ -11009,64 +11028,62 @@
       <c r="BB50" s="6">
         <v>0</v>
       </c>
       <c r="BC50" s="6">
         <v>0</v>
       </c>
       <c r="BD50" s="6">
         <v>0</v>
       </c>
       <c r="BE50" s="6">
         <v>0</v>
       </c>
       <c r="BF50" s="6">
         <v>0</v>
       </c>
       <c r="BG50" s="6">
         <v>0</v>
       </c>
       <c r="BH50" s="6">
         <v>0</v>
       </c>
       <c r="BI50" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J51" s="17"/>
+    <row r="51" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="G51" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H51" s="26"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="16"/>
       <c r="K51" s="6">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L51" s="6">
         <v>4</v>
       </c>
       <c r="M51" s="6">
         <v>4</v>
       </c>
       <c r="N51" s="6">
         <v>0</v>
       </c>
       <c r="O51" s="6">
         <v>0</v>
       </c>
       <c r="P51" s="6">
         <v>0</v>
       </c>
       <c r="Q51" s="6">
         <v>2</v>
       </c>
       <c r="R51" s="6">
         <v>0</v>
       </c>
       <c r="S51" s="6">
         <v>0</v>
       </c>
@@ -11088,149 +11105,148 @@
       <c r="Y51" s="6">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
         <v>0</v>
       </c>
       <c r="AA51" s="6">
         <v>1</v>
       </c>
       <c r="AB51" s="6">
         <v>4</v>
       </c>
       <c r="AC51" s="6">
         <v>2</v>
       </c>
       <c r="AD51" s="6">
         <v>0</v>
       </c>
       <c r="AE51" s="6">
         <v>4</v>
       </c>
       <c r="AF51" s="6">
         <v>1</v>
       </c>
       <c r="AG51" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AH51" s="6">
         <v>0</v>
       </c>
       <c r="AI51" s="6">
         <v>0</v>
       </c>
       <c r="AJ51" s="6">
         <v>1</v>
       </c>
       <c r="AK51" s="6">
         <v>1</v>
       </c>
       <c r="AL51" s="6">
         <v>1</v>
       </c>
       <c r="AM51" s="6">
         <v>2</v>
       </c>
       <c r="AN51" s="6">
         <v>1</v>
       </c>
       <c r="AO51" s="6">
         <v>17</v>
       </c>
       <c r="AP51" s="6">
         <v>0</v>
       </c>
       <c r="AQ51" s="6">
         <v>0</v>
       </c>
       <c r="AR51" s="6">
         <v>2</v>
       </c>
       <c r="AS51" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AT51" s="6">
         <v>3</v>
       </c>
       <c r="AU51" s="6">
         <v>0</v>
       </c>
       <c r="AV51" s="6">
         <v>1</v>
       </c>
       <c r="AW51" s="6">
         <v>0</v>
       </c>
       <c r="AX51" s="6">
         <v>0</v>
       </c>
       <c r="AY51" s="6">
         <v>1</v>
       </c>
       <c r="AZ51" s="6">
         <v>0</v>
       </c>
       <c r="BA51" s="6">
         <v>0</v>
       </c>
       <c r="BB51" s="6">
         <v>6</v>
       </c>
       <c r="BC51" s="6">
         <v>0</v>
       </c>
       <c r="BD51" s="6">
         <v>3</v>
       </c>
       <c r="BE51" s="6">
         <v>1</v>
       </c>
       <c r="BF51" s="6">
         <v>0</v>
       </c>
       <c r="BG51" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH51" s="6">
         <v>2</v>
       </c>
       <c r="BI51" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C52" s="28" t="s">
+    <row r="52" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="D52" s="28"/>
-[...5 lines deleted...]
-      <c r="J52" s="17"/>
+      <c r="D52" s="26"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="16"/>
       <c r="K52" s="6">
         <v>0</v>
       </c>
       <c r="L52" s="6">
         <v>0</v>
       </c>
       <c r="M52" s="6">
         <v>0</v>
       </c>
       <c r="N52" s="6">
         <v>0</v>
       </c>
       <c r="O52" s="6">
         <v>0</v>
       </c>
       <c r="P52" s="6">
         <v>0</v>
       </c>
       <c r="Q52" s="6">
         <v>0</v>
       </c>
       <c r="R52" s="6">
         <v>0</v>
       </c>
       <c r="S52" s="6">
@@ -11341,62 +11357,61 @@
       <c r="BB52" s="6">
         <v>0</v>
       </c>
       <c r="BC52" s="6">
         <v>0</v>
       </c>
       <c r="BD52" s="6">
         <v>0</v>
       </c>
       <c r="BE52" s="6">
         <v>0</v>
       </c>
       <c r="BF52" s="6">
         <v>0</v>
       </c>
       <c r="BG52" s="6">
         <v>0</v>
       </c>
       <c r="BH52" s="6">
         <v>0</v>
       </c>
       <c r="BI52" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C53" s="28" t="s">
+    <row r="53" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="D53" s="28"/>
-[...5 lines deleted...]
-      <c r="J53" s="17"/>
+      <c r="D53" s="26"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="26"/>
+      <c r="J53" s="16"/>
       <c r="K53" s="6">
         <v>0</v>
       </c>
       <c r="L53" s="6">
         <v>0</v>
       </c>
       <c r="M53" s="6">
         <v>0</v>
       </c>
       <c r="N53" s="6">
         <v>0</v>
       </c>
       <c r="O53" s="6">
         <v>0</v>
       </c>
       <c r="P53" s="6">
         <v>0</v>
       </c>
       <c r="Q53" s="6">
         <v>0</v>
       </c>
       <c r="R53" s="6">
         <v>0</v>
       </c>
       <c r="S53" s="6">
@@ -11507,103 +11522,102 @@
       <c r="BB53" s="6">
         <v>0</v>
       </c>
       <c r="BC53" s="6">
         <v>0</v>
       </c>
       <c r="BD53" s="6">
         <v>0</v>
       </c>
       <c r="BE53" s="6">
         <v>0</v>
       </c>
       <c r="BF53" s="6">
         <v>0</v>
       </c>
       <c r="BG53" s="6">
         <v>0</v>
       </c>
       <c r="BH53" s="6">
         <v>0</v>
       </c>
       <c r="BI53" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C54" s="28" t="s">
+    <row r="54" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="D54" s="28"/>
-[...5 lines deleted...]
-      <c r="J54" s="17"/>
+      <c r="D54" s="26"/>
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="26"/>
+      <c r="I54" s="26"/>
+      <c r="J54" s="16"/>
       <c r="K54" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L54" s="6">
         <v>0</v>
       </c>
       <c r="M54" s="6">
         <v>0</v>
       </c>
       <c r="N54" s="6">
         <v>0</v>
       </c>
       <c r="O54" s="6">
         <v>1</v>
       </c>
       <c r="P54" s="6">
         <v>0</v>
       </c>
       <c r="Q54" s="6">
         <v>0</v>
       </c>
       <c r="R54" s="6">
         <v>0</v>
       </c>
       <c r="S54" s="6">
         <v>0</v>
       </c>
       <c r="T54" s="6">
         <v>0</v>
       </c>
       <c r="U54" s="6">
         <v>0</v>
       </c>
       <c r="V54" s="6">
         <v>0</v>
       </c>
       <c r="W54" s="6">
         <v>0</v>
       </c>
       <c r="X54" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y54" s="6">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
         <v>0</v>
       </c>
       <c r="AA54" s="6">
         <v>0</v>
       </c>
       <c r="AB54" s="6">
         <v>0</v>
       </c>
       <c r="AC54" s="6">
         <v>0</v>
       </c>
       <c r="AD54" s="6">
         <v>0</v>
       </c>
       <c r="AE54" s="6">
         <v>0</v>
       </c>
       <c r="AF54" s="6">
         <v>0</v>
       </c>
@@ -11673,64 +11687,62 @@
       <c r="BB54" s="6">
         <v>3</v>
       </c>
       <c r="BC54" s="6">
         <v>0</v>
       </c>
       <c r="BD54" s="6">
         <v>0</v>
       </c>
       <c r="BE54" s="6">
         <v>0</v>
       </c>
       <c r="BF54" s="6">
         <v>0</v>
       </c>
       <c r="BG54" s="6">
         <v>0</v>
       </c>
       <c r="BH54" s="6">
         <v>0</v>
       </c>
       <c r="BI54" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C55" s="33" t="s">
+    <row r="55" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="27" t="s">
         <v>124</v>
       </c>
-      <c r="D55" s="34"/>
-[...2 lines deleted...]
-      <c r="G55" s="28" t="s">
+      <c r="D55" s="26"/>
+      <c r="E55" s="26"/>
+      <c r="G55" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="H55" s="28"/>
-[...1 lines deleted...]
-      <c r="J55" s="17"/>
+      <c r="H55" s="26"/>
+      <c r="I55" s="26"/>
+      <c r="J55" s="16"/>
       <c r="K55" s="6">
         <v>21</v>
       </c>
       <c r="L55" s="6">
         <v>0</v>
       </c>
       <c r="M55" s="6">
         <v>0</v>
       </c>
       <c r="N55" s="6">
         <v>0</v>
       </c>
       <c r="O55" s="6">
         <v>0</v>
       </c>
       <c r="P55" s="6">
         <v>1</v>
       </c>
       <c r="Q55" s="6">
         <v>0</v>
       </c>
       <c r="R55" s="6">
         <v>0</v>
       </c>
       <c r="S55" s="6">
@@ -11754,51 +11766,51 @@
       <c r="Y55" s="6">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
         <v>0</v>
       </c>
       <c r="AA55" s="6">
         <v>0</v>
       </c>
       <c r="AB55" s="6">
         <v>0</v>
       </c>
       <c r="AC55" s="6">
         <v>0</v>
       </c>
       <c r="AD55" s="6">
         <v>0</v>
       </c>
       <c r="AE55" s="6">
         <v>0</v>
       </c>
       <c r="AF55" s="6">
         <v>0</v>
       </c>
       <c r="AG55" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AH55" s="6">
         <v>0</v>
       </c>
       <c r="AI55" s="6">
         <v>0</v>
       </c>
       <c r="AJ55" s="6">
         <v>0</v>
       </c>
       <c r="AK55" s="6">
         <v>1</v>
       </c>
       <c r="AL55" s="6">
         <v>0</v>
       </c>
       <c r="AM55" s="6">
         <v>3</v>
       </c>
       <c r="AN55" s="6">
         <v>1</v>
       </c>
       <c r="AO55" s="6">
         <v>0</v>
       </c>
@@ -11820,100 +11832,98 @@
       <c r="AU55" s="6">
         <v>0</v>
       </c>
       <c r="AV55" s="6">
         <v>0</v>
       </c>
       <c r="AW55" s="6">
         <v>1</v>
       </c>
       <c r="AX55" s="6">
         <v>0</v>
       </c>
       <c r="AY55" s="6">
         <v>0</v>
       </c>
       <c r="AZ55" s="6">
         <v>0</v>
       </c>
       <c r="BA55" s="6">
         <v>0</v>
       </c>
       <c r="BB55" s="6">
         <v>0</v>
       </c>
       <c r="BC55" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BD55" s="6">
         <v>0</v>
       </c>
       <c r="BE55" s="6">
         <v>0</v>
       </c>
       <c r="BF55" s="6">
         <v>0</v>
       </c>
       <c r="BG55" s="6">
         <v>0</v>
       </c>
       <c r="BH55" s="6">
         <v>0</v>
       </c>
       <c r="BI55" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G56" s="28" t="s">
+    <row r="56" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="27"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="26"/>
+      <c r="G56" s="26" t="s">
         <v>126</v>
       </c>
-      <c r="H56" s="28"/>
-[...1 lines deleted...]
-      <c r="J56" s="17"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="26"/>
+      <c r="J56" s="16"/>
       <c r="K56" s="6">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="L56" s="6">
         <v>1</v>
       </c>
       <c r="M56" s="6">
         <v>0</v>
       </c>
       <c r="N56" s="6">
         <v>0</v>
       </c>
       <c r="O56" s="6">
         <v>0</v>
       </c>
       <c r="P56" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q56" s="6">
         <v>1</v>
       </c>
       <c r="R56" s="6">
         <v>0</v>
       </c>
       <c r="S56" s="6">
         <v>1</v>
       </c>
       <c r="T56" s="6">
         <v>1</v>
       </c>
       <c r="U56" s="6">
         <v>2</v>
       </c>
       <c r="V56" s="6">
         <v>26</v>
       </c>
       <c r="W56" s="6">
         <v>0</v>
       </c>
       <c r="X56" s="6">
         <v>3</v>
       </c>
@@ -11965,289 +11975,283 @@
       <c r="AN56" s="6">
         <v>2</v>
       </c>
       <c r="AO56" s="6">
         <v>3</v>
       </c>
       <c r="AP56" s="6">
         <v>9</v>
       </c>
       <c r="AQ56" s="6">
         <v>3</v>
       </c>
       <c r="AR56" s="6">
         <v>3</v>
       </c>
       <c r="AS56" s="6">
         <v>2</v>
       </c>
       <c r="AT56" s="6">
         <v>0</v>
       </c>
       <c r="AU56" s="6">
         <v>0</v>
       </c>
       <c r="AV56" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AW56" s="6">
         <v>1</v>
       </c>
       <c r="AX56" s="6">
         <v>0</v>
       </c>
       <c r="AY56" s="6">
         <v>0</v>
       </c>
       <c r="AZ56" s="6">
         <v>0</v>
       </c>
       <c r="BA56" s="6">
         <v>0</v>
       </c>
       <c r="BB56" s="6">
         <v>11</v>
       </c>
       <c r="BC56" s="6">
         <v>3</v>
       </c>
       <c r="BD56" s="6">
         <v>0</v>
       </c>
       <c r="BE56" s="6">
         <v>1</v>
       </c>
       <c r="BF56" s="6">
         <v>0</v>
       </c>
       <c r="BG56" s="6">
         <v>1</v>
       </c>
       <c r="BH56" s="6">
         <v>1</v>
       </c>
       <c r="BI56" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="57" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G57" s="33" t="s">
+    <row r="57" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C57" s="26"/>
+      <c r="D57" s="26"/>
+      <c r="E57" s="26"/>
+      <c r="G57" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="H57" s="2"/>
       <c r="I57" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="J57" s="17"/>
+      <c r="J57" s="16"/>
       <c r="K57" s="6">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="L57" s="6">
         <v>0</v>
       </c>
       <c r="M57" s="6">
         <v>0</v>
       </c>
       <c r="N57" s="6">
         <v>0</v>
       </c>
       <c r="O57" s="6">
         <v>0</v>
       </c>
       <c r="P57" s="6">
         <v>9</v>
       </c>
       <c r="Q57" s="6">
         <v>0</v>
       </c>
       <c r="R57" s="6">
         <v>0</v>
       </c>
       <c r="S57" s="6">
         <v>0</v>
       </c>
       <c r="T57" s="6">
         <v>3</v>
       </c>
       <c r="U57" s="6">
         <v>0</v>
       </c>
       <c r="V57" s="6">
         <v>30</v>
       </c>
       <c r="W57" s="6">
         <v>2</v>
       </c>
       <c r="X57" s="6">
         <v>0</v>
       </c>
       <c r="Y57" s="6">
         <v>7</v>
       </c>
       <c r="Z57" s="6">
         <v>9</v>
       </c>
       <c r="AA57" s="6">
         <v>14</v>
       </c>
       <c r="AB57" s="6">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC57" s="6">
         <v>6</v>
       </c>
       <c r="AD57" s="6">
         <v>0</v>
       </c>
       <c r="AE57" s="6">
         <v>2</v>
       </c>
       <c r="AF57" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AG57" s="6">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="AH57" s="6">
         <v>2</v>
       </c>
       <c r="AI57" s="6">
         <v>0</v>
       </c>
       <c r="AJ57" s="6">
         <v>0</v>
       </c>
       <c r="AK57" s="6">
         <v>0</v>
       </c>
       <c r="AL57" s="6">
         <v>3</v>
       </c>
       <c r="AM57" s="6">
         <v>16</v>
       </c>
       <c r="AN57" s="6">
         <v>4</v>
       </c>
       <c r="AO57" s="6">
         <v>6</v>
       </c>
       <c r="AP57" s="6">
         <v>3</v>
       </c>
       <c r="AQ57" s="6">
         <v>3</v>
       </c>
       <c r="AR57" s="6">
         <v>1</v>
       </c>
       <c r="AS57" s="6">
         <v>2</v>
       </c>
       <c r="AT57" s="6">
         <v>0</v>
       </c>
       <c r="AU57" s="6">
         <v>2</v>
       </c>
       <c r="AV57" s="6">
         <v>3</v>
       </c>
       <c r="AW57" s="6">
         <v>5</v>
       </c>
       <c r="AX57" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AY57" s="6">
         <v>1</v>
       </c>
       <c r="AZ57" s="6">
         <v>1</v>
       </c>
       <c r="BA57" s="6">
         <v>0</v>
       </c>
       <c r="BB57" s="6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="BC57" s="6">
         <v>1</v>
       </c>
       <c r="BD57" s="6">
         <v>1</v>
       </c>
       <c r="BE57" s="6">
         <v>2</v>
       </c>
       <c r="BF57" s="6">
         <v>0</v>
       </c>
       <c r="BG57" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH57" s="6">
         <v>0</v>
       </c>
       <c r="BI57" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="58" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H58" s="2"/>
+    <row r="58" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="G58" s="27"/>
       <c r="I58" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="J58" s="17"/>
+      <c r="J58" s="16"/>
       <c r="K58" s="6">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="L58" s="6">
         <v>2</v>
       </c>
       <c r="M58" s="6">
         <v>0</v>
       </c>
       <c r="N58" s="6">
         <v>0</v>
       </c>
       <c r="O58" s="6">
         <v>0</v>
       </c>
       <c r="P58" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q58" s="6">
         <v>0</v>
       </c>
       <c r="R58" s="6">
         <v>1</v>
       </c>
       <c r="S58" s="6">
         <v>0</v>
       </c>
       <c r="T58" s="6">
         <v>2</v>
       </c>
       <c r="U58" s="6">
         <v>1</v>
       </c>
       <c r="V58" s="6">
         <v>19</v>
       </c>
       <c r="W58" s="6">
         <v>2</v>
       </c>
       <c r="X58" s="6">
         <v>0</v>
       </c>
@@ -12341,64 +12345,61 @@
       <c r="BB58" s="6">
         <v>10</v>
       </c>
       <c r="BC58" s="6">
         <v>0</v>
       </c>
       <c r="BD58" s="6">
         <v>0</v>
       </c>
       <c r="BE58" s="6">
         <v>0</v>
       </c>
       <c r="BF58" s="6">
         <v>0</v>
       </c>
       <c r="BG58" s="6">
         <v>1</v>
       </c>
       <c r="BH58" s="6">
         <v>2</v>
       </c>
       <c r="BI58" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="59" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H59" s="2"/>
+    <row r="59" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C59" s="26"/>
+      <c r="D59" s="26"/>
+      <c r="E59" s="26"/>
+      <c r="G59" s="27"/>
       <c r="I59" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="J59" s="17"/>
+      <c r="J59" s="16"/>
       <c r="K59" s="6">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L59" s="6">
         <v>0</v>
       </c>
       <c r="M59" s="6">
         <v>0</v>
       </c>
       <c r="N59" s="6">
         <v>0</v>
       </c>
       <c r="O59" s="6">
         <v>1</v>
       </c>
       <c r="P59" s="6">
         <v>1</v>
       </c>
       <c r="Q59" s="6">
         <v>1</v>
       </c>
       <c r="R59" s="6">
         <v>1</v>
       </c>
       <c r="S59" s="6">
         <v>0</v>
       </c>
@@ -12420,51 +12421,51 @@
       <c r="Y59" s="6">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
         <v>1</v>
       </c>
       <c r="AA59" s="6">
         <v>1</v>
       </c>
       <c r="AB59" s="6">
         <v>2</v>
       </c>
       <c r="AC59" s="6">
         <v>0</v>
       </c>
       <c r="AD59" s="6">
         <v>0</v>
       </c>
       <c r="AE59" s="6">
         <v>0</v>
       </c>
       <c r="AF59" s="6">
         <v>2</v>
       </c>
       <c r="AG59" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AH59" s="6">
         <v>0</v>
       </c>
       <c r="AI59" s="6">
         <v>0</v>
       </c>
       <c r="AJ59" s="6">
         <v>0</v>
       </c>
       <c r="AK59" s="6">
         <v>0</v>
       </c>
       <c r="AL59" s="6">
         <v>0</v>
       </c>
       <c r="AM59" s="6">
         <v>4</v>
       </c>
       <c r="AN59" s="6">
         <v>0</v>
       </c>
       <c r="AO59" s="6">
         <v>0</v>
       </c>
@@ -12498,73 +12499,70 @@
       <c r="AY59" s="6">
         <v>2</v>
       </c>
       <c r="AZ59" s="6">
         <v>0</v>
       </c>
       <c r="BA59" s="6">
         <v>0</v>
       </c>
       <c r="BB59" s="6">
         <v>5</v>
       </c>
       <c r="BC59" s="6">
         <v>0</v>
       </c>
       <c r="BD59" s="6">
         <v>0</v>
       </c>
       <c r="BE59" s="6">
         <v>0</v>
       </c>
       <c r="BF59" s="6">
         <v>0</v>
       </c>
       <c r="BG59" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH59" s="6">
         <v>0</v>
       </c>
       <c r="BI59" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H60" s="2"/>
+    <row r="60" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C60" s="26"/>
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="G60" s="26"/>
       <c r="I60" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="J60" s="17"/>
+      <c r="J60" s="16"/>
       <c r="K60" s="6">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L60" s="6">
         <v>0</v>
       </c>
       <c r="M60" s="6">
         <v>0</v>
       </c>
       <c r="N60" s="6">
         <v>0</v>
       </c>
       <c r="O60" s="6">
         <v>0</v>
       </c>
       <c r="P60" s="6">
         <v>3</v>
       </c>
       <c r="Q60" s="6">
         <v>0</v>
       </c>
       <c r="R60" s="6">
         <v>0</v>
       </c>
       <c r="S60" s="6">
         <v>1</v>
       </c>
@@ -12607,51 +12605,51 @@
       <c r="AF60" s="6">
         <v>0</v>
       </c>
       <c r="AG60" s="6">
         <v>3</v>
       </c>
       <c r="AH60" s="6">
         <v>0</v>
       </c>
       <c r="AI60" s="6">
         <v>0</v>
       </c>
       <c r="AJ60" s="6">
         <v>0</v>
       </c>
       <c r="AK60" s="6">
         <v>1</v>
       </c>
       <c r="AL60" s="6">
         <v>0</v>
       </c>
       <c r="AM60" s="6">
         <v>4</v>
       </c>
       <c r="AN60" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO60" s="6">
         <v>0</v>
       </c>
       <c r="AP60" s="6">
         <v>1</v>
       </c>
       <c r="AQ60" s="6">
         <v>0</v>
       </c>
       <c r="AR60" s="6">
         <v>0</v>
       </c>
       <c r="AS60" s="6">
         <v>1</v>
       </c>
       <c r="AT60" s="6">
         <v>0</v>
       </c>
       <c r="AU60" s="6">
         <v>0</v>
       </c>
       <c r="AV60" s="6">
         <v>1</v>
       </c>
@@ -12664,139 +12662,137 @@
       <c r="AY60" s="6">
         <v>0</v>
       </c>
       <c r="AZ60" s="6">
         <v>1</v>
       </c>
       <c r="BA60" s="6">
         <v>0</v>
       </c>
       <c r="BB60" s="6">
         <v>9</v>
       </c>
       <c r="BC60" s="6">
         <v>0</v>
       </c>
       <c r="BD60" s="6">
         <v>0</v>
       </c>
       <c r="BE60" s="6">
         <v>1</v>
       </c>
       <c r="BF60" s="6">
         <v>0</v>
       </c>
       <c r="BG60" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BH60" s="6">
         <v>0</v>
       </c>
       <c r="BI60" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="61" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J61" s="17"/>
+    <row r="61" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C61" s="26"/>
+      <c r="D61" s="26"/>
+      <c r="E61" s="26"/>
+      <c r="G61" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H61" s="26"/>
+      <c r="I61" s="26"/>
+      <c r="J61" s="16"/>
       <c r="K61" s="6">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="L61" s="6">
         <v>1</v>
       </c>
       <c r="M61" s="6">
         <v>1</v>
       </c>
       <c r="N61" s="6">
         <v>4</v>
       </c>
       <c r="O61" s="6">
         <v>0</v>
       </c>
       <c r="P61" s="6">
         <v>2</v>
       </c>
       <c r="Q61" s="6">
         <v>0</v>
       </c>
       <c r="R61" s="6">
         <v>5</v>
       </c>
       <c r="S61" s="6">
         <v>0</v>
       </c>
       <c r="T61" s="6">
         <v>3</v>
       </c>
       <c r="U61" s="6">
         <v>1</v>
       </c>
       <c r="V61" s="6">
         <v>21</v>
       </c>
       <c r="W61" s="6">
         <v>0</v>
       </c>
       <c r="X61" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y61" s="6">
         <v>3</v>
       </c>
       <c r="Z61" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AA61" s="6">
         <v>7</v>
       </c>
       <c r="AB61" s="6">
         <v>15</v>
       </c>
       <c r="AC61" s="6">
         <v>1</v>
       </c>
       <c r="AD61" s="6">
         <v>0</v>
       </c>
       <c r="AE61" s="6">
         <v>5</v>
       </c>
       <c r="AF61" s="6">
         <v>0</v>
       </c>
       <c r="AG61" s="6">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="AH61" s="6">
         <v>3</v>
       </c>
       <c r="AI61" s="6">
         <v>2</v>
       </c>
       <c r="AJ61" s="6">
         <v>6</v>
       </c>
       <c r="AK61" s="6">
         <v>2</v>
       </c>
       <c r="AL61" s="6">
         <v>1</v>
       </c>
       <c r="AM61" s="6">
         <v>4</v>
       </c>
       <c r="AN61" s="6">
         <v>1</v>
       </c>
       <c r="AO61" s="6">
         <v>1</v>
       </c>
@@ -12815,88 +12811,86 @@
       <c r="AT61" s="6">
         <v>0</v>
       </c>
       <c r="AU61" s="6">
         <v>0</v>
       </c>
       <c r="AV61" s="6">
         <v>2</v>
       </c>
       <c r="AW61" s="6">
         <v>0</v>
       </c>
       <c r="AX61" s="6">
         <v>4</v>
       </c>
       <c r="AY61" s="6">
         <v>0</v>
       </c>
       <c r="AZ61" s="6">
         <v>7</v>
       </c>
       <c r="BA61" s="6">
         <v>0</v>
       </c>
       <c r="BB61" s="6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="BC61" s="6">
         <v>0</v>
       </c>
       <c r="BD61" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BE61" s="6">
         <v>0</v>
       </c>
       <c r="BF61" s="6">
         <v>0</v>
       </c>
       <c r="BG61" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BH61" s="6">
         <v>0</v>
       </c>
       <c r="BI61" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
-    <row r="62" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C62" s="33" t="s">
+    <row r="62" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C62" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="D62" s="28"/>
-[...2 lines deleted...]
-      <c r="G62" s="28" t="s">
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="G62" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="H62" s="28"/>
-[...1 lines deleted...]
-      <c r="J62" s="17"/>
+      <c r="H62" s="26"/>
+      <c r="I62" s="26"/>
+      <c r="J62" s="16"/>
       <c r="K62" s="6">
         <v>9</v>
       </c>
       <c r="L62" s="6">
         <v>0</v>
       </c>
       <c r="M62" s="6">
         <v>0</v>
       </c>
       <c r="N62" s="6">
         <v>0</v>
       </c>
       <c r="O62" s="6">
         <v>0</v>
       </c>
       <c r="P62" s="6">
         <v>2</v>
       </c>
       <c r="Q62" s="6">
         <v>0</v>
       </c>
       <c r="R62" s="6">
         <v>0</v>
       </c>
       <c r="S62" s="6">
@@ -13007,62 +13001,60 @@
       <c r="BB62" s="6">
         <v>0</v>
       </c>
       <c r="BC62" s="6">
         <v>0</v>
       </c>
       <c r="BD62" s="6">
         <v>0</v>
       </c>
       <c r="BE62" s="6">
         <v>0</v>
       </c>
       <c r="BF62" s="6">
         <v>0</v>
       </c>
       <c r="BG62" s="6">
         <v>0</v>
       </c>
       <c r="BH62" s="6">
         <v>1</v>
       </c>
       <c r="BI62" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G63" s="28" t="s">
+    <row r="63" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C63" s="27"/>
+      <c r="D63" s="26"/>
+      <c r="E63" s="26"/>
+      <c r="G63" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="H63" s="28"/>
-[...1 lines deleted...]
-      <c r="J63" s="17"/>
+      <c r="H63" s="26"/>
+      <c r="I63" s="26"/>
+      <c r="J63" s="16"/>
       <c r="K63" s="6">
         <v>26</v>
       </c>
       <c r="L63" s="6">
         <v>0</v>
       </c>
       <c r="M63" s="6">
         <v>0</v>
       </c>
       <c r="N63" s="6">
         <v>1</v>
       </c>
       <c r="O63" s="6">
         <v>0</v>
       </c>
       <c r="P63" s="6">
         <v>0</v>
       </c>
       <c r="Q63" s="6">
         <v>1</v>
       </c>
       <c r="R63" s="6">
         <v>0</v>
       </c>
       <c r="S63" s="6">
@@ -13173,109 +13165,107 @@
       <c r="BB63" s="6">
         <v>1</v>
       </c>
       <c r="BC63" s="6">
         <v>0</v>
       </c>
       <c r="BD63" s="6">
         <v>0</v>
       </c>
       <c r="BE63" s="6">
         <v>0</v>
       </c>
       <c r="BF63" s="6">
         <v>0</v>
       </c>
       <c r="BG63" s="6">
         <v>0</v>
       </c>
       <c r="BH63" s="6">
         <v>1</v>
       </c>
       <c r="BI63" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="64" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G64" s="28" t="s">
+    <row r="64" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C64" s="27"/>
+      <c r="D64" s="26"/>
+      <c r="E64" s="26"/>
+      <c r="G64" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H64" s="28"/>
-[...1 lines deleted...]
-      <c r="J64" s="17"/>
+      <c r="H64" s="26"/>
+      <c r="I64" s="26"/>
+      <c r="J64" s="16"/>
       <c r="K64" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L64" s="6">
         <v>0</v>
       </c>
       <c r="M64" s="6">
         <v>0</v>
       </c>
       <c r="N64" s="6">
         <v>0</v>
       </c>
       <c r="O64" s="6">
         <v>0</v>
       </c>
       <c r="P64" s="6">
         <v>0</v>
       </c>
       <c r="Q64" s="6">
         <v>0</v>
       </c>
       <c r="R64" s="6">
         <v>0</v>
       </c>
       <c r="S64" s="6">
         <v>0</v>
       </c>
       <c r="T64" s="6">
         <v>1</v>
       </c>
       <c r="U64" s="6">
         <v>0</v>
       </c>
       <c r="V64" s="6">
         <v>1</v>
       </c>
       <c r="W64" s="6">
         <v>0</v>
       </c>
       <c r="X64" s="6">
         <v>0</v>
       </c>
       <c r="Y64" s="6">
         <v>1</v>
       </c>
       <c r="Z64" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AA64" s="6">
         <v>0</v>
       </c>
       <c r="AB64" s="6">
         <v>0</v>
       </c>
       <c r="AC64" s="6">
         <v>1</v>
       </c>
       <c r="AD64" s="6">
         <v>0</v>
       </c>
       <c r="AE64" s="6">
         <v>0</v>
       </c>
       <c r="AF64" s="6">
         <v>0</v>
       </c>
       <c r="AG64" s="6">
         <v>1</v>
       </c>
       <c r="AH64" s="6">
         <v>0</v>
       </c>
@@ -13339,296 +13329,292 @@
       <c r="BB64" s="6">
         <v>0</v>
       </c>
       <c r="BC64" s="6">
         <v>0</v>
       </c>
       <c r="BD64" s="6">
         <v>0</v>
       </c>
       <c r="BE64" s="6">
         <v>0</v>
       </c>
       <c r="BF64" s="6">
         <v>0</v>
       </c>
       <c r="BG64" s="6">
         <v>0</v>
       </c>
       <c r="BH64" s="6">
         <v>2</v>
       </c>
       <c r="BI64" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G65" s="28" t="s">
+    <row r="65" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="26"/>
+      <c r="G65" s="26" t="s">
         <v>132</v>
       </c>
-      <c r="H65" s="28"/>
-[...1 lines deleted...]
-      <c r="J65" s="17"/>
+      <c r="H65" s="26"/>
+      <c r="I65" s="26"/>
+      <c r="J65" s="16"/>
       <c r="K65" s="6">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="L65" s="6">
         <v>5</v>
       </c>
       <c r="M65" s="6">
         <v>3</v>
       </c>
       <c r="N65" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O65" s="6">
         <v>7</v>
       </c>
       <c r="P65" s="6">
         <v>13</v>
       </c>
       <c r="Q65" s="6">
         <v>1</v>
       </c>
       <c r="R65" s="6">
         <v>1</v>
       </c>
       <c r="S65" s="6">
         <v>1</v>
       </c>
       <c r="T65" s="6">
         <v>2</v>
       </c>
       <c r="U65" s="6">
         <v>5</v>
       </c>
       <c r="V65" s="6">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W65" s="6">
         <v>12</v>
       </c>
       <c r="X65" s="6">
         <v>3</v>
       </c>
       <c r="Y65" s="6">
         <v>8</v>
       </c>
       <c r="Z65" s="6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AA65" s="6">
         <v>33</v>
       </c>
       <c r="AB65" s="6">
         <v>24</v>
       </c>
       <c r="AC65" s="6">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="AD65" s="6">
         <v>1</v>
       </c>
       <c r="AE65" s="6">
         <v>4</v>
       </c>
       <c r="AF65" s="6">
         <v>2</v>
       </c>
       <c r="AG65" s="6">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="AH65" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AI65" s="6">
         <v>2</v>
       </c>
       <c r="AJ65" s="6">
         <v>4</v>
       </c>
       <c r="AK65" s="6">
         <v>7</v>
       </c>
       <c r="AL65" s="6">
         <v>14</v>
       </c>
       <c r="AM65" s="6">
         <v>27</v>
       </c>
       <c r="AN65" s="6">
         <v>5</v>
       </c>
       <c r="AO65" s="6">
         <v>3</v>
       </c>
       <c r="AP65" s="6">
         <v>20</v>
       </c>
       <c r="AQ65" s="6">
         <v>5</v>
       </c>
       <c r="AR65" s="6">
         <v>2</v>
       </c>
       <c r="AS65" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AT65" s="6">
         <v>0</v>
       </c>
       <c r="AU65" s="6">
         <v>0</v>
       </c>
       <c r="AV65" s="6">
         <v>13</v>
       </c>
       <c r="AW65" s="6">
         <v>10</v>
       </c>
       <c r="AX65" s="6">
         <v>1</v>
       </c>
       <c r="AY65" s="6">
         <v>0</v>
       </c>
       <c r="AZ65" s="6">
         <v>5</v>
       </c>
       <c r="BA65" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="BB65" s="6">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="BC65" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BD65" s="6">
         <v>1</v>
       </c>
       <c r="BE65" s="6">
         <v>5</v>
       </c>
       <c r="BF65" s="6">
         <v>3</v>
       </c>
       <c r="BG65" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="BH65" s="6">
         <v>6</v>
       </c>
       <c r="BI65" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="66" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G66" s="28" t="s">
+    <row r="66" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="G66" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="H66" s="28"/>
-[...1 lines deleted...]
-      <c r="J66" s="17"/>
+      <c r="H66" s="26"/>
+      <c r="I66" s="26"/>
+      <c r="J66" s="16"/>
       <c r="K66" s="6">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="L66" s="6">
         <v>10</v>
       </c>
       <c r="M66" s="6">
         <v>5</v>
       </c>
       <c r="N66" s="6">
         <v>0</v>
       </c>
       <c r="O66" s="6">
         <v>8</v>
       </c>
       <c r="P66" s="6">
         <v>6</v>
       </c>
       <c r="Q66" s="6">
         <v>2</v>
       </c>
       <c r="R66" s="6">
         <v>2</v>
       </c>
       <c r="S66" s="6">
         <v>3</v>
       </c>
       <c r="T66" s="6">
         <v>5</v>
       </c>
       <c r="U66" s="6">
         <v>4</v>
       </c>
       <c r="V66" s="6">
         <v>42</v>
       </c>
       <c r="W66" s="6">
         <v>3</v>
       </c>
       <c r="X66" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="Y66" s="6">
         <v>4</v>
       </c>
       <c r="Z66" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AA66" s="6">
         <v>9</v>
       </c>
       <c r="AB66" s="6">
         <v>16</v>
       </c>
       <c r="AC66" s="6">
         <v>2</v>
       </c>
       <c r="AD66" s="6">
         <v>2</v>
       </c>
       <c r="AE66" s="6">
         <v>2</v>
       </c>
       <c r="AF66" s="6">
         <v>5</v>
       </c>
       <c r="AG66" s="6">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="AH66" s="6">
         <v>11</v>
       </c>
       <c r="AI66" s="6">
         <v>4</v>
       </c>
       <c r="AJ66" s="6">
         <v>0</v>
       </c>
       <c r="AK66" s="6">
         <v>6</v>
       </c>
       <c r="AL66" s="6">
         <v>5</v>
       </c>
       <c r="AM66" s="6">
         <v>9</v>
       </c>
       <c r="AN66" s="6">
         <v>6</v>
       </c>
       <c r="AO66" s="6">
         <v>5</v>
       </c>
@@ -13653,82 +13639,80 @@
       <c r="AV66" s="6">
         <v>2</v>
       </c>
       <c r="AW66" s="6">
         <v>5</v>
       </c>
       <c r="AX66" s="6">
         <v>6</v>
       </c>
       <c r="AY66" s="6">
         <v>1</v>
       </c>
       <c r="AZ66" s="6">
         <v>0</v>
       </c>
       <c r="BA66" s="6">
         <v>3</v>
       </c>
       <c r="BB66" s="6">
         <v>16</v>
       </c>
       <c r="BC66" s="6">
         <v>0</v>
       </c>
       <c r="BD66" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="BE66" s="6">
         <v>3</v>
       </c>
       <c r="BF66" s="6">
         <v>7</v>
       </c>
       <c r="BG66" s="6">
         <v>0</v>
       </c>
       <c r="BH66" s="6">
         <v>2</v>
       </c>
       <c r="BI66" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
-    <row r="67" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C67" s="33" t="s">
+    <row r="67" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D67" s="34"/>
-[...2 lines deleted...]
-      <c r="G67" s="28" t="s">
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="G67" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="H67" s="28"/>
-[...1 lines deleted...]
-      <c r="J67" s="17"/>
+      <c r="H67" s="26"/>
+      <c r="I67" s="26"/>
+      <c r="J67" s="16"/>
       <c r="K67" s="6">
         <v>3</v>
       </c>
       <c r="L67" s="6">
         <v>0</v>
       </c>
       <c r="M67" s="6">
         <v>0</v>
       </c>
       <c r="N67" s="6">
         <v>0</v>
       </c>
       <c r="O67" s="6">
         <v>0</v>
       </c>
       <c r="P67" s="6">
         <v>0</v>
       </c>
       <c r="Q67" s="6">
         <v>0</v>
       </c>
       <c r="R67" s="6">
         <v>0</v>
       </c>
       <c r="S67" s="6">
@@ -13839,64 +13823,61 @@
       <c r="BB67" s="6">
         <v>0</v>
       </c>
       <c r="BC67" s="6">
         <v>0</v>
       </c>
       <c r="BD67" s="6">
         <v>0</v>
       </c>
       <c r="BE67" s="6">
         <v>1</v>
       </c>
       <c r="BF67" s="6">
         <v>0</v>
       </c>
       <c r="BG67" s="6">
         <v>0</v>
       </c>
       <c r="BH67" s="6">
         <v>0</v>
       </c>
       <c r="BI67" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="68" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G68" s="33" t="s">
+    <row r="68" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="26"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="G68" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="H68" s="2"/>
       <c r="I68" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="J68" s="17"/>
+      <c r="J68" s="16"/>
       <c r="K68" s="6">
         <v>65</v>
       </c>
       <c r="L68" s="6">
         <v>1</v>
       </c>
       <c r="M68" s="6">
         <v>1</v>
       </c>
       <c r="N68" s="6">
         <v>2</v>
       </c>
       <c r="O68" s="6">
         <v>0</v>
       </c>
       <c r="P68" s="6">
         <v>0</v>
       </c>
       <c r="Q68" s="6">
         <v>1</v>
       </c>
       <c r="R68" s="6">
         <v>0</v>
       </c>
       <c r="S68" s="6">
@@ -14007,228 +13988,223 @@
       <c r="BB68" s="6">
         <v>0</v>
       </c>
       <c r="BC68" s="6">
         <v>2</v>
       </c>
       <c r="BD68" s="6">
         <v>0</v>
       </c>
       <c r="BE68" s="6">
         <v>2</v>
       </c>
       <c r="BF68" s="6">
         <v>0</v>
       </c>
       <c r="BG68" s="6">
         <v>1</v>
       </c>
       <c r="BH68" s="6">
         <v>1</v>
       </c>
       <c r="BI68" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="69" spans="2:61" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="H69" s="2"/>
+    <row r="69" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="26"/>
+      <c r="D69" s="26"/>
+      <c r="E69" s="26"/>
+      <c r="G69" s="26"/>
       <c r="I69" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="J69" s="17"/>
+      <c r="J69" s="16"/>
       <c r="K69" s="6">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="L69" s="6">
         <v>0</v>
       </c>
       <c r="M69" s="6">
         <v>2</v>
       </c>
       <c r="N69" s="6">
         <v>7</v>
       </c>
       <c r="O69" s="6">
         <v>1</v>
       </c>
       <c r="P69" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q69" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R69" s="6">
         <v>1</v>
       </c>
       <c r="S69" s="6">
         <v>9</v>
       </c>
       <c r="T69" s="6">
         <v>4</v>
       </c>
       <c r="U69" s="6">
         <v>2</v>
       </c>
       <c r="V69" s="6">
         <v>16</v>
       </c>
       <c r="W69" s="6">
         <v>4</v>
       </c>
       <c r="X69" s="6">
         <v>6</v>
       </c>
       <c r="Y69" s="6">
         <v>2</v>
       </c>
       <c r="Z69" s="6">
         <v>6</v>
       </c>
       <c r="AA69" s="6">
         <v>11</v>
       </c>
       <c r="AB69" s="6">
         <v>15</v>
       </c>
       <c r="AC69" s="6">
         <v>6</v>
       </c>
       <c r="AD69" s="6">
         <v>8</v>
       </c>
       <c r="AE69" s="6">
         <v>2</v>
       </c>
       <c r="AF69" s="6">
         <v>3</v>
       </c>
       <c r="AG69" s="6">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="AH69" s="6">
         <v>7</v>
       </c>
       <c r="AI69" s="6">
         <v>0</v>
       </c>
       <c r="AJ69" s="6">
         <v>3</v>
       </c>
       <c r="AK69" s="6">
         <v>4</v>
       </c>
       <c r="AL69" s="6">
         <v>4</v>
       </c>
       <c r="AM69" s="6">
         <v>8</v>
       </c>
       <c r="AN69" s="6">
         <v>3</v>
       </c>
       <c r="AO69" s="6">
         <v>6</v>
       </c>
       <c r="AP69" s="6">
         <v>10</v>
       </c>
       <c r="AQ69" s="6">
         <v>6</v>
       </c>
       <c r="AR69" s="6">
         <v>0</v>
       </c>
       <c r="AS69" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AT69" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AU69" s="6">
         <v>0</v>
       </c>
       <c r="AV69" s="6">
         <v>7</v>
       </c>
       <c r="AW69" s="6">
         <v>1</v>
       </c>
       <c r="AX69" s="6">
         <v>8</v>
       </c>
       <c r="AY69" s="6">
         <v>1</v>
       </c>
       <c r="AZ69" s="6">
         <v>10</v>
       </c>
       <c r="BA69" s="6">
         <v>5</v>
       </c>
       <c r="BB69" s="6">
         <v>19</v>
       </c>
       <c r="BC69" s="6">
         <v>0</v>
       </c>
       <c r="BD69" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BE69" s="6">
         <v>1</v>
       </c>
       <c r="BF69" s="6">
         <v>2</v>
       </c>
       <c r="BG69" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="BH69" s="6">
         <v>4</v>
       </c>
       <c r="BI69" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="70" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G70" s="28" t="s">
+    <row r="70" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="G70" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="H70" s="28"/>
-[...1 lines deleted...]
-      <c r="J70" s="17"/>
+      <c r="H70" s="26"/>
+      <c r="I70" s="26"/>
+      <c r="J70" s="16"/>
       <c r="K70" s="6">
         <v>7</v>
       </c>
       <c r="L70" s="6">
         <v>0</v>
       </c>
       <c r="M70" s="6">
         <v>0</v>
       </c>
       <c r="N70" s="6">
         <v>0</v>
       </c>
       <c r="O70" s="6">
         <v>0</v>
       </c>
       <c r="P70" s="6">
         <v>0</v>
       </c>
       <c r="Q70" s="6">
         <v>0</v>
       </c>
       <c r="R70" s="6">
         <v>0</v>
       </c>
       <c r="S70" s="6">
@@ -14339,130 +14315,128 @@
       <c r="BB70" s="6">
         <v>0</v>
       </c>
       <c r="BC70" s="6">
         <v>0</v>
       </c>
       <c r="BD70" s="6">
         <v>1</v>
       </c>
       <c r="BE70" s="6">
         <v>0</v>
       </c>
       <c r="BF70" s="6">
         <v>0</v>
       </c>
       <c r="BG70" s="6">
         <v>0</v>
       </c>
       <c r="BH70" s="6">
         <v>2</v>
       </c>
       <c r="BI70" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G71" s="28" t="s">
+    <row r="71" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="26"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="G71" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="H71" s="28"/>
-[...1 lines deleted...]
-      <c r="J71" s="17"/>
+      <c r="H71" s="26"/>
+      <c r="I71" s="26"/>
+      <c r="J71" s="16"/>
       <c r="K71" s="6">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="L71" s="6">
         <v>0</v>
       </c>
       <c r="M71" s="6">
         <v>3</v>
       </c>
       <c r="N71" s="6">
         <v>1</v>
       </c>
       <c r="O71" s="6">
         <v>6</v>
       </c>
       <c r="P71" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q71" s="6">
         <v>3</v>
       </c>
       <c r="R71" s="6">
         <v>1</v>
       </c>
       <c r="S71" s="6">
         <v>0</v>
       </c>
       <c r="T71" s="6">
         <v>4</v>
       </c>
       <c r="U71" s="6">
         <v>0</v>
       </c>
       <c r="V71" s="6">
         <v>5</v>
       </c>
       <c r="W71" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="X71" s="6">
         <v>0</v>
       </c>
       <c r="Y71" s="6">
         <v>5</v>
       </c>
       <c r="Z71" s="6">
         <v>0</v>
       </c>
       <c r="AA71" s="6">
         <v>5</v>
       </c>
       <c r="AB71" s="6">
         <v>0</v>
       </c>
       <c r="AC71" s="6">
         <v>2</v>
       </c>
       <c r="AD71" s="6">
         <v>0</v>
       </c>
       <c r="AE71" s="6">
         <v>1</v>
       </c>
       <c r="AF71" s="6">
         <v>0</v>
       </c>
       <c r="AG71" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AH71" s="6">
         <v>0</v>
       </c>
       <c r="AI71" s="6">
         <v>0</v>
       </c>
       <c r="AJ71" s="6">
         <v>0</v>
       </c>
       <c r="AK71" s="6">
         <v>1</v>
       </c>
       <c r="AL71" s="6">
         <v>3</v>
       </c>
       <c r="AM71" s="6">
         <v>0</v>
       </c>
       <c r="AN71" s="6">
         <v>6</v>
       </c>
       <c r="AO71" s="6">
         <v>2</v>
       </c>
@@ -14502,301 +14476,297 @@
       <c r="BA71" s="6">
         <v>1</v>
       </c>
       <c r="BB71" s="6">
         <v>14</v>
       </c>
       <c r="BC71" s="6">
         <v>0</v>
       </c>
       <c r="BD71" s="6">
         <v>2</v>
       </c>
       <c r="BE71" s="6">
         <v>1</v>
       </c>
       <c r="BF71" s="6">
         <v>11</v>
       </c>
       <c r="BG71" s="6">
         <v>23</v>
       </c>
       <c r="BH71" s="6">
         <v>9</v>
       </c>
       <c r="BI71" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
-    <row r="72" spans="2:61" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J72" s="17"/>
+    <row r="72" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="26"/>
+      <c r="D72" s="26"/>
+      <c r="E72" s="26"/>
+      <c r="G72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H72" s="26"/>
+      <c r="I72" s="26"/>
+      <c r="J72" s="16"/>
       <c r="K72" s="6">
-        <v>507</v>
+        <v>531</v>
       </c>
       <c r="L72" s="6">
         <v>8</v>
       </c>
       <c r="M72" s="6">
         <v>3</v>
       </c>
       <c r="N72" s="6">
         <v>14</v>
       </c>
       <c r="O72" s="6">
         <v>18</v>
       </c>
       <c r="P72" s="6">
         <v>3</v>
       </c>
       <c r="Q72" s="6">
         <v>9</v>
       </c>
       <c r="R72" s="6">
         <v>2</v>
       </c>
       <c r="S72" s="6">
         <v>3</v>
       </c>
       <c r="T72" s="6">
         <v>10</v>
       </c>
       <c r="U72" s="6">
         <v>5</v>
       </c>
       <c r="V72" s="6">
         <v>8</v>
       </c>
       <c r="W72" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="X72" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y72" s="6">
         <v>7</v>
       </c>
       <c r="Z72" s="6">
         <v>5</v>
       </c>
       <c r="AA72" s="6">
         <v>8</v>
       </c>
       <c r="AB72" s="6">
         <v>6</v>
       </c>
       <c r="AC72" s="6">
         <v>6</v>
       </c>
       <c r="AD72" s="6">
         <v>0</v>
       </c>
       <c r="AE72" s="6">
         <v>2</v>
       </c>
       <c r="AF72" s="6">
         <v>1</v>
       </c>
       <c r="AG72" s="6">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="AH72" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI72" s="6">
         <v>11</v>
       </c>
       <c r="AJ72" s="6">
         <v>9</v>
       </c>
       <c r="AK72" s="6">
         <v>32</v>
       </c>
       <c r="AL72" s="6">
         <v>13</v>
       </c>
       <c r="AM72" s="6">
         <v>0</v>
       </c>
       <c r="AN72" s="6">
         <v>17</v>
       </c>
       <c r="AO72" s="6">
         <v>5</v>
       </c>
       <c r="AP72" s="6">
         <v>11</v>
       </c>
       <c r="AQ72" s="6">
         <v>6</v>
       </c>
       <c r="AR72" s="6">
         <v>2</v>
       </c>
       <c r="AS72" s="6">
         <v>3</v>
       </c>
       <c r="AT72" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AU72" s="6">
         <v>2</v>
       </c>
       <c r="AV72" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AW72" s="6">
         <v>4</v>
       </c>
       <c r="AX72" s="6">
         <v>2</v>
       </c>
       <c r="AY72" s="6">
         <v>0</v>
       </c>
       <c r="AZ72" s="6">
         <v>5</v>
       </c>
       <c r="BA72" s="6">
         <v>3</v>
       </c>
       <c r="BB72" s="6">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="BC72" s="6">
         <v>3</v>
       </c>
       <c r="BD72" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="BE72" s="6">
         <v>8</v>
       </c>
       <c r="BF72" s="6">
         <v>34</v>
       </c>
       <c r="BG72" s="6">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="BH72" s="6">
         <v>25</v>
       </c>
       <c r="BI72" s="6">
         <v>16</v>
       </c>
     </row>
-    <row r="73" spans="2:61" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C73" s="33" t="s">
+    <row r="73" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C73" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="D73" s="33"/>
-[...2 lines deleted...]
-      <c r="G73" s="28" t="s">
+      <c r="D73" s="27"/>
+      <c r="E73" s="27"/>
+      <c r="G73" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="H73" s="28"/>
-[...1 lines deleted...]
-      <c r="J73" s="17"/>
+      <c r="H73" s="26"/>
+      <c r="I73" s="26"/>
+      <c r="J73" s="16"/>
       <c r="K73" s="6">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="L73" s="6">
         <v>4</v>
       </c>
       <c r="M73" s="6">
         <v>0</v>
       </c>
       <c r="N73" s="6">
         <v>0</v>
       </c>
       <c r="O73" s="6">
         <v>4</v>
       </c>
       <c r="P73" s="6">
         <v>1</v>
       </c>
       <c r="Q73" s="6">
         <v>3</v>
       </c>
       <c r="R73" s="6">
         <v>6</v>
       </c>
       <c r="S73" s="6">
         <v>2</v>
       </c>
       <c r="T73" s="6">
         <v>10</v>
       </c>
       <c r="U73" s="6">
         <v>0</v>
       </c>
       <c r="V73" s="6">
         <v>23</v>
       </c>
       <c r="W73" s="6">
         <v>2</v>
       </c>
       <c r="X73" s="6">
         <v>1</v>
       </c>
       <c r="Y73" s="6">
         <v>4</v>
       </c>
       <c r="Z73" s="6">
         <v>2</v>
       </c>
       <c r="AA73" s="6">
         <v>7</v>
       </c>
       <c r="AB73" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC73" s="6">
         <v>0</v>
       </c>
       <c r="AD73" s="6">
         <v>1</v>
       </c>
       <c r="AE73" s="6">
         <v>3</v>
       </c>
       <c r="AF73" s="6">
         <v>0</v>
       </c>
       <c r="AG73" s="6">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="AH73" s="6">
         <v>1</v>
       </c>
       <c r="AI73" s="6">
         <v>0</v>
       </c>
       <c r="AJ73" s="6">
         <v>0</v>
       </c>
       <c r="AK73" s="6">
         <v>0</v>
       </c>
       <c r="AL73" s="6">
         <v>9</v>
       </c>
       <c r="AM73" s="6">
         <v>14</v>
       </c>
       <c r="AN73" s="6">
         <v>4</v>
       </c>
       <c r="AO73" s="6">
         <v>2</v>
       </c>
@@ -14818,85 +14788,83 @@
       <c r="AU73" s="6">
         <v>2</v>
       </c>
       <c r="AV73" s="6">
         <v>3</v>
       </c>
       <c r="AW73" s="6">
         <v>1</v>
       </c>
       <c r="AX73" s="6">
         <v>0</v>
       </c>
       <c r="AY73" s="6">
         <v>4</v>
       </c>
       <c r="AZ73" s="6">
         <v>4</v>
       </c>
       <c r="BA73" s="6">
         <v>0</v>
       </c>
       <c r="BB73" s="6">
         <v>26</v>
       </c>
       <c r="BC73" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD73" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BE73" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BF73" s="6">
         <v>0</v>
       </c>
       <c r="BG73" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="BH73" s="6">
         <v>2</v>
       </c>
       <c r="BI73" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="74" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G74" s="28" t="s">
+    <row r="74" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C74" s="27"/>
+      <c r="D74" s="27"/>
+      <c r="E74" s="27"/>
+      <c r="G74" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="H74" s="28"/>
-[...1 lines deleted...]
-      <c r="J74" s="17"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="16"/>
       <c r="K74" s="6">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L74" s="6">
         <v>0</v>
       </c>
       <c r="M74" s="6">
         <v>0</v>
       </c>
       <c r="N74" s="6">
         <v>0</v>
       </c>
       <c r="O74" s="6">
         <v>1</v>
       </c>
       <c r="P74" s="6">
         <v>1</v>
       </c>
       <c r="Q74" s="6">
         <v>1</v>
       </c>
       <c r="R74" s="6">
         <v>0</v>
       </c>
       <c r="S74" s="6">
         <v>3</v>
       </c>
@@ -14981,154 +14949,152 @@
       <c r="AT74" s="6">
         <v>1</v>
       </c>
       <c r="AU74" s="6">
         <v>0</v>
       </c>
       <c r="AV74" s="6">
         <v>1</v>
       </c>
       <c r="AW74" s="6">
         <v>1</v>
       </c>
       <c r="AX74" s="6">
         <v>1</v>
       </c>
       <c r="AY74" s="6">
         <v>0</v>
       </c>
       <c r="AZ74" s="6">
         <v>0</v>
       </c>
       <c r="BA74" s="6">
         <v>0</v>
       </c>
       <c r="BB74" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="BC74" s="6">
         <v>1</v>
       </c>
       <c r="BD74" s="6">
         <v>0</v>
       </c>
       <c r="BE74" s="6">
         <v>0</v>
       </c>
       <c r="BF74" s="6">
         <v>0</v>
       </c>
       <c r="BG74" s="6">
         <v>0</v>
       </c>
       <c r="BH74" s="6">
         <v>0</v>
       </c>
       <c r="BI74" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="75" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G75" s="28" t="s">
+    <row r="75" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C75" s="27"/>
+      <c r="D75" s="27"/>
+      <c r="E75" s="27"/>
+      <c r="G75" s="26" t="s">
         <v>86</v>
       </c>
-      <c r="H75" s="28"/>
-[...1 lines deleted...]
-      <c r="J75" s="17"/>
+      <c r="H75" s="26"/>
+      <c r="I75" s="26"/>
+      <c r="J75" s="16"/>
       <c r="K75" s="6">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L75" s="6">
         <v>2</v>
       </c>
       <c r="M75" s="6">
         <v>0</v>
       </c>
       <c r="N75" s="6">
         <v>1</v>
       </c>
       <c r="O75" s="6">
         <v>2</v>
       </c>
       <c r="P75" s="6">
         <v>0</v>
       </c>
       <c r="Q75" s="6">
         <v>1</v>
       </c>
       <c r="R75" s="6">
         <v>0</v>
       </c>
       <c r="S75" s="6">
         <v>1</v>
       </c>
       <c r="T75" s="6">
         <v>0</v>
       </c>
       <c r="U75" s="6">
         <v>0</v>
       </c>
       <c r="V75" s="6">
         <v>11</v>
       </c>
       <c r="W75" s="6">
         <v>0</v>
       </c>
       <c r="X75" s="6">
         <v>0</v>
       </c>
       <c r="Y75" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z75" s="6">
         <v>2</v>
       </c>
       <c r="AA75" s="6">
         <v>3</v>
       </c>
       <c r="AB75" s="6">
         <v>7</v>
       </c>
       <c r="AC75" s="6">
         <v>1</v>
       </c>
       <c r="AD75" s="6">
         <v>0</v>
       </c>
       <c r="AE75" s="6">
         <v>1</v>
       </c>
       <c r="AF75" s="6">
         <v>1</v>
       </c>
       <c r="AG75" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AH75" s="6">
         <v>0</v>
       </c>
       <c r="AI75" s="6">
         <v>0</v>
       </c>
       <c r="AJ75" s="6">
         <v>0</v>
       </c>
       <c r="AK75" s="6">
         <v>0</v>
       </c>
       <c r="AL75" s="6">
         <v>0</v>
       </c>
       <c r="AM75" s="6">
         <v>5</v>
       </c>
       <c r="AN75" s="6">
         <v>3</v>
       </c>
       <c r="AO75" s="6">
         <v>0</v>
       </c>
@@ -15171,62 +15137,60 @@
       <c r="BB75" s="6">
         <v>4</v>
       </c>
       <c r="BC75" s="6">
         <v>0</v>
       </c>
       <c r="BD75" s="6">
         <v>0</v>
       </c>
       <c r="BE75" s="6">
         <v>0</v>
       </c>
       <c r="BF75" s="6">
         <v>1</v>
       </c>
       <c r="BG75" s="6">
         <v>0</v>
       </c>
       <c r="BH75" s="6">
         <v>0</v>
       </c>
       <c r="BI75" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G76" s="28" t="s">
+    <row r="76" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C76" s="27"/>
+      <c r="D76" s="27"/>
+      <c r="E76" s="27"/>
+      <c r="G76" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="H76" s="28"/>
-[...1 lines deleted...]
-      <c r="J76" s="17"/>
+      <c r="H76" s="26"/>
+      <c r="I76" s="26"/>
+      <c r="J76" s="16"/>
       <c r="K76" s="6">
         <v>0</v>
       </c>
       <c r="L76" s="6">
         <v>0</v>
       </c>
       <c r="M76" s="6">
         <v>0</v>
       </c>
       <c r="N76" s="6">
         <v>0</v>
       </c>
       <c r="O76" s="6">
         <v>0</v>
       </c>
       <c r="P76" s="6">
         <v>0</v>
       </c>
       <c r="Q76" s="6">
         <v>0</v>
       </c>
       <c r="R76" s="6">
         <v>0</v>
       </c>
       <c r="S76" s="6">
@@ -15337,62 +15301,60 @@
       <c r="BB76" s="6">
         <v>0</v>
       </c>
       <c r="BC76" s="6">
         <v>0</v>
       </c>
       <c r="BD76" s="6">
         <v>0</v>
       </c>
       <c r="BE76" s="6">
         <v>0</v>
       </c>
       <c r="BF76" s="6">
         <v>0</v>
       </c>
       <c r="BG76" s="6">
         <v>0</v>
       </c>
       <c r="BH76" s="6">
         <v>0</v>
       </c>
       <c r="BI76" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G77" s="28" t="s">
+    <row r="77" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C77" s="27"/>
+      <c r="D77" s="27"/>
+      <c r="E77" s="27"/>
+      <c r="G77" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="H77" s="28"/>
-[...1 lines deleted...]
-      <c r="J77" s="17"/>
+      <c r="H77" s="26"/>
+      <c r="I77" s="26"/>
+      <c r="J77" s="16"/>
       <c r="K77" s="6">
         <v>0</v>
       </c>
       <c r="L77" s="6">
         <v>0</v>
       </c>
       <c r="M77" s="6">
         <v>0</v>
       </c>
       <c r="N77" s="6">
         <v>0</v>
       </c>
       <c r="O77" s="6">
         <v>0</v>
       </c>
       <c r="P77" s="6">
         <v>0</v>
       </c>
       <c r="Q77" s="6">
         <v>0</v>
       </c>
       <c r="R77" s="6">
         <v>0</v>
       </c>
       <c r="S77" s="6">
@@ -15503,62 +15465,60 @@
       <c r="BB77" s="6">
         <v>0</v>
       </c>
       <c r="BC77" s="6">
         <v>0</v>
       </c>
       <c r="BD77" s="6">
         <v>0</v>
       </c>
       <c r="BE77" s="6">
         <v>0</v>
       </c>
       <c r="BF77" s="6">
         <v>0</v>
       </c>
       <c r="BG77" s="6">
         <v>0</v>
       </c>
       <c r="BH77" s="6">
         <v>0</v>
       </c>
       <c r="BI77" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G78" s="28" t="s">
+    <row r="78" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C78" s="27"/>
+      <c r="D78" s="27"/>
+      <c r="E78" s="27"/>
+      <c r="G78" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="H78" s="28"/>
-[...1 lines deleted...]
-      <c r="J78" s="17"/>
+      <c r="H78" s="26"/>
+      <c r="I78" s="26"/>
+      <c r="J78" s="16"/>
       <c r="K78" s="6">
         <v>3</v>
       </c>
       <c r="L78" s="6">
         <v>0</v>
       </c>
       <c r="M78" s="6">
         <v>0</v>
       </c>
       <c r="N78" s="6">
         <v>0</v>
       </c>
       <c r="O78" s="6">
         <v>0</v>
       </c>
       <c r="P78" s="6">
         <v>0</v>
       </c>
       <c r="Q78" s="6">
         <v>0</v>
       </c>
       <c r="R78" s="6">
         <v>0</v>
       </c>
       <c r="S78" s="6">
@@ -15669,62 +15629,60 @@
       <c r="BB78" s="6">
         <v>0</v>
       </c>
       <c r="BC78" s="6">
         <v>0</v>
       </c>
       <c r="BD78" s="6">
         <v>0</v>
       </c>
       <c r="BE78" s="6">
         <v>0</v>
       </c>
       <c r="BF78" s="6">
         <v>0</v>
       </c>
       <c r="BG78" s="6">
         <v>0</v>
       </c>
       <c r="BH78" s="6">
         <v>0</v>
       </c>
       <c r="BI78" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G79" s="28" t="s">
+    <row r="79" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C79" s="27"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="G79" s="26" t="s">
         <v>133</v>
       </c>
-      <c r="H79" s="28"/>
-[...1 lines deleted...]
-      <c r="J79" s="17"/>
+      <c r="H79" s="26"/>
+      <c r="I79" s="26"/>
+      <c r="J79" s="16"/>
       <c r="K79" s="6">
         <v>0</v>
       </c>
       <c r="L79" s="6">
         <v>0</v>
       </c>
       <c r="M79" s="6">
         <v>0</v>
       </c>
       <c r="N79" s="6">
         <v>0</v>
       </c>
       <c r="O79" s="6">
         <v>0</v>
       </c>
       <c r="P79" s="6">
         <v>0</v>
       </c>
       <c r="Q79" s="6">
         <v>0</v>
       </c>
       <c r="R79" s="6">
         <v>0</v>
       </c>
       <c r="S79" s="6">
@@ -15835,62 +15793,60 @@
       <c r="BB79" s="6">
         <v>0</v>
       </c>
       <c r="BC79" s="6">
         <v>0</v>
       </c>
       <c r="BD79" s="6">
         <v>0</v>
       </c>
       <c r="BE79" s="6">
         <v>0</v>
       </c>
       <c r="BF79" s="6">
         <v>0</v>
       </c>
       <c r="BG79" s="6">
         <v>0</v>
       </c>
       <c r="BH79" s="6">
         <v>0</v>
       </c>
       <c r="BI79" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="2:61" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G80" s="28" t="s">
+    <row r="80" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="27"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="G80" s="26" t="s">
         <v>134</v>
       </c>
-      <c r="H80" s="28"/>
-[...1 lines deleted...]
-      <c r="J80" s="17"/>
+      <c r="H80" s="26"/>
+      <c r="I80" s="26"/>
+      <c r="J80" s="16"/>
       <c r="K80" s="6">
         <v>1</v>
       </c>
       <c r="L80" s="6">
         <v>0</v>
       </c>
       <c r="M80" s="6">
         <v>0</v>
       </c>
       <c r="N80" s="6">
         <v>0</v>
       </c>
       <c r="O80" s="6">
         <v>0</v>
       </c>
       <c r="P80" s="6">
         <v>0</v>
       </c>
       <c r="Q80" s="6">
         <v>0</v>
       </c>
       <c r="R80" s="6">
         <v>0</v>
       </c>
       <c r="S80" s="6">
@@ -16001,130 +15957,128 @@
       <c r="BB80" s="6">
         <v>0</v>
       </c>
       <c r="BC80" s="6">
         <v>0</v>
       </c>
       <c r="BD80" s="6">
         <v>0</v>
       </c>
       <c r="BE80" s="6">
         <v>0</v>
       </c>
       <c r="BF80" s="6">
         <v>0</v>
       </c>
       <c r="BG80" s="6">
         <v>0</v>
       </c>
       <c r="BH80" s="6">
         <v>0</v>
       </c>
       <c r="BI80" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:62" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J81" s="17"/>
+    <row r="81" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="27"/>
+      <c r="D81" s="27"/>
+      <c r="E81" s="27"/>
+      <c r="G81" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H81" s="26"/>
+      <c r="I81" s="26"/>
+      <c r="J81" s="16"/>
       <c r="K81" s="6">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="L81" s="6">
         <v>6</v>
       </c>
       <c r="M81" s="6">
         <v>7</v>
       </c>
       <c r="N81" s="6">
         <v>0</v>
       </c>
       <c r="O81" s="6">
         <v>5</v>
       </c>
       <c r="P81" s="6">
         <v>2</v>
       </c>
       <c r="Q81" s="6">
         <v>0</v>
       </c>
       <c r="R81" s="6">
         <v>2</v>
       </c>
       <c r="S81" s="6">
         <v>3</v>
       </c>
       <c r="T81" s="6">
         <v>2</v>
       </c>
       <c r="U81" s="6">
         <v>2</v>
       </c>
       <c r="V81" s="6">
         <v>19</v>
       </c>
       <c r="W81" s="6">
         <v>0</v>
       </c>
       <c r="X81" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y81" s="6">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
         <v>3</v>
       </c>
       <c r="AA81" s="6">
         <v>2</v>
       </c>
       <c r="AB81" s="6">
         <v>6</v>
       </c>
       <c r="AC81" s="6">
         <v>1</v>
       </c>
       <c r="AD81" s="6">
         <v>0</v>
       </c>
       <c r="AE81" s="6">
         <v>2</v>
       </c>
       <c r="AF81" s="6">
         <v>0</v>
       </c>
       <c r="AG81" s="6">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="AH81" s="6">
         <v>0</v>
       </c>
       <c r="AI81" s="6">
         <v>0</v>
       </c>
       <c r="AJ81" s="6">
         <v>2</v>
       </c>
       <c r="AK81" s="6">
         <v>2</v>
       </c>
       <c r="AL81" s="6">
         <v>4</v>
       </c>
       <c r="AM81" s="6">
         <v>5</v>
       </c>
       <c r="AN81" s="6">
         <v>6</v>
       </c>
       <c r="AO81" s="6">
         <v>14</v>
       </c>
@@ -16143,88 +16097,87 @@
       <c r="AT81" s="6">
         <v>0</v>
       </c>
       <c r="AU81" s="6">
         <v>0</v>
       </c>
       <c r="AV81" s="6">
         <v>3</v>
       </c>
       <c r="AW81" s="6">
         <v>2</v>
       </c>
       <c r="AX81" s="6">
         <v>0</v>
       </c>
       <c r="AY81" s="6">
         <v>0</v>
       </c>
       <c r="AZ81" s="6">
         <v>1</v>
       </c>
       <c r="BA81" s="6">
         <v>2</v>
       </c>
       <c r="BB81" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BC81" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD81" s="6">
         <v>2</v>
       </c>
       <c r="BE81" s="6">
         <v>2</v>
       </c>
       <c r="BF81" s="6">
         <v>1</v>
       </c>
       <c r="BG81" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BH81" s="6">
         <v>2</v>
       </c>
       <c r="BI81" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="82" spans="1:62" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C82" s="28" t="s">
+    <row r="82" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C82" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="D82" s="28"/>
-[...5 lines deleted...]
-      <c r="J82" s="17"/>
+      <c r="D82" s="26"/>
+      <c r="E82" s="26"/>
+      <c r="F82" s="26"/>
+      <c r="G82" s="26"/>
+      <c r="H82" s="26"/>
+      <c r="I82" s="26"/>
+      <c r="J82" s="16"/>
       <c r="K82" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="L82" s="6">
         <v>0</v>
       </c>
       <c r="M82" s="6">
         <v>0</v>
       </c>
       <c r="N82" s="6">
         <v>0</v>
       </c>
       <c r="O82" s="6">
         <v>0</v>
       </c>
       <c r="P82" s="6">
         <v>0</v>
       </c>
       <c r="Q82" s="6">
         <v>0</v>
       </c>
       <c r="R82" s="6">
         <v>0</v>
       </c>
       <c r="S82" s="6">
         <v>2</v>
       </c>
@@ -16246,51 +16199,51 @@
       <c r="Y82" s="6">
         <v>0</v>
       </c>
       <c r="Z82" s="6">
         <v>0</v>
       </c>
       <c r="AA82" s="6">
         <v>0</v>
       </c>
       <c r="AB82" s="6">
         <v>2</v>
       </c>
       <c r="AC82" s="6">
         <v>0</v>
       </c>
       <c r="AD82" s="6">
         <v>0</v>
       </c>
       <c r="AE82" s="6">
         <v>0</v>
       </c>
       <c r="AF82" s="6">
         <v>0</v>
       </c>
       <c r="AG82" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH82" s="6">
         <v>1</v>
       </c>
       <c r="AI82" s="6">
         <v>0</v>
       </c>
       <c r="AJ82" s="6">
         <v>0</v>
       </c>
       <c r="AK82" s="6">
         <v>0</v>
       </c>
       <c r="AL82" s="6">
         <v>0</v>
       </c>
       <c r="AM82" s="6">
         <v>1</v>
       </c>
       <c r="AN82" s="6">
         <v>0</v>
       </c>
       <c r="AO82" s="6">
         <v>0</v>
       </c>
@@ -16333,62 +16286,61 @@
       <c r="BB82" s="6">
         <v>1</v>
       </c>
       <c r="BC82" s="6">
         <v>0</v>
       </c>
       <c r="BD82" s="6">
         <v>0</v>
       </c>
       <c r="BE82" s="6">
         <v>0</v>
       </c>
       <c r="BF82" s="6">
         <v>0</v>
       </c>
       <c r="BG82" s="6">
         <v>0</v>
       </c>
       <c r="BH82" s="6">
         <v>0</v>
       </c>
       <c r="BI82" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:62" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C83" s="28" t="s">
+    <row r="83" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="D83" s="28"/>
-[...5 lines deleted...]
-      <c r="J83" s="17"/>
+      <c r="D83" s="26"/>
+      <c r="E83" s="26"/>
+      <c r="F83" s="26"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="26"/>
+      <c r="I83" s="26"/>
+      <c r="J83" s="16"/>
       <c r="K83" s="6">
         <v>14</v>
       </c>
       <c r="L83" s="6">
         <v>0</v>
       </c>
       <c r="M83" s="6">
         <v>0</v>
       </c>
       <c r="N83" s="6">
         <v>0</v>
       </c>
       <c r="O83" s="6">
         <v>1</v>
       </c>
       <c r="P83" s="6">
         <v>0</v>
       </c>
       <c r="Q83" s="6">
         <v>0</v>
       </c>
       <c r="R83" s="6">
         <v>0</v>
       </c>
       <c r="S83" s="6">
@@ -16499,226 +16451,217 @@
       <c r="BB83" s="6">
         <v>1</v>
       </c>
       <c r="BC83" s="6">
         <v>0</v>
       </c>
       <c r="BD83" s="6">
         <v>0</v>
       </c>
       <c r="BE83" s="6">
         <v>0</v>
       </c>
       <c r="BF83" s="6">
         <v>0</v>
       </c>
       <c r="BG83" s="6">
         <v>0</v>
       </c>
       <c r="BH83" s="6">
         <v>0</v>
       </c>
       <c r="BI83" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:62" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="J84" s="17"/>
+    <row r="84" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="26"/>
+      <c r="I84" s="26"/>
+      <c r="J84" s="16"/>
       <c r="K84" s="6">
-        <v>5968</v>
+        <v>6102</v>
       </c>
       <c r="L84" s="6">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="M84" s="6">
         <v>9</v>
       </c>
       <c r="N84" s="6">
         <v>62</v>
       </c>
       <c r="O84" s="6">
         <v>43</v>
       </c>
       <c r="P84" s="6">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="Q84" s="6">
         <v>27</v>
       </c>
       <c r="R84" s="6">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S84" s="6">
         <v>53</v>
       </c>
       <c r="T84" s="6">
         <v>58</v>
       </c>
       <c r="U84" s="6">
         <v>72</v>
       </c>
       <c r="V84" s="6">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="W84" s="6">
         <v>59</v>
       </c>
       <c r="X84" s="6">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Y84" s="6">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="Z84" s="6">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="AA84" s="6">
         <v>377</v>
       </c>
       <c r="AB84" s="6">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="AC84" s="6">
         <v>65</v>
       </c>
       <c r="AD84" s="6">
         <v>29</v>
       </c>
       <c r="AE84" s="6">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF84" s="6">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AG84" s="6">
-        <v>385</v>
+        <v>422</v>
       </c>
       <c r="AH84" s="6">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="AI84" s="6">
         <v>59</v>
       </c>
       <c r="AJ84" s="6">
         <v>23</v>
       </c>
       <c r="AK84" s="6">
         <v>199</v>
       </c>
       <c r="AL84" s="6">
         <v>21</v>
       </c>
       <c r="AM84" s="6">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AN84" s="6">
         <v>47</v>
       </c>
       <c r="AO84" s="6">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="AP84" s="6">
         <v>135</v>
       </c>
       <c r="AQ84" s="6">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="AR84" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AS84" s="6">
-        <v>281</v>
+        <v>303</v>
       </c>
       <c r="AT84" s="6">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="AU84" s="6">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AV84" s="6">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AW84" s="6">
         <v>105</v>
       </c>
       <c r="AX84" s="6">
         <v>147</v>
       </c>
       <c r="AY84" s="6">
         <v>39</v>
       </c>
       <c r="AZ84" s="6">
         <v>73</v>
       </c>
       <c r="BA84" s="6">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="BB84" s="6">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="BC84" s="6">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="BD84" s="6">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="BE84" s="6">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="BF84" s="6">
         <v>14</v>
       </c>
       <c r="BG84" s="6">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="BH84" s="6">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="BI84" s="6">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
-    <row r="85" spans="1:62" ht="12" customHeight="1">
-[...8 lines deleted...]
-      <c r="J85" s="17"/>
+    <row r="85" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J85" s="16"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
       <c r="N85" s="6"/>
       <c r="O85" s="6"/>
       <c r="P85" s="6"/>
       <c r="Q85" s="6"/>
       <c r="R85" s="6"/>
       <c r="S85" s="6"/>
       <c r="T85" s="6"/>
       <c r="U85" s="6"/>
       <c r="V85" s="6"/>
       <c r="W85" s="6"/>
       <c r="X85" s="6"/>
       <c r="Y85" s="6"/>
       <c r="Z85" s="6"/>
       <c r="AA85" s="6"/>
       <c r="AB85" s="6"/>
       <c r="AC85" s="6"/>
       <c r="AD85" s="6"/>
       <c r="AE85" s="6"/>
       <c r="AF85" s="6"/>
       <c r="AG85" s="6"/>
       <c r="AH85" s="6"/>
       <c r="AI85" s="6"/>
@@ -16727,62 +16670,62 @@
       <c r="AL85" s="6"/>
       <c r="AM85" s="6"/>
       <c r="AN85" s="6"/>
       <c r="AO85" s="6"/>
       <c r="AP85" s="6"/>
       <c r="AQ85" s="6"/>
       <c r="AR85" s="6"/>
       <c r="AS85" s="6"/>
       <c r="AT85" s="6"/>
       <c r="AU85" s="6"/>
       <c r="AV85" s="6"/>
       <c r="AW85" s="6"/>
       <c r="AX85" s="6"/>
       <c r="AY85" s="6"/>
       <c r="AZ85" s="6"/>
       <c r="BA85" s="6"/>
       <c r="BB85" s="6"/>
       <c r="BC85" s="6"/>
       <c r="BD85" s="6"/>
       <c r="BE85" s="6"/>
       <c r="BF85" s="6"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="6"/>
       <c r="BI85" s="6"/>
     </row>
-    <row r="86" spans="1:62" s="15" customFormat="1" ht="12" customHeight="1">
-      <c r="B86" s="29" t="s">
+    <row r="86" spans="1:61" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="39" t="s">
         <v>135</v>
       </c>
-      <c r="C86" s="29"/>
-[...6 lines deleted...]
-      <c r="J86" s="16"/>
+      <c r="C86" s="39"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="39"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="39"/>
+      <c r="I86" s="39"/>
+      <c r="J86" s="15"/>
       <c r="K86" s="5"/>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
       <c r="N86" s="5"/>
       <c r="O86" s="5"/>
       <c r="P86" s="5"/>
       <c r="Q86" s="5"/>
       <c r="R86" s="5"/>
       <c r="S86" s="5"/>
       <c r="T86" s="5"/>
       <c r="U86" s="5"/>
       <c r="V86" s="5"/>
       <c r="W86" s="5"/>
       <c r="X86" s="5"/>
       <c r="Y86" s="5"/>
       <c r="Z86" s="5"/>
       <c r="AA86" s="5"/>
       <c r="AB86" s="5"/>
       <c r="AC86" s="5"/>
       <c r="AD86" s="5"/>
       <c r="AE86" s="5"/>
       <c r="AF86" s="5"/>
       <c r="AG86" s="5"/>
       <c r="AH86" s="5"/>
       <c r="AI86" s="5"/>
@@ -16791,232 +16734,228 @@
       <c r="AL86" s="5"/>
       <c r="AM86" s="5"/>
       <c r="AN86" s="5"/>
       <c r="AO86" s="5"/>
       <c r="AP86" s="5"/>
       <c r="AQ86" s="5"/>
       <c r="AR86" s="5"/>
       <c r="AS86" s="5"/>
       <c r="AT86" s="5"/>
       <c r="AU86" s="5"/>
       <c r="AV86" s="5"/>
       <c r="AW86" s="5"/>
       <c r="AX86" s="5"/>
       <c r="AY86" s="5"/>
       <c r="AZ86" s="5"/>
       <c r="BA86" s="5"/>
       <c r="BB86" s="5"/>
       <c r="BC86" s="5"/>
       <c r="BD86" s="5"/>
       <c r="BE86" s="5"/>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
       <c r="BH86" s="5"/>
       <c r="BI86" s="5"/>
     </row>
-    <row r="87" spans="1:62" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C87" s="28" t="s">
+    <row r="87" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C87" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="D87" s="28"/>
-[...2 lines deleted...]
-      <c r="G87" s="28" t="s">
+      <c r="D87" s="26"/>
+      <c r="E87" s="26"/>
+      <c r="G87" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="H87" s="28"/>
-[...1 lines deleted...]
-      <c r="J87" s="17"/>
+      <c r="H87" s="26"/>
+      <c r="I87" s="26"/>
+      <c r="J87" s="16"/>
       <c r="K87" s="6">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="L87" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M87" s="6">
         <v>0</v>
       </c>
       <c r="N87" s="6">
         <v>1</v>
       </c>
       <c r="O87" s="6">
         <v>4</v>
       </c>
       <c r="P87" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q87" s="6">
         <v>0</v>
       </c>
       <c r="R87" s="6">
         <v>0</v>
       </c>
       <c r="S87" s="6">
         <v>2</v>
       </c>
       <c r="T87" s="6">
         <v>0</v>
       </c>
       <c r="U87" s="6">
         <v>2</v>
       </c>
       <c r="V87" s="6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W87" s="6">
         <v>1</v>
       </c>
       <c r="X87" s="6">
         <v>0</v>
       </c>
       <c r="Y87" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="Z87" s="6">
         <v>3</v>
       </c>
       <c r="AA87" s="6">
         <v>3</v>
       </c>
       <c r="AB87" s="6">
         <v>7</v>
       </c>
       <c r="AC87" s="6">
         <v>1</v>
       </c>
       <c r="AD87" s="6">
         <v>3</v>
       </c>
       <c r="AE87" s="6">
         <v>0</v>
       </c>
       <c r="AF87" s="6">
         <v>1</v>
       </c>
       <c r="AG87" s="6">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="AH87" s="6">
         <v>1</v>
       </c>
       <c r="AI87" s="6">
         <v>1</v>
       </c>
       <c r="AJ87" s="6">
         <v>0</v>
       </c>
       <c r="AK87" s="6">
         <v>1</v>
       </c>
       <c r="AL87" s="6">
         <v>0</v>
       </c>
       <c r="AM87" s="6">
         <v>7</v>
       </c>
       <c r="AN87" s="6">
         <v>0</v>
       </c>
       <c r="AO87" s="6">
         <v>2</v>
       </c>
       <c r="AP87" s="6">
         <v>9</v>
       </c>
       <c r="AQ87" s="6">
         <v>2</v>
       </c>
       <c r="AR87" s="6">
         <v>0</v>
       </c>
       <c r="AS87" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AT87" s="6">
         <v>0</v>
       </c>
       <c r="AU87" s="6">
         <v>0</v>
       </c>
       <c r="AV87" s="6">
         <v>0</v>
       </c>
       <c r="AW87" s="6">
         <v>3</v>
       </c>
       <c r="AX87" s="6">
         <v>4</v>
       </c>
       <c r="AY87" s="6">
         <v>0</v>
       </c>
       <c r="AZ87" s="6">
         <v>1</v>
       </c>
       <c r="BA87" s="6">
         <v>0</v>
       </c>
       <c r="BB87" s="6">
         <v>25</v>
       </c>
       <c r="BC87" s="6">
         <v>0</v>
       </c>
       <c r="BD87" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="BE87" s="6">
         <v>0</v>
       </c>
       <c r="BF87" s="6">
         <v>2</v>
       </c>
       <c r="BG87" s="6">
         <v>0</v>
       </c>
       <c r="BH87" s="6">
         <v>0</v>
       </c>
       <c r="BI87" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="88" spans="1:62" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G88" s="28" t="s">
+    <row r="88" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C88" s="26"/>
+      <c r="D88" s="26"/>
+      <c r="E88" s="26"/>
+      <c r="G88" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="H88" s="28"/>
-[...1 lines deleted...]
-      <c r="J88" s="17"/>
+      <c r="H88" s="26"/>
+      <c r="I88" s="26"/>
+      <c r="J88" s="16"/>
       <c r="K88" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="L88" s="6">
         <v>0</v>
       </c>
       <c r="M88" s="6">
         <v>0</v>
       </c>
       <c r="N88" s="6">
         <v>0</v>
       </c>
       <c r="O88" s="6">
         <v>3</v>
       </c>
       <c r="P88" s="6">
         <v>0</v>
       </c>
       <c r="Q88" s="6">
         <v>0</v>
       </c>
       <c r="R88" s="6">
         <v>0</v>
       </c>
       <c r="S88" s="6">
         <v>0</v>
       </c>
@@ -17122,65 +17061,64 @@
       <c r="BA88" s="6">
         <v>0</v>
       </c>
       <c r="BB88" s="6">
         <v>1</v>
       </c>
       <c r="BC88" s="6">
         <v>0</v>
       </c>
       <c r="BD88" s="6">
         <v>0</v>
       </c>
       <c r="BE88" s="6">
         <v>0</v>
       </c>
       <c r="BF88" s="6">
         <v>0</v>
       </c>
       <c r="BG88" s="6">
         <v>0</v>
       </c>
       <c r="BH88" s="6">
         <v>0</v>
       </c>
       <c r="BI88" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
-    <row r="89" spans="1:62" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C89" s="28" t="s">
+    <row r="89" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C89" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D89" s="28"/>
-[...5 lines deleted...]
-      <c r="J89" s="17"/>
+      <c r="D89" s="26"/>
+      <c r="E89" s="26"/>
+      <c r="F89" s="26"/>
+      <c r="G89" s="26"/>
+      <c r="H89" s="26"/>
+      <c r="I89" s="26"/>
+      <c r="J89" s="16"/>
       <c r="K89" s="6">
         <v>15</v>
       </c>
       <c r="L89" s="6">
         <v>4</v>
       </c>
       <c r="M89" s="6">
         <v>0</v>
       </c>
       <c r="N89" s="6">
         <v>0</v>
       </c>
       <c r="O89" s="6">
         <v>0</v>
       </c>
       <c r="P89" s="6">
         <v>0</v>
       </c>
       <c r="Q89" s="6">
         <v>0</v>
       </c>
       <c r="R89" s="6">
         <v>0</v>
       </c>
       <c r="S89" s="6">
@@ -17291,62 +17229,61 @@
       <c r="BB89" s="6">
         <v>3</v>
       </c>
       <c r="BC89" s="6">
         <v>0</v>
       </c>
       <c r="BD89" s="6">
         <v>0</v>
       </c>
       <c r="BE89" s="6">
         <v>0</v>
       </c>
       <c r="BF89" s="6">
         <v>2</v>
       </c>
       <c r="BG89" s="6">
         <v>0</v>
       </c>
       <c r="BH89" s="6">
         <v>0</v>
       </c>
       <c r="BI89" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:62" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C90" s="28" t="s">
+    <row r="90" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C90" s="26" t="s">
         <v>136</v>
       </c>
-      <c r="D90" s="28"/>
-[...5 lines deleted...]
-      <c r="J90" s="17"/>
+      <c r="D90" s="26"/>
+      <c r="E90" s="26"/>
+      <c r="F90" s="26"/>
+      <c r="G90" s="26"/>
+      <c r="H90" s="26"/>
+      <c r="I90" s="26"/>
+      <c r="J90" s="16"/>
       <c r="K90" s="6">
         <v>3</v>
       </c>
       <c r="L90" s="6">
         <v>0</v>
       </c>
       <c r="M90" s="6">
         <v>0</v>
       </c>
       <c r="N90" s="6">
         <v>0</v>
       </c>
       <c r="O90" s="6">
         <v>0</v>
       </c>
       <c r="P90" s="6">
         <v>0</v>
       </c>
       <c r="Q90" s="6">
         <v>0</v>
       </c>
       <c r="R90" s="6">
         <v>0</v>
       </c>
       <c r="S90" s="6">
@@ -17457,400 +17394,394 @@
       <c r="BB90" s="6">
         <v>0</v>
       </c>
       <c r="BC90" s="6">
         <v>0</v>
       </c>
       <c r="BD90" s="6">
         <v>0</v>
       </c>
       <c r="BE90" s="6">
         <v>0</v>
       </c>
       <c r="BF90" s="6">
         <v>0</v>
       </c>
       <c r="BG90" s="6">
         <v>0</v>
       </c>
       <c r="BH90" s="6">
         <v>0</v>
       </c>
       <c r="BI90" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:62" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C91" s="33" t="s">
+    <row r="91" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C91" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="D91" s="28"/>
-[...2 lines deleted...]
-      <c r="G91" s="28" t="s">
+      <c r="D91" s="26"/>
+      <c r="E91" s="26"/>
+      <c r="G91" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="H91" s="28"/>
-[...1 lines deleted...]
-      <c r="J91" s="17"/>
+      <c r="H91" s="26"/>
+      <c r="I91" s="26"/>
+      <c r="J91" s="16"/>
       <c r="K91" s="6">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="L91" s="6">
         <v>1</v>
       </c>
       <c r="M91" s="6">
         <v>0</v>
       </c>
       <c r="N91" s="6">
         <v>1</v>
       </c>
       <c r="O91" s="6">
         <v>0</v>
       </c>
       <c r="P91" s="6">
         <v>1</v>
       </c>
       <c r="Q91" s="6">
         <v>3</v>
       </c>
       <c r="R91" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S91" s="6">
         <v>1</v>
       </c>
       <c r="T91" s="6">
         <v>0</v>
       </c>
       <c r="U91" s="6">
         <v>2</v>
       </c>
       <c r="V91" s="6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="W91" s="6">
         <v>3</v>
       </c>
       <c r="X91" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y91" s="6">
         <v>1</v>
       </c>
       <c r="Z91" s="6">
         <v>1</v>
       </c>
       <c r="AA91" s="6">
         <v>4</v>
       </c>
       <c r="AB91" s="6">
         <v>3</v>
       </c>
       <c r="AC91" s="6">
         <v>2</v>
       </c>
       <c r="AD91" s="6">
         <v>0</v>
       </c>
       <c r="AE91" s="6">
         <v>2</v>
       </c>
       <c r="AF91" s="6">
         <v>0</v>
       </c>
       <c r="AG91" s="6">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH91" s="6">
         <v>0</v>
       </c>
       <c r="AI91" s="6">
         <v>0</v>
       </c>
       <c r="AJ91" s="6">
         <v>0</v>
       </c>
       <c r="AK91" s="6">
         <v>0</v>
       </c>
       <c r="AL91" s="6">
         <v>0</v>
       </c>
       <c r="AM91" s="6">
         <v>2</v>
       </c>
       <c r="AN91" s="6">
         <v>0</v>
       </c>
       <c r="AO91" s="6">
         <v>9</v>
       </c>
       <c r="AP91" s="6">
         <v>8</v>
       </c>
       <c r="AQ91" s="6">
         <v>8</v>
       </c>
       <c r="AR91" s="6">
         <v>0</v>
       </c>
       <c r="AS91" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AT91" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AU91" s="6">
         <v>0</v>
       </c>
       <c r="AV91" s="6">
         <v>2</v>
       </c>
       <c r="AW91" s="6">
         <v>0</v>
       </c>
       <c r="AX91" s="6">
         <v>0</v>
       </c>
       <c r="AY91" s="6">
         <v>1</v>
       </c>
       <c r="AZ91" s="6">
         <v>2</v>
       </c>
       <c r="BA91" s="6">
         <v>0</v>
       </c>
       <c r="BB91" s="6">
         <v>11</v>
       </c>
       <c r="BC91" s="6">
         <v>0</v>
       </c>
       <c r="BD91" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BE91" s="6">
         <v>0</v>
       </c>
       <c r="BF91" s="6">
         <v>4</v>
       </c>
       <c r="BG91" s="6">
         <v>0</v>
       </c>
       <c r="BH91" s="6">
         <v>0</v>
       </c>
       <c r="BI91" s="6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="BJ91" s="2"/>
+        <v>2</v>
+      </c>
     </row>
-    <row r="92" spans="1:62" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G92" s="28" t="s">
+    <row r="92" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C92" s="26"/>
+      <c r="D92" s="26"/>
+      <c r="E92" s="26"/>
+      <c r="G92" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="H92" s="28"/>
-[...1 lines deleted...]
-      <c r="J92" s="17"/>
+      <c r="H92" s="26"/>
+      <c r="I92" s="26"/>
+      <c r="J92" s="16"/>
       <c r="K92" s="6">
-        <v>682</v>
+        <v>725</v>
       </c>
       <c r="L92" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M92" s="6">
         <v>2</v>
       </c>
       <c r="N92" s="6">
         <v>9</v>
       </c>
       <c r="O92" s="6">
         <v>9</v>
       </c>
       <c r="P92" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q92" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R92" s="6">
         <v>2</v>
       </c>
       <c r="S92" s="6">
         <v>1</v>
       </c>
       <c r="T92" s="6">
         <v>6</v>
       </c>
       <c r="U92" s="6">
         <v>5</v>
       </c>
       <c r="V92" s="6">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="W92" s="6">
         <v>13</v>
       </c>
       <c r="X92" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="Y92" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z92" s="6">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AA92" s="6">
         <v>29</v>
       </c>
       <c r="AB92" s="6">
         <v>33</v>
       </c>
       <c r="AC92" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AD92" s="6">
         <v>4</v>
       </c>
       <c r="AE92" s="6">
         <v>13</v>
       </c>
       <c r="AF92" s="6">
         <v>15</v>
       </c>
       <c r="AG92" s="6">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="AH92" s="6">
         <v>12</v>
       </c>
       <c r="AI92" s="6">
         <v>2</v>
       </c>
       <c r="AJ92" s="6">
         <v>5</v>
       </c>
       <c r="AK92" s="6">
         <v>9</v>
       </c>
       <c r="AL92" s="6">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="AM92" s="6">
         <v>27</v>
       </c>
       <c r="AN92" s="6">
         <v>19</v>
       </c>
       <c r="AO92" s="6">
         <v>12</v>
       </c>
       <c r="AP92" s="6">
         <v>27</v>
       </c>
       <c r="AQ92" s="6">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AR92" s="6">
         <v>6</v>
       </c>
       <c r="AS92" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AT92" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AU92" s="6">
         <v>2</v>
       </c>
       <c r="AV92" s="6">
         <v>8</v>
       </c>
       <c r="AW92" s="6">
         <v>5</v>
       </c>
       <c r="AX92" s="6">
         <v>2</v>
       </c>
       <c r="AY92" s="6">
         <v>1</v>
       </c>
       <c r="AZ92" s="6">
         <v>16</v>
       </c>
       <c r="BA92" s="6">
         <v>13</v>
       </c>
       <c r="BB92" s="6">
         <v>36</v>
       </c>
       <c r="BC92" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="BD92" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="BE92" s="6">
         <v>2</v>
       </c>
       <c r="BF92" s="6">
         <v>2</v>
       </c>
       <c r="BG92" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="BH92" s="6">
         <v>2</v>
       </c>
       <c r="BI92" s="6">
         <v>3</v>
       </c>
-      <c r="BJ92" s="2"/>
     </row>
-    <row r="93" spans="1:62" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="G93" s="35" t="s">
+    <row r="93" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="17"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="17"/>
+      <c r="G93" s="28" t="s">
         <v>137</v>
       </c>
-      <c r="H93" s="35"/>
-[...1 lines deleted...]
-      <c r="J93" s="19"/>
+      <c r="H93" s="28"/>
+      <c r="I93" s="28"/>
+      <c r="J93" s="18"/>
       <c r="K93" s="7">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="L93" s="7">
         <v>0</v>
       </c>
       <c r="M93" s="7">
         <v>0</v>
       </c>
       <c r="N93" s="7">
         <v>0</v>
       </c>
       <c r="O93" s="7">
         <v>0</v>
       </c>
       <c r="P93" s="7">
         <v>0</v>
       </c>
       <c r="Q93" s="7">
         <v>0</v>
       </c>
       <c r="R93" s="7">
         <v>5</v>
       </c>
       <c r="S93" s="7">
         <v>0</v>
       </c>
@@ -17872,316 +17803,308 @@
       <c r="Y93" s="7">
         <v>1</v>
       </c>
       <c r="Z93" s="7">
         <v>1</v>
       </c>
       <c r="AA93" s="7">
         <v>4</v>
       </c>
       <c r="AB93" s="7">
         <v>7</v>
       </c>
       <c r="AC93" s="7">
         <v>2</v>
       </c>
       <c r="AD93" s="7">
         <v>0</v>
       </c>
       <c r="AE93" s="7">
         <v>0</v>
       </c>
       <c r="AF93" s="7">
         <v>3</v>
       </c>
       <c r="AG93" s="7">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AH93" s="7">
         <v>0</v>
       </c>
       <c r="AI93" s="7">
         <v>0</v>
       </c>
       <c r="AJ93" s="7">
         <v>0</v>
       </c>
       <c r="AK93" s="7">
         <v>2</v>
       </c>
       <c r="AL93" s="7">
         <v>0</v>
       </c>
       <c r="AM93" s="7">
         <v>2</v>
       </c>
       <c r="AN93" s="7">
         <v>0</v>
       </c>
       <c r="AO93" s="7">
         <v>0</v>
       </c>
       <c r="AP93" s="7">
         <v>0</v>
       </c>
       <c r="AQ93" s="7">
         <v>15</v>
       </c>
       <c r="AR93" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AS93" s="7">
         <v>2</v>
       </c>
       <c r="AT93" s="7">
         <v>2</v>
       </c>
       <c r="AU93" s="7">
         <v>0</v>
       </c>
       <c r="AV93" s="7">
         <v>0</v>
       </c>
       <c r="AW93" s="7">
         <v>0</v>
       </c>
       <c r="AX93" s="7">
         <v>1</v>
       </c>
       <c r="AY93" s="7">
         <v>0</v>
       </c>
       <c r="AZ93" s="7">
         <v>0</v>
       </c>
       <c r="BA93" s="7">
         <v>0</v>
       </c>
       <c r="BB93" s="7">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="BC93" s="7">
         <v>0</v>
       </c>
       <c r="BD93" s="7">
         <v>1</v>
       </c>
       <c r="BE93" s="7">
         <v>2</v>
       </c>
       <c r="BF93" s="7">
         <v>0</v>
       </c>
       <c r="BG93" s="7">
         <v>0</v>
       </c>
       <c r="BH93" s="7">
         <v>3</v>
       </c>
       <c r="BI93" s="7">
         <v>2</v>
       </c>
-      <c r="BJ93" s="2"/>
     </row>
-    <row r="94" spans="1:62" ht="9.9499999999999993" customHeight="1">
-[...7 lines deleted...]
-      <c r="I94" s="2"/>
+    <row r="94" spans="1:61" ht="10" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="19"/>
     </row>
-    <row r="95" spans="1:62" ht="12">
-      <c r="K95" s="25" t="s">
+    <row r="95" spans="1:61" ht="12" x14ac:dyDescent="0.2">
+      <c r="K95" s="23" t="s">
         <v>141</v>
       </c>
-      <c r="L95" s="46" t="s">
+      <c r="L95" s="25" t="s">
         <v>138</v>
       </c>
-      <c r="M95" s="46"/>
-[...47 lines deleted...]
-      <c r="BI95" s="21"/>
+      <c r="M95" s="25"/>
+      <c r="N95" s="25"/>
+      <c r="O95" s="25"/>
+      <c r="P95" s="25"/>
+      <c r="Q95" s="25"/>
+      <c r="R95" s="25"/>
+      <c r="S95" s="25"/>
+      <c r="T95" s="25"/>
+      <c r="U95" s="25"/>
+      <c r="V95" s="25"/>
+      <c r="W95" s="25"/>
+      <c r="X95" s="25"/>
+      <c r="Y95" s="25"/>
+      <c r="Z95" s="25"/>
+      <c r="AA95" s="25"/>
+      <c r="AB95" s="25"/>
+      <c r="AC95" s="25"/>
+      <c r="AD95" s="25"/>
+      <c r="AE95" s="25"/>
+      <c r="AF95" s="25"/>
+      <c r="AG95" s="25"/>
+      <c r="AH95" s="25"/>
+      <c r="AI95" s="25"/>
+      <c r="AJ95" s="25"/>
+      <c r="AK95" s="25"/>
+      <c r="AL95" s="25"/>
+      <c r="AM95" s="25"/>
+      <c r="AN95" s="25"/>
+      <c r="AO95" s="25"/>
+      <c r="AP95" s="25"/>
+      <c r="AQ95" s="4"/>
+      <c r="AR95" s="4"/>
+      <c r="AS95" s="4"/>
+      <c r="AT95" s="4"/>
+      <c r="AU95" s="4"/>
+      <c r="AV95" s="4"/>
+      <c r="AW95" s="4"/>
+      <c r="AX95" s="4"/>
+      <c r="AY95" s="4"/>
+      <c r="AZ95" s="4"/>
+      <c r="BA95" s="4"/>
+      <c r="BB95" s="4"/>
+      <c r="BC95" s="4"/>
+      <c r="BD95" s="4"/>
+      <c r="BE95" s="4"/>
+      <c r="BF95" s="4"/>
+      <c r="BG95" s="4"/>
+      <c r="BH95" s="4"/>
+      <c r="BI95" s="4"/>
     </row>
-    <row r="96" spans="1:62" ht="12">
-      <c r="K96" s="26" t="s">
+    <row r="96" spans="1:61" ht="12" x14ac:dyDescent="0.2">
+      <c r="K96" s="24" t="s">
         <v>139</v>
       </c>
-      <c r="L96" s="22" t="s">
+      <c r="L96" s="20" t="s">
         <v>140</v>
       </c>
-      <c r="M96" s="22"/>
-[...47 lines deleted...]
-      <c r="BI96" s="22"/>
+      <c r="M96" s="20"/>
+      <c r="N96" s="20"/>
+      <c r="O96" s="20"/>
+      <c r="P96" s="20"/>
+      <c r="Q96" s="20"/>
+      <c r="R96" s="20"/>
+      <c r="S96" s="20"/>
+      <c r="T96" s="20"/>
+      <c r="U96" s="20"/>
+      <c r="V96" s="20"/>
+      <c r="W96" s="20"/>
+      <c r="X96" s="20"/>
+      <c r="Y96" s="20"/>
+      <c r="Z96" s="20"/>
+      <c r="AA96" s="20"/>
+      <c r="AB96" s="20"/>
+      <c r="AC96" s="20"/>
+      <c r="AD96" s="20"/>
+      <c r="AE96" s="20"/>
+      <c r="AF96" s="20"/>
+      <c r="AG96" s="20"/>
+      <c r="AH96" s="20"/>
+      <c r="AI96" s="20"/>
+      <c r="AJ96" s="20"/>
+      <c r="AK96" s="20"/>
+      <c r="AL96" s="20"/>
+      <c r="AM96" s="20"/>
+      <c r="AN96" s="20"/>
+      <c r="AO96" s="20"/>
+      <c r="AP96" s="20"/>
+      <c r="AQ96" s="20"/>
+      <c r="AR96" s="20"/>
+      <c r="AS96" s="20"/>
+      <c r="AT96" s="20"/>
+      <c r="AU96" s="20"/>
+      <c r="AV96" s="20"/>
+      <c r="AW96" s="20"/>
+      <c r="AX96" s="20"/>
+      <c r="AY96" s="20"/>
+      <c r="AZ96" s="20"/>
+      <c r="BA96" s="20"/>
+      <c r="BB96" s="20"/>
+      <c r="BC96" s="20"/>
+      <c r="BD96" s="20"/>
+      <c r="BE96" s="20"/>
+      <c r="BF96" s="20"/>
+      <c r="BG96" s="20"/>
+      <c r="BH96" s="20"/>
+      <c r="BI96" s="20"/>
     </row>
-    <row r="97" spans="3:61" ht="12">
-[...50 lines deleted...]
-      <c r="BI97" s="22"/>
+    <row r="97" spans="3:61" ht="12" x14ac:dyDescent="0.2">
+      <c r="K97" s="20"/>
+      <c r="L97" s="20"/>
+      <c r="M97" s="20"/>
+      <c r="N97" s="20"/>
+      <c r="O97" s="20"/>
+      <c r="P97" s="20"/>
+      <c r="Q97" s="20"/>
+      <c r="R97" s="20"/>
+      <c r="S97" s="20"/>
+      <c r="T97" s="20"/>
+      <c r="U97" s="20"/>
+      <c r="V97" s="20"/>
+      <c r="W97" s="20"/>
+      <c r="X97" s="20"/>
+      <c r="Y97" s="20"/>
+      <c r="Z97" s="20"/>
+      <c r="AA97" s="20"/>
+      <c r="AB97" s="20"/>
+      <c r="AC97" s="20"/>
+      <c r="AD97" s="20"/>
+      <c r="AE97" s="20"/>
+      <c r="AF97" s="20"/>
+      <c r="AG97" s="20"/>
+      <c r="AH97" s="20"/>
+      <c r="AI97" s="20"/>
+      <c r="AJ97" s="20"/>
+      <c r="AK97" s="20"/>
+      <c r="AL97" s="20"/>
+      <c r="AM97" s="20"/>
+      <c r="AN97" s="20"/>
+      <c r="AO97" s="20"/>
+      <c r="AP97" s="20"/>
+      <c r="AQ97" s="20"/>
+      <c r="AR97" s="20"/>
+      <c r="AS97" s="20"/>
+      <c r="AT97" s="20"/>
+      <c r="AU97" s="20"/>
+      <c r="AV97" s="20"/>
+      <c r="AW97" s="20"/>
+      <c r="AX97" s="20"/>
+      <c r="AY97" s="20"/>
+      <c r="AZ97" s="20"/>
+      <c r="BA97" s="20"/>
+      <c r="BB97" s="20"/>
+      <c r="BC97" s="20"/>
+      <c r="BD97" s="20"/>
+      <c r="BE97" s="20"/>
+      <c r="BF97" s="20"/>
+      <c r="BG97" s="20"/>
+      <c r="BH97" s="20"/>
+      <c r="BI97" s="20"/>
     </row>
-    <row r="98" spans="3:61" ht="21.95" customHeight="1">
+    <row r="98" spans="3:61" ht="22" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K98" s="4"/>
       <c r="L98" s="4"/>
       <c r="M98" s="4"/>
       <c r="N98" s="4"/>
       <c r="O98" s="4"/>
       <c r="P98" s="4"/>
       <c r="Q98" s="4"/>
       <c r="R98" s="4"/>
       <c r="S98" s="4"/>
       <c r="T98" s="4"/>
       <c r="U98" s="4"/>
       <c r="V98" s="4"/>
       <c r="W98" s="4"/>
       <c r="X98" s="4"/>
       <c r="Y98" s="4"/>
       <c r="Z98" s="4"/>
       <c r="AA98" s="4"/>
       <c r="AB98" s="4"/>
       <c r="AC98" s="4"/>
       <c r="AD98" s="4"/>
       <c r="AE98" s="4"/>
       <c r="AF98" s="4"/>
       <c r="AG98" s="4"/>
       <c r="AH98" s="4"/>
       <c r="AI98" s="4"/>
@@ -18190,223 +18113,223 @@
       <c r="AL98" s="4"/>
       <c r="AM98" s="4"/>
       <c r="AN98" s="4"/>
       <c r="AO98" s="4"/>
       <c r="AP98" s="4"/>
       <c r="AQ98" s="4"/>
       <c r="AR98" s="4"/>
       <c r="AS98" s="4"/>
       <c r="AT98" s="4"/>
       <c r="AU98" s="4"/>
       <c r="AV98" s="4"/>
       <c r="AW98" s="4"/>
       <c r="AX98" s="4"/>
       <c r="AY98" s="4"/>
       <c r="AZ98" s="4"/>
       <c r="BA98" s="4"/>
       <c r="BB98" s="4"/>
       <c r="BC98" s="4"/>
       <c r="BD98" s="4"/>
       <c r="BE98" s="4"/>
       <c r="BF98" s="4"/>
       <c r="BG98" s="4"/>
       <c r="BH98" s="4"/>
       <c r="BI98" s="4"/>
     </row>
-    <row r="99" spans="3:61" s="2" customFormat="1" ht="12">
+    <row r="99" spans="3:61" ht="12" x14ac:dyDescent="0.2">
       <c r="K99" s="1"/>
       <c r="N99" s="1"/>
       <c r="Q99" s="1"/>
       <c r="T99" s="1"/>
       <c r="W99" s="1"/>
       <c r="Z99" s="1"/>
       <c r="AC99" s="1"/>
       <c r="AF99" s="1"/>
       <c r="AI99" s="1"/>
       <c r="AL99" s="1"/>
       <c r="AO99" s="1"/>
       <c r="AR99" s="1"/>
       <c r="AU99" s="1"/>
       <c r="AX99" s="1"/>
       <c r="BA99" s="1"/>
       <c r="BD99" s="1"/>
       <c r="BG99" s="1"/>
     </row>
-    <row r="100" spans="3:61" ht="23.1" customHeight="1">
+    <row r="100" spans="3:61" ht="23.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="144">
-    <mergeCell ref="G12:I12"/>
-[...118 lines deleted...]
-    <mergeCell ref="G15:I15"/>
     <mergeCell ref="B1:AI1"/>
     <mergeCell ref="C89:I89"/>
     <mergeCell ref="B86:I86"/>
     <mergeCell ref="C84:I84"/>
     <mergeCell ref="C87:E88"/>
     <mergeCell ref="G87:I87"/>
     <mergeCell ref="G72:I72"/>
     <mergeCell ref="G78:I78"/>
     <mergeCell ref="G79:I79"/>
     <mergeCell ref="G73:I73"/>
     <mergeCell ref="G74:I74"/>
     <mergeCell ref="G75:I75"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="B3:I5"/>
+    <mergeCell ref="G61:I61"/>
+    <mergeCell ref="G56:I56"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="C20:E21"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="B6:I6"/>
+    <mergeCell ref="G70:I70"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="C18:E19"/>
+    <mergeCell ref="AO3:AO5"/>
+    <mergeCell ref="AH3:AH5"/>
+    <mergeCell ref="AI3:AI5"/>
+    <mergeCell ref="AD3:AD5"/>
+    <mergeCell ref="AE3:AE5"/>
+    <mergeCell ref="Z3:Z5"/>
     <mergeCell ref="AA3:AA5"/>
     <mergeCell ref="AB3:AB5"/>
     <mergeCell ref="AC3:AC5"/>
-    <mergeCell ref="C18:E19"/>
+    <mergeCell ref="AK3:AK5"/>
+    <mergeCell ref="AL3:AL5"/>
+    <mergeCell ref="AM3:AM5"/>
+    <mergeCell ref="AN3:AN5"/>
+    <mergeCell ref="G91:I91"/>
+    <mergeCell ref="G92:I92"/>
+    <mergeCell ref="G93:I93"/>
+    <mergeCell ref="G76:I76"/>
+    <mergeCell ref="G77:I77"/>
+    <mergeCell ref="G80:I80"/>
+    <mergeCell ref="G81:I81"/>
+    <mergeCell ref="C90:I90"/>
+    <mergeCell ref="G88:I88"/>
+    <mergeCell ref="C83:I83"/>
+    <mergeCell ref="C82:I82"/>
     <mergeCell ref="G38:I38"/>
     <mergeCell ref="G20:I20"/>
+    <mergeCell ref="G50:I50"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="C35:I35"/>
+    <mergeCell ref="C22:E25"/>
+    <mergeCell ref="G22:I22"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I24"/>
     <mergeCell ref="G25:I25"/>
+    <mergeCell ref="C26:E34"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="G27:G31"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="G46:I46"/>
+    <mergeCell ref="C37:E51"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="G47:I47"/>
+    <mergeCell ref="G48:I48"/>
+    <mergeCell ref="G37:I37"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="S3:S5"/>
+    <mergeCell ref="T3:T5"/>
+    <mergeCell ref="M3:M5"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="L3:L5"/>
+    <mergeCell ref="R3:R5"/>
+    <mergeCell ref="C7:E9"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="C10:E15"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="AU3:AU5"/>
+    <mergeCell ref="BB3:BB5"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="Y3:Y5"/>
+    <mergeCell ref="N3:N5"/>
+    <mergeCell ref="O3:O5"/>
+    <mergeCell ref="P3:P5"/>
+    <mergeCell ref="Q3:Q5"/>
+    <mergeCell ref="U3:U5"/>
+    <mergeCell ref="V3:V5"/>
+    <mergeCell ref="AR3:AR5"/>
+    <mergeCell ref="AS3:AS5"/>
+    <mergeCell ref="AT3:AT5"/>
+    <mergeCell ref="W3:W5"/>
+    <mergeCell ref="X3:X5"/>
+    <mergeCell ref="AF3:AF5"/>
+    <mergeCell ref="AG3:AG5"/>
+    <mergeCell ref="AJ3:AJ5"/>
+    <mergeCell ref="AP3:AP5"/>
+    <mergeCell ref="AQ3:AQ5"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="BI3:BI5"/>
+    <mergeCell ref="BD3:BD5"/>
+    <mergeCell ref="BE3:BE5"/>
+    <mergeCell ref="BF3:BF5"/>
+    <mergeCell ref="BG3:BG5"/>
+    <mergeCell ref="BC3:BC5"/>
+    <mergeCell ref="BH3:BH5"/>
+    <mergeCell ref="AV3:AV5"/>
+    <mergeCell ref="AW3:AW5"/>
+    <mergeCell ref="AX3:AX5"/>
+    <mergeCell ref="AY3:AY5"/>
+    <mergeCell ref="AZ3:AZ5"/>
+    <mergeCell ref="BA3:BA5"/>
+    <mergeCell ref="L95:AP95"/>
+    <mergeCell ref="C36:I36"/>
+    <mergeCell ref="C54:I54"/>
+    <mergeCell ref="C67:E72"/>
+    <mergeCell ref="C62:E66"/>
+    <mergeCell ref="G49:I49"/>
+    <mergeCell ref="C73:E81"/>
+    <mergeCell ref="G62:I62"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="G66:I66"/>
     <mergeCell ref="G64:I64"/>
-    <mergeCell ref="G10:I10"/>
-    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="G63:I63"/>
+    <mergeCell ref="C55:E61"/>
+    <mergeCell ref="G55:I55"/>
+    <mergeCell ref="G57:G60"/>
+    <mergeCell ref="C52:I52"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="G67:I67"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="G43:G45"/>
+    <mergeCell ref="G71:I71"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="C53:I53"/>
+    <mergeCell ref="C91:E93"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.27559055118110237"/>
-  <pageSetup paperSize="9" scale="51" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="35" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -18419,27 +18342,28 @@
       <vt:lpstr>25-01-3</vt:lpstr>
       <vt:lpstr>'25-01-3'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>