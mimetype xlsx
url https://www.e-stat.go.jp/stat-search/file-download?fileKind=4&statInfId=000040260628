--- v0 (2026-05-18)
+++ v1 (2026-08-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAE8644D-DD07-4589-9756-902F99436852}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{FAF26877-5EF8-47DB-ABF6-3923CDD01352}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A60FF5F1-A747-4206-9822-F251F5143344}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{3FE41854-879D-4C54-8350-087CE495AC6F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3FE41854-879D-4C54-8350-087CE495AC6F}"/>
   </bookViews>
   <sheets>
     <sheet name="46鹿児島" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="105">
   <si>
     <t>46  鹿児島県　　　　　　　　　　　　</t>
@@ -775,243 +775,243 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_GEC13" xfId="2" xr:uid="{EB4F9E88-B20F-46F3-83C7-37C143DEF0A7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
@@ -1299,899 +1299,144 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C60D197-7757-4DCA-9C87-3B3D9B9D91CD}">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="4" customWidth="1"/>
-    <col min="2" max="2" width="7.69921875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="7.75" style="3" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
-    <col min="4" max="5" width="6.3984375" style="4" customWidth="1"/>
-[...760 lines deleted...]
-    <col min="16155" max="16384" width="8.69921875" style="4"/>
+    <col min="4" max="5" width="6.375" style="4" customWidth="1"/>
+    <col min="6" max="8" width="5.75" style="4" customWidth="1"/>
+    <col min="9" max="15" width="6.375" style="4" customWidth="1"/>
+    <col min="16" max="25" width="6.125" style="4" customWidth="1"/>
+    <col min="26" max="26" width="7.75" style="5" customWidth="1"/>
+    <col min="27" max="27" width="8.75" style="4"/>
+    <col min="28" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
-    <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A5" s="71" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="74" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="79" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="80"/>
       <c r="F5" s="80"/>
       <c r="G5" s="80"/>
       <c r="H5" s="80"/>
       <c r="I5" s="80"/>
       <c r="J5" s="80"/>
       <c r="K5" s="80"/>
       <c r="L5" s="80"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="12"/>
       <c r="P5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
       <c r="S5" s="14"/>
       <c r="T5" s="14"/>
       <c r="U5" s="14"/>
       <c r="V5" s="14"/>
       <c r="W5" s="15"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="54" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="72"/>
       <c r="B6" s="75"/>
       <c r="C6" s="78"/>
       <c r="D6" s="57" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="59" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="59" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="62" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="59" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="62" t="s">
@@ -2205,193 +1450,193 @@
       <c r="O6" s="19"/>
       <c r="P6" s="65" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="57" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="57" t="s">
         <v>18</v>
       </c>
       <c r="S6" s="18"/>
       <c r="T6" s="62" t="s">
         <v>19</v>
       </c>
       <c r="U6" s="57" t="s">
         <v>20</v>
       </c>
       <c r="V6" s="20"/>
       <c r="W6" s="21"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="Z6" s="55"/>
     </row>
-    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="72"/>
       <c r="B7" s="75"/>
       <c r="C7" s="78"/>
       <c r="D7" s="58"/>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="60"/>
       <c r="I7" s="63"/>
       <c r="J7" s="60"/>
       <c r="K7" s="63"/>
       <c r="L7" s="60"/>
       <c r="M7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="N7" s="24"/>
       <c r="O7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="P7" s="66"/>
       <c r="Q7" s="81"/>
       <c r="R7" s="81"/>
       <c r="S7" s="24"/>
       <c r="T7" s="63"/>
       <c r="U7" s="81"/>
       <c r="V7" s="26"/>
       <c r="W7" s="27"/>
       <c r="X7" s="25" t="s">
         <v>24</v>
       </c>
       <c r="Y7" s="28"/>
       <c r="Z7" s="55"/>
     </row>
-    <row r="8" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="72"/>
       <c r="B8" s="75"/>
       <c r="C8" s="78"/>
       <c r="D8" s="58"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60"/>
       <c r="I8" s="63"/>
       <c r="J8" s="60"/>
       <c r="K8" s="63"/>
       <c r="L8" s="60"/>
       <c r="M8" s="23"/>
       <c r="N8" s="59" t="s">
         <v>25</v>
       </c>
       <c r="O8" s="25"/>
       <c r="P8" s="66"/>
       <c r="Q8" s="81"/>
       <c r="R8" s="81"/>
       <c r="S8" s="59" t="s">
         <v>26</v>
       </c>
       <c r="T8" s="63"/>
       <c r="U8" s="81"/>
       <c r="V8" s="59" t="s">
         <v>27</v>
       </c>
       <c r="W8" s="67" t="s">
         <v>28</v>
       </c>
       <c r="X8" s="29"/>
       <c r="Y8" s="28" t="s">
         <v>29</v>
       </c>
       <c r="Z8" s="55"/>
     </row>
-    <row r="9" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="72"/>
       <c r="B9" s="75"/>
       <c r="C9" s="78"/>
       <c r="D9" s="58"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="60"/>
       <c r="I9" s="63"/>
       <c r="J9" s="60"/>
       <c r="K9" s="63"/>
       <c r="L9" s="60"/>
       <c r="M9" s="23" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="69"/>
       <c r="O9" s="25" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="66"/>
       <c r="Q9" s="81"/>
       <c r="R9" s="81"/>
       <c r="S9" s="69"/>
       <c r="T9" s="63"/>
       <c r="U9" s="81"/>
       <c r="V9" s="69"/>
       <c r="W9" s="67"/>
       <c r="X9" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="28"/>
       <c r="Z9" s="55"/>
     </row>
-    <row r="10" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="73"/>
       <c r="B10" s="76"/>
       <c r="C10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="64"/>
       <c r="J10" s="61"/>
       <c r="K10" s="64"/>
       <c r="L10" s="61"/>
       <c r="M10" s="32"/>
       <c r="N10" s="70"/>
       <c r="O10" s="33"/>
       <c r="P10" s="34" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="82"/>
       <c r="R10" s="82"/>
       <c r="S10" s="70"/>
       <c r="T10" s="64"/>
       <c r="U10" s="82"/>
       <c r="V10" s="70"/>
       <c r="W10" s="68"/>
       <c r="X10" s="33"/>
       <c r="Y10" s="33" t="s">
         <v>36</v>
       </c>
       <c r="Z10" s="56"/>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A11" s="35"/>
       <c r="B11" s="36"/>
       <c r="C11" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="37" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="37" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="37" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="37" t="s">
         <v>44</v>
@@ -2421,559 +1666,559 @@
         <v>52</v>
       </c>
       <c r="S11" s="37" t="s">
         <v>53</v>
       </c>
       <c r="T11" s="37" t="s">
         <v>54</v>
       </c>
       <c r="U11" s="37" t="s">
         <v>55</v>
       </c>
       <c r="V11" s="37" t="s">
         <v>56</v>
       </c>
       <c r="W11" s="37" t="s">
         <v>57</v>
       </c>
       <c r="X11" s="37" t="s">
         <v>58</v>
       </c>
       <c r="Y11" s="37" t="s">
         <v>59</v>
       </c>
       <c r="Z11" s="38"/>
     </row>
-    <row r="12" spans="1:26" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="39"/>
       <c r="B12" s="40"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
       <c r="T12" s="41"/>
       <c r="U12" s="41"/>
       <c r="V12" s="41"/>
       <c r="W12" s="41"/>
       <c r="X12" s="41"/>
       <c r="Y12" s="41"/>
       <c r="Z12" s="42"/>
     </row>
-    <row r="13" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="43" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="44">
         <v>201</v>
       </c>
       <c r="C13" s="1">
-        <v>2266</v>
+        <v>2283</v>
       </c>
       <c r="D13" s="1">
         <v>318</v>
       </c>
       <c r="E13" s="1">
         <v>54</v>
       </c>
       <c r="F13" s="1">
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>1</v>
       </c>
       <c r="J13" s="1">
         <v>148</v>
       </c>
       <c r="K13" s="1">
         <v>47</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M13" s="1">
         <v>45</v>
       </c>
       <c r="N13" s="1">
         <v>44</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P13" s="1">
-        <v>1925</v>
+        <v>1942</v>
       </c>
       <c r="Q13" s="1">
         <v>866</v>
       </c>
       <c r="R13" s="1">
         <v>122</v>
       </c>
       <c r="S13" s="1">
         <v>119</v>
       </c>
       <c r="T13" s="1">
         <v>604</v>
       </c>
       <c r="U13" s="1">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="V13" s="1">
         <v>47</v>
       </c>
       <c r="W13" s="1">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="X13" s="1">
         <v>0</v>
       </c>
       <c r="Y13" s="1">
         <v>23</v>
       </c>
       <c r="Z13" s="45">
         <v>201</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="43" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="44">
         <v>203</v>
       </c>
       <c r="C14" s="1">
-        <v>4695</v>
+        <v>4713</v>
       </c>
       <c r="D14" s="1">
         <v>1175</v>
       </c>
       <c r="E14" s="1">
         <v>93</v>
       </c>
       <c r="F14" s="1">
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="1">
         <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>257</v>
       </c>
       <c r="J14" s="1">
         <v>491</v>
       </c>
       <c r="K14" s="1">
         <v>3</v>
       </c>
       <c r="L14" s="1">
         <v>278</v>
       </c>
       <c r="M14" s="1">
         <v>47</v>
       </c>
       <c r="N14" s="1">
         <v>30</v>
       </c>
       <c r="O14" s="1">
         <v>6</v>
       </c>
       <c r="P14" s="1">
-        <v>3504</v>
+        <v>3522</v>
       </c>
       <c r="Q14" s="1">
         <v>1753</v>
       </c>
       <c r="R14" s="1">
         <v>127</v>
       </c>
       <c r="S14" s="1">
         <v>113</v>
       </c>
       <c r="T14" s="1">
         <v>1104</v>
       </c>
       <c r="U14" s="1">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="V14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W14" s="1">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="X14" s="1">
         <v>0</v>
       </c>
       <c r="Y14" s="1">
         <v>16</v>
       </c>
       <c r="Z14" s="45">
         <v>203</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="44">
         <v>204</v>
       </c>
       <c r="C15" s="1">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="D15" s="1">
         <v>392</v>
       </c>
       <c r="E15" s="1">
         <v>3</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H15" s="1">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>116</v>
       </c>
       <c r="J15" s="1">
         <v>47</v>
       </c>
       <c r="K15" s="1">
         <v>12</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="1">
         <v>111</v>
       </c>
       <c r="N15" s="1">
         <v>110</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P15" s="1">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="Q15" s="1">
         <v>42</v>
       </c>
       <c r="R15" s="1">
         <v>17</v>
       </c>
       <c r="S15" s="1">
         <v>16</v>
       </c>
       <c r="T15" s="1">
         <v>270</v>
       </c>
       <c r="U15" s="1">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="V15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W15" s="1">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="X15" s="1">
         <v>0</v>
       </c>
       <c r="Y15" s="1">
         <v>58</v>
       </c>
       <c r="Z15" s="45">
         <v>204</v>
       </c>
     </row>
-    <row r="16" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="43" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="44">
         <v>206</v>
       </c>
       <c r="C16" s="1">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D16" s="1">
         <v>169</v>
       </c>
       <c r="E16" s="1">
         <v>22</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="1">
         <v>0</v>
       </c>
       <c r="H16" s="1">
         <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>24</v>
       </c>
       <c r="J16" s="1">
         <v>44</v>
       </c>
       <c r="K16" s="1">
         <v>75</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="1">
         <v>1</v>
       </c>
       <c r="N16" s="1">
         <v>0</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P16" s="1">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="Q16" s="1">
         <v>191</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T16" s="1">
         <v>80</v>
       </c>
       <c r="U16" s="1">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="V16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y16" s="1">
         <v>0</v>
       </c>
       <c r="Z16" s="45">
         <v>206</v>
       </c>
     </row>
-    <row r="17" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="44">
         <v>208</v>
       </c>
       <c r="C17" s="1">
-        <v>4176</v>
+        <v>4244</v>
       </c>
       <c r="D17" s="1">
         <v>701</v>
       </c>
       <c r="E17" s="1">
         <v>144</v>
       </c>
       <c r="F17" s="1">
         <v>0</v>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
         <v>1</v>
       </c>
       <c r="I17" s="1">
         <v>66</v>
       </c>
       <c r="J17" s="1">
         <v>176</v>
       </c>
       <c r="K17" s="1">
         <v>227</v>
       </c>
       <c r="L17" s="1">
         <v>19</v>
       </c>
       <c r="M17" s="1">
         <v>18</v>
       </c>
       <c r="N17" s="1">
         <v>10</v>
       </c>
       <c r="O17" s="1">
         <v>50</v>
       </c>
       <c r="P17" s="1">
-        <v>3470</v>
+        <v>3538</v>
       </c>
       <c r="Q17" s="1">
         <v>557</v>
       </c>
       <c r="R17" s="1">
         <v>47</v>
       </c>
       <c r="S17" s="1">
         <v>42</v>
       </c>
       <c r="T17" s="1">
         <v>127</v>
       </c>
       <c r="U17" s="1">
-        <v>2739</v>
+        <v>2806</v>
       </c>
       <c r="V17" s="1">
         <v>1628</v>
       </c>
       <c r="W17" s="1">
-        <v>1109</v>
+        <v>1176</v>
       </c>
       <c r="X17" s="1">
         <v>0</v>
       </c>
       <c r="Y17" s="1">
         <v>5</v>
       </c>
       <c r="Z17" s="45">
         <v>208</v>
       </c>
     </row>
-    <row r="18" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="44">
         <v>210</v>
       </c>
       <c r="C18" s="1">
-        <v>2635</v>
+        <v>2642</v>
       </c>
       <c r="D18" s="1">
         <v>1125</v>
       </c>
       <c r="E18" s="1">
         <v>3</v>
       </c>
       <c r="F18" s="1">
         <v>0</v>
       </c>
       <c r="G18" s="1">
         <v>0</v>
       </c>
       <c r="H18" s="1">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>52</v>
       </c>
       <c r="J18" s="1">
         <v>961</v>
       </c>
       <c r="K18" s="1">
         <v>9</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="1">
         <v>9</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P18" s="1">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="Q18" s="1">
         <v>1245</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T18" s="1">
         <v>140</v>
       </c>
       <c r="U18" s="1">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="V18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W18" s="1">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="X18" s="1">
         <v>0</v>
       </c>
       <c r="Y18" s="1">
         <v>1</v>
       </c>
       <c r="Z18" s="45">
         <v>210</v>
       </c>
     </row>
-    <row r="19" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="44">
         <v>213</v>
       </c>
       <c r="C19" s="1">
         <v>554</v>
       </c>
       <c r="D19" s="1">
         <v>382</v>
       </c>
       <c r="E19" s="1">
         <v>16</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
         <v>1</v>
       </c>
       <c r="I19" s="1">
@@ -3009,691 +2254,691 @@
       <c r="S19" s="1">
         <v>56</v>
       </c>
       <c r="T19" s="1">
         <v>0</v>
       </c>
       <c r="U19" s="1">
         <v>1</v>
       </c>
       <c r="V19" s="1">
         <v>1</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X19" s="1">
         <v>0</v>
       </c>
       <c r="Y19" s="1">
         <v>8</v>
       </c>
       <c r="Z19" s="45">
         <v>213</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="43" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="44">
         <v>214</v>
       </c>
       <c r="C20" s="1">
-        <v>2268</v>
+        <v>2367</v>
       </c>
       <c r="D20" s="1">
         <v>151</v>
       </c>
       <c r="E20" s="1">
         <v>14</v>
       </c>
       <c r="F20" s="1">
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>6</v>
       </c>
       <c r="J20" s="1">
         <v>110</v>
       </c>
       <c r="K20" s="1">
         <v>12</v>
       </c>
       <c r="L20" s="1">
         <v>6</v>
       </c>
       <c r="M20" s="1">
         <v>1</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O20" s="1">
         <v>0</v>
       </c>
       <c r="P20" s="1">
-        <v>2117</v>
+        <v>2216</v>
       </c>
       <c r="Q20" s="1">
         <v>76</v>
       </c>
       <c r="R20" s="1">
         <v>3</v>
       </c>
       <c r="S20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T20" s="1">
         <v>396</v>
       </c>
       <c r="U20" s="1">
-        <v>1642</v>
+        <v>1741</v>
       </c>
       <c r="V20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W20" s="1">
-        <v>1637</v>
+        <v>1737</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y20" s="1">
         <v>1</v>
       </c>
       <c r="Z20" s="45">
         <v>214</v>
       </c>
     </row>
-    <row r="21" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="44">
         <v>215</v>
       </c>
       <c r="C21" s="1">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="D21" s="1">
         <v>352</v>
       </c>
       <c r="E21" s="1">
         <v>165</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>4</v>
       </c>
       <c r="J21" s="1">
         <v>102</v>
       </c>
       <c r="K21" s="1">
         <v>57</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="1">
         <v>16</v>
       </c>
       <c r="N21" s="1">
         <v>14</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P21" s="1">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="Q21" s="1">
         <v>199</v>
       </c>
       <c r="R21" s="1">
         <v>6</v>
       </c>
       <c r="S21" s="1">
         <v>5</v>
       </c>
       <c r="T21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U21" s="1">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="V21" s="1">
         <v>8</v>
       </c>
       <c r="W21" s="1">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y21" s="1">
         <v>7</v>
       </c>
       <c r="Z21" s="45">
         <v>215</v>
       </c>
     </row>
-    <row r="22" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="43" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="44">
         <v>216</v>
       </c>
       <c r="C22" s="1">
-        <v>925</v>
+        <v>939</v>
       </c>
       <c r="D22" s="1">
         <v>396</v>
       </c>
       <c r="E22" s="1">
         <v>81</v>
       </c>
       <c r="F22" s="1">
         <v>0</v>
       </c>
       <c r="G22" s="1">
         <v>2</v>
       </c>
       <c r="H22" s="1">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>46</v>
       </c>
       <c r="J22" s="1">
         <v>177</v>
       </c>
       <c r="K22" s="1">
         <v>31</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M22" s="1">
         <v>46</v>
       </c>
       <c r="N22" s="1">
         <v>42</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P22" s="1">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="Q22" s="1">
         <v>227</v>
       </c>
       <c r="R22" s="1">
         <v>30</v>
       </c>
       <c r="S22" s="1">
         <v>28</v>
       </c>
       <c r="T22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="1">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="V22" s="1">
         <v>2</v>
       </c>
       <c r="W22" s="1">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y22" s="1">
         <v>22</v>
       </c>
       <c r="Z22" s="45">
         <v>216</v>
       </c>
     </row>
-    <row r="23" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="44">
         <v>217</v>
       </c>
       <c r="C23" s="1">
-        <v>4723</v>
+        <v>4771</v>
       </c>
       <c r="D23" s="1">
         <v>810</v>
       </c>
       <c r="E23" s="1">
         <v>102</v>
       </c>
       <c r="F23" s="1">
         <v>0</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>260</v>
       </c>
       <c r="J23" s="1">
         <v>289</v>
       </c>
       <c r="K23" s="1">
         <v>28</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M23" s="1">
         <v>98</v>
       </c>
       <c r="N23" s="1">
         <v>95</v>
       </c>
       <c r="O23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P23" s="1">
-        <v>3863</v>
+        <v>3910</v>
       </c>
       <c r="Q23" s="1">
         <v>1295</v>
       </c>
       <c r="R23" s="1">
         <v>50</v>
       </c>
       <c r="S23" s="1">
         <v>45</v>
       </c>
       <c r="T23" s="1">
         <v>1738</v>
       </c>
       <c r="U23" s="1">
-        <v>780</v>
+        <v>827</v>
       </c>
       <c r="V23" s="1">
         <v>1</v>
       </c>
       <c r="W23" s="1">
-        <v>779</v>
+        <v>826</v>
       </c>
       <c r="X23" s="1">
         <v>0</v>
       </c>
       <c r="Y23" s="1">
         <v>50</v>
       </c>
       <c r="Z23" s="45">
         <v>217</v>
       </c>
     </row>
-    <row r="24" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="43" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="44">
         <v>218</v>
       </c>
       <c r="C24" s="1">
-        <v>2529</v>
+        <v>2555</v>
       </c>
       <c r="D24" s="1">
         <v>571</v>
       </c>
       <c r="E24" s="1">
         <v>152</v>
       </c>
       <c r="F24" s="1">
         <v>0</v>
       </c>
       <c r="G24" s="1">
         <v>1</v>
       </c>
       <c r="H24" s="1">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>16</v>
       </c>
       <c r="J24" s="1">
         <v>172</v>
       </c>
       <c r="K24" s="1">
         <v>66</v>
       </c>
       <c r="L24" s="1">
         <v>20</v>
       </c>
       <c r="M24" s="1">
         <v>136</v>
       </c>
       <c r="N24" s="1">
         <v>129</v>
       </c>
       <c r="O24" s="1">
         <v>10</v>
       </c>
       <c r="P24" s="1">
-        <v>1890</v>
+        <v>1916</v>
       </c>
       <c r="Q24" s="1">
         <v>493</v>
       </c>
       <c r="R24" s="1">
         <v>77</v>
       </c>
       <c r="S24" s="1">
         <v>71</v>
       </c>
       <c r="T24" s="1">
         <v>74</v>
       </c>
       <c r="U24" s="1">
-        <v>1245</v>
+        <v>1271</v>
       </c>
       <c r="V24" s="1">
         <v>815</v>
       </c>
       <c r="W24" s="1">
-        <v>429</v>
+        <v>455</v>
       </c>
       <c r="X24" s="1">
         <v>0</v>
       </c>
       <c r="Y24" s="1">
         <v>68</v>
       </c>
       <c r="Z24" s="45">
         <v>218</v>
       </c>
     </row>
-    <row r="25" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="43" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="44">
         <v>219</v>
       </c>
       <c r="C25" s="1">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D25" s="1">
         <v>91</v>
       </c>
       <c r="E25" s="1">
         <v>22</v>
       </c>
       <c r="F25" s="1">
         <v>0</v>
       </c>
       <c r="G25" s="1">
         <v>0</v>
       </c>
       <c r="H25" s="1">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>3</v>
       </c>
       <c r="J25" s="1">
         <v>24</v>
       </c>
       <c r="K25" s="1">
         <v>38</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M25" s="1">
         <v>1</v>
       </c>
       <c r="N25" s="1">
         <v>0</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P25" s="1">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="Q25" s="1">
         <v>265</v>
       </c>
       <c r="R25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U25" s="1">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="V25" s="1">
         <v>4</v>
       </c>
       <c r="W25" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="X25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y25" s="1">
         <v>0</v>
       </c>
       <c r="Z25" s="45">
         <v>219</v>
       </c>
     </row>
-    <row r="26" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="43" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="44">
         <v>220</v>
       </c>
       <c r="C26" s="1">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="D26" s="1">
         <v>411</v>
       </c>
       <c r="E26" s="1">
         <v>80</v>
       </c>
       <c r="F26" s="1">
         <v>1</v>
       </c>
       <c r="G26" s="1">
         <v>2</v>
       </c>
       <c r="H26" s="1">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>46</v>
       </c>
       <c r="J26" s="1">
         <v>190</v>
       </c>
       <c r="K26" s="1">
         <v>46</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M26" s="1">
         <v>30</v>
       </c>
       <c r="N26" s="1">
         <v>18</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P26" s="1">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="Q26" s="1">
         <v>768</v>
       </c>
       <c r="R26" s="1">
         <v>7</v>
       </c>
       <c r="S26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T26" s="1">
         <v>45</v>
       </c>
       <c r="U26" s="1">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="V26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X26" s="1">
         <v>9</v>
       </c>
       <c r="Y26" s="1">
         <v>10</v>
       </c>
       <c r="Z26" s="45">
         <v>220</v>
       </c>
     </row>
-    <row r="27" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="43" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="44">
         <v>221</v>
       </c>
       <c r="C27" s="1">
-        <v>2631</v>
+        <v>2670</v>
       </c>
       <c r="D27" s="1">
         <v>1167</v>
       </c>
       <c r="E27" s="1">
         <v>49</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1">
         <v>2</v>
       </c>
       <c r="H27" s="1">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>263</v>
       </c>
       <c r="J27" s="1">
         <v>521</v>
       </c>
       <c r="K27" s="1">
         <v>12</v>
       </c>
       <c r="L27" s="1">
         <v>60</v>
       </c>
       <c r="M27" s="1">
         <v>240</v>
       </c>
       <c r="N27" s="1">
         <v>235</v>
       </c>
       <c r="O27" s="1">
         <v>21</v>
       </c>
       <c r="P27" s="1">
-        <v>1340</v>
+        <v>1378</v>
       </c>
       <c r="Q27" s="1">
         <v>390</v>
       </c>
       <c r="R27" s="1">
         <v>49</v>
       </c>
       <c r="S27" s="1">
         <v>46</v>
       </c>
       <c r="T27" s="1">
         <v>251</v>
       </c>
       <c r="U27" s="1">
-        <v>650</v>
+        <v>689</v>
       </c>
       <c r="V27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W27" s="1">
-        <v>630</v>
+        <v>669</v>
       </c>
       <c r="X27" s="1">
         <v>0</v>
       </c>
       <c r="Y27" s="1">
         <v>124</v>
       </c>
       <c r="Z27" s="45">
         <v>221</v>
       </c>
     </row>
-    <row r="28" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="43" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="44">
         <v>222</v>
       </c>
       <c r="C28" s="1">
         <v>228</v>
       </c>
       <c r="D28" s="1">
         <v>172</v>
       </c>
       <c r="E28" s="1">
         <v>0</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H28" s="1">
         <v>0</v>
       </c>
       <c r="I28" s="1">
@@ -3729,211 +2974,211 @@
       <c r="S28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U28" s="1">
         <v>20</v>
       </c>
       <c r="V28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z28" s="45">
         <v>222</v>
       </c>
     </row>
-    <row r="29" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="43" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="44">
         <v>223</v>
       </c>
       <c r="C29" s="1">
-        <v>4065</v>
+        <v>4081</v>
       </c>
       <c r="D29" s="1">
         <v>1708</v>
       </c>
       <c r="E29" s="1">
         <v>47</v>
       </c>
       <c r="F29" s="1">
         <v>0</v>
       </c>
       <c r="G29" s="1">
         <v>1</v>
       </c>
       <c r="H29" s="1">
         <v>2</v>
       </c>
       <c r="I29" s="1">
         <v>488</v>
       </c>
       <c r="J29" s="1">
         <v>445</v>
       </c>
       <c r="K29" s="1">
         <v>22</v>
       </c>
       <c r="L29" s="1">
         <v>111</v>
       </c>
       <c r="M29" s="1">
         <v>564</v>
       </c>
       <c r="N29" s="1">
         <v>544</v>
       </c>
       <c r="O29" s="1">
         <v>29</v>
       </c>
       <c r="P29" s="1">
-        <v>2070</v>
+        <v>2086</v>
       </c>
       <c r="Q29" s="1">
         <v>303</v>
       </c>
       <c r="R29" s="1">
         <v>118</v>
       </c>
       <c r="S29" s="1">
         <v>105</v>
       </c>
       <c r="T29" s="1">
         <v>132</v>
       </c>
       <c r="U29" s="1">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="V29" s="1">
         <v>1248</v>
       </c>
       <c r="W29" s="1">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="X29" s="1">
         <v>0</v>
       </c>
       <c r="Y29" s="1">
         <v>287</v>
       </c>
       <c r="Z29" s="45">
         <v>223</v>
       </c>
     </row>
-    <row r="30" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="43" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="44">
         <v>224</v>
       </c>
       <c r="C30" s="1">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="D30" s="1">
         <v>420</v>
       </c>
       <c r="E30" s="1">
         <v>250</v>
       </c>
       <c r="F30" s="1">
         <v>0</v>
       </c>
       <c r="G30" s="1">
         <v>0</v>
       </c>
       <c r="H30" s="1">
         <v>4</v>
       </c>
       <c r="I30" s="1">
         <v>5</v>
       </c>
       <c r="J30" s="1">
         <v>139</v>
       </c>
       <c r="K30" s="1">
         <v>6</v>
       </c>
       <c r="L30" s="1">
         <v>6</v>
       </c>
       <c r="M30" s="1">
         <v>9</v>
       </c>
       <c r="N30" s="1">
         <v>4</v>
       </c>
       <c r="O30" s="1">
         <v>1</v>
       </c>
       <c r="P30" s="1">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="Q30" s="1">
         <v>366</v>
       </c>
       <c r="R30" s="1">
         <v>32</v>
       </c>
       <c r="S30" s="1">
         <v>30</v>
       </c>
       <c r="T30" s="1">
         <v>716</v>
       </c>
       <c r="U30" s="1">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="V30" s="1">
         <v>64</v>
       </c>
       <c r="W30" s="1">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="X30" s="1">
         <v>0</v>
       </c>
       <c r="Y30" s="1">
         <v>2</v>
       </c>
       <c r="Z30" s="45">
         <v>224</v>
       </c>
     </row>
-    <row r="31" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="43" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="44">
         <v>225</v>
       </c>
       <c r="C31" s="1">
         <v>272</v>
       </c>
       <c r="D31" s="1">
         <v>132</v>
       </c>
       <c r="E31" s="1">
         <v>72</v>
       </c>
       <c r="F31" s="1">
         <v>0</v>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
         <v>0</v>
       </c>
       <c r="I31" s="1">
@@ -3969,51 +3214,51 @@
       <c r="S31" s="1">
         <v>8</v>
       </c>
       <c r="T31" s="1">
         <v>16</v>
       </c>
       <c r="U31" s="1">
         <v>2</v>
       </c>
       <c r="V31" s="1">
         <v>1</v>
       </c>
       <c r="W31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X31" s="1">
         <v>0</v>
       </c>
       <c r="Y31" s="1">
         <v>0</v>
       </c>
       <c r="Z31" s="45">
         <v>225</v>
       </c>
     </row>
-    <row r="32" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="44">
         <v>303</v>
       </c>
       <c r="C32" s="1">
         <v>14</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I32" s="1" t="s">
@@ -4049,51 +3294,51 @@
       <c r="S32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z32" s="45">
         <v>303</v>
       </c>
     </row>
-    <row r="33" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="44">
         <v>304</v>
       </c>
       <c r="C33" s="1">
         <v>35</v>
       </c>
       <c r="D33" s="1">
         <v>3</v>
       </c>
       <c r="E33" s="1">
         <v>0</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I33" s="1" t="s">
@@ -4129,211 +3374,211 @@
       <c r="S33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X33" s="1">
         <v>0</v>
       </c>
       <c r="Y33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z33" s="45">
         <v>304</v>
       </c>
     </row>
-    <row r="34" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="44">
         <v>392</v>
       </c>
       <c r="C34" s="1">
-        <v>1851</v>
+        <v>1884</v>
       </c>
       <c r="D34" s="1">
         <v>314</v>
       </c>
       <c r="E34" s="1">
         <v>125</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1">
         <v>0</v>
       </c>
       <c r="H34" s="1">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>2</v>
       </c>
       <c r="J34" s="1">
         <v>110</v>
       </c>
       <c r="K34" s="1">
         <v>31</v>
       </c>
       <c r="L34" s="1">
         <v>13</v>
       </c>
       <c r="M34" s="1">
         <v>30</v>
       </c>
       <c r="N34" s="1">
         <v>26</v>
       </c>
       <c r="O34" s="1">
         <v>3</v>
       </c>
       <c r="P34" s="1">
-        <v>1524</v>
+        <v>1556</v>
       </c>
       <c r="Q34" s="1">
         <v>346</v>
       </c>
       <c r="R34" s="1">
         <v>4</v>
       </c>
       <c r="S34" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T34" s="1">
         <v>563</v>
       </c>
       <c r="U34" s="1">
-        <v>611</v>
+        <v>644</v>
       </c>
       <c r="V34" s="1">
         <v>74</v>
       </c>
       <c r="W34" s="1">
-        <v>537</v>
+        <v>570</v>
       </c>
       <c r="X34" s="1">
         <v>0</v>
       </c>
       <c r="Y34" s="1">
         <v>14</v>
       </c>
       <c r="Z34" s="45">
         <v>392</v>
       </c>
     </row>
-    <row r="35" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="44">
         <v>404</v>
       </c>
       <c r="C35" s="1">
-        <v>1721</v>
+        <v>1141</v>
       </c>
       <c r="D35" s="1">
         <v>351</v>
       </c>
       <c r="E35" s="1">
         <v>20</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H35" s="1">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>262</v>
       </c>
       <c r="J35" s="1">
         <v>14</v>
       </c>
       <c r="K35" s="1">
         <v>50</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M35" s="1">
         <v>2</v>
       </c>
       <c r="N35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O35" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P35" s="1">
-        <v>1369</v>
+        <v>789</v>
       </c>
       <c r="Q35" s="1">
         <v>217</v>
       </c>
       <c r="R35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T35" s="1">
         <v>15</v>
       </c>
       <c r="U35" s="1">
-        <v>1137</v>
+        <v>557</v>
       </c>
       <c r="V35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W35" s="1">
-        <v>1137</v>
+        <v>557</v>
       </c>
       <c r="X35" s="1">
         <v>0</v>
       </c>
       <c r="Y35" s="1">
         <v>1</v>
       </c>
       <c r="Z35" s="45">
         <v>404</v>
       </c>
     </row>
-    <row r="36" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="44">
         <v>452</v>
       </c>
       <c r="C36" s="1">
         <v>424</v>
       </c>
       <c r="D36" s="1">
         <v>119</v>
       </c>
       <c r="E36" s="1">
         <v>48</v>
       </c>
       <c r="F36" s="1">
         <v>0</v>
       </c>
       <c r="G36" s="1">
         <v>0</v>
       </c>
       <c r="H36" s="1">
         <v>0</v>
       </c>
       <c r="I36" s="1">
@@ -4369,371 +3614,371 @@
       <c r="S36" s="1">
         <v>67</v>
       </c>
       <c r="T36" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U36" s="1">
         <v>49</v>
       </c>
       <c r="V36" s="1">
         <v>49</v>
       </c>
       <c r="W36" s="1">
         <v>0</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y36" s="1">
         <v>6</v>
       </c>
       <c r="Z36" s="45">
         <v>452</v>
       </c>
     </row>
-    <row r="37" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B37" s="44">
         <v>468</v>
       </c>
       <c r="C37" s="1">
-        <v>4191</v>
+        <v>4306</v>
       </c>
       <c r="D37" s="1">
         <v>545</v>
       </c>
       <c r="E37" s="1">
         <v>34</v>
       </c>
       <c r="F37" s="1">
         <v>0</v>
       </c>
       <c r="G37" s="1">
         <v>2</v>
       </c>
       <c r="H37" s="1">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>102</v>
       </c>
       <c r="J37" s="1">
         <v>378</v>
       </c>
       <c r="K37" s="1">
         <v>12</v>
       </c>
       <c r="L37" s="1">
         <v>1</v>
       </c>
       <c r="M37" s="1">
         <v>12</v>
       </c>
       <c r="N37" s="1">
         <v>12</v>
       </c>
       <c r="O37" s="1">
         <v>4</v>
       </c>
       <c r="P37" s="1">
-        <v>3640</v>
+        <v>3755</v>
       </c>
       <c r="Q37" s="1">
         <v>215</v>
       </c>
       <c r="R37" s="1">
         <v>21</v>
       </c>
       <c r="S37" s="1">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>1424</v>
       </c>
       <c r="U37" s="1">
-        <v>1980</v>
+        <v>2096</v>
       </c>
       <c r="V37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W37" s="1">
-        <v>1895</v>
+        <v>2010</v>
       </c>
       <c r="X37" s="1">
         <v>0</v>
       </c>
       <c r="Y37" s="1">
         <v>6</v>
       </c>
       <c r="Z37" s="45">
         <v>468</v>
       </c>
     </row>
-    <row r="38" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B38" s="44">
         <v>482</v>
       </c>
       <c r="C38" s="1">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D38" s="1">
         <v>518</v>
       </c>
       <c r="E38" s="1">
         <v>36</v>
       </c>
       <c r="F38" s="1">
         <v>0</v>
       </c>
       <c r="G38" s="1">
         <v>0</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I38" s="1">
         <v>35</v>
       </c>
       <c r="J38" s="1">
         <v>440</v>
       </c>
       <c r="K38" s="1">
         <v>1</v>
       </c>
       <c r="L38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="M38" s="1">
         <v>1</v>
       </c>
       <c r="N38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P38" s="1">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="Q38" s="1">
         <v>239</v>
       </c>
       <c r="R38" s="1">
         <v>16</v>
       </c>
       <c r="S38" s="1">
         <v>15</v>
       </c>
       <c r="T38" s="1">
         <v>13</v>
       </c>
       <c r="U38" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="V38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X38" s="1">
         <v>0</v>
       </c>
       <c r="Y38" s="1">
         <v>0</v>
       </c>
       <c r="Z38" s="45">
         <v>482</v>
       </c>
     </row>
-    <row r="39" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="44">
         <v>490</v>
       </c>
       <c r="C39" s="1">
-        <v>1377</v>
+        <v>1399</v>
       </c>
       <c r="D39" s="1">
         <v>300</v>
       </c>
       <c r="E39" s="1">
         <v>16</v>
       </c>
       <c r="F39" s="1">
         <v>0</v>
       </c>
       <c r="G39" s="1">
         <v>0</v>
       </c>
       <c r="H39" s="1">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>67</v>
       </c>
       <c r="J39" s="1">
         <v>168</v>
       </c>
       <c r="K39" s="1">
         <v>0</v>
       </c>
       <c r="L39" s="1">
         <v>3</v>
       </c>
       <c r="M39" s="1">
         <v>41</v>
       </c>
       <c r="N39" s="1">
         <v>30</v>
       </c>
       <c r="O39" s="1">
         <v>5</v>
       </c>
       <c r="P39" s="1">
-        <v>1061</v>
+        <v>1082</v>
       </c>
       <c r="Q39" s="1">
         <v>323</v>
       </c>
       <c r="R39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T39" s="1">
         <v>385</v>
       </c>
       <c r="U39" s="1">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="V39" s="1">
         <v>0</v>
       </c>
       <c r="W39" s="1">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y39" s="1">
         <v>16</v>
       </c>
       <c r="Z39" s="45">
         <v>490</v>
       </c>
     </row>
-    <row r="40" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B40" s="44">
         <v>491</v>
       </c>
       <c r="C40" s="1">
-        <v>1242</v>
+        <v>1260</v>
       </c>
       <c r="D40" s="1">
         <v>127</v>
       </c>
       <c r="E40" s="1">
         <v>13</v>
       </c>
       <c r="F40" s="1">
         <v>0</v>
       </c>
       <c r="G40" s="1">
         <v>0</v>
       </c>
       <c r="H40" s="1">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>24</v>
       </c>
       <c r="J40" s="1">
         <v>60</v>
       </c>
       <c r="K40" s="1">
         <v>10</v>
       </c>
       <c r="L40" s="1">
         <v>14</v>
       </c>
       <c r="M40" s="1">
         <v>4</v>
       </c>
       <c r="N40" s="1">
         <v>3</v>
       </c>
       <c r="O40" s="1">
         <v>0</v>
       </c>
       <c r="P40" s="1">
-        <v>1114</v>
+        <v>1132</v>
       </c>
       <c r="Q40" s="1">
         <v>115</v>
       </c>
       <c r="R40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T40" s="1">
         <v>706</v>
       </c>
       <c r="U40" s="1">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="V40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W40" s="1">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="X40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y40" s="1">
         <v>1</v>
       </c>
       <c r="Z40" s="45">
         <v>491</v>
       </c>
     </row>
-    <row r="41" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="44">
         <v>492</v>
       </c>
       <c r="C41" s="1">
         <v>417</v>
       </c>
       <c r="D41" s="1">
         <v>154</v>
       </c>
       <c r="E41" s="1">
         <v>28</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G41" s="1">
         <v>1</v>
       </c>
       <c r="H41" s="1">
         <v>0</v>
       </c>
       <c r="I41" s="1">
@@ -4769,51 +4014,51 @@
       <c r="S41" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T41" s="1">
         <v>79</v>
       </c>
       <c r="U41" s="1">
         <v>0</v>
       </c>
       <c r="V41" s="1">
         <v>0</v>
       </c>
       <c r="W41" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X41" s="1">
         <v>0</v>
       </c>
       <c r="Y41" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z41" s="45">
         <v>492</v>
       </c>
     </row>
-    <row r="42" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="44">
         <v>501</v>
       </c>
       <c r="C42" s="1">
         <v>501</v>
       </c>
       <c r="D42" s="1">
         <v>328</v>
       </c>
       <c r="E42" s="1">
         <v>19</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G42" s="1">
         <v>0</v>
       </c>
       <c r="H42" s="1">
         <v>0</v>
       </c>
       <c r="I42" s="1">
@@ -4849,51 +4094,51 @@
       <c r="S42" s="1">
         <v>52</v>
       </c>
       <c r="T42" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U42" s="1">
         <v>0</v>
       </c>
       <c r="V42" s="1">
         <v>0</v>
       </c>
       <c r="W42" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y42" s="1">
         <v>2</v>
       </c>
       <c r="Z42" s="45">
         <v>501</v>
       </c>
     </row>
-    <row r="43" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B43" s="44">
         <v>502</v>
       </c>
       <c r="C43" s="1">
         <v>389</v>
       </c>
       <c r="D43" s="1">
         <v>268</v>
       </c>
       <c r="E43" s="1">
         <v>24</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H43" s="1">
         <v>0</v>
       </c>
       <c r="I43" s="1">
@@ -4929,51 +4174,51 @@
       <c r="S43" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T43" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U43" s="1">
         <v>0</v>
       </c>
       <c r="V43" s="1">
         <v>0</v>
       </c>
       <c r="W43" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X43" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y43" s="1">
         <v>2</v>
       </c>
       <c r="Z43" s="45">
         <v>502</v>
       </c>
     </row>
-    <row r="44" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="44">
         <v>505</v>
       </c>
       <c r="C44" s="1">
         <v>235</v>
       </c>
       <c r="D44" s="1">
         <v>187</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H44" s="1">
         <v>0</v>
       </c>
       <c r="I44" s="1">
@@ -5009,51 +4254,51 @@
       <c r="S44" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T44" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U44" s="1">
         <v>0</v>
       </c>
       <c r="V44" s="1">
         <v>0</v>
       </c>
       <c r="W44" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X44" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y44" s="1">
         <v>8</v>
       </c>
       <c r="Z44" s="45">
         <v>505</v>
       </c>
     </row>
-    <row r="45" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B45" s="44">
         <v>523</v>
       </c>
       <c r="C45" s="1">
         <v>21</v>
       </c>
       <c r="D45" s="1">
         <v>21</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H45" s="1">
         <v>0</v>
       </c>
       <c r="I45" s="1">
@@ -5089,51 +4334,51 @@
       <c r="S45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z45" s="45">
         <v>523</v>
       </c>
     </row>
-    <row r="46" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="44">
         <v>524</v>
       </c>
       <c r="C46" s="1">
         <v>26</v>
       </c>
       <c r="D46" s="1">
         <v>14</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I46" s="1" t="s">
@@ -5169,51 +4414,51 @@
       <c r="S46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U46" s="1">
         <v>9</v>
       </c>
       <c r="V46" s="1" t="s">
         <v>61</v>
       </c>
       <c r="W46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X46" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y46" s="1">
         <v>0</v>
       </c>
       <c r="Z46" s="45">
         <v>524</v>
       </c>
     </row>
-    <row r="47" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="43" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="44">
         <v>525</v>
       </c>
       <c r="C47" s="1">
         <v>41</v>
       </c>
       <c r="D47" s="1">
         <v>20</v>
       </c>
       <c r="E47" s="1">
         <v>0</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I47" s="1" t="s">
@@ -5249,51 +4494,51 @@
       <c r="S47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T47" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X47" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z47" s="45">
         <v>525</v>
       </c>
     </row>
-    <row r="48" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="43" t="s">
         <v>97</v>
       </c>
       <c r="B48" s="44">
         <v>527</v>
       </c>
       <c r="C48" s="1">
         <v>49</v>
       </c>
       <c r="D48" s="1">
         <v>25</v>
       </c>
       <c r="E48" s="1">
         <v>0</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H48" s="1">
         <v>0</v>
       </c>
       <c r="I48" s="1">
@@ -5329,51 +4574,51 @@
       <c r="S48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U48" s="1">
         <v>2</v>
       </c>
       <c r="V48" s="1">
         <v>0</v>
       </c>
       <c r="W48" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X48" s="1">
         <v>0</v>
       </c>
       <c r="Y48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z48" s="45">
         <v>527</v>
       </c>
     </row>
-    <row r="49" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="43" t="s">
         <v>98</v>
       </c>
       <c r="B49" s="44">
         <v>529</v>
       </c>
       <c r="C49" s="1">
         <v>387</v>
       </c>
       <c r="D49" s="1">
         <v>306</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H49" s="1">
         <v>1</v>
       </c>
       <c r="I49" s="1">
@@ -5409,51 +4654,51 @@
       <c r="S49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y49" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z49" s="45">
         <v>529</v>
       </c>
     </row>
-    <row r="50" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="43" t="s">
         <v>99</v>
       </c>
       <c r="B50" s="44">
         <v>530</v>
       </c>
       <c r="C50" s="1">
         <v>307</v>
       </c>
       <c r="D50" s="1">
         <v>199</v>
       </c>
       <c r="E50" s="1">
         <v>0</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H50" s="1">
         <v>0</v>
       </c>
       <c r="I50" s="1">
@@ -5489,51 +4734,51 @@
       <c r="S50" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T50" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U50" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V50" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W50" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X50" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y50" s="1">
         <v>0</v>
       </c>
       <c r="Z50" s="45">
         <v>530</v>
       </c>
     </row>
-    <row r="51" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="43" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="44">
         <v>531</v>
       </c>
       <c r="C51" s="1">
         <v>355</v>
       </c>
       <c r="D51" s="1">
         <v>215</v>
       </c>
       <c r="E51" s="1">
         <v>0</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H51" s="1">
         <v>0</v>
       </c>
       <c r="I51" s="1">
@@ -5569,51 +4814,51 @@
       <c r="S51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X51" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y51" s="1">
         <v>1</v>
       </c>
       <c r="Z51" s="45">
         <v>531</v>
       </c>
     </row>
-    <row r="52" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="43" t="s">
         <v>101</v>
       </c>
       <c r="B52" s="44">
         <v>532</v>
       </c>
       <c r="C52" s="1">
         <v>332</v>
       </c>
       <c r="D52" s="1">
         <v>224</v>
       </c>
       <c r="E52" s="1">
         <v>0</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H52" s="1">
         <v>0</v>
       </c>
       <c r="I52" s="1">
@@ -5649,51 +4894,51 @@
       <c r="S52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T52" s="1">
         <v>0</v>
       </c>
       <c r="U52" s="1">
         <v>0</v>
       </c>
       <c r="V52" s="1">
         <v>0</v>
       </c>
       <c r="W52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y52" s="1">
         <v>0</v>
       </c>
       <c r="Z52" s="45">
         <v>532</v>
       </c>
     </row>
-    <row r="53" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="43" t="s">
         <v>102</v>
       </c>
       <c r="B53" s="44">
         <v>533</v>
       </c>
       <c r="C53" s="1">
         <v>768</v>
       </c>
       <c r="D53" s="1">
         <v>650</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H53" s="1">
         <v>0</v>
       </c>
       <c r="I53" s="1">
@@ -5729,51 +4974,51 @@
       <c r="S53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y53" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z53" s="45">
         <v>533</v>
       </c>
     </row>
-    <row r="54" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B54" s="44">
         <v>534</v>
       </c>
       <c r="C54" s="1">
         <v>477</v>
       </c>
       <c r="D54" s="1">
         <v>434</v>
       </c>
       <c r="E54" s="1">
         <v>0</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H54" s="1">
         <v>0</v>
       </c>
       <c r="I54" s="1">
@@ -5809,51 +5054,51 @@
       <c r="S54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W54" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X54" s="1">
         <v>0</v>
       </c>
       <c r="Y54" s="1">
         <v>0</v>
       </c>
       <c r="Z54" s="45">
         <v>534</v>
       </c>
     </row>
-    <row r="55" spans="1:26" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="43" t="s">
         <v>104</v>
       </c>
       <c r="B55" s="44">
         <v>535</v>
       </c>
       <c r="C55" s="1">
         <v>299</v>
       </c>
       <c r="D55" s="1">
         <v>130</v>
       </c>
       <c r="E55" s="1">
         <v>0</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H55" s="1">
         <v>0</v>
       </c>
       <c r="I55" s="1">
@@ -5889,120 +5134,121 @@
       <c r="S55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="T55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="U55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="W55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="X55" s="1">
         <v>0</v>
       </c>
       <c r="Y55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Z55" s="45">
         <v>535</v>
       </c>
     </row>
-    <row r="56" spans="1:26" ht="3.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:26" ht="3.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="46"/>
       <c r="B56" s="47"/>
       <c r="C56" s="48"/>
       <c r="D56" s="48"/>
       <c r="E56" s="48"/>
       <c r="F56" s="48"/>
       <c r="G56" s="48"/>
       <c r="H56" s="48"/>
       <c r="I56" s="48"/>
       <c r="J56" s="48"/>
       <c r="K56" s="49"/>
       <c r="L56" s="49"/>
       <c r="M56" s="49"/>
       <c r="N56" s="49"/>
       <c r="O56" s="49"/>
       <c r="P56" s="50"/>
       <c r="Q56" s="50"/>
       <c r="R56" s="50"/>
       <c r="S56" s="50"/>
       <c r="T56" s="50"/>
       <c r="U56" s="50"/>
       <c r="V56" s="50"/>
       <c r="W56" s="50"/>
       <c r="X56" s="51"/>
       <c r="Y56" s="50"/>
       <c r="Z56" s="52"/>
     </row>
-    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A57" s="53"/>
     </row>
-    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A58" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B5:B10"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:L5"/>
     <mergeCell ref="V8:V10"/>
     <mergeCell ref="Q6:Q10"/>
     <mergeCell ref="R6:R10"/>
     <mergeCell ref="T6:T10"/>
     <mergeCell ref="U6:U10"/>
     <mergeCell ref="Z5:Z10"/>
     <mergeCell ref="D6:D9"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F6:F10"/>
     <mergeCell ref="G6:G10"/>
     <mergeCell ref="H6:H10"/>
     <mergeCell ref="I6:I10"/>
     <mergeCell ref="J6:J10"/>
     <mergeCell ref="K6:K10"/>
     <mergeCell ref="L6:L10"/>
     <mergeCell ref="P6:P9"/>
     <mergeCell ref="W8:W10"/>
     <mergeCell ref="N8:N10"/>
     <mergeCell ref="S8:S10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="10" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>46鹿児島</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 