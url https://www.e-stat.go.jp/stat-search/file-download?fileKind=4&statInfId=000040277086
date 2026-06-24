--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,77 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{CEAC9C40-CC24-4D25-8ED3-39C8C2B7ECE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{988F6DD3-DA3B-4DF4-8775-C442073193FB}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{C5C5CC67-94BB-41C2-8412-F9479092A80A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0FAE65B2-9EAE-4368-B6F5-AACF4FA7A107}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{07351C34-91CB-4319-9501-814B2C83DE5D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D88626F4-CF2D-453B-A2D1-705376B3D880}"/>
   </bookViews>
   <sheets>
     <sheet name="実質賃金指数表（消費者物価指数（総合）による）" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="19">
   <si>
     <t>毎月勤労統計調査(MONTHLY LABOUR SURVEY)</t>
   </si>
   <si>
     <t>実質賃金指数(Real wage indices)　現金給与総額(Total cash earnings)　消費者物価指数（総合）による(Deflated by CPI for All items)</t>
     <rPh sb="54" eb="57">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>シスウ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>ソウゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　事業所規模(Size of establishments)：</t>
   </si>
   <si>
     <t>５人以上(Establishments with 5 or more employees)</t>
   </si>
@@ -117,57 +121,54 @@
       <t>ドウゲツヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Year</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Month</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Indices</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>% Year-on-year change</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>このファイルは最新月の結果のみを掲載しています。時系列データは長期時系列表の25-2をご覧ください（毎月確報で更新）。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>1-3</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
-    <t>速報(Provisional report)</t>
+    <t>確報(Final report)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -214,51 +215,51 @@
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -479,51 +480,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B138F7C8-9F21-49FC-9CB2-F69DC21E3723}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56C6422B-9B92-4FE5-8636-10BB9B9E4FFA}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="4" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="F1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="F2" t="s">
         <v>3</v>
       </c>
@@ -555,116 +556,405 @@
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C8" s="3">
-        <v>88.5</v>
+        <v>86.9</v>
       </c>
       <c r="D8" s="5">
-        <v>1.3</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A9" s="3"/>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3"/>
       <c r="B10" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3"/>
       <c r="B11" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4e062f823779b1819daf15cea5601343">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5f303e5501eb88df537d78214de721b" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
+    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263dbbe5-076b-4606-a03b-9598f5f2f35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e30ab957-e380-4fd5-a3cb-077691bce390}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34B2AA0B-84DA-4F9F-ABF7-6204D43216A7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C44241-30EF-44A5-A6FC-62FE1E71040F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142EB5C0-89EF-46BB-A1C4-AB649743B6B5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>実質賃金指数表（消費者物価指数（総合）による）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC</vt:lpwstr>
+  </property>
+</Properties>
+</file>