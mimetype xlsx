--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -1,81 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{C5C5CC67-94BB-41C2-8412-F9479092A80A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0FAE65B2-9EAE-4368-B6F5-AACF4FA7A107}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{3D1640C3-2504-4E4D-9B3A-9CECC872F25F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E4398442-CF48-4EE5-AB85-BC644F7BF499}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D88626F4-CF2D-453B-A2D1-705376B3D880}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5B22A490-7936-44B6-B74F-76486AD8BCA7}"/>
   </bookViews>
   <sheets>
     <sheet name="実質賃金指数表（消費者物価指数（総合）による）" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>毎月勤労統計調査(MONTHLY LABOUR SURVEY)</t>
   </si>
   <si>
     <t>実質賃金指数(Real wage indices)　現金給与総額(Total cash earnings)　消費者物価指数（総合）による(Deflated by CPI for All items)</t>
     <rPh sb="54" eb="57">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>シスウ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>ソウゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　事業所規模(Size of establishments)：</t>
   </si>
   <si>
     <t>５人以上(Establishments with 5 or more employees)</t>
   </si>
@@ -121,54 +117,60 @@
       <t>ドウゲツヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Year</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Month</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Indices</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>% Year-on-year change</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>このファイルは最新月の結果のみを掲載しています。時系列データは長期時系列表の25-2をご覧ください（毎月確報で更新）。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>4-6</t>
+  </si>
+  <si>
+    <t>1-6</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>確報(Final report)</t>
+    <t>速報(Provisional report)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -215,51 +217,51 @@
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -480,51 +482,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56C6422B-9B92-4FE5-8636-10BB9B9E4FFA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E7A0B9B-4910-46BF-9A1C-EF38B72E06D6}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="4" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="F1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="F2" t="s">
         <v>3</v>
       </c>
@@ -556,405 +558,122 @@
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C8" s="3">
-        <v>86.9</v>
+        <v>147</v>
       </c>
       <c r="D8" s="5">
-        <v>2.2000000000000002</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="3"/>
+      <c r="A9" s="3">
+        <v>2026</v>
+      </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="3"/>
-      <c r="D9" s="5"/>
+      <c r="C9" s="3">
+        <v>106.7</v>
+      </c>
+      <c r="D9" s="5">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="3"/>
+      <c r="A10" s="3">
+        <v>2026</v>
+      </c>
       <c r="B10" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D10" s="5"/>
+        <v>18</v>
+      </c>
+      <c r="C10" s="3">
+        <v>96</v>
+      </c>
+      <c r="D10" s="5">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3"/>
       <c r="B11" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...282 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142EB5C0-89EF-46BB-A1C4-AB649743B6B5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>実質賃金指数表（消費者物価指数（総合）による）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>