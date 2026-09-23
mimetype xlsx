--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{3D1640C3-2504-4E4D-9B3A-9CECC872F25F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E4398442-CF48-4EE5-AB85-BC644F7BF499}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{BDFAC281-F9BB-49E5-AA9A-88DEFC42576B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4136B9C-EEE6-4E88-85CD-F4B00625E77D}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5B22A490-7936-44B6-B74F-76486AD8BCA7}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AFBDEEE1-E37A-4197-99D7-CB76451C976D}"/>
   </bookViews>
   <sheets>
     <sheet name="実質賃金指数表（消費者物価指数（総合）による）" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="19">
   <si>
     <t>毎月勤労統計調査(MONTHLY LABOUR SURVEY)</t>
   </si>
   <si>
     <t>実質賃金指数(Real wage indices)　現金給与総額(Total cash earnings)　消費者物価指数（総合）による(Deflated by CPI for All items)</t>
     <rPh sb="54" eb="57">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>シスウ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>ソウゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　事業所規模(Size of establishments)：</t>
   </si>
   <si>
     <t>５人以上(Establishments with 5 or more employees)</t>
   </si>
@@ -115,56 +115,50 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>ドウゲツヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Year</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Month</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Indices</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>% Year-on-year change</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>このファイルは最新月の結果のみを掲載しています。時系列データは長期時系列表の25-2をご覧ください（毎月確報で更新）。</t>
     <phoneticPr fontId="1"/>
-  </si>
-[...4 lines deleted...]
-    <t>1-6</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>速報(Provisional report)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -482,51 +476,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E7A0B9B-4910-46BF-9A1C-EF38B72E06D6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F44C3104-2D5B-4799-9B5F-707084513F0D}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="4" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="F1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="F2" t="s">
         <v>3</v>
       </c>
@@ -558,98 +552,86 @@
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C8" s="3">
-        <v>147</v>
+        <v>120.1</v>
       </c>
       <c r="D8" s="5">
-        <v>1.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A9" s="3"/>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="5"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A10" s="3"/>
       <c r="B10" s="6" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3"/>
       <c r="B11" s="4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>