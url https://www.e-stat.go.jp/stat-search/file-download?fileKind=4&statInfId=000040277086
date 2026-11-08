--- v3 (2026-09-23)
+++ v4 (2026-11-08)
@@ -1,77 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{BDFAC281-F9BB-49E5-AA9A-88DEFC42576B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4136B9C-EEE6-4E88-85CD-F4B00625E77D}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{E33F2091-A91D-4C70-A281-5D6E15987A85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{72698597-ADEF-4DE2-8A41-AB1F37B9D2A0}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AFBDEEE1-E37A-4197-99D7-CB76451C976D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BD345E76-880E-4261-B202-D17B9F903DED}"/>
   </bookViews>
   <sheets>
     <sheet name="実質賃金指数表（消費者物価指数（総合）による）" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
   <si>
     <t>毎月勤労統計調査(MONTHLY LABOUR SURVEY)</t>
   </si>
   <si>
     <t>実質賃金指数(Real wage indices)　現金給与総額(Total cash earnings)　消費者物価指数（総合）による(Deflated by CPI for All items)</t>
     <rPh sb="54" eb="57">
       <t>ショウヒシャ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>シスウ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>ソウゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　事業所規模(Size of establishments)：</t>
   </si>
   <si>
     <t>５人以上(Establishments with 5 or more employees)</t>
   </si>
@@ -115,50 +119,53 @@
     </rPh>
     <rPh sb="2" eb="5">
       <t>ドウゲツヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Year</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Month</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Indices</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>% Year-on-year change</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>このファイルは最新月の結果のみを掲載しています。時系列データは長期時系列表の25-2をご覧ください（毎月確報で更新）。</t>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7-9</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>速報(Provisional report)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -211,51 +218,51 @@
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -476,51 +483,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F44C3104-2D5B-4799-9B5F-707084513F0D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99476281-6ACA-488A-BA2F-1446F6ABD2CA}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="4" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="F1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="F2" t="s">
         <v>3</v>
       </c>
@@ -552,110 +559,411 @@
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C8" s="3">
-        <v>120.1</v>
+        <v>85.4</v>
       </c>
       <c r="D8" s="5">
-        <v>2.6</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="3"/>
+      <c r="A9" s="3">
+        <v>2026</v>
+      </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="3"/>
-      <c r="D9" s="5"/>
+      <c r="C9" s="3">
+        <v>96.9</v>
+      </c>
+      <c r="D9" s="5">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3"/>
       <c r="B10" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3"/>
       <c r="B11" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4e062f823779b1819daf15cea5601343">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5f303e5501eb88df537d78214de721b" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
+    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263dbbe5-076b-4606-a03b-9598f5f2f35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e30ab957-e380-4fd5-a3cb-077691bce390}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33141108-C206-49F3-B325-8A93610DC93D}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A355EFE-0249-4F11-A307-CF0E7F7D0FDF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB44990A-CD56-4355-9D9E-7410BBAAB7EF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>実質賃金指数表（消費者物価指数（総合）による）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC</vt:lpwstr>
+  </property>
+</Properties>
+</file>