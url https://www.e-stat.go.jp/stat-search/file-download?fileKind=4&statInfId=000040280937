--- v0 (2026-05-03)
+++ v1 (2026-10-08)
@@ -1,79 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{86301CB8-68BC-4A8F-946A-F323B3C1A826}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B68996CD-6B4E-4223-9256-B456CE16CF2E}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-04-05" sheetId="1" r:id="rId1"/>
+    <sheet name="５　被疑事件の未済期間別人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-04-05'!$A$1:$K$79</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-04-05'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'５　被疑事件の未済期間別人員'!$A$1:$K$79</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'５　被疑事件の未済期間別人員'!$3:$5</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J2" i="1" l="1"/>
+  <c r="J2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="83">
   <si>
     <t>５　最高検、高検及び地検管内別　　被疑事件の未済期間別人員</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>チケン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>カンナイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ベツ</t>
     </rPh>
@@ -356,61 +371,63 @@
   <si>
     <t>釧路</t>
   </si>
   <si>
     <t>高松高検管内</t>
   </si>
   <si>
     <t>高松（高）</t>
   </si>
   <si>
     <t>高松</t>
   </si>
   <si>
     <t>徳島</t>
   </si>
   <si>
     <t>高知</t>
   </si>
   <si>
     <t>松山</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-    <numFmt numFmtId="177" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
+    <numFmt numFmtId="176" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="11">
     <font>
-      <sz val="10.5"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -553,288 +570,309 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...1 lines deleted...]
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="3"/>
+  <cellStyles count="6">
+    <cellStyle name="桁区切り 2" xfId="4" xr:uid="{2408B43E-C81F-4335-A5CD-5311BD7B6AC4}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{488190A8-0789-4147-95C6-ED53715CDC8B}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="4"/>
-    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="2"/>
+    <cellStyle name="標準 2" xfId="5" xr:uid="{2614B101-EC3F-4DCD-A771-7EE8ED8EAAB5}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{60631113-A5E4-452A-A215-D81E7763E264}"/>
+    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{C513031F-6F10-4D3B-AC9F-4A1BF5F71C02}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="Group 1"/>
+        <xdr:cNvPr id="2" name="Group 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE376A00-C01E-4B31-9EF5-9CD29615CC37}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1398361" y="1299936"/>
-          <a:ext cx="76200" cy="1040493"/>
+          <a:off x="1348468" y="1309007"/>
+          <a:ext cx="76200" cy="1058636"/>
           <a:chOff x="139" y="158"/>
           <a:chExt cx="8" cy="110"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="3" name="AutoShape 2"/>
+          <xdr:cNvPr id="3" name="AutoShape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58C8CBE2-3223-90D6-7052-42AF1D524DC2}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139" y="158"/>
             <a:ext cx="8" cy="40"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 41667"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="4" name="AutoShape 3"/>
+          <xdr:cNvPr id="4" name="AutoShape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66EDC649-6196-831F-C242-C1591E572393}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139" y="211"/>
             <a:ext cx="8" cy="57"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 59375"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
@@ -843,150 +881,184 @@
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1004,65 +1076,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1083,383 +1155,403 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Sheet30">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47B3D115-84F7-415B-B770-373ACE9244E1}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4:C4"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.26953125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.81640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="10.26953125" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.625" style="1" customWidth="1"/>
+    <col min="5" max="11" width="15.625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.5">
+    <row r="1" spans="1:11" ht="24">
       <c r="B1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
     </row>
     <row r="2" spans="1:11" ht="18" customHeight="1">
       <c r="B2" s="2">
         <v>45748</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="J2" s="44" t="str">
         <f>"("&amp;IF(TEXT(B2,"e")="1",TEXT(B2,"ggg")&amp;"元",TEXT(B2,"ggge"))&amp;"年"&amp;TEXT(B2,"m")&amp;"月分)"</f>
         <v>(令和7年4月分)</v>
       </c>
       <c r="K2" s="44"/>
     </row>
-    <row r="3" spans="1:11" ht="4" customHeight="1">
+    <row r="3" spans="1:11" ht="3.95" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="6"/>
     </row>
     <row r="4" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="B4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="46"/>
+      <c r="C4" s="43"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="4" customHeight="1">
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="3.95" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="12"/>
       <c r="C5" s="13"/>
       <c r="D5" s="8"/>
       <c r="E5" s="14"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1">
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="47"/>
+      <c r="C6" s="46"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17">
-        <v>46102</v>
+        <v>46073</v>
       </c>
       <c r="F6" s="18">
-        <v>24353</v>
+        <v>24322</v>
       </c>
       <c r="G6" s="18">
-        <v>15894</v>
+        <v>15896</v>
       </c>
       <c r="H6" s="18">
         <v>4107</v>
       </c>
       <c r="I6" s="18">
         <v>1434</v>
       </c>
       <c r="J6" s="18">
         <v>289</v>
       </c>
       <c r="K6" s="18">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1">
       <c r="B7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="22">
-        <v>3377</v>
+        <v>3379</v>
       </c>
       <c r="F7" s="23">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="G7" s="23">
-        <v>1347</v>
+        <v>1343</v>
       </c>
       <c r="H7" s="23">
         <v>489</v>
       </c>
       <c r="I7" s="23">
         <v>159</v>
       </c>
       <c r="J7" s="23">
         <v>28</v>
       </c>
       <c r="K7" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="18" customHeight="1">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
-        <v>4845</v>
+        <v>4851</v>
       </c>
       <c r="F8" s="23">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="G8" s="23">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="H8" s="23">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="I8" s="23">
         <v>49</v>
       </c>
       <c r="J8" s="23">
         <v>9</v>
       </c>
       <c r="K8" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="18" customHeight="1">
       <c r="C9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="22">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>0</v>
       </c>
       <c r="G9" s="23">
         <v>0</v>
       </c>
       <c r="H9" s="23">
         <v>0</v>
       </c>
       <c r="I9" s="23">
         <v>1</v>
       </c>
       <c r="J9" s="23">
         <v>0</v>
       </c>
       <c r="K9" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="18" customHeight="1">
       <c r="B10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="21"/>
       <c r="E10" s="22">
-        <v>25678</v>
+        <v>25667</v>
       </c>
       <c r="F10" s="23">
-        <v>12261</v>
+        <v>12250</v>
       </c>
       <c r="G10" s="23">
-        <v>9253</v>
+        <v>9255</v>
       </c>
       <c r="H10" s="23">
-        <v>2824</v>
+        <v>2821</v>
       </c>
       <c r="I10" s="23">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="J10" s="23">
         <v>239</v>
       </c>
       <c r="K10" s="23">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="18" customHeight="1">
       <c r="C11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="28"/>
       <c r="E11" s="22">
-        <v>12201</v>
+        <v>12175</v>
       </c>
       <c r="F11" s="23">
-        <v>7436</v>
+        <v>7408</v>
       </c>
       <c r="G11" s="23">
-        <v>4009</v>
+        <v>4008</v>
       </c>
       <c r="H11" s="23">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="I11" s="23">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J11" s="23">
         <v>13</v>
       </c>
       <c r="K11" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B12" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="41"/>
       <c r="D12" s="30"/>
       <c r="E12" s="18">
         <v>0</v>
       </c>
       <c r="F12" s="18">
         <v>0</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="18">
         <v>0</v>
       </c>
       <c r="I12" s="18">
         <v>0</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B13" s="40" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="41"/>
       <c r="D13" s="30"/>
       <c r="E13" s="18">
         <v>19953</v>
       </c>
       <c r="F13" s="18">
-        <v>10254</v>
+        <v>10253</v>
       </c>
       <c r="G13" s="18">
-        <v>6590</v>
+        <v>6591</v>
       </c>
       <c r="H13" s="18">
         <v>2156</v>
       </c>
       <c r="I13" s="18">
         <v>791</v>
       </c>
       <c r="J13" s="18">
         <v>143</v>
       </c>
       <c r="K13" s="18">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1">
       <c r="B14" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="28"/>
       <c r="E14" s="23">
         <v>0</v>
       </c>
       <c r="F14" s="23">
         <v>0</v>
@@ -1636,54 +1728,54 @@
         <v>348</v>
       </c>
       <c r="H20" s="23">
         <v>113</v>
       </c>
       <c r="I20" s="23">
         <v>42</v>
       </c>
       <c r="J20" s="23">
         <v>4</v>
       </c>
       <c r="K20" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:11" ht="18" customHeight="1">
       <c r="B21" s="39" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="39"/>
       <c r="D21" s="28"/>
       <c r="E21" s="23">
         <v>679</v>
       </c>
       <c r="F21" s="23">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="G21" s="23">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H21" s="23">
         <v>45</v>
       </c>
       <c r="I21" s="23">
         <v>4</v>
       </c>
       <c r="J21" s="23">
         <v>0</v>
       </c>
       <c r="K21" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:11" ht="18" customHeight="1">
       <c r="B22" s="39" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="28"/>
       <c r="E22" s="23">
         <v>1323</v>
       </c>
       <c r="F22" s="23">
         <v>679</v>
@@ -1773,113 +1865,113 @@
         <v>264</v>
       </c>
       <c r="G25" s="23">
         <v>158</v>
       </c>
       <c r="H25" s="23">
         <v>33</v>
       </c>
       <c r="I25" s="23">
         <v>11</v>
       </c>
       <c r="J25" s="23">
         <v>5</v>
       </c>
       <c r="K25" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B26" s="40" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41"/>
       <c r="D26" s="30"/>
       <c r="E26" s="18">
-        <v>7319</v>
+        <v>7320</v>
       </c>
       <c r="F26" s="18">
         <v>4462</v>
       </c>
       <c r="G26" s="18">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="H26" s="18">
         <v>414</v>
       </c>
       <c r="I26" s="18">
         <v>84</v>
       </c>
       <c r="J26" s="18">
         <v>13</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:11" ht="18" customHeight="1">
       <c r="B27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39"/>
       <c r="D27" s="28"/>
       <c r="E27" s="23">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>0</v>
       </c>
       <c r="G27" s="23">
         <v>0</v>
       </c>
       <c r="H27" s="23">
         <v>0</v>
       </c>
       <c r="I27" s="23">
         <v>1</v>
       </c>
       <c r="J27" s="23">
         <v>0</v>
       </c>
       <c r="K27" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:11" ht="18" customHeight="1">
       <c r="B28" s="39" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="28"/>
       <c r="E28" s="23">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="F28" s="23">
         <v>1935</v>
       </c>
       <c r="G28" s="23">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="H28" s="23">
         <v>216</v>
       </c>
       <c r="I28" s="23">
         <v>56</v>
       </c>
       <c r="J28" s="23">
         <v>11</v>
       </c>
       <c r="K28" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:11" ht="18" customHeight="1">
       <c r="B29" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="39"/>
       <c r="D29" s="28"/>
       <c r="E29" s="23">
         <v>850</v>
       </c>
       <c r="F29" s="23">
         <v>592</v>
@@ -2221,54 +2313,54 @@
         <v>163</v>
       </c>
       <c r="G41" s="23">
         <v>150</v>
       </c>
       <c r="H41" s="23">
         <v>16</v>
       </c>
       <c r="I41" s="23">
         <v>9</v>
       </c>
       <c r="J41" s="23">
         <v>5</v>
       </c>
       <c r="K41" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B42" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41"/>
       <c r="D42" s="30"/>
       <c r="E42" s="18">
-        <v>3308</v>
+        <v>3278</v>
       </c>
       <c r="F42" s="18">
-        <v>1573</v>
+        <v>1543</v>
       </c>
       <c r="G42" s="18">
         <v>1265</v>
       </c>
       <c r="H42" s="18">
         <v>336</v>
       </c>
       <c r="I42" s="18">
         <v>102</v>
       </c>
       <c r="J42" s="18">
         <v>30</v>
       </c>
       <c r="K42" s="18">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="2:11" ht="18" customHeight="1">
       <c r="B43" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="28"/>
       <c r="E43" s="23">
         <v>0</v>
@@ -2305,54 +2397,54 @@
         <v>584</v>
       </c>
       <c r="G44" s="23">
         <v>454</v>
       </c>
       <c r="H44" s="23">
         <v>167</v>
       </c>
       <c r="I44" s="23">
         <v>48</v>
       </c>
       <c r="J44" s="23">
         <v>8</v>
       </c>
       <c r="K44" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="2:11" ht="18" customHeight="1">
       <c r="B45" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="39"/>
       <c r="D45" s="28"/>
       <c r="E45" s="23">
-        <v>565</v>
+        <v>535</v>
       </c>
       <c r="F45" s="23">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="G45" s="23">
         <v>205</v>
       </c>
       <c r="H45" s="23">
         <v>70</v>
       </c>
       <c r="I45" s="23">
         <v>20</v>
       </c>
       <c r="J45" s="23">
         <v>20</v>
       </c>
       <c r="K45" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="2:11" ht="18" customHeight="1">
       <c r="B46" s="39" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="39"/>
       <c r="D46" s="28"/>
       <c r="E46" s="23">
         <v>1010</v>
@@ -2473,113 +2565,113 @@
         <v>0</v>
       </c>
       <c r="G50" s="23">
         <v>0</v>
       </c>
       <c r="H50" s="23">
         <v>0</v>
       </c>
       <c r="I50" s="23">
         <v>0</v>
       </c>
       <c r="J50" s="23">
         <v>0</v>
       </c>
       <c r="K50" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:11" ht="18" customHeight="1">
       <c r="B51" s="39" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="39"/>
       <c r="D51" s="28"/>
       <c r="E51" s="23">
-        <v>1814</v>
+        <v>1813</v>
       </c>
       <c r="F51" s="23">
         <v>1123</v>
       </c>
       <c r="G51" s="23">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="H51" s="23">
         <v>66</v>
       </c>
       <c r="I51" s="23">
         <v>47</v>
       </c>
       <c r="J51" s="23">
         <v>5</v>
       </c>
       <c r="K51" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:11" ht="18" customHeight="1">
       <c r="B52" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="39"/>
       <c r="D52" s="28"/>
       <c r="E52" s="23">
         <v>337</v>
       </c>
       <c r="F52" s="23">
         <v>165</v>
       </c>
       <c r="G52" s="23">
         <v>125</v>
       </c>
       <c r="H52" s="23">
         <v>34</v>
       </c>
       <c r="I52" s="23">
         <v>13</v>
       </c>
       <c r="J52" s="23">
         <v>0</v>
       </c>
       <c r="K52" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:11" ht="18" customHeight="1">
       <c r="B53" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39"/>
       <c r="D53" s="28"/>
       <c r="E53" s="23">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F53" s="23">
         <v>202</v>
       </c>
       <c r="G53" s="23">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H53" s="23">
         <v>59</v>
       </c>
       <c r="I53" s="23">
         <v>19</v>
       </c>
       <c r="J53" s="23">
         <v>0</v>
       </c>
       <c r="K53" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:11" ht="18" customHeight="1">
       <c r="B54" s="39" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="39"/>
       <c r="D54" s="28"/>
       <c r="E54" s="23">
         <v>383</v>
       </c>
       <c r="F54" s="23">
         <v>152</v>
@@ -3250,64 +3342,64 @@
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="28"/>
       <c r="E78" s="23">
         <v>459</v>
       </c>
       <c r="F78" s="23">
         <v>231</v>
       </c>
       <c r="G78" s="23">
         <v>194</v>
       </c>
       <c r="H78" s="23">
         <v>19</v>
       </c>
       <c r="I78" s="23">
         <v>14</v>
       </c>
       <c r="J78" s="23">
         <v>1</v>
       </c>
       <c r="K78" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:11" ht="10" customHeight="1">
+    <row r="79" spans="1:11" ht="9.9499999999999993" customHeight="1">
       <c r="A79" s="31"/>
       <c r="B79" s="32"/>
       <c r="C79" s="33"/>
       <c r="D79" s="34"/>
       <c r="E79" s="35"/>
       <c r="F79" s="36"/>
       <c r="G79" s="36"/>
       <c r="H79" s="36"/>
       <c r="I79" s="36"/>
       <c r="J79" s="36"/>
       <c r="K79" s="36"/>
     </row>
-    <row r="80" spans="1:11" ht="20.149999999999999" customHeight="1">
+    <row r="80" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A80" s="37"/>
       <c r="B80" s="38"/>
       <c r="C80" s="38"/>
       <c r="D80" s="38"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
@@ -3382,46 +3474,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-04-05</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-04-05'!Print_Titles</vt:lpstr>
+      <vt:lpstr>５　被疑事件の未済期間別人員</vt:lpstr>
+      <vt:lpstr>'５　被疑事件の未済期間別人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'５　被疑事件の未済期間別人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>