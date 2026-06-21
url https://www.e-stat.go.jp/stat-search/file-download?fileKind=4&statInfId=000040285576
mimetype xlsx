--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1,65 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{980C0D57-FEA4-4757-90A4-DAD93E723260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7680"/>
+    <workbookView xWindow="850" yWindow="1010" windowWidth="37550" windowHeight="20590" xr2:uid="{8D24001E-DA5A-4E68-AF99-B5A204E41BB1}"/>
   </bookViews>
   <sheets>
     <sheet name="25-04-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-04-1'!$A:$C</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="81">
   <si>
     <t>（金額単位：円）</t>
     <rPh sb="1" eb="3">
       <t>キンガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タンイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>法務局
 地方法務局
 管内</t>
     <rPh sb="0" eb="3">
       <t>ホウムキョク</t>
     </rPh>
@@ -94,72 +108,50 @@
     </rPh>
     <rPh sb="5" eb="6">
       <t>ツヅ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>筆界特定制度</t>
     <rPh sb="0" eb="1">
       <t>ヒツ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サダム</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>セイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ド</t>
-    </rPh>
-[...20 lines deleted...]
-      <t>ジケン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>不動産登記</t>
     <rPh sb="0" eb="3">
       <t>フドウサン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トウキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>商業・法人等の登記</t>
     <rPh sb="0" eb="1">
       <t>ショウ</t>
     </rPh>
@@ -495,68 +487,90 @@
   <si>
     <t>佐賀</t>
   </si>
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>那覇</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
+    <t>登記事項証明書交付等請求事件</t>
+    <rPh sb="0" eb="2">
+      <t>トウキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>コウフナド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジケン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
     <t>第1表　法務局及び地方法務局管内別　登記事務取扱数（令和7年4月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,###,###,###;;\-"/>
     <numFmt numFmtId="179" formatCode="###,###,###;;\-"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="181" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="182" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -819,555 +833,534 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...61 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="182" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="3"/>
-[...1 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="8" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="9" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="9" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="11" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="10"/>
-[...25 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="5"/>
-[...16 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{E6604E2C-E495-4059-90BC-2AEDF06F4F75}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{888EA41E-DFCE-4741-8CAA-35B2779E05B2}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{435B2CDB-C8A8-4CED-A89E-0716BD9295E8}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{6EBABF36-477D-4FF6-8C95-2C339531B6E1}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{7DB226EF-8D64-4C94-85F0-EB01467D074D}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{0A1BBE6D-5DE4-4EDB-B7A8-6A143539821B}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{28E17911-60B6-4341-B42D-50C23E560682}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{FE9AD362-7DB2-445C-B635-911AE4E81779}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{04BCA9DD-0C30-4FE7-A21C-BA52BEA072B6}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{F42F3FFE-E307-4D28-A3E0-C22796D14076}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{EAED27E2-2D38-4E3D-AF4A-5BCA968BB494}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{C71AB268-A059-4909-9762-4C958375E3C9}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{77A07A1C-1B87-4FC1-9273-CBD4D4CDD093}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{EEF1C2A1-9138-4F15-A35A-429716757F9B}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{FE955EFC-01DD-4CDA-A532-6FC0C0BED846}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{45DB615C-DB83-49A5-AE12-99109D0095B3}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{DA363815-E119-403C-AE13-4B383AB3F171}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{85F4347C-6277-4C8C-B8D1-F36FCB79CBA8}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{775F647E-5F57-4EC2-9A0C-161F9D4550FA}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_Sheet1" xfId="22"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{92D3B33F-BCD8-4478-9053-2BCAEC05F908}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{11A1BFB7-2A27-4D2C-9AF5-0B44631BDF2B}"/>
+    <cellStyle name="標準_Sheet1" xfId="22" xr:uid="{3CBF875A-5723-44B8-B63B-D3F620FFE9F3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1500,6373 +1493,6373 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B188F113-8631-4E7A-914E-2AFD14B65E0E}">
   <dimension ref="A1:AH66"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.875" style="2" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="34" max="34" width="14.625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="0.90625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.6328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="0.90625" style="2" customWidth="1"/>
+    <col min="4" max="6" width="10.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.6328125" style="2" customWidth="1"/>
+    <col min="8" max="10" width="10.6328125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="14.6328125" style="2" customWidth="1"/>
+    <col min="12" max="13" width="10.6328125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="14.6328125" style="2" customWidth="1"/>
+    <col min="15" max="17" width="10.6328125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="14.6328125" style="2" customWidth="1"/>
+    <col min="19" max="21" width="10.6328125" style="2" customWidth="1"/>
+    <col min="22" max="22" width="14.6328125" style="2" customWidth="1"/>
+    <col min="23" max="24" width="10.6328125" style="2" customWidth="1"/>
+    <col min="25" max="25" width="14.6328125" style="2" customWidth="1"/>
+    <col min="26" max="28" width="10.6328125" style="2" customWidth="1"/>
+    <col min="29" max="29" width="14.6328125" style="2" customWidth="1"/>
+    <col min="30" max="31" width="10.6328125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="14.6328125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="11.6328125" style="2" customWidth="1"/>
+    <col min="34" max="34" width="14.6328125" style="2" customWidth="1"/>
     <col min="35" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="17.25" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:34" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="26"/>
-[...15 lines deleted...]
-      <c r="R1" s="26"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
     </row>
-    <row r="2" spans="1:34" ht="14.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="22">
+    <row r="2" spans="1:34" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20">
         <v>45748</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="3"/>
     </row>
-    <row r="3" spans="1:34" ht="14.25" customHeight="1" thickTop="1">
+    <row r="3" spans="1:34" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
-      <c r="D3" s="30" t="s">
+      <c r="D3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="31"/>
-[...13 lines deleted...]
-      <c r="S3" s="45" t="s">
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="46"/>
-[...9 lines deleted...]
-      <c r="AD3" s="56" t="s">
+      <c r="T3" s="25"/>
+      <c r="U3" s="25"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="25"/>
+      <c r="AA3" s="25"/>
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AE3" s="57"/>
-[...1 lines deleted...]
-      <c r="AG3" s="39" t="s">
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH3" s="30"/>
+    </row>
+    <row r="4" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AH3" s="40"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="31"/>
+      <c r="AH4" s="32"/>
     </row>
-    <row r="4" spans="1:34" ht="13.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D4" s="23" t="s">
+    <row r="5" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A5" s="1"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="5"/>
+      <c r="N5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="S5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="T5" s="5"/>
+      <c r="U5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="V5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="W5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD5" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF5" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG5" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH5" s="46" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" ht="19" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="39"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="39"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" s="28"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="U6" s="39"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="39"/>
+      <c r="AH6" s="47"/>
+    </row>
+    <row r="7" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="9">
+        <v>1041578</v>
+      </c>
+      <c r="E7" s="9">
+        <v>756580</v>
+      </c>
+      <c r="F7" s="9">
+        <v>5197035</v>
+      </c>
+      <c r="G7" s="9">
+        <v>77229164500</v>
+      </c>
+      <c r="H7" s="9">
+        <v>862975</v>
+      </c>
+      <c r="I7" s="9">
+        <v>658896</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2215977</v>
+      </c>
+      <c r="K7" s="9">
+        <v>70895786500</v>
+      </c>
+      <c r="L7" s="9">
+        <v>156881</v>
+      </c>
+      <c r="M7" s="9">
+        <v>97058</v>
+      </c>
+      <c r="N7" s="9">
+        <v>6147426700</v>
+      </c>
+      <c r="O7" s="9">
+        <v>642</v>
+      </c>
+      <c r="P7" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>5619</v>
+      </c>
+      <c r="R7" s="9">
+        <v>1712000</v>
+      </c>
+      <c r="S7" s="9">
+        <v>5151</v>
+      </c>
+      <c r="T7" s="9">
+        <v>11</v>
+      </c>
+      <c r="U7" s="9">
+        <v>2975094</v>
+      </c>
+      <c r="V7" s="9">
+        <v>16474500</v>
+      </c>
+      <c r="W7" s="9">
+        <v>15635</v>
+      </c>
+      <c r="X7" s="9">
+        <v>614</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>11685200</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>294</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>345</v>
+      </c>
+      <c r="AC7" s="9">
+        <v>167764800</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>145</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>77</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>602400</v>
+      </c>
+      <c r="AG7" s="9">
+        <v>41150100</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>6499259260</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9"/>
+      <c r="B8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="13"/>
+      <c r="D8" s="9">
+        <v>32544</v>
+      </c>
+      <c r="E8" s="9">
+        <v>24392</v>
+      </c>
+      <c r="F8" s="9">
+        <v>69464</v>
+      </c>
+      <c r="G8" s="9">
+        <v>2041805300</v>
+      </c>
+      <c r="H8" s="9">
+        <v>26657</v>
+      </c>
+      <c r="I8" s="9">
+        <v>20490</v>
+      </c>
+      <c r="J8" s="9">
+        <v>69433</v>
+      </c>
+      <c r="K8" s="9">
+        <v>1898724400</v>
+      </c>
+      <c r="L8" s="9">
+        <v>5864</v>
+      </c>
+      <c r="M8" s="9">
+        <v>3902</v>
+      </c>
+      <c r="N8" s="9">
+        <v>130613700</v>
+      </c>
+      <c r="O8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="9">
+        <v>31</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>12467200</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="9">
+        <v>657847</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>208610710</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1"/>
+      <c r="B9" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="16">
+        <v>20524</v>
+      </c>
+      <c r="E9" s="16">
+        <v>15404</v>
+      </c>
+      <c r="F9" s="16">
+        <v>38393</v>
+      </c>
+      <c r="G9" s="16">
+        <v>1602724300</v>
+      </c>
+      <c r="H9" s="16">
+        <v>16864</v>
+      </c>
+      <c r="I9" s="16">
+        <v>13024</v>
+      </c>
+      <c r="J9" s="16">
+        <v>38376</v>
+      </c>
+      <c r="K9" s="16">
+        <v>1502737100</v>
+      </c>
+      <c r="L9" s="16">
+        <v>3651</v>
+      </c>
+      <c r="M9" s="16">
+        <v>2380</v>
+      </c>
+      <c r="N9" s="16">
+        <v>88376200</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>9</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>17</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>11611000</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="16">
+        <v>434849</v>
+      </c>
+      <c r="AH9" s="16">
+        <v>137319560</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1"/>
+      <c r="B10" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="16">
+        <v>2813</v>
+      </c>
+      <c r="E10" s="16">
+        <v>2015</v>
+      </c>
+      <c r="F10" s="16">
+        <v>7271</v>
+      </c>
+      <c r="G10" s="16">
+        <v>152718100</v>
+      </c>
+      <c r="H10" s="16">
+        <v>2377</v>
+      </c>
+      <c r="I10" s="16">
+        <v>1695</v>
+      </c>
+      <c r="J10" s="16">
+        <v>7268</v>
+      </c>
+      <c r="K10" s="16">
+        <v>144646100</v>
+      </c>
+      <c r="L10" s="16">
+        <v>433</v>
+      </c>
+      <c r="M10" s="16">
+        <v>320</v>
+      </c>
+      <c r="N10" s="16">
+        <v>8069000</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>3</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC10" s="16">
+        <v>3000</v>
+      </c>
+      <c r="AD10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="16">
+        <v>50903</v>
+      </c>
+      <c r="AH10" s="16">
+        <v>16023630</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1"/>
+      <c r="B11" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="16">
+        <v>4124</v>
+      </c>
+      <c r="E11" s="16">
+        <v>3068</v>
+      </c>
+      <c r="F11" s="16">
+        <v>10324</v>
+      </c>
+      <c r="G11" s="16">
+        <v>116506700</v>
+      </c>
+      <c r="H11" s="16">
+        <v>3328</v>
+      </c>
+      <c r="I11" s="16">
+        <v>2525</v>
+      </c>
+      <c r="J11" s="16">
+        <v>10318</v>
+      </c>
+      <c r="K11" s="16">
+        <v>100534200</v>
+      </c>
+      <c r="L11" s="16">
+        <v>790</v>
+      </c>
+      <c r="M11" s="16">
+        <v>543</v>
+      </c>
+      <c r="N11" s="16">
+        <v>15301600</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z11" s="16">
         <v>6</v>
       </c>
-      <c r="E4" s="24"/>
-[...2 lines deleted...]
-      <c r="H4" s="23" t="s">
+      <c r="AA11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>670900</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="16">
+        <v>73852</v>
+      </c>
+      <c r="AH11" s="16">
+        <v>23310640</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1"/>
+      <c r="B12" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="16">
+        <v>5083</v>
+      </c>
+      <c r="E12" s="16">
+        <v>3905</v>
+      </c>
+      <c r="F12" s="16">
+        <v>13476</v>
+      </c>
+      <c r="G12" s="16">
+        <v>169856200</v>
+      </c>
+      <c r="H12" s="16">
+        <v>4088</v>
+      </c>
+      <c r="I12" s="16">
+        <v>3246</v>
+      </c>
+      <c r="J12" s="16">
+        <v>13471</v>
+      </c>
+      <c r="K12" s="16">
+        <v>150807000</v>
+      </c>
+      <c r="L12" s="16">
+        <v>990</v>
+      </c>
+      <c r="M12" s="16">
+        <v>659</v>
+      </c>
+      <c r="N12" s="16">
+        <v>18866900</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z12" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC12" s="16">
+        <v>182300</v>
+      </c>
+      <c r="AD12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="16">
+        <v>98243</v>
+      </c>
+      <c r="AH12" s="16">
+        <v>31956880</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="9">
+        <v>58108</v>
+      </c>
+      <c r="E13" s="9">
+        <v>44145</v>
+      </c>
+      <c r="F13" s="9">
+        <v>171812</v>
+      </c>
+      <c r="G13" s="9">
+        <v>2544357900</v>
+      </c>
+      <c r="H13" s="9">
+        <v>50868</v>
+      </c>
+      <c r="I13" s="9">
+        <v>39343</v>
+      </c>
+      <c r="J13" s="9">
+        <v>171776</v>
+      </c>
+      <c r="K13" s="9">
+        <v>2399127300</v>
+      </c>
+      <c r="L13" s="9">
+        <v>7212</v>
+      </c>
+      <c r="M13" s="9">
+        <v>4802</v>
+      </c>
+      <c r="N13" s="9">
+        <v>144803300</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>36</v>
+      </c>
+      <c r="AC13" s="9">
+        <v>427300</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>3</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>4</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>21600</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>1229689</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>348194890</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1"/>
+      <c r="B14" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="16">
+        <v>14223</v>
+      </c>
+      <c r="E14" s="16">
+        <v>10750</v>
+      </c>
+      <c r="F14" s="16">
+        <v>33743</v>
+      </c>
+      <c r="G14" s="16">
+        <v>1023444100</v>
+      </c>
+      <c r="H14" s="16">
+        <v>12277</v>
+      </c>
+      <c r="I14" s="16">
+        <v>9549</v>
+      </c>
+      <c r="J14" s="16">
+        <v>33738</v>
+      </c>
+      <c r="K14" s="16">
+        <v>979128300</v>
+      </c>
+      <c r="L14" s="16">
+        <v>1941</v>
+      </c>
+      <c r="M14" s="16">
+        <v>1201</v>
+      </c>
+      <c r="N14" s="16">
+        <v>44291800</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC14" s="16">
+        <v>24000</v>
+      </c>
+      <c r="AD14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="16">
+        <v>15200</v>
+      </c>
+      <c r="AG14" s="16">
+        <v>341493</v>
+      </c>
+      <c r="AH14" s="16">
+        <v>102369600</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1"/>
+      <c r="B15" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="16">
+        <v>7972</v>
+      </c>
+      <c r="E15" s="16">
+        <v>6174</v>
+      </c>
+      <c r="F15" s="16">
+        <v>20222</v>
+      </c>
+      <c r="G15" s="16">
+        <v>331503800</v>
+      </c>
+      <c r="H15" s="16">
+        <v>7062</v>
+      </c>
+      <c r="I15" s="16">
+        <v>5495</v>
+      </c>
+      <c r="J15" s="16">
+        <v>20215</v>
+      </c>
+      <c r="K15" s="16">
+        <v>314522900</v>
+      </c>
+      <c r="L15" s="16">
+        <v>903</v>
+      </c>
+      <c r="M15" s="16">
+        <v>679</v>
+      </c>
+      <c r="N15" s="16">
+        <v>16937400</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z15" s="16">
         <v>7</v>
       </c>
-      <c r="I4" s="24"/>
-[...13 lines deleted...]
-      <c r="S4" s="50" t="s">
+      <c r="AA15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>7</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>43500</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF15" s="16">
+        <v>4800</v>
+      </c>
+      <c r="AG15" s="16">
+        <v>144545</v>
+      </c>
+      <c r="AH15" s="16">
+        <v>43536770</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1"/>
+      <c r="B16" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="16">
+        <v>8171</v>
+      </c>
+      <c r="E16" s="16">
+        <v>6544</v>
+      </c>
+      <c r="F16" s="16">
+        <v>23653</v>
+      </c>
+      <c r="G16" s="16">
+        <v>351389600</v>
+      </c>
+      <c r="H16" s="16">
+        <v>7147</v>
+      </c>
+      <c r="I16" s="16">
+        <v>5894</v>
+      </c>
+      <c r="J16" s="16">
+        <v>23641</v>
+      </c>
+      <c r="K16" s="16">
+        <v>331600400</v>
+      </c>
+      <c r="L16" s="16">
+        <v>1012</v>
+      </c>
+      <c r="M16" s="16">
+        <v>650</v>
+      </c>
+      <c r="N16" s="16">
+        <v>19505400</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z16" s="16">
+        <v>12</v>
+      </c>
+      <c r="AA16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="16">
+        <v>12</v>
+      </c>
+      <c r="AC16" s="16">
+        <v>283800</v>
+      </c>
+      <c r="AD16" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="16">
+        <v>192798</v>
+      </c>
+      <c r="AH16" s="16">
+        <v>48619680</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="16">
+        <v>6497</v>
+      </c>
+      <c r="E17" s="16">
+        <v>5024</v>
+      </c>
+      <c r="F17" s="16">
+        <v>23603</v>
+      </c>
+      <c r="G17" s="16">
+        <v>154292500</v>
+      </c>
+      <c r="H17" s="16">
+        <v>5541</v>
+      </c>
+      <c r="I17" s="16">
+        <v>4359</v>
+      </c>
+      <c r="J17" s="16">
+        <v>23603</v>
+      </c>
+      <c r="K17" s="16">
+        <v>136211600</v>
+      </c>
+      <c r="L17" s="16">
+        <v>956</v>
+      </c>
+      <c r="M17" s="16">
+        <v>665</v>
+      </c>
+      <c r="N17" s="16">
+        <v>18080900</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="16">
+        <v>114535</v>
+      </c>
+      <c r="AH17" s="16">
+        <v>32674440</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1"/>
+      <c r="B18" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="16">
+        <v>6949</v>
+      </c>
+      <c r="E18" s="16">
+        <v>4817</v>
+      </c>
+      <c r="F18" s="16">
+        <v>20032</v>
+      </c>
+      <c r="G18" s="16">
+        <v>226603300</v>
+      </c>
+      <c r="H18" s="16">
+        <v>6154</v>
+      </c>
+      <c r="I18" s="16">
+        <v>4312</v>
+      </c>
+      <c r="J18" s="16">
+        <v>20030</v>
+      </c>
+      <c r="K18" s="16">
+        <v>212005200</v>
+      </c>
+      <c r="L18" s="16">
+        <v>793</v>
+      </c>
+      <c r="M18" s="16">
+        <v>505</v>
+      </c>
+      <c r="N18" s="16">
+        <v>14582100</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z18" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC18" s="16">
+        <v>16000</v>
+      </c>
+      <c r="AD18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="16">
+        <v>1600</v>
+      </c>
+      <c r="AG18" s="16">
+        <v>132283</v>
+      </c>
+      <c r="AH18" s="16">
+        <v>35072130</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1"/>
+      <c r="B19" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="16">
+        <v>14296</v>
+      </c>
+      <c r="E19" s="16">
+        <v>10836</v>
+      </c>
+      <c r="F19" s="16">
+        <v>50559</v>
+      </c>
+      <c r="G19" s="16">
+        <v>457124600</v>
+      </c>
+      <c r="H19" s="16">
+        <v>12687</v>
+      </c>
+      <c r="I19" s="16">
+        <v>9734</v>
+      </c>
+      <c r="J19" s="16">
+        <v>50549</v>
+      </c>
+      <c r="K19" s="16">
+        <v>425658900</v>
+      </c>
+      <c r="L19" s="16">
+        <v>1607</v>
+      </c>
+      <c r="M19" s="16">
+        <v>1102</v>
+      </c>
+      <c r="N19" s="16">
+        <v>31405700</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="16">
         <v>10</v>
       </c>
-      <c r="T4" s="51"/>
-[...2 lines deleted...]
-      <c r="W4" s="53" t="s">
+      <c r="AC19" s="16">
+        <v>60000</v>
+      </c>
+      <c r="AD19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="16">
+        <v>304035</v>
+      </c>
+      <c r="AH19" s="16">
+        <v>85922270</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9"/>
+      <c r="B20" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="13"/>
+      <c r="D20" s="9">
+        <v>473936</v>
+      </c>
+      <c r="E20" s="9">
+        <v>334571</v>
+      </c>
+      <c r="F20" s="9">
+        <v>3916181</v>
+      </c>
+      <c r="G20" s="9">
+        <v>44295211700</v>
+      </c>
+      <c r="H20" s="9">
+        <v>374234</v>
+      </c>
+      <c r="I20" s="9">
+        <v>288905</v>
+      </c>
+      <c r="J20" s="9">
+        <v>935397</v>
+      </c>
+      <c r="K20" s="9">
+        <v>40271329600</v>
+      </c>
+      <c r="L20" s="9">
+        <v>78232</v>
+      </c>
+      <c r="M20" s="9">
+        <v>45040</v>
+      </c>
+      <c r="N20" s="9">
+        <v>3993829300</v>
+      </c>
+      <c r="O20" s="19">
+        <v>642</v>
+      </c>
+      <c r="P20" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="19">
+        <v>5619</v>
+      </c>
+      <c r="R20" s="19">
+        <v>1712000</v>
+      </c>
+      <c r="S20" s="19">
+        <v>5151</v>
+      </c>
+      <c r="T20" s="19">
         <v>11</v>
       </c>
-      <c r="X4" s="54"/>
-[...11 lines deleted...]
-      <c r="AH4" s="42"/>
+      <c r="U20" s="19">
+        <v>2975094</v>
+      </c>
+      <c r="V20" s="19">
+        <v>16474500</v>
+      </c>
+      <c r="W20" s="19">
+        <v>15635</v>
+      </c>
+      <c r="X20" s="19">
+        <v>614</v>
+      </c>
+      <c r="Y20" s="19">
+        <v>11685200</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>42</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>71</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>11866300</v>
+      </c>
+      <c r="AD20" s="9">
+        <v>30</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>26</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>168800</v>
+      </c>
+      <c r="AG20" s="9">
+        <v>29132006</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>3115401460</v>
+      </c>
     </row>
-    <row r="5" spans="1:34">
-[...1435 lines deleted...]
-      <c r="B20" s="12" t="s">
+    <row r="21" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1"/>
+      <c r="B21" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="15"/>
-[...100 lines deleted...]
-      <c r="D21" s="18">
+      <c r="C21" s="15"/>
+      <c r="D21" s="16">
         <v>172684</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E21" s="16">
         <v>111916</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="16">
         <v>3234178</v>
       </c>
-      <c r="G21" s="18">
+      <c r="G21" s="16">
         <v>23804461200</v>
       </c>
-      <c r="H21" s="18">
+      <c r="H21" s="16">
         <v>105592</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I21" s="16">
         <v>86154</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J21" s="16">
         <v>253453</v>
       </c>
-      <c r="K21" s="18">
+      <c r="K21" s="16">
         <v>20960574800</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L21" s="16">
         <v>45652</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M21" s="16">
         <v>25136</v>
       </c>
-      <c r="N21" s="18">
+      <c r="N21" s="16">
         <v>2821133400</v>
       </c>
       <c r="O21" s="3">
         <v>642</v>
       </c>
       <c r="P21" s="3">
         <v>1</v>
       </c>
       <c r="Q21" s="3">
         <v>5619</v>
       </c>
       <c r="R21" s="3">
         <v>1712000</v>
       </c>
       <c r="S21" s="3">
         <v>5151</v>
       </c>
       <c r="T21" s="3">
         <v>11</v>
       </c>
       <c r="U21" s="3">
         <v>2975094</v>
       </c>
       <c r="V21" s="3">
         <v>16474500</v>
       </c>
       <c r="W21" s="3">
         <v>15635</v>
       </c>
       <c r="X21" s="3">
         <v>614</v>
       </c>
       <c r="Y21" s="3">
         <v>11685200</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="16">
         <v>12</v>
       </c>
-      <c r="AA21" s="18">
-[...2 lines deleted...]
-      <c r="AB21" s="18">
+      <c r="AA21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="16">
         <v>12</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="16">
         <v>4566500</v>
       </c>
-      <c r="AD21" s="18">
+      <c r="AD21" s="16">
         <v>12</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="16">
         <v>13</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="16">
         <v>122400</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="16">
         <v>22935716</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="16">
         <v>1302804920</v>
       </c>
     </row>
-    <row r="22" spans="1:34" ht="12" customHeight="1">
+    <row r="22" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="16">
+        <v>24228</v>
+      </c>
+      <c r="E22" s="16">
+        <v>16962</v>
+      </c>
+      <c r="F22" s="16">
+        <v>57542</v>
+      </c>
+      <c r="G22" s="16">
+        <v>1084459000</v>
+      </c>
+      <c r="H22" s="16">
+        <v>21942</v>
+      </c>
+      <c r="I22" s="16">
+        <v>15488</v>
+      </c>
+      <c r="J22" s="16">
+        <v>57517</v>
+      </c>
+      <c r="K22" s="16">
+        <v>1027139400</v>
+      </c>
+      <c r="L22" s="16">
+        <v>2277</v>
+      </c>
+      <c r="M22" s="16">
+        <v>1474</v>
+      </c>
+      <c r="N22" s="16">
+        <v>57240200</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>9</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>25</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>79400</v>
+      </c>
+      <c r="AD22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="16">
+        <v>3</v>
+      </c>
+      <c r="AF22" s="16">
+        <v>4000</v>
+      </c>
+      <c r="AG22" s="16">
+        <v>439327</v>
+      </c>
+      <c r="AH22" s="16">
+        <v>137007130</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1"/>
+      <c r="B23" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="17"/>
-[...66 lines deleted...]
-      <c r="Z22" s="18">
+      <c r="C23" s="15"/>
+      <c r="D23" s="16">
+        <v>15457</v>
+      </c>
+      <c r="E23" s="16">
+        <v>10627</v>
+      </c>
+      <c r="F23" s="16">
+        <v>36155</v>
+      </c>
+      <c r="G23" s="16">
+        <v>685173000</v>
+      </c>
+      <c r="H23" s="16">
+        <v>14003</v>
+      </c>
+      <c r="I23" s="16">
+        <v>9641</v>
+      </c>
+      <c r="J23" s="16">
+        <v>36149</v>
+      </c>
+      <c r="K23" s="16">
+        <v>650475400</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1448</v>
+      </c>
+      <c r="M23" s="16">
+        <v>986</v>
+      </c>
+      <c r="N23" s="16">
+        <v>33410600</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z23" s="16">
+        <v>6</v>
+      </c>
+      <c r="AA23" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC23" s="16">
+        <v>1287000</v>
+      </c>
+      <c r="AD23" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="16">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="16">
+        <v>24800</v>
+      </c>
+      <c r="AG23" s="16">
+        <v>360500</v>
+      </c>
+      <c r="AH23" s="16">
+        <v>97134410</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1"/>
+      <c r="B24" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="16">
+        <v>15012</v>
+      </c>
+      <c r="E24" s="16">
+        <v>11716</v>
+      </c>
+      <c r="F24" s="16">
+        <v>33820</v>
+      </c>
+      <c r="G24" s="16">
+        <v>635785400</v>
+      </c>
+      <c r="H24" s="16">
+        <v>13249</v>
+      </c>
+      <c r="I24" s="16">
+        <v>10562</v>
+      </c>
+      <c r="J24" s="16">
+        <v>33820</v>
+      </c>
+      <c r="K24" s="16">
+        <v>595926900</v>
+      </c>
+      <c r="L24" s="16">
+        <v>1763</v>
+      </c>
+      <c r="M24" s="16">
+        <v>1154</v>
+      </c>
+      <c r="N24" s="16">
+        <v>39858500</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="16">
+        <v>314345</v>
+      </c>
+      <c r="AH24" s="16">
+        <v>93581980</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1"/>
+      <c r="B25" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16">
+        <v>54312</v>
+      </c>
+      <c r="E25" s="16">
+        <v>42553</v>
+      </c>
+      <c r="F25" s="16">
+        <v>110466</v>
+      </c>
+      <c r="G25" s="16">
+        <v>3714290400</v>
+      </c>
+      <c r="H25" s="16">
+        <v>48237</v>
+      </c>
+      <c r="I25" s="16">
+        <v>39010</v>
+      </c>
+      <c r="J25" s="16">
+        <v>110466</v>
+      </c>
+      <c r="K25" s="16">
+        <v>3546676400</v>
+      </c>
+      <c r="L25" s="16">
+        <v>6075</v>
+      </c>
+      <c r="M25" s="16">
+        <v>3543</v>
+      </c>
+      <c r="N25" s="16">
+        <v>167614000</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE25" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF25" s="16">
+        <v>800</v>
+      </c>
+      <c r="AG25" s="16">
+        <v>1116887</v>
+      </c>
+      <c r="AH25" s="16">
+        <v>331881750</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1"/>
+      <c r="B26" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="16">
+        <v>54951</v>
+      </c>
+      <c r="E26" s="16">
+        <v>36116</v>
+      </c>
+      <c r="F26" s="16">
+        <v>116197</v>
+      </c>
+      <c r="G26" s="16">
+        <v>3390327200</v>
+      </c>
+      <c r="H26" s="16">
+        <v>50233</v>
+      </c>
+      <c r="I26" s="16">
+        <v>33541</v>
+      </c>
+      <c r="J26" s="16">
+        <v>116194</v>
+      </c>
+      <c r="K26" s="16">
+        <v>3232539600</v>
+      </c>
+      <c r="L26" s="16">
+        <v>4715</v>
+      </c>
+      <c r="M26" s="16">
+        <v>2575</v>
+      </c>
+      <c r="N26" s="16">
+        <v>157769600</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC26" s="16">
+        <v>18000</v>
+      </c>
+      <c r="AD26" s="16">
+        <v>6</v>
+      </c>
+      <c r="AE26" s="16">
+        <v>4</v>
+      </c>
+      <c r="AF26" s="16">
+        <v>13600</v>
+      </c>
+      <c r="AG26" s="16">
+        <v>1017371</v>
+      </c>
+      <c r="AH26" s="16">
+        <v>295808710</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1"/>
+      <c r="B27" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="16">
+        <v>71636</v>
+      </c>
+      <c r="E27" s="16">
+        <v>53537</v>
+      </c>
+      <c r="F27" s="16">
+        <v>151984</v>
+      </c>
+      <c r="G27" s="16">
+        <v>8088753200</v>
+      </c>
+      <c r="H27" s="16">
+        <v>63338</v>
+      </c>
+      <c r="I27" s="16">
+        <v>49002</v>
+      </c>
+      <c r="J27" s="16">
+        <v>151975</v>
+      </c>
+      <c r="K27" s="16">
+        <v>7558966300</v>
+      </c>
+      <c r="L27" s="16">
+        <v>8289</v>
+      </c>
+      <c r="M27" s="16">
+        <v>4535</v>
+      </c>
+      <c r="N27" s="16">
+        <v>523878500</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z27" s="16">
         <v>9</v>
       </c>
-      <c r="AA22" s="18">
-[...11 lines deleted...]
-      <c r="AE22" s="18">
+      <c r="AA27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="16">
+        <v>9</v>
+      </c>
+      <c r="AC27" s="16">
+        <v>5908400</v>
+      </c>
+      <c r="AD27" s="16">
+        <v>6</v>
+      </c>
+      <c r="AE27" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF27" s="16">
+        <v>3200</v>
+      </c>
+      <c r="AG27" s="16">
+        <v>1520472</v>
+      </c>
+      <c r="AH27" s="16">
+        <v>446879560</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1"/>
+      <c r="B28" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="16">
+        <v>14256</v>
+      </c>
+      <c r="E28" s="16">
+        <v>11009</v>
+      </c>
+      <c r="F28" s="16">
+        <v>47721</v>
+      </c>
+      <c r="G28" s="16">
+        <v>585946900</v>
+      </c>
+      <c r="H28" s="16">
+        <v>12637</v>
+      </c>
+      <c r="I28" s="16">
+        <v>9866</v>
+      </c>
+      <c r="J28" s="16">
+        <v>47707</v>
+      </c>
+      <c r="K28" s="16">
+        <v>554485600</v>
+      </c>
+      <c r="L28" s="16">
+        <v>1618</v>
+      </c>
+      <c r="M28" s="16">
+        <v>1143</v>
+      </c>
+      <c r="N28" s="16">
+        <v>31455300</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z28" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="16">
+        <v>14</v>
+      </c>
+      <c r="AC28" s="16">
+        <v>6000</v>
+      </c>
+      <c r="AD28" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="16">
+        <v>293169</v>
+      </c>
+      <c r="AH28" s="16">
+        <v>81215590</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="1"/>
+      <c r="B29" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="15"/>
+      <c r="D29" s="16">
+        <v>8258</v>
+      </c>
+      <c r="E29" s="16">
+        <v>6450</v>
+      </c>
+      <c r="F29" s="16">
+        <v>21866</v>
+      </c>
+      <c r="G29" s="16">
+        <v>298800500</v>
+      </c>
+      <c r="H29" s="16">
+        <v>7512</v>
+      </c>
+      <c r="I29" s="16">
+        <v>5964</v>
+      </c>
+      <c r="J29" s="16">
+        <v>21866</v>
+      </c>
+      <c r="K29" s="16">
+        <v>281292300</v>
+      </c>
+      <c r="L29" s="16">
+        <v>746</v>
+      </c>
+      <c r="M29" s="16">
+        <v>486</v>
+      </c>
+      <c r="N29" s="16">
+        <v>17508200</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="16">
+        <v>193359</v>
+      </c>
+      <c r="AH29" s="16">
+        <v>47649670</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="1"/>
+      <c r="B30" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16">
+        <v>16594</v>
+      </c>
+      <c r="E30" s="16">
+        <v>12652</v>
+      </c>
+      <c r="F30" s="16">
+        <v>45258</v>
+      </c>
+      <c r="G30" s="16">
+        <v>567757600</v>
+      </c>
+      <c r="H30" s="16">
+        <v>14486</v>
+      </c>
+      <c r="I30" s="16">
+        <v>11148</v>
+      </c>
+      <c r="J30" s="16">
+        <v>45258</v>
+      </c>
+      <c r="K30" s="16">
+        <v>523822200</v>
+      </c>
+      <c r="L30" s="16">
+        <v>2108</v>
+      </c>
+      <c r="M30" s="16">
+        <v>1504</v>
+      </c>
+      <c r="N30" s="16">
+        <v>43935400</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="16">
+        <v>355571</v>
+      </c>
+      <c r="AH30" s="16">
+        <v>103549260</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="1"/>
+      <c r="B31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="15"/>
+      <c r="D31" s="16">
+        <v>26548</v>
+      </c>
+      <c r="E31" s="16">
+        <v>21033</v>
+      </c>
+      <c r="F31" s="16">
+        <v>60994</v>
+      </c>
+      <c r="G31" s="16">
+        <v>1439457300</v>
+      </c>
+      <c r="H31" s="16">
+        <v>23005</v>
+      </c>
+      <c r="I31" s="16">
+        <v>18529</v>
+      </c>
+      <c r="J31" s="16">
+        <v>60992</v>
+      </c>
+      <c r="K31" s="16">
+        <v>1339430700</v>
+      </c>
+      <c r="L31" s="16">
+        <v>3541</v>
+      </c>
+      <c r="M31" s="16">
+        <v>2504</v>
+      </c>
+      <c r="N31" s="16">
+        <v>100025600</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC31" s="16">
+        <v>1000</v>
+      </c>
+      <c r="AD31" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="16">
+        <v>585289</v>
+      </c>
+      <c r="AH31" s="16">
+        <v>177888480</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="13"/>
+      <c r="D32" s="9">
+        <v>109183</v>
+      </c>
+      <c r="E32" s="9">
+        <v>83603</v>
+      </c>
+      <c r="F32" s="9">
+        <v>227492</v>
+      </c>
+      <c r="G32" s="9">
+        <v>5782042300</v>
+      </c>
+      <c r="H32" s="9">
+        <v>94742</v>
+      </c>
+      <c r="I32" s="9">
+        <v>73598</v>
+      </c>
+      <c r="J32" s="9">
+        <v>227458</v>
+      </c>
+      <c r="K32" s="9">
+        <v>5374726100</v>
+      </c>
+      <c r="L32" s="9">
+        <v>14409</v>
+      </c>
+      <c r="M32" s="9">
+        <v>10005</v>
+      </c>
+      <c r="N32" s="9">
+        <v>406854000</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z32" s="9">
+        <v>32</v>
+      </c>
+      <c r="AA32" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="9">
+        <v>34</v>
+      </c>
+      <c r="AC32" s="9">
+        <v>462200</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>17</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>83200</v>
+      </c>
+      <c r="AG32" s="9">
+        <v>2249161</v>
+      </c>
+      <c r="AH32" s="9">
+        <v>659472010</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1"/>
+      <c r="B33" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="16">
+        <v>55661</v>
+      </c>
+      <c r="E33" s="16">
+        <v>45303</v>
+      </c>
+      <c r="F33" s="16">
+        <v>100186</v>
+      </c>
+      <c r="G33" s="16">
+        <v>3900877200</v>
+      </c>
+      <c r="H33" s="16">
+        <v>47619</v>
+      </c>
+      <c r="I33" s="16">
+        <v>39662</v>
+      </c>
+      <c r="J33" s="16">
+        <v>100180</v>
+      </c>
+      <c r="K33" s="16">
+        <v>3663605400</v>
+      </c>
+      <c r="L33" s="16">
+        <v>8036</v>
+      </c>
+      <c r="M33" s="16">
+        <v>5641</v>
+      </c>
+      <c r="N33" s="16">
+        <v>237180300</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>6</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC33" s="16">
+        <v>91500</v>
+      </c>
+      <c r="AD33" s="16">
+        <v>15</v>
+      </c>
+      <c r="AE33" s="16">
+        <v>7</v>
+      </c>
+      <c r="AF33" s="16">
+        <v>83200</v>
+      </c>
+      <c r="AG33" s="16">
+        <v>1192785</v>
+      </c>
+      <c r="AH33" s="16">
+        <v>373207730</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1"/>
+      <c r="B34" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="15"/>
+      <c r="D34" s="16">
+        <v>7111</v>
+      </c>
+      <c r="E34" s="16">
+        <v>5821</v>
+      </c>
+      <c r="F34" s="16">
+        <v>21047</v>
+      </c>
+      <c r="G34" s="16">
+        <v>266723000</v>
+      </c>
+      <c r="H34" s="16">
+        <v>5978</v>
+      </c>
+      <c r="I34" s="16">
+        <v>5023</v>
+      </c>
+      <c r="J34" s="16">
+        <v>21045</v>
+      </c>
+      <c r="K34" s="16">
+        <v>243690500</v>
+      </c>
+      <c r="L34" s="16">
+        <v>1133</v>
+      </c>
+      <c r="M34" s="16">
+        <v>798</v>
+      </c>
+      <c r="N34" s="16">
+        <v>23032500</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="16">
+        <v>143750</v>
+      </c>
+      <c r="AH34" s="16">
+        <v>41054850</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1"/>
+      <c r="B35" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="15"/>
+      <c r="D35" s="16">
+        <v>8378</v>
+      </c>
+      <c r="E35" s="16">
+        <v>6662</v>
+      </c>
+      <c r="F35" s="16">
+        <v>21379</v>
+      </c>
+      <c r="G35" s="16">
+        <v>375593400</v>
+      </c>
+      <c r="H35" s="16">
+        <v>7016</v>
+      </c>
+      <c r="I35" s="16">
+        <v>5620</v>
+      </c>
+      <c r="J35" s="16">
+        <v>21363</v>
+      </c>
+      <c r="K35" s="16">
+        <v>344945700</v>
+      </c>
+      <c r="L35" s="16">
+        <v>1346</v>
+      </c>
+      <c r="M35" s="16">
+        <v>1042</v>
+      </c>
+      <c r="N35" s="16">
+        <v>30460100</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z35" s="16">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="16">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="16">
+        <v>187600</v>
+      </c>
+      <c r="AD35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="16">
+        <v>166155</v>
+      </c>
+      <c r="AH35" s="16">
+        <v>46018530</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1"/>
+      <c r="B36" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="15"/>
+      <c r="D36" s="16">
+        <v>5517</v>
+      </c>
+      <c r="E36" s="16">
+        <v>4304</v>
+      </c>
+      <c r="F36" s="16">
+        <v>13630</v>
+      </c>
+      <c r="G36" s="16">
+        <v>158086400</v>
+      </c>
+      <c r="H36" s="16">
+        <v>4582</v>
+      </c>
+      <c r="I36" s="16">
+        <v>3688</v>
+      </c>
+      <c r="J36" s="16">
+        <v>13629</v>
+      </c>
+      <c r="K36" s="16">
+        <v>136571800</v>
+      </c>
+      <c r="L36" s="16">
+        <v>934</v>
+      </c>
+      <c r="M36" s="16">
+        <v>616</v>
+      </c>
+      <c r="N36" s="16">
+        <v>21508600</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="16">
+        <v>6000</v>
+      </c>
+      <c r="AD36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="16">
+        <v>124458</v>
+      </c>
+      <c r="AH36" s="16">
+        <v>29569840</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1"/>
+      <c r="B37" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="15"/>
+      <c r="D37" s="16">
+        <v>19479</v>
+      </c>
+      <c r="E37" s="16">
+        <v>11293</v>
+      </c>
+      <c r="F37" s="16">
+        <v>40246</v>
+      </c>
+      <c r="G37" s="16">
+        <v>571861900</v>
+      </c>
+      <c r="H37" s="16">
+        <v>17784</v>
+      </c>
+      <c r="I37" s="16">
+        <v>10185</v>
+      </c>
+      <c r="J37" s="16">
+        <v>40242</v>
+      </c>
+      <c r="K37" s="16">
+        <v>529576000</v>
+      </c>
+      <c r="L37" s="16">
+        <v>1691</v>
+      </c>
+      <c r="M37" s="16">
+        <v>1108</v>
+      </c>
+      <c r="N37" s="16">
+        <v>42261900</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z37" s="16">
+        <v>4</v>
+      </c>
+      <c r="AA37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="16">
+        <v>4</v>
+      </c>
+      <c r="AC37" s="16">
+        <v>24000</v>
+      </c>
+      <c r="AD37" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="16">
+        <v>311734</v>
+      </c>
+      <c r="AH37" s="16">
+        <v>87732620</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1"/>
+      <c r="B38" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="16">
+        <v>13037</v>
+      </c>
+      <c r="E38" s="16">
+        <v>10220</v>
+      </c>
+      <c r="F38" s="16">
+        <v>31004</v>
+      </c>
+      <c r="G38" s="16">
+        <v>508900400</v>
+      </c>
+      <c r="H38" s="16">
+        <v>11763</v>
+      </c>
+      <c r="I38" s="16">
+        <v>9420</v>
+      </c>
+      <c r="J38" s="16">
+        <v>30999</v>
+      </c>
+      <c r="K38" s="16">
+        <v>456336700</v>
+      </c>
+      <c r="L38" s="16">
+        <v>1269</v>
+      </c>
+      <c r="M38" s="16">
+        <v>800</v>
+      </c>
+      <c r="N38" s="16">
+        <v>52410600</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z38" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC38" s="16">
+        <v>153100</v>
+      </c>
+      <c r="AD38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="16">
+        <v>310279</v>
+      </c>
+      <c r="AH38" s="16">
+        <v>81888440</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9"/>
+      <c r="B39" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="13"/>
+      <c r="D39" s="9">
+        <v>167681</v>
+      </c>
+      <c r="E39" s="9">
+        <v>123903</v>
+      </c>
+      <c r="F39" s="9">
+        <v>327177</v>
+      </c>
+      <c r="G39" s="9">
+        <v>13270222500</v>
+      </c>
+      <c r="H39" s="9">
+        <v>141227</v>
+      </c>
+      <c r="I39" s="9">
+        <v>107178</v>
+      </c>
+      <c r="J39" s="9">
+        <v>327127</v>
+      </c>
+      <c r="K39" s="9">
+        <v>12419619500</v>
+      </c>
+      <c r="L39" s="9">
+        <v>26406</v>
+      </c>
+      <c r="M39" s="9">
+        <v>16725</v>
+      </c>
+      <c r="N39" s="9">
+        <v>818750000</v>
+      </c>
+      <c r="O39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>48</v>
+      </c>
+      <c r="AA39" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>50</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>31853000</v>
+      </c>
+      <c r="AD39" s="9">
+        <v>48</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>23</v>
+      </c>
+      <c r="AF39" s="9">
+        <v>267200</v>
+      </c>
+      <c r="AG39" s="9">
+        <v>4076799</v>
+      </c>
+      <c r="AH39" s="9">
+        <v>1089928800</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1"/>
+      <c r="B40" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="15"/>
+      <c r="D40" s="16">
+        <v>71026</v>
+      </c>
+      <c r="E40" s="16">
+        <v>53631</v>
+      </c>
+      <c r="F40" s="16">
+        <v>122179</v>
+      </c>
+      <c r="G40" s="16">
+        <v>7484906100</v>
+      </c>
+      <c r="H40" s="16">
+        <v>56437</v>
+      </c>
+      <c r="I40" s="16">
+        <v>44586</v>
+      </c>
+      <c r="J40" s="16">
+        <v>122157</v>
+      </c>
+      <c r="K40" s="16">
+        <v>6969611700</v>
+      </c>
+      <c r="L40" s="16">
+        <v>14567</v>
+      </c>
+      <c r="M40" s="16">
+        <v>9045</v>
+      </c>
+      <c r="N40" s="16">
+        <v>510431300</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z40" s="16">
+        <v>22</v>
+      </c>
+      <c r="AA40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="16">
+        <v>22</v>
+      </c>
+      <c r="AC40" s="16">
+        <v>4863100</v>
+      </c>
+      <c r="AD40" s="16">
+        <v>17</v>
+      </c>
+      <c r="AE40" s="16">
+        <v>8</v>
+      </c>
+      <c r="AF40" s="16">
+        <v>53600</v>
+      </c>
+      <c r="AG40" s="16">
+        <v>2099763</v>
+      </c>
+      <c r="AH40" s="16">
+        <v>541165770</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1"/>
+      <c r="B41" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16">
+        <v>11082</v>
+      </c>
+      <c r="E41" s="16">
+        <v>9009</v>
+      </c>
+      <c r="F41" s="16">
+        <v>24281</v>
+      </c>
+      <c r="G41" s="16">
+        <v>582122200</v>
+      </c>
+      <c r="H41" s="16">
+        <v>9960</v>
+      </c>
+      <c r="I41" s="16">
+        <v>8261</v>
+      </c>
+      <c r="J41" s="16">
+        <v>24280</v>
+      </c>
+      <c r="K41" s="16">
+        <v>546549100</v>
+      </c>
+      <c r="L41" s="16">
+        <v>1121</v>
+      </c>
+      <c r="M41" s="16">
+        <v>748</v>
+      </c>
+      <c r="N41" s="16">
+        <v>35567100</v>
+      </c>
+      <c r="O41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z41" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="16">
+        <v>6000</v>
+      </c>
+      <c r="AD41" s="16">
+        <v>6</v>
+      </c>
+      <c r="AE41" s="16">
+        <v>4</v>
+      </c>
+      <c r="AF41" s="16">
+        <v>9600</v>
+      </c>
+      <c r="AG41" s="16">
+        <v>265014</v>
+      </c>
+      <c r="AH41" s="16">
+        <v>67923300</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1"/>
+      <c r="B42" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="15"/>
+      <c r="D42" s="16">
+        <v>23112</v>
+      </c>
+      <c r="E42" s="16">
+        <v>16699</v>
+      </c>
+      <c r="F42" s="16">
+        <v>50674</v>
+      </c>
+      <c r="G42" s="16">
+        <v>1592678200</v>
+      </c>
+      <c r="H42" s="16">
+        <v>19953</v>
+      </c>
+      <c r="I42" s="16">
+        <v>14642</v>
+      </c>
+      <c r="J42" s="16">
+        <v>50674</v>
+      </c>
+      <c r="K42" s="16">
+        <v>1508539000</v>
+      </c>
+      <c r="L42" s="16">
+        <v>3159</v>
+      </c>
+      <c r="M42" s="16">
+        <v>2057</v>
+      </c>
+      <c r="N42" s="16">
+        <v>84139200</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="16">
+        <v>5</v>
+      </c>
+      <c r="AE42" s="16">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="16">
+        <v>172000</v>
+      </c>
+      <c r="AG42" s="16">
+        <v>491330</v>
+      </c>
+      <c r="AH42" s="16">
+        <v>142140370</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="1"/>
+      <c r="B43" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="15"/>
+      <c r="D43" s="16">
+        <v>43734</v>
+      </c>
+      <c r="E43" s="16">
+        <v>32521</v>
+      </c>
+      <c r="F43" s="16">
+        <v>89656</v>
+      </c>
+      <c r="G43" s="16">
+        <v>3000034400</v>
+      </c>
+      <c r="H43" s="16">
+        <v>38125</v>
+      </c>
+      <c r="I43" s="16">
+        <v>28891</v>
+      </c>
+      <c r="J43" s="16">
+        <v>89635</v>
+      </c>
+      <c r="K43" s="16">
+        <v>2836009200</v>
+      </c>
+      <c r="L43" s="16">
+        <v>5589</v>
+      </c>
+      <c r="M43" s="16">
+        <v>3630</v>
+      </c>
+      <c r="N43" s="16">
+        <v>137259200</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z43" s="16">
+        <v>20</v>
+      </c>
+      <c r="AA43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="16">
+        <v>21</v>
+      </c>
+      <c r="AC43" s="16">
+        <v>26766000</v>
+      </c>
+      <c r="AD43" s="16">
+        <v>18</v>
+      </c>
+      <c r="AE43" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="16">
+        <v>9600</v>
+      </c>
+      <c r="AG43" s="16">
+        <v>884674</v>
+      </c>
+      <c r="AH43" s="16">
+        <v>248302190</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="1"/>
+      <c r="B44" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="15"/>
+      <c r="D44" s="16">
+        <v>8265</v>
+      </c>
+      <c r="E44" s="16">
+        <v>6296</v>
+      </c>
+      <c r="F44" s="16">
+        <v>18463</v>
+      </c>
+      <c r="G44" s="16">
+        <v>372606400</v>
+      </c>
+      <c r="H44" s="16">
+        <v>7171</v>
+      </c>
+      <c r="I44" s="16">
+        <v>5632</v>
+      </c>
+      <c r="J44" s="16">
+        <v>18463</v>
+      </c>
+      <c r="K44" s="16">
+        <v>339937600</v>
+      </c>
+      <c r="L44" s="16">
+        <v>1094</v>
+      </c>
+      <c r="M44" s="16">
+        <v>664</v>
+      </c>
+      <c r="N44" s="16">
+        <v>32668800</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE44" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF44" s="16">
+        <v>19200</v>
+      </c>
+      <c r="AG44" s="16">
+        <v>183878</v>
+      </c>
+      <c r="AH44" s="16">
+        <v>53134230</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="1"/>
+      <c r="B45" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="15"/>
+      <c r="D45" s="16">
+        <v>10462</v>
+      </c>
+      <c r="E45" s="16">
+        <v>5747</v>
+      </c>
+      <c r="F45" s="16">
+        <v>21924</v>
+      </c>
+      <c r="G45" s="16">
+        <v>237875200</v>
+      </c>
+      <c r="H45" s="16">
+        <v>9581</v>
+      </c>
+      <c r="I45" s="16">
+        <v>5166</v>
+      </c>
+      <c r="J45" s="16">
+        <v>21918</v>
+      </c>
+      <c r="K45" s="16">
+        <v>218972900</v>
+      </c>
+      <c r="L45" s="16">
+        <v>876</v>
+      </c>
+      <c r="M45" s="16">
+        <v>581</v>
+      </c>
+      <c r="N45" s="16">
+        <v>18684400</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z45" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC45" s="16">
+        <v>217900</v>
+      </c>
+      <c r="AD45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF45" s="16">
+        <v>3200</v>
+      </c>
+      <c r="AG45" s="16">
+        <v>152140</v>
+      </c>
+      <c r="AH45" s="16">
+        <v>37262940</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9"/>
+      <c r="B46" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="13"/>
+      <c r="D46" s="9">
+        <v>55997</v>
+      </c>
+      <c r="E46" s="9">
+        <v>39569</v>
+      </c>
+      <c r="F46" s="9">
+        <v>142561</v>
+      </c>
+      <c r="G46" s="9">
+        <v>2370438000</v>
+      </c>
+      <c r="H46" s="9">
+        <v>49016</v>
+      </c>
+      <c r="I46" s="9">
+        <v>34817</v>
+      </c>
+      <c r="J46" s="9">
+        <v>142513</v>
+      </c>
+      <c r="K46" s="9">
+        <v>2188783000</v>
+      </c>
+      <c r="L46" s="9">
+        <v>6933</v>
+      </c>
+      <c r="M46" s="9">
+        <v>4752</v>
+      </c>
+      <c r="N46" s="9">
+        <v>172886900</v>
+      </c>
+      <c r="O46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z46" s="9">
+        <v>48</v>
+      </c>
+      <c r="AA46" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="9">
+        <v>48</v>
+      </c>
+      <c r="AC46" s="9">
+        <v>8768100</v>
+      </c>
+      <c r="AD46" s="9">
+        <v>12</v>
+      </c>
+      <c r="AE46" s="9">
+        <v>2</v>
+      </c>
+      <c r="AF46" s="9">
+        <v>1600</v>
+      </c>
+      <c r="AG46" s="9">
+        <v>1128429</v>
+      </c>
+      <c r="AH46" s="9">
+        <v>321173080</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47" s="15"/>
+      <c r="D47" s="16">
+        <v>19821</v>
+      </c>
+      <c r="E47" s="16">
+        <v>15042</v>
+      </c>
+      <c r="F47" s="16">
+        <v>49875</v>
+      </c>
+      <c r="G47" s="16">
+        <v>1189704700</v>
+      </c>
+      <c r="H47" s="16">
+        <v>16934</v>
+      </c>
+      <c r="I47" s="16">
+        <v>13082</v>
+      </c>
+      <c r="J47" s="16">
+        <v>49845</v>
+      </c>
+      <c r="K47" s="16">
+        <v>1119491800</v>
+      </c>
+      <c r="L47" s="16">
+        <v>2857</v>
+      </c>
+      <c r="M47" s="16">
+        <v>1960</v>
+      </c>
+      <c r="N47" s="16">
+        <v>62755000</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z47" s="16">
+        <v>30</v>
+      </c>
+      <c r="AA47" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="16">
+        <v>30</v>
+      </c>
+      <c r="AC47" s="16">
+        <v>7457900</v>
+      </c>
+      <c r="AD47" s="16">
+        <v>4</v>
+      </c>
+      <c r="AE47" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF47" s="16">
+        <v>1600</v>
+      </c>
+      <c r="AG47" s="16">
+        <v>438917</v>
+      </c>
+      <c r="AH47" s="16">
+        <v>132031590</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="15"/>
+      <c r="D48" s="16">
+        <v>8017</v>
+      </c>
+      <c r="E48" s="16">
+        <v>3040</v>
+      </c>
+      <c r="F48" s="16">
+        <v>15588</v>
+      </c>
+      <c r="G48" s="16">
+        <v>109965600</v>
+      </c>
+      <c r="H48" s="16">
+        <v>7452</v>
+      </c>
+      <c r="I48" s="16">
+        <v>2685</v>
+      </c>
+      <c r="J48" s="16">
+        <v>15587</v>
+      </c>
+      <c r="K48" s="16">
+        <v>100124600</v>
+      </c>
+      <c r="L48" s="16">
+        <v>564</v>
+      </c>
+      <c r="M48" s="16">
+        <v>355</v>
+      </c>
+      <c r="N48" s="16">
+        <v>9841000</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z48" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="16">
+        <v>77301</v>
+      </c>
+      <c r="AH48" s="16">
+        <v>20391090</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="15"/>
+      <c r="D49" s="16">
+        <v>5710</v>
+      </c>
+      <c r="E49" s="16">
+        <v>3927</v>
+      </c>
+      <c r="F49" s="16">
+        <v>16676</v>
+      </c>
+      <c r="G49" s="16">
+        <v>140863900</v>
+      </c>
+      <c r="H49" s="16">
+        <v>5015</v>
+      </c>
+      <c r="I49" s="16">
+        <v>3462</v>
+      </c>
+      <c r="J49" s="16">
+        <v>16676</v>
+      </c>
+      <c r="K49" s="16">
+        <v>125349700</v>
+      </c>
+      <c r="L49" s="16">
+        <v>695</v>
+      </c>
+      <c r="M49" s="16">
+        <v>465</v>
+      </c>
+      <c r="N49" s="16">
+        <v>15514200</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="16">
+        <v>121330</v>
+      </c>
+      <c r="AH49" s="16">
+        <v>25118860</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="15"/>
+      <c r="D50" s="16">
+        <v>13161</v>
+      </c>
+      <c r="E50" s="16">
+        <v>10249</v>
+      </c>
+      <c r="F50" s="16">
+        <v>35177</v>
+      </c>
+      <c r="G50" s="16">
+        <v>577851900</v>
+      </c>
+      <c r="H50" s="16">
+        <v>11574</v>
+      </c>
+      <c r="I50" s="16">
+        <v>9130</v>
+      </c>
+      <c r="J50" s="16">
+        <v>35166</v>
+      </c>
+      <c r="K50" s="16">
+        <v>537504900</v>
+      </c>
+      <c r="L50" s="16">
+        <v>1576</v>
+      </c>
+      <c r="M50" s="16">
+        <v>1119</v>
+      </c>
+      <c r="N50" s="16">
+        <v>39385200</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z50" s="16">
+        <v>11</v>
+      </c>
+      <c r="AA50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="16">
+        <v>11</v>
+      </c>
+      <c r="AC50" s="16">
+        <v>961800</v>
+      </c>
+      <c r="AD50" s="16">
+        <v>8</v>
+      </c>
+      <c r="AE50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="16">
+        <v>283765</v>
+      </c>
+      <c r="AH50" s="16">
+        <v>87255230</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C51" s="15"/>
+      <c r="D51" s="16">
+        <v>9288</v>
+      </c>
+      <c r="E51" s="16">
+        <v>7311</v>
+      </c>
+      <c r="F51" s="16">
+        <v>25245</v>
+      </c>
+      <c r="G51" s="16">
+        <v>352051900</v>
+      </c>
+      <c r="H51" s="16">
+        <v>8041</v>
+      </c>
+      <c r="I51" s="16">
+        <v>6458</v>
+      </c>
+      <c r="J51" s="16">
+        <v>25239</v>
+      </c>
+      <c r="K51" s="16">
+        <v>306312000</v>
+      </c>
+      <c r="L51" s="16">
+        <v>1241</v>
+      </c>
+      <c r="M51" s="16">
+        <v>853</v>
+      </c>
+      <c r="N51" s="16">
+        <v>45391500</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z51" s="16">
+        <v>6</v>
+      </c>
+      <c r="AA51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC51" s="16">
+        <v>348400</v>
+      </c>
+      <c r="AD51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="16">
+        <v>207116</v>
+      </c>
+      <c r="AH51" s="16">
+        <v>56376310</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9"/>
+      <c r="B52" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="13"/>
+      <c r="D52" s="9">
+        <v>29573</v>
+      </c>
+      <c r="E52" s="9">
+        <v>20941</v>
+      </c>
+      <c r="F52" s="9">
+        <v>75137</v>
+      </c>
+      <c r="G52" s="9">
+        <v>1048378500</v>
+      </c>
+      <c r="H52" s="9">
+        <v>25827</v>
+      </c>
+      <c r="I52" s="9">
+        <v>18374</v>
+      </c>
+      <c r="J52" s="9">
+        <v>75116</v>
+      </c>
+      <c r="K52" s="9">
+        <v>894901900</v>
+      </c>
+      <c r="L52" s="9">
+        <v>3725</v>
+      </c>
+      <c r="M52" s="9">
+        <v>2567</v>
+      </c>
+      <c r="N52" s="9">
+        <v>70697700</v>
+      </c>
+      <c r="O52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z52" s="9">
+        <v>21</v>
+      </c>
+      <c r="AA52" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="9">
+        <v>21</v>
+      </c>
+      <c r="AC52" s="9">
+        <v>82778900</v>
+      </c>
+      <c r="AD52" s="9">
+        <v>13</v>
+      </c>
+      <c r="AE52" s="9">
+        <v>5</v>
+      </c>
+      <c r="AF52" s="9">
+        <v>14400</v>
+      </c>
+      <c r="AG52" s="9">
+        <v>598264</v>
+      </c>
+      <c r="AH52" s="9">
+        <v>149835670</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="1"/>
+      <c r="B53" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="15"/>
+      <c r="D53" s="16">
+        <v>6995</v>
+      </c>
+      <c r="E53" s="16">
+        <v>5479</v>
+      </c>
+      <c r="F53" s="16">
+        <v>16354</v>
+      </c>
+      <c r="G53" s="16">
+        <v>275572800</v>
+      </c>
+      <c r="H53" s="16">
+        <v>5915</v>
+      </c>
+      <c r="I53" s="16">
+        <v>4699</v>
+      </c>
+      <c r="J53" s="16">
+        <v>16350</v>
+      </c>
+      <c r="K53" s="16">
+        <v>254593200</v>
+      </c>
+      <c r="L53" s="16">
+        <v>1076</v>
+      </c>
+      <c r="M53" s="16">
+        <v>780</v>
+      </c>
+      <c r="N53" s="16">
+        <v>20966600</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z53" s="16">
+        <v>4</v>
+      </c>
+      <c r="AA53" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="16">
+        <v>4</v>
+      </c>
+      <c r="AC53" s="16">
+        <v>13000</v>
+      </c>
+      <c r="AD53" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE53" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF53" s="16">
+        <v>4800</v>
+      </c>
+      <c r="AG53" s="16">
+        <v>142104</v>
+      </c>
+      <c r="AH53" s="16">
+        <v>39933380</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" s="15"/>
+      <c r="D54" s="16">
+        <v>5648</v>
+      </c>
+      <c r="E54" s="16">
+        <v>4138</v>
+      </c>
+      <c r="F54" s="16">
+        <v>15553</v>
+      </c>
+      <c r="G54" s="16">
+        <v>188594500</v>
+      </c>
+      <c r="H54" s="16">
+        <v>4944</v>
+      </c>
+      <c r="I54" s="16">
+        <v>3699</v>
+      </c>
+      <c r="J54" s="16">
+        <v>15550</v>
+      </c>
+      <c r="K54" s="16">
+        <v>175580500</v>
+      </c>
+      <c r="L54" s="16">
+        <v>701</v>
+      </c>
+      <c r="M54" s="16">
+        <v>439</v>
+      </c>
+      <c r="N54" s="16">
+        <v>11813000</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z54" s="16">
         <v>3</v>
       </c>
-      <c r="AF22" s="18">
-[...6 lines deleted...]
-        <v>137007130</v>
+      <c r="AA54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC54" s="16">
+        <v>1201000</v>
+      </c>
+      <c r="AD54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF54" s="16">
+        <v>1600</v>
+      </c>
+      <c r="AG54" s="16">
+        <v>134842</v>
+      </c>
+      <c r="AH54" s="16">
+        <v>28509130</v>
       </c>
     </row>
-    <row r="23" spans="1:34" ht="12" customHeight="1">
-[...71 lines deleted...]
-      <c r="Z23" s="18">
+    <row r="55" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="1"/>
+      <c r="B55" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="15"/>
+      <c r="D55" s="16">
+        <v>10085</v>
+      </c>
+      <c r="E55" s="16">
+        <v>7410</v>
+      </c>
+      <c r="F55" s="16">
+        <v>24247</v>
+      </c>
+      <c r="G55" s="16">
+        <v>433811500</v>
+      </c>
+      <c r="H55" s="16">
+        <v>8814</v>
+      </c>
+      <c r="I55" s="16">
+        <v>6519</v>
+      </c>
+      <c r="J55" s="16">
+        <v>24238</v>
+      </c>
+      <c r="K55" s="16">
+        <v>330714900</v>
+      </c>
+      <c r="L55" s="16">
+        <v>1262</v>
+      </c>
+      <c r="M55" s="16">
+        <v>891</v>
+      </c>
+      <c r="N55" s="16">
+        <v>25887000</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z55" s="16">
+        <v>9</v>
+      </c>
+      <c r="AA55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="16">
+        <v>9</v>
+      </c>
+      <c r="AC55" s="16">
+        <v>77209600</v>
+      </c>
+      <c r="AD55" s="16">
+        <v>8</v>
+      </c>
+      <c r="AE55" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF55" s="16">
+        <v>8000</v>
+      </c>
+      <c r="AG55" s="16">
+        <v>182012</v>
+      </c>
+      <c r="AH55" s="16">
+        <v>52320810</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="15"/>
+      <c r="D56" s="16">
+        <v>6845</v>
+      </c>
+      <c r="E56" s="16">
+        <v>3914</v>
+      </c>
+      <c r="F56" s="16">
+        <v>18983</v>
+      </c>
+      <c r="G56" s="16">
+        <v>150399700</v>
+      </c>
+      <c r="H56" s="16">
+        <v>6154</v>
+      </c>
+      <c r="I56" s="16">
+        <v>3457</v>
+      </c>
+      <c r="J56" s="16">
+        <v>18978</v>
+      </c>
+      <c r="K56" s="16">
+        <v>134013300</v>
+      </c>
+      <c r="L56" s="16">
+        <v>686</v>
+      </c>
+      <c r="M56" s="16">
+        <v>457</v>
+      </c>
+      <c r="N56" s="16">
+        <v>12031100</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z56" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC56" s="16">
+        <v>4355300</v>
+      </c>
+      <c r="AD56" s="16">
+        <v>3</v>
+      </c>
+      <c r="AE56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="16">
+        <v>139306</v>
+      </c>
+      <c r="AH56" s="16">
+        <v>29072350</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9"/>
+      <c r="B57" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57" s="13"/>
+      <c r="D57" s="9">
+        <v>114556</v>
+      </c>
+      <c r="E57" s="9">
+        <v>85456</v>
+      </c>
+      <c r="F57" s="9">
+        <v>267211</v>
+      </c>
+      <c r="G57" s="9">
+        <v>5876708300</v>
+      </c>
+      <c r="H57" s="9">
+        <v>100404</v>
+      </c>
+      <c r="I57" s="9">
+        <v>76191</v>
+      </c>
+      <c r="J57" s="9">
+        <v>267157</v>
+      </c>
+      <c r="K57" s="9">
+        <v>5448574700</v>
+      </c>
+      <c r="L57" s="9">
+        <v>14100</v>
+      </c>
+      <c r="M57" s="9">
+        <v>9265</v>
+      </c>
+      <c r="N57" s="9">
+        <v>408991800</v>
+      </c>
+      <c r="O57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z57" s="9">
+        <v>52</v>
+      </c>
+      <c r="AA57" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="9">
+        <v>54</v>
+      </c>
+      <c r="AC57" s="9">
+        <v>19141800</v>
+      </c>
+      <c r="AD57" s="9">
+        <v>22</v>
+      </c>
+      <c r="AE57" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF57" s="9">
+        <v>45600</v>
+      </c>
+      <c r="AG57" s="9">
+        <v>2077905</v>
+      </c>
+      <c r="AH57" s="9">
+        <v>606642640</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="1"/>
+      <c r="B58" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58" s="15"/>
+      <c r="D58" s="16">
+        <v>36436</v>
+      </c>
+      <c r="E58" s="16">
+        <v>28760</v>
+      </c>
+      <c r="F58" s="16">
+        <v>73072</v>
+      </c>
+      <c r="G58" s="16">
+        <v>2681574500</v>
+      </c>
+      <c r="H58" s="16">
+        <v>30651</v>
+      </c>
+      <c r="I58" s="16">
+        <v>24985</v>
+      </c>
+      <c r="J58" s="16">
+        <v>73064</v>
+      </c>
+      <c r="K58" s="16">
+        <v>2482015600</v>
+      </c>
+      <c r="L58" s="16">
+        <v>5777</v>
+      </c>
+      <c r="M58" s="16">
+        <v>3775</v>
+      </c>
+      <c r="N58" s="16">
+        <v>183619500</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z58" s="16">
+        <v>8</v>
+      </c>
+      <c r="AA58" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="16">
+        <v>8</v>
+      </c>
+      <c r="AC58" s="16">
+        <v>15939400</v>
+      </c>
+      <c r="AD58" s="16">
+        <v>10</v>
+      </c>
+      <c r="AE58" s="16">
+        <v>3</v>
+      </c>
+      <c r="AF58" s="16">
+        <v>17600</v>
+      </c>
+      <c r="AG58" s="16">
+        <v>778148</v>
+      </c>
+      <c r="AH58" s="16">
+        <v>240900450</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="1"/>
+      <c r="B59" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="15"/>
+      <c r="D59" s="16">
+        <v>6462</v>
+      </c>
+      <c r="E59" s="16">
+        <v>4946</v>
+      </c>
+      <c r="F59" s="16">
+        <v>16706</v>
+      </c>
+      <c r="G59" s="16">
+        <v>250973400</v>
+      </c>
+      <c r="H59" s="16">
+        <v>5736</v>
+      </c>
+      <c r="I59" s="16">
+        <v>4467</v>
+      </c>
+      <c r="J59" s="16">
+        <v>16706</v>
+      </c>
+      <c r="K59" s="16">
+        <v>236025400</v>
+      </c>
+      <c r="L59" s="16">
+        <v>726</v>
+      </c>
+      <c r="M59" s="16">
+        <v>479</v>
+      </c>
+      <c r="N59" s="16">
+        <v>14948000</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="16">
+        <v>95648</v>
+      </c>
+      <c r="AH59" s="16">
+        <v>29022050</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="1"/>
+      <c r="B60" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C60" s="15"/>
+      <c r="D60" s="16">
+        <v>11630</v>
+      </c>
+      <c r="E60" s="16">
+        <v>6298</v>
+      </c>
+      <c r="F60" s="16">
+        <v>26609</v>
+      </c>
+      <c r="G60" s="16">
+        <v>340512100</v>
+      </c>
+      <c r="H60" s="16">
+        <v>10525</v>
+      </c>
+      <c r="I60" s="16">
+        <v>5613</v>
+      </c>
+      <c r="J60" s="16">
+        <v>26593</v>
+      </c>
+      <c r="K60" s="16">
+        <v>315579600</v>
+      </c>
+      <c r="L60" s="16">
+        <v>1089</v>
+      </c>
+      <c r="M60" s="16">
+        <v>685</v>
+      </c>
+      <c r="N60" s="16">
+        <v>22739000</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z60" s="16">
+        <v>16</v>
+      </c>
+      <c r="AA60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="16">
+        <v>16</v>
+      </c>
+      <c r="AC60" s="16">
+        <v>2193500</v>
+      </c>
+      <c r="AD60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="16">
+        <v>153549</v>
+      </c>
+      <c r="AH60" s="16">
+        <v>38583030</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="1"/>
+      <c r="B61" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C61" s="15"/>
+      <c r="D61" s="16">
+        <v>14907</v>
+      </c>
+      <c r="E61" s="16">
+        <v>11389</v>
+      </c>
+      <c r="F61" s="16">
+        <v>37659</v>
+      </c>
+      <c r="G61" s="16">
+        <v>659669900</v>
+      </c>
+      <c r="H61" s="16">
+        <v>13258</v>
+      </c>
+      <c r="I61" s="16">
+        <v>10257</v>
+      </c>
+      <c r="J61" s="16">
+        <v>37654</v>
+      </c>
+      <c r="K61" s="16">
+        <v>617343000</v>
+      </c>
+      <c r="L61" s="16">
+        <v>1644</v>
+      </c>
+      <c r="M61" s="16">
+        <v>1132</v>
+      </c>
+      <c r="N61" s="16">
+        <v>42307900</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z61" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC61" s="16">
+        <v>19000</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>6400</v>
+      </c>
+      <c r="AG61" s="16">
+        <v>272574</v>
+      </c>
+      <c r="AH61" s="16">
+        <v>75679710</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="1"/>
+      <c r="B62" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C62" s="15"/>
+      <c r="D62" s="16">
+        <v>9101</v>
+      </c>
+      <c r="E62" s="16">
+        <v>7112</v>
+      </c>
+      <c r="F62" s="16">
+        <v>27794</v>
+      </c>
+      <c r="G62" s="16">
+        <v>333503000</v>
+      </c>
+      <c r="H62" s="16">
+        <v>8159</v>
+      </c>
+      <c r="I62" s="16">
+        <v>6502</v>
+      </c>
+      <c r="J62" s="16">
+        <v>27792</v>
+      </c>
+      <c r="K62" s="16">
+        <v>312097700</v>
+      </c>
+      <c r="L62" s="16">
+        <v>940</v>
+      </c>
+      <c r="M62" s="16">
+        <v>610</v>
+      </c>
+      <c r="N62" s="16">
+        <v>21154300</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z62" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC62" s="16">
+        <v>251000</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="16">
+        <v>161895</v>
+      </c>
+      <c r="AH62" s="16">
+        <v>48433120</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="1"/>
+      <c r="B63" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" s="15"/>
+      <c r="D63" s="16">
+        <v>8689</v>
+      </c>
+      <c r="E63" s="16">
+        <v>6359</v>
+      </c>
+      <c r="F63" s="16">
+        <v>24022</v>
+      </c>
+      <c r="G63" s="16">
+        <v>297213400</v>
+      </c>
+      <c r="H63" s="16">
+        <v>7680</v>
+      </c>
+      <c r="I63" s="16">
+        <v>5708</v>
+      </c>
+      <c r="J63" s="16">
+        <v>24008</v>
+      </c>
+      <c r="K63" s="16">
+        <v>276855500</v>
+      </c>
+      <c r="L63" s="16">
+        <v>997</v>
+      </c>
+      <c r="M63" s="16">
+        <v>651</v>
+      </c>
+      <c r="N63" s="16">
+        <v>19657500</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z63" s="16">
+        <v>12</v>
+      </c>
+      <c r="AA63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="16">
+        <v>14</v>
+      </c>
+      <c r="AC63" s="16">
+        <v>700400</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>9</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>5</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>12000</v>
+      </c>
+      <c r="AG63" s="16">
+        <v>170926</v>
+      </c>
+      <c r="AH63" s="16">
+        <v>42711580</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="1"/>
+      <c r="B64" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C64" s="15"/>
+      <c r="D64" s="16">
+        <v>15100</v>
+      </c>
+      <c r="E64" s="16">
+        <v>10384</v>
+      </c>
+      <c r="F64" s="16">
+        <v>35133</v>
+      </c>
+      <c r="G64" s="16">
+        <v>437927800</v>
+      </c>
+      <c r="H64" s="16">
+        <v>13587</v>
+      </c>
+      <c r="I64" s="16">
+        <v>9430</v>
+      </c>
+      <c r="J64" s="16">
+        <v>35127</v>
+      </c>
+      <c r="K64" s="16">
+        <v>374164700</v>
+      </c>
+      <c r="L64" s="16">
+        <v>1507</v>
+      </c>
+      <c r="M64" s="16">
+        <v>954</v>
+      </c>
+      <c r="N64" s="16">
+        <v>63756600</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z64" s="16">
         <v>6</v>
       </c>
-      <c r="AA23" s="18">
-[...2 lines deleted...]
-      <c r="AB23" s="18">
+      <c r="AA64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="16">
         <v>6</v>
       </c>
-      <c r="AC23" s="18">
-[...5 lines deleted...]
-      <c r="AE23" s="18">
+      <c r="AC64" s="16">
+        <v>6500</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="16">
+        <v>230149</v>
+      </c>
+      <c r="AH64" s="16">
+        <v>63439520</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="1"/>
+      <c r="B65" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C65" s="15"/>
+      <c r="D65" s="16">
+        <v>12231</v>
+      </c>
+      <c r="E65" s="16">
+        <v>10208</v>
+      </c>
+      <c r="F65" s="16">
+        <v>26216</v>
+      </c>
+      <c r="G65" s="16">
+        <v>875334200</v>
+      </c>
+      <c r="H65" s="16">
+        <v>10808</v>
+      </c>
+      <c r="I65" s="16">
+        <v>9229</v>
+      </c>
+      <c r="J65" s="16">
+        <v>26213</v>
+      </c>
+      <c r="K65" s="16">
+        <v>834493200</v>
+      </c>
+      <c r="L65" s="16">
+        <v>1420</v>
+      </c>
+      <c r="M65" s="16">
+        <v>979</v>
+      </c>
+      <c r="N65" s="16">
+        <v>40809000</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z65" s="16">
         <v>3</v>
       </c>
-      <c r="AF23" s="18">
-[...6 lines deleted...]
-        <v>97134410</v>
+      <c r="AA65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB65" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC65" s="16">
+        <v>32000</v>
+      </c>
+      <c r="AD65" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE65" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF65" s="16">
+        <v>9600</v>
+      </c>
+      <c r="AG65" s="16">
+        <v>215016</v>
+      </c>
+      <c r="AH65" s="16">
+        <v>67873180</v>
       </c>
     </row>
-    <row r="24" spans="1:34" ht="12" customHeight="1">
-[...4233 lines deleted...]
-      <c r="AH66" s="19"/>
+    <row r="66" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A66" s="17"/>
+      <c r="B66" s="17"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="17"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="17"/>
+      <c r="I66" s="17"/>
+      <c r="J66" s="17"/>
+      <c r="K66" s="17"/>
+      <c r="L66" s="17"/>
+      <c r="M66" s="17"/>
+      <c r="N66" s="17"/>
+      <c r="O66" s="17"/>
+      <c r="P66" s="17"/>
+      <c r="Q66" s="17"/>
+      <c r="R66" s="17"/>
+      <c r="S66" s="17"/>
+      <c r="T66" s="17"/>
+      <c r="U66" s="17"/>
+      <c r="V66" s="17"/>
+      <c r="W66" s="17"/>
+      <c r="X66" s="17"/>
+      <c r="Y66" s="17"/>
+      <c r="Z66" s="17"/>
+      <c r="AA66" s="17"/>
+      <c r="AB66" s="17"/>
+      <c r="AC66" s="17"/>
+      <c r="AD66" s="17"/>
+      <c r="AE66" s="17"/>
+      <c r="AF66" s="17"/>
+      <c r="AG66" s="17"/>
+      <c r="AH66" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="AE5:AE6"/>
-    <mergeCell ref="AG3:AH4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="D3:R3"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z4:AC4"/>
-    <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="S3:AC3"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="AG5:AG6"/>
-    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AG3:AH4"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AD3:AF4"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
-    <mergeCell ref="W5:W6"/>
-[...18 lines deleted...]
-    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="AE5:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="65" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="63" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="18" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>