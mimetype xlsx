--- v0 (2026-05-14)
+++ v1 (2026-10-08)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="26" documentId="13_ncr:1_{B4C0790E-3737-426D-ACC2-7725CC492278}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C751F7AE-4EC3-4AA0-800C-90BF9F6D4B9D}"/>
+  <xr:revisionPtr revIDLastSave="34" documentId="13_ncr:1_{B4C0790E-3737-426D-ACC2-7725CC492278}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8333EA3E-FDBF-4273-BE06-7BA89DEC5F76}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第５表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第５表!$B$2:$K$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">第５表!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="27">
   <si>
     <t>第５表 【恩給種類別の平均年齢】</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>一般文官</t>
     <rPh sb="0" eb="2">
       <t>イッパン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ブン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -282,82 +282,80 @@
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和４年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和５年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>-</t>
-[...6 lines deleted...]
-  <si>
     <t>＊該当者が極少数のため、秘匿しています。</t>
     <rPh sb="1" eb="4">
       <t>ガイトウシャ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ショウスウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヒトク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和６年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>＊</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -665,51 +663,51 @@
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal style="hair">
         <color auto="1"/>
       </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -743,50 +741,53 @@
     <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1103,543 +1104,553 @@
       <c r="F5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="B6" s="5"/>
       <c r="C6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="14">
-        <v>98.777777777777771</v>
+        <v>98.8</v>
       </c>
       <c r="E6" s="14">
-        <v>90.588235294117652</v>
+        <v>90.6</v>
       </c>
       <c r="F6" s="24" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G6" s="22"/>
       <c r="H6" s="14">
-        <v>93.349065004452356</v>
+        <v>93.3</v>
       </c>
       <c r="I6" s="14">
-        <v>92.45</v>
+        <v>92.5</v>
       </c>
       <c r="J6" s="26" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K6" s="15">
-        <v>93.312152501985707</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="B7" s="12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="16">
-        <v>102.96314907872697</v>
+        <v>103</v>
       </c>
       <c r="E7" s="16">
-        <v>99.73770491803279</v>
+        <v>99.7</v>
       </c>
       <c r="F7" s="16">
-        <v>100.584</v>
+        <v>100.6</v>
       </c>
       <c r="G7" s="16">
-        <v>97.888888888888886</v>
+        <v>97.9</v>
       </c>
       <c r="H7" s="16">
-        <v>96.260903965977647</v>
+        <v>96.3</v>
       </c>
       <c r="I7" s="16">
-        <v>92.87745974955277</v>
+        <v>92.9</v>
       </c>
       <c r="J7" s="16">
-        <v>94.708587970408487</v>
+        <v>94.7</v>
       </c>
       <c r="K7" s="17">
-        <v>95.990492751970578</v>
+        <v>96</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="B8" s="6"/>
       <c r="C8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="18">
-        <v>102.84065040650407</v>
+        <v>102.8</v>
       </c>
       <c r="E8" s="18">
-        <v>97.743589743589737</v>
+        <v>97.7</v>
       </c>
       <c r="F8" s="18">
-        <v>100.584</v>
+        <v>100.6</v>
       </c>
       <c r="G8" s="18">
-        <v>97.888888888888886</v>
+        <v>97.9</v>
       </c>
       <c r="H8" s="18">
-        <v>96.207982003269194</v>
+        <v>96.2</v>
       </c>
       <c r="I8" s="18">
-        <v>92.869947275922669</v>
+        <v>92.9</v>
       </c>
       <c r="J8" s="18">
-        <v>94.70578778135048</v>
+        <v>94.7</v>
       </c>
       <c r="K8" s="19">
-        <v>95.94327601657892</v>
+        <v>95.9</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="K9" s="25" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="2" customFormat="1" ht="30">
       <c r="C10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="B11" s="5"/>
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="14">
         <v>99</v>
       </c>
       <c r="E11" s="14">
-        <v>89.833333333333329</v>
+        <v>89.8</v>
       </c>
       <c r="F11" s="24" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G11" s="22"/>
       <c r="H11" s="14">
-        <v>93.354884047786371</v>
+        <v>93.4</v>
       </c>
       <c r="I11" s="14">
-        <v>93.266666666666666</v>
+        <v>93.3</v>
       </c>
       <c r="J11" s="26" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K11" s="15">
-        <v>93.378531073446325</v>
+        <v>93.4</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="B12" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="16">
-        <v>102.15736505032022</v>
+        <v>102.2</v>
       </c>
       <c r="E12" s="16">
-        <v>98.881720430107521</v>
+        <v>98.9</v>
       </c>
       <c r="F12" s="16">
-        <v>99.507462686567166</v>
+        <v>99.5</v>
       </c>
       <c r="G12" s="16">
-        <v>97.214285714285708</v>
+        <v>97.2</v>
       </c>
       <c r="H12" s="16">
-        <v>95.853709023848651</v>
+        <v>95.9</v>
       </c>
       <c r="I12" s="16">
-        <v>93.187786896647651</v>
+        <v>93.2</v>
       </c>
       <c r="J12" s="16">
-        <v>94.393589743589743</v>
+        <v>94.4</v>
       </c>
       <c r="K12" s="17">
-        <v>95.670036116744939</v>
+        <v>95.7</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13" s="6"/>
       <c r="C13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="18">
-        <v>102.08676207513417</v>
+        <v>102.1</v>
       </c>
       <c r="E13" s="18">
-        <v>97.025641025641022</v>
+        <v>97</v>
       </c>
       <c r="F13" s="18">
-        <v>99.507462686567166</v>
+        <v>99.5</v>
       </c>
       <c r="G13" s="18">
-        <v>97.214285714285708</v>
+        <v>97.2</v>
       </c>
       <c r="H13" s="18">
-        <v>95.809882416742667</v>
+        <v>95.8</v>
       </c>
       <c r="I13" s="18">
-        <v>93.189081953755647</v>
+        <v>93.2</v>
       </c>
       <c r="J13" s="18">
-        <v>94.391181748269673</v>
+        <v>94.4</v>
       </c>
       <c r="K13" s="19">
-        <v>95.631117129027444</v>
+        <v>95.6</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="K14" s="25" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="2" customFormat="1" ht="30">
       <c r="C15" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K15" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="B16" s="5"/>
       <c r="C16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="14">
-        <v>98.090909090909093</v>
+        <v>98.1</v>
       </c>
       <c r="E16" s="14">
-        <v>88.833333333333329</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>88.8</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>26</v>
       </c>
       <c r="G16" s="22"/>
       <c r="H16" s="14">
-        <v>93.311447811447806</v>
+        <v>93.3</v>
       </c>
       <c r="I16" s="14">
-        <v>93.101351351351354</v>
+        <v>93.1</v>
       </c>
       <c r="J16" s="14">
-        <v>87.666666666666671</v>
+        <v>87.7</v>
       </c>
       <c r="K16" s="15">
-        <v>93.313912606730284</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="17" spans="2:11">
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="16">
-        <v>101.36842105263158</v>
+        <v>101.4</v>
       </c>
       <c r="E17" s="16">
-        <v>98.311594202898547</v>
+        <v>98.3</v>
       </c>
       <c r="F17" s="16">
-        <v>98.887147335423194</v>
+        <v>98.9</v>
       </c>
       <c r="G17" s="16">
-        <v>96.166666666666671</v>
+        <v>96.2</v>
       </c>
       <c r="H17" s="16">
-        <v>95.369297031825539</v>
+        <v>95.4</v>
       </c>
       <c r="I17" s="16">
-        <v>93.449071038251361</v>
+        <v>93.4</v>
       </c>
       <c r="J17" s="16">
-        <v>93.95930717863105</v>
+        <v>94</v>
       </c>
       <c r="K17" s="17">
-        <v>95.272595021863438</v>
+        <v>95.3</v>
       </c>
     </row>
     <row r="18" spans="2:11">
       <c r="B18" s="6"/>
       <c r="C18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="18">
-        <v>101.31191222570533</v>
+        <v>101.3</v>
       </c>
       <c r="E18" s="18">
-        <v>96.907407407407405</v>
+        <v>96.9</v>
       </c>
       <c r="F18" s="18">
-        <v>98.878124999999997</v>
+        <v>98.9</v>
       </c>
       <c r="G18" s="18">
-        <v>96.166666666666671</v>
+        <v>96.2</v>
       </c>
       <c r="H18" s="18">
-        <v>95.334173020190804</v>
+        <v>95.3</v>
       </c>
       <c r="I18" s="18">
-        <v>93.443536244353623</v>
+        <v>93.4</v>
       </c>
       <c r="J18" s="18">
-        <v>93.955370177267994</v>
+        <v>94</v>
       </c>
       <c r="K18" s="19">
-        <v>95.240342069786863</v>
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11">
+      <c r="K19" s="25" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="30">
       <c r="C20" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K20" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="2:11">
       <c r="B21" s="5"/>
       <c r="C21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="14">
-        <v>98.039215686274517</v>
+        <v>98</v>
       </c>
       <c r="E21" s="14">
-        <v>88.233333333333334</v>
-[...2 lines deleted...]
-        <v>93.5</v>
+        <v>88.2</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>26</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="14">
-        <v>93.27430093209054</v>
+        <v>93.3</v>
       </c>
       <c r="I21" s="14">
-        <v>93.204301075268816</v>
+        <v>93.2</v>
       </c>
       <c r="J21" s="14">
         <v>91.6</v>
       </c>
       <c r="K21" s="15">
-        <v>93.302334784329247</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="22" spans="2:11">
       <c r="B22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D22" s="16">
-        <v>100.65141811527904</v>
+        <v>100.7</v>
       </c>
       <c r="E22" s="16">
-        <v>97.949367088607602</v>
+        <v>97.9</v>
       </c>
       <c r="F22" s="16">
-        <v>98.129921259842519</v>
+        <v>98.1</v>
       </c>
       <c r="G22" s="16">
         <v>95.3</v>
       </c>
       <c r="H22" s="16">
-        <v>94.867133830076966</v>
+        <v>94.9</v>
       </c>
       <c r="I22" s="16">
-        <v>93.654155042691684</v>
+        <v>93.7</v>
       </c>
       <c r="J22" s="16">
-        <v>93.557918013267567</v>
+        <v>93.6</v>
       </c>
       <c r="K22" s="17">
-        <v>94.862690188877224</v>
+        <v>94.9</v>
       </c>
     </row>
     <row r="23" spans="2:11">
       <c r="B23" s="6"/>
       <c r="C23" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="18">
-        <v>100.61141141141141</v>
+        <v>100.6</v>
       </c>
       <c r="E23" s="18">
-        <v>96.857677902621717</v>
+        <v>96.9</v>
       </c>
       <c r="F23" s="18">
-        <v>98.111764705882351</v>
+        <v>98.1</v>
       </c>
       <c r="G23" s="18">
         <v>95.3</v>
       </c>
       <c r="H23" s="18">
-        <v>94.840145595656196</v>
+        <v>94.8</v>
       </c>
       <c r="I23" s="18">
-        <v>93.647191011235961</v>
+        <v>93.6</v>
       </c>
       <c r="J23" s="18">
-        <v>93.556254248810333</v>
+        <v>93.6</v>
       </c>
       <c r="K23" s="19">
-        <v>94.837252511176914</v>
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="24" spans="2:11">
+      <c r="K24" s="25" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="2:11" s="2" customFormat="1" ht="30">
       <c r="C25" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K25" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="2:11">
       <c r="B26" s="5"/>
       <c r="C26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="14">
         <v>97.6</v>
       </c>
       <c r="E26" s="14">
         <v>87.5</v>
       </c>
-      <c r="F26" s="14">
-        <v>92.5</v>
+      <c r="F26" s="27" t="s">
+        <v>26</v>
       </c>
       <c r="G26" s="22"/>
       <c r="H26" s="14">
         <v>93.2</v>
       </c>
       <c r="I26" s="14">
         <v>92.9</v>
       </c>
       <c r="J26" s="14">
         <v>91.6</v>
       </c>
       <c r="K26" s="15">
         <v>93.2</v>
       </c>
     </row>
     <row r="27" spans="2:11">
       <c r="B27" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="16">
         <v>99.8</v>
       </c>
@@ -1652,69 +1663,74 @@
       <c r="G27" s="16">
         <v>94.5</v>
       </c>
       <c r="H27" s="16">
         <v>94.3</v>
       </c>
       <c r="I27" s="16">
         <v>93.6</v>
       </c>
       <c r="J27" s="16">
         <v>93</v>
       </c>
       <c r="K27" s="17">
         <v>94.3</v>
       </c>
     </row>
     <row r="28" spans="2:11">
       <c r="B28" s="6"/>
       <c r="C28" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="18">
         <v>99.8</v>
       </c>
       <c r="E28" s="18">
-        <v>96.2</v>
+        <v>96.4</v>
       </c>
       <c r="F28" s="18">
         <v>97.2</v>
       </c>
       <c r="G28" s="18">
         <v>94.5</v>
       </c>
       <c r="H28" s="18">
-        <v>94.2</v>
+        <v>94.3</v>
       </c>
       <c r="I28" s="18">
         <v>93.6</v>
       </c>
       <c r="J28" s="18">
         <v>93</v>
       </c>
       <c r="K28" s="19">
         <v>94.3</v>
+      </c>
+    </row>
+    <row r="29" spans="2:11">
+      <c r="K29" s="25" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="2:11" s="2" customFormat="1" ht="30">
       <c r="C30" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I30" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J30" s="10" t="s">
@@ -2292,72 +2308,52 @@
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="29" min="1" max="10" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cdd7ade8bb626906ba9997afc56c5524" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101006C665885BDE2464A9D221A924C5DA9A0" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64aa42a41241007e400f798dfe2c363b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ca45c68cce456798470d2d6411e794b" ns2:_="" ns3:_="">
     <xsd:import namespace="ce684d78-fb57-419e-a399-10932bd5de13"/>
     <xsd:import namespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2512,124 +2508,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce684d78-fb57-419e-a399-10932bd5de13">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{136A6D86-7E50-4D43-B706-961E9BB6AC6B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C356160-3234-4CCF-ACA9-BFF02783AC94}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D71933-A32D-464A-BEA8-404BC4538F9C}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD8161E-B466-451B-BAB1-EFAF386586BE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ECB4329-E4F7-4DEE-A1DC-17314B121563}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C453AA9A-6AFA-4114-9FDC-26FEB10D6302}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>第５表</vt:lpstr>
       <vt:lpstr>第５表!Print_Area</vt:lpstr>
       <vt:lpstr>第５表!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101006C665885BDE2464A9D221A924C5DA9A0</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>