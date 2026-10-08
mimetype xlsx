--- v0 (2026-05-16)
+++ v1 (2026-10-08)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="40" documentId="13_ncr:1_{B820007F-11CA-4C21-979D-0149E9690C29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{762CD8D7-8B22-406B-A3F7-E315397FFF50}"/>
+  <xr:revisionPtr revIDLastSave="59" documentId="13_ncr:1_{B820007F-11CA-4C21-979D-0149E9690C29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C0BDA96-4E18-4865-8E1F-8A703A5B3A22}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第２表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">第２表!$B$2:$T$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">第２表!$B$2:$S$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="23">
   <si>
     <t>第２表 【恩給種類別の受給者数・割合】</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>都道府県知事裁定</t>
     <rPh sb="0" eb="8">
       <t>トドウフケンチジサイテイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和元年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>モト</t>
     </rPh>
@@ -270,50 +270,53 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和５年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和６年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※　割合（%）は小数点以下第２位を四捨五入しているため、合計が100とはならない場合があります。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -565,51 +568,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -636,58 +639,52 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -934,1273 +931,1192 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:T24"/>
+  <dimension ref="B2:S25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="3"/>
-    <col min="4" max="6" width="8.6640625" style="1"/>
-[...10 lines deleted...]
-    <col min="21" max="16384" width="8.6640625" style="1"/>
+    <col min="4" max="5" width="8.6640625" style="1"/>
+    <col min="6" max="6" width="8.6640625" style="1" customWidth="1"/>
+    <col min="7" max="8" width="8.6640625" style="1"/>
+    <col min="9" max="9" width="8.6640625" style="6"/>
+    <col min="10" max="10" width="3" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.58203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" style="3"/>
+    <col min="13" max="15" width="8.6640625" style="1"/>
+    <col min="16" max="16" width="8.6640625" style="1" customWidth="1"/>
+    <col min="17" max="18" width="8.6640625" style="1"/>
+    <col min="19" max="19" width="8.6640625" style="6"/>
+    <col min="20" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:20" ht="22.5">
+    <row r="2" spans="2:19" ht="22.5">
       <c r="B2" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
-      <c r="I2" s="19"/>
-[...2 lines deleted...]
-      <c r="L2" s="18"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
-      <c r="S2" s="19"/>
-      <c r="T2" s="17"/>
+      <c r="S2" s="17"/>
     </row>
-    <row r="4" spans="2:20" s="2" customFormat="1" ht="33">
+    <row r="4" spans="2:19" s="2" customFormat="1" ht="33">
       <c r="B4" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="16"/>
       <c r="D4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="16"/>
+      <c r="M4" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="N4" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="O4" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="P4" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="22" t="s">
+      <c r="Q4" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="22" t="s">
+      <c r="R4" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="S4" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="15" t="s">
-[...23 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="2:20">
-      <c r="B5" s="24" t="s">
+    <row r="5" spans="2:19">
+      <c r="B5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9">
         <v>104</v>
       </c>
       <c r="E5" s="10">
         <v>8</v>
       </c>
       <c r="F5" s="10">
+        <v>1759</v>
+      </c>
+      <c r="G5" s="10">
+        <v>48</v>
+      </c>
+      <c r="H5" s="10">
         <v>0</v>
       </c>
-      <c r="G5" s="10">
-[...5 lines deleted...]
-      <c r="I5" s="10">
+      <c r="I5" s="11">
+        <v>1919</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="M5" s="9">
+        <v>18</v>
+      </c>
+      <c r="N5" s="10">
+        <v>17</v>
+      </c>
+      <c r="O5" s="10">
         <v>0</v>
       </c>
-      <c r="J5" s="11">
-[...14 lines deleted...]
-      </c>
       <c r="P5" s="10">
-        <v>0</v>
+        <v>1123</v>
       </c>
       <c r="Q5" s="10">
-        <v>1123</v>
+        <v>100</v>
       </c>
       <c r="R5" s="10">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="S5" s="10">
         <v>1</v>
       </c>
-      <c r="T5" s="11">
+      <c r="S5" s="11">
         <v>1259</v>
       </c>
     </row>
-    <row r="6" spans="2:20">
-      <c r="B6" s="26"/>
+    <row r="6" spans="2:19">
+      <c r="B6" s="8"/>
       <c r="C6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="12">
-        <v>5.419489317</v>
+        <v>5.4</v>
       </c>
       <c r="E6" s="13">
-        <v>0.416883793</v>
+        <v>0.4</v>
       </c>
       <c r="F6" s="13">
+        <v>91.7</v>
+      </c>
+      <c r="G6" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="H6" s="13">
         <v>0</v>
       </c>
-      <c r="G6" s="13">
-[...8 lines deleted...]
-      <c r="J6" s="14">
+      <c r="I6" s="14">
         <v>99.999999999999986</v>
       </c>
-      <c r="K6" s="25"/>
-[...1 lines deleted...]
-      <c r="M6" s="5" t="s">
+      <c r="K6" s="8"/>
+      <c r="L6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="12">
-        <v>1.43</v>
+      <c r="M6" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="N6" s="13">
+        <v>1.4</v>
       </c>
       <c r="O6" s="13">
-        <v>1.35</v>
+        <v>0</v>
       </c>
       <c r="P6" s="13">
-        <v>0</v>
+        <v>89.2</v>
       </c>
       <c r="Q6" s="13">
-        <v>89.197000000000003</v>
+        <v>7.9</v>
       </c>
       <c r="R6" s="13">
-        <v>7.94</v>
-[...1 lines deleted...]
-      <c r="S6" s="13">
         <v>0.1</v>
       </c>
-      <c r="T6" s="14">
+      <c r="S6" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="2:20">
+    <row r="7" spans="2:19">
       <c r="B7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>153</v>
       </c>
       <c r="E7" s="10">
         <v>10</v>
       </c>
       <c r="F7" s="10">
+        <v>2142</v>
+      </c>
+      <c r="G7" s="10">
+        <v>56</v>
+      </c>
+      <c r="H7" s="10">
         <v>0</v>
       </c>
-      <c r="G7" s="10">
-[...5 lines deleted...]
-      <c r="I7" s="10">
+      <c r="I7" s="11">
+        <v>2361</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="M7" s="9">
+        <v>25</v>
+      </c>
+      <c r="N7" s="10">
+        <v>24</v>
+      </c>
+      <c r="O7" s="10">
         <v>0</v>
       </c>
-      <c r="J7" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="P7" s="10">
-        <v>0</v>
+        <v>1423</v>
       </c>
       <c r="Q7" s="10">
-        <v>1423</v>
+        <v>120</v>
       </c>
       <c r="R7" s="10">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="S7" s="10">
         <v>1</v>
       </c>
-      <c r="T7" s="11">
+      <c r="S7" s="11">
         <v>1593</v>
       </c>
     </row>
-    <row r="8" spans="2:20">
+    <row r="8" spans="2:19">
       <c r="B8" s="8"/>
       <c r="C8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="12">
-        <v>6.4803049555273189</v>
+        <v>6.5</v>
       </c>
       <c r="E8" s="13">
-        <v>0.42354934349851758</v>
+        <v>0.4</v>
       </c>
       <c r="F8" s="13">
+        <v>90.7</v>
+      </c>
+      <c r="G8" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="H8" s="13">
         <v>0</v>
       </c>
-      <c r="G8" s="13">
-[...5 lines deleted...]
-      <c r="I8" s="13">
+      <c r="I8" s="14">
+        <v>100</v>
+      </c>
+      <c r="K8" s="8"/>
+      <c r="L8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="N8" s="13">
+        <v>1.5</v>
+      </c>
+      <c r="O8" s="13">
         <v>0</v>
       </c>
-      <c r="J8" s="14">
+      <c r="P8" s="13">
+        <v>89.3</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>7.5</v>
+      </c>
+      <c r="R8" s="13">
+        <v>0.1</v>
+      </c>
+      <c r="S8" s="14">
         <v>100</v>
       </c>
-      <c r="L8" s="8"/>
-[...23 lines deleted...]
-      </c>
     </row>
-    <row r="9" spans="2:20">
+    <row r="9" spans="2:19">
       <c r="B9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>221</v>
       </c>
       <c r="E9" s="10">
         <v>10</v>
       </c>
       <c r="F9" s="10">
+        <v>2633</v>
+      </c>
+      <c r="G9" s="10">
+        <v>70</v>
+      </c>
+      <c r="H9" s="10">
         <v>0</v>
       </c>
-      <c r="G9" s="10">
-[...8 lines deleted...]
-      <c r="J9" s="11">
+      <c r="I9" s="11">
         <v>2934</v>
       </c>
-      <c r="L9" s="7" t="s">
+      <c r="K9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N9" s="9">
+      <c r="M9" s="9">
         <v>33</v>
       </c>
+      <c r="N9" s="10">
+        <v>24</v>
+      </c>
       <c r="O9" s="10">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="P9" s="10">
-        <v>1</v>
+        <v>1782</v>
       </c>
       <c r="Q9" s="10">
-        <v>1782</v>
+        <v>148</v>
       </c>
       <c r="R9" s="10">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="S9" s="10">
         <v>3</v>
       </c>
-      <c r="T9" s="11">
+      <c r="S9" s="11">
         <v>1991</v>
       </c>
     </row>
-    <row r="10" spans="2:20">
+    <row r="10" spans="2:19">
       <c r="B10" s="8"/>
       <c r="C10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="12">
-        <v>7.5323790047716432</v>
+        <v>7.5</v>
       </c>
       <c r="E10" s="13">
-        <v>0.34083162917518744</v>
+        <v>0.3</v>
       </c>
       <c r="F10" s="13">
+        <v>89.7</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="H10" s="13">
         <v>0</v>
       </c>
-      <c r="G10" s="13">
-[...8 lines deleted...]
-      <c r="J10" s="14">
+      <c r="I10" s="14">
         <v>100</v>
       </c>
-      <c r="L10" s="8"/>
-      <c r="M10" s="5" t="s">
+      <c r="K10" s="8"/>
+      <c r="L10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N10" s="12">
-        <v>1.6574585635359116</v>
+      <c r="M10" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="N10" s="13">
+        <v>1.2</v>
       </c>
       <c r="O10" s="13">
-        <v>1.2054244098442994</v>
+        <v>0.1</v>
       </c>
       <c r="P10" s="13">
-        <v>5.0226017076845812E-2</v>
+        <v>89.5</v>
       </c>
       <c r="Q10" s="13">
-        <v>89.502762430939228</v>
+        <v>7.4</v>
       </c>
       <c r="R10" s="13">
-        <v>7.4334505273731795</v>
-[...4 lines deleted...]
-      <c r="T10" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S10" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="2:20">
+    <row r="11" spans="2:19">
       <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>293</v>
       </c>
       <c r="E11" s="10">
         <v>10</v>
       </c>
       <c r="F11" s="10">
-        <v>0</v>
+        <v>3209</v>
       </c>
       <c r="G11" s="10">
-        <v>3209</v>
+        <v>86</v>
       </c>
       <c r="H11" s="10">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I11" s="10">
         <v>1</v>
       </c>
-      <c r="J11" s="11">
+      <c r="I11" s="11">
         <v>3599</v>
       </c>
-      <c r="L11" s="7" t="s">
+      <c r="K11" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N11" s="9">
+      <c r="M11" s="9">
         <v>51</v>
       </c>
+      <c r="N11" s="10">
+        <v>30</v>
+      </c>
       <c r="O11" s="10">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="P11" s="10">
-        <v>2</v>
+        <v>2253</v>
       </c>
       <c r="Q11" s="10">
-        <v>2253</v>
+        <v>186</v>
       </c>
       <c r="R11" s="10">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="S11" s="10">
         <v>5</v>
       </c>
-      <c r="T11" s="11">
+      <c r="S11" s="11">
         <v>2527</v>
       </c>
     </row>
-    <row r="12" spans="2:20">
+    <row r="12" spans="2:19">
       <c r="B12" s="8"/>
       <c r="C12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="12">
-        <v>8.1411503195332031</v>
+        <v>8.1</v>
       </c>
       <c r="E12" s="13">
-        <v>0.27785495971103086</v>
+        <v>0.3</v>
       </c>
       <c r="F12" s="13">
+        <v>89.2</v>
+      </c>
+      <c r="G12" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="H12" s="13">
         <v>0</v>
       </c>
-      <c r="G12" s="13">
-[...8 lines deleted...]
-      <c r="J12" s="14">
+      <c r="I12" s="14">
         <v>100</v>
       </c>
-      <c r="L12" s="8"/>
-      <c r="M12" s="5" t="s">
+      <c r="K12" s="8"/>
+      <c r="L12" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="12">
-        <v>2.0182034032449545</v>
+      <c r="M12" s="12">
+        <v>2</v>
+      </c>
+      <c r="N12" s="13">
+        <v>1.2</v>
       </c>
       <c r="O12" s="13">
-        <v>1.187178472497032</v>
+        <v>0.1</v>
       </c>
       <c r="P12" s="13">
-        <v>7.9145231499802141E-2</v>
+        <v>89.2</v>
       </c>
       <c r="Q12" s="13">
-        <v>89.157103284527111</v>
+        <v>7.4</v>
       </c>
       <c r="R12" s="13">
-        <v>7.360506529481599</v>
-[...4 lines deleted...]
-      <c r="T12" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S12" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="2:20">
+    <row r="13" spans="2:19">
       <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>367</v>
       </c>
       <c r="E13" s="10">
         <v>11</v>
       </c>
       <c r="F13" s="10">
-        <v>0</v>
+        <v>3829</v>
       </c>
       <c r="G13" s="10">
-        <v>3829</v>
+        <v>101</v>
       </c>
       <c r="H13" s="10">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I13" s="10">
         <v>2</v>
       </c>
-      <c r="J13" s="11">
+      <c r="I13" s="11">
         <v>4310</v>
       </c>
-      <c r="L13" s="7" t="s">
+      <c r="K13" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N13" s="9">
+      <c r="M13" s="9">
         <v>76</v>
       </c>
+      <c r="N13" s="10">
+        <v>32</v>
+      </c>
       <c r="O13" s="10">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="P13" s="10">
-        <v>2</v>
+        <v>2798</v>
       </c>
       <c r="Q13" s="10">
-        <v>2798</v>
+        <v>225</v>
       </c>
       <c r="R13" s="10">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="S13" s="10">
         <v>7</v>
       </c>
-      <c r="T13" s="11">
+      <c r="S13" s="11">
         <v>3140</v>
       </c>
     </row>
-    <row r="14" spans="2:20">
+    <row r="14" spans="2:19">
       <c r="B14" s="8"/>
       <c r="C14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="12">
         <v>8.5</v>
       </c>
       <c r="E14" s="13">
         <v>0.3</v>
       </c>
       <c r="F14" s="13">
+        <v>88.8</v>
+      </c>
+      <c r="G14" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H14" s="13">
         <v>0</v>
       </c>
-      <c r="G14" s="13">
-[...5 lines deleted...]
-      <c r="I14" s="13">
+      <c r="I14" s="14">
+        <v>100</v>
+      </c>
+      <c r="K14" s="8"/>
+      <c r="L14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="M14" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
         <v>0.1</v>
       </c>
-      <c r="J14" s="14">
+      <c r="P14" s="13">
+        <v>89.1</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>7.2</v>
+      </c>
+      <c r="R14" s="13">
+        <v>0.2</v>
+      </c>
+      <c r="S14" s="14">
         <v>100</v>
       </c>
-      <c r="L14" s="8"/>
-[...23 lines deleted...]
-      </c>
     </row>
-    <row r="15" spans="2:20">
+    <row r="15" spans="2:19">
       <c r="B15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="9">
         <v>481</v>
       </c>
       <c r="E15" s="10">
         <v>10</v>
       </c>
       <c r="F15" s="10">
-        <v>0</v>
+        <v>4477</v>
       </c>
       <c r="G15" s="10">
-        <v>4477</v>
+        <v>117</v>
       </c>
       <c r="H15" s="10">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="I15" s="10">
         <v>2</v>
       </c>
-      <c r="J15" s="11">
+      <c r="I15" s="11">
         <v>5087</v>
       </c>
-      <c r="L15" s="7" t="s">
+      <c r="K15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N15" s="9">
+      <c r="M15" s="9">
         <v>103</v>
       </c>
+      <c r="N15" s="10">
+        <v>38</v>
+      </c>
       <c r="O15" s="10">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="P15" s="10">
-        <v>3</v>
+        <v>3364</v>
       </c>
       <c r="Q15" s="10">
-        <v>3364</v>
+        <v>266</v>
       </c>
       <c r="R15" s="10">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="S15" s="10">
         <v>8</v>
       </c>
-      <c r="T15" s="11">
+      <c r="S15" s="11">
         <v>3782</v>
       </c>
     </row>
-    <row r="16" spans="2:20">
+    <row r="16" spans="2:19">
       <c r="B16" s="8"/>
       <c r="C16" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="12">
         <v>9.5</v>
       </c>
       <c r="E16" s="13">
         <v>0.2</v>
       </c>
       <c r="F16" s="13">
+        <v>88</v>
+      </c>
+      <c r="G16" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H16" s="13">
         <v>0</v>
       </c>
-      <c r="G16" s="13">
-[...8 lines deleted...]
-      <c r="J16" s="14">
+      <c r="I16" s="14">
         <v>100</v>
       </c>
-      <c r="L16" s="8"/>
-      <c r="M16" s="5" t="s">
+      <c r="K16" s="8"/>
+      <c r="L16" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N16" s="12">
+      <c r="M16" s="12">
         <v>2.7</v>
       </c>
+      <c r="N16" s="13">
+        <v>1</v>
+      </c>
       <c r="O16" s="13">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="P16" s="13">
-        <v>7.2555777253763831E-2</v>
+        <v>88.9</v>
       </c>
       <c r="Q16" s="13">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="R16" s="13">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="T16" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S16" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="17" spans="2:20">
+    <row r="17" spans="2:19">
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="9">
         <v>613</v>
       </c>
       <c r="E17" s="10">
         <v>11</v>
       </c>
       <c r="F17" s="10">
-        <v>0</v>
+        <v>5208</v>
       </c>
       <c r="G17" s="10">
-        <v>5208</v>
+        <v>130</v>
       </c>
       <c r="H17" s="10">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="I17" s="10">
         <v>3</v>
       </c>
-      <c r="J17" s="11">
+      <c r="I17" s="11">
         <v>5965</v>
       </c>
-      <c r="L17" s="7" t="s">
+      <c r="K17" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N17" s="9">
+      <c r="M17" s="9">
         <v>146</v>
       </c>
+      <c r="N17" s="10">
+        <v>43</v>
+      </c>
       <c r="O17" s="10">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="P17" s="10">
-        <v>4</v>
+        <v>4027</v>
       </c>
       <c r="Q17" s="10">
-        <v>4041</v>
+        <v>330</v>
       </c>
       <c r="R17" s="10">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="S17" s="10">
         <v>10</v>
       </c>
-      <c r="T17" s="11">
-        <v>4574</v>
+      <c r="S17" s="11">
+        <v>4560</v>
       </c>
     </row>
-    <row r="18" spans="2:20">
+    <row r="18" spans="2:19">
       <c r="B18" s="8"/>
       <c r="C18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="12">
-        <v>10.199999999999999</v>
+        <v>10.3</v>
       </c>
       <c r="E18" s="13">
         <v>0.2</v>
       </c>
       <c r="F18" s="13">
-        <v>0</v>
+        <v>87.3</v>
       </c>
       <c r="G18" s="13">
-        <v>87.3</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H18" s="13">
-        <v>2.2000000000000002</v>
-[...1 lines deleted...]
-      <c r="I18" s="13">
         <v>0.1</v>
       </c>
-      <c r="J18" s="14">
+      <c r="I18" s="14">
         <v>100</v>
       </c>
-      <c r="L18" s="8"/>
-      <c r="M18" s="5" t="s">
+      <c r="K18" s="8"/>
+      <c r="L18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="12">
+      <c r="M18" s="12">
         <v>3.2</v>
       </c>
+      <c r="N18" s="13">
+        <v>0.9</v>
+      </c>
       <c r="O18" s="13">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="P18" s="13">
-        <v>7.2555777253763831E-2</v>
+        <v>88.3</v>
       </c>
       <c r="Q18" s="13">
-        <v>88.3</v>
+        <v>7.2</v>
       </c>
       <c r="R18" s="13">
-        <v>7.2</v>
-[...4 lines deleted...]
-      <c r="T18" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S18" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="19" spans="2:20">
+    <row r="19" spans="2:19">
       <c r="B19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>757</v>
       </c>
       <c r="E19" s="10">
         <v>14</v>
       </c>
       <c r="F19" s="10">
-        <v>0</v>
+        <v>5958</v>
       </c>
       <c r="G19" s="10">
-        <v>5956</v>
+        <v>161</v>
       </c>
       <c r="H19" s="10">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="I19" s="10">
         <v>3</v>
       </c>
-      <c r="J19" s="11">
-[...2 lines deleted...]
-      <c r="L19" s="7" t="s">
+      <c r="I19" s="11">
+        <v>6893</v>
+      </c>
+      <c r="K19" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N19" s="9">
+      <c r="M19" s="9">
         <v>198</v>
       </c>
+      <c r="N19" s="10">
+        <v>54</v>
+      </c>
       <c r="O19" s="10">
-        <v>54</v>
+        <v>4</v>
       </c>
       <c r="P19" s="10">
-        <v>4</v>
+        <v>4843</v>
       </c>
       <c r="Q19" s="10">
-        <v>4843</v>
+        <v>403</v>
       </c>
       <c r="R19" s="10">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="S19" s="10">
         <v>11</v>
       </c>
-      <c r="T19" s="11">
+      <c r="S19" s="11">
         <v>5513</v>
       </c>
     </row>
-    <row r="20" spans="2:20">
+    <row r="20" spans="2:19">
       <c r="B20" s="8"/>
       <c r="C20" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="12">
-        <v>10.982155810242276</v>
+        <v>11</v>
       </c>
       <c r="E20" s="13">
-        <v>0.20310459886841722</v>
+        <v>0.2</v>
       </c>
       <c r="F20" s="13">
+        <v>86.4</v>
+      </c>
+      <c r="G20" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H20" s="13">
         <v>0</v>
       </c>
-      <c r="G20" s="13">
-[...8 lines deleted...]
-      <c r="J20" s="14">
+      <c r="I20" s="14">
         <v>100</v>
       </c>
-      <c r="L20" s="8"/>
-      <c r="M20" s="5" t="s">
+      <c r="K20" s="8"/>
+      <c r="L20" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N20" s="12">
-        <v>3.5915109740613098</v>
+      <c r="M20" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="N20" s="13">
+        <v>1</v>
       </c>
       <c r="O20" s="13">
-        <v>0.97950299292581167</v>
+        <v>0.1</v>
       </c>
       <c r="P20" s="13">
-        <v>7.2555777253763831E-2</v>
+        <v>87.8</v>
       </c>
       <c r="Q20" s="13">
-        <v>87.846907309994563</v>
+        <v>7.3</v>
       </c>
       <c r="R20" s="13">
-        <v>7.3099945583167054</v>
-[...4 lines deleted...]
-      <c r="T20" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S20" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="21" spans="2:20">
+    <row r="21" spans="2:19">
       <c r="B21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="9">
         <v>955</v>
       </c>
       <c r="E21" s="10">
         <v>15</v>
       </c>
       <c r="F21" s="10">
-        <v>0</v>
+        <v>6882</v>
       </c>
       <c r="G21" s="10">
-        <v>6882</v>
+        <v>179</v>
       </c>
       <c r="H21" s="10">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="I21" s="10">
         <v>3</v>
       </c>
-      <c r="J21" s="11">
+      <c r="I21" s="11">
         <v>8034</v>
       </c>
-      <c r="L21" s="7" t="s">
+      <c r="K21" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N21" s="9">
+      <c r="M21" s="9">
         <v>289</v>
       </c>
+      <c r="N21" s="10">
+        <v>66</v>
+      </c>
       <c r="O21" s="10">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="P21" s="10">
-        <v>4</v>
+        <v>5741</v>
       </c>
       <c r="Q21" s="10">
-        <v>5741</v>
+        <v>489</v>
       </c>
       <c r="R21" s="10">
-        <v>489</v>
-[...1 lines deleted...]
-      <c r="S21" s="10">
         <v>11</v>
       </c>
-      <c r="T21" s="11">
+      <c r="S21" s="11">
         <v>6600</v>
       </c>
     </row>
-    <row r="22" spans="2:20">
+    <row r="22" spans="2:19">
       <c r="B22" s="8"/>
       <c r="C22" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="12">
-        <v>11.886980333582276</v>
+        <v>11.9</v>
       </c>
       <c r="E22" s="13">
-        <v>0.18670649738610903</v>
+        <v>0.2</v>
       </c>
       <c r="F22" s="13">
+        <v>85.7</v>
+      </c>
+      <c r="G22" s="13">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H22" s="13">
         <v>0</v>
       </c>
-      <c r="G22" s="13">
-[...8 lines deleted...]
-      <c r="J22" s="14">
+      <c r="I22" s="14">
         <v>100</v>
       </c>
-      <c r="L22" s="8"/>
-      <c r="M22" s="5" t="s">
+      <c r="K22" s="8"/>
+      <c r="L22" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N22" s="12">
-        <v>4.3787878787878789</v>
+      <c r="M22" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N22" s="13">
+        <v>1</v>
       </c>
       <c r="O22" s="13">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="P22" s="13">
-        <v>6.0606060606060608E-2</v>
+        <v>87</v>
       </c>
       <c r="Q22" s="13">
-        <v>86.984848484848484</v>
+        <v>7.4</v>
       </c>
       <c r="R22" s="13">
-        <v>7.4090909090909101</v>
-[...4 lines deleted...]
-      <c r="T22" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S22" s="14">
         <v>100</v>
       </c>
     </row>
-    <row r="23" spans="2:20">
+    <row r="23" spans="2:19">
       <c r="B23" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="9">
         <v>1210</v>
       </c>
       <c r="E23" s="10">
         <v>16</v>
       </c>
       <c r="F23" s="10">
-        <v>0</v>
+        <v>7883</v>
       </c>
       <c r="G23" s="10">
-        <v>7883</v>
+        <v>208</v>
       </c>
       <c r="H23" s="10">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="I23" s="10">
         <v>3</v>
       </c>
-      <c r="J23" s="11">
+      <c r="I23" s="11">
         <v>9320</v>
       </c>
-      <c r="L23" s="7" t="s">
+      <c r="K23" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="N23" s="9">
+      <c r="M23" s="9">
         <v>378</v>
       </c>
+      <c r="N23" s="10">
+        <v>76</v>
+      </c>
       <c r="O23" s="10">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="P23" s="10">
-        <v>4</v>
+        <v>6725</v>
       </c>
       <c r="Q23" s="10">
-        <v>6725</v>
+        <v>591</v>
       </c>
       <c r="R23" s="10">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="S23" s="10">
         <v>14</v>
       </c>
-      <c r="T23" s="11">
+      <c r="S23" s="11">
         <v>7788</v>
       </c>
     </row>
-    <row r="24" spans="2:20">
+    <row r="24" spans="2:19">
       <c r="B24" s="8"/>
       <c r="C24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="12">
-        <v>12.98283261802575</v>
+        <v>13</v>
       </c>
       <c r="E24" s="13">
-        <v>0.17167381974248927</v>
+        <v>0.2</v>
       </c>
       <c r="F24" s="13">
+        <v>84.6</v>
+      </c>
+      <c r="G24" s="13">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H24" s="13">
         <v>0</v>
       </c>
-      <c r="G24" s="13">
-[...8 lines deleted...]
-      <c r="J24" s="14">
+      <c r="I24" s="14">
         <v>99.999999999999986</v>
       </c>
-      <c r="L24" s="8"/>
-      <c r="M24" s="5" t="s">
+      <c r="K24" s="8"/>
+      <c r="L24" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="N24" s="12">
-        <v>4.8536209553158702</v>
+      <c r="M24" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N24" s="13">
+        <v>1</v>
       </c>
       <c r="O24" s="13">
-        <v>0.97586029789419626</v>
+        <v>0.1</v>
       </c>
       <c r="P24" s="13">
-        <v>5.1361068310220852E-2</v>
+        <v>86.4</v>
       </c>
       <c r="Q24" s="13">
-        <v>86.35079609655881</v>
+        <v>7.6</v>
       </c>
       <c r="R24" s="13">
-        <v>7.5885978428351306</v>
-[...4 lines deleted...]
-      <c r="T24" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="S24" s="14">
         <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="2:19">
+      <c r="B25" s="24" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cdd7ade8bb626906ba9997afc56c5524" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101006C665885BDE2464A9D221A924C5DA9A0" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="64aa42a41241007e400f798dfe2c363b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce684d78-fb57-419e-a399-10932bd5de13" xmlns:ns3="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ca45c68cce456798470d2d6411e794b" ns2:_="" ns3:_="">
     <xsd:import namespace="ce684d78-fb57-419e-a399-10932bd5de13"/>
     <xsd:import namespace="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2355,123 +2271,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce684d78-fb57-419e-a399-10932bd5de13">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fd35f17b-5bc8-47bd-81e0-96e7615e2e1e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A1B5BFA-9D31-456F-9D00-02AB1A0A76CE}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A9A63D7-D313-4145-8AAF-E186C6A6778F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBC7D741-5429-4E82-9E49-E05F447D75B3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE76EE95-D897-4D63-840E-116E6F0A709B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A3E952-99F5-41B8-81DF-B1337FE84429}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F37D09D-C7E8-49F0-8EC0-1E2DE93062FA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>第２表</vt:lpstr>
       <vt:lpstr>第２表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101006C665885BDE2464A9D221A924C5DA9A0</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>