--- v0 (2026-06-04)
+++ v1 (2026-09-10)
@@ -1,1013 +1,1064 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{C2A443AA-BA7E-44C5-AD8D-B46F94A81EDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1681782B-4D3F-4066-B25A-3BA0036F70BB}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-05-05" sheetId="1" r:id="rId1"/>
+    <sheet name="５　被疑事件の未済期間別人員" sheetId="2" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-05-05'!$A$1:$K$79</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-05-05'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'５　被疑事件の未済期間別人員'!$A$1:$K$79</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'５　被疑事件の未済期間別人員'!$3:$5</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J2" i="1" l="1"/>
+  <c r="J2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="83">
-  <si>
-[...266 lines deleted...]
-  </si>
   <si>
     <t>５　最高検、高検及び地検管内別　　被疑事件の未済期間別人員</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>チケン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>カンナイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ベツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ヒ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ウタガ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>コト</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ケン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ミサイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>キカン</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ベツ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ジン</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>最高検、高検・地検管内</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>総　　数</t>
+  </si>
+  <si>
+    <t>１月以内</t>
+  </si>
+  <si>
+    <t>３月以内</t>
+  </si>
+  <si>
+    <t>６月以内</t>
+  </si>
+  <si>
+    <t>１年以内</t>
+  </si>
+  <si>
+    <t>２年以内</t>
+  </si>
+  <si>
+    <t>２年を超える</t>
+  </si>
+  <si>
+    <t>総数</t>
+  </si>
+  <si>
+    <t>道路交通法等</t>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>地　検</t>
+    <rPh sb="0" eb="1">
+      <t>チ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>違反事件</t>
+    <rPh sb="0" eb="2">
+      <t>イハン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区　検</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 最高・高検</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>その他の事件</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>最高検</t>
+  </si>
+  <si>
+    <t>東京高検管内</t>
+  </si>
+  <si>
+    <t>東京（高）</t>
+  </si>
+  <si>
+    <t>東京</t>
+  </si>
+  <si>
+    <t>横浜</t>
+  </si>
+  <si>
+    <t>さいたま</t>
+  </si>
+  <si>
+    <t>千葉</t>
+  </si>
+  <si>
+    <t>水戸</t>
+  </si>
+  <si>
+    <t>宇都宮</t>
+  </si>
+  <si>
+    <t>前橋</t>
+  </si>
+  <si>
+    <t>静岡</t>
+  </si>
+  <si>
+    <t>甲府</t>
+  </si>
+  <si>
+    <t>長野</t>
+  </si>
+  <si>
+    <t>新潟</t>
+  </si>
+  <si>
+    <t>大阪高検管内</t>
+  </si>
+  <si>
+    <t>大阪（高）</t>
+  </si>
+  <si>
+    <t>大阪</t>
+  </si>
+  <si>
+    <t>京都</t>
+  </si>
+  <si>
+    <t>神戸</t>
+  </si>
+  <si>
+    <t>奈良</t>
+  </si>
+  <si>
+    <t>大津</t>
+  </si>
+  <si>
+    <t>和歌山</t>
+  </si>
+  <si>
+    <t>名古屋高検管内</t>
+  </si>
+  <si>
+    <t>名古屋（高）</t>
+  </si>
+  <si>
+    <t>名古屋</t>
+  </si>
+  <si>
+    <t>津</t>
+  </si>
+  <si>
+    <t>岐阜</t>
+  </si>
+  <si>
+    <t>福井</t>
+  </si>
+  <si>
+    <t>金沢</t>
+  </si>
+  <si>
+    <t>富山</t>
+  </si>
+  <si>
+    <t>広島高検管内</t>
+  </si>
+  <si>
+    <t>広島（高）</t>
+  </si>
+  <si>
+    <t>広島</t>
+  </si>
+  <si>
+    <t>山口</t>
+  </si>
+  <si>
+    <t>岡山</t>
+  </si>
+  <si>
+    <t>鳥取</t>
+  </si>
+  <si>
+    <t>松江</t>
+  </si>
+  <si>
+    <t>福岡高検管内</t>
+  </si>
+  <si>
+    <t>福岡（高）</t>
+  </si>
+  <si>
+    <t>福岡</t>
+  </si>
+  <si>
+    <t>佐賀</t>
+  </si>
+  <si>
+    <t>長崎</t>
+  </si>
+  <si>
+    <t>大分</t>
+  </si>
+  <si>
+    <t>熊本</t>
+  </si>
+  <si>
+    <t>鹿児島</t>
+  </si>
+  <si>
+    <t>宮崎</t>
+  </si>
+  <si>
+    <t>那覇</t>
+  </si>
+  <si>
+    <t>仙台高検管内</t>
+  </si>
+  <si>
+    <t>仙台（高）</t>
+  </si>
+  <si>
+    <t>仙台</t>
+  </si>
+  <si>
+    <t>福島</t>
+  </si>
+  <si>
+    <t>山形</t>
+  </si>
+  <si>
+    <t>盛岡</t>
+  </si>
+  <si>
+    <t>秋田</t>
+  </si>
+  <si>
+    <t>青森</t>
+  </si>
+  <si>
+    <t>札幌高検管内</t>
+  </si>
+  <si>
+    <t>札幌（高）</t>
+  </si>
+  <si>
+    <t>札幌</t>
+  </si>
+  <si>
+    <t>函館</t>
+  </si>
+  <si>
+    <t>旭川</t>
+  </si>
+  <si>
+    <t>釧路</t>
+  </si>
+  <si>
+    <t>高松高検管内</t>
+  </si>
+  <si>
+    <t>高松（高）</t>
+  </si>
+  <si>
+    <t>高松</t>
+  </si>
+  <si>
+    <t>徳島</t>
+  </si>
+  <si>
+    <t>高知</t>
+  </si>
+  <si>
+    <t>松山</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-    <numFmt numFmtId="177" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
+    <numFmt numFmtId="176" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="11">
     <font>
-      <sz val="10.5"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="20"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="標準ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...8 lines deleted...]
-      <family val="1"/>
+      <sz val="10.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
-[...18 lines deleted...]
-      <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-[...29 lines deleted...]
-      </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="2" xfId="3" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...82 lines deleted...]
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...1 lines deleted...]
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="3"/>
+  <cellStyles count="6">
+    <cellStyle name="桁区切り 2" xfId="4" xr:uid="{2F83AA0B-5146-45D9-98E9-6D6F8D2BFE33}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{8D4868FD-034B-4848-9150-D973419800A2}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="4"/>
-    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="2"/>
+    <cellStyle name="標準 2" xfId="5" xr:uid="{0B027D0A-223F-4A3B-9D49-6C9AAAEE51FE}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{EA3D1132-0AF2-43F1-A902-CC76D571878E}"/>
+    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{107780F7-72CA-4735-B853-D67970CB264F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="Group 1"/>
+        <xdr:cNvPr id="2" name="Group 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7D4B34-0A12-4847-A4D0-127200DBD5C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1398361" y="1299936"/>
-          <a:ext cx="76200" cy="1040493"/>
+          <a:off x="1348468" y="1309007"/>
+          <a:ext cx="76200" cy="1058636"/>
           <a:chOff x="139" y="158"/>
           <a:chExt cx="8" cy="110"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="3" name="AutoShape 2"/>
+          <xdr:cNvPr id="3" name="AutoShape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C0C4B8-036D-5014-8BC0-C9CDAB0B1E41}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139" y="158"/>
             <a:ext cx="8" cy="40"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 41667"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="4" name="AutoShape 3"/>
+          <xdr:cNvPr id="4" name="AutoShape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84904500-DC65-8EBA-9C62-9B9DD25C1CED}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139" y="211"/>
             <a:ext cx="8" cy="57"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 59375"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1025,65 +1076,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1104,2345 +1155,2365 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91275108-88AC-4D29-9A0B-5D64607F192A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="W40" sqref="W40"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.26953125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.81640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="10.26953125" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.625" style="1" customWidth="1"/>
+    <col min="5" max="11" width="15.625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.5">
-[...11 lines deleted...]
-      <c r="K1" s="46"/>
+    <row r="1" spans="1:11" ht="24">
+      <c r="B1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
     </row>
     <row r="2" spans="1:11" ht="18" customHeight="1">
-      <c r="B2" s="45">
+      <c r="B2" s="2">
         <v>45778</v>
       </c>
-      <c r="C2" s="44"/>
-[...1 lines deleted...]
-      <c r="J2" s="43" t="str">
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="J2" s="44" t="str">
         <f>"("&amp;IF(TEXT(B2,"e")="1",TEXT(B2,"ggg")&amp;"元",TEXT(B2,"ggge"))&amp;"年"&amp;TEXT(B2,"m")&amp;"月分)"</f>
         <v>(令和7年5月分)</v>
       </c>
-      <c r="K2" s="43"/>
-[...15 lines deleted...]
-      <c r="B4" s="39" t="s">
+      <c r="K2" s="44"/>
+    </row>
+    <row r="3" spans="1:11" ht="3.95" customHeight="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="6"/>
+    </row>
+    <row r="4" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1">
+      <c r="B4" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="43"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="3.95" customHeight="1">
+      <c r="A5" s="11"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1">
+      <c r="B6" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="46"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="17">
+        <v>46975</v>
+      </c>
+      <c r="F6" s="18">
+        <v>23932</v>
+      </c>
+      <c r="G6" s="18">
+        <v>16210</v>
+      </c>
+      <c r="H6" s="18">
+        <v>5017</v>
+      </c>
+      <c r="I6" s="18">
+        <v>1498</v>
+      </c>
+      <c r="J6" s="18">
+        <v>292</v>
+      </c>
+      <c r="K6" s="18">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1">
+      <c r="B7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="21"/>
+      <c r="E7" s="22">
+        <v>3348</v>
+      </c>
+      <c r="F7" s="23">
+        <v>1385</v>
+      </c>
+      <c r="G7" s="23">
+        <v>1260</v>
+      </c>
+      <c r="H7" s="23">
+        <v>509</v>
+      </c>
+      <c r="I7" s="23">
+        <v>167</v>
+      </c>
+      <c r="J7" s="23">
+        <v>24</v>
+      </c>
+      <c r="K7" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1">
+      <c r="B8" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="21"/>
+      <c r="E8" s="22">
+        <v>4419</v>
+      </c>
+      <c r="F8" s="23">
+        <v>2909</v>
+      </c>
+      <c r="G8" s="23">
+        <v>1198</v>
+      </c>
+      <c r="H8" s="23">
+        <v>247</v>
+      </c>
+      <c r="I8" s="23">
+        <v>53</v>
+      </c>
+      <c r="J8" s="23">
+        <v>10</v>
+      </c>
+      <c r="K8" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1">
+      <c r="C9" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="26"/>
+      <c r="E9" s="22">
+        <v>1</v>
+      </c>
+      <c r="F9" s="23">
+        <v>0</v>
+      </c>
+      <c r="G9" s="23">
+        <v>0</v>
+      </c>
+      <c r="H9" s="23">
+        <v>0</v>
+      </c>
+      <c r="I9" s="23">
+        <v>1</v>
+      </c>
+      <c r="J9" s="23">
+        <v>0</v>
+      </c>
+      <c r="K9" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1">
+      <c r="B10" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="21"/>
+      <c r="E10" s="22">
+        <v>27423</v>
+      </c>
+      <c r="F10" s="23">
+        <v>12968</v>
+      </c>
+      <c r="G10" s="23">
+        <v>9587</v>
+      </c>
+      <c r="H10" s="23">
+        <v>3474</v>
+      </c>
+      <c r="I10" s="23">
+        <v>1128</v>
+      </c>
+      <c r="J10" s="23">
+        <v>245</v>
+      </c>
+      <c r="K10" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1">
+      <c r="C11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="28"/>
+      <c r="E11" s="22">
+        <v>11784</v>
+      </c>
+      <c r="F11" s="23">
+        <v>6670</v>
+      </c>
+      <c r="G11" s="23">
+        <v>4165</v>
+      </c>
+      <c r="H11" s="23">
+        <v>787</v>
+      </c>
+      <c r="I11" s="23">
+        <v>149</v>
+      </c>
+      <c r="J11" s="23">
+        <v>13</v>
+      </c>
+      <c r="K11" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B12" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="41"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="18">
+        <v>0</v>
+      </c>
+      <c r="F12" s="18">
+        <v>0</v>
+      </c>
+      <c r="G12" s="18">
+        <v>0</v>
+      </c>
+      <c r="H12" s="18">
+        <v>0</v>
+      </c>
+      <c r="I12" s="18">
+        <v>0</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B13" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="41"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="18">
+        <v>21135</v>
+      </c>
+      <c r="F13" s="18">
+        <v>10769</v>
+      </c>
+      <c r="G13" s="18">
+        <v>6915</v>
+      </c>
+      <c r="H13" s="18">
+        <v>2443</v>
+      </c>
+      <c r="I13" s="18">
+        <v>843</v>
+      </c>
+      <c r="J13" s="18">
+        <v>144</v>
+      </c>
+      <c r="K13" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1">
+      <c r="B14" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="23">
+        <v>0</v>
+      </c>
+      <c r="F14" s="23">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23">
+        <v>0</v>
+      </c>
+      <c r="H14" s="23">
+        <v>0</v>
+      </c>
+      <c r="I14" s="23">
+        <v>0</v>
+      </c>
+      <c r="J14" s="23">
+        <v>0</v>
+      </c>
+      <c r="K14" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1">
+      <c r="B15" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="39"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="23">
+        <v>8775</v>
+      </c>
+      <c r="F15" s="23">
+        <v>4310</v>
+      </c>
+      <c r="G15" s="23">
+        <v>2937</v>
+      </c>
+      <c r="H15" s="23">
+        <v>1046</v>
+      </c>
+      <c r="I15" s="23">
+        <v>389</v>
+      </c>
+      <c r="J15" s="23">
+        <v>75</v>
+      </c>
+      <c r="K15" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="18" customHeight="1">
+      <c r="B16" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="23">
+        <v>2375</v>
+      </c>
+      <c r="F16" s="23">
+        <v>1377</v>
+      </c>
+      <c r="G16" s="23">
+        <v>766</v>
+      </c>
+      <c r="H16" s="23">
+        <v>175</v>
+      </c>
+      <c r="I16" s="23">
+        <v>53</v>
+      </c>
+      <c r="J16" s="23">
+        <v>4</v>
+      </c>
+      <c r="K16" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11" ht="18" customHeight="1">
+      <c r="B17" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="39"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="23">
+        <v>2314</v>
+      </c>
+      <c r="F17" s="23">
+        <v>1254</v>
+      </c>
+      <c r="G17" s="23">
+        <v>741</v>
+      </c>
+      <c r="H17" s="23">
+        <v>256</v>
+      </c>
+      <c r="I17" s="23">
+        <v>58</v>
+      </c>
+      <c r="J17" s="23">
+        <v>5</v>
+      </c>
+      <c r="K17" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" ht="18" customHeight="1">
+      <c r="B18" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="39"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="23">
+        <v>2243</v>
+      </c>
+      <c r="F18" s="23">
+        <v>1078</v>
+      </c>
+      <c r="G18" s="23">
+        <v>666</v>
+      </c>
+      <c r="H18" s="23">
+        <v>344</v>
+      </c>
+      <c r="I18" s="23">
+        <v>121</v>
+      </c>
+      <c r="J18" s="23">
+        <v>33</v>
+      </c>
+      <c r="K18" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11" ht="18" customHeight="1">
+      <c r="B19" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="23">
+        <v>1090</v>
+      </c>
+      <c r="F19" s="23">
+        <v>597</v>
+      </c>
+      <c r="G19" s="23">
+        <v>351</v>
+      </c>
+      <c r="H19" s="23">
+        <v>116</v>
+      </c>
+      <c r="I19" s="23">
+        <v>23</v>
+      </c>
+      <c r="J19" s="23">
+        <v>3</v>
+      </c>
+      <c r="K19" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11" ht="18" customHeight="1">
+      <c r="B20" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="39"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="23">
+        <v>804</v>
+      </c>
+      <c r="F20" s="23">
+        <v>317</v>
+      </c>
+      <c r="G20" s="23">
+        <v>267</v>
+      </c>
+      <c r="H20" s="23">
+        <v>173</v>
+      </c>
+      <c r="I20" s="23">
+        <v>42</v>
+      </c>
+      <c r="J20" s="23">
+        <v>5</v>
+      </c>
+      <c r="K20" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11" ht="18" customHeight="1">
+      <c r="B21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="39"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="23">
+        <v>693</v>
+      </c>
+      <c r="F21" s="23">
+        <v>379</v>
+      </c>
+      <c r="G21" s="23">
+        <v>243</v>
+      </c>
+      <c r="H21" s="23">
+        <v>61</v>
+      </c>
+      <c r="I21" s="23">
+        <v>10</v>
+      </c>
+      <c r="J21" s="23">
+        <v>0</v>
+      </c>
+      <c r="K21" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:11" ht="18" customHeight="1">
+      <c r="B22" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="39"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="23">
+        <v>1314</v>
+      </c>
+      <c r="F22" s="23">
+        <v>767</v>
+      </c>
+      <c r="G22" s="23">
+        <v>404</v>
+      </c>
+      <c r="H22" s="23">
+        <v>87</v>
+      </c>
+      <c r="I22" s="23">
+        <v>50</v>
+      </c>
+      <c r="J22" s="23">
+        <v>6</v>
+      </c>
+      <c r="K22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11" ht="18" customHeight="1">
+      <c r="B23" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="23">
+        <v>246</v>
+      </c>
+      <c r="F23" s="23">
+        <v>132</v>
+      </c>
+      <c r="G23" s="23">
+        <v>84</v>
+      </c>
+      <c r="H23" s="23">
+        <v>19</v>
+      </c>
+      <c r="I23" s="23">
+        <v>9</v>
+      </c>
+      <c r="J23" s="23">
+        <v>2</v>
+      </c>
+      <c r="K23" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:11" ht="18" customHeight="1">
+      <c r="B24" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="39"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="23">
+        <v>751</v>
+      </c>
+      <c r="F24" s="23">
+        <v>247</v>
+      </c>
+      <c r="G24" s="23">
+        <v>293</v>
+      </c>
+      <c r="H24" s="23">
+        <v>126</v>
+      </c>
+      <c r="I24" s="23">
+        <v>78</v>
+      </c>
+      <c r="J24" s="23">
+        <v>6</v>
+      </c>
+      <c r="K24" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11" ht="18" customHeight="1">
+      <c r="B25" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="39"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="23">
+        <v>530</v>
+      </c>
+      <c r="F25" s="23">
+        <v>311</v>
+      </c>
+      <c r="G25" s="23">
+        <v>163</v>
+      </c>
+      <c r="H25" s="23">
+        <v>40</v>
+      </c>
+      <c r="I25" s="23">
+        <v>10</v>
+      </c>
+      <c r="J25" s="23">
+        <v>5</v>
+      </c>
+      <c r="K25" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B26" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="41"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="18">
+        <v>7500</v>
+      </c>
+      <c r="F26" s="18">
+        <v>4374</v>
+      </c>
+      <c r="G26" s="18">
+        <v>2369</v>
+      </c>
+      <c r="H26" s="18">
+        <v>656</v>
+      </c>
+      <c r="I26" s="18">
+        <v>87</v>
+      </c>
+      <c r="J26" s="18">
+        <v>14</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11" ht="18" customHeight="1">
+      <c r="B27" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="23">
+        <v>1</v>
+      </c>
+      <c r="F27" s="23">
+        <v>0</v>
+      </c>
+      <c r="G27" s="23">
+        <v>0</v>
+      </c>
+      <c r="H27" s="23">
+        <v>0</v>
+      </c>
+      <c r="I27" s="23">
+        <v>1</v>
+      </c>
+      <c r="J27" s="23">
+        <v>0</v>
+      </c>
+      <c r="K27" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:11" ht="18" customHeight="1">
+      <c r="B28" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="23">
+        <v>3523</v>
+      </c>
+      <c r="F28" s="23">
+        <v>1954</v>
+      </c>
+      <c r="G28" s="23">
+        <v>1152</v>
+      </c>
+      <c r="H28" s="23">
+        <v>352</v>
+      </c>
+      <c r="I28" s="23">
+        <v>53</v>
+      </c>
+      <c r="J28" s="23">
+        <v>12</v>
+      </c>
+      <c r="K28" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:11" ht="18" customHeight="1">
+      <c r="B29" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="39"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="23">
+        <v>855</v>
+      </c>
+      <c r="F29" s="23">
+        <v>556</v>
+      </c>
+      <c r="G29" s="23">
+        <v>257</v>
+      </c>
+      <c r="H29" s="23">
+        <v>40</v>
+      </c>
+      <c r="I29" s="23">
+        <v>2</v>
+      </c>
+      <c r="J29" s="23">
+        <v>0</v>
+      </c>
+      <c r="K29" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:11" ht="18" customHeight="1">
+      <c r="B30" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="39"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="23">
+        <v>2018</v>
+      </c>
+      <c r="F30" s="23">
+        <v>1247</v>
+      </c>
+      <c r="G30" s="23">
+        <v>561</v>
+      </c>
+      <c r="H30" s="23">
+        <v>188</v>
+      </c>
+      <c r="I30" s="23">
+        <v>21</v>
+      </c>
+      <c r="J30" s="23">
+        <v>1</v>
+      </c>
+      <c r="K30" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:11" ht="18" customHeight="1">
+      <c r="B31" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="39"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="23">
+        <v>366</v>
+      </c>
+      <c r="F31" s="23">
+        <v>192</v>
+      </c>
+      <c r="G31" s="23">
+        <v>151</v>
+      </c>
+      <c r="H31" s="23">
+        <v>22</v>
+      </c>
+      <c r="I31" s="23">
+        <v>1</v>
+      </c>
+      <c r="J31" s="23">
+        <v>0</v>
+      </c>
+      <c r="K31" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11" ht="18" customHeight="1">
+      <c r="B32" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="39"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="23">
+        <v>403</v>
+      </c>
+      <c r="F32" s="23">
+        <v>245</v>
+      </c>
+      <c r="G32" s="23">
+        <v>133</v>
+      </c>
+      <c r="H32" s="23">
+        <v>25</v>
+      </c>
+      <c r="I32" s="23">
+        <v>0</v>
+      </c>
+      <c r="J32" s="23">
+        <v>0</v>
+      </c>
+      <c r="K32" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11" ht="18" customHeight="1">
+      <c r="B33" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="39"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="23">
+        <v>334</v>
+      </c>
+      <c r="F33" s="23">
+        <v>180</v>
+      </c>
+      <c r="G33" s="23">
+        <v>115</v>
+      </c>
+      <c r="H33" s="23">
+        <v>29</v>
+      </c>
+      <c r="I33" s="23">
+        <v>9</v>
+      </c>
+      <c r="J33" s="23">
+        <v>1</v>
+      </c>
+      <c r="K33" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B34" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="41"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="18">
+        <v>4693</v>
+      </c>
+      <c r="F34" s="18">
+        <v>2278</v>
+      </c>
+      <c r="G34" s="18">
+        <v>1713</v>
+      </c>
+      <c r="H34" s="18">
+        <v>503</v>
+      </c>
+      <c r="I34" s="18">
+        <v>157</v>
+      </c>
+      <c r="J34" s="18">
+        <v>42</v>
+      </c>
+      <c r="K34" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:11" ht="18" customHeight="1">
+      <c r="B35" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="39"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="23">
+        <v>0</v>
+      </c>
+      <c r="F35" s="23">
+        <v>0</v>
+      </c>
+      <c r="G35" s="23">
+        <v>0</v>
+      </c>
+      <c r="H35" s="23">
+        <v>0</v>
+      </c>
+      <c r="I35" s="23">
+        <v>0</v>
+      </c>
+      <c r="J35" s="23">
+        <v>0</v>
+      </c>
+      <c r="K35" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" ht="18" customHeight="1">
+      <c r="B36" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="23">
+        <v>2471</v>
+      </c>
+      <c r="F36" s="23">
+        <v>1224</v>
+      </c>
+      <c r="G36" s="23">
+        <v>876</v>
+      </c>
+      <c r="H36" s="23">
+        <v>262</v>
+      </c>
+      <c r="I36" s="23">
+        <v>76</v>
+      </c>
+      <c r="J36" s="23">
+        <v>33</v>
+      </c>
+      <c r="K36" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:11" ht="18" customHeight="1">
+      <c r="B37" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="23">
+        <v>663</v>
+      </c>
+      <c r="F37" s="23">
+        <v>275</v>
+      </c>
+      <c r="G37" s="23">
+        <v>250</v>
+      </c>
+      <c r="H37" s="23">
+        <v>82</v>
+      </c>
+      <c r="I37" s="23">
+        <v>51</v>
+      </c>
+      <c r="J37" s="23">
+        <v>5</v>
+      </c>
+      <c r="K37" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:11" ht="18" customHeight="1">
+      <c r="B38" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="39"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="23">
+        <v>628</v>
+      </c>
+      <c r="F38" s="23">
+        <v>304</v>
+      </c>
+      <c r="G38" s="23">
+        <v>252</v>
+      </c>
+      <c r="H38" s="23">
+        <v>60</v>
+      </c>
+      <c r="I38" s="23">
+        <v>12</v>
+      </c>
+      <c r="J38" s="23">
+        <v>0</v>
+      </c>
+      <c r="K38" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:11" ht="18" customHeight="1">
+      <c r="B39" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="39"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="23">
+        <v>198</v>
+      </c>
+      <c r="F39" s="23">
+        <v>99</v>
+      </c>
+      <c r="G39" s="23">
+        <v>71</v>
+      </c>
+      <c r="H39" s="23">
+        <v>23</v>
+      </c>
+      <c r="I39" s="23">
+        <v>3</v>
+      </c>
+      <c r="J39" s="23">
+        <v>2</v>
+      </c>
+      <c r="K39" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:11" ht="18" customHeight="1">
+      <c r="B40" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="39"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="23">
+        <v>411</v>
+      </c>
+      <c r="F40" s="23">
+        <v>237</v>
+      </c>
+      <c r="G40" s="23">
+        <v>113</v>
+      </c>
+      <c r="H40" s="23">
+        <v>49</v>
+      </c>
+      <c r="I40" s="23">
+        <v>10</v>
+      </c>
+      <c r="J40" s="23">
+        <v>2</v>
+      </c>
+      <c r="K40" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:11" ht="18" customHeight="1">
+      <c r="B41" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="39"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="23">
+        <v>322</v>
+      </c>
+      <c r="F41" s="23">
+        <v>139</v>
+      </c>
+      <c r="G41" s="23">
+        <v>151</v>
+      </c>
+      <c r="H41" s="23">
+        <v>27</v>
+      </c>
+      <c r="I41" s="23">
+        <v>5</v>
+      </c>
+      <c r="J41" s="23">
+        <v>0</v>
+      </c>
+      <c r="K41" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B42" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="41"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="18">
+        <v>3091</v>
+      </c>
+      <c r="F42" s="18">
+        <v>1397</v>
+      </c>
+      <c r="G42" s="18">
+        <v>1147</v>
+      </c>
+      <c r="H42" s="18">
+        <v>415</v>
+      </c>
+      <c r="I42" s="18">
+        <v>103</v>
+      </c>
+      <c r="J42" s="18">
+        <v>29</v>
+      </c>
+      <c r="K42" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11" ht="18" customHeight="1">
+      <c r="B43" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="39"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="23">
+        <v>0</v>
+      </c>
+      <c r="F43" s="23">
+        <v>0</v>
+      </c>
+      <c r="G43" s="23">
+        <v>0</v>
+      </c>
+      <c r="H43" s="23">
+        <v>0</v>
+      </c>
+      <c r="I43" s="23">
+        <v>0</v>
+      </c>
+      <c r="J43" s="23">
+        <v>0</v>
+      </c>
+      <c r="K43" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:11" ht="18" customHeight="1">
+      <c r="B44" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="39"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="23">
+        <v>1233</v>
+      </c>
+      <c r="F44" s="23">
+        <v>555</v>
+      </c>
+      <c r="G44" s="23">
+        <v>429</v>
+      </c>
+      <c r="H44" s="23">
+        <v>199</v>
+      </c>
+      <c r="I44" s="23">
+        <v>41</v>
+      </c>
+      <c r="J44" s="23">
+        <v>9</v>
+      </c>
+      <c r="K44" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:11" ht="18" customHeight="1">
+      <c r="B45" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="39"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="23">
+        <v>503</v>
+      </c>
+      <c r="F45" s="23">
+        <v>202</v>
+      </c>
+      <c r="G45" s="23">
+        <v>175</v>
+      </c>
+      <c r="H45" s="23">
+        <v>85</v>
+      </c>
+      <c r="I45" s="23">
+        <v>22</v>
+      </c>
+      <c r="J45" s="23">
+        <v>19</v>
+      </c>
+      <c r="K45" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:11" ht="18" customHeight="1">
+      <c r="B46" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="39"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="23">
+        <v>887</v>
+      </c>
+      <c r="F46" s="23">
+        <v>417</v>
+      </c>
+      <c r="G46" s="23">
+        <v>370</v>
+      </c>
+      <c r="H46" s="23">
+        <v>72</v>
+      </c>
+      <c r="I46" s="23">
+        <v>27</v>
+      </c>
+      <c r="J46" s="23">
+        <v>1</v>
+      </c>
+      <c r="K46" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:11" ht="18" customHeight="1">
+      <c r="B47" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="39"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="23">
+        <v>193</v>
+      </c>
+      <c r="F47" s="23">
+        <v>98</v>
+      </c>
+      <c r="G47" s="23">
+        <v>74</v>
+      </c>
+      <c r="H47" s="23">
+        <v>15</v>
+      </c>
+      <c r="I47" s="23">
+        <v>6</v>
+      </c>
+      <c r="J47" s="23">
+        <v>0</v>
+      </c>
+      <c r="K47" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:11" ht="18" customHeight="1">
+      <c r="B48" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="39"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="23">
+        <v>275</v>
+      </c>
+      <c r="F48" s="23">
+        <v>125</v>
+      </c>
+      <c r="G48" s="23">
+        <v>99</v>
+      </c>
+      <c r="H48" s="23">
+        <v>44</v>
+      </c>
+      <c r="I48" s="23">
+        <v>7</v>
+      </c>
+      <c r="J48" s="23">
+        <v>0</v>
+      </c>
+      <c r="K48" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B49" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" s="41"/>
+      <c r="D49" s="30"/>
+      <c r="E49" s="18">
+        <v>4761</v>
+      </c>
+      <c r="F49" s="18">
+        <v>2380</v>
+      </c>
+      <c r="G49" s="18">
+        <v>1808</v>
+      </c>
+      <c r="H49" s="18">
+        <v>424</v>
+      </c>
+      <c r="I49" s="18">
+        <v>124</v>
+      </c>
+      <c r="J49" s="18">
+        <v>23</v>
+      </c>
+      <c r="K49" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="2:11" ht="18" customHeight="1">
+      <c r="B50" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="39"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="23">
+        <v>0</v>
+      </c>
+      <c r="F50" s="23">
+        <v>0</v>
+      </c>
+      <c r="G50" s="23">
+        <v>0</v>
+      </c>
+      <c r="H50" s="23">
+        <v>0</v>
+      </c>
+      <c r="I50" s="23">
+        <v>0</v>
+      </c>
+      <c r="J50" s="23">
+        <v>0</v>
+      </c>
+      <c r="K50" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:11" ht="18" customHeight="1">
+      <c r="B51" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="39"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="23">
+        <v>1887</v>
+      </c>
+      <c r="F51" s="23">
+        <v>1075</v>
+      </c>
+      <c r="G51" s="23">
+        <v>680</v>
+      </c>
+      <c r="H51" s="23">
+        <v>106</v>
+      </c>
+      <c r="I51" s="23">
+        <v>21</v>
+      </c>
+      <c r="J51" s="23">
+        <v>5</v>
+      </c>
+      <c r="K51" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:11" ht="18" customHeight="1">
+      <c r="B52" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="39"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="23">
+        <v>307</v>
+      </c>
+      <c r="F52" s="23">
+        <v>149</v>
+      </c>
+      <c r="G52" s="23">
+        <v>111</v>
+      </c>
+      <c r="H52" s="23">
+        <v>30</v>
+      </c>
+      <c r="I52" s="23">
+        <v>17</v>
+      </c>
+      <c r="J52" s="23">
+        <v>0</v>
+      </c>
+      <c r="K52" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:11" ht="18" customHeight="1">
+      <c r="B53" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" s="39"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="23">
+        <v>476</v>
+      </c>
+      <c r="F53" s="23">
+        <v>198</v>
+      </c>
+      <c r="G53" s="23">
+        <v>195</v>
+      </c>
+      <c r="H53" s="23">
+        <v>59</v>
+      </c>
+      <c r="I53" s="23">
+        <v>24</v>
+      </c>
+      <c r="J53" s="23">
+        <v>0</v>
+      </c>
+      <c r="K53" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:11" ht="18" customHeight="1">
+      <c r="B54" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" s="39"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="23">
+        <v>365</v>
+      </c>
+      <c r="F54" s="23">
+        <v>158</v>
+      </c>
+      <c r="G54" s="23">
+        <v>142</v>
+      </c>
+      <c r="H54" s="23">
+        <v>51</v>
+      </c>
+      <c r="I54" s="23">
+        <v>8</v>
+      </c>
+      <c r="J54" s="23">
+        <v>6</v>
+      </c>
+      <c r="K54" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:11" ht="18" customHeight="1">
+      <c r="B55" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="39"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="23">
+        <v>511</v>
+      </c>
+      <c r="F55" s="23">
+        <v>212</v>
+      </c>
+      <c r="G55" s="23">
+        <v>199</v>
+      </c>
+      <c r="H55" s="23">
+        <v>69</v>
+      </c>
+      <c r="I55" s="23">
+        <v>29</v>
+      </c>
+      <c r="J55" s="23">
+        <v>2</v>
+      </c>
+      <c r="K55" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:11" ht="18" customHeight="1">
+      <c r="B56" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="C56" s="39"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="23">
+        <v>481</v>
+      </c>
+      <c r="F56" s="23">
+        <v>206</v>
+      </c>
+      <c r="G56" s="23">
+        <v>236</v>
+      </c>
+      <c r="H56" s="23">
+        <v>32</v>
+      </c>
+      <c r="I56" s="23">
+        <v>7</v>
+      </c>
+      <c r="J56" s="23">
+        <v>0</v>
+      </c>
+      <c r="K56" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:11" ht="18" customHeight="1">
+      <c r="B57" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" s="39"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="23">
+        <v>208</v>
+      </c>
+      <c r="F57" s="23">
+        <v>103</v>
+      </c>
+      <c r="G57" s="23">
+        <v>83</v>
+      </c>
+      <c r="H57" s="23">
+        <v>22</v>
+      </c>
+      <c r="I57" s="23">
+        <v>0</v>
+      </c>
+      <c r="J57" s="23">
+        <v>0</v>
+      </c>
+      <c r="K57" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:11" ht="18" customHeight="1">
+      <c r="B58" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" s="39"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="23">
+        <v>526</v>
+      </c>
+      <c r="F58" s="23">
+        <v>279</v>
+      </c>
+      <c r="G58" s="23">
+        <v>162</v>
+      </c>
+      <c r="H58" s="23">
+        <v>55</v>
+      </c>
+      <c r="I58" s="23">
+        <v>18</v>
+      </c>
+      <c r="J58" s="23">
+        <v>10</v>
+      </c>
+      <c r="K58" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B59" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" s="41"/>
+      <c r="D59" s="30"/>
+      <c r="E59" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F59" s="18">
+        <v>1125</v>
+      </c>
+      <c r="G59" s="18">
+        <v>1024</v>
+      </c>
+      <c r="H59" s="18">
+        <v>261</v>
+      </c>
+      <c r="I59" s="18">
+        <v>83</v>
+      </c>
+      <c r="J59" s="18">
+        <v>7</v>
+      </c>
+      <c r="K59" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:11" ht="18" customHeight="1">
+      <c r="B60" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="39"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="23">
+        <v>0</v>
+      </c>
+      <c r="F60" s="23">
+        <v>0</v>
+      </c>
+      <c r="G60" s="23">
+        <v>0</v>
+      </c>
+      <c r="H60" s="23">
+        <v>0</v>
+      </c>
+      <c r="I60" s="23">
+        <v>0</v>
+      </c>
+      <c r="J60" s="23">
+        <v>0</v>
+      </c>
+      <c r="K60" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:11" ht="18" customHeight="1">
+      <c r="B61" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" s="39"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="23">
+        <v>793</v>
+      </c>
+      <c r="F61" s="23">
+        <v>311</v>
+      </c>
+      <c r="G61" s="23">
+        <v>333</v>
+      </c>
+      <c r="H61" s="23">
+        <v>95</v>
+      </c>
+      <c r="I61" s="23">
+        <v>49</v>
+      </c>
+      <c r="J61" s="23">
+        <v>5</v>
+      </c>
+      <c r="K61" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:11" ht="18" customHeight="1">
+      <c r="B62" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" s="39"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="23">
+        <v>553</v>
+      </c>
+      <c r="F62" s="23">
+        <v>221</v>
+      </c>
+      <c r="G62" s="23">
+        <v>265</v>
+      </c>
+      <c r="H62" s="23">
+        <v>64</v>
+      </c>
+      <c r="I62" s="23">
+        <v>3</v>
+      </c>
+      <c r="J62" s="23">
+        <v>0</v>
+      </c>
+      <c r="K62" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:11" ht="18" customHeight="1">
+      <c r="B63" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" s="39"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="23">
+        <v>333</v>
+      </c>
+      <c r="F63" s="23">
+        <v>168</v>
+      </c>
+      <c r="G63" s="23">
+        <v>124</v>
+      </c>
+      <c r="H63" s="23">
+        <v>30</v>
+      </c>
+      <c r="I63" s="23">
+        <v>10</v>
+      </c>
+      <c r="J63" s="23">
+        <v>1</v>
+      </c>
+      <c r="K63" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:11" ht="18" customHeight="1">
+      <c r="B64" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" s="39"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="23">
+        <v>313</v>
+      </c>
+      <c r="F64" s="23">
+        <v>151</v>
+      </c>
+      <c r="G64" s="23">
+        <v>132</v>
+      </c>
+      <c r="H64" s="23">
+        <v>23</v>
+      </c>
+      <c r="I64" s="23">
+        <v>7</v>
+      </c>
+      <c r="J64" s="23">
+        <v>0</v>
+      </c>
+      <c r="K64" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="18" customHeight="1">
+      <c r="B65" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C65" s="39"/>
+      <c r="D65" s="28"/>
+      <c r="E65" s="23">
+        <v>212</v>
+      </c>
+      <c r="F65" s="23">
+        <v>147</v>
+      </c>
+      <c r="G65" s="23">
+        <v>55</v>
+      </c>
+      <c r="H65" s="23">
+        <v>7</v>
+      </c>
+      <c r="I65" s="23">
+        <v>3</v>
+      </c>
+      <c r="J65" s="23">
+        <v>0</v>
+      </c>
+      <c r="K65" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="18" customHeight="1">
+      <c r="B66" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66" s="39"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="23">
+        <v>296</v>
+      </c>
+      <c r="F66" s="23">
+        <v>127</v>
+      </c>
+      <c r="G66" s="23">
+        <v>115</v>
+      </c>
+      <c r="H66" s="23">
+        <v>42</v>
+      </c>
+      <c r="I66" s="23">
+        <v>11</v>
+      </c>
+      <c r="J66" s="23">
+        <v>1</v>
+      </c>
+      <c r="K66" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B67" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="C67" s="41"/>
+      <c r="D67" s="30"/>
+      <c r="E67" s="18">
+        <v>1949</v>
+      </c>
+      <c r="F67" s="18">
+        <v>860</v>
+      </c>
+      <c r="G67" s="18">
+        <v>733</v>
+      </c>
+      <c r="H67" s="18">
+        <v>236</v>
+      </c>
+      <c r="I67" s="18">
+        <v>84</v>
+      </c>
+      <c r="J67" s="18">
+        <v>33</v>
+      </c>
+      <c r="K67" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="18" customHeight="1">
+      <c r="B68" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" s="39"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="23">
+        <v>0</v>
+      </c>
+      <c r="F68" s="23">
+        <v>0</v>
+      </c>
+      <c r="G68" s="23">
+        <v>0</v>
+      </c>
+      <c r="H68" s="23">
+        <v>0</v>
+      </c>
+      <c r="I68" s="23">
+        <v>0</v>
+      </c>
+      <c r="J68" s="23">
+        <v>0</v>
+      </c>
+      <c r="K68" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="18" customHeight="1">
+      <c r="B69" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="C69" s="39"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="23">
+        <v>1458</v>
+      </c>
+      <c r="F69" s="23">
+        <v>600</v>
+      </c>
+      <c r="G69" s="23">
+        <v>572</v>
+      </c>
+      <c r="H69" s="23">
+        <v>188</v>
+      </c>
+      <c r="I69" s="23">
+        <v>69</v>
+      </c>
+      <c r="J69" s="23">
+        <v>26</v>
+      </c>
+      <c r="K69" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="18" customHeight="1">
+      <c r="B70" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" s="39"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="23">
+        <v>113</v>
+      </c>
+      <c r="F70" s="23">
+        <v>58</v>
+      </c>
+      <c r="G70" s="23">
+        <v>37</v>
+      </c>
+      <c r="H70" s="23">
+        <v>9</v>
+      </c>
+      <c r="I70" s="23">
+        <v>4</v>
+      </c>
+      <c r="J70" s="23">
+        <v>5</v>
+      </c>
+      <c r="K70" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="18" customHeight="1">
+      <c r="B71" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" s="39"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="23">
+        <v>130</v>
+      </c>
+      <c r="F71" s="23">
+        <v>77</v>
+      </c>
+      <c r="G71" s="23">
+        <v>38</v>
+      </c>
+      <c r="H71" s="23">
+        <v>14</v>
+      </c>
+      <c r="I71" s="23">
+        <v>1</v>
+      </c>
+      <c r="J71" s="23">
+        <v>0</v>
+      </c>
+      <c r="K71" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="18" customHeight="1">
+      <c r="B72" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="C72" s="39"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="23">
+        <v>248</v>
+      </c>
+      <c r="F72" s="23">
+        <v>125</v>
+      </c>
+      <c r="G72" s="23">
+        <v>86</v>
+      </c>
+      <c r="H72" s="23">
+        <v>25</v>
+      </c>
+      <c r="I72" s="23">
+        <v>10</v>
+      </c>
+      <c r="J72" s="23">
+        <v>2</v>
+      </c>
+      <c r="K72" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
+      <c r="B73" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" s="41"/>
+      <c r="D73" s="30"/>
+      <c r="E73" s="18">
+        <v>1346</v>
+      </c>
+      <c r="F73" s="18">
+        <v>749</v>
+      </c>
+      <c r="G73" s="18">
+        <v>501</v>
+      </c>
+      <c r="H73" s="18">
+        <v>79</v>
+      </c>
+      <c r="I73" s="18">
+        <v>17</v>
+      </c>
+      <c r="J73" s="18">
+        <v>0</v>
+      </c>
+      <c r="K73" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="18" customHeight="1">
+      <c r="B74" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C74" s="39"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="23">
+        <v>0</v>
+      </c>
+      <c r="F74" s="23">
+        <v>0</v>
+      </c>
+      <c r="G74" s="23">
+        <v>0</v>
+      </c>
+      <c r="H74" s="23">
+        <v>0</v>
+      </c>
+      <c r="I74" s="23">
+        <v>0</v>
+      </c>
+      <c r="J74" s="23">
+        <v>0</v>
+      </c>
+      <c r="K74" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="18" customHeight="1">
+      <c r="B75" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="39"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="23">
+        <v>353</v>
+      </c>
+      <c r="F75" s="23">
+        <v>214</v>
+      </c>
+      <c r="G75" s="23">
+        <v>120</v>
+      </c>
+      <c r="H75" s="23">
+        <v>17</v>
+      </c>
+      <c r="I75" s="23">
+        <v>2</v>
+      </c>
+      <c r="J75" s="23">
+        <v>0</v>
+      </c>
+      <c r="K75" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="18" customHeight="1">
+      <c r="B76" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" s="39"/>
+      <c r="D76" s="28"/>
+      <c r="E76" s="23">
+        <v>292</v>
+      </c>
+      <c r="F76" s="23">
+        <v>162</v>
+      </c>
+      <c r="G76" s="23">
+        <v>113</v>
+      </c>
+      <c r="H76" s="23">
+        <v>16</v>
+      </c>
+      <c r="I76" s="23">
+        <v>1</v>
+      </c>
+      <c r="J76" s="23">
+        <v>0</v>
+      </c>
+      <c r="K76" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="18" customHeight="1">
+      <c r="B77" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C4" s="38"/>
-[...335 lines deleted...]
-      <c r="H16" s="10">
+      <c r="C77" s="39"/>
+      <c r="D77" s="28"/>
+      <c r="E77" s="23">
+        <v>254</v>
+      </c>
+      <c r="F77" s="23">
+        <v>127</v>
+      </c>
+      <c r="G77" s="23">
+        <v>93</v>
+      </c>
+      <c r="H77" s="23">
+        <v>29</v>
+      </c>
+      <c r="I77" s="23">
+        <v>5</v>
+      </c>
+      <c r="J77" s="23">
+        <v>0</v>
+      </c>
+      <c r="K77" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="18" customHeight="1">
+      <c r="B78" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" s="39"/>
+      <c r="D78" s="28"/>
+      <c r="E78" s="23">
+        <v>447</v>
+      </c>
+      <c r="F78" s="23">
+        <v>246</v>
+      </c>
+      <c r="G78" s="23">
         <v>175</v>
       </c>
-      <c r="I16" s="10">
-[...195 lines deleted...]
-      <c r="I23" s="10">
+      <c r="H78" s="23">
+        <v>17</v>
+      </c>
+      <c r="I78" s="23">
         <v>9</v>
       </c>
-      <c r="J23" s="10">
-[...1570 lines deleted...]
-      <c r="K80" s="2"/>
+      <c r="J78" s="23">
+        <v>0</v>
+      </c>
+      <c r="K78" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="9.9499999999999993" customHeight="1">
+      <c r="A79" s="31"/>
+      <c r="B79" s="32"/>
+      <c r="C79" s="33"/>
+      <c r="D79" s="34"/>
+      <c r="E79" s="35"/>
+      <c r="F79" s="36"/>
+      <c r="G79" s="36"/>
+      <c r="H79" s="36"/>
+      <c r="I79" s="36"/>
+      <c r="J79" s="36"/>
+      <c r="K79" s="36"/>
+    </row>
+    <row r="80" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A80" s="37"/>
+      <c r="B80" s="38"/>
+      <c r="C80" s="38"/>
+      <c r="D80" s="38"/>
+      <c r="E80" s="37"/>
+      <c r="F80" s="37"/>
+      <c r="G80" s="37"/>
+      <c r="H80" s="37"/>
+      <c r="I80" s="37"/>
+      <c r="J80" s="37"/>
+      <c r="K80" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="B76:C76"/>
-[...7 lines deleted...]
-    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B63:C63"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="B67:C67"/>
     <mergeCell ref="B68:C68"/>
-    <mergeCell ref="B61:C61"/>
-[...50 lines deleted...]
-    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B78:C78"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-05-05</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-05-05'!Print_Titles</vt:lpstr>
+      <vt:lpstr>５　被疑事件の未済期間別人員</vt:lpstr>
+      <vt:lpstr>'５　被疑事件の未済期間別人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'５　被疑事件の未済期間別人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>