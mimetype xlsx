--- v0 (2026-04-30)
+++ v1 (2026-08-25)
@@ -1,73 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{10940E1F-0E63-4DCF-868F-9B008F5F9D67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FA80C702-8511-4576-9BA6-38C942F112C6}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="40248" windowHeight="21936"/>
+    <workbookView xWindow="14140" yWindow="4240" windowWidth="17140" windowHeight="15450" xr2:uid="{1C6CC9DD-60F7-4695-AE33-689C836AFDFA}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-30" sheetId="21" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-30'!#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-30'!#REF!</definedName>
+    <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-30'!#REF!</definedName>
+    <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-30'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C17" i="21" l="1"/>
   <c r="A14" i="21"/>
-  <c r="B17" i="21" s="1"/>
+  <c r="D17" i="21" s="1"/>
+  <c r="B17" i="21"/>
   <c r="C14" i="21" l="1"/>
   <c r="A11" i="21"/>
-  <c r="D17" i="21"/>
-[...1 lines deleted...]
-  <c r="B11" i="21"/>
+  <c r="B11" i="21" l="1"/>
+  <c r="B14" i="21"/>
   <c r="D14" i="21"/>
-  <c r="B14" i="21"/>
+  <c r="C11" i="21"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="41">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>男</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>女</t>
     <rPh sb="0" eb="1">
       <t>オンナ</t>
     </rPh>
     <phoneticPr fontId="34"/>
@@ -209,62 +235,62 @@
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>Ｐ１</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>Ｐ２</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>30　新 収 容 者 等 の 矯 正 教 育 課 程 別　 前 回 矯 正 教 育 課 程</t>
     <rPh sb="11" eb="12">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="34"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="###,##0\ ;\-###,##0\ ;&quot;－ &quot;"/>
   </numFmts>
-  <fonts count="37">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1168,644 +1194,620 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="67">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...76 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="111">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 1 2" xfId="2"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{D8ECD2B7-6AF4-4EC7-8D7B-79B51BF3BECD}"/>
     <cellStyle name="20% - アクセント 2" xfId="3" builtinId="34" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 2 2" xfId="4"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="4" xr:uid="{D06C2198-3800-427E-8AB8-3D7EF20B6AD7}"/>
     <cellStyle name="20% - アクセント 3" xfId="5" builtinId="38" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 3 2" xfId="6"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="6" xr:uid="{58AA8806-4A93-4F5A-8991-4EFD24165771}"/>
     <cellStyle name="20% - アクセント 4" xfId="7" builtinId="42" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 4 2" xfId="8"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="8" xr:uid="{FC55DDA2-F0C5-4A7B-B1C7-B99F27939C11}"/>
     <cellStyle name="20% - アクセント 5" xfId="9" builtinId="46" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 5 2" xfId="10"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{3FFDE1F0-8ED3-4E65-9A38-5A3B62737BE2}"/>
     <cellStyle name="20% - アクセント 6" xfId="11" builtinId="50" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 6 2" xfId="12"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="12" xr:uid="{135B1D28-5AF5-42FA-B944-DEA4DF433ED6}"/>
     <cellStyle name="40% - アクセント 1" xfId="13" builtinId="31" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 1 2" xfId="14"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="14" xr:uid="{F015D0AB-7069-4E29-AD37-3E53BC5B19DB}"/>
     <cellStyle name="40% - アクセント 2" xfId="15" builtinId="35" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 2 2" xfId="16"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{6E76C5ED-CC0B-42BA-BC9D-58305D603B17}"/>
     <cellStyle name="40% - アクセント 3" xfId="17" builtinId="39" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 3 2" xfId="18"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{C4197DA3-9455-4F09-8F2F-F77A8E77C924}"/>
     <cellStyle name="40% - アクセント 4" xfId="19" builtinId="43" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 4 2" xfId="20"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="20" xr:uid="{90459BEB-FE2F-4CB0-932D-771C2D34B496}"/>
     <cellStyle name="40% - アクセント 5" xfId="21" builtinId="47" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 5 2" xfId="22"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="22" xr:uid="{C496E871-6895-4E7C-AA07-2EFCC4D834D3}"/>
     <cellStyle name="40% - アクセント 6" xfId="23" builtinId="51" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 6 2" xfId="24"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="24" xr:uid="{BDD8A2CB-3DB0-4EAB-8555-4FB834BEBC5A}"/>
     <cellStyle name="60% - アクセント 1" xfId="25" builtinId="32" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 1 2" xfId="26"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="26" xr:uid="{0E3076D5-674D-4999-8C31-95F7882E1EEF}"/>
     <cellStyle name="60% - アクセント 2" xfId="27" builtinId="36" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 2 2" xfId="28"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="28" xr:uid="{85C79F26-F127-499B-8148-A98F507311CF}"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 3 2" xfId="30"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="30" xr:uid="{E68395AC-FFAE-4890-9F40-44CDACA5559C}"/>
     <cellStyle name="60% - アクセント 4" xfId="31" builtinId="44" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 4 2" xfId="32"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="32" xr:uid="{8AC151B1-9131-4408-BA7B-63E29F7F2235}"/>
     <cellStyle name="60% - アクセント 5" xfId="33" builtinId="48" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 5 2" xfId="34"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="34" xr:uid="{FB94783E-EAEF-42B3-B8F3-025BA8C6F153}"/>
     <cellStyle name="60% - アクセント 6" xfId="35" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 6 2" xfId="36"/>
-[...17 lines deleted...]
-    <cellStyle name="title" xfId="54"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="36" xr:uid="{8E2F5136-C304-4C87-ACFA-E64DEBF4D031}"/>
+    <cellStyle name="Calc Currency (0)" xfId="37" xr:uid="{6EA5C06E-A394-42B1-8C05-45D9518DA781}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="38" xr:uid="{1EDC5F20-7554-4206-B51A-70DCD796639D}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="39" xr:uid="{EB4D1B1E-E843-491A-B336-81F8EFDBC4E2}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="40" xr:uid="{F6323E98-CE64-4A39-BFA8-1B03C683E314}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="41" xr:uid="{63C56675-5BFD-4D97-B7F7-75F5632496C5}"/>
+    <cellStyle name="entry" xfId="42" xr:uid="{9F4C46B5-50DE-4E9F-9AB4-0C41B7D68983}"/>
+    <cellStyle name="Grey" xfId="43" xr:uid="{67E59A40-8CDE-41DD-A069-3BD4285905AA}"/>
+    <cellStyle name="Header1" xfId="44" xr:uid="{92F46595-9ACC-454D-9649-925D885BA047}"/>
+    <cellStyle name="Header2" xfId="45" xr:uid="{EEFD19CE-BBE3-4616-A573-07A8B70525DF}"/>
+    <cellStyle name="Input [yellow]" xfId="46" xr:uid="{55833F6D-C529-4A6C-A6EB-E799EF3D7741}"/>
+    <cellStyle name="Normal - Style1" xfId="47" xr:uid="{EF8311B2-D5B1-47AB-B3DD-656098BD06CF}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="48" xr:uid="{A6764E0E-B809-4BD7-9F38-CF503B0DF20D}"/>
+    <cellStyle name="Percent [2]" xfId="49" xr:uid="{9CEB794B-A85A-46F6-8317-C1F77629BC66}"/>
+    <cellStyle name="price" xfId="50" xr:uid="{889F4263-2E32-4250-BD2A-7A0DB5CDCD96}"/>
+    <cellStyle name="revised" xfId="51" xr:uid="{9A883BF4-6C7A-4036-87FB-9684A7180F24}"/>
+    <cellStyle name="section" xfId="52" xr:uid="{24FE91A0-DC2A-4B5A-BC79-5B463B12A953}"/>
+    <cellStyle name="subhead" xfId="53" xr:uid="{FF07AFDF-62E5-4784-A1A1-105F49B87667}"/>
+    <cellStyle name="title" xfId="54" xr:uid="{40C47730-0744-4865-94FE-56BA4C823F61}"/>
     <cellStyle name="アクセント 1" xfId="55" builtinId="29" customBuiltin="1"/>
-    <cellStyle name="アクセント 1 2" xfId="56"/>
+    <cellStyle name="アクセント 1 2" xfId="56" xr:uid="{7CE5067C-07FA-492E-93D4-8A5EC8181C63}"/>
     <cellStyle name="アクセント 2" xfId="57" builtinId="33" customBuiltin="1"/>
-    <cellStyle name="アクセント 2 2" xfId="58"/>
+    <cellStyle name="アクセント 2 2" xfId="58" xr:uid="{701E4D81-F156-473F-9621-146BEF065612}"/>
     <cellStyle name="アクセント 3" xfId="59" builtinId="37" customBuiltin="1"/>
-    <cellStyle name="アクセント 3 2" xfId="60"/>
+    <cellStyle name="アクセント 3 2" xfId="60" xr:uid="{EA2BD012-C539-43E4-B124-1DEAC3782B2D}"/>
     <cellStyle name="アクセント 4" xfId="61" builtinId="41" customBuiltin="1"/>
-    <cellStyle name="アクセント 4 2" xfId="62"/>
+    <cellStyle name="アクセント 4 2" xfId="62" xr:uid="{7C9A22B7-CA52-44E6-B99E-FA4E72D6B59F}"/>
     <cellStyle name="アクセント 5" xfId="63" builtinId="45" customBuiltin="1"/>
-    <cellStyle name="アクセント 5 2" xfId="64"/>
+    <cellStyle name="アクセント 5 2" xfId="64" xr:uid="{8609ADDB-EFEF-4846-A12B-5180F3A068C1}"/>
     <cellStyle name="アクセント 6" xfId="65" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="アクセント 6 2" xfId="66"/>
-    <cellStyle name="センター" xfId="67"/>
+    <cellStyle name="アクセント 6 2" xfId="66" xr:uid="{80F31068-1659-430F-9D1C-FD27EF34AF46}"/>
+    <cellStyle name="センター" xfId="67" xr:uid="{8A3AB55D-66D7-495C-8A63-0341654A176E}"/>
     <cellStyle name="タイトル" xfId="68" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="タイトル 2" xfId="69"/>
+    <cellStyle name="タイトル 2" xfId="69" xr:uid="{92F4F4C6-3856-4055-8110-102C80219F85}"/>
     <cellStyle name="チェック セル" xfId="70" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="チェック セル 2" xfId="71"/>
+    <cellStyle name="チェック セル 2" xfId="71" xr:uid="{2799AF7C-DF99-4CA0-BB89-1B380D42D3F1}"/>
     <cellStyle name="どちらでもない" xfId="72" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="どちらでもない 2" xfId="73"/>
+    <cellStyle name="どちらでもない 2" xfId="73" xr:uid="{69DEBAE0-960E-4B57-8E47-42DB4178FC31}"/>
     <cellStyle name="メモ" xfId="74" builtinId="10" customBuiltin="1"/>
-    <cellStyle name="メモ 2" xfId="75"/>
+    <cellStyle name="メモ 2" xfId="75" xr:uid="{86A92120-77F4-402D-85A7-62A93296BFA0}"/>
     <cellStyle name="リンク セル" xfId="76" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="リンク セル 2" xfId="77"/>
+    <cellStyle name="リンク セル 2" xfId="77" xr:uid="{53008C19-103C-4906-9FA0-62C6989D235A}"/>
     <cellStyle name="悪い" xfId="78" builtinId="27" customBuiltin="1"/>
-    <cellStyle name="悪い 2" xfId="79"/>
+    <cellStyle name="悪い 2" xfId="79" xr:uid="{7F540E77-6A7B-4FBA-852E-C1B87D0F291F}"/>
     <cellStyle name="計算" xfId="80" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="計算 2" xfId="81"/>
+    <cellStyle name="計算 2" xfId="81" xr:uid="{F2CD7DA9-858B-481E-A454-0E7F57A9EF05}"/>
     <cellStyle name="警告文" xfId="82" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="警告文 2" xfId="83"/>
-    <cellStyle name="桁区切り 2" xfId="84"/>
+    <cellStyle name="警告文 2" xfId="83" xr:uid="{4C348885-2B03-4AC6-A7E1-E5E70F87583D}"/>
+    <cellStyle name="桁区切り 2" xfId="84" xr:uid="{A3745A45-597A-4675-AF86-F44E971B4437}"/>
     <cellStyle name="見出し 1" xfId="85" builtinId="16" customBuiltin="1"/>
-    <cellStyle name="見出し 1 2" xfId="86"/>
+    <cellStyle name="見出し 1 2" xfId="86" xr:uid="{CB103503-B33F-43F4-AD9F-B255538E6D09}"/>
     <cellStyle name="見出し 2" xfId="87" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="見出し 2 2" xfId="88"/>
+    <cellStyle name="見出し 2 2" xfId="88" xr:uid="{F41B4035-E0A2-4C83-A949-7075805879E2}"/>
     <cellStyle name="見出し 3" xfId="89" builtinId="18" customBuiltin="1"/>
-    <cellStyle name="見出し 3 2" xfId="90"/>
+    <cellStyle name="見出し 3 2" xfId="90" xr:uid="{0D8C78D8-4024-4FBC-8913-646F99D56D13}"/>
     <cellStyle name="見出し 4" xfId="91" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="見出し 4 2" xfId="92"/>
+    <cellStyle name="見出し 4 2" xfId="92" xr:uid="{DB1AAABA-AC34-4AAA-B043-E878500CC522}"/>
     <cellStyle name="集計" xfId="93" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="集計 2" xfId="94"/>
+    <cellStyle name="集計 2" xfId="94" xr:uid="{CFED81F4-A316-4DB6-8EED-840C9344DD8F}"/>
     <cellStyle name="出力" xfId="95" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="出力 2" xfId="96"/>
+    <cellStyle name="出力 2" xfId="96" xr:uid="{42184620-12F8-48D2-8024-BF7F18B50CC9}"/>
     <cellStyle name="説明文" xfId="97" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="説明文 2" xfId="98"/>
+    <cellStyle name="説明文 2" xfId="98" xr:uid="{D6E140DD-F3BF-4EA7-8C4D-450706622D30}"/>
     <cellStyle name="入力" xfId="99" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="入力 2" xfId="100"/>
+    <cellStyle name="入力 2" xfId="100" xr:uid="{257E7429-A285-4865-ABEB-33769D808021}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="101"/>
-[...6 lines deleted...]
-    <cellStyle name="標準 5" xfId="108"/>
+    <cellStyle name="標準 2" xfId="101" xr:uid="{0E9E6227-00D4-4D83-8B73-9CB815723AB6}"/>
+    <cellStyle name="標準 2 2" xfId="102" xr:uid="{969028B9-C696-4C26-9128-E98438305E01}"/>
+    <cellStyle name="標準 2 2 2" xfId="103" xr:uid="{0E1E1D3D-2AD0-4337-A48A-CF92CF5149D6}"/>
+    <cellStyle name="標準 2 3" xfId="104" xr:uid="{23D700BF-3BE9-4E61-ACE7-C8E6D07BF849}"/>
+    <cellStyle name="標準 2_0013_少年院別　新収容者の精神診断" xfId="105" xr:uid="{171E96F4-F795-4D1A-9672-14A052D59D92}"/>
+    <cellStyle name="標準 3" xfId="106" xr:uid="{0833C618-F6A9-4D63-8611-A8F1F37976C2}"/>
+    <cellStyle name="標準 4" xfId="107" xr:uid="{5A4D4903-0DC4-4025-9DD1-C00DC7FFA7E3}"/>
+    <cellStyle name="標準 5" xfId="108" xr:uid="{5A48A85F-736C-4225-B84C-3C4B4823B116}"/>
     <cellStyle name="良い" xfId="109" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="良い 2" xfId="110"/>
+    <cellStyle name="良い 2" xfId="110" xr:uid="{2203C6A2-AE99-427F-91BC-36014FFE48F4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16435" name="AutoShape 9"/>
+        <xdr:cNvPr id="16435" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5033C9-3363-D4DB-B582-5A0273AD5424}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="942975" y="1571625"/>
-          <a:ext cx="85725" cy="533400"/>
+          <a:off x="933450" y="1574800"/>
+          <a:ext cx="82550" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 88897"/>
+            <a:gd name="adj1" fmla="val 92316"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16436" name="AutoShape 10"/>
+        <xdr:cNvPr id="16436" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F8B58EC-B302-93B7-028F-046B56D3ACEC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="942975" y="2143125"/>
-          <a:ext cx="85725" cy="533400"/>
+          <a:off x="933450" y="2146300"/>
+          <a:ext cx="82550" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 88897"/>
+            <a:gd name="adj1" fmla="val 92316"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1938,3614 +1940,3598 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DC4E614-CCF4-4EC3-8691-1A215DC0F8E8}">
   <sheetPr codeName="Sheet66">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AX73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="7" ySplit="8" topLeftCell="H9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:Z2"/>
+      <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1" style="34" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="51" max="16384" width="9.375" style="9" hidden="1"/>
+    <col min="1" max="1" width="1" style="6" customWidth="1"/>
+    <col min="2" max="2" width="6.77734375" style="34" customWidth="1"/>
+    <col min="3" max="3" width="3.77734375" style="34" customWidth="1"/>
+    <col min="4" max="4" width="4.77734375" style="34" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" style="34" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="34" customWidth="1"/>
+    <col min="7" max="7" width="1" style="6" customWidth="1"/>
+    <col min="8" max="26" width="8.77734375" style="6" customWidth="1"/>
+    <col min="27" max="27" width="4.77734375" style="6" customWidth="1"/>
+    <col min="28" max="28" width="0.44140625" style="6" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="9.33203125" style="6" hidden="1" customWidth="1"/>
+    <col min="30" max="44" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="45" max="45" width="0.44140625" style="6" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="9.33203125" style="6" hidden="1" customWidth="1"/>
+    <col min="47" max="50" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="51" max="16384" width="9.33203125" style="6" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="31" customFormat="1" ht="16.2">
-[...28 lines deleted...]
-      <c r="A2" s="71" t="s">
+    <row r="1" spans="1:26" s="22" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+    </row>
+    <row r="2" spans="1:26" s="21" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="71"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:26" s="29" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+    </row>
+    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-      <c r="K3" s="5"/>
-[...4 lines deleted...]
-      <c r="P3" s="5"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
       <c r="Q3" s="1"/>
-      <c r="R3" s="5"/>
-[...15 lines deleted...]
-      <c r="F4" s="7"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+    </row>
+    <row r="4" spans="1:26" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
       <c r="G4" s="2"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
-      <c r="K4" s="8"/>
-[...4 lines deleted...]
-      <c r="P4" s="27"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
       <c r="Q4" s="1"/>
-      <c r="R4" s="8"/>
-[...11 lines deleted...]
-      <c r="B5" s="64" t="s">
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+    </row>
+    <row r="5" spans="1:26" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
+      <c r="B5" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="64"/>
-[...4 lines deleted...]
-      <c r="H5" s="68" t="s">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="74" t="s">
+      <c r="I5" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="64"/>
-[...15 lines deleted...]
-      <c r="Z5" s="65" t="s">
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="52"/>
+      <c r="W5" s="52"/>
+      <c r="X5" s="52"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="48" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
-[...36 lines deleted...]
-      <c r="I7" s="73" t="s">
+    <row r="6" spans="1:26" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="49"/>
+    </row>
+    <row r="7" spans="1:26" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="J7" s="59" t="s">
+      <c r="J7" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="59" t="s">
+      <c r="K7" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="59" t="s">
+      <c r="L7" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="M7" s="59" t="s">
+      <c r="M7" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="N7" s="59" t="s">
+      <c r="N7" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="59" t="s">
+      <c r="O7" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="59" t="s">
+      <c r="P7" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="Q7" s="59" t="s">
+      <c r="Q7" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="R7" s="59" t="s">
+      <c r="R7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="S7" s="59" t="s">
+      <c r="S7" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="T7" s="59" t="s">
+      <c r="T7" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="U7" s="59" t="s">
+      <c r="U7" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V7" s="59" t="s">
+      <c r="V7" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="W7" s="59" t="s">
+      <c r="W7" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="X7" s="59" t="s">
+      <c r="X7" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="Y7" s="59" t="s">
+      <c r="Y7" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="Z7" s="66"/>
-[...66 lines deleted...]
-      <c r="H10" s="14">
+      <c r="Z7" s="49"/>
+    </row>
+    <row r="8" spans="1:26" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="50"/>
+    </row>
+    <row r="9" spans="1:26" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="7"/>
+      <c r="P9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+    </row>
+    <row r="10" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="36"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="7"/>
+      <c r="H10" s="10">
         <v>1332</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="10">
         <v>1</v>
       </c>
-      <c r="J10" s="14">
-[...2 lines deleted...]
-      <c r="K10" s="14">
+      <c r="J10" s="10">
+        <v>0</v>
+      </c>
+      <c r="K10" s="10">
         <v>3</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="10">
         <v>29</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="10">
         <v>66</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="10">
         <v>12</v>
       </c>
-      <c r="O10" s="14">
-[...2 lines deleted...]
-      <c r="P10" s="14">
+      <c r="O10" s="10">
+        <v>0</v>
+      </c>
+      <c r="P10" s="10">
         <v>8</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="10">
         <v>14</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="10">
         <v>32</v>
       </c>
-      <c r="S10" s="43">
-[...5 lines deleted...]
-      <c r="U10" s="14">
+      <c r="S10" s="32">
+        <v>0</v>
+      </c>
+      <c r="T10" s="10">
+        <v>0</v>
+      </c>
+      <c r="U10" s="10">
         <v>1</v>
       </c>
-      <c r="V10" s="14">
-[...2 lines deleted...]
-      <c r="W10" s="14">
+      <c r="V10" s="10">
+        <v>0</v>
+      </c>
+      <c r="W10" s="10">
         <v>1</v>
       </c>
-      <c r="X10" s="14">
-[...5 lines deleted...]
-      <c r="Z10" s="14">
+      <c r="X10" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="10">
         <v>1165</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="49">
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="38">
         <f>DATE(YEAR(A14)-1,5,1)</f>
         <v>44682</v>
       </c>
-      <c r="B11" s="50" t="str">
+      <c r="B11" s="39" t="str">
         <f>TEXT(A11,"ggg")</f>
         <v>令和</v>
       </c>
-      <c r="C11" s="51" t="str">
+      <c r="C11" s="40" t="str">
         <f>IF(TEXT(A11,"e")="1","元",TEXT(A11,"e"))</f>
         <v>4</v>
       </c>
-      <c r="D11" s="52" t="s">
+      <c r="D11" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="12"/>
-      <c r="F11" s="7" t="s">
+      <c r="E11" s="9"/>
+      <c r="F11" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="G11" s="15"/>
-      <c r="H11" s="30">
+      <c r="G11" s="11"/>
+      <c r="H11" s="10">
         <v>1203</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="10">
         <v>1</v>
       </c>
-      <c r="J11" s="30">
-[...2 lines deleted...]
-      <c r="K11" s="30">
+      <c r="J11" s="10">
+        <v>0</v>
+      </c>
+      <c r="K11" s="10">
         <v>3</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="10">
         <v>29</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="10">
         <v>59</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="10">
         <v>12</v>
       </c>
-      <c r="O11" s="14">
-[...2 lines deleted...]
-      <c r="P11" s="14">
+      <c r="O11" s="10">
+        <v>0</v>
+      </c>
+      <c r="P11" s="10">
         <v>8</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="10">
         <v>10</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="10">
         <v>31</v>
       </c>
-      <c r="S11" s="43">
-[...5 lines deleted...]
-      <c r="U11" s="14">
+      <c r="S11" s="32">
+        <v>0</v>
+      </c>
+      <c r="T11" s="10">
+        <v>0</v>
+      </c>
+      <c r="U11" s="10">
         <v>1</v>
       </c>
-      <c r="V11" s="14">
-[...2 lines deleted...]
-      <c r="W11" s="14">
+      <c r="V11" s="10">
+        <v>0</v>
+      </c>
+      <c r="W11" s="10">
         <v>1</v>
       </c>
-      <c r="X11" s="14">
-[...5 lines deleted...]
-      <c r="Z11" s="14">
+      <c r="X11" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="10">
         <v>1048</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F12" s="7" t="s">
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="G12" s="15"/>
-      <c r="H12" s="30">
+      <c r="G12" s="11"/>
+      <c r="H12" s="10">
         <v>129</v>
       </c>
-      <c r="I12" s="30">
-[...11 lines deleted...]
-      <c r="M12" s="14">
+      <c r="I12" s="10">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>0</v>
+      </c>
+      <c r="K12" s="10">
+        <v>0</v>
+      </c>
+      <c r="L12" s="10">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
         <v>7</v>
       </c>
-      <c r="N12" s="14">
-[...8 lines deleted...]
-      <c r="Q12" s="14">
+      <c r="N12" s="10">
+        <v>0</v>
+      </c>
+      <c r="O12" s="10">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="10">
         <v>4</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="10">
         <v>1</v>
       </c>
-      <c r="S12" s="43">
-[...20 lines deleted...]
-      <c r="Z12" s="14">
+      <c r="S12" s="32">
+        <v>0</v>
+      </c>
+      <c r="T12" s="10">
+        <v>0</v>
+      </c>
+      <c r="U12" s="10">
+        <v>0</v>
+      </c>
+      <c r="V12" s="10">
+        <v>0</v>
+      </c>
+      <c r="W12" s="10">
+        <v>0</v>
+      </c>
+      <c r="X12" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="10">
         <v>117</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
-[...9 lines deleted...]
-      <c r="H13" s="30">
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11"/>
+      <c r="H13" s="10">
         <v>1632</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="10">
         <v>2</v>
       </c>
-      <c r="J13" s="30">
-[...2 lines deleted...]
-      <c r="K13" s="30">
+      <c r="J13" s="10">
+        <v>0</v>
+      </c>
+      <c r="K13" s="10">
+        <v>13</v>
+      </c>
+      <c r="L13" s="10">
+        <v>30</v>
+      </c>
+      <c r="M13" s="10">
+        <v>70</v>
+      </c>
+      <c r="N13" s="10">
+        <v>8</v>
+      </c>
+      <c r="O13" s="10">
+        <v>1</v>
+      </c>
+      <c r="P13" s="10">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="10">
         <v>15</v>
       </c>
-      <c r="L13" s="30">
-[...8 lines deleted...]
-      <c r="O13" s="14">
+      <c r="R13" s="10">
+        <v>35</v>
+      </c>
+      <c r="S13" s="32">
         <v>1</v>
       </c>
-      <c r="P13" s="14">
-[...8 lines deleted...]
-      <c r="S13" s="43">
+      <c r="T13" s="10">
+        <v>0</v>
+      </c>
+      <c r="U13" s="10">
+        <v>0</v>
+      </c>
+      <c r="V13" s="10">
+        <v>0</v>
+      </c>
+      <c r="W13" s="10">
         <v>1</v>
       </c>
-      <c r="T13" s="14">
-[...17 lines deleted...]
-      <c r="Z13" s="14">
+      <c r="X13" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="10">
         <v>1443</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="A14" s="48">
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37">
         <f>DATE(YEAR(A17)-1,5,1)</f>
         <v>45047</v>
       </c>
-      <c r="B14" s="50" t="str">
+      <c r="B14" s="39" t="str">
         <f>IF(TEXT(A11,"ggg")=TEXT(A14,"ggg"),"",TEXT(A14,"ggg"))</f>
         <v/>
       </c>
-      <c r="C14" s="51" t="str">
+      <c r="C14" s="40" t="str">
         <f>IF(TEXT(A14,"e")="1","元",TEXT(A14,"e"))</f>
         <v>5</v>
       </c>
-      <c r="D14" s="52" t="str">
+      <c r="D14" s="41" t="str">
         <f>IF(TEXT(A11,"ggg")=TEXT(A14,"ggg"),"","年")</f>
         <v/>
       </c>
-      <c r="E14" s="12"/>
-      <c r="F14" s="7" t="s">
+      <c r="E14" s="9"/>
+      <c r="F14" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="G14" s="15"/>
-      <c r="H14" s="30">
+      <c r="G14" s="11"/>
+      <c r="H14" s="10">
         <v>1498</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="10">
         <v>2</v>
       </c>
-      <c r="J14" s="30">
-[...5 lines deleted...]
-      <c r="L14" s="30">
+      <c r="J14" s="10">
+        <v>0</v>
+      </c>
+      <c r="K14" s="10">
+        <v>13</v>
+      </c>
+      <c r="L14" s="10">
         <v>30</v>
       </c>
-      <c r="M14" s="14">
-[...2 lines deleted...]
-      <c r="N14" s="14">
+      <c r="M14" s="10">
+        <v>68</v>
+      </c>
+      <c r="N14" s="10">
         <v>8</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="10">
         <v>1</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P14" s="10">
         <v>13</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="10">
         <v>14</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="10">
         <v>32</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="32">
         <v>1</v>
       </c>
-      <c r="T14" s="14">
-[...17 lines deleted...]
-      <c r="Z14" s="14">
+      <c r="T14" s="10">
+        <v>0</v>
+      </c>
+      <c r="U14" s="10">
+        <v>0</v>
+      </c>
+      <c r="V14" s="10">
+        <v>0</v>
+      </c>
+      <c r="W14" s="10">
+        <v>0</v>
+      </c>
+      <c r="X14" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="10">
         <v>1316</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F15" s="7" t="s">
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="G15" s="15"/>
-      <c r="H15" s="30">
+      <c r="G15" s="11"/>
+      <c r="H15" s="10">
         <v>134</v>
       </c>
-      <c r="I15" s="30">
-[...11 lines deleted...]
-      <c r="M15" s="14">
+      <c r="I15" s="10">
+        <v>0</v>
+      </c>
+      <c r="J15" s="10">
+        <v>0</v>
+      </c>
+      <c r="K15" s="10">
+        <v>0</v>
+      </c>
+      <c r="L15" s="10">
+        <v>0</v>
+      </c>
+      <c r="M15" s="10">
         <v>2</v>
       </c>
-      <c r="N15" s="14">
-[...8 lines deleted...]
-      <c r="Q15" s="14">
+      <c r="N15" s="10">
+        <v>0</v>
+      </c>
+      <c r="O15" s="10">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="10">
         <v>1</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="10">
         <v>3</v>
       </c>
-      <c r="S15" s="43">
-[...11 lines deleted...]
-      <c r="W15" s="14">
+      <c r="S15" s="32">
+        <v>0</v>
+      </c>
+      <c r="T15" s="10">
+        <v>0</v>
+      </c>
+      <c r="U15" s="10">
+        <v>0</v>
+      </c>
+      <c r="V15" s="10">
+        <v>0</v>
+      </c>
+      <c r="W15" s="10">
         <v>1</v>
       </c>
-      <c r="X15" s="14">
-[...5 lines deleted...]
-      <c r="Z15" s="14">
+      <c r="X15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="10">
         <v>127</v>
       </c>
     </row>
-    <row r="16" spans="1:26" ht="9" customHeight="1">
-[...28 lines deleted...]
-      <c r="A17" s="56">
+    <row r="16" spans="1:26" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="36"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="32"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="10"/>
+      <c r="W16" s="10"/>
+      <c r="X16" s="10"/>
+      <c r="Y16" s="10"/>
+      <c r="Z16" s="10"/>
+    </row>
+    <row r="17" spans="1:26" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="45">
         <v>45413</v>
       </c>
-      <c r="B17" s="53" t="str">
+      <c r="B17" s="42" t="str">
         <f>IF(TEXT(A14,"ggg")=TEXT(A17,"ggg"),"",TEXT(A17,"ggg"))</f>
         <v/>
       </c>
-      <c r="C17" s="54" t="str">
+      <c r="C17" s="43" t="str">
         <f>IF(TEXT(A17,"e")="1","元",TEXT(A17,"e"))</f>
         <v>6</v>
       </c>
-      <c r="D17" s="55" t="str">
+      <c r="D17" s="44" t="str">
         <f>IF(TEXT(A14,"ggg")=TEXT(A17,"ggg"),"","年")</f>
         <v/>
       </c>
-      <c r="E17" s="18"/>
-[...4 lines deleted...]
-      <c r="H17" s="35">
+      <c r="E17" s="14"/>
+      <c r="F17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17">
         <v>1828</v>
       </c>
-      <c r="I17" s="35">
+      <c r="I17" s="17">
         <v>2</v>
       </c>
-      <c r="J17" s="35">
-[...2 lines deleted...]
-      <c r="K17" s="35">
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
         <v>7</v>
       </c>
-      <c r="L17" s="35">
+      <c r="L17" s="17">
         <v>25</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="17">
         <v>64</v>
       </c>
-      <c r="N17" s="21">
+      <c r="N17" s="17">
         <v>4</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="17">
         <v>2</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="17">
         <v>17</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="Q17" s="17">
         <v>13</v>
       </c>
-      <c r="R17" s="21">
+      <c r="R17" s="17">
         <v>48</v>
       </c>
-      <c r="S17" s="21">
+      <c r="S17" s="17">
         <v>1</v>
       </c>
-      <c r="T17" s="21">
-[...8 lines deleted...]
-      <c r="W17" s="21">
+      <c r="T17" s="17">
+        <v>0</v>
+      </c>
+      <c r="U17" s="17">
+        <v>0</v>
+      </c>
+      <c r="V17" s="17">
+        <v>0</v>
+      </c>
+      <c r="W17" s="17">
         <v>4</v>
       </c>
-      <c r="X17" s="21">
-[...5 lines deleted...]
-      <c r="Z17" s="21">
+      <c r="X17" s="17">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="17">
         <v>1641</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="33" customFormat="1" ht="15" customHeight="1">
-[...29 lines deleted...]
-      <c r="B19" s="61" t="s">
+    <row r="18" spans="1:26" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="17"/>
+      <c r="P18" s="17"/>
+      <c r="Q18" s="17"/>
+      <c r="R18" s="17"/>
+      <c r="S18" s="17"/>
+      <c r="T18" s="17"/>
+      <c r="U18" s="17"/>
+      <c r="V18" s="17"/>
+      <c r="W18" s="17"/>
+      <c r="X18" s="17"/>
+      <c r="Y18" s="17"/>
+      <c r="Z18" s="17"/>
+    </row>
+    <row r="19" spans="1:26" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13"/>
+      <c r="B19" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C19" s="61"/>
-[...4 lines deleted...]
-      <c r="H19" s="35">
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17">
         <v>1670</v>
       </c>
-      <c r="I19" s="35">
+      <c r="I19" s="17">
         <v>2</v>
       </c>
-      <c r="J19" s="35">
-[...2 lines deleted...]
-      <c r="K19" s="35">
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="17">
         <v>4</v>
       </c>
-      <c r="L19" s="35">
+      <c r="L19" s="17">
         <v>25</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="17">
         <v>62</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="17">
         <v>4</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="17">
         <v>2</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="17">
         <v>16</v>
       </c>
-      <c r="Q19" s="21">
+      <c r="Q19" s="17">
         <v>11</v>
       </c>
-      <c r="R19" s="21">
+      <c r="R19" s="17">
         <v>47</v>
       </c>
-      <c r="S19" s="21">
+      <c r="S19" s="17">
         <v>1</v>
       </c>
-      <c r="T19" s="21">
-[...8 lines deleted...]
-      <c r="W19" s="21">
+      <c r="T19" s="17">
+        <v>0</v>
+      </c>
+      <c r="U19" s="17">
+        <v>0</v>
+      </c>
+      <c r="V19" s="17">
+        <v>0</v>
+      </c>
+      <c r="W19" s="17">
         <v>4</v>
       </c>
-      <c r="X19" s="21">
-[...5 lines deleted...]
-      <c r="Z19" s="21">
+      <c r="X19" s="17">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="17">
         <v>1492</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="6" customHeight="1">
-[...4 lines deleted...]
-      <c r="E20" s="12"/>
+    <row r="20" spans="1:26" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
       <c r="F20" s="3"/>
-      <c r="G20" s="13"/>
-[...21 lines deleted...]
-      <c r="A21" s="6"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="10"/>
+      <c r="S20" s="10"/>
+      <c r="T20" s="10"/>
+      <c r="U20" s="10"/>
+      <c r="V20" s="10"/>
+      <c r="W20" s="10"/>
+      <c r="X20" s="10"/>
+      <c r="Y20" s="10"/>
+      <c r="Z20" s="10"/>
+    </row>
+    <row r="21" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3"/>
       <c r="B21" s="58" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="58"/>
       <c r="D21" s="58"/>
       <c r="E21" s="58"/>
       <c r="F21" s="58"/>
-      <c r="G21" s="13"/>
-      <c r="H21" s="30">
+      <c r="G21" s="7"/>
+      <c r="H21" s="10">
         <v>12</v>
       </c>
-      <c r="I21" s="30">
-[...50 lines deleted...]
-      <c r="Z21" s="14">
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="10">
+        <v>0</v>
+      </c>
+      <c r="L21" s="10">
+        <v>0</v>
+      </c>
+      <c r="M21" s="10">
+        <v>0</v>
+      </c>
+      <c r="N21" s="10">
+        <v>0</v>
+      </c>
+      <c r="O21" s="10">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>0</v>
+      </c>
+      <c r="R21" s="10">
+        <v>0</v>
+      </c>
+      <c r="S21" s="10">
+        <v>0</v>
+      </c>
+      <c r="T21" s="10">
+        <v>0</v>
+      </c>
+      <c r="U21" s="10">
+        <v>0</v>
+      </c>
+      <c r="V21" s="10">
+        <v>0</v>
+      </c>
+      <c r="W21" s="10">
+        <v>0</v>
+      </c>
+      <c r="X21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="10">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:26" ht="15" customHeight="1">
-      <c r="A22" s="6"/>
+    <row r="22" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3"/>
       <c r="B22" s="57" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="57"/>
       <c r="D22" s="57"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
-      <c r="G22" s="13"/>
-[...59 lines deleted...]
-      <c r="A23" s="6"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="10">
+        <v>0</v>
+      </c>
+      <c r="I22" s="10">
+        <v>0</v>
+      </c>
+      <c r="J22" s="10">
+        <v>0</v>
+      </c>
+      <c r="K22" s="10">
+        <v>0</v>
+      </c>
+      <c r="L22" s="10">
+        <v>0</v>
+      </c>
+      <c r="M22" s="10">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10">
+        <v>0</v>
+      </c>
+      <c r="O22" s="10">
+        <v>0</v>
+      </c>
+      <c r="P22" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>0</v>
+      </c>
+      <c r="R22" s="10">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
+        <v>0</v>
+      </c>
+      <c r="T22" s="10">
+        <v>0</v>
+      </c>
+      <c r="U22" s="10">
+        <v>0</v>
+      </c>
+      <c r="V22" s="10">
+        <v>0</v>
+      </c>
+      <c r="W22" s="10">
+        <v>0</v>
+      </c>
+      <c r="X22" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="3"/>
       <c r="B23" s="57" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="57"/>
       <c r="D23" s="57"/>
       <c r="E23" s="58"/>
       <c r="F23" s="58"/>
-      <c r="G23" s="13"/>
-      <c r="H23" s="30">
+      <c r="G23" s="7"/>
+      <c r="H23" s="10">
         <v>89</v>
       </c>
-      <c r="I23" s="30">
-[...50 lines deleted...]
-      <c r="Z23" s="14">
+      <c r="I23" s="10">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>0</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>0</v>
+      </c>
+      <c r="N23" s="10">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>0</v>
+      </c>
+      <c r="P23" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>0</v>
+      </c>
+      <c r="R23" s="10">
+        <v>0</v>
+      </c>
+      <c r="S23" s="10">
+        <v>0</v>
+      </c>
+      <c r="T23" s="10">
+        <v>0</v>
+      </c>
+      <c r="U23" s="10">
+        <v>0</v>
+      </c>
+      <c r="V23" s="10">
+        <v>0</v>
+      </c>
+      <c r="W23" s="10">
+        <v>0</v>
+      </c>
+      <c r="X23" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="10">
         <v>89</v>
       </c>
     </row>
-    <row r="24" spans="1:26" ht="15" customHeight="1">
-      <c r="A24" s="6"/>
+    <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3"/>
       <c r="B24" s="57" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="57"/>
       <c r="D24" s="57"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
-      <c r="G24" s="13"/>
-      <c r="H24" s="30">
+      <c r="G24" s="7"/>
+      <c r="H24" s="10">
         <v>168</v>
       </c>
-      <c r="I24" s="30">
-[...50 lines deleted...]
-      <c r="Z24" s="14">
+      <c r="I24" s="10">
+        <v>0</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="10">
+        <v>0</v>
+      </c>
+      <c r="L24" s="10">
+        <v>0</v>
+      </c>
+      <c r="M24" s="10">
+        <v>0</v>
+      </c>
+      <c r="N24" s="10">
+        <v>0</v>
+      </c>
+      <c r="O24" s="10">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>0</v>
+      </c>
+      <c r="T24" s="10">
+        <v>0</v>
+      </c>
+      <c r="U24" s="10">
+        <v>0</v>
+      </c>
+      <c r="V24" s="10">
+        <v>0</v>
+      </c>
+      <c r="W24" s="10">
+        <v>0</v>
+      </c>
+      <c r="X24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="10">
         <v>168</v>
       </c>
     </row>
-    <row r="25" spans="1:26" ht="15" customHeight="1">
-      <c r="A25" s="6"/>
+    <row r="25" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="3"/>
       <c r="B25" s="57" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="57"/>
       <c r="D25" s="57"/>
       <c r="E25" s="58"/>
       <c r="F25" s="58"/>
-      <c r="G25" s="13"/>
-      <c r="H25" s="30">
+      <c r="G25" s="7"/>
+      <c r="H25" s="10">
         <v>618</v>
       </c>
-      <c r="I25" s="30">
+      <c r="I25" s="10">
         <v>1</v>
       </c>
-      <c r="J25" s="30">
-[...2 lines deleted...]
-      <c r="K25" s="30">
+      <c r="J25" s="10">
+        <v>0</v>
+      </c>
+      <c r="K25" s="10">
         <v>1</v>
       </c>
-      <c r="L25" s="30">
+      <c r="L25" s="10">
         <v>10</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="10">
         <v>18</v>
       </c>
-      <c r="N25" s="14">
-[...5 lines deleted...]
-      <c r="P25" s="14">
+      <c r="N25" s="10">
+        <v>0</v>
+      </c>
+      <c r="O25" s="10">
+        <v>0</v>
+      </c>
+      <c r="P25" s="10">
         <v>1</v>
       </c>
-      <c r="Q25" s="14">
-[...2 lines deleted...]
-      <c r="R25" s="14">
+      <c r="Q25" s="10">
+        <v>0</v>
+      </c>
+      <c r="R25" s="10">
         <v>11</v>
       </c>
-      <c r="S25" s="14">
-[...20 lines deleted...]
-      <c r="Z25" s="14">
+      <c r="S25" s="10">
+        <v>0</v>
+      </c>
+      <c r="T25" s="10">
+        <v>0</v>
+      </c>
+      <c r="U25" s="10">
+        <v>0</v>
+      </c>
+      <c r="V25" s="10">
+        <v>0</v>
+      </c>
+      <c r="W25" s="10">
+        <v>0</v>
+      </c>
+      <c r="X25" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="10">
         <v>576</v>
       </c>
     </row>
-    <row r="26" spans="1:26" ht="15" customHeight="1">
-      <c r="A26" s="6"/>
+    <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="3"/>
       <c r="B26" s="57" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="57"/>
       <c r="D26" s="57"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
-      <c r="G26" s="13"/>
-      <c r="H26" s="30">
+      <c r="G26" s="7"/>
+      <c r="H26" s="10">
         <v>123</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="10">
         <v>1</v>
       </c>
-      <c r="J26" s="30">
-[...2 lines deleted...]
-      <c r="K26" s="30">
+      <c r="J26" s="10">
+        <v>0</v>
+      </c>
+      <c r="K26" s="10">
         <v>2</v>
       </c>
-      <c r="L26" s="30">
+      <c r="L26" s="10">
         <v>3</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="10">
         <v>31</v>
       </c>
-      <c r="N26" s="14">
+      <c r="N26" s="10">
         <v>1</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="10">
         <v>1</v>
       </c>
-      <c r="P26" s="14">
-[...2 lines deleted...]
-      <c r="Q26" s="14">
+      <c r="P26" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="10">
         <v>4</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="10">
         <v>21</v>
       </c>
-      <c r="S26" s="14">
-[...20 lines deleted...]
-      <c r="Z26" s="14">
+      <c r="S26" s="10">
+        <v>0</v>
+      </c>
+      <c r="T26" s="10">
+        <v>0</v>
+      </c>
+      <c r="U26" s="10">
+        <v>0</v>
+      </c>
+      <c r="V26" s="10">
+        <v>0</v>
+      </c>
+      <c r="W26" s="10">
+        <v>0</v>
+      </c>
+      <c r="X26" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="10">
         <v>59</v>
       </c>
     </row>
-    <row r="27" spans="1:26" ht="15" customHeight="1">
-      <c r="A27" s="6"/>
+    <row r="27" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="3"/>
       <c r="B27" s="57" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
-      <c r="G27" s="13"/>
-      <c r="H27" s="30">
+      <c r="G27" s="7"/>
+      <c r="H27" s="10">
         <v>4</v>
       </c>
-      <c r="I27" s="30">
-[...50 lines deleted...]
-      <c r="Z27" s="14">
+      <c r="I27" s="10">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
+        <v>0</v>
+      </c>
+      <c r="K27" s="10">
+        <v>0</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="10">
+        <v>0</v>
+      </c>
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>0</v>
+      </c>
+      <c r="R27" s="10">
+        <v>0</v>
+      </c>
+      <c r="S27" s="10">
+        <v>0</v>
+      </c>
+      <c r="T27" s="10">
+        <v>0</v>
+      </c>
+      <c r="U27" s="10">
+        <v>0</v>
+      </c>
+      <c r="V27" s="10">
+        <v>0</v>
+      </c>
+      <c r="W27" s="10">
+        <v>0</v>
+      </c>
+      <c r="X27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="10">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:26" ht="15" customHeight="1">
-      <c r="A28" s="6"/>
+    <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="3"/>
       <c r="B28" s="57" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
-      <c r="G28" s="13"/>
-      <c r="H28" s="30">
+      <c r="G28" s="7"/>
+      <c r="H28" s="10">
         <v>105</v>
       </c>
-      <c r="I28" s="30">
-[...20 lines deleted...]
-      <c r="P28" s="14">
+      <c r="I28" s="10">
+        <v>0</v>
+      </c>
+      <c r="J28" s="10">
+        <v>0</v>
+      </c>
+      <c r="K28" s="10">
+        <v>0</v>
+      </c>
+      <c r="L28" s="10">
+        <v>0</v>
+      </c>
+      <c r="M28" s="10">
+        <v>0</v>
+      </c>
+      <c r="N28" s="10">
+        <v>0</v>
+      </c>
+      <c r="O28" s="10">
+        <v>0</v>
+      </c>
+      <c r="P28" s="10">
         <v>8</v>
       </c>
-      <c r="Q28" s="14">
-[...2 lines deleted...]
-      <c r="R28" s="14">
+      <c r="Q28" s="10">
+        <v>0</v>
+      </c>
+      <c r="R28" s="10">
         <v>1</v>
       </c>
-      <c r="S28" s="14">
-[...20 lines deleted...]
-      <c r="Z28" s="14">
+      <c r="S28" s="10">
+        <v>0</v>
+      </c>
+      <c r="T28" s="10">
+        <v>0</v>
+      </c>
+      <c r="U28" s="10">
+        <v>0</v>
+      </c>
+      <c r="V28" s="10">
+        <v>0</v>
+      </c>
+      <c r="W28" s="10">
+        <v>0</v>
+      </c>
+      <c r="X28" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="10">
         <v>96</v>
       </c>
     </row>
-    <row r="29" spans="1:26" ht="15" customHeight="1">
-      <c r="A29" s="6"/>
+    <row r="29" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="3"/>
       <c r="B29" s="57" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
       <c r="E29" s="58"/>
       <c r="F29" s="58"/>
-      <c r="G29" s="13"/>
-      <c r="H29" s="30">
+      <c r="G29" s="7"/>
+      <c r="H29" s="10">
         <v>117</v>
       </c>
-      <c r="I29" s="30">
-[...8 lines deleted...]
-      <c r="L29" s="30">
+      <c r="I29" s="10">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10">
+        <v>0</v>
+      </c>
+      <c r="K29" s="10">
+        <v>0</v>
+      </c>
+      <c r="L29" s="10">
         <v>3</v>
       </c>
-      <c r="M29" s="14">
-[...8 lines deleted...]
-      <c r="P29" s="14">
+      <c r="M29" s="10">
+        <v>0</v>
+      </c>
+      <c r="N29" s="10">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10">
+        <v>0</v>
+      </c>
+      <c r="P29" s="10">
         <v>2</v>
       </c>
-      <c r="Q29" s="14">
+      <c r="Q29" s="10">
         <v>3</v>
       </c>
-      <c r="R29" s="14">
+      <c r="R29" s="10">
         <v>2</v>
       </c>
-      <c r="S29" s="14">
-[...20 lines deleted...]
-      <c r="Z29" s="14">
+      <c r="S29" s="10">
+        <v>0</v>
+      </c>
+      <c r="T29" s="10">
+        <v>0</v>
+      </c>
+      <c r="U29" s="10">
+        <v>0</v>
+      </c>
+      <c r="V29" s="10">
+        <v>0</v>
+      </c>
+      <c r="W29" s="10">
+        <v>0</v>
+      </c>
+      <c r="X29" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="10">
         <v>107</v>
       </c>
     </row>
-    <row r="30" spans="1:26" ht="15" customHeight="1">
-      <c r="A30" s="6"/>
+    <row r="30" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="3"/>
       <c r="B30" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
-      <c r="G30" s="13"/>
-      <c r="H30" s="30">
+      <c r="G30" s="7"/>
+      <c r="H30" s="10">
         <v>387</v>
       </c>
-      <c r="I30" s="30">
-[...5 lines deleted...]
-      <c r="K30" s="30">
+      <c r="I30" s="10">
+        <v>0</v>
+      </c>
+      <c r="J30" s="10">
+        <v>0</v>
+      </c>
+      <c r="K30" s="10">
         <v>1</v>
       </c>
-      <c r="L30" s="30">
+      <c r="L30" s="10">
         <v>8</v>
       </c>
-      <c r="M30" s="14">
+      <c r="M30" s="10">
         <v>4</v>
       </c>
-      <c r="N30" s="14">
-[...2 lines deleted...]
-      <c r="O30" s="14">
+      <c r="N30" s="10">
+        <v>0</v>
+      </c>
+      <c r="O30" s="10">
         <v>1</v>
       </c>
-      <c r="P30" s="14">
+      <c r="P30" s="10">
         <v>3</v>
       </c>
-      <c r="Q30" s="14">
+      <c r="Q30" s="10">
         <v>3</v>
       </c>
-      <c r="R30" s="14">
+      <c r="R30" s="10">
         <v>10</v>
       </c>
-      <c r="S30" s="14">
-[...20 lines deleted...]
-      <c r="Z30" s="14">
+      <c r="S30" s="10">
+        <v>0</v>
+      </c>
+      <c r="T30" s="10">
+        <v>0</v>
+      </c>
+      <c r="U30" s="10">
+        <v>0</v>
+      </c>
+      <c r="V30" s="10">
+        <v>0</v>
+      </c>
+      <c r="W30" s="10">
+        <v>0</v>
+      </c>
+      <c r="X30" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="10">
         <v>357</v>
       </c>
     </row>
-    <row r="31" spans="1:26" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B31" s="62" t="s">
+    <row r="31" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="3"/>
+      <c r="B31" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="62"/>
-[...4 lines deleted...]
-      <c r="H31" s="30">
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="10">
         <v>16</v>
       </c>
-      <c r="I31" s="30">
-[...11 lines deleted...]
-      <c r="M31" s="14">
+      <c r="I31" s="10">
+        <v>0</v>
+      </c>
+      <c r="J31" s="10">
+        <v>0</v>
+      </c>
+      <c r="K31" s="10">
+        <v>0</v>
+      </c>
+      <c r="L31" s="10">
+        <v>0</v>
+      </c>
+      <c r="M31" s="10">
         <v>8</v>
       </c>
-      <c r="N31" s="14">
+      <c r="N31" s="10">
         <v>3</v>
       </c>
-      <c r="O31" s="14">
-[...5 lines deleted...]
-      <c r="Q31" s="14">
+      <c r="O31" s="10">
+        <v>0</v>
+      </c>
+      <c r="P31" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="10">
         <v>1</v>
       </c>
-      <c r="R31" s="14">
+      <c r="R31" s="10">
         <v>1</v>
       </c>
-      <c r="S31" s="14">
+      <c r="S31" s="10">
         <v>1</v>
       </c>
-      <c r="T31" s="14">
-[...8 lines deleted...]
-      <c r="W31" s="14">
+      <c r="T31" s="10">
+        <v>0</v>
+      </c>
+      <c r="U31" s="10">
+        <v>0</v>
+      </c>
+      <c r="V31" s="10">
+        <v>0</v>
+      </c>
+      <c r="W31" s="10">
         <v>1</v>
       </c>
-      <c r="X31" s="14">
-[...5 lines deleted...]
-      <c r="Z31" s="14">
+      <c r="X31" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="10">
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="1:26" ht="15" customHeight="1">
-      <c r="A32" s="6"/>
+    <row r="32" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="3"/>
       <c r="B32" s="57" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
-      <c r="G32" s="13"/>
-[...59 lines deleted...]
-      <c r="A33" s="6"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="10">
+        <v>0</v>
+      </c>
+      <c r="I32" s="10">
+        <v>0</v>
+      </c>
+      <c r="J32" s="10">
+        <v>0</v>
+      </c>
+      <c r="K32" s="10">
+        <v>0</v>
+      </c>
+      <c r="L32" s="10">
+        <v>0</v>
+      </c>
+      <c r="M32" s="10">
+        <v>0</v>
+      </c>
+      <c r="N32" s="10">
+        <v>0</v>
+      </c>
+      <c r="O32" s="10">
+        <v>0</v>
+      </c>
+      <c r="P32" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>0</v>
+      </c>
+      <c r="R32" s="10">
+        <v>0</v>
+      </c>
+      <c r="S32" s="10">
+        <v>0</v>
+      </c>
+      <c r="T32" s="10">
+        <v>0</v>
+      </c>
+      <c r="U32" s="10">
+        <v>0</v>
+      </c>
+      <c r="V32" s="10">
+        <v>0</v>
+      </c>
+      <c r="W32" s="10">
+        <v>0</v>
+      </c>
+      <c r="X32" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="3"/>
       <c r="B33" s="57" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="57"/>
       <c r="D33" s="57"/>
       <c r="E33" s="58"/>
       <c r="F33" s="58"/>
-      <c r="G33" s="13"/>
-      <c r="H33" s="30">
+      <c r="G33" s="7"/>
+      <c r="H33" s="10">
         <v>2</v>
       </c>
-      <c r="I33" s="30">
-[...8 lines deleted...]
-      <c r="L33" s="30">
+      <c r="I33" s="10">
+        <v>0</v>
+      </c>
+      <c r="J33" s="10">
+        <v>0</v>
+      </c>
+      <c r="K33" s="10">
+        <v>0</v>
+      </c>
+      <c r="L33" s="10">
         <v>1</v>
       </c>
-      <c r="M33" s="14">
-[...8 lines deleted...]
-      <c r="P33" s="14">
+      <c r="M33" s="10">
+        <v>0</v>
+      </c>
+      <c r="N33" s="10">
+        <v>0</v>
+      </c>
+      <c r="O33" s="10">
+        <v>0</v>
+      </c>
+      <c r="P33" s="10">
         <v>1</v>
       </c>
-      <c r="Q33" s="14">
-[...31 lines deleted...]
-      <c r="A34" s="6"/>
+      <c r="Q33" s="10">
+        <v>0</v>
+      </c>
+      <c r="R33" s="10">
+        <v>0</v>
+      </c>
+      <c r="S33" s="10">
+        <v>0</v>
+      </c>
+      <c r="T33" s="10">
+        <v>0</v>
+      </c>
+      <c r="U33" s="10">
+        <v>0</v>
+      </c>
+      <c r="V33" s="10">
+        <v>0</v>
+      </c>
+      <c r="W33" s="10">
+        <v>0</v>
+      </c>
+      <c r="X33" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="3"/>
       <c r="B34" s="57" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="57"/>
       <c r="D34" s="57"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
-      <c r="G34" s="13"/>
-[...59 lines deleted...]
-      <c r="A35" s="6"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="10">
+        <v>0</v>
+      </c>
+      <c r="I34" s="10">
+        <v>0</v>
+      </c>
+      <c r="J34" s="10">
+        <v>0</v>
+      </c>
+      <c r="K34" s="10">
+        <v>0</v>
+      </c>
+      <c r="L34" s="10">
+        <v>0</v>
+      </c>
+      <c r="M34" s="10">
+        <v>0</v>
+      </c>
+      <c r="N34" s="10">
+        <v>0</v>
+      </c>
+      <c r="O34" s="10">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>0</v>
+      </c>
+      <c r="R34" s="10">
+        <v>0</v>
+      </c>
+      <c r="S34" s="10">
+        <v>0</v>
+      </c>
+      <c r="T34" s="10">
+        <v>0</v>
+      </c>
+      <c r="U34" s="10">
+        <v>0</v>
+      </c>
+      <c r="V34" s="10">
+        <v>0</v>
+      </c>
+      <c r="W34" s="10">
+        <v>0</v>
+      </c>
+      <c r="X34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="3"/>
       <c r="B35" s="57" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="57"/>
       <c r="D35" s="57"/>
       <c r="E35" s="58"/>
       <c r="F35" s="58"/>
-      <c r="G35" s="13"/>
-      <c r="H35" s="30">
+      <c r="G35" s="7"/>
+      <c r="H35" s="10">
         <v>28</v>
       </c>
-      <c r="I35" s="30">
-[...11 lines deleted...]
-      <c r="M35" s="14">
+      <c r="I35" s="10">
+        <v>0</v>
+      </c>
+      <c r="J35" s="10">
+        <v>0</v>
+      </c>
+      <c r="K35" s="10">
+        <v>0</v>
+      </c>
+      <c r="L35" s="10">
+        <v>0</v>
+      </c>
+      <c r="M35" s="10">
         <v>1</v>
       </c>
-      <c r="N35" s="14">
-[...5 lines deleted...]
-      <c r="P35" s="14">
+      <c r="N35" s="10">
+        <v>0</v>
+      </c>
+      <c r="O35" s="10">
+        <v>0</v>
+      </c>
+      <c r="P35" s="10">
         <v>1</v>
       </c>
-      <c r="Q35" s="14">
-[...2 lines deleted...]
-      <c r="R35" s="14">
+      <c r="Q35" s="10">
+        <v>0</v>
+      </c>
+      <c r="R35" s="10">
         <v>1</v>
       </c>
-      <c r="S35" s="14">
-[...11 lines deleted...]
-      <c r="W35" s="14">
+      <c r="S35" s="10">
+        <v>0</v>
+      </c>
+      <c r="T35" s="10">
+        <v>0</v>
+      </c>
+      <c r="U35" s="10">
+        <v>0</v>
+      </c>
+      <c r="V35" s="10">
+        <v>0</v>
+      </c>
+      <c r="W35" s="10">
         <v>3</v>
       </c>
-      <c r="X35" s="14">
-[...5 lines deleted...]
-      <c r="Z35" s="14">
+      <c r="X35" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="10">
         <v>22</v>
       </c>
     </row>
-    <row r="36" spans="1:26" ht="15" customHeight="1">
-      <c r="A36" s="6"/>
+    <row r="36" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="3"/>
       <c r="B36" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="58"/>
-      <c r="G36" s="13"/>
-[...59 lines deleted...]
-      <c r="A37" s="6"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="10">
+        <v>0</v>
+      </c>
+      <c r="I36" s="10">
+        <v>0</v>
+      </c>
+      <c r="J36" s="10">
+        <v>0</v>
+      </c>
+      <c r="K36" s="10">
+        <v>0</v>
+      </c>
+      <c r="L36" s="10">
+        <v>0</v>
+      </c>
+      <c r="M36" s="10">
+        <v>0</v>
+      </c>
+      <c r="N36" s="10">
+        <v>0</v>
+      </c>
+      <c r="O36" s="10">
+        <v>0</v>
+      </c>
+      <c r="P36" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="10">
+        <v>0</v>
+      </c>
+      <c r="R36" s="10">
+        <v>0</v>
+      </c>
+      <c r="S36" s="10">
+        <v>0</v>
+      </c>
+      <c r="T36" s="10">
+        <v>0</v>
+      </c>
+      <c r="U36" s="10">
+        <v>0</v>
+      </c>
+      <c r="V36" s="10">
+        <v>0</v>
+      </c>
+      <c r="W36" s="10">
+        <v>0</v>
+      </c>
+      <c r="X36" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="3"/>
       <c r="B37" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
-      <c r="G37" s="13"/>
-      <c r="H37" s="30">
+      <c r="G37" s="7"/>
+      <c r="H37" s="10">
         <v>1</v>
       </c>
-      <c r="I37" s="30">
-[...50 lines deleted...]
-      <c r="Z37" s="14">
+      <c r="I37" s="10">
+        <v>0</v>
+      </c>
+      <c r="J37" s="10">
+        <v>0</v>
+      </c>
+      <c r="K37" s="10">
+        <v>0</v>
+      </c>
+      <c r="L37" s="10">
+        <v>0</v>
+      </c>
+      <c r="M37" s="10">
+        <v>0</v>
+      </c>
+      <c r="N37" s="10">
+        <v>0</v>
+      </c>
+      <c r="O37" s="10">
+        <v>0</v>
+      </c>
+      <c r="P37" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>0</v>
+      </c>
+      <c r="R37" s="10">
+        <v>0</v>
+      </c>
+      <c r="S37" s="10">
+        <v>0</v>
+      </c>
+      <c r="T37" s="10">
+        <v>0</v>
+      </c>
+      <c r="U37" s="10">
+        <v>0</v>
+      </c>
+      <c r="V37" s="10">
+        <v>0</v>
+      </c>
+      <c r="W37" s="10">
+        <v>0</v>
+      </c>
+      <c r="X37" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="10">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:26" ht="15" customHeight="1">
-[...29 lines deleted...]
-      <c r="B39" s="61" t="s">
+    <row r="38" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="3"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="R38" s="10"/>
+      <c r="S38" s="10"/>
+      <c r="T38" s="10"/>
+      <c r="U38" s="10"/>
+      <c r="V38" s="10"/>
+      <c r="W38" s="10"/>
+      <c r="X38" s="10"/>
+      <c r="Y38" s="10"/>
+      <c r="Z38" s="10"/>
+    </row>
+    <row r="39" spans="1:26" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13"/>
+      <c r="B39" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="61"/>
-[...4 lines deleted...]
-      <c r="H39" s="35">
+      <c r="C39" s="62"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="62"/>
+      <c r="F39" s="62"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17">
         <v>158</v>
       </c>
-      <c r="I39" s="35">
-[...5 lines deleted...]
-      <c r="K39" s="35">
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
         <v>3</v>
       </c>
-      <c r="L39" s="35">
-[...2 lines deleted...]
-      <c r="M39" s="35">
+      <c r="L39" s="17">
+        <v>0</v>
+      </c>
+      <c r="M39" s="17">
         <v>2</v>
       </c>
-      <c r="N39" s="35">
-[...5 lines deleted...]
-      <c r="P39" s="35">
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="17">
+        <v>0</v>
+      </c>
+      <c r="P39" s="17">
         <v>1</v>
       </c>
-      <c r="Q39" s="35">
+      <c r="Q39" s="17">
         <v>2</v>
       </c>
-      <c r="R39" s="35">
+      <c r="R39" s="17">
         <v>1</v>
       </c>
-      <c r="S39" s="35">
-[...20 lines deleted...]
-      <c r="Z39" s="35">
+      <c r="S39" s="17">
+        <v>0</v>
+      </c>
+      <c r="T39" s="17">
+        <v>0</v>
+      </c>
+      <c r="U39" s="17">
+        <v>0</v>
+      </c>
+      <c r="V39" s="17">
+        <v>0</v>
+      </c>
+      <c r="W39" s="17">
+        <v>0</v>
+      </c>
+      <c r="X39" s="17">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="17">
         <v>149</v>
       </c>
     </row>
-    <row r="40" spans="1:26" ht="6" customHeight="1">
-[...4 lines deleted...]
-      <c r="E40" s="12"/>
+    <row r="40" spans="1:26" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="3"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9"/>
       <c r="F40" s="3"/>
-      <c r="G40" s="13"/>
-[...21 lines deleted...]
-      <c r="A41" s="6"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="10"/>
+      <c r="Z40" s="10"/>
+    </row>
+    <row r="41" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3"/>
       <c r="B41" s="58" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="58"/>
       <c r="D41" s="58"/>
       <c r="E41" s="58"/>
       <c r="F41" s="58"/>
-      <c r="G41" s="13"/>
-      <c r="H41" s="30">
+      <c r="G41" s="7"/>
+      <c r="H41" s="10">
         <v>1</v>
       </c>
-      <c r="I41" s="30">
-[...50 lines deleted...]
-      <c r="Z41" s="30">
+      <c r="I41" s="10">
+        <v>0</v>
+      </c>
+      <c r="J41" s="10">
+        <v>0</v>
+      </c>
+      <c r="K41" s="10">
+        <v>0</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0</v>
+      </c>
+      <c r="M41" s="10">
+        <v>0</v>
+      </c>
+      <c r="N41" s="10">
+        <v>0</v>
+      </c>
+      <c r="O41" s="10">
+        <v>0</v>
+      </c>
+      <c r="P41" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>0</v>
+      </c>
+      <c r="R41" s="10">
+        <v>0</v>
+      </c>
+      <c r="S41" s="10">
+        <v>0</v>
+      </c>
+      <c r="T41" s="10">
+        <v>0</v>
+      </c>
+      <c r="U41" s="10">
+        <v>0</v>
+      </c>
+      <c r="V41" s="10">
+        <v>0</v>
+      </c>
+      <c r="W41" s="10">
+        <v>0</v>
+      </c>
+      <c r="X41" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="10">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:26" ht="15" customHeight="1">
-      <c r="A42" s="6"/>
+    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="3"/>
       <c r="B42" s="57" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="57"/>
       <c r="D42" s="57"/>
       <c r="E42" s="58"/>
       <c r="F42" s="58"/>
-      <c r="G42" s="13"/>
-[...59 lines deleted...]
-      <c r="A43" s="6"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="10">
+        <v>0</v>
+      </c>
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="10">
+        <v>0</v>
+      </c>
+      <c r="K42" s="10">
+        <v>0</v>
+      </c>
+      <c r="L42" s="10">
+        <v>0</v>
+      </c>
+      <c r="M42" s="10">
+        <v>0</v>
+      </c>
+      <c r="N42" s="10">
+        <v>0</v>
+      </c>
+      <c r="O42" s="10">
+        <v>0</v>
+      </c>
+      <c r="P42" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>0</v>
+      </c>
+      <c r="R42" s="10">
+        <v>0</v>
+      </c>
+      <c r="S42" s="10">
+        <v>0</v>
+      </c>
+      <c r="T42" s="10">
+        <v>0</v>
+      </c>
+      <c r="U42" s="10">
+        <v>0</v>
+      </c>
+      <c r="V42" s="10">
+        <v>0</v>
+      </c>
+      <c r="W42" s="10">
+        <v>0</v>
+      </c>
+      <c r="X42" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="3"/>
       <c r="B43" s="57" t="s">
         <v>23</v>
       </c>
       <c r="C43" s="57"/>
       <c r="D43" s="57"/>
       <c r="E43" s="58"/>
       <c r="F43" s="58"/>
-      <c r="G43" s="13"/>
-      <c r="H43" s="30">
+      <c r="G43" s="7"/>
+      <c r="H43" s="10">
         <v>11</v>
       </c>
-      <c r="I43" s="30">
-[...50 lines deleted...]
-      <c r="Z43" s="30">
+      <c r="I43" s="10">
+        <v>0</v>
+      </c>
+      <c r="J43" s="10">
+        <v>0</v>
+      </c>
+      <c r="K43" s="10">
+        <v>0</v>
+      </c>
+      <c r="L43" s="10">
+        <v>0</v>
+      </c>
+      <c r="M43" s="10">
+        <v>0</v>
+      </c>
+      <c r="N43" s="10">
+        <v>0</v>
+      </c>
+      <c r="O43" s="10">
+        <v>0</v>
+      </c>
+      <c r="P43" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>0</v>
+      </c>
+      <c r="R43" s="10">
+        <v>0</v>
+      </c>
+      <c r="S43" s="10">
+        <v>0</v>
+      </c>
+      <c r="T43" s="10">
+        <v>0</v>
+      </c>
+      <c r="U43" s="10">
+        <v>0</v>
+      </c>
+      <c r="V43" s="10">
+        <v>0</v>
+      </c>
+      <c r="W43" s="10">
+        <v>0</v>
+      </c>
+      <c r="X43" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="10">
         <v>11</v>
       </c>
     </row>
-    <row r="44" spans="1:26" ht="15" customHeight="1">
-      <c r="A44" s="6"/>
+    <row r="44" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="3"/>
       <c r="B44" s="57" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="57"/>
       <c r="D44" s="57"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
-      <c r="G44" s="13"/>
-      <c r="H44" s="30">
+      <c r="G44" s="7"/>
+      <c r="H44" s="10">
         <v>9</v>
       </c>
-      <c r="I44" s="30">
-[...50 lines deleted...]
-      <c r="Z44" s="30">
+      <c r="I44" s="10">
+        <v>0</v>
+      </c>
+      <c r="J44" s="10">
+        <v>0</v>
+      </c>
+      <c r="K44" s="10">
+        <v>0</v>
+      </c>
+      <c r="L44" s="10">
+        <v>0</v>
+      </c>
+      <c r="M44" s="10">
+        <v>0</v>
+      </c>
+      <c r="N44" s="10">
+        <v>0</v>
+      </c>
+      <c r="O44" s="10">
+        <v>0</v>
+      </c>
+      <c r="P44" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="10">
+        <v>0</v>
+      </c>
+      <c r="R44" s="10">
+        <v>0</v>
+      </c>
+      <c r="S44" s="10">
+        <v>0</v>
+      </c>
+      <c r="T44" s="10">
+        <v>0</v>
+      </c>
+      <c r="U44" s="10">
+        <v>0</v>
+      </c>
+      <c r="V44" s="10">
+        <v>0</v>
+      </c>
+      <c r="W44" s="10">
+        <v>0</v>
+      </c>
+      <c r="X44" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="10">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:26" ht="15" customHeight="1">
-      <c r="A45" s="6"/>
+    <row r="45" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="3"/>
       <c r="B45" s="57" t="s">
         <v>25</v>
       </c>
       <c r="C45" s="57"/>
       <c r="D45" s="57"/>
       <c r="E45" s="58"/>
       <c r="F45" s="58"/>
-      <c r="G45" s="13"/>
-      <c r="H45" s="30">
+      <c r="G45" s="7"/>
+      <c r="H45" s="10">
         <v>55</v>
       </c>
-      <c r="I45" s="30">
-[...5 lines deleted...]
-      <c r="K45" s="30">
+      <c r="I45" s="10">
+        <v>0</v>
+      </c>
+      <c r="J45" s="10">
+        <v>0</v>
+      </c>
+      <c r="K45" s="10">
         <v>1</v>
       </c>
-      <c r="L45" s="30">
-[...2 lines deleted...]
-      <c r="M45" s="30">
+      <c r="L45" s="10">
+        <v>0</v>
+      </c>
+      <c r="M45" s="10">
         <v>1</v>
       </c>
-      <c r="N45" s="30">
-[...35 lines deleted...]
-      <c r="Z45" s="30">
+      <c r="N45" s="10">
+        <v>0</v>
+      </c>
+      <c r="O45" s="10">
+        <v>0</v>
+      </c>
+      <c r="P45" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>0</v>
+      </c>
+      <c r="R45" s="10">
+        <v>0</v>
+      </c>
+      <c r="S45" s="10">
+        <v>0</v>
+      </c>
+      <c r="T45" s="10">
+        <v>0</v>
+      </c>
+      <c r="U45" s="10">
+        <v>0</v>
+      </c>
+      <c r="V45" s="10">
+        <v>0</v>
+      </c>
+      <c r="W45" s="10">
+        <v>0</v>
+      </c>
+      <c r="X45" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="10">
         <v>53</v>
       </c>
     </row>
-    <row r="46" spans="1:26" ht="15" customHeight="1">
-      <c r="A46" s="6"/>
+    <row r="46" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="3"/>
       <c r="B46" s="57" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="57"/>
       <c r="D46" s="57"/>
       <c r="E46" s="58"/>
       <c r="F46" s="58"/>
-      <c r="G46" s="13"/>
-      <c r="H46" s="30">
+      <c r="G46" s="7"/>
+      <c r="H46" s="10">
         <v>1</v>
       </c>
-      <c r="I46" s="30">
-[...5 lines deleted...]
-      <c r="K46" s="30">
+      <c r="I46" s="10">
+        <v>0</v>
+      </c>
+      <c r="J46" s="10">
+        <v>0</v>
+      </c>
+      <c r="K46" s="10">
         <v>1</v>
       </c>
-      <c r="L46" s="30">
-[...46 lines deleted...]
-      <c r="A47" s="6"/>
+      <c r="L46" s="10">
+        <v>0</v>
+      </c>
+      <c r="M46" s="10">
+        <v>0</v>
+      </c>
+      <c r="N46" s="10">
+        <v>0</v>
+      </c>
+      <c r="O46" s="10">
+        <v>0</v>
+      </c>
+      <c r="P46" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="10">
+        <v>0</v>
+      </c>
+      <c r="R46" s="10">
+        <v>0</v>
+      </c>
+      <c r="S46" s="10">
+        <v>0</v>
+      </c>
+      <c r="T46" s="10">
+        <v>0</v>
+      </c>
+      <c r="U46" s="10">
+        <v>0</v>
+      </c>
+      <c r="V46" s="10">
+        <v>0</v>
+      </c>
+      <c r="W46" s="10">
+        <v>0</v>
+      </c>
+      <c r="X46" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="3"/>
       <c r="B47" s="57" t="s">
         <v>27</v>
       </c>
       <c r="C47" s="57"/>
       <c r="D47" s="57"/>
       <c r="E47" s="58"/>
       <c r="F47" s="58"/>
-      <c r="G47" s="13"/>
-[...59 lines deleted...]
-      <c r="A48" s="6"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="10">
+        <v>0</v>
+      </c>
+      <c r="I47" s="10">
+        <v>0</v>
+      </c>
+      <c r="J47" s="10">
+        <v>0</v>
+      </c>
+      <c r="K47" s="10">
+        <v>0</v>
+      </c>
+      <c r="L47" s="10">
+        <v>0</v>
+      </c>
+      <c r="M47" s="10">
+        <v>0</v>
+      </c>
+      <c r="N47" s="10">
+        <v>0</v>
+      </c>
+      <c r="O47" s="10">
+        <v>0</v>
+      </c>
+      <c r="P47" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="10">
+        <v>0</v>
+      </c>
+      <c r="R47" s="10">
+        <v>0</v>
+      </c>
+      <c r="S47" s="10">
+        <v>0</v>
+      </c>
+      <c r="T47" s="10">
+        <v>0</v>
+      </c>
+      <c r="U47" s="10">
+        <v>0</v>
+      </c>
+      <c r="V47" s="10">
+        <v>0</v>
+      </c>
+      <c r="W47" s="10">
+        <v>0</v>
+      </c>
+      <c r="X47" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="3"/>
       <c r="B48" s="57" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="57"/>
       <c r="D48" s="57"/>
       <c r="E48" s="58"/>
       <c r="F48" s="58"/>
-      <c r="G48" s="13"/>
-      <c r="H48" s="30">
+      <c r="G48" s="7"/>
+      <c r="H48" s="10">
         <v>14</v>
       </c>
-      <c r="I48" s="30">
-[...5 lines deleted...]
-      <c r="K48" s="30">
+      <c r="I48" s="10">
+        <v>0</v>
+      </c>
+      <c r="J48" s="10">
+        <v>0</v>
+      </c>
+      <c r="K48" s="10">
         <v>1</v>
       </c>
-      <c r="L48" s="30">
-[...11 lines deleted...]
-      <c r="P48" s="30">
+      <c r="L48" s="10">
+        <v>0</v>
+      </c>
+      <c r="M48" s="10">
+        <v>0</v>
+      </c>
+      <c r="N48" s="10">
+        <v>0</v>
+      </c>
+      <c r="O48" s="10">
+        <v>0</v>
+      </c>
+      <c r="P48" s="10">
         <v>1</v>
       </c>
-      <c r="Q48" s="30">
-[...26 lines deleted...]
-      <c r="Z48" s="30">
+      <c r="Q48" s="10">
+        <v>0</v>
+      </c>
+      <c r="R48" s="10">
+        <v>0</v>
+      </c>
+      <c r="S48" s="10">
+        <v>0</v>
+      </c>
+      <c r="T48" s="10">
+        <v>0</v>
+      </c>
+      <c r="U48" s="10">
+        <v>0</v>
+      </c>
+      <c r="V48" s="10">
+        <v>0</v>
+      </c>
+      <c r="W48" s="10">
+        <v>0</v>
+      </c>
+      <c r="X48" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="10">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:26" ht="15" customHeight="1">
-      <c r="A49" s="6"/>
+    <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="3"/>
       <c r="B49" s="57" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="57"/>
       <c r="D49" s="57"/>
       <c r="E49" s="58"/>
       <c r="F49" s="58"/>
-      <c r="G49" s="13"/>
-      <c r="H49" s="30">
+      <c r="G49" s="7"/>
+      <c r="H49" s="10">
         <v>22</v>
       </c>
-      <c r="I49" s="30">
-[...11 lines deleted...]
-      <c r="M49" s="30">
+      <c r="I49" s="10">
+        <v>0</v>
+      </c>
+      <c r="J49" s="10">
+        <v>0</v>
+      </c>
+      <c r="K49" s="10">
+        <v>0</v>
+      </c>
+      <c r="L49" s="10">
+        <v>0</v>
+      </c>
+      <c r="M49" s="10">
         <v>1</v>
       </c>
-      <c r="N49" s="30">
-[...8 lines deleted...]
-      <c r="Q49" s="30">
+      <c r="N49" s="10">
+        <v>0</v>
+      </c>
+      <c r="O49" s="10">
+        <v>0</v>
+      </c>
+      <c r="P49" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="10">
         <v>1</v>
       </c>
-      <c r="R49" s="30">
+      <c r="R49" s="10">
         <v>1</v>
       </c>
-      <c r="S49" s="30">
-[...20 lines deleted...]
-      <c r="Z49" s="30">
+      <c r="S49" s="10">
+        <v>0</v>
+      </c>
+      <c r="T49" s="10">
+        <v>0</v>
+      </c>
+      <c r="U49" s="10">
+        <v>0</v>
+      </c>
+      <c r="V49" s="10">
+        <v>0</v>
+      </c>
+      <c r="W49" s="10">
+        <v>0</v>
+      </c>
+      <c r="X49" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="10">
         <v>19</v>
       </c>
     </row>
-    <row r="50" spans="1:26" ht="15" customHeight="1">
-      <c r="A50" s="6"/>
+    <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="3"/>
       <c r="B50" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="57"/>
       <c r="D50" s="57"/>
       <c r="E50" s="58"/>
       <c r="F50" s="58"/>
-      <c r="G50" s="13"/>
-      <c r="H50" s="30">
+      <c r="G50" s="7"/>
+      <c r="H50" s="10">
         <v>37</v>
       </c>
-      <c r="I50" s="30">
-[...50 lines deleted...]
-      <c r="Z50" s="30">
+      <c r="I50" s="10">
+        <v>0</v>
+      </c>
+      <c r="J50" s="10">
+        <v>0</v>
+      </c>
+      <c r="K50" s="10">
+        <v>0</v>
+      </c>
+      <c r="L50" s="10">
+        <v>0</v>
+      </c>
+      <c r="M50" s="10">
+        <v>0</v>
+      </c>
+      <c r="N50" s="10">
+        <v>0</v>
+      </c>
+      <c r="O50" s="10">
+        <v>0</v>
+      </c>
+      <c r="P50" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="10">
+        <v>0</v>
+      </c>
+      <c r="R50" s="10">
+        <v>0</v>
+      </c>
+      <c r="S50" s="10">
+        <v>0</v>
+      </c>
+      <c r="T50" s="10">
+        <v>0</v>
+      </c>
+      <c r="U50" s="10">
+        <v>0</v>
+      </c>
+      <c r="V50" s="10">
+        <v>0</v>
+      </c>
+      <c r="W50" s="10">
+        <v>0</v>
+      </c>
+      <c r="X50" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="10">
         <v>37</v>
       </c>
     </row>
-    <row r="51" spans="1:26" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B51" s="62" t="s">
+    <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="3"/>
+      <c r="B51" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="C51" s="62"/>
-[...63 lines deleted...]
-      <c r="A52" s="6"/>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="57"/>
+      <c r="F51" s="57"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="10">
+        <v>0</v>
+      </c>
+      <c r="I51" s="10">
+        <v>0</v>
+      </c>
+      <c r="J51" s="10">
+        <v>0</v>
+      </c>
+      <c r="K51" s="10">
+        <v>0</v>
+      </c>
+      <c r="L51" s="10">
+        <v>0</v>
+      </c>
+      <c r="M51" s="10">
+        <v>0</v>
+      </c>
+      <c r="N51" s="10">
+        <v>0</v>
+      </c>
+      <c r="O51" s="10">
+        <v>0</v>
+      </c>
+      <c r="P51" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>0</v>
+      </c>
+      <c r="R51" s="10">
+        <v>0</v>
+      </c>
+      <c r="S51" s="10">
+        <v>0</v>
+      </c>
+      <c r="T51" s="10">
+        <v>0</v>
+      </c>
+      <c r="U51" s="10">
+        <v>0</v>
+      </c>
+      <c r="V51" s="10">
+        <v>0</v>
+      </c>
+      <c r="W51" s="10">
+        <v>0</v>
+      </c>
+      <c r="X51" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="3"/>
       <c r="B52" s="57" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="57"/>
       <c r="D52" s="57"/>
       <c r="E52" s="58"/>
       <c r="F52" s="58"/>
-      <c r="G52" s="13"/>
-[...59 lines deleted...]
-      <c r="A53" s="6"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="10">
+        <v>0</v>
+      </c>
+      <c r="I52" s="10">
+        <v>0</v>
+      </c>
+      <c r="J52" s="10">
+        <v>0</v>
+      </c>
+      <c r="K52" s="10">
+        <v>0</v>
+      </c>
+      <c r="L52" s="10">
+        <v>0</v>
+      </c>
+      <c r="M52" s="10">
+        <v>0</v>
+      </c>
+      <c r="N52" s="10">
+        <v>0</v>
+      </c>
+      <c r="O52" s="10">
+        <v>0</v>
+      </c>
+      <c r="P52" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="10">
+        <v>0</v>
+      </c>
+      <c r="R52" s="10">
+        <v>0</v>
+      </c>
+      <c r="S52" s="10">
+        <v>0</v>
+      </c>
+      <c r="T52" s="10">
+        <v>0</v>
+      </c>
+      <c r="U52" s="10">
+        <v>0</v>
+      </c>
+      <c r="V52" s="10">
+        <v>0</v>
+      </c>
+      <c r="W52" s="10">
+        <v>0</v>
+      </c>
+      <c r="X52" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="3"/>
       <c r="B53" s="57" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="57"/>
       <c r="D53" s="57"/>
       <c r="E53" s="58"/>
       <c r="F53" s="58"/>
-      <c r="G53" s="13"/>
-[...59 lines deleted...]
-      <c r="A54" s="6"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="10">
+        <v>0</v>
+      </c>
+      <c r="I53" s="10">
+        <v>0</v>
+      </c>
+      <c r="J53" s="10">
+        <v>0</v>
+      </c>
+      <c r="K53" s="10">
+        <v>0</v>
+      </c>
+      <c r="L53" s="10">
+        <v>0</v>
+      </c>
+      <c r="M53" s="10">
+        <v>0</v>
+      </c>
+      <c r="N53" s="10">
+        <v>0</v>
+      </c>
+      <c r="O53" s="10">
+        <v>0</v>
+      </c>
+      <c r="P53" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="10">
+        <v>0</v>
+      </c>
+      <c r="R53" s="10">
+        <v>0</v>
+      </c>
+      <c r="S53" s="10">
+        <v>0</v>
+      </c>
+      <c r="T53" s="10">
+        <v>0</v>
+      </c>
+      <c r="U53" s="10">
+        <v>0</v>
+      </c>
+      <c r="V53" s="10">
+        <v>0</v>
+      </c>
+      <c r="W53" s="10">
+        <v>0</v>
+      </c>
+      <c r="X53" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="3"/>
       <c r="B54" s="57" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="57"/>
       <c r="D54" s="57"/>
       <c r="E54" s="58"/>
       <c r="F54" s="58"/>
-      <c r="G54" s="13"/>
-[...59 lines deleted...]
-      <c r="A55" s="6"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="10">
+        <v>0</v>
+      </c>
+      <c r="I54" s="10">
+        <v>0</v>
+      </c>
+      <c r="J54" s="10">
+        <v>0</v>
+      </c>
+      <c r="K54" s="10">
+        <v>0</v>
+      </c>
+      <c r="L54" s="10">
+        <v>0</v>
+      </c>
+      <c r="M54" s="10">
+        <v>0</v>
+      </c>
+      <c r="N54" s="10">
+        <v>0</v>
+      </c>
+      <c r="O54" s="10">
+        <v>0</v>
+      </c>
+      <c r="P54" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="10">
+        <v>0</v>
+      </c>
+      <c r="R54" s="10">
+        <v>0</v>
+      </c>
+      <c r="S54" s="10">
+        <v>0</v>
+      </c>
+      <c r="T54" s="10">
+        <v>0</v>
+      </c>
+      <c r="U54" s="10">
+        <v>0</v>
+      </c>
+      <c r="V54" s="10">
+        <v>0</v>
+      </c>
+      <c r="W54" s="10">
+        <v>0</v>
+      </c>
+      <c r="X54" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="3"/>
       <c r="B55" s="57" t="s">
         <v>35</v>
       </c>
       <c r="C55" s="57"/>
       <c r="D55" s="57"/>
       <c r="E55" s="58"/>
       <c r="F55" s="58"/>
-      <c r="G55" s="13"/>
-      <c r="H55" s="30">
+      <c r="G55" s="7"/>
+      <c r="H55" s="10">
         <v>7</v>
       </c>
-      <c r="I55" s="30">
-[...23 lines deleted...]
-      <c r="Q55" s="30">
+      <c r="I55" s="10">
+        <v>0</v>
+      </c>
+      <c r="J55" s="10">
+        <v>0</v>
+      </c>
+      <c r="K55" s="10">
+        <v>0</v>
+      </c>
+      <c r="L55" s="10">
+        <v>0</v>
+      </c>
+      <c r="M55" s="10">
+        <v>0</v>
+      </c>
+      <c r="N55" s="10">
+        <v>0</v>
+      </c>
+      <c r="O55" s="10">
+        <v>0</v>
+      </c>
+      <c r="P55" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="10">
         <v>1</v>
       </c>
-      <c r="R55" s="30">
-[...23 lines deleted...]
-      <c r="Z55" s="30">
+      <c r="R55" s="10">
+        <v>0</v>
+      </c>
+      <c r="S55" s="10">
+        <v>0</v>
+      </c>
+      <c r="T55" s="10">
+        <v>0</v>
+      </c>
+      <c r="U55" s="10">
+        <v>0</v>
+      </c>
+      <c r="V55" s="10">
+        <v>0</v>
+      </c>
+      <c r="W55" s="10">
+        <v>0</v>
+      </c>
+      <c r="X55" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="10">
         <v>6</v>
       </c>
     </row>
-    <row r="56" spans="1:26" ht="15" customHeight="1">
-      <c r="A56" s="6"/>
+    <row r="56" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="3"/>
       <c r="B56" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C56" s="57"/>
       <c r="D56" s="57"/>
       <c r="E56" s="58"/>
       <c r="F56" s="58"/>
-      <c r="G56" s="13"/>
-[...59 lines deleted...]
-      <c r="A57" s="6"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="10">
+        <v>0</v>
+      </c>
+      <c r="I56" s="10">
+        <v>0</v>
+      </c>
+      <c r="J56" s="10">
+        <v>0</v>
+      </c>
+      <c r="K56" s="10">
+        <v>0</v>
+      </c>
+      <c r="L56" s="10">
+        <v>0</v>
+      </c>
+      <c r="M56" s="10">
+        <v>0</v>
+      </c>
+      <c r="N56" s="10">
+        <v>0</v>
+      </c>
+      <c r="O56" s="10">
+        <v>0</v>
+      </c>
+      <c r="P56" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="10">
+        <v>0</v>
+      </c>
+      <c r="R56" s="10">
+        <v>0</v>
+      </c>
+      <c r="S56" s="10">
+        <v>0</v>
+      </c>
+      <c r="T56" s="10">
+        <v>0</v>
+      </c>
+      <c r="U56" s="10">
+        <v>0</v>
+      </c>
+      <c r="V56" s="10">
+        <v>0</v>
+      </c>
+      <c r="W56" s="10">
+        <v>0</v>
+      </c>
+      <c r="X56" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="3"/>
       <c r="B57" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="57"/>
       <c r="D57" s="57"/>
       <c r="E57" s="58"/>
       <c r="F57" s="58"/>
-      <c r="G57" s="13"/>
-      <c r="H57" s="30">
+      <c r="G57" s="7"/>
+      <c r="H57" s="10">
         <v>1</v>
       </c>
-      <c r="I57" s="30">
-[...50 lines deleted...]
-      <c r="Z57" s="14">
+      <c r="I57" s="10">
+        <v>0</v>
+      </c>
+      <c r="J57" s="10">
+        <v>0</v>
+      </c>
+      <c r="K57" s="10">
+        <v>0</v>
+      </c>
+      <c r="L57" s="10">
+        <v>0</v>
+      </c>
+      <c r="M57" s="10">
+        <v>0</v>
+      </c>
+      <c r="N57" s="10">
+        <v>0</v>
+      </c>
+      <c r="O57" s="10">
+        <v>0</v>
+      </c>
+      <c r="P57" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="10">
+        <v>0</v>
+      </c>
+      <c r="R57" s="10">
+        <v>0</v>
+      </c>
+      <c r="S57" s="10">
+        <v>0</v>
+      </c>
+      <c r="T57" s="10">
+        <v>0</v>
+      </c>
+      <c r="U57" s="10">
+        <v>0</v>
+      </c>
+      <c r="V57" s="10">
+        <v>0</v>
+      </c>
+      <c r="W57" s="10">
+        <v>0</v>
+      </c>
+      <c r="X57" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="10">
         <v>1</v>
       </c>
     </row>
-    <row r="58" spans="1:26" ht="5.0999999999999996" customHeight="1">
-[...67 lines deleted...]
-    <row r="73" ht="15" customHeight="1"/>
+    <row r="58" spans="1:26" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="1"/>
+      <c r="B58" s="60"/>
+      <c r="C58" s="60"/>
+      <c r="D58" s="60"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="60"/>
+      <c r="G58" s="19"/>
+      <c r="H58" s="20"/>
+      <c r="I58" s="20"/>
+      <c r="J58" s="20"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="20"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="33"/>
+      <c r="P58" s="20"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="20"/>
+      <c r="S58" s="20"/>
+      <c r="T58" s="20"/>
+      <c r="U58" s="20"/>
+      <c r="V58" s="20"/>
+      <c r="W58" s="20"/>
+      <c r="X58" s="20"/>
+      <c r="Y58" s="20"/>
+      <c r="Z58" s="20"/>
+    </row>
+    <row r="59" spans="1:26" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="3"/>
+      <c r="B59" s="12"/>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="8"/>
+      <c r="K59" s="8"/>
+      <c r="L59" s="8"/>
+      <c r="M59" s="8"/>
+      <c r="N59" s="8"/>
+      <c r="P59" s="8"/>
+      <c r="Q59" s="8"/>
+      <c r="R59" s="8"/>
+      <c r="S59" s="8"/>
+      <c r="T59" s="8"/>
+      <c r="U59" s="8"/>
+      <c r="V59" s="8"/>
+      <c r="W59" s="8"/>
+      <c r="X59" s="8"/>
+      <c r="Y59" s="8"/>
+      <c r="Z59" s="8"/>
+    </row>
+    <row r="60" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:26" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:26" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="60">
-    <mergeCell ref="R7:R8"/>
-[...10 lines deleted...]
-    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="B57:F57"/>
+    <mergeCell ref="X7:X8"/>
+    <mergeCell ref="W7:W8"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="B39:F39"/>
+    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B49:F49"/>
+    <mergeCell ref="B53:F53"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B22:F22"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="B5:F8"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="H5:H8"/>
+    <mergeCell ref="A2:Z2"/>
     <mergeCell ref="B58:F58"/>
     <mergeCell ref="B34:F34"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="B43:F43"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="B48:F48"/>
     <mergeCell ref="B55:F55"/>
     <mergeCell ref="B51:F51"/>
     <mergeCell ref="B47:F47"/>
     <mergeCell ref="B46:F46"/>
     <mergeCell ref="B45:F45"/>
     <mergeCell ref="B52:F52"/>
     <mergeCell ref="B56:F56"/>
-    <mergeCell ref="A1:H1"/>
-[...7 lines deleted...]
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="B36:F36"/>
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
     <mergeCell ref="V7:V8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Z5:Z8"/>
     <mergeCell ref="I5:Y6"/>
+    <mergeCell ref="M7:M8"/>
     <mergeCell ref="Y7:Y8"/>
     <mergeCell ref="Q7:Q8"/>
-    <mergeCell ref="B57:F57"/>
-[...14 lines deleted...]
-    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="T7:T8"/>
+    <mergeCell ref="U7:U8"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="68" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="45" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-00-30</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>