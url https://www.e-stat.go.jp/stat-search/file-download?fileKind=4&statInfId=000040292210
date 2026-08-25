--- v0 (2026-04-30)
+++ v1 (2026-08-25)
@@ -1,73 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{33BBF40C-8EB1-43C9-AA34-FDA8D6B9682B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39297310-9CB0-4B5F-B585-2FB46B9FFEE5}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25068" windowHeight="19008"/>
+    <workbookView xWindow="14420" yWindow="4230" windowWidth="17140" windowHeight="15450" xr2:uid="{45D6A899-9D7A-4C00-8390-A12170F6D9EF}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-51" sheetId="32" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-51'!#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'24-00-51'!$A:$G</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-51'!#REF!</definedName>
+    <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-51'!#REF!</definedName>
+    <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-51'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C16" i="32" l="1"/>
   <c r="A13" i="32"/>
-  <c r="A10" i="32" s="1"/>
-[...1 lines deleted...]
-  <c r="B10" i="32"/>
+  <c r="C13" i="32" s="1"/>
+  <c r="B16" i="32" l="1"/>
+  <c r="D16" i="32"/>
+  <c r="A10" i="32"/>
+  <c r="B10" i="32" l="1"/>
+  <c r="D13" i="32"/>
   <c r="C10" i="32"/>
   <c r="B13" i="32"/>
-  <c r="D13" i="32"/>
-[...1 lines deleted...]
-  <c r="D16" i="32"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="47">
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>なし</t>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="33"/>
   </si>
   <si>
     <t>男</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <phoneticPr fontId="33"/>
   </si>
@@ -230,61 +257,61 @@
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウイク</t>
     </rPh>
     <phoneticPr fontId="33"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="33"/>
   </si>
   <si>
     <t>Ｐ１</t>
     <phoneticPr fontId="33"/>
   </si>
   <si>
     <t>Ｐ２</t>
     <phoneticPr fontId="33"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1217,713 +1244,653 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="78">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
-[...92 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="111">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 1 2" xfId="2"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{15D63B26-4A3E-4D98-8290-318C548ECD2B}"/>
     <cellStyle name="20% - アクセント 2" xfId="3" builtinId="34" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 2 2" xfId="4"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="4" xr:uid="{727775D6-C8A2-4D43-A5FB-14FD5FD22FEA}"/>
     <cellStyle name="20% - アクセント 3" xfId="5" builtinId="38" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 3 2" xfId="6"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="6" xr:uid="{C313063F-52BA-4FD9-B29E-46D9E0AE77D7}"/>
     <cellStyle name="20% - アクセント 4" xfId="7" builtinId="42" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 4 2" xfId="8"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="8" xr:uid="{EA9E75DC-FDEF-4669-BA95-E70B967817B2}"/>
     <cellStyle name="20% - アクセント 5" xfId="9" builtinId="46" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 5 2" xfId="10"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{4B682110-0B3C-4769-A9D0-FAB36DDDB1C4}"/>
     <cellStyle name="20% - アクセント 6" xfId="11" builtinId="50" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 6 2" xfId="12"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="12" xr:uid="{A66CEF21-23F5-4353-964E-E969E47C0EAB}"/>
     <cellStyle name="40% - アクセント 1" xfId="13" builtinId="31" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 1 2" xfId="14"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="14" xr:uid="{E84B1DA7-1DD1-402F-AC6F-82D3C0AF9E0C}"/>
     <cellStyle name="40% - アクセント 2" xfId="15" builtinId="35" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 2 2" xfId="16"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{F235CB9D-1DFF-447D-81C9-8BBECFE21788}"/>
     <cellStyle name="40% - アクセント 3" xfId="17" builtinId="39" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 3 2" xfId="18"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{26811255-6A62-4791-8ECB-521E94D16BEA}"/>
     <cellStyle name="40% - アクセント 4" xfId="19" builtinId="43" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 4 2" xfId="20"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="20" xr:uid="{5B71E6F2-C6CB-476D-B8AA-E8C38E4B3846}"/>
     <cellStyle name="40% - アクセント 5" xfId="21" builtinId="47" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 5 2" xfId="22"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="22" xr:uid="{F3E785C3-13A2-481E-85D3-A8AFDB120D6E}"/>
     <cellStyle name="40% - アクセント 6" xfId="23" builtinId="51" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 6 2" xfId="24"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="24" xr:uid="{524774CF-B046-4E7F-AB6E-FC94FC899AF8}"/>
     <cellStyle name="60% - アクセント 1" xfId="25" builtinId="32" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 1 2" xfId="26"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="26" xr:uid="{FC68A202-420B-4D5B-ADF0-53CF346C1481}"/>
     <cellStyle name="60% - アクセント 2" xfId="27" builtinId="36" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 2 2" xfId="28"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="28" xr:uid="{14652BD6-6269-4A9E-B201-B78E51240B85}"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 3 2" xfId="30"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="30" xr:uid="{21266B48-E125-4B10-9490-E55EF4A51EE1}"/>
     <cellStyle name="60% - アクセント 4" xfId="31" builtinId="44" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 4 2" xfId="32"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="32" xr:uid="{531B328F-5CB3-40B7-BA99-594F92E7590D}"/>
     <cellStyle name="60% - アクセント 5" xfId="33" builtinId="48" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 5 2" xfId="34"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="34" xr:uid="{8C2F1E88-5F6B-42E5-8065-00F77D008E1B}"/>
     <cellStyle name="60% - アクセント 6" xfId="35" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 6 2" xfId="36"/>
-[...17 lines deleted...]
-    <cellStyle name="title" xfId="54"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="36" xr:uid="{B84A5C94-ED26-4096-B2DD-ABE2B80FDDA6}"/>
+    <cellStyle name="Calc Currency (0)" xfId="37" xr:uid="{C80728B9-95F9-42D7-B7C2-04D7F22FB5AD}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="38" xr:uid="{594B0CC7-1480-4712-92D1-64F6D743828A}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="39" xr:uid="{61F5B23A-AAAF-406F-BBE2-A2AD76D9E8EB}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="40" xr:uid="{E3455BB8-008F-4A99-999A-468FDAE888E1}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="41" xr:uid="{7D78EF49-9958-4C8B-BEE9-28E4F8BAAA7B}"/>
+    <cellStyle name="entry" xfId="42" xr:uid="{25A1C503-4732-448A-9215-03B9A667B693}"/>
+    <cellStyle name="Grey" xfId="43" xr:uid="{1032AC92-0CF6-455D-8E56-60A278112E1D}"/>
+    <cellStyle name="Header1" xfId="44" xr:uid="{F651D4B4-7966-4252-992D-27147A592E04}"/>
+    <cellStyle name="Header2" xfId="45" xr:uid="{3AF32CE2-D2FE-4BD2-9128-3109D7DFCB23}"/>
+    <cellStyle name="Input [yellow]" xfId="46" xr:uid="{B05C5319-F978-47B0-98E4-23DD277A150B}"/>
+    <cellStyle name="Normal - Style1" xfId="47" xr:uid="{5E482469-2F9F-4058-9C39-74922C0AE824}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="48" xr:uid="{CFFF1901-361F-4314-B34C-50951E5F26CC}"/>
+    <cellStyle name="Percent [2]" xfId="49" xr:uid="{3FF41297-1A89-41B1-9287-A9685AE1DC63}"/>
+    <cellStyle name="price" xfId="50" xr:uid="{EB673FA9-4308-41BA-99BC-8FE0BA4135D3}"/>
+    <cellStyle name="revised" xfId="51" xr:uid="{C735C040-DB9B-47F9-9FB2-6C956FBE31BC}"/>
+    <cellStyle name="section" xfId="52" xr:uid="{2EF44C1E-0ABE-467A-B06E-62D570712005}"/>
+    <cellStyle name="subhead" xfId="53" xr:uid="{5722F21F-2549-4E50-A89D-801A9E14C20D}"/>
+    <cellStyle name="title" xfId="54" xr:uid="{A8F33671-9CF5-4BE9-879C-BB8E20499A13}"/>
     <cellStyle name="アクセント 1" xfId="55" builtinId="29" customBuiltin="1"/>
-    <cellStyle name="アクセント 1 2" xfId="56"/>
+    <cellStyle name="アクセント 1 2" xfId="56" xr:uid="{6E519DD1-8A02-4FCA-8518-C665D4B53FC6}"/>
     <cellStyle name="アクセント 2" xfId="57" builtinId="33" customBuiltin="1"/>
-    <cellStyle name="アクセント 2 2" xfId="58"/>
+    <cellStyle name="アクセント 2 2" xfId="58" xr:uid="{54DCF6C4-DB0E-472E-8258-9429C83956B5}"/>
     <cellStyle name="アクセント 3" xfId="59" builtinId="37" customBuiltin="1"/>
-    <cellStyle name="アクセント 3 2" xfId="60"/>
+    <cellStyle name="アクセント 3 2" xfId="60" xr:uid="{C2F37F45-42CB-4CE1-8968-8E19A26CDD98}"/>
     <cellStyle name="アクセント 4" xfId="61" builtinId="41" customBuiltin="1"/>
-    <cellStyle name="アクセント 4 2" xfId="62"/>
+    <cellStyle name="アクセント 4 2" xfId="62" xr:uid="{798E3B54-77B8-491D-8D24-19B367A0C055}"/>
     <cellStyle name="アクセント 5" xfId="63" builtinId="45" customBuiltin="1"/>
-    <cellStyle name="アクセント 5 2" xfId="64"/>
+    <cellStyle name="アクセント 5 2" xfId="64" xr:uid="{CCBD3119-E672-408A-BDD7-D7EBDAA71301}"/>
     <cellStyle name="アクセント 6" xfId="65" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="アクセント 6 2" xfId="66"/>
-    <cellStyle name="センター" xfId="67"/>
+    <cellStyle name="アクセント 6 2" xfId="66" xr:uid="{AF5B2C81-CA25-4954-92AE-1BF84E4CB618}"/>
+    <cellStyle name="センター" xfId="67" xr:uid="{5793DCCE-4D87-40A3-959A-0EC5E84A6F33}"/>
     <cellStyle name="タイトル" xfId="68" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="タイトル 2" xfId="69"/>
+    <cellStyle name="タイトル 2" xfId="69" xr:uid="{A7157F4D-38BB-425C-A4AE-7E8CE53943CB}"/>
     <cellStyle name="チェック セル" xfId="70" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="チェック セル 2" xfId="71"/>
+    <cellStyle name="チェック セル 2" xfId="71" xr:uid="{CFBD8216-8B79-4F00-A953-BDE1F801CC46}"/>
     <cellStyle name="どちらでもない" xfId="72" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="どちらでもない 2" xfId="73"/>
+    <cellStyle name="どちらでもない 2" xfId="73" xr:uid="{49651157-6255-4151-AA83-63B5D5E3C8C9}"/>
     <cellStyle name="メモ" xfId="74" builtinId="10" customBuiltin="1"/>
-    <cellStyle name="メモ 2" xfId="75"/>
+    <cellStyle name="メモ 2" xfId="75" xr:uid="{928A0E1B-441E-499A-A5B1-56E33849CDB3}"/>
     <cellStyle name="リンク セル" xfId="76" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="リンク セル 2" xfId="77"/>
+    <cellStyle name="リンク セル 2" xfId="77" xr:uid="{279BEF9F-0EFB-4C72-9BE7-2DAB8367DFED}"/>
     <cellStyle name="悪い" xfId="78" builtinId="27" customBuiltin="1"/>
-    <cellStyle name="悪い 2" xfId="79"/>
+    <cellStyle name="悪い 2" xfId="79" xr:uid="{4791C02B-76C7-4E08-9669-5789D667B227}"/>
     <cellStyle name="計算" xfId="80" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="計算 2" xfId="81"/>
+    <cellStyle name="計算 2" xfId="81" xr:uid="{FA85BAC4-C007-41DE-BAE2-8426730D582E}"/>
     <cellStyle name="警告文" xfId="82" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="警告文 2" xfId="83"/>
-    <cellStyle name="桁区切り 2" xfId="84"/>
+    <cellStyle name="警告文 2" xfId="83" xr:uid="{7F599F3C-3E60-45FF-8A8F-1D84318759FB}"/>
+    <cellStyle name="桁区切り 2" xfId="84" xr:uid="{4FDF5BBF-1943-43A5-9AA5-B2638F3EF625}"/>
     <cellStyle name="見出し 1" xfId="85" builtinId="16" customBuiltin="1"/>
-    <cellStyle name="見出し 1 2" xfId="86"/>
+    <cellStyle name="見出し 1 2" xfId="86" xr:uid="{6EDE4220-F0FC-4541-9733-59C15A9299B7}"/>
     <cellStyle name="見出し 2" xfId="87" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="見出し 2 2" xfId="88"/>
+    <cellStyle name="見出し 2 2" xfId="88" xr:uid="{DEC3A947-C27B-4CE8-AEC0-47C17484B57E}"/>
     <cellStyle name="見出し 3" xfId="89" builtinId="18" customBuiltin="1"/>
-    <cellStyle name="見出し 3 2" xfId="90"/>
+    <cellStyle name="見出し 3 2" xfId="90" xr:uid="{BBFA66CA-E4AF-4256-A4C7-6355A68C4DDC}"/>
     <cellStyle name="見出し 4" xfId="91" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="見出し 4 2" xfId="92"/>
+    <cellStyle name="見出し 4 2" xfId="92" xr:uid="{1BC91404-96C8-4CAC-9967-B09DEC6EE4DD}"/>
     <cellStyle name="集計" xfId="93" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="集計 2" xfId="94"/>
+    <cellStyle name="集計 2" xfId="94" xr:uid="{4EF9337A-9106-44B2-8876-73BCE804EB13}"/>
     <cellStyle name="出力" xfId="95" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="出力 2" xfId="96"/>
+    <cellStyle name="出力 2" xfId="96" xr:uid="{8A81DA78-D946-4FFB-9826-801017A022FB}"/>
     <cellStyle name="説明文" xfId="97" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="説明文 2" xfId="98"/>
+    <cellStyle name="説明文 2" xfId="98" xr:uid="{AE81F287-C031-4379-89E8-CAC1B9D372CF}"/>
     <cellStyle name="入力" xfId="99" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="入力 2" xfId="100"/>
+    <cellStyle name="入力 2" xfId="100" xr:uid="{EDCF49D8-0950-41F1-8EA8-E4B2F4D16023}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="101"/>
-[...6 lines deleted...]
-    <cellStyle name="標準 5" xfId="108"/>
+    <cellStyle name="標準 2" xfId="101" xr:uid="{3B14302B-50AC-4383-8859-F0AD05A5B6A3}"/>
+    <cellStyle name="標準 2 2" xfId="102" xr:uid="{9B26218C-692C-4FFB-80B3-459AE9ADB5AD}"/>
+    <cellStyle name="標準 2 2 2" xfId="103" xr:uid="{2A67FF75-AB31-4C06-AACB-BCCC04EC9340}"/>
+    <cellStyle name="標準 2 3" xfId="104" xr:uid="{C97B66B2-A04E-49E4-8DDF-171615A5086E}"/>
+    <cellStyle name="標準 2_0013_少年院別　新収容者の精神診断" xfId="105" xr:uid="{6F163EEB-F667-479A-9A4B-D4C93F0F132D}"/>
+    <cellStyle name="標準 3" xfId="106" xr:uid="{F032D10E-29ED-4241-8629-FACE707C061B}"/>
+    <cellStyle name="標準 4" xfId="107" xr:uid="{182EC3E6-E8B8-43CC-8DA3-6D08D3457CDC}"/>
+    <cellStyle name="標準 5" xfId="108" xr:uid="{D5ABA8ED-6B4E-4B29-87A3-B0FC4585E2BF}"/>
     <cellStyle name="良い" xfId="109" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="良い 2" xfId="110"/>
+    <cellStyle name="良い 2" xfId="110" xr:uid="{EBEEC4FA-DD31-4919-A3E9-C125EBA93E43}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:colOff>6350</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9255" name="AutoShape 1"/>
+        <xdr:cNvPr id="9255" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965FA0A6-D415-FFDB-3E5A-49847E1CEF95}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="923925" y="1562100"/>
-          <a:ext cx="85725" cy="476250"/>
+          <a:off x="914400" y="1587500"/>
+          <a:ext cx="88900" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 79372"/>
+            <a:gd name="adj1" fmla="val 76538"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:colOff>6350</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9256" name="AutoShape 1"/>
+        <xdr:cNvPr id="9256" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA9B157-7A70-2CC3-D4C9-32061151B258}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="923925" y="2133600"/>
-          <a:ext cx="85725" cy="476250"/>
+          <a:off x="914400" y="2159000"/>
+          <a:ext cx="88900" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 79372"/>
+            <a:gd name="adj1" fmla="val 76538"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2056,5571 +2023,5464 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CADD298-F042-4460-804D-395E968E957F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP67"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="43" max="16384" width="9.375" style="2" hidden="1"/>
+    <col min="1" max="1" width="1" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="3.77734375" style="10" customWidth="1"/>
+    <col min="4" max="4" width="4.77734375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" style="10" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="1" style="1" customWidth="1"/>
+    <col min="8" max="39" width="10" style="1" customWidth="1"/>
+    <col min="40" max="42" width="9.33203125" style="1" customWidth="1"/>
+    <col min="43" max="16384" width="9.33203125" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" s="31" customFormat="1" ht="16.2">
-[...38 lines deleted...]
-      <c r="AM1" s="30"/>
+    <row r="1" spans="1:42" s="21" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
     </row>
-    <row r="2" spans="1:42" s="32" customFormat="1" ht="27" customHeight="1">
-[...21 lines deleted...]
-      <c r="V2" s="55" t="s">
+    <row r="2" spans="1:42" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="W2" s="55"/>
-[...2 lines deleted...]
-      <c r="Z2" s="55"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
     </row>
-    <row r="3" spans="1:42" s="33" customFormat="1" ht="10.5" customHeight="1">
-[...29 lines deleted...]
-      <c r="AM3" s="36"/>
+    <row r="3" spans="1:42" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AM3" s="7"/>
     </row>
-    <row r="4" spans="1:42" ht="2.1" customHeight="1">
-[...32 lines deleted...]
-      <c r="AM4" s="36"/>
+    <row r="4" spans="1:42" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="24"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="2"/>
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="7"/>
     </row>
-    <row r="5" spans="1:42" ht="20.100000000000001" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="75" t="s">
+    <row r="5" spans="1:42" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
+      <c r="B5" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="75"/>
-[...4 lines deleted...]
-      <c r="H5" s="98" t="s">
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="93"/>
-[...6 lines deleted...]
-      <c r="P5" s="99" t="s">
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="100"/>
-[...6 lines deleted...]
-      <c r="X5" s="93" t="s">
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="77"/>
+      <c r="X5" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="93"/>
-[...6 lines deleted...]
-      <c r="AF5" s="81" t="s">
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="AG5" s="95" t="s">
+      <c r="AG5" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="AH5" s="96"/>
-[...4 lines deleted...]
-      <c r="AM5" s="90" t="s">
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="69" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:42" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="I6" s="87" t="s">
+    <row r="6" spans="1:42" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="28"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="87" t="s">
+      <c r="J6" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="87" t="s">
+      <c r="K6" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="L6" s="87" t="s">
+      <c r="L6" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="M6" s="87" t="s">
+      <c r="M6" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="N6" s="85" t="s">
+      <c r="N6" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="O6" s="81" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="87" t="s">
+      <c r="O6" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="P6" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="R6" s="87" t="s">
+      <c r="R6" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="S6" s="87" t="s">
+      <c r="S6" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="T6" s="87" t="s">
+      <c r="T6" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="U6" s="87" t="s">
+      <c r="U6" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="V6" s="85" t="s">
+      <c r="V6" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="W6" s="81" t="s">
-[...5 lines deleted...]
-      <c r="Y6" s="87" t="s">
+      <c r="W6" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="Z6" s="87" t="s">
+      <c r="Z6" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="AA6" s="87" t="s">
+      <c r="AA6" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="AB6" s="87" t="s">
+      <c r="AB6" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="AC6" s="87" t="s">
+      <c r="AC6" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="AD6" s="85" t="s">
+      <c r="AD6" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="AE6" s="81" t="s">
-[...3 lines deleted...]
-      <c r="AG6" s="81" t="s">
+      <c r="AE6" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="63"/>
+      <c r="AG6" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="AH6" s="81" t="s">
+      <c r="AH6" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="AI6" s="81" t="s">
+      <c r="AI6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="AJ6" s="81" t="s">
+      <c r="AJ6" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="AK6" s="81" t="s">
+      <c r="AK6" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="AL6" s="81" t="s">
+      <c r="AL6" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="AM6" s="91"/>
+      <c r="AM6" s="70"/>
     </row>
-    <row r="7" spans="1:42" s="41" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...38 lines deleted...]
-      <c r="AM7" s="92"/>
+    <row r="7" spans="1:42" s="28" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+      <c r="N7" s="66"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="64"/>
+      <c r="U7" s="64"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="64"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="64"/>
+      <c r="AA7" s="64"/>
+      <c r="AB7" s="64"/>
+      <c r="AC7" s="64"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="64"/>
+      <c r="AF7" s="64"/>
+      <c r="AG7" s="64"/>
+      <c r="AH7" s="64"/>
+      <c r="AI7" s="64"/>
+      <c r="AJ7" s="64"/>
+      <c r="AK7" s="64"/>
+      <c r="AL7" s="64"/>
+      <c r="AM7" s="71"/>
     </row>
-    <row r="8" spans="1:42" ht="5.0999999999999996" customHeight="1">
-[...32 lines deleted...]
-      <c r="AM8" s="28"/>
+    <row r="8" spans="1:42" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G8" s="4"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="18"/>
+      <c r="U8" s="19"/>
+      <c r="V8" s="19"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="18"/>
+      <c r="Z8" s="19"/>
+      <c r="AA8" s="19"/>
+      <c r="AB8" s="19"/>
+      <c r="AC8" s="19"/>
+      <c r="AD8" s="19"/>
+      <c r="AE8" s="31"/>
+      <c r="AF8" s="19"/>
+      <c r="AG8" s="19"/>
+      <c r="AH8" s="19"/>
+      <c r="AI8" s="18"/>
+      <c r="AJ8" s="19"/>
+      <c r="AK8" s="19"/>
+      <c r="AL8" s="19"/>
+      <c r="AM8" s="19"/>
     </row>
-    <row r="9" spans="1:42" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F9" s="15" t="s">
+    <row r="9" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="46"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="G9" s="8"/>
-      <c r="H9" s="57">
+      <c r="G9" s="4"/>
+      <c r="H9" s="40">
         <v>1363</v>
       </c>
-      <c r="I9" s="57">
+      <c r="I9" s="40">
         <v>40</v>
       </c>
-      <c r="J9" s="57">
+      <c r="J9" s="40">
         <v>27</v>
       </c>
-      <c r="K9" s="57">
+      <c r="K9" s="40">
         <v>11</v>
       </c>
-      <c r="L9" s="57">
+      <c r="L9" s="40">
         <v>9</v>
       </c>
-      <c r="M9" s="57">
+      <c r="M9" s="40">
         <v>6</v>
       </c>
-      <c r="N9" s="57">
+      <c r="N9" s="40">
         <v>7</v>
       </c>
-      <c r="O9" s="58">
+      <c r="O9" s="41">
         <v>1263</v>
       </c>
-      <c r="P9" s="57">
+      <c r="P9" s="40">
         <v>1363</v>
       </c>
-      <c r="Q9" s="57">
+      <c r="Q9" s="40">
         <v>179</v>
       </c>
-      <c r="R9" s="57">
+      <c r="R9" s="40">
         <v>150</v>
       </c>
-      <c r="S9" s="57">
+      <c r="S9" s="40">
         <v>126</v>
       </c>
-      <c r="T9" s="57">
+      <c r="T9" s="40">
         <v>79</v>
       </c>
-      <c r="U9" s="57">
+      <c r="U9" s="40">
         <v>75</v>
       </c>
-      <c r="V9" s="57">
+      <c r="V9" s="40">
         <v>203</v>
       </c>
-      <c r="W9" s="58">
+      <c r="W9" s="41">
         <v>551</v>
       </c>
-      <c r="X9" s="57">
+      <c r="X9" s="40">
         <v>1363</v>
       </c>
-      <c r="Y9" s="57">
+      <c r="Y9" s="40">
         <v>5</v>
       </c>
-      <c r="Z9" s="57">
+      <c r="Z9" s="40">
         <v>3</v>
       </c>
-      <c r="AA9" s="57">
-[...11 lines deleted...]
-      <c r="AE9" s="58">
+      <c r="AA9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AD9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="41">
         <v>1352</v>
       </c>
-      <c r="AF9" s="57">
+      <c r="AF9" s="40">
         <v>1363</v>
       </c>
-      <c r="AG9" s="57">
+      <c r="AG9" s="40">
         <v>190</v>
       </c>
-      <c r="AH9" s="57">
+      <c r="AH9" s="40">
         <v>76</v>
       </c>
-      <c r="AI9" s="57">
+      <c r="AI9" s="40">
         <v>4</v>
       </c>
-      <c r="AJ9" s="57">
+      <c r="AJ9" s="40">
         <v>79</v>
       </c>
-      <c r="AK9" s="57">
+      <c r="AK9" s="40">
         <v>25</v>
       </c>
-      <c r="AL9" s="57">
+      <c r="AL9" s="40">
         <v>6</v>
       </c>
-      <c r="AM9" s="57">
+      <c r="AM9" s="40">
         <v>1173</v>
       </c>
-      <c r="AN9" s="34"/>
-[...1 lines deleted...]
-      <c r="AP9" s="34"/>
+      <c r="AN9" s="23"/>
+      <c r="AO9" s="23"/>
+      <c r="AP9" s="23"/>
     </row>
-    <row r="10" spans="1:42" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="65">
+    <row r="10" spans="1:42" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48">
         <f>DATE(YEAR(A13)-1,5,1)</f>
         <v>44682</v>
       </c>
-      <c r="B10" s="29" t="str">
+      <c r="B10" s="20" t="str">
         <f>TEXT(A10,"ggg")</f>
         <v>令和</v>
       </c>
-      <c r="C10" s="66" t="str">
+      <c r="C10" s="5" t="str">
         <f>IF(TEXT(A10,"e")="1","元",TEXT(A10,"e"))</f>
         <v>4</v>
       </c>
-      <c r="D10" s="67" t="s">
+      <c r="D10" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="14"/>
-      <c r="F10" s="15" t="s">
+      <c r="E10" s="9"/>
+      <c r="F10" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="9"/>
-      <c r="H10" s="57">
+      <c r="G10" s="6"/>
+      <c r="H10" s="40">
         <v>1236</v>
       </c>
-      <c r="I10" s="57">
+      <c r="I10" s="40">
         <v>40</v>
       </c>
-      <c r="J10" s="57">
+      <c r="J10" s="40">
         <v>26</v>
       </c>
-      <c r="K10" s="57">
+      <c r="K10" s="40">
         <v>11</v>
       </c>
-      <c r="L10" s="57">
+      <c r="L10" s="40">
         <v>9</v>
       </c>
-      <c r="M10" s="57">
+      <c r="M10" s="40">
         <v>5</v>
       </c>
-      <c r="N10" s="57">
+      <c r="N10" s="40">
         <v>7</v>
       </c>
-      <c r="O10" s="58">
+      <c r="O10" s="41">
         <v>1138</v>
       </c>
-      <c r="P10" s="57">
+      <c r="P10" s="40">
         <v>1236</v>
       </c>
-      <c r="Q10" s="57">
+      <c r="Q10" s="40">
         <v>165</v>
       </c>
-      <c r="R10" s="57">
+      <c r="R10" s="40">
         <v>132</v>
       </c>
-      <c r="S10" s="57">
+      <c r="S10" s="40">
         <v>109</v>
       </c>
-      <c r="T10" s="57">
+      <c r="T10" s="40">
         <v>71</v>
       </c>
-      <c r="U10" s="57">
+      <c r="U10" s="40">
         <v>57</v>
       </c>
-      <c r="V10" s="57">
+      <c r="V10" s="40">
         <v>165</v>
       </c>
-      <c r="W10" s="58">
+      <c r="W10" s="41">
         <v>537</v>
       </c>
-      <c r="X10" s="57">
+      <c r="X10" s="40">
         <v>1236</v>
       </c>
-      <c r="Y10" s="57">
+      <c r="Y10" s="40">
         <v>4</v>
       </c>
-      <c r="Z10" s="57">
+      <c r="Z10" s="40">
         <v>3</v>
       </c>
-      <c r="AA10" s="57">
-[...11 lines deleted...]
-      <c r="AE10" s="58">
+      <c r="AA10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="41">
         <v>1229</v>
       </c>
-      <c r="AF10" s="57">
+      <c r="AF10" s="40">
         <v>1236</v>
       </c>
-      <c r="AG10" s="57">
+      <c r="AG10" s="40">
         <v>166</v>
       </c>
-      <c r="AH10" s="57">
+      <c r="AH10" s="40">
         <v>73</v>
       </c>
-      <c r="AI10" s="57">
+      <c r="AI10" s="40">
         <v>4</v>
       </c>
-      <c r="AJ10" s="57">
+      <c r="AJ10" s="40">
         <v>70</v>
       </c>
-      <c r="AK10" s="57">
+      <c r="AK10" s="40">
         <v>14</v>
       </c>
-      <c r="AL10" s="57">
+      <c r="AL10" s="40">
         <v>5</v>
       </c>
-      <c r="AM10" s="57">
+      <c r="AM10" s="40">
         <v>1070</v>
       </c>
     </row>
-    <row r="11" spans="1:42" s="34" customFormat="1" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F11" s="15" t="s">
+    <row r="11" spans="1:42" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G11" s="9"/>
-      <c r="H11" s="57">
+      <c r="G11" s="6"/>
+      <c r="H11" s="40">
         <v>127</v>
       </c>
-      <c r="I11" s="57">
-[...17 lines deleted...]
-      <c r="O11" s="58">
+      <c r="I11" s="40">
+        <v>0</v>
+      </c>
+      <c r="J11" s="40">
+        <v>1</v>
+      </c>
+      <c r="K11" s="40">
+        <v>0</v>
+      </c>
+      <c r="L11" s="40">
+        <v>0</v>
+      </c>
+      <c r="M11" s="40">
+        <v>1</v>
+      </c>
+      <c r="N11" s="40">
+        <v>0</v>
+      </c>
+      <c r="O11" s="41">
         <v>125</v>
       </c>
-      <c r="P11" s="57">
+      <c r="P11" s="40">
         <v>127</v>
       </c>
-      <c r="Q11" s="57">
+      <c r="Q11" s="40">
         <v>14</v>
       </c>
-      <c r="R11" s="57">
+      <c r="R11" s="40">
         <v>18</v>
       </c>
-      <c r="S11" s="57">
+      <c r="S11" s="40">
         <v>17</v>
       </c>
-      <c r="T11" s="57">
+      <c r="T11" s="40">
         <v>8</v>
       </c>
-      <c r="U11" s="57">
+      <c r="U11" s="40">
         <v>18</v>
       </c>
-      <c r="V11" s="57">
+      <c r="V11" s="40">
         <v>38</v>
       </c>
-      <c r="W11" s="58">
+      <c r="W11" s="41">
         <v>14</v>
       </c>
-      <c r="X11" s="57">
+      <c r="X11" s="40">
         <v>127</v>
       </c>
-      <c r="Y11" s="57">
-[...17 lines deleted...]
-      <c r="AE11" s="58">
+      <c r="Y11" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="41">
         <v>123</v>
       </c>
-      <c r="AF11" s="57">
+      <c r="AF11" s="40">
         <v>127</v>
       </c>
-      <c r="AG11" s="57">
+      <c r="AG11" s="40">
         <v>24</v>
       </c>
-      <c r="AH11" s="57">
+      <c r="AH11" s="40">
         <v>3</v>
       </c>
-      <c r="AI11" s="57">
-[...2 lines deleted...]
-      <c r="AJ11" s="57">
+      <c r="AI11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="40">
         <v>9</v>
       </c>
-      <c r="AK11" s="57">
+      <c r="AK11" s="40">
         <v>11</v>
       </c>
-      <c r="AL11" s="57">
-[...2 lines deleted...]
-      <c r="AM11" s="57">
+      <c r="AL11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="40">
         <v>103</v>
       </c>
     </row>
-    <row r="12" spans="1:42" s="34" customFormat="1" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F12" s="15" t="s">
+    <row r="12" spans="1:42" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="G12" s="9"/>
-      <c r="H12" s="57">
+      <c r="G12" s="6"/>
+      <c r="H12" s="40">
         <v>1328</v>
       </c>
-      <c r="I12" s="57">
+      <c r="I12" s="40">
         <v>33</v>
       </c>
-      <c r="J12" s="57">
+      <c r="J12" s="40">
         <v>26</v>
       </c>
-      <c r="K12" s="57">
+      <c r="K12" s="40">
         <v>17</v>
       </c>
-      <c r="L12" s="57">
+      <c r="L12" s="40">
         <v>13</v>
       </c>
-      <c r="M12" s="57">
+      <c r="M12" s="40">
         <v>9</v>
       </c>
-      <c r="N12" s="57">
+      <c r="N12" s="40">
         <v>18</v>
       </c>
-      <c r="O12" s="58">
+      <c r="O12" s="41">
         <v>1212</v>
       </c>
-      <c r="P12" s="57">
+      <c r="P12" s="40">
         <v>1328</v>
       </c>
-      <c r="Q12" s="57">
+      <c r="Q12" s="40">
         <v>186</v>
       </c>
-      <c r="R12" s="57">
+      <c r="R12" s="40">
         <v>154</v>
       </c>
-      <c r="S12" s="57">
+      <c r="S12" s="40">
         <v>103</v>
       </c>
-      <c r="T12" s="57">
+      <c r="T12" s="40">
         <v>76</v>
       </c>
-      <c r="U12" s="57">
+      <c r="U12" s="40">
         <v>75</v>
       </c>
-      <c r="V12" s="57">
+      <c r="V12" s="40">
         <v>158</v>
       </c>
-      <c r="W12" s="58">
+      <c r="W12" s="41">
         <v>576</v>
       </c>
-      <c r="X12" s="57">
+      <c r="X12" s="40">
         <v>1328</v>
       </c>
-      <c r="Y12" s="57">
+      <c r="Y12" s="40">
         <v>14</v>
       </c>
-      <c r="Z12" s="57">
-[...14 lines deleted...]
-      <c r="AE12" s="58">
+      <c r="Z12" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="40">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="41">
         <v>1312</v>
       </c>
-      <c r="AF12" s="57">
+      <c r="AF12" s="40">
         <v>1328</v>
       </c>
-      <c r="AG12" s="57">
+      <c r="AG12" s="40">
         <v>183</v>
       </c>
-      <c r="AH12" s="57">
+      <c r="AH12" s="40">
         <v>78</v>
       </c>
-      <c r="AI12" s="57">
+      <c r="AI12" s="40">
         <v>3</v>
       </c>
-      <c r="AJ12" s="57">
+      <c r="AJ12" s="40">
         <v>80</v>
       </c>
-      <c r="AK12" s="57">
+      <c r="AK12" s="40">
         <v>21</v>
       </c>
-      <c r="AL12" s="57">
-[...2 lines deleted...]
-      <c r="AM12" s="57">
+      <c r="AL12" s="40">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="40">
         <v>1145</v>
       </c>
     </row>
-    <row r="13" spans="1:42" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A13" s="64">
+    <row r="13" spans="1:42" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47">
         <f>DATE(YEAR(A16)-1,5,1)</f>
         <v>45047</v>
       </c>
-      <c r="B13" s="29" t="str">
+      <c r="B13" s="20" t="str">
         <f>IF(TEXT(A10,"ggg")=TEXT(A13,"ggg"),"",TEXT(A13,"ggg"))</f>
         <v/>
       </c>
-      <c r="C13" s="66" t="str">
+      <c r="C13" s="5" t="str">
         <f>IF(TEXT(A13,"e")="1","元",TEXT(A13,"e"))</f>
         <v>5</v>
       </c>
-      <c r="D13" s="67" t="str">
+      <c r="D13" s="49" t="str">
         <f>IF(TEXT(A10,"ggg")=TEXT(A13,"ggg"),"","年")</f>
         <v/>
       </c>
-      <c r="E13" s="14"/>
-      <c r="F13" s="15" t="s">
+      <c r="E13" s="9"/>
+      <c r="F13" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="9"/>
-      <c r="H13" s="57">
+      <c r="G13" s="6"/>
+      <c r="H13" s="40">
         <v>1212</v>
       </c>
-      <c r="I13" s="57">
+      <c r="I13" s="40">
         <v>33</v>
       </c>
-      <c r="J13" s="57">
+      <c r="J13" s="40">
         <v>25</v>
       </c>
-      <c r="K13" s="57">
+      <c r="K13" s="40">
         <v>17</v>
       </c>
-      <c r="L13" s="57">
+      <c r="L13" s="40">
         <v>13</v>
       </c>
-      <c r="M13" s="57">
+      <c r="M13" s="40">
         <v>9</v>
       </c>
-      <c r="N13" s="57">
+      <c r="N13" s="40">
         <v>18</v>
       </c>
-      <c r="O13" s="58">
+      <c r="O13" s="41">
         <v>1097</v>
       </c>
-      <c r="P13" s="57">
+      <c r="P13" s="40">
         <v>1212</v>
       </c>
-      <c r="Q13" s="57">
+      <c r="Q13" s="40">
         <v>174</v>
       </c>
-      <c r="R13" s="57">
+      <c r="R13" s="40">
         <v>144</v>
       </c>
-      <c r="S13" s="57">
+      <c r="S13" s="40">
         <v>90</v>
       </c>
-      <c r="T13" s="57">
+      <c r="T13" s="40">
         <v>63</v>
       </c>
-      <c r="U13" s="57">
+      <c r="U13" s="40">
         <v>61</v>
       </c>
-      <c r="V13" s="57">
+      <c r="V13" s="40">
         <v>116</v>
       </c>
-      <c r="W13" s="58">
+      <c r="W13" s="41">
         <v>564</v>
       </c>
-      <c r="X13" s="57">
+      <c r="X13" s="40">
         <v>1212</v>
       </c>
-      <c r="Y13" s="57">
+      <c r="Y13" s="40">
         <v>8</v>
       </c>
-      <c r="Z13" s="57">
-[...14 lines deleted...]
-      <c r="AE13" s="58">
+      <c r="Z13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="41">
         <v>1204</v>
       </c>
-      <c r="AF13" s="57">
+      <c r="AF13" s="40">
         <v>1212</v>
       </c>
-      <c r="AG13" s="57">
+      <c r="AG13" s="40">
         <v>164</v>
       </c>
-      <c r="AH13" s="57">
+      <c r="AH13" s="40">
         <v>74</v>
       </c>
-      <c r="AI13" s="57">
+      <c r="AI13" s="40">
         <v>3</v>
       </c>
-      <c r="AJ13" s="57">
+      <c r="AJ13" s="40">
         <v>72</v>
       </c>
-      <c r="AK13" s="57">
+      <c r="AK13" s="40">
         <v>14</v>
       </c>
-      <c r="AL13" s="57">
-[...2 lines deleted...]
-      <c r="AM13" s="57">
+      <c r="AL13" s="40">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="40">
         <v>1048</v>
       </c>
     </row>
-    <row r="14" spans="1:42" s="34" customFormat="1" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F14" s="15" t="s">
+    <row r="14" spans="1:42" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47"/>
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="9"/>
-      <c r="H14" s="57">
+      <c r="G14" s="6"/>
+      <c r="H14" s="40">
         <v>116</v>
       </c>
-      <c r="I14" s="57">
-[...17 lines deleted...]
-      <c r="O14" s="58">
+      <c r="I14" s="40">
+        <v>0</v>
+      </c>
+      <c r="J14" s="40">
+        <v>1</v>
+      </c>
+      <c r="K14" s="40">
+        <v>0</v>
+      </c>
+      <c r="L14" s="40">
+        <v>0</v>
+      </c>
+      <c r="M14" s="40">
+        <v>0</v>
+      </c>
+      <c r="N14" s="40">
+        <v>0</v>
+      </c>
+      <c r="O14" s="41">
         <v>115</v>
       </c>
-      <c r="P14" s="57">
+      <c r="P14" s="40">
         <v>116</v>
       </c>
-      <c r="Q14" s="57">
+      <c r="Q14" s="40">
         <v>12</v>
       </c>
-      <c r="R14" s="57">
+      <c r="R14" s="40">
         <v>10</v>
       </c>
-      <c r="S14" s="57">
+      <c r="S14" s="40">
         <v>13</v>
       </c>
-      <c r="T14" s="57">
+      <c r="T14" s="40">
         <v>13</v>
       </c>
-      <c r="U14" s="57">
+      <c r="U14" s="40">
         <v>14</v>
       </c>
-      <c r="V14" s="57">
+      <c r="V14" s="40">
         <v>42</v>
       </c>
-      <c r="W14" s="58">
+      <c r="W14" s="41">
         <v>12</v>
       </c>
-      <c r="X14" s="57">
+      <c r="X14" s="40">
         <v>116</v>
       </c>
-      <c r="Y14" s="57">
+      <c r="Y14" s="40">
         <v>6</v>
       </c>
-      <c r="Z14" s="57">
-[...14 lines deleted...]
-      <c r="AE14" s="58">
+      <c r="Z14" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="40">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="41">
         <v>108</v>
       </c>
-      <c r="AF14" s="57">
+      <c r="AF14" s="40">
         <v>116</v>
       </c>
-      <c r="AG14" s="57">
+      <c r="AG14" s="40">
         <v>19</v>
       </c>
-      <c r="AH14" s="57">
+      <c r="AH14" s="40">
         <v>4</v>
       </c>
-      <c r="AI14" s="57">
-[...2 lines deleted...]
-      <c r="AJ14" s="57">
+      <c r="AI14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="40">
         <v>8</v>
       </c>
-      <c r="AK14" s="57">
+      <c r="AK14" s="40">
         <v>7</v>
       </c>
-      <c r="AL14" s="57">
-[...2 lines deleted...]
-      <c r="AM14" s="57">
+      <c r="AL14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="40">
         <v>97</v>
       </c>
     </row>
-    <row r="15" spans="1:42" ht="10.5" customHeight="1">
-[...40 lines deleted...]
-      <c r="AP15" s="34"/>
+    <row r="15" spans="1:42" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="46"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="37"/>
+      <c r="E15" s="9"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="43"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="42"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="43"/>
+      <c r="X15" s="42"/>
+      <c r="Y15" s="42"/>
+      <c r="Z15" s="42"/>
+      <c r="AA15" s="42"/>
+      <c r="AB15" s="42"/>
+      <c r="AC15" s="42"/>
+      <c r="AD15" s="42"/>
+      <c r="AE15" s="43"/>
+      <c r="AF15" s="42"/>
+      <c r="AG15" s="42"/>
+      <c r="AH15" s="42"/>
+      <c r="AI15" s="42"/>
+      <c r="AJ15" s="42"/>
+      <c r="AK15" s="42"/>
+      <c r="AL15" s="42"/>
+      <c r="AM15" s="42"/>
+      <c r="AN15" s="23"/>
+      <c r="AO15" s="23"/>
+      <c r="AP15" s="23"/>
     </row>
-    <row r="16" spans="1:42" s="35" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="71">
+    <row r="16" spans="1:42" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="53">
         <v>45413</v>
       </c>
-      <c r="B16" s="68" t="str">
+      <c r="B16" s="50" t="str">
         <f>IF(TEXT(A13,"ggg")=TEXT(A16,"ggg"),"",TEXT(A16,"ggg"))</f>
         <v/>
       </c>
-      <c r="C16" s="69" t="str">
+      <c r="C16" s="51" t="str">
         <f>IF(TEXT(A16,"e")="1","元",TEXT(A16,"e"))</f>
         <v>6</v>
       </c>
-      <c r="D16" s="70" t="str">
+      <c r="D16" s="52" t="str">
         <f>IF(TEXT(A13,"ggg")=TEXT(A16,"ggg"),"","年")</f>
         <v/>
       </c>
-      <c r="E16" s="16"/>
-      <c r="F16" s="17" t="s">
+      <c r="E16" s="11"/>
+      <c r="F16" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="G16" s="18"/>
-      <c r="H16" s="61">
+      <c r="G16" s="13"/>
+      <c r="H16" s="44">
         <v>1635</v>
       </c>
-      <c r="I16" s="61">
+      <c r="I16" s="44">
         <v>50</v>
       </c>
-      <c r="J16" s="61">
+      <c r="J16" s="44">
         <v>40</v>
       </c>
-      <c r="K16" s="61">
+      <c r="K16" s="44">
         <v>36</v>
       </c>
-      <c r="L16" s="61">
+      <c r="L16" s="44">
         <v>15</v>
       </c>
-      <c r="M16" s="61">
+      <c r="M16" s="44">
         <v>9</v>
       </c>
-      <c r="N16" s="61">
+      <c r="N16" s="44">
         <v>18</v>
       </c>
-      <c r="O16" s="62">
+      <c r="O16" s="45">
         <v>1467</v>
       </c>
-      <c r="P16" s="61">
+      <c r="P16" s="44">
         <v>1635</v>
       </c>
-      <c r="Q16" s="61">
+      <c r="Q16" s="44">
         <v>249</v>
       </c>
-      <c r="R16" s="61">
+      <c r="R16" s="44">
         <v>163</v>
       </c>
-      <c r="S16" s="61">
+      <c r="S16" s="44">
         <v>128</v>
       </c>
-      <c r="T16" s="61">
+      <c r="T16" s="44">
         <v>110</v>
       </c>
-      <c r="U16" s="61">
+      <c r="U16" s="44">
         <v>70</v>
       </c>
-      <c r="V16" s="61">
+      <c r="V16" s="44">
         <v>177</v>
       </c>
-      <c r="W16" s="62">
+      <c r="W16" s="45">
         <v>738</v>
       </c>
-      <c r="X16" s="61">
+      <c r="X16" s="44">
         <v>1635</v>
       </c>
-      <c r="Y16" s="61">
+      <c r="Y16" s="44">
         <v>8</v>
       </c>
-      <c r="Z16" s="61">
-[...14 lines deleted...]
-      <c r="AE16" s="62">
+      <c r="Z16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="45">
         <v>1626</v>
       </c>
-      <c r="AF16" s="61">
+      <c r="AF16" s="44">
         <v>1635</v>
       </c>
-      <c r="AG16" s="61">
+      <c r="AG16" s="44">
         <v>189</v>
       </c>
-      <c r="AH16" s="61">
+      <c r="AH16" s="44">
         <v>90</v>
       </c>
-      <c r="AI16" s="61">
-[...2 lines deleted...]
-      <c r="AJ16" s="61">
+      <c r="AI16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="44">
         <v>72</v>
       </c>
-      <c r="AK16" s="61">
+      <c r="AK16" s="44">
         <v>25</v>
       </c>
-      <c r="AL16" s="61">
-[...2 lines deleted...]
-      <c r="AM16" s="61">
+      <c r="AL16" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="44">
         <v>1446</v>
       </c>
-      <c r="AN16" s="47"/>
-[...1 lines deleted...]
-      <c r="AP16" s="47"/>
+      <c r="AN16" s="32"/>
+      <c r="AO16" s="32"/>
+      <c r="AP16" s="32"/>
     </row>
-    <row r="17" spans="1:42" s="35" customFormat="1" ht="15" customHeight="1">
-[...38 lines deleted...]
-      <c r="AP17" s="47"/>
+    <row r="17" spans="2:42" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E17" s="11"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
+      <c r="S17" s="42"/>
+      <c r="T17" s="42"/>
+      <c r="U17" s="42"/>
+      <c r="V17" s="42"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="42"/>
+      <c r="Y17" s="42"/>
+      <c r="Z17" s="42"/>
+      <c r="AA17" s="42"/>
+      <c r="AB17" s="42"/>
+      <c r="AC17" s="42"/>
+      <c r="AD17" s="42"/>
+      <c r="AE17" s="43"/>
+      <c r="AF17" s="42"/>
+      <c r="AG17" s="42"/>
+      <c r="AH17" s="42"/>
+      <c r="AI17" s="42"/>
+      <c r="AJ17" s="42"/>
+      <c r="AK17" s="42"/>
+      <c r="AL17" s="42"/>
+      <c r="AM17" s="42"/>
+      <c r="AN17" s="32"/>
+      <c r="AO17" s="32"/>
+      <c r="AP17" s="32"/>
     </row>
-    <row r="18" spans="1:42" s="35" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B18" s="80" t="s">
+    <row r="18" spans="2:42" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="80"/>
-[...4 lines deleted...]
-      <c r="H18" s="61">
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+      <c r="F18" s="61"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="44">
         <v>1494</v>
       </c>
-      <c r="I18" s="61">
+      <c r="I18" s="44">
         <v>50</v>
       </c>
-      <c r="J18" s="61">
+      <c r="J18" s="44">
         <v>38</v>
       </c>
-      <c r="K18" s="61">
+      <c r="K18" s="44">
         <v>36</v>
       </c>
-      <c r="L18" s="61">
+      <c r="L18" s="44">
         <v>15</v>
       </c>
-      <c r="M18" s="61">
+      <c r="M18" s="44">
         <v>9</v>
       </c>
-      <c r="N18" s="61">
+      <c r="N18" s="44">
         <v>18</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O18" s="45">
         <v>1328</v>
       </c>
-      <c r="P18" s="61">
+      <c r="P18" s="44">
         <v>1494</v>
       </c>
-      <c r="Q18" s="61">
+      <c r="Q18" s="44">
         <v>237</v>
       </c>
-      <c r="R18" s="61">
+      <c r="R18" s="44">
         <v>143</v>
       </c>
-      <c r="S18" s="61">
+      <c r="S18" s="44">
         <v>106</v>
       </c>
-      <c r="T18" s="61">
+      <c r="T18" s="44">
         <v>94</v>
       </c>
-      <c r="U18" s="61">
+      <c r="U18" s="44">
         <v>56</v>
       </c>
-      <c r="V18" s="61">
+      <c r="V18" s="44">
         <v>138</v>
       </c>
-      <c r="W18" s="62">
+      <c r="W18" s="45">
         <v>720</v>
       </c>
-      <c r="X18" s="61">
+      <c r="X18" s="44">
         <v>1494</v>
       </c>
-      <c r="Y18" s="61">
+      <c r="Y18" s="44">
         <v>2</v>
       </c>
-      <c r="Z18" s="61">
-[...14 lines deleted...]
-      <c r="AE18" s="62">
+      <c r="Z18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="45">
         <v>1492</v>
       </c>
-      <c r="AF18" s="61">
+      <c r="AF18" s="44">
         <v>1494</v>
       </c>
-      <c r="AG18" s="61">
+      <c r="AG18" s="44">
         <v>168</v>
       </c>
-      <c r="AH18" s="61">
+      <c r="AH18" s="44">
         <v>80</v>
       </c>
-      <c r="AI18" s="61">
-[...2 lines deleted...]
-      <c r="AJ18" s="61">
+      <c r="AI18" s="44">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="44">
         <v>68</v>
       </c>
-      <c r="AK18" s="61">
+      <c r="AK18" s="44">
         <v>18</v>
       </c>
-      <c r="AL18" s="61">
-[...2 lines deleted...]
-      <c r="AM18" s="61">
+      <c r="AL18" s="44">
+        <v>1</v>
+      </c>
+      <c r="AM18" s="44">
         <v>1326</v>
       </c>
-      <c r="AN18" s="47"/>
-[...1 lines deleted...]
-      <c r="AP18" s="47"/>
+      <c r="AN18" s="32"/>
+      <c r="AO18" s="32"/>
+      <c r="AP18" s="32"/>
     </row>
-    <row r="19" spans="1:42" ht="6" customHeight="1">
-[...3 lines deleted...]
-      <c r="E19" s="14"/>
+    <row r="19" spans="2:42" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
       <c r="F19" s="1"/>
-      <c r="G19" s="8"/>
-[...34 lines deleted...]
-      <c r="AP19" s="34"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42"/>
+      <c r="V19" s="42"/>
+      <c r="W19" s="43"/>
+      <c r="X19" s="42"/>
+      <c r="Y19" s="42"/>
+      <c r="Z19" s="42"/>
+      <c r="AA19" s="42"/>
+      <c r="AB19" s="42"/>
+      <c r="AC19" s="42"/>
+      <c r="AD19" s="42"/>
+      <c r="AE19" s="43"/>
+      <c r="AF19" s="42"/>
+      <c r="AG19" s="42"/>
+      <c r="AH19" s="42"/>
+      <c r="AI19" s="42"/>
+      <c r="AJ19" s="42"/>
+      <c r="AK19" s="42"/>
+      <c r="AL19" s="42"/>
+      <c r="AM19" s="42"/>
+      <c r="AN19" s="23"/>
+      <c r="AO19" s="23"/>
+      <c r="AP19" s="23"/>
     </row>
-    <row r="20" spans="1:42" ht="15" customHeight="1">
-      <c r="B20" s="73" t="s">
+    <row r="20" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="73"/>
-[...4 lines deleted...]
-      <c r="H20" s="59">
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="42">
+        <v>13</v>
+      </c>
+      <c r="I20" s="42">
+        <v>0</v>
+      </c>
+      <c r="J20" s="42">
+        <v>0</v>
+      </c>
+      <c r="K20" s="42">
+        <v>0</v>
+      </c>
+      <c r="L20" s="42">
+        <v>0</v>
+      </c>
+      <c r="M20" s="42">
+        <v>0</v>
+      </c>
+      <c r="N20" s="42">
+        <v>0</v>
+      </c>
+      <c r="O20" s="43">
+        <v>13</v>
+      </c>
+      <c r="P20" s="42">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>5</v>
+      </c>
+      <c r="R20" s="42">
+        <v>5</v>
+      </c>
+      <c r="S20" s="42">
+        <v>0</v>
+      </c>
+      <c r="T20" s="42">
+        <v>2</v>
+      </c>
+      <c r="U20" s="42">
+        <v>0</v>
+      </c>
+      <c r="V20" s="42">
+        <v>0</v>
+      </c>
+      <c r="W20" s="43">
+        <v>1</v>
+      </c>
+      <c r="X20" s="42">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="43">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="42">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="42">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="23"/>
+      <c r="AO20" s="23"/>
+      <c r="AP20" s="23"/>
+    </row>
+    <row r="21" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="42">
+        <v>0</v>
+      </c>
+      <c r="I21" s="42">
+        <v>0</v>
+      </c>
+      <c r="J21" s="42">
+        <v>0</v>
+      </c>
+      <c r="K21" s="42">
+        <v>0</v>
+      </c>
+      <c r="L21" s="42">
+        <v>0</v>
+      </c>
+      <c r="M21" s="42">
+        <v>0</v>
+      </c>
+      <c r="N21" s="42">
+        <v>0</v>
+      </c>
+      <c r="O21" s="43">
+        <v>0</v>
+      </c>
+      <c r="P21" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>0</v>
+      </c>
+      <c r="R21" s="42">
+        <v>0</v>
+      </c>
+      <c r="S21" s="42">
+        <v>0</v>
+      </c>
+      <c r="T21" s="42">
+        <v>0</v>
+      </c>
+      <c r="U21" s="42">
+        <v>0</v>
+      </c>
+      <c r="V21" s="42">
+        <v>0</v>
+      </c>
+      <c r="W21" s="43">
+        <v>0</v>
+      </c>
+      <c r="X21" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AP21" s="23"/>
+    </row>
+    <row r="22" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="42">
+        <v>8</v>
+      </c>
+      <c r="I22" s="42">
+        <v>0</v>
+      </c>
+      <c r="J22" s="42">
+        <v>1</v>
+      </c>
+      <c r="K22" s="42">
+        <v>0</v>
+      </c>
+      <c r="L22" s="42">
+        <v>0</v>
+      </c>
+      <c r="M22" s="42">
+        <v>0</v>
+      </c>
+      <c r="N22" s="42">
+        <v>0</v>
+      </c>
+      <c r="O22" s="43">
+        <v>7</v>
+      </c>
+      <c r="P22" s="42">
+        <v>8</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>1</v>
+      </c>
+      <c r="R22" s="42">
+        <v>1</v>
+      </c>
+      <c r="S22" s="42">
+        <v>0</v>
+      </c>
+      <c r="T22" s="42">
+        <v>0</v>
+      </c>
+      <c r="U22" s="42">
+        <v>2</v>
+      </c>
+      <c r="V22" s="42">
+        <v>1</v>
+      </c>
+      <c r="W22" s="43">
+        <v>3</v>
+      </c>
+      <c r="X22" s="42">
+        <v>8</v>
+      </c>
+      <c r="Y22" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="43">
+        <v>8</v>
+      </c>
+      <c r="AF22" s="42">
+        <v>8</v>
+      </c>
+      <c r="AG22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="42">
+        <v>8</v>
+      </c>
+      <c r="AN22" s="23"/>
+      <c r="AO22" s="23"/>
+      <c r="AP22" s="23"/>
+    </row>
+    <row r="23" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="54"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="42">
+        <v>189</v>
+      </c>
+      <c r="I23" s="42">
+        <v>6</v>
+      </c>
+      <c r="J23" s="42">
+        <v>8</v>
+      </c>
+      <c r="K23" s="42">
+        <v>9</v>
+      </c>
+      <c r="L23" s="42">
+        <v>0</v>
+      </c>
+      <c r="M23" s="42">
+        <v>0</v>
+      </c>
+      <c r="N23" s="42">
+        <v>1</v>
+      </c>
+      <c r="O23" s="43">
+        <v>165</v>
+      </c>
+      <c r="P23" s="42">
+        <v>189</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>29</v>
+      </c>
+      <c r="R23" s="42">
+        <v>14</v>
+      </c>
+      <c r="S23" s="42">
+        <v>20</v>
+      </c>
+      <c r="T23" s="42">
+        <v>13</v>
+      </c>
+      <c r="U23" s="42">
+        <v>8</v>
+      </c>
+      <c r="V23" s="42">
+        <v>20</v>
+      </c>
+      <c r="W23" s="43">
+        <v>85</v>
+      </c>
+      <c r="X23" s="42">
+        <v>189</v>
+      </c>
+      <c r="Y23" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="43">
+        <v>188</v>
+      </c>
+      <c r="AF23" s="42">
+        <v>189</v>
+      </c>
+      <c r="AG23" s="42">
+        <v>11</v>
+      </c>
+      <c r="AH23" s="42">
+        <v>10</v>
+      </c>
+      <c r="AI23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="42">
+        <v>1</v>
+      </c>
+      <c r="AK23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="42">
+        <v>178</v>
+      </c>
+      <c r="AN23" s="23"/>
+      <c r="AO23" s="23"/>
+      <c r="AP23" s="23"/>
+    </row>
+    <row r="24" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="42">
+        <v>603</v>
+      </c>
+      <c r="I24" s="42">
+        <v>35</v>
+      </c>
+      <c r="J24" s="42">
+        <v>18</v>
+      </c>
+      <c r="K24" s="42">
+        <v>9</v>
+      </c>
+      <c r="L24" s="42">
+        <v>9</v>
+      </c>
+      <c r="M24" s="42">
+        <v>0</v>
+      </c>
+      <c r="N24" s="42">
+        <v>2</v>
+      </c>
+      <c r="O24" s="43">
+        <v>530</v>
+      </c>
+      <c r="P24" s="42">
+        <v>603</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>89</v>
+      </c>
+      <c r="R24" s="42">
+        <v>64</v>
+      </c>
+      <c r="S24" s="42">
+        <v>48</v>
+      </c>
+      <c r="T24" s="42">
+        <v>38</v>
+      </c>
+      <c r="U24" s="42">
+        <v>28</v>
+      </c>
+      <c r="V24" s="42">
+        <v>68</v>
+      </c>
+      <c r="W24" s="43">
+        <v>268</v>
+      </c>
+      <c r="X24" s="42">
+        <v>603</v>
+      </c>
+      <c r="Y24" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="43">
+        <v>603</v>
+      </c>
+      <c r="AF24" s="42">
+        <v>603</v>
+      </c>
+      <c r="AG24" s="42">
+        <v>83</v>
+      </c>
+      <c r="AH24" s="42">
+        <v>50</v>
+      </c>
+      <c r="AI24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="42">
+        <v>26</v>
+      </c>
+      <c r="AK24" s="42">
+        <v>7</v>
+      </c>
+      <c r="AL24" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="42">
+        <v>520</v>
+      </c>
+      <c r="AN24" s="23"/>
+      <c r="AO24" s="23"/>
+      <c r="AP24" s="23"/>
+    </row>
+    <row r="25" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="42">
+        <v>112</v>
+      </c>
+      <c r="I25" s="42">
+        <v>1</v>
+      </c>
+      <c r="J25" s="42">
+        <v>1</v>
+      </c>
+      <c r="K25" s="42">
+        <v>4</v>
+      </c>
+      <c r="L25" s="42">
+        <v>0</v>
+      </c>
+      <c r="M25" s="42">
+        <v>2</v>
+      </c>
+      <c r="N25" s="42">
+        <v>5</v>
+      </c>
+      <c r="O25" s="43">
+        <v>99</v>
+      </c>
+      <c r="P25" s="42">
+        <v>112</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>11</v>
+      </c>
+      <c r="R25" s="42">
+        <v>7</v>
+      </c>
+      <c r="S25" s="42">
+        <v>4</v>
+      </c>
+      <c r="T25" s="42">
+        <v>1</v>
+      </c>
+      <c r="U25" s="42">
+        <v>2</v>
+      </c>
+      <c r="V25" s="42">
+        <v>8</v>
+      </c>
+      <c r="W25" s="43">
+        <v>79</v>
+      </c>
+      <c r="X25" s="42">
+        <v>112</v>
+      </c>
+      <c r="Y25" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="43">
+        <v>112</v>
+      </c>
+      <c r="AF25" s="42">
+        <v>112</v>
+      </c>
+      <c r="AG25" s="42">
+        <v>21</v>
+      </c>
+      <c r="AH25" s="42">
+        <v>6</v>
+      </c>
+      <c r="AI25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="42">
+        <v>12</v>
+      </c>
+      <c r="AK25" s="42">
+        <v>3</v>
+      </c>
+      <c r="AL25" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="42">
+        <v>91</v>
+      </c>
+      <c r="AN25" s="23"/>
+      <c r="AO25" s="23"/>
+      <c r="AP25" s="23"/>
+    </row>
+    <row r="26" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="54"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="42">
+        <v>5</v>
+      </c>
+      <c r="I26" s="42">
+        <v>0</v>
+      </c>
+      <c r="J26" s="42">
+        <v>0</v>
+      </c>
+      <c r="K26" s="42">
+        <v>0</v>
+      </c>
+      <c r="L26" s="42">
+        <v>0</v>
+      </c>
+      <c r="M26" s="42">
+        <v>0</v>
+      </c>
+      <c r="N26" s="42">
+        <v>0</v>
+      </c>
+      <c r="O26" s="43">
+        <v>5</v>
+      </c>
+      <c r="P26" s="42">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>2</v>
+      </c>
+      <c r="R26" s="42">
+        <v>1</v>
+      </c>
+      <c r="S26" s="42">
+        <v>0</v>
+      </c>
+      <c r="T26" s="42">
+        <v>0</v>
+      </c>
+      <c r="U26" s="42">
+        <v>0</v>
+      </c>
+      <c r="V26" s="42">
+        <v>0</v>
+      </c>
+      <c r="W26" s="43">
+        <v>2</v>
+      </c>
+      <c r="X26" s="42">
+        <v>5</v>
+      </c>
+      <c r="Y26" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="43">
+        <v>5</v>
+      </c>
+      <c r="AF26" s="42">
+        <v>5</v>
+      </c>
+      <c r="AG26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="42">
+        <v>5</v>
+      </c>
+      <c r="AN26" s="23"/>
+      <c r="AO26" s="23"/>
+      <c r="AP26" s="23"/>
+    </row>
+    <row r="27" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="42">
+        <v>99</v>
+      </c>
+      <c r="I27" s="42">
+        <v>2</v>
+      </c>
+      <c r="J27" s="42">
+        <v>6</v>
+      </c>
+      <c r="K27" s="42">
+        <v>5</v>
+      </c>
+      <c r="L27" s="42">
+        <v>1</v>
+      </c>
+      <c r="M27" s="42">
+        <v>0</v>
+      </c>
+      <c r="N27" s="42">
+        <v>0</v>
+      </c>
+      <c r="O27" s="43">
+        <v>85</v>
+      </c>
+      <c r="P27" s="42">
+        <v>99</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>23</v>
+      </c>
+      <c r="R27" s="42">
+        <v>11</v>
+      </c>
+      <c r="S27" s="42">
+        <v>5</v>
+      </c>
+      <c r="T27" s="42">
+        <v>5</v>
+      </c>
+      <c r="U27" s="42">
+        <v>2</v>
+      </c>
+      <c r="V27" s="42">
+        <v>1</v>
+      </c>
+      <c r="W27" s="43">
+        <v>52</v>
+      </c>
+      <c r="X27" s="42">
+        <v>99</v>
+      </c>
+      <c r="Y27" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="43">
+        <v>99</v>
+      </c>
+      <c r="AF27" s="42">
+        <v>99</v>
+      </c>
+      <c r="AG27" s="42">
+        <v>9</v>
+      </c>
+      <c r="AH27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="42">
+        <v>6</v>
+      </c>
+      <c r="AK27" s="42">
+        <v>3</v>
+      </c>
+      <c r="AL27" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="42">
+        <v>90</v>
+      </c>
+      <c r="AN27" s="23"/>
+      <c r="AO27" s="23"/>
+      <c r="AP27" s="23"/>
+    </row>
+    <row r="28" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="54"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="42">
+        <v>100</v>
+      </c>
+      <c r="I28" s="42">
+        <v>4</v>
+      </c>
+      <c r="J28" s="42">
+        <v>3</v>
+      </c>
+      <c r="K28" s="42">
+        <v>4</v>
+      </c>
+      <c r="L28" s="42">
+        <v>3</v>
+      </c>
+      <c r="M28" s="42">
+        <v>5</v>
+      </c>
+      <c r="N28" s="42">
+        <v>5</v>
+      </c>
+      <c r="O28" s="43">
+        <v>76</v>
+      </c>
+      <c r="P28" s="42">
+        <v>100</v>
+      </c>
+      <c r="Q28" s="42">
         <v>15</v>
       </c>
-      <c r="I20" s="59">
-[...23 lines deleted...]
-      <c r="Q20" s="59">
+      <c r="R28" s="42">
+        <v>13</v>
+      </c>
+      <c r="S28" s="42">
+        <v>8</v>
+      </c>
+      <c r="T28" s="42">
+        <v>9</v>
+      </c>
+      <c r="U28" s="42">
+        <v>2</v>
+      </c>
+      <c r="V28" s="42">
+        <v>1</v>
+      </c>
+      <c r="W28" s="43">
+        <v>52</v>
+      </c>
+      <c r="X28" s="42">
+        <v>100</v>
+      </c>
+      <c r="Y28" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="43">
+        <v>100</v>
+      </c>
+      <c r="AF28" s="42">
+        <v>100</v>
+      </c>
+      <c r="AG28" s="42">
+        <v>9</v>
+      </c>
+      <c r="AH28" s="42">
+        <v>2</v>
+      </c>
+      <c r="AI28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="42">
+        <v>7</v>
+      </c>
+      <c r="AK28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="42">
+        <v>91</v>
+      </c>
+      <c r="AN28" s="23"/>
+      <c r="AO28" s="23"/>
+      <c r="AP28" s="23"/>
+    </row>
+    <row r="29" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="42">
+        <v>329</v>
+      </c>
+      <c r="I29" s="42">
+        <v>2</v>
+      </c>
+      <c r="J29" s="42">
+        <v>1</v>
+      </c>
+      <c r="K29" s="42">
         <v>5</v>
       </c>
-      <c r="R20" s="59">
+      <c r="L29" s="42">
+        <v>2</v>
+      </c>
+      <c r="M29" s="42">
+        <v>2</v>
+      </c>
+      <c r="N29" s="42">
+        <v>4</v>
+      </c>
+      <c r="O29" s="43">
+        <v>313</v>
+      </c>
+      <c r="P29" s="42">
+        <v>329</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>57</v>
+      </c>
+      <c r="R29" s="42">
+        <v>25</v>
+      </c>
+      <c r="S29" s="42">
+        <v>19</v>
+      </c>
+      <c r="T29" s="42">
+        <v>21</v>
+      </c>
+      <c r="U29" s="42">
+        <v>11</v>
+      </c>
+      <c r="V29" s="42">
+        <v>27</v>
+      </c>
+      <c r="W29" s="43">
+        <v>169</v>
+      </c>
+      <c r="X29" s="42">
+        <v>329</v>
+      </c>
+      <c r="Y29" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="43">
+        <v>329</v>
+      </c>
+      <c r="AF29" s="42">
+        <v>329</v>
+      </c>
+      <c r="AG29" s="42">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="42">
+        <v>12</v>
+      </c>
+      <c r="AI29" s="42">
+        <v>1</v>
+      </c>
+      <c r="AJ29" s="42">
+        <v>10</v>
+      </c>
+      <c r="AK29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="42">
+        <v>306</v>
+      </c>
+      <c r="AN29" s="23"/>
+      <c r="AO29" s="23"/>
+      <c r="AP29" s="23"/>
+    </row>
+    <row r="30" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="42">
+        <v>10</v>
+      </c>
+      <c r="I30" s="42">
+        <v>0</v>
+      </c>
+      <c r="J30" s="42">
+        <v>0</v>
+      </c>
+      <c r="K30" s="42">
+        <v>0</v>
+      </c>
+      <c r="L30" s="42">
+        <v>0</v>
+      </c>
+      <c r="M30" s="42">
+        <v>0</v>
+      </c>
+      <c r="N30" s="42">
+        <v>0</v>
+      </c>
+      <c r="O30" s="43">
+        <v>10</v>
+      </c>
+      <c r="P30" s="42">
+        <v>10</v>
+      </c>
+      <c r="Q30" s="42">
+        <v>0</v>
+      </c>
+      <c r="R30" s="42">
+        <v>2</v>
+      </c>
+      <c r="S30" s="42">
+        <v>0</v>
+      </c>
+      <c r="T30" s="42">
+        <v>0</v>
+      </c>
+      <c r="U30" s="42">
+        <v>1</v>
+      </c>
+      <c r="V30" s="42">
+        <v>3</v>
+      </c>
+      <c r="W30" s="43">
+        <v>4</v>
+      </c>
+      <c r="X30" s="42">
+        <v>10</v>
+      </c>
+      <c r="Y30" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="43">
+        <v>10</v>
+      </c>
+      <c r="AF30" s="42">
+        <v>10</v>
+      </c>
+      <c r="AG30" s="42">
+        <v>2</v>
+      </c>
+      <c r="AH30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="42">
+        <v>2</v>
+      </c>
+      <c r="AK30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="42">
+        <v>8</v>
+      </c>
+      <c r="AN30" s="23"/>
+      <c r="AO30" s="23"/>
+      <c r="AP30" s="23"/>
+    </row>
+    <row r="31" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="42">
+        <v>0</v>
+      </c>
+      <c r="I31" s="42">
+        <v>0</v>
+      </c>
+      <c r="J31" s="42">
+        <v>0</v>
+      </c>
+      <c r="K31" s="42">
+        <v>0</v>
+      </c>
+      <c r="L31" s="42">
+        <v>0</v>
+      </c>
+      <c r="M31" s="42">
+        <v>0</v>
+      </c>
+      <c r="N31" s="42">
+        <v>0</v>
+      </c>
+      <c r="O31" s="43">
+        <v>0</v>
+      </c>
+      <c r="P31" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="42">
+        <v>0</v>
+      </c>
+      <c r="R31" s="42">
+        <v>0</v>
+      </c>
+      <c r="S31" s="42">
+        <v>0</v>
+      </c>
+      <c r="T31" s="42">
+        <v>0</v>
+      </c>
+      <c r="U31" s="42">
+        <v>0</v>
+      </c>
+      <c r="V31" s="42">
+        <v>0</v>
+      </c>
+      <c r="W31" s="43">
+        <v>0</v>
+      </c>
+      <c r="X31" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="23"/>
+      <c r="AO31" s="23"/>
+      <c r="AP31" s="23"/>
+    </row>
+    <row r="32" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="54"/>
+      <c r="D32" s="54"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="42">
+        <v>2</v>
+      </c>
+      <c r="I32" s="42">
+        <v>0</v>
+      </c>
+      <c r="J32" s="42">
+        <v>0</v>
+      </c>
+      <c r="K32" s="42">
+        <v>0</v>
+      </c>
+      <c r="L32" s="42">
+        <v>0</v>
+      </c>
+      <c r="M32" s="42">
+        <v>0</v>
+      </c>
+      <c r="N32" s="42">
+        <v>0</v>
+      </c>
+      <c r="O32" s="43">
+        <v>2</v>
+      </c>
+      <c r="P32" s="42">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="42">
+        <v>2</v>
+      </c>
+      <c r="R32" s="42">
+        <v>0</v>
+      </c>
+      <c r="S32" s="42">
+        <v>0</v>
+      </c>
+      <c r="T32" s="42">
+        <v>0</v>
+      </c>
+      <c r="U32" s="42">
+        <v>0</v>
+      </c>
+      <c r="V32" s="42">
+        <v>0</v>
+      </c>
+      <c r="W32" s="43">
+        <v>0</v>
+      </c>
+      <c r="X32" s="42">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="43">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="42">
+        <v>2</v>
+      </c>
+      <c r="AG32" s="42">
+        <v>1</v>
+      </c>
+      <c r="AH32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="42">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="42">
+        <v>1</v>
+      </c>
+      <c r="AN32" s="23"/>
+      <c r="AO32" s="23"/>
+      <c r="AP32" s="23"/>
+    </row>
+    <row r="33" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="54"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="42">
+        <v>4</v>
+      </c>
+      <c r="I33" s="42">
+        <v>0</v>
+      </c>
+      <c r="J33" s="42">
+        <v>0</v>
+      </c>
+      <c r="K33" s="42">
+        <v>0</v>
+      </c>
+      <c r="L33" s="42">
+        <v>0</v>
+      </c>
+      <c r="M33" s="42">
+        <v>0</v>
+      </c>
+      <c r="N33" s="42">
+        <v>0</v>
+      </c>
+      <c r="O33" s="43">
+        <v>4</v>
+      </c>
+      <c r="P33" s="42">
+        <v>4</v>
+      </c>
+      <c r="Q33" s="42">
+        <v>1</v>
+      </c>
+      <c r="R33" s="42">
+        <v>0</v>
+      </c>
+      <c r="S33" s="42">
+        <v>2</v>
+      </c>
+      <c r="T33" s="42">
+        <v>0</v>
+      </c>
+      <c r="U33" s="42">
+        <v>0</v>
+      </c>
+      <c r="V33" s="42">
+        <v>1</v>
+      </c>
+      <c r="W33" s="43">
+        <v>0</v>
+      </c>
+      <c r="X33" s="42">
+        <v>4</v>
+      </c>
+      <c r="Y33" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="43">
+        <v>3</v>
+      </c>
+      <c r="AF33" s="42">
+        <v>4</v>
+      </c>
+      <c r="AG33" s="42">
+        <v>2</v>
+      </c>
+      <c r="AH33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="42">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="42">
+        <v>1</v>
+      </c>
+      <c r="AL33" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="42">
+        <v>2</v>
+      </c>
+      <c r="AN33" s="23"/>
+      <c r="AO33" s="23"/>
+      <c r="AP33" s="23"/>
+    </row>
+    <row r="34" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="42">
+        <v>18</v>
+      </c>
+      <c r="I34" s="42">
+        <v>0</v>
+      </c>
+      <c r="J34" s="42">
+        <v>0</v>
+      </c>
+      <c r="K34" s="42">
+        <v>0</v>
+      </c>
+      <c r="L34" s="42">
+        <v>0</v>
+      </c>
+      <c r="M34" s="42">
+        <v>0</v>
+      </c>
+      <c r="N34" s="42">
+        <v>1</v>
+      </c>
+      <c r="O34" s="43">
+        <v>17</v>
+      </c>
+      <c r="P34" s="42">
+        <v>18</v>
+      </c>
+      <c r="Q34" s="42">
+        <v>2</v>
+      </c>
+      <c r="R34" s="42">
+        <v>0</v>
+      </c>
+      <c r="S34" s="42">
+        <v>0</v>
+      </c>
+      <c r="T34" s="42">
+        <v>4</v>
+      </c>
+      <c r="U34" s="42">
+        <v>0</v>
+      </c>
+      <c r="V34" s="42">
+        <v>8</v>
+      </c>
+      <c r="W34" s="43">
+        <v>4</v>
+      </c>
+      <c r="X34" s="42">
+        <v>18</v>
+      </c>
+      <c r="Y34" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="43">
+        <v>18</v>
+      </c>
+      <c r="AF34" s="42">
+        <v>18</v>
+      </c>
+      <c r="AG34" s="42">
+        <v>7</v>
+      </c>
+      <c r="AH34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="42">
+        <v>2</v>
+      </c>
+      <c r="AK34" s="42">
+        <v>4</v>
+      </c>
+      <c r="AL34" s="42">
+        <v>1</v>
+      </c>
+      <c r="AM34" s="42">
+        <v>11</v>
+      </c>
+      <c r="AN34" s="23"/>
+      <c r="AO34" s="23"/>
+      <c r="AP34" s="23"/>
+    </row>
+    <row r="35" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="42">
+        <v>0</v>
+      </c>
+      <c r="I35" s="42">
+        <v>0</v>
+      </c>
+      <c r="J35" s="42">
+        <v>0</v>
+      </c>
+      <c r="K35" s="42">
+        <v>0</v>
+      </c>
+      <c r="L35" s="42">
+        <v>0</v>
+      </c>
+      <c r="M35" s="42">
+        <v>0</v>
+      </c>
+      <c r="N35" s="42">
+        <v>0</v>
+      </c>
+      <c r="O35" s="43">
+        <v>0</v>
+      </c>
+      <c r="P35" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="42">
+        <v>0</v>
+      </c>
+      <c r="R35" s="42">
+        <v>0</v>
+      </c>
+      <c r="S35" s="42">
+        <v>0</v>
+      </c>
+      <c r="T35" s="42">
+        <v>0</v>
+      </c>
+      <c r="U35" s="42">
+        <v>0</v>
+      </c>
+      <c r="V35" s="42">
+        <v>0</v>
+      </c>
+      <c r="W35" s="43">
+        <v>0</v>
+      </c>
+      <c r="X35" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="23"/>
+      <c r="AO35" s="23"/>
+      <c r="AP35" s="23"/>
+    </row>
+    <row r="36" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="42">
+        <v>2</v>
+      </c>
+      <c r="I36" s="42">
+        <v>0</v>
+      </c>
+      <c r="J36" s="42">
+        <v>0</v>
+      </c>
+      <c r="K36" s="42">
+        <v>0</v>
+      </c>
+      <c r="L36" s="42">
+        <v>0</v>
+      </c>
+      <c r="M36" s="42">
+        <v>0</v>
+      </c>
+      <c r="N36" s="42">
+        <v>0</v>
+      </c>
+      <c r="O36" s="43">
+        <v>2</v>
+      </c>
+      <c r="P36" s="42">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="42">
+        <v>0</v>
+      </c>
+      <c r="R36" s="42">
+        <v>0</v>
+      </c>
+      <c r="S36" s="42">
+        <v>0</v>
+      </c>
+      <c r="T36" s="42">
+        <v>1</v>
+      </c>
+      <c r="U36" s="42">
+        <v>0</v>
+      </c>
+      <c r="V36" s="42">
+        <v>0</v>
+      </c>
+      <c r="W36" s="43">
+        <v>1</v>
+      </c>
+      <c r="X36" s="42">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="43">
+        <v>2</v>
+      </c>
+      <c r="AF36" s="42">
+        <v>2</v>
+      </c>
+      <c r="AG36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="42">
+        <v>2</v>
+      </c>
+      <c r="AN36" s="23"/>
+      <c r="AO36" s="23"/>
+      <c r="AP36" s="23"/>
+    </row>
+    <row r="37" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="42"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="42"/>
+      <c r="L37" s="42"/>
+      <c r="M37" s="42"/>
+      <c r="N37" s="42"/>
+      <c r="O37" s="43"/>
+      <c r="P37" s="42"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="42"/>
+      <c r="S37" s="42"/>
+      <c r="T37" s="42"/>
+      <c r="U37" s="42"/>
+      <c r="V37" s="42"/>
+      <c r="W37" s="43"/>
+      <c r="X37" s="42"/>
+      <c r="Y37" s="42"/>
+      <c r="Z37" s="42"/>
+      <c r="AA37" s="42"/>
+      <c r="AB37" s="42"/>
+      <c r="AC37" s="42"/>
+      <c r="AD37" s="42"/>
+      <c r="AE37" s="43"/>
+      <c r="AF37" s="42"/>
+      <c r="AG37" s="42"/>
+      <c r="AH37" s="42"/>
+      <c r="AI37" s="42"/>
+      <c r="AJ37" s="42"/>
+      <c r="AK37" s="42"/>
+      <c r="AL37" s="42"/>
+      <c r="AM37" s="42"/>
+      <c r="AN37" s="23"/>
+      <c r="AO37" s="23"/>
+      <c r="AP37" s="23"/>
+    </row>
+    <row r="38" spans="2:42" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="61"/>
+      <c r="D38" s="61"/>
+      <c r="E38" s="61"/>
+      <c r="F38" s="61"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="44">
+        <v>141</v>
+      </c>
+      <c r="I38" s="44">
+        <v>0</v>
+      </c>
+      <c r="J38" s="44">
+        <v>2</v>
+      </c>
+      <c r="K38" s="44">
+        <v>0</v>
+      </c>
+      <c r="L38" s="44">
+        <v>0</v>
+      </c>
+      <c r="M38" s="44">
+        <v>0</v>
+      </c>
+      <c r="N38" s="44">
+        <v>0</v>
+      </c>
+      <c r="O38" s="45">
+        <v>139</v>
+      </c>
+      <c r="P38" s="44">
+        <v>141</v>
+      </c>
+      <c r="Q38" s="44">
+        <v>12</v>
+      </c>
+      <c r="R38" s="44">
+        <v>20</v>
+      </c>
+      <c r="S38" s="44">
+        <v>22</v>
+      </c>
+      <c r="T38" s="44">
+        <v>16</v>
+      </c>
+      <c r="U38" s="44">
+        <v>14</v>
+      </c>
+      <c r="V38" s="44">
+        <v>39</v>
+      </c>
+      <c r="W38" s="45">
+        <v>18</v>
+      </c>
+      <c r="X38" s="44">
+        <v>141</v>
+      </c>
+      <c r="Y38" s="44">
+        <v>6</v>
+      </c>
+      <c r="Z38" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="45">
+        <v>134</v>
+      </c>
+      <c r="AF38" s="44">
+        <v>141</v>
+      </c>
+      <c r="AG38" s="44">
+        <v>21</v>
+      </c>
+      <c r="AH38" s="44">
+        <v>10</v>
+      </c>
+      <c r="AI38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="44">
+        <v>4</v>
+      </c>
+      <c r="AK38" s="44">
+        <v>7</v>
+      </c>
+      <c r="AL38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="44">
+        <v>120</v>
+      </c>
+      <c r="AN38" s="32"/>
+      <c r="AO38" s="32"/>
+      <c r="AP38" s="32"/>
+    </row>
+    <row r="39" spans="2:42" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="42"/>
+      <c r="J39" s="42"/>
+      <c r="K39" s="42"/>
+      <c r="L39" s="42"/>
+      <c r="M39" s="42"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="43"/>
+      <c r="P39" s="42"/>
+      <c r="Q39" s="42"/>
+      <c r="R39" s="42"/>
+      <c r="S39" s="42"/>
+      <c r="T39" s="42"/>
+      <c r="U39" s="42"/>
+      <c r="V39" s="42"/>
+      <c r="W39" s="43"/>
+      <c r="X39" s="42"/>
+      <c r="Y39" s="42"/>
+      <c r="Z39" s="42"/>
+      <c r="AA39" s="42"/>
+      <c r="AB39" s="42"/>
+      <c r="AC39" s="42"/>
+      <c r="AD39" s="42"/>
+      <c r="AE39" s="43"/>
+      <c r="AF39" s="42"/>
+      <c r="AG39" s="42"/>
+      <c r="AH39" s="42"/>
+      <c r="AI39" s="42"/>
+      <c r="AJ39" s="42"/>
+      <c r="AK39" s="42"/>
+      <c r="AL39" s="42"/>
+      <c r="AM39" s="42"/>
+      <c r="AN39" s="23"/>
+      <c r="AO39" s="23"/>
+      <c r="AP39" s="23"/>
+    </row>
+    <row r="40" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="42">
+        <v>1</v>
+      </c>
+      <c r="I40" s="42">
+        <v>0</v>
+      </c>
+      <c r="J40" s="42">
+        <v>0</v>
+      </c>
+      <c r="K40" s="42">
+        <v>0</v>
+      </c>
+      <c r="L40" s="42">
+        <v>0</v>
+      </c>
+      <c r="M40" s="42">
+        <v>0</v>
+      </c>
+      <c r="N40" s="42">
+        <v>0</v>
+      </c>
+      <c r="O40" s="43">
+        <v>1</v>
+      </c>
+      <c r="P40" s="42">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="42">
+        <v>0</v>
+      </c>
+      <c r="R40" s="42">
+        <v>0</v>
+      </c>
+      <c r="S40" s="42">
+        <v>0</v>
+      </c>
+      <c r="T40" s="42">
+        <v>0</v>
+      </c>
+      <c r="U40" s="42">
+        <v>0</v>
+      </c>
+      <c r="V40" s="42">
+        <v>0</v>
+      </c>
+      <c r="W40" s="43">
+        <v>1</v>
+      </c>
+      <c r="X40" s="42">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="43">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="42">
+        <v>1</v>
+      </c>
+      <c r="AG40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="42">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AP40" s="23"/>
+    </row>
+    <row r="41" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="54"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="42">
+        <v>0</v>
+      </c>
+      <c r="I41" s="42">
+        <v>0</v>
+      </c>
+      <c r="J41" s="42">
+        <v>0</v>
+      </c>
+      <c r="K41" s="42">
+        <v>0</v>
+      </c>
+      <c r="L41" s="42">
+        <v>0</v>
+      </c>
+      <c r="M41" s="42">
+        <v>0</v>
+      </c>
+      <c r="N41" s="42">
+        <v>0</v>
+      </c>
+      <c r="O41" s="43">
+        <v>0</v>
+      </c>
+      <c r="P41" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="42">
+        <v>0</v>
+      </c>
+      <c r="R41" s="42">
+        <v>0</v>
+      </c>
+      <c r="S41" s="42">
+        <v>0</v>
+      </c>
+      <c r="T41" s="42">
+        <v>0</v>
+      </c>
+      <c r="U41" s="42">
+        <v>0</v>
+      </c>
+      <c r="V41" s="42">
+        <v>0</v>
+      </c>
+      <c r="W41" s="43">
+        <v>0</v>
+      </c>
+      <c r="X41" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="23"/>
+      <c r="AO41" s="23"/>
+      <c r="AP41" s="23"/>
+    </row>
+    <row r="42" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" s="54"/>
+      <c r="D42" s="54"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="42">
         <v>5</v>
       </c>
-      <c r="S20" s="59">
-[...2 lines deleted...]
-      <c r="T20" s="59">
+      <c r="I42" s="42">
+        <v>0</v>
+      </c>
+      <c r="J42" s="42">
+        <v>0</v>
+      </c>
+      <c r="K42" s="42">
+        <v>0</v>
+      </c>
+      <c r="L42" s="42">
+        <v>0</v>
+      </c>
+      <c r="M42" s="42">
+        <v>0</v>
+      </c>
+      <c r="N42" s="42">
+        <v>0</v>
+      </c>
+      <c r="O42" s="43">
+        <v>5</v>
+      </c>
+      <c r="P42" s="42">
+        <v>5</v>
+      </c>
+      <c r="Q42" s="42">
+        <v>0</v>
+      </c>
+      <c r="R42" s="42">
+        <v>2</v>
+      </c>
+      <c r="S42" s="42">
+        <v>2</v>
+      </c>
+      <c r="T42" s="42">
+        <v>0</v>
+      </c>
+      <c r="U42" s="42">
+        <v>0</v>
+      </c>
+      <c r="V42" s="42">
+        <v>0</v>
+      </c>
+      <c r="W42" s="43">
+        <v>1</v>
+      </c>
+      <c r="X42" s="42">
+        <v>5</v>
+      </c>
+      <c r="Y42" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="43">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="42">
+        <v>5</v>
+      </c>
+      <c r="AG42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="42">
+        <v>5</v>
+      </c>
+      <c r="AN42" s="23"/>
+      <c r="AO42" s="23"/>
+      <c r="AP42" s="23"/>
+    </row>
+    <row r="43" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="54"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="42">
+        <v>7</v>
+      </c>
+      <c r="I43" s="42">
+        <v>0</v>
+      </c>
+      <c r="J43" s="42">
+        <v>0</v>
+      </c>
+      <c r="K43" s="42">
+        <v>0</v>
+      </c>
+      <c r="L43" s="42">
+        <v>0</v>
+      </c>
+      <c r="M43" s="42">
+        <v>0</v>
+      </c>
+      <c r="N43" s="42">
+        <v>0</v>
+      </c>
+      <c r="O43" s="43">
+        <v>7</v>
+      </c>
+      <c r="P43" s="42">
+        <v>7</v>
+      </c>
+      <c r="Q43" s="42">
         <v>3</v>
       </c>
-      <c r="U20" s="59">
-[...5 lines deleted...]
-      <c r="W20" s="60">
+      <c r="R43" s="42">
+        <v>1</v>
+      </c>
+      <c r="S43" s="42">
+        <v>1</v>
+      </c>
+      <c r="T43" s="42">
+        <v>0</v>
+      </c>
+      <c r="U43" s="42">
+        <v>0</v>
+      </c>
+      <c r="V43" s="42">
+        <v>0</v>
+      </c>
+      <c r="W43" s="43">
         <v>2</v>
       </c>
-      <c r="X20" s="59">
-[...49 lines deleted...]
-      <c r="AP20" s="34"/>
+      <c r="X43" s="42">
+        <v>7</v>
+      </c>
+      <c r="Y43" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="43">
+        <v>6</v>
+      </c>
+      <c r="AF43" s="42">
+        <v>7</v>
+      </c>
+      <c r="AG43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL43" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="42">
+        <v>7</v>
+      </c>
+      <c r="AN43" s="23"/>
+      <c r="AO43" s="23"/>
+      <c r="AP43" s="23"/>
     </row>
-    <row r="21" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP21" s="34"/>
+    <row r="44" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="C44" s="54"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="42">
+        <v>55</v>
+      </c>
+      <c r="I44" s="42">
+        <v>0</v>
+      </c>
+      <c r="J44" s="42">
+        <v>1</v>
+      </c>
+      <c r="K44" s="42">
+        <v>0</v>
+      </c>
+      <c r="L44" s="42">
+        <v>0</v>
+      </c>
+      <c r="M44" s="42">
+        <v>0</v>
+      </c>
+      <c r="N44" s="42">
+        <v>0</v>
+      </c>
+      <c r="O44" s="43">
+        <v>54</v>
+      </c>
+      <c r="P44" s="42">
+        <v>55</v>
+      </c>
+      <c r="Q44" s="42">
+        <v>2</v>
+      </c>
+      <c r="R44" s="42">
+        <v>8</v>
+      </c>
+      <c r="S44" s="42">
+        <v>10</v>
+      </c>
+      <c r="T44" s="42">
+        <v>4</v>
+      </c>
+      <c r="U44" s="42">
+        <v>9</v>
+      </c>
+      <c r="V44" s="42">
+        <v>20</v>
+      </c>
+      <c r="W44" s="43">
+        <v>2</v>
+      </c>
+      <c r="X44" s="42">
+        <v>55</v>
+      </c>
+      <c r="Y44" s="42">
+        <v>3</v>
+      </c>
+      <c r="Z44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="43">
+        <v>52</v>
+      </c>
+      <c r="AF44" s="42">
+        <v>55</v>
+      </c>
+      <c r="AG44" s="42">
+        <v>8</v>
+      </c>
+      <c r="AH44" s="42">
+        <v>4</v>
+      </c>
+      <c r="AI44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="42">
+        <v>2</v>
+      </c>
+      <c r="AK44" s="42">
+        <v>2</v>
+      </c>
+      <c r="AL44" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="42">
+        <v>47</v>
+      </c>
+      <c r="AN44" s="23"/>
+      <c r="AO44" s="23"/>
+      <c r="AP44" s="23"/>
     </row>
-    <row r="22" spans="1:42" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="H22" s="59">
+    <row r="45" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="54"/>
+      <c r="D45" s="54"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="55"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="42">
+        <v>3</v>
+      </c>
+      <c r="I45" s="42">
+        <v>0</v>
+      </c>
+      <c r="J45" s="42">
+        <v>0</v>
+      </c>
+      <c r="K45" s="42">
+        <v>0</v>
+      </c>
+      <c r="L45" s="42">
+        <v>0</v>
+      </c>
+      <c r="M45" s="42">
+        <v>0</v>
+      </c>
+      <c r="N45" s="42">
+        <v>0</v>
+      </c>
+      <c r="O45" s="43">
+        <v>3</v>
+      </c>
+      <c r="P45" s="42">
+        <v>3</v>
+      </c>
+      <c r="Q45" s="42">
+        <v>0</v>
+      </c>
+      <c r="R45" s="42">
+        <v>0</v>
+      </c>
+      <c r="S45" s="42">
+        <v>0</v>
+      </c>
+      <c r="T45" s="42">
+        <v>1</v>
+      </c>
+      <c r="U45" s="42">
+        <v>1</v>
+      </c>
+      <c r="V45" s="42">
+        <v>1</v>
+      </c>
+      <c r="W45" s="43">
+        <v>0</v>
+      </c>
+      <c r="X45" s="42">
+        <v>3</v>
+      </c>
+      <c r="Y45" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="43">
+        <v>3</v>
+      </c>
+      <c r="AF45" s="42">
+        <v>3</v>
+      </c>
+      <c r="AG45" s="42">
+        <v>1</v>
+      </c>
+      <c r="AH45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="42">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL45" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM45" s="42">
+        <v>2</v>
+      </c>
+      <c r="AN45" s="23"/>
+      <c r="AO45" s="23"/>
+      <c r="AP45" s="23"/>
+    </row>
+    <row r="46" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="54"/>
+      <c r="D46" s="54"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="55"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="42">
+        <v>0</v>
+      </c>
+      <c r="I46" s="42">
+        <v>0</v>
+      </c>
+      <c r="J46" s="42">
+        <v>0</v>
+      </c>
+      <c r="K46" s="42">
+        <v>0</v>
+      </c>
+      <c r="L46" s="42">
+        <v>0</v>
+      </c>
+      <c r="M46" s="42">
+        <v>0</v>
+      </c>
+      <c r="N46" s="42">
+        <v>0</v>
+      </c>
+      <c r="O46" s="43">
+        <v>0</v>
+      </c>
+      <c r="P46" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="42">
+        <v>0</v>
+      </c>
+      <c r="R46" s="42">
+        <v>0</v>
+      </c>
+      <c r="S46" s="42">
+        <v>0</v>
+      </c>
+      <c r="T46" s="42">
+        <v>0</v>
+      </c>
+      <c r="U46" s="42">
+        <v>0</v>
+      </c>
+      <c r="V46" s="42">
+        <v>0</v>
+      </c>
+      <c r="W46" s="43">
+        <v>0</v>
+      </c>
+      <c r="X46" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM46" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="23"/>
+      <c r="AO46" s="23"/>
+      <c r="AP46" s="23"/>
+    </row>
+    <row r="47" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="54"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="42">
+        <v>10</v>
+      </c>
+      <c r="I47" s="42">
+        <v>0</v>
+      </c>
+      <c r="J47" s="42">
+        <v>0</v>
+      </c>
+      <c r="K47" s="42">
+        <v>0</v>
+      </c>
+      <c r="L47" s="42">
+        <v>0</v>
+      </c>
+      <c r="M47" s="42">
+        <v>0</v>
+      </c>
+      <c r="N47" s="42">
+        <v>0</v>
+      </c>
+      <c r="O47" s="43">
+        <v>10</v>
+      </c>
+      <c r="P47" s="42">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="42">
+        <v>2</v>
+      </c>
+      <c r="R47" s="42">
+        <v>3</v>
+      </c>
+      <c r="S47" s="42">
+        <v>0</v>
+      </c>
+      <c r="T47" s="42">
+        <v>3</v>
+      </c>
+      <c r="U47" s="42">
+        <v>1</v>
+      </c>
+      <c r="V47" s="42">
+        <v>1</v>
+      </c>
+      <c r="W47" s="43">
+        <v>0</v>
+      </c>
+      <c r="X47" s="42">
+        <v>10</v>
+      </c>
+      <c r="Y47" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="43">
+        <v>9</v>
+      </c>
+      <c r="AF47" s="42">
+        <v>10</v>
+      </c>
+      <c r="AG47" s="42">
+        <v>2</v>
+      </c>
+      <c r="AH47" s="42">
+        <v>1</v>
+      </c>
+      <c r="AI47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="42">
+        <v>1</v>
+      </c>
+      <c r="AL47" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM47" s="42">
         <v>8</v>
       </c>
-      <c r="I22" s="59">
-[...35 lines deleted...]
-      <c r="U22" s="59">
+      <c r="AN47" s="23"/>
+      <c r="AO47" s="23"/>
+      <c r="AP47" s="23"/>
+    </row>
+    <row r="48" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="54"/>
+      <c r="D48" s="54"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="42">
+        <v>17</v>
+      </c>
+      <c r="I48" s="42">
+        <v>0</v>
+      </c>
+      <c r="J48" s="42">
+        <v>0</v>
+      </c>
+      <c r="K48" s="42">
+        <v>0</v>
+      </c>
+      <c r="L48" s="42">
+        <v>0</v>
+      </c>
+      <c r="M48" s="42">
+        <v>0</v>
+      </c>
+      <c r="N48" s="42">
+        <v>0</v>
+      </c>
+      <c r="O48" s="43">
+        <v>17</v>
+      </c>
+      <c r="P48" s="42">
+        <v>17</v>
+      </c>
+      <c r="Q48" s="42">
+        <v>1</v>
+      </c>
+      <c r="R48" s="42">
+        <v>4</v>
+      </c>
+      <c r="S48" s="42">
         <v>2</v>
       </c>
-      <c r="V22" s="59">
-[...2 lines deleted...]
-      <c r="W22" s="60">
+      <c r="T48" s="42">
+        <v>4</v>
+      </c>
+      <c r="U48" s="42">
+        <v>0</v>
+      </c>
+      <c r="V48" s="42">
+        <v>4</v>
+      </c>
+      <c r="W48" s="43">
+        <v>2</v>
+      </c>
+      <c r="X48" s="42">
+        <v>17</v>
+      </c>
+      <c r="Y48" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="43">
+        <v>17</v>
+      </c>
+      <c r="AF48" s="42">
+        <v>17</v>
+      </c>
+      <c r="AG48" s="42">
+        <v>4</v>
+      </c>
+      <c r="AH48" s="42">
+        <v>4</v>
+      </c>
+      <c r="AI48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL48" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM48" s="42">
+        <v>13</v>
+      </c>
+      <c r="AN48" s="23"/>
+      <c r="AO48" s="23"/>
+      <c r="AP48" s="23"/>
+    </row>
+    <row r="49" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="54"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="42">
+        <v>33</v>
+      </c>
+      <c r="I49" s="42">
+        <v>0</v>
+      </c>
+      <c r="J49" s="42">
+        <v>1</v>
+      </c>
+      <c r="K49" s="42">
+        <v>0</v>
+      </c>
+      <c r="L49" s="42">
+        <v>0</v>
+      </c>
+      <c r="M49" s="42">
+        <v>0</v>
+      </c>
+      <c r="N49" s="42">
+        <v>0</v>
+      </c>
+      <c r="O49" s="43">
+        <v>32</v>
+      </c>
+      <c r="P49" s="42">
+        <v>33</v>
+      </c>
+      <c r="Q49" s="42">
         <v>3</v>
       </c>
-      <c r="X22" s="59">
-[...49 lines deleted...]
-      <c r="AP22" s="34"/>
+      <c r="R49" s="42">
+        <v>2</v>
+      </c>
+      <c r="S49" s="42">
+        <v>6</v>
+      </c>
+      <c r="T49" s="42">
+        <v>4</v>
+      </c>
+      <c r="U49" s="42">
+        <v>3</v>
+      </c>
+      <c r="V49" s="42">
+        <v>10</v>
+      </c>
+      <c r="W49" s="43">
+        <v>5</v>
+      </c>
+      <c r="X49" s="42">
+        <v>33</v>
+      </c>
+      <c r="Y49" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z49" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="43">
+        <v>31</v>
+      </c>
+      <c r="AF49" s="42">
+        <v>33</v>
+      </c>
+      <c r="AG49" s="42">
+        <v>3</v>
+      </c>
+      <c r="AH49" s="42">
+        <v>1</v>
+      </c>
+      <c r="AI49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="42">
+        <v>1</v>
+      </c>
+      <c r="AK49" s="42">
+        <v>1</v>
+      </c>
+      <c r="AL49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM49" s="42">
+        <v>30</v>
+      </c>
+      <c r="AN49" s="23"/>
+      <c r="AO49" s="23"/>
+      <c r="AP49" s="23"/>
     </row>
-    <row r="23" spans="1:42" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="I23" s="59">
+    <row r="50" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="54"/>
+      <c r="F50" s="54"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="42">
+        <v>0</v>
+      </c>
+      <c r="I50" s="42">
+        <v>0</v>
+      </c>
+      <c r="J50" s="42">
+        <v>0</v>
+      </c>
+      <c r="K50" s="42">
+        <v>0</v>
+      </c>
+      <c r="L50" s="42">
+        <v>0</v>
+      </c>
+      <c r="M50" s="42">
+        <v>0</v>
+      </c>
+      <c r="N50" s="42">
+        <v>0</v>
+      </c>
+      <c r="O50" s="43">
+        <v>0</v>
+      </c>
+      <c r="P50" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="42">
+        <v>0</v>
+      </c>
+      <c r="R50" s="42">
+        <v>0</v>
+      </c>
+      <c r="S50" s="42">
+        <v>0</v>
+      </c>
+      <c r="T50" s="42">
+        <v>0</v>
+      </c>
+      <c r="U50" s="42">
+        <v>0</v>
+      </c>
+      <c r="V50" s="42">
+        <v>0</v>
+      </c>
+      <c r="W50" s="43">
+        <v>0</v>
+      </c>
+      <c r="X50" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN50" s="23"/>
+      <c r="AO50" s="23"/>
+      <c r="AP50" s="23"/>
+    </row>
+    <row r="51" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="42">
+        <v>0</v>
+      </c>
+      <c r="I51" s="42">
+        <v>0</v>
+      </c>
+      <c r="J51" s="42">
+        <v>0</v>
+      </c>
+      <c r="K51" s="42">
+        <v>0</v>
+      </c>
+      <c r="L51" s="42">
+        <v>0</v>
+      </c>
+      <c r="M51" s="42">
+        <v>0</v>
+      </c>
+      <c r="N51" s="42">
+        <v>0</v>
+      </c>
+      <c r="O51" s="43">
+        <v>0</v>
+      </c>
+      <c r="P51" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="42">
+        <v>0</v>
+      </c>
+      <c r="R51" s="42">
+        <v>0</v>
+      </c>
+      <c r="S51" s="42">
+        <v>0</v>
+      </c>
+      <c r="T51" s="42">
+        <v>0</v>
+      </c>
+      <c r="U51" s="42">
+        <v>0</v>
+      </c>
+      <c r="V51" s="42">
+        <v>0</v>
+      </c>
+      <c r="W51" s="43">
+        <v>0</v>
+      </c>
+      <c r="X51" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM51" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="23"/>
+      <c r="AO51" s="23"/>
+      <c r="AP51" s="23"/>
+    </row>
+    <row r="52" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="C52" s="54"/>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="42">
+        <v>0</v>
+      </c>
+      <c r="I52" s="42">
+        <v>0</v>
+      </c>
+      <c r="J52" s="42">
+        <v>0</v>
+      </c>
+      <c r="K52" s="42">
+        <v>0</v>
+      </c>
+      <c r="L52" s="42">
+        <v>0</v>
+      </c>
+      <c r="M52" s="42">
+        <v>0</v>
+      </c>
+      <c r="N52" s="42">
+        <v>0</v>
+      </c>
+      <c r="O52" s="43">
+        <v>0</v>
+      </c>
+      <c r="P52" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="42">
+        <v>0</v>
+      </c>
+      <c r="R52" s="42">
+        <v>0</v>
+      </c>
+      <c r="S52" s="42">
+        <v>0</v>
+      </c>
+      <c r="T52" s="42">
+        <v>0</v>
+      </c>
+      <c r="U52" s="42">
+        <v>0</v>
+      </c>
+      <c r="V52" s="42">
+        <v>0</v>
+      </c>
+      <c r="W52" s="43">
+        <v>0</v>
+      </c>
+      <c r="X52" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM52" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="23"/>
+      <c r="AO52" s="23"/>
+      <c r="AP52" s="23"/>
+    </row>
+    <row r="53" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="54"/>
+      <c r="D53" s="54"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="55"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="42">
+        <v>0</v>
+      </c>
+      <c r="I53" s="42">
+        <v>0</v>
+      </c>
+      <c r="J53" s="42">
+        <v>0</v>
+      </c>
+      <c r="K53" s="42">
+        <v>0</v>
+      </c>
+      <c r="L53" s="42">
+        <v>0</v>
+      </c>
+      <c r="M53" s="42">
+        <v>0</v>
+      </c>
+      <c r="N53" s="42">
+        <v>0</v>
+      </c>
+      <c r="O53" s="43">
+        <v>0</v>
+      </c>
+      <c r="P53" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="42">
+        <v>0</v>
+      </c>
+      <c r="R53" s="42">
+        <v>0</v>
+      </c>
+      <c r="S53" s="42">
+        <v>0</v>
+      </c>
+      <c r="T53" s="42">
+        <v>0</v>
+      </c>
+      <c r="U53" s="42">
+        <v>0</v>
+      </c>
+      <c r="V53" s="42">
+        <v>0</v>
+      </c>
+      <c r="W53" s="43">
+        <v>0</v>
+      </c>
+      <c r="X53" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM53" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN53" s="23"/>
+      <c r="AO53" s="23"/>
+      <c r="AP53" s="23"/>
+    </row>
+    <row r="54" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="55"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="42">
+        <v>9</v>
+      </c>
+      <c r="I54" s="42">
+        <v>0</v>
+      </c>
+      <c r="J54" s="42">
+        <v>0</v>
+      </c>
+      <c r="K54" s="42">
+        <v>0</v>
+      </c>
+      <c r="L54" s="42">
+        <v>0</v>
+      </c>
+      <c r="M54" s="42">
+        <v>0</v>
+      </c>
+      <c r="N54" s="42">
+        <v>0</v>
+      </c>
+      <c r="O54" s="43">
+        <v>9</v>
+      </c>
+      <c r="P54" s="42">
+        <v>9</v>
+      </c>
+      <c r="Q54" s="42">
+        <v>1</v>
+      </c>
+      <c r="R54" s="42">
+        <v>0</v>
+      </c>
+      <c r="S54" s="42">
+        <v>1</v>
+      </c>
+      <c r="T54" s="42">
+        <v>0</v>
+      </c>
+      <c r="U54" s="42">
+        <v>0</v>
+      </c>
+      <c r="V54" s="42">
+        <v>3</v>
+      </c>
+      <c r="W54" s="43">
+        <v>4</v>
+      </c>
+      <c r="X54" s="42">
+        <v>9</v>
+      </c>
+      <c r="Y54" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="43">
+        <v>9</v>
+      </c>
+      <c r="AF54" s="42">
+        <v>9</v>
+      </c>
+      <c r="AG54" s="42">
+        <v>3</v>
+      </c>
+      <c r="AH54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="42">
+        <v>3</v>
+      </c>
+      <c r="AL54" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM54" s="42">
         <v>6</v>
       </c>
-      <c r="J23" s="59">
-[...91 lines deleted...]
-      <c r="AP23" s="34"/>
+      <c r="AN54" s="23"/>
+      <c r="AO54" s="23"/>
+      <c r="AP54" s="23"/>
     </row>
-    <row r="24" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP24" s="34"/>
+    <row r="55" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="54"/>
+      <c r="D55" s="54"/>
+      <c r="E55" s="55"/>
+      <c r="F55" s="55"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="42">
+        <v>0</v>
+      </c>
+      <c r="I55" s="42">
+        <v>0</v>
+      </c>
+      <c r="J55" s="42">
+        <v>0</v>
+      </c>
+      <c r="K55" s="42">
+        <v>0</v>
+      </c>
+      <c r="L55" s="42">
+        <v>0</v>
+      </c>
+      <c r="M55" s="42">
+        <v>0</v>
+      </c>
+      <c r="N55" s="42">
+        <v>0</v>
+      </c>
+      <c r="O55" s="43">
+        <v>0</v>
+      </c>
+      <c r="P55" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="42">
+        <v>0</v>
+      </c>
+      <c r="R55" s="42">
+        <v>0</v>
+      </c>
+      <c r="S55" s="42">
+        <v>0</v>
+      </c>
+      <c r="T55" s="42">
+        <v>0</v>
+      </c>
+      <c r="U55" s="42">
+        <v>0</v>
+      </c>
+      <c r="V55" s="42">
+        <v>0</v>
+      </c>
+      <c r="W55" s="43">
+        <v>0</v>
+      </c>
+      <c r="X55" s="42">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="42">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="23"/>
+      <c r="AO55" s="23"/>
+      <c r="AP55" s="23"/>
     </row>
-    <row r="25" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP25" s="34"/>
+    <row r="56" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="C56" s="54"/>
+      <c r="D56" s="54"/>
+      <c r="E56" s="55"/>
+      <c r="F56" s="55"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="42">
+        <v>1</v>
+      </c>
+      <c r="I56" s="42">
+        <v>0</v>
+      </c>
+      <c r="J56" s="42">
+        <v>0</v>
+      </c>
+      <c r="K56" s="42">
+        <v>0</v>
+      </c>
+      <c r="L56" s="42">
+        <v>0</v>
+      </c>
+      <c r="M56" s="42">
+        <v>0</v>
+      </c>
+      <c r="N56" s="42">
+        <v>0</v>
+      </c>
+      <c r="O56" s="43">
+        <v>1</v>
+      </c>
+      <c r="P56" s="42">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="42">
+        <v>0</v>
+      </c>
+      <c r="R56" s="42">
+        <v>0</v>
+      </c>
+      <c r="S56" s="42">
+        <v>0</v>
+      </c>
+      <c r="T56" s="42">
+        <v>0</v>
+      </c>
+      <c r="U56" s="42">
+        <v>0</v>
+      </c>
+      <c r="V56" s="42">
+        <v>0</v>
+      </c>
+      <c r="W56" s="43">
+        <v>1</v>
+      </c>
+      <c r="X56" s="42">
+        <v>1</v>
+      </c>
+      <c r="Y56" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="43">
+        <v>1</v>
+      </c>
+      <c r="AF56" s="42">
+        <v>1</v>
+      </c>
+      <c r="AG56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AL56" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM56" s="42">
+        <v>1</v>
+      </c>
+      <c r="AN56" s="23"/>
+      <c r="AO56" s="23"/>
+      <c r="AP56" s="23"/>
     </row>
-    <row r="26" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP26" s="34"/>
+    <row r="57" spans="1:42" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7"/>
+      <c r="B57" s="56"/>
+      <c r="C57" s="56"/>
+      <c r="D57" s="56"/>
+      <c r="E57" s="56"/>
+      <c r="F57" s="56"/>
+      <c r="G57" s="16"/>
+      <c r="H57" s="17"/>
+      <c r="I57" s="17"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17"/>
+      <c r="N57" s="17"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="17"/>
+      <c r="Q57" s="17"/>
+      <c r="R57" s="17"/>
+      <c r="S57" s="17"/>
+      <c r="T57" s="17"/>
+      <c r="U57" s="17"/>
+      <c r="V57" s="17"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="17"/>
+      <c r="Y57" s="17"/>
+      <c r="Z57" s="17"/>
+      <c r="AA57" s="7"/>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="7"/>
+      <c r="AD57" s="7"/>
+      <c r="AE57" s="16"/>
+      <c r="AF57" s="7"/>
+      <c r="AG57" s="7"/>
+      <c r="AH57" s="7"/>
+      <c r="AI57" s="7"/>
+      <c r="AJ57" s="7"/>
+      <c r="AK57" s="7"/>
+      <c r="AL57" s="7"/>
+      <c r="AM57" s="7"/>
     </row>
-    <row r="27" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP27" s="34"/>
+    <row r="58" spans="1:42" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="15"/>
+      <c r="C58" s="15"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="34"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="34"/>
+      <c r="N58" s="34"/>
+      <c r="O58" s="34"/>
+      <c r="P58" s="34"/>
+      <c r="Q58" s="34"/>
+      <c r="R58" s="34"/>
+      <c r="S58" s="34"/>
+      <c r="T58" s="34"/>
+      <c r="U58" s="34"/>
+      <c r="V58" s="34"/>
+      <c r="W58" s="34"/>
+      <c r="X58" s="5"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="5"/>
     </row>
-    <row r="28" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP28" s="34"/>
+    <row r="59" spans="1:42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H59" s="39"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
+      <c r="N59" s="18"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="18"/>
+      <c r="Q59" s="18"/>
+      <c r="R59" s="18"/>
+      <c r="S59" s="18"/>
+      <c r="T59" s="18"/>
+      <c r="U59" s="18"/>
+      <c r="V59" s="18"/>
+      <c r="W59" s="18"/>
+      <c r="X59" s="18"/>
+      <c r="Y59" s="18"/>
+      <c r="Z59" s="18"/>
     </row>
-    <row r="29" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP29" s="34"/>
+    <row r="60" spans="1:42" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="20"/>
+      <c r="C60" s="20"/>
+      <c r="D60" s="20"/>
+      <c r="E60" s="20"/>
+      <c r="F60" s="20"/>
     </row>
-    <row r="30" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP30" s="34"/>
+    <row r="61" spans="1:42" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="20"/>
+      <c r="C61" s="20"/>
+      <c r="D61" s="20"/>
+      <c r="E61" s="20"/>
+      <c r="F61" s="20"/>
     </row>
-    <row r="31" spans="1:42" ht="15" customHeight="1">
-[...106 lines deleted...]
-      <c r="AP31" s="34"/>
+    <row r="62" spans="1:42" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="20"/>
+      <c r="C62" s="20"/>
+      <c r="D62" s="20"/>
+      <c r="E62" s="20"/>
+      <c r="F62" s="20"/>
     </row>
-    <row r="32" spans="1:42" ht="15" customHeight="1">
-[...2785 lines deleted...]
-    <row r="67" ht="15" customHeight="1"/>
+    <row r="63" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="74">
     <mergeCell ref="B55:F55"/>
     <mergeCell ref="B56:F56"/>
     <mergeCell ref="H5:O5"/>
     <mergeCell ref="P5:W5"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:W7"/>
     <mergeCell ref="B44:F44"/>
     <mergeCell ref="B43:F43"/>
     <mergeCell ref="B41:F41"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="AE6:AE7"/>
     <mergeCell ref="X6:X7"/>
     <mergeCell ref="AM5:AM7"/>
     <mergeCell ref="Z6:Z7"/>
     <mergeCell ref="AA6:AA7"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="X5:AE5"/>
@@ -7669,62 +7529,69 @@
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="B52:F52"/>
     <mergeCell ref="B51:F51"/>
     <mergeCell ref="B49:F49"/>
     <mergeCell ref="B50:F50"/>
     <mergeCell ref="B46:F46"/>
     <mergeCell ref="B47:F47"/>
     <mergeCell ref="B48:F48"/>
     <mergeCell ref="B40:F40"/>
   </mergeCells>
   <phoneticPr fontId="33"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="44" firstPageNumber="2" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-51</vt:lpstr>
+      <vt:lpstr>'24-00-51'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>