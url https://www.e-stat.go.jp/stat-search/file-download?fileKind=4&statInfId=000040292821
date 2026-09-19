--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,61 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{084C153B-302A-4433-962C-D116E9F0CD08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24100" windowHeight="12720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{2CADF098-9DEE-4400-B44E-EE71FF2D1D9F}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-08" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-08'!$C$8:$C$13</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-08'!#REF!</definedName>
+    <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-08'!#REF!</definedName>
+    <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-08'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="67">
   <si>
     <t>罪　　　名</t>
     <rPh sb="0" eb="1">
       <t>ザイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>許可・特別遵守事項あり</t>
     <rPh sb="0" eb="2">
       <t>キョカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トクベツ</t>
     </rPh>
@@ -368,65 +394,68 @@
   </si>
   <si>
     <t>麻薬及び向精神薬取締法(大麻関連除く)</t>
   </si>
   <si>
     <t>覚醒剤取締法</t>
   </si>
   <si>
     <t>毒物及び劇物取締法</t>
   </si>
   <si>
     <t>職業安定法</t>
   </si>
   <si>
     <t>道路交通法</t>
   </si>
   <si>
     <t>出入国管理及び難民認定法</t>
   </si>
   <si>
     <t>その他の特別法犯</t>
   </si>
   <si>
     <t>令和</t>
   </si>
+  <si>
+    <t/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="39">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -625,56 +654,50 @@
       <color indexed="16"/>
       <name val="Century Schoolbook"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Helv"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="22"/>
-      <name val="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="5.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1229,506 +1252,470 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="74">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="14" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{3E55BA31-22EB-4948-9000-C1BA0DEBAFC6}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{981ACAF8-607E-424E-871F-DAB30AD3555C}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{77B10A45-B570-43BE-B551-E1B7B4B78A9C}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{A766551C-3B14-446C-875C-F9063C7212F5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{2A3B8AF6-7597-40D5-8513-25EBE4D32889}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{97BA4674-3528-440A-9DF1-8D5AD13B36AF}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{C29CB8B2-34F1-4EC0-B8C6-DD18D765F06B}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{075C62E8-064A-4911-89A2-0005E91096A9}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{8733B9DC-DED8-4E14-9A9F-688593FC6A14}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{6F7E85B0-6C8E-4742-A0D5-263CFD82637F}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{CE3EB11C-0911-4DAE-9801-8FF45E60715C}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{2C4285E7-3AC3-4737-987F-208B7D82487B}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{6E330F1C-5B76-4489-8341-2F4626A10BFC}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{FE229463-B80E-441C-9369-B6B5DD8CD389}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{36A01757-CBB2-42E9-879E-0D35C209EC57}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{B27F5FAF-49EC-4B97-8E18-F7C58A740907}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{1FA5564A-F6E1-428C-8E55-51EEA9A2071E}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{71A4421A-8877-4E12-8613-C986DCBC2937}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{79D2DE96-2823-4762-91B1-07150B147D30}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-    <cellStyle name="標準 3" xfId="61"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{4293C5D7-F67C-4478-9393-AE9BEEB77591}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{E73A2419-AA17-4DFE-A4C3-DC056C41E096}"/>
     <cellStyle name="良い" xfId="62" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1861,4178 +1848,4189 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4661F005-EBD2-47E8-8C84-09D66684352D}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X149"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3.109375" customWidth="1"/>
     <col min="2" max="2" width="2.33203125" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="5" width="8.33203125" customWidth="1"/>
     <col min="6" max="6" width="4.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="15" width="11.77734375" customWidth="1"/>
     <col min="16" max="16" width="12.77734375" customWidth="1"/>
     <col min="17" max="20" width="10" customWidth="1"/>
     <col min="21" max="21" width="9.77734375" customWidth="1"/>
     <col min="22" max="23" width="10" customWidth="1"/>
     <col min="24" max="24" width="10.44140625" customWidth="1"/>
     <col min="25" max="25" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="16.5">
-      <c r="A1" s="79"/>
-[...22 lines deleted...]
-      <c r="X1" s="80"/>
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
     </row>
     <row r="2" spans="1:24" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="81"/>
-[...23 lines deleted...]
-    <row r="3" spans="1:24" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+    </row>
+    <row r="3" spans="1:24" ht="10.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:24" ht="2.15" customHeight="1">
-      <c r="A4" s="6"/>
-[...38 lines deleted...]
-      <c r="J5" s="71" t="s">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+    </row>
+    <row r="5" spans="1:24" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="52"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="71"/>
-[...1 lines deleted...]
-      <c r="M5" s="82" t="s">
+      <c r="K5" s="52"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="82"/>
-[...1 lines deleted...]
-      <c r="P5" s="73" t="s">
+      <c r="N5" s="63"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="Q5" s="74"/>
-[...1 lines deleted...]
-      <c r="S5" s="76" t="s">
+      <c r="Q5" s="55"/>
+      <c r="R5" s="56"/>
+      <c r="S5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="77"/>
-[...1 lines deleted...]
-      <c r="V5" s="76" t="s">
+      <c r="T5" s="58"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="W5" s="77"/>
-[...9 lines deleted...]
-      <c r="G6" s="17" t="s">
+      <c r="W5" s="58"/>
+      <c r="X5" s="58"/>
+    </row>
+    <row r="6" spans="1:24" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M6" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N6" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="12" t="s">
+      <c r="Q6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="S6" s="17" t="s">
+      <c r="S6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="17" t="s">
+      <c r="T6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="17" t="s">
+      <c r="U6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="11" t="s">
+      <c r="X6" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="5.15" customHeight="1">
-      <c r="F7" s="46"/>
-[...20 lines deleted...]
-      <c r="A8" s="50"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="19"/>
+      <c r="R7" s="19"/>
+      <c r="S7" s="19"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="19"/>
+      <c r="V7" s="19"/>
+      <c r="W7" s="19"/>
+      <c r="X7" s="19"/>
+    </row>
+    <row r="8" spans="1:24" s="20" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A8" s="44"/>
       <c r="B8" s="68" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="69"/>
-      <c r="D8" s="51">
+      <c r="D8" s="45">
         <v>2</v>
       </c>
-      <c r="E8" s="52" t="s">
+      <c r="E8" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="24"/>
-[...18 lines deleted...]
-      <c r="M8" s="25">
+      <c r="F8" s="21"/>
+      <c r="G8" s="36">
+        <v>12135</v>
+      </c>
+      <c r="H8" s="22">
+        <v>7149</v>
+      </c>
+      <c r="I8" s="22">
+        <v>4986</v>
+      </c>
+      <c r="J8" s="22">
+        <v>10644</v>
+      </c>
+      <c r="K8" s="22">
+        <v>6213</v>
+      </c>
+      <c r="L8" s="22">
+        <v>4431</v>
+      </c>
+      <c r="M8" s="22">
         <v>585</v>
       </c>
-      <c r="N8" s="25">
+      <c r="N8" s="22">
         <v>401</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O8" s="22">
         <v>184</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P8" s="22">
         <v>416</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q8" s="22">
         <v>276</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R8" s="22">
         <v>140</v>
       </c>
-      <c r="S8" s="25">
+      <c r="S8" s="22">
+        <v>486</v>
+      </c>
+      <c r="T8" s="22">
+        <v>255</v>
+      </c>
+      <c r="U8" s="22">
+        <v>231</v>
+      </c>
+      <c r="V8" s="22">
+        <v>4</v>
+      </c>
+      <c r="W8" s="22">
+        <v>4</v>
+      </c>
+      <c r="X8" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="23" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A9" s="42"/>
+      <c r="B9" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="69"/>
+      <c r="D9" s="45">
+        <v>3</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="24"/>
+      <c r="G9" s="36">
+        <v>12039</v>
+      </c>
+      <c r="H9" s="22">
+        <v>7250</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4789</v>
+      </c>
+      <c r="J9" s="22">
+        <v>10520</v>
+      </c>
+      <c r="K9" s="22">
+        <v>6232</v>
+      </c>
+      <c r="L9" s="22">
+        <v>4288</v>
+      </c>
+      <c r="M9" s="22">
+        <v>593</v>
+      </c>
+      <c r="N9" s="22">
+        <v>387</v>
+      </c>
+      <c r="O9" s="22">
+        <v>206</v>
+      </c>
+      <c r="P9" s="22">
+        <v>436</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>362</v>
+      </c>
+      <c r="R9" s="22">
+        <v>74</v>
+      </c>
+      <c r="S9" s="22">
         <v>485</v>
       </c>
-      <c r="T8" s="25">
-[...5 lines deleted...]
-      <c r="V8" s="25">
+      <c r="T9" s="22">
+        <v>269</v>
+      </c>
+      <c r="U9" s="22">
+        <v>216</v>
+      </c>
+      <c r="V9" s="22">
+        <v>5</v>
+      </c>
+      <c r="W9" s="22">
+        <v>0</v>
+      </c>
+      <c r="X9" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="23" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A10" s="42"/>
+      <c r="B10" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="69"/>
+      <c r="D10" s="45">
         <v>4</v>
       </c>
-      <c r="W8" s="25">
+      <c r="E10" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F10" s="24"/>
+      <c r="G10" s="36">
+        <v>11639</v>
+      </c>
+      <c r="H10" s="22">
+        <v>7092</v>
+      </c>
+      <c r="I10" s="22">
+        <v>4547</v>
+      </c>
+      <c r="J10" s="22">
+        <v>10188</v>
+      </c>
+      <c r="K10" s="22">
+        <v>6105</v>
+      </c>
+      <c r="L10" s="22">
+        <v>4083</v>
+      </c>
+      <c r="M10" s="22">
+        <v>522</v>
+      </c>
+      <c r="N10" s="22">
+        <v>333</v>
+      </c>
+      <c r="O10" s="22">
+        <v>189</v>
+      </c>
+      <c r="P10" s="22">
+        <v>497</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>404</v>
+      </c>
+      <c r="R10" s="22">
+        <v>93</v>
+      </c>
+      <c r="S10" s="22">
+        <v>426</v>
+      </c>
+      <c r="T10" s="22">
+        <v>246</v>
+      </c>
+      <c r="U10" s="22">
+        <v>180</v>
+      </c>
+      <c r="V10" s="22">
+        <v>6</v>
+      </c>
+      <c r="W10" s="22">
         <v>4</v>
       </c>
-      <c r="X8" s="25">
-[...7 lines deleted...]
-      <c r="D9" s="51">
+      <c r="X10" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="23" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A11" s="42"/>
+      <c r="B11" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="69"/>
+      <c r="D11" s="45">
+        <v>5</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F11" s="24"/>
+      <c r="G11" s="36">
+        <v>11315</v>
+      </c>
+      <c r="H11" s="22">
+        <v>6958</v>
+      </c>
+      <c r="I11" s="22">
+        <v>4357</v>
+      </c>
+      <c r="J11" s="22">
+        <v>9756</v>
+      </c>
+      <c r="K11" s="22">
+        <v>5887</v>
+      </c>
+      <c r="L11" s="22">
+        <v>3869</v>
+      </c>
+      <c r="M11" s="22">
+        <v>667</v>
+      </c>
+      <c r="N11" s="22">
+        <v>483</v>
+      </c>
+      <c r="O11" s="22">
+        <v>184</v>
+      </c>
+      <c r="P11" s="22">
+        <v>465</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>337</v>
+      </c>
+      <c r="R11" s="22">
+        <v>128</v>
+      </c>
+      <c r="S11" s="22">
+        <v>421</v>
+      </c>
+      <c r="T11" s="22">
+        <v>246</v>
+      </c>
+      <c r="U11" s="22">
+        <v>175</v>
+      </c>
+      <c r="V11" s="22">
+        <v>6</v>
+      </c>
+      <c r="W11" s="22">
+        <v>5</v>
+      </c>
+      <c r="X11" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="23" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A12" s="42"/>
+      <c r="B12" s="47"/>
+      <c r="C12" s="48"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="S12" s="22"/>
+      <c r="T12" s="22"/>
+      <c r="U12" s="22"/>
+      <c r="V12" s="22"/>
+      <c r="W12" s="22"/>
+      <c r="X12" s="22"/>
+    </row>
+    <row r="13" spans="1:24" s="25" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A13" s="46"/>
+      <c r="B13" s="70" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="70"/>
+      <c r="D13" s="43">
+        <v>6</v>
+      </c>
+      <c r="E13" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="26"/>
+      <c r="G13" s="37">
+        <v>10336</v>
+      </c>
+      <c r="H13" s="27">
+        <v>6397</v>
+      </c>
+      <c r="I13" s="27">
+        <v>3939</v>
+      </c>
+      <c r="J13" s="27">
+        <v>8860</v>
+      </c>
+      <c r="K13" s="27">
+        <v>5366</v>
+      </c>
+      <c r="L13" s="27">
+        <v>3494</v>
+      </c>
+      <c r="M13" s="27">
+        <v>637</v>
+      </c>
+      <c r="N13" s="27">
+        <v>476</v>
+      </c>
+      <c r="O13" s="27">
+        <v>161</v>
+      </c>
+      <c r="P13" s="27">
+        <v>396</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>293</v>
+      </c>
+      <c r="R13" s="27">
+        <v>103</v>
+      </c>
+      <c r="S13" s="27">
+        <v>439</v>
+      </c>
+      <c r="T13" s="27">
+        <v>260</v>
+      </c>
+      <c r="U13" s="27">
+        <v>179</v>
+      </c>
+      <c r="V13" s="27">
+        <v>4</v>
+      </c>
+      <c r="W13" s="27">
+        <v>2</v>
+      </c>
+      <c r="X13" s="27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="25" customFormat="1" ht="10.75" customHeight="1">
+      <c r="A14" s="46"/>
+      <c r="B14" s="49"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="27"/>
+      <c r="T14" s="27"/>
+      <c r="U14" s="27"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="27"/>
+      <c r="X14" s="27"/>
+    </row>
+    <row r="15" spans="1:24" s="20" customFormat="1" ht="10.75" customHeight="1">
+      <c r="B15" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="37">
+        <v>6835</v>
+      </c>
+      <c r="H15" s="27">
+        <v>4655</v>
+      </c>
+      <c r="I15" s="27">
+        <v>2180</v>
+      </c>
+      <c r="J15" s="27">
+        <v>5744</v>
+      </c>
+      <c r="K15" s="27">
+        <v>3883</v>
+      </c>
+      <c r="L15" s="27">
+        <v>1861</v>
+      </c>
+      <c r="M15" s="27">
+        <v>470</v>
+      </c>
+      <c r="N15" s="27">
+        <v>319</v>
+      </c>
+      <c r="O15" s="27">
+        <v>151</v>
+      </c>
+      <c r="P15" s="27">
+        <v>299</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>250</v>
+      </c>
+      <c r="R15" s="27">
+        <v>49</v>
+      </c>
+      <c r="S15" s="27">
+        <v>319</v>
+      </c>
+      <c r="T15" s="27">
+        <v>202</v>
+      </c>
+      <c r="U15" s="27">
+        <v>117</v>
+      </c>
+      <c r="V15" s="27">
         <v>3</v>
       </c>
-      <c r="E9" s="52"/>
-[...31 lines deleted...]
-      <c r="Q9" s="25">
+      <c r="W15" s="27">
+        <v>1</v>
+      </c>
+      <c r="X15" s="27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="20" customFormat="1" ht="10.75" customHeight="1">
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+      <c r="S16" s="27"/>
+      <c r="T16" s="27"/>
+      <c r="U16" s="27"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="27"/>
+      <c r="X16" s="27"/>
+    </row>
+    <row r="17" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C17" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="38">
+        <v>8</v>
+      </c>
+      <c r="H17" s="28">
+        <v>4</v>
+      </c>
+      <c r="I17" s="28">
+        <v>4</v>
+      </c>
+      <c r="J17" s="28">
+        <v>6</v>
+      </c>
+      <c r="K17" s="28">
+        <v>2</v>
+      </c>
+      <c r="L17" s="28">
+        <v>4</v>
+      </c>
+      <c r="M17" s="28">
+        <v>2</v>
+      </c>
+      <c r="N17" s="28">
+        <v>2</v>
+      </c>
+      <c r="O17" s="28">
+        <v>0</v>
+      </c>
+      <c r="P17" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>0</v>
+      </c>
+      <c r="R17" s="28">
+        <v>0</v>
+      </c>
+      <c r="S17" s="28">
+        <v>0</v>
+      </c>
+      <c r="T17" s="28">
+        <v>0</v>
+      </c>
+      <c r="U17" s="28">
+        <v>0</v>
+      </c>
+      <c r="V17" s="28">
+        <v>0</v>
+      </c>
+      <c r="W17" s="28">
+        <v>0</v>
+      </c>
+      <c r="X17" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C18" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="38">
+        <v>0</v>
+      </c>
+      <c r="H18" s="28">
+        <v>0</v>
+      </c>
+      <c r="I18" s="28">
+        <v>0</v>
+      </c>
+      <c r="J18" s="28">
+        <v>0</v>
+      </c>
+      <c r="K18" s="28">
+        <v>0</v>
+      </c>
+      <c r="L18" s="28">
+        <v>0</v>
+      </c>
+      <c r="M18" s="28">
+        <v>0</v>
+      </c>
+      <c r="N18" s="28">
+        <v>0</v>
+      </c>
+      <c r="O18" s="28">
+        <v>0</v>
+      </c>
+      <c r="P18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>0</v>
+      </c>
+      <c r="R18" s="28">
+        <v>0</v>
+      </c>
+      <c r="S18" s="28">
+        <v>0</v>
+      </c>
+      <c r="T18" s="28">
+        <v>0</v>
+      </c>
+      <c r="U18" s="28">
+        <v>0</v>
+      </c>
+      <c r="V18" s="28">
+        <v>0</v>
+      </c>
+      <c r="W18" s="28">
+        <v>0</v>
+      </c>
+      <c r="X18" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C19" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="38">
+        <v>4</v>
+      </c>
+      <c r="H19" s="28">
+        <v>4</v>
+      </c>
+      <c r="I19" s="28">
+        <v>0</v>
+      </c>
+      <c r="J19" s="28">
+        <v>4</v>
+      </c>
+      <c r="K19" s="28">
+        <v>4</v>
+      </c>
+      <c r="L19" s="28">
+        <v>0</v>
+      </c>
+      <c r="M19" s="28">
+        <v>0</v>
+      </c>
+      <c r="N19" s="28">
+        <v>0</v>
+      </c>
+      <c r="O19" s="28">
+        <v>0</v>
+      </c>
+      <c r="P19" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>0</v>
+      </c>
+      <c r="R19" s="28">
+        <v>0</v>
+      </c>
+      <c r="S19" s="28">
+        <v>0</v>
+      </c>
+      <c r="T19" s="28">
+        <v>0</v>
+      </c>
+      <c r="U19" s="28">
+        <v>0</v>
+      </c>
+      <c r="V19" s="28">
+        <v>0</v>
+      </c>
+      <c r="W19" s="28">
+        <v>0</v>
+      </c>
+      <c r="X19" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C20" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="38">
+        <v>0</v>
+      </c>
+      <c r="H20" s="28">
+        <v>0</v>
+      </c>
+      <c r="I20" s="28">
+        <v>0</v>
+      </c>
+      <c r="J20" s="28">
+        <v>0</v>
+      </c>
+      <c r="K20" s="28">
+        <v>0</v>
+      </c>
+      <c r="L20" s="28">
+        <v>0</v>
+      </c>
+      <c r="M20" s="28">
+        <v>0</v>
+      </c>
+      <c r="N20" s="28">
+        <v>0</v>
+      </c>
+      <c r="O20" s="28">
+        <v>0</v>
+      </c>
+      <c r="P20" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>0</v>
+      </c>
+      <c r="R20" s="28">
+        <v>0</v>
+      </c>
+      <c r="S20" s="28">
+        <v>0</v>
+      </c>
+      <c r="T20" s="28">
+        <v>0</v>
+      </c>
+      <c r="U20" s="28">
+        <v>0</v>
+      </c>
+      <c r="V20" s="28">
+        <v>0</v>
+      </c>
+      <c r="W20" s="28">
+        <v>0</v>
+      </c>
+      <c r="X20" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C21" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="38">
+        <v>44</v>
+      </c>
+      <c r="H21" s="28">
+        <v>44</v>
+      </c>
+      <c r="I21" s="28">
+        <v>0</v>
+      </c>
+      <c r="J21" s="28">
+        <v>38</v>
+      </c>
+      <c r="K21" s="28">
+        <v>38</v>
+      </c>
+      <c r="L21" s="28">
+        <v>0</v>
+      </c>
+      <c r="M21" s="28">
+        <v>2</v>
+      </c>
+      <c r="N21" s="28">
+        <v>2</v>
+      </c>
+      <c r="O21" s="28">
+        <v>0</v>
+      </c>
+      <c r="P21" s="28">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>4</v>
+      </c>
+      <c r="R21" s="28">
+        <v>0</v>
+      </c>
+      <c r="S21" s="28">
+        <v>0</v>
+      </c>
+      <c r="T21" s="28">
+        <v>0</v>
+      </c>
+      <c r="U21" s="28">
+        <v>0</v>
+      </c>
+      <c r="V21" s="28">
+        <v>0</v>
+      </c>
+      <c r="W21" s="28">
+        <v>0</v>
+      </c>
+      <c r="X21" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
+      <c r="N22" s="28"/>
+      <c r="O22" s="28"/>
+      <c r="P22" s="28"/>
+      <c r="Q22" s="28"/>
+      <c r="R22" s="28"/>
+      <c r="S22" s="28"/>
+      <c r="T22" s="28"/>
+      <c r="U22" s="28"/>
+      <c r="V22" s="28"/>
+      <c r="W22" s="28"/>
+      <c r="X22" s="28"/>
+    </row>
+    <row r="23" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C23" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="38">
+        <v>96</v>
+      </c>
+      <c r="H23" s="28">
+        <v>41</v>
+      </c>
+      <c r="I23" s="28">
+        <v>55</v>
+      </c>
+      <c r="J23" s="28">
+        <v>93</v>
+      </c>
+      <c r="K23" s="28">
+        <v>40</v>
+      </c>
+      <c r="L23" s="28">
+        <v>53</v>
+      </c>
+      <c r="M23" s="28">
+        <v>0</v>
+      </c>
+      <c r="N23" s="28">
+        <v>0</v>
+      </c>
+      <c r="O23" s="28">
+        <v>0</v>
+      </c>
+      <c r="P23" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>0</v>
+      </c>
+      <c r="R23" s="28">
+        <v>1</v>
+      </c>
+      <c r="S23" s="28">
+        <v>2</v>
+      </c>
+      <c r="T23" s="28">
+        <v>1</v>
+      </c>
+      <c r="U23" s="28">
+        <v>1</v>
+      </c>
+      <c r="V23" s="28">
+        <v>0</v>
+      </c>
+      <c r="W23" s="28">
+        <v>0</v>
+      </c>
+      <c r="X23" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C24" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="38">
+        <v>1</v>
+      </c>
+      <c r="H24" s="28">
+        <v>1</v>
+      </c>
+      <c r="I24" s="28">
+        <v>0</v>
+      </c>
+      <c r="J24" s="28">
+        <v>1</v>
+      </c>
+      <c r="K24" s="28">
+        <v>1</v>
+      </c>
+      <c r="L24" s="28">
+        <v>0</v>
+      </c>
+      <c r="M24" s="28">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>0</v>
+      </c>
+      <c r="O24" s="28">
+        <v>0</v>
+      </c>
+      <c r="P24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>0</v>
+      </c>
+      <c r="R24" s="28">
+        <v>0</v>
+      </c>
+      <c r="S24" s="28">
+        <v>0</v>
+      </c>
+      <c r="T24" s="28">
+        <v>0</v>
+      </c>
+      <c r="U24" s="28">
+        <v>0</v>
+      </c>
+      <c r="V24" s="28">
+        <v>0</v>
+      </c>
+      <c r="W24" s="28">
+        <v>0</v>
+      </c>
+      <c r="X24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C25" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="38">
+        <v>45</v>
+      </c>
+      <c r="H25" s="28">
+        <v>34</v>
+      </c>
+      <c r="I25" s="28">
+        <v>11</v>
+      </c>
+      <c r="J25" s="28">
+        <v>39</v>
+      </c>
+      <c r="K25" s="28">
+        <v>30</v>
+      </c>
+      <c r="L25" s="28">
+        <v>9</v>
+      </c>
+      <c r="M25" s="28">
+        <v>3</v>
+      </c>
+      <c r="N25" s="28">
+        <v>3</v>
+      </c>
+      <c r="O25" s="28">
+        <v>0</v>
+      </c>
+      <c r="P25" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>1</v>
+      </c>
+      <c r="R25" s="28">
+        <v>0</v>
+      </c>
+      <c r="S25" s="28">
+        <v>2</v>
+      </c>
+      <c r="T25" s="28">
+        <v>0</v>
+      </c>
+      <c r="U25" s="28">
+        <v>2</v>
+      </c>
+      <c r="V25" s="28">
+        <v>0</v>
+      </c>
+      <c r="W25" s="28">
+        <v>0</v>
+      </c>
+      <c r="X25" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C26" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="38">
+        <v>0</v>
+      </c>
+      <c r="H26" s="28">
+        <v>0</v>
+      </c>
+      <c r="I26" s="28">
+        <v>0</v>
+      </c>
+      <c r="J26" s="28">
+        <v>0</v>
+      </c>
+      <c r="K26" s="28">
+        <v>0</v>
+      </c>
+      <c r="L26" s="28">
+        <v>0</v>
+      </c>
+      <c r="M26" s="28">
+        <v>0</v>
+      </c>
+      <c r="N26" s="28">
+        <v>0</v>
+      </c>
+      <c r="O26" s="28">
+        <v>0</v>
+      </c>
+      <c r="P26" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>0</v>
+      </c>
+      <c r="R26" s="28">
+        <v>0</v>
+      </c>
+      <c r="S26" s="28">
+        <v>0</v>
+      </c>
+      <c r="T26" s="28">
+        <v>0</v>
+      </c>
+      <c r="U26" s="28">
+        <v>0</v>
+      </c>
+      <c r="V26" s="28">
+        <v>0</v>
+      </c>
+      <c r="W26" s="28">
+        <v>0</v>
+      </c>
+      <c r="X26" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C27" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="67"/>
+      <c r="E27" s="67"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="38">
+        <v>18</v>
+      </c>
+      <c r="H27" s="28">
+        <v>7</v>
+      </c>
+      <c r="I27" s="28">
+        <v>11</v>
+      </c>
+      <c r="J27" s="28">
+        <v>16</v>
+      </c>
+      <c r="K27" s="28">
+        <v>5</v>
+      </c>
+      <c r="L27" s="28">
+        <v>11</v>
+      </c>
+      <c r="M27" s="28">
+        <v>0</v>
+      </c>
+      <c r="N27" s="28">
+        <v>0</v>
+      </c>
+      <c r="O27" s="28">
+        <v>0</v>
+      </c>
+      <c r="P27" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>1</v>
+      </c>
+      <c r="R27" s="28">
+        <v>0</v>
+      </c>
+      <c r="S27" s="28">
+        <v>1</v>
+      </c>
+      <c r="T27" s="28">
+        <v>1</v>
+      </c>
+      <c r="U27" s="28">
+        <v>0</v>
+      </c>
+      <c r="V27" s="28">
+        <v>0</v>
+      </c>
+      <c r="W27" s="28">
+        <v>0</v>
+      </c>
+      <c r="X27" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C28" s="51"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="28"/>
+      <c r="K28" s="28"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="28"/>
+      <c r="P28" s="28"/>
+      <c r="Q28" s="28"/>
+      <c r="R28" s="28"/>
+      <c r="S28" s="28"/>
+      <c r="T28" s="28"/>
+      <c r="U28" s="28"/>
+      <c r="V28" s="28"/>
+      <c r="W28" s="28"/>
+      <c r="X28" s="28"/>
+    </row>
+    <row r="29" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C29" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="38">
+        <v>181</v>
+      </c>
+      <c r="H29" s="28">
+        <v>152</v>
+      </c>
+      <c r="I29" s="28">
+        <v>29</v>
+      </c>
+      <c r="J29" s="28">
+        <v>160</v>
+      </c>
+      <c r="K29" s="28">
+        <v>134</v>
+      </c>
+      <c r="L29" s="28">
+        <v>26</v>
+      </c>
+      <c r="M29" s="28">
+        <v>1</v>
+      </c>
+      <c r="N29" s="28">
+        <v>1</v>
+      </c>
+      <c r="O29" s="28">
+        <v>0</v>
+      </c>
+      <c r="P29" s="28">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="28">
+        <v>13</v>
+      </c>
+      <c r="R29" s="28">
+        <v>3</v>
+      </c>
+      <c r="S29" s="28">
+        <v>4</v>
+      </c>
+      <c r="T29" s="28">
+        <v>4</v>
+      </c>
+      <c r="U29" s="28">
+        <v>0</v>
+      </c>
+      <c r="V29" s="28">
+        <v>0</v>
+      </c>
+      <c r="W29" s="28">
+        <v>0</v>
+      </c>
+      <c r="X29" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C30" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="38">
+        <v>230</v>
+      </c>
+      <c r="H30" s="28">
+        <v>222</v>
+      </c>
+      <c r="I30" s="28">
+        <v>8</v>
+      </c>
+      <c r="J30" s="28">
+        <v>193</v>
+      </c>
+      <c r="K30" s="28">
+        <v>186</v>
+      </c>
+      <c r="L30" s="28">
+        <v>7</v>
+      </c>
+      <c r="M30" s="28">
+        <v>3</v>
+      </c>
+      <c r="N30" s="28">
+        <v>3</v>
+      </c>
+      <c r="O30" s="28">
+        <v>0</v>
+      </c>
+      <c r="P30" s="28">
+        <v>18</v>
+      </c>
+      <c r="Q30" s="28">
+        <v>17</v>
+      </c>
+      <c r="R30" s="28">
+        <v>1</v>
+      </c>
+      <c r="S30" s="28">
+        <v>16</v>
+      </c>
+      <c r="T30" s="28">
+        <v>16</v>
+      </c>
+      <c r="U30" s="28">
+        <v>0</v>
+      </c>
+      <c r="V30" s="28">
+        <v>0</v>
+      </c>
+      <c r="W30" s="28">
+        <v>0</v>
+      </c>
+      <c r="X30" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C31" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="38">
+        <v>7</v>
+      </c>
+      <c r="H31" s="28">
+        <v>6</v>
+      </c>
+      <c r="I31" s="28">
+        <v>1</v>
+      </c>
+      <c r="J31" s="28">
+        <v>7</v>
+      </c>
+      <c r="K31" s="28">
+        <v>6</v>
+      </c>
+      <c r="L31" s="28">
+        <v>1</v>
+      </c>
+      <c r="M31" s="28">
+        <v>0</v>
+      </c>
+      <c r="N31" s="28">
+        <v>0</v>
+      </c>
+      <c r="O31" s="28">
+        <v>0</v>
+      </c>
+      <c r="P31" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="28">
+        <v>0</v>
+      </c>
+      <c r="R31" s="28">
+        <v>0</v>
+      </c>
+      <c r="S31" s="28">
+        <v>0</v>
+      </c>
+      <c r="T31" s="28">
+        <v>0</v>
+      </c>
+      <c r="U31" s="28">
+        <v>0</v>
+      </c>
+      <c r="V31" s="28">
+        <v>0</v>
+      </c>
+      <c r="W31" s="28">
+        <v>0</v>
+      </c>
+      <c r="X31" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C32" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="17"/>
+      <c r="G32" s="38">
+        <v>1</v>
+      </c>
+      <c r="H32" s="28">
+        <v>1</v>
+      </c>
+      <c r="I32" s="28">
+        <v>0</v>
+      </c>
+      <c r="J32" s="28">
+        <v>0</v>
+      </c>
+      <c r="K32" s="28">
+        <v>0</v>
+      </c>
+      <c r="L32" s="28">
+        <v>0</v>
+      </c>
+      <c r="M32" s="28">
+        <v>0</v>
+      </c>
+      <c r="N32" s="28">
+        <v>0</v>
+      </c>
+      <c r="O32" s="28">
+        <v>0</v>
+      </c>
+      <c r="P32" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="28">
+        <v>1</v>
+      </c>
+      <c r="R32" s="28">
+        <v>0</v>
+      </c>
+      <c r="S32" s="28">
+        <v>0</v>
+      </c>
+      <c r="T32" s="28">
+        <v>0</v>
+      </c>
+      <c r="U32" s="28">
+        <v>0</v>
+      </c>
+      <c r="V32" s="28">
+        <v>0</v>
+      </c>
+      <c r="W32" s="28">
+        <v>0</v>
+      </c>
+      <c r="X32" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C33" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
+      <c r="F33" s="17"/>
+      <c r="G33" s="38">
+        <v>119</v>
+      </c>
+      <c r="H33" s="28">
+        <v>115</v>
+      </c>
+      <c r="I33" s="28">
+        <v>4</v>
+      </c>
+      <c r="J33" s="28">
+        <v>77</v>
+      </c>
+      <c r="K33" s="28">
+        <v>74</v>
+      </c>
+      <c r="L33" s="28">
+        <v>3</v>
+      </c>
+      <c r="M33" s="28">
+        <v>7</v>
+      </c>
+      <c r="N33" s="28">
+        <v>7</v>
+      </c>
+      <c r="O33" s="28">
+        <v>0</v>
+      </c>
+      <c r="P33" s="28">
+        <v>30</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>29</v>
+      </c>
+      <c r="R33" s="28">
+        <v>1</v>
+      </c>
+      <c r="S33" s="28">
+        <v>5</v>
+      </c>
+      <c r="T33" s="28">
+        <v>5</v>
+      </c>
+      <c r="U33" s="28">
+        <v>0</v>
+      </c>
+      <c r="V33" s="28">
+        <v>0</v>
+      </c>
+      <c r="W33" s="28">
+        <v>0</v>
+      </c>
+      <c r="X33" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="17"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28"/>
+      <c r="P34" s="28"/>
+      <c r="Q34" s="28"/>
+      <c r="R34" s="28"/>
+      <c r="S34" s="28"/>
+      <c r="T34" s="28"/>
+      <c r="U34" s="28"/>
+      <c r="V34" s="28"/>
+      <c r="W34" s="28"/>
+      <c r="X34" s="28"/>
+    </row>
+    <row r="35" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C35" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="67"/>
+      <c r="E35" s="67"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="38">
+        <v>253</v>
+      </c>
+      <c r="H35" s="28">
+        <v>173</v>
+      </c>
+      <c r="I35" s="28">
+        <v>80</v>
+      </c>
+      <c r="J35" s="28">
+        <v>214</v>
+      </c>
+      <c r="K35" s="28">
+        <v>141</v>
+      </c>
+      <c r="L35" s="28">
+        <v>73</v>
+      </c>
+      <c r="M35" s="28">
+        <v>6</v>
+      </c>
+      <c r="N35" s="28">
+        <v>6</v>
+      </c>
+      <c r="O35" s="28">
+        <v>0</v>
+      </c>
+      <c r="P35" s="28">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="28">
+        <v>15</v>
+      </c>
+      <c r="R35" s="28">
+        <v>1</v>
+      </c>
+      <c r="S35" s="28">
+        <v>17</v>
+      </c>
+      <c r="T35" s="28">
+        <v>11</v>
+      </c>
+      <c r="U35" s="28">
+        <v>6</v>
+      </c>
+      <c r="V35" s="28">
+        <v>0</v>
+      </c>
+      <c r="W35" s="28">
+        <v>0</v>
+      </c>
+      <c r="X35" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C36" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="17"/>
+      <c r="G36" s="38">
+        <v>53</v>
+      </c>
+      <c r="H36" s="28">
+        <v>49</v>
+      </c>
+      <c r="I36" s="28">
+        <v>4</v>
+      </c>
+      <c r="J36" s="28">
+        <v>45</v>
+      </c>
+      <c r="K36" s="28">
+        <v>41</v>
+      </c>
+      <c r="L36" s="28">
+        <v>4</v>
+      </c>
+      <c r="M36" s="28">
+        <v>4</v>
+      </c>
+      <c r="N36" s="28">
+        <v>4</v>
+      </c>
+      <c r="O36" s="28">
+        <v>0</v>
+      </c>
+      <c r="P36" s="28">
+        <v>3</v>
+      </c>
+      <c r="Q36" s="28">
+        <v>3</v>
+      </c>
+      <c r="R36" s="28">
+        <v>0</v>
+      </c>
+      <c r="S36" s="28">
+        <v>1</v>
+      </c>
+      <c r="T36" s="28">
+        <v>1</v>
+      </c>
+      <c r="U36" s="28">
+        <v>0</v>
+      </c>
+      <c r="V36" s="28">
+        <v>0</v>
+      </c>
+      <c r="W36" s="28">
+        <v>0</v>
+      </c>
+      <c r="X36" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C37" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="38">
+        <v>22</v>
+      </c>
+      <c r="H37" s="28">
+        <v>13</v>
+      </c>
+      <c r="I37" s="28">
+        <v>9</v>
+      </c>
+      <c r="J37" s="28">
+        <v>18</v>
+      </c>
+      <c r="K37" s="28">
+        <v>10</v>
+      </c>
+      <c r="L37" s="28">
+        <v>8</v>
+      </c>
+      <c r="M37" s="28">
+        <v>0</v>
+      </c>
+      <c r="N37" s="28">
+        <v>0</v>
+      </c>
+      <c r="O37" s="28">
+        <v>0</v>
+      </c>
+      <c r="P37" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="28">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>0</v>
+      </c>
+      <c r="S37" s="28">
+        <v>3</v>
+      </c>
+      <c r="T37" s="28">
+        <v>2</v>
+      </c>
+      <c r="U37" s="28">
+        <v>1</v>
+      </c>
+      <c r="V37" s="28">
+        <v>0</v>
+      </c>
+      <c r="W37" s="28">
+        <v>0</v>
+      </c>
+      <c r="X37" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C38" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="67"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="17"/>
+      <c r="G38" s="38">
+        <v>56</v>
+      </c>
+      <c r="H38" s="28">
+        <v>49</v>
+      </c>
+      <c r="I38" s="28">
+        <v>7</v>
+      </c>
+      <c r="J38" s="28">
+        <v>42</v>
+      </c>
+      <c r="K38" s="28">
+        <v>35</v>
+      </c>
+      <c r="L38" s="28">
+        <v>7</v>
+      </c>
+      <c r="M38" s="28">
+        <v>2</v>
+      </c>
+      <c r="N38" s="28">
+        <v>2</v>
+      </c>
+      <c r="O38" s="28">
+        <v>0</v>
+      </c>
+      <c r="P38" s="28">
+        <v>11</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>11</v>
+      </c>
+      <c r="R38" s="28">
+        <v>0</v>
+      </c>
+      <c r="S38" s="28">
+        <v>1</v>
+      </c>
+      <c r="T38" s="28">
+        <v>1</v>
+      </c>
+      <c r="U38" s="28">
+        <v>0</v>
+      </c>
+      <c r="V38" s="28">
+        <v>0</v>
+      </c>
+      <c r="W38" s="28">
+        <v>0</v>
+      </c>
+      <c r="X38" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C39" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="38">
+        <v>0</v>
+      </c>
+      <c r="H39" s="28">
+        <v>0</v>
+      </c>
+      <c r="I39" s="28">
+        <v>0</v>
+      </c>
+      <c r="J39" s="28">
+        <v>0</v>
+      </c>
+      <c r="K39" s="28">
+        <v>0</v>
+      </c>
+      <c r="L39" s="28">
+        <v>0</v>
+      </c>
+      <c r="M39" s="28">
+        <v>0</v>
+      </c>
+      <c r="N39" s="28">
+        <v>0</v>
+      </c>
+      <c r="O39" s="28">
+        <v>0</v>
+      </c>
+      <c r="P39" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="28">
+        <v>0</v>
+      </c>
+      <c r="R39" s="28">
+        <v>0</v>
+      </c>
+      <c r="S39" s="28">
+        <v>0</v>
+      </c>
+      <c r="T39" s="28">
+        <v>0</v>
+      </c>
+      <c r="U39" s="28">
+        <v>0</v>
+      </c>
+      <c r="V39" s="28">
+        <v>0</v>
+      </c>
+      <c r="W39" s="28">
+        <v>0</v>
+      </c>
+      <c r="X39" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="28"/>
+      <c r="S40" s="28"/>
+      <c r="T40" s="28"/>
+      <c r="U40" s="28"/>
+      <c r="V40" s="28"/>
+      <c r="W40" s="28"/>
+      <c r="X40" s="28"/>
+    </row>
+    <row r="41" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C41" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="67"/>
+      <c r="E41" s="67"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="38">
+        <v>2</v>
+      </c>
+      <c r="H41" s="28">
+        <v>2</v>
+      </c>
+      <c r="I41" s="28">
+        <v>0</v>
+      </c>
+      <c r="J41" s="28">
+        <v>2</v>
+      </c>
+      <c r="K41" s="28">
+        <v>2</v>
+      </c>
+      <c r="L41" s="28">
+        <v>0</v>
+      </c>
+      <c r="M41" s="28">
+        <v>0</v>
+      </c>
+      <c r="N41" s="28">
+        <v>0</v>
+      </c>
+      <c r="O41" s="28">
+        <v>0</v>
+      </c>
+      <c r="P41" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="28">
+        <v>0</v>
+      </c>
+      <c r="R41" s="28">
+        <v>0</v>
+      </c>
+      <c r="S41" s="28">
+        <v>0</v>
+      </c>
+      <c r="T41" s="28">
+        <v>0</v>
+      </c>
+      <c r="U41" s="28">
+        <v>0</v>
+      </c>
+      <c r="V41" s="28">
+        <v>0</v>
+      </c>
+      <c r="W41" s="28">
+        <v>0</v>
+      </c>
+      <c r="X41" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C42" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="17"/>
+      <c r="G42" s="38">
+        <v>194</v>
+      </c>
+      <c r="H42" s="28">
+        <v>167</v>
+      </c>
+      <c r="I42" s="28">
+        <v>27</v>
+      </c>
+      <c r="J42" s="28">
+        <v>156</v>
+      </c>
+      <c r="K42" s="28">
+        <v>134</v>
+      </c>
+      <c r="L42" s="28">
+        <v>22</v>
+      </c>
+      <c r="M42" s="28">
+        <v>12</v>
+      </c>
+      <c r="N42" s="28">
+        <v>10</v>
+      </c>
+      <c r="O42" s="28">
+        <v>2</v>
+      </c>
+      <c r="P42" s="28">
+        <v>20</v>
+      </c>
+      <c r="Q42" s="28">
+        <v>20</v>
+      </c>
+      <c r="R42" s="28">
+        <v>0</v>
+      </c>
+      <c r="S42" s="28">
+        <v>6</v>
+      </c>
+      <c r="T42" s="28">
+        <v>3</v>
+      </c>
+      <c r="U42" s="28">
+        <v>3</v>
+      </c>
+      <c r="V42" s="28">
+        <v>0</v>
+      </c>
+      <c r="W42" s="28">
+        <v>0</v>
+      </c>
+      <c r="X42" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C43" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="67"/>
+      <c r="E43" s="67"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="38">
+        <v>16</v>
+      </c>
+      <c r="H43" s="28">
+        <v>14</v>
+      </c>
+      <c r="I43" s="28">
+        <v>2</v>
+      </c>
+      <c r="J43" s="28">
+        <v>10</v>
+      </c>
+      <c r="K43" s="28">
+        <v>8</v>
+      </c>
+      <c r="L43" s="28">
+        <v>2</v>
+      </c>
+      <c r="M43" s="28">
+        <v>0</v>
+      </c>
+      <c r="N43" s="28">
+        <v>0</v>
+      </c>
+      <c r="O43" s="28">
+        <v>0</v>
+      </c>
+      <c r="P43" s="28">
+        <v>4</v>
+      </c>
+      <c r="Q43" s="28">
+        <v>4</v>
+      </c>
+      <c r="R43" s="28">
+        <v>0</v>
+      </c>
+      <c r="S43" s="28">
+        <v>2</v>
+      </c>
+      <c r="T43" s="28">
+        <v>2</v>
+      </c>
+      <c r="U43" s="28">
+        <v>0</v>
+      </c>
+      <c r="V43" s="28">
+        <v>0</v>
+      </c>
+      <c r="W43" s="28">
+        <v>0</v>
+      </c>
+      <c r="X43" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C44" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="67"/>
+      <c r="E44" s="67"/>
+      <c r="F44" s="17"/>
+      <c r="G44" s="38">
+        <v>10</v>
+      </c>
+      <c r="H44" s="28">
+        <v>10</v>
+      </c>
+      <c r="I44" s="28">
+        <v>0</v>
+      </c>
+      <c r="J44" s="28">
+        <v>6</v>
+      </c>
+      <c r="K44" s="28">
+        <v>6</v>
+      </c>
+      <c r="L44" s="28">
+        <v>0</v>
+      </c>
+      <c r="M44" s="28">
+        <v>2</v>
+      </c>
+      <c r="N44" s="28">
+        <v>2</v>
+      </c>
+      <c r="O44" s="28">
+        <v>0</v>
+      </c>
+      <c r="P44" s="28">
+        <v>2</v>
+      </c>
+      <c r="Q44" s="28">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>0</v>
+      </c>
+      <c r="S44" s="28">
+        <v>0</v>
+      </c>
+      <c r="T44" s="28">
+        <v>0</v>
+      </c>
+      <c r="U44" s="28">
+        <v>0</v>
+      </c>
+      <c r="V44" s="28">
+        <v>0</v>
+      </c>
+      <c r="W44" s="28">
+        <v>0</v>
+      </c>
+      <c r="X44" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C45" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="67"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="17"/>
+      <c r="G45" s="38">
+        <v>3538</v>
+      </c>
+      <c r="H45" s="28">
+        <v>1927</v>
+      </c>
+      <c r="I45" s="28">
+        <v>1611</v>
+      </c>
+      <c r="J45" s="28">
+        <v>2935</v>
+      </c>
+      <c r="K45" s="28">
+        <v>1594</v>
+      </c>
+      <c r="L45" s="28">
+        <v>1341</v>
+      </c>
+      <c r="M45" s="28">
         <v>363</v>
       </c>
-      <c r="R9" s="25">
-[...8 lines deleted...]
-      <c r="U9" s="25">
+      <c r="N45" s="28">
         <v>216</v>
       </c>
-      <c r="V9" s="25">
+      <c r="O45" s="28">
+        <v>147</v>
+      </c>
+      <c r="P45" s="28">
+        <v>66</v>
+      </c>
+      <c r="Q45" s="28">
+        <v>32</v>
+      </c>
+      <c r="R45" s="28">
+        <v>34</v>
+      </c>
+      <c r="S45" s="28">
+        <v>171</v>
+      </c>
+      <c r="T45" s="28">
+        <v>84</v>
+      </c>
+      <c r="U45" s="28">
+        <v>87</v>
+      </c>
+      <c r="V45" s="28">
+        <v>3</v>
+      </c>
+      <c r="W45" s="28">
+        <v>1</v>
+      </c>
+      <c r="X45" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C46" s="29"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="17"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="28"/>
+      <c r="K46" s="28"/>
+      <c r="L46" s="28"/>
+      <c r="M46" s="28"/>
+      <c r="N46" s="28"/>
+      <c r="O46" s="28"/>
+      <c r="P46" s="28"/>
+      <c r="Q46" s="28"/>
+      <c r="R46" s="28"/>
+      <c r="S46" s="28"/>
+      <c r="T46" s="28"/>
+      <c r="U46" s="28"/>
+      <c r="V46" s="28"/>
+      <c r="W46" s="28"/>
+      <c r="X46" s="28"/>
+    </row>
+    <row r="47" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C47" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="67"/>
+      <c r="E47" s="67"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="38">
+        <v>133</v>
+      </c>
+      <c r="H47" s="28">
+        <v>116</v>
+      </c>
+      <c r="I47" s="28">
+        <v>17</v>
+      </c>
+      <c r="J47" s="28">
+        <v>112</v>
+      </c>
+      <c r="K47" s="28">
+        <v>96</v>
+      </c>
+      <c r="L47" s="28">
+        <v>16</v>
+      </c>
+      <c r="M47" s="28">
+        <v>8</v>
+      </c>
+      <c r="N47" s="28">
+        <v>8</v>
+      </c>
+      <c r="O47" s="28">
+        <v>0</v>
+      </c>
+      <c r="P47" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="28">
+        <v>1</v>
+      </c>
+      <c r="R47" s="28">
+        <v>0</v>
+      </c>
+      <c r="S47" s="28">
+        <v>12</v>
+      </c>
+      <c r="T47" s="28">
+        <v>11</v>
+      </c>
+      <c r="U47" s="28">
+        <v>1</v>
+      </c>
+      <c r="V47" s="28">
+        <v>0</v>
+      </c>
+      <c r="W47" s="28">
+        <v>0</v>
+      </c>
+      <c r="X47" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="3:24" ht="10.75" customHeight="1">
+      <c r="C48" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="17"/>
+      <c r="G48" s="38">
+        <v>209</v>
+      </c>
+      <c r="H48" s="28">
+        <v>180</v>
+      </c>
+      <c r="I48" s="28">
+        <v>29</v>
+      </c>
+      <c r="J48" s="28">
+        <v>156</v>
+      </c>
+      <c r="K48" s="28">
+        <v>131</v>
+      </c>
+      <c r="L48" s="28">
+        <v>25</v>
+      </c>
+      <c r="M48" s="28">
+        <v>7</v>
+      </c>
+      <c r="N48" s="28">
+        <v>7</v>
+      </c>
+      <c r="O48" s="28">
+        <v>0</v>
+      </c>
+      <c r="P48" s="28">
+        <v>40</v>
+      </c>
+      <c r="Q48" s="28">
+        <v>39</v>
+      </c>
+      <c r="R48" s="28">
+        <v>1</v>
+      </c>
+      <c r="S48" s="28">
+        <v>6</v>
+      </c>
+      <c r="T48" s="28">
+        <v>3</v>
+      </c>
+      <c r="U48" s="28">
+        <v>3</v>
+      </c>
+      <c r="V48" s="28">
+        <v>0</v>
+      </c>
+      <c r="W48" s="28">
+        <v>0</v>
+      </c>
+      <c r="X48" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C49" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="38">
+        <v>20</v>
+      </c>
+      <c r="H49" s="28">
+        <v>19</v>
+      </c>
+      <c r="I49" s="28">
+        <v>1</v>
+      </c>
+      <c r="J49" s="28">
+        <v>16</v>
+      </c>
+      <c r="K49" s="28">
+        <v>16</v>
+      </c>
+      <c r="L49" s="28">
+        <v>0</v>
+      </c>
+      <c r="M49" s="28">
+        <v>0</v>
+      </c>
+      <c r="N49" s="28">
+        <v>0</v>
+      </c>
+      <c r="O49" s="28">
+        <v>0</v>
+      </c>
+      <c r="P49" s="28">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="28">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1</v>
+      </c>
+      <c r="S49" s="28">
+        <v>1</v>
+      </c>
+      <c r="T49" s="28">
+        <v>1</v>
+      </c>
+      <c r="U49" s="28">
+        <v>0</v>
+      </c>
+      <c r="V49" s="28">
+        <v>0</v>
+      </c>
+      <c r="W49" s="28">
+        <v>0</v>
+      </c>
+      <c r="X49" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C50" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="67"/>
+      <c r="E50" s="67"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="38">
+        <v>1303</v>
+      </c>
+      <c r="H50" s="28">
+        <v>1101</v>
+      </c>
+      <c r="I50" s="28">
+        <v>202</v>
+      </c>
+      <c r="J50" s="28">
+        <v>1175</v>
+      </c>
+      <c r="K50" s="28">
+        <v>984</v>
+      </c>
+      <c r="L50" s="28">
+        <v>191</v>
+      </c>
+      <c r="M50" s="28">
+        <v>39</v>
+      </c>
+      <c r="N50" s="28">
+        <v>37</v>
+      </c>
+      <c r="O50" s="28">
+        <v>2</v>
+      </c>
+      <c r="P50" s="28">
+        <v>41</v>
+      </c>
+      <c r="Q50" s="28">
+        <v>38</v>
+      </c>
+      <c r="R50" s="28">
+        <v>3</v>
+      </c>
+      <c r="S50" s="28">
+        <v>48</v>
+      </c>
+      <c r="T50" s="28">
+        <v>42</v>
+      </c>
+      <c r="U50" s="28">
+        <v>6</v>
+      </c>
+      <c r="V50" s="28">
+        <v>0</v>
+      </c>
+      <c r="W50" s="28">
+        <v>0</v>
+      </c>
+      <c r="X50" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C51" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" s="67"/>
+      <c r="E51" s="67"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="38">
+        <v>35</v>
+      </c>
+      <c r="H51" s="28">
+        <v>26</v>
+      </c>
+      <c r="I51" s="28">
+        <v>9</v>
+      </c>
+      <c r="J51" s="28">
+        <v>30</v>
+      </c>
+      <c r="K51" s="28">
+        <v>21</v>
+      </c>
+      <c r="L51" s="28">
+        <v>9</v>
+      </c>
+      <c r="M51" s="28">
+        <v>0</v>
+      </c>
+      <c r="N51" s="28">
+        <v>0</v>
+      </c>
+      <c r="O51" s="28">
+        <v>0</v>
+      </c>
+      <c r="P51" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q51" s="28">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>0</v>
+      </c>
+      <c r="S51" s="28">
+        <v>4</v>
+      </c>
+      <c r="T51" s="28">
+        <v>4</v>
+      </c>
+      <c r="U51" s="28">
+        <v>0</v>
+      </c>
+      <c r="V51" s="28">
+        <v>0</v>
+      </c>
+      <c r="W51" s="28">
+        <v>0</v>
+      </c>
+      <c r="X51" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="17"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="28"/>
+      <c r="J52" s="28"/>
+      <c r="K52" s="28"/>
+      <c r="L52" s="28"/>
+      <c r="M52" s="28"/>
+      <c r="N52" s="28"/>
+      <c r="O52" s="28"/>
+      <c r="P52" s="28"/>
+      <c r="Q52" s="28"/>
+      <c r="R52" s="28"/>
+      <c r="S52" s="28"/>
+      <c r="T52" s="28"/>
+      <c r="U52" s="28"/>
+      <c r="V52" s="28"/>
+      <c r="W52" s="28"/>
+      <c r="X52" s="28"/>
+    </row>
+    <row r="53" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C53" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" s="67"/>
+      <c r="E53" s="67"/>
+      <c r="F53" s="17"/>
+      <c r="G53" s="38">
+        <v>117</v>
+      </c>
+      <c r="H53" s="28">
+        <v>103</v>
+      </c>
+      <c r="I53" s="28">
+        <v>14</v>
+      </c>
+      <c r="J53" s="28">
+        <v>98</v>
+      </c>
+      <c r="K53" s="28">
+        <v>84</v>
+      </c>
+      <c r="L53" s="28">
+        <v>14</v>
+      </c>
+      <c r="M53" s="28">
+        <v>7</v>
+      </c>
+      <c r="N53" s="28">
+        <v>7</v>
+      </c>
+      <c r="O53" s="28">
+        <v>0</v>
+      </c>
+      <c r="P53" s="28">
+        <v>8</v>
+      </c>
+      <c r="Q53" s="28">
+        <v>8</v>
+      </c>
+      <c r="R53" s="28">
+        <v>0</v>
+      </c>
+      <c r="S53" s="28">
+        <v>4</v>
+      </c>
+      <c r="T53" s="28">
+        <v>4</v>
+      </c>
+      <c r="U53" s="28">
+        <v>0</v>
+      </c>
+      <c r="V53" s="28">
+        <v>0</v>
+      </c>
+      <c r="W53" s="28">
+        <v>0</v>
+      </c>
+      <c r="X53" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C54" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" s="67"/>
+      <c r="E54" s="67"/>
+      <c r="F54" s="17"/>
+      <c r="G54" s="38">
+        <v>6</v>
+      </c>
+      <c r="H54" s="28">
+        <v>2</v>
+      </c>
+      <c r="I54" s="28">
+        <v>4</v>
+      </c>
+      <c r="J54" s="28">
+        <v>6</v>
+      </c>
+      <c r="K54" s="28">
+        <v>2</v>
+      </c>
+      <c r="L54" s="28">
+        <v>4</v>
+      </c>
+      <c r="M54" s="28">
+        <v>0</v>
+      </c>
+      <c r="N54" s="28">
+        <v>0</v>
+      </c>
+      <c r="O54" s="28">
+        <v>0</v>
+      </c>
+      <c r="P54" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="28">
+        <v>0</v>
+      </c>
+      <c r="R54" s="28">
+        <v>0</v>
+      </c>
+      <c r="S54" s="28">
+        <v>0</v>
+      </c>
+      <c r="T54" s="28">
+        <v>0</v>
+      </c>
+      <c r="U54" s="28">
+        <v>0</v>
+      </c>
+      <c r="V54" s="28">
+        <v>0</v>
+      </c>
+      <c r="W54" s="28">
+        <v>0</v>
+      </c>
+      <c r="X54" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C55" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="67"/>
+      <c r="E55" s="67"/>
+      <c r="F55" s="17"/>
+      <c r="G55" s="38">
+        <v>0</v>
+      </c>
+      <c r="H55" s="28">
+        <v>0</v>
+      </c>
+      <c r="I55" s="28">
+        <v>0</v>
+      </c>
+      <c r="J55" s="28">
+        <v>0</v>
+      </c>
+      <c r="K55" s="28">
+        <v>0</v>
+      </c>
+      <c r="L55" s="28">
+        <v>0</v>
+      </c>
+      <c r="M55" s="28">
+        <v>0</v>
+      </c>
+      <c r="N55" s="28">
+        <v>0</v>
+      </c>
+      <c r="O55" s="28">
+        <v>0</v>
+      </c>
+      <c r="P55" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="28">
+        <v>0</v>
+      </c>
+      <c r="R55" s="28">
+        <v>0</v>
+      </c>
+      <c r="S55" s="28">
+        <v>0</v>
+      </c>
+      <c r="T55" s="28">
+        <v>0</v>
+      </c>
+      <c r="U55" s="28">
+        <v>0</v>
+      </c>
+      <c r="V55" s="28">
+        <v>0</v>
+      </c>
+      <c r="W55" s="28">
+        <v>0</v>
+      </c>
+      <c r="X55" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C56" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" s="67"/>
+      <c r="E56" s="67"/>
+      <c r="F56" s="17"/>
+      <c r="G56" s="38">
+        <v>0</v>
+      </c>
+      <c r="H56" s="28">
+        <v>0</v>
+      </c>
+      <c r="I56" s="28">
+        <v>0</v>
+      </c>
+      <c r="J56" s="28">
+        <v>0</v>
+      </c>
+      <c r="K56" s="28">
+        <v>0</v>
+      </c>
+      <c r="L56" s="28">
+        <v>0</v>
+      </c>
+      <c r="M56" s="28">
+        <v>0</v>
+      </c>
+      <c r="N56" s="28">
+        <v>0</v>
+      </c>
+      <c r="O56" s="28">
+        <v>0</v>
+      </c>
+      <c r="P56" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="28">
+        <v>0</v>
+      </c>
+      <c r="R56" s="28">
+        <v>0</v>
+      </c>
+      <c r="S56" s="28">
+        <v>0</v>
+      </c>
+      <c r="T56" s="28">
+        <v>0</v>
+      </c>
+      <c r="U56" s="28">
+        <v>0</v>
+      </c>
+      <c r="V56" s="28">
+        <v>0</v>
+      </c>
+      <c r="W56" s="28">
+        <v>0</v>
+      </c>
+      <c r="X56" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C57" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="67"/>
+      <c r="E57" s="67"/>
+      <c r="F57" s="17"/>
+      <c r="G57" s="38">
+        <v>20</v>
+      </c>
+      <c r="H57" s="28">
         <v>5</v>
       </c>
-      <c r="W9" s="25">
-[...2 lines deleted...]
-      <c r="X9" s="25">
+      <c r="I57" s="28">
+        <v>15</v>
+      </c>
+      <c r="J57" s="28">
+        <v>14</v>
+      </c>
+      <c r="K57" s="28">
+        <v>3</v>
+      </c>
+      <c r="L57" s="28">
+        <v>11</v>
+      </c>
+      <c r="M57" s="28">
+        <v>0</v>
+      </c>
+      <c r="N57" s="28">
+        <v>0</v>
+      </c>
+      <c r="O57" s="28">
+        <v>0</v>
+      </c>
+      <c r="P57" s="28">
+        <v>3</v>
+      </c>
+      <c r="Q57" s="28">
+        <v>1</v>
+      </c>
+      <c r="R57" s="28">
+        <v>2</v>
+      </c>
+      <c r="S57" s="28">
+        <v>3</v>
+      </c>
+      <c r="T57" s="28">
+        <v>1</v>
+      </c>
+      <c r="U57" s="28">
+        <v>2</v>
+      </c>
+      <c r="V57" s="28">
+        <v>0</v>
+      </c>
+      <c r="W57" s="28">
+        <v>0</v>
+      </c>
+      <c r="X57" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C58" s="51"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="17"/>
+      <c r="G58" s="38"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="28"/>
+      <c r="K58" s="28"/>
+      <c r="L58" s="28"/>
+      <c r="M58" s="28"/>
+      <c r="N58" s="28"/>
+      <c r="O58" s="28"/>
+      <c r="P58" s="28"/>
+      <c r="Q58" s="28"/>
+      <c r="R58" s="28"/>
+      <c r="S58" s="28"/>
+      <c r="T58" s="28"/>
+      <c r="U58" s="28"/>
+      <c r="V58" s="28"/>
+      <c r="W58" s="28"/>
+      <c r="X58" s="28"/>
+    </row>
+    <row r="59" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C59" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59" s="67"/>
+      <c r="E59" s="67"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="38">
+        <v>94</v>
+      </c>
+      <c r="H59" s="28">
+        <v>68</v>
+      </c>
+      <c r="I59" s="28">
+        <v>26</v>
+      </c>
+      <c r="J59" s="28">
+        <v>75</v>
+      </c>
+      <c r="K59" s="28">
+        <v>55</v>
+      </c>
+      <c r="L59" s="28">
+        <v>20</v>
+      </c>
+      <c r="M59" s="28">
+        <v>2</v>
+      </c>
+      <c r="N59" s="28">
+        <v>2</v>
+      </c>
+      <c r="O59" s="28">
+        <v>0</v>
+      </c>
+      <c r="P59" s="28">
+        <v>7</v>
+      </c>
+      <c r="Q59" s="28">
+        <v>6</v>
+      </c>
+      <c r="R59" s="28">
+        <v>1</v>
+      </c>
+      <c r="S59" s="28">
+        <v>10</v>
+      </c>
+      <c r="T59" s="28">
         <v>5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="51">
+      <c r="U59" s="28">
+        <v>5</v>
+      </c>
+      <c r="V59" s="28">
+        <v>0</v>
+      </c>
+      <c r="W59" s="28">
+        <v>0</v>
+      </c>
+      <c r="X59" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C60" s="29"/>
+      <c r="D60" s="29"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="38"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
+      <c r="P60" s="28"/>
+      <c r="Q60" s="28"/>
+      <c r="R60" s="28"/>
+      <c r="S60" s="28"/>
+      <c r="T60" s="28"/>
+      <c r="U60" s="28"/>
+      <c r="V60" s="28"/>
+      <c r="W60" s="28"/>
+      <c r="X60" s="28"/>
+    </row>
+    <row r="61" spans="2:24" s="20" customFormat="1" ht="10.75" customHeight="1">
+      <c r="B61" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" s="71"/>
+      <c r="D61" s="71"/>
+      <c r="E61" s="71"/>
+      <c r="F61" s="21"/>
+      <c r="G61" s="37">
+        <v>3501</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1742</v>
+      </c>
+      <c r="I61" s="27">
+        <v>1759</v>
+      </c>
+      <c r="J61" s="27">
+        <v>3116</v>
+      </c>
+      <c r="K61" s="27">
+        <v>1483</v>
+      </c>
+      <c r="L61" s="27">
+        <v>1633</v>
+      </c>
+      <c r="M61" s="27">
+        <v>167</v>
+      </c>
+      <c r="N61" s="27">
+        <v>157</v>
+      </c>
+      <c r="O61" s="27">
+        <v>10</v>
+      </c>
+      <c r="P61" s="27">
+        <v>97</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>43</v>
+      </c>
+      <c r="R61" s="27">
+        <v>54</v>
+      </c>
+      <c r="S61" s="27">
+        <v>120</v>
+      </c>
+      <c r="T61" s="27">
+        <v>58</v>
+      </c>
+      <c r="U61" s="27">
+        <v>62</v>
+      </c>
+      <c r="V61" s="27">
+        <v>1</v>
+      </c>
+      <c r="W61" s="27">
+        <v>1</v>
+      </c>
+      <c r="X61" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:24" s="20" customFormat="1" ht="10.75" customHeight="1">
+      <c r="B62" s="50"/>
+      <c r="C62" s="50"/>
+      <c r="D62" s="50"/>
+      <c r="E62" s="50"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="27"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
+      <c r="L62" s="27"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="27"/>
+      <c r="O62" s="27"/>
+      <c r="P62" s="27"/>
+      <c r="Q62" s="27"/>
+      <c r="R62" s="27"/>
+      <c r="S62" s="27"/>
+      <c r="T62" s="27"/>
+      <c r="U62" s="27"/>
+      <c r="V62" s="27"/>
+      <c r="W62" s="27"/>
+      <c r="X62" s="27"/>
+    </row>
+    <row r="63" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C63" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="17"/>
+      <c r="G63" s="38">
+        <v>0</v>
+      </c>
+      <c r="H63" s="28">
+        <v>0</v>
+      </c>
+      <c r="I63" s="28">
+        <v>0</v>
+      </c>
+      <c r="J63" s="28">
+        <v>0</v>
+      </c>
+      <c r="K63" s="28">
+        <v>0</v>
+      </c>
+      <c r="L63" s="28">
+        <v>0</v>
+      </c>
+      <c r="M63" s="28">
+        <v>0</v>
+      </c>
+      <c r="N63" s="28">
+        <v>0</v>
+      </c>
+      <c r="O63" s="28">
+        <v>0</v>
+      </c>
+      <c r="P63" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="28">
+        <v>0</v>
+      </c>
+      <c r="R63" s="28">
+        <v>0</v>
+      </c>
+      <c r="S63" s="28">
+        <v>0</v>
+      </c>
+      <c r="T63" s="28">
+        <v>0</v>
+      </c>
+      <c r="U63" s="28">
+        <v>0</v>
+      </c>
+      <c r="V63" s="28">
+        <v>0</v>
+      </c>
+      <c r="W63" s="28">
+        <v>0</v>
+      </c>
+      <c r="X63" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:24" ht="10.75" customHeight="1">
+      <c r="C64" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="D64" s="67"/>
+      <c r="E64" s="67"/>
+      <c r="F64" s="17"/>
+      <c r="G64" s="38">
+        <v>13</v>
+      </c>
+      <c r="H64" s="28">
+        <v>7</v>
+      </c>
+      <c r="I64" s="28">
+        <v>6</v>
+      </c>
+      <c r="J64" s="28">
+        <v>12</v>
+      </c>
+      <c r="K64" s="28">
+        <v>6</v>
+      </c>
+      <c r="L64" s="28">
+        <v>6</v>
+      </c>
+      <c r="M64" s="28">
+        <v>1</v>
+      </c>
+      <c r="N64" s="28">
+        <v>1</v>
+      </c>
+      <c r="O64" s="28">
+        <v>0</v>
+      </c>
+      <c r="P64" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="28">
+        <v>0</v>
+      </c>
+      <c r="R64" s="28">
+        <v>0</v>
+      </c>
+      <c r="S64" s="28">
+        <v>0</v>
+      </c>
+      <c r="T64" s="28">
+        <v>0</v>
+      </c>
+      <c r="U64" s="28">
+        <v>0</v>
+      </c>
+      <c r="V64" s="28">
+        <v>0</v>
+      </c>
+      <c r="W64" s="28">
+        <v>0</v>
+      </c>
+      <c r="X64" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C65" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="D65" s="67"/>
+      <c r="E65" s="67"/>
+      <c r="F65" s="17"/>
+      <c r="G65" s="38">
+        <v>3</v>
+      </c>
+      <c r="H65" s="28">
+        <v>2</v>
+      </c>
+      <c r="I65" s="28">
+        <v>1</v>
+      </c>
+      <c r="J65" s="28">
+        <v>3</v>
+      </c>
+      <c r="K65" s="28">
+        <v>2</v>
+      </c>
+      <c r="L65" s="28">
+        <v>1</v>
+      </c>
+      <c r="M65" s="28">
+        <v>0</v>
+      </c>
+      <c r="N65" s="28">
+        <v>0</v>
+      </c>
+      <c r="O65" s="28">
+        <v>0</v>
+      </c>
+      <c r="P65" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="28">
+        <v>0</v>
+      </c>
+      <c r="R65" s="28">
+        <v>0</v>
+      </c>
+      <c r="S65" s="28">
+        <v>0</v>
+      </c>
+      <c r="T65" s="28">
+        <v>0</v>
+      </c>
+      <c r="U65" s="28">
+        <v>0</v>
+      </c>
+      <c r="V65" s="28">
+        <v>0</v>
+      </c>
+      <c r="W65" s="28">
+        <v>0</v>
+      </c>
+      <c r="X65" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C66" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="D66" s="67"/>
+      <c r="E66" s="67"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="38">
+        <v>15</v>
+      </c>
+      <c r="H66" s="28">
+        <v>13</v>
+      </c>
+      <c r="I66" s="28">
+        <v>2</v>
+      </c>
+      <c r="J66" s="28">
+        <v>10</v>
+      </c>
+      <c r="K66" s="28">
+        <v>9</v>
+      </c>
+      <c r="L66" s="28">
+        <v>1</v>
+      </c>
+      <c r="M66" s="28">
+        <v>2</v>
+      </c>
+      <c r="N66" s="28">
+        <v>1</v>
+      </c>
+      <c r="O66" s="28">
+        <v>1</v>
+      </c>
+      <c r="P66" s="28">
+        <v>3</v>
+      </c>
+      <c r="Q66" s="28">
+        <v>3</v>
+      </c>
+      <c r="R66" s="28">
+        <v>0</v>
+      </c>
+      <c r="S66" s="28">
+        <v>0</v>
+      </c>
+      <c r="T66" s="28">
+        <v>0</v>
+      </c>
+      <c r="U66" s="28">
+        <v>0</v>
+      </c>
+      <c r="V66" s="28">
+        <v>0</v>
+      </c>
+      <c r="W66" s="28">
+        <v>0</v>
+      </c>
+      <c r="X66" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C67" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="D67" s="67"/>
+      <c r="E67" s="67"/>
+      <c r="F67" s="17"/>
+      <c r="G67" s="38">
+        <v>229</v>
+      </c>
+      <c r="H67" s="28">
+        <v>179</v>
+      </c>
+      <c r="I67" s="28">
+        <v>50</v>
+      </c>
+      <c r="J67" s="28">
+        <v>211</v>
+      </c>
+      <c r="K67" s="28">
+        <v>165</v>
+      </c>
+      <c r="L67" s="28">
+        <v>46</v>
+      </c>
+      <c r="M67" s="28">
         <v>4</v>
       </c>
-      <c r="E10" s="52"/>
-[...43 lines deleted...]
-      <c r="U10" s="25">
+      <c r="N67" s="28">
+        <v>4</v>
+      </c>
+      <c r="O67" s="28">
+        <v>0</v>
+      </c>
+      <c r="P67" s="28">
+        <v>5</v>
+      </c>
+      <c r="Q67" s="28">
+        <v>4</v>
+      </c>
+      <c r="R67" s="28">
+        <v>1</v>
+      </c>
+      <c r="S67" s="28">
+        <v>9</v>
+      </c>
+      <c r="T67" s="28">
+        <v>6</v>
+      </c>
+      <c r="U67" s="28">
+        <v>3</v>
+      </c>
+      <c r="V67" s="28">
+        <v>0</v>
+      </c>
+      <c r="W67" s="28">
+        <v>0</v>
+      </c>
+      <c r="X67" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C68" s="29"/>
+      <c r="D68" s="29"/>
+      <c r="E68" s="29"/>
+      <c r="F68" s="17"/>
+      <c r="G68" s="38"/>
+      <c r="H68" s="28"/>
+      <c r="I68" s="28"/>
+      <c r="J68" s="28"/>
+      <c r="K68" s="28"/>
+      <c r="L68" s="28"/>
+      <c r="M68" s="28"/>
+      <c r="N68" s="28"/>
+      <c r="O68" s="28"/>
+      <c r="P68" s="28"/>
+      <c r="Q68" s="28"/>
+      <c r="R68" s="28"/>
+      <c r="S68" s="28"/>
+      <c r="T68" s="28"/>
+      <c r="U68" s="28"/>
+      <c r="V68" s="28"/>
+      <c r="W68" s="28"/>
+      <c r="X68" s="28"/>
+    </row>
+    <row r="69" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C69" s="73" t="s">
+        <v>57</v>
+      </c>
+      <c r="D69" s="67"/>
+      <c r="E69" s="67"/>
+      <c r="F69" s="17"/>
+      <c r="G69" s="38">
+        <v>0</v>
+      </c>
+      <c r="H69" s="28">
+        <v>0</v>
+      </c>
+      <c r="I69" s="28">
+        <v>0</v>
+      </c>
+      <c r="J69" s="28">
+        <v>0</v>
+      </c>
+      <c r="K69" s="28">
+        <v>0</v>
+      </c>
+      <c r="L69" s="28">
+        <v>0</v>
+      </c>
+      <c r="M69" s="28">
+        <v>0</v>
+      </c>
+      <c r="N69" s="28">
+        <v>0</v>
+      </c>
+      <c r="O69" s="28">
+        <v>0</v>
+      </c>
+      <c r="P69" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="28">
+        <v>0</v>
+      </c>
+      <c r="R69" s="28">
+        <v>0</v>
+      </c>
+      <c r="S69" s="28">
+        <v>0</v>
+      </c>
+      <c r="T69" s="28">
+        <v>0</v>
+      </c>
+      <c r="U69" s="28">
+        <v>0</v>
+      </c>
+      <c r="V69" s="28">
+        <v>0</v>
+      </c>
+      <c r="W69" s="28">
+        <v>0</v>
+      </c>
+      <c r="X69" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C70" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="D70" s="67"/>
+      <c r="E70" s="67"/>
+      <c r="F70" s="17"/>
+      <c r="G70" s="38">
+        <v>84</v>
+      </c>
+      <c r="H70" s="28">
+        <v>62</v>
+      </c>
+      <c r="I70" s="28">
+        <v>22</v>
+      </c>
+      <c r="J70" s="28">
+        <v>72</v>
+      </c>
+      <c r="K70" s="28">
+        <v>52</v>
+      </c>
+      <c r="L70" s="28">
+        <v>20</v>
+      </c>
+      <c r="M70" s="28">
+        <v>6</v>
+      </c>
+      <c r="N70" s="28">
+        <v>6</v>
+      </c>
+      <c r="O70" s="28">
+        <v>0</v>
+      </c>
+      <c r="P70" s="28">
+        <v>2</v>
+      </c>
+      <c r="Q70" s="28">
+        <v>2</v>
+      </c>
+      <c r="R70" s="28">
+        <v>0</v>
+      </c>
+      <c r="S70" s="28">
+        <v>4</v>
+      </c>
+      <c r="T70" s="28">
+        <v>2</v>
+      </c>
+      <c r="U70" s="28">
+        <v>2</v>
+      </c>
+      <c r="V70" s="28">
+        <v>0</v>
+      </c>
+      <c r="W70" s="28">
+        <v>0</v>
+      </c>
+      <c r="X70" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C71" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="D71" s="67"/>
+      <c r="E71" s="67"/>
+      <c r="F71" s="17"/>
+      <c r="G71" s="38">
+        <v>2585</v>
+      </c>
+      <c r="H71" s="28">
+        <v>1079</v>
+      </c>
+      <c r="I71" s="28">
+        <v>1506</v>
+      </c>
+      <c r="J71" s="28">
+        <v>2351</v>
+      </c>
+      <c r="K71" s="28">
+        <v>944</v>
+      </c>
+      <c r="L71" s="28">
+        <v>1407</v>
+      </c>
+      <c r="M71" s="28">
+        <v>72</v>
+      </c>
+      <c r="N71" s="28">
+        <v>70</v>
+      </c>
+      <c r="O71" s="28">
+        <v>2</v>
+      </c>
+      <c r="P71" s="28">
+        <v>70</v>
+      </c>
+      <c r="Q71" s="28">
+        <v>24</v>
+      </c>
+      <c r="R71" s="28">
+        <v>46</v>
+      </c>
+      <c r="S71" s="28">
+        <v>91</v>
+      </c>
+      <c r="T71" s="28">
+        <v>40</v>
+      </c>
+      <c r="U71" s="28">
+        <v>51</v>
+      </c>
+      <c r="V71" s="28">
+        <v>1</v>
+      </c>
+      <c r="W71" s="28">
+        <v>1</v>
+      </c>
+      <c r="X71" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C72" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="D72" s="67"/>
+      <c r="E72" s="67"/>
+      <c r="F72" s="17"/>
+      <c r="G72" s="38">
+        <v>19</v>
+      </c>
+      <c r="H72" s="28">
+        <v>4</v>
+      </c>
+      <c r="I72" s="28">
+        <v>15</v>
+      </c>
+      <c r="J72" s="28">
+        <v>19</v>
+      </c>
+      <c r="K72" s="28">
+        <v>4</v>
+      </c>
+      <c r="L72" s="28">
+        <v>15</v>
+      </c>
+      <c r="M72" s="28">
+        <v>0</v>
+      </c>
+      <c r="N72" s="28">
+        <v>0</v>
+      </c>
+      <c r="O72" s="28">
+        <v>0</v>
+      </c>
+      <c r="P72" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="28">
+        <v>0</v>
+      </c>
+      <c r="R72" s="28">
+        <v>0</v>
+      </c>
+      <c r="S72" s="28">
+        <v>0</v>
+      </c>
+      <c r="T72" s="28">
+        <v>0</v>
+      </c>
+      <c r="U72" s="28">
+        <v>0</v>
+      </c>
+      <c r="V72" s="28">
+        <v>0</v>
+      </c>
+      <c r="W72" s="28">
+        <v>0</v>
+      </c>
+      <c r="X72" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C73" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="D73" s="67"/>
+      <c r="E73" s="67"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="38">
+        <v>0</v>
+      </c>
+      <c r="H73" s="28">
+        <v>0</v>
+      </c>
+      <c r="I73" s="28">
+        <v>0</v>
+      </c>
+      <c r="J73" s="28">
+        <v>0</v>
+      </c>
+      <c r="K73" s="28">
+        <v>0</v>
+      </c>
+      <c r="L73" s="28">
+        <v>0</v>
+      </c>
+      <c r="M73" s="28">
+        <v>0</v>
+      </c>
+      <c r="N73" s="28">
+        <v>0</v>
+      </c>
+      <c r="O73" s="28">
+        <v>0</v>
+      </c>
+      <c r="P73" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="28">
+        <v>0</v>
+      </c>
+      <c r="R73" s="28">
+        <v>0</v>
+      </c>
+      <c r="S73" s="28">
+        <v>0</v>
+      </c>
+      <c r="T73" s="28">
+        <v>0</v>
+      </c>
+      <c r="U73" s="28">
+        <v>0</v>
+      </c>
+      <c r="V73" s="28">
+        <v>0</v>
+      </c>
+      <c r="W73" s="28">
+        <v>0</v>
+      </c>
+      <c r="X73" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C74" s="29"/>
+      <c r="D74" s="29"/>
+      <c r="E74" s="29"/>
+      <c r="F74" s="17"/>
+      <c r="G74" s="38"/>
+      <c r="H74" s="28"/>
+      <c r="I74" s="28"/>
+      <c r="J74" s="28"/>
+      <c r="K74" s="28"/>
+      <c r="L74" s="28"/>
+      <c r="M74" s="28"/>
+      <c r="N74" s="28"/>
+      <c r="O74" s="28"/>
+      <c r="P74" s="28"/>
+      <c r="Q74" s="28"/>
+      <c r="R74" s="28"/>
+      <c r="S74" s="28"/>
+      <c r="T74" s="28"/>
+      <c r="U74" s="28"/>
+      <c r="V74" s="28"/>
+      <c r="W74" s="28"/>
+      <c r="X74" s="28"/>
+    </row>
+    <row r="75" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C75" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="D75" s="67"/>
+      <c r="E75" s="67"/>
+      <c r="F75" s="17"/>
+      <c r="G75" s="38">
+        <v>331</v>
+      </c>
+      <c r="H75" s="28">
+        <v>242</v>
+      </c>
+      <c r="I75" s="28">
+        <v>89</v>
+      </c>
+      <c r="J75" s="28">
+        <v>279</v>
+      </c>
+      <c r="K75" s="28">
+        <v>202</v>
+      </c>
+      <c r="L75" s="28">
+        <v>77</v>
+      </c>
+      <c r="M75" s="28">
+        <v>34</v>
+      </c>
+      <c r="N75" s="28">
+        <v>29</v>
+      </c>
+      <c r="O75" s="28">
+        <v>5</v>
+      </c>
+      <c r="P75" s="28">
+        <v>7</v>
+      </c>
+      <c r="Q75" s="28">
+        <v>4</v>
+      </c>
+      <c r="R75" s="28">
+        <v>3</v>
+      </c>
+      <c r="S75" s="28">
+        <v>11</v>
+      </c>
+      <c r="T75" s="28">
+        <v>7</v>
+      </c>
+      <c r="U75" s="28">
+        <v>4</v>
+      </c>
+      <c r="V75" s="28">
+        <v>0</v>
+      </c>
+      <c r="W75" s="28">
+        <v>0</v>
+      </c>
+      <c r="X75" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C76" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="D76" s="67"/>
+      <c r="E76" s="67"/>
+      <c r="F76" s="17"/>
+      <c r="G76" s="38">
+        <v>42</v>
+      </c>
+      <c r="H76" s="28">
+        <v>41</v>
+      </c>
+      <c r="I76" s="28">
+        <v>1</v>
+      </c>
+      <c r="J76" s="28">
+        <v>1</v>
+      </c>
+      <c r="K76" s="28">
+        <v>1</v>
+      </c>
+      <c r="L76" s="28">
+        <v>0</v>
+      </c>
+      <c r="M76" s="28">
+        <v>38</v>
+      </c>
+      <c r="N76" s="28">
+        <v>37</v>
+      </c>
+      <c r="O76" s="28">
+        <v>1</v>
+      </c>
+      <c r="P76" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="28">
+        <v>0</v>
+      </c>
+      <c r="R76" s="28">
+        <v>0</v>
+      </c>
+      <c r="S76" s="28">
+        <v>3</v>
+      </c>
+      <c r="T76" s="28">
+        <v>3</v>
+      </c>
+      <c r="U76" s="28">
+        <v>0</v>
+      </c>
+      <c r="V76" s="28">
+        <v>0</v>
+      </c>
+      <c r="W76" s="28">
+        <v>0</v>
+      </c>
+      <c r="X76" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24" ht="10.75" customHeight="1">
+      <c r="C77" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="D77" s="67"/>
+      <c r="E77" s="67"/>
+      <c r="F77" s="17"/>
+      <c r="G77" s="38">
         <v>180</v>
       </c>
-      <c r="V10" s="25">
+      <c r="H77" s="28">
+        <v>113</v>
+      </c>
+      <c r="I77" s="28">
+        <v>67</v>
+      </c>
+      <c r="J77" s="28">
+        <v>158</v>
+      </c>
+      <c r="K77" s="28">
+        <v>98</v>
+      </c>
+      <c r="L77" s="28">
+        <v>60</v>
+      </c>
+      <c r="M77" s="28">
+        <v>10</v>
+      </c>
+      <c r="N77" s="28">
+        <v>9</v>
+      </c>
+      <c r="O77" s="28">
+        <v>1</v>
+      </c>
+      <c r="P77" s="28">
+        <v>10</v>
+      </c>
+      <c r="Q77" s="28">
         <v>6</v>
       </c>
-      <c r="W10" s="25">
+      <c r="R77" s="28">
         <v>4</v>
       </c>
-      <c r="X10" s="25">
+      <c r="S77" s="28">
         <v>2</v>
       </c>
-    </row>
-[...147 lines deleted...]
-      <c r="W13" s="30">
+      <c r="T77" s="28">
+        <v>0</v>
+      </c>
+      <c r="U77" s="28">
         <v>2</v>
       </c>
-      <c r="X13" s="30">
-[...822 lines deleted...]
-      <c r="Q29" s="31">
+      <c r="V77" s="28">
+        <v>0</v>
+      </c>
+      <c r="W77" s="28">
+        <v>0</v>
+      </c>
+      <c r="X77" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24" ht="4.5" customHeight="1">
+      <c r="A78" s="3"/>
+      <c r="B78" s="3"/>
+      <c r="C78" s="30"/>
+      <c r="D78" s="30"/>
+      <c r="E78" s="30"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="32"/>
+      <c r="I78" s="32"/>
+      <c r="J78" s="32"/>
+      <c r="K78" s="32"/>
+      <c r="L78" s="32"/>
+      <c r="M78" s="32"/>
+      <c r="N78" s="32"/>
+      <c r="O78" s="32"/>
+      <c r="P78" s="32"/>
+      <c r="Q78" s="32"/>
+      <c r="R78" s="32"/>
+      <c r="S78" s="32"/>
+      <c r="T78" s="32"/>
+      <c r="U78" s="32"/>
+      <c r="V78" s="32"/>
+      <c r="W78" s="32"/>
+      <c r="X78" s="32"/>
+    </row>
+    <row r="79" spans="1:24" ht="4.5" customHeight="1">
+      <c r="C79" s="29"/>
+      <c r="D79" s="29"/>
+      <c r="E79" s="29"/>
+      <c r="G79" s="33"/>
+      <c r="H79" s="34"/>
+      <c r="I79" s="34"/>
+      <c r="J79" s="34"/>
+      <c r="K79" s="34"/>
+      <c r="L79" s="34"/>
+      <c r="M79" s="34"/>
+      <c r="N79" s="34"/>
+      <c r="O79" s="34"/>
+      <c r="P79" s="34"/>
+      <c r="Q79" s="34"/>
+      <c r="R79" s="34"/>
+      <c r="S79" s="34"/>
+      <c r="T79" s="34"/>
+      <c r="U79" s="34"/>
+      <c r="V79" s="34"/>
+      <c r="W79" s="34"/>
+      <c r="X79" s="34"/>
+    </row>
+    <row r="80" spans="1:24" ht="11.25" customHeight="1">
+      <c r="A80" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="R29" s="31">
-[...2717 lines deleted...]
-      <c r="A81" s="40" t="s">
+    </row>
+    <row r="81" spans="1:1" s="35" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A81" s="35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:1"/>
     <row r="83" spans="1:1"/>
     <row r="84" spans="1:1"/>
     <row r="85" spans="1:1"/>
     <row r="86" spans="1:1"/>
     <row r="87" spans="1:1"/>
     <row r="88" spans="1:1"/>
     <row r="89" spans="1:1"/>
     <row r="90" spans="1:1"/>
     <row r="91" spans="1:1"/>
     <row r="92" spans="1:1"/>
     <row r="93" spans="1:1"/>
     <row r="94" spans="1:1"/>
     <row r="95" spans="1:1"/>
     <row r="96" spans="1:1"/>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
     <row r="101"/>
     <row r="102"/>
     <row r="103"/>
@@ -6062,143 +6060,150 @@
     <row r="127"/>
     <row r="128"/>
     <row r="129"/>
     <row r="130"/>
     <row r="131"/>
     <row r="132"/>
     <row r="133"/>
     <row r="134"/>
     <row r="135"/>
     <row r="136"/>
     <row r="137"/>
     <row r="138"/>
     <row r="139"/>
     <row r="140"/>
     <row r="141"/>
     <row r="142"/>
     <row r="143"/>
     <row r="144"/>
     <row r="145"/>
     <row r="146"/>
     <row r="147"/>
     <row r="148"/>
     <row r="149"/>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="B5:E6"/>
-[...19 lines deleted...]
-    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C75:E75"/>
+    <mergeCell ref="C76:E76"/>
+    <mergeCell ref="C77:E77"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="C49:E49"/>
     <mergeCell ref="C36:E36"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="C32:E32"/>
     <mergeCell ref="C33:E33"/>
     <mergeCell ref="C35:E35"/>
-    <mergeCell ref="C50:E50"/>
-[...31 lines deleted...]
-    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="B5:E6"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="S5:U5"/>
+    <mergeCell ref="V5:X5"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="Q1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
   </mergeCells>
   <phoneticPr fontId="21"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-08</vt:lpstr>
+      <vt:lpstr>'24-00-08'!_00</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>