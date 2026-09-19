--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,58 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{B422D971-15DA-4E7F-A6AC-AF610595F39F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24100" windowHeight="12720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{7142281E-27BE-4F2F-B0CF-08F26F4B61F2}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-25" sheetId="14" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_21" localSheetId="0">'24-00-25'!$B$8:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-25'!$A$1:$Q$40</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
+</file>
+
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{A1419B38-EFA9-468B-8FD6-20A1DFF4C6E1}" name="21" type="6" refreshedVersion="0" background="1" saveData="1">
+    <textPr sourceFile="C:\WINDOWS\ﾃﾞｽｸﾄｯﾌﾟ\21.txt">
+      <textFields count="2">
+        <textField type="text"/>
+        <textField type="text"/>
+      </textFields>
+    </textPr>
+  </connection>
+</connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="33">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>審　理　の　開　始　等</t>
     <rPh sb="0" eb="1">
       <t>シン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>リ</t>
@@ -235,51 +255,51 @@
     <rPh sb="3" eb="5">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">
 仮釈放取消し</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定少年の仮退院取消し</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定少年を除く</t>
   </si>
   <si>
     <t>特定少年</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1047,813 +1067,820 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="50">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{520B9014-6EE2-42AA-809B-4A64269A5B49}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{D25DA94A-C0FD-4621-8579-305DB37C16DF}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{5F8F940E-8DF9-448A-B786-0C3710F0BFC2}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{3709365A-7D17-4712-9DD7-740F7B7BC6B1}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{8E43F3FF-86A1-4E4F-9620-AC662790FCA7}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{4CCE57F5-6E88-467D-878C-2365F63910A3}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{7A4813D9-B550-4430-BBEE-B2CDD7B42E12}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{E96E776C-7ACB-4E45-8C96-AAE99582E1D6}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{82EA54F4-6A17-470E-B9DE-E3EC7DD7966B}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{22DF9565-3DAC-4336-96BF-7BF0D06AA5C3}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{AE151187-256F-430D-86B0-3163159F6281}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{0F897CB5-91BE-48B2-AAC6-176CBACB8A7C}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{537983BF-24D9-460C-8CF3-3DCEEA83A55D}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{1E8777A5-D869-46E6-AE84-4E1CF2835218}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{22222D3A-5A7B-439C-A8C0-1CB463CC09BA}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{A725136B-5B10-4BDD-9B96-085D6B6EA944}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{12582208-8818-4B7E-9C88-031CACF0CBEA}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{90A42F0D-2300-4C1B-9D09-9A7D53E9331B}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{893E217B-20ED-4490-AC7F-DECFC7D2058B}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{7261C183-9A31-4987-95E1-9463139D8277}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{947AF3F4-24A6-4791-941B-CAF96EE0FA23}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{3802F6C9-F2D5-467B-A058-BA95D56FB56E}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D431905B-86F9-4FB6-AA3B-93AA225BD00D}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{D10D4E45-C6B4-4886-8387-9720A66EBED8}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{0B87BFAC-88A8-48FF-B885-83B6F5596C51}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{19D20C87-1CE7-478F-8D72-B417EEF715A5}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{98BB2BA5-84B1-4A6D-B0BE-9744C60E1761}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{585773FA-4646-4A93-911E-CC0E6CC8350B}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{41C32DB4-1743-4224-9A8F-ED951B341A00}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{37E5758D-E845-4E65-A487-D804CA253218}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{4C66AA76-0900-43C2-992D-71D0C8E48208}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{B21D7006-411C-4B33-9EAC-18C7BF86DE00}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{162D4F87-CD23-4026-843C-0325AEF0C8E0}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{98ECF767-9572-4EBF-9BFB-FDDFF0CE2BB6}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{E5E7170A-CFA5-49B3-BA80-866445F616E3}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{FC6AE79A-B767-4D68-8BCA-63A5F909B367}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{866C3209-1132-477C-B888-8DBC3C5E3900}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{4E4571C7-CB8A-4C84-AF99-464B10FEABDD}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{8AC46CF7-0082-4EF6-814D-D41BC085FCF1}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{C147A47E-478E-497E-A883-0C472FDF5C57}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{B432BF86-ED71-4010-B49E-C11629FB4F7E}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{EA9D5057-4690-4D9C-956A-B4A7A2D54889}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{2580903C-C9C5-4F29-B37D-5C350F93BA57}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{E7AB533E-6760-44FF-9EB7-6C4C64C7FB18}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{7B986D79-A4BE-4E07-88B6-7346C4D344EC}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{8BF5A4B9-61FA-4960-AC8F-95ED45EA50CA}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{6BC155F5-B77D-4DB2-8BD6-78E05BE5C9A9}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{64CAF740-ECEB-4AB2-98DF-E124797B831A}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{1F0CE34A-83F0-4589-96C0-593247173F37}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{28CE9F35-947D-4CD9-8AAB-8AA80EDDDD92}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{739924F6-E5B5-47A4-A7CE-A244D75148E9}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{476F2CE7-7A0C-44FB-BCDC-7EEDADE343FD}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{D4397CB7-6B29-43B5-8171-99FB71F7597B}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{471ECEAC-7B6E-4966-8236-30815A12289D}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{916AB0B6-BE5B-4F32-9D64-FC76F5D2EBF1}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{80FA7447-56A3-45C0-B321-8948AB2D1BAD}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{8A6353A2-95FC-4ED0-8C78-3FCE56D89D70}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{5F35AB11-DC49-4373-BB96-6445239FCA4B}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{012EF591-EF18-4E5C-A79A-EB33BD91B6A3}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{7DA76EBD-8E26-4731-935A-E98F344DA886}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{D2DCE7F2-78F4-4104-B0C9-7ECD63E753D9}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{572C590C-30BC-4AE4-B0B1-C1C470A2D3AF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:colOff>25400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4202" name="AutoShape 2"/>
+        <xdr:cNvPr id="4202" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B29EB8C4-F075-3FAD-4D7E-3DDF4D661F43}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1009650" y="4629150"/>
-          <a:ext cx="76200" cy="485775"/>
+          <a:off x="1003300" y="4572000"/>
+          <a:ext cx="76200" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 56667"/>
+            <a:gd name="adj1" fmla="val 55556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:colOff>25400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4203" name="AutoShape 3"/>
+        <xdr:cNvPr id="4203" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4204DA63-AA0B-14BB-9452-65CF7E07BF45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1009650" y="5600700"/>
-          <a:ext cx="76200" cy="809625"/>
+          <a:off x="1003300" y="5524500"/>
+          <a:ext cx="76200" cy="793750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 94444"/>
+            <a:gd name="adj1" fmla="val 92593"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4204" name="AutoShape 1"/>
+        <xdr:cNvPr id="4204" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A9ED51E-E473-1D25-CA2D-CC55D8736FB0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1847850" y="2038350"/>
-          <a:ext cx="57150" cy="485775"/>
+          <a:off x="1835150" y="2032000"/>
+          <a:ext cx="57150" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 75595"/>
+            <a:gd name="adj1" fmla="val 74113"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>752475</xdr:colOff>
+      <xdr:colOff>749300</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:colOff>44450</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:rowOff>165100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4205" name="AutoShape 1"/>
+        <xdr:cNvPr id="4205" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F1478F2-8C59-23DD-A0A9-23195E79DD7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="923925" y="1895475"/>
-          <a:ext cx="104775" cy="1276350"/>
+          <a:off x="920750" y="1892300"/>
+          <a:ext cx="101600" cy="1250950"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 75572"/>
+            <a:gd name="adj1" fmla="val 76383"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4206" name="AutoShape 1"/>
+        <xdr:cNvPr id="4206" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D4BAC59-7317-5761-38BB-2CADFDD781F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1847850" y="2686050"/>
-          <a:ext cx="57150" cy="485775"/>
+          <a:off x="1835150" y="2667000"/>
+          <a:ext cx="57150" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 75595"/>
+            <a:gd name="adj1" fmla="val 74113"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:colOff>6350</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>63500</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4207" name="AutoShape 2"/>
+        <xdr:cNvPr id="4207" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6AEFD66-B5C0-4783-EF8F-04EED1171E78}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1714500" y="5800725"/>
-          <a:ext cx="57150" cy="295275"/>
+          <a:off x="1701800" y="5721350"/>
+          <a:ext cx="57150" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 56666"/>
+            <a:gd name="adj1" fmla="val 54838"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:colOff>6350</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>25400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>63500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4208" name="AutoShape 2"/>
+        <xdr:cNvPr id="4208" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947F082B-6B55-C393-9B96-3B351FBA387C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1714500" y="6115050"/>
-          <a:ext cx="57150" cy="295275"/>
+          <a:off x="1701800" y="6026150"/>
+          <a:ext cx="57150" cy="292100"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 56666"/>
+            <a:gd name="adj1" fmla="val 56057"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="21" connectionId="1" xr16:uid="{B356289F-99E4-4528-9C0E-2865EBEF83A9}" autoFormatId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1982,1454 +2009,1390 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D1FAF33-4F53-4BF8-8130-63F8EE861F63}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:R44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="14.109375" customWidth="1"/>
     <col min="3" max="3" width="1.77734375" customWidth="1"/>
     <col min="4" max="4" width="10.77734375" customWidth="1"/>
     <col min="5" max="5" width="1.77734375" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="8" customWidth="1"/>
     <col min="9" max="9" width="11.6640625" customWidth="1"/>
     <col min="10" max="11" width="8" customWidth="1"/>
     <col min="12" max="16" width="7" customWidth="1"/>
     <col min="17" max="17" width="9.77734375" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="13" customFormat="1" ht="16.5">
-[...20 lines deleted...]
-      <c r="A2" s="53" t="s">
+    <row r="1" spans="1:18" s="11" customFormat="1" ht="16.5">
+      <c r="A1" s="39"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="12"/>
+    </row>
+    <row r="2" spans="1:18" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="53"/>
-[...14 lines deleted...]
-      <c r="Q2" s="53"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
     </row>
     <row r="3" spans="1:18" ht="10.5" customHeight="1">
-      <c r="A3" s="16"/>
-[...1 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="14"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
-      <c r="H3" s="2"/>
-[...5 lines deleted...]
-      <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:18" ht="2.15" customHeight="1">
-      <c r="B4" s="6"/>
-[...18 lines deleted...]
-      <c r="B5" s="54" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+    </row>
+    <row r="5" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="16"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="54"/>
-[...4 lines deleted...]
-      <c r="H5" s="56" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="56"/>
-[...2 lines deleted...]
-      <c r="L5" s="56" t="s">
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="56"/>
-[...3 lines deleted...]
-      <c r="Q5" s="57" t="s">
+      <c r="M5" s="43"/>
+      <c r="N5" s="43"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="44" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="21" customFormat="1" ht="30" customHeight="1">
-[...10 lines deleted...]
-      <c r="I6" s="20" t="s">
+    <row r="6" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="20" t="s">
+      <c r="J6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="L6" s="20" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="23" t="s">
+      <c r="L6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="23" t="s">
+      <c r="N6" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="P6" s="20" t="s">
+      <c r="P6" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Q6" s="58"/>
-[...22 lines deleted...]
-      <c r="B8" s="47" t="s">
+      <c r="Q6" s="45"/>
+    </row>
+    <row r="7" spans="1:18" s="18" customFormat="1" ht="5.15" customHeight="1">
+      <c r="A7" s="16"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="21"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+    </row>
+    <row r="8" spans="1:18" s="22" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B8" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="47"/>
-[...4 lines deleted...]
-      <c r="H8" s="11">
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="9">
         <v>703</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>11</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>692</v>
       </c>
-      <c r="K8" s="11">
-[...2 lines deleted...]
-      <c r="L8" s="11">
+      <c r="K8" s="9">
+        <v>0</v>
+      </c>
+      <c r="L8" s="9">
         <v>691</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>665</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="9">
         <v>26</v>
       </c>
-      <c r="O8" s="11">
-[...5 lines deleted...]
-      <c r="Q8" s="11">
+      <c r="O8" s="9">
+        <v>0</v>
+      </c>
+      <c r="P8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="9">
         <v>12</v>
       </c>
-      <c r="R8" s="27"/>
-[...3 lines deleted...]
-      <c r="B9" s="59" t="s">
+      <c r="R8" s="24"/>
+    </row>
+    <row r="9" spans="1:18" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B9" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="39"/>
-[...14 lines deleted...]
-      <c r="R9" s="27"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="R9" s="24"/>
     </row>
     <row r="10" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A10" s="45"/>
-[...2 lines deleted...]
-      <c r="D10" s="38" t="s">
+      <c r="B10" s="47"/>
+      <c r="D10" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="38"/>
-[...2 lines deleted...]
-      <c r="H10" s="35">
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="30">
         <v>367</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="8">
         <v>4</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="8">
         <v>363</v>
       </c>
-      <c r="K10" s="10">
-[...2 lines deleted...]
-      <c r="L10" s="10">
+      <c r="K10" s="8">
+        <v>0</v>
+      </c>
+      <c r="L10" s="8">
         <v>363</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="8">
         <v>353</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="8">
         <v>10</v>
       </c>
-      <c r="O10" s="10">
-[...5 lines deleted...]
-      <c r="Q10" s="10">
+      <c r="O10" s="8">
+        <v>0</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
         <v>4</v>
       </c>
-      <c r="R10" s="31"/>
+      <c r="R10" s="26"/>
     </row>
     <row r="11" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A11" s="45"/>
-[...4 lines deleted...]
-      <c r="F11" s="44" t="s">
+      <c r="B11" s="47"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="43"/>
-      <c r="H11" s="35">
+      <c r="G11" s="25"/>
+      <c r="H11" s="30">
         <v>364</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="8">
         <v>4</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="8">
         <v>360</v>
       </c>
-      <c r="K11" s="10">
-[...2 lines deleted...]
-      <c r="L11" s="10">
+      <c r="K11" s="8">
+        <v>0</v>
+      </c>
+      <c r="L11" s="8">
         <v>360</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="8">
         <v>353</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="8">
         <v>7</v>
       </c>
-      <c r="O11" s="10">
-[...5 lines deleted...]
-      <c r="Q11" s="10">
+      <c r="O11" s="8">
+        <v>0</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
         <v>4</v>
       </c>
-      <c r="R11" s="31"/>
+      <c r="R11" s="26"/>
     </row>
     <row r="12" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A12" s="45"/>
-[...2 lines deleted...]
-      <c r="D12" s="38" t="s">
+      <c r="B12" s="47"/>
+      <c r="D12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="38"/>
-      <c r="F12" s="44" t="s">
+      <c r="E12" s="12"/>
+      <c r="F12" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="G12" s="43"/>
-      <c r="H12" s="35">
+      <c r="G12" s="25"/>
+      <c r="H12" s="30">
         <v>351</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="8">
         <v>3</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="8">
         <v>348</v>
       </c>
-      <c r="K12" s="10">
-[...2 lines deleted...]
-      <c r="L12" s="10">
+      <c r="K12" s="8">
+        <v>0</v>
+      </c>
+      <c r="L12" s="8">
         <v>348</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="8">
         <v>341</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="8">
         <v>7</v>
       </c>
-      <c r="O12" s="10">
-[...5 lines deleted...]
-      <c r="Q12" s="10">
+      <c r="O12" s="8">
+        <v>0</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
         <v>3</v>
       </c>
-      <c r="R12" s="31"/>
+      <c r="R12" s="26"/>
     </row>
     <row r="13" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A13" s="45"/>
-[...4 lines deleted...]
-      <c r="F13" s="44" t="s">
+      <c r="B13" s="47"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="G13" s="43"/>
-      <c r="H13" s="35">
+      <c r="G13" s="25"/>
+      <c r="H13" s="30">
         <v>13</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="8">
         <v>1</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="8">
         <v>12</v>
       </c>
-      <c r="K13" s="10">
-[...2 lines deleted...]
-      <c r="L13" s="10">
+      <c r="K13" s="8">
+        <v>0</v>
+      </c>
+      <c r="L13" s="8">
         <v>12</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="8">
         <v>12</v>
       </c>
-      <c r="N13" s="10">
-[...8 lines deleted...]
-      <c r="Q13" s="10">
+      <c r="N13" s="8">
+        <v>0</v>
+      </c>
+      <c r="O13" s="8">
+        <v>0</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
         <v>1</v>
       </c>
-      <c r="R13" s="31"/>
-[...19 lines deleted...]
-      <c r="R14" s="27"/>
+      <c r="R13" s="26"/>
+    </row>
+    <row r="14" spans="1:18" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B14" s="47"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="24"/>
     </row>
     <row r="15" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A15" s="45"/>
-[...2 lines deleted...]
-      <c r="D15" s="44" t="s">
+      <c r="B15" s="47"/>
+      <c r="D15" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="E15" s="44"/>
-      <c r="F15" s="44" t="s">
+      <c r="E15" s="34"/>
+      <c r="F15" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="G15" s="43"/>
-      <c r="H15" s="35">
+      <c r="G15" s="25"/>
+      <c r="H15" s="30">
         <v>3</v>
       </c>
-      <c r="I15" s="10">
-[...2 lines deleted...]
-      <c r="J15" s="10">
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
         <v>3</v>
       </c>
-      <c r="K15" s="10">
-[...2 lines deleted...]
-      <c r="L15" s="10">
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
         <v>3</v>
       </c>
-      <c r="M15" s="10">
-[...2 lines deleted...]
-      <c r="N15" s="10">
+      <c r="M15" s="8">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8">
         <v>3</v>
       </c>
-      <c r="O15" s="10">
-[...8 lines deleted...]
-      <c r="R15" s="31"/>
+      <c r="O15" s="8">
+        <v>0</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="26"/>
     </row>
     <row r="16" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A16" s="45"/>
-[...2 lines deleted...]
-      <c r="D16" s="44" t="s">
+      <c r="B16" s="47"/>
+      <c r="D16" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="E16" s="44"/>
-      <c r="F16" s="44" t="s">
+      <c r="E16" s="34"/>
+      <c r="F16" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="G16" s="43"/>
-      <c r="H16" s="35">
+      <c r="G16" s="25"/>
+      <c r="H16" s="30">
         <v>3</v>
       </c>
-      <c r="I16" s="10">
-[...2 lines deleted...]
-      <c r="J16" s="10">
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
         <v>3</v>
       </c>
-      <c r="K16" s="10">
-[...2 lines deleted...]
-      <c r="L16" s="10">
+      <c r="K16" s="8">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8">
         <v>3</v>
       </c>
-      <c r="M16" s="10">
-[...2 lines deleted...]
-      <c r="N16" s="10">
+      <c r="M16" s="8">
+        <v>0</v>
+      </c>
+      <c r="N16" s="8">
         <v>3</v>
       </c>
-      <c r="O16" s="10">
-[...16 lines deleted...]
-      <c r="F17" s="44" t="s">
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="26"/>
+    </row>
+    <row r="17" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B17" s="47"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="G17" s="43"/>
-[...54 lines deleted...]
-      <c r="B19" s="48" t="s">
+      <c r="G17" s="25"/>
+      <c r="H17" s="30">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>0</v>
+      </c>
+      <c r="M17" s="8">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8">
+        <v>0</v>
+      </c>
+      <c r="O17" s="8">
+        <v>0</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="26"/>
+    </row>
+    <row r="18" spans="2:18" ht="12.75" customHeight="1">
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="26"/>
+      <c r="O18" s="26"/>
+      <c r="P18" s="26"/>
+      <c r="Q18" s="26"/>
+      <c r="R18" s="26"/>
+    </row>
+    <row r="19" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B19" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="48"/>
-[...4 lines deleted...]
-      <c r="H19" s="35">
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="30">
         <v>162</v>
       </c>
-      <c r="I19" s="10">
-[...2 lines deleted...]
-      <c r="J19" s="10">
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
         <v>162</v>
       </c>
-      <c r="K19" s="10">
-[...2 lines deleted...]
-      <c r="L19" s="10">
+      <c r="K19" s="8">
+        <v>0</v>
+      </c>
+      <c r="L19" s="8">
         <v>162</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="8">
         <v>155</v>
       </c>
-      <c r="N19" s="10">
+      <c r="N19" s="8">
         <v>7</v>
       </c>
-      <c r="O19" s="10">
-[...32 lines deleted...]
-      <c r="B21" s="48" t="s">
+      <c r="O19" s="8">
+        <v>0</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="26"/>
+    </row>
+    <row r="20" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8"/>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+      <c r="R20" s="26"/>
+    </row>
+    <row r="21" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B21" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="48"/>
-[...4 lines deleted...]
-      <c r="H21" s="35">
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="30">
         <v>65</v>
       </c>
-      <c r="I21" s="10">
-[...2 lines deleted...]
-      <c r="J21" s="10">
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
         <v>65</v>
       </c>
-      <c r="K21" s="10">
-[...2 lines deleted...]
-      <c r="L21" s="10">
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="8">
         <v>65</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="8">
         <v>65</v>
       </c>
-      <c r="N21" s="10">
-[...35 lines deleted...]
-      <c r="B23" s="48" t="s">
+      <c r="N21" s="8">
+        <v>0</v>
+      </c>
+      <c r="O21" s="8">
+        <v>0</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="26"/>
+    </row>
+    <row r="22" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8"/>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="26"/>
+    </row>
+    <row r="23" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B23" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="48"/>
-[...58 lines deleted...]
-      <c r="B25" s="48" t="s">
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="30">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>0</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>0</v>
+      </c>
+      <c r="O23" s="8">
+        <v>0</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="26"/>
+    </row>
+    <row r="24" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
+      <c r="P24" s="26"/>
+      <c r="Q24" s="26"/>
+      <c r="R24" s="26"/>
+    </row>
+    <row r="25" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B25" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="48"/>
-[...58 lines deleted...]
-      <c r="B27" s="48" t="s">
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="30">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>0</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>0</v>
+      </c>
+      <c r="O25" s="8">
+        <v>0</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="26"/>
+    </row>
+    <row r="26" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="26"/>
+    </row>
+    <row r="27" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B27" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="29"/>
-      <c r="D27" s="48" t="s">
+      <c r="D27" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="E27" s="48"/>
-[...2 lines deleted...]
-      <c r="H27" s="35">
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="30">
         <v>5</v>
       </c>
-      <c r="I27" s="10">
-[...2 lines deleted...]
-      <c r="J27" s="10">
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
         <v>5</v>
       </c>
-      <c r="K27" s="10">
-[...2 lines deleted...]
-      <c r="L27" s="10">
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
         <v>5</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="8">
         <v>4</v>
       </c>
-      <c r="N27" s="10">
+      <c r="N27" s="8">
         <v>1</v>
       </c>
-      <c r="O27" s="10">
-[...14 lines deleted...]
-      <c r="D28" s="50" t="s">
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="26"/>
+    </row>
+    <row r="28" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B28" s="49"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="E28" s="50"/>
-[...2 lines deleted...]
-      <c r="H28" s="35">
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="30">
+        <v>4</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>4</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>4</v>
+      </c>
+      <c r="M28" s="8">
+        <v>4</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="26"/>
+    </row>
+    <row r="29" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B29" s="49"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="30">
+        <v>1</v>
+      </c>
+      <c r="I29" s="8">
+        <v>0</v>
+      </c>
+      <c r="J29" s="8">
+        <v>1</v>
+      </c>
+      <c r="K29" s="8">
+        <v>0</v>
+      </c>
+      <c r="L29" s="8">
+        <v>1</v>
+      </c>
+      <c r="M29" s="8">
+        <v>0</v>
+      </c>
+      <c r="N29" s="8">
+        <v>1</v>
+      </c>
+      <c r="O29" s="8">
+        <v>0</v>
+      </c>
+      <c r="P29" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+      <c r="R29" s="26"/>
+    </row>
+    <row r="30" spans="2:18" ht="12.75" customHeight="1">
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="31"/>
+      <c r="R30" s="26"/>
+    </row>
+    <row r="31" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B31" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="30">
         <v>3</v>
       </c>
-      <c r="I28" s="10">
-[...2 lines deleted...]
-      <c r="J28" s="10">
+      <c r="I31" s="8">
+        <v>0</v>
+      </c>
+      <c r="J31" s="8">
         <v>3</v>
       </c>
-      <c r="K28" s="10">
-[...2 lines deleted...]
-      <c r="L28" s="10">
+      <c r="K31" s="8">
+        <v>0</v>
+      </c>
+      <c r="L31" s="8">
         <v>3</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M31" s="8">
         <v>3</v>
       </c>
-      <c r="N28" s="10">
-[...17 lines deleted...]
-      <c r="D29" s="50" t="s">
+      <c r="N31" s="8">
+        <v>0</v>
+      </c>
+      <c r="O31" s="8">
+        <v>0</v>
+      </c>
+      <c r="P31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="26"/>
+    </row>
+    <row r="32" spans="2:18" ht="12.75" customHeight="1">
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="26"/>
+    </row>
+    <row r="33" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B33" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="30">
+        <v>101</v>
+      </c>
+      <c r="I33" s="8">
+        <v>7</v>
+      </c>
+      <c r="J33" s="8">
+        <v>94</v>
+      </c>
+      <c r="K33" s="8">
+        <v>0</v>
+      </c>
+      <c r="L33" s="8">
+        <v>93</v>
+      </c>
+      <c r="M33" s="8">
+        <v>85</v>
+      </c>
+      <c r="N33" s="8">
+        <v>8</v>
+      </c>
+      <c r="O33" s="8">
+        <v>0</v>
+      </c>
+      <c r="P33" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>8</v>
+      </c>
+      <c r="R33" s="26"/>
+    </row>
+    <row r="34" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B34" s="48"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="G34" s="25"/>
+      <c r="H34" s="30">
+        <v>56</v>
+      </c>
+      <c r="I34" s="8">
+        <v>6</v>
+      </c>
+      <c r="J34" s="8">
+        <v>50</v>
+      </c>
+      <c r="K34" s="8">
+        <v>0</v>
+      </c>
+      <c r="L34" s="8">
+        <v>55</v>
+      </c>
+      <c r="M34" s="8">
+        <v>48</v>
+      </c>
+      <c r="N34" s="8">
+        <v>7</v>
+      </c>
+      <c r="O34" s="8">
+        <v>0</v>
+      </c>
+      <c r="P34" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>1</v>
+      </c>
+      <c r="R34" s="26"/>
+    </row>
+    <row r="35" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B35" s="48"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G35" s="25"/>
+      <c r="H35" s="30">
+        <v>9</v>
+      </c>
+      <c r="I35" s="8">
+        <v>0</v>
+      </c>
+      <c r="J35" s="8">
+        <v>9</v>
+      </c>
+      <c r="K35" s="8">
+        <v>0</v>
+      </c>
+      <c r="L35" s="8">
+        <v>9</v>
+      </c>
+      <c r="M35" s="8">
+        <v>9</v>
+      </c>
+      <c r="N35" s="8">
+        <v>0</v>
+      </c>
+      <c r="O35" s="8">
+        <v>0</v>
+      </c>
+      <c r="P35" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>0</v>
+      </c>
+      <c r="R35" s="26"/>
+    </row>
+    <row r="36" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B36" s="48"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="E29" s="50"/>
-[...17 lines deleted...]
-      <c r="M29" s="10">
+      <c r="E36" s="35"/>
+      <c r="F36" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="G36" s="25"/>
+      <c r="H36" s="30">
+        <v>22</v>
+      </c>
+      <c r="I36" s="8">
         <v>1</v>
       </c>
-      <c r="N29" s="10">
+      <c r="J36" s="8">
+        <v>21</v>
+      </c>
+      <c r="K36" s="8">
+        <v>0</v>
+      </c>
+      <c r="L36" s="8">
+        <v>18</v>
+      </c>
+      <c r="M36" s="8">
+        <v>17</v>
+      </c>
+      <c r="N36" s="8">
         <v>1</v>
       </c>
-      <c r="O29" s="10">
-[...31 lines deleted...]
-      <c r="H31" s="35">
+      <c r="O36" s="8">
+        <v>0</v>
+      </c>
+      <c r="P36" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>4</v>
+      </c>
+      <c r="R36" s="26"/>
+    </row>
+    <row r="37" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B37" s="48"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" s="25"/>
+      <c r="H37" s="30">
+        <v>14</v>
+      </c>
+      <c r="I37" s="8">
+        <v>0</v>
+      </c>
+      <c r="J37" s="8">
+        <v>14</v>
+      </c>
+      <c r="K37" s="8">
+        <v>0</v>
+      </c>
+      <c r="L37" s="8">
+        <v>11</v>
+      </c>
+      <c r="M37" s="8">
+        <v>11</v>
+      </c>
+      <c r="N37" s="8">
+        <v>0</v>
+      </c>
+      <c r="O37" s="8">
+        <v>0</v>
+      </c>
+      <c r="P37" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="8">
         <v>3</v>
       </c>
-      <c r="I31" s="10">
-[...262 lines deleted...]
-      <c r="R37" s="31"/>
+      <c r="R37" s="26"/>
     </row>
     <row r="38" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A38" s="29"/>
-[...7 lines deleted...]
-      <c r="R38" s="31"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="31"/>
+      <c r="R38" s="26"/>
     </row>
     <row r="39" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A39" s="29"/>
-      <c r="B39" s="48" t="s">
+      <c r="B39" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="C39" s="48"/>
-[...34 lines deleted...]
-      <c r="R39" s="31"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="30">
+        <v>0</v>
+      </c>
+      <c r="I39" s="26">
+        <v>0</v>
+      </c>
+      <c r="J39" s="26">
+        <v>0</v>
+      </c>
+      <c r="K39" s="26">
+        <v>0</v>
+      </c>
+      <c r="L39" s="26">
+        <v>0</v>
+      </c>
+      <c r="M39" s="26">
+        <v>0</v>
+      </c>
+      <c r="N39" s="26">
+        <v>0</v>
+      </c>
+      <c r="O39" s="26">
+        <v>0</v>
+      </c>
+      <c r="P39" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="26">
+        <v>0</v>
+      </c>
+      <c r="R39" s="26"/>
     </row>
     <row r="40" spans="1:18" ht="5.15" customHeight="1">
-      <c r="A40" s="16"/>
-[...35 lines deleted...]
-    </row>
+      <c r="A40" s="14"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+    </row>
+    <row r="41" spans="1:18" ht="11.25" customHeight="1"/>
     <row r="42" spans="1:18" ht="11"/>
     <row r="43" spans="1:18" ht="10.9" customHeight="1"/>
     <row r="44" spans="1:18" ht="10.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B39:F39"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="B5:F6"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D33:F33"/>
     <mergeCell ref="B9:B17"/>
     <mergeCell ref="B33:B37"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>24-00-25</vt:lpstr>
+      <vt:lpstr>'24-00-25'!_21</vt:lpstr>
+      <vt:lpstr>'24-00-25'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>