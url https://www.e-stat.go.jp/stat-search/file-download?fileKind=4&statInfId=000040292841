--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{6D226309-F5B2-4F88-BDD5-47F597B70AA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24100" windowHeight="12720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{AD963C09-1267-4866-8D17-B99662D29866}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-28" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="25">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移送</t>
     <rPh sb="0" eb="2">
       <t>イソウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -166,61 +167,61 @@
   <si>
     <t>戻し収容</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定少年の仮退院取消し</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>28　委員会別　戻し収容の申請・特定少年の仮退院取消しの審理の開始及び終了人員</t>
     <rPh sb="16" eb="20">
       <t>トクテイショウネン</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>カリタイイン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>トリケ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -954,350 +955,338 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="30">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{8ADB24C3-9359-40D1-862D-D04C96A66A3F}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{14B44521-549C-457E-8205-83176F6771FA}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{F1646770-D23E-4613-8898-2218A0554A20}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{03A16DE0-924D-400F-A2AF-6195E6B47056}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{112E5E10-BE46-4B19-BF3D-77202A5C6468}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{81566637-F870-4268-8995-5CB9B413BFC8}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{CE5C3C63-2B7E-4CFA-A5EC-07E0F749F2F1}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{CDCA9B08-F29F-4A47-9414-AF816C65503E}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{DC1EB529-BE4C-48D7-8463-7DA9D415B006}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{043A184A-CF3C-4A31-ADB7-31DC10C67E51}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{8F5E94BC-7896-417E-A492-8B3D0B3BC038}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{55A5B84C-9713-4AE6-8372-00C8AD2BA237}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{8A896C15-8103-43F6-96D5-7EEC80545669}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{BEF2EF52-E7F6-4F6A-BE6B-784029E9840B}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{B5AB21E3-DB8D-4161-B335-2D95813AEF9A}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{D997787B-561D-40C5-B610-B3408EE6F9B0}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{07AD34D0-C4B4-4112-BAC2-BFC7332B415F}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{78B41F9B-8D55-42EC-A44F-0F9367EA879A}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{9A8F1AA0-8D46-4336-B529-19770E2C1A80}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{D31D0AB8-D5DF-4297-AB1C-B1F09C83020C}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{A30F4B69-894C-415A-AA1B-6FDD8BBB3962}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{D725D2DC-1A9B-4CC4-A1E8-CFBDADBB2AEF}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{7C28E4B7-8FEE-4226-B989-6F728219BDDE}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{59A76616-9E2C-4B0E-9665-4381F611B03F}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{EA7641E8-515D-4B02-92A6-FDDA78ACA376}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{015BC2CA-C7DE-40D0-AA82-93A1A7A16977}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{759C051F-1313-4C85-AF40-42AEB4417051}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{2EF80F0F-ADC8-4A74-87BB-5F92C8F07118}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{0506A025-22C8-4581-921F-4C8F956DB0D2}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{A9E368A1-44BD-4484-9004-04E6E3492ECB}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{80B6A8AE-2B08-4FA8-B588-39BDDF23D61A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{75A5E676-37F6-4CB4-9AD8-3E0634B05A8D}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{B29D1381-6963-4805-9B60-3C37801F21DC}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{2EBF8503-BB88-41D7-9AB0-C16F61C69D4F}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{B31F2E00-E651-4D5B-B55F-FE6E54A71048}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{C566A8F0-C860-4DED-9826-0D7B956847A5}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{0D4770E5-3B55-4534-AD17-656C5E6AB434}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{5D6C7665-F188-4B45-848A-601654EFB85C}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{BB832FF3-37AF-47BF-BF0D-900A3F85C13B}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{AE799152-072A-416D-BFAB-64A0CC958CEB}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{A0765896-C5D1-4442-BDA7-DA72832461CF}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{F3B57FFF-1F19-4553-9BF5-1E3BD27B644C}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{38BD23E2-0CF2-41B2-A4E5-279AEA5EDAEE}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{D9BA422F-5C4E-48F8-B2FF-A52AD8949DA2}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{5734B39B-4BD9-487F-A03C-23DE00F756A7}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{86F2C7B2-DC45-4B34-B664-12E643F01246}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{5BF6CEC9-AA42-4FEA-A432-07C46AD5050F}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{DB65BF39-089A-4497-8B0F-8F5651077F3A}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{EACD4FEE-7EA9-4DCD-B05A-BD625D74D968}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{8FE5993B-9A75-4454-9219-4D4766BD527C}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{D53BED5E-1297-4EE3-B074-EA37461CE4DE}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{F2F97247-45FD-4181-8FEC-20F91EA51706}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{C3337843-56CC-41E5-9F12-58C9A1C0FDBC}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{907F883D-44AC-438C-A6FC-75BDF51C2908}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{C0691D14-465D-41B8-B81F-37E7CE6A8B88}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{8360E8E6-C405-43D5-9AC4-2C27103CAD55}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{47E728AE-132C-431F-B371-4E477E4AE09C}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{FAC78236-E060-4DAC-9412-F979AC35595F}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{5CE85791-1BF7-4EF6-8472-11C06D91B28A}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{97A1B3B3-9352-414E-AC34-8A124B52558F}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{D8457707-903A-4890-A7CF-5A673734605C}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{637A4B54-D4C9-489F-AD38-1494218203A0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1430,1056 +1419,1038 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E4D042F-CC19-491A-B26B-D4D75826CB0B}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.33203125" customWidth="1"/>
     <col min="2" max="2" width="3.33203125" customWidth="1"/>
     <col min="3" max="3" width="21.33203125" customWidth="1"/>
     <col min="4" max="4" width="2.33203125" customWidth="1"/>
     <col min="5" max="13" width="9.109375" customWidth="1"/>
     <col min="14" max="14" width="9" customWidth="1"/>
     <col min="15" max="15" width="4.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15"/>
-[...3 lines deleted...]
-      <c r="C2" s="27" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:15" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="D2" s="27"/>
-[...13 lines deleted...]
-      <c r="B3" s="9"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+    </row>
+    <row r="3" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8"/>
+      <c r="B3" s="8"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
-      <c r="E3" s="2"/>
-[...23 lines deleted...]
-      <c r="B5" s="28" t="s">
+    </row>
+    <row r="4" spans="1:15" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="5" spans="1:15" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10"/>
+      <c r="B5" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="28"/>
-[...1 lines deleted...]
-      <c r="E5" s="30" t="s">
+      <c r="C5" s="25"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="30"/>
-[...2 lines deleted...]
-      <c r="I5" s="30" t="s">
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="30"/>
-[...3 lines deleted...]
-      <c r="N5" s="31" t="s">
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="28" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="14" customFormat="1" ht="30" customHeight="1">
-[...7 lines deleted...]
-      <c r="F6" s="13" t="s">
+    <row r="6" spans="1:15" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="16" t="s">
+      <c r="I6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L6" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M6" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="32"/>
-[...2 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="N6" s="29"/>
+    </row>
+    <row r="7" spans="1:15" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="26"/>
-[...14 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="20"/>
+    </row>
+    <row r="8" spans="1:15" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="26"/>
-[...1 lines deleted...]
-      <c r="E8" s="6">
+      <c r="C8" s="23"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="5">
         <v>5</v>
       </c>
-      <c r="F8" s="6">
-[...2 lines deleted...]
-      <c r="G8" s="6">
+      <c r="F8" s="5">
+        <v>0</v>
+      </c>
+      <c r="G8" s="5">
         <v>5</v>
       </c>
-      <c r="H8" s="6">
-[...2 lines deleted...]
-      <c r="I8" s="6">
+      <c r="H8" s="5">
+        <v>0</v>
+      </c>
+      <c r="I8" s="5">
         <v>5</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="5">
         <v>4</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="5">
         <v>1</v>
       </c>
-      <c r="L8" s="6">
-[...12 lines deleted...]
-      <c r="C9" s="25" t="s">
+      <c r="L8" s="5">
+        <v>0</v>
+      </c>
+      <c r="M8" s="5">
+        <v>0</v>
+      </c>
+      <c r="N8" s="5">
+        <v>0</v>
+      </c>
+      <c r="O8" s="20"/>
+    </row>
+    <row r="9" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="19"/>
-      <c r="E9" s="5">
+      <c r="D9" s="16"/>
+      <c r="E9" s="4">
+        <v>4</v>
+      </c>
+      <c r="F9" s="4">
+        <v>0</v>
+      </c>
+      <c r="G9" s="4">
+        <v>4</v>
+      </c>
+      <c r="H9" s="4">
+        <v>0</v>
+      </c>
+      <c r="I9" s="4">
+        <v>4</v>
+      </c>
+      <c r="J9" s="4">
+        <v>4</v>
+      </c>
+      <c r="K9" s="4">
+        <v>0</v>
+      </c>
+      <c r="L9" s="4">
+        <v>0</v>
+      </c>
+      <c r="M9" s="4">
+        <v>0</v>
+      </c>
+      <c r="N9" s="4">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18"/>
+    </row>
+    <row r="10" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="16"/>
+      <c r="E10" s="4">
+        <v>1</v>
+      </c>
+      <c r="F10" s="4">
+        <v>0</v>
+      </c>
+      <c r="G10" s="4">
+        <v>1</v>
+      </c>
+      <c r="H10" s="4">
+        <v>0</v>
+      </c>
+      <c r="I10" s="4">
+        <v>1</v>
+      </c>
+      <c r="J10" s="4">
+        <v>0</v>
+      </c>
+      <c r="K10" s="4">
+        <v>1</v>
+      </c>
+      <c r="L10" s="4">
+        <v>0</v>
+      </c>
+      <c r="M10" s="4">
+        <v>0</v>
+      </c>
+      <c r="N10" s="4">
+        <v>0</v>
+      </c>
+      <c r="O10" s="18"/>
+    </row>
+    <row r="11" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="4">
+        <v>2</v>
+      </c>
+      <c r="F11" s="4">
+        <v>0</v>
+      </c>
+      <c r="G11" s="4">
+        <v>2</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0</v>
+      </c>
+      <c r="I11" s="4">
+        <v>2</v>
+      </c>
+      <c r="J11" s="4">
+        <v>2</v>
+      </c>
+      <c r="K11" s="4">
+        <v>0</v>
+      </c>
+      <c r="L11" s="4">
+        <v>0</v>
+      </c>
+      <c r="M11" s="4">
+        <v>0</v>
+      </c>
+      <c r="N11" s="4">
+        <v>0</v>
+      </c>
+      <c r="O11" s="18"/>
+    </row>
+    <row r="12" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="4">
+        <v>0</v>
+      </c>
+      <c r="F12" s="4">
+        <v>0</v>
+      </c>
+      <c r="G12" s="4">
+        <v>0</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0</v>
+      </c>
+      <c r="J12" s="4">
+        <v>0</v>
+      </c>
+      <c r="K12" s="4">
+        <v>0</v>
+      </c>
+      <c r="L12" s="4">
+        <v>0</v>
+      </c>
+      <c r="M12" s="4">
+        <v>0</v>
+      </c>
+      <c r="N12" s="4">
+        <v>0</v>
+      </c>
+      <c r="O12" s="18"/>
+    </row>
+    <row r="13" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="4">
+        <v>2</v>
+      </c>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+      <c r="G13" s="4">
+        <v>2</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0</v>
+      </c>
+      <c r="I13" s="4">
+        <v>2</v>
+      </c>
+      <c r="J13" s="4">
+        <v>2</v>
+      </c>
+      <c r="K13" s="4">
+        <v>0</v>
+      </c>
+      <c r="L13" s="4">
+        <v>0</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0</v>
+      </c>
+      <c r="N13" s="4">
+        <v>0</v>
+      </c>
+      <c r="O13" s="18"/>
+    </row>
+    <row r="14" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="4">
+        <v>0</v>
+      </c>
+      <c r="F14" s="4">
+        <v>0</v>
+      </c>
+      <c r="G14" s="4">
+        <v>0</v>
+      </c>
+      <c r="H14" s="4">
+        <v>0</v>
+      </c>
+      <c r="I14" s="4">
+        <v>0</v>
+      </c>
+      <c r="J14" s="4">
+        <v>0</v>
+      </c>
+      <c r="K14" s="4">
+        <v>0</v>
+      </c>
+      <c r="L14" s="4">
+        <v>0</v>
+      </c>
+      <c r="M14" s="4">
+        <v>0</v>
+      </c>
+      <c r="N14" s="4">
+        <v>0</v>
+      </c>
+      <c r="O14" s="18"/>
+    </row>
+    <row r="15" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="22"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="4">
+        <v>0</v>
+      </c>
+      <c r="F15" s="4">
+        <v>0</v>
+      </c>
+      <c r="G15" s="4">
+        <v>0</v>
+      </c>
+      <c r="H15" s="4">
+        <v>0</v>
+      </c>
+      <c r="I15" s="4">
+        <v>0</v>
+      </c>
+      <c r="J15" s="4">
+        <v>0</v>
+      </c>
+      <c r="K15" s="4">
+        <v>0</v>
+      </c>
+      <c r="L15" s="4">
+        <v>0</v>
+      </c>
+      <c r="M15" s="4">
+        <v>0</v>
+      </c>
+      <c r="N15" s="4">
+        <v>0</v>
+      </c>
+      <c r="O15" s="18"/>
+    </row>
+    <row r="16" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="22"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="4">
+        <v>0</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0</v>
+      </c>
+      <c r="G16" s="4">
+        <v>0</v>
+      </c>
+      <c r="H16" s="4">
+        <v>0</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4">
+        <v>0</v>
+      </c>
+      <c r="K16" s="4">
+        <v>0</v>
+      </c>
+      <c r="L16" s="4">
+        <v>0</v>
+      </c>
+      <c r="M16" s="4">
+        <v>0</v>
+      </c>
+      <c r="N16" s="4">
+        <v>0</v>
+      </c>
+      <c r="O16" s="18"/>
+    </row>
+    <row r="17" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="22"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0</v>
+      </c>
+      <c r="I17" s="4">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4">
+        <v>0</v>
+      </c>
+      <c r="K17" s="4">
+        <v>0</v>
+      </c>
+      <c r="L17" s="4">
+        <v>0</v>
+      </c>
+      <c r="M17" s="4">
+        <v>0</v>
+      </c>
+      <c r="N17" s="4">
+        <v>0</v>
+      </c>
+      <c r="O17" s="18"/>
+    </row>
+    <row r="18" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="22"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="4">
+        <v>1</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4">
+        <v>1</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0</v>
+      </c>
+      <c r="I18" s="4">
+        <v>1</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0</v>
+      </c>
+      <c r="K18" s="4">
+        <v>1</v>
+      </c>
+      <c r="L18" s="4">
+        <v>0</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="4">
+        <v>0</v>
+      </c>
+      <c r="O18" s="18"/>
+    </row>
+    <row r="19" spans="1:15" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="23"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="20"/>
+    </row>
+    <row r="20" spans="1:15" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="23"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="5">
         <v>3</v>
       </c>
-      <c r="F9" s="5">
-[...2 lines deleted...]
-      <c r="G9" s="5">
+      <c r="F20" s="5">
+        <v>0</v>
+      </c>
+      <c r="G20" s="5">
         <v>3</v>
       </c>
-      <c r="H9" s="5">
-[...2 lines deleted...]
-      <c r="I9" s="5">
+      <c r="H20" s="5">
+        <v>0</v>
+      </c>
+      <c r="I20" s="5">
         <v>3</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J20" s="5">
         <v>3</v>
       </c>
-      <c r="K9" s="5">
-[...19 lines deleted...]
-      <c r="E10" s="5">
+      <c r="K20" s="5">
+        <v>0</v>
+      </c>
+      <c r="L20" s="5">
+        <v>0</v>
+      </c>
+      <c r="M20" s="5">
+        <v>0</v>
+      </c>
+      <c r="N20" s="5">
+        <v>0</v>
+      </c>
+      <c r="O20" s="20"/>
+    </row>
+    <row r="21" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="22"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="4">
+        <v>0</v>
+      </c>
+      <c r="F21" s="4">
+        <v>0</v>
+      </c>
+      <c r="G21" s="4">
+        <v>0</v>
+      </c>
+      <c r="H21" s="4">
+        <v>0</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0</v>
+      </c>
+      <c r="J21" s="4">
+        <v>0</v>
+      </c>
+      <c r="K21" s="4">
+        <v>0</v>
+      </c>
+      <c r="L21" s="4">
+        <v>0</v>
+      </c>
+      <c r="M21" s="4">
+        <v>0</v>
+      </c>
+      <c r="N21" s="4">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18"/>
+    </row>
+    <row r="22" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="22"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="4">
+        <v>0</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>0</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>0</v>
+      </c>
+      <c r="J22" s="4">
+        <v>0</v>
+      </c>
+      <c r="K22" s="4">
+        <v>0</v>
+      </c>
+      <c r="L22" s="4">
+        <v>0</v>
+      </c>
+      <c r="M22" s="4">
+        <v>0</v>
+      </c>
+      <c r="N22" s="4">
+        <v>0</v>
+      </c>
+      <c r="O22" s="18"/>
+    </row>
+    <row r="23" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="22"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>0</v>
+      </c>
+      <c r="J23" s="4">
+        <v>0</v>
+      </c>
+      <c r="K23" s="4">
+        <v>0</v>
+      </c>
+      <c r="L23" s="4">
+        <v>0</v>
+      </c>
+      <c r="M23" s="4">
+        <v>0</v>
+      </c>
+      <c r="N23" s="4">
+        <v>0</v>
+      </c>
+      <c r="O23" s="18"/>
+    </row>
+    <row r="24" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="22"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="4">
         <v>2</v>
       </c>
-      <c r="F10" s="5">
-[...2 lines deleted...]
-      <c r="G10" s="5">
+      <c r="F24" s="4">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4">
         <v>2</v>
       </c>
-      <c r="H10" s="5">
-[...2 lines deleted...]
-      <c r="I10" s="5">
+      <c r="H24" s="4">
+        <v>0</v>
+      </c>
+      <c r="I24" s="4">
         <v>2</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J24" s="4">
+        <v>2</v>
+      </c>
+      <c r="K24" s="4">
+        <v>0</v>
+      </c>
+      <c r="L24" s="4">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4">
+        <v>0</v>
+      </c>
+      <c r="N24" s="4">
+        <v>0</v>
+      </c>
+      <c r="O24" s="18"/>
+    </row>
+    <row r="25" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="22"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="4">
         <v>1</v>
       </c>
-      <c r="K10" s="5">
+      <c r="F25" s="4">
+        <v>0</v>
+      </c>
+      <c r="G25" s="4">
         <v>1</v>
       </c>
-      <c r="L10" s="5">
-[...201 lines deleted...]
-      <c r="B16" s="33" t="s">
+      <c r="H25" s="4">
+        <v>0</v>
+      </c>
+      <c r="I25" s="4">
+        <v>1</v>
+      </c>
+      <c r="J25" s="4">
+        <v>1</v>
+      </c>
+      <c r="K25" s="4">
+        <v>0</v>
+      </c>
+      <c r="L25" s="4">
+        <v>0</v>
+      </c>
+      <c r="M25" s="4">
+        <v>0</v>
+      </c>
+      <c r="N25" s="4">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18"/>
+    </row>
+    <row r="26" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="33"/>
-[...34 lines deleted...]
-      <c r="B17" s="33" t="s">
+      <c r="C26" s="22"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="4">
+        <v>0</v>
+      </c>
+      <c r="F26" s="4">
+        <v>0</v>
+      </c>
+      <c r="G26" s="4">
+        <v>0</v>
+      </c>
+      <c r="H26" s="4">
+        <v>0</v>
+      </c>
+      <c r="I26" s="4">
+        <v>0</v>
+      </c>
+      <c r="J26" s="4">
+        <v>0</v>
+      </c>
+      <c r="K26" s="4">
+        <v>0</v>
+      </c>
+      <c r="L26" s="4">
+        <v>0</v>
+      </c>
+      <c r="M26" s="4">
+        <v>0</v>
+      </c>
+      <c r="N26" s="4">
+        <v>0</v>
+      </c>
+      <c r="O26" s="18"/>
+    </row>
+    <row r="27" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="33"/>
-[...34 lines deleted...]
-      <c r="B18" s="33" t="s">
+      <c r="C27" s="22"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="4">
+        <v>0</v>
+      </c>
+      <c r="F27" s="4">
+        <v>0</v>
+      </c>
+      <c r="G27" s="4">
+        <v>0</v>
+      </c>
+      <c r="H27" s="4">
+        <v>0</v>
+      </c>
+      <c r="I27" s="4">
+        <v>0</v>
+      </c>
+      <c r="J27" s="4">
+        <v>0</v>
+      </c>
+      <c r="K27" s="4">
+        <v>0</v>
+      </c>
+      <c r="L27" s="4">
+        <v>0</v>
+      </c>
+      <c r="M27" s="4">
+        <v>0</v>
+      </c>
+      <c r="N27" s="4">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18"/>
+    </row>
+    <row r="28" spans="1:15" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="33"/>
-[...452 lines deleted...]
-    <row r="73"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="4">
+        <v>0</v>
+      </c>
+      <c r="F28" s="4">
+        <v>0</v>
+      </c>
+      <c r="G28" s="4">
+        <v>0</v>
+      </c>
+      <c r="H28" s="4">
+        <v>0</v>
+      </c>
+      <c r="I28" s="4">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4">
+        <v>0</v>
+      </c>
+      <c r="K28" s="4">
+        <v>0</v>
+      </c>
+      <c r="L28" s="4">
+        <v>0</v>
+      </c>
+      <c r="M28" s="4">
+        <v>0</v>
+      </c>
+      <c r="N28" s="4">
+        <v>0</v>
+      </c>
+      <c r="O28" s="18"/>
+    </row>
+    <row r="29" spans="1:15" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.2"/>
+    <row r="38" x14ac:dyDescent="0.2"/>
+    <row r="39" x14ac:dyDescent="0.2"/>
+    <row r="40" x14ac:dyDescent="0.2"/>
+    <row r="41" x14ac:dyDescent="0.2"/>
+    <row r="42" x14ac:dyDescent="0.2"/>
+    <row r="43" x14ac:dyDescent="0.2"/>
+    <row r="44" x14ac:dyDescent="0.2"/>
+    <row r="45" x14ac:dyDescent="0.2"/>
+    <row r="46" x14ac:dyDescent="0.2"/>
+    <row r="47" x14ac:dyDescent="0.2"/>
+    <row r="48" x14ac:dyDescent="0.2"/>
+    <row r="49" x14ac:dyDescent="0.2"/>
+    <row r="50" x14ac:dyDescent="0.2"/>
+    <row r="51" x14ac:dyDescent="0.2"/>
+    <row r="52" x14ac:dyDescent="0.2"/>
+    <row r="53" x14ac:dyDescent="0.2"/>
+    <row r="54" x14ac:dyDescent="0.2"/>
+    <row r="55" x14ac:dyDescent="0.2"/>
+    <row r="56" x14ac:dyDescent="0.2"/>
+    <row r="57" x14ac:dyDescent="0.2"/>
+    <row r="58" x14ac:dyDescent="0.2"/>
+    <row r="59" x14ac:dyDescent="0.2"/>
+    <row r="60" x14ac:dyDescent="0.2"/>
+    <row r="61" x14ac:dyDescent="0.2"/>
+    <row r="62" x14ac:dyDescent="0.2"/>
+    <row r="63" x14ac:dyDescent="0.2"/>
+    <row r="64" x14ac:dyDescent="0.2"/>
+    <row r="65" x14ac:dyDescent="0.2"/>
+    <row r="66" x14ac:dyDescent="0.2"/>
+    <row r="67" x14ac:dyDescent="0.2"/>
+    <row r="68" x14ac:dyDescent="0.2"/>
+    <row r="69" x14ac:dyDescent="0.2"/>
+    <row r="70" x14ac:dyDescent="0.2"/>
+    <row r="71" x14ac:dyDescent="0.2"/>
+    <row r="72" x14ac:dyDescent="0.2"/>
+    <row r="73" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B5:C6"/>
+    <mergeCell ref="E5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="B17:C17"/>
-[...13 lines deleted...]
-    <mergeCell ref="B7:C7"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>