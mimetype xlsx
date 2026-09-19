--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,62 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{2900254D-8637-4FBC-ADCD-DC7E7614694B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24100" windowHeight="12720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{A76EAFC0-CBD6-44D0-BBFE-24754ADE5616}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-29" sheetId="18" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_01" localSheetId="0">'24-00-29'!#REF!</definedName>
+    <definedName name="_01_1" localSheetId="0">'24-00-29'!#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-29'!#REF!</definedName>
+    <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-29'!#REF!</definedName>
+    <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'24-00-29'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="27">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>移送</t>
     <rPh sb="0" eb="2">
       <t>イソウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>委員会</t>
     <rPh sb="0" eb="3">
       <t>イインカイ</t>
@@ -170,55 +192,58 @@
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（うち特定少年）</t>
     <rPh sb="3" eb="5">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（うち特定少年）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和</t>
   </si>
+  <si>
+    <t/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -804,90 +829,90 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="63">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -1010,845 +1035,881 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="52">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{6A9E9FE5-BDE8-4DF8-948F-582F461C57AF}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{28A4A1F7-FCF0-410D-90FA-9D8679C37523}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{63E9AE8A-F0DE-4042-8343-BCEEF0D291EC}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{A5A88035-0A27-476E-84CA-EA1FECCBFF46}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{E818D6AD-8F79-42AA-8A4B-CF98BE8949A5}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{96FDEE5C-2E15-4727-A116-DF3D57C9715B}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{BCF00816-30BE-44E0-9C81-0B41774D20CC}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{39D4F5E1-1964-47D3-9597-2C7C27524DB4}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{6EC77DED-4B7D-4F73-B8E9-710FE4EF7840}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{DE0720A8-3576-47BC-9BB5-22747EF72399}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{C06B0859-A0BF-4A32-B4D9-243C4C68C392}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{7EE0CEF6-23F0-4DA8-99F1-FF8CE5FC4304}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{5CD19CB3-792D-438B-9540-AC7656B7A022}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{FD313117-1371-423E-84AC-EE3157A58309}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{5C0E1BD4-FEC1-4B1B-BC70-837BA9C2CFA4}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{99069A91-8BB4-4D7B-99B8-C2694A5FFBDB}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{412E7571-A54D-4E59-9144-224E7E1972B7}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{C9A55A2B-CDD3-4C67-8403-48887CDFCFE6}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{984812BF-54E3-45D2-8C21-D3BE3D53448A}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{2DCC384A-45F9-44B9-8898-8821ECF0126E}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{88AC60CD-E9F1-40E8-BBFD-418A364C1F4C}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{FFC858E1-73E9-4C4D-A3BB-68AAD8B00A0C}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{8C40C03A-74E0-46F3-BF12-D546B71DFDD8}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{D678BEA9-E1C0-4FD1-A63D-A402B50CAC02}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{64F64BE6-DAD6-48B3-A54B-6BA1DC209DF9}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{4F218DFA-F398-4379-9966-72DD04AAF646}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E47414E2-E120-4C27-9A6B-33CF7DAE68F0}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{52D8684F-13FE-46A7-A78C-722CBE2AF998}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{924BDF38-F819-4705-87B5-FDE0E1810F39}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{E22C7F90-B392-44AF-BE2A-111799941E7E}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{445D10E4-B079-4B50-9E8C-0CBBE005F1FD}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{449D2C84-CC25-4D0D-B403-E9C67BAAD1C8}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{08F40482-D0EA-4AF0-9421-6157554E0043}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{FFA6C6D0-580F-4728-B4BE-57C0A18384D1}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{8BDFD818-7AE0-495A-B243-FCA08EF70D1B}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{3DF2F3AE-DF05-4F78-AE5A-1AFD37466024}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{F4BA7E9D-DB79-4D4C-A976-8433FF12DC9F}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{FDAF0A87-C203-479C-9408-2606A1A02527}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{8D100A0A-9405-4088-B4E7-2F338395E523}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{3DCB719A-5395-4D4C-BCB5-B270FB650774}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{AF4F5985-9F03-4046-AC2B-24123125A011}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{467D058E-3C9B-4D07-8D9F-4A979EFC65CE}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{50002498-6135-4BAB-B68F-BF483FDE8A23}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{E4FA8C96-E698-441C-AE74-32288955BB7B}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{AFA82AD9-9589-435B-BA29-D560987A0990}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{69026B2F-0B19-47C5-9039-D17667116D22}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{B49B5E53-6B4E-4CCC-89E8-1F178DED71C5}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{8010D479-E621-41C4-A180-82BD6E15D24A}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{2F1FE307-7B3C-4AB0-935B-E2B816DC59A3}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{F7439F0F-1AAB-4553-A949-5C9189FA9C09}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{5927F269-A296-4761-BFDD-F471C9C9AE0C}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{5687702E-3B4D-4964-A751-21F9AF860C22}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{BAB8C640-A9CD-491E-81A6-B9A3FBB1F3AA}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{2D6440A4-06E4-4DCB-8DA7-2A0183C9AEE3}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{301FB075-8782-4FE9-83B3-545FC27A1B65}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{E8092DB0-A4EA-487B-9B61-6872AD0E767C}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{2A106AAA-F6EF-4732-8338-EC54746582C7}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{5EF734A2-266D-489D-AFF3-6469E8C66E3A}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{618315AA-A6C6-4788-AB6A-E74791FE24BE}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{3CCD3CB4-C46B-427A-AC39-2B56FB54DC1B}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{3A8826B3-7B5F-46D7-8BE1-200382D010AB}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{F34C4C45-6BCD-4040-AD30-400141F5ED85}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1185" name="AutoShape 1"/>
+        <xdr:cNvPr id="1193" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA79B1D-E782-2C6B-1FBF-2360D86D8E08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="4362450"/>
+          <a:off x="488950" y="4305300"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1186" name="AutoShape 2"/>
+        <xdr:cNvPr id="1194" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4107AB-49E5-6ACF-248A-DFE0035654F6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="5314950"/>
+          <a:off x="488950" y="5257800"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1187" name="AutoShape 3"/>
+        <xdr:cNvPr id="1195" name="AutoShape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4CD6A2E-DD21-9249-F7E4-A9231F0B5AFC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="6267450"/>
+          <a:off x="488950" y="6210300"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1188" name="AutoShape 4"/>
+        <xdr:cNvPr id="1196" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD8D2E17-CD43-2DDD-1C76-9466281A658D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="7219950"/>
+          <a:off x="488950" y="7162800"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1189" name="AutoShape 5"/>
+        <xdr:cNvPr id="1197" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E91E63F-D32B-76F3-EE13-87079355C914}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="8172450"/>
+          <a:off x="488950" y="8115300"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1190" name="AutoShape 6"/>
+        <xdr:cNvPr id="1198" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96BB5140-7644-F093-DF01-64678D19A14E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="9124950"/>
+          <a:off x="488950" y="9067800"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1191" name="AutoShape 7"/>
+        <xdr:cNvPr id="1199" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D0E629A-30D7-FE63-791E-69FB4DB20D18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="10077450"/>
+          <a:off x="488950" y="10020300"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1192" name="AutoShape 8"/>
+        <xdr:cNvPr id="1200" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E9DB990-7760-A9D1-6AA5-16AA8F4A50D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="11029950"/>
+          <a:off x="488950" y="10972800"/>
           <a:ext cx="190500" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1981,2289 +2042,2305 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88532140-5930-42E6-B1DE-79B00485E55B}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:R75"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="10.9" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.77734375" style="22" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="19" max="16384" width="0" style="22" hidden="1"/>
+    <col min="1" max="1" width="1.77734375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="4.33203125" style="21" customWidth="1"/>
+    <col min="3" max="3" width="2.44140625" style="21" customWidth="1"/>
+    <col min="4" max="4" width="3.33203125" style="21" customWidth="1"/>
+    <col min="5" max="6" width="9.33203125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="1.77734375" style="21" customWidth="1"/>
+    <col min="8" max="17" width="9" style="21" customWidth="1"/>
+    <col min="18" max="18" width="9.33203125" style="21" customWidth="1"/>
+    <col min="19" max="16384" width="0" style="21" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="9" customFormat="1" ht="16.5">
-[...19 lines deleted...]
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:18" s="8" customFormat="1" ht="16.5">
+      <c r="A1" s="39"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+    </row>
+    <row r="2" spans="1:18" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="44"/>
-[...22 lines deleted...]
-      <c r="F3" s="11"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+    </row>
+    <row r="3" spans="1:18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
       <c r="G3" s="1"/>
     </row>
-    <row r="4" spans="1:18" s="2" customFormat="1" ht="2.15" customHeight="1">
-[...14 lines deleted...]
-      <c r="B5" s="45" t="s">
+    <row r="4" spans="1:18" customFormat="1" ht="2.15" customHeight="1">
+      <c r="G4" s="11"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="12"/>
+    </row>
+    <row r="5" spans="1:18" s="13" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="6"/>
+      <c r="B5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="45"/>
-[...4 lines deleted...]
-      <c r="H5" s="47" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="48"/>
-[...2 lines deleted...]
-      <c r="L5" s="47" t="s">
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="48"/>
-[...3 lines deleted...]
-      <c r="Q5" s="51" t="s">
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="48" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="14" customFormat="1" ht="30" customHeight="1">
-[...10 lines deleted...]
-      <c r="I6" s="6" t="s">
+    <row r="6" spans="1:18" s="13" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="7"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="15" t="s">
+      <c r="K6" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="L6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="16" t="s">
+      <c r="L6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="N6" s="16" t="s">
+      <c r="N6" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="15" t="s">
+      <c r="O6" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P6" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="Q6" s="52"/>
-[...44 lines deleted...]
-      <c r="B10" s="54" t="s">
+      <c r="Q6" s="49"/>
+    </row>
+    <row r="7" spans="1:18" customFormat="1" ht="1" customHeight="1">
+      <c r="G7" s="17"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" customFormat="1" ht="1" customHeight="1">
+      <c r="G8" s="19"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="O8" s="3"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="20"/>
+    </row>
+    <row r="9" spans="1:18" customFormat="1" ht="1" customHeight="1">
+      <c r="G9" s="19"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="20"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" customHeight="1">
+      <c r="A10" s="35"/>
+      <c r="B10" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="54"/>
-[...1 lines deleted...]
-      <c r="E10" s="39">
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="36">
         <v>2</v>
       </c>
-      <c r="F10" s="40" t="s">
+      <c r="F10" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="G10" s="24"/>
-      <c r="H10" s="25">
+      <c r="G10" s="23"/>
+      <c r="H10" s="24">
         <v>206</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="24">
         <v>21</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="24">
         <v>185</v>
       </c>
-      <c r="K10" s="25">
-[...2 lines deleted...]
-      <c r="L10" s="25">
+      <c r="K10" s="24">
+        <v>0</v>
+      </c>
+      <c r="L10" s="24">
         <v>200</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="24">
         <v>191</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="24">
         <v>9</v>
       </c>
-      <c r="O10" s="25">
-[...5 lines deleted...]
-      <c r="Q10" s="25">
+      <c r="O10" s="24">
+        <v>0</v>
+      </c>
+      <c r="P10" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="24">
         <v>6</v>
       </c>
-      <c r="R10" s="26"/>
-[...26 lines deleted...]
-      <c r="E12" s="39">
+      <c r="R10" s="25"/>
+    </row>
+    <row r="11" spans="1:18" ht="15" customHeight="1">
+      <c r="A11" s="34"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="24"/>
+      <c r="N11" s="24"/>
+      <c r="O11" s="24"/>
+      <c r="P11" s="24"/>
+      <c r="Q11" s="24"/>
+      <c r="R11" s="25"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" customHeight="1">
+      <c r="A12" s="34"/>
+      <c r="B12" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="36">
         <v>3</v>
       </c>
-      <c r="F12" s="40"/>
-[...1 lines deleted...]
-      <c r="H12" s="25">
+      <c r="F12" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="23"/>
+      <c r="H12" s="24">
         <v>152</v>
       </c>
-      <c r="I12" s="25">
+      <c r="I12" s="24">
         <v>6</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="24">
         <v>146</v>
       </c>
-      <c r="K12" s="25">
-[...2 lines deleted...]
-      <c r="L12" s="25">
+      <c r="K12" s="24">
+        <v>0</v>
+      </c>
+      <c r="L12" s="24">
         <v>143</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="24">
         <v>139</v>
       </c>
-      <c r="N12" s="25">
+      <c r="N12" s="24">
         <v>4</v>
       </c>
-      <c r="O12" s="25">
-[...5 lines deleted...]
-      <c r="Q12" s="25">
+      <c r="O12" s="24">
+        <v>0</v>
+      </c>
+      <c r="P12" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="24">
         <v>9</v>
       </c>
-      <c r="R12" s="26"/>
-[...26 lines deleted...]
-      <c r="E14" s="39">
+      <c r="R12" s="25"/>
+    </row>
+    <row r="13" spans="1:18" ht="15" customHeight="1">
+      <c r="A13" s="34"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
+      <c r="Q13" s="24"/>
+      <c r="R13" s="25"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1">
+      <c r="A14" s="34"/>
+      <c r="B14" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="36">
         <v>4</v>
       </c>
-      <c r="F14" s="40"/>
-[...1 lines deleted...]
-      <c r="H14" s="25">
+      <c r="F14" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="23"/>
+      <c r="H14" s="24">
         <v>133</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="24">
         <v>9</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="24">
         <v>124</v>
       </c>
-      <c r="K14" s="25">
-[...2 lines deleted...]
-      <c r="L14" s="25">
+      <c r="K14" s="24">
+        <v>0</v>
+      </c>
+      <c r="L14" s="24">
         <v>129</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="24">
         <v>127</v>
       </c>
-      <c r="N14" s="25">
+      <c r="N14" s="24">
         <v>2</v>
       </c>
-      <c r="O14" s="25">
-[...5 lines deleted...]
-      <c r="Q14" s="25">
+      <c r="O14" s="24">
+        <v>0</v>
+      </c>
+      <c r="P14" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="24">
         <v>4</v>
       </c>
-      <c r="R14" s="26"/>
-[...26 lines deleted...]
-      <c r="E16" s="39">
+      <c r="R14" s="25"/>
+    </row>
+    <row r="15" spans="1:18" ht="15" customHeight="1">
+      <c r="A15" s="34"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
+      <c r="Q15" s="24"/>
+      <c r="R15" s="25"/>
+    </row>
+    <row r="16" spans="1:18" ht="15" customHeight="1">
+      <c r="A16" s="34"/>
+      <c r="B16" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="36">
         <v>5</v>
       </c>
-      <c r="F16" s="40"/>
-[...1 lines deleted...]
-      <c r="H16" s="25">
+      <c r="F16" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="23"/>
+      <c r="H16" s="24">
         <v>82</v>
       </c>
-      <c r="I16" s="25">
+      <c r="I16" s="24">
         <v>4</v>
       </c>
-      <c r="J16" s="25">
+      <c r="J16" s="24">
         <v>78</v>
       </c>
-      <c r="K16" s="25">
-[...2 lines deleted...]
-      <c r="L16" s="25">
+      <c r="K16" s="24">
+        <v>0</v>
+      </c>
+      <c r="L16" s="24">
         <v>75</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="24">
         <v>70</v>
       </c>
-      <c r="N16" s="25">
+      <c r="N16" s="24">
         <v>5</v>
       </c>
-      <c r="O16" s="25">
-[...5 lines deleted...]
-      <c r="Q16" s="25">
+      <c r="O16" s="24">
+        <v>0</v>
+      </c>
+      <c r="P16" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="24">
         <v>7</v>
       </c>
-      <c r="R16" s="26"/>
-[...26 lines deleted...]
-      <c r="E18" s="41">
+      <c r="R16" s="25"/>
+    </row>
+    <row r="17" spans="1:18" ht="15" customHeight="1">
+      <c r="A17" s="34"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="24"/>
+      <c r="O17" s="24"/>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="24"/>
+      <c r="R17" s="25"/>
+    </row>
+    <row r="18" spans="1:18" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="35"/>
+      <c r="B18" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="37">
         <v>6</v>
       </c>
-      <c r="F18" s="41"/>
-[...1 lines deleted...]
-      <c r="H18" s="5">
+      <c r="F18" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="27"/>
+      <c r="H18" s="4">
         <v>101</v>
       </c>
-      <c r="I18" s="5">
+      <c r="I18" s="4">
         <v>7</v>
       </c>
-      <c r="J18" s="5">
+      <c r="J18" s="4">
         <v>94</v>
       </c>
-      <c r="K18" s="5">
-[...2 lines deleted...]
-      <c r="L18" s="5">
+      <c r="K18" s="4">
+        <v>0</v>
+      </c>
+      <c r="L18" s="4">
         <v>93</v>
       </c>
-      <c r="M18" s="5">
+      <c r="M18" s="4">
         <v>85</v>
       </c>
-      <c r="N18" s="5">
+      <c r="N18" s="4">
         <v>8</v>
       </c>
-      <c r="O18" s="5">
-[...5 lines deleted...]
-      <c r="Q18" s="5">
+      <c r="O18" s="4">
+        <v>0</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="4">
         <v>8</v>
       </c>
-      <c r="R18" s="29"/>
-[...22 lines deleted...]
-      <c r="C20" s="50" t="s">
+      <c r="R18" s="28"/>
+    </row>
+    <row r="19" spans="1:18" ht="10" customHeight="1">
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="25"/>
+    </row>
+    <row r="20" spans="1:18" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="B20" s="33"/>
+      <c r="C20" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="50"/>
-[...6 lines deleted...]
-      <c r="I20" s="5">
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="4">
+        <v>65</v>
+      </c>
+      <c r="I20" s="4">
         <v>6</v>
       </c>
-      <c r="J20" s="5">
-[...11 lines deleted...]
-      <c r="N20" s="5">
+      <c r="J20" s="4">
+        <v>59</v>
+      </c>
+      <c r="K20" s="4">
+        <v>0</v>
+      </c>
+      <c r="L20" s="4">
+        <v>64</v>
+      </c>
+      <c r="M20" s="4">
+        <v>57</v>
+      </c>
+      <c r="N20" s="4">
         <v>7</v>
       </c>
-      <c r="O20" s="5">
-[...5 lines deleted...]
-      <c r="Q20" s="5">
+      <c r="O20" s="4">
+        <v>0</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="4">
         <v>1</v>
       </c>
-      <c r="R20" s="29"/>
-[...3 lines deleted...]
-      <c r="C21" s="50" t="s">
+      <c r="R20" s="28"/>
+    </row>
+    <row r="21" spans="1:18" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="B21" s="33"/>
+      <c r="C21" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="D21" s="50"/>
-[...3 lines deleted...]
-      <c r="H21" s="5">
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="4">
+        <v>9</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0</v>
+      </c>
+      <c r="J21" s="4">
+        <v>9</v>
+      </c>
+      <c r="K21" s="4">
+        <v>0</v>
+      </c>
+      <c r="L21" s="4">
+        <v>9</v>
+      </c>
+      <c r="M21" s="4">
+        <v>9</v>
+      </c>
+      <c r="N21" s="4">
+        <v>0</v>
+      </c>
+      <c r="O21" s="4">
+        <v>0</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="28"/>
+    </row>
+    <row r="22" spans="1:18" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="B22" s="33"/>
+      <c r="C22" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="4">
+        <v>36</v>
+      </c>
+      <c r="I22" s="4">
+        <v>1</v>
+      </c>
+      <c r="J22" s="4">
+        <v>35</v>
+      </c>
+      <c r="K22" s="4">
+        <v>0</v>
+      </c>
+      <c r="L22" s="4">
+        <v>29</v>
+      </c>
+      <c r="M22" s="4">
+        <v>28</v>
+      </c>
+      <c r="N22" s="4">
+        <v>1</v>
+      </c>
+      <c r="O22" s="4">
+        <v>0</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>7</v>
+      </c>
+      <c r="R22" s="28"/>
+    </row>
+    <row r="23" spans="1:18" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="33"/>
+      <c r="C23" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="4">
+        <v>14</v>
+      </c>
+      <c r="I23" s="4">
+        <v>0</v>
+      </c>
+      <c r="J23" s="4">
+        <v>14</v>
+      </c>
+      <c r="K23" s="4">
+        <v>0</v>
+      </c>
+      <c r="L23" s="4">
+        <v>11</v>
+      </c>
+      <c r="M23" s="4">
+        <v>11</v>
+      </c>
+      <c r="N23" s="4">
+        <v>0</v>
+      </c>
+      <c r="O23" s="4">
+        <v>0</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>3</v>
+      </c>
+      <c r="R23" s="28"/>
+    </row>
+    <row r="24" spans="1:18" ht="15" customHeight="1">
+      <c r="B24" s="22"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="25"/>
+    </row>
+    <row r="25" spans="1:18" ht="15" customHeight="1">
+      <c r="B25" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="38"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="46"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="24">
+        <v>1</v>
+      </c>
+      <c r="I25" s="24">
+        <v>0</v>
+      </c>
+      <c r="J25" s="24">
+        <v>1</v>
+      </c>
+      <c r="K25" s="24">
+        <v>0</v>
+      </c>
+      <c r="L25" s="24">
+        <v>1</v>
+      </c>
+      <c r="M25" s="24">
+        <v>1</v>
+      </c>
+      <c r="N25" s="24">
+        <v>0</v>
+      </c>
+      <c r="O25" s="24">
+        <v>0</v>
+      </c>
+      <c r="P25" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>0</v>
+      </c>
+      <c r="R25" s="25"/>
+    </row>
+    <row r="26" spans="1:18" ht="15" customHeight="1">
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="46"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="24">
+        <v>1</v>
+      </c>
+      <c r="I26" s="24">
+        <v>0</v>
+      </c>
+      <c r="J26" s="24">
+        <v>1</v>
+      </c>
+      <c r="K26" s="24">
+        <v>0</v>
+      </c>
+      <c r="L26" s="24">
+        <v>1</v>
+      </c>
+      <c r="M26" s="24">
+        <v>1</v>
+      </c>
+      <c r="N26" s="24">
+        <v>0</v>
+      </c>
+      <c r="O26" s="24">
+        <v>0</v>
+      </c>
+      <c r="P26" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>0</v>
+      </c>
+      <c r="R26" s="25"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1">
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" s="46"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="24">
+        <v>0</v>
+      </c>
+      <c r="I27" s="24">
+        <v>0</v>
+      </c>
+      <c r="J27" s="24">
+        <v>0</v>
+      </c>
+      <c r="K27" s="24">
+        <v>0</v>
+      </c>
+      <c r="L27" s="24">
+        <v>0</v>
+      </c>
+      <c r="M27" s="24">
+        <v>0</v>
+      </c>
+      <c r="N27" s="24">
+        <v>0</v>
+      </c>
+      <c r="O27" s="24">
+        <v>0</v>
+      </c>
+      <c r="P27" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="24">
+        <v>0</v>
+      </c>
+      <c r="R27" s="25"/>
+    </row>
+    <row r="28" spans="1:18" ht="15" customHeight="1">
+      <c r="B28" s="38"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="46"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="24">
+        <v>0</v>
+      </c>
+      <c r="I28" s="24">
+        <v>0</v>
+      </c>
+      <c r="J28" s="24">
+        <v>0</v>
+      </c>
+      <c r="K28" s="24">
+        <v>0</v>
+      </c>
+      <c r="L28" s="24">
+        <v>0</v>
+      </c>
+      <c r="M28" s="24">
+        <v>0</v>
+      </c>
+      <c r="N28" s="24">
+        <v>0</v>
+      </c>
+      <c r="O28" s="24">
+        <v>0</v>
+      </c>
+      <c r="P28" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>0</v>
+      </c>
+      <c r="R28" s="25"/>
+    </row>
+    <row r="29" spans="1:18" ht="15" customHeight="1">
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="24"/>
+      <c r="P29" s="24"/>
+      <c r="Q29" s="24"/>
+      <c r="R29" s="25"/>
+    </row>
+    <row r="30" spans="1:18" ht="15" customHeight="1">
+      <c r="B30" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="38"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" s="46"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="24">
+        <v>0</v>
+      </c>
+      <c r="I30" s="24">
+        <v>0</v>
+      </c>
+      <c r="J30" s="24">
+        <v>0</v>
+      </c>
+      <c r="K30" s="24">
+        <v>0</v>
+      </c>
+      <c r="L30" s="24">
+        <v>0</v>
+      </c>
+      <c r="M30" s="24">
+        <v>0</v>
+      </c>
+      <c r="N30" s="24">
+        <v>0</v>
+      </c>
+      <c r="O30" s="24">
+        <v>0</v>
+      </c>
+      <c r="P30" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="24">
+        <v>0</v>
+      </c>
+      <c r="R30" s="25"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1">
+      <c r="B31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="46"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="24">
+        <v>0</v>
+      </c>
+      <c r="I31" s="24">
+        <v>0</v>
+      </c>
+      <c r="J31" s="24">
+        <v>0</v>
+      </c>
+      <c r="K31" s="24">
+        <v>0</v>
+      </c>
+      <c r="L31" s="24">
+        <v>0</v>
+      </c>
+      <c r="M31" s="24">
+        <v>0</v>
+      </c>
+      <c r="N31" s="24">
+        <v>0</v>
+      </c>
+      <c r="O31" s="24">
+        <v>0</v>
+      </c>
+      <c r="P31" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>0</v>
+      </c>
+      <c r="R31" s="25"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1">
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="46"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="24">
+        <v>1</v>
+      </c>
+      <c r="I32" s="24">
+        <v>0</v>
+      </c>
+      <c r="J32" s="24">
+        <v>1</v>
+      </c>
+      <c r="K32" s="24">
+        <v>0</v>
+      </c>
+      <c r="L32" s="24">
+        <v>1</v>
+      </c>
+      <c r="M32" s="24">
+        <v>1</v>
+      </c>
+      <c r="N32" s="24">
+        <v>0</v>
+      </c>
+      <c r="O32" s="24">
+        <v>0</v>
+      </c>
+      <c r="P32" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="24">
+        <v>0</v>
+      </c>
+      <c r="R32" s="25"/>
+    </row>
+    <row r="33" spans="2:18" ht="15" customHeight="1">
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="46"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="24">
+        <v>0</v>
+      </c>
+      <c r="I33" s="24">
+        <v>0</v>
+      </c>
+      <c r="J33" s="24">
+        <v>0</v>
+      </c>
+      <c r="K33" s="24">
+        <v>0</v>
+      </c>
+      <c r="L33" s="24">
+        <v>0</v>
+      </c>
+      <c r="M33" s="24">
+        <v>0</v>
+      </c>
+      <c r="N33" s="24">
+        <v>0</v>
+      </c>
+      <c r="O33" s="24">
+        <v>0</v>
+      </c>
+      <c r="P33" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>0</v>
+      </c>
+      <c r="R33" s="25"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1">
+      <c r="B34" s="22"/>
+      <c r="C34" s="22"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="24"/>
+      <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
+      <c r="R34" s="25"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1">
+      <c r="B35" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="38"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="46"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="24">
+        <v>9</v>
+      </c>
+      <c r="I35" s="24">
+        <v>0</v>
+      </c>
+      <c r="J35" s="24">
+        <v>9</v>
+      </c>
+      <c r="K35" s="24">
+        <v>0</v>
+      </c>
+      <c r="L35" s="24">
+        <v>9</v>
+      </c>
+      <c r="M35" s="24">
+        <v>8</v>
+      </c>
+      <c r="N35" s="24">
+        <v>1</v>
+      </c>
+      <c r="O35" s="24">
+        <v>0</v>
+      </c>
+      <c r="P35" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>0</v>
+      </c>
+      <c r="R35" s="25"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1">
+      <c r="B36" s="38"/>
+      <c r="C36" s="38"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="46"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="24">
+        <v>1</v>
+      </c>
+      <c r="I36" s="24">
+        <v>0</v>
+      </c>
+      <c r="J36" s="24">
+        <v>1</v>
+      </c>
+      <c r="K36" s="24">
+        <v>0</v>
+      </c>
+      <c r="L36" s="24">
+        <v>1</v>
+      </c>
+      <c r="M36" s="24">
+        <v>1</v>
+      </c>
+      <c r="N36" s="24">
+        <v>0</v>
+      </c>
+      <c r="O36" s="24">
+        <v>0</v>
+      </c>
+      <c r="P36" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="24">
+        <v>0</v>
+      </c>
+      <c r="R36" s="25"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1">
+      <c r="B37" s="38"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="46"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="24">
+        <v>6</v>
+      </c>
+      <c r="I37" s="24">
+        <v>0</v>
+      </c>
+      <c r="J37" s="24">
+        <v>6</v>
+      </c>
+      <c r="K37" s="24">
+        <v>0</v>
+      </c>
+      <c r="L37" s="24">
+        <v>6</v>
+      </c>
+      <c r="M37" s="24">
+        <v>6</v>
+      </c>
+      <c r="N37" s="24">
+        <v>0</v>
+      </c>
+      <c r="O37" s="24">
+        <v>0</v>
+      </c>
+      <c r="P37" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="24">
+        <v>0</v>
+      </c>
+      <c r="R37" s="25"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1">
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="46"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="24">
+        <v>3</v>
+      </c>
+      <c r="I38" s="24">
+        <v>0</v>
+      </c>
+      <c r="J38" s="24">
+        <v>3</v>
+      </c>
+      <c r="K38" s="24">
+        <v>0</v>
+      </c>
+      <c r="L38" s="24">
+        <v>3</v>
+      </c>
+      <c r="M38" s="24">
+        <v>3</v>
+      </c>
+      <c r="N38" s="24">
+        <v>0</v>
+      </c>
+      <c r="O38" s="24">
+        <v>0</v>
+      </c>
+      <c r="P38" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="24">
+        <v>0</v>
+      </c>
+      <c r="R38" s="25"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1">
+      <c r="B39" s="22"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="24"/>
+      <c r="O39" s="24"/>
+      <c r="P39" s="24"/>
+      <c r="Q39" s="24"/>
+      <c r="R39" s="25"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1">
+      <c r="B40" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="38"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" s="46"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="24">
+        <v>5</v>
+      </c>
+      <c r="I40" s="24">
+        <v>2</v>
+      </c>
+      <c r="J40" s="24">
+        <v>3</v>
+      </c>
+      <c r="K40" s="24">
+        <v>0</v>
+      </c>
+      <c r="L40" s="24">
+        <v>5</v>
+      </c>
+      <c r="M40" s="24">
+        <v>5</v>
+      </c>
+      <c r="N40" s="24">
+        <v>0</v>
+      </c>
+      <c r="O40" s="24">
+        <v>0</v>
+      </c>
+      <c r="P40" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="24">
+        <v>0</v>
+      </c>
+      <c r="R40" s="25"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1">
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="22"/>
+      <c r="E41" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="46"/>
+      <c r="G41" s="23"/>
+      <c r="H41" s="24">
+        <v>2</v>
+      </c>
+      <c r="I41" s="24">
+        <v>0</v>
+      </c>
+      <c r="J41" s="24">
+        <v>2</v>
+      </c>
+      <c r="K41" s="24">
+        <v>0</v>
+      </c>
+      <c r="L41" s="24">
+        <v>2</v>
+      </c>
+      <c r="M41" s="24">
+        <v>2</v>
+      </c>
+      <c r="N41" s="24">
+        <v>0</v>
+      </c>
+      <c r="O41" s="24">
+        <v>0</v>
+      </c>
+      <c r="P41" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="24">
+        <v>0</v>
+      </c>
+      <c r="R41" s="25"/>
+    </row>
+    <row r="42" spans="2:18" ht="15" customHeight="1">
+      <c r="B42" s="38"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="46"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="24">
+        <v>7</v>
+      </c>
+      <c r="I42" s="24">
+        <v>0</v>
+      </c>
+      <c r="J42" s="24">
+        <v>7</v>
+      </c>
+      <c r="K42" s="24">
+        <v>0</v>
+      </c>
+      <c r="L42" s="24">
+        <v>7</v>
+      </c>
+      <c r="M42" s="24">
+        <v>7</v>
+      </c>
+      <c r="N42" s="24">
+        <v>0</v>
+      </c>
+      <c r="O42" s="24">
+        <v>0</v>
+      </c>
+      <c r="P42" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="24">
+        <v>0</v>
+      </c>
+      <c r="R42" s="25"/>
+    </row>
+    <row r="43" spans="2:18" ht="15" customHeight="1">
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" s="46"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="24">
+        <v>4</v>
+      </c>
+      <c r="I43" s="24">
+        <v>0</v>
+      </c>
+      <c r="J43" s="24">
+        <v>4</v>
+      </c>
+      <c r="K43" s="24">
+        <v>0</v>
+      </c>
+      <c r="L43" s="24">
+        <v>4</v>
+      </c>
+      <c r="M43" s="24">
+        <v>4</v>
+      </c>
+      <c r="N43" s="24">
+        <v>0</v>
+      </c>
+      <c r="O43" s="24">
+        <v>0</v>
+      </c>
+      <c r="P43" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="24">
+        <v>0</v>
+      </c>
+      <c r="R43" s="25"/>
+    </row>
+    <row r="44" spans="2:18" ht="15" customHeight="1">
+      <c r="B44" s="22"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="24"/>
+      <c r="O44" s="24"/>
+      <c r="P44" s="24"/>
+      <c r="Q44" s="24"/>
+      <c r="R44" s="25"/>
+    </row>
+    <row r="45" spans="2:18" ht="15" customHeight="1">
+      <c r="B45" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="38"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="46"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="24">
+        <v>31</v>
+      </c>
+      <c r="I45" s="24">
+        <v>3</v>
+      </c>
+      <c r="J45" s="24">
+        <v>28</v>
+      </c>
+      <c r="K45" s="24">
+        <v>0</v>
+      </c>
+      <c r="L45" s="24">
+        <v>30</v>
+      </c>
+      <c r="M45" s="24">
+        <v>25</v>
+      </c>
+      <c r="N45" s="24">
+        <v>5</v>
+      </c>
+      <c r="O45" s="24">
+        <v>0</v>
+      </c>
+      <c r="P45" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="24">
+        <v>1</v>
+      </c>
+      <c r="R45" s="25"/>
+    </row>
+    <row r="46" spans="2:18" ht="15" customHeight="1">
+      <c r="B46" s="38"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="46"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="24">
+        <v>2</v>
+      </c>
+      <c r="I46" s="24">
+        <v>0</v>
+      </c>
+      <c r="J46" s="24">
+        <v>2</v>
+      </c>
+      <c r="K46" s="24">
+        <v>0</v>
+      </c>
+      <c r="L46" s="24">
+        <v>2</v>
+      </c>
+      <c r="M46" s="24">
+        <v>2</v>
+      </c>
+      <c r="N46" s="24">
+        <v>0</v>
+      </c>
+      <c r="O46" s="24">
+        <v>0</v>
+      </c>
+      <c r="P46" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="24">
+        <v>0</v>
+      </c>
+      <c r="R46" s="25"/>
+    </row>
+    <row r="47" spans="2:18" ht="15" customHeight="1">
+      <c r="B47" s="38"/>
+      <c r="C47" s="38"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" s="46"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="24">
+        <v>17</v>
+      </c>
+      <c r="I47" s="24">
+        <v>0</v>
+      </c>
+      <c r="J47" s="24">
+        <v>17</v>
+      </c>
+      <c r="K47" s="24">
+        <v>0</v>
+      </c>
+      <c r="L47" s="24">
         <v>10</v>
       </c>
-      <c r="I21" s="5">
-[...30 lines deleted...]
-      <c r="C22" s="50" t="s">
+      <c r="M47" s="24">
+        <v>9</v>
+      </c>
+      <c r="N47" s="24">
+        <v>1</v>
+      </c>
+      <c r="O47" s="24">
+        <v>0</v>
+      </c>
+      <c r="P47" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="24">
+        <v>7</v>
+      </c>
+      <c r="R47" s="25"/>
+    </row>
+    <row r="48" spans="2:18" ht="15" customHeight="1">
+      <c r="B48" s="38"/>
+      <c r="C48" s="38"/>
+      <c r="D48" s="22"/>
+      <c r="E48" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48" s="46"/>
+      <c r="G48" s="23"/>
+      <c r="H48" s="24">
+        <v>5</v>
+      </c>
+      <c r="I48" s="24">
+        <v>0</v>
+      </c>
+      <c r="J48" s="24">
+        <v>5</v>
+      </c>
+      <c r="K48" s="24">
+        <v>0</v>
+      </c>
+      <c r="L48" s="24">
+        <v>2</v>
+      </c>
+      <c r="M48" s="24">
+        <v>2</v>
+      </c>
+      <c r="N48" s="24">
+        <v>0</v>
+      </c>
+      <c r="O48" s="24">
+        <v>0</v>
+      </c>
+      <c r="P48" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="24">
+        <v>3</v>
+      </c>
+      <c r="R48" s="25"/>
+    </row>
+    <row r="49" spans="1:18" ht="15" customHeight="1">
+      <c r="B49" s="22"/>
+      <c r="C49" s="22"/>
+      <c r="D49" s="22"/>
+      <c r="E49" s="22"/>
+      <c r="F49" s="22"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="24"/>
+      <c r="N49" s="24"/>
+      <c r="O49" s="24"/>
+      <c r="P49" s="24"/>
+      <c r="Q49" s="24"/>
+      <c r="R49" s="25"/>
+    </row>
+    <row r="50" spans="1:18" ht="15" customHeight="1">
+      <c r="B50" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="38"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" s="46"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="24">
+        <v>5</v>
+      </c>
+      <c r="I50" s="24">
+        <v>0</v>
+      </c>
+      <c r="J50" s="24">
+        <v>5</v>
+      </c>
+      <c r="K50" s="24">
+        <v>0</v>
+      </c>
+      <c r="L50" s="24">
+        <v>5</v>
+      </c>
+      <c r="M50" s="24">
+        <v>4</v>
+      </c>
+      <c r="N50" s="24">
+        <v>1</v>
+      </c>
+      <c r="O50" s="24">
+        <v>0</v>
+      </c>
+      <c r="P50" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="24">
+        <v>0</v>
+      </c>
+      <c r="R50" s="25"/>
+    </row>
+    <row r="51" spans="1:18" ht="15" customHeight="1">
+      <c r="B51" s="38"/>
+      <c r="C51" s="38"/>
+      <c r="D51" s="22"/>
+      <c r="E51" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="46"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="24">
+        <v>1</v>
+      </c>
+      <c r="I51" s="24">
+        <v>0</v>
+      </c>
+      <c r="J51" s="24">
+        <v>1</v>
+      </c>
+      <c r="K51" s="24">
+        <v>0</v>
+      </c>
+      <c r="L51" s="24">
+        <v>1</v>
+      </c>
+      <c r="M51" s="24">
+        <v>1</v>
+      </c>
+      <c r="N51" s="24">
+        <v>0</v>
+      </c>
+      <c r="O51" s="24">
+        <v>0</v>
+      </c>
+      <c r="P51" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="24">
+        <v>0</v>
+      </c>
+      <c r="R51" s="25"/>
+    </row>
+    <row r="52" spans="1:18" ht="15" customHeight="1">
+      <c r="B52" s="38"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="22"/>
+      <c r="E52" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="50"/>
-[...6 lines deleted...]
-      <c r="I22" s="5">
+      <c r="F52" s="46"/>
+      <c r="G52" s="23"/>
+      <c r="H52" s="24">
+        <v>2</v>
+      </c>
+      <c r="I52" s="24">
+        <v>0</v>
+      </c>
+      <c r="J52" s="24">
+        <v>2</v>
+      </c>
+      <c r="K52" s="24">
+        <v>0</v>
+      </c>
+      <c r="L52" s="24">
+        <v>2</v>
+      </c>
+      <c r="M52" s="24">
+        <v>2</v>
+      </c>
+      <c r="N52" s="24">
+        <v>0</v>
+      </c>
+      <c r="O52" s="24">
+        <v>0</v>
+      </c>
+      <c r="P52" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="24">
+        <v>0</v>
+      </c>
+      <c r="R52" s="25"/>
+    </row>
+    <row r="53" spans="1:18" ht="15" customHeight="1">
+      <c r="B53" s="38"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" s="46"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="24">
         <v>1</v>
       </c>
-      <c r="J22" s="5">
-[...11 lines deleted...]
-      <c r="N22" s="5">
+      <c r="I53" s="24">
+        <v>0</v>
+      </c>
+      <c r="J53" s="24">
         <v>1</v>
       </c>
-      <c r="O22" s="5">
-[...12 lines deleted...]
-      <c r="C23" s="50" t="s">
+      <c r="K53" s="24">
+        <v>0</v>
+      </c>
+      <c r="L53" s="24">
+        <v>1</v>
+      </c>
+      <c r="M53" s="24">
+        <v>1</v>
+      </c>
+      <c r="N53" s="24">
+        <v>0</v>
+      </c>
+      <c r="O53" s="24">
+        <v>0</v>
+      </c>
+      <c r="P53" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="24">
+        <v>0</v>
+      </c>
+      <c r="R53" s="25"/>
+    </row>
+    <row r="54" spans="1:18" ht="15" customHeight="1">
+      <c r="B54" s="26"/>
+      <c r="C54" s="26"/>
+      <c r="D54" s="26"/>
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="24"/>
+      <c r="I54" s="24"/>
+      <c r="J54" s="24"/>
+      <c r="K54" s="24"/>
+      <c r="L54" s="24"/>
+      <c r="M54" s="24"/>
+      <c r="N54" s="24"/>
+      <c r="O54" s="24"/>
+      <c r="P54" s="24"/>
+      <c r="Q54" s="24"/>
+      <c r="R54" s="25"/>
+    </row>
+    <row r="55" spans="1:18" ht="15" customHeight="1">
+      <c r="B55" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" s="38"/>
+      <c r="D55" s="26"/>
+      <c r="E55" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" s="46"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="24">
+        <v>2</v>
+      </c>
+      <c r="I55" s="24">
+        <v>0</v>
+      </c>
+      <c r="J55" s="24">
+        <v>2</v>
+      </c>
+      <c r="K55" s="24">
+        <v>0</v>
+      </c>
+      <c r="L55" s="24">
+        <v>2</v>
+      </c>
+      <c r="M55" s="24">
+        <v>2</v>
+      </c>
+      <c r="N55" s="24">
+        <v>0</v>
+      </c>
+      <c r="O55" s="24">
+        <v>0</v>
+      </c>
+      <c r="P55" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="24">
+        <v>0</v>
+      </c>
+      <c r="R55" s="25"/>
+    </row>
+    <row r="56" spans="1:18" ht="15" customHeight="1">
+      <c r="B56" s="38"/>
+      <c r="C56" s="38"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" s="46"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="24">
+        <v>0</v>
+      </c>
+      <c r="I56" s="24">
+        <v>0</v>
+      </c>
+      <c r="J56" s="24">
+        <v>0</v>
+      </c>
+      <c r="K56" s="24">
+        <v>0</v>
+      </c>
+      <c r="L56" s="24">
+        <v>0</v>
+      </c>
+      <c r="M56" s="24">
+        <v>0</v>
+      </c>
+      <c r="N56" s="24">
+        <v>0</v>
+      </c>
+      <c r="O56" s="24">
+        <v>0</v>
+      </c>
+      <c r="P56" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="24">
+        <v>0</v>
+      </c>
+      <c r="R56" s="25"/>
+    </row>
+    <row r="57" spans="1:18" ht="15" customHeight="1">
+      <c r="B57" s="38"/>
+      <c r="C57" s="38"/>
+      <c r="D57" s="26"/>
+      <c r="E57" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" s="46"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="24">
+        <v>0</v>
+      </c>
+      <c r="I57" s="24">
+        <v>0</v>
+      </c>
+      <c r="J57" s="24">
+        <v>0</v>
+      </c>
+      <c r="K57" s="24">
+        <v>0</v>
+      </c>
+      <c r="L57" s="24">
+        <v>0</v>
+      </c>
+      <c r="M57" s="24">
+        <v>0</v>
+      </c>
+      <c r="N57" s="24">
+        <v>0</v>
+      </c>
+      <c r="O57" s="24">
+        <v>0</v>
+      </c>
+      <c r="P57" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="24">
+        <v>0</v>
+      </c>
+      <c r="R57" s="25"/>
+    </row>
+    <row r="58" spans="1:18" ht="15" customHeight="1">
+      <c r="B58" s="38"/>
+      <c r="C58" s="38"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="D23" s="50"/>
-[...30 lines deleted...]
-      <c r="Q23" s="5">
+      <c r="F58" s="46"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="24">
+        <v>0</v>
+      </c>
+      <c r="I58" s="24">
+        <v>0</v>
+      </c>
+      <c r="J58" s="24">
+        <v>0</v>
+      </c>
+      <c r="K58" s="24">
+        <v>0</v>
+      </c>
+      <c r="L58" s="24">
+        <v>0</v>
+      </c>
+      <c r="M58" s="24">
+        <v>0</v>
+      </c>
+      <c r="N58" s="24">
+        <v>0</v>
+      </c>
+      <c r="O58" s="24">
+        <v>0</v>
+      </c>
+      <c r="P58" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="24">
+        <v>0</v>
+      </c>
+      <c r="R58" s="25"/>
+    </row>
+    <row r="59" spans="1:18" ht="15" customHeight="1">
+      <c r="B59" s="22"/>
+      <c r="C59" s="22"/>
+      <c r="D59" s="22"/>
+      <c r="E59" s="22"/>
+      <c r="F59" s="22"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="24"/>
+      <c r="N59" s="24"/>
+      <c r="O59" s="24"/>
+      <c r="P59" s="24"/>
+      <c r="Q59" s="24"/>
+      <c r="R59" s="25"/>
+    </row>
+    <row r="60" spans="1:18" ht="15" customHeight="1">
+      <c r="B60" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="38"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" s="46"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="24">
+        <v>12</v>
+      </c>
+      <c r="I60" s="24">
+        <v>1</v>
+      </c>
+      <c r="J60" s="24">
+        <v>11</v>
+      </c>
+      <c r="K60" s="24">
+        <v>0</v>
+      </c>
+      <c r="L60" s="24">
+        <v>12</v>
+      </c>
+      <c r="M60" s="24">
+        <v>12</v>
+      </c>
+      <c r="N60" s="24">
+        <v>0</v>
+      </c>
+      <c r="O60" s="24">
+        <v>0</v>
+      </c>
+      <c r="P60" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="24">
+        <v>0</v>
+      </c>
+      <c r="R60" s="25"/>
+    </row>
+    <row r="61" spans="1:18" ht="15" customHeight="1">
+      <c r="B61" s="38"/>
+      <c r="C61" s="38"/>
+      <c r="D61" s="22"/>
+      <c r="E61" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" s="46"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="24">
+        <v>2</v>
+      </c>
+      <c r="I61" s="24">
+        <v>0</v>
+      </c>
+      <c r="J61" s="24">
+        <v>2</v>
+      </c>
+      <c r="K61" s="24">
+        <v>0</v>
+      </c>
+      <c r="L61" s="24">
+        <v>2</v>
+      </c>
+      <c r="M61" s="24">
+        <v>2</v>
+      </c>
+      <c r="N61" s="24">
+        <v>0</v>
+      </c>
+      <c r="O61" s="24">
+        <v>0</v>
+      </c>
+      <c r="P61" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="24">
+        <v>0</v>
+      </c>
+      <c r="R61" s="25"/>
+    </row>
+    <row r="62" spans="1:18" ht="15" customHeight="1">
+      <c r="B62" s="38"/>
+      <c r="C62" s="38"/>
+      <c r="D62" s="22"/>
+      <c r="E62" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" s="46"/>
+      <c r="G62" s="23"/>
+      <c r="H62" s="24">
         <v>3</v>
       </c>
-      <c r="R23" s="29"/>
-[...31 lines deleted...]
-      <c r="H25" s="25">
+      <c r="I62" s="24">
         <v>1</v>
       </c>
-      <c r="I25" s="25">
-[...2 lines deleted...]
-      <c r="J25" s="25">
+      <c r="J62" s="24">
+        <v>2</v>
+      </c>
+      <c r="K62" s="24">
+        <v>0</v>
+      </c>
+      <c r="L62" s="24">
+        <v>3</v>
+      </c>
+      <c r="M62" s="24">
+        <v>3</v>
+      </c>
+      <c r="N62" s="24">
+        <v>0</v>
+      </c>
+      <c r="O62" s="24">
+        <v>0</v>
+      </c>
+      <c r="P62" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="24">
+        <v>0</v>
+      </c>
+      <c r="R62" s="25"/>
+    </row>
+    <row r="63" spans="1:18" ht="15" customHeight="1">
+      <c r="B63" s="38"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F63" s="46"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="24">
         <v>1</v>
       </c>
-      <c r="K25" s="25">
-[...2 lines deleted...]
-      <c r="L25" s="25">
+      <c r="I63" s="24">
+        <v>0</v>
+      </c>
+      <c r="J63" s="24">
         <v>1</v>
       </c>
-      <c r="M25" s="25">
+      <c r="K63" s="24">
+        <v>0</v>
+      </c>
+      <c r="L63" s="24">
         <v>1</v>
       </c>
-      <c r="N25" s="25">
-[...22 lines deleted...]
-      <c r="H26" s="25">
+      <c r="M63" s="24">
         <v>1</v>
       </c>
-      <c r="I26" s="25">
-[...1403 lines deleted...]
-      <c r="R63" s="26"/>
+      <c r="N63" s="24">
+        <v>0</v>
+      </c>
+      <c r="O63" s="24">
+        <v>0</v>
+      </c>
+      <c r="P63" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="24">
+        <v>0</v>
+      </c>
+      <c r="R63" s="25"/>
     </row>
     <row r="64" spans="1:18" ht="5.15" customHeight="1">
-      <c r="A64" s="31"/>
-[...15 lines deleted...]
-      <c r="Q64" s="33"/>
+      <c r="A64" s="30"/>
+      <c r="B64" s="30"/>
+      <c r="C64" s="30"/>
+      <c r="D64" s="30"/>
+      <c r="E64" s="30"/>
+      <c r="F64" s="30"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="32"/>
+      <c r="I64" s="32"/>
+      <c r="J64" s="32"/>
+      <c r="K64" s="32"/>
+      <c r="L64" s="32"/>
+      <c r="M64" s="32"/>
+      <c r="N64" s="32"/>
+      <c r="O64" s="32"/>
+      <c r="P64" s="32"/>
+      <c r="Q64" s="32"/>
     </row>
     <row r="65" ht="11"/>
     <row r="66" ht="11"/>
     <row r="67" ht="10.9" customHeight="1"/>
     <row r="68" ht="10.9" customHeight="1"/>
     <row r="69" ht="10.9" customHeight="1"/>
     <row r="70" ht="10.9" customHeight="1"/>
     <row r="71" ht="10.9" customHeight="1"/>
     <row r="72" ht="10.9" customHeight="1"/>
     <row r="73" ht="10.9" customHeight="1"/>
     <row r="74" ht="10.9" customHeight="1"/>
     <row r="75" ht="10.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="55">
+    <mergeCell ref="E61:F61"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="E60:F60"/>
     <mergeCell ref="E48:F48"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="E43:F43"/>
     <mergeCell ref="E63:F63"/>
-    <mergeCell ref="E62:F62"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B18:D18"/>
+    <mergeCell ref="C21:F21"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="E45:F45"/>
-    <mergeCell ref="E61:F61"/>
-[...3 lines deleted...]
-    <mergeCell ref="E46:F46"/>
     <mergeCell ref="E50:F50"/>
     <mergeCell ref="E53:F53"/>
     <mergeCell ref="E55:F55"/>
     <mergeCell ref="E58:F58"/>
     <mergeCell ref="E52:F52"/>
     <mergeCell ref="E56:F56"/>
-    <mergeCell ref="E57:F57"/>
-    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E25:F25"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="E40:F40"/>
-    <mergeCell ref="E43:F43"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="E35:F35"/>
-    <mergeCell ref="E25:F25"/>
-    <mergeCell ref="C21:F21"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="B5:F6"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="B60:C63"/>
     <mergeCell ref="B25:C28"/>
     <mergeCell ref="B30:C33"/>
     <mergeCell ref="B45:C48"/>
     <mergeCell ref="B50:C53"/>
     <mergeCell ref="B40:C43"/>
     <mergeCell ref="B55:C58"/>
     <mergeCell ref="B35:C38"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="88" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-00-29</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>