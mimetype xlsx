--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,61 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{7CBEDDB5-57C5-41F3-A55E-77ECB8F74A60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20720" windowHeight="13280"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{B65D9531-F522-45F4-84E0-AFF158869935}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-01" sheetId="16" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-01'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'24-00-01'!$5:$6</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="24">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>所在不明</t>
     <rPh sb="0" eb="2">
       <t>ショザイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>フメイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>仮解除</t>
     <rPh sb="0" eb="1">
       <t>カリ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>カイジョ</t>
     </rPh>
@@ -278,60 +304,66 @@
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>シドウ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>フク</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ケイジョウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>平成</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>令和</t>
   </si>
   <si>
     <t>元</t>
   </si>
+  <si>
+    <t>年</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1145,410 +1177,377 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="39">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{403A29DF-9FA8-4C03-82E9-0D4784E4B43B}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{690DDEA9-A84A-4795-B54E-EB943518B437}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{2F824202-259C-4322-A98C-1E9B451557AE}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{1C3A1979-E7D5-41D8-BEDA-E3C21D1CEAC4}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{783919D6-7570-497F-80A7-9319B29DCF68}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{2B4A9E22-F977-41A5-95BC-C15275824B96}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{43258DCE-DFF1-41A8-B999-623EF28F8F06}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{0489CFE6-C2FE-40B1-9825-390EE2F3C1EB}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{39E71EF8-8249-48D7-891D-84F2904FEA82}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{89D385BE-80F9-4E2A-AA4A-418D4C4F705A}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{4CFE2B62-1F2E-40B7-BC27-23AA60D1971C}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{45BE9E07-9851-4F32-BD52-3EDCCC961BDE}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{F65E584B-B04A-48EF-AF16-3314A9BC034C}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{A98E8712-0ACF-4E03-9555-BC3194979F52}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{08124B3E-CF69-47D2-BADA-DCC6718353BC}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{DF76B51B-50D3-4A46-88A1-ECAB27D606F1}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{2508FBDB-4F12-49B2-B5F5-853395A1FEEE}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{6BBF795F-38F3-4249-B7D6-884360B511CA}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{7364CB7B-ED91-4426-86E3-01A1092D0A6B}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{4AFF520D-EF4D-4E06-A689-B59FE49019A3}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{591246C7-237D-4FDF-B517-FE1CF27759A6}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{517CADF8-3C8C-47B4-AC40-EB625324ECFC}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{323CA8AE-44D0-43AF-991E-3F1D14F064AC}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{ECB029EF-9A9B-42B3-AFBB-8C87C9E371E8}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{7C838A7B-4BED-4D45-B78C-DDF6AE432C2B}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{7F0CC775-5002-4F29-BF70-1B39F2D2702B}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{C6AFC5D8-8B9E-4C6C-9727-4FF67E23725C}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{045A41E8-D3E4-4DF6-B207-210217DA3E9A}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{DD24443A-4824-4DE3-8E01-DA1AC0605DE9}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{8FBE4DE3-B9DC-4A9D-9A6B-491B87FA40EA}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{83F5DC51-193B-4C61-82AF-C44D802BB254}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{C4E879A4-9ABC-4A90-84C7-1AA25AD7A917}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{16DCAA48-176D-437C-A64B-06E8025CBF88}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1681,3855 +1680,4210 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1010A1D6-47AC-4DB6-8420-DD3E6B0298B9}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:M210"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.77734375" customWidth="1"/>
     <col min="2" max="2" width="8.77734375" customWidth="1"/>
     <col min="3" max="4" width="6.77734375" customWidth="1"/>
     <col min="5" max="5" width="2.77734375" customWidth="1"/>
     <col min="6" max="8" width="13.77734375" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" customWidth="1"/>
     <col min="10" max="10" width="11.109375" customWidth="1"/>
     <col min="11" max="12" width="12.44140625" customWidth="1"/>
     <col min="13" max="13" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="7" customFormat="1" ht="16.5">
-[...11 lines deleted...]
-      <c r="L1" s="37"/>
+    <row r="1" spans="1:12" s="5" customFormat="1" ht="16.5">
+      <c r="A1" s="28"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
     </row>
     <row r="2" spans="1:12" s="1" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="38"/>
-[...9 lines deleted...]
-      <c r="L2" s="38"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
-      <c r="F3" s="3"/>
-[...5 lines deleted...]
-      <c r="L3" s="3"/>
     </row>
     <row r="4" spans="1:12" ht="2.15" customHeight="1">
-      <c r="A4" s="4"/>
-[...14 lines deleted...]
-      <c r="B5" s="47" t="s">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="47"/>
-[...2 lines deleted...]
-      <c r="F5" s="39" t="s">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="41" t="s">
+      <c r="G5" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="43" t="s">
+      <c r="H5" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="45" t="s">
+      <c r="I5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="46"/>
-[...12 lines deleted...]
-      <c r="I6" s="16" t="s">
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+    </row>
+    <row r="6" spans="1:12" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J6" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="5.15" customHeight="1">
-      <c r="E7" s="18"/>
-[...2 lines deleted...]
-      <c r="B8" s="49" t="s">
+      <c r="E7" s="15"/>
+    </row>
+    <row r="8" spans="1:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="49"/>
-[...8 lines deleted...]
-      <c r="L8" s="31"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="23"/>
     </row>
     <row r="9" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A9" s="32"/>
-      <c r="B9" s="33" t="s">
+      <c r="A9" s="8"/>
+      <c r="B9" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="25">
         <v>17</v>
       </c>
-      <c r="D9" s="34" t="s">
+      <c r="D9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="19"/>
-      <c r="F9" s="31">
+      <c r="E9" s="15"/>
+      <c r="F9" s="23">
         <v>62562</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G9" s="23">
         <v>66493</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H9" s="23">
         <v>59540</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="23">
         <v>10</v>
       </c>
-      <c r="J9" s="31">
+      <c r="J9" s="23">
         <v>531</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K9" s="23">
         <v>1992</v>
       </c>
-      <c r="L9" s="31">
+      <c r="L9" s="23">
         <v>1326</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A10" s="35"/>
-[...6 lines deleted...]
-      <c r="F10" s="31">
+      <c r="A10" s="8"/>
+      <c r="B10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="25">
+        <v>18</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="15"/>
+      <c r="F10" s="23">
         <v>58841</v>
       </c>
-      <c r="G10" s="31">
+      <c r="G10" s="23">
         <v>62505</v>
       </c>
-      <c r="H10" s="31">
+      <c r="H10" s="23">
         <v>55816</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="23">
         <v>19</v>
       </c>
-      <c r="J10" s="31">
+      <c r="J10" s="23">
         <v>458</v>
       </c>
-      <c r="K10" s="31">
+      <c r="K10" s="23">
         <v>1449</v>
       </c>
-      <c r="L10" s="31">
+      <c r="L10" s="23">
         <v>1064</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A11" s="35"/>
-[...1 lines deleted...]
-      <c r="C11" s="34">
+      <c r="A11" s="8"/>
+      <c r="B11" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="25">
         <v>19</v>
       </c>
-      <c r="D11" s="34"/>
-[...1 lines deleted...]
-      <c r="F11" s="31">
+      <c r="D11" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="15"/>
+      <c r="F11" s="23">
         <v>54878</v>
       </c>
-      <c r="G11" s="31">
+      <c r="G11" s="23">
         <v>58535</v>
       </c>
-      <c r="H11" s="31">
+      <c r="H11" s="23">
         <v>52133</v>
       </c>
-      <c r="I11" s="31">
+      <c r="I11" s="23">
         <v>11</v>
       </c>
-      <c r="J11" s="31">
+      <c r="J11" s="23">
         <v>467</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K11" s="23">
         <v>1129</v>
       </c>
-      <c r="L11" s="31">
+      <c r="L11" s="23">
         <v>964</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A12" s="35"/>
-[...6 lines deleted...]
-      <c r="F12" s="31">
+      <c r="A12" s="8"/>
+      <c r="B12" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="25">
+        <v>20</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="15"/>
+      <c r="F12" s="23">
         <v>50717</v>
       </c>
-      <c r="G12" s="31">
+      <c r="G12" s="23">
         <v>54273</v>
       </c>
-      <c r="H12" s="31">
+      <c r="H12" s="23">
         <v>48546</v>
       </c>
-      <c r="I12" s="31">
+      <c r="I12" s="23">
         <v>8</v>
       </c>
-      <c r="J12" s="31">
+      <c r="J12" s="23">
         <v>453</v>
       </c>
-      <c r="K12" s="31">
+      <c r="K12" s="23">
         <v>847</v>
       </c>
-      <c r="L12" s="31">
+      <c r="L12" s="23">
         <v>1002</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A13" s="35"/>
-[...1 lines deleted...]
-      <c r="C13" s="34">
+      <c r="A13" s="8"/>
+      <c r="B13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="25">
         <v>21</v>
       </c>
-      <c r="D13" s="34"/>
-[...1 lines deleted...]
-      <c r="F13" s="31">
+      <c r="D13" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="15"/>
+      <c r="F13" s="23">
         <v>48488</v>
       </c>
-      <c r="G13" s="31">
+      <c r="G13" s="23">
         <v>50928</v>
       </c>
-      <c r="H13" s="31">
+      <c r="H13" s="23">
         <v>46089</v>
       </c>
-      <c r="I13" s="31">
+      <c r="I13" s="23">
         <v>13</v>
       </c>
-      <c r="J13" s="31">
+      <c r="J13" s="23">
         <v>407</v>
       </c>
-      <c r="K13" s="31">
+      <c r="K13" s="23">
         <v>651</v>
       </c>
-      <c r="L13" s="31">
+      <c r="L13" s="23">
         <v>860</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A14" s="35"/>
-[...10 lines deleted...]
-      <c r="L14" s="31"/>
+      <c r="A14" s="8"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
     </row>
     <row r="15" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A15" s="35"/>
-[...1 lines deleted...]
-      <c r="C15" s="34">
+      <c r="A15" s="8"/>
+      <c r="B15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="25">
         <v>22</v>
       </c>
-      <c r="D15" s="34"/>
-[...1 lines deleted...]
-      <c r="F15" s="31">
+      <c r="D15" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="15"/>
+      <c r="F15" s="23">
         <v>47562</v>
       </c>
-      <c r="G15" s="31">
+      <c r="G15" s="23">
         <v>48715</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H15" s="23">
         <v>44906</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="23">
         <v>17</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="23">
         <v>356</v>
       </c>
-      <c r="K15" s="31">
+      <c r="K15" s="23">
         <v>585</v>
       </c>
-      <c r="L15" s="31">
+      <c r="L15" s="23">
         <v>828</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A16" s="35"/>
-[...1 lines deleted...]
-      <c r="C16" s="34">
+      <c r="A16" s="8"/>
+      <c r="B16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="25">
         <v>23</v>
       </c>
-      <c r="D16" s="34"/>
-[...1 lines deleted...]
-      <c r="F16" s="31">
+      <c r="D16" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="15"/>
+      <c r="F16" s="23">
         <v>45199</v>
       </c>
-      <c r="G16" s="31">
+      <c r="G16" s="23">
         <v>47293</v>
       </c>
-      <c r="H16" s="31">
+      <c r="H16" s="23">
         <v>42803</v>
       </c>
-      <c r="I16" s="31">
+      <c r="I16" s="23">
         <v>7</v>
       </c>
-      <c r="J16" s="31">
+      <c r="J16" s="23">
         <v>313</v>
       </c>
-      <c r="K16" s="31">
+      <c r="K16" s="23">
         <v>523</v>
       </c>
-      <c r="L16" s="31">
+      <c r="L16" s="23">
         <v>793</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A17" s="35"/>
-[...1 lines deleted...]
-      <c r="C17" s="34">
+      <c r="A17" s="8"/>
+      <c r="B17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="25">
         <v>24</v>
       </c>
-      <c r="D17" s="34"/>
-[...1 lines deleted...]
-      <c r="F17" s="31">
+      <c r="D17" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="15"/>
+      <c r="F17" s="23">
         <v>44056</v>
       </c>
-      <c r="G17" s="31">
+      <c r="G17" s="23">
         <v>46012</v>
       </c>
-      <c r="H17" s="31">
+      <c r="H17" s="23">
         <v>40837</v>
       </c>
-      <c r="I17" s="31">
+      <c r="I17" s="23">
         <v>4</v>
       </c>
-      <c r="J17" s="31">
+      <c r="J17" s="23">
         <v>330</v>
       </c>
-      <c r="K17" s="31">
+      <c r="K17" s="23">
         <v>542</v>
       </c>
-      <c r="L17" s="31">
+      <c r="L17" s="23">
         <v>601</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A18" s="35"/>
-[...1 lines deleted...]
-      <c r="C18" s="34">
+      <c r="A18" s="8"/>
+      <c r="B18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="25">
         <v>25</v>
       </c>
-      <c r="D18" s="34"/>
-[...1 lines deleted...]
-      <c r="F18" s="31">
+      <c r="D18" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="15"/>
+      <c r="F18" s="23">
         <v>42117</v>
       </c>
-      <c r="G18" s="31">
+      <c r="G18" s="23">
         <v>43306</v>
       </c>
-      <c r="H18" s="31">
+      <c r="H18" s="23">
         <v>39652</v>
       </c>
-      <c r="I18" s="31">
+      <c r="I18" s="23">
         <v>6</v>
       </c>
-      <c r="J18" s="31">
+      <c r="J18" s="23">
         <v>272</v>
       </c>
-      <c r="K18" s="31">
+      <c r="K18" s="23">
         <v>489</v>
       </c>
-      <c r="L18" s="31">
+      <c r="L18" s="23">
         <v>682</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A19" s="35"/>
-[...1 lines deleted...]
-      <c r="C19" s="34">
+      <c r="A19" s="8"/>
+      <c r="B19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="25">
         <v>26</v>
       </c>
-      <c r="D19" s="34"/>
-[...1 lines deleted...]
-      <c r="F19" s="31">
+      <c r="D19" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="15"/>
+      <c r="F19" s="23">
         <v>39995</v>
       </c>
-      <c r="G19" s="31">
+      <c r="G19" s="23">
         <v>41655</v>
       </c>
-      <c r="H19" s="31">
+      <c r="H19" s="23">
         <v>37990</v>
       </c>
-      <c r="I19" s="31">
+      <c r="I19" s="23">
         <v>2</v>
       </c>
-      <c r="J19" s="31">
+      <c r="J19" s="23">
         <v>244</v>
       </c>
-      <c r="K19" s="31">
+      <c r="K19" s="23">
         <v>445</v>
       </c>
-      <c r="L19" s="31">
+      <c r="L19" s="23">
         <v>697</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A20" s="35"/>
-[...10 lines deleted...]
-      <c r="L20" s="31"/>
+      <c r="A20" s="8"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
     </row>
     <row r="21" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A21" s="35"/>
-[...1 lines deleted...]
-      <c r="C21" s="34">
+      <c r="A21" s="8"/>
+      <c r="B21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="25">
         <v>27</v>
       </c>
-      <c r="D21" s="34"/>
-[...1 lines deleted...]
-      <c r="F21" s="31">
+      <c r="D21" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="15"/>
+      <c r="F21" s="23">
         <v>38103</v>
       </c>
-      <c r="G21" s="31">
+      <c r="G21" s="23">
         <v>40001</v>
       </c>
-      <c r="H21" s="31">
+      <c r="H21" s="23">
         <v>36098</v>
       </c>
-      <c r="I21" s="31">
+      <c r="I21" s="23">
         <v>3</v>
       </c>
-      <c r="J21" s="31">
+      <c r="J21" s="23">
         <v>211</v>
       </c>
-      <c r="K21" s="31">
+      <c r="K21" s="23">
         <v>393</v>
       </c>
-      <c r="L21" s="31">
+      <c r="L21" s="23">
         <v>622</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A22" s="35"/>
-[...1 lines deleted...]
-      <c r="C22" s="34">
+      <c r="A22" s="8"/>
+      <c r="B22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="25">
         <v>28</v>
       </c>
-      <c r="D22" s="34"/>
-[...1 lines deleted...]
-      <c r="F22" s="31">
+      <c r="D22" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="15"/>
+      <c r="F22" s="23">
         <v>35341</v>
       </c>
-      <c r="G22" s="31">
+      <c r="G22" s="23">
         <v>38040</v>
       </c>
-      <c r="H22" s="31">
+      <c r="H22" s="23">
         <v>33395</v>
       </c>
-      <c r="I22" s="31">
+      <c r="I22" s="23">
         <v>6</v>
       </c>
-      <c r="J22" s="31">
+      <c r="J22" s="23">
         <v>181</v>
       </c>
-      <c r="K22" s="31">
+      <c r="K22" s="23">
         <v>341</v>
       </c>
-      <c r="L22" s="31">
+      <c r="L22" s="23">
         <v>560</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A23" s="35"/>
-[...1 lines deleted...]
-      <c r="C23" s="34">
+      <c r="A23" s="8"/>
+      <c r="B23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="25">
         <v>29</v>
       </c>
-      <c r="D23" s="34"/>
-[...1 lines deleted...]
-      <c r="F23" s="31">
+      <c r="D23" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="15"/>
+      <c r="F23" s="23">
         <v>32538</v>
       </c>
-      <c r="G23" s="31">
+      <c r="G23" s="23">
         <v>35166</v>
       </c>
-      <c r="H23" s="31">
+      <c r="H23" s="23">
         <v>30773</v>
       </c>
-      <c r="I23" s="31">
+      <c r="I23" s="23">
         <v>1</v>
       </c>
-      <c r="J23" s="31">
+      <c r="J23" s="23">
         <v>167</v>
       </c>
-      <c r="K23" s="31">
+      <c r="K23" s="23">
         <v>322</v>
       </c>
-      <c r="L23" s="31">
+      <c r="L23" s="23">
         <v>540</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A24" s="35"/>
-[...1 lines deleted...]
-      <c r="C24" s="34">
+      <c r="A24" s="8"/>
+      <c r="B24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="25">
         <v>30</v>
       </c>
-      <c r="D24" s="34"/>
-[...1 lines deleted...]
-      <c r="F24" s="31">
+      <c r="D24" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="15"/>
+      <c r="F24" s="23">
         <v>30844</v>
       </c>
-      <c r="G24" s="31">
+      <c r="G24" s="23">
         <v>32593</v>
       </c>
-      <c r="H24" s="31">
+      <c r="H24" s="23">
         <v>29019</v>
       </c>
-      <c r="I24" s="31">
+      <c r="I24" s="23">
         <v>2</v>
       </c>
-      <c r="J24" s="31">
+      <c r="J24" s="23">
         <v>136</v>
       </c>
-      <c r="K24" s="31">
+      <c r="K24" s="23">
         <v>273</v>
       </c>
-      <c r="L24" s="31">
+      <c r="L24" s="23">
         <v>570</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="10.4" customHeight="1">
-      <c r="A25" s="35"/>
-[...3 lines deleted...]
-      <c r="C25" s="34" t="s">
+      <c r="A25" s="8"/>
+      <c r="B25" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D25" s="34" t="s">
+      <c r="C25" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="15"/>
+      <c r="F25" s="23">
+        <v>29187</v>
+      </c>
+      <c r="G25" s="23">
+        <v>30371</v>
+      </c>
+      <c r="H25" s="23">
+        <v>27830</v>
+      </c>
+      <c r="I25" s="23">
+        <v>3</v>
+      </c>
+      <c r="J25" s="23">
+        <v>101</v>
+      </c>
+      <c r="K25" s="23">
+        <v>264</v>
+      </c>
+      <c r="L25" s="23">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+    </row>
+    <row r="27" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A27" s="8"/>
+      <c r="B27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="25">
+        <v>2</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="15"/>
+      <c r="F27" s="23">
+        <v>27208</v>
+      </c>
+      <c r="G27" s="23">
+        <v>28339</v>
+      </c>
+      <c r="H27" s="23">
+        <v>26705</v>
+      </c>
+      <c r="I27" s="23">
+        <v>4</v>
+      </c>
+      <c r="J27" s="23">
+        <v>70</v>
+      </c>
+      <c r="K27" s="23">
+        <v>237</v>
+      </c>
+      <c r="L27" s="23">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="B28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="25">
+        <v>3</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="15"/>
+      <c r="F28" s="23">
+        <v>25623</v>
+      </c>
+      <c r="G28" s="23">
+        <v>27687</v>
+      </c>
+      <c r="H28" s="23">
+        <v>24643</v>
+      </c>
+      <c r="I28" s="23">
+        <v>1</v>
+      </c>
+      <c r="J28" s="23">
+        <v>57</v>
+      </c>
+      <c r="K28" s="23">
+        <v>215</v>
+      </c>
+      <c r="L28" s="23">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="B29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="25">
+        <v>4</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="15"/>
+      <c r="F29" s="23">
+        <v>23998</v>
+      </c>
+      <c r="G29" s="23">
+        <v>26136</v>
+      </c>
+      <c r="H29" s="23">
+        <v>22503</v>
+      </c>
+      <c r="I29" s="23">
+        <v>1</v>
+      </c>
+      <c r="J29" s="23">
+        <v>60</v>
+      </c>
+      <c r="K29" s="23">
+        <v>199</v>
+      </c>
+      <c r="L29" s="23">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A30" s="8"/>
+      <c r="B30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="25">
+        <v>5</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="15"/>
+      <c r="F30" s="23">
+        <v>24237</v>
+      </c>
+      <c r="G30" s="23">
+        <v>23738</v>
+      </c>
+      <c r="H30" s="23">
+        <v>23004</v>
+      </c>
+      <c r="I30" s="23">
+        <v>2</v>
+      </c>
+      <c r="J30" s="23">
+        <v>56</v>
+      </c>
+      <c r="K30" s="23">
+        <v>183</v>
+      </c>
+      <c r="L30" s="23">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A31" s="8"/>
+      <c r="B31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="25">
+        <v>6</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="15"/>
+      <c r="F31" s="23">
+        <v>23978</v>
+      </c>
+      <c r="G31" s="23">
+        <v>23840</v>
+      </c>
+      <c r="H31" s="23">
+        <v>23142</v>
+      </c>
+      <c r="I31" s="23">
+        <v>2</v>
+      </c>
+      <c r="J31" s="23">
+        <v>65</v>
+      </c>
+      <c r="K31" s="23">
+        <v>203</v>
+      </c>
+      <c r="L31" s="23">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+    </row>
+    <row r="33" spans="1:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B33" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="23"/>
+    </row>
+    <row r="34" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="25">
+        <v>17</v>
+      </c>
+      <c r="D34" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="19"/>
-[...9 lines deleted...]
-      <c r="I25" s="31">
+      <c r="E34" s="15"/>
+      <c r="F34" s="23">
+        <v>36260</v>
+      </c>
+      <c r="G34" s="23">
+        <v>38899</v>
+      </c>
+      <c r="H34" s="23">
+        <v>30059</v>
+      </c>
+      <c r="I34" s="23">
+        <v>10</v>
+      </c>
+      <c r="J34" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" s="23">
+        <v>407</v>
+      </c>
+      <c r="L34" s="23">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A35" s="8"/>
+      <c r="B35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="25">
+        <v>18</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="15"/>
+      <c r="F35" s="23">
+        <v>33576</v>
+      </c>
+      <c r="G35" s="23">
+        <v>35766</v>
+      </c>
+      <c r="H35" s="23">
+        <v>27821</v>
+      </c>
+      <c r="I35" s="23">
+        <v>19</v>
+      </c>
+      <c r="J35" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="23">
+        <v>280</v>
+      </c>
+      <c r="L35" s="23">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A36" s="8"/>
+      <c r="B36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="25">
+        <v>19</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="15"/>
+      <c r="F36" s="23">
+        <v>30554</v>
+      </c>
+      <c r="G36" s="23">
+        <v>32641</v>
+      </c>
+      <c r="H36" s="23">
+        <v>25718</v>
+      </c>
+      <c r="I36" s="23">
+        <v>11</v>
+      </c>
+      <c r="J36" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" s="23">
+        <v>243</v>
+      </c>
+      <c r="L36" s="23">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A37" s="8"/>
+      <c r="B37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="25">
+        <v>20</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="15"/>
+      <c r="F37" s="23">
+        <v>27169</v>
+      </c>
+      <c r="G37" s="23">
+        <v>29370</v>
+      </c>
+      <c r="H37" s="23">
+        <v>23498</v>
+      </c>
+      <c r="I37" s="23">
+        <v>8</v>
+      </c>
+      <c r="J37" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="23">
+        <v>191</v>
+      </c>
+      <c r="L37" s="23">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A38" s="8"/>
+      <c r="B38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="25">
+        <v>21</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="15"/>
+      <c r="F38" s="23">
+        <v>26094</v>
+      </c>
+      <c r="G38" s="23">
+        <v>26928</v>
+      </c>
+      <c r="H38" s="23">
+        <v>22645</v>
+      </c>
+      <c r="I38" s="23">
+        <v>13</v>
+      </c>
+      <c r="J38" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="23">
+        <v>161</v>
+      </c>
+      <c r="L38" s="23">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A39" s="8"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23"/>
+      <c r="L39" s="23"/>
+    </row>
+    <row r="40" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A40" s="8"/>
+      <c r="B40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="25">
+        <v>22</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="15"/>
+      <c r="F40" s="23">
+        <v>25525</v>
+      </c>
+      <c r="G40" s="23">
+        <v>26090</v>
+      </c>
+      <c r="H40" s="23">
+        <v>22061</v>
+      </c>
+      <c r="I40" s="23">
+        <v>17</v>
+      </c>
+      <c r="J40" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="23">
+        <v>167</v>
+      </c>
+      <c r="L40" s="23">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A41" s="8"/>
+      <c r="B41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="25">
+        <v>23</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="15"/>
+      <c r="F41" s="23">
+        <v>23580</v>
+      </c>
+      <c r="G41" s="23">
+        <v>24969</v>
+      </c>
+      <c r="H41" s="23">
+        <v>20662</v>
+      </c>
+      <c r="I41" s="23">
+        <v>7</v>
+      </c>
+      <c r="J41" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="23">
+        <v>136</v>
+      </c>
+      <c r="L41" s="23">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A42" s="8"/>
+      <c r="B42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="25">
+        <v>24</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="15"/>
+      <c r="F42" s="23">
+        <v>22557</v>
+      </c>
+      <c r="G42" s="23">
+        <v>23678</v>
+      </c>
+      <c r="H42" s="23">
+        <v>19533</v>
+      </c>
+      <c r="I42" s="23">
+        <v>4</v>
+      </c>
+      <c r="J42" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="23">
+        <v>149</v>
+      </c>
+      <c r="L42" s="23">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A43" s="8"/>
+      <c r="B43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="25">
+        <v>25</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="15"/>
+      <c r="F43" s="23">
+        <v>20811</v>
+      </c>
+      <c r="G43" s="23">
+        <v>21680</v>
+      </c>
+      <c r="H43" s="23">
+        <v>18663</v>
+      </c>
+      <c r="I43" s="23">
+        <v>6</v>
+      </c>
+      <c r="J43" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="23">
+        <v>144</v>
+      </c>
+      <c r="L43" s="23">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A44" s="8"/>
+      <c r="B44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="25">
+        <v>26</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="15"/>
+      <c r="F44" s="23">
+        <v>19599</v>
+      </c>
+      <c r="G44" s="23">
+        <v>20785</v>
+      </c>
+      <c r="H44" s="23">
+        <v>17480</v>
+      </c>
+      <c r="I44" s="23">
+        <v>2</v>
+      </c>
+      <c r="J44" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" s="23">
+        <v>117</v>
+      </c>
+      <c r="L44" s="23">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A45" s="8"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+    </row>
+    <row r="46" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A46" s="8"/>
+      <c r="B46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="25">
+        <v>27</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="15"/>
+      <c r="F46" s="23">
+        <v>18202</v>
+      </c>
+      <c r="G46" s="23">
+        <v>19578</v>
+      </c>
+      <c r="H46" s="23">
+        <v>16107</v>
+      </c>
+      <c r="I46" s="23">
         <v>3</v>
       </c>
-      <c r="J25" s="31">
+      <c r="J46" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="23">
+        <v>99</v>
+      </c>
+      <c r="L46" s="23">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A47" s="8"/>
+      <c r="B47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="25">
+        <v>28</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="15"/>
+      <c r="F47" s="23">
+        <v>16304</v>
+      </c>
+      <c r="G47" s="23">
+        <v>17941</v>
+      </c>
+      <c r="H47" s="23">
+        <v>14465</v>
+      </c>
+      <c r="I47" s="23">
+        <v>6</v>
+      </c>
+      <c r="J47" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="23">
+        <v>89</v>
+      </c>
+      <c r="L47" s="23">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A48" s="8"/>
+      <c r="B48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="25">
+        <v>29</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="15"/>
+      <c r="F48" s="23">
+        <v>14465</v>
+      </c>
+      <c r="G48" s="23">
+        <v>16100</v>
+      </c>
+      <c r="H48" s="23">
+        <v>12834</v>
+      </c>
+      <c r="I48" s="23">
+        <v>1</v>
+      </c>
+      <c r="J48" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="23">
+        <v>84</v>
+      </c>
+      <c r="L48" s="23">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A49" s="8"/>
+      <c r="B49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="25">
+        <v>30</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="15"/>
+      <c r="F49" s="23">
+        <v>12944</v>
+      </c>
+      <c r="G49" s="23">
+        <v>14132</v>
+      </c>
+      <c r="H49" s="23">
+        <v>11644</v>
+      </c>
+      <c r="I49" s="23">
+        <v>2</v>
+      </c>
+      <c r="J49" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="23">
+        <v>67</v>
+      </c>
+      <c r="L49" s="23">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A50" s="8"/>
+      <c r="B50" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="15"/>
+      <c r="F50" s="23">
+        <v>11827</v>
+      </c>
+      <c r="G50" s="23">
+        <v>12744</v>
+      </c>
+      <c r="H50" s="23">
+        <v>10724</v>
+      </c>
+      <c r="I50" s="23">
+        <v>3</v>
+      </c>
+      <c r="J50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="23">
+        <v>70</v>
+      </c>
+      <c r="L50" s="23">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A51" s="8"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="25"/>
+      <c r="E51" s="15"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+      <c r="K51" s="23"/>
+      <c r="L51" s="23"/>
+    </row>
+    <row r="52" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A52" s="8"/>
+      <c r="B52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="25">
+        <v>2</v>
+      </c>
+      <c r="D52" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="15"/>
+      <c r="F52" s="23">
+        <v>10737</v>
+      </c>
+      <c r="G52" s="23">
+        <v>11154</v>
+      </c>
+      <c r="H52" s="23">
+        <v>10312</v>
+      </c>
+      <c r="I52" s="23">
+        <v>4</v>
+      </c>
+      <c r="J52" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="23">
+        <v>54</v>
+      </c>
+      <c r="L52" s="23">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A53" s="8"/>
+      <c r="B53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="25">
+        <v>3</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="15"/>
+      <c r="F53" s="23">
+        <v>9932</v>
+      </c>
+      <c r="G53" s="23">
+        <v>11182</v>
+      </c>
+      <c r="H53" s="23">
+        <v>9060</v>
+      </c>
+      <c r="I53" s="23">
+        <v>1</v>
+      </c>
+      <c r="J53" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="23">
+        <v>36</v>
+      </c>
+      <c r="L53" s="23">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A54" s="8"/>
+      <c r="B54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="25">
+        <v>4</v>
+      </c>
+      <c r="D54" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="15"/>
+      <c r="F54" s="23">
+        <v>9110</v>
+      </c>
+      <c r="G54" s="23">
+        <v>9787</v>
+      </c>
+      <c r="H54" s="23">
+        <v>8380</v>
+      </c>
+      <c r="I54" s="23">
+        <v>1</v>
+      </c>
+      <c r="J54" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K54" s="23">
+        <v>34</v>
+      </c>
+      <c r="L54" s="23">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A55" s="8"/>
+      <c r="B55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="25">
+        <v>5</v>
+      </c>
+      <c r="D55" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="15"/>
+      <c r="F55" s="23">
+        <v>10082</v>
+      </c>
+      <c r="G55" s="23">
+        <v>8949</v>
+      </c>
+      <c r="H55" s="23">
+        <v>9515</v>
+      </c>
+      <c r="I55" s="23">
+        <v>2</v>
+      </c>
+      <c r="J55" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K55" s="23">
+        <v>37</v>
+      </c>
+      <c r="L55" s="23">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A56" s="8"/>
+      <c r="B56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="25">
+        <v>6</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="15"/>
+      <c r="F56" s="23">
+        <v>10731</v>
+      </c>
+      <c r="G56" s="23">
+        <v>9781</v>
+      </c>
+      <c r="H56" s="23">
+        <v>10466</v>
+      </c>
+      <c r="I56" s="23">
+        <v>2</v>
+      </c>
+      <c r="J56" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K56" s="23">
+        <v>58</v>
+      </c>
+      <c r="L56" s="23">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A57" s="8"/>
+      <c r="B57" s="11"/>
+      <c r="C57" s="11"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="15"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23"/>
+      <c r="K57" s="23"/>
+      <c r="L57" s="23"/>
+    </row>
+    <row r="58" spans="1:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B58" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="27"/>
+      <c r="D58" s="27"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="23"/>
+      <c r="L58" s="23"/>
+    </row>
+    <row r="59" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A59" s="8"/>
+      <c r="B59" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C59" s="25">
+        <v>17</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" s="15"/>
+      <c r="F59" s="23">
+        <v>4886</v>
+      </c>
+      <c r="G59" s="23">
+        <v>5540</v>
+      </c>
+      <c r="H59" s="23">
+        <v>6353</v>
+      </c>
+      <c r="I59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="23">
+        <v>105</v>
+      </c>
+      <c r="L59" s="23">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A60" s="8"/>
+      <c r="B60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="25">
+        <v>18</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" s="15"/>
+      <c r="F60" s="23">
+        <v>4711</v>
+      </c>
+      <c r="G60" s="23">
+        <v>5135</v>
+      </c>
+      <c r="H60" s="23">
+        <v>5919</v>
+      </c>
+      <c r="I60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="23">
+        <v>78</v>
+      </c>
+      <c r="L60" s="23">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A61" s="8"/>
+      <c r="B61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="25">
+        <v>19</v>
+      </c>
+      <c r="D61" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="15"/>
+      <c r="F61" s="23">
+        <v>4344</v>
+      </c>
+      <c r="G61" s="23">
+        <v>4648</v>
+      </c>
+      <c r="H61" s="23">
+        <v>5607</v>
+      </c>
+      <c r="I61" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J61" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="23">
+        <v>67</v>
+      </c>
+      <c r="L61" s="23">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A62" s="8"/>
+      <c r="B62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="25">
+        <v>20</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="15"/>
+      <c r="F62" s="23">
+        <v>3994</v>
+      </c>
+      <c r="G62" s="23">
+        <v>4138</v>
+      </c>
+      <c r="H62" s="23">
+        <v>5455</v>
+      </c>
+      <c r="I62" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="23">
+        <v>61</v>
+      </c>
+      <c r="L62" s="23">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A63" s="8"/>
+      <c r="B63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="25">
+        <v>21</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="15"/>
+      <c r="F63" s="23">
+        <v>3869</v>
+      </c>
+      <c r="G63" s="23">
+        <v>4060</v>
+      </c>
+      <c r="H63" s="23">
+        <v>5259</v>
+      </c>
+      <c r="I63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="23">
+        <v>42</v>
+      </c>
+      <c r="L63" s="23">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A64" s="8"/>
+      <c r="B64" s="24"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+    </row>
+    <row r="65" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A65" s="8"/>
+      <c r="B65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="25">
+        <v>22</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" s="15"/>
+      <c r="F65" s="23">
+        <v>3883</v>
+      </c>
+      <c r="G65" s="23">
+        <v>4020</v>
+      </c>
+      <c r="H65" s="23">
+        <v>5117</v>
+      </c>
+      <c r="I65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" s="23">
+        <v>46</v>
+      </c>
+      <c r="L65" s="23">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A66" s="8"/>
+      <c r="B66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="25">
+        <v>23</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="15"/>
+      <c r="F66" s="23">
+        <v>3601</v>
+      </c>
+      <c r="G66" s="23">
+        <v>3882</v>
+      </c>
+      <c r="H66" s="23">
+        <v>4835</v>
+      </c>
+      <c r="I66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="23">
+        <v>47</v>
+      </c>
+      <c r="L66" s="23">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A67" s="8"/>
+      <c r="B67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="25">
+        <v>24</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="15"/>
+      <c r="F67" s="23">
+        <v>3421</v>
+      </c>
+      <c r="G67" s="23">
+        <v>3681</v>
+      </c>
+      <c r="H67" s="23">
+        <v>4573</v>
+      </c>
+      <c r="I67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" s="23">
+        <v>53</v>
+      </c>
+      <c r="L67" s="23">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A68" s="8"/>
+      <c r="B68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="25">
+        <v>25</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="15"/>
+      <c r="F68" s="23">
+        <v>3428</v>
+      </c>
+      <c r="G68" s="23">
+        <v>3354</v>
+      </c>
+      <c r="H68" s="23">
+        <v>4645</v>
+      </c>
+      <c r="I68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="23">
+        <v>38</v>
+      </c>
+      <c r="L68" s="23">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A69" s="8"/>
+      <c r="B69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="25">
+        <v>26</v>
+      </c>
+      <c r="D69" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="15"/>
+      <c r="F69" s="23">
+        <v>3122</v>
+      </c>
+      <c r="G69" s="23">
+        <v>3312</v>
+      </c>
+      <c r="H69" s="23">
+        <v>4454</v>
+      </c>
+      <c r="I69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="23">
+        <v>42</v>
+      </c>
+      <c r="L69" s="23">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A70" s="8"/>
+      <c r="B70" s="24"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="15"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="23"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="23"/>
+      <c r="L70" s="23"/>
+    </row>
+    <row r="71" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A71" s="8"/>
+      <c r="B71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="25">
+        <v>27</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="15"/>
+      <c r="F71" s="23">
+        <v>2871</v>
+      </c>
+      <c r="G71" s="23">
+        <v>3250</v>
+      </c>
+      <c r="H71" s="23">
+        <v>4077</v>
+      </c>
+      <c r="I71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" s="23">
+        <v>38</v>
+      </c>
+      <c r="L71" s="23">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A72" s="8"/>
+      <c r="B72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="25">
+        <v>28</v>
+      </c>
+      <c r="D72" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="15"/>
+      <c r="F72" s="23">
+        <v>2743</v>
+      </c>
+      <c r="G72" s="23">
+        <v>3169</v>
+      </c>
+      <c r="H72" s="23">
+        <v>3650</v>
+      </c>
+      <c r="I72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" s="23">
+        <v>31</v>
+      </c>
+      <c r="L72" s="23">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A73" s="8"/>
+      <c r="B73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="25">
+        <v>29</v>
+      </c>
+      <c r="D73" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="15"/>
+      <c r="F73" s="23">
+        <v>2469</v>
+      </c>
+      <c r="G73" s="23">
+        <v>2859</v>
+      </c>
+      <c r="H73" s="23">
+        <v>3262</v>
+      </c>
+      <c r="I73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" s="23">
+        <v>27</v>
+      </c>
+      <c r="L73" s="23">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="10.4" customHeight="1">
+      <c r="A74" s="8"/>
+      <c r="B74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="25">
+        <v>30</v>
+      </c>
+      <c r="D74" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="15"/>
+      <c r="F74" s="23">
+        <v>2146</v>
+      </c>
+      <c r="G74" s="23">
+        <v>2672</v>
+      </c>
+      <c r="H74" s="23">
+        <v>2736</v>
+      </c>
+      <c r="I74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K74" s="23">
+        <v>21</v>
+      </c>
+      <c r="L74" s="23">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" s="17" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A75" s="8"/>
+      <c r="B75" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C75" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E75" s="16"/>
+      <c r="F75" s="23">
+        <v>2053</v>
+      </c>
+      <c r="G75" s="23">
+        <v>2292</v>
+      </c>
+      <c r="H75" s="23">
+        <v>2496</v>
+      </c>
+      <c r="I75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J75" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="23">
+        <v>15</v>
+      </c>
+      <c r="L75" s="23">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A76" s="8"/>
+      <c r="B76" s="24"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="16"/>
+      <c r="F76" s="23"/>
+      <c r="G76" s="23"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="23"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="23"/>
+      <c r="L76" s="23"/>
+    </row>
+    <row r="77" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A77" s="8"/>
+      <c r="B77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="25">
+        <v>2</v>
+      </c>
+      <c r="D77" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="18"/>
+      <c r="F77" s="23">
+        <v>1692</v>
+      </c>
+      <c r="G77" s="23">
+        <v>2144</v>
+      </c>
+      <c r="H77" s="23">
+        <v>2044</v>
+      </c>
+      <c r="I77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" s="23">
+        <v>7</v>
+      </c>
+      <c r="L77" s="23">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A78" s="8"/>
+      <c r="B78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="25">
+        <v>3</v>
+      </c>
+      <c r="D78" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="18"/>
+      <c r="F78" s="23">
+        <v>1560</v>
+      </c>
+      <c r="G78" s="23">
+        <v>1808</v>
+      </c>
+      <c r="H78" s="23">
+        <v>1797</v>
+      </c>
+      <c r="I78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J78" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K78" s="23">
+        <v>10</v>
+      </c>
+      <c r="L78" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A79" s="8"/>
+      <c r="B79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="25">
+        <v>4</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="18"/>
+      <c r="F79" s="23">
+        <v>1359</v>
+      </c>
+      <c r="G79" s="23">
+        <v>1677</v>
+      </c>
+      <c r="H79" s="23">
+        <v>1477</v>
+      </c>
+      <c r="I79" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K79" s="23">
+        <v>14</v>
+      </c>
+      <c r="L79" s="23">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A80" s="8"/>
+      <c r="B80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="25">
+        <v>5</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="18"/>
+      <c r="F80" s="23">
+        <v>1327</v>
+      </c>
+      <c r="G80" s="23">
+        <v>1156</v>
+      </c>
+      <c r="H80" s="23">
+        <v>1650</v>
+      </c>
+      <c r="I80" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J80" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K80" s="23">
+        <v>15</v>
+      </c>
+      <c r="L80" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A81" s="8"/>
+      <c r="B81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="25">
+        <v>6</v>
+      </c>
+      <c r="D81" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="18"/>
+      <c r="F81" s="23">
+        <v>1630</v>
+      </c>
+      <c r="G81" s="23">
+        <v>1067</v>
+      </c>
+      <c r="H81" s="23">
+        <v>2212</v>
+      </c>
+      <c r="I81" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K81" s="23">
+        <v>23</v>
+      </c>
+      <c r="L81" s="23">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A82" s="8"/>
+      <c r="B82" s="19"/>
+      <c r="C82" s="19"/>
+      <c r="D82" s="19"/>
+      <c r="E82" s="18"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="23"/>
+      <c r="L82" s="23"/>
+    </row>
+    <row r="83" spans="1:12" s="8" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B83" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" s="27"/>
+      <c r="D83" s="27"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23"/>
+      <c r="J83" s="23"/>
+      <c r="K83" s="23"/>
+      <c r="L83" s="23"/>
+    </row>
+    <row r="84" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A84" s="8"/>
+      <c r="B84" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" s="25">
+        <v>17</v>
+      </c>
+      <c r="D84" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="18"/>
+      <c r="F84" s="23">
+        <v>16420</v>
+      </c>
+      <c r="G84" s="23">
+        <v>16793</v>
+      </c>
+      <c r="H84" s="23">
+        <v>7715</v>
+      </c>
+      <c r="I84" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K84" s="23">
+        <v>574</v>
+      </c>
+      <c r="L84" s="23">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A85" s="8"/>
+      <c r="B85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" s="25">
+        <v>18</v>
+      </c>
+      <c r="D85" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="18"/>
+      <c r="F85" s="23">
+        <v>16081</v>
+      </c>
+      <c r="G85" s="23">
+        <v>16496</v>
+      </c>
+      <c r="H85" s="23">
+        <v>7304</v>
+      </c>
+      <c r="I85" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J85" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K85" s="23">
+        <v>374</v>
+      </c>
+      <c r="L85" s="23">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A86" s="8"/>
+      <c r="B86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="25">
+        <v>19</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="18"/>
+      <c r="F86" s="23">
+        <v>15832</v>
+      </c>
+      <c r="G86" s="23">
+        <v>16430</v>
+      </c>
+      <c r="H86" s="23">
+        <v>6701</v>
+      </c>
+      <c r="I86" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K86" s="23">
+        <v>284</v>
+      </c>
+      <c r="L86" s="23">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A87" s="8"/>
+      <c r="B87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" s="25">
+        <v>20</v>
+      </c>
+      <c r="D87" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" s="18"/>
+      <c r="F87" s="23">
+        <v>15840</v>
+      </c>
+      <c r="G87" s="23">
+        <v>16054</v>
+      </c>
+      <c r="H87" s="23">
+        <v>6489</v>
+      </c>
+      <c r="I87" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J87" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K87" s="23">
+        <v>212</v>
+      </c>
+      <c r="L87" s="23">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A88" s="8"/>
+      <c r="B88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88" s="25">
+        <v>21</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="18"/>
+      <c r="F88" s="23">
+        <v>14854</v>
+      </c>
+      <c r="G88" s="23">
+        <v>15364</v>
+      </c>
+      <c r="H88" s="23">
+        <v>5981</v>
+      </c>
+      <c r="I88" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K88" s="23">
+        <v>167</v>
+      </c>
+      <c r="L88" s="23">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A89" s="8"/>
+      <c r="B89" s="24"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="18"/>
+      <c r="F89" s="23"/>
+      <c r="G89" s="23"/>
+      <c r="H89" s="23"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="23"/>
+      <c r="K89" s="23"/>
+      <c r="L89" s="23"/>
+    </row>
+    <row r="90" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A90" s="8"/>
+      <c r="B90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C90" s="25">
+        <v>22</v>
+      </c>
+      <c r="D90" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="18"/>
+      <c r="F90" s="23">
+        <v>14472</v>
+      </c>
+      <c r="G90" s="23">
+        <v>14481</v>
+      </c>
+      <c r="H90" s="23">
+        <v>5967</v>
+      </c>
+      <c r="I90" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K90" s="23">
+        <v>152</v>
+      </c>
+      <c r="L90" s="23">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A91" s="8"/>
+      <c r="B91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C91" s="25">
+        <v>23</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="18"/>
+      <c r="F91" s="23">
+        <v>14620</v>
+      </c>
+      <c r="G91" s="23">
+        <v>14599</v>
+      </c>
+      <c r="H91" s="23">
+        <v>5988</v>
+      </c>
+      <c r="I91" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K91" s="23">
+        <v>145</v>
+      </c>
+      <c r="L91" s="23">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A92" s="8"/>
+      <c r="B92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92" s="25">
+        <v>24</v>
+      </c>
+      <c r="D92" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E92" s="18"/>
+      <c r="F92" s="23">
+        <v>14700</v>
+      </c>
+      <c r="G92" s="23">
+        <v>14948</v>
+      </c>
+      <c r="H92" s="23">
+        <v>5740</v>
+      </c>
+      <c r="I92" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K92" s="23">
+        <v>156</v>
+      </c>
+      <c r="L92" s="23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A93" s="8"/>
+      <c r="B93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="25">
+        <v>25</v>
+      </c>
+      <c r="D93" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E93" s="18"/>
+      <c r="F93" s="23">
+        <v>14623</v>
+      </c>
+      <c r="G93" s="23">
+        <v>14751</v>
+      </c>
+      <c r="H93" s="23">
+        <v>5614</v>
+      </c>
+      <c r="I93" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K93" s="23">
+        <v>166</v>
+      </c>
+      <c r="L93" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A94" s="8"/>
+      <c r="B94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" s="25">
+        <v>26</v>
+      </c>
+      <c r="D94" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94" s="18"/>
+      <c r="F94" s="23">
+        <v>13925</v>
+      </c>
+      <c r="G94" s="23">
+        <v>14173</v>
+      </c>
+      <c r="H94" s="23">
+        <v>5364</v>
+      </c>
+      <c r="I94" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K94" s="23">
+        <v>157</v>
+      </c>
+      <c r="L94" s="23">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A95" s="8"/>
+      <c r="B95" s="24"/>
+      <c r="C95" s="25"/>
+      <c r="D95" s="25"/>
+      <c r="E95" s="18"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="23"/>
+      <c r="K95" s="23"/>
+      <c r="L95" s="23"/>
+    </row>
+    <row r="96" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A96" s="8"/>
+      <c r="B96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C96" s="25">
+        <v>27</v>
+      </c>
+      <c r="D96" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="18"/>
+      <c r="F96" s="23">
+        <v>13570</v>
+      </c>
+      <c r="G96" s="23">
+        <v>13751</v>
+      </c>
+      <c r="H96" s="23">
+        <v>5184</v>
+      </c>
+      <c r="I96" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K96" s="23">
+        <v>132</v>
+      </c>
+      <c r="L96" s="23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A97" s="8"/>
+      <c r="B97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C97" s="25">
+        <v>28</v>
+      </c>
+      <c r="D97" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="18"/>
+      <c r="F97" s="23">
+        <v>13260</v>
+      </c>
+      <c r="G97" s="23">
+        <v>13506</v>
+      </c>
+      <c r="H97" s="23">
+        <v>4937</v>
+      </c>
+      <c r="I97" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K97" s="23">
+        <v>110</v>
+      </c>
+      <c r="L97" s="23">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A98" s="8"/>
+      <c r="B98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" s="25">
+        <v>29</v>
+      </c>
+      <c r="D98" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="18"/>
+      <c r="F98" s="23">
+        <v>12760</v>
+      </c>
+      <c r="G98" s="23">
+        <v>12876</v>
+      </c>
+      <c r="H98" s="23">
+        <v>4822</v>
+      </c>
+      <c r="I98" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K98" s="23">
+        <v>112</v>
+      </c>
+      <c r="L98" s="23">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A99" s="8"/>
+      <c r="B99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="25">
+        <v>30</v>
+      </c>
+      <c r="D99" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="18"/>
+      <c r="F99" s="23">
+        <v>12299</v>
+      </c>
+      <c r="G99" s="23">
+        <v>12388</v>
+      </c>
+      <c r="H99" s="23">
+        <v>4733</v>
+      </c>
+      <c r="I99" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K99" s="23">
+        <v>102</v>
+      </c>
+      <c r="L99" s="23">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A100" s="8"/>
+      <c r="B100" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D100" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="18"/>
+      <c r="F100" s="23">
+        <v>11640</v>
+      </c>
+      <c r="G100" s="23">
+        <v>11881</v>
+      </c>
+      <c r="H100" s="23">
+        <v>4492</v>
+      </c>
+      <c r="I100" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K100" s="23">
+        <v>105</v>
+      </c>
+      <c r="L100" s="23">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A101" s="8"/>
+      <c r="B101" s="24"/>
+      <c r="C101" s="25"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="18"/>
+      <c r="F101" s="23"/>
+      <c r="G101" s="23"/>
+      <c r="H101" s="23"/>
+      <c r="I101" s="23"/>
+      <c r="J101" s="23"/>
+      <c r="K101" s="23"/>
+      <c r="L101" s="23"/>
+    </row>
+    <row r="102" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A102" s="8"/>
+      <c r="B102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="25">
+        <v>2</v>
+      </c>
+      <c r="D102" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="18"/>
+      <c r="F102" s="23">
+        <v>11195</v>
+      </c>
+      <c r="G102" s="23">
+        <v>11437</v>
+      </c>
+      <c r="H102" s="23">
+        <v>4251</v>
+      </c>
+      <c r="I102" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J102" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K102" s="23">
+        <v>99</v>
+      </c>
+      <c r="L102" s="23">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A103" s="8"/>
+      <c r="B103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="25">
+        <v>3</v>
+      </c>
+      <c r="D103" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="18"/>
+      <c r="F103" s="23">
+        <v>10830</v>
+      </c>
+      <c r="G103" s="23">
+        <v>10874</v>
+      </c>
+      <c r="H103" s="23">
+        <v>4207</v>
+      </c>
+      <c r="I103" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K103" s="23">
+        <v>89</v>
+      </c>
+      <c r="L103" s="23">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A104" s="8"/>
+      <c r="B104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="25">
+        <v>4</v>
+      </c>
+      <c r="D104" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="18"/>
+      <c r="F104" s="23">
+        <v>10636</v>
+      </c>
+      <c r="G104" s="23">
+        <v>10868</v>
+      </c>
+      <c r="H104" s="23">
+        <v>3975</v>
+      </c>
+      <c r="I104" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K104" s="23">
+        <v>94</v>
+      </c>
+      <c r="L104" s="23">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A105" s="8"/>
+      <c r="B105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105" s="25">
+        <v>5</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" s="18"/>
+      <c r="F105" s="23">
+        <v>10211</v>
+      </c>
+      <c r="G105" s="23">
+        <v>10348</v>
+      </c>
+      <c r="H105" s="23">
+        <v>3837</v>
+      </c>
+      <c r="I105" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J105" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K105" s="23">
+        <v>78</v>
+      </c>
+      <c r="L105" s="23">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A106" s="8"/>
+      <c r="B106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" s="25">
+        <v>6</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E106" s="18"/>
+      <c r="F106" s="23">
+        <v>9448</v>
+      </c>
+      <c r="G106" s="23">
+        <v>9834</v>
+      </c>
+      <c r="H106" s="23">
+        <v>3451</v>
+      </c>
+      <c r="I106" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J106" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K106" s="23">
+        <v>78</v>
+      </c>
+      <c r="L106" s="23">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A107" s="8"/>
+      <c r="B107" s="19"/>
+      <c r="C107" s="19"/>
+      <c r="D107" s="19"/>
+      <c r="E107" s="18"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23"/>
+      <c r="I107" s="23"/>
+      <c r="J107" s="23"/>
+      <c r="K107" s="23"/>
+      <c r="L107" s="23"/>
+    </row>
+    <row r="108" spans="1:12" s="8" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B108" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="27"/>
+      <c r="D108" s="27"/>
+      <c r="E108" s="7"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="23"/>
+      <c r="K108" s="23"/>
+      <c r="L108" s="23"/>
+    </row>
+    <row r="109" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A109" s="8"/>
+      <c r="B109" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C109" s="25">
+        <v>17</v>
+      </c>
+      <c r="D109" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E109" s="18"/>
+      <c r="F109" s="23">
+        <v>4996</v>
+      </c>
+      <c r="G109" s="23">
+        <v>5261</v>
+      </c>
+      <c r="H109" s="23">
+        <v>15413</v>
+      </c>
+      <c r="I109" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" s="23">
+        <v>531</v>
+      </c>
+      <c r="K109" s="23">
+        <v>906</v>
+      </c>
+      <c r="L109" s="23">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A110" s="8"/>
+      <c r="B110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C110" s="25">
+        <v>18</v>
+      </c>
+      <c r="D110" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="18"/>
+      <c r="F110" s="23">
+        <v>4473</v>
+      </c>
+      <c r="G110" s="23">
+        <v>5108</v>
+      </c>
+      <c r="H110" s="23">
+        <v>14772</v>
+      </c>
+      <c r="I110" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J110" s="23">
+        <v>458</v>
+      </c>
+      <c r="K110" s="23">
+        <v>717</v>
+      </c>
+      <c r="L110" s="23">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A111" s="8"/>
+      <c r="B111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" s="25">
+        <v>19</v>
+      </c>
+      <c r="D111" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="18"/>
+      <c r="F111" s="23">
+        <v>4148</v>
+      </c>
+      <c r="G111" s="23">
+        <v>4816</v>
+      </c>
+      <c r="H111" s="23">
+        <v>14107</v>
+      </c>
+      <c r="I111" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J111" s="23">
+        <v>467</v>
+      </c>
+      <c r="K111" s="23">
+        <v>535</v>
+      </c>
+      <c r="L111" s="23">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A112" s="8"/>
+      <c r="B112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" s="25">
+        <v>20</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="18"/>
+      <c r="F112" s="23">
+        <v>3714</v>
+      </c>
+      <c r="G112" s="23">
+        <v>4711</v>
+      </c>
+      <c r="H112" s="23">
+        <v>13104</v>
+      </c>
+      <c r="I112" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J112" s="23">
+        <v>453</v>
+      </c>
+      <c r="K112" s="23">
+        <v>383</v>
+      </c>
+      <c r="L112" s="23">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A113" s="8"/>
+      <c r="B113" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" s="25">
+        <v>21</v>
+      </c>
+      <c r="D113" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="18"/>
+      <c r="F113" s="23">
+        <v>3671</v>
+      </c>
+      <c r="G113" s="23">
+        <v>4576</v>
+      </c>
+      <c r="H113" s="23">
+        <v>12204</v>
+      </c>
+      <c r="I113" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J113" s="23">
+        <v>407</v>
+      </c>
+      <c r="K113" s="23">
+        <v>281</v>
+      </c>
+      <c r="L113" s="23">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A114" s="8"/>
+      <c r="B114" s="24"/>
+      <c r="C114" s="25"/>
+      <c r="D114" s="25"/>
+      <c r="E114" s="18"/>
+      <c r="F114" s="23"/>
+      <c r="G114" s="23"/>
+      <c r="H114" s="23"/>
+      <c r="I114" s="23"/>
+      <c r="J114" s="23"/>
+      <c r="K114" s="23"/>
+      <c r="L114" s="23"/>
+    </row>
+    <row r="115" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A115" s="8"/>
+      <c r="B115" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C115" s="25">
+        <v>22</v>
+      </c>
+      <c r="D115" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="18"/>
+      <c r="F115" s="23">
+        <v>3682</v>
+      </c>
+      <c r="G115" s="23">
+        <v>4124</v>
+      </c>
+      <c r="H115" s="23">
+        <v>11761</v>
+      </c>
+      <c r="I115" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J115" s="23">
+        <v>356</v>
+      </c>
+      <c r="K115" s="23">
+        <v>220</v>
+      </c>
+      <c r="L115" s="23">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A116" s="8"/>
+      <c r="B116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116" s="25">
+        <v>23</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="18"/>
+      <c r="F116" s="23">
+        <v>3398</v>
+      </c>
+      <c r="G116" s="23">
+        <v>3843</v>
+      </c>
+      <c r="H116" s="23">
+        <v>11318</v>
+      </c>
+      <c r="I116" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J116" s="23">
+        <v>313</v>
+      </c>
+      <c r="K116" s="23">
+        <v>195</v>
+      </c>
+      <c r="L116" s="23">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A117" s="8"/>
+      <c r="B117" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C117" s="25">
+        <v>24</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="18"/>
+      <c r="F117" s="23">
+        <v>3376</v>
+      </c>
+      <c r="G117" s="23">
+        <v>3703</v>
+      </c>
+      <c r="H117" s="23">
+        <v>10991</v>
+      </c>
+      <c r="I117" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J117" s="23">
+        <v>330</v>
+      </c>
+      <c r="K117" s="23">
+        <v>184</v>
+      </c>
+      <c r="L117" s="23">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A118" s="8"/>
+      <c r="B118" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" s="25">
+        <v>25</v>
+      </c>
+      <c r="D118" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="18"/>
+      <c r="F118" s="23">
+        <v>3255</v>
+      </c>
+      <c r="G118" s="23">
+        <v>3521</v>
+      </c>
+      <c r="H118" s="23">
+        <v>10730</v>
+      </c>
+      <c r="I118" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J118" s="23">
+        <v>272</v>
+      </c>
+      <c r="K118" s="23">
+        <v>141</v>
+      </c>
+      <c r="L118" s="23">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A119" s="8"/>
+      <c r="B119" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" s="25">
+        <v>26</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="18"/>
+      <c r="F119" s="23">
+        <v>3348</v>
+      </c>
+      <c r="G119" s="23">
+        <v>3384</v>
+      </c>
+      <c r="H119" s="23">
+        <v>10692</v>
+      </c>
+      <c r="I119" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J119" s="23">
+        <v>244</v>
+      </c>
+      <c r="K119" s="23">
+        <v>129</v>
+      </c>
+      <c r="L119" s="23">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A120" s="8"/>
+      <c r="B120" s="24"/>
+      <c r="C120" s="25"/>
+      <c r="D120" s="25"/>
+      <c r="E120" s="18"/>
+      <c r="F120" s="23"/>
+      <c r="G120" s="23"/>
+      <c r="H120" s="23"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="23"/>
+      <c r="K120" s="23"/>
+      <c r="L120" s="23"/>
+    </row>
+    <row r="121" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A121" s="8"/>
+      <c r="B121" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" s="25">
+        <v>27</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="18"/>
+      <c r="F121" s="23">
+        <v>3460</v>
+      </c>
+      <c r="G121" s="23">
+        <v>3422</v>
+      </c>
+      <c r="H121" s="23">
+        <v>10730</v>
+      </c>
+      <c r="I121" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J121" s="23">
+        <v>211</v>
+      </c>
+      <c r="K121" s="23">
+        <v>124</v>
+      </c>
+      <c r="L121" s="23">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A122" s="8"/>
+      <c r="B122" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" s="25">
+        <v>28</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="18"/>
+      <c r="F122" s="23">
+        <v>3034</v>
+      </c>
+      <c r="G122" s="23">
+        <v>3424</v>
+      </c>
+      <c r="H122" s="23">
+        <v>10343</v>
+      </c>
+      <c r="I122" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J122" s="23">
+        <v>181</v>
+      </c>
+      <c r="K122" s="23">
+        <v>111</v>
+      </c>
+      <c r="L122" s="23">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A123" s="8"/>
+      <c r="B123" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" s="25">
+        <v>29</v>
+      </c>
+      <c r="D123" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E123" s="18"/>
+      <c r="F123" s="23">
+        <v>2843</v>
+      </c>
+      <c r="G123" s="23">
+        <v>3330</v>
+      </c>
+      <c r="H123" s="23">
+        <v>9855</v>
+      </c>
+      <c r="I123" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" s="23">
+        <v>167</v>
+      </c>
+      <c r="K123" s="23">
+        <v>99</v>
+      </c>
+      <c r="L123" s="23">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A124" s="8"/>
+      <c r="B124" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" s="25">
+        <v>30</v>
+      </c>
+      <c r="D124" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E124" s="18"/>
+      <c r="F124" s="23">
+        <v>3455</v>
+      </c>
+      <c r="G124" s="23">
+        <v>3401</v>
+      </c>
+      <c r="H124" s="23">
+        <v>9906</v>
+      </c>
+      <c r="I124" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J124" s="23">
+        <v>136</v>
+      </c>
+      <c r="K124" s="23">
+        <v>83</v>
+      </c>
+      <c r="L124" s="23">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A125" s="8"/>
+      <c r="B125" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C125" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D125" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E125" s="18"/>
+      <c r="F125" s="23">
+        <v>3667</v>
+      </c>
+      <c r="G125" s="23">
+        <v>3454</v>
+      </c>
+      <c r="H125" s="23">
+        <v>10118</v>
+      </c>
+      <c r="I125" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J125" s="23">
         <v>101</v>
       </c>
-      <c r="K25" s="31">
-[...23 lines deleted...]
-      <c r="C27" s="34">
+      <c r="K125" s="23">
+        <v>74</v>
+      </c>
+      <c r="L125" s="23">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A126" s="8"/>
+      <c r="B126" s="24"/>
+      <c r="C126" s="25"/>
+      <c r="D126" s="25"/>
+      <c r="E126" s="18"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
+      <c r="I126" s="23"/>
+      <c r="J126" s="23"/>
+      <c r="K126" s="23"/>
+      <c r="L126" s="23"/>
+    </row>
+    <row r="127" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A127" s="8"/>
+      <c r="B127" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" s="25">
         <v>2</v>
       </c>
-      <c r="D27" s="34"/>
-[...10 lines deleted...]
-      <c r="I27" s="31">
+      <c r="D127" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E127" s="18"/>
+      <c r="F127" s="23">
+        <v>3584</v>
+      </c>
+      <c r="G127" s="23">
+        <v>3604</v>
+      </c>
+      <c r="H127" s="23">
+        <v>10098</v>
+      </c>
+      <c r="I127" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J127" s="23">
+        <v>70</v>
+      </c>
+      <c r="K127" s="23">
+        <v>77</v>
+      </c>
+      <c r="L127" s="23">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A128" s="8"/>
+      <c r="B128" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C128" s="25">
+        <v>3</v>
+      </c>
+      <c r="D128" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E128" s="18"/>
+      <c r="F128" s="23">
+        <v>3301</v>
+      </c>
+      <c r="G128" s="23">
+        <v>3823</v>
+      </c>
+      <c r="H128" s="23">
+        <v>9579</v>
+      </c>
+      <c r="I128" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J128" s="23">
+        <v>57</v>
+      </c>
+      <c r="K128" s="23">
+        <v>80</v>
+      </c>
+      <c r="L128" s="23">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A129" s="8"/>
+      <c r="B129" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C129" s="25">
         <v>4</v>
       </c>
-      <c r="J27" s="31">
-[...12 lines deleted...]
-      <c r="C28" s="34">
+      <c r="D129" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" s="18"/>
+      <c r="F129" s="23">
+        <v>2893</v>
+      </c>
+      <c r="G129" s="23">
+        <v>3804</v>
+      </c>
+      <c r="H129" s="23">
+        <v>8671</v>
+      </c>
+      <c r="I129" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J129" s="23">
+        <v>60</v>
+      </c>
+      <c r="K129" s="23">
+        <v>57</v>
+      </c>
+      <c r="L129" s="23">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A130" s="8"/>
+      <c r="B130" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" s="25">
+        <v>5</v>
+      </c>
+      <c r="D130" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E130" s="18"/>
+      <c r="F130" s="23">
+        <v>2617</v>
+      </c>
+      <c r="G130" s="23">
+        <v>3285</v>
+      </c>
+      <c r="H130" s="23">
+        <v>8002</v>
+      </c>
+      <c r="I130" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J130" s="23">
+        <v>56</v>
+      </c>
+      <c r="K130" s="23">
+        <v>53</v>
+      </c>
+      <c r="L130" s="23">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A131" s="8"/>
+      <c r="B131" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" s="25">
+        <v>6</v>
+      </c>
+      <c r="D131" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E131" s="18"/>
+      <c r="F131" s="23">
+        <v>2169</v>
+      </c>
+      <c r="G131" s="23">
+        <v>3158</v>
+      </c>
+      <c r="H131" s="23">
+        <v>7013</v>
+      </c>
+      <c r="I131" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J131" s="23">
+        <v>65</v>
+      </c>
+      <c r="K131" s="23">
+        <v>44</v>
+      </c>
+      <c r="L131" s="23">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A132" s="8"/>
+      <c r="B132" s="19"/>
+      <c r="C132" s="19"/>
+      <c r="D132" s="19"/>
+      <c r="E132" s="18"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="23"/>
+      <c r="H132" s="23"/>
+      <c r="I132" s="23"/>
+      <c r="J132" s="23"/>
+      <c r="K132" s="23"/>
+      <c r="L132" s="23"/>
+    </row>
+    <row r="133" spans="1:13" s="8" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B133" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" s="27"/>
+      <c r="D133" s="27"/>
+      <c r="E133" s="7"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="23"/>
+      <c r="H133" s="23"/>
+      <c r="I133" s="23"/>
+      <c r="J133" s="23"/>
+      <c r="K133" s="23"/>
+      <c r="L133" s="23"/>
+    </row>
+    <row r="134" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A134" s="8"/>
+      <c r="B134" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C134" s="25">
+        <v>30</v>
+      </c>
+      <c r="D134" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="18"/>
+      <c r="F134" s="23">
+        <v>0</v>
+      </c>
+      <c r="G134" s="23">
+        <v>0</v>
+      </c>
+      <c r="H134" s="23">
+        <v>0</v>
+      </c>
+      <c r="I134" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J134" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K134" s="23">
+        <v>0</v>
+      </c>
+      <c r="L134" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A135" s="8"/>
+      <c r="B135" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C135" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D135" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E135" s="18"/>
+      <c r="F135" s="23">
+        <v>0</v>
+      </c>
+      <c r="G135" s="23">
+        <v>0</v>
+      </c>
+      <c r="H135" s="23">
+        <v>0</v>
+      </c>
+      <c r="I135" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J135" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K135" s="23">
+        <v>0</v>
+      </c>
+      <c r="L135" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" s="17" customFormat="1" ht="10.4" customHeight="1">
+      <c r="A136" s="8"/>
+      <c r="B136" s="24"/>
+      <c r="C136" s="25"/>
+      <c r="D136" s="25"/>
+      <c r="E136" s="18"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="23"/>
+      <c r="H136" s="23"/>
+      <c r="I136" s="23"/>
+      <c r="J136" s="23"/>
+      <c r="K136" s="23"/>
+      <c r="L136" s="23"/>
+    </row>
+    <row r="137" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A137" s="8"/>
+      <c r="B137" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137" s="25">
+        <v>2</v>
+      </c>
+      <c r="D137" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E137" s="18"/>
+      <c r="F137" s="23">
+        <v>0</v>
+      </c>
+      <c r="G137" s="23">
+        <v>0</v>
+      </c>
+      <c r="H137" s="23">
+        <v>0</v>
+      </c>
+      <c r="I137" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J137" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K137" s="23">
+        <v>0</v>
+      </c>
+      <c r="L137" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A138" s="8"/>
+      <c r="B138" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="25">
         <v>3</v>
       </c>
-      <c r="D28" s="34"/>
-[...26 lines deleted...]
-      <c r="C29" s="34">
+      <c r="D138" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="18"/>
+      <c r="F138" s="23">
+        <v>0</v>
+      </c>
+      <c r="G138" s="23">
+        <v>0</v>
+      </c>
+      <c r="H138" s="23">
+        <v>0</v>
+      </c>
+      <c r="I138" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J138" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K138" s="23">
+        <v>0</v>
+      </c>
+      <c r="L138" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A139" s="8"/>
+      <c r="B139" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" s="25">
         <v>4</v>
       </c>
-      <c r="D29" s="34"/>
-[...26 lines deleted...]
-      <c r="C30" s="34">
+      <c r="D139" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E139" s="18"/>
+      <c r="F139" s="23">
+        <v>0</v>
+      </c>
+      <c r="G139" s="23">
+        <v>0</v>
+      </c>
+      <c r="H139" s="23">
+        <v>0</v>
+      </c>
+      <c r="I139" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J139" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K139" s="23">
+        <v>0</v>
+      </c>
+      <c r="L139" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A140" s="8"/>
+      <c r="B140" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" s="25">
         <v>5</v>
       </c>
-      <c r="D30" s="34"/>
-[...26 lines deleted...]
-      <c r="C31" s="34">
+      <c r="D140" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="18"/>
+      <c r="F140" s="23">
+        <v>0</v>
+      </c>
+      <c r="G140" s="23">
+        <v>0</v>
+      </c>
+      <c r="H140" s="23">
+        <v>0</v>
+      </c>
+      <c r="I140" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J140" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K140" s="23">
+        <v>0</v>
+      </c>
+      <c r="L140" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" s="17" customFormat="1" ht="11.15" customHeight="1">
+      <c r="A141" s="26"/>
+      <c r="B141" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141" s="25">
         <v>6</v>
       </c>
-      <c r="D31" s="34"/>
-[...2785 lines deleted...]
-      <c r="F134" s="31">
+      <c r="D141" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="18"/>
+      <c r="F141" s="23">
         <v>0</v>
       </c>
-      <c r="G134" s="31">
+      <c r="G141" s="23">
         <v>0</v>
       </c>
-      <c r="H134" s="31">
+      <c r="H141" s="23">
         <v>0</v>
       </c>
-      <c r="I134" s="31" t="s">
-[...5 lines deleted...]
-      <c r="K134" s="31">
+      <c r="I141" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J141" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K141" s="23">
         <v>0</v>
       </c>
-      <c r="L134" s="31">
+      <c r="L141" s="23">
         <v>0</v>
       </c>
-    </row>
-[...197 lines deleted...]
-      <c r="M141" s="27"/>
+      <c r="M141" s="20"/>
     </row>
     <row r="142" spans="1:13" ht="5.15" customHeight="1">
-      <c r="A142" s="12"/>
-[...27 lines deleted...]
-      <c r="A144" s="30" t="s">
+      <c r="A142" s="9"/>
+      <c r="B142" s="9"/>
+      <c r="C142" s="9"/>
+      <c r="D142" s="9"/>
+      <c r="E142" s="9"/>
+      <c r="F142" s="21"/>
+      <c r="G142" s="9"/>
+      <c r="H142" s="9"/>
+      <c r="I142" s="9"/>
+      <c r="J142" s="9"/>
+      <c r="K142" s="9"/>
+      <c r="L142" s="9"/>
+    </row>
+    <row r="143" spans="1:13" ht="5.15" customHeight="1"/>
+    <row r="144" spans="1:13" s="22" customFormat="1" ht="9.5">
+      <c r="A144" s="22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145"/>
     <row r="146"/>
     <row r="147"/>
     <row r="148" ht="11.25" hidden="1" customHeight="1"/>
     <row r="149" ht="11.25" hidden="1" customHeight="1"/>
     <row r="150" ht="11.25" hidden="1" customHeight="1"/>
     <row r="151" ht="11.25" hidden="1" customHeight="1"/>
     <row r="152" ht="11.25" hidden="1" customHeight="1"/>
     <row r="153" ht="11.25" hidden="1" customHeight="1"/>
     <row r="154" ht="11.25" hidden="1" customHeight="1"/>
     <row r="155" ht="11.25" hidden="1" customHeight="1"/>
     <row r="156"/>
     <row r="157"/>
     <row r="158"/>
     <row r="159"/>
     <row r="160"/>
     <row r="161"/>
     <row r="162"/>
     <row r="163"/>
     <row r="164"/>
     <row r="165"/>
     <row r="166"/>
@@ -5589,62 +5943,69 @@
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="B5:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="B108:D108"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="92" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="81" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-01</vt:lpstr>
+      <vt:lpstr>'24-00-01'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>